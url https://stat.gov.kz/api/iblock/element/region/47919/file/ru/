--- v5 (2026-08-31)
+++ v6 (2026-09-21)
@@ -460,75 +460,75 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -800,52 +800,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:DP98"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="DC58" workbookViewId="0">
-      <selection activeCell="DL98" sqref="DL98"/>
+    <sheetView tabSelected="1" topLeftCell="DC1" workbookViewId="0">
+      <selection activeCell="DW23" sqref="DW23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" style="1" customWidth="1"/>
     <col min="7" max="9" width="9.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="9.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="26.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="1" customWidth="1"/>
     <col min="16" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="11.140625" style="1" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="10.42578125" style="1" customWidth="1"/>
     <col min="27" max="27" width="27.85546875" style="1" customWidth="1"/>
     <col min="28" max="30" width="9.140625" style="1"/>
@@ -1130,113 +1130,113 @@
       <c r="CT3" s="34"/>
       <c r="CU3" s="34"/>
       <c r="CV3" s="34"/>
       <c r="CW3" s="34"/>
       <c r="CX3" s="34"/>
       <c r="CY3" s="34"/>
       <c r="CZ3" s="34"/>
       <c r="DA3" s="34"/>
       <c r="DB3" s="34"/>
       <c r="DC3" s="14"/>
       <c r="DD3" s="34"/>
       <c r="DE3" s="34"/>
       <c r="DF3" s="34"/>
       <c r="DG3" s="34"/>
       <c r="DH3" s="34"/>
       <c r="DI3" s="34"/>
       <c r="DJ3" s="34"/>
       <c r="DK3" s="34"/>
       <c r="DL3" s="34"/>
       <c r="DM3" s="34"/>
       <c r="DN3" s="34"/>
       <c r="DO3" s="34"/>
       <c r="DP3" s="34"/>
     </row>
     <row r="4" spans="1:120" ht="15" customHeight="1">
-      <c r="J4" s="49"/>
-[...2 lines deleted...]
-      <c r="M4" s="49"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
       <c r="N4" s="36"/>
-      <c r="X4" s="49" t="s">
+      <c r="X4" s="50" t="s">
         <v>12</v>
       </c>
-      <c r="Y4" s="49"/>
-      <c r="Z4" s="49"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="50"/>
       <c r="AA4" s="36"/>
-      <c r="AJ4" s="47" t="s">
+      <c r="AJ4" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="AK4" s="47"/>
-[...1 lines deleted...]
-      <c r="AM4" s="47"/>
+      <c r="AK4" s="48"/>
+      <c r="AL4" s="48"/>
+      <c r="AM4" s="48"/>
       <c r="AN4" s="35"/>
-      <c r="AW4" s="47" t="s">
+      <c r="AW4" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="AX4" s="47"/>
-[...1 lines deleted...]
-      <c r="AZ4" s="47"/>
+      <c r="AX4" s="48"/>
+      <c r="AY4" s="48"/>
+      <c r="AZ4" s="48"/>
       <c r="BA4" s="35"/>
-      <c r="BJ4" s="47" t="s">
+      <c r="BJ4" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="BK4" s="47"/>
-[...1 lines deleted...]
-      <c r="BM4" s="47"/>
+      <c r="BK4" s="48"/>
+      <c r="BL4" s="48"/>
+      <c r="BM4" s="48"/>
       <c r="BN4" s="35"/>
-      <c r="BW4" s="47" t="s">
+      <c r="BW4" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="BX4" s="47"/>
-[...1 lines deleted...]
-      <c r="BZ4" s="47"/>
+      <c r="BX4" s="48"/>
+      <c r="BY4" s="48"/>
+      <c r="BZ4" s="48"/>
       <c r="CA4" s="35"/>
       <c r="CB4" s="35"/>
-      <c r="CK4" s="47" t="s">
+      <c r="CK4" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="CL4" s="47"/>
-[...1 lines deleted...]
-      <c r="CN4" s="47"/>
+      <c r="CL4" s="48"/>
+      <c r="CM4" s="48"/>
+      <c r="CN4" s="48"/>
       <c r="CP4" s="35"/>
-      <c r="CY4" s="47" t="s">
+      <c r="CY4" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="CZ4" s="47"/>
-[...1 lines deleted...]
-      <c r="DB4" s="47"/>
+      <c r="CZ4" s="48"/>
+      <c r="DA4" s="48"/>
+      <c r="DB4" s="48"/>
       <c r="DD4" s="35"/>
-      <c r="DM4" s="47" t="s">
+      <c r="DM4" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="DN4" s="47"/>
-[...1 lines deleted...]
-      <c r="DP4" s="47"/>
+      <c r="DN4" s="48"/>
+      <c r="DO4" s="48"/>
+      <c r="DP4" s="48"/>
     </row>
     <row r="5" spans="1:120" ht="13.5" customHeight="1">
-      <c r="A5" s="50"/>
+      <c r="A5" s="53"/>
       <c r="B5" s="45" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="45"/>
       <c r="G5" s="45"/>
       <c r="H5" s="45"/>
       <c r="I5" s="45"/>
       <c r="J5" s="45"/>
       <c r="K5" s="45"/>
       <c r="L5" s="45"/>
       <c r="M5" s="45"/>
       <c r="N5" s="33"/>
       <c r="O5" s="45" t="s">
         <v>14</v>
       </c>
       <c r="P5" s="45"/>
       <c r="Q5" s="45"/>
       <c r="R5" s="45"/>
       <c r="S5" s="45"/>
       <c r="T5" s="45"/>
       <c r="U5" s="45"/>
       <c r="V5" s="45"/>
@@ -1330,51 +1330,51 @@
       <c r="CU5" s="45"/>
       <c r="CV5" s="45"/>
       <c r="CW5" s="45"/>
       <c r="CX5" s="45"/>
       <c r="CY5" s="45"/>
       <c r="CZ5" s="45"/>
       <c r="DA5" s="45"/>
       <c r="DB5" s="45"/>
       <c r="DD5" s="33"/>
       <c r="DE5" s="45" t="s">
         <v>48</v>
       </c>
       <c r="DF5" s="45"/>
       <c r="DG5" s="45"/>
       <c r="DH5" s="45"/>
       <c r="DI5" s="45"/>
       <c r="DJ5" s="45"/>
       <c r="DK5" s="45"/>
       <c r="DL5" s="45"/>
       <c r="DM5" s="45"/>
       <c r="DN5" s="45"/>
       <c r="DO5" s="45"/>
       <c r="DP5" s="45"/>
     </row>
     <row r="6" spans="1:120" ht="19.5" customHeight="1">
-      <c r="A6" s="50"/>
+      <c r="A6" s="53"/>
       <c r="B6" s="28" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="28" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="28" t="s">
         <v>1</v>
       </c>
       <c r="F6" s="28" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="28" t="s">
         <v>3</v>
       </c>
       <c r="H6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="28" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="28" t="s">
@@ -2004,51 +2004,53 @@
       </c>
       <c r="DD7" s="38" t="s">
         <v>21</v>
       </c>
       <c r="DE7" s="2">
         <v>15766</v>
       </c>
       <c r="DF7" s="2">
         <v>12298.5</v>
       </c>
       <c r="DG7" s="2">
         <v>14035.97131721997</v>
       </c>
       <c r="DH7" s="2">
         <v>18621.128682780029</v>
       </c>
       <c r="DI7" s="3">
         <v>19698.643407842879</v>
       </c>
       <c r="DJ7" s="4">
         <v>24891.179413830381</v>
       </c>
       <c r="DK7" s="4">
         <v>44397.777178326753</v>
       </c>
-      <c r="DL7" s="4"/>
+      <c r="DL7" s="4">
+        <v>133077.25701229513</v>
+      </c>
       <c r="DM7" s="4"/>
       <c r="DN7" s="8"/>
       <c r="DO7" s="2"/>
       <c r="DP7" s="2"/>
     </row>
     <row r="8" spans="1:120">
       <c r="A8" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="7">
         <v>97.9</v>
       </c>
       <c r="C8" s="7">
         <v>136.4</v>
       </c>
       <c r="D8" s="7">
         <v>182.09999999999997</v>
       </c>
       <c r="E8" s="7">
         <v>166.30000000000007</v>
       </c>
       <c r="F8" s="7">
         <v>203.29999999999995</v>
       </c>
       <c r="G8" s="7">
@@ -2349,51 +2351,53 @@
       </c>
       <c r="DD8" s="23" t="s">
         <v>53</v>
       </c>
       <c r="DE8" s="8">
         <v>245.7</v>
       </c>
       <c r="DF8" s="2">
         <v>229.40000000000003</v>
       </c>
       <c r="DG8" s="2">
         <v>220.60000000000002</v>
       </c>
       <c r="DH8" s="5">
         <v>136.39999999999998</v>
       </c>
       <c r="DI8" s="5">
         <v>97.5</v>
       </c>
       <c r="DJ8" s="4">
         <v>143.77253718924919</v>
       </c>
       <c r="DK8" s="4">
         <v>720.63955953838104</v>
       </c>
-      <c r="DL8" s="4"/>
+      <c r="DL8" s="4">
+        <v>1600.6879032723696</v>
+      </c>
       <c r="DM8" s="4"/>
       <c r="DN8" s="8"/>
       <c r="DO8" s="2"/>
       <c r="DP8" s="2"/>
     </row>
     <row r="9" spans="1:120">
       <c r="A9" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="8">
         <v>763.4</v>
       </c>
       <c r="C9" s="8">
         <v>645.4</v>
       </c>
       <c r="D9" s="8">
         <v>544.79999999999995</v>
       </c>
       <c r="E9" s="8">
         <v>1488.3000000000002</v>
       </c>
       <c r="F9" s="8">
         <v>1616.2999999999997</v>
       </c>
       <c r="G9" s="8">
@@ -2694,51 +2698,53 @@
       </c>
       <c r="DD9" s="23" t="s">
         <v>54</v>
       </c>
       <c r="DE9" s="8">
         <v>928.7</v>
       </c>
       <c r="DF9" s="2">
         <v>636.79999999999995</v>
       </c>
       <c r="DG9" s="2">
         <v>699.09999999999991</v>
       </c>
       <c r="DH9" s="8">
         <v>1635.8000000000002</v>
       </c>
       <c r="DI9" s="10">
         <v>1822.2000000000003</v>
       </c>
       <c r="DJ9" s="11">
         <v>2393.2761539518624</v>
       </c>
       <c r="DK9" s="11">
         <v>3415.1155327721563</v>
       </c>
-      <c r="DL9" s="11"/>
+      <c r="DL9" s="11">
+        <v>13586.464190060016</v>
+      </c>
       <c r="DM9" s="11"/>
       <c r="DN9" s="8"/>
       <c r="DO9" s="8"/>
       <c r="DP9" s="8"/>
     </row>
     <row r="10" spans="1:120">
       <c r="A10" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="8">
         <v>591</v>
       </c>
       <c r="C10" s="8">
         <v>471</v>
       </c>
       <c r="D10" s="8">
         <v>359.5</v>
       </c>
       <c r="E10" s="8">
         <v>801.59999999999991</v>
       </c>
       <c r="F10" s="8">
         <v>1237.3000000000002</v>
       </c>
       <c r="G10" s="8">
@@ -3039,51 +3045,53 @@
       </c>
       <c r="DD10" s="23" t="s">
         <v>55</v>
       </c>
       <c r="DE10" s="8">
         <v>659.5</v>
       </c>
       <c r="DF10" s="2">
         <v>421.70000000000005</v>
       </c>
       <c r="DG10" s="2">
         <v>412.79999999999995</v>
       </c>
       <c r="DH10" s="8">
         <v>772.5</v>
       </c>
       <c r="DI10" s="10">
         <v>1068.5999999999999</v>
       </c>
       <c r="DJ10" s="11">
         <v>1503.5846346161138</v>
       </c>
       <c r="DK10" s="11">
         <v>1976.8895837914824</v>
       </c>
-      <c r="DL10" s="11"/>
+      <c r="DL10" s="11">
+        <v>5161.0611097399042</v>
+      </c>
       <c r="DM10" s="11"/>
       <c r="DN10" s="8"/>
       <c r="DO10" s="8"/>
       <c r="DP10" s="8"/>
     </row>
     <row r="11" spans="1:120">
       <c r="A11" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="8">
         <v>733.6</v>
       </c>
       <c r="C11" s="8">
         <v>749.9</v>
       </c>
       <c r="D11" s="8">
         <v>450.59999999999991</v>
       </c>
       <c r="E11" s="8">
         <v>1046.8000000000002</v>
       </c>
       <c r="F11" s="8">
         <v>1111.0999999999999</v>
       </c>
       <c r="G11" s="8">
@@ -3384,51 +3392,53 @@
       </c>
       <c r="DD11" s="23" t="s">
         <v>56</v>
       </c>
       <c r="DE11" s="8">
         <v>772.5</v>
       </c>
       <c r="DF11" s="2">
         <v>659.5</v>
       </c>
       <c r="DG11" s="2">
         <v>583.09999999999991</v>
       </c>
       <c r="DH11" s="8">
         <v>836.09999999999991</v>
       </c>
       <c r="DI11" s="10">
         <v>976.80000000000018</v>
       </c>
       <c r="DJ11" s="11">
         <v>1148.5922221070659</v>
       </c>
       <c r="DK11" s="11">
         <v>1894.1876650587465</v>
       </c>
-      <c r="DL11" s="11"/>
+      <c r="DL11" s="11">
+        <v>7566.2634817368598</v>
+      </c>
       <c r="DM11" s="11"/>
       <c r="DN11" s="8"/>
       <c r="DO11" s="8"/>
       <c r="DP11" s="8"/>
     </row>
     <row r="12" spans="1:120">
       <c r="A12" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="8">
         <v>540.20000000000005</v>
       </c>
       <c r="C12" s="8">
         <v>402.79999999999995</v>
       </c>
       <c r="D12" s="8">
         <v>485.70000000000005</v>
       </c>
       <c r="E12" s="8">
         <v>817.8</v>
       </c>
       <c r="F12" s="8">
         <v>809.80000000000018</v>
       </c>
       <c r="G12" s="8">
@@ -3729,51 +3739,53 @@
       </c>
       <c r="DD12" s="23" t="s">
         <v>57</v>
       </c>
       <c r="DE12" s="8">
         <v>1163.3</v>
       </c>
       <c r="DF12" s="2">
         <v>982.50000000000023</v>
       </c>
       <c r="DG12" s="2">
         <v>957.09999999999991</v>
       </c>
       <c r="DH12" s="8">
         <v>1502.2999999999997</v>
       </c>
       <c r="DI12" s="10">
         <v>1389.4000000000005</v>
       </c>
       <c r="DJ12" s="11">
         <v>2177.7690763884839</v>
       </c>
       <c r="DK12" s="11">
         <v>2831.8309236115165</v>
       </c>
-      <c r="DL12" s="11"/>
+      <c r="DL12" s="11">
+        <v>12994.569339065798</v>
+      </c>
       <c r="DM12" s="11"/>
       <c r="DN12" s="8"/>
       <c r="DO12" s="8"/>
       <c r="DP12" s="8"/>
     </row>
     <row r="13" spans="1:120">
       <c r="A13" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="8">
         <v>486.1</v>
       </c>
       <c r="C13" s="8">
         <v>376.6</v>
       </c>
       <c r="D13" s="8">
         <v>440</v>
       </c>
       <c r="E13" s="8">
         <v>636.70000000000005</v>
       </c>
       <c r="F13" s="8">
         <v>770.90000000000009</v>
       </c>
       <c r="G13" s="8">
@@ -4074,51 +4086,53 @@
       </c>
       <c r="DD13" s="23" t="s">
         <v>58</v>
       </c>
       <c r="DE13" s="2">
         <v>552.79999999999995</v>
       </c>
       <c r="DF13" s="2">
         <v>493.40000000000009</v>
       </c>
       <c r="DG13" s="2">
         <v>553</v>
       </c>
       <c r="DH13" s="8">
         <v>710.7</v>
       </c>
       <c r="DI13" s="10">
         <v>813</v>
       </c>
       <c r="DJ13" s="11">
         <v>1844.2788500257325</v>
       </c>
       <c r="DK13" s="11">
         <v>2232.5359815237607</v>
       </c>
-      <c r="DL13" s="11"/>
+      <c r="DL13" s="11">
+        <v>8797.6800798466866</v>
+      </c>
       <c r="DM13" s="11"/>
       <c r="DN13" s="8"/>
       <c r="DO13" s="8"/>
       <c r="DP13" s="8"/>
     </row>
     <row r="14" spans="1:120">
       <c r="A14" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="8">
         <v>1605.1</v>
       </c>
       <c r="C14" s="8">
         <v>1444.2000000000003</v>
       </c>
       <c r="D14" s="8">
         <v>1516.0999999999995</v>
       </c>
       <c r="E14" s="8">
         <v>1810.4000000000005</v>
       </c>
       <c r="F14" s="8">
         <v>1705.0999999999995</v>
       </c>
       <c r="G14" s="8">
@@ -4419,51 +4433,53 @@
       </c>
       <c r="DD14" s="23" t="s">
         <v>59</v>
       </c>
       <c r="DE14" s="2">
         <v>3603.3</v>
       </c>
       <c r="DF14" s="2">
         <v>3046</v>
       </c>
       <c r="DG14" s="2">
         <v>3586.0999999999995</v>
       </c>
       <c r="DH14" s="8">
         <v>3940.8000000000011</v>
       </c>
       <c r="DI14" s="10">
         <v>3897.5999999999985</v>
       </c>
       <c r="DJ14" s="11">
         <v>4139.1497038035304</v>
       </c>
       <c r="DK14" s="11">
         <v>7891.1896815178261</v>
       </c>
-      <c r="DL14" s="11"/>
+      <c r="DL14" s="11">
+        <v>11298.360614678644</v>
+      </c>
       <c r="DM14" s="11"/>
       <c r="DN14" s="8"/>
       <c r="DO14" s="8"/>
       <c r="DP14" s="8"/>
     </row>
     <row r="15" spans="1:120">
       <c r="A15" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="7">
         <v>357.5</v>
       </c>
       <c r="C15" s="7">
         <v>149.60000000000002</v>
       </c>
       <c r="D15" s="7">
         <v>331.5</v>
       </c>
       <c r="E15" s="7">
         <v>592.30000000000007</v>
       </c>
       <c r="F15" s="7">
         <v>554.89999999999986</v>
       </c>
       <c r="G15" s="7">
@@ -4764,51 +4780,53 @@
       </c>
       <c r="DD15" s="23" t="s">
         <v>60</v>
       </c>
       <c r="DE15" s="8">
         <v>727.3</v>
       </c>
       <c r="DF15" s="2">
         <v>479.20000000000005</v>
       </c>
       <c r="DG15" s="2">
         <v>661</v>
       </c>
       <c r="DH15" s="5">
         <v>854.80000000000018</v>
       </c>
       <c r="DI15" s="5">
         <v>852.89999999999964</v>
       </c>
       <c r="DJ15" s="11">
         <v>941.4833823159006</v>
       </c>
       <c r="DK15" s="11">
         <v>2496.8104130785277</v>
       </c>
-      <c r="DL15" s="11"/>
+      <c r="DL15" s="11">
+        <v>5215.9248521859827</v>
+      </c>
       <c r="DM15" s="11"/>
       <c r="DN15" s="8"/>
       <c r="DO15" s="8"/>
       <c r="DP15" s="8"/>
     </row>
     <row r="16" spans="1:120">
       <c r="A16" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="8">
         <v>349</v>
       </c>
       <c r="C16" s="8">
         <v>299.39999999999998</v>
       </c>
       <c r="D16" s="8">
         <v>315.70000000000005</v>
       </c>
       <c r="E16" s="8">
         <v>524.6</v>
       </c>
       <c r="F16" s="8">
         <v>545</v>
       </c>
       <c r="G16" s="8">
@@ -5109,51 +5127,53 @@
       </c>
       <c r="DD16" s="23" t="s">
         <v>61</v>
       </c>
       <c r="DE16" s="8">
         <v>526</v>
       </c>
       <c r="DF16" s="2">
         <v>425.70000000000005</v>
       </c>
       <c r="DG16" s="2">
         <v>472.29999999999995</v>
       </c>
       <c r="DH16" s="8">
         <v>669.40000000000009</v>
       </c>
       <c r="DI16" s="10">
         <v>749.69999999999982</v>
       </c>
       <c r="DJ16" s="11">
         <v>889.9749640654727</v>
       </c>
       <c r="DK16" s="11">
         <v>1367.4998521423772</v>
       </c>
-      <c r="DL16" s="11"/>
+      <c r="DL16" s="11">
+        <v>3036.4591274697495</v>
+      </c>
       <c r="DM16" s="11"/>
       <c r="DN16" s="8"/>
       <c r="DO16" s="8"/>
       <c r="DP16" s="8"/>
     </row>
     <row r="17" spans="1:120">
       <c r="A17" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="8">
         <v>388.8</v>
       </c>
       <c r="C17" s="8">
         <v>352.49999999999994</v>
       </c>
       <c r="D17" s="8">
         <v>366.5</v>
       </c>
       <c r="E17" s="8">
         <v>560.70000000000005</v>
       </c>
       <c r="F17" s="8">
         <v>722.90000000000009</v>
       </c>
       <c r="G17" s="8">
@@ -5454,51 +5474,53 @@
       </c>
       <c r="DD17" s="23" t="s">
         <v>62</v>
       </c>
       <c r="DE17" s="8">
         <v>1190</v>
       </c>
       <c r="DF17" s="2">
         <v>1186.0999999999999</v>
       </c>
       <c r="DG17" s="2">
         <v>1262</v>
       </c>
       <c r="DH17" s="8">
         <v>1419.9</v>
       </c>
       <c r="DI17" s="10">
         <v>1607.6000000000004</v>
       </c>
       <c r="DJ17" s="11">
         <v>2054.0493956929804</v>
       </c>
       <c r="DK17" s="11">
         <v>3782.8094518100024</v>
       </c>
-      <c r="DL17" s="11"/>
+      <c r="DL17" s="11">
+        <v>9202.9609910361378</v>
+      </c>
       <c r="DM17" s="11"/>
       <c r="DN17" s="8"/>
       <c r="DO17" s="8"/>
       <c r="DP17" s="8"/>
     </row>
     <row r="18" spans="1:120">
       <c r="A18" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="8">
         <v>1151.5</v>
       </c>
       <c r="C18" s="8">
         <v>785</v>
       </c>
       <c r="D18" s="8">
         <v>880.80000000000018</v>
       </c>
       <c r="E18" s="8">
         <v>1478.8999999999996</v>
       </c>
       <c r="F18" s="8">
         <v>1663.6000000000004</v>
       </c>
       <c r="G18" s="8">
@@ -5799,51 +5821,53 @@
       </c>
       <c r="DD18" s="23" t="s">
         <v>63</v>
       </c>
       <c r="DE18" s="8">
         <v>3082.5</v>
       </c>
       <c r="DF18" s="2">
         <v>2202.6999999999998</v>
       </c>
       <c r="DG18" s="2">
         <v>2635.8</v>
       </c>
       <c r="DH18" s="8">
         <v>3326.1000000000004</v>
       </c>
       <c r="DI18" s="10">
         <v>3584.3999999999996</v>
       </c>
       <c r="DJ18" s="11">
         <v>3827.1175851163753</v>
       </c>
       <c r="DK18" s="11">
         <v>6425.2824148836262</v>
       </c>
-      <c r="DL18" s="11"/>
+      <c r="DL18" s="11">
+        <v>18894.531105928429</v>
+      </c>
       <c r="DM18" s="11"/>
       <c r="DN18" s="8"/>
       <c r="DO18" s="8"/>
       <c r="DP18" s="8"/>
     </row>
     <row r="19" spans="1:120">
       <c r="A19" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="8">
         <v>297.5</v>
       </c>
       <c r="C19" s="8">
         <v>197.60000000000002</v>
       </c>
       <c r="D19" s="8">
         <v>185.79999999999995</v>
       </c>
       <c r="E19" s="8">
         <v>343.80000000000007</v>
       </c>
       <c r="F19" s="8">
         <v>346.59999999999991</v>
       </c>
       <c r="G19" s="8">
@@ -6144,51 +6168,53 @@
       </c>
       <c r="DD19" s="23" t="s">
         <v>64</v>
       </c>
       <c r="DE19" s="8">
         <v>414</v>
       </c>
       <c r="DF19" s="2">
         <v>277.70000000000005</v>
       </c>
       <c r="DG19" s="2">
         <v>314.89999999999998</v>
       </c>
       <c r="DH19" s="8">
         <v>393.9</v>
       </c>
       <c r="DI19" s="10">
         <v>452.40000000000009</v>
       </c>
       <c r="DJ19" s="11">
         <v>647.40182791994266</v>
       </c>
       <c r="DK19" s="11">
         <v>1423.3463921947259</v>
       </c>
-      <c r="DL19" s="11"/>
+      <c r="DL19" s="11">
+        <v>9005.415395514945</v>
+      </c>
       <c r="DM19" s="11"/>
       <c r="DN19" s="8"/>
       <c r="DO19" s="8"/>
       <c r="DP19" s="8"/>
     </row>
     <row r="20" spans="1:120">
       <c r="A20" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="8">
         <v>416.9</v>
       </c>
       <c r="C20" s="8">
         <v>415.20000000000005</v>
       </c>
       <c r="D20" s="8">
         <v>438.19999999999993</v>
       </c>
       <c r="E20" s="8">
         <v>807.2</v>
       </c>
       <c r="F20" s="8">
         <v>750.30000000000018</v>
       </c>
       <c r="G20" s="11">
@@ -6489,51 +6515,53 @@
       </c>
       <c r="DD20" s="23" t="s">
         <v>65</v>
       </c>
       <c r="DE20" s="8">
         <v>839.8</v>
       </c>
       <c r="DF20" s="2">
         <v>614.90000000000009</v>
       </c>
       <c r="DG20" s="2">
         <v>832.7</v>
       </c>
       <c r="DH20" s="8">
         <v>1387.9</v>
       </c>
       <c r="DI20" s="8">
         <v>1213.5</v>
       </c>
       <c r="DJ20" s="8">
         <v>1923.8387229028831</v>
       </c>
       <c r="DK20" s="11">
         <v>2883.4359199604523</v>
       </c>
-      <c r="DL20" s="11"/>
+      <c r="DL20" s="11">
+        <v>4398.3305689490626</v>
+      </c>
       <c r="DM20" s="11"/>
       <c r="DN20" s="8"/>
       <c r="DO20" s="8"/>
       <c r="DP20" s="8"/>
     </row>
     <row r="21" spans="1:120">
       <c r="A21" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B21" s="8">
         <v>719.3</v>
       </c>
       <c r="C21" s="8">
         <v>568</v>
       </c>
       <c r="D21" s="8">
         <v>492.60000000000014</v>
       </c>
       <c r="E21" s="8">
         <v>863.5</v>
       </c>
       <c r="F21" s="8">
         <v>955.09999999999991</v>
       </c>
       <c r="G21" s="11">
@@ -6834,51 +6862,53 @@
       </c>
       <c r="DD21" s="23" t="s">
         <v>66</v>
       </c>
       <c r="DE21" s="8">
         <v>1061.0999999999999</v>
       </c>
       <c r="DF21" s="2">
         <v>642.40000000000009</v>
       </c>
       <c r="DG21" s="2">
         <v>845.5</v>
       </c>
       <c r="DH21" s="8">
         <v>1034.5</v>
       </c>
       <c r="DI21" s="8">
         <v>1173.1000000000004</v>
       </c>
       <c r="DJ21" s="8">
         <v>1256.8345310580025</v>
       </c>
       <c r="DK21" s="11">
         <v>5056.1535535817784</v>
       </c>
-      <c r="DL21" s="11"/>
+      <c r="DL21" s="11">
+        <v>22318.610656754998</v>
+      </c>
       <c r="DM21" s="11"/>
       <c r="DN21" s="8"/>
       <c r="DO21" s="8"/>
       <c r="DP21" s="8"/>
     </row>
     <row r="22" spans="1:120" s="13" customFormat="1">
       <c r="B22" s="14"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
       <c r="N22" s="14"/>
       <c r="O22" s="14"/>
       <c r="P22" s="14"/>
       <c r="Q22" s="14"/>
       <c r="R22" s="14"/>
       <c r="S22" s="14"/>
       <c r="T22" s="14"/>
@@ -7236,114 +7266,114 @@
       <c r="CV25" s="46"/>
       <c r="CW25" s="46"/>
       <c r="CX25" s="46"/>
       <c r="CY25" s="46"/>
       <c r="CZ25" s="46"/>
       <c r="DA25" s="46"/>
       <c r="DB25" s="46"/>
       <c r="DC25" s="42"/>
       <c r="DD25" s="46" t="s">
         <v>42</v>
       </c>
       <c r="DE25" s="46"/>
       <c r="DF25" s="46"/>
       <c r="DG25" s="46"/>
       <c r="DH25" s="46"/>
       <c r="DI25" s="46"/>
       <c r="DJ25" s="46"/>
       <c r="DK25" s="46"/>
       <c r="DL25" s="46"/>
       <c r="DM25" s="46"/>
       <c r="DN25" s="46"/>
       <c r="DO25" s="46"/>
       <c r="DP25" s="46"/>
     </row>
     <row r="26" spans="1:120" ht="15" customHeight="1">
-      <c r="J26" s="49"/>
-[...2 lines deleted...]
-      <c r="M26" s="49"/>
+      <c r="J26" s="50"/>
+      <c r="K26" s="50"/>
+      <c r="L26" s="50"/>
+      <c r="M26" s="50"/>
       <c r="N26" s="36"/>
-      <c r="X26" s="49" t="s">
+      <c r="X26" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="Y26" s="49"/>
-      <c r="Z26" s="49"/>
+      <c r="Y26" s="50"/>
+      <c r="Z26" s="50"/>
       <c r="AA26" s="36"/>
-      <c r="AJ26" s="47" t="s">
+      <c r="AJ26" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="AK26" s="47"/>
-[...1 lines deleted...]
-      <c r="AM26" s="47"/>
+      <c r="AK26" s="48"/>
+      <c r="AL26" s="48"/>
+      <c r="AM26" s="48"/>
       <c r="AN26" s="35"/>
-      <c r="AW26" s="47" t="s">
+      <c r="AW26" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="AX26" s="47"/>
-[...1 lines deleted...]
-      <c r="AZ26" s="47"/>
+      <c r="AX26" s="48"/>
+      <c r="AY26" s="48"/>
+      <c r="AZ26" s="48"/>
       <c r="BA26" s="35"/>
-      <c r="BJ26" s="47" t="s">
+      <c r="BJ26" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="BK26" s="47"/>
-[...1 lines deleted...]
-      <c r="BM26" s="47"/>
+      <c r="BK26" s="48"/>
+      <c r="BL26" s="48"/>
+      <c r="BM26" s="48"/>
       <c r="BN26" s="35"/>
-      <c r="BW26" s="47" t="s">
+      <c r="BW26" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="BX26" s="47"/>
-[...1 lines deleted...]
-      <c r="BZ26" s="47"/>
+      <c r="BX26" s="48"/>
+      <c r="BY26" s="48"/>
+      <c r="BZ26" s="48"/>
       <c r="CA26" s="35"/>
       <c r="CB26" s="35"/>
-      <c r="CK26" s="47" t="s">
+      <c r="CK26" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="CL26" s="47"/>
-[...1 lines deleted...]
-      <c r="CN26" s="47"/>
+      <c r="CL26" s="48"/>
+      <c r="CM26" s="48"/>
+      <c r="CN26" s="48"/>
       <c r="CO26" s="12"/>
       <c r="CP26" s="35"/>
-      <c r="CY26" s="47" t="s">
+      <c r="CY26" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="CZ26" s="47"/>
-[...1 lines deleted...]
-      <c r="DB26" s="47"/>
+      <c r="CZ26" s="48"/>
+      <c r="DA26" s="48"/>
+      <c r="DB26" s="48"/>
       <c r="DD26" s="35"/>
-      <c r="DM26" s="47" t="s">
+      <c r="DM26" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="DN26" s="47"/>
-[...1 lines deleted...]
-      <c r="DP26" s="47"/>
+      <c r="DN26" s="48"/>
+      <c r="DO26" s="48"/>
+      <c r="DP26" s="48"/>
     </row>
     <row r="27" spans="1:120" ht="20.25" customHeight="1">
-      <c r="A27" s="50"/>
+      <c r="A27" s="53"/>
       <c r="B27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="45"/>
       <c r="D27" s="45"/>
       <c r="E27" s="45"/>
       <c r="F27" s="45"/>
       <c r="G27" s="45"/>
       <c r="H27" s="45"/>
       <c r="I27" s="45"/>
       <c r="J27" s="45"/>
       <c r="K27" s="45"/>
       <c r="L27" s="45"/>
       <c r="M27" s="45"/>
       <c r="N27" s="33"/>
       <c r="O27" s="45" t="s">
         <v>14</v>
       </c>
       <c r="P27" s="45"/>
       <c r="Q27" s="45"/>
       <c r="R27" s="45"/>
       <c r="S27" s="45"/>
       <c r="T27" s="45"/>
       <c r="U27" s="45"/>
       <c r="V27" s="45"/>
@@ -7438,51 +7468,51 @@
       <c r="CU27" s="45"/>
       <c r="CV27" s="45"/>
       <c r="CW27" s="45"/>
       <c r="CX27" s="45"/>
       <c r="CY27" s="45"/>
       <c r="CZ27" s="45"/>
       <c r="DA27" s="45"/>
       <c r="DB27" s="45"/>
       <c r="DD27" s="33"/>
       <c r="DE27" s="45" t="s">
         <v>48</v>
       </c>
       <c r="DF27" s="45"/>
       <c r="DG27" s="45"/>
       <c r="DH27" s="45"/>
       <c r="DI27" s="45"/>
       <c r="DJ27" s="45"/>
       <c r="DK27" s="45"/>
       <c r="DL27" s="45"/>
       <c r="DM27" s="45"/>
       <c r="DN27" s="45"/>
       <c r="DO27" s="45"/>
       <c r="DP27" s="45"/>
     </row>
     <row r="28" spans="1:120" ht="28.5" customHeight="1">
-      <c r="A28" s="50"/>
+      <c r="A28" s="53"/>
       <c r="B28" s="28" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="28" t="s">
         <v>11</v>
       </c>
       <c r="D28" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="28" t="s">
         <v>1</v>
       </c>
       <c r="F28" s="28" t="s">
         <v>2</v>
       </c>
       <c r="G28" s="28" t="s">
         <v>3</v>
       </c>
       <c r="H28" s="28" t="s">
         <v>4</v>
       </c>
       <c r="I28" s="28" t="s">
         <v>5</v>
       </c>
       <c r="J28" s="28" t="s">
@@ -8113,51 +8143,53 @@
       </c>
       <c r="DD29" s="38" t="s">
         <v>21</v>
       </c>
       <c r="DE29" s="2">
         <v>15450.6</v>
       </c>
       <c r="DF29" s="2">
         <v>11982.1</v>
       </c>
       <c r="DG29" s="8">
         <v>13669.762417219961</v>
       </c>
       <c r="DH29" s="17">
         <v>18024.237582780042</v>
       </c>
       <c r="DI29" s="8">
         <v>19299.969991176193</v>
       </c>
       <c r="DJ29" s="11">
         <v>24492.464730497042</v>
       </c>
       <c r="DK29" s="4">
         <v>43999.065278326772</v>
       </c>
-      <c r="DL29" s="4"/>
+      <c r="DL29" s="4">
+        <v>132678.53954562842</v>
+      </c>
       <c r="DM29" s="8"/>
       <c r="DN29" s="8"/>
       <c r="DO29" s="2"/>
       <c r="DP29" s="2"/>
     </row>
     <row r="30" spans="1:120">
       <c r="A30" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B30" s="5">
         <v>83.1</v>
       </c>
       <c r="C30" s="5">
         <v>121.6</v>
       </c>
       <c r="D30" s="5">
         <v>164</v>
       </c>
       <c r="E30" s="5">
         <v>188.00000000000006</v>
       </c>
       <c r="F30" s="5">
         <v>196.69999999999993</v>
       </c>
       <c r="G30" s="5">
@@ -8458,51 +8490,53 @@
       </c>
       <c r="DD30" s="23" t="s">
         <v>53</v>
       </c>
       <c r="DE30" s="8">
         <v>235.2</v>
       </c>
       <c r="DF30" s="2">
         <v>218.90000000000003</v>
       </c>
       <c r="DG30" s="8">
         <v>208.39999999999998</v>
       </c>
       <c r="DH30" s="17">
         <v>142.19999999999993</v>
       </c>
       <c r="DI30" s="7">
         <v>90.700000000000045</v>
       </c>
       <c r="DJ30" s="11">
         <v>136.85403666107015</v>
       </c>
       <c r="DK30" s="4">
         <v>713.96779054465947</v>
       </c>
-      <c r="DL30" s="4"/>
+      <c r="DL30" s="4">
+        <v>1593.4407224708455</v>
+      </c>
       <c r="DM30" s="8"/>
       <c r="DN30" s="8"/>
       <c r="DO30" s="2"/>
       <c r="DP30" s="2"/>
     </row>
     <row r="31" spans="1:120">
       <c r="A31" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B31" s="8">
         <v>749</v>
       </c>
       <c r="C31" s="8">
         <v>631</v>
       </c>
       <c r="D31" s="8">
         <v>524.29999999999995</v>
       </c>
       <c r="E31" s="8">
         <v>1482.0000000000002</v>
       </c>
       <c r="F31" s="8">
         <v>1602.6999999999998</v>
       </c>
       <c r="G31" s="11">
@@ -8806,51 +8840,53 @@
       </c>
       <c r="DD31" s="23" t="s">
         <v>54</v>
       </c>
       <c r="DE31" s="8">
         <v>893.1</v>
       </c>
       <c r="DF31" s="2">
         <v>601.1</v>
       </c>
       <c r="DG31" s="8">
         <v>638.10000000000014</v>
       </c>
       <c r="DH31" s="17">
         <v>1575.6999999999998</v>
       </c>
       <c r="DI31" s="8">
         <v>1766.3000000000002</v>
       </c>
       <c r="DJ31" s="11">
         <v>2337.0545409905699</v>
       </c>
       <c r="DK31" s="11">
         <v>3359.162492471517</v>
       </c>
-      <c r="DL31" s="11"/>
+      <c r="DL31" s="11">
+        <v>13530.2707055804</v>
+      </c>
       <c r="DM31" s="8"/>
       <c r="DN31" s="8"/>
       <c r="DO31" s="8"/>
       <c r="DP31" s="8"/>
     </row>
     <row r="32" spans="1:120">
       <c r="A32" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B32" s="8">
         <v>590.70000000000005</v>
       </c>
       <c r="C32" s="8">
         <v>470.70000000000005</v>
       </c>
       <c r="D32" s="8">
         <v>359.09999999999991</v>
       </c>
       <c r="E32" s="8">
         <v>801.30000000000018</v>
       </c>
       <c r="F32" s="8">
         <v>1237</v>
       </c>
       <c r="G32" s="11">
@@ -9151,51 +9187,53 @@
       </c>
       <c r="DD32" s="23" t="s">
         <v>55</v>
       </c>
       <c r="DE32" s="8">
         <v>658.3</v>
       </c>
       <c r="DF32" s="2">
         <v>420.40000000000009</v>
       </c>
       <c r="DG32" s="8">
         <v>411.70000000000005</v>
       </c>
       <c r="DH32" s="17">
         <v>751.09999999999991</v>
       </c>
       <c r="DI32" s="8">
         <v>1062.5</v>
       </c>
       <c r="DJ32" s="11">
         <v>1497.2746004147139</v>
       </c>
       <c r="DK32" s="11">
         <v>1970.751952666702</v>
       </c>
-      <c r="DL32" s="11"/>
+      <c r="DL32" s="11">
+        <v>5154.7682657121713</v>
+      </c>
       <c r="DM32" s="8"/>
       <c r="DN32" s="8"/>
       <c r="DO32" s="8"/>
       <c r="DP32" s="8"/>
     </row>
     <row r="33" spans="1:120">
       <c r="A33" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B33" s="8">
         <v>716</v>
       </c>
       <c r="C33" s="8">
         <v>732.59999999999991</v>
       </c>
       <c r="D33" s="8">
         <v>428.40000000000009</v>
       </c>
       <c r="E33" s="8">
         <v>997.40000000000009</v>
       </c>
       <c r="F33" s="8">
         <v>1084.9000000000001</v>
       </c>
       <c r="G33" s="11">
@@ -9496,51 +9534,53 @@
       </c>
       <c r="DD33" s="23" t="s">
         <v>56</v>
       </c>
       <c r="DE33" s="8">
         <v>730.9</v>
       </c>
       <c r="DF33" s="2">
         <v>618.1</v>
       </c>
       <c r="DG33" s="8">
         <v>532.90000000000009</v>
       </c>
       <c r="DH33" s="17">
         <v>803.29999999999973</v>
       </c>
       <c r="DI33" s="8">
         <v>934.5</v>
       </c>
       <c r="DJ33" s="11">
         <v>1106.2264663163587</v>
       </c>
       <c r="DK33" s="11">
         <v>1851.9611542813464</v>
       </c>
-      <c r="DL33" s="11"/>
+      <c r="DL33" s="11">
+        <v>7523.8352697373921</v>
+      </c>
       <c r="DM33" s="8"/>
       <c r="DN33" s="8"/>
       <c r="DO33" s="8"/>
       <c r="DP33" s="8"/>
     </row>
     <row r="34" spans="1:120">
       <c r="A34" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B34" s="8">
         <v>521.4</v>
       </c>
       <c r="C34" s="8">
         <v>384</v>
       </c>
       <c r="D34" s="8">
         <v>460.69999999999993</v>
       </c>
       <c r="E34" s="8">
         <v>800.20000000000027</v>
       </c>
       <c r="F34" s="8">
         <v>790.09999999999991</v>
       </c>
       <c r="G34" s="11">
@@ -9841,51 +9881,53 @@
       </c>
       <c r="DD34" s="23" t="s">
         <v>57</v>
       </c>
       <c r="DE34" s="8">
         <v>1131.8</v>
       </c>
       <c r="DF34" s="2">
         <v>951.10000000000014</v>
       </c>
       <c r="DG34" s="8">
         <v>925</v>
       </c>
       <c r="DH34" s="17">
         <v>1463.1</v>
       </c>
       <c r="DI34" s="8">
         <v>1357.3000000000002</v>
       </c>
       <c r="DJ34" s="11">
         <v>2145.3904764431154</v>
       </c>
       <c r="DK34" s="11">
         <v>2798.7095235568841</v>
       </c>
-      <c r="DL34" s="11"/>
+      <c r="DL34" s="11">
+        <v>12963.171337813341</v>
+      </c>
       <c r="DM34" s="8"/>
       <c r="DN34" s="8"/>
       <c r="DO34" s="8"/>
       <c r="DP34" s="8"/>
     </row>
     <row r="35" spans="1:120">
       <c r="A35" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B35" s="2">
         <v>473.7</v>
       </c>
       <c r="C35" s="2">
         <v>364.3</v>
       </c>
       <c r="D35" s="8">
         <v>423.20000000000005</v>
       </c>
       <c r="E35" s="8">
         <v>620.70000000000005</v>
       </c>
       <c r="F35" s="10">
         <v>756.69999999999982</v>
       </c>
       <c r="G35" s="11">
@@ -10186,51 +10228,53 @@
       </c>
       <c r="DD35" s="23" t="s">
         <v>58</v>
       </c>
       <c r="DE35" s="2">
         <v>528.6</v>
       </c>
       <c r="DF35" s="2">
         <v>469.1</v>
       </c>
       <c r="DG35" s="8">
         <v>522.59999999999991</v>
       </c>
       <c r="DH35" s="17">
         <v>626.70000000000005</v>
       </c>
       <c r="DI35" s="8">
         <v>771.40000000000009</v>
       </c>
       <c r="DJ35" s="11">
         <v>1802.6532278892232</v>
       </c>
       <c r="DK35" s="11">
         <v>2191.0442291624167</v>
       </c>
-      <c r="DL35" s="11"/>
+      <c r="DL35" s="11">
+        <v>8755.9251320552576</v>
+      </c>
       <c r="DM35" s="8"/>
       <c r="DN35" s="8"/>
       <c r="DO35" s="8"/>
       <c r="DP35" s="8"/>
     </row>
     <row r="36" spans="1:120">
       <c r="A36" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B36" s="8">
         <v>1578.9</v>
       </c>
       <c r="C36" s="8">
         <v>1418</v>
       </c>
       <c r="D36" s="8">
         <v>1478.9</v>
       </c>
       <c r="E36" s="8">
         <v>1713.0999999999995</v>
       </c>
       <c r="F36" s="8">
         <v>1659.5</v>
       </c>
       <c r="G36" s="11">
@@ -10531,51 +10575,53 @@
       </c>
       <c r="DD36" s="23" t="s">
         <v>59</v>
       </c>
       <c r="DE36" s="2">
         <v>3523.6</v>
       </c>
       <c r="DF36" s="2">
         <v>2966.2000000000003</v>
       </c>
       <c r="DG36" s="8">
         <v>3509.8</v>
       </c>
       <c r="DH36" s="17">
         <v>3870.7000000000007</v>
       </c>
       <c r="DI36" s="8">
         <v>3827.4999999999982</v>
       </c>
       <c r="DJ36" s="11">
         <v>4071.2702101518043</v>
       </c>
       <c r="DK36" s="11">
         <v>7822.5298350272642</v>
       </c>
-      <c r="DL36" s="11"/>
+      <c r="DL36" s="11">
+        <v>11229.291142762966</v>
+      </c>
       <c r="DM36" s="8"/>
       <c r="DN36" s="8"/>
       <c r="DO36" s="8"/>
       <c r="DP36" s="8"/>
     </row>
     <row r="37" spans="1:120">
       <c r="A37" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B37" s="7">
         <v>352.6</v>
       </c>
       <c r="C37" s="7">
         <v>144.69999999999999</v>
       </c>
       <c r="D37" s="7">
         <v>324.59999999999997</v>
       </c>
       <c r="E37" s="7">
         <v>607.9</v>
       </c>
       <c r="F37" s="7">
         <v>554.60000000000014</v>
       </c>
       <c r="G37" s="7">
@@ -10876,51 +10922,53 @@
       </c>
       <c r="DD37" s="23" t="s">
         <v>60</v>
       </c>
       <c r="DE37" s="8">
         <v>696.8</v>
       </c>
       <c r="DF37" s="2">
         <v>448.60000000000014</v>
       </c>
       <c r="DG37" s="8">
         <v>631.19999999999982</v>
       </c>
       <c r="DH37" s="17">
         <v>825.20000000000027</v>
       </c>
       <c r="DI37" s="7">
         <v>825</v>
       </c>
       <c r="DJ37" s="11">
         <v>913.60738109789509</v>
       </c>
       <c r="DK37" s="11">
         <v>2469.0699393048699</v>
       </c>
-      <c r="DL37" s="11"/>
+      <c r="DL37" s="11">
+        <v>5187.9348480390754</v>
+      </c>
       <c r="DM37" s="8"/>
       <c r="DN37" s="8"/>
       <c r="DO37" s="8"/>
       <c r="DP37" s="8"/>
     </row>
     <row r="38" spans="1:120">
       <c r="A38" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B38" s="8">
         <v>338</v>
       </c>
       <c r="C38" s="8">
         <v>288.39999999999998</v>
       </c>
       <c r="D38" s="8">
         <v>300</v>
       </c>
       <c r="E38" s="8">
         <v>510.1</v>
       </c>
       <c r="F38" s="8">
         <v>532.20000000000005</v>
       </c>
       <c r="G38" s="11">
@@ -11221,51 +11269,53 @@
       </c>
       <c r="DD38" s="23" t="s">
         <v>61</v>
       </c>
       <c r="DE38" s="8">
         <v>510.2</v>
       </c>
       <c r="DF38" s="2">
         <v>409.8</v>
       </c>
       <c r="DG38" s="8">
         <v>452.59999999999991</v>
       </c>
       <c r="DH38" s="17">
         <v>618.80000000000018</v>
       </c>
       <c r="DI38" s="8">
         <v>723.79999999999973</v>
       </c>
       <c r="DJ38" s="11">
         <v>863.93122475872633</v>
       </c>
       <c r="DK38" s="11">
         <v>1341.5901264451572</v>
       </c>
-      <c r="DL38" s="11"/>
+      <c r="DL38" s="11">
+        <v>3010.4239240246134</v>
+      </c>
       <c r="DM38" s="8"/>
       <c r="DN38" s="8"/>
       <c r="DO38" s="8"/>
       <c r="DP38" s="8"/>
     </row>
     <row r="39" spans="1:120">
       <c r="A39" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B39" s="8">
         <v>375.1</v>
       </c>
       <c r="C39" s="8">
         <v>338.79999999999995</v>
       </c>
       <c r="D39" s="8">
         <v>346.9</v>
       </c>
       <c r="E39" s="8">
         <v>566</v>
       </c>
       <c r="F39" s="8">
         <v>712.7</v>
       </c>
       <c r="G39" s="11">
@@ -11566,51 +11616,53 @@
       </c>
       <c r="DD39" s="23" t="s">
         <v>62</v>
       </c>
       <c r="DE39" s="8">
         <v>1159.5</v>
       </c>
       <c r="DF39" s="2">
         <v>1155.5</v>
       </c>
       <c r="DG39" s="8">
         <v>1224.8000000000002</v>
       </c>
       <c r="DH39" s="17">
         <v>1376.0999999999995</v>
       </c>
       <c r="DI39" s="8">
         <v>1571.6000000000004</v>
       </c>
       <c r="DJ39" s="11">
         <v>2018.0341764774075</v>
       </c>
       <c r="DK39" s="11">
         <v>3746.9803863400684</v>
       </c>
-      <c r="DL39" s="11"/>
+      <c r="DL39" s="11">
+        <v>9166.8253929481943</v>
+      </c>
       <c r="DM39" s="8"/>
       <c r="DN39" s="8"/>
       <c r="DO39" s="8"/>
       <c r="DP39" s="8"/>
     </row>
     <row r="40" spans="1:120">
       <c r="A40" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B40" s="8">
         <v>1151.4000000000001</v>
       </c>
       <c r="C40" s="8">
         <v>784.89999999999986</v>
       </c>
       <c r="D40" s="8">
         <v>880.7</v>
       </c>
       <c r="E40" s="8">
         <v>1478.8000000000002</v>
       </c>
       <c r="F40" s="8">
         <v>1663.5</v>
       </c>
       <c r="G40" s="11">
@@ -11911,51 +11963,53 @@
       </c>
       <c r="DD40" s="23" t="s">
         <v>63</v>
       </c>
       <c r="DE40" s="8">
         <v>3076.4</v>
       </c>
       <c r="DF40" s="2">
         <v>2196.7999999999997</v>
       </c>
       <c r="DG40" s="8">
         <v>2629.8</v>
       </c>
       <c r="DH40" s="17">
         <v>3197.8999999999996</v>
       </c>
       <c r="DI40" s="8">
         <v>3548.3999999999996</v>
       </c>
       <c r="DJ40" s="11">
         <v>3790.5014112946337</v>
       </c>
       <c r="DK40" s="11">
         <v>6388.3346539976774</v>
       </c>
-      <c r="DL40" s="11"/>
+      <c r="DL40" s="11">
+        <v>18858.786080674865</v>
+      </c>
       <c r="DM40" s="8"/>
       <c r="DN40" s="8"/>
       <c r="DO40" s="8"/>
       <c r="DP40" s="8"/>
     </row>
     <row r="41" spans="1:120">
       <c r="A41" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B41" s="8">
         <v>297.3</v>
       </c>
       <c r="C41" s="8">
         <v>197.39999999999998</v>
       </c>
       <c r="D41" s="8">
         <v>185.7</v>
       </c>
       <c r="E41" s="8">
         <v>343.4</v>
       </c>
       <c r="F41" s="8">
         <v>346.29999999999995</v>
       </c>
       <c r="G41" s="11">
@@ -12256,51 +12310,53 @@
       </c>
       <c r="DD41" s="23" t="s">
         <v>64</v>
       </c>
       <c r="DE41" s="8">
         <v>413.6</v>
       </c>
       <c r="DF41" s="2">
         <v>277.29999999999995</v>
       </c>
       <c r="DG41" s="8">
         <v>314.80000000000007</v>
       </c>
       <c r="DH41" s="17">
         <v>360</v>
       </c>
       <c r="DI41" s="8">
         <v>443.89999999999986</v>
       </c>
       <c r="DJ41" s="11">
         <v>638.71338976884408</v>
       </c>
       <c r="DK41" s="11">
         <v>1414.750584059424</v>
       </c>
-      <c r="DL41" s="11"/>
+      <c r="DL41" s="11">
+        <v>8996.7350862680869</v>
+      </c>
       <c r="DM41" s="8"/>
       <c r="DN41" s="8"/>
       <c r="DO41" s="8"/>
       <c r="DP41" s="8"/>
     </row>
     <row r="42" spans="1:120">
       <c r="A42" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B42" s="8">
         <v>415.9</v>
       </c>
       <c r="C42" s="8">
         <v>414.20000000000005</v>
       </c>
       <c r="D42" s="8">
         <v>437.19999999999993</v>
       </c>
       <c r="E42" s="8">
         <v>807.2</v>
       </c>
       <c r="F42" s="8">
         <v>749.59999999999991</v>
       </c>
       <c r="G42" s="11">
@@ -12601,51 +12657,53 @@
       </c>
       <c r="DD42" s="23" t="s">
         <v>65</v>
       </c>
       <c r="DE42" s="8">
         <v>838.3</v>
       </c>
       <c r="DF42" s="2">
         <v>613.40000000000009</v>
       </c>
       <c r="DG42" s="8">
         <v>831.2</v>
       </c>
       <c r="DH42" s="17">
         <v>1391.7999999999997</v>
       </c>
       <c r="DI42" s="8">
         <v>1213.4000000000005</v>
       </c>
       <c r="DJ42" s="8">
         <v>1923.6243559820541</v>
       </c>
       <c r="DK42" s="11">
         <v>2883.4466446531787</v>
       </c>
-      <c r="DL42" s="11"/>
+      <c r="DL42" s="11">
+        <v>4398.027444123285</v>
+      </c>
       <c r="DM42" s="8"/>
       <c r="DN42" s="8"/>
       <c r="DO42" s="8"/>
       <c r="DP42" s="8"/>
     </row>
     <row r="43" spans="1:120">
       <c r="A43" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B43" s="8">
         <v>714.7</v>
       </c>
       <c r="C43" s="8">
         <v>563.20000000000005</v>
       </c>
       <c r="D43" s="8">
         <v>485.69999999999982</v>
       </c>
       <c r="E43" s="8">
         <v>879.80000000000018</v>
       </c>
       <c r="F43" s="8">
         <v>955.09999999999991</v>
       </c>
       <c r="G43" s="11">
@@ -12946,51 +13004,53 @@
       </c>
       <c r="DD43" s="23" t="s">
         <v>66</v>
       </c>
       <c r="DE43" s="8">
         <v>1054.3</v>
       </c>
       <c r="DF43" s="2">
         <v>635.79999999999995</v>
       </c>
       <c r="DG43" s="8">
         <v>836.80000000000018</v>
       </c>
       <c r="DH43" s="17">
         <v>1021.6999999999998</v>
       </c>
       <c r="DI43" s="8">
         <v>1163.7000000000003</v>
       </c>
       <c r="DJ43" s="8">
         <v>1247.2981967056885</v>
       </c>
       <c r="DK43" s="11">
         <v>5046.7815376030376</v>
       </c>
-      <c r="DL43" s="11"/>
+      <c r="DL43" s="11">
+        <v>22309.01043607443</v>
+      </c>
       <c r="DM43" s="8"/>
       <c r="DN43" s="8"/>
       <c r="DO43" s="8"/>
       <c r="DP43" s="8"/>
     </row>
     <row r="44" spans="1:120" s="13" customFormat="1">
       <c r="B44" s="14"/>
       <c r="C44" s="14"/>
       <c r="D44" s="14"/>
       <c r="E44" s="14"/>
       <c r="F44" s="14"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15"/>
       <c r="I44" s="14"/>
       <c r="J44" s="14"/>
       <c r="K44" s="14"/>
       <c r="L44" s="14"/>
       <c r="M44" s="14"/>
       <c r="N44" s="14"/>
       <c r="O44" s="14"/>
       <c r="P44" s="14"/>
       <c r="Q44" s="14"/>
       <c r="R44" s="14"/>
       <c r="S44" s="14"/>
       <c r="T44" s="14"/>
@@ -13348,222 +13408,222 @@
       <c r="CV47" s="46"/>
       <c r="CW47" s="46"/>
       <c r="CX47" s="46"/>
       <c r="CY47" s="46"/>
       <c r="CZ47" s="46"/>
       <c r="DA47" s="46"/>
       <c r="DB47" s="46"/>
       <c r="DC47" s="42"/>
       <c r="DD47" s="46" t="s">
         <v>41</v>
       </c>
       <c r="DE47" s="46"/>
       <c r="DF47" s="46"/>
       <c r="DG47" s="46"/>
       <c r="DH47" s="46"/>
       <c r="DI47" s="46"/>
       <c r="DJ47" s="46"/>
       <c r="DK47" s="46"/>
       <c r="DL47" s="46"/>
       <c r="DM47" s="46"/>
       <c r="DN47" s="46"/>
       <c r="DO47" s="46"/>
       <c r="DP47" s="46"/>
     </row>
     <row r="48" spans="1:120" ht="14.25" customHeight="1">
-      <c r="A48" s="53"/>
-[...63 lines deleted...]
-      <c r="BM48" s="53"/>
+      <c r="A48" s="54"/>
+      <c r="B48" s="54"/>
+      <c r="C48" s="54"/>
+      <c r="D48" s="54"/>
+      <c r="E48" s="54"/>
+      <c r="F48" s="54"/>
+      <c r="G48" s="54"/>
+      <c r="H48" s="54"/>
+      <c r="I48" s="54"/>
+      <c r="J48" s="54"/>
+      <c r="K48" s="54"/>
+      <c r="L48" s="54"/>
+      <c r="M48" s="54"/>
+      <c r="N48" s="54"/>
+      <c r="O48" s="54"/>
+      <c r="P48" s="54"/>
+      <c r="Q48" s="54"/>
+      <c r="R48" s="54"/>
+      <c r="S48" s="54"/>
+      <c r="T48" s="54"/>
+      <c r="U48" s="54"/>
+      <c r="V48" s="54"/>
+      <c r="W48" s="54"/>
+      <c r="X48" s="54"/>
+      <c r="Y48" s="54"/>
+      <c r="Z48" s="54"/>
+      <c r="AA48" s="54"/>
+      <c r="AB48" s="54"/>
+      <c r="AC48" s="54"/>
+      <c r="AD48" s="54"/>
+      <c r="AE48" s="54"/>
+      <c r="AF48" s="54"/>
+      <c r="AG48" s="54"/>
+      <c r="AH48" s="54"/>
+      <c r="AI48" s="54"/>
+      <c r="AJ48" s="54"/>
+      <c r="AK48" s="54"/>
+      <c r="AL48" s="54"/>
+      <c r="AM48" s="54"/>
+      <c r="AN48" s="54"/>
+      <c r="AO48" s="54"/>
+      <c r="AP48" s="54"/>
+      <c r="AQ48" s="54"/>
+      <c r="AR48" s="54"/>
+      <c r="AS48" s="54"/>
+      <c r="AT48" s="54"/>
+      <c r="AU48" s="54"/>
+      <c r="AV48" s="54"/>
+      <c r="AW48" s="54"/>
+      <c r="AX48" s="54"/>
+      <c r="AY48" s="54"/>
+      <c r="AZ48" s="54"/>
+      <c r="BA48" s="54"/>
+      <c r="BB48" s="54"/>
+      <c r="BC48" s="54"/>
+      <c r="BD48" s="54"/>
+      <c r="BE48" s="54"/>
+      <c r="BF48" s="54"/>
+      <c r="BG48" s="54"/>
+      <c r="BH48" s="54"/>
+      <c r="BI48" s="54"/>
+      <c r="BJ48" s="54"/>
+      <c r="BK48" s="54"/>
+      <c r="BL48" s="54"/>
+      <c r="BM48" s="54"/>
       <c r="BN48" s="37"/>
-      <c r="CB48" s="48"/>
-[...11 lines deleted...]
-      <c r="CN48" s="48"/>
+      <c r="CB48" s="49"/>
+      <c r="CC48" s="49"/>
+      <c r="CD48" s="49"/>
+      <c r="CE48" s="49"/>
+      <c r="CF48" s="49"/>
+      <c r="CG48" s="49"/>
+      <c r="CH48" s="49"/>
+      <c r="CI48" s="49"/>
+      <c r="CJ48" s="49"/>
+      <c r="CK48" s="49"/>
+      <c r="CL48" s="49"/>
+      <c r="CM48" s="49"/>
+      <c r="CN48" s="49"/>
       <c r="CO48" s="12"/>
-      <c r="CP48" s="48"/>
-[...24 lines deleted...]
-      <c r="DP48" s="48"/>
+      <c r="CP48" s="49"/>
+      <c r="CQ48" s="49"/>
+      <c r="CR48" s="49"/>
+      <c r="CS48" s="49"/>
+      <c r="CT48" s="49"/>
+      <c r="CU48" s="49"/>
+      <c r="CV48" s="49"/>
+      <c r="CW48" s="49"/>
+      <c r="CX48" s="49"/>
+      <c r="CY48" s="49"/>
+      <c r="CZ48" s="49"/>
+      <c r="DA48" s="49"/>
+      <c r="DB48" s="49"/>
+      <c r="DD48" s="49"/>
+      <c r="DE48" s="49"/>
+      <c r="DF48" s="49"/>
+      <c r="DG48" s="49"/>
+      <c r="DH48" s="49"/>
+      <c r="DI48" s="49"/>
+      <c r="DJ48" s="49"/>
+      <c r="DK48" s="49"/>
+      <c r="DL48" s="49"/>
+      <c r="DM48" s="49"/>
+      <c r="DN48" s="49"/>
+      <c r="DO48" s="49"/>
+      <c r="DP48" s="49"/>
     </row>
     <row r="49" spans="1:120" ht="18.75" customHeight="1">
-      <c r="J49" s="49"/>
-[...2 lines deleted...]
-      <c r="M49" s="49"/>
+      <c r="J49" s="50"/>
+      <c r="K49" s="50"/>
+      <c r="L49" s="50"/>
+      <c r="M49" s="50"/>
       <c r="N49" s="36"/>
-      <c r="X49" s="49" t="s">
+      <c r="X49" s="50" t="s">
         <v>36</v>
       </c>
-      <c r="Y49" s="49"/>
-      <c r="Z49" s="49"/>
+      <c r="Y49" s="50"/>
+      <c r="Z49" s="50"/>
       <c r="AA49" s="36"/>
-      <c r="AJ49" s="47" t="s">
+      <c r="AJ49" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="AK49" s="47"/>
-[...1 lines deleted...]
-      <c r="AM49" s="47"/>
+      <c r="AK49" s="48"/>
+      <c r="AL49" s="48"/>
+      <c r="AM49" s="48"/>
       <c r="AN49" s="35"/>
-      <c r="AW49" s="47" t="s">
+      <c r="AW49" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="AX49" s="47"/>
-[...1 lines deleted...]
-      <c r="AZ49" s="47"/>
+      <c r="AX49" s="48"/>
+      <c r="AY49" s="48"/>
+      <c r="AZ49" s="48"/>
       <c r="BA49" s="35"/>
-      <c r="BJ49" s="47" t="s">
+      <c r="BJ49" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="BK49" s="47"/>
-[...1 lines deleted...]
-      <c r="BM49" s="47"/>
+      <c r="BK49" s="48"/>
+      <c r="BL49" s="48"/>
+      <c r="BM49" s="48"/>
       <c r="BN49" s="35"/>
-      <c r="BW49" s="47" t="s">
+      <c r="BW49" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="BX49" s="47"/>
-[...1 lines deleted...]
-      <c r="BZ49" s="47"/>
+      <c r="BX49" s="48"/>
+      <c r="BY49" s="48"/>
+      <c r="BZ49" s="48"/>
       <c r="CA49" s="35"/>
       <c r="CB49" s="35"/>
-      <c r="CK49" s="47" t="s">
+      <c r="CK49" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="CL49" s="47"/>
-[...1 lines deleted...]
-      <c r="CN49" s="47"/>
+      <c r="CL49" s="48"/>
+      <c r="CM49" s="48"/>
+      <c r="CN49" s="48"/>
       <c r="CO49" s="12"/>
       <c r="CP49" s="35"/>
-      <c r="CY49" s="47" t="s">
+      <c r="CY49" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="CZ49" s="47"/>
-[...1 lines deleted...]
-      <c r="DB49" s="47"/>
+      <c r="CZ49" s="48"/>
+      <c r="DA49" s="48"/>
+      <c r="DB49" s="48"/>
       <c r="DD49" s="35"/>
-      <c r="DM49" s="47" t="s">
+      <c r="DM49" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="DN49" s="47"/>
-[...1 lines deleted...]
-      <c r="DP49" s="47"/>
+      <c r="DN49" s="48"/>
+      <c r="DO49" s="48"/>
+      <c r="DP49" s="48"/>
     </row>
     <row r="50" spans="1:120" ht="20.25" customHeight="1">
-      <c r="A50" s="50"/>
+      <c r="A50" s="53"/>
       <c r="B50" s="45" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="45"/>
       <c r="D50" s="45"/>
       <c r="E50" s="45"/>
       <c r="F50" s="45"/>
       <c r="G50" s="45"/>
       <c r="H50" s="45"/>
       <c r="I50" s="45"/>
       <c r="J50" s="45"/>
       <c r="K50" s="45"/>
       <c r="L50" s="45"/>
       <c r="M50" s="45"/>
       <c r="N50" s="33"/>
       <c r="O50" s="45" t="s">
         <v>14</v>
       </c>
       <c r="P50" s="45"/>
       <c r="Q50" s="45"/>
       <c r="R50" s="45"/>
       <c r="S50" s="45"/>
       <c r="T50" s="45"/>
       <c r="U50" s="45"/>
       <c r="V50" s="45"/>
@@ -13658,51 +13718,51 @@
       <c r="CU50" s="45"/>
       <c r="CV50" s="45"/>
       <c r="CW50" s="45"/>
       <c r="CX50" s="45"/>
       <c r="CY50" s="45"/>
       <c r="CZ50" s="45"/>
       <c r="DA50" s="45"/>
       <c r="DB50" s="45"/>
       <c r="DD50" s="33"/>
       <c r="DE50" s="45" t="s">
         <v>48</v>
       </c>
       <c r="DF50" s="45"/>
       <c r="DG50" s="45"/>
       <c r="DH50" s="45"/>
       <c r="DI50" s="45"/>
       <c r="DJ50" s="45"/>
       <c r="DK50" s="45"/>
       <c r="DL50" s="45"/>
       <c r="DM50" s="45"/>
       <c r="DN50" s="45"/>
       <c r="DO50" s="45"/>
       <c r="DP50" s="45"/>
     </row>
     <row r="51" spans="1:120" ht="28.5" customHeight="1">
-      <c r="A51" s="50"/>
+      <c r="A51" s="53"/>
       <c r="B51" s="28" t="s">
         <v>10</v>
       </c>
       <c r="C51" s="28" t="s">
         <v>11</v>
       </c>
       <c r="D51" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="28" t="s">
         <v>1</v>
       </c>
       <c r="F51" s="28" t="s">
         <v>2</v>
       </c>
       <c r="G51" s="28" t="s">
         <v>3</v>
       </c>
       <c r="H51" s="28" t="s">
         <v>4</v>
       </c>
       <c r="I51" s="28" t="s">
         <v>5</v>
       </c>
       <c r="J51" s="28" t="s">
@@ -14333,51 +14393,53 @@
       </c>
       <c r="DD52" s="38" t="s">
         <v>21</v>
       </c>
       <c r="DE52" s="7">
         <v>219.1</v>
       </c>
       <c r="DF52" s="39">
         <v>196.4</v>
       </c>
       <c r="DG52" s="7">
         <v>181.82446716999993</v>
       </c>
       <c r="DH52" s="31">
         <v>103.47553283000002</v>
       </c>
       <c r="DI52" s="17">
         <v>45.850597696666568</v>
       </c>
       <c r="DJ52" s="11">
         <v>83.301392418333307</v>
       </c>
       <c r="DK52" s="11">
         <v>16510.648009884997</v>
       </c>
-      <c r="DL52" s="11"/>
+      <c r="DL52" s="11">
+        <v>104145.4886288133</v>
+      </c>
       <c r="DM52" s="11"/>
       <c r="DN52" s="8"/>
       <c r="DO52" s="8"/>
       <c r="DP52" s="8"/>
     </row>
     <row r="53" spans="1:120">
       <c r="A53" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B53" s="8">
         <v>3.7</v>
       </c>
       <c r="C53" s="8">
         <v>3.7</v>
       </c>
       <c r="D53" s="8">
         <v>3.5999999999999996</v>
       </c>
       <c r="E53" s="8">
         <v>7.3999999999999986</v>
       </c>
       <c r="F53" s="8">
         <v>5.4000000000000021</v>
       </c>
       <c r="G53" s="7">
@@ -14678,51 +14740,53 @@
       </c>
       <c r="DD53" s="23" t="s">
         <v>53</v>
       </c>
       <c r="DE53" s="7">
         <v>219.1</v>
       </c>
       <c r="DF53" s="39">
         <v>196.4</v>
       </c>
       <c r="DG53" s="7">
         <v>181.79999999999995</v>
       </c>
       <c r="DH53" s="31">
         <v>103.5</v>
       </c>
       <c r="DI53" s="17">
         <v>45.900000000000091</v>
       </c>
       <c r="DJ53" s="11">
         <v>83.251990114999785</v>
       </c>
       <c r="DK53" s="11">
         <v>670.32332711408651</v>
       </c>
-      <c r="DL53" s="11"/>
+      <c r="DL53" s="11">
+        <v>1521.4246827709135</v>
+      </c>
       <c r="DM53" s="11"/>
       <c r="DN53" s="8"/>
       <c r="DO53" s="8"/>
       <c r="DP53" s="8"/>
     </row>
     <row r="54" spans="1:120">
       <c r="A54" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G54" s="7" t="s">
@@ -15023,51 +15087,53 @@
       </c>
       <c r="DD54" s="23" t="s">
         <v>54</v>
       </c>
       <c r="DE54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK54" s="11">
         <v>1130.9819719340499</v>
       </c>
-      <c r="DL54" s="11"/>
+      <c r="DL54" s="11">
+        <v>11246.532730228608</v>
+      </c>
       <c r="DM54" s="11"/>
       <c r="DN54" s="8"/>
       <c r="DO54" s="8"/>
       <c r="DP54" s="8"/>
     </row>
     <row r="55" spans="1:120">
       <c r="A55" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G55" s="7" t="s">
@@ -15368,51 +15434,53 @@
       </c>
       <c r="DD55" s="23" t="s">
         <v>55</v>
       </c>
       <c r="DE55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK55" s="11">
         <v>411.44308915024283</v>
       </c>
-      <c r="DL55" s="11"/>
+      <c r="DL55" s="11">
+        <v>3775.0497669857455</v>
+      </c>
       <c r="DM55" s="11"/>
       <c r="DN55" s="8"/>
       <c r="DO55" s="8"/>
       <c r="DP55" s="8"/>
     </row>
     <row r="56" spans="1:120">
       <c r="A56" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G56" s="7" t="s">
@@ -15713,51 +15781,53 @@
       </c>
       <c r="DD56" s="23" t="s">
         <v>56</v>
       </c>
       <c r="DE56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK56" s="11">
         <v>710.46559548146536</v>
       </c>
-      <c r="DL56" s="11"/>
+      <c r="DL56" s="11">
+        <v>6104.8771500995026</v>
+      </c>
       <c r="DM56" s="11"/>
       <c r="DN56" s="8"/>
       <c r="DO56" s="8"/>
       <c r="DP56" s="8"/>
     </row>
     <row r="57" spans="1:120">
       <c r="A57" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G57" s="7" t="s">
@@ -16058,51 +16128,53 @@
       </c>
       <c r="DD57" s="23" t="s">
         <v>57</v>
       </c>
       <c r="DE57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK57" s="11">
         <v>955.44441736644535</v>
       </c>
-      <c r="DL57" s="11"/>
+      <c r="DL57" s="11">
+        <v>10640.581011271268</v>
+      </c>
       <c r="DM57" s="11"/>
       <c r="DN57" s="8"/>
       <c r="DO57" s="8"/>
       <c r="DP57" s="8"/>
     </row>
     <row r="58" spans="1:120">
       <c r="A58" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G58" s="7" t="s">
@@ -16403,51 +16475,53 @@
       </c>
       <c r="DD58" s="23" t="s">
         <v>58</v>
       </c>
       <c r="DE58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK58" s="11">
         <v>1095.5634935304727</v>
       </c>
-      <c r="DL58" s="11"/>
+      <c r="DL58" s="11">
+        <v>7227.0416783124465</v>
+      </c>
       <c r="DM58" s="11"/>
       <c r="DN58" s="8"/>
       <c r="DO58" s="8"/>
       <c r="DP58" s="8"/>
     </row>
     <row r="59" spans="1:120">
       <c r="A59" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G59" s="7" t="s">
@@ -16748,51 +16822,53 @@
       </c>
       <c r="DD59" s="23" t="s">
         <v>59</v>
       </c>
       <c r="DE59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK59" s="11">
         <v>2804.8130932776708</v>
       </c>
-      <c r="DL59" s="11"/>
+      <c r="DL59" s="11">
+        <v>6003.6443056388853</v>
+      </c>
       <c r="DM59" s="11"/>
       <c r="DN59" s="8"/>
       <c r="DO59" s="8"/>
       <c r="DP59" s="8"/>
     </row>
     <row r="60" spans="1:120">
       <c r="A60" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G60" s="7" t="s">
@@ -17093,51 +17169,53 @@
       </c>
       <c r="DD60" s="23" t="s">
         <v>60</v>
       </c>
       <c r="DE60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK60" s="11">
         <v>1116.1427189058327</v>
       </c>
-      <c r="DL60" s="11"/>
+      <c r="DL60" s="11">
+        <v>4017.7164754985565</v>
+      </c>
       <c r="DM60" s="11"/>
       <c r="DN60" s="8"/>
       <c r="DO60" s="8"/>
       <c r="DP60" s="8"/>
     </row>
     <row r="61" spans="1:120">
       <c r="A61" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G61" s="7" t="s">
@@ -17438,51 +17516,53 @@
       </c>
       <c r="DD61" s="23" t="s">
         <v>61</v>
       </c>
       <c r="DE61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK61" s="11">
         <v>376.30968524199653</v>
       </c>
-      <c r="DL61" s="11"/>
+      <c r="DL61" s="11">
+        <v>1624.9270893095409</v>
+      </c>
       <c r="DM61" s="11"/>
       <c r="DN61" s="8"/>
       <c r="DO61" s="8"/>
       <c r="DP61" s="8"/>
     </row>
     <row r="62" spans="1:120">
       <c r="A62" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G62" s="7" t="s">
@@ -17783,51 +17863,53 @@
       </c>
       <c r="DD62" s="23" t="s">
         <v>62</v>
       </c>
       <c r="DE62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK62" s="11">
         <v>1479.4686978660293</v>
       </c>
-      <c r="DL62" s="11"/>
+      <c r="DL62" s="11">
+        <v>6734.7206942020139</v>
+      </c>
       <c r="DM62" s="11"/>
       <c r="DN62" s="8"/>
       <c r="DO62" s="8"/>
       <c r="DP62" s="8"/>
     </row>
     <row r="63" spans="1:120">
       <c r="A63" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G63" s="7" t="s">
@@ -18128,51 +18210,53 @@
       </c>
       <c r="DD63" s="23" t="s">
         <v>63</v>
       </c>
       <c r="DE63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK63" s="11">
         <v>2072.5971646447692</v>
       </c>
-      <c r="DL63" s="11"/>
+      <c r="DL63" s="11">
+        <v>14624.489294097442</v>
+      </c>
       <c r="DM63" s="11"/>
       <c r="DN63" s="8"/>
       <c r="DO63" s="8"/>
       <c r="DP63" s="8"/>
     </row>
     <row r="64" spans="1:120">
       <c r="A64" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G64" s="7" t="s">
@@ -18473,51 +18557,53 @@
       </c>
       <c r="DD64" s="23" t="s">
         <v>64</v>
       </c>
       <c r="DE64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK64" s="11">
         <v>493.84866404507972</v>
       </c>
-      <c r="DL64" s="11"/>
+      <c r="DL64" s="11">
+        <v>8110.9990455051966</v>
+      </c>
       <c r="DM64" s="11"/>
       <c r="DN64" s="8"/>
       <c r="DO64" s="8"/>
       <c r="DP64" s="8"/>
     </row>
     <row r="65" spans="1:120">
       <c r="A65" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G65" s="7" t="s">
@@ -18818,51 +18904,53 @@
       </c>
       <c r="DD65" s="23" t="s">
         <v>65</v>
       </c>
       <c r="DE65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK65" s="11">
         <v>449.15707633421408</v>
       </c>
-      <c r="DL65" s="11"/>
+      <c r="DL65" s="11">
+        <v>2299.894876831122</v>
+      </c>
       <c r="DM65" s="11"/>
       <c r="DN65" s="8"/>
       <c r="DO65" s="8"/>
       <c r="DP65" s="8"/>
     </row>
     <row r="66" spans="1:120">
       <c r="A66" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G66" s="7" t="s">
@@ -19163,51 +19251,53 @@
       </c>
       <c r="DD66" s="23" t="s">
         <v>66</v>
       </c>
       <c r="DE66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK66" s="11">
         <v>2744.0946647369638</v>
       </c>
-      <c r="DL66" s="11"/>
+      <c r="DL66" s="11">
+        <v>20213.586619821457</v>
+      </c>
       <c r="DM66" s="11"/>
       <c r="DN66" s="8"/>
       <c r="DO66" s="8"/>
       <c r="DP66" s="8"/>
     </row>
     <row r="67" spans="1:120" s="13" customFormat="1">
       <c r="B67" s="14"/>
       <c r="C67" s="14"/>
       <c r="D67" s="14"/>
       <c r="E67" s="14"/>
       <c r="F67" s="14"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15"/>
       <c r="I67" s="14"/>
       <c r="J67" s="14"/>
       <c r="K67" s="14"/>
       <c r="L67" s="14"/>
       <c r="M67" s="14"/>
       <c r="N67" s="14"/>
       <c r="O67" s="14"/>
       <c r="P67" s="14"/>
       <c r="Q67" s="14"/>
       <c r="R67" s="14"/>
       <c r="S67" s="14"/>
       <c r="T67" s="15"/>
@@ -19346,342 +19436,342 @@
       <c r="BM68" s="15"/>
       <c r="BN68" s="15"/>
       <c r="BO68" s="14"/>
       <c r="BP68" s="14"/>
       <c r="BQ68" s="14"/>
       <c r="BR68" s="14"/>
       <c r="BS68" s="14"/>
       <c r="BT68" s="14"/>
       <c r="BU68" s="14"/>
       <c r="BV68" s="14"/>
       <c r="BW68" s="14"/>
       <c r="BX68" s="14"/>
       <c r="BY68" s="14"/>
       <c r="BZ68" s="14"/>
       <c r="CA68" s="14"/>
       <c r="CB68" s="14"/>
       <c r="CD68" s="14"/>
       <c r="CO68" s="14"/>
       <c r="CP68" s="14"/>
       <c r="CR68" s="14"/>
       <c r="DC68" s="14"/>
       <c r="DD68" s="14"/>
       <c r="DF68" s="14"/>
     </row>
     <row r="69" spans="1:120" s="43" customFormat="1" ht="21" customHeight="1">
-      <c r="A69" s="54" t="s">
+      <c r="A69" s="51" t="s">
         <v>39</v>
       </c>
-      <c r="B69" s="54"/>
-[...11 lines deleted...]
-      <c r="N69" s="55" t="s">
+      <c r="B69" s="51"/>
+      <c r="C69" s="51"/>
+      <c r="D69" s="51"/>
+      <c r="E69" s="51"/>
+      <c r="F69" s="51"/>
+      <c r="G69" s="51"/>
+      <c r="H69" s="51"/>
+      <c r="I69" s="51"/>
+      <c r="J69" s="51"/>
+      <c r="K69" s="51"/>
+      <c r="L69" s="51"/>
+      <c r="M69" s="51"/>
+      <c r="N69" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="O69" s="55"/>
-[...10 lines deleted...]
-      <c r="Z69" s="55"/>
+      <c r="O69" s="52"/>
+      <c r="P69" s="52"/>
+      <c r="Q69" s="52"/>
+      <c r="R69" s="52"/>
+      <c r="S69" s="52"/>
+      <c r="T69" s="52"/>
+      <c r="U69" s="52"/>
+      <c r="V69" s="52"/>
+      <c r="W69" s="52"/>
+      <c r="X69" s="52"/>
+      <c r="Y69" s="52"/>
+      <c r="Z69" s="52"/>
       <c r="AA69" s="46" t="s">
         <v>39</v>
       </c>
       <c r="AB69" s="46"/>
       <c r="AC69" s="46"/>
       <c r="AD69" s="46"/>
       <c r="AE69" s="46"/>
       <c r="AF69" s="46"/>
       <c r="AG69" s="46"/>
       <c r="AH69" s="46"/>
       <c r="AI69" s="46"/>
       <c r="AJ69" s="46"/>
       <c r="AK69" s="46"/>
       <c r="AL69" s="46"/>
       <c r="AM69" s="46"/>
       <c r="AN69" s="46" t="s">
         <v>39</v>
       </c>
       <c r="AO69" s="46"/>
       <c r="AP69" s="46"/>
       <c r="AQ69" s="46"/>
       <c r="AR69" s="46"/>
       <c r="AS69" s="46"/>
       <c r="AT69" s="46"/>
       <c r="AU69" s="46"/>
       <c r="AV69" s="46"/>
       <c r="AW69" s="46"/>
       <c r="AX69" s="46"/>
       <c r="AY69" s="46"/>
       <c r="AZ69" s="46"/>
       <c r="BA69" s="46" t="s">
         <v>39</v>
       </c>
       <c r="BB69" s="46"/>
       <c r="BC69" s="46"/>
       <c r="BD69" s="46"/>
       <c r="BE69" s="46"/>
       <c r="BF69" s="46"/>
       <c r="BG69" s="46"/>
       <c r="BH69" s="46"/>
       <c r="BI69" s="46"/>
       <c r="BJ69" s="46"/>
       <c r="BK69" s="46"/>
       <c r="BL69" s="46"/>
       <c r="BM69" s="46"/>
-      <c r="BN69" s="52" t="s">
+      <c r="BN69" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="BO69" s="52"/>
-[...10 lines deleted...]
-      <c r="BZ69" s="52"/>
+      <c r="BO69" s="55"/>
+      <c r="BP69" s="55"/>
+      <c r="BQ69" s="55"/>
+      <c r="BR69" s="55"/>
+      <c r="BS69" s="55"/>
+      <c r="BT69" s="55"/>
+      <c r="BU69" s="55"/>
+      <c r="BV69" s="55"/>
+      <c r="BW69" s="55"/>
+      <c r="BX69" s="55"/>
+      <c r="BY69" s="55"/>
+      <c r="BZ69" s="55"/>
       <c r="CA69" s="44"/>
       <c r="CB69" s="46" t="s">
         <v>39</v>
       </c>
       <c r="CC69" s="46"/>
       <c r="CD69" s="46"/>
       <c r="CE69" s="46"/>
       <c r="CF69" s="46"/>
       <c r="CG69" s="46"/>
       <c r="CH69" s="46"/>
       <c r="CI69" s="46"/>
       <c r="CJ69" s="46"/>
       <c r="CK69" s="46"/>
       <c r="CL69" s="46"/>
       <c r="CM69" s="46"/>
       <c r="CN69" s="46"/>
       <c r="CO69" s="42"/>
       <c r="CP69" s="46" t="s">
         <v>39</v>
       </c>
       <c r="CQ69" s="46"/>
       <c r="CR69" s="46"/>
       <c r="CS69" s="46"/>
       <c r="CT69" s="46"/>
       <c r="CU69" s="46"/>
       <c r="CV69" s="46"/>
       <c r="CW69" s="46"/>
       <c r="CX69" s="46"/>
       <c r="CY69" s="46"/>
       <c r="CZ69" s="46"/>
       <c r="DA69" s="46"/>
       <c r="DB69" s="46"/>
       <c r="DC69" s="42"/>
       <c r="DD69" s="46" t="s">
         <v>39</v>
       </c>
       <c r="DE69" s="46"/>
       <c r="DF69" s="46"/>
       <c r="DG69" s="46"/>
       <c r="DH69" s="46"/>
       <c r="DI69" s="46"/>
       <c r="DJ69" s="46"/>
       <c r="DK69" s="46"/>
       <c r="DL69" s="46"/>
       <c r="DM69" s="46"/>
       <c r="DN69" s="46"/>
       <c r="DO69" s="46"/>
       <c r="DP69" s="46"/>
     </row>
     <row r="70" spans="1:120" ht="19.5" customHeight="1">
-      <c r="A70" s="53"/>
-[...84 lines deleted...]
-      <c r="CH70" s="51"/>
+      <c r="A70" s="54"/>
+      <c r="B70" s="54"/>
+      <c r="C70" s="54"/>
+      <c r="D70" s="54"/>
+      <c r="E70" s="54"/>
+      <c r="F70" s="54"/>
+      <c r="G70" s="54"/>
+      <c r="H70" s="54"/>
+      <c r="I70" s="54"/>
+      <c r="J70" s="54"/>
+      <c r="K70" s="54"/>
+      <c r="L70" s="54"/>
+      <c r="M70" s="54"/>
+      <c r="N70" s="54"/>
+      <c r="O70" s="54"/>
+      <c r="P70" s="54"/>
+      <c r="Q70" s="54"/>
+      <c r="R70" s="54"/>
+      <c r="S70" s="54"/>
+      <c r="T70" s="54"/>
+      <c r="U70" s="54"/>
+      <c r="V70" s="54"/>
+      <c r="W70" s="54"/>
+      <c r="X70" s="54"/>
+      <c r="Y70" s="54"/>
+      <c r="Z70" s="54"/>
+      <c r="AA70" s="54"/>
+      <c r="AB70" s="54"/>
+      <c r="AC70" s="54"/>
+      <c r="AD70" s="54"/>
+      <c r="AE70" s="54"/>
+      <c r="AF70" s="54"/>
+      <c r="AG70" s="54"/>
+      <c r="AH70" s="54"/>
+      <c r="AI70" s="54"/>
+      <c r="AJ70" s="54"/>
+      <c r="AK70" s="54"/>
+      <c r="AL70" s="54"/>
+      <c r="AM70" s="54"/>
+      <c r="AN70" s="54"/>
+      <c r="AO70" s="54"/>
+      <c r="AP70" s="54"/>
+      <c r="AQ70" s="54"/>
+      <c r="AR70" s="54"/>
+      <c r="AS70" s="54"/>
+      <c r="AT70" s="54"/>
+      <c r="AU70" s="54"/>
+      <c r="AV70" s="54"/>
+      <c r="AW70" s="54"/>
+      <c r="AX70" s="54"/>
+      <c r="AY70" s="54"/>
+      <c r="AZ70" s="54"/>
+      <c r="BA70" s="54"/>
+      <c r="BB70" s="54"/>
+      <c r="BC70" s="54"/>
+      <c r="BD70" s="54"/>
+      <c r="BE70" s="54"/>
+      <c r="BF70" s="54"/>
+      <c r="BG70" s="54"/>
+      <c r="BH70" s="54"/>
+      <c r="BI70" s="54"/>
+      <c r="BJ70" s="47"/>
+      <c r="BK70" s="47"/>
+      <c r="BL70" s="47"/>
+      <c r="BM70" s="47"/>
+      <c r="BN70" s="47"/>
+      <c r="BO70" s="47"/>
+      <c r="BP70" s="47"/>
+      <c r="BQ70" s="47"/>
+      <c r="BR70" s="47"/>
+      <c r="BS70" s="47"/>
+      <c r="BT70" s="47"/>
+      <c r="BU70" s="47"/>
+      <c r="BV70" s="47"/>
+      <c r="BW70" s="47"/>
+      <c r="BX70" s="47"/>
+      <c r="BY70" s="47"/>
+      <c r="BZ70" s="47"/>
+      <c r="CA70" s="47"/>
+      <c r="CB70" s="47"/>
+      <c r="CC70" s="47"/>
+      <c r="CD70" s="47"/>
+      <c r="CE70" s="47"/>
+      <c r="CF70" s="47"/>
+      <c r="CG70" s="47"/>
+      <c r="CH70" s="47"/>
     </row>
     <row r="71" spans="1:120" ht="18.75" customHeight="1">
-      <c r="J71" s="49"/>
-[...2 lines deleted...]
-      <c r="M71" s="49"/>
+      <c r="J71" s="50"/>
+      <c r="K71" s="50"/>
+      <c r="L71" s="50"/>
+      <c r="M71" s="50"/>
       <c r="N71" s="36"/>
-      <c r="X71" s="49" t="s">
+      <c r="X71" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="Y71" s="49"/>
-      <c r="Z71" s="49"/>
+      <c r="Y71" s="50"/>
+      <c r="Z71" s="50"/>
       <c r="AA71" s="36"/>
-      <c r="AJ71" s="47" t="s">
+      <c r="AJ71" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="AK71" s="47"/>
-[...1 lines deleted...]
-      <c r="AM71" s="47"/>
+      <c r="AK71" s="48"/>
+      <c r="AL71" s="48"/>
+      <c r="AM71" s="48"/>
       <c r="AN71" s="35"/>
-      <c r="AW71" s="47" t="s">
+      <c r="AW71" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="AX71" s="47"/>
-[...1 lines deleted...]
-      <c r="AZ71" s="47"/>
+      <c r="AX71" s="48"/>
+      <c r="AY71" s="48"/>
+      <c r="AZ71" s="48"/>
       <c r="BA71" s="35"/>
-      <c r="BJ71" s="47" t="s">
+      <c r="BJ71" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="BK71" s="47"/>
-[...1 lines deleted...]
-      <c r="BM71" s="47"/>
+      <c r="BK71" s="48"/>
+      <c r="BL71" s="48"/>
+      <c r="BM71" s="48"/>
       <c r="BN71" s="35"/>
-      <c r="BW71" s="47" t="s">
+      <c r="BW71" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="BX71" s="47"/>
-[...1 lines deleted...]
-      <c r="BZ71" s="47"/>
+      <c r="BX71" s="48"/>
+      <c r="BY71" s="48"/>
+      <c r="BZ71" s="48"/>
       <c r="CA71" s="35"/>
       <c r="CB71" s="35"/>
-      <c r="CK71" s="47" t="s">
+      <c r="CK71" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="CL71" s="47"/>
-[...1 lines deleted...]
-      <c r="CN71" s="47"/>
+      <c r="CL71" s="48"/>
+      <c r="CM71" s="48"/>
+      <c r="CN71" s="48"/>
       <c r="CO71" s="12"/>
       <c r="CP71" s="35"/>
-      <c r="CY71" s="47" t="s">
+      <c r="CY71" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="CZ71" s="47"/>
-[...1 lines deleted...]
-      <c r="DB71" s="47"/>
+      <c r="CZ71" s="48"/>
+      <c r="DA71" s="48"/>
+      <c r="DB71" s="48"/>
       <c r="DD71" s="35"/>
-      <c r="DM71" s="47" t="s">
+      <c r="DM71" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="DN71" s="47"/>
-[...1 lines deleted...]
-      <c r="DP71" s="47"/>
+      <c r="DN71" s="48"/>
+      <c r="DO71" s="48"/>
+      <c r="DP71" s="48"/>
     </row>
     <row r="72" spans="1:120" ht="20.25" customHeight="1">
-      <c r="A72" s="50"/>
+      <c r="A72" s="53"/>
       <c r="B72" s="45" t="s">
         <v>13</v>
       </c>
       <c r="C72" s="45"/>
       <c r="D72" s="45"/>
       <c r="E72" s="45"/>
       <c r="F72" s="45"/>
       <c r="G72" s="45"/>
       <c r="H72" s="45"/>
       <c r="I72" s="45"/>
       <c r="J72" s="45"/>
       <c r="K72" s="45"/>
       <c r="L72" s="45"/>
       <c r="M72" s="45"/>
       <c r="N72" s="33"/>
       <c r="O72" s="45" t="s">
         <v>14</v>
       </c>
       <c r="P72" s="45"/>
       <c r="Q72" s="45"/>
       <c r="R72" s="45"/>
       <c r="S72" s="45"/>
       <c r="T72" s="45"/>
       <c r="U72" s="45"/>
       <c r="V72" s="45"/>
@@ -19776,51 +19866,51 @@
       <c r="CU72" s="45"/>
       <c r="CV72" s="45"/>
       <c r="CW72" s="45"/>
       <c r="CX72" s="45"/>
       <c r="CY72" s="45"/>
       <c r="CZ72" s="45"/>
       <c r="DA72" s="45"/>
       <c r="DB72" s="45"/>
       <c r="DD72" s="33"/>
       <c r="DE72" s="45" t="s">
         <v>48</v>
       </c>
       <c r="DF72" s="45"/>
       <c r="DG72" s="45"/>
       <c r="DH72" s="45"/>
       <c r="DI72" s="45"/>
       <c r="DJ72" s="45"/>
       <c r="DK72" s="45"/>
       <c r="DL72" s="45"/>
       <c r="DM72" s="45"/>
       <c r="DN72" s="45"/>
       <c r="DO72" s="45"/>
       <c r="DP72" s="45"/>
     </row>
     <row r="73" spans="1:120" ht="28.5" customHeight="1">
-      <c r="A73" s="50"/>
+      <c r="A73" s="53"/>
       <c r="B73" s="28" t="s">
         <v>10</v>
       </c>
       <c r="C73" s="28" t="s">
         <v>11</v>
       </c>
       <c r="D73" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E73" s="28" t="s">
         <v>1</v>
       </c>
       <c r="F73" s="28" t="s">
         <v>2</v>
       </c>
       <c r="G73" s="28" t="s">
         <v>3</v>
       </c>
       <c r="H73" s="28" t="s">
         <v>4</v>
       </c>
       <c r="I73" s="28" t="s">
         <v>5</v>
       </c>
       <c r="J73" s="28" t="s">
@@ -20451,51 +20541,53 @@
       </c>
       <c r="DD74" s="38" t="s">
         <v>21</v>
       </c>
       <c r="DE74" s="2">
         <v>15231.3</v>
       </c>
       <c r="DF74" s="2">
         <v>11785.600000000002</v>
       </c>
       <c r="DG74" s="2">
         <v>13487.82692542579</v>
       </c>
       <c r="DH74" s="2">
         <v>17920.573074574211</v>
       </c>
       <c r="DI74" s="3">
         <v>19253.742127225298</v>
       </c>
       <c r="DJ74" s="4">
         <v>24381.243024922951</v>
       </c>
       <c r="DK74" s="4">
         <v>27438.214847851748</v>
       </c>
-      <c r="DL74" s="4"/>
+      <c r="DL74" s="4">
+        <v>28381.848778551066</v>
+      </c>
       <c r="DM74" s="4"/>
       <c r="DN74" s="2"/>
       <c r="DO74" s="2"/>
       <c r="DP74" s="2"/>
     </row>
     <row r="75" spans="1:120">
       <c r="A75" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B75" s="5">
         <v>79.400000000000006</v>
       </c>
       <c r="C75" s="5">
         <v>117.9</v>
       </c>
       <c r="D75" s="5">
         <v>160.39999999999998</v>
       </c>
       <c r="E75" s="5">
         <v>180.59999999999997</v>
       </c>
       <c r="F75" s="5">
         <v>191.30000000000007</v>
       </c>
       <c r="G75" s="5">
@@ -20796,51 +20888,53 @@
       </c>
       <c r="DD75" s="23" t="s">
         <v>53</v>
       </c>
       <c r="DE75" s="8">
         <v>16.100000000000001</v>
       </c>
       <c r="DF75" s="2">
         <v>22.5</v>
       </c>
       <c r="DG75" s="2">
         <v>26.6</v>
       </c>
       <c r="DH75" s="5">
         <v>38.700000000000003</v>
       </c>
       <c r="DI75" s="5">
         <v>44.799999999999983</v>
       </c>
       <c r="DJ75" s="4">
         <v>51.324868642295286</v>
       </c>
       <c r="DK75" s="4">
         <v>39.275131357704737</v>
       </c>
-      <c r="DL75" s="4"/>
+      <c r="DL75" s="4">
+        <v>59.199999999999989</v>
+      </c>
       <c r="DM75" s="4"/>
       <c r="DN75" s="2"/>
       <c r="DO75" s="2"/>
       <c r="DP75" s="2"/>
     </row>
     <row r="76" spans="1:120">
       <c r="A76" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B76" s="5">
         <v>749</v>
       </c>
       <c r="C76" s="5">
         <v>631</v>
       </c>
       <c r="D76" s="5">
         <v>524.29999999999995</v>
       </c>
       <c r="E76" s="5">
         <v>1482.0000000000002</v>
       </c>
       <c r="F76" s="5">
         <v>1602.6999999999998</v>
       </c>
       <c r="G76" s="11">
@@ -21141,51 +21235,53 @@
       </c>
       <c r="DD76" s="23" t="s">
         <v>54</v>
       </c>
       <c r="DE76" s="8">
         <v>893.1</v>
       </c>
       <c r="DF76" s="2">
         <v>601.1</v>
       </c>
       <c r="DG76" s="2">
         <v>638.10000000000014</v>
       </c>
       <c r="DH76" s="8">
         <v>1575.6999999999998</v>
       </c>
       <c r="DI76" s="10">
         <v>1766.3000000000002</v>
       </c>
       <c r="DJ76" s="11">
         <v>2337.0545409905699</v>
       </c>
       <c r="DK76" s="11">
         <v>2228.1454590094299</v>
       </c>
-      <c r="DL76" s="11"/>
+      <c r="DL76" s="11">
+        <v>2283.7730368798293</v>
+      </c>
       <c r="DM76" s="11"/>
       <c r="DN76" s="2"/>
       <c r="DO76" s="8"/>
       <c r="DP76" s="8"/>
     </row>
     <row r="77" spans="1:120">
       <c r="A77" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B77" s="5">
         <v>590.70000000000005</v>
       </c>
       <c r="C77" s="5">
         <v>470.70000000000005</v>
       </c>
       <c r="D77" s="5">
         <v>359.09999999999991</v>
       </c>
       <c r="E77" s="5">
         <v>801.30000000000018</v>
       </c>
       <c r="F77" s="5">
         <v>1237</v>
       </c>
       <c r="G77" s="11">
@@ -21486,51 +21582,53 @@
       </c>
       <c r="DD77" s="23" t="s">
         <v>55</v>
       </c>
       <c r="DE77" s="8">
         <v>658.3</v>
       </c>
       <c r="DF77" s="2">
         <v>420.40000000000009</v>
       </c>
       <c r="DG77" s="2">
         <v>411.70000000000005</v>
       </c>
       <c r="DH77" s="8">
         <v>751.09999999999991</v>
       </c>
       <c r="DI77" s="10">
         <v>1062.5</v>
       </c>
       <c r="DJ77" s="11">
         <v>1497.2746004147139</v>
       </c>
       <c r="DK77" s="11">
         <v>1604.5253995852863</v>
       </c>
-      <c r="DL77" s="11"/>
+      <c r="DL77" s="11">
+        <v>1334.5019626575977</v>
+      </c>
       <c r="DM77" s="11"/>
       <c r="DN77" s="2"/>
       <c r="DO77" s="8"/>
       <c r="DP77" s="8"/>
     </row>
     <row r="78" spans="1:120">
       <c r="A78" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B78" s="5">
         <v>716</v>
       </c>
       <c r="C78" s="5">
         <v>732.59999999999991</v>
       </c>
       <c r="D78" s="5">
         <v>428.40000000000009</v>
       </c>
       <c r="E78" s="5">
         <v>997.40000000000009</v>
       </c>
       <c r="F78" s="5">
         <v>1084.9000000000001</v>
       </c>
       <c r="G78" s="11">
@@ -21831,51 +21929,53 @@
       </c>
       <c r="DD78" s="23" t="s">
         <v>56</v>
       </c>
       <c r="DE78" s="8">
         <v>730.9</v>
       </c>
       <c r="DF78" s="2">
         <v>618.1</v>
       </c>
       <c r="DG78" s="2">
         <v>532.90000000000009</v>
       </c>
       <c r="DH78" s="8">
         <v>803.29999999999973</v>
       </c>
       <c r="DI78" s="10">
         <v>934.5</v>
       </c>
       <c r="DJ78" s="11">
         <v>1104.2414263673445</v>
       </c>
       <c r="DK78" s="11">
         <v>1137.8585736326559</v>
       </c>
-      <c r="DL78" s="11"/>
+      <c r="DL78" s="11">
+        <v>1408.2739616611134</v>
+      </c>
       <c r="DM78" s="11"/>
       <c r="DN78" s="2"/>
       <c r="DO78" s="8"/>
       <c r="DP78" s="8"/>
     </row>
     <row r="79" spans="1:120">
       <c r="A79" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B79" s="5">
         <v>521.4</v>
       </c>
       <c r="C79" s="5">
         <v>384</v>
       </c>
       <c r="D79" s="5">
         <v>460.69999999999993</v>
       </c>
       <c r="E79" s="5">
         <v>800.20000000000027</v>
       </c>
       <c r="F79" s="5">
         <v>790.09999999999991</v>
       </c>
       <c r="G79" s="11">
@@ -22176,51 +22276,53 @@
       </c>
       <c r="DD79" s="23" t="s">
         <v>57</v>
       </c>
       <c r="DE79" s="8">
         <v>1131.8</v>
       </c>
       <c r="DF79" s="2">
         <v>951.10000000000014</v>
       </c>
       <c r="DG79" s="2">
         <v>925</v>
       </c>
       <c r="DH79" s="8">
         <v>1463.1</v>
       </c>
       <c r="DI79" s="10">
         <v>1357.3000000000002</v>
       </c>
       <c r="DJ79" s="11">
         <v>2145.3904764431154</v>
       </c>
       <c r="DK79" s="11">
         <v>1735.4095235568848</v>
       </c>
-      <c r="DL79" s="11"/>
+      <c r="DL79" s="11">
+        <v>2430.4459091756271</v>
+      </c>
       <c r="DM79" s="11"/>
       <c r="DN79" s="2"/>
       <c r="DO79" s="8"/>
       <c r="DP79" s="8"/>
     </row>
     <row r="80" spans="1:120">
       <c r="A80" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B80" s="5">
         <v>473.7</v>
       </c>
       <c r="C80" s="5">
         <v>364.3</v>
       </c>
       <c r="D80" s="5">
         <v>423.20000000000005</v>
       </c>
       <c r="E80" s="5">
         <v>620.70000000000005</v>
       </c>
       <c r="F80" s="5">
         <v>756.69999999999982</v>
       </c>
       <c r="G80" s="11">
@@ -22521,51 +22623,53 @@
       </c>
       <c r="DD80" s="23" t="s">
         <v>58</v>
       </c>
       <c r="DE80" s="2">
         <v>528.6</v>
       </c>
       <c r="DF80" s="2">
         <v>469.1</v>
       </c>
       <c r="DG80" s="2">
         <v>522.59999999999991</v>
       </c>
       <c r="DH80" s="8">
         <v>626.70000000000005</v>
       </c>
       <c r="DI80" s="10">
         <v>771.40000000000009</v>
       </c>
       <c r="DJ80" s="11">
         <v>1802.6532278892232</v>
       </c>
       <c r="DK80" s="11">
         <v>1095.4467721107767</v>
       </c>
-      <c r="DL80" s="11"/>
+      <c r="DL80" s="11">
+        <v>1528.9174172639796</v>
+      </c>
       <c r="DM80" s="11"/>
       <c r="DN80" s="2"/>
       <c r="DO80" s="8"/>
       <c r="DP80" s="8"/>
     </row>
     <row r="81" spans="1:120">
       <c r="A81" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B81" s="5">
         <v>1578.8</v>
       </c>
       <c r="C81" s="5">
         <v>1417.8999999999999</v>
       </c>
       <c r="D81" s="5">
         <v>1478.9000000000005</v>
       </c>
       <c r="E81" s="5">
         <v>1713</v>
       </c>
       <c r="F81" s="5">
         <v>1659.2999999999993</v>
       </c>
       <c r="G81" s="11">
@@ -22866,51 +22970,53 @@
       </c>
       <c r="DD81" s="23" t="s">
         <v>59</v>
       </c>
       <c r="DE81" s="2">
         <v>3523.4</v>
       </c>
       <c r="DF81" s="2">
         <v>2966.1</v>
       </c>
       <c r="DG81" s="2">
         <v>3509.7000000000007</v>
       </c>
       <c r="DH81" s="8">
         <v>3870.5</v>
       </c>
       <c r="DI81" s="10">
         <v>3827.0999999999985</v>
       </c>
       <c r="DJ81" s="11">
         <v>4070.7100092633591</v>
       </c>
       <c r="DK81" s="11">
         <v>5016.5899907366402</v>
       </c>
-      <c r="DL81" s="11"/>
+      <c r="DL81" s="11">
+        <v>5222.5684679198421</v>
+      </c>
       <c r="DM81" s="11"/>
       <c r="DN81" s="2"/>
       <c r="DO81" s="8"/>
       <c r="DP81" s="8"/>
     </row>
     <row r="82" spans="1:120">
       <c r="A82" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B82" s="5">
         <v>352.6</v>
       </c>
       <c r="C82" s="5">
         <v>144.69999999999999</v>
       </c>
       <c r="D82" s="5">
         <v>324.59999999999997</v>
       </c>
       <c r="E82" s="5">
         <v>607.9</v>
       </c>
       <c r="F82" s="5">
         <v>554.60000000000014</v>
       </c>
       <c r="G82" s="5">
@@ -23211,51 +23317,53 @@
       </c>
       <c r="DD82" s="23" t="s">
         <v>60</v>
       </c>
       <c r="DE82" s="8">
         <v>696.8</v>
       </c>
       <c r="DF82" s="2">
         <v>448.60000000000014</v>
       </c>
       <c r="DG82" s="2">
         <v>631.19999999999982</v>
       </c>
       <c r="DH82" s="5">
         <v>825.20000000000027</v>
       </c>
       <c r="DI82" s="5">
         <v>825</v>
       </c>
       <c r="DJ82" s="11">
         <v>913.60738109789509</v>
       </c>
       <c r="DK82" s="11">
         <v>1352.8926189021049</v>
       </c>
-      <c r="DL82" s="11"/>
+      <c r="DL82" s="11">
+        <v>1170.2529740374512</v>
+      </c>
       <c r="DM82" s="11"/>
       <c r="DN82" s="2"/>
       <c r="DO82" s="8"/>
       <c r="DP82" s="8"/>
     </row>
     <row r="83" spans="1:120">
       <c r="A83" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B83" s="5">
         <v>338</v>
       </c>
       <c r="C83" s="5">
         <v>288.39999999999998</v>
       </c>
       <c r="D83" s="5">
         <v>300</v>
       </c>
       <c r="E83" s="5">
         <v>510.1</v>
       </c>
       <c r="F83" s="5">
         <v>532.20000000000005</v>
       </c>
       <c r="G83" s="11">
@@ -23556,51 +23664,53 @@
       </c>
       <c r="DD83" s="23" t="s">
         <v>61</v>
       </c>
       <c r="DE83" s="8">
         <v>510.2</v>
       </c>
       <c r="DF83" s="2">
         <v>409.8</v>
       </c>
       <c r="DG83" s="2">
         <v>452.59999999999991</v>
       </c>
       <c r="DH83" s="8">
         <v>618.80000000000018</v>
       </c>
       <c r="DI83" s="10">
         <v>723.79999999999973</v>
       </c>
       <c r="DJ83" s="11">
         <v>863.93122475872633</v>
       </c>
       <c r="DK83" s="11">
         <v>965.26877524127349</v>
       </c>
-      <c r="DL83" s="11"/>
+      <c r="DL83" s="11">
+        <v>1385.5085006769596</v>
+      </c>
       <c r="DM83" s="11"/>
       <c r="DN83" s="2"/>
       <c r="DO83" s="8"/>
       <c r="DP83" s="8"/>
     </row>
     <row r="84" spans="1:120">
       <c r="A84" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B84" s="5">
         <v>375.1</v>
       </c>
       <c r="C84" s="5">
         <v>338.79999999999995</v>
       </c>
       <c r="D84" s="5">
         <v>346.9</v>
       </c>
       <c r="E84" s="5">
         <v>566</v>
       </c>
       <c r="F84" s="5">
         <v>712.7</v>
       </c>
       <c r="G84" s="11">
@@ -23901,51 +24011,53 @@
       </c>
       <c r="DD84" s="23" t="s">
         <v>62</v>
       </c>
       <c r="DE84" s="8">
         <v>1159.5</v>
       </c>
       <c r="DF84" s="2">
         <v>1155.5</v>
       </c>
       <c r="DG84" s="2">
         <v>1224.8000000000002</v>
       </c>
       <c r="DH84" s="8">
         <v>1376.0999999999995</v>
       </c>
       <c r="DI84" s="10">
         <v>1571.6000000000004</v>
       </c>
       <c r="DJ84" s="11">
         <v>2018.0341764774075</v>
       </c>
       <c r="DK84" s="11">
         <v>2267.4658235225925</v>
       </c>
-      <c r="DL84" s="11"/>
+      <c r="DL84" s="11">
+        <v>2432.1505636976271</v>
+      </c>
       <c r="DM84" s="11"/>
       <c r="DN84" s="2"/>
       <c r="DO84" s="8"/>
       <c r="DP84" s="8"/>
     </row>
     <row r="85" spans="1:120">
       <c r="A85" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B85" s="5">
         <v>1151.4000000000001</v>
       </c>
       <c r="C85" s="5">
         <v>784.89999999999986</v>
       </c>
       <c r="D85" s="5">
         <v>880.7</v>
       </c>
       <c r="E85" s="5">
         <v>1478.8000000000002</v>
       </c>
       <c r="F85" s="5">
         <v>1663.5</v>
       </c>
       <c r="G85" s="11">
@@ -24246,51 +24358,53 @@
       </c>
       <c r="DD85" s="23" t="s">
         <v>63</v>
       </c>
       <c r="DE85" s="8">
         <v>3076.4</v>
       </c>
       <c r="DF85" s="2">
         <v>2196.7999999999997</v>
       </c>
       <c r="DG85" s="2">
         <v>2629.8</v>
       </c>
       <c r="DH85" s="8">
         <v>3197.8999999999996</v>
       </c>
       <c r="DI85" s="10">
         <v>3548.3999999999996</v>
       </c>
       <c r="DJ85" s="11">
         <v>3789.3852944931132</v>
       </c>
       <c r="DK85" s="11">
         <v>4376.8147055068875</v>
       </c>
-      <c r="DL85" s="11"/>
+      <c r="DL85" s="11">
+        <v>4165.1673050330464</v>
+      </c>
       <c r="DM85" s="11"/>
       <c r="DN85" s="2"/>
       <c r="DO85" s="8"/>
       <c r="DP85" s="8"/>
     </row>
     <row r="86" spans="1:120">
       <c r="A86" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B86" s="5">
         <v>297.3</v>
       </c>
       <c r="C86" s="5">
         <v>197.39999999999998</v>
       </c>
       <c r="D86" s="5">
         <v>185.7</v>
       </c>
       <c r="E86" s="5">
         <v>343.4</v>
       </c>
       <c r="F86" s="5">
         <v>346.29999999999995</v>
       </c>
       <c r="G86" s="11">
@@ -24591,51 +24705,53 @@
       </c>
       <c r="DD86" s="23" t="s">
         <v>64</v>
       </c>
       <c r="DE86" s="8">
         <v>413.6</v>
       </c>
       <c r="DF86" s="2">
         <v>277.29999999999995</v>
       </c>
       <c r="DG86" s="2">
         <v>314.80000000000007</v>
       </c>
       <c r="DH86" s="8">
         <v>360</v>
       </c>
       <c r="DI86" s="10">
         <v>443.89999999999986</v>
       </c>
       <c r="DJ86" s="11">
         <v>638.71338976884408</v>
       </c>
       <c r="DK86" s="11">
         <v>920.88661023115583</v>
       </c>
-      <c r="DL86" s="11"/>
+      <c r="DL86" s="11">
+        <v>885.75135054607836</v>
+      </c>
       <c r="DM86" s="11"/>
       <c r="DN86" s="2"/>
       <c r="DO86" s="8"/>
       <c r="DP86" s="8"/>
     </row>
     <row r="87" spans="1:120">
       <c r="A87" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B87" s="7">
         <v>415.9</v>
       </c>
       <c r="C87" s="7">
         <v>414.20000000000005</v>
       </c>
       <c r="D87" s="7">
         <v>437.19999999999993</v>
       </c>
       <c r="E87" s="7">
         <v>807.2</v>
       </c>
       <c r="F87" s="7">
         <v>749.59999999999991</v>
       </c>
       <c r="G87" s="11">
@@ -24936,51 +25052,53 @@
       </c>
       <c r="DD87" s="23" t="s">
         <v>65</v>
       </c>
       <c r="DE87" s="8">
         <v>838.3</v>
       </c>
       <c r="DF87" s="2">
         <v>613.40000000000009</v>
       </c>
       <c r="DG87" s="2">
         <v>831.2</v>
       </c>
       <c r="DH87" s="8">
         <v>1391.7999999999997</v>
       </c>
       <c r="DI87" s="8">
         <v>1213.4000000000005</v>
       </c>
       <c r="DJ87" s="8">
         <v>1922.5906370652092</v>
       </c>
       <c r="DK87" s="11">
         <v>2432.4093629347908</v>
       </c>
-      <c r="DL87" s="11"/>
+      <c r="DL87" s="11">
+        <v>2092.5549698315372</v>
+      </c>
       <c r="DM87" s="11"/>
       <c r="DN87" s="2"/>
       <c r="DO87" s="8"/>
       <c r="DP87" s="8"/>
     </row>
     <row r="88" spans="1:120">
       <c r="A88" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B88" s="7">
         <v>714.7</v>
       </c>
       <c r="C88" s="7">
         <v>563.20000000000005</v>
       </c>
       <c r="D88" s="7">
         <v>485.69999999999982</v>
       </c>
       <c r="E88" s="7">
         <v>879.80000000000018</v>
       </c>
       <c r="F88" s="7">
         <v>955.09999999999991</v>
       </c>
       <c r="G88" s="11">
@@ -25281,51 +25399,53 @@
       </c>
       <c r="DD88" s="23" t="s">
         <v>66</v>
       </c>
       <c r="DE88" s="8">
         <v>1054.3</v>
       </c>
       <c r="DF88" s="2">
         <v>635.79999999999995</v>
       </c>
       <c r="DG88" s="2">
         <v>836.80000000000018</v>
       </c>
       <c r="DH88" s="8">
         <v>1021.6999999999998</v>
       </c>
       <c r="DI88" s="8">
         <v>1163.7000000000003</v>
       </c>
       <c r="DJ88" s="8">
         <v>1226.3728793563596</v>
       </c>
       <c r="DK88" s="11">
         <v>2265.2271206436399</v>
       </c>
-      <c r="DL88" s="11"/>
+      <c r="DL88" s="11">
+        <v>1982.7007126370081</v>
+      </c>
       <c r="DM88" s="11"/>
       <c r="DN88" s="2"/>
       <c r="DO88" s="8"/>
       <c r="DP88" s="8"/>
     </row>
     <row r="89" spans="1:120" s="13" customFormat="1">
       <c r="B89" s="14"/>
       <c r="C89" s="14"/>
       <c r="D89" s="14"/>
       <c r="E89" s="14"/>
       <c r="F89" s="14"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15"/>
       <c r="I89" s="14"/>
       <c r="J89" s="14"/>
       <c r="K89" s="14"/>
       <c r="L89" s="14"/>
       <c r="M89" s="14"/>
       <c r="N89" s="14"/>
       <c r="O89" s="14"/>
       <c r="P89" s="14"/>
       <c r="Q89" s="14"/>
       <c r="R89" s="14"/>
       <c r="S89" s="14"/>
       <c r="T89" s="14"/>
@@ -25806,289 +25926,289 @@
       <c r="CB94" s="14"/>
       <c r="CO94" s="14"/>
       <c r="CP94" s="14"/>
       <c r="DC94" s="14"/>
       <c r="DD94" s="14"/>
     </row>
     <row r="95" spans="1:120" s="13" customFormat="1">
       <c r="CO95" s="14"/>
       <c r="DC95" s="14"/>
     </row>
     <row r="96" spans="1:120" s="13" customFormat="1">
       <c r="B96" s="27"/>
       <c r="C96" s="26"/>
       <c r="AO96" s="27"/>
       <c r="CO96" s="14"/>
       <c r="DC96" s="14"/>
     </row>
     <row r="97" spans="93:93">
       <c r="CO97" s="12"/>
     </row>
     <row r="98" spans="93:93">
       <c r="CO98" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="123">
-    <mergeCell ref="BO50:BZ50"/>
-[...40 lines deleted...]
-    <mergeCell ref="AA69:AM69"/>
+    <mergeCell ref="DE50:DP50"/>
+    <mergeCell ref="DD69:DP69"/>
+    <mergeCell ref="DM71:DP71"/>
+    <mergeCell ref="DE72:DP72"/>
+    <mergeCell ref="DE27:DP27"/>
+    <mergeCell ref="DD2:DP2"/>
+    <mergeCell ref="DM4:DP4"/>
+    <mergeCell ref="DE5:DP5"/>
+    <mergeCell ref="DD25:DP25"/>
+    <mergeCell ref="DM26:DP26"/>
+    <mergeCell ref="DD47:DP47"/>
+    <mergeCell ref="DD48:DP48"/>
+    <mergeCell ref="DM49:DP49"/>
+    <mergeCell ref="BJ26:BM26"/>
+    <mergeCell ref="AN2:AZ2"/>
+    <mergeCell ref="BA2:BM2"/>
+    <mergeCell ref="AJ4:AM4"/>
+    <mergeCell ref="AW4:AZ4"/>
+    <mergeCell ref="BJ4:BM4"/>
+    <mergeCell ref="BB5:BM5"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="BO5:BZ5"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="X4:Z4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="BN2:BZ2"/>
+    <mergeCell ref="O5:Z5"/>
+    <mergeCell ref="A25:M25"/>
+    <mergeCell ref="N25:Z25"/>
+    <mergeCell ref="N2:Z2"/>
+    <mergeCell ref="AA2:AM2"/>
+    <mergeCell ref="BN25:BZ25"/>
+    <mergeCell ref="A72:A73"/>
+    <mergeCell ref="B72:M72"/>
+    <mergeCell ref="O72:Z72"/>
+    <mergeCell ref="AB72:AM72"/>
+    <mergeCell ref="AO72:AZ72"/>
+    <mergeCell ref="BB72:BM72"/>
+    <mergeCell ref="BO72:BZ72"/>
+    <mergeCell ref="CB48:CN48"/>
+    <mergeCell ref="CK4:CN4"/>
+    <mergeCell ref="AB50:AM50"/>
+    <mergeCell ref="BW49:BZ49"/>
+    <mergeCell ref="CC27:CN27"/>
+    <mergeCell ref="CC50:CN50"/>
+    <mergeCell ref="BJ70:BU70"/>
+    <mergeCell ref="BA69:BM69"/>
+    <mergeCell ref="BN69:BZ69"/>
+    <mergeCell ref="CK26:CN26"/>
+    <mergeCell ref="CK49:CN49"/>
+    <mergeCell ref="BW4:BZ4"/>
+    <mergeCell ref="AB5:AM5"/>
+    <mergeCell ref="AO5:AZ5"/>
+    <mergeCell ref="AA25:AM25"/>
+    <mergeCell ref="AN25:AZ25"/>
+    <mergeCell ref="BA25:BM25"/>
     <mergeCell ref="A48:BM48"/>
     <mergeCell ref="J49:M49"/>
     <mergeCell ref="X49:Z49"/>
     <mergeCell ref="AJ49:AM49"/>
     <mergeCell ref="AW49:AZ49"/>
     <mergeCell ref="BJ49:BM49"/>
     <mergeCell ref="BW26:BZ26"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="B27:M27"/>
     <mergeCell ref="O27:Z27"/>
     <mergeCell ref="AB27:AM27"/>
     <mergeCell ref="AO27:AZ27"/>
     <mergeCell ref="BB27:BM27"/>
     <mergeCell ref="BO27:BZ27"/>
     <mergeCell ref="J26:M26"/>
     <mergeCell ref="A47:M47"/>
     <mergeCell ref="N47:Z47"/>
     <mergeCell ref="AA47:AM47"/>
     <mergeCell ref="AN47:AZ47"/>
     <mergeCell ref="BA47:BM47"/>
     <mergeCell ref="BN47:BZ47"/>
     <mergeCell ref="X26:Z26"/>
     <mergeCell ref="AJ26:AM26"/>
     <mergeCell ref="AW26:AZ26"/>
-    <mergeCell ref="A72:A73"/>
-[...55 lines deleted...]
-    <mergeCell ref="DM49:DP49"/>
+    <mergeCell ref="AO50:AZ50"/>
+    <mergeCell ref="BB50:BM50"/>
+    <mergeCell ref="J71:M71"/>
+    <mergeCell ref="X71:Z71"/>
+    <mergeCell ref="AJ71:AM71"/>
+    <mergeCell ref="AW71:AZ71"/>
+    <mergeCell ref="BJ71:BM71"/>
+    <mergeCell ref="A69:M69"/>
+    <mergeCell ref="N69:Z69"/>
+    <mergeCell ref="AN69:AZ69"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="B50:M50"/>
+    <mergeCell ref="O50:Z50"/>
+    <mergeCell ref="A70:M70"/>
+    <mergeCell ref="N70:Y70"/>
+    <mergeCell ref="Z70:AK70"/>
+    <mergeCell ref="AL70:AW70"/>
+    <mergeCell ref="AX70:BI70"/>
+    <mergeCell ref="AA69:AM69"/>
+    <mergeCell ref="BO50:BZ50"/>
+    <mergeCell ref="CB69:CN69"/>
+    <mergeCell ref="BV70:CH70"/>
+    <mergeCell ref="CC72:CN72"/>
+    <mergeCell ref="BW71:BZ71"/>
+    <mergeCell ref="CP2:DB2"/>
+    <mergeCell ref="CY4:DB4"/>
+    <mergeCell ref="CB2:CN2"/>
+    <mergeCell ref="CQ5:DB5"/>
+    <mergeCell ref="CP25:DB25"/>
+    <mergeCell ref="CY26:DB26"/>
+    <mergeCell ref="CQ27:DB27"/>
+    <mergeCell ref="CQ72:DB72"/>
+    <mergeCell ref="CP47:DB47"/>
+    <mergeCell ref="CP48:DB48"/>
+    <mergeCell ref="CY49:DB49"/>
+    <mergeCell ref="CQ50:DB50"/>
+    <mergeCell ref="CP69:DB69"/>
+    <mergeCell ref="CY71:DB71"/>
+    <mergeCell ref="CK71:CN71"/>
+    <mergeCell ref="CB47:CN47"/>
+    <mergeCell ref="CB25:CN25"/>
+    <mergeCell ref="CC5:CN5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC6DBD00-E486-4CFA-8175-DF05844CC8B8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC6DBD00-E486-4CFA-8175-DF05844CC8B8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>рус</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>