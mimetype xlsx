--- v6 (2026-09-21)
+++ v7 (2026-11-06)
@@ -460,75 +460,75 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -801,51 +801,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:DP98"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="DC1" workbookViewId="0">
-      <selection activeCell="DW23" sqref="DW23"/>
+      <selection activeCell="DO91" sqref="DO91"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="27" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="6.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" style="1" customWidth="1"/>
     <col min="7" max="9" width="9.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="9.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="26.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="1" customWidth="1"/>
     <col min="16" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="11.140625" style="1" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="10.42578125" style="1" customWidth="1"/>
     <col min="27" max="27" width="27.85546875" style="1" customWidth="1"/>
     <col min="28" max="30" width="9.140625" style="1"/>
@@ -1130,113 +1130,113 @@
       <c r="CT3" s="34"/>
       <c r="CU3" s="34"/>
       <c r="CV3" s="34"/>
       <c r="CW3" s="34"/>
       <c r="CX3" s="34"/>
       <c r="CY3" s="34"/>
       <c r="CZ3" s="34"/>
       <c r="DA3" s="34"/>
       <c r="DB3" s="34"/>
       <c r="DC3" s="14"/>
       <c r="DD3" s="34"/>
       <c r="DE3" s="34"/>
       <c r="DF3" s="34"/>
       <c r="DG3" s="34"/>
       <c r="DH3" s="34"/>
       <c r="DI3" s="34"/>
       <c r="DJ3" s="34"/>
       <c r="DK3" s="34"/>
       <c r="DL3" s="34"/>
       <c r="DM3" s="34"/>
       <c r="DN3" s="34"/>
       <c r="DO3" s="34"/>
       <c r="DP3" s="34"/>
     </row>
     <row r="4" spans="1:120" ht="15" customHeight="1">
-      <c r="J4" s="50"/>
-[...2 lines deleted...]
-      <c r="M4" s="50"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
       <c r="N4" s="36"/>
-      <c r="X4" s="50" t="s">
+      <c r="X4" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="Y4" s="50"/>
-      <c r="Z4" s="50"/>
+      <c r="Y4" s="49"/>
+      <c r="Z4" s="49"/>
       <c r="AA4" s="36"/>
-      <c r="AJ4" s="48" t="s">
+      <c r="AJ4" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="AK4" s="48"/>
-[...1 lines deleted...]
-      <c r="AM4" s="48"/>
+      <c r="AK4" s="47"/>
+      <c r="AL4" s="47"/>
+      <c r="AM4" s="47"/>
       <c r="AN4" s="35"/>
-      <c r="AW4" s="48" t="s">
+      <c r="AW4" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="AX4" s="48"/>
-[...1 lines deleted...]
-      <c r="AZ4" s="48"/>
+      <c r="AX4" s="47"/>
+      <c r="AY4" s="47"/>
+      <c r="AZ4" s="47"/>
       <c r="BA4" s="35"/>
-      <c r="BJ4" s="48" t="s">
+      <c r="BJ4" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="BK4" s="48"/>
-[...1 lines deleted...]
-      <c r="BM4" s="48"/>
+      <c r="BK4" s="47"/>
+      <c r="BL4" s="47"/>
+      <c r="BM4" s="47"/>
       <c r="BN4" s="35"/>
-      <c r="BW4" s="48" t="s">
+      <c r="BW4" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="BX4" s="48"/>
-[...1 lines deleted...]
-      <c r="BZ4" s="48"/>
+      <c r="BX4" s="47"/>
+      <c r="BY4" s="47"/>
+      <c r="BZ4" s="47"/>
       <c r="CA4" s="35"/>
       <c r="CB4" s="35"/>
-      <c r="CK4" s="48" t="s">
+      <c r="CK4" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="CL4" s="48"/>
-[...1 lines deleted...]
-      <c r="CN4" s="48"/>
+      <c r="CL4" s="47"/>
+      <c r="CM4" s="47"/>
+      <c r="CN4" s="47"/>
       <c r="CP4" s="35"/>
-      <c r="CY4" s="48" t="s">
+      <c r="CY4" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="CZ4" s="48"/>
-[...1 lines deleted...]
-      <c r="DB4" s="48"/>
+      <c r="CZ4" s="47"/>
+      <c r="DA4" s="47"/>
+      <c r="DB4" s="47"/>
       <c r="DD4" s="35"/>
-      <c r="DM4" s="48" t="s">
+      <c r="DM4" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="DN4" s="48"/>
-[...1 lines deleted...]
-      <c r="DP4" s="48"/>
+      <c r="DN4" s="47"/>
+      <c r="DO4" s="47"/>
+      <c r="DP4" s="47"/>
     </row>
     <row r="5" spans="1:120" ht="13.5" customHeight="1">
-      <c r="A5" s="53"/>
+      <c r="A5" s="50"/>
       <c r="B5" s="45" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="45"/>
       <c r="G5" s="45"/>
       <c r="H5" s="45"/>
       <c r="I5" s="45"/>
       <c r="J5" s="45"/>
       <c r="K5" s="45"/>
       <c r="L5" s="45"/>
       <c r="M5" s="45"/>
       <c r="N5" s="33"/>
       <c r="O5" s="45" t="s">
         <v>14</v>
       </c>
       <c r="P5" s="45"/>
       <c r="Q5" s="45"/>
       <c r="R5" s="45"/>
       <c r="S5" s="45"/>
       <c r="T5" s="45"/>
       <c r="U5" s="45"/>
       <c r="V5" s="45"/>
@@ -1330,51 +1330,51 @@
       <c r="CU5" s="45"/>
       <c r="CV5" s="45"/>
       <c r="CW5" s="45"/>
       <c r="CX5" s="45"/>
       <c r="CY5" s="45"/>
       <c r="CZ5" s="45"/>
       <c r="DA5" s="45"/>
       <c r="DB5" s="45"/>
       <c r="DD5" s="33"/>
       <c r="DE5" s="45" t="s">
         <v>48</v>
       </c>
       <c r="DF5" s="45"/>
       <c r="DG5" s="45"/>
       <c r="DH5" s="45"/>
       <c r="DI5" s="45"/>
       <c r="DJ5" s="45"/>
       <c r="DK5" s="45"/>
       <c r="DL5" s="45"/>
       <c r="DM5" s="45"/>
       <c r="DN5" s="45"/>
       <c r="DO5" s="45"/>
       <c r="DP5" s="45"/>
     </row>
     <row r="6" spans="1:120" ht="19.5" customHeight="1">
-      <c r="A6" s="53"/>
+      <c r="A6" s="50"/>
       <c r="B6" s="28" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="28" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="28" t="s">
         <v>1</v>
       </c>
       <c r="F6" s="28" t="s">
         <v>2</v>
       </c>
       <c r="G6" s="28" t="s">
         <v>3</v>
       </c>
       <c r="H6" s="28" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="28" t="s">
         <v>5</v>
       </c>
       <c r="J6" s="28" t="s">
@@ -2007,51 +2007,53 @@
       </c>
       <c r="DE7" s="2">
         <v>15766</v>
       </c>
       <c r="DF7" s="2">
         <v>12298.5</v>
       </c>
       <c r="DG7" s="2">
         <v>14035.97131721997</v>
       </c>
       <c r="DH7" s="2">
         <v>18621.128682780029</v>
       </c>
       <c r="DI7" s="3">
         <v>19698.643407842879</v>
       </c>
       <c r="DJ7" s="4">
         <v>24891.179413830381</v>
       </c>
       <c r="DK7" s="4">
         <v>44397.777178326753</v>
       </c>
       <c r="DL7" s="4">
         <v>133077.25701229513</v>
       </c>
-      <c r="DM7" s="4"/>
+      <c r="DM7" s="4">
+        <v>414350.68409298535</v>
+      </c>
       <c r="DN7" s="8"/>
       <c r="DO7" s="2"/>
       <c r="DP7" s="2"/>
     </row>
     <row r="8" spans="1:120">
       <c r="A8" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="7">
         <v>97.9</v>
       </c>
       <c r="C8" s="7">
         <v>136.4</v>
       </c>
       <c r="D8" s="7">
         <v>182.09999999999997</v>
       </c>
       <c r="E8" s="7">
         <v>166.30000000000007</v>
       </c>
       <c r="F8" s="7">
         <v>203.29999999999995</v>
       </c>
       <c r="G8" s="7">
         <v>184.29999999999995</v>
@@ -2354,51 +2356,53 @@
       </c>
       <c r="DE8" s="8">
         <v>245.7</v>
       </c>
       <c r="DF8" s="2">
         <v>229.40000000000003</v>
       </c>
       <c r="DG8" s="2">
         <v>220.60000000000002</v>
       </c>
       <c r="DH8" s="5">
         <v>136.39999999999998</v>
       </c>
       <c r="DI8" s="5">
         <v>97.5</v>
       </c>
       <c r="DJ8" s="4">
         <v>143.77253718924919</v>
       </c>
       <c r="DK8" s="4">
         <v>720.63955953838104</v>
       </c>
       <c r="DL8" s="4">
         <v>1600.6879032723696</v>
       </c>
-      <c r="DM8" s="4"/>
+      <c r="DM8" s="4">
+        <v>12624.626221150356</v>
+      </c>
       <c r="DN8" s="8"/>
       <c r="DO8" s="2"/>
       <c r="DP8" s="2"/>
     </row>
     <row r="9" spans="1:120">
       <c r="A9" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="8">
         <v>763.4</v>
       </c>
       <c r="C9" s="8">
         <v>645.4</v>
       </c>
       <c r="D9" s="8">
         <v>544.79999999999995</v>
       </c>
       <c r="E9" s="8">
         <v>1488.3000000000002</v>
       </c>
       <c r="F9" s="8">
         <v>1616.2999999999997</v>
       </c>
       <c r="G9" s="8">
         <v>1905.6999999999998</v>
@@ -2701,51 +2705,53 @@
       </c>
       <c r="DE9" s="8">
         <v>928.7</v>
       </c>
       <c r="DF9" s="2">
         <v>636.79999999999995</v>
       </c>
       <c r="DG9" s="2">
         <v>699.09999999999991</v>
       </c>
       <c r="DH9" s="8">
         <v>1635.8000000000002</v>
       </c>
       <c r="DI9" s="10">
         <v>1822.2000000000003</v>
       </c>
       <c r="DJ9" s="11">
         <v>2393.2761539518624</v>
       </c>
       <c r="DK9" s="11">
         <v>3415.1155327721563</v>
       </c>
       <c r="DL9" s="11">
         <v>13586.464190060016</v>
       </c>
-      <c r="DM9" s="11"/>
+      <c r="DM9" s="11">
+        <v>33962.240827508569</v>
+      </c>
       <c r="DN9" s="8"/>
       <c r="DO9" s="8"/>
       <c r="DP9" s="8"/>
     </row>
     <row r="10" spans="1:120">
       <c r="A10" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="8">
         <v>591</v>
       </c>
       <c r="C10" s="8">
         <v>471</v>
       </c>
       <c r="D10" s="8">
         <v>359.5</v>
       </c>
       <c r="E10" s="8">
         <v>801.59999999999991</v>
       </c>
       <c r="F10" s="8">
         <v>1237.3000000000002</v>
       </c>
       <c r="G10" s="8">
         <v>1288.0999999999999</v>
@@ -3048,51 +3054,53 @@
       </c>
       <c r="DE10" s="8">
         <v>659.5</v>
       </c>
       <c r="DF10" s="2">
         <v>421.70000000000005</v>
       </c>
       <c r="DG10" s="2">
         <v>412.79999999999995</v>
       </c>
       <c r="DH10" s="8">
         <v>772.5</v>
       </c>
       <c r="DI10" s="10">
         <v>1068.5999999999999</v>
       </c>
       <c r="DJ10" s="11">
         <v>1503.5846346161138</v>
       </c>
       <c r="DK10" s="11">
         <v>1976.8895837914824</v>
       </c>
       <c r="DL10" s="11">
         <v>5161.0611097399042</v>
       </c>
-      <c r="DM10" s="11"/>
+      <c r="DM10" s="11">
+        <v>18649.614802269876</v>
+      </c>
       <c r="DN10" s="8"/>
       <c r="DO10" s="8"/>
       <c r="DP10" s="8"/>
     </row>
     <row r="11" spans="1:120">
       <c r="A11" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="8">
         <v>733.6</v>
       </c>
       <c r="C11" s="8">
         <v>749.9</v>
       </c>
       <c r="D11" s="8">
         <v>450.59999999999991</v>
       </c>
       <c r="E11" s="8">
         <v>1046.8000000000002</v>
       </c>
       <c r="F11" s="8">
         <v>1111.0999999999999</v>
       </c>
       <c r="G11" s="8">
         <v>1207.6999999999998</v>
@@ -3395,51 +3403,53 @@
       </c>
       <c r="DE11" s="8">
         <v>772.5</v>
       </c>
       <c r="DF11" s="2">
         <v>659.5</v>
       </c>
       <c r="DG11" s="2">
         <v>583.09999999999991</v>
       </c>
       <c r="DH11" s="8">
         <v>836.09999999999991</v>
       </c>
       <c r="DI11" s="10">
         <v>976.80000000000018</v>
       </c>
       <c r="DJ11" s="11">
         <v>1148.5922221070659</v>
       </c>
       <c r="DK11" s="11">
         <v>1894.1876650587465</v>
       </c>
       <c r="DL11" s="11">
         <v>7566.2634817368598</v>
       </c>
-      <c r="DM11" s="11"/>
+      <c r="DM11" s="11">
+        <v>32593.533612851326</v>
+      </c>
       <c r="DN11" s="8"/>
       <c r="DO11" s="8"/>
       <c r="DP11" s="8"/>
     </row>
     <row r="12" spans="1:120">
       <c r="A12" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="8">
         <v>540.20000000000005</v>
       </c>
       <c r="C12" s="8">
         <v>402.79999999999995</v>
       </c>
       <c r="D12" s="8">
         <v>485.70000000000005</v>
       </c>
       <c r="E12" s="8">
         <v>817.8</v>
       </c>
       <c r="F12" s="8">
         <v>809.80000000000018</v>
       </c>
       <c r="G12" s="8">
         <v>1046.1999999999998</v>
@@ -3742,51 +3752,53 @@
       </c>
       <c r="DE12" s="8">
         <v>1163.3</v>
       </c>
       <c r="DF12" s="2">
         <v>982.50000000000023</v>
       </c>
       <c r="DG12" s="2">
         <v>957.09999999999991</v>
       </c>
       <c r="DH12" s="8">
         <v>1502.2999999999997</v>
       </c>
       <c r="DI12" s="10">
         <v>1389.4000000000005</v>
       </c>
       <c r="DJ12" s="11">
         <v>2177.7690763884839</v>
       </c>
       <c r="DK12" s="11">
         <v>2831.8309236115165</v>
       </c>
       <c r="DL12" s="11">
         <v>12994.569339065798</v>
       </c>
-      <c r="DM12" s="11"/>
+      <c r="DM12" s="11">
+        <v>30155.319302771011</v>
+      </c>
       <c r="DN12" s="8"/>
       <c r="DO12" s="8"/>
       <c r="DP12" s="8"/>
     </row>
     <row r="13" spans="1:120">
       <c r="A13" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="8">
         <v>486.1</v>
       </c>
       <c r="C13" s="8">
         <v>376.6</v>
       </c>
       <c r="D13" s="8">
         <v>440</v>
       </c>
       <c r="E13" s="8">
         <v>636.70000000000005</v>
       </c>
       <c r="F13" s="8">
         <v>770.90000000000009</v>
       </c>
       <c r="G13" s="8">
         <v>1121.5</v>
@@ -4089,51 +4101,53 @@
       </c>
       <c r="DE13" s="2">
         <v>552.79999999999995</v>
       </c>
       <c r="DF13" s="2">
         <v>493.40000000000009</v>
       </c>
       <c r="DG13" s="2">
         <v>553</v>
       </c>
       <c r="DH13" s="8">
         <v>710.7</v>
       </c>
       <c r="DI13" s="10">
         <v>813</v>
       </c>
       <c r="DJ13" s="11">
         <v>1844.2788500257325</v>
       </c>
       <c r="DK13" s="11">
         <v>2232.5359815237607</v>
       </c>
       <c r="DL13" s="11">
         <v>8797.6800798466866</v>
       </c>
-      <c r="DM13" s="11"/>
+      <c r="DM13" s="11">
+        <v>33445.686019252294</v>
+      </c>
       <c r="DN13" s="8"/>
       <c r="DO13" s="8"/>
       <c r="DP13" s="8"/>
     </row>
     <row r="14" spans="1:120">
       <c r="A14" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="8">
         <v>1605.1</v>
       </c>
       <c r="C14" s="8">
         <v>1444.2000000000003</v>
       </c>
       <c r="D14" s="8">
         <v>1516.0999999999995</v>
       </c>
       <c r="E14" s="8">
         <v>1810.4000000000005</v>
       </c>
       <c r="F14" s="8">
         <v>1705.0999999999995</v>
       </c>
       <c r="G14" s="8">
         <v>1812.6000000000004</v>
@@ -4436,51 +4450,53 @@
       </c>
       <c r="DE14" s="2">
         <v>3603.3</v>
       </c>
       <c r="DF14" s="2">
         <v>3046</v>
       </c>
       <c r="DG14" s="2">
         <v>3586.0999999999995</v>
       </c>
       <c r="DH14" s="8">
         <v>3940.8000000000011</v>
       </c>
       <c r="DI14" s="10">
         <v>3897.5999999999985</v>
       </c>
       <c r="DJ14" s="11">
         <v>4139.1497038035304</v>
       </c>
       <c r="DK14" s="11">
         <v>7891.1896815178261</v>
       </c>
       <c r="DL14" s="11">
         <v>11298.360614678644</v>
       </c>
-      <c r="DM14" s="11"/>
+      <c r="DM14" s="11">
+        <v>29841.41661523236</v>
+      </c>
       <c r="DN14" s="8"/>
       <c r="DO14" s="8"/>
       <c r="DP14" s="8"/>
     </row>
     <row r="15" spans="1:120">
       <c r="A15" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="7">
         <v>357.5</v>
       </c>
       <c r="C15" s="7">
         <v>149.60000000000002</v>
       </c>
       <c r="D15" s="7">
         <v>331.5</v>
       </c>
       <c r="E15" s="7">
         <v>592.30000000000007</v>
       </c>
       <c r="F15" s="7">
         <v>554.89999999999986</v>
       </c>
       <c r="G15" s="7">
         <v>591.29999999999995</v>
@@ -4783,51 +4799,53 @@
       </c>
       <c r="DE15" s="8">
         <v>727.3</v>
       </c>
       <c r="DF15" s="2">
         <v>479.20000000000005</v>
       </c>
       <c r="DG15" s="2">
         <v>661</v>
       </c>
       <c r="DH15" s="5">
         <v>854.80000000000018</v>
       </c>
       <c r="DI15" s="5">
         <v>852.89999999999964</v>
       </c>
       <c r="DJ15" s="11">
         <v>941.4833823159006</v>
       </c>
       <c r="DK15" s="11">
         <v>2496.8104130785277</v>
       </c>
       <c r="DL15" s="11">
         <v>5215.9248521859827</v>
       </c>
-      <c r="DM15" s="11"/>
+      <c r="DM15" s="11">
+        <v>21815.437078563664</v>
+      </c>
       <c r="DN15" s="8"/>
       <c r="DO15" s="8"/>
       <c r="DP15" s="8"/>
     </row>
     <row r="16" spans="1:120">
       <c r="A16" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="8">
         <v>349</v>
       </c>
       <c r="C16" s="8">
         <v>299.39999999999998</v>
       </c>
       <c r="D16" s="8">
         <v>315.70000000000005</v>
       </c>
       <c r="E16" s="8">
         <v>524.6</v>
       </c>
       <c r="F16" s="8">
         <v>545</v>
       </c>
       <c r="G16" s="8">
         <v>620.99999999999977</v>
@@ -5130,51 +5148,53 @@
       </c>
       <c r="DE16" s="8">
         <v>526</v>
       </c>
       <c r="DF16" s="2">
         <v>425.70000000000005</v>
       </c>
       <c r="DG16" s="2">
         <v>472.29999999999995</v>
       </c>
       <c r="DH16" s="8">
         <v>669.40000000000009</v>
       </c>
       <c r="DI16" s="10">
         <v>749.69999999999982</v>
       </c>
       <c r="DJ16" s="11">
         <v>889.9749640654727</v>
       </c>
       <c r="DK16" s="11">
         <v>1367.4998521423772</v>
       </c>
       <c r="DL16" s="11">
         <v>3036.4591274697495</v>
       </c>
-      <c r="DM16" s="11"/>
+      <c r="DM16" s="11">
+        <v>26806.723253828641</v>
+      </c>
       <c r="DN16" s="8"/>
       <c r="DO16" s="8"/>
       <c r="DP16" s="8"/>
     </row>
     <row r="17" spans="1:120">
       <c r="A17" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B17" s="8">
         <v>388.8</v>
       </c>
       <c r="C17" s="8">
         <v>352.49999999999994</v>
       </c>
       <c r="D17" s="8">
         <v>366.5</v>
       </c>
       <c r="E17" s="8">
         <v>560.70000000000005</v>
       </c>
       <c r="F17" s="8">
         <v>722.90000000000009</v>
       </c>
       <c r="G17" s="8">
         <v>981.40000000000009</v>
@@ -5477,51 +5497,53 @@
       </c>
       <c r="DE17" s="8">
         <v>1190</v>
       </c>
       <c r="DF17" s="2">
         <v>1186.0999999999999</v>
       </c>
       <c r="DG17" s="2">
         <v>1262</v>
       </c>
       <c r="DH17" s="8">
         <v>1419.9</v>
       </c>
       <c r="DI17" s="10">
         <v>1607.6000000000004</v>
       </c>
       <c r="DJ17" s="11">
         <v>2054.0493956929804</v>
       </c>
       <c r="DK17" s="11">
         <v>3782.8094518100024</v>
       </c>
       <c r="DL17" s="11">
         <v>9202.9609910361378</v>
       </c>
-      <c r="DM17" s="11"/>
+      <c r="DM17" s="11">
+        <v>25246.857015049718</v>
+      </c>
       <c r="DN17" s="8"/>
       <c r="DO17" s="8"/>
       <c r="DP17" s="8"/>
     </row>
     <row r="18" spans="1:120">
       <c r="A18" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="8">
         <v>1151.5</v>
       </c>
       <c r="C18" s="8">
         <v>785</v>
       </c>
       <c r="D18" s="8">
         <v>880.80000000000018</v>
       </c>
       <c r="E18" s="8">
         <v>1478.8999999999996</v>
       </c>
       <c r="F18" s="8">
         <v>1663.6000000000004</v>
       </c>
       <c r="G18" s="8">
         <v>1452.3000000000002</v>
@@ -5824,51 +5846,53 @@
       </c>
       <c r="DE18" s="8">
         <v>3082.5</v>
       </c>
       <c r="DF18" s="2">
         <v>2202.6999999999998</v>
       </c>
       <c r="DG18" s="2">
         <v>2635.8</v>
       </c>
       <c r="DH18" s="8">
         <v>3326.1000000000004</v>
       </c>
       <c r="DI18" s="10">
         <v>3584.3999999999996</v>
       </c>
       <c r="DJ18" s="11">
         <v>3827.1175851163753</v>
       </c>
       <c r="DK18" s="11">
         <v>6425.2824148836262</v>
       </c>
       <c r="DL18" s="11">
         <v>18894.531105928429</v>
       </c>
-      <c r="DM18" s="11"/>
+      <c r="DM18" s="11">
+        <v>40442.707078370142</v>
+      </c>
       <c r="DN18" s="8"/>
       <c r="DO18" s="8"/>
       <c r="DP18" s="8"/>
     </row>
     <row r="19" spans="1:120">
       <c r="A19" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B19" s="8">
         <v>297.5</v>
       </c>
       <c r="C19" s="8">
         <v>197.60000000000002</v>
       </c>
       <c r="D19" s="8">
         <v>185.79999999999995</v>
       </c>
       <c r="E19" s="8">
         <v>343.80000000000007</v>
       </c>
       <c r="F19" s="8">
         <v>346.59999999999991</v>
       </c>
       <c r="G19" s="8">
         <v>485.29999999999995</v>
@@ -6171,51 +6195,53 @@
       </c>
       <c r="DE19" s="8">
         <v>414</v>
       </c>
       <c r="DF19" s="2">
         <v>277.70000000000005</v>
       </c>
       <c r="DG19" s="2">
         <v>314.89999999999998</v>
       </c>
       <c r="DH19" s="8">
         <v>393.9</v>
       </c>
       <c r="DI19" s="10">
         <v>452.40000000000009</v>
       </c>
       <c r="DJ19" s="11">
         <v>647.40182791994266</v>
       </c>
       <c r="DK19" s="11">
         <v>1423.3463921947259</v>
       </c>
       <c r="DL19" s="11">
         <v>9005.415395514945</v>
       </c>
-      <c r="DM19" s="11"/>
+      <c r="DM19" s="11">
+        <v>30312.007163290971</v>
+      </c>
       <c r="DN19" s="8"/>
       <c r="DO19" s="8"/>
       <c r="DP19" s="8"/>
     </row>
     <row r="20" spans="1:120">
       <c r="A20" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="8">
         <v>416.9</v>
       </c>
       <c r="C20" s="8">
         <v>415.20000000000005</v>
       </c>
       <c r="D20" s="8">
         <v>438.19999999999993</v>
       </c>
       <c r="E20" s="8">
         <v>807.2</v>
       </c>
       <c r="F20" s="8">
         <v>750.30000000000018</v>
       </c>
       <c r="G20" s="11">
         <v>986.79999999999973</v>
@@ -6518,51 +6544,53 @@
       </c>
       <c r="DE20" s="8">
         <v>839.8</v>
       </c>
       <c r="DF20" s="2">
         <v>614.90000000000009</v>
       </c>
       <c r="DG20" s="2">
         <v>832.7</v>
       </c>
       <c r="DH20" s="8">
         <v>1387.9</v>
       </c>
       <c r="DI20" s="8">
         <v>1213.5</v>
       </c>
       <c r="DJ20" s="8">
         <v>1923.8387229028831</v>
       </c>
       <c r="DK20" s="11">
         <v>2883.4359199604523</v>
       </c>
       <c r="DL20" s="11">
         <v>4398.3305689490626</v>
       </c>
-      <c r="DM20" s="11"/>
+      <c r="DM20" s="11">
+        <v>13193.939454971871</v>
+      </c>
       <c r="DN20" s="8"/>
       <c r="DO20" s="8"/>
       <c r="DP20" s="8"/>
     </row>
     <row r="21" spans="1:120">
       <c r="A21" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B21" s="8">
         <v>719.3</v>
       </c>
       <c r="C21" s="8">
         <v>568</v>
       </c>
       <c r="D21" s="8">
         <v>492.60000000000014</v>
       </c>
       <c r="E21" s="8">
         <v>863.5</v>
       </c>
       <c r="F21" s="8">
         <v>955.09999999999991</v>
       </c>
       <c r="G21" s="11">
         <v>1046.8000000000002</v>
@@ -6865,51 +6893,53 @@
       </c>
       <c r="DE21" s="8">
         <v>1061.0999999999999</v>
       </c>
       <c r="DF21" s="2">
         <v>642.40000000000009</v>
       </c>
       <c r="DG21" s="2">
         <v>845.5</v>
       </c>
       <c r="DH21" s="8">
         <v>1034.5</v>
       </c>
       <c r="DI21" s="8">
         <v>1173.1000000000004</v>
       </c>
       <c r="DJ21" s="8">
         <v>1256.8345310580025</v>
       </c>
       <c r="DK21" s="11">
         <v>5056.1535535817784</v>
       </c>
       <c r="DL21" s="11">
         <v>22318.610656754998</v>
       </c>
-      <c r="DM21" s="11"/>
+      <c r="DM21" s="11">
+        <v>65260.562731314581</v>
+      </c>
       <c r="DN21" s="8"/>
       <c r="DO21" s="8"/>
       <c r="DP21" s="8"/>
     </row>
     <row r="22" spans="1:120" s="13" customFormat="1">
       <c r="B22" s="14"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="14"/>
       <c r="L22" s="14"/>
       <c r="M22" s="14"/>
       <c r="N22" s="14"/>
       <c r="O22" s="14"/>
       <c r="P22" s="14"/>
       <c r="Q22" s="14"/>
       <c r="R22" s="14"/>
       <c r="S22" s="14"/>
       <c r="T22" s="14"/>
       <c r="U22" s="14"/>
@@ -7266,114 +7296,114 @@
       <c r="CV25" s="46"/>
       <c r="CW25" s="46"/>
       <c r="CX25" s="46"/>
       <c r="CY25" s="46"/>
       <c r="CZ25" s="46"/>
       <c r="DA25" s="46"/>
       <c r="DB25" s="46"/>
       <c r="DC25" s="42"/>
       <c r="DD25" s="46" t="s">
         <v>42</v>
       </c>
       <c r="DE25" s="46"/>
       <c r="DF25" s="46"/>
       <c r="DG25" s="46"/>
       <c r="DH25" s="46"/>
       <c r="DI25" s="46"/>
       <c r="DJ25" s="46"/>
       <c r="DK25" s="46"/>
       <c r="DL25" s="46"/>
       <c r="DM25" s="46"/>
       <c r="DN25" s="46"/>
       <c r="DO25" s="46"/>
       <c r="DP25" s="46"/>
     </row>
     <row r="26" spans="1:120" ht="15" customHeight="1">
-      <c r="J26" s="50"/>
-[...2 lines deleted...]
-      <c r="M26" s="50"/>
+      <c r="J26" s="49"/>
+      <c r="K26" s="49"/>
+      <c r="L26" s="49"/>
+      <c r="M26" s="49"/>
       <c r="N26" s="36"/>
-      <c r="X26" s="50" t="s">
+      <c r="X26" s="49" t="s">
         <v>36</v>
       </c>
-      <c r="Y26" s="50"/>
-      <c r="Z26" s="50"/>
+      <c r="Y26" s="49"/>
+      <c r="Z26" s="49"/>
       <c r="AA26" s="36"/>
-      <c r="AJ26" s="48" t="s">
+      <c r="AJ26" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="AK26" s="48"/>
-[...1 lines deleted...]
-      <c r="AM26" s="48"/>
+      <c r="AK26" s="47"/>
+      <c r="AL26" s="47"/>
+      <c r="AM26" s="47"/>
       <c r="AN26" s="35"/>
-      <c r="AW26" s="48" t="s">
+      <c r="AW26" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="AX26" s="48"/>
-[...1 lines deleted...]
-      <c r="AZ26" s="48"/>
+      <c r="AX26" s="47"/>
+      <c r="AY26" s="47"/>
+      <c r="AZ26" s="47"/>
       <c r="BA26" s="35"/>
-      <c r="BJ26" s="48" t="s">
+      <c r="BJ26" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="BK26" s="48"/>
-[...1 lines deleted...]
-      <c r="BM26" s="48"/>
+      <c r="BK26" s="47"/>
+      <c r="BL26" s="47"/>
+      <c r="BM26" s="47"/>
       <c r="BN26" s="35"/>
-      <c r="BW26" s="48" t="s">
+      <c r="BW26" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="BX26" s="48"/>
-[...1 lines deleted...]
-      <c r="BZ26" s="48"/>
+      <c r="BX26" s="47"/>
+      <c r="BY26" s="47"/>
+      <c r="BZ26" s="47"/>
       <c r="CA26" s="35"/>
       <c r="CB26" s="35"/>
-      <c r="CK26" s="48" t="s">
+      <c r="CK26" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="CL26" s="48"/>
-[...1 lines deleted...]
-      <c r="CN26" s="48"/>
+      <c r="CL26" s="47"/>
+      <c r="CM26" s="47"/>
+      <c r="CN26" s="47"/>
       <c r="CO26" s="12"/>
       <c r="CP26" s="35"/>
-      <c r="CY26" s="48" t="s">
+      <c r="CY26" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="CZ26" s="48"/>
-[...1 lines deleted...]
-      <c r="DB26" s="48"/>
+      <c r="CZ26" s="47"/>
+      <c r="DA26" s="47"/>
+      <c r="DB26" s="47"/>
       <c r="DD26" s="35"/>
-      <c r="DM26" s="48" t="s">
+      <c r="DM26" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="DN26" s="48"/>
-[...1 lines deleted...]
-      <c r="DP26" s="48"/>
+      <c r="DN26" s="47"/>
+      <c r="DO26" s="47"/>
+      <c r="DP26" s="47"/>
     </row>
     <row r="27" spans="1:120" ht="20.25" customHeight="1">
-      <c r="A27" s="53"/>
+      <c r="A27" s="50"/>
       <c r="B27" s="45" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="45"/>
       <c r="D27" s="45"/>
       <c r="E27" s="45"/>
       <c r="F27" s="45"/>
       <c r="G27" s="45"/>
       <c r="H27" s="45"/>
       <c r="I27" s="45"/>
       <c r="J27" s="45"/>
       <c r="K27" s="45"/>
       <c r="L27" s="45"/>
       <c r="M27" s="45"/>
       <c r="N27" s="33"/>
       <c r="O27" s="45" t="s">
         <v>14</v>
       </c>
       <c r="P27" s="45"/>
       <c r="Q27" s="45"/>
       <c r="R27" s="45"/>
       <c r="S27" s="45"/>
       <c r="T27" s="45"/>
       <c r="U27" s="45"/>
       <c r="V27" s="45"/>
@@ -7468,51 +7498,51 @@
       <c r="CU27" s="45"/>
       <c r="CV27" s="45"/>
       <c r="CW27" s="45"/>
       <c r="CX27" s="45"/>
       <c r="CY27" s="45"/>
       <c r="CZ27" s="45"/>
       <c r="DA27" s="45"/>
       <c r="DB27" s="45"/>
       <c r="DD27" s="33"/>
       <c r="DE27" s="45" t="s">
         <v>48</v>
       </c>
       <c r="DF27" s="45"/>
       <c r="DG27" s="45"/>
       <c r="DH27" s="45"/>
       <c r="DI27" s="45"/>
       <c r="DJ27" s="45"/>
       <c r="DK27" s="45"/>
       <c r="DL27" s="45"/>
       <c r="DM27" s="45"/>
       <c r="DN27" s="45"/>
       <c r="DO27" s="45"/>
       <c r="DP27" s="45"/>
     </row>
     <row r="28" spans="1:120" ht="28.5" customHeight="1">
-      <c r="A28" s="53"/>
+      <c r="A28" s="50"/>
       <c r="B28" s="28" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="28" t="s">
         <v>11</v>
       </c>
       <c r="D28" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E28" s="28" t="s">
         <v>1</v>
       </c>
       <c r="F28" s="28" t="s">
         <v>2</v>
       </c>
       <c r="G28" s="28" t="s">
         <v>3</v>
       </c>
       <c r="H28" s="28" t="s">
         <v>4</v>
       </c>
       <c r="I28" s="28" t="s">
         <v>5</v>
       </c>
       <c r="J28" s="28" t="s">
@@ -8146,51 +8176,53 @@
       </c>
       <c r="DE29" s="2">
         <v>15450.6</v>
       </c>
       <c r="DF29" s="2">
         <v>11982.1</v>
       </c>
       <c r="DG29" s="8">
         <v>13669.762417219961</v>
       </c>
       <c r="DH29" s="17">
         <v>18024.237582780042</v>
       </c>
       <c r="DI29" s="8">
         <v>19299.969991176193</v>
       </c>
       <c r="DJ29" s="11">
         <v>24492.464730497042</v>
       </c>
       <c r="DK29" s="4">
         <v>43999.065278326772</v>
       </c>
       <c r="DL29" s="4">
         <v>132678.53954562842</v>
       </c>
-      <c r="DM29" s="8"/>
+      <c r="DM29" s="8">
+        <v>413951.96940965205</v>
+      </c>
       <c r="DN29" s="8"/>
       <c r="DO29" s="2"/>
       <c r="DP29" s="2"/>
     </row>
     <row r="30" spans="1:120">
       <c r="A30" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B30" s="5">
         <v>83.1</v>
       </c>
       <c r="C30" s="5">
         <v>121.6</v>
       </c>
       <c r="D30" s="5">
         <v>164</v>
       </c>
       <c r="E30" s="5">
         <v>188.00000000000006</v>
       </c>
       <c r="F30" s="5">
         <v>196.69999999999993</v>
       </c>
       <c r="G30" s="5">
         <v>174.60000000000002</v>
@@ -8493,51 +8525,53 @@
       </c>
       <c r="DE30" s="8">
         <v>235.2</v>
       </c>
       <c r="DF30" s="2">
         <v>218.90000000000003</v>
       </c>
       <c r="DG30" s="8">
         <v>208.39999999999998</v>
       </c>
       <c r="DH30" s="17">
         <v>142.19999999999993</v>
       </c>
       <c r="DI30" s="7">
         <v>90.700000000000045</v>
       </c>
       <c r="DJ30" s="11">
         <v>136.85403666107015</v>
       </c>
       <c r="DK30" s="4">
         <v>713.96779054465947</v>
       </c>
       <c r="DL30" s="4">
         <v>1593.4407224708455</v>
       </c>
-      <c r="DM30" s="8"/>
+      <c r="DM30" s="8">
+        <v>12617.737450323424</v>
+      </c>
       <c r="DN30" s="8"/>
       <c r="DO30" s="2"/>
       <c r="DP30" s="2"/>
     </row>
     <row r="31" spans="1:120">
       <c r="A31" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B31" s="8">
         <v>749</v>
       </c>
       <c r="C31" s="8">
         <v>631</v>
       </c>
       <c r="D31" s="8">
         <v>524.29999999999995</v>
       </c>
       <c r="E31" s="8">
         <v>1482.0000000000002</v>
       </c>
       <c r="F31" s="8">
         <v>1602.6999999999998</v>
       </c>
       <c r="G31" s="11">
         <v>1891.1999999999998</v>
@@ -8843,51 +8877,53 @@
       </c>
       <c r="DE31" s="8">
         <v>893.1</v>
       </c>
       <c r="DF31" s="2">
         <v>601.1</v>
       </c>
       <c r="DG31" s="8">
         <v>638.10000000000014</v>
       </c>
       <c r="DH31" s="17">
         <v>1575.6999999999998</v>
       </c>
       <c r="DI31" s="8">
         <v>1766.3000000000002</v>
       </c>
       <c r="DJ31" s="11">
         <v>2337.0545409905699</v>
       </c>
       <c r="DK31" s="11">
         <v>3359.162492471517</v>
       </c>
       <c r="DL31" s="11">
         <v>13530.2707055804</v>
       </c>
-      <c r="DM31" s="8"/>
+      <c r="DM31" s="8">
+        <v>33906.212260957516</v>
+      </c>
       <c r="DN31" s="8"/>
       <c r="DO31" s="8"/>
       <c r="DP31" s="8"/>
     </row>
     <row r="32" spans="1:120">
       <c r="A32" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B32" s="8">
         <v>590.70000000000005</v>
       </c>
       <c r="C32" s="8">
         <v>470.70000000000005</v>
       </c>
       <c r="D32" s="8">
         <v>359.09999999999991</v>
       </c>
       <c r="E32" s="8">
         <v>801.30000000000018</v>
       </c>
       <c r="F32" s="8">
         <v>1237</v>
       </c>
       <c r="G32" s="11">
         <v>1288.0999999999995</v>
@@ -9190,51 +9226,53 @@
       </c>
       <c r="DE32" s="8">
         <v>658.3</v>
       </c>
       <c r="DF32" s="2">
         <v>420.40000000000009</v>
       </c>
       <c r="DG32" s="8">
         <v>411.70000000000005</v>
       </c>
       <c r="DH32" s="17">
         <v>751.09999999999991</v>
       </c>
       <c r="DI32" s="8">
         <v>1062.5</v>
       </c>
       <c r="DJ32" s="11">
         <v>1497.2746004147139</v>
       </c>
       <c r="DK32" s="11">
         <v>1970.751952666702</v>
       </c>
       <c r="DL32" s="11">
         <v>5154.7682657121713</v>
       </c>
-      <c r="DM32" s="8"/>
+      <c r="DM32" s="8">
+        <v>18643.40518120641</v>
+      </c>
       <c r="DN32" s="8"/>
       <c r="DO32" s="8"/>
       <c r="DP32" s="8"/>
     </row>
     <row r="33" spans="1:120">
       <c r="A33" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B33" s="8">
         <v>716</v>
       </c>
       <c r="C33" s="8">
         <v>732.59999999999991</v>
       </c>
       <c r="D33" s="8">
         <v>428.40000000000009</v>
       </c>
       <c r="E33" s="8">
         <v>997.40000000000009</v>
       </c>
       <c r="F33" s="8">
         <v>1084.9000000000001</v>
       </c>
       <c r="G33" s="11">
         <v>1181.3000000000002</v>
@@ -9537,51 +9575,53 @@
       </c>
       <c r="DE33" s="8">
         <v>730.9</v>
       </c>
       <c r="DF33" s="2">
         <v>618.1</v>
       </c>
       <c r="DG33" s="8">
         <v>532.90000000000009</v>
       </c>
       <c r="DH33" s="17">
         <v>803.29999999999973</v>
       </c>
       <c r="DI33" s="8">
         <v>934.5</v>
       </c>
       <c r="DJ33" s="11">
         <v>1106.2264663163587</v>
       </c>
       <c r="DK33" s="11">
         <v>1851.9611542813464</v>
       </c>
       <c r="DL33" s="11">
         <v>7523.8352697373921</v>
       </c>
-      <c r="DM33" s="8"/>
+      <c r="DM33" s="8">
+        <v>32551.277109664901</v>
+      </c>
       <c r="DN33" s="8"/>
       <c r="DO33" s="8"/>
       <c r="DP33" s="8"/>
     </row>
     <row r="34" spans="1:120">
       <c r="A34" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B34" s="8">
         <v>521.4</v>
       </c>
       <c r="C34" s="8">
         <v>384</v>
       </c>
       <c r="D34" s="8">
         <v>460.69999999999993</v>
       </c>
       <c r="E34" s="8">
         <v>800.20000000000027</v>
       </c>
       <c r="F34" s="8">
         <v>790.09999999999991</v>
       </c>
       <c r="G34" s="11">
         <v>1028.5999999999999</v>
@@ -9884,51 +9924,53 @@
       </c>
       <c r="DE34" s="8">
         <v>1131.8</v>
       </c>
       <c r="DF34" s="2">
         <v>951.10000000000014</v>
       </c>
       <c r="DG34" s="8">
         <v>925</v>
       </c>
       <c r="DH34" s="17">
         <v>1463.1</v>
       </c>
       <c r="DI34" s="8">
         <v>1357.3000000000002</v>
       </c>
       <c r="DJ34" s="11">
         <v>2145.3904764431154</v>
       </c>
       <c r="DK34" s="11">
         <v>2798.7095235568841</v>
       </c>
       <c r="DL34" s="11">
         <v>12963.171337813341</v>
       </c>
-      <c r="DM34" s="8"/>
+      <c r="DM34" s="8">
+        <v>30123.128662186657</v>
+      </c>
       <c r="DN34" s="8"/>
       <c r="DO34" s="8"/>
       <c r="DP34" s="8"/>
     </row>
     <row r="35" spans="1:120">
       <c r="A35" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B35" s="2">
         <v>473.7</v>
       </c>
       <c r="C35" s="2">
         <v>364.3</v>
       </c>
       <c r="D35" s="8">
         <v>423.20000000000005</v>
       </c>
       <c r="E35" s="8">
         <v>620.70000000000005</v>
       </c>
       <c r="F35" s="10">
         <v>756.69999999999982</v>
       </c>
       <c r="G35" s="11">
         <v>1109</v>
@@ -10231,51 +10273,53 @@
       </c>
       <c r="DE35" s="2">
         <v>528.6</v>
       </c>
       <c r="DF35" s="2">
         <v>469.1</v>
       </c>
       <c r="DG35" s="8">
         <v>522.59999999999991</v>
       </c>
       <c r="DH35" s="17">
         <v>626.70000000000005</v>
       </c>
       <c r="DI35" s="8">
         <v>771.40000000000009</v>
       </c>
       <c r="DJ35" s="11">
         <v>1802.6532278892232</v>
       </c>
       <c r="DK35" s="11">
         <v>2191.0442291624167</v>
       </c>
       <c r="DL35" s="11">
         <v>8755.9251320552576</v>
       </c>
-      <c r="DM35" s="8"/>
+      <c r="DM35" s="8">
+        <v>33404.077410893107</v>
+      </c>
       <c r="DN35" s="8"/>
       <c r="DO35" s="8"/>
       <c r="DP35" s="8"/>
     </row>
     <row r="36" spans="1:120">
       <c r="A36" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B36" s="8">
         <v>1578.9</v>
       </c>
       <c r="C36" s="8">
         <v>1418</v>
       </c>
       <c r="D36" s="8">
         <v>1478.9</v>
       </c>
       <c r="E36" s="8">
         <v>1713.0999999999995</v>
       </c>
       <c r="F36" s="8">
         <v>1659.5</v>
       </c>
       <c r="G36" s="11">
         <v>1767.6000000000004</v>
@@ -10578,51 +10622,53 @@
       </c>
       <c r="DE36" s="2">
         <v>3523.6</v>
       </c>
       <c r="DF36" s="2">
         <v>2966.2000000000003</v>
       </c>
       <c r="DG36" s="8">
         <v>3509.8</v>
       </c>
       <c r="DH36" s="17">
         <v>3870.7000000000007</v>
       </c>
       <c r="DI36" s="8">
         <v>3827.4999999999982</v>
       </c>
       <c r="DJ36" s="11">
         <v>4071.2702101518043</v>
       </c>
       <c r="DK36" s="11">
         <v>7822.5298350272642</v>
       </c>
       <c r="DL36" s="11">
         <v>11229.291142762966</v>
       </c>
-      <c r="DM36" s="8"/>
+      <c r="DM36" s="8">
+        <v>29772.508812057975</v>
+      </c>
       <c r="DN36" s="8"/>
       <c r="DO36" s="8"/>
       <c r="DP36" s="8"/>
     </row>
     <row r="37" spans="1:120">
       <c r="A37" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B37" s="7">
         <v>352.6</v>
       </c>
       <c r="C37" s="7">
         <v>144.69999999999999</v>
       </c>
       <c r="D37" s="7">
         <v>324.59999999999997</v>
       </c>
       <c r="E37" s="7">
         <v>607.9</v>
       </c>
       <c r="F37" s="7">
         <v>554.60000000000014</v>
       </c>
       <c r="G37" s="7">
         <v>591.19999999999982</v>
@@ -10925,51 +10971,53 @@
       </c>
       <c r="DE37" s="8">
         <v>696.8</v>
       </c>
       <c r="DF37" s="2">
         <v>448.60000000000014</v>
       </c>
       <c r="DG37" s="8">
         <v>631.19999999999982</v>
       </c>
       <c r="DH37" s="17">
         <v>825.20000000000027</v>
       </c>
       <c r="DI37" s="7">
         <v>825</v>
       </c>
       <c r="DJ37" s="11">
         <v>913.60738109789509</v>
       </c>
       <c r="DK37" s="11">
         <v>2469.0699393048699</v>
       </c>
       <c r="DL37" s="11">
         <v>5187.9348480390754</v>
       </c>
-      <c r="DM37" s="8"/>
+      <c r="DM37" s="8">
+        <v>21787.587831558158</v>
+      </c>
       <c r="DN37" s="8"/>
       <c r="DO37" s="8"/>
       <c r="DP37" s="8"/>
     </row>
     <row r="38" spans="1:120">
       <c r="A38" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B38" s="8">
         <v>338</v>
       </c>
       <c r="C38" s="8">
         <v>288.39999999999998</v>
       </c>
       <c r="D38" s="8">
         <v>300</v>
       </c>
       <c r="E38" s="8">
         <v>510.1</v>
       </c>
       <c r="F38" s="8">
         <v>532.20000000000005</v>
       </c>
       <c r="G38" s="11">
         <v>607.79999999999995</v>
@@ -11272,51 +11320,53 @@
       </c>
       <c r="DE38" s="8">
         <v>510.2</v>
       </c>
       <c r="DF38" s="2">
         <v>409.8</v>
       </c>
       <c r="DG38" s="8">
         <v>452.59999999999991</v>
       </c>
       <c r="DH38" s="17">
         <v>618.80000000000018</v>
       </c>
       <c r="DI38" s="8">
         <v>723.79999999999973</v>
       </c>
       <c r="DJ38" s="11">
         <v>863.93122475872633</v>
       </c>
       <c r="DK38" s="11">
         <v>1341.5901264451572</v>
       </c>
       <c r="DL38" s="11">
         <v>3010.4239240246134</v>
       </c>
-      <c r="DM38" s="8"/>
+      <c r="DM38" s="8">
+        <v>26780.754724771505</v>
+      </c>
       <c r="DN38" s="8"/>
       <c r="DO38" s="8"/>
       <c r="DP38" s="8"/>
     </row>
     <row r="39" spans="1:120">
       <c r="A39" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B39" s="8">
         <v>375.1</v>
       </c>
       <c r="C39" s="8">
         <v>338.79999999999995</v>
       </c>
       <c r="D39" s="8">
         <v>346.9</v>
       </c>
       <c r="E39" s="8">
         <v>566</v>
       </c>
       <c r="F39" s="8">
         <v>712.7</v>
       </c>
       <c r="G39" s="11">
         <v>971.40000000000009</v>
@@ -11619,51 +11669,53 @@
       </c>
       <c r="DE39" s="8">
         <v>1159.5</v>
       </c>
       <c r="DF39" s="2">
         <v>1155.5</v>
       </c>
       <c r="DG39" s="8">
         <v>1224.8000000000002</v>
       </c>
       <c r="DH39" s="17">
         <v>1376.0999999999995</v>
       </c>
       <c r="DI39" s="8">
         <v>1571.6000000000004</v>
       </c>
       <c r="DJ39" s="11">
         <v>2018.0341764774075</v>
       </c>
       <c r="DK39" s="11">
         <v>3746.9803863400684</v>
       </c>
       <c r="DL39" s="11">
         <v>9166.8253929481943</v>
       </c>
-      <c r="DM39" s="8"/>
+      <c r="DM39" s="8">
+        <v>25210.960044234333</v>
+      </c>
       <c r="DN39" s="8"/>
       <c r="DO39" s="8"/>
       <c r="DP39" s="8"/>
     </row>
     <row r="40" spans="1:120">
       <c r="A40" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B40" s="8">
         <v>1151.4000000000001</v>
       </c>
       <c r="C40" s="8">
         <v>784.89999999999986</v>
       </c>
       <c r="D40" s="8">
         <v>880.7</v>
       </c>
       <c r="E40" s="8">
         <v>1478.8000000000002</v>
       </c>
       <c r="F40" s="8">
         <v>1663.5</v>
       </c>
       <c r="G40" s="11">
         <v>1452.1999999999998</v>
@@ -11966,51 +12018,53 @@
       </c>
       <c r="DE40" s="8">
         <v>3076.4</v>
       </c>
       <c r="DF40" s="2">
         <v>2196.7999999999997</v>
       </c>
       <c r="DG40" s="8">
         <v>2629.8</v>
       </c>
       <c r="DH40" s="17">
         <v>3197.8999999999996</v>
       </c>
       <c r="DI40" s="8">
         <v>3548.3999999999996</v>
       </c>
       <c r="DJ40" s="11">
         <v>3790.5014112946337</v>
       </c>
       <c r="DK40" s="11">
         <v>6388.3346539976774</v>
       </c>
       <c r="DL40" s="11">
         <v>18858.786080674865</v>
       </c>
-      <c r="DM40" s="8"/>
+      <c r="DM40" s="8">
+        <v>40406.477854032819</v>
+      </c>
       <c r="DN40" s="8"/>
       <c r="DO40" s="8"/>
       <c r="DP40" s="8"/>
     </row>
     <row r="41" spans="1:120">
       <c r="A41" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B41" s="8">
         <v>297.3</v>
       </c>
       <c r="C41" s="8">
         <v>197.39999999999998</v>
       </c>
       <c r="D41" s="8">
         <v>185.7</v>
       </c>
       <c r="E41" s="8">
         <v>343.4</v>
       </c>
       <c r="F41" s="8">
         <v>346.29999999999995</v>
       </c>
       <c r="G41" s="11">
         <v>485.20000000000005</v>
@@ -12313,51 +12367,53 @@
       </c>
       <c r="DE41" s="8">
         <v>413.6</v>
       </c>
       <c r="DF41" s="2">
         <v>277.29999999999995</v>
       </c>
       <c r="DG41" s="8">
         <v>314.80000000000007</v>
       </c>
       <c r="DH41" s="17">
         <v>360</v>
       </c>
       <c r="DI41" s="8">
         <v>443.89999999999986</v>
       </c>
       <c r="DJ41" s="11">
         <v>638.71338976884408</v>
       </c>
       <c r="DK41" s="11">
         <v>1414.750584059424</v>
       </c>
       <c r="DL41" s="11">
         <v>8996.7350862680869</v>
       </c>
-      <c r="DM41" s="8"/>
+      <c r="DM41" s="8">
+        <v>30303.400939903651</v>
+      </c>
       <c r="DN41" s="8"/>
       <c r="DO41" s="8"/>
       <c r="DP41" s="8"/>
     </row>
     <row r="42" spans="1:120">
       <c r="A42" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B42" s="8">
         <v>415.9</v>
       </c>
       <c r="C42" s="8">
         <v>414.20000000000005</v>
       </c>
       <c r="D42" s="8">
         <v>437.19999999999993</v>
       </c>
       <c r="E42" s="8">
         <v>807.2</v>
       </c>
       <c r="F42" s="8">
         <v>749.59999999999991</v>
       </c>
       <c r="G42" s="11">
         <v>985.30000000000018</v>
@@ -12660,51 +12716,53 @@
       </c>
       <c r="DE42" s="8">
         <v>838.3</v>
       </c>
       <c r="DF42" s="2">
         <v>613.40000000000009</v>
       </c>
       <c r="DG42" s="8">
         <v>831.2</v>
       </c>
       <c r="DH42" s="17">
         <v>1391.7999999999997</v>
       </c>
       <c r="DI42" s="8">
         <v>1213.4000000000005</v>
       </c>
       <c r="DJ42" s="8">
         <v>1923.6243559820541</v>
       </c>
       <c r="DK42" s="11">
         <v>2883.4466446531787</v>
       </c>
       <c r="DL42" s="11">
         <v>4398.027444123285</v>
       </c>
-      <c r="DM42" s="8"/>
+      <c r="DM42" s="8">
+        <v>13193.90155524148</v>
+      </c>
       <c r="DN42" s="8"/>
       <c r="DO42" s="8"/>
       <c r="DP42" s="8"/>
     </row>
     <row r="43" spans="1:120">
       <c r="A43" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B43" s="8">
         <v>714.7</v>
       </c>
       <c r="C43" s="8">
         <v>563.20000000000005</v>
       </c>
       <c r="D43" s="8">
         <v>485.69999999999982</v>
       </c>
       <c r="E43" s="8">
         <v>879.80000000000018</v>
       </c>
       <c r="F43" s="8">
         <v>955.09999999999991</v>
       </c>
       <c r="G43" s="11">
         <v>1046.8000000000002</v>
@@ -13007,51 +13065,53 @@
       </c>
       <c r="DE43" s="8">
         <v>1054.3</v>
       </c>
       <c r="DF43" s="2">
         <v>635.79999999999995</v>
       </c>
       <c r="DG43" s="8">
         <v>836.80000000000018</v>
       </c>
       <c r="DH43" s="17">
         <v>1021.6999999999998</v>
       </c>
       <c r="DI43" s="8">
         <v>1163.7000000000003</v>
       </c>
       <c r="DJ43" s="8">
         <v>1247.2981967056885</v>
       </c>
       <c r="DK43" s="11">
         <v>5046.7815376030376</v>
       </c>
       <c r="DL43" s="11">
         <v>22309.01043607443</v>
       </c>
-      <c r="DM43" s="8"/>
+      <c r="DM43" s="8">
+        <v>65250.609829616842</v>
+      </c>
       <c r="DN43" s="8"/>
       <c r="DO43" s="8"/>
       <c r="DP43" s="8"/>
     </row>
     <row r="44" spans="1:120" s="13" customFormat="1">
       <c r="B44" s="14"/>
       <c r="C44" s="14"/>
       <c r="D44" s="14"/>
       <c r="E44" s="14"/>
       <c r="F44" s="14"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15"/>
       <c r="I44" s="14"/>
       <c r="J44" s="14"/>
       <c r="K44" s="14"/>
       <c r="L44" s="14"/>
       <c r="M44" s="14"/>
       <c r="N44" s="14"/>
       <c r="O44" s="14"/>
       <c r="P44" s="14"/>
       <c r="Q44" s="14"/>
       <c r="R44" s="14"/>
       <c r="S44" s="14"/>
       <c r="T44" s="14"/>
       <c r="U44" s="14"/>
@@ -13408,222 +13468,222 @@
       <c r="CV47" s="46"/>
       <c r="CW47" s="46"/>
       <c r="CX47" s="46"/>
       <c r="CY47" s="46"/>
       <c r="CZ47" s="46"/>
       <c r="DA47" s="46"/>
       <c r="DB47" s="46"/>
       <c r="DC47" s="42"/>
       <c r="DD47" s="46" t="s">
         <v>41</v>
       </c>
       <c r="DE47" s="46"/>
       <c r="DF47" s="46"/>
       <c r="DG47" s="46"/>
       <c r="DH47" s="46"/>
       <c r="DI47" s="46"/>
       <c r="DJ47" s="46"/>
       <c r="DK47" s="46"/>
       <c r="DL47" s="46"/>
       <c r="DM47" s="46"/>
       <c r="DN47" s="46"/>
       <c r="DO47" s="46"/>
       <c r="DP47" s="46"/>
     </row>
     <row r="48" spans="1:120" ht="14.25" customHeight="1">
-      <c r="A48" s="54"/>
-[...63 lines deleted...]
-      <c r="BM48" s="54"/>
+      <c r="A48" s="53"/>
+      <c r="B48" s="53"/>
+      <c r="C48" s="53"/>
+      <c r="D48" s="53"/>
+      <c r="E48" s="53"/>
+      <c r="F48" s="53"/>
+      <c r="G48" s="53"/>
+      <c r="H48" s="53"/>
+      <c r="I48" s="53"/>
+      <c r="J48" s="53"/>
+      <c r="K48" s="53"/>
+      <c r="L48" s="53"/>
+      <c r="M48" s="53"/>
+      <c r="N48" s="53"/>
+      <c r="O48" s="53"/>
+      <c r="P48" s="53"/>
+      <c r="Q48" s="53"/>
+      <c r="R48" s="53"/>
+      <c r="S48" s="53"/>
+      <c r="T48" s="53"/>
+      <c r="U48" s="53"/>
+      <c r="V48" s="53"/>
+      <c r="W48" s="53"/>
+      <c r="X48" s="53"/>
+      <c r="Y48" s="53"/>
+      <c r="Z48" s="53"/>
+      <c r="AA48" s="53"/>
+      <c r="AB48" s="53"/>
+      <c r="AC48" s="53"/>
+      <c r="AD48" s="53"/>
+      <c r="AE48" s="53"/>
+      <c r="AF48" s="53"/>
+      <c r="AG48" s="53"/>
+      <c r="AH48" s="53"/>
+      <c r="AI48" s="53"/>
+      <c r="AJ48" s="53"/>
+      <c r="AK48" s="53"/>
+      <c r="AL48" s="53"/>
+      <c r="AM48" s="53"/>
+      <c r="AN48" s="53"/>
+      <c r="AO48" s="53"/>
+      <c r="AP48" s="53"/>
+      <c r="AQ48" s="53"/>
+      <c r="AR48" s="53"/>
+      <c r="AS48" s="53"/>
+      <c r="AT48" s="53"/>
+      <c r="AU48" s="53"/>
+      <c r="AV48" s="53"/>
+      <c r="AW48" s="53"/>
+      <c r="AX48" s="53"/>
+      <c r="AY48" s="53"/>
+      <c r="AZ48" s="53"/>
+      <c r="BA48" s="53"/>
+      <c r="BB48" s="53"/>
+      <c r="BC48" s="53"/>
+      <c r="BD48" s="53"/>
+      <c r="BE48" s="53"/>
+      <c r="BF48" s="53"/>
+      <c r="BG48" s="53"/>
+      <c r="BH48" s="53"/>
+      <c r="BI48" s="53"/>
+      <c r="BJ48" s="53"/>
+      <c r="BK48" s="53"/>
+      <c r="BL48" s="53"/>
+      <c r="BM48" s="53"/>
       <c r="BN48" s="37"/>
-      <c r="CB48" s="49"/>
-[...11 lines deleted...]
-      <c r="CN48" s="49"/>
+      <c r="CB48" s="48"/>
+      <c r="CC48" s="48"/>
+      <c r="CD48" s="48"/>
+      <c r="CE48" s="48"/>
+      <c r="CF48" s="48"/>
+      <c r="CG48" s="48"/>
+      <c r="CH48" s="48"/>
+      <c r="CI48" s="48"/>
+      <c r="CJ48" s="48"/>
+      <c r="CK48" s="48"/>
+      <c r="CL48" s="48"/>
+      <c r="CM48" s="48"/>
+      <c r="CN48" s="48"/>
       <c r="CO48" s="12"/>
-      <c r="CP48" s="49"/>
-[...24 lines deleted...]
-      <c r="DP48" s="49"/>
+      <c r="CP48" s="48"/>
+      <c r="CQ48" s="48"/>
+      <c r="CR48" s="48"/>
+      <c r="CS48" s="48"/>
+      <c r="CT48" s="48"/>
+      <c r="CU48" s="48"/>
+      <c r="CV48" s="48"/>
+      <c r="CW48" s="48"/>
+      <c r="CX48" s="48"/>
+      <c r="CY48" s="48"/>
+      <c r="CZ48" s="48"/>
+      <c r="DA48" s="48"/>
+      <c r="DB48" s="48"/>
+      <c r="DD48" s="48"/>
+      <c r="DE48" s="48"/>
+      <c r="DF48" s="48"/>
+      <c r="DG48" s="48"/>
+      <c r="DH48" s="48"/>
+      <c r="DI48" s="48"/>
+      <c r="DJ48" s="48"/>
+      <c r="DK48" s="48"/>
+      <c r="DL48" s="48"/>
+      <c r="DM48" s="48"/>
+      <c r="DN48" s="48"/>
+      <c r="DO48" s="48"/>
+      <c r="DP48" s="48"/>
     </row>
     <row r="49" spans="1:120" ht="18.75" customHeight="1">
-      <c r="J49" s="50"/>
-[...2 lines deleted...]
-      <c r="M49" s="50"/>
+      <c r="J49" s="49"/>
+      <c r="K49" s="49"/>
+      <c r="L49" s="49"/>
+      <c r="M49" s="49"/>
       <c r="N49" s="36"/>
-      <c r="X49" s="50" t="s">
+      <c r="X49" s="49" t="s">
         <v>36</v>
       </c>
-      <c r="Y49" s="50"/>
-      <c r="Z49" s="50"/>
+      <c r="Y49" s="49"/>
+      <c r="Z49" s="49"/>
       <c r="AA49" s="36"/>
-      <c r="AJ49" s="48" t="s">
+      <c r="AJ49" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="AK49" s="48"/>
-[...1 lines deleted...]
-      <c r="AM49" s="48"/>
+      <c r="AK49" s="47"/>
+      <c r="AL49" s="47"/>
+      <c r="AM49" s="47"/>
       <c r="AN49" s="35"/>
-      <c r="AW49" s="48" t="s">
+      <c r="AW49" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="AX49" s="48"/>
-[...1 lines deleted...]
-      <c r="AZ49" s="48"/>
+      <c r="AX49" s="47"/>
+      <c r="AY49" s="47"/>
+      <c r="AZ49" s="47"/>
       <c r="BA49" s="35"/>
-      <c r="BJ49" s="48" t="s">
+      <c r="BJ49" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="BK49" s="48"/>
-[...1 lines deleted...]
-      <c r="BM49" s="48"/>
+      <c r="BK49" s="47"/>
+      <c r="BL49" s="47"/>
+      <c r="BM49" s="47"/>
       <c r="BN49" s="35"/>
-      <c r="BW49" s="48" t="s">
+      <c r="BW49" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="BX49" s="48"/>
-[...1 lines deleted...]
-      <c r="BZ49" s="48"/>
+      <c r="BX49" s="47"/>
+      <c r="BY49" s="47"/>
+      <c r="BZ49" s="47"/>
       <c r="CA49" s="35"/>
       <c r="CB49" s="35"/>
-      <c r="CK49" s="48" t="s">
+      <c r="CK49" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="CL49" s="48"/>
-[...1 lines deleted...]
-      <c r="CN49" s="48"/>
+      <c r="CL49" s="47"/>
+      <c r="CM49" s="47"/>
+      <c r="CN49" s="47"/>
       <c r="CO49" s="12"/>
       <c r="CP49" s="35"/>
-      <c r="CY49" s="48" t="s">
+      <c r="CY49" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="CZ49" s="48"/>
-[...1 lines deleted...]
-      <c r="DB49" s="48"/>
+      <c r="CZ49" s="47"/>
+      <c r="DA49" s="47"/>
+      <c r="DB49" s="47"/>
       <c r="DD49" s="35"/>
-      <c r="DM49" s="48" t="s">
+      <c r="DM49" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="DN49" s="48"/>
-[...1 lines deleted...]
-      <c r="DP49" s="48"/>
+      <c r="DN49" s="47"/>
+      <c r="DO49" s="47"/>
+      <c r="DP49" s="47"/>
     </row>
     <row r="50" spans="1:120" ht="20.25" customHeight="1">
-      <c r="A50" s="53"/>
+      <c r="A50" s="50"/>
       <c r="B50" s="45" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="45"/>
       <c r="D50" s="45"/>
       <c r="E50" s="45"/>
       <c r="F50" s="45"/>
       <c r="G50" s="45"/>
       <c r="H50" s="45"/>
       <c r="I50" s="45"/>
       <c r="J50" s="45"/>
       <c r="K50" s="45"/>
       <c r="L50" s="45"/>
       <c r="M50" s="45"/>
       <c r="N50" s="33"/>
       <c r="O50" s="45" t="s">
         <v>14</v>
       </c>
       <c r="P50" s="45"/>
       <c r="Q50" s="45"/>
       <c r="R50" s="45"/>
       <c r="S50" s="45"/>
       <c r="T50" s="45"/>
       <c r="U50" s="45"/>
       <c r="V50" s="45"/>
@@ -13718,51 +13778,51 @@
       <c r="CU50" s="45"/>
       <c r="CV50" s="45"/>
       <c r="CW50" s="45"/>
       <c r="CX50" s="45"/>
       <c r="CY50" s="45"/>
       <c r="CZ50" s="45"/>
       <c r="DA50" s="45"/>
       <c r="DB50" s="45"/>
       <c r="DD50" s="33"/>
       <c r="DE50" s="45" t="s">
         <v>48</v>
       </c>
       <c r="DF50" s="45"/>
       <c r="DG50" s="45"/>
       <c r="DH50" s="45"/>
       <c r="DI50" s="45"/>
       <c r="DJ50" s="45"/>
       <c r="DK50" s="45"/>
       <c r="DL50" s="45"/>
       <c r="DM50" s="45"/>
       <c r="DN50" s="45"/>
       <c r="DO50" s="45"/>
       <c r="DP50" s="45"/>
     </row>
     <row r="51" spans="1:120" ht="28.5" customHeight="1">
-      <c r="A51" s="53"/>
+      <c r="A51" s="50"/>
       <c r="B51" s="28" t="s">
         <v>10</v>
       </c>
       <c r="C51" s="28" t="s">
         <v>11</v>
       </c>
       <c r="D51" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E51" s="28" t="s">
         <v>1</v>
       </c>
       <c r="F51" s="28" t="s">
         <v>2</v>
       </c>
       <c r="G51" s="28" t="s">
         <v>3</v>
       </c>
       <c r="H51" s="28" t="s">
         <v>4</v>
       </c>
       <c r="I51" s="28" t="s">
         <v>5</v>
       </c>
       <c r="J51" s="28" t="s">
@@ -14396,51 +14456,53 @@
       </c>
       <c r="DE52" s="7">
         <v>219.1</v>
       </c>
       <c r="DF52" s="39">
         <v>196.4</v>
       </c>
       <c r="DG52" s="7">
         <v>181.82446716999993</v>
       </c>
       <c r="DH52" s="31">
         <v>103.47553283000002</v>
       </c>
       <c r="DI52" s="17">
         <v>45.850597696666568</v>
       </c>
       <c r="DJ52" s="11">
         <v>83.301392418333307</v>
       </c>
       <c r="DK52" s="11">
         <v>16510.648009884997</v>
       </c>
       <c r="DL52" s="11">
         <v>104145.4886288133</v>
       </c>
-      <c r="DM52" s="11"/>
+      <c r="DM52" s="11">
+        <v>387245.79586615704</v>
+      </c>
       <c r="DN52" s="8"/>
       <c r="DO52" s="8"/>
       <c r="DP52" s="8"/>
     </row>
     <row r="53" spans="1:120">
       <c r="A53" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B53" s="8">
         <v>3.7</v>
       </c>
       <c r="C53" s="8">
         <v>3.7</v>
       </c>
       <c r="D53" s="8">
         <v>3.5999999999999996</v>
       </c>
       <c r="E53" s="8">
         <v>7.3999999999999986</v>
       </c>
       <c r="F53" s="8">
         <v>5.4000000000000021</v>
       </c>
       <c r="G53" s="7">
         <v>6.0999999999999979</v>
@@ -14743,51 +14805,53 @@
       </c>
       <c r="DE53" s="7">
         <v>219.1</v>
       </c>
       <c r="DF53" s="39">
         <v>196.4</v>
       </c>
       <c r="DG53" s="7">
         <v>181.79999999999995</v>
       </c>
       <c r="DH53" s="31">
         <v>103.5</v>
       </c>
       <c r="DI53" s="17">
         <v>45.900000000000091</v>
       </c>
       <c r="DJ53" s="11">
         <v>83.251990114999785</v>
       </c>
       <c r="DK53" s="11">
         <v>670.32332711408651</v>
       </c>
       <c r="DL53" s="11">
         <v>1521.4246827709135</v>
       </c>
-      <c r="DM53" s="11"/>
+      <c r="DM53" s="11">
+        <v>12544.2</v>
+      </c>
       <c r="DN53" s="8"/>
       <c r="DO53" s="8"/>
       <c r="DP53" s="8"/>
     </row>
     <row r="54" spans="1:120">
       <c r="A54" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G54" s="7" t="s">
         <v>19</v>
@@ -15090,51 +15154,53 @@
       </c>
       <c r="DE54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ54" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK54" s="11">
         <v>1130.9819719340499</v>
       </c>
       <c r="DL54" s="11">
         <v>11246.532730228608</v>
       </c>
-      <c r="DM54" s="11"/>
+      <c r="DM54" s="11">
+        <v>31568.885297837343</v>
+      </c>
       <c r="DN54" s="8"/>
       <c r="DO54" s="8"/>
       <c r="DP54" s="8"/>
     </row>
     <row r="55" spans="1:120">
       <c r="A55" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G55" s="7" t="s">
         <v>19</v>
@@ -15437,51 +15503,53 @@
       </c>
       <c r="DE55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ55" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK55" s="11">
         <v>411.44308915024283</v>
       </c>
       <c r="DL55" s="11">
         <v>3775.0497669857455</v>
       </c>
-      <c r="DM55" s="11"/>
+      <c r="DM55" s="11">
+        <v>16886.307143864011</v>
+      </c>
       <c r="DN55" s="8"/>
       <c r="DO55" s="8"/>
       <c r="DP55" s="8"/>
     </row>
     <row r="56" spans="1:120">
       <c r="A56" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G56" s="7" t="s">
         <v>19</v>
@@ -15784,51 +15852,53 @@
       </c>
       <c r="DE56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ56" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK56" s="11">
         <v>710.46559548146536</v>
       </c>
       <c r="DL56" s="11">
         <v>6104.8771500995026</v>
       </c>
-      <c r="DM56" s="11"/>
+      <c r="DM56" s="11">
+        <v>31278.857254419028</v>
+      </c>
       <c r="DN56" s="8"/>
       <c r="DO56" s="8"/>
       <c r="DP56" s="8"/>
     </row>
     <row r="57" spans="1:120">
       <c r="A57" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G57" s="7" t="s">
         <v>19</v>
@@ -16131,51 +16201,53 @@
       </c>
       <c r="DE57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ57" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK57" s="11">
         <v>955.44441736644535</v>
       </c>
       <c r="DL57" s="11">
         <v>10640.581011271268</v>
       </c>
-      <c r="DM57" s="11"/>
+      <c r="DM57" s="11">
+        <v>28108.874571362288</v>
+      </c>
       <c r="DN57" s="8"/>
       <c r="DO57" s="8"/>
       <c r="DP57" s="8"/>
     </row>
     <row r="58" spans="1:120">
       <c r="A58" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G58" s="7" t="s">
         <v>19</v>
@@ -16478,51 +16550,53 @@
       </c>
       <c r="DE58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ58" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK58" s="11">
         <v>1095.5634935304727</v>
       </c>
       <c r="DL58" s="11">
         <v>7227.0416783124465</v>
       </c>
-      <c r="DM58" s="11"/>
+      <c r="DM58" s="11">
+        <v>32177.294828157083</v>
+      </c>
       <c r="DN58" s="8"/>
       <c r="DO58" s="8"/>
       <c r="DP58" s="8"/>
     </row>
     <row r="59" spans="1:120">
       <c r="A59" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G59" s="7" t="s">
         <v>19</v>
@@ -16825,51 +16899,53 @@
       </c>
       <c r="DE59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ59" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK59" s="11">
         <v>2804.8130932776708</v>
       </c>
       <c r="DL59" s="11">
         <v>6003.6443056388853</v>
       </c>
-      <c r="DM59" s="11"/>
+      <c r="DM59" s="11">
+        <v>25462.942601083443</v>
+      </c>
       <c r="DN59" s="8"/>
       <c r="DO59" s="8"/>
       <c r="DP59" s="8"/>
     </row>
     <row r="60" spans="1:120">
       <c r="A60" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G60" s="7" t="s">
         <v>19</v>
@@ -17172,51 +17248,53 @@
       </c>
       <c r="DE60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ60" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK60" s="11">
         <v>1116.1427189058327</v>
       </c>
       <c r="DL60" s="11">
         <v>4017.7164754985565</v>
       </c>
-      <c r="DM60" s="11"/>
+      <c r="DM60" s="11">
+        <v>20555.34080559561</v>
+      </c>
       <c r="DN60" s="8"/>
       <c r="DO60" s="8"/>
       <c r="DP60" s="8"/>
     </row>
     <row r="61" spans="1:120">
       <c r="A61" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G61" s="7" t="s">
         <v>19</v>
@@ -17519,51 +17597,53 @@
       </c>
       <c r="DE61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ61" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK61" s="11">
         <v>376.30968524199653</v>
       </c>
       <c r="DL61" s="11">
         <v>1624.9270893095409</v>
       </c>
-      <c r="DM61" s="11"/>
+      <c r="DM61" s="11">
+        <v>25717.363225448462</v>
+      </c>
       <c r="DN61" s="8"/>
       <c r="DO61" s="8"/>
       <c r="DP61" s="8"/>
     </row>
     <row r="62" spans="1:120">
       <c r="A62" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>19</v>
@@ -17866,51 +17946,53 @@
       </c>
       <c r="DE62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ62" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK62" s="11">
         <v>1479.4686978660293</v>
       </c>
       <c r="DL62" s="11">
         <v>6734.7206942020139</v>
       </c>
-      <c r="DM62" s="11"/>
+      <c r="DM62" s="11">
+        <v>23090.810607931955</v>
+      </c>
       <c r="DN62" s="8"/>
       <c r="DO62" s="8"/>
       <c r="DP62" s="8"/>
     </row>
     <row r="63" spans="1:120">
       <c r="A63" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G63" s="7" t="s">
         <v>19</v>
@@ -18213,51 +18295,53 @@
       </c>
       <c r="DE63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ63" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK63" s="11">
         <v>2072.5971646447692</v>
       </c>
       <c r="DL63" s="11">
         <v>14624.489294097442</v>
       </c>
-      <c r="DM63" s="11"/>
+      <c r="DM63" s="11">
+        <v>36094.213541257792</v>
+      </c>
       <c r="DN63" s="8"/>
       <c r="DO63" s="8"/>
       <c r="DP63" s="8"/>
     </row>
     <row r="64" spans="1:120">
       <c r="A64" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G64" s="7" t="s">
         <v>19</v>
@@ -18560,51 +18644,53 @@
       </c>
       <c r="DE64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ64" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK64" s="11">
         <v>493.84866404507972</v>
       </c>
       <c r="DL64" s="11">
         <v>8110.9990455051966</v>
       </c>
-      <c r="DM64" s="11"/>
+      <c r="DM64" s="11">
+        <v>29538.052290449727</v>
+      </c>
       <c r="DN64" s="8"/>
       <c r="DO64" s="8"/>
       <c r="DP64" s="8"/>
     </row>
     <row r="65" spans="1:120">
       <c r="A65" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G65" s="7" t="s">
         <v>19</v>
@@ -18907,51 +18993,53 @@
       </c>
       <c r="DE65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ65" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK65" s="11">
         <v>449.15707633421408</v>
       </c>
       <c r="DL65" s="11">
         <v>2299.894876831122</v>
       </c>
-      <c r="DM65" s="11"/>
+      <c r="DM65" s="11">
+        <v>11298.348046834664</v>
+      </c>
       <c r="DN65" s="8"/>
       <c r="DO65" s="8"/>
       <c r="DP65" s="8"/>
     </row>
     <row r="66" spans="1:120">
       <c r="A66" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G66" s="7" t="s">
         <v>19</v>
@@ -19254,51 +19342,53 @@
       </c>
       <c r="DE66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DF66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DG66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DH66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DI66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DJ66" s="7" t="s">
         <v>19</v>
       </c>
       <c r="DK66" s="11">
         <v>2744.0946647369638</v>
       </c>
       <c r="DL66" s="11">
         <v>20213.586619821457</v>
       </c>
-      <c r="DM66" s="11"/>
+      <c r="DM66" s="11">
+        <v>62924.318715441579</v>
+      </c>
       <c r="DN66" s="8"/>
       <c r="DO66" s="8"/>
       <c r="DP66" s="8"/>
     </row>
     <row r="67" spans="1:120" s="13" customFormat="1">
       <c r="B67" s="14"/>
       <c r="C67" s="14"/>
       <c r="D67" s="14"/>
       <c r="E67" s="14"/>
       <c r="F67" s="14"/>
       <c r="G67" s="15"/>
       <c r="H67" s="15"/>
       <c r="I67" s="14"/>
       <c r="J67" s="14"/>
       <c r="K67" s="14"/>
       <c r="L67" s="14"/>
       <c r="M67" s="14"/>
       <c r="N67" s="14"/>
       <c r="O67" s="14"/>
       <c r="P67" s="14"/>
       <c r="Q67" s="14"/>
       <c r="R67" s="14"/>
       <c r="S67" s="14"/>
       <c r="T67" s="15"/>
       <c r="U67" s="15"/>
@@ -19436,342 +19526,342 @@
       <c r="BM68" s="15"/>
       <c r="BN68" s="15"/>
       <c r="BO68" s="14"/>
       <c r="BP68" s="14"/>
       <c r="BQ68" s="14"/>
       <c r="BR68" s="14"/>
       <c r="BS68" s="14"/>
       <c r="BT68" s="14"/>
       <c r="BU68" s="14"/>
       <c r="BV68" s="14"/>
       <c r="BW68" s="14"/>
       <c r="BX68" s="14"/>
       <c r="BY68" s="14"/>
       <c r="BZ68" s="14"/>
       <c r="CA68" s="14"/>
       <c r="CB68" s="14"/>
       <c r="CD68" s="14"/>
       <c r="CO68" s="14"/>
       <c r="CP68" s="14"/>
       <c r="CR68" s="14"/>
       <c r="DC68" s="14"/>
       <c r="DD68" s="14"/>
       <c r="DF68" s="14"/>
     </row>
     <row r="69" spans="1:120" s="43" customFormat="1" ht="21" customHeight="1">
-      <c r="A69" s="51" t="s">
+      <c r="A69" s="54" t="s">
         <v>39</v>
       </c>
-      <c r="B69" s="51"/>
-[...11 lines deleted...]
-      <c r="N69" s="52" t="s">
+      <c r="B69" s="54"/>
+      <c r="C69" s="54"/>
+      <c r="D69" s="54"/>
+      <c r="E69" s="54"/>
+      <c r="F69" s="54"/>
+      <c r="G69" s="54"/>
+      <c r="H69" s="54"/>
+      <c r="I69" s="54"/>
+      <c r="J69" s="54"/>
+      <c r="K69" s="54"/>
+      <c r="L69" s="54"/>
+      <c r="M69" s="54"/>
+      <c r="N69" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="O69" s="52"/>
-[...10 lines deleted...]
-      <c r="Z69" s="52"/>
+      <c r="O69" s="55"/>
+      <c r="P69" s="55"/>
+      <c r="Q69" s="55"/>
+      <c r="R69" s="55"/>
+      <c r="S69" s="55"/>
+      <c r="T69" s="55"/>
+      <c r="U69" s="55"/>
+      <c r="V69" s="55"/>
+      <c r="W69" s="55"/>
+      <c r="X69" s="55"/>
+      <c r="Y69" s="55"/>
+      <c r="Z69" s="55"/>
       <c r="AA69" s="46" t="s">
         <v>39</v>
       </c>
       <c r="AB69" s="46"/>
       <c r="AC69" s="46"/>
       <c r="AD69" s="46"/>
       <c r="AE69" s="46"/>
       <c r="AF69" s="46"/>
       <c r="AG69" s="46"/>
       <c r="AH69" s="46"/>
       <c r="AI69" s="46"/>
       <c r="AJ69" s="46"/>
       <c r="AK69" s="46"/>
       <c r="AL69" s="46"/>
       <c r="AM69" s="46"/>
       <c r="AN69" s="46" t="s">
         <v>39</v>
       </c>
       <c r="AO69" s="46"/>
       <c r="AP69" s="46"/>
       <c r="AQ69" s="46"/>
       <c r="AR69" s="46"/>
       <c r="AS69" s="46"/>
       <c r="AT69" s="46"/>
       <c r="AU69" s="46"/>
       <c r="AV69" s="46"/>
       <c r="AW69" s="46"/>
       <c r="AX69" s="46"/>
       <c r="AY69" s="46"/>
       <c r="AZ69" s="46"/>
       <c r="BA69" s="46" t="s">
         <v>39</v>
       </c>
       <c r="BB69" s="46"/>
       <c r="BC69" s="46"/>
       <c r="BD69" s="46"/>
       <c r="BE69" s="46"/>
       <c r="BF69" s="46"/>
       <c r="BG69" s="46"/>
       <c r="BH69" s="46"/>
       <c r="BI69" s="46"/>
       <c r="BJ69" s="46"/>
       <c r="BK69" s="46"/>
       <c r="BL69" s="46"/>
       <c r="BM69" s="46"/>
-      <c r="BN69" s="55" t="s">
+      <c r="BN69" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="BO69" s="55"/>
-[...10 lines deleted...]
-      <c r="BZ69" s="55"/>
+      <c r="BO69" s="52"/>
+      <c r="BP69" s="52"/>
+      <c r="BQ69" s="52"/>
+      <c r="BR69" s="52"/>
+      <c r="BS69" s="52"/>
+      <c r="BT69" s="52"/>
+      <c r="BU69" s="52"/>
+      <c r="BV69" s="52"/>
+      <c r="BW69" s="52"/>
+      <c r="BX69" s="52"/>
+      <c r="BY69" s="52"/>
+      <c r="BZ69" s="52"/>
       <c r="CA69" s="44"/>
       <c r="CB69" s="46" t="s">
         <v>39</v>
       </c>
       <c r="CC69" s="46"/>
       <c r="CD69" s="46"/>
       <c r="CE69" s="46"/>
       <c r="CF69" s="46"/>
       <c r="CG69" s="46"/>
       <c r="CH69" s="46"/>
       <c r="CI69" s="46"/>
       <c r="CJ69" s="46"/>
       <c r="CK69" s="46"/>
       <c r="CL69" s="46"/>
       <c r="CM69" s="46"/>
       <c r="CN69" s="46"/>
       <c r="CO69" s="42"/>
       <c r="CP69" s="46" t="s">
         <v>39</v>
       </c>
       <c r="CQ69" s="46"/>
       <c r="CR69" s="46"/>
       <c r="CS69" s="46"/>
       <c r="CT69" s="46"/>
       <c r="CU69" s="46"/>
       <c r="CV69" s="46"/>
       <c r="CW69" s="46"/>
       <c r="CX69" s="46"/>
       <c r="CY69" s="46"/>
       <c r="CZ69" s="46"/>
       <c r="DA69" s="46"/>
       <c r="DB69" s="46"/>
       <c r="DC69" s="42"/>
       <c r="DD69" s="46" t="s">
         <v>39</v>
       </c>
       <c r="DE69" s="46"/>
       <c r="DF69" s="46"/>
       <c r="DG69" s="46"/>
       <c r="DH69" s="46"/>
       <c r="DI69" s="46"/>
       <c r="DJ69" s="46"/>
       <c r="DK69" s="46"/>
       <c r="DL69" s="46"/>
       <c r="DM69" s="46"/>
       <c r="DN69" s="46"/>
       <c r="DO69" s="46"/>
       <c r="DP69" s="46"/>
     </row>
     <row r="70" spans="1:120" ht="19.5" customHeight="1">
-      <c r="A70" s="54"/>
-[...84 lines deleted...]
-      <c r="CH70" s="47"/>
+      <c r="A70" s="53"/>
+      <c r="B70" s="53"/>
+      <c r="C70" s="53"/>
+      <c r="D70" s="53"/>
+      <c r="E70" s="53"/>
+      <c r="F70" s="53"/>
+      <c r="G70" s="53"/>
+      <c r="H70" s="53"/>
+      <c r="I70" s="53"/>
+      <c r="J70" s="53"/>
+      <c r="K70" s="53"/>
+      <c r="L70" s="53"/>
+      <c r="M70" s="53"/>
+      <c r="N70" s="53"/>
+      <c r="O70" s="53"/>
+      <c r="P70" s="53"/>
+      <c r="Q70" s="53"/>
+      <c r="R70" s="53"/>
+      <c r="S70" s="53"/>
+      <c r="T70" s="53"/>
+      <c r="U70" s="53"/>
+      <c r="V70" s="53"/>
+      <c r="W70" s="53"/>
+      <c r="X70" s="53"/>
+      <c r="Y70" s="53"/>
+      <c r="Z70" s="53"/>
+      <c r="AA70" s="53"/>
+      <c r="AB70" s="53"/>
+      <c r="AC70" s="53"/>
+      <c r="AD70" s="53"/>
+      <c r="AE70" s="53"/>
+      <c r="AF70" s="53"/>
+      <c r="AG70" s="53"/>
+      <c r="AH70" s="53"/>
+      <c r="AI70" s="53"/>
+      <c r="AJ70" s="53"/>
+      <c r="AK70" s="53"/>
+      <c r="AL70" s="53"/>
+      <c r="AM70" s="53"/>
+      <c r="AN70" s="53"/>
+      <c r="AO70" s="53"/>
+      <c r="AP70" s="53"/>
+      <c r="AQ70" s="53"/>
+      <c r="AR70" s="53"/>
+      <c r="AS70" s="53"/>
+      <c r="AT70" s="53"/>
+      <c r="AU70" s="53"/>
+      <c r="AV70" s="53"/>
+      <c r="AW70" s="53"/>
+      <c r="AX70" s="53"/>
+      <c r="AY70" s="53"/>
+      <c r="AZ70" s="53"/>
+      <c r="BA70" s="53"/>
+      <c r="BB70" s="53"/>
+      <c r="BC70" s="53"/>
+      <c r="BD70" s="53"/>
+      <c r="BE70" s="53"/>
+      <c r="BF70" s="53"/>
+      <c r="BG70" s="53"/>
+      <c r="BH70" s="53"/>
+      <c r="BI70" s="53"/>
+      <c r="BJ70" s="51"/>
+      <c r="BK70" s="51"/>
+      <c r="BL70" s="51"/>
+      <c r="BM70" s="51"/>
+      <c r="BN70" s="51"/>
+      <c r="BO70" s="51"/>
+      <c r="BP70" s="51"/>
+      <c r="BQ70" s="51"/>
+      <c r="BR70" s="51"/>
+      <c r="BS70" s="51"/>
+      <c r="BT70" s="51"/>
+      <c r="BU70" s="51"/>
+      <c r="BV70" s="51"/>
+      <c r="BW70" s="51"/>
+      <c r="BX70" s="51"/>
+      <c r="BY70" s="51"/>
+      <c r="BZ70" s="51"/>
+      <c r="CA70" s="51"/>
+      <c r="CB70" s="51"/>
+      <c r="CC70" s="51"/>
+      <c r="CD70" s="51"/>
+      <c r="CE70" s="51"/>
+      <c r="CF70" s="51"/>
+      <c r="CG70" s="51"/>
+      <c r="CH70" s="51"/>
     </row>
     <row r="71" spans="1:120" ht="18.75" customHeight="1">
-      <c r="J71" s="50"/>
-[...2 lines deleted...]
-      <c r="M71" s="50"/>
+      <c r="J71" s="49"/>
+      <c r="K71" s="49"/>
+      <c r="L71" s="49"/>
+      <c r="M71" s="49"/>
       <c r="N71" s="36"/>
-      <c r="X71" s="50" t="s">
+      <c r="X71" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="Y71" s="50"/>
-      <c r="Z71" s="50"/>
+      <c r="Y71" s="49"/>
+      <c r="Z71" s="49"/>
       <c r="AA71" s="36"/>
-      <c r="AJ71" s="48" t="s">
+      <c r="AJ71" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="AK71" s="48"/>
-[...1 lines deleted...]
-      <c r="AM71" s="48"/>
+      <c r="AK71" s="47"/>
+      <c r="AL71" s="47"/>
+      <c r="AM71" s="47"/>
       <c r="AN71" s="35"/>
-      <c r="AW71" s="48" t="s">
+      <c r="AW71" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="AX71" s="48"/>
-[...1 lines deleted...]
-      <c r="AZ71" s="48"/>
+      <c r="AX71" s="47"/>
+      <c r="AY71" s="47"/>
+      <c r="AZ71" s="47"/>
       <c r="BA71" s="35"/>
-      <c r="BJ71" s="48" t="s">
+      <c r="BJ71" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="BK71" s="48"/>
-[...1 lines deleted...]
-      <c r="BM71" s="48"/>
+      <c r="BK71" s="47"/>
+      <c r="BL71" s="47"/>
+      <c r="BM71" s="47"/>
       <c r="BN71" s="35"/>
-      <c r="BW71" s="48" t="s">
+      <c r="BW71" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="BX71" s="48"/>
-[...1 lines deleted...]
-      <c r="BZ71" s="48"/>
+      <c r="BX71" s="47"/>
+      <c r="BY71" s="47"/>
+      <c r="BZ71" s="47"/>
       <c r="CA71" s="35"/>
       <c r="CB71" s="35"/>
-      <c r="CK71" s="48" t="s">
+      <c r="CK71" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="CL71" s="48"/>
-[...1 lines deleted...]
-      <c r="CN71" s="48"/>
+      <c r="CL71" s="47"/>
+      <c r="CM71" s="47"/>
+      <c r="CN71" s="47"/>
       <c r="CO71" s="12"/>
       <c r="CP71" s="35"/>
-      <c r="CY71" s="48" t="s">
+      <c r="CY71" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="CZ71" s="48"/>
-[...1 lines deleted...]
-      <c r="DB71" s="48"/>
+      <c r="CZ71" s="47"/>
+      <c r="DA71" s="47"/>
+      <c r="DB71" s="47"/>
       <c r="DD71" s="35"/>
-      <c r="DM71" s="48" t="s">
+      <c r="DM71" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="DN71" s="48"/>
-[...1 lines deleted...]
-      <c r="DP71" s="48"/>
+      <c r="DN71" s="47"/>
+      <c r="DO71" s="47"/>
+      <c r="DP71" s="47"/>
     </row>
     <row r="72" spans="1:120" ht="20.25" customHeight="1">
-      <c r="A72" s="53"/>
+      <c r="A72" s="50"/>
       <c r="B72" s="45" t="s">
         <v>13</v>
       </c>
       <c r="C72" s="45"/>
       <c r="D72" s="45"/>
       <c r="E72" s="45"/>
       <c r="F72" s="45"/>
       <c r="G72" s="45"/>
       <c r="H72" s="45"/>
       <c r="I72" s="45"/>
       <c r="J72" s="45"/>
       <c r="K72" s="45"/>
       <c r="L72" s="45"/>
       <c r="M72" s="45"/>
       <c r="N72" s="33"/>
       <c r="O72" s="45" t="s">
         <v>14</v>
       </c>
       <c r="P72" s="45"/>
       <c r="Q72" s="45"/>
       <c r="R72" s="45"/>
       <c r="S72" s="45"/>
       <c r="T72" s="45"/>
       <c r="U72" s="45"/>
       <c r="V72" s="45"/>
@@ -19866,51 +19956,51 @@
       <c r="CU72" s="45"/>
       <c r="CV72" s="45"/>
       <c r="CW72" s="45"/>
       <c r="CX72" s="45"/>
       <c r="CY72" s="45"/>
       <c r="CZ72" s="45"/>
       <c r="DA72" s="45"/>
       <c r="DB72" s="45"/>
       <c r="DD72" s="33"/>
       <c r="DE72" s="45" t="s">
         <v>48</v>
       </c>
       <c r="DF72" s="45"/>
       <c r="DG72" s="45"/>
       <c r="DH72" s="45"/>
       <c r="DI72" s="45"/>
       <c r="DJ72" s="45"/>
       <c r="DK72" s="45"/>
       <c r="DL72" s="45"/>
       <c r="DM72" s="45"/>
       <c r="DN72" s="45"/>
       <c r="DO72" s="45"/>
       <c r="DP72" s="45"/>
     </row>
     <row r="73" spans="1:120" ht="28.5" customHeight="1">
-      <c r="A73" s="53"/>
+      <c r="A73" s="50"/>
       <c r="B73" s="28" t="s">
         <v>10</v>
       </c>
       <c r="C73" s="28" t="s">
         <v>11</v>
       </c>
       <c r="D73" s="28" t="s">
         <v>0</v>
       </c>
       <c r="E73" s="28" t="s">
         <v>1</v>
       </c>
       <c r="F73" s="28" t="s">
         <v>2</v>
       </c>
       <c r="G73" s="28" t="s">
         <v>3</v>
       </c>
       <c r="H73" s="28" t="s">
         <v>4</v>
       </c>
       <c r="I73" s="28" t="s">
         <v>5</v>
       </c>
       <c r="J73" s="28" t="s">
@@ -20544,51 +20634,53 @@
       </c>
       <c r="DE74" s="2">
         <v>15231.3</v>
       </c>
       <c r="DF74" s="2">
         <v>11785.600000000002</v>
       </c>
       <c r="DG74" s="2">
         <v>13487.82692542579</v>
       </c>
       <c r="DH74" s="2">
         <v>17920.573074574211</v>
       </c>
       <c r="DI74" s="3">
         <v>19253.742127225298</v>
       </c>
       <c r="DJ74" s="4">
         <v>24381.243024922951</v>
       </c>
       <c r="DK74" s="4">
         <v>27438.214847851748</v>
       </c>
       <c r="DL74" s="4">
         <v>28381.848778551066</v>
       </c>
-      <c r="DM74" s="4"/>
+      <c r="DM74" s="4">
+        <v>26234.286832845944</v>
+      </c>
       <c r="DN74" s="2"/>
       <c r="DO74" s="2"/>
       <c r="DP74" s="2"/>
     </row>
     <row r="75" spans="1:120">
       <c r="A75" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B75" s="5">
         <v>79.400000000000006</v>
       </c>
       <c r="C75" s="5">
         <v>117.9</v>
       </c>
       <c r="D75" s="5">
         <v>160.39999999999998</v>
       </c>
       <c r="E75" s="5">
         <v>180.59999999999997</v>
       </c>
       <c r="F75" s="5">
         <v>191.30000000000007</v>
       </c>
       <c r="G75" s="5">
         <v>168.19999999999993</v>
@@ -20891,51 +20983,53 @@
       </c>
       <c r="DE75" s="8">
         <v>16.100000000000001</v>
       </c>
       <c r="DF75" s="2">
         <v>22.5</v>
       </c>
       <c r="DG75" s="2">
         <v>26.6</v>
       </c>
       <c r="DH75" s="5">
         <v>38.700000000000003</v>
       </c>
       <c r="DI75" s="5">
         <v>44.799999999999983</v>
       </c>
       <c r="DJ75" s="4">
         <v>51.324868642295286</v>
       </c>
       <c r="DK75" s="4">
         <v>39.275131357704737</v>
       </c>
       <c r="DL75" s="4">
         <v>59.199999999999989</v>
       </c>
-      <c r="DM75" s="4"/>
+      <c r="DM75" s="4">
+        <v>33.300000000000011</v>
+      </c>
       <c r="DN75" s="2"/>
       <c r="DO75" s="2"/>
       <c r="DP75" s="2"/>
     </row>
     <row r="76" spans="1:120">
       <c r="A76" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B76" s="5">
         <v>749</v>
       </c>
       <c r="C76" s="5">
         <v>631</v>
       </c>
       <c r="D76" s="5">
         <v>524.29999999999995</v>
       </c>
       <c r="E76" s="5">
         <v>1482.0000000000002</v>
       </c>
       <c r="F76" s="5">
         <v>1602.6999999999998</v>
       </c>
       <c r="G76" s="11">
         <v>1888.3000000000002</v>
@@ -21238,51 +21332,53 @@
       </c>
       <c r="DE76" s="8">
         <v>893.1</v>
       </c>
       <c r="DF76" s="2">
         <v>601.1</v>
       </c>
       <c r="DG76" s="2">
         <v>638.10000000000014</v>
       </c>
       <c r="DH76" s="8">
         <v>1575.6999999999998</v>
       </c>
       <c r="DI76" s="10">
         <v>1766.3000000000002</v>
       </c>
       <c r="DJ76" s="11">
         <v>2337.0545409905699</v>
       </c>
       <c r="DK76" s="11">
         <v>2228.1454590094299</v>
       </c>
       <c r="DL76" s="11">
         <v>2283.7730368798293</v>
       </c>
-      <c r="DM76" s="11"/>
+      <c r="DM76" s="11">
+        <v>2337.3269631201711</v>
+      </c>
       <c r="DN76" s="2"/>
       <c r="DO76" s="8"/>
       <c r="DP76" s="8"/>
     </row>
     <row r="77" spans="1:120">
       <c r="A77" s="23" t="s">
         <v>55</v>
       </c>
       <c r="B77" s="5">
         <v>590.70000000000005</v>
       </c>
       <c r="C77" s="5">
         <v>470.70000000000005</v>
       </c>
       <c r="D77" s="5">
         <v>359.09999999999991</v>
       </c>
       <c r="E77" s="5">
         <v>801.30000000000018</v>
       </c>
       <c r="F77" s="5">
         <v>1237</v>
       </c>
       <c r="G77" s="11">
         <v>1286.0999999999995</v>
@@ -21585,51 +21681,53 @@
       </c>
       <c r="DE77" s="8">
         <v>658.3</v>
       </c>
       <c r="DF77" s="2">
         <v>420.40000000000009</v>
       </c>
       <c r="DG77" s="2">
         <v>411.70000000000005</v>
       </c>
       <c r="DH77" s="8">
         <v>751.09999999999991</v>
       </c>
       <c r="DI77" s="10">
         <v>1062.5</v>
       </c>
       <c r="DJ77" s="11">
         <v>1497.2746004147139</v>
       </c>
       <c r="DK77" s="11">
         <v>1604.5253995852863</v>
       </c>
       <c r="DL77" s="11">
         <v>1334.5019626575977</v>
       </c>
-      <c r="DM77" s="11"/>
+      <c r="DM77" s="11">
+        <v>1757.0980373424018</v>
+      </c>
       <c r="DN77" s="2"/>
       <c r="DO77" s="8"/>
       <c r="DP77" s="8"/>
     </row>
     <row r="78" spans="1:120">
       <c r="A78" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B78" s="5">
         <v>716</v>
       </c>
       <c r="C78" s="5">
         <v>732.59999999999991</v>
       </c>
       <c r="D78" s="5">
         <v>428.40000000000009</v>
       </c>
       <c r="E78" s="5">
         <v>997.40000000000009</v>
       </c>
       <c r="F78" s="5">
         <v>1084.9000000000001</v>
       </c>
       <c r="G78" s="11">
         <v>1179.5</v>
@@ -21932,51 +22030,53 @@
       </c>
       <c r="DE78" s="8">
         <v>730.9</v>
       </c>
       <c r="DF78" s="2">
         <v>618.1</v>
       </c>
       <c r="DG78" s="2">
         <v>532.90000000000009</v>
       </c>
       <c r="DH78" s="8">
         <v>803.29999999999973</v>
       </c>
       <c r="DI78" s="10">
         <v>934.5</v>
       </c>
       <c r="DJ78" s="11">
         <v>1104.2414263673445</v>
       </c>
       <c r="DK78" s="11">
         <v>1137.8585736326559</v>
       </c>
       <c r="DL78" s="11">
         <v>1408.2739616611134</v>
       </c>
-      <c r="DM78" s="11"/>
+      <c r="DM78" s="11">
+        <v>1238.8260383388861</v>
+      </c>
       <c r="DN78" s="2"/>
       <c r="DO78" s="8"/>
       <c r="DP78" s="8"/>
     </row>
     <row r="79" spans="1:120">
       <c r="A79" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B79" s="5">
         <v>521.4</v>
       </c>
       <c r="C79" s="5">
         <v>384</v>
       </c>
       <c r="D79" s="5">
         <v>460.69999999999993</v>
       </c>
       <c r="E79" s="5">
         <v>800.20000000000027</v>
       </c>
       <c r="F79" s="5">
         <v>790.09999999999991</v>
       </c>
       <c r="G79" s="11">
         <v>1026.9000000000001</v>
@@ -22279,51 +22379,53 @@
       </c>
       <c r="DE79" s="8">
         <v>1131.8</v>
       </c>
       <c r="DF79" s="2">
         <v>951.10000000000014</v>
       </c>
       <c r="DG79" s="2">
         <v>925</v>
       </c>
       <c r="DH79" s="8">
         <v>1463.1</v>
       </c>
       <c r="DI79" s="10">
         <v>1357.3000000000002</v>
       </c>
       <c r="DJ79" s="11">
         <v>2145.3904764431154</v>
       </c>
       <c r="DK79" s="11">
         <v>1735.4095235568848</v>
       </c>
       <c r="DL79" s="11">
         <v>2430.4459091756271</v>
       </c>
-      <c r="DM79" s="11"/>
+      <c r="DM79" s="11">
+        <v>2014.2540908243718</v>
+      </c>
       <c r="DN79" s="2"/>
       <c r="DO79" s="8"/>
       <c r="DP79" s="8"/>
     </row>
     <row r="80" spans="1:120">
       <c r="A80" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B80" s="5">
         <v>473.7</v>
       </c>
       <c r="C80" s="5">
         <v>364.3</v>
       </c>
       <c r="D80" s="5">
         <v>423.20000000000005</v>
       </c>
       <c r="E80" s="5">
         <v>620.70000000000005</v>
       </c>
       <c r="F80" s="5">
         <v>756.69999999999982</v>
       </c>
       <c r="G80" s="11">
         <v>1107.3000000000002</v>
@@ -22626,51 +22728,53 @@
       </c>
       <c r="DE80" s="2">
         <v>528.6</v>
       </c>
       <c r="DF80" s="2">
         <v>469.1</v>
       </c>
       <c r="DG80" s="2">
         <v>522.59999999999991</v>
       </c>
       <c r="DH80" s="8">
         <v>626.70000000000005</v>
       </c>
       <c r="DI80" s="10">
         <v>771.40000000000009</v>
       </c>
       <c r="DJ80" s="11">
         <v>1802.6532278892232</v>
       </c>
       <c r="DK80" s="11">
         <v>1095.4467721107767</v>
       </c>
       <c r="DL80" s="11">
         <v>1528.9174172639796</v>
       </c>
-      <c r="DM80" s="11"/>
+      <c r="DM80" s="11">
+        <v>1226.7825827360211</v>
+      </c>
       <c r="DN80" s="2"/>
       <c r="DO80" s="8"/>
       <c r="DP80" s="8"/>
     </row>
     <row r="81" spans="1:120">
       <c r="A81" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B81" s="5">
         <v>1578.8</v>
       </c>
       <c r="C81" s="5">
         <v>1417.8999999999999</v>
       </c>
       <c r="D81" s="5">
         <v>1478.9000000000005</v>
       </c>
       <c r="E81" s="5">
         <v>1713</v>
       </c>
       <c r="F81" s="5">
         <v>1659.2999999999993</v>
       </c>
       <c r="G81" s="11">
         <v>1764.7000000000007</v>
@@ -22973,51 +23077,53 @@
       </c>
       <c r="DE81" s="2">
         <v>3523.4</v>
       </c>
       <c r="DF81" s="2">
         <v>2966.1</v>
       </c>
       <c r="DG81" s="2">
         <v>3509.7000000000007</v>
       </c>
       <c r="DH81" s="8">
         <v>3870.5</v>
       </c>
       <c r="DI81" s="10">
         <v>3827.0999999999985</v>
       </c>
       <c r="DJ81" s="11">
         <v>4070.7100092633591</v>
       </c>
       <c r="DK81" s="11">
         <v>5016.5899907366402</v>
       </c>
       <c r="DL81" s="11">
         <v>5222.5684679198421</v>
       </c>
-      <c r="DM81" s="11"/>
+      <c r="DM81" s="11">
+        <v>4299.7315320801608</v>
+      </c>
       <c r="DN81" s="2"/>
       <c r="DO81" s="8"/>
       <c r="DP81" s="8"/>
     </row>
     <row r="82" spans="1:120">
       <c r="A82" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B82" s="5">
         <v>352.6</v>
       </c>
       <c r="C82" s="5">
         <v>144.69999999999999</v>
       </c>
       <c r="D82" s="5">
         <v>324.59999999999997</v>
       </c>
       <c r="E82" s="5">
         <v>607.9</v>
       </c>
       <c r="F82" s="5">
         <v>554.60000000000014</v>
       </c>
       <c r="G82" s="5">
         <v>590.29999999999973</v>
@@ -23320,51 +23426,53 @@
       </c>
       <c r="DE82" s="8">
         <v>696.8</v>
       </c>
       <c r="DF82" s="2">
         <v>448.60000000000014</v>
       </c>
       <c r="DG82" s="2">
         <v>631.19999999999982</v>
       </c>
       <c r="DH82" s="5">
         <v>825.20000000000027</v>
       </c>
       <c r="DI82" s="5">
         <v>825</v>
       </c>
       <c r="DJ82" s="11">
         <v>913.60738109789509</v>
       </c>
       <c r="DK82" s="11">
         <v>1352.8926189021049</v>
       </c>
       <c r="DL82" s="11">
         <v>1170.2529740374512</v>
       </c>
-      <c r="DM82" s="11"/>
+      <c r="DM82" s="11">
+        <v>1232.2470259625488</v>
+      </c>
       <c r="DN82" s="2"/>
       <c r="DO82" s="8"/>
       <c r="DP82" s="8"/>
     </row>
     <row r="83" spans="1:120">
       <c r="A83" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B83" s="5">
         <v>338</v>
       </c>
       <c r="C83" s="5">
         <v>288.39999999999998</v>
       </c>
       <c r="D83" s="5">
         <v>300</v>
       </c>
       <c r="E83" s="5">
         <v>510.1</v>
       </c>
       <c r="F83" s="5">
         <v>532.20000000000005</v>
       </c>
       <c r="G83" s="11">
         <v>606.89999999999986</v>
@@ -23667,51 +23775,53 @@
       </c>
       <c r="DE83" s="8">
         <v>510.2</v>
       </c>
       <c r="DF83" s="2">
         <v>409.8</v>
       </c>
       <c r="DG83" s="2">
         <v>452.59999999999991</v>
       </c>
       <c r="DH83" s="8">
         <v>618.80000000000018</v>
       </c>
       <c r="DI83" s="10">
         <v>723.79999999999973</v>
       </c>
       <c r="DJ83" s="11">
         <v>863.93122475872633</v>
       </c>
       <c r="DK83" s="11">
         <v>965.26877524127349</v>
       </c>
       <c r="DL83" s="11">
         <v>1385.5085006769596</v>
       </c>
-      <c r="DM83" s="11"/>
+      <c r="DM83" s="11">
+        <v>1063.391499323041</v>
+      </c>
       <c r="DN83" s="2"/>
       <c r="DO83" s="8"/>
       <c r="DP83" s="8"/>
     </row>
     <row r="84" spans="1:120">
       <c r="A84" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B84" s="5">
         <v>375.1</v>
       </c>
       <c r="C84" s="5">
         <v>338.79999999999995</v>
       </c>
       <c r="D84" s="5">
         <v>346.9</v>
       </c>
       <c r="E84" s="5">
         <v>566</v>
       </c>
       <c r="F84" s="5">
         <v>712.7</v>
       </c>
       <c r="G84" s="11">
         <v>969.90000000000009</v>
@@ -24014,51 +24124,53 @@
       </c>
       <c r="DE84" s="8">
         <v>1159.5</v>
       </c>
       <c r="DF84" s="2">
         <v>1155.5</v>
       </c>
       <c r="DG84" s="2">
         <v>1224.8000000000002</v>
       </c>
       <c r="DH84" s="8">
         <v>1376.0999999999995</v>
       </c>
       <c r="DI84" s="10">
         <v>1571.6000000000004</v>
       </c>
       <c r="DJ84" s="11">
         <v>2018.0341764774075</v>
       </c>
       <c r="DK84" s="11">
         <v>2267.4658235225925</v>
       </c>
       <c r="DL84" s="11">
         <v>2432.1505636976271</v>
       </c>
-      <c r="DM84" s="11"/>
+      <c r="DM84" s="11">
+        <v>2120.1494363023721</v>
+      </c>
       <c r="DN84" s="2"/>
       <c r="DO84" s="8"/>
       <c r="DP84" s="8"/>
     </row>
     <row r="85" spans="1:120">
       <c r="A85" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B85" s="5">
         <v>1151.4000000000001</v>
       </c>
       <c r="C85" s="5">
         <v>784.89999999999986</v>
       </c>
       <c r="D85" s="5">
         <v>880.7</v>
       </c>
       <c r="E85" s="5">
         <v>1478.8000000000002</v>
       </c>
       <c r="F85" s="5">
         <v>1663.5</v>
       </c>
       <c r="G85" s="11">
         <v>1449.8999999999996</v>
@@ -24361,51 +24473,53 @@
       </c>
       <c r="DE85" s="8">
         <v>3076.4</v>
       </c>
       <c r="DF85" s="2">
         <v>2196.7999999999997</v>
       </c>
       <c r="DG85" s="2">
         <v>2629.8</v>
       </c>
       <c r="DH85" s="8">
         <v>3197.8999999999996</v>
       </c>
       <c r="DI85" s="10">
         <v>3548.3999999999996</v>
       </c>
       <c r="DJ85" s="11">
         <v>3789.3852944931132</v>
       </c>
       <c r="DK85" s="11">
         <v>4376.8147055068875</v>
       </c>
       <c r="DL85" s="11">
         <v>4165.1673050330464</v>
       </c>
-      <c r="DM85" s="11"/>
+      <c r="DM85" s="11">
+        <v>4293.4326949669521</v>
+      </c>
       <c r="DN85" s="2"/>
       <c r="DO85" s="8"/>
       <c r="DP85" s="8"/>
     </row>
     <row r="86" spans="1:120">
       <c r="A86" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B86" s="5">
         <v>297.3</v>
       </c>
       <c r="C86" s="5">
         <v>197.39999999999998</v>
       </c>
       <c r="D86" s="5">
         <v>185.7</v>
       </c>
       <c r="E86" s="5">
         <v>343.4</v>
       </c>
       <c r="F86" s="5">
         <v>346.29999999999995</v>
       </c>
       <c r="G86" s="11">
         <v>484.40000000000009</v>
@@ -24708,51 +24822,53 @@
       </c>
       <c r="DE86" s="8">
         <v>413.6</v>
       </c>
       <c r="DF86" s="2">
         <v>277.29999999999995</v>
       </c>
       <c r="DG86" s="2">
         <v>314.80000000000007</v>
       </c>
       <c r="DH86" s="8">
         <v>360</v>
       </c>
       <c r="DI86" s="10">
         <v>443.89999999999986</v>
       </c>
       <c r="DJ86" s="11">
         <v>638.71338976884408</v>
       </c>
       <c r="DK86" s="11">
         <v>920.88661023115583</v>
       </c>
       <c r="DL86" s="11">
         <v>885.75135054607836</v>
       </c>
-      <c r="DM86" s="11"/>
+      <c r="DM86" s="11">
+        <v>765.34864945392201</v>
+      </c>
       <c r="DN86" s="2"/>
       <c r="DO86" s="8"/>
       <c r="DP86" s="8"/>
     </row>
     <row r="87" spans="1:120">
       <c r="A87" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B87" s="7">
         <v>415.9</v>
       </c>
       <c r="C87" s="7">
         <v>414.20000000000005</v>
       </c>
       <c r="D87" s="7">
         <v>437.19999999999993</v>
       </c>
       <c r="E87" s="7">
         <v>807.2</v>
       </c>
       <c r="F87" s="7">
         <v>749.59999999999991</v>
       </c>
       <c r="G87" s="11">
         <v>983.80000000000018</v>
@@ -25055,51 +25171,53 @@
       </c>
       <c r="DE87" s="8">
         <v>838.3</v>
       </c>
       <c r="DF87" s="2">
         <v>613.40000000000009</v>
       </c>
       <c r="DG87" s="2">
         <v>831.2</v>
       </c>
       <c r="DH87" s="8">
         <v>1391.7999999999997</v>
       </c>
       <c r="DI87" s="8">
         <v>1213.4000000000005</v>
       </c>
       <c r="DJ87" s="8">
         <v>1922.5906370652092</v>
       </c>
       <c r="DK87" s="11">
         <v>2432.4093629347908</v>
       </c>
       <c r="DL87" s="11">
         <v>2092.5549698315372</v>
       </c>
-      <c r="DM87" s="11"/>
+      <c r="DM87" s="11">
+        <v>1878.0450301684632</v>
+      </c>
       <c r="DN87" s="2"/>
       <c r="DO87" s="8"/>
       <c r="DP87" s="8"/>
     </row>
     <row r="88" spans="1:120">
       <c r="A88" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B88" s="7">
         <v>714.7</v>
       </c>
       <c r="C88" s="7">
         <v>563.20000000000005</v>
       </c>
       <c r="D88" s="7">
         <v>485.69999999999982</v>
       </c>
       <c r="E88" s="7">
         <v>879.80000000000018</v>
       </c>
       <c r="F88" s="7">
         <v>955.09999999999991</v>
       </c>
       <c r="G88" s="11">
         <v>1045.1999999999998</v>
@@ -25402,51 +25520,53 @@
       </c>
       <c r="DE88" s="8">
         <v>1054.3</v>
       </c>
       <c r="DF88" s="2">
         <v>635.79999999999995</v>
       </c>
       <c r="DG88" s="2">
         <v>836.80000000000018</v>
       </c>
       <c r="DH88" s="8">
         <v>1021.6999999999998</v>
       </c>
       <c r="DI88" s="8">
         <v>1163.7000000000003</v>
       </c>
       <c r="DJ88" s="8">
         <v>1226.3728793563596</v>
       </c>
       <c r="DK88" s="11">
         <v>2265.2271206436399</v>
       </c>
       <c r="DL88" s="11">
         <v>1982.7007126370081</v>
       </c>
-      <c r="DM88" s="11"/>
+      <c r="DM88" s="11">
+        <v>1974.3992873629923</v>
+      </c>
       <c r="DN88" s="2"/>
       <c r="DO88" s="8"/>
       <c r="DP88" s="8"/>
     </row>
     <row r="89" spans="1:120" s="13" customFormat="1">
       <c r="B89" s="14"/>
       <c r="C89" s="14"/>
       <c r="D89" s="14"/>
       <c r="E89" s="14"/>
       <c r="F89" s="14"/>
       <c r="G89" s="15"/>
       <c r="H89" s="15"/>
       <c r="I89" s="14"/>
       <c r="J89" s="14"/>
       <c r="K89" s="14"/>
       <c r="L89" s="14"/>
       <c r="M89" s="14"/>
       <c r="N89" s="14"/>
       <c r="O89" s="14"/>
       <c r="P89" s="14"/>
       <c r="Q89" s="14"/>
       <c r="R89" s="14"/>
       <c r="S89" s="14"/>
       <c r="T89" s="14"/>
       <c r="U89" s="14"/>
@@ -25926,289 +26046,289 @@
       <c r="CB94" s="14"/>
       <c r="CO94" s="14"/>
       <c r="CP94" s="14"/>
       <c r="DC94" s="14"/>
       <c r="DD94" s="14"/>
     </row>
     <row r="95" spans="1:120" s="13" customFormat="1">
       <c r="CO95" s="14"/>
       <c r="DC95" s="14"/>
     </row>
     <row r="96" spans="1:120" s="13" customFormat="1">
       <c r="B96" s="27"/>
       <c r="C96" s="26"/>
       <c r="AO96" s="27"/>
       <c r="CO96" s="14"/>
       <c r="DC96" s="14"/>
     </row>
     <row r="97" spans="93:93">
       <c r="CO97" s="12"/>
     </row>
     <row r="98" spans="93:93">
       <c r="CO98" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="123">
-    <mergeCell ref="DE50:DP50"/>
-[...31 lines deleted...]
-    <mergeCell ref="BN25:BZ25"/>
+    <mergeCell ref="BO50:BZ50"/>
+    <mergeCell ref="CB69:CN69"/>
+    <mergeCell ref="BV70:CH70"/>
+    <mergeCell ref="CC72:CN72"/>
+    <mergeCell ref="BW71:BZ71"/>
+    <mergeCell ref="CP2:DB2"/>
+    <mergeCell ref="CY4:DB4"/>
+    <mergeCell ref="CB2:CN2"/>
+    <mergeCell ref="CQ5:DB5"/>
+    <mergeCell ref="CP25:DB25"/>
+    <mergeCell ref="CY26:DB26"/>
+    <mergeCell ref="CQ27:DB27"/>
+    <mergeCell ref="CQ72:DB72"/>
+    <mergeCell ref="CP47:DB47"/>
+    <mergeCell ref="CP48:DB48"/>
+    <mergeCell ref="CY49:DB49"/>
+    <mergeCell ref="CQ50:DB50"/>
+    <mergeCell ref="CP69:DB69"/>
+    <mergeCell ref="CY71:DB71"/>
+    <mergeCell ref="CK71:CN71"/>
+    <mergeCell ref="CB47:CN47"/>
+    <mergeCell ref="CB25:CN25"/>
+    <mergeCell ref="CC5:CN5"/>
+    <mergeCell ref="AO50:AZ50"/>
+    <mergeCell ref="BB50:BM50"/>
+    <mergeCell ref="J71:M71"/>
+    <mergeCell ref="X71:Z71"/>
+    <mergeCell ref="AJ71:AM71"/>
+    <mergeCell ref="AW71:AZ71"/>
+    <mergeCell ref="BJ71:BM71"/>
+    <mergeCell ref="A69:M69"/>
+    <mergeCell ref="N69:Z69"/>
+    <mergeCell ref="AN69:AZ69"/>
+    <mergeCell ref="A50:A51"/>
+    <mergeCell ref="B50:M50"/>
+    <mergeCell ref="O50:Z50"/>
+    <mergeCell ref="A70:M70"/>
+    <mergeCell ref="N70:Y70"/>
+    <mergeCell ref="Z70:AK70"/>
+    <mergeCell ref="AL70:AW70"/>
+    <mergeCell ref="AX70:BI70"/>
+    <mergeCell ref="AA69:AM69"/>
+    <mergeCell ref="A48:BM48"/>
+    <mergeCell ref="J49:M49"/>
+    <mergeCell ref="X49:Z49"/>
+    <mergeCell ref="AJ49:AM49"/>
+    <mergeCell ref="AW49:AZ49"/>
+    <mergeCell ref="BJ49:BM49"/>
+    <mergeCell ref="BW26:BZ26"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="O27:Z27"/>
+    <mergeCell ref="AB27:AM27"/>
+    <mergeCell ref="AO27:AZ27"/>
+    <mergeCell ref="BB27:BM27"/>
+    <mergeCell ref="BO27:BZ27"/>
+    <mergeCell ref="J26:M26"/>
+    <mergeCell ref="A47:M47"/>
+    <mergeCell ref="N47:Z47"/>
+    <mergeCell ref="AA47:AM47"/>
+    <mergeCell ref="AN47:AZ47"/>
+    <mergeCell ref="BA47:BM47"/>
+    <mergeCell ref="BN47:BZ47"/>
+    <mergeCell ref="X26:Z26"/>
+    <mergeCell ref="AJ26:AM26"/>
+    <mergeCell ref="AW26:AZ26"/>
     <mergeCell ref="A72:A73"/>
     <mergeCell ref="B72:M72"/>
     <mergeCell ref="O72:Z72"/>
     <mergeCell ref="AB72:AM72"/>
     <mergeCell ref="AO72:AZ72"/>
     <mergeCell ref="BB72:BM72"/>
     <mergeCell ref="BO72:BZ72"/>
     <mergeCell ref="CB48:CN48"/>
     <mergeCell ref="CK4:CN4"/>
     <mergeCell ref="AB50:AM50"/>
     <mergeCell ref="BW49:BZ49"/>
     <mergeCell ref="CC27:CN27"/>
     <mergeCell ref="CC50:CN50"/>
     <mergeCell ref="BJ70:BU70"/>
     <mergeCell ref="BA69:BM69"/>
     <mergeCell ref="BN69:BZ69"/>
     <mergeCell ref="CK26:CN26"/>
     <mergeCell ref="CK49:CN49"/>
     <mergeCell ref="BW4:BZ4"/>
     <mergeCell ref="AB5:AM5"/>
     <mergeCell ref="AO5:AZ5"/>
     <mergeCell ref="AA25:AM25"/>
     <mergeCell ref="AN25:AZ25"/>
     <mergeCell ref="BA25:BM25"/>
-    <mergeCell ref="A48:BM48"/>
-[...64 lines deleted...]
-    <mergeCell ref="CC5:CN5"/>
+    <mergeCell ref="BJ26:BM26"/>
+    <mergeCell ref="AN2:AZ2"/>
+    <mergeCell ref="BA2:BM2"/>
+    <mergeCell ref="AJ4:AM4"/>
+    <mergeCell ref="AW4:AZ4"/>
+    <mergeCell ref="BJ4:BM4"/>
+    <mergeCell ref="BB5:BM5"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="BO5:BZ5"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="X4:Z4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:M5"/>
+    <mergeCell ref="BN2:BZ2"/>
+    <mergeCell ref="O5:Z5"/>
+    <mergeCell ref="A25:M25"/>
+    <mergeCell ref="N25:Z25"/>
+    <mergeCell ref="N2:Z2"/>
+    <mergeCell ref="AA2:AM2"/>
+    <mergeCell ref="BN25:BZ25"/>
+    <mergeCell ref="DE50:DP50"/>
+    <mergeCell ref="DD69:DP69"/>
+    <mergeCell ref="DM71:DP71"/>
+    <mergeCell ref="DE72:DP72"/>
+    <mergeCell ref="DE27:DP27"/>
+    <mergeCell ref="DD2:DP2"/>
+    <mergeCell ref="DM4:DP4"/>
+    <mergeCell ref="DE5:DP5"/>
+    <mergeCell ref="DD25:DP25"/>
+    <mergeCell ref="DM26:DP26"/>
+    <mergeCell ref="DD47:DP47"/>
+    <mergeCell ref="DD48:DP48"/>
+    <mergeCell ref="DM49:DP49"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC6DBD00-E486-4CFA-8175-DF05844CC8B8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC6DBD00-E486-4CFA-8175-DF05844CC8B8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>рус</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>