--- v0 (2026-04-15)
+++ v1 (2026-06-04)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="345" yWindow="-270" windowWidth="24840" windowHeight="12480"/>
+    <workbookView xWindow="348" yWindow="-276" windowWidth="23256" windowHeight="12480" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Көші-қон айырымы" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2358" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2456" uniqueCount="35">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -328,51 +328,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -457,50 +457,53 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный_05_19" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -774,85 +777,85 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="AC15" sqref="AC15"/>
+    <sheetView topLeftCell="F1" workbookViewId="0">
+      <selection activeCell="AF25" sqref="AF25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="28" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.28515625" style="28" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" style="28" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="28" customWidth="1"/>
+    <col min="3" max="3" width="5.33203125" style="28" customWidth="1"/>
+    <col min="4" max="4" width="6.44140625" style="28" customWidth="1"/>
+    <col min="5" max="5" width="4.6640625" style="28" customWidth="1"/>
+    <col min="6" max="6" width="6.33203125" style="28" customWidth="1"/>
     <col min="7" max="7" width="7" style="28" customWidth="1"/>
-    <col min="8" max="8" width="5.42578125" style="28" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.28515625" style="28" customWidth="1"/>
+    <col min="8" max="8" width="5.44140625" style="28" customWidth="1"/>
+    <col min="9" max="9" width="5.88671875" style="28" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="28" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="28" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="28" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="28" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="28" customWidth="1"/>
+    <col min="15" max="15" width="5.33203125" style="28" customWidth="1"/>
+    <col min="16" max="16" width="6.44140625" style="28" customWidth="1"/>
+    <col min="17" max="17" width="4.6640625" style="28" customWidth="1"/>
+    <col min="18" max="18" width="6.33203125" style="28" customWidth="1"/>
     <col min="19" max="19" width="7" style="28" customWidth="1"/>
-    <col min="20" max="20" width="5.42578125" style="28" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="28"/>
+    <col min="20" max="20" width="5.44140625" style="28" customWidth="1"/>
+    <col min="21" max="21" width="5.88671875" style="28" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="28" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
+    <row r="1" spans="1:37" ht="13.2">
       <c r="A1" s="41" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
       <c r="N1" s="41"/>
       <c r="O1" s="41"/>
       <c r="P1" s="41"/>
       <c r="Q1" s="41"/>
       <c r="R1" s="41"/>
       <c r="S1" s="41"/>
       <c r="T1" s="41"/>
       <c r="U1" s="41"/>
       <c r="V1" s="41"/>
       <c r="W1" s="41"/>
@@ -1129,50 +1132,53 @@
       </c>
       <c r="T7" s="27">
         <v>31</v>
       </c>
       <c r="U7" s="27">
         <v>27</v>
       </c>
       <c r="V7" s="27">
         <v>10</v>
       </c>
       <c r="W7" s="27">
         <v>19</v>
       </c>
       <c r="X7" s="27">
         <v>29</v>
       </c>
       <c r="Y7" s="27">
         <v>37</v>
       </c>
       <c r="Z7" s="27">
         <v>32</v>
       </c>
       <c r="AA7" s="27">
         <v>33</v>
       </c>
+      <c r="AB7" s="15">
+        <v>18</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="25">
         <v>13</v>
       </c>
       <c r="C8" s="25">
         <v>55</v>
       </c>
       <c r="D8" s="25">
         <v>27</v>
       </c>
       <c r="E8" s="25">
         <v>19</v>
       </c>
       <c r="F8" s="25">
         <v>13</v>
       </c>
       <c r="G8" s="25">
         <v>18</v>
       </c>
       <c r="H8" s="25">
         <v>19</v>
@@ -1212,50 +1218,53 @@
       </c>
       <c r="T8" s="27">
         <v>18</v>
       </c>
       <c r="U8" s="27">
         <v>18</v>
       </c>
       <c r="V8" s="27">
         <v>5</v>
       </c>
       <c r="W8" s="27">
         <v>15</v>
       </c>
       <c r="X8" s="27">
         <v>22</v>
       </c>
       <c r="Y8" s="27">
         <v>31</v>
       </c>
       <c r="Z8" s="27">
         <v>23</v>
       </c>
       <c r="AA8" s="27">
         <v>23</v>
       </c>
+      <c r="AB8" s="15">
+        <v>10</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="25">
         <v>2</v>
       </c>
       <c r="D9" s="25">
         <v>1</v>
       </c>
       <c r="E9" s="25">
         <v>1</v>
       </c>
       <c r="F9" s="25">
         <v>4</v>
       </c>
       <c r="G9" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="25" t="s">
         <v>16</v>
@@ -1295,50 +1304,53 @@
       </c>
       <c r="T9" s="27">
         <v>2</v>
       </c>
       <c r="U9" s="27">
         <v>1</v>
       </c>
       <c r="V9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X9" s="27">
         <v>3</v>
       </c>
       <c r="Y9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z9" s="27">
         <v>4</v>
       </c>
       <c r="AA9" s="27" t="s">
         <v>16</v>
       </c>
+      <c r="AB9" s="15">
+        <v>3</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="25">
         <v>1</v>
       </c>
       <c r="D10" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="25">
         <v>2</v>
       </c>
       <c r="G10" s="25">
         <v>2</v>
       </c>
       <c r="H10" s="25" t="s">
         <v>16</v>
@@ -1378,50 +1390,53 @@
       </c>
       <c r="T10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="27" t="s">
         <v>16</v>
       </c>
+      <c r="AB10" s="27" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="25">
         <v>1</v>
       </c>
       <c r="D11" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="25">
         <v>5</v>
       </c>
       <c r="F11" s="25">
         <v>11</v>
       </c>
       <c r="G11" s="25">
         <v>3</v>
       </c>
       <c r="H11" s="25">
         <v>2</v>
@@ -1461,50 +1476,53 @@
       </c>
       <c r="T11" s="27">
         <v>6</v>
       </c>
       <c r="U11" s="27">
         <v>1</v>
       </c>
       <c r="V11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W11" s="27">
         <v>2</v>
       </c>
       <c r="X11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA11" s="27" t="s">
         <v>16</v>
       </c>
+      <c r="AB11" s="27" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="25">
         <v>0</v>
       </c>
       <c r="G12" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="25">
         <v>1</v>
@@ -1544,50 +1562,53 @@
       </c>
       <c r="T12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="27">
         <v>2</v>
       </c>
+      <c r="AB12" s="27" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="25">
         <v>0</v>
       </c>
       <c r="G13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="25" t="s">
         <v>16</v>
@@ -1627,50 +1648,53 @@
       </c>
       <c r="T13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="27" t="s">
         <v>16</v>
       </c>
+      <c r="AB13" s="27" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="25">
         <v>9</v>
       </c>
       <c r="D14" s="25">
         <v>2</v>
       </c>
       <c r="E14" s="25">
         <v>5</v>
       </c>
       <c r="F14" s="25">
         <v>1</v>
       </c>
       <c r="G14" s="25">
         <v>4</v>
       </c>
       <c r="H14" s="25">
         <v>1</v>
@@ -1710,50 +1734,53 @@
       </c>
       <c r="T14" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U14" s="27">
         <v>3</v>
       </c>
       <c r="V14" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W14" s="27">
         <v>1</v>
       </c>
       <c r="X14" s="27">
         <v>3</v>
       </c>
       <c r="Y14" s="27">
         <v>2</v>
       </c>
       <c r="Z14" s="27">
         <v>1</v>
       </c>
       <c r="AA14" s="27">
         <v>4</v>
       </c>
+      <c r="AB14" s="15">
+        <v>2</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="25">
         <v>1</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="25">
         <v>0</v>
       </c>
       <c r="G15" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="25">
         <v>1</v>
@@ -1793,50 +1820,53 @@
       </c>
       <c r="T15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA15" s="27">
         <v>1</v>
       </c>
+      <c r="AB15" s="27" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="25">
         <v>0</v>
       </c>
       <c r="G16" s="25">
         <v>1</v>
       </c>
       <c r="H16" s="25" t="s">
         <v>16</v>
@@ -1876,52 +1906,55 @@
       </c>
       <c r="T16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="25">
         <v>1</v>
       </c>
       <c r="D17" s="25">
         <v>1</v>
       </c>
       <c r="E17" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="25">
         <v>2</v>
       </c>
       <c r="G17" s="25">
         <v>1</v>
       </c>
       <c r="H17" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="25" t="s">
@@ -1959,52 +1992,55 @@
       </c>
       <c r="T17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y17" s="27">
         <v>1</v>
       </c>
       <c r="Z17" s="27">
         <v>1</v>
       </c>
       <c r="AA17" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="25">
         <v>6</v>
       </c>
       <c r="D18" s="25">
         <v>2</v>
       </c>
       <c r="E18" s="25">
         <v>1</v>
       </c>
       <c r="F18" s="25">
         <v>6</v>
       </c>
       <c r="G18" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="25">
         <v>1</v>
       </c>
       <c r="I18" s="25">
@@ -2042,52 +2078,55 @@
       </c>
       <c r="T18" s="27">
         <v>5</v>
       </c>
       <c r="U18" s="27">
         <v>3</v>
       </c>
       <c r="V18" s="27">
         <v>5</v>
       </c>
       <c r="W18" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X18" s="27">
         <v>1</v>
       </c>
       <c r="Y18" s="27">
         <v>2</v>
       </c>
       <c r="Z18" s="27">
         <v>2</v>
       </c>
       <c r="AA18" s="27">
         <v>3</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="25">
         <v>1</v>
       </c>
       <c r="C19" s="25">
         <v>1</v>
       </c>
       <c r="D19" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="25">
         <v>0</v>
       </c>
       <c r="G19" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="25" t="s">
@@ -2125,52 +2164,55 @@
       </c>
       <c r="T19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="25">
         <v>1</v>
       </c>
       <c r="E20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="25">
         <v>1</v>
       </c>
       <c r="G20" s="25">
         <v>2</v>
       </c>
       <c r="H20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="25">
@@ -2208,52 +2250,55 @@
       </c>
       <c r="T20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U20" s="27">
         <v>1</v>
       </c>
       <c r="V20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W20" s="27">
         <v>1</v>
       </c>
       <c r="X20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="25">
         <v>1</v>
       </c>
       <c r="G21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="25">
@@ -2291,82 +2336,85 @@
       </c>
       <c r="T21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="27">
         <v>1</v>
       </c>
       <c r="Z21" s="27">
         <v>1</v>
       </c>
       <c r="AA21" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="42"/>
       <c r="I22" s="42"/>
       <c r="J22" s="42"/>
       <c r="K22" s="42"/>
       <c r="L22" s="42"/>
       <c r="M22" s="42"/>
       <c r="N22" s="42"/>
       <c r="O22" s="42"/>
       <c r="P22" s="42"/>
       <c r="Q22" s="42"/>
       <c r="R22" s="42"/>
       <c r="S22" s="42"/>
       <c r="T22" s="42"/>
       <c r="U22" s="42"/>
       <c r="V22" s="42"/>
       <c r="W22" s="42"/>
       <c r="X22" s="42"/>
       <c r="Y22" s="42"/>
       <c r="Z22" s="27"/>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="25">
         <v>14</v>
       </c>
       <c r="C23" s="25">
         <v>57</v>
       </c>
       <c r="D23" s="25">
         <v>27</v>
       </c>
       <c r="E23" s="25">
         <v>20</v>
       </c>
       <c r="F23" s="25">
         <v>27</v>
       </c>
       <c r="G23" s="25">
         <v>22</v>
       </c>
       <c r="H23" s="25">
         <v>21</v>
       </c>
       <c r="I23" s="25">
@@ -2404,52 +2452,55 @@
       </c>
       <c r="T23" s="27">
         <v>19</v>
       </c>
       <c r="U23" s="27">
         <v>19</v>
       </c>
       <c r="V23" s="27">
         <v>6</v>
       </c>
       <c r="W23" s="33">
         <v>15</v>
       </c>
       <c r="X23" s="27">
         <v>23</v>
       </c>
       <c r="Y23" s="27">
         <v>33</v>
       </c>
       <c r="Z23" s="27">
         <v>24</v>
       </c>
       <c r="AA23" s="27">
         <v>23</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="28">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="25">
         <v>13</v>
       </c>
       <c r="C24" s="25">
         <v>55</v>
       </c>
       <c r="D24" s="25">
         <v>27</v>
       </c>
       <c r="E24" s="25">
         <v>19</v>
       </c>
       <c r="F24" s="25">
         <v>13</v>
       </c>
       <c r="G24" s="25">
         <v>18</v>
       </c>
       <c r="H24" s="25">
         <v>19</v>
       </c>
       <c r="I24" s="25">
@@ -2487,52 +2538,55 @@
       </c>
       <c r="T24" s="27">
         <v>18</v>
       </c>
       <c r="U24" s="27">
         <v>18</v>
       </c>
       <c r="V24" s="27">
         <v>5</v>
       </c>
       <c r="W24" s="33">
         <v>15</v>
       </c>
       <c r="X24" s="27">
         <v>22</v>
       </c>
       <c r="Y24" s="27">
         <v>31</v>
       </c>
       <c r="Z24" s="27">
         <v>23</v>
       </c>
       <c r="AA24" s="27">
         <v>23</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="28">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="25" t="s">
@@ -2570,52 +2624,55 @@
       </c>
       <c r="T25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="25" t="s">
@@ -2653,52 +2710,55 @@
       </c>
       <c r="T26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="25">
         <v>9</v>
       </c>
       <c r="G27" s="25">
         <v>3</v>
       </c>
       <c r="H27" s="25">
         <v>1</v>
       </c>
       <c r="I27" s="25">
@@ -2736,52 +2796,55 @@
       </c>
       <c r="T27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA27" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="25" t="s">
@@ -2819,52 +2882,55 @@
       </c>
       <c r="T28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="25" t="s">
@@ -2902,52 +2968,55 @@
       </c>
       <c r="T29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="25" t="s">
@@ -2985,52 +3054,55 @@
       </c>
       <c r="T30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="25">
         <v>1</v>
       </c>
       <c r="C31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="25" t="s">
@@ -3068,52 +3140,55 @@
       </c>
       <c r="T31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="25">
         <v>1</v>
       </c>
       <c r="H32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="25" t="s">
@@ -3151,52 +3226,55 @@
       </c>
       <c r="T32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="25" t="s">
@@ -3234,52 +3312,55 @@
       </c>
       <c r="T33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="25">
         <v>2</v>
       </c>
       <c r="D34" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="25">
         <v>1</v>
       </c>
       <c r="F34" s="25">
         <v>5</v>
       </c>
       <c r="G34" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H34" s="25">
         <v>1</v>
       </c>
       <c r="I34" s="25" t="s">
@@ -3317,52 +3398,55 @@
       </c>
       <c r="T34" s="27">
         <v>1</v>
       </c>
       <c r="U34" s="27">
         <v>1</v>
       </c>
       <c r="V34" s="27">
         <v>1</v>
       </c>
       <c r="W34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X34" s="27">
         <v>1</v>
       </c>
       <c r="Y34" s="27">
         <v>2</v>
       </c>
       <c r="Z34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA34" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="25" t="s">
@@ -3400,52 +3484,55 @@
       </c>
       <c r="T35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="27">
         <v>1</v>
       </c>
       <c r="AA35" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="25" t="s">
@@ -3483,52 +3570,55 @@
       </c>
       <c r="T36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="25" t="s">
@@ -3566,81 +3656,84 @@
       </c>
       <c r="T37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="40"/>
       <c r="C38" s="40"/>
       <c r="D38" s="40"/>
       <c r="E38" s="40"/>
       <c r="F38" s="40"/>
       <c r="G38" s="40"/>
       <c r="H38" s="40"/>
       <c r="I38" s="40"/>
       <c r="J38" s="40"/>
       <c r="K38" s="40"/>
       <c r="L38" s="40"/>
       <c r="M38" s="40"/>
       <c r="N38" s="40"/>
       <c r="O38" s="40"/>
       <c r="P38" s="40"/>
       <c r="Q38" s="40"/>
       <c r="R38" s="40"/>
       <c r="S38" s="40"/>
       <c r="T38" s="40"/>
       <c r="U38" s="40"/>
       <c r="V38" s="40"/>
       <c r="W38" s="40"/>
       <c r="X38" s="40"/>
       <c r="Y38" s="40"/>
     </row>
-    <row r="39" spans="1:27">
+    <row r="39" spans="1:28">
       <c r="A39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="25">
         <v>1</v>
       </c>
       <c r="C39" s="25">
         <v>19</v>
       </c>
       <c r="D39" s="25">
         <v>7</v>
       </c>
       <c r="E39" s="25">
         <v>11</v>
       </c>
       <c r="F39" s="25">
         <v>14</v>
       </c>
       <c r="G39" s="25">
         <v>9</v>
       </c>
       <c r="H39" s="25">
         <v>4</v>
       </c>
       <c r="I39" s="25">
@@ -3678,52 +3771,55 @@
       </c>
       <c r="T39" s="27">
         <v>12</v>
       </c>
       <c r="U39" s="27">
         <v>8</v>
       </c>
       <c r="V39" s="27">
         <v>4</v>
       </c>
       <c r="W39" s="27">
         <v>4</v>
       </c>
       <c r="X39" s="27">
         <v>6</v>
       </c>
       <c r="Y39" s="27">
         <v>4</v>
       </c>
       <c r="Z39" s="27">
         <v>8</v>
       </c>
       <c r="AA39" s="27">
         <v>10</v>
       </c>
-    </row>
-    <row r="40" spans="1:27" s="31" customFormat="1">
+      <c r="AB39" s="28">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28" s="31" customFormat="1">
       <c r="A40" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="25" t="s">
@@ -3761,52 +3857,55 @@
       </c>
       <c r="T40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:27" s="31" customFormat="1">
+      <c r="AB40" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28" s="31" customFormat="1">
       <c r="A41" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="25">
         <v>2</v>
       </c>
       <c r="D41" s="25">
         <v>1</v>
       </c>
       <c r="E41" s="25">
         <v>1</v>
       </c>
       <c r="F41" s="25">
         <v>4</v>
       </c>
       <c r="G41" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="25">
@@ -3844,52 +3943,55 @@
       </c>
       <c r="T41" s="27">
         <v>2</v>
       </c>
       <c r="U41" s="27">
         <v>1</v>
       </c>
       <c r="V41" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W41" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X41" s="27">
         <v>3</v>
       </c>
       <c r="Y41" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z41" s="27">
         <v>4</v>
       </c>
       <c r="AA41" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="42" spans="1:27" s="31" customFormat="1">
+      <c r="AB41" s="47">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28" s="31" customFormat="1">
       <c r="A42" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="25">
         <v>1</v>
       </c>
       <c r="D42" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F42" s="25">
         <v>2</v>
       </c>
       <c r="G42" s="25">
         <v>2</v>
       </c>
       <c r="H42" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="25">
@@ -3927,52 +4029,55 @@
       </c>
       <c r="T42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="43" spans="1:27" s="31" customFormat="1">
+      <c r="AB42" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" s="31" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="25">
         <v>1</v>
       </c>
       <c r="D43" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E43" s="25">
         <v>5</v>
       </c>
       <c r="F43" s="25">
         <v>2</v>
       </c>
       <c r="G43" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="25">
         <v>1</v>
       </c>
       <c r="I43" s="25" t="s">
@@ -4010,52 +4115,55 @@
       </c>
       <c r="T43" s="27">
         <v>6</v>
       </c>
       <c r="U43" s="27">
         <v>1</v>
       </c>
       <c r="V43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W43" s="27">
         <v>2</v>
       </c>
       <c r="X43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="44" spans="1:27" s="31" customFormat="1">
+      <c r="AB43" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28" s="31" customFormat="1">
       <c r="A44" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H44" s="25">
         <v>1</v>
       </c>
       <c r="I44" s="25" t="s">
@@ -4093,52 +4201,55 @@
       </c>
       <c r="T44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="27">
         <v>2</v>
       </c>
-    </row>
-    <row r="45" spans="1:27" s="31" customFormat="1">
+      <c r="AB44" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28" s="31" customFormat="1">
       <c r="A45" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="25" t="s">
@@ -4176,52 +4287,55 @@
       </c>
       <c r="T45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="46" spans="1:27" s="31" customFormat="1">
+      <c r="AB45" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28" s="31" customFormat="1">
       <c r="A46" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="25">
         <v>9</v>
       </c>
       <c r="D46" s="25">
         <v>2</v>
       </c>
       <c r="E46" s="25">
         <v>5</v>
       </c>
       <c r="F46" s="25">
         <v>1</v>
       </c>
       <c r="G46" s="25">
         <v>4</v>
       </c>
       <c r="H46" s="25">
         <v>1</v>
       </c>
       <c r="I46" s="25">
@@ -4259,52 +4373,55 @@
       </c>
       <c r="T46" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U46" s="27">
         <v>3</v>
       </c>
       <c r="V46" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W46" s="27">
         <v>1</v>
       </c>
       <c r="X46" s="27">
         <v>3</v>
       </c>
       <c r="Y46" s="27">
         <v>2</v>
       </c>
       <c r="Z46" s="27">
         <v>1</v>
       </c>
       <c r="AA46" s="27">
         <v>4</v>
       </c>
-    </row>
-    <row r="47" spans="1:27">
+      <c r="AB46" s="47">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28">
       <c r="A47" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H47" s="25">
         <v>1</v>
       </c>
       <c r="I47" s="25" t="s">
@@ -4342,52 +4459,55 @@
       </c>
       <c r="T47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA47" s="27">
         <v>1</v>
       </c>
-    </row>
-    <row r="48" spans="1:27">
+      <c r="AB47" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28">
       <c r="A48" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="25" t="s">
@@ -4425,52 +4545,55 @@
       </c>
       <c r="T48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA48" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="49" spans="1:27">
+      <c r="AB48" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28">
       <c r="A49" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="25">
         <v>1</v>
       </c>
       <c r="D49" s="25">
         <v>1</v>
       </c>
       <c r="E49" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="25">
         <v>2</v>
       </c>
       <c r="G49" s="25">
         <v>1</v>
       </c>
       <c r="H49" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="25" t="s">
@@ -4508,52 +4631,55 @@
       </c>
       <c r="T49" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U49" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V49" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W49" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X49" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y49" s="27">
         <v>1</v>
       </c>
       <c r="Z49" s="27">
         <v>1</v>
       </c>
       <c r="AA49" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="50" spans="1:27">
+      <c r="AB49" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28">
       <c r="A50" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="25">
         <v>4</v>
       </c>
       <c r="D50" s="25">
         <v>2</v>
       </c>
       <c r="E50" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="25">
         <v>1</v>
       </c>
       <c r="G50" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="25">
@@ -4591,52 +4717,55 @@
       </c>
       <c r="T50" s="27">
         <v>4</v>
       </c>
       <c r="U50" s="27">
         <v>2</v>
       </c>
       <c r="V50" s="27">
         <v>4</v>
       </c>
       <c r="W50" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X50" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y50" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z50" s="27">
         <v>1</v>
       </c>
       <c r="AA50" s="27">
         <v>3</v>
       </c>
-    </row>
-    <row r="51" spans="1:27">
+      <c r="AB50" s="47">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28">
       <c r="A51" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="25">
         <v>1</v>
       </c>
       <c r="C51" s="25">
         <v>1</v>
       </c>
       <c r="D51" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="25" t="s">
@@ -4674,52 +4803,55 @@
       </c>
       <c r="T51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="52" spans="1:27">
+      <c r="AB51" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28">
       <c r="A52" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="25">
         <v>1</v>
       </c>
       <c r="E52" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="25">
         <v>1</v>
       </c>
       <c r="G52" s="25">
         <v>2</v>
       </c>
       <c r="H52" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="25">
@@ -4757,52 +4889,55 @@
       </c>
       <c r="T52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U52" s="27">
         <v>1</v>
       </c>
       <c r="V52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W52" s="27">
         <v>1</v>
       </c>
       <c r="X52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="53" spans="1:27">
+      <c r="AB52" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28">
       <c r="A53" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F53" s="17">
         <v>1</v>
       </c>
       <c r="G53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="H53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="26">
@@ -4838,108 +4973,111 @@
       <c r="S53" s="26">
         <v>1</v>
       </c>
       <c r="T53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="U53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="V53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="W53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="X53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="26">
         <v>1</v>
       </c>
       <c r="Z53" s="26">
         <v>1</v>
       </c>
       <c r="AA53" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB53" s="26" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="S57" sqref="S57"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:Y1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="28" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.28515625" style="28" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" style="28" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="28" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.44140625" style="28" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.6640625" style="28" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="28" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.42578125" style="28" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.28515625" style="28" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.88671875" style="28" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="28" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="28" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.44140625" style="28" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.6640625" style="28" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="28" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.42578125" style="28" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="28"/>
+    <col min="20" max="20" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.88671875" style="28" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="28" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
+    <row r="1" spans="1:37" ht="29.4" customHeight="1">
       <c r="A1" s="41" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
       <c r="N1" s="41"/>
       <c r="O1" s="41"/>
       <c r="P1" s="41"/>
       <c r="Q1" s="41"/>
       <c r="R1" s="41"/>
       <c r="S1" s="41"/>
       <c r="T1" s="41"/>
       <c r="U1" s="41"/>
       <c r="V1" s="41"/>
       <c r="W1" s="41"/>
@@ -5216,50 +5354,53 @@
       </c>
       <c r="T7" s="23">
         <v>85</v>
       </c>
       <c r="U7" s="23">
         <v>41</v>
       </c>
       <c r="V7" s="27">
         <v>30</v>
       </c>
       <c r="W7" s="27">
         <v>30</v>
       </c>
       <c r="X7" s="23">
         <v>62</v>
       </c>
       <c r="Y7" s="23">
         <v>24</v>
       </c>
       <c r="Z7" s="28">
         <v>22</v>
       </c>
       <c r="AA7" s="28">
         <v>23</v>
       </c>
+      <c r="AB7" s="15">
+        <v>20</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="13">
         <v>20</v>
       </c>
       <c r="C8" s="13">
         <v>827</v>
       </c>
       <c r="D8" s="13">
         <v>41</v>
       </c>
       <c r="E8" s="13">
         <v>44</v>
       </c>
       <c r="F8" s="13">
         <v>42</v>
       </c>
       <c r="G8" s="13">
         <v>47</v>
       </c>
       <c r="H8" s="13">
         <v>39</v>
@@ -5299,50 +5440,53 @@
       </c>
       <c r="T8" s="23">
         <v>40</v>
       </c>
       <c r="U8" s="23">
         <v>16</v>
       </c>
       <c r="V8" s="27">
         <v>19</v>
       </c>
       <c r="W8" s="27">
         <v>26</v>
       </c>
       <c r="X8" s="23">
         <v>30</v>
       </c>
       <c r="Y8" s="23">
         <v>12</v>
       </c>
       <c r="Z8" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA8" s="28">
         <v>6</v>
       </c>
+      <c r="AB8" s="15">
+        <v>8</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="13">
         <v>11</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="13">
         <v>81</v>
       </c>
       <c r="F9" s="13">
         <v>1</v>
       </c>
       <c r="G9" s="13">
         <v>6</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>16</v>
@@ -5382,50 +5526,53 @@
       </c>
       <c r="T9" s="23">
         <v>5</v>
       </c>
       <c r="U9" s="23">
         <v>4</v>
       </c>
       <c r="V9" s="27">
         <v>1</v>
       </c>
       <c r="W9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X9" s="23">
         <v>1</v>
       </c>
       <c r="Y9" s="23">
         <v>1</v>
       </c>
       <c r="Z9" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA9" s="28">
         <v>1</v>
       </c>
+      <c r="AB9" s="37" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="13">
         <v>1</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="13">
         <v>1</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>16</v>
@@ -5465,50 +5612,53 @@
       </c>
       <c r="T10" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U10" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="37" t="s">
         <v>16</v>
       </c>
+      <c r="AB10" s="37" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="13">
         <v>2</v>
       </c>
       <c r="C11" s="13">
         <v>4</v>
       </c>
       <c r="D11" s="13">
         <v>1</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="13">
         <v>3</v>
       </c>
       <c r="G11" s="13">
         <v>1</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>16</v>
@@ -5548,50 +5698,53 @@
       </c>
       <c r="T11" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U11" s="23">
         <v>4</v>
       </c>
       <c r="V11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X11" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="28">
         <v>1</v>
       </c>
       <c r="AA11" s="37" t="s">
         <v>16</v>
       </c>
+      <c r="AB11" s="15">
+        <v>1</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="13">
         <v>1</v>
       </c>
       <c r="C12" s="13">
         <v>2</v>
       </c>
       <c r="D12" s="13">
         <v>4</v>
       </c>
       <c r="E12" s="13">
         <v>4</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="13">
         <v>2</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>16</v>
@@ -5631,50 +5784,53 @@
       </c>
       <c r="T12" s="23">
         <v>2</v>
       </c>
       <c r="U12" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V12" s="27">
         <v>2</v>
       </c>
       <c r="W12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X12" s="23">
         <v>1</v>
       </c>
       <c r="Y12" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="37" t="s">
         <v>16</v>
       </c>
+      <c r="AB12" s="37" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="13">
         <v>1</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>16</v>
@@ -5714,50 +5870,53 @@
       </c>
       <c r="T13" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U13" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X13" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="37" t="s">
         <v>16</v>
       </c>
+      <c r="AB13" s="37" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="13">
         <v>8</v>
       </c>
       <c r="C14" s="13">
         <v>53</v>
       </c>
       <c r="D14" s="13">
         <v>2</v>
       </c>
       <c r="E14" s="13">
         <v>1</v>
       </c>
       <c r="F14" s="13">
         <v>4</v>
       </c>
       <c r="G14" s="13">
         <v>7</v>
       </c>
       <c r="H14" s="13">
         <v>2</v>
@@ -5797,50 +5956,53 @@
       </c>
       <c r="T14" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U14" s="23">
         <v>1</v>
       </c>
       <c r="V14" s="27">
         <v>2</v>
       </c>
       <c r="W14" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X14" s="23">
         <v>2</v>
       </c>
       <c r="Y14" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z14" s="23">
         <v>1</v>
       </c>
       <c r="AA14" s="28">
         <v>11</v>
       </c>
+      <c r="AB14" s="37" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="13">
         <v>22</v>
       </c>
       <c r="D15" s="13">
         <v>2</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="13">
         <v>3</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>16</v>
@@ -5880,50 +6042,53 @@
       </c>
       <c r="T15" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U15" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="28">
         <v>2</v>
       </c>
       <c r="AA15" s="37" t="s">
         <v>16</v>
       </c>
+      <c r="AB15" s="37" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="13">
         <v>14</v>
       </c>
       <c r="D16" s="13">
         <v>1</v>
       </c>
       <c r="E16" s="13">
         <v>6</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="13">
         <v>7</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>16</v>
@@ -5963,52 +6128,55 @@
       </c>
       <c r="T16" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U16" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="37" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="37" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="13">
         <v>70</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="13">
         <v>2</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="13">
@@ -6046,52 +6214,55 @@
       </c>
       <c r="T17" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U17" s="23">
         <v>5</v>
       </c>
       <c r="V17" s="27">
         <v>1</v>
       </c>
       <c r="W17" s="27">
         <v>1</v>
       </c>
       <c r="X17" s="23">
         <v>2</v>
       </c>
       <c r="Y17" s="23">
         <v>2</v>
       </c>
       <c r="Z17" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA17" s="28">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="13">
         <v>9</v>
       </c>
       <c r="C18" s="13">
         <v>239</v>
       </c>
       <c r="D18" s="13">
         <v>12</v>
       </c>
       <c r="E18" s="13">
         <v>17</v>
       </c>
       <c r="F18" s="13">
         <v>21</v>
       </c>
       <c r="G18" s="13">
         <v>10</v>
       </c>
       <c r="H18" s="13">
         <v>9</v>
       </c>
       <c r="I18" s="13">
@@ -6129,52 +6300,55 @@
       </c>
       <c r="T18" s="23">
         <v>35</v>
       </c>
       <c r="U18" s="23">
         <v>11</v>
       </c>
       <c r="V18" s="27">
         <v>5</v>
       </c>
       <c r="W18" s="27">
         <v>2</v>
       </c>
       <c r="X18" s="23">
         <v>21</v>
       </c>
       <c r="Y18" s="23">
         <v>9</v>
       </c>
       <c r="Z18" s="28">
         <v>18</v>
       </c>
       <c r="AA18" s="28">
         <v>4</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="15">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="13">
         <v>6</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="13" t="s">
@@ -6212,52 +6386,55 @@
       </c>
       <c r="T19" s="23">
         <v>3</v>
       </c>
       <c r="U19" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X19" s="23">
         <v>5</v>
       </c>
       <c r="Y19" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="37" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="37" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="13">
         <v>4</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="13">
         <v>4</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="13" t="s">
@@ -6295,52 +6472,55 @@
       </c>
       <c r="T20" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U20" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X20" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="37" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="37" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="13">
         <v>1</v>
       </c>
       <c r="C21" s="13">
         <v>5</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="13">
         <v>2</v>
       </c>
       <c r="F21" s="13">
         <v>5</v>
       </c>
       <c r="G21" s="14">
         <v>8</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="13">
@@ -6378,81 +6558,84 @@
       </c>
       <c r="T21" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U21" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W21" s="27">
         <v>1</v>
       </c>
       <c r="X21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z21" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA21" s="37" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="37" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="42"/>
       <c r="I22" s="42"/>
       <c r="J22" s="42"/>
       <c r="K22" s="42"/>
       <c r="L22" s="42"/>
       <c r="M22" s="42"/>
       <c r="N22" s="42"/>
       <c r="O22" s="42"/>
       <c r="P22" s="42"/>
       <c r="Q22" s="42"/>
       <c r="R22" s="42"/>
       <c r="S22" s="42"/>
       <c r="T22" s="42"/>
       <c r="U22" s="42"/>
       <c r="V22" s="42"/>
       <c r="W22" s="42"/>
       <c r="X22" s="42"/>
       <c r="Y22" s="42"/>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="13">
         <v>26</v>
       </c>
       <c r="C23" s="13">
         <v>873</v>
       </c>
       <c r="D23" s="13">
         <v>43</v>
       </c>
       <c r="E23" s="13">
         <v>55</v>
       </c>
       <c r="F23" s="13">
         <v>47</v>
       </c>
       <c r="G23" s="13">
         <v>60</v>
       </c>
       <c r="H23" s="13">
         <v>40</v>
       </c>
       <c r="I23" s="13">
@@ -6490,52 +6673,55 @@
       </c>
       <c r="T23" s="23">
         <v>44</v>
       </c>
       <c r="U23" s="23">
         <v>18</v>
       </c>
       <c r="V23" s="23">
         <v>19</v>
       </c>
       <c r="W23" s="23">
         <v>26</v>
       </c>
       <c r="X23" s="23">
         <v>31</v>
       </c>
       <c r="Y23" s="23">
         <v>16</v>
       </c>
       <c r="Z23" s="28">
         <v>10</v>
       </c>
       <c r="AA23" s="28">
         <v>6</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="28">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="13">
         <v>20</v>
       </c>
       <c r="C24" s="13">
         <v>827</v>
       </c>
       <c r="D24" s="13">
         <v>41</v>
       </c>
       <c r="E24" s="13">
         <v>44</v>
       </c>
       <c r="F24" s="13">
         <v>42</v>
       </c>
       <c r="G24" s="13">
         <v>47</v>
       </c>
       <c r="H24" s="13">
         <v>39</v>
       </c>
       <c r="I24" s="13">
@@ -6573,52 +6759,55 @@
       </c>
       <c r="T24" s="23">
         <v>40</v>
       </c>
       <c r="U24" s="23">
         <v>16</v>
       </c>
       <c r="V24" s="23">
         <v>19</v>
       </c>
       <c r="W24" s="23">
         <v>26</v>
       </c>
       <c r="X24" s="23">
         <v>30</v>
       </c>
       <c r="Y24" s="23">
         <v>12</v>
       </c>
       <c r="Z24" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA24" s="28">
         <v>6</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="28">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="13" t="s">
@@ -6656,52 +6845,55 @@
       </c>
       <c r="T25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="13" t="s">
@@ -6739,52 +6931,55 @@
       </c>
       <c r="T26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="13">
         <v>1</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="13">
         <v>2</v>
       </c>
       <c r="G27" s="13">
         <v>1</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I27" s="13">
@@ -6822,52 +7017,55 @@
       </c>
       <c r="T27" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U27" s="23">
         <v>1</v>
       </c>
       <c r="V27" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W27" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X27" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="28">
         <v>1</v>
       </c>
       <c r="AA27" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="13" t="s">
@@ -6905,52 +7103,55 @@
       </c>
       <c r="T28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="13" t="s">
@@ -6988,52 +7189,55 @@
       </c>
       <c r="T29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="13" t="s">
@@ -7071,52 +7275,55 @@
       </c>
       <c r="T30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="13">
         <v>8</v>
       </c>
       <c r="D31" s="13">
         <v>1</v>
       </c>
       <c r="E31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="13">
         <v>2</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="13" t="s">
@@ -7154,52 +7361,55 @@
       </c>
       <c r="T31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="13">
         <v>2</v>
       </c>
       <c r="D32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="13">
         <v>4</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="13">
         <v>3</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="13" t="s">
@@ -7237,52 +7447,55 @@
       </c>
       <c r="T32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="13" t="s">
@@ -7320,52 +7533,55 @@
       </c>
       <c r="T33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="13">
         <v>6</v>
       </c>
       <c r="C34" s="13">
         <v>35</v>
       </c>
       <c r="D34" s="13">
         <v>1</v>
       </c>
       <c r="E34" s="13">
         <v>7</v>
       </c>
       <c r="F34" s="13">
         <v>3</v>
       </c>
       <c r="G34" s="13">
         <v>7</v>
       </c>
       <c r="H34" s="13">
         <v>1</v>
       </c>
       <c r="I34" s="13">
@@ -7403,52 +7619,55 @@
       </c>
       <c r="T34" s="23">
         <v>4</v>
       </c>
       <c r="U34" s="23">
         <v>1</v>
       </c>
       <c r="V34" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W34" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X34" s="23">
         <v>1</v>
       </c>
       <c r="Y34" s="23">
         <v>4</v>
       </c>
       <c r="Z34" s="28">
         <v>9</v>
       </c>
       <c r="AA34" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="13" t="s">
@@ -7486,52 +7705,55 @@
       </c>
       <c r="T35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="13" t="s">
@@ -7569,52 +7791,55 @@
       </c>
       <c r="T36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -7652,81 +7877,84 @@
       </c>
       <c r="T37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="46" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="46"/>
       <c r="C38" s="46"/>
       <c r="D38" s="46"/>
       <c r="E38" s="46"/>
       <c r="F38" s="46"/>
       <c r="G38" s="46"/>
       <c r="H38" s="46"/>
       <c r="I38" s="46"/>
       <c r="J38" s="46"/>
       <c r="K38" s="46"/>
       <c r="L38" s="46"/>
       <c r="M38" s="46"/>
       <c r="N38" s="46"/>
       <c r="O38" s="46"/>
       <c r="P38" s="46"/>
       <c r="Q38" s="46"/>
       <c r="R38" s="46"/>
       <c r="S38" s="46"/>
       <c r="T38" s="46"/>
       <c r="U38" s="46"/>
       <c r="V38" s="46"/>
       <c r="W38" s="46"/>
       <c r="X38" s="46"/>
       <c r="Y38" s="46"/>
     </row>
-    <row r="39" spans="1:27">
+    <row r="39" spans="1:28">
       <c r="A39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="13">
         <v>16</v>
       </c>
       <c r="C39" s="13">
         <v>385</v>
       </c>
       <c r="D39" s="13">
         <v>20</v>
       </c>
       <c r="E39" s="13">
         <v>107</v>
       </c>
       <c r="F39" s="13">
         <v>29</v>
       </c>
       <c r="G39" s="13">
         <v>31</v>
       </c>
       <c r="H39" s="13">
         <v>10</v>
       </c>
       <c r="I39" s="13">
@@ -7764,52 +7992,55 @@
       </c>
       <c r="T39" s="23">
         <v>41</v>
       </c>
       <c r="U39" s="23">
         <v>23</v>
       </c>
       <c r="V39" s="23">
         <v>11</v>
       </c>
       <c r="W39" s="23">
         <v>4</v>
       </c>
       <c r="X39" s="23">
         <v>31</v>
       </c>
       <c r="Y39" s="23">
         <v>8</v>
       </c>
       <c r="Z39" s="28">
         <v>12</v>
       </c>
       <c r="AA39" s="28">
         <v>17</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="28">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="13" t="s">
@@ -7847,52 +8078,55 @@
       </c>
       <c r="T40" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U40" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="23">
         <v>1</v>
       </c>
       <c r="Z40" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="37" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="37" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="13">
         <v>11</v>
       </c>
       <c r="D41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E41" s="13">
         <v>81</v>
       </c>
       <c r="F41" s="13">
         <v>1</v>
       </c>
       <c r="G41" s="13">
         <v>6</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="13">
@@ -7930,52 +8164,55 @@
       </c>
       <c r="T41" s="23">
         <v>5</v>
       </c>
       <c r="U41" s="23">
         <v>4</v>
       </c>
       <c r="V41" s="23">
         <v>1</v>
       </c>
       <c r="W41" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X41" s="23">
         <v>1</v>
       </c>
       <c r="Y41" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z41" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA41" s="28">
         <v>1</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="37" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="13">
         <v>1</v>
       </c>
       <c r="D42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="13">
         <v>1</v>
       </c>
       <c r="F42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="13" t="s">
@@ -8013,52 +8250,55 @@
       </c>
       <c r="T42" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U42" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V42" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W42" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X42" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="37" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="37" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="13">
         <v>2</v>
       </c>
       <c r="C43" s="13">
         <v>3</v>
       </c>
       <c r="D43" s="13">
         <v>1</v>
       </c>
       <c r="E43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F43" s="13">
         <v>1</v>
       </c>
       <c r="G43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I43" s="13">
@@ -8096,52 +8336,55 @@
       </c>
       <c r="T43" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U43" s="23">
         <v>3</v>
       </c>
       <c r="V43" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W43" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X43" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="37" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="13">
         <v>1</v>
       </c>
       <c r="C44" s="13">
         <v>2</v>
       </c>
       <c r="D44" s="13">
         <v>4</v>
       </c>
       <c r="E44" s="13">
         <v>4</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="13">
         <v>2</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I44" s="13">
@@ -8179,52 +8422,55 @@
       </c>
       <c r="T44" s="23">
         <v>2</v>
       </c>
       <c r="U44" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V44" s="23">
         <v>2</v>
       </c>
       <c r="W44" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X44" s="23">
         <v>1</v>
       </c>
       <c r="Y44" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="37" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="45" spans="1:27">
+      <c r="AB44" s="37" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28">
       <c r="A45" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="13">
         <v>1</v>
       </c>
       <c r="C45" s="13">
         <v>0</v>
       </c>
       <c r="D45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="13" t="s">
@@ -8262,52 +8508,55 @@
       </c>
       <c r="T45" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U45" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V45" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W45" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X45" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="37" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="46" spans="1:27">
+      <c r="AB45" s="37" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28">
       <c r="A46" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="13">
         <v>8</v>
       </c>
       <c r="C46" s="13">
         <v>53</v>
       </c>
       <c r="D46" s="13">
         <v>2</v>
       </c>
       <c r="E46" s="13">
         <v>1</v>
       </c>
       <c r="F46" s="13">
         <v>4</v>
       </c>
       <c r="G46" s="13">
         <v>7</v>
       </c>
       <c r="H46" s="13">
         <v>2</v>
       </c>
       <c r="I46" s="13">
@@ -8345,52 +8594,55 @@
       </c>
       <c r="T46" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U46" s="23">
         <v>1</v>
       </c>
       <c r="V46" s="23">
         <v>2</v>
       </c>
       <c r="W46" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X46" s="23">
         <v>2</v>
       </c>
       <c r="Y46" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z46" s="28">
         <v>1</v>
       </c>
       <c r="AA46" s="28">
         <v>11</v>
       </c>
-    </row>
-    <row r="47" spans="1:27">
+      <c r="AB46" s="37" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28">
       <c r="A47" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="13">
         <v>14</v>
       </c>
       <c r="D47" s="13">
         <v>1</v>
       </c>
       <c r="E47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="13">
         <v>1</v>
       </c>
       <c r="H47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="13" t="s">
@@ -8428,52 +8680,55 @@
       </c>
       <c r="T47" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U47" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V47" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W47" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X47" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="28">
         <v>2</v>
       </c>
       <c r="AA47" s="37" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="48" spans="1:27">
+      <c r="AB47" s="37" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28">
       <c r="A48" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="13">
         <v>12</v>
       </c>
       <c r="D48" s="13">
         <v>1</v>
       </c>
       <c r="E48" s="13">
         <v>2</v>
       </c>
       <c r="F48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="13">
         <v>4</v>
       </c>
       <c r="H48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="13" t="s">
@@ -8511,52 +8766,55 @@
       </c>
       <c r="T48" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U48" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V48" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W48" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X48" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA48" s="37" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="49" spans="1:27">
+      <c r="AB48" s="37" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28">
       <c r="A49" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="13">
         <v>70</v>
       </c>
       <c r="D49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="13">
         <v>2</v>
       </c>
       <c r="F49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="13">
@@ -8594,52 +8852,55 @@
       </c>
       <c r="T49" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U49" s="23">
         <v>5</v>
       </c>
       <c r="V49" s="23">
         <v>1</v>
       </c>
       <c r="W49" s="23">
         <v>1</v>
       </c>
       <c r="X49" s="23">
         <v>2</v>
       </c>
       <c r="Y49" s="23">
         <v>2</v>
       </c>
       <c r="Z49" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA49" s="28">
         <v>1</v>
       </c>
-    </row>
-    <row r="50" spans="1:27">
+      <c r="AB49" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28">
       <c r="A50" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="13">
         <v>3</v>
       </c>
       <c r="C50" s="13">
         <v>204</v>
       </c>
       <c r="D50" s="13">
         <v>11</v>
       </c>
       <c r="E50" s="13">
         <v>10</v>
       </c>
       <c r="F50" s="13">
         <v>18</v>
       </c>
       <c r="G50" s="13">
         <v>3</v>
       </c>
       <c r="H50" s="13">
         <v>8</v>
       </c>
       <c r="I50" s="13">
@@ -8677,52 +8938,55 @@
       </c>
       <c r="T50" s="23">
         <v>31</v>
       </c>
       <c r="U50" s="23">
         <v>10</v>
       </c>
       <c r="V50" s="23">
         <v>5</v>
       </c>
       <c r="W50" s="23">
         <v>2</v>
       </c>
       <c r="X50" s="23">
         <v>20</v>
       </c>
       <c r="Y50" s="23">
         <v>5</v>
       </c>
       <c r="Z50" s="28">
         <v>9</v>
       </c>
       <c r="AA50" s="28">
         <v>4</v>
       </c>
-    </row>
-    <row r="51" spans="1:27">
+      <c r="AB50" s="15">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28">
       <c r="A51" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="13">
         <v>6</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="13" t="s">
@@ -8760,52 +9024,55 @@
       </c>
       <c r="T51" s="23">
         <v>3</v>
       </c>
       <c r="U51" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V51" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W51" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X51" s="23">
         <v>5</v>
       </c>
       <c r="Y51" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="37" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="52" spans="1:27">
+      <c r="AB51" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28">
       <c r="A52" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="13">
         <v>4</v>
       </c>
       <c r="D52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="13">
         <v>4</v>
       </c>
       <c r="F52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="13" t="s">
@@ -8843,52 +9110,55 @@
       </c>
       <c r="T52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="U52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="53" spans="1:27">
+      <c r="AB52" s="23" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28">
       <c r="A53" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="22">
         <v>1</v>
       </c>
       <c r="C53" s="22">
         <v>5</v>
       </c>
       <c r="D53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="22">
         <v>2</v>
       </c>
       <c r="F53" s="22">
         <v>5</v>
       </c>
       <c r="G53" s="24">
         <v>8</v>
       </c>
       <c r="H53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="24">
@@ -8924,107 +9194,110 @@
       <c r="S53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="T53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="U53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="V53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="W53" s="24">
         <v>1</v>
       </c>
       <c r="X53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="Z53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="AA53" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB53" s="24" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AC34" sqref="AC34"/>
+    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
+      <selection activeCell="AB7" sqref="AB7:AB53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="28" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="6.5703125" style="28" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" style="28" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.6640625" style="28" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5" style="28" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="6.42578125" style="28" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="5.5703125" style="28" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.44140625" style="28" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.109375" style="28" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.5546875" style="28" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="28" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.42578125" style="28" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="12" width="6.7109375" style="28" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.44140625" style="28" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.6640625" style="28" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9" style="28" bestFit="1" customWidth="1"/>
-    <col min="14" max="14" width="6.28515625" style="28" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="18" max="18" width="6.28515625" style="28" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.88671875" style="28" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="28" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.42578125" style="28" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="28"/>
+    <col min="20" max="20" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.88671875" style="28" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="28" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
+    <row r="1" spans="1:37" ht="13.2">
       <c r="A1" s="41" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
       <c r="N1" s="41"/>
       <c r="O1" s="41"/>
       <c r="P1" s="41"/>
       <c r="Q1" s="41"/>
       <c r="R1" s="41"/>
       <c r="S1" s="41"/>
       <c r="T1" s="41"/>
       <c r="U1" s="41"/>
       <c r="V1" s="41"/>
       <c r="W1" s="41"/>
@@ -9294,50 +9567,53 @@
       </c>
       <c r="T7" s="27">
         <v>-54</v>
       </c>
       <c r="U7" s="27">
         <v>-14</v>
       </c>
       <c r="V7" s="27">
         <v>-20</v>
       </c>
       <c r="W7" s="27">
         <v>-11</v>
       </c>
       <c r="X7" s="27">
         <v>-33</v>
       </c>
       <c r="Y7" s="27">
         <v>13</v>
       </c>
       <c r="Z7" s="15">
         <v>10</v>
       </c>
       <c r="AA7" s="15">
         <v>10</v>
       </c>
+      <c r="AB7" s="15">
+        <v>-2</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="15">
         <v>-7</v>
       </c>
       <c r="C8" s="15">
         <v>-772</v>
       </c>
       <c r="D8" s="15">
         <v>-14</v>
       </c>
       <c r="E8" s="15">
         <v>-25</v>
       </c>
       <c r="F8" s="15">
         <v>-29</v>
       </c>
       <c r="G8" s="15">
         <v>-29</v>
       </c>
       <c r="H8" s="25">
         <v>-20</v>
@@ -9377,50 +9653,53 @@
       </c>
       <c r="T8" s="27">
         <v>-22</v>
       </c>
       <c r="U8" s="27">
         <v>2</v>
       </c>
       <c r="V8" s="27">
         <v>-14</v>
       </c>
       <c r="W8" s="27">
         <v>-11</v>
       </c>
       <c r="X8" s="27">
         <v>-8</v>
       </c>
       <c r="Y8" s="27">
         <v>19</v>
       </c>
       <c r="Z8" s="15">
         <v>23</v>
       </c>
       <c r="AA8" s="15">
         <v>17</v>
       </c>
+      <c r="AB8" s="15">
+        <v>2</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="15">
         <v>-9</v>
       </c>
       <c r="D9" s="15">
         <v>1</v>
       </c>
       <c r="E9" s="15">
         <v>-80</v>
       </c>
       <c r="F9" s="15">
         <v>3</v>
       </c>
       <c r="G9" s="15">
         <v>-6</v>
       </c>
       <c r="H9" s="25" t="s">
         <v>16</v>
@@ -9460,50 +9739,53 @@
       </c>
       <c r="T9" s="27">
         <v>-3</v>
       </c>
       <c r="U9" s="27">
         <v>-3</v>
       </c>
       <c r="V9" s="27">
         <v>-1</v>
       </c>
       <c r="W9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X9" s="27">
         <v>2</v>
       </c>
       <c r="Y9" s="27">
         <v>-1</v>
       </c>
       <c r="Z9" s="25">
         <v>4</v>
       </c>
       <c r="AA9" s="15">
         <v>-1</v>
       </c>
+      <c r="AB9" s="15">
+        <v>3</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="15">
         <v>-1</v>
       </c>
       <c r="F10" s="15">
         <v>2</v>
       </c>
       <c r="G10" s="15">
         <v>2</v>
       </c>
       <c r="H10" s="25" t="s">
         <v>16</v>
@@ -9543,50 +9825,53 @@
       </c>
       <c r="T10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AB10" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="15">
         <v>-2</v>
       </c>
       <c r="C11" s="15">
         <v>-3</v>
       </c>
       <c r="D11" s="15">
         <v>-1</v>
       </c>
       <c r="E11" s="15">
         <v>5</v>
       </c>
       <c r="F11" s="15">
         <v>8</v>
       </c>
       <c r="G11" s="15">
         <v>2</v>
       </c>
       <c r="H11" s="25">
         <v>2</v>
@@ -9626,50 +9911,53 @@
       </c>
       <c r="T11" s="27">
         <v>6</v>
       </c>
       <c r="U11" s="27">
         <v>-3</v>
       </c>
       <c r="V11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W11" s="27">
         <v>2</v>
       </c>
       <c r="X11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="25">
         <v>-1</v>
       </c>
       <c r="AA11" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AB11" s="15">
+        <v>-1</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="15">
         <v>-1</v>
       </c>
       <c r="C12" s="15">
         <v>-2</v>
       </c>
       <c r="D12" s="15">
         <v>-4</v>
       </c>
       <c r="E12" s="15">
         <v>-4</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="15">
         <v>-2</v>
       </c>
       <c r="H12" s="25">
         <v>1</v>
@@ -9709,50 +9997,53 @@
       </c>
       <c r="T12" s="27">
         <v>-2</v>
       </c>
       <c r="U12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V12" s="27">
         <v>-2</v>
       </c>
       <c r="W12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X12" s="27">
         <v>-1</v>
       </c>
       <c r="Y12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="15">
         <v>2</v>
       </c>
+      <c r="AB12" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="15">
         <v>-1</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="25" t="s">
         <v>16</v>
@@ -9792,50 +10083,53 @@
       </c>
       <c r="T13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AB13" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="15">
         <v>-8</v>
       </c>
       <c r="C14" s="15">
         <v>-44</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="15">
         <v>4</v>
       </c>
       <c r="F14" s="15">
         <v>-3</v>
       </c>
       <c r="G14" s="15">
         <v>-3</v>
       </c>
       <c r="H14" s="25">
         <v>-1</v>
@@ -9875,50 +10169,53 @@
       </c>
       <c r="T14" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U14" s="27">
         <v>2</v>
       </c>
       <c r="V14" s="27">
         <v>-2</v>
       </c>
       <c r="W14" s="27">
         <v>1</v>
       </c>
       <c r="X14" s="27">
         <v>1</v>
       </c>
       <c r="Y14" s="27">
         <v>2</v>
       </c>
       <c r="Z14" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA14" s="15">
         <v>-7</v>
       </c>
+      <c r="AB14" s="15">
+        <v>2</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="15">
         <v>1</v>
       </c>
       <c r="C15" s="15">
         <v>-22</v>
       </c>
       <c r="D15" s="15">
         <v>-2</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="15">
         <v>-3</v>
       </c>
       <c r="H15" s="25">
         <v>1</v>
@@ -9958,50 +10255,53 @@
       </c>
       <c r="T15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="25">
         <v>-2</v>
       </c>
       <c r="AA15" s="15">
         <v>1</v>
       </c>
+      <c r="AB15" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="15">
         <v>-14</v>
       </c>
       <c r="D16" s="15">
         <v>-1</v>
       </c>
       <c r="E16" s="15">
         <v>-6</v>
       </c>
       <c r="F16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="15">
         <v>-6</v>
       </c>
       <c r="H16" s="25" t="s">
         <v>16</v>
@@ -10041,52 +10341,55 @@
       </c>
       <c r="T16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="15">
         <v>-69</v>
       </c>
       <c r="D17" s="15">
         <v>1</v>
       </c>
       <c r="E17" s="15">
         <v>-2</v>
       </c>
       <c r="F17" s="15">
         <v>2</v>
       </c>
       <c r="G17" s="15">
         <v>1</v>
       </c>
       <c r="H17" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="25">
@@ -10124,52 +10427,55 @@
       </c>
       <c r="T17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U17" s="27">
         <v>-5</v>
       </c>
       <c r="V17" s="27">
         <v>-1</v>
       </c>
       <c r="W17" s="27">
         <v>-1</v>
       </c>
       <c r="X17" s="27">
         <v>-2</v>
       </c>
       <c r="Y17" s="27">
         <v>-1</v>
       </c>
       <c r="Z17" s="25">
         <v>1</v>
       </c>
       <c r="AA17" s="15">
         <v>-1</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="15">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="15">
         <v>-9</v>
       </c>
       <c r="C18" s="15">
         <v>-233</v>
       </c>
       <c r="D18" s="15">
         <v>-10</v>
       </c>
       <c r="E18" s="15">
         <v>-16</v>
       </c>
       <c r="F18" s="15">
         <v>-15</v>
       </c>
       <c r="G18" s="15">
         <v>-10</v>
       </c>
       <c r="H18" s="25">
         <v>-8</v>
       </c>
       <c r="I18" s="25">
@@ -10207,52 +10513,55 @@
       </c>
       <c r="T18" s="27">
         <v>-30</v>
       </c>
       <c r="U18" s="27">
         <v>-8</v>
       </c>
       <c r="V18" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W18" s="27">
         <v>-2</v>
       </c>
       <c r="X18" s="27">
         <v>-20</v>
       </c>
       <c r="Y18" s="27">
         <v>-7</v>
       </c>
       <c r="Z18" s="25">
         <v>-16</v>
       </c>
       <c r="AA18" s="15">
         <v>-1</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="15">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="15">
         <v>1</v>
       </c>
       <c r="C19" s="15">
         <v>-5</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="25" t="s">
@@ -10290,52 +10599,55 @@
       </c>
       <c r="T19" s="27">
         <v>-3</v>
       </c>
       <c r="U19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X19" s="27">
         <v>-5</v>
       </c>
       <c r="Y19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="15">
         <v>-4</v>
       </c>
       <c r="D20" s="15">
         <v>1</v>
       </c>
       <c r="E20" s="15">
         <v>-4</v>
       </c>
       <c r="F20" s="15">
         <v>1</v>
       </c>
       <c r="G20" s="15">
         <v>2</v>
       </c>
       <c r="H20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="25">
@@ -10373,52 +10685,55 @@
       </c>
       <c r="T20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U20" s="27">
         <v>1</v>
       </c>
       <c r="V20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W20" s="27">
         <v>1</v>
       </c>
       <c r="X20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="15">
         <v>-1</v>
       </c>
       <c r="C21" s="15">
         <v>-5</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="15">
         <v>-2</v>
       </c>
       <c r="F21" s="15">
         <v>-4</v>
       </c>
       <c r="G21" s="15">
         <v>-8</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="25">
@@ -10456,81 +10771,84 @@
       </c>
       <c r="T21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W21" s="27">
         <v>-1</v>
       </c>
       <c r="X21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="27">
         <v>1</v>
       </c>
       <c r="Z21" s="25">
         <v>1</v>
       </c>
       <c r="AA21" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="42"/>
       <c r="I22" s="42"/>
       <c r="J22" s="42"/>
       <c r="K22" s="42"/>
       <c r="L22" s="42"/>
       <c r="M22" s="42"/>
       <c r="N22" s="42"/>
       <c r="O22" s="42"/>
       <c r="P22" s="42"/>
       <c r="Q22" s="42"/>
       <c r="R22" s="42"/>
       <c r="S22" s="42"/>
       <c r="T22" s="42"/>
       <c r="U22" s="42"/>
       <c r="V22" s="42"/>
       <c r="W22" s="42"/>
       <c r="X22" s="42"/>
       <c r="Y22" s="42"/>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="15">
         <v>-12</v>
       </c>
       <c r="C23" s="15">
         <v>-816</v>
       </c>
       <c r="D23" s="15">
         <v>-16</v>
       </c>
       <c r="E23" s="15">
         <v>-35</v>
       </c>
       <c r="F23" s="15">
         <v>-20</v>
       </c>
       <c r="G23" s="15">
         <v>-38</v>
       </c>
       <c r="H23" s="15">
         <v>-19</v>
       </c>
       <c r="I23" s="25">
@@ -10568,52 +10886,55 @@
       </c>
       <c r="T23" s="27">
         <v>-25</v>
       </c>
       <c r="U23" s="27">
         <v>1</v>
       </c>
       <c r="V23" s="27">
         <v>-13</v>
       </c>
       <c r="W23" s="27">
         <v>-11</v>
       </c>
       <c r="X23" s="27">
         <v>-8</v>
       </c>
       <c r="Y23" s="27">
         <v>17</v>
       </c>
       <c r="Z23" s="34">
         <v>14</v>
       </c>
       <c r="AA23" s="34">
         <v>17</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="28">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="15">
         <v>-7</v>
       </c>
       <c r="C24" s="15">
         <v>-772</v>
       </c>
       <c r="D24" s="15">
         <v>-14</v>
       </c>
       <c r="E24" s="15">
         <v>-25</v>
       </c>
       <c r="F24" s="15">
         <v>-29</v>
       </c>
       <c r="G24" s="15">
         <v>-29</v>
       </c>
       <c r="H24" s="15">
         <v>-20</v>
       </c>
       <c r="I24" s="25">
@@ -10651,52 +10972,55 @@
       </c>
       <c r="T24" s="27">
         <v>-22</v>
       </c>
       <c r="U24" s="27">
         <v>2</v>
       </c>
       <c r="V24" s="27">
         <v>-14</v>
       </c>
       <c r="W24" s="27">
         <v>-11</v>
       </c>
       <c r="X24" s="27">
         <v>-8</v>
       </c>
       <c r="Y24" s="27">
         <v>19</v>
       </c>
       <c r="Z24" s="34">
         <v>23</v>
       </c>
       <c r="AA24" s="34">
         <v>17</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="28">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="15"/>
       <c r="D25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="25" t="s">
         <v>16</v>
       </c>
@@ -10732,52 +11056,55 @@
       </c>
       <c r="T25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="15"/>
       <c r="D26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="25" t="s">
         <v>16</v>
       </c>
@@ -10813,52 +11140,55 @@
       </c>
       <c r="T26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:27" s="32" customFormat="1">
+      <c r="AB26" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" s="32" customFormat="1">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="15">
         <v>-1</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="15">
         <v>7</v>
       </c>
       <c r="G27" s="15">
         <v>2</v>
       </c>
       <c r="H27" s="15">
         <v>1</v>
       </c>
       <c r="I27" s="25" t="s">
@@ -10896,52 +11226,55 @@
       </c>
       <c r="T27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U27" s="27">
         <v>-1</v>
       </c>
       <c r="V27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="27">
         <v>-1</v>
       </c>
       <c r="AA27" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="28" spans="1:27" s="32" customFormat="1">
+      <c r="AB27" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" s="32" customFormat="1">
       <c r="A28" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="15"/>
       <c r="D28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="25" t="s">
         <v>16</v>
       </c>
@@ -10977,52 +11310,55 @@
       </c>
       <c r="T28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:27" s="32" customFormat="1">
+      <c r="AB28" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" s="32" customFormat="1">
       <c r="A29" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="15"/>
       <c r="D29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="25" t="s">
         <v>16</v>
       </c>
@@ -11058,52 +11394,55 @@
       </c>
       <c r="T29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:27" s="32" customFormat="1">
+      <c r="AB29" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" s="32" customFormat="1">
       <c r="A30" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="15"/>
       <c r="D30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="25" t="s">
         <v>16</v>
       </c>
@@ -11139,52 +11478,55 @@
       </c>
       <c r="T30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:27" s="32" customFormat="1">
+      <c r="AB30" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" s="32" customFormat="1">
       <c r="A31" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="15">
         <v>1</v>
       </c>
       <c r="C31" s="15">
         <v>-8</v>
       </c>
       <c r="D31" s="15">
         <v>-1</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="15">
         <v>-2</v>
       </c>
       <c r="H31" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="25" t="s">
@@ -11222,52 +11564,55 @@
       </c>
       <c r="T31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="15">
         <v>-2</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="15">
         <v>-4</v>
       </c>
       <c r="F32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="15">
         <v>-2</v>
       </c>
       <c r="H32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="25" t="s">
@@ -11305,52 +11650,55 @@
       </c>
       <c r="T32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="15"/>
       <c r="D33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="25" t="s">
         <v>16</v>
       </c>
@@ -11386,52 +11734,55 @@
       </c>
       <c r="T33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="15">
         <v>-6</v>
       </c>
       <c r="C34" s="15">
         <v>-33</v>
       </c>
       <c r="D34" s="15">
         <v>-1</v>
       </c>
       <c r="E34" s="15">
         <v>-6</v>
       </c>
       <c r="F34" s="15">
         <v>2</v>
       </c>
       <c r="G34" s="15">
         <v>-7</v>
       </c>
       <c r="H34" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="25">
@@ -11469,52 +11820,55 @@
       </c>
       <c r="T34" s="27">
         <v>-3</v>
       </c>
       <c r="U34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V34" s="27">
         <v>1</v>
       </c>
       <c r="W34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y34" s="27">
         <v>-2</v>
       </c>
       <c r="Z34" s="25">
         <v>-8</v>
       </c>
       <c r="AA34" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="15"/>
       <c r="D35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="25" t="s">
         <v>16</v>
       </c>
@@ -11550,52 +11904,55 @@
       </c>
       <c r="T35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="15"/>
       <c r="D36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="25" t="s">
         <v>16</v>
       </c>
@@ -11631,52 +11988,55 @@
       </c>
       <c r="T36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="15"/>
       <c r="D37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="25" t="s">
         <v>16</v>
       </c>
@@ -11712,81 +12072,84 @@
       </c>
       <c r="T37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="46" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="46"/>
       <c r="C38" s="46"/>
       <c r="D38" s="46"/>
       <c r="E38" s="46"/>
       <c r="F38" s="46"/>
       <c r="G38" s="46"/>
       <c r="H38" s="46"/>
       <c r="I38" s="46"/>
       <c r="J38" s="46"/>
       <c r="K38" s="46"/>
       <c r="L38" s="46"/>
       <c r="M38" s="46"/>
       <c r="N38" s="46"/>
       <c r="O38" s="46"/>
       <c r="P38" s="46"/>
       <c r="Q38" s="46"/>
       <c r="R38" s="46"/>
       <c r="S38" s="46"/>
       <c r="T38" s="46"/>
       <c r="U38" s="46"/>
       <c r="V38" s="46"/>
       <c r="W38" s="46"/>
       <c r="X38" s="46"/>
       <c r="Y38" s="46"/>
     </row>
-    <row r="39" spans="1:27">
+    <row r="39" spans="1:28">
       <c r="A39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="15">
         <v>-15</v>
       </c>
       <c r="C39" s="15">
         <v>-366</v>
       </c>
       <c r="D39" s="15">
         <v>-13</v>
       </c>
       <c r="E39" s="15">
         <v>-96</v>
       </c>
       <c r="F39" s="15">
         <v>-15</v>
       </c>
       <c r="G39" s="15">
         <v>-22</v>
       </c>
       <c r="H39" s="15">
         <v>-6</v>
       </c>
       <c r="I39" s="25">
@@ -11824,52 +12187,55 @@
       </c>
       <c r="T39" s="27">
         <v>-29</v>
       </c>
       <c r="U39" s="27">
         <v>-15</v>
       </c>
       <c r="V39" s="27">
         <v>-7</v>
       </c>
       <c r="W39" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X39" s="27">
         <v>-25</v>
       </c>
       <c r="Y39" s="27">
         <v>-4</v>
       </c>
       <c r="Z39" s="14">
         <v>-4</v>
       </c>
       <c r="AA39" s="34">
         <v>-7</v>
       </c>
-    </row>
-    <row r="40" spans="1:27" s="31" customFormat="1">
+      <c r="AB39" s="15">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28" s="31" customFormat="1">
       <c r="A40" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="25" t="s">
@@ -11907,52 +12273,55 @@
       </c>
       <c r="T40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="34" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:27" s="31" customFormat="1">
+      <c r="AB40" s="34" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28" s="31" customFormat="1">
       <c r="A41" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="15">
         <v>-9</v>
       </c>
       <c r="D41" s="15">
         <v>1</v>
       </c>
       <c r="E41" s="15">
         <v>-80</v>
       </c>
       <c r="F41" s="15">
         <v>3</v>
       </c>
       <c r="G41" s="15">
         <v>-6</v>
       </c>
       <c r="H41" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="25">
@@ -11990,52 +12359,55 @@
       </c>
       <c r="T41" s="27">
         <v>-3</v>
       </c>
       <c r="U41" s="27">
         <v>-3</v>
       </c>
       <c r="V41" s="27">
         <v>-1</v>
       </c>
       <c r="W41" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X41" s="27">
         <v>2</v>
       </c>
       <c r="Y41" s="27">
         <v>-1</v>
       </c>
       <c r="Z41" s="27">
         <v>4</v>
       </c>
       <c r="AA41" s="34">
         <v>-1</v>
       </c>
-    </row>
-    <row r="42" spans="1:27" s="31" customFormat="1">
+      <c r="AB41" s="15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28" s="31" customFormat="1">
       <c r="A42" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="15">
         <v>-1</v>
       </c>
       <c r="F42" s="15">
         <v>2</v>
       </c>
       <c r="G42" s="15">
         <v>2</v>
       </c>
       <c r="H42" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="25">
@@ -12073,52 +12445,55 @@
       </c>
       <c r="T42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="34" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="43" spans="1:27" s="31" customFormat="1">
+      <c r="AB42" s="34" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28" s="31" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="15">
         <v>-2</v>
       </c>
       <c r="C43" s="15">
         <v>-2</v>
       </c>
       <c r="D43" s="15">
         <v>-1</v>
       </c>
       <c r="E43" s="15">
         <v>5</v>
       </c>
       <c r="F43" s="15">
         <v>1</v>
       </c>
       <c r="G43" s="15">
         <v>0</v>
       </c>
       <c r="H43" s="15">
         <v>1</v>
       </c>
       <c r="I43" s="25">
@@ -12156,52 +12531,55 @@
       </c>
       <c r="T43" s="27">
         <v>6</v>
       </c>
       <c r="U43" s="27">
         <v>-2</v>
       </c>
       <c r="V43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W43" s="27">
         <v>2</v>
       </c>
       <c r="X43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="34" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="44" spans="1:27" s="31" customFormat="1">
+      <c r="AB43" s="15">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28" s="31" customFormat="1">
       <c r="A44" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="15">
         <v>-1</v>
       </c>
       <c r="C44" s="15">
         <v>-2</v>
       </c>
       <c r="D44" s="15">
         <v>-4</v>
       </c>
       <c r="E44" s="15">
         <v>-4</v>
       </c>
       <c r="F44" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="15">
         <v>-2</v>
       </c>
       <c r="H44" s="15">
         <v>1</v>
       </c>
       <c r="I44" s="25">
@@ -12239,52 +12617,55 @@
       </c>
       <c r="T44" s="27">
         <v>-2</v>
       </c>
       <c r="U44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V44" s="27">
         <v>-2</v>
       </c>
       <c r="W44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X44" s="27">
         <v>-1</v>
       </c>
       <c r="Y44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="34">
         <v>2</v>
       </c>
-    </row>
-    <row r="45" spans="1:27" s="31" customFormat="1">
+      <c r="AB44" s="34" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28" s="31" customFormat="1">
       <c r="A45" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="15">
         <v>-1</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="25" t="s">
@@ -12322,52 +12703,55 @@
       </c>
       <c r="T45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="34" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="46" spans="1:27" s="31" customFormat="1">
+      <c r="AB45" s="34" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28" s="31" customFormat="1">
       <c r="A46" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="15">
         <v>-8</v>
       </c>
       <c r="C46" s="15">
         <v>-44</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E46" s="15">
         <v>4</v>
       </c>
       <c r="F46" s="15">
         <v>-3</v>
       </c>
       <c r="G46" s="15">
         <v>-3</v>
       </c>
       <c r="H46" s="15">
         <v>-1</v>
       </c>
       <c r="I46" s="25">
@@ -12403,52 +12787,55 @@
       <c r="S46" s="27">
         <v>-2</v>
       </c>
       <c r="T46" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U46" s="27">
         <v>2</v>
       </c>
       <c r="V46" s="27">
         <v>-2</v>
       </c>
       <c r="W46" s="27">
         <v>1</v>
       </c>
       <c r="X46" s="27">
         <v>1</v>
       </c>
       <c r="Y46" s="27">
         <v>2</v>
       </c>
       <c r="Z46" s="27"/>
       <c r="AA46" s="34">
         <v>-7</v>
       </c>
-    </row>
-    <row r="47" spans="1:27">
+      <c r="AB46" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28">
       <c r="A47" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="15">
         <v>-14</v>
       </c>
       <c r="D47" s="15">
         <v>-1</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="15">
         <v>-1</v>
       </c>
       <c r="H47" s="15">
         <v>1</v>
       </c>
       <c r="I47" s="25" t="s">
@@ -12486,52 +12873,55 @@
       </c>
       <c r="T47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="36">
         <v>-2</v>
       </c>
       <c r="AA47" s="34">
         <v>1</v>
       </c>
-    </row>
-    <row r="48" spans="1:27">
+      <c r="AB47" s="34" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28">
       <c r="A48" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="15">
         <v>-12</v>
       </c>
       <c r="D48" s="15">
         <v>-1</v>
       </c>
       <c r="E48" s="15">
         <v>-2</v>
       </c>
       <c r="F48" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="15">
         <v>-4</v>
       </c>
       <c r="H48" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="25" t="s">
@@ -12567,52 +12957,55 @@
       <c r="S48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="T48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="35"/>
       <c r="AA48" s="34" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="49" spans="1:27">
+      <c r="AB48" s="34" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28">
       <c r="A49" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="15">
         <v>-69</v>
       </c>
       <c r="D49" s="15">
         <v>1</v>
       </c>
       <c r="E49" s="15">
         <v>-2</v>
       </c>
       <c r="F49" s="15">
         <v>2</v>
       </c>
       <c r="G49" s="15">
         <v>1</v>
       </c>
       <c r="H49" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="25">
@@ -12650,52 +13043,55 @@
       </c>
       <c r="T49" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U49" s="27">
         <v>-5</v>
       </c>
       <c r="V49" s="27">
         <v>-1</v>
       </c>
       <c r="W49" s="27">
         <v>-1</v>
       </c>
       <c r="X49" s="27">
         <v>-2</v>
       </c>
       <c r="Y49" s="27">
         <v>-1</v>
       </c>
       <c r="Z49" s="36">
         <v>1</v>
       </c>
       <c r="AA49" s="34">
         <v>-1</v>
       </c>
-    </row>
-    <row r="50" spans="1:27">
+      <c r="AB49" s="15">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28">
       <c r="A50" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="15">
         <v>-3</v>
       </c>
       <c r="C50" s="15">
         <v>-200</v>
       </c>
       <c r="D50" s="15">
         <v>-9</v>
       </c>
       <c r="E50" s="15">
         <v>-10</v>
       </c>
       <c r="F50" s="15">
         <v>-17</v>
       </c>
       <c r="G50" s="15">
         <v>-3</v>
       </c>
       <c r="H50" s="15">
         <v>-8</v>
       </c>
       <c r="I50" s="25">
@@ -12733,52 +13129,55 @@
       </c>
       <c r="T50" s="27">
         <v>-27</v>
       </c>
       <c r="U50" s="27">
         <v>-8</v>
       </c>
       <c r="V50" s="27">
         <v>-1</v>
       </c>
       <c r="W50" s="27">
         <v>-2</v>
       </c>
       <c r="X50" s="27">
         <v>-20</v>
       </c>
       <c r="Y50" s="27">
         <v>-5</v>
       </c>
       <c r="Z50" s="36">
         <v>-8</v>
       </c>
       <c r="AA50" s="34">
         <v>-1</v>
       </c>
-    </row>
-    <row r="51" spans="1:27">
+      <c r="AB50" s="15">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28">
       <c r="A51" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="15">
         <v>1</v>
       </c>
       <c r="C51" s="15">
         <v>-5</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="25" t="s">
@@ -12816,52 +13215,55 @@
       </c>
       <c r="T51" s="27">
         <v>-3</v>
       </c>
       <c r="U51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X51" s="27">
         <v>-5</v>
       </c>
       <c r="Y51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="52" spans="1:27">
+      <c r="AB51" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28">
       <c r="A52" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="15">
         <v>-4</v>
       </c>
       <c r="D52" s="15">
         <v>1</v>
       </c>
       <c r="E52" s="15">
         <v>-4</v>
       </c>
       <c r="F52" s="15">
         <v>1</v>
       </c>
       <c r="G52" s="15">
         <v>2</v>
       </c>
       <c r="H52" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="25">
@@ -12899,52 +13301,55 @@
       </c>
       <c r="T52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U52" s="27">
         <v>1</v>
       </c>
       <c r="V52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W52" s="27">
         <v>1</v>
       </c>
       <c r="X52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="53" spans="1:27">
+      <c r="AB52" s="27" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28">
       <c r="A53" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="26">
         <v>-1</v>
       </c>
       <c r="C53" s="26">
         <v>-5</v>
       </c>
       <c r="D53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="26">
         <v>-2</v>
       </c>
       <c r="F53" s="26">
         <v>-4</v>
       </c>
       <c r="G53" s="26">
         <v>-8</v>
       </c>
       <c r="H53" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="16">
@@ -12980,50 +13385,53 @@
       <c r="S53" s="26">
         <v>1</v>
       </c>
       <c r="T53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="U53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="V53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="W53" s="26">
         <v>-1</v>
       </c>
       <c r="X53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="26">
         <v>1</v>
       </c>
       <c r="Z53" s="26">
         <v>1</v>
       </c>
       <c r="AA53" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB53" s="26" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>