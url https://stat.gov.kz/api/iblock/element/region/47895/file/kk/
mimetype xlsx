--- v1 (2026-06-04)
+++ v2 (2026-06-24)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="348" yWindow="-276" windowWidth="23256" windowHeight="12480" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Көші-қон айырымы" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2456" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2550" uniqueCount="35">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -431,79 +431,79 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный_05_19" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -778,184 +778,184 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
     <sheetView topLeftCell="F1" workbookViewId="0">
-      <selection activeCell="AF25" sqref="AF25"/>
+      <selection activeCell="AB7" sqref="AB7:AC53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="23.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="28" customWidth="1"/>
     <col min="3" max="3" width="5.33203125" style="28" customWidth="1"/>
     <col min="4" max="4" width="6.44140625" style="28" customWidth="1"/>
     <col min="5" max="5" width="4.6640625" style="28" customWidth="1"/>
     <col min="6" max="6" width="6.33203125" style="28" customWidth="1"/>
     <col min="7" max="7" width="7" style="28" customWidth="1"/>
     <col min="8" max="8" width="5.44140625" style="28" customWidth="1"/>
     <col min="9" max="9" width="5.88671875" style="28" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="28" customWidth="1"/>
     <col min="11" max="11" width="5.33203125" style="28" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="28" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="28" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="28" customWidth="1"/>
     <col min="15" max="15" width="5.33203125" style="28" customWidth="1"/>
     <col min="16" max="16" width="6.44140625" style="28" customWidth="1"/>
     <col min="17" max="17" width="4.6640625" style="28" customWidth="1"/>
     <col min="18" max="18" width="6.33203125" style="28" customWidth="1"/>
     <col min="19" max="19" width="7" style="28" customWidth="1"/>
     <col min="20" max="20" width="5.44140625" style="28" customWidth="1"/>
     <col min="21" max="21" width="5.88671875" style="28" customWidth="1"/>
     <col min="22" max="22" width="8.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="41"/>
-[...22 lines deleted...]
-      <c r="Y1" s="41"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+      <c r="T1" s="42"/>
+      <c r="U1" s="42"/>
+      <c r="V1" s="42"/>
+      <c r="W1" s="42"/>
+      <c r="X1" s="42"/>
+      <c r="Y1" s="42"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="1"/>
       <c r="E3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="AK3" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="44"/>
-      <c r="B4" s="38">
+      <c r="A4" s="45"/>
+      <c r="B4" s="39">
         <v>2024</v>
       </c>
-      <c r="C4" s="39"/>
-[...10 lines deleted...]
-      <c r="N4" s="38">
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="39">
         <v>2025</v>
       </c>
-      <c r="O4" s="39"/>
-[...10 lines deleted...]
-      <c r="Z4" s="38">
+      <c r="O4" s="40"/>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
+      <c r="S4" s="40"/>
+      <c r="T4" s="40"/>
+      <c r="U4" s="40"/>
+      <c r="V4" s="40"/>
+      <c r="W4" s="40"/>
+      <c r="X4" s="40"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="39">
         <v>2026</v>
       </c>
-      <c r="AA4" s="39"/>
-[...9 lines deleted...]
-      <c r="AK4" s="39"/>
+      <c r="AA4" s="40"/>
+      <c r="AB4" s="40"/>
+      <c r="AC4" s="40"/>
+      <c r="AD4" s="40"/>
+      <c r="AE4" s="40"/>
+      <c r="AF4" s="40"/>
+      <c r="AG4" s="40"/>
+      <c r="AH4" s="40"/>
+      <c r="AI4" s="40"/>
+      <c r="AJ4" s="40"/>
+      <c r="AK4" s="40"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="45"/>
+      <c r="A5" s="46"/>
       <c r="B5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -1022,77 +1022,77 @@
         <v>7</v>
       </c>
       <c r="AE5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="AF5" s="10" t="s">
         <v>9</v>
       </c>
       <c r="AG5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AH5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="AI5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="10" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="43" t="s">
+      <c r="A6" s="44" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="43"/>
-[...22 lines deleted...]
-      <c r="Y6" s="43"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="44"/>
+      <c r="W6" s="44"/>
+      <c r="X6" s="44"/>
+      <c r="Y6" s="44"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="25">
         <v>15</v>
       </c>
       <c r="C7" s="25">
         <v>76</v>
       </c>
       <c r="D7" s="25">
         <v>34</v>
       </c>
       <c r="E7" s="25">
         <v>31</v>
       </c>
       <c r="F7" s="25">
         <v>41</v>
       </c>
       <c r="G7" s="25">
         <v>31</v>
       </c>
       <c r="H7" s="25">
         <v>25</v>
@@ -1135,50 +1135,53 @@
       </c>
       <c r="U7" s="27">
         <v>27</v>
       </c>
       <c r="V7" s="27">
         <v>10</v>
       </c>
       <c r="W7" s="27">
         <v>19</v>
       </c>
       <c r="X7" s="27">
         <v>29</v>
       </c>
       <c r="Y7" s="27">
         <v>37</v>
       </c>
       <c r="Z7" s="27">
         <v>32</v>
       </c>
       <c r="AA7" s="27">
         <v>33</v>
       </c>
       <c r="AB7" s="15">
         <v>18</v>
       </c>
+      <c r="AC7" s="15">
+        <v>11</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="25">
         <v>13</v>
       </c>
       <c r="C8" s="25">
         <v>55</v>
       </c>
       <c r="D8" s="25">
         <v>27</v>
       </c>
       <c r="E8" s="25">
         <v>19</v>
       </c>
       <c r="F8" s="25">
         <v>13</v>
       </c>
       <c r="G8" s="25">
         <v>18</v>
       </c>
       <c r="H8" s="25">
         <v>19</v>
@@ -1221,50 +1224,53 @@
       </c>
       <c r="U8" s="27">
         <v>18</v>
       </c>
       <c r="V8" s="27">
         <v>5</v>
       </c>
       <c r="W8" s="27">
         <v>15</v>
       </c>
       <c r="X8" s="27">
         <v>22</v>
       </c>
       <c r="Y8" s="27">
         <v>31</v>
       </c>
       <c r="Z8" s="27">
         <v>23</v>
       </c>
       <c r="AA8" s="27">
         <v>23</v>
       </c>
       <c r="AB8" s="15">
         <v>10</v>
       </c>
+      <c r="AC8" s="15">
+        <v>7</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="25">
         <v>2</v>
       </c>
       <c r="D9" s="25">
         <v>1</v>
       </c>
       <c r="E9" s="25">
         <v>1</v>
       </c>
       <c r="F9" s="25">
         <v>4</v>
       </c>
       <c r="G9" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="25" t="s">
         <v>16</v>
@@ -1307,50 +1313,53 @@
       </c>
       <c r="U9" s="27">
         <v>1</v>
       </c>
       <c r="V9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X9" s="27">
         <v>3</v>
       </c>
       <c r="Y9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z9" s="27">
         <v>4</v>
       </c>
       <c r="AA9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB9" s="15">
         <v>3</v>
       </c>
+      <c r="AC9" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="25">
         <v>1</v>
       </c>
       <c r="D10" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="25">
         <v>2</v>
       </c>
       <c r="G10" s="25">
         <v>2</v>
       </c>
       <c r="H10" s="25" t="s">
         <v>16</v>
@@ -1393,50 +1402,53 @@
       </c>
       <c r="U10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB10" s="27" t="s">
         <v>16</v>
       </c>
+      <c r="AC10" s="15">
+        <v>1</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="25">
         <v>1</v>
       </c>
       <c r="D11" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="25">
         <v>5</v>
       </c>
       <c r="F11" s="25">
         <v>11</v>
       </c>
       <c r="G11" s="25">
         <v>3</v>
       </c>
       <c r="H11" s="25">
         <v>2</v>
@@ -1479,50 +1491,53 @@
       </c>
       <c r="U11" s="27">
         <v>1</v>
       </c>
       <c r="V11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W11" s="27">
         <v>2</v>
       </c>
       <c r="X11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB11" s="27" t="s">
         <v>16</v>
       </c>
+      <c r="AC11" s="15">
+        <v>1</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="25">
         <v>0</v>
       </c>
       <c r="G12" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="25">
         <v>1</v>
@@ -1565,50 +1580,53 @@
       </c>
       <c r="U12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="27">
         <v>2</v>
       </c>
       <c r="AB12" s="27" t="s">
         <v>16</v>
       </c>
+      <c r="AC12" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="25">
         <v>0</v>
       </c>
       <c r="G13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="25" t="s">
         <v>16</v>
@@ -1651,50 +1669,53 @@
       </c>
       <c r="U13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB13" s="27" t="s">
         <v>16</v>
       </c>
+      <c r="AC13" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="25">
         <v>9</v>
       </c>
       <c r="D14" s="25">
         <v>2</v>
       </c>
       <c r="E14" s="25">
         <v>5</v>
       </c>
       <c r="F14" s="25">
         <v>1</v>
       </c>
       <c r="G14" s="25">
         <v>4</v>
       </c>
       <c r="H14" s="25">
         <v>1</v>
@@ -1737,50 +1758,53 @@
       </c>
       <c r="U14" s="27">
         <v>3</v>
       </c>
       <c r="V14" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W14" s="27">
         <v>1</v>
       </c>
       <c r="X14" s="27">
         <v>3</v>
       </c>
       <c r="Y14" s="27">
         <v>2</v>
       </c>
       <c r="Z14" s="27">
         <v>1</v>
       </c>
       <c r="AA14" s="27">
         <v>4</v>
       </c>
       <c r="AB14" s="15">
         <v>2</v>
       </c>
+      <c r="AC14" s="15">
+        <v>2</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="25">
         <v>1</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="25">
         <v>0</v>
       </c>
       <c r="G15" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="25">
         <v>1</v>
@@ -1823,50 +1847,53 @@
       </c>
       <c r="U15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA15" s="27">
         <v>1</v>
       </c>
       <c r="AB15" s="27" t="s">
         <v>16</v>
       </c>
+      <c r="AC15" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="25">
         <v>0</v>
       </c>
       <c r="G16" s="25">
         <v>1</v>
       </c>
       <c r="H16" s="25" t="s">
         <v>16</v>
@@ -1909,52 +1936,55 @@
       </c>
       <c r="U16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB16" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="25">
         <v>1</v>
       </c>
       <c r="D17" s="25">
         <v>1</v>
       </c>
       <c r="E17" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="25">
         <v>2</v>
       </c>
       <c r="G17" s="25">
         <v>1</v>
       </c>
       <c r="H17" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="25" t="s">
@@ -1995,52 +2025,55 @@
       </c>
       <c r="U17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y17" s="27">
         <v>1</v>
       </c>
       <c r="Z17" s="27">
         <v>1</v>
       </c>
       <c r="AA17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB17" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="25">
         <v>6</v>
       </c>
       <c r="D18" s="25">
         <v>2</v>
       </c>
       <c r="E18" s="25">
         <v>1</v>
       </c>
       <c r="F18" s="25">
         <v>6</v>
       </c>
       <c r="G18" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="25">
         <v>1</v>
       </c>
       <c r="I18" s="25">
@@ -2081,52 +2114,55 @@
       </c>
       <c r="U18" s="27">
         <v>3</v>
       </c>
       <c r="V18" s="27">
         <v>5</v>
       </c>
       <c r="W18" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X18" s="27">
         <v>1</v>
       </c>
       <c r="Y18" s="27">
         <v>2</v>
       </c>
       <c r="Z18" s="27">
         <v>2</v>
       </c>
       <c r="AA18" s="27">
         <v>3</v>
       </c>
       <c r="AB18" s="15">
         <v>3</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="25">
         <v>1</v>
       </c>
       <c r="C19" s="25">
         <v>1</v>
       </c>
       <c r="D19" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="25">
         <v>0</v>
       </c>
       <c r="G19" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="25" t="s">
@@ -2167,52 +2203,55 @@
       </c>
       <c r="U19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB19" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="25">
         <v>1</v>
       </c>
       <c r="E20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="25">
         <v>1</v>
       </c>
       <c r="G20" s="25">
         <v>2</v>
       </c>
       <c r="H20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="25">
@@ -2253,52 +2292,55 @@
       </c>
       <c r="U20" s="27">
         <v>1</v>
       </c>
       <c r="V20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W20" s="27">
         <v>1</v>
       </c>
       <c r="X20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB20" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="25">
         <v>1</v>
       </c>
       <c r="G21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="25">
@@ -2339,82 +2381,86 @@
       </c>
       <c r="U21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="27">
         <v>1</v>
       </c>
       <c r="Z21" s="27">
         <v>1</v>
       </c>
       <c r="AA21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB21" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="42" t="s">
+      <c r="AC21" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="42"/>
-[...22 lines deleted...]
-      <c r="Y22" s="42"/>
+      <c r="B22" s="43"/>
+      <c r="C22" s="43"/>
+      <c r="D22" s="43"/>
+      <c r="E22" s="43"/>
+      <c r="F22" s="43"/>
+      <c r="G22" s="43"/>
+      <c r="H22" s="43"/>
+      <c r="I22" s="43"/>
+      <c r="J22" s="43"/>
+      <c r="K22" s="43"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+      <c r="N22" s="43"/>
+      <c r="O22" s="43"/>
+      <c r="P22" s="43"/>
+      <c r="Q22" s="43"/>
+      <c r="R22" s="43"/>
+      <c r="S22" s="43"/>
+      <c r="T22" s="43"/>
+      <c r="U22" s="43"/>
+      <c r="V22" s="43"/>
+      <c r="W22" s="43"/>
+      <c r="X22" s="43"/>
+      <c r="Y22" s="43"/>
       <c r="Z22" s="27"/>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="15"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="25">
         <v>14</v>
       </c>
       <c r="C23" s="25">
         <v>57</v>
       </c>
       <c r="D23" s="25">
         <v>27</v>
       </c>
       <c r="E23" s="25">
         <v>20</v>
       </c>
       <c r="F23" s="25">
         <v>27</v>
       </c>
       <c r="G23" s="25">
         <v>22</v>
       </c>
       <c r="H23" s="25">
         <v>21</v>
       </c>
       <c r="I23" s="25">
@@ -2455,52 +2501,55 @@
       </c>
       <c r="U23" s="27">
         <v>19</v>
       </c>
       <c r="V23" s="27">
         <v>6</v>
       </c>
       <c r="W23" s="33">
         <v>15</v>
       </c>
       <c r="X23" s="27">
         <v>23</v>
       </c>
       <c r="Y23" s="27">
         <v>33</v>
       </c>
       <c r="Z23" s="27">
         <v>24</v>
       </c>
       <c r="AA23" s="27">
         <v>23</v>
       </c>
       <c r="AB23" s="28">
         <v>10</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="15">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="25">
         <v>13</v>
       </c>
       <c r="C24" s="25">
         <v>55</v>
       </c>
       <c r="D24" s="25">
         <v>27</v>
       </c>
       <c r="E24" s="25">
         <v>19</v>
       </c>
       <c r="F24" s="25">
         <v>13</v>
       </c>
       <c r="G24" s="25">
         <v>18</v>
       </c>
       <c r="H24" s="25">
         <v>19</v>
       </c>
       <c r="I24" s="25">
@@ -2541,52 +2590,55 @@
       </c>
       <c r="U24" s="27">
         <v>18</v>
       </c>
       <c r="V24" s="27">
         <v>5</v>
       </c>
       <c r="W24" s="33">
         <v>15</v>
       </c>
       <c r="X24" s="27">
         <v>22</v>
       </c>
       <c r="Y24" s="27">
         <v>31</v>
       </c>
       <c r="Z24" s="27">
         <v>23</v>
       </c>
       <c r="AA24" s="27">
         <v>23</v>
       </c>
       <c r="AB24" s="28">
         <v>10</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="15">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="25" t="s">
@@ -2627,52 +2679,55 @@
       </c>
       <c r="U25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="25" t="s">
@@ -2713,52 +2768,55 @@
       </c>
       <c r="U26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="25">
         <v>9</v>
       </c>
       <c r="G27" s="25">
         <v>3</v>
       </c>
       <c r="H27" s="25">
         <v>1</v>
       </c>
       <c r="I27" s="25">
@@ -2799,52 +2857,55 @@
       </c>
       <c r="U27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="25" t="s">
@@ -2885,52 +2946,55 @@
       </c>
       <c r="U28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="25" t="s">
@@ -2971,52 +3035,55 @@
       </c>
       <c r="U29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="25" t="s">
@@ -3057,52 +3124,55 @@
       </c>
       <c r="U30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="25">
         <v>1</v>
       </c>
       <c r="C31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="25" t="s">
@@ -3143,52 +3213,55 @@
       </c>
       <c r="U31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="25">
         <v>1</v>
       </c>
       <c r="H32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="25" t="s">
@@ -3229,52 +3302,55 @@
       </c>
       <c r="U32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="25" t="s">
@@ -3315,52 +3391,55 @@
       </c>
       <c r="U33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="25">
         <v>2</v>
       </c>
       <c r="D34" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="25">
         <v>1</v>
       </c>
       <c r="F34" s="25">
         <v>5</v>
       </c>
       <c r="G34" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H34" s="25">
         <v>1</v>
       </c>
       <c r="I34" s="25" t="s">
@@ -3401,52 +3480,55 @@
       </c>
       <c r="U34" s="27">
         <v>1</v>
       </c>
       <c r="V34" s="27">
         <v>1</v>
       </c>
       <c r="W34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X34" s="27">
         <v>1</v>
       </c>
       <c r="Y34" s="27">
         <v>2</v>
       </c>
       <c r="Z34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="25" t="s">
@@ -3487,52 +3569,55 @@
       </c>
       <c r="U35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="27">
         <v>1</v>
       </c>
       <c r="AA35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="25" t="s">
@@ -3573,52 +3658,55 @@
       </c>
       <c r="U36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="25" t="s">
@@ -3659,81 +3747,85 @@
       </c>
       <c r="U37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="40" t="s">
+      <c r="AC37" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="40"/>
-[...24 lines deleted...]
-    <row r="39" spans="1:28">
+      <c r="B38" s="41"/>
+      <c r="C38" s="41"/>
+      <c r="D38" s="41"/>
+      <c r="E38" s="41"/>
+      <c r="F38" s="41"/>
+      <c r="G38" s="41"/>
+      <c r="H38" s="41"/>
+      <c r="I38" s="41"/>
+      <c r="J38" s="41"/>
+      <c r="K38" s="41"/>
+      <c r="L38" s="41"/>
+      <c r="M38" s="41"/>
+      <c r="N38" s="41"/>
+      <c r="O38" s="41"/>
+      <c r="P38" s="41"/>
+      <c r="Q38" s="41"/>
+      <c r="R38" s="41"/>
+      <c r="S38" s="41"/>
+      <c r="T38" s="41"/>
+      <c r="U38" s="41"/>
+      <c r="V38" s="41"/>
+      <c r="W38" s="41"/>
+      <c r="X38" s="41"/>
+      <c r="Y38" s="41"/>
+      <c r="AC38" s="15"/>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="25">
         <v>1</v>
       </c>
       <c r="C39" s="25">
         <v>19</v>
       </c>
       <c r="D39" s="25">
         <v>7</v>
       </c>
       <c r="E39" s="25">
         <v>11</v>
       </c>
       <c r="F39" s="25">
         <v>14</v>
       </c>
       <c r="G39" s="25">
         <v>9</v>
       </c>
       <c r="H39" s="25">
         <v>4</v>
       </c>
       <c r="I39" s="25">
@@ -3774,52 +3866,55 @@
       </c>
       <c r="U39" s="27">
         <v>8</v>
       </c>
       <c r="V39" s="27">
         <v>4</v>
       </c>
       <c r="W39" s="27">
         <v>4</v>
       </c>
       <c r="X39" s="27">
         <v>6</v>
       </c>
       <c r="Y39" s="27">
         <v>4</v>
       </c>
       <c r="Z39" s="27">
         <v>8</v>
       </c>
       <c r="AA39" s="27">
         <v>10</v>
       </c>
       <c r="AB39" s="28">
         <v>8</v>
       </c>
-    </row>
-    <row r="40" spans="1:28" s="31" customFormat="1">
+      <c r="AC39" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" s="31" customFormat="1">
       <c r="A40" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="25" t="s">
@@ -3860,52 +3955,55 @@
       </c>
       <c r="U40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:28" s="31" customFormat="1">
+      <c r="AC40" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" s="31" customFormat="1">
       <c r="A41" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="25">
         <v>2</v>
       </c>
       <c r="D41" s="25">
         <v>1</v>
       </c>
       <c r="E41" s="25">
         <v>1</v>
       </c>
       <c r="F41" s="25">
         <v>4</v>
       </c>
       <c r="G41" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="25">
@@ -3943,55 +4041,58 @@
       </c>
       <c r="T41" s="27">
         <v>2</v>
       </c>
       <c r="U41" s="27">
         <v>1</v>
       </c>
       <c r="V41" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W41" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X41" s="27">
         <v>3</v>
       </c>
       <c r="Y41" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z41" s="27">
         <v>4</v>
       </c>
       <c r="AA41" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AB41" s="47">
+      <c r="AB41" s="38">
         <v>3</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" s="31" customFormat="1">
+      <c r="AC41" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" s="31" customFormat="1">
       <c r="A42" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="25">
         <v>1</v>
       </c>
       <c r="D42" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F42" s="25">
         <v>2</v>
       </c>
       <c r="G42" s="25">
         <v>2</v>
       </c>
       <c r="H42" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="25">
@@ -4032,52 +4133,55 @@
       </c>
       <c r="U42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB42" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" s="31" customFormat="1">
+      <c r="AC42" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="31" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="25">
         <v>1</v>
       </c>
       <c r="D43" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E43" s="25">
         <v>5</v>
       </c>
       <c r="F43" s="25">
         <v>2</v>
       </c>
       <c r="G43" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="25">
         <v>1</v>
       </c>
       <c r="I43" s="25" t="s">
@@ -4118,52 +4222,55 @@
       </c>
       <c r="U43" s="27">
         <v>1</v>
       </c>
       <c r="V43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W43" s="27">
         <v>2</v>
       </c>
       <c r="X43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB43" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="44" spans="1:28" s="31" customFormat="1">
+      <c r="AC43" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" s="31" customFormat="1">
       <c r="A44" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H44" s="25">
         <v>1</v>
       </c>
       <c r="I44" s="25" t="s">
@@ -4204,52 +4311,55 @@
       </c>
       <c r="U44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="27">
         <v>2</v>
       </c>
       <c r="AB44" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="45" spans="1:28" s="31" customFormat="1">
+      <c r="AC44" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" s="31" customFormat="1">
       <c r="A45" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="25" t="s">
@@ -4290,52 +4400,55 @@
       </c>
       <c r="U45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB45" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="46" spans="1:28" s="31" customFormat="1">
+      <c r="AC45" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" s="31" customFormat="1">
       <c r="A46" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="25">
         <v>9</v>
       </c>
       <c r="D46" s="25">
         <v>2</v>
       </c>
       <c r="E46" s="25">
         <v>5</v>
       </c>
       <c r="F46" s="25">
         <v>1</v>
       </c>
       <c r="G46" s="25">
         <v>4</v>
       </c>
       <c r="H46" s="25">
         <v>1</v>
       </c>
       <c r="I46" s="25">
@@ -4373,55 +4486,58 @@
       </c>
       <c r="T46" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U46" s="27">
         <v>3</v>
       </c>
       <c r="V46" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W46" s="27">
         <v>1</v>
       </c>
       <c r="X46" s="27">
         <v>3</v>
       </c>
       <c r="Y46" s="27">
         <v>2</v>
       </c>
       <c r="Z46" s="27">
         <v>1</v>
       </c>
       <c r="AA46" s="27">
         <v>4</v>
       </c>
-      <c r="AB46" s="47">
-[...3 lines deleted...]
-    <row r="47" spans="1:28">
+      <c r="AB46" s="38">
+        <v>2</v>
+      </c>
+      <c r="AC46" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H47" s="25">
         <v>1</v>
       </c>
       <c r="I47" s="25" t="s">
@@ -4462,52 +4578,55 @@
       </c>
       <c r="U47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA47" s="27">
         <v>1</v>
       </c>
       <c r="AB47" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29">
       <c r="A48" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="25" t="s">
@@ -4548,52 +4667,55 @@
       </c>
       <c r="U48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB48" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="25">
         <v>1</v>
       </c>
       <c r="D49" s="25">
         <v>1</v>
       </c>
       <c r="E49" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="25">
         <v>2</v>
       </c>
       <c r="G49" s="25">
         <v>1</v>
       </c>
       <c r="H49" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="25" t="s">
@@ -4634,52 +4756,55 @@
       </c>
       <c r="U49" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V49" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W49" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X49" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y49" s="27">
         <v>1</v>
       </c>
       <c r="Z49" s="27">
         <v>1</v>
       </c>
       <c r="AA49" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB49" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="25">
         <v>4</v>
       </c>
       <c r="D50" s="25">
         <v>2</v>
       </c>
       <c r="E50" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="25">
         <v>1</v>
       </c>
       <c r="G50" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="25">
@@ -4717,55 +4842,58 @@
       </c>
       <c r="T50" s="27">
         <v>4</v>
       </c>
       <c r="U50" s="27">
         <v>2</v>
       </c>
       <c r="V50" s="27">
         <v>4</v>
       </c>
       <c r="W50" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X50" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y50" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z50" s="27">
         <v>1</v>
       </c>
       <c r="AA50" s="27">
         <v>3</v>
       </c>
-      <c r="AB50" s="47">
+      <c r="AB50" s="38">
         <v>3</v>
       </c>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="25">
         <v>1</v>
       </c>
       <c r="C51" s="25">
         <v>1</v>
       </c>
       <c r="D51" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="25" t="s">
@@ -4806,52 +4934,55 @@
       </c>
       <c r="U51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB51" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="25">
         <v>1</v>
       </c>
       <c r="E52" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="25">
         <v>1</v>
       </c>
       <c r="G52" s="25">
         <v>2</v>
       </c>
       <c r="H52" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="25">
@@ -4892,52 +5023,55 @@
       </c>
       <c r="U52" s="27">
         <v>1</v>
       </c>
       <c r="V52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W52" s="27">
         <v>1</v>
       </c>
       <c r="X52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29">
       <c r="A53" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F53" s="17">
         <v>1</v>
       </c>
       <c r="G53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="H53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="26">
@@ -4976,208 +5110,211 @@
       <c r="T53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="U53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="V53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="W53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="X53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="26">
         <v>1</v>
       </c>
       <c r="Z53" s="26">
         <v>1</v>
       </c>
       <c r="AA53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC53" s="16" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:Y1"/>
+    <sheetView topLeftCell="J31" workbookViewId="0">
+      <selection activeCell="AB7" sqref="AB7:AC53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="23.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="28" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.6640625" style="28" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="28" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="28" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.6640625" style="28" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="28" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="29.4" customHeight="1">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="41"/>
-[...22 lines deleted...]
-      <c r="Y1" s="41"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+      <c r="T1" s="42"/>
+      <c r="U1" s="42"/>
+      <c r="V1" s="42"/>
+      <c r="W1" s="42"/>
+      <c r="X1" s="42"/>
+      <c r="Y1" s="42"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="1"/>
       <c r="E3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="AK3" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="44"/>
-      <c r="B4" s="38">
+      <c r="A4" s="45"/>
+      <c r="B4" s="39">
         <v>2024</v>
       </c>
-      <c r="C4" s="39"/>
-[...10 lines deleted...]
-      <c r="N4" s="38">
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="39">
         <v>2025</v>
       </c>
-      <c r="O4" s="39"/>
-[...10 lines deleted...]
-      <c r="Z4" s="38">
+      <c r="O4" s="40"/>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
+      <c r="S4" s="40"/>
+      <c r="T4" s="40"/>
+      <c r="U4" s="40"/>
+      <c r="V4" s="40"/>
+      <c r="W4" s="40"/>
+      <c r="X4" s="40"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="39">
         <v>2026</v>
       </c>
-      <c r="AA4" s="39"/>
-[...9 lines deleted...]
-      <c r="AK4" s="39"/>
+      <c r="AA4" s="40"/>
+      <c r="AB4" s="40"/>
+      <c r="AC4" s="40"/>
+      <c r="AD4" s="40"/>
+      <c r="AE4" s="40"/>
+      <c r="AF4" s="40"/>
+      <c r="AG4" s="40"/>
+      <c r="AH4" s="40"/>
+      <c r="AI4" s="40"/>
+      <c r="AJ4" s="40"/>
+      <c r="AK4" s="40"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="45"/>
+      <c r="A5" s="46"/>
       <c r="B5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -5244,77 +5381,77 @@
         <v>7</v>
       </c>
       <c r="AE5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="AF5" s="19" t="s">
         <v>9</v>
       </c>
       <c r="AG5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AH5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AI5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="18" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="43" t="s">
+      <c r="A6" s="44" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="43"/>
-[...22 lines deleted...]
-      <c r="Y6" s="43"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="44"/>
+      <c r="W6" s="44"/>
+      <c r="X6" s="44"/>
+      <c r="Y6" s="44"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="13">
         <v>42</v>
       </c>
       <c r="C7" s="13">
         <v>1258</v>
       </c>
       <c r="D7" s="13">
         <v>63</v>
       </c>
       <c r="E7" s="13">
         <v>162</v>
       </c>
       <c r="F7" s="13">
         <v>76</v>
       </c>
       <c r="G7" s="13">
         <v>91</v>
       </c>
       <c r="H7" s="13">
         <v>50</v>
@@ -5357,50 +5494,53 @@
       </c>
       <c r="U7" s="23">
         <v>41</v>
       </c>
       <c r="V7" s="27">
         <v>30</v>
       </c>
       <c r="W7" s="27">
         <v>30</v>
       </c>
       <c r="X7" s="23">
         <v>62</v>
       </c>
       <c r="Y7" s="23">
         <v>24</v>
       </c>
       <c r="Z7" s="28">
         <v>22</v>
       </c>
       <c r="AA7" s="28">
         <v>23</v>
       </c>
       <c r="AB7" s="15">
         <v>20</v>
       </c>
+      <c r="AC7" s="15">
+        <v>20</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="13">
         <v>20</v>
       </c>
       <c r="C8" s="13">
         <v>827</v>
       </c>
       <c r="D8" s="13">
         <v>41</v>
       </c>
       <c r="E8" s="13">
         <v>44</v>
       </c>
       <c r="F8" s="13">
         <v>42</v>
       </c>
       <c r="G8" s="13">
         <v>47</v>
       </c>
       <c r="H8" s="13">
         <v>39</v>
@@ -5443,50 +5583,53 @@
       </c>
       <c r="U8" s="23">
         <v>16</v>
       </c>
       <c r="V8" s="27">
         <v>19</v>
       </c>
       <c r="W8" s="27">
         <v>26</v>
       </c>
       <c r="X8" s="23">
         <v>30</v>
       </c>
       <c r="Y8" s="23">
         <v>12</v>
       </c>
       <c r="Z8" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA8" s="28">
         <v>6</v>
       </c>
       <c r="AB8" s="15">
         <v>8</v>
       </c>
+      <c r="AC8" s="15">
+        <v>13</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="13">
         <v>11</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="13">
         <v>81</v>
       </c>
       <c r="F9" s="13">
         <v>1</v>
       </c>
       <c r="G9" s="13">
         <v>6</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>16</v>
@@ -5529,50 +5672,53 @@
       </c>
       <c r="U9" s="23">
         <v>4</v>
       </c>
       <c r="V9" s="27">
         <v>1</v>
       </c>
       <c r="W9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X9" s="23">
         <v>1</v>
       </c>
       <c r="Y9" s="23">
         <v>1</v>
       </c>
       <c r="Z9" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA9" s="28">
         <v>1</v>
       </c>
       <c r="AB9" s="37" t="s">
         <v>16</v>
       </c>
+      <c r="AC9" s="15">
+        <v>2</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="13">
         <v>1</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="13">
         <v>1</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>16</v>
@@ -5615,50 +5761,53 @@
       </c>
       <c r="U10" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB10" s="37" t="s">
         <v>16</v>
       </c>
+      <c r="AC10" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="13">
         <v>2</v>
       </c>
       <c r="C11" s="13">
         <v>4</v>
       </c>
       <c r="D11" s="13">
         <v>1</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="13">
         <v>3</v>
       </c>
       <c r="G11" s="13">
         <v>1</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>16</v>
@@ -5701,50 +5850,53 @@
       </c>
       <c r="U11" s="23">
         <v>4</v>
       </c>
       <c r="V11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X11" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="28">
         <v>1</v>
       </c>
       <c r="AA11" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB11" s="15">
         <v>1</v>
       </c>
+      <c r="AC11" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="13">
         <v>1</v>
       </c>
       <c r="C12" s="13">
         <v>2</v>
       </c>
       <c r="D12" s="13">
         <v>4</v>
       </c>
       <c r="E12" s="13">
         <v>4</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="13">
         <v>2</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>16</v>
@@ -5787,50 +5939,53 @@
       </c>
       <c r="U12" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V12" s="27">
         <v>2</v>
       </c>
       <c r="W12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X12" s="23">
         <v>1</v>
       </c>
       <c r="Y12" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB12" s="37" t="s">
         <v>16</v>
       </c>
+      <c r="AC12" s="15">
+        <v>1</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="13">
         <v>1</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>16</v>
@@ -5873,50 +6028,53 @@
       </c>
       <c r="U13" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X13" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB13" s="37" t="s">
         <v>16</v>
       </c>
+      <c r="AC13" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="13">
         <v>8</v>
       </c>
       <c r="C14" s="13">
         <v>53</v>
       </c>
       <c r="D14" s="13">
         <v>2</v>
       </c>
       <c r="E14" s="13">
         <v>1</v>
       </c>
       <c r="F14" s="13">
         <v>4</v>
       </c>
       <c r="G14" s="13">
         <v>7</v>
       </c>
       <c r="H14" s="13">
         <v>2</v>
@@ -5959,50 +6117,53 @@
       </c>
       <c r="U14" s="23">
         <v>1</v>
       </c>
       <c r="V14" s="27">
         <v>2</v>
       </c>
       <c r="W14" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X14" s="23">
         <v>2</v>
       </c>
       <c r="Y14" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z14" s="23">
         <v>1</v>
       </c>
       <c r="AA14" s="28">
         <v>11</v>
       </c>
       <c r="AB14" s="37" t="s">
         <v>16</v>
       </c>
+      <c r="AC14" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="13">
         <v>22</v>
       </c>
       <c r="D15" s="13">
         <v>2</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="13">
         <v>3</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>16</v>
@@ -6045,50 +6206,53 @@
       </c>
       <c r="U15" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="28">
         <v>2</v>
       </c>
       <c r="AA15" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB15" s="37" t="s">
         <v>16</v>
       </c>
+      <c r="AC15" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="13">
         <v>14</v>
       </c>
       <c r="D16" s="13">
         <v>1</v>
       </c>
       <c r="E16" s="13">
         <v>6</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="13">
         <v>7</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>16</v>
@@ -6131,52 +6295,55 @@
       </c>
       <c r="U16" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB16" s="37" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="13">
         <v>70</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="13">
         <v>2</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="13">
@@ -6217,52 +6384,55 @@
       </c>
       <c r="U17" s="23">
         <v>5</v>
       </c>
       <c r="V17" s="27">
         <v>1</v>
       </c>
       <c r="W17" s="27">
         <v>1</v>
       </c>
       <c r="X17" s="23">
         <v>2</v>
       </c>
       <c r="Y17" s="23">
         <v>2</v>
       </c>
       <c r="Z17" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA17" s="28">
         <v>1</v>
       </c>
       <c r="AB17" s="15">
         <v>2</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="13">
         <v>9</v>
       </c>
       <c r="C18" s="13">
         <v>239</v>
       </c>
       <c r="D18" s="13">
         <v>12</v>
       </c>
       <c r="E18" s="13">
         <v>17</v>
       </c>
       <c r="F18" s="13">
         <v>21</v>
       </c>
       <c r="G18" s="13">
         <v>10</v>
       </c>
       <c r="H18" s="13">
         <v>9</v>
       </c>
       <c r="I18" s="13">
@@ -6303,52 +6473,55 @@
       </c>
       <c r="U18" s="23">
         <v>11</v>
       </c>
       <c r="V18" s="27">
         <v>5</v>
       </c>
       <c r="W18" s="27">
         <v>2</v>
       </c>
       <c r="X18" s="23">
         <v>21</v>
       </c>
       <c r="Y18" s="23">
         <v>9</v>
       </c>
       <c r="Z18" s="28">
         <v>18</v>
       </c>
       <c r="AA18" s="28">
         <v>4</v>
       </c>
       <c r="AB18" s="15">
         <v>9</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="13">
         <v>6</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="13" t="s">
@@ -6389,52 +6562,55 @@
       </c>
       <c r="U19" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X19" s="23">
         <v>5</v>
       </c>
       <c r="Y19" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB19" s="37" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="13">
         <v>4</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="13">
         <v>4</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="13" t="s">
@@ -6475,52 +6651,55 @@
       </c>
       <c r="U20" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X20" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB20" s="37" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="13">
         <v>1</v>
       </c>
       <c r="C21" s="13">
         <v>5</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="13">
         <v>2</v>
       </c>
       <c r="F21" s="13">
         <v>5</v>
       </c>
       <c r="G21" s="14">
         <v>8</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="13">
@@ -6561,81 +6740,85 @@
       </c>
       <c r="U21" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W21" s="27">
         <v>1</v>
       </c>
       <c r="X21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z21" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA21" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB21" s="37" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="42" t="s">
+      <c r="AC21" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="42"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="B22" s="43"/>
+      <c r="C22" s="43"/>
+      <c r="D22" s="43"/>
+      <c r="E22" s="43"/>
+      <c r="F22" s="43"/>
+      <c r="G22" s="43"/>
+      <c r="H22" s="43"/>
+      <c r="I22" s="43"/>
+      <c r="J22" s="43"/>
+      <c r="K22" s="43"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+      <c r="N22" s="43"/>
+      <c r="O22" s="43"/>
+      <c r="P22" s="43"/>
+      <c r="Q22" s="43"/>
+      <c r="R22" s="43"/>
+      <c r="S22" s="43"/>
+      <c r="T22" s="43"/>
+      <c r="U22" s="43"/>
+      <c r="V22" s="43"/>
+      <c r="W22" s="43"/>
+      <c r="X22" s="43"/>
+      <c r="Y22" s="43"/>
+      <c r="AC22" s="15"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="13">
         <v>26</v>
       </c>
       <c r="C23" s="13">
         <v>873</v>
       </c>
       <c r="D23" s="13">
         <v>43</v>
       </c>
       <c r="E23" s="13">
         <v>55</v>
       </c>
       <c r="F23" s="13">
         <v>47</v>
       </c>
       <c r="G23" s="13">
         <v>60</v>
       </c>
       <c r="H23" s="13">
         <v>40</v>
       </c>
       <c r="I23" s="13">
@@ -6676,52 +6859,55 @@
       </c>
       <c r="U23" s="23">
         <v>18</v>
       </c>
       <c r="V23" s="23">
         <v>19</v>
       </c>
       <c r="W23" s="23">
         <v>26</v>
       </c>
       <c r="X23" s="23">
         <v>31</v>
       </c>
       <c r="Y23" s="23">
         <v>16</v>
       </c>
       <c r="Z23" s="28">
         <v>10</v>
       </c>
       <c r="AA23" s="28">
         <v>6</v>
       </c>
       <c r="AB23" s="28">
         <v>8</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="15">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="13">
         <v>20</v>
       </c>
       <c r="C24" s="13">
         <v>827</v>
       </c>
       <c r="D24" s="13">
         <v>41</v>
       </c>
       <c r="E24" s="13">
         <v>44</v>
       </c>
       <c r="F24" s="13">
         <v>42</v>
       </c>
       <c r="G24" s="13">
         <v>47</v>
       </c>
       <c r="H24" s="13">
         <v>39</v>
       </c>
       <c r="I24" s="13">
@@ -6762,52 +6948,55 @@
       </c>
       <c r="U24" s="23">
         <v>16</v>
       </c>
       <c r="V24" s="23">
         <v>19</v>
       </c>
       <c r="W24" s="23">
         <v>26</v>
       </c>
       <c r="X24" s="23">
         <v>30</v>
       </c>
       <c r="Y24" s="23">
         <v>12</v>
       </c>
       <c r="Z24" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA24" s="28">
         <v>6</v>
       </c>
       <c r="AB24" s="28">
         <v>8</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="15">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="13" t="s">
@@ -6848,52 +7037,55 @@
       </c>
       <c r="U25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="13" t="s">
@@ -6934,52 +7126,55 @@
       </c>
       <c r="U26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="13">
         <v>1</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="13">
         <v>2</v>
       </c>
       <c r="G27" s="13">
         <v>1</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I27" s="13">
@@ -7020,52 +7215,55 @@
       </c>
       <c r="U27" s="23">
         <v>1</v>
       </c>
       <c r="V27" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W27" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X27" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="28">
         <v>1</v>
       </c>
       <c r="AA27" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="13" t="s">
@@ -7106,52 +7304,55 @@
       </c>
       <c r="U28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="13" t="s">
@@ -7192,52 +7393,55 @@
       </c>
       <c r="U29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="13" t="s">
@@ -7278,52 +7482,55 @@
       </c>
       <c r="U30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="13">
         <v>8</v>
       </c>
       <c r="D31" s="13">
         <v>1</v>
       </c>
       <c r="E31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="13">
         <v>2</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="13" t="s">
@@ -7364,52 +7571,55 @@
       </c>
       <c r="U31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="13">
         <v>2</v>
       </c>
       <c r="D32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="13">
         <v>4</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="13">
         <v>3</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="13" t="s">
@@ -7450,52 +7660,55 @@
       </c>
       <c r="U32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="13" t="s">
@@ -7536,52 +7749,55 @@
       </c>
       <c r="U33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="13">
         <v>6</v>
       </c>
       <c r="C34" s="13">
         <v>35</v>
       </c>
       <c r="D34" s="13">
         <v>1</v>
       </c>
       <c r="E34" s="13">
         <v>7</v>
       </c>
       <c r="F34" s="13">
         <v>3</v>
       </c>
       <c r="G34" s="13">
         <v>7</v>
       </c>
       <c r="H34" s="13">
         <v>1</v>
       </c>
       <c r="I34" s="13">
@@ -7622,52 +7838,55 @@
       </c>
       <c r="U34" s="23">
         <v>1</v>
       </c>
       <c r="V34" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W34" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X34" s="23">
         <v>1</v>
       </c>
       <c r="Y34" s="23">
         <v>4</v>
       </c>
       <c r="Z34" s="28">
         <v>9</v>
       </c>
       <c r="AA34" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="13" t="s">
@@ -7708,52 +7927,55 @@
       </c>
       <c r="U35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="13" t="s">
@@ -7794,52 +8016,55 @@
       </c>
       <c r="U36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -7880,81 +8105,85 @@
       </c>
       <c r="U37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="46" t="s">
+      <c r="AC37" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="46"/>
-[...24 lines deleted...]
-    <row r="39" spans="1:28">
+      <c r="B38" s="47"/>
+      <c r="C38" s="47"/>
+      <c r="D38" s="47"/>
+      <c r="E38" s="47"/>
+      <c r="F38" s="47"/>
+      <c r="G38" s="47"/>
+      <c r="H38" s="47"/>
+      <c r="I38" s="47"/>
+      <c r="J38" s="47"/>
+      <c r="K38" s="47"/>
+      <c r="L38" s="47"/>
+      <c r="M38" s="47"/>
+      <c r="N38" s="47"/>
+      <c r="O38" s="47"/>
+      <c r="P38" s="47"/>
+      <c r="Q38" s="47"/>
+      <c r="R38" s="47"/>
+      <c r="S38" s="47"/>
+      <c r="T38" s="47"/>
+      <c r="U38" s="47"/>
+      <c r="V38" s="47"/>
+      <c r="W38" s="47"/>
+      <c r="X38" s="47"/>
+      <c r="Y38" s="47"/>
+      <c r="AC38" s="15"/>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="13">
         <v>16</v>
       </c>
       <c r="C39" s="13">
         <v>385</v>
       </c>
       <c r="D39" s="13">
         <v>20</v>
       </c>
       <c r="E39" s="13">
         <v>107</v>
       </c>
       <c r="F39" s="13">
         <v>29</v>
       </c>
       <c r="G39" s="13">
         <v>31</v>
       </c>
       <c r="H39" s="13">
         <v>10</v>
       </c>
       <c r="I39" s="13">
@@ -7995,52 +8224,55 @@
       </c>
       <c r="U39" s="23">
         <v>23</v>
       </c>
       <c r="V39" s="23">
         <v>11</v>
       </c>
       <c r="W39" s="23">
         <v>4</v>
       </c>
       <c r="X39" s="23">
         <v>31</v>
       </c>
       <c r="Y39" s="23">
         <v>8</v>
       </c>
       <c r="Z39" s="28">
         <v>12</v>
       </c>
       <c r="AA39" s="28">
         <v>17</v>
       </c>
       <c r="AB39" s="28">
         <v>12</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="13" t="s">
@@ -8081,52 +8313,55 @@
       </c>
       <c r="U40" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="23">
         <v>1</v>
       </c>
       <c r="Z40" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="37" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="13">
         <v>11</v>
       </c>
       <c r="D41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E41" s="13">
         <v>81</v>
       </c>
       <c r="F41" s="13">
         <v>1</v>
       </c>
       <c r="G41" s="13">
         <v>6</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="13">
@@ -8167,52 +8402,55 @@
       </c>
       <c r="U41" s="23">
         <v>4</v>
       </c>
       <c r="V41" s="23">
         <v>1</v>
       </c>
       <c r="W41" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X41" s="23">
         <v>1</v>
       </c>
       <c r="Y41" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z41" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA41" s="28">
         <v>1</v>
       </c>
       <c r="AB41" s="37" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="13">
         <v>1</v>
       </c>
       <c r="D42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="13">
         <v>1</v>
       </c>
       <c r="F42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="13" t="s">
@@ -8253,52 +8491,55 @@
       </c>
       <c r="U42" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V42" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W42" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X42" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB42" s="37" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="13">
         <v>2</v>
       </c>
       <c r="C43" s="13">
         <v>3</v>
       </c>
       <c r="D43" s="13">
         <v>1</v>
       </c>
       <c r="E43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F43" s="13">
         <v>1</v>
       </c>
       <c r="G43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I43" s="13">
@@ -8339,52 +8580,55 @@
       </c>
       <c r="U43" s="23">
         <v>3</v>
       </c>
       <c r="V43" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W43" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X43" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB43" s="15">
         <v>1</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="13">
         <v>1</v>
       </c>
       <c r="C44" s="13">
         <v>2</v>
       </c>
       <c r="D44" s="13">
         <v>4</v>
       </c>
       <c r="E44" s="13">
         <v>4</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="13">
         <v>2</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I44" s="13">
@@ -8425,52 +8669,55 @@
       </c>
       <c r="U44" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V44" s="23">
         <v>2</v>
       </c>
       <c r="W44" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X44" s="23">
         <v>1</v>
       </c>
       <c r="Y44" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB44" s="37" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="13">
         <v>1</v>
       </c>
       <c r="C45" s="13">
         <v>0</v>
       </c>
       <c r="D45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="13" t="s">
@@ -8511,52 +8758,55 @@
       </c>
       <c r="U45" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V45" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W45" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X45" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB45" s="37" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="13">
         <v>8</v>
       </c>
       <c r="C46" s="13">
         <v>53</v>
       </c>
       <c r="D46" s="13">
         <v>2</v>
       </c>
       <c r="E46" s="13">
         <v>1</v>
       </c>
       <c r="F46" s="13">
         <v>4</v>
       </c>
       <c r="G46" s="13">
         <v>7</v>
       </c>
       <c r="H46" s="13">
         <v>2</v>
       </c>
       <c r="I46" s="13">
@@ -8597,52 +8847,55 @@
       </c>
       <c r="U46" s="23">
         <v>1</v>
       </c>
       <c r="V46" s="23">
         <v>2</v>
       </c>
       <c r="W46" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X46" s="23">
         <v>2</v>
       </c>
       <c r="Y46" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z46" s="28">
         <v>1</v>
       </c>
       <c r="AA46" s="28">
         <v>11</v>
       </c>
       <c r="AB46" s="37" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="13">
         <v>14</v>
       </c>
       <c r="D47" s="13">
         <v>1</v>
       </c>
       <c r="E47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="13">
         <v>1</v>
       </c>
       <c r="H47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="13" t="s">
@@ -8683,52 +8936,55 @@
       </c>
       <c r="U47" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V47" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W47" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X47" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="28">
         <v>2</v>
       </c>
       <c r="AA47" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB47" s="37" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29">
       <c r="A48" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="13">
         <v>12</v>
       </c>
       <c r="D48" s="13">
         <v>1</v>
       </c>
       <c r="E48" s="13">
         <v>2</v>
       </c>
       <c r="F48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="13">
         <v>4</v>
       </c>
       <c r="H48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="13" t="s">
@@ -8769,52 +9025,55 @@
       </c>
       <c r="U48" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V48" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W48" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X48" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA48" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB48" s="37" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="13">
         <v>70</v>
       </c>
       <c r="D49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="13">
         <v>2</v>
       </c>
       <c r="F49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="13">
@@ -8855,52 +9114,55 @@
       </c>
       <c r="U49" s="23">
         <v>5</v>
       </c>
       <c r="V49" s="23">
         <v>1</v>
       </c>
       <c r="W49" s="23">
         <v>1</v>
       </c>
       <c r="X49" s="23">
         <v>2</v>
       </c>
       <c r="Y49" s="23">
         <v>2</v>
       </c>
       <c r="Z49" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA49" s="28">
         <v>1</v>
       </c>
       <c r="AB49" s="15">
         <v>2</v>
       </c>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="13">
         <v>3</v>
       </c>
       <c r="C50" s="13">
         <v>204</v>
       </c>
       <c r="D50" s="13">
         <v>11</v>
       </c>
       <c r="E50" s="13">
         <v>10</v>
       </c>
       <c r="F50" s="13">
         <v>18</v>
       </c>
       <c r="G50" s="13">
         <v>3</v>
       </c>
       <c r="H50" s="13">
         <v>8</v>
       </c>
       <c r="I50" s="13">
@@ -8941,52 +9203,55 @@
       </c>
       <c r="U50" s="23">
         <v>10</v>
       </c>
       <c r="V50" s="23">
         <v>5</v>
       </c>
       <c r="W50" s="23">
         <v>2</v>
       </c>
       <c r="X50" s="23">
         <v>20</v>
       </c>
       <c r="Y50" s="23">
         <v>5</v>
       </c>
       <c r="Z50" s="28">
         <v>9</v>
       </c>
       <c r="AA50" s="28">
         <v>4</v>
       </c>
       <c r="AB50" s="15">
         <v>9</v>
       </c>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50" s="15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="13">
         <v>6</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="13" t="s">
@@ -9027,52 +9292,55 @@
       </c>
       <c r="U51" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V51" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W51" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X51" s="23">
         <v>5</v>
       </c>
       <c r="Y51" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB51" s="8" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="13">
         <v>4</v>
       </c>
       <c r="D52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="13">
         <v>4</v>
       </c>
       <c r="F52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="13" t="s">
@@ -9113,52 +9381,55 @@
       </c>
       <c r="U52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="23" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29">
       <c r="A53" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="22">
         <v>1</v>
       </c>
       <c r="C53" s="22">
         <v>5</v>
       </c>
       <c r="D53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="22">
         <v>2</v>
       </c>
       <c r="F53" s="22">
         <v>5</v>
       </c>
       <c r="G53" s="24">
         <v>8</v>
       </c>
       <c r="H53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="24">
@@ -9197,200 +9468,203 @@
       <c r="T53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="U53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="V53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="W53" s="24">
         <v>1</v>
       </c>
       <c r="X53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="Z53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="AA53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC53" s="16" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="AB7" sqref="AB7:AB53"/>
+      <selection activeCell="AC65" sqref="AC65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="23.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.6640625" style="28" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5" style="28" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.109375" style="28" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.5546875" style="28" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="28" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.6640625" style="28" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9" style="28" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="28" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="41"/>
-[...22 lines deleted...]
-      <c r="Y1" s="41"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+      <c r="T1" s="42"/>
+      <c r="U1" s="42"/>
+      <c r="V1" s="42"/>
+      <c r="W1" s="42"/>
+      <c r="X1" s="42"/>
+      <c r="Y1" s="42"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="1"/>
       <c r="E3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="AK3" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="44"/>
-      <c r="B4" s="38">
+      <c r="A4" s="45"/>
+      <c r="B4" s="39">
         <v>2024</v>
       </c>
-      <c r="C4" s="39"/>
-[...10 lines deleted...]
-      <c r="N4" s="38">
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="39">
         <v>2025</v>
       </c>
-      <c r="O4" s="39"/>
-[...10 lines deleted...]
-      <c r="Z4" s="38">
+      <c r="O4" s="40"/>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
+      <c r="S4" s="40"/>
+      <c r="T4" s="40"/>
+      <c r="U4" s="40"/>
+      <c r="V4" s="40"/>
+      <c r="W4" s="40"/>
+      <c r="X4" s="40"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="39">
         <v>2026</v>
       </c>
-      <c r="AA4" s="39"/>
-[...9 lines deleted...]
-      <c r="AK4" s="39"/>
+      <c r="AA4" s="40"/>
+      <c r="AB4" s="40"/>
+      <c r="AC4" s="40"/>
+      <c r="AD4" s="40"/>
+      <c r="AE4" s="40"/>
+      <c r="AF4" s="40"/>
+      <c r="AG4" s="40"/>
+      <c r="AH4" s="40"/>
+      <c r="AI4" s="40"/>
+      <c r="AJ4" s="40"/>
+      <c r="AK4" s="40"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="45"/>
+      <c r="A5" s="46"/>
       <c r="B5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -9457,77 +9731,77 @@
         <v>7</v>
       </c>
       <c r="AE5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="AF5" s="12" t="s">
         <v>9</v>
       </c>
       <c r="AG5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AH5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AI5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="43" t="s">
+      <c r="A6" s="44" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="43"/>
-[...22 lines deleted...]
-      <c r="Y6" s="43"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="44"/>
+      <c r="W6" s="44"/>
+      <c r="X6" s="44"/>
+      <c r="Y6" s="44"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="15">
         <v>-27</v>
       </c>
       <c r="C7" s="15">
         <v>-1182</v>
       </c>
       <c r="D7" s="15">
         <v>-29</v>
       </c>
       <c r="E7" s="15">
         <v>-131</v>
       </c>
       <c r="F7" s="15">
         <v>-35</v>
       </c>
       <c r="G7" s="15">
         <v>-60</v>
       </c>
       <c r="H7" s="25">
         <v>-25</v>
@@ -9567,52 +9841,55 @@
       </c>
       <c r="T7" s="27">
         <v>-54</v>
       </c>
       <c r="U7" s="27">
         <v>-14</v>
       </c>
       <c r="V7" s="27">
         <v>-20</v>
       </c>
       <c r="W7" s="27">
         <v>-11</v>
       </c>
       <c r="X7" s="27">
         <v>-33</v>
       </c>
       <c r="Y7" s="27">
         <v>13</v>
       </c>
       <c r="Z7" s="15">
         <v>10</v>
       </c>
       <c r="AA7" s="15">
         <v>10</v>
       </c>
-      <c r="AB7" s="15">
+      <c r="AB7" s="38">
         <v>-2</v>
+      </c>
+      <c r="AC7" s="38">
+        <v>-9</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="15">
         <v>-7</v>
       </c>
       <c r="C8" s="15">
         <v>-772</v>
       </c>
       <c r="D8" s="15">
         <v>-14</v>
       </c>
       <c r="E8" s="15">
         <v>-25</v>
       </c>
       <c r="F8" s="15">
         <v>-29</v>
       </c>
       <c r="G8" s="15">
         <v>-29</v>
       </c>
       <c r="H8" s="25">
@@ -9653,52 +9930,55 @@
       </c>
       <c r="T8" s="27">
         <v>-22</v>
       </c>
       <c r="U8" s="27">
         <v>2</v>
       </c>
       <c r="V8" s="27">
         <v>-14</v>
       </c>
       <c r="W8" s="27">
         <v>-11</v>
       </c>
       <c r="X8" s="27">
         <v>-8</v>
       </c>
       <c r="Y8" s="27">
         <v>19</v>
       </c>
       <c r="Z8" s="15">
         <v>23</v>
       </c>
       <c r="AA8" s="15">
         <v>17</v>
       </c>
-      <c r="AB8" s="15">
-        <v>2</v>
+      <c r="AB8" s="38">
+        <v>2</v>
+      </c>
+      <c r="AC8" s="38">
+        <v>-6</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="15">
         <v>-9</v>
       </c>
       <c r="D9" s="15">
         <v>1</v>
       </c>
       <c r="E9" s="15">
         <v>-80</v>
       </c>
       <c r="F9" s="15">
         <v>3</v>
       </c>
       <c r="G9" s="15">
         <v>-6</v>
       </c>
       <c r="H9" s="25" t="s">
@@ -9739,52 +10019,55 @@
       </c>
       <c r="T9" s="27">
         <v>-3</v>
       </c>
       <c r="U9" s="27">
         <v>-3</v>
       </c>
       <c r="V9" s="27">
         <v>-1</v>
       </c>
       <c r="W9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X9" s="27">
         <v>2</v>
       </c>
       <c r="Y9" s="27">
         <v>-1</v>
       </c>
       <c r="Z9" s="25">
         <v>4</v>
       </c>
       <c r="AA9" s="15">
         <v>-1</v>
       </c>
-      <c r="AB9" s="15">
+      <c r="AB9" s="38">
         <v>3</v>
+      </c>
+      <c r="AC9" s="38">
+        <v>-2</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="15">
         <v>-1</v>
       </c>
       <c r="F10" s="15">
         <v>2</v>
       </c>
       <c r="G10" s="15">
         <v>2</v>
       </c>
       <c r="H10" s="25" t="s">
@@ -9825,52 +10108,55 @@
       </c>
       <c r="T10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AB10" s="15" t="s">
-        <v>16</v>
+      <c r="AB10" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC10" s="38">
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="15">
         <v>-2</v>
       </c>
       <c r="C11" s="15">
         <v>-3</v>
       </c>
       <c r="D11" s="15">
         <v>-1</v>
       </c>
       <c r="E11" s="15">
         <v>5</v>
       </c>
       <c r="F11" s="15">
         <v>8</v>
       </c>
       <c r="G11" s="15">
         <v>2</v>
       </c>
       <c r="H11" s="25">
@@ -9911,52 +10197,55 @@
       </c>
       <c r="T11" s="27">
         <v>6</v>
       </c>
       <c r="U11" s="27">
         <v>-3</v>
       </c>
       <c r="V11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W11" s="27">
         <v>2</v>
       </c>
       <c r="X11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="25">
         <v>-1</v>
       </c>
       <c r="AA11" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AB11" s="15">
+      <c r="AB11" s="38">
         <v>-1</v>
+      </c>
+      <c r="AC11" s="38">
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="15">
         <v>-1</v>
       </c>
       <c r="C12" s="15">
         <v>-2</v>
       </c>
       <c r="D12" s="15">
         <v>-4</v>
       </c>
       <c r="E12" s="15">
         <v>-4</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="15">
         <v>-2</v>
       </c>
       <c r="H12" s="25">
@@ -9997,52 +10286,55 @@
       </c>
       <c r="T12" s="27">
         <v>-2</v>
       </c>
       <c r="U12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V12" s="27">
         <v>-2</v>
       </c>
       <c r="W12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X12" s="27">
         <v>-1</v>
       </c>
       <c r="Y12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="15">
         <v>2</v>
       </c>
-      <c r="AB12" s="15" t="s">
-        <v>16</v>
+      <c r="AB12" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC12" s="38">
+        <v>-1</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="15">
         <v>-1</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="25" t="s">
@@ -10083,51 +10375,54 @@
       </c>
       <c r="T13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AB13" s="15" t="s">
+      <c r="AB13" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC13" s="38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="15">
         <v>-8</v>
       </c>
       <c r="C14" s="15">
         <v>-44</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="15">
         <v>4</v>
       </c>
       <c r="F14" s="15">
         <v>-3</v>
       </c>
       <c r="G14" s="15">
         <v>-3</v>
       </c>
@@ -10169,51 +10464,54 @@
       </c>
       <c r="T14" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U14" s="27">
         <v>2</v>
       </c>
       <c r="V14" s="27">
         <v>-2</v>
       </c>
       <c r="W14" s="27">
         <v>1</v>
       </c>
       <c r="X14" s="27">
         <v>1</v>
       </c>
       <c r="Y14" s="27">
         <v>2</v>
       </c>
       <c r="Z14" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA14" s="15">
         <v>-7</v>
       </c>
-      <c r="AB14" s="15">
+      <c r="AB14" s="38">
+        <v>2</v>
+      </c>
+      <c r="AC14" s="38">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="15">
         <v>1</v>
       </c>
       <c r="C15" s="15">
         <v>-22</v>
       </c>
       <c r="D15" s="15">
         <v>-2</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="15">
         <v>-3</v>
       </c>
@@ -10255,51 +10553,54 @@
       </c>
       <c r="T15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="25">
         <v>-2</v>
       </c>
       <c r="AA15" s="15">
         <v>1</v>
       </c>
-      <c r="AB15" s="15" t="s">
+      <c r="AB15" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC15" s="38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="15">
         <v>-14</v>
       </c>
       <c r="D16" s="15">
         <v>-1</v>
       </c>
       <c r="E16" s="15">
         <v>-6</v>
       </c>
       <c r="F16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="15">
         <v>-6</v>
       </c>
@@ -10341,55 +10642,58 @@
       </c>
       <c r="T16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AB16" s="15" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:28">
+      <c r="AB16" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC16" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="15">
         <v>-69</v>
       </c>
       <c r="D17" s="15">
         <v>1</v>
       </c>
       <c r="E17" s="15">
         <v>-2</v>
       </c>
       <c r="F17" s="15">
         <v>2</v>
       </c>
       <c r="G17" s="15">
         <v>1</v>
       </c>
       <c r="H17" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="25">
@@ -10427,55 +10731,58 @@
       </c>
       <c r="T17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U17" s="27">
         <v>-5</v>
       </c>
       <c r="V17" s="27">
         <v>-1</v>
       </c>
       <c r="W17" s="27">
         <v>-1</v>
       </c>
       <c r="X17" s="27">
         <v>-2</v>
       </c>
       <c r="Y17" s="27">
         <v>-1</v>
       </c>
       <c r="Z17" s="25">
         <v>1</v>
       </c>
       <c r="AA17" s="15">
         <v>-1</v>
       </c>
-      <c r="AB17" s="15">
+      <c r="AB17" s="38">
         <v>-2</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="15">
         <v>-9</v>
       </c>
       <c r="C18" s="15">
         <v>-233</v>
       </c>
       <c r="D18" s="15">
         <v>-10</v>
       </c>
       <c r="E18" s="15">
         <v>-16</v>
       </c>
       <c r="F18" s="15">
         <v>-15</v>
       </c>
       <c r="G18" s="15">
         <v>-10</v>
       </c>
       <c r="H18" s="25">
         <v>-8</v>
       </c>
       <c r="I18" s="25">
@@ -10513,55 +10820,58 @@
       </c>
       <c r="T18" s="27">
         <v>-30</v>
       </c>
       <c r="U18" s="27">
         <v>-8</v>
       </c>
       <c r="V18" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W18" s="27">
         <v>-2</v>
       </c>
       <c r="X18" s="27">
         <v>-20</v>
       </c>
       <c r="Y18" s="27">
         <v>-7</v>
       </c>
       <c r="Z18" s="25">
         <v>-16</v>
       </c>
       <c r="AA18" s="15">
         <v>-1</v>
       </c>
-      <c r="AB18" s="15">
+      <c r="AB18" s="38">
         <v>-6</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="38">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="15">
         <v>1</v>
       </c>
       <c r="C19" s="15">
         <v>-5</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="25" t="s">
@@ -10599,55 +10909,58 @@
       </c>
       <c r="T19" s="27">
         <v>-3</v>
       </c>
       <c r="U19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X19" s="27">
         <v>-5</v>
       </c>
       <c r="Y19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AB19" s="15" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="AB19" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC19" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="15">
         <v>-4</v>
       </c>
       <c r="D20" s="15">
         <v>1</v>
       </c>
       <c r="E20" s="15">
         <v>-4</v>
       </c>
       <c r="F20" s="15">
         <v>1</v>
       </c>
       <c r="G20" s="15">
         <v>2</v>
       </c>
       <c r="H20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="25">
@@ -10685,55 +10998,58 @@
       </c>
       <c r="T20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U20" s="27">
         <v>1</v>
       </c>
       <c r="V20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W20" s="27">
         <v>1</v>
       </c>
       <c r="X20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AB20" s="15" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:28">
+      <c r="AB20" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC20" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="15">
         <v>-1</v>
       </c>
       <c r="C21" s="15">
         <v>-5</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="15">
         <v>-2</v>
       </c>
       <c r="F21" s="15">
         <v>-4</v>
       </c>
       <c r="G21" s="15">
         <v>-8</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="25">
@@ -10771,84 +11087,89 @@
       </c>
       <c r="T21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W21" s="27">
         <v>-1</v>
       </c>
       <c r="X21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="27">
         <v>1</v>
       </c>
       <c r="Z21" s="25">
         <v>1</v>
       </c>
       <c r="AA21" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AB21" s="15" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="42" t="s">
+      <c r="AB21" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC21" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="42"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="B22" s="43"/>
+      <c r="C22" s="43"/>
+      <c r="D22" s="43"/>
+      <c r="E22" s="43"/>
+      <c r="F22" s="43"/>
+      <c r="G22" s="43"/>
+      <c r="H22" s="43"/>
+      <c r="I22" s="43"/>
+      <c r="J22" s="43"/>
+      <c r="K22" s="43"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+      <c r="N22" s="43"/>
+      <c r="O22" s="43"/>
+      <c r="P22" s="43"/>
+      <c r="Q22" s="43"/>
+      <c r="R22" s="43"/>
+      <c r="S22" s="43"/>
+      <c r="T22" s="43"/>
+      <c r="U22" s="43"/>
+      <c r="V22" s="43"/>
+      <c r="W22" s="43"/>
+      <c r="X22" s="43"/>
+      <c r="Y22" s="43"/>
+      <c r="AB22" s="31"/>
+      <c r="AC22" s="38"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="15">
         <v>-12</v>
       </c>
       <c r="C23" s="15">
         <v>-816</v>
       </c>
       <c r="D23" s="15">
         <v>-16</v>
       </c>
       <c r="E23" s="15">
         <v>-35</v>
       </c>
       <c r="F23" s="15">
         <v>-20</v>
       </c>
       <c r="G23" s="15">
         <v>-38</v>
       </c>
       <c r="H23" s="15">
         <v>-19</v>
       </c>
       <c r="I23" s="25">
@@ -10886,55 +11207,58 @@
       </c>
       <c r="T23" s="27">
         <v>-25</v>
       </c>
       <c r="U23" s="27">
         <v>1</v>
       </c>
       <c r="V23" s="27">
         <v>-13</v>
       </c>
       <c r="W23" s="27">
         <v>-11</v>
       </c>
       <c r="X23" s="27">
         <v>-8</v>
       </c>
       <c r="Y23" s="27">
         <v>17</v>
       </c>
       <c r="Z23" s="34">
         <v>14</v>
       </c>
       <c r="AA23" s="34">
         <v>17</v>
       </c>
-      <c r="AB23" s="28">
-[...3 lines deleted...]
-    <row r="24" spans="1:28">
+      <c r="AB23" s="31">
+        <v>2</v>
+      </c>
+      <c r="AC23" s="38">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="15">
         <v>-7</v>
       </c>
       <c r="C24" s="15">
         <v>-772</v>
       </c>
       <c r="D24" s="15">
         <v>-14</v>
       </c>
       <c r="E24" s="15">
         <v>-25</v>
       </c>
       <c r="F24" s="15">
         <v>-29</v>
       </c>
       <c r="G24" s="15">
         <v>-29</v>
       </c>
       <c r="H24" s="15">
         <v>-20</v>
       </c>
       <c r="I24" s="25">
@@ -10972,55 +11296,58 @@
       </c>
       <c r="T24" s="27">
         <v>-22</v>
       </c>
       <c r="U24" s="27">
         <v>2</v>
       </c>
       <c r="V24" s="27">
         <v>-14</v>
       </c>
       <c r="W24" s="27">
         <v>-11</v>
       </c>
       <c r="X24" s="27">
         <v>-8</v>
       </c>
       <c r="Y24" s="27">
         <v>19</v>
       </c>
       <c r="Z24" s="34">
         <v>23</v>
       </c>
       <c r="AA24" s="34">
         <v>17</v>
       </c>
-      <c r="AB24" s="28">
-[...3 lines deleted...]
-    <row r="25" spans="1:28">
+      <c r="AB24" s="31">
+        <v>2</v>
+      </c>
+      <c r="AC24" s="38">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="15"/>
       <c r="D25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="25" t="s">
         <v>16</v>
       </c>
@@ -11059,52 +11386,55 @@
       </c>
       <c r="U25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="15"/>
       <c r="D26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="25" t="s">
         <v>16</v>
       </c>
@@ -11143,52 +11473,55 @@
       </c>
       <c r="U26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" s="32" customFormat="1">
+      <c r="AC26" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="32" customFormat="1">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="15">
         <v>-1</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="15">
         <v>7</v>
       </c>
       <c r="G27" s="15">
         <v>2</v>
       </c>
       <c r="H27" s="15">
         <v>1</v>
       </c>
       <c r="I27" s="25" t="s">
@@ -11229,52 +11562,55 @@
       </c>
       <c r="U27" s="27">
         <v>-1</v>
       </c>
       <c r="V27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="27">
         <v>-1</v>
       </c>
       <c r="AA27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" s="32" customFormat="1">
+      <c r="AC27" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" s="32" customFormat="1">
       <c r="A28" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="15"/>
       <c r="D28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="25" t="s">
         <v>16</v>
       </c>
@@ -11313,52 +11649,55 @@
       </c>
       <c r="U28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" s="32" customFormat="1">
+      <c r="AC28" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" s="32" customFormat="1">
       <c r="A29" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="15"/>
       <c r="D29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="25" t="s">
         <v>16</v>
       </c>
@@ -11397,52 +11736,55 @@
       </c>
       <c r="U29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" s="32" customFormat="1">
+      <c r="AC29" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="32" customFormat="1">
       <c r="A30" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="15"/>
       <c r="D30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="25" t="s">
         <v>16</v>
       </c>
@@ -11481,52 +11823,55 @@
       </c>
       <c r="U30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:28" s="32" customFormat="1">
+      <c r="AC30" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" s="32" customFormat="1">
       <c r="A31" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="15">
         <v>1</v>
       </c>
       <c r="C31" s="15">
         <v>-8</v>
       </c>
       <c r="D31" s="15">
         <v>-1</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="15">
         <v>-2</v>
       </c>
       <c r="H31" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="25" t="s">
@@ -11567,52 +11912,55 @@
       </c>
       <c r="U31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="15">
         <v>-2</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="15">
         <v>-4</v>
       </c>
       <c r="F32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="15">
         <v>-2</v>
       </c>
       <c r="H32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="25" t="s">
@@ -11653,52 +12001,55 @@
       </c>
       <c r="U32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="15"/>
       <c r="D33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="25" t="s">
         <v>16</v>
       </c>
@@ -11737,52 +12088,55 @@
       </c>
       <c r="U33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="15">
         <v>-6</v>
       </c>
       <c r="C34" s="15">
         <v>-33</v>
       </c>
       <c r="D34" s="15">
         <v>-1</v>
       </c>
       <c r="E34" s="15">
         <v>-6</v>
       </c>
       <c r="F34" s="15">
         <v>2</v>
       </c>
       <c r="G34" s="15">
         <v>-7</v>
       </c>
       <c r="H34" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="25">
@@ -11823,52 +12177,55 @@
       </c>
       <c r="U34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V34" s="27">
         <v>1</v>
       </c>
       <c r="W34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y34" s="27">
         <v>-2</v>
       </c>
       <c r="Z34" s="25">
         <v>-8</v>
       </c>
       <c r="AA34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="38">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="15"/>
       <c r="D35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="25" t="s">
         <v>16</v>
       </c>
@@ -11907,52 +12264,55 @@
       </c>
       <c r="U35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="15"/>
       <c r="D36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="25" t="s">
         <v>16</v>
       </c>
@@ -11991,52 +12351,55 @@
       </c>
       <c r="U36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="15"/>
       <c r="D37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="25" t="s">
         <v>16</v>
       </c>
@@ -12075,81 +12438,86 @@
       </c>
       <c r="U37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="46" t="s">
+      <c r="AC37" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="46"/>
-[...24 lines deleted...]
-    <row r="39" spans="1:28">
+      <c r="B38" s="47"/>
+      <c r="C38" s="47"/>
+      <c r="D38" s="47"/>
+      <c r="E38" s="47"/>
+      <c r="F38" s="47"/>
+      <c r="G38" s="47"/>
+      <c r="H38" s="47"/>
+      <c r="I38" s="47"/>
+      <c r="J38" s="47"/>
+      <c r="K38" s="47"/>
+      <c r="L38" s="47"/>
+      <c r="M38" s="47"/>
+      <c r="N38" s="47"/>
+      <c r="O38" s="47"/>
+      <c r="P38" s="47"/>
+      <c r="Q38" s="47"/>
+      <c r="R38" s="47"/>
+      <c r="S38" s="47"/>
+      <c r="T38" s="47"/>
+      <c r="U38" s="47"/>
+      <c r="V38" s="47"/>
+      <c r="W38" s="47"/>
+      <c r="X38" s="47"/>
+      <c r="Y38" s="47"/>
+      <c r="AB38" s="31"/>
+      <c r="AC38" s="38"/>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="15">
         <v>-15</v>
       </c>
       <c r="C39" s="15">
         <v>-366</v>
       </c>
       <c r="D39" s="15">
         <v>-13</v>
       </c>
       <c r="E39" s="15">
         <v>-96</v>
       </c>
       <c r="F39" s="15">
         <v>-15</v>
       </c>
       <c r="G39" s="15">
         <v>-22</v>
       </c>
       <c r="H39" s="15">
         <v>-6</v>
       </c>
       <c r="I39" s="25">
@@ -12187,55 +12555,58 @@
       </c>
       <c r="T39" s="27">
         <v>-29</v>
       </c>
       <c r="U39" s="27">
         <v>-15</v>
       </c>
       <c r="V39" s="27">
         <v>-7</v>
       </c>
       <c r="W39" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X39" s="27">
         <v>-25</v>
       </c>
       <c r="Y39" s="27">
         <v>-4</v>
       </c>
       <c r="Z39" s="14">
         <v>-4</v>
       </c>
       <c r="AA39" s="34">
         <v>-7</v>
       </c>
-      <c r="AB39" s="15">
+      <c r="AB39" s="38">
         <v>-4</v>
       </c>
-    </row>
-    <row r="40" spans="1:28" s="31" customFormat="1">
+      <c r="AC39" s="38">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" s="31" customFormat="1">
       <c r="A40" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="25" t="s">
@@ -12273,55 +12644,58 @@
       </c>
       <c r="T40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="AB40" s="34" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:28" s="31" customFormat="1">
+      <c r="AB40" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC40" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" s="31" customFormat="1">
       <c r="A41" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="15">
         <v>-9</v>
       </c>
       <c r="D41" s="15">
         <v>1</v>
       </c>
       <c r="E41" s="15">
         <v>-80</v>
       </c>
       <c r="F41" s="15">
         <v>3</v>
       </c>
       <c r="G41" s="15">
         <v>-6</v>
       </c>
       <c r="H41" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="25">
@@ -12359,55 +12733,58 @@
       </c>
       <c r="T41" s="27">
         <v>-3</v>
       </c>
       <c r="U41" s="27">
         <v>-3</v>
       </c>
       <c r="V41" s="27">
         <v>-1</v>
       </c>
       <c r="W41" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X41" s="27">
         <v>2</v>
       </c>
       <c r="Y41" s="27">
         <v>-1</v>
       </c>
       <c r="Z41" s="27">
         <v>4</v>
       </c>
       <c r="AA41" s="34">
         <v>-1</v>
       </c>
-      <c r="AB41" s="15">
+      <c r="AB41" s="38">
         <v>3</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" s="31" customFormat="1">
+      <c r="AC41" s="38">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" s="31" customFormat="1">
       <c r="A42" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="15">
         <v>-1</v>
       </c>
       <c r="F42" s="15">
         <v>2</v>
       </c>
       <c r="G42" s="15">
         <v>2</v>
       </c>
       <c r="H42" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="25">
@@ -12445,55 +12822,58 @@
       </c>
       <c r="T42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="AB42" s="34" t="s">
-[...3 lines deleted...]
-    <row r="43" spans="1:28" s="31" customFormat="1">
+      <c r="AB42" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC42" s="38">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="31" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="15">
         <v>-2</v>
       </c>
       <c r="C43" s="15">
         <v>-2</v>
       </c>
       <c r="D43" s="15">
         <v>-1</v>
       </c>
       <c r="E43" s="15">
         <v>5</v>
       </c>
       <c r="F43" s="15">
         <v>1</v>
       </c>
       <c r="G43" s="15">
         <v>0</v>
       </c>
       <c r="H43" s="15">
         <v>1</v>
       </c>
       <c r="I43" s="25">
@@ -12531,55 +12911,58 @@
       </c>
       <c r="T43" s="27">
         <v>6</v>
       </c>
       <c r="U43" s="27">
         <v>-2</v>
       </c>
       <c r="V43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W43" s="27">
         <v>2</v>
       </c>
       <c r="X43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="AB43" s="15">
+      <c r="AB43" s="38">
         <v>-1</v>
       </c>
-    </row>
-    <row r="44" spans="1:28" s="31" customFormat="1">
+      <c r="AC43" s="38">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" s="31" customFormat="1">
       <c r="A44" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="15">
         <v>-1</v>
       </c>
       <c r="C44" s="15">
         <v>-2</v>
       </c>
       <c r="D44" s="15">
         <v>-4</v>
       </c>
       <c r="E44" s="15">
         <v>-4</v>
       </c>
       <c r="F44" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="15">
         <v>-2</v>
       </c>
       <c r="H44" s="15">
         <v>1</v>
       </c>
       <c r="I44" s="25">
@@ -12617,55 +13000,58 @@
       </c>
       <c r="T44" s="27">
         <v>-2</v>
       </c>
       <c r="U44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V44" s="27">
         <v>-2</v>
       </c>
       <c r="W44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X44" s="27">
         <v>-1</v>
       </c>
       <c r="Y44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="34">
         <v>2</v>
       </c>
-      <c r="AB44" s="34" t="s">
-[...3 lines deleted...]
-    <row r="45" spans="1:28" s="31" customFormat="1">
+      <c r="AB44" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC44" s="38">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" s="31" customFormat="1">
       <c r="A45" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="15">
         <v>-1</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="25" t="s">
@@ -12703,55 +13089,58 @@
       </c>
       <c r="T45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="AB45" s="34" t="s">
-[...3 lines deleted...]
-    <row r="46" spans="1:28" s="31" customFormat="1">
+      <c r="AB45" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC45" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" s="31" customFormat="1">
       <c r="A46" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="15">
         <v>-8</v>
       </c>
       <c r="C46" s="15">
         <v>-44</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E46" s="15">
         <v>4</v>
       </c>
       <c r="F46" s="15">
         <v>-3</v>
       </c>
       <c r="G46" s="15">
         <v>-3</v>
       </c>
       <c r="H46" s="15">
         <v>-1</v>
       </c>
       <c r="I46" s="25">
@@ -12787,55 +13176,58 @@
       <c r="S46" s="27">
         <v>-2</v>
       </c>
       <c r="T46" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U46" s="27">
         <v>2</v>
       </c>
       <c r="V46" s="27">
         <v>-2</v>
       </c>
       <c r="W46" s="27">
         <v>1</v>
       </c>
       <c r="X46" s="27">
         <v>1</v>
       </c>
       <c r="Y46" s="27">
         <v>2</v>
       </c>
       <c r="Z46" s="27"/>
       <c r="AA46" s="34">
         <v>-7</v>
       </c>
-      <c r="AB46" s="15">
-[...3 lines deleted...]
-    <row r="47" spans="1:28">
+      <c r="AB46" s="38">
+        <v>2</v>
+      </c>
+      <c r="AC46" s="38">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="15">
         <v>-14</v>
       </c>
       <c r="D47" s="15">
         <v>-1</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="15">
         <v>-1</v>
       </c>
       <c r="H47" s="15">
         <v>1</v>
       </c>
       <c r="I47" s="25" t="s">
@@ -12873,55 +13265,58 @@
       </c>
       <c r="T47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="36">
         <v>-2</v>
       </c>
       <c r="AA47" s="34">
         <v>1</v>
       </c>
-      <c r="AB47" s="34" t="s">
-[...3 lines deleted...]
-    <row r="48" spans="1:28">
+      <c r="AB47" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC47" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29">
       <c r="A48" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="15">
         <v>-12</v>
       </c>
       <c r="D48" s="15">
         <v>-1</v>
       </c>
       <c r="E48" s="15">
         <v>-2</v>
       </c>
       <c r="F48" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="15">
         <v>-4</v>
       </c>
       <c r="H48" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="25" t="s">
@@ -12957,55 +13352,58 @@
       <c r="S48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="T48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="35"/>
       <c r="AA48" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="AB48" s="34" t="s">
-[...3 lines deleted...]
-    <row r="49" spans="1:28">
+      <c r="AB48" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC48" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="15">
         <v>-69</v>
       </c>
       <c r="D49" s="15">
         <v>1</v>
       </c>
       <c r="E49" s="15">
         <v>-2</v>
       </c>
       <c r="F49" s="15">
         <v>2</v>
       </c>
       <c r="G49" s="15">
         <v>1</v>
       </c>
       <c r="H49" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="25">
@@ -13043,55 +13441,58 @@
       </c>
       <c r="T49" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U49" s="27">
         <v>-5</v>
       </c>
       <c r="V49" s="27">
         <v>-1</v>
       </c>
       <c r="W49" s="27">
         <v>-1</v>
       </c>
       <c r="X49" s="27">
         <v>-2</v>
       </c>
       <c r="Y49" s="27">
         <v>-1</v>
       </c>
       <c r="Z49" s="36">
         <v>1</v>
       </c>
       <c r="AA49" s="34">
         <v>-1</v>
       </c>
-      <c r="AB49" s="15">
+      <c r="AB49" s="38">
         <v>-2</v>
       </c>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="15">
         <v>-3</v>
       </c>
       <c r="C50" s="15">
         <v>-200</v>
       </c>
       <c r="D50" s="15">
         <v>-9</v>
       </c>
       <c r="E50" s="15">
         <v>-10</v>
       </c>
       <c r="F50" s="15">
         <v>-17</v>
       </c>
       <c r="G50" s="15">
         <v>-3</v>
       </c>
       <c r="H50" s="15">
         <v>-8</v>
       </c>
       <c r="I50" s="25">
@@ -13129,55 +13530,58 @@
       </c>
       <c r="T50" s="27">
         <v>-27</v>
       </c>
       <c r="U50" s="27">
         <v>-8</v>
       </c>
       <c r="V50" s="27">
         <v>-1</v>
       </c>
       <c r="W50" s="27">
         <v>-2</v>
       </c>
       <c r="X50" s="27">
         <v>-20</v>
       </c>
       <c r="Y50" s="27">
         <v>-5</v>
       </c>
       <c r="Z50" s="36">
         <v>-8</v>
       </c>
       <c r="AA50" s="34">
         <v>-1</v>
       </c>
-      <c r="AB50" s="15">
+      <c r="AB50" s="38">
         <v>-6</v>
       </c>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50" s="38">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="15">
         <v>1</v>
       </c>
       <c r="C51" s="15">
         <v>-5</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="25" t="s">
@@ -13218,52 +13622,55 @@
       </c>
       <c r="U51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X51" s="27">
         <v>-5</v>
       </c>
       <c r="Y51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB51" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="15">
         <v>-4</v>
       </c>
       <c r="D52" s="15">
         <v>1</v>
       </c>
       <c r="E52" s="15">
         <v>-4</v>
       </c>
       <c r="F52" s="15">
         <v>1</v>
       </c>
       <c r="G52" s="15">
         <v>2</v>
       </c>
       <c r="H52" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="25">
@@ -13304,52 +13711,55 @@
       </c>
       <c r="U52" s="27">
         <v>1</v>
       </c>
       <c r="V52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W52" s="27">
         <v>1</v>
       </c>
       <c r="X52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="27" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29">
       <c r="A53" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="26">
         <v>-1</v>
       </c>
       <c r="C53" s="26">
         <v>-5</v>
       </c>
       <c r="D53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="26">
         <v>-2</v>
       </c>
       <c r="F53" s="26">
         <v>-4</v>
       </c>
       <c r="G53" s="26">
         <v>-8</v>
       </c>
       <c r="H53" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="16">
@@ -13388,50 +13798,53 @@
       <c r="T53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="U53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="V53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="W53" s="26">
         <v>-1</v>
       </c>
       <c r="X53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="26">
         <v>1</v>
       </c>
       <c r="Z53" s="26">
         <v>1</v>
       </c>
       <c r="AA53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC53" s="16" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>