--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="348" yWindow="-276" windowWidth="23256" windowHeight="12480" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Көші-қон айырымы" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2550" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2659" uniqueCount="35">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -777,52 +777,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView topLeftCell="F1" workbookViewId="0">
-      <selection activeCell="AB7" sqref="AB7:AC53"/>
+    <sheetView topLeftCell="F31" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AD53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="23.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="28" customWidth="1"/>
     <col min="3" max="3" width="5.33203125" style="28" customWidth="1"/>
     <col min="4" max="4" width="6.44140625" style="28" customWidth="1"/>
     <col min="5" max="5" width="4.6640625" style="28" customWidth="1"/>
     <col min="6" max="6" width="6.33203125" style="28" customWidth="1"/>
     <col min="7" max="7" width="7" style="28" customWidth="1"/>
     <col min="8" max="8" width="5.44140625" style="28" customWidth="1"/>
     <col min="9" max="9" width="5.88671875" style="28" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="28" customWidth="1"/>
     <col min="11" max="11" width="5.33203125" style="28" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="28" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="28" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="28" customWidth="1"/>
     <col min="15" max="15" width="5.33203125" style="28" customWidth="1"/>
     <col min="16" max="16" width="6.44140625" style="28" customWidth="1"/>
     <col min="17" max="17" width="4.6640625" style="28" customWidth="1"/>
     <col min="18" max="18" width="6.33203125" style="28" customWidth="1"/>
     <col min="19" max="19" width="7" style="28" customWidth="1"/>
     <col min="20" max="20" width="5.44140625" style="28" customWidth="1"/>
     <col min="21" max="21" width="5.88671875" style="28" customWidth="1"/>
@@ -1138,50 +1138,53 @@
       </c>
       <c r="V7" s="27">
         <v>10</v>
       </c>
       <c r="W7" s="27">
         <v>19</v>
       </c>
       <c r="X7" s="27">
         <v>29</v>
       </c>
       <c r="Y7" s="27">
         <v>37</v>
       </c>
       <c r="Z7" s="27">
         <v>32</v>
       </c>
       <c r="AA7" s="27">
         <v>33</v>
       </c>
       <c r="AB7" s="15">
         <v>18</v>
       </c>
       <c r="AC7" s="15">
         <v>11</v>
       </c>
+      <c r="AD7" s="15">
+        <v>8</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="25">
         <v>13</v>
       </c>
       <c r="C8" s="25">
         <v>55</v>
       </c>
       <c r="D8" s="25">
         <v>27</v>
       </c>
       <c r="E8" s="25">
         <v>19</v>
       </c>
       <c r="F8" s="25">
         <v>13</v>
       </c>
       <c r="G8" s="25">
         <v>18</v>
       </c>
       <c r="H8" s="25">
         <v>19</v>
@@ -1227,50 +1230,53 @@
       </c>
       <c r="V8" s="27">
         <v>5</v>
       </c>
       <c r="W8" s="27">
         <v>15</v>
       </c>
       <c r="X8" s="27">
         <v>22</v>
       </c>
       <c r="Y8" s="27">
         <v>31</v>
       </c>
       <c r="Z8" s="27">
         <v>23</v>
       </c>
       <c r="AA8" s="27">
         <v>23</v>
       </c>
       <c r="AB8" s="15">
         <v>10</v>
       </c>
       <c r="AC8" s="15">
         <v>7</v>
       </c>
+      <c r="AD8" s="15">
+        <v>6</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="25">
         <v>2</v>
       </c>
       <c r="D9" s="25">
         <v>1</v>
       </c>
       <c r="E9" s="25">
         <v>1</v>
       </c>
       <c r="F9" s="25">
         <v>4</v>
       </c>
       <c r="G9" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="25" t="s">
         <v>16</v>
@@ -1316,50 +1322,53 @@
       </c>
       <c r="V9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X9" s="27">
         <v>3</v>
       </c>
       <c r="Y9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z9" s="27">
         <v>4</v>
       </c>
       <c r="AA9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB9" s="15">
         <v>3</v>
       </c>
       <c r="AC9" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AD9" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="25">
         <v>1</v>
       </c>
       <c r="D10" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="25">
         <v>2</v>
       </c>
       <c r="G10" s="25">
         <v>2</v>
       </c>
       <c r="H10" s="25" t="s">
         <v>16</v>
@@ -1405,50 +1414,53 @@
       </c>
       <c r="V10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC10" s="15">
         <v>1</v>
       </c>
+      <c r="AD10" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="25">
         <v>1</v>
       </c>
       <c r="D11" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="25">
         <v>5</v>
       </c>
       <c r="F11" s="25">
         <v>11</v>
       </c>
       <c r="G11" s="25">
         <v>3</v>
       </c>
       <c r="H11" s="25">
         <v>2</v>
@@ -1494,50 +1506,53 @@
       </c>
       <c r="V11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W11" s="27">
         <v>2</v>
       </c>
       <c r="X11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC11" s="15">
         <v>1</v>
       </c>
+      <c r="AD11" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="25">
         <v>0</v>
       </c>
       <c r="G12" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="25">
         <v>1</v>
@@ -1583,50 +1598,53 @@
       </c>
       <c r="V12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="27">
         <v>2</v>
       </c>
       <c r="AB12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC12" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AD12" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="25">
         <v>0</v>
       </c>
       <c r="G13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="25" t="s">
         <v>16</v>
@@ -1672,50 +1690,53 @@
       </c>
       <c r="V13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC13" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AD13" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="25">
         <v>9</v>
       </c>
       <c r="D14" s="25">
         <v>2</v>
       </c>
       <c r="E14" s="25">
         <v>5</v>
       </c>
       <c r="F14" s="25">
         <v>1</v>
       </c>
       <c r="G14" s="25">
         <v>4</v>
       </c>
       <c r="H14" s="25">
         <v>1</v>
@@ -1761,50 +1782,53 @@
       </c>
       <c r="V14" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W14" s="27">
         <v>1</v>
       </c>
       <c r="X14" s="27">
         <v>3</v>
       </c>
       <c r="Y14" s="27">
         <v>2</v>
       </c>
       <c r="Z14" s="27">
         <v>1</v>
       </c>
       <c r="AA14" s="27">
         <v>4</v>
       </c>
       <c r="AB14" s="15">
         <v>2</v>
       </c>
       <c r="AC14" s="15">
         <v>2</v>
       </c>
+      <c r="AD14" s="15">
+        <v>1</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="25">
         <v>1</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="25">
         <v>0</v>
       </c>
       <c r="G15" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="25">
         <v>1</v>
@@ -1850,50 +1874,53 @@
       </c>
       <c r="V15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA15" s="27">
         <v>1</v>
       </c>
       <c r="AB15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC15" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AD15" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="25">
         <v>0</v>
       </c>
       <c r="G16" s="25">
         <v>1</v>
       </c>
       <c r="H16" s="25" t="s">
         <v>16</v>
@@ -1939,52 +1966,55 @@
       </c>
       <c r="V16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC16" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="25">
         <v>1</v>
       </c>
       <c r="D17" s="25">
         <v>1</v>
       </c>
       <c r="E17" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="25">
         <v>2</v>
       </c>
       <c r="G17" s="25">
         <v>1</v>
       </c>
       <c r="H17" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="25" t="s">
@@ -2028,52 +2058,55 @@
       </c>
       <c r="V17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y17" s="27">
         <v>1</v>
       </c>
       <c r="Z17" s="27">
         <v>1</v>
       </c>
       <c r="AA17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC17" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="25">
         <v>6</v>
       </c>
       <c r="D18" s="25">
         <v>2</v>
       </c>
       <c r="E18" s="25">
         <v>1</v>
       </c>
       <c r="F18" s="25">
         <v>6</v>
       </c>
       <c r="G18" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="25">
         <v>1</v>
       </c>
       <c r="I18" s="25">
@@ -2117,52 +2150,55 @@
       </c>
       <c r="V18" s="27">
         <v>5</v>
       </c>
       <c r="W18" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X18" s="27">
         <v>1</v>
       </c>
       <c r="Y18" s="27">
         <v>2</v>
       </c>
       <c r="Z18" s="27">
         <v>2</v>
       </c>
       <c r="AA18" s="27">
         <v>3</v>
       </c>
       <c r="AB18" s="15">
         <v>3</v>
       </c>
       <c r="AC18" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="25">
         <v>1</v>
       </c>
       <c r="C19" s="25">
         <v>1</v>
       </c>
       <c r="D19" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="25">
         <v>0</v>
       </c>
       <c r="G19" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="25" t="s">
@@ -2206,52 +2242,55 @@
       </c>
       <c r="V19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC19" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="25">
         <v>1</v>
       </c>
       <c r="E20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="25">
         <v>1</v>
       </c>
       <c r="G20" s="25">
         <v>2</v>
       </c>
       <c r="H20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="25">
@@ -2295,52 +2334,55 @@
       </c>
       <c r="V20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W20" s="27">
         <v>1</v>
       </c>
       <c r="X20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC20" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="25">
         <v>1</v>
       </c>
       <c r="G21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="25">
@@ -2384,83 +2426,87 @@
       </c>
       <c r="V21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="27">
         <v>1</v>
       </c>
       <c r="Z21" s="27">
         <v>1</v>
       </c>
       <c r="AA21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC21" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="43"/>
       <c r="C22" s="43"/>
       <c r="D22" s="43"/>
       <c r="E22" s="43"/>
       <c r="F22" s="43"/>
       <c r="G22" s="43"/>
       <c r="H22" s="43"/>
       <c r="I22" s="43"/>
       <c r="J22" s="43"/>
       <c r="K22" s="43"/>
       <c r="L22" s="43"/>
       <c r="M22" s="43"/>
       <c r="N22" s="43"/>
       <c r="O22" s="43"/>
       <c r="P22" s="43"/>
       <c r="Q22" s="43"/>
       <c r="R22" s="43"/>
       <c r="S22" s="43"/>
       <c r="T22" s="43"/>
       <c r="U22" s="43"/>
       <c r="V22" s="43"/>
       <c r="W22" s="43"/>
       <c r="X22" s="43"/>
       <c r="Y22" s="43"/>
       <c r="Z22" s="27"/>
       <c r="AC22" s="15"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="15"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="25">
         <v>14</v>
       </c>
       <c r="C23" s="25">
         <v>57</v>
       </c>
       <c r="D23" s="25">
         <v>27</v>
       </c>
       <c r="E23" s="25">
         <v>20</v>
       </c>
       <c r="F23" s="25">
         <v>27</v>
       </c>
       <c r="G23" s="25">
         <v>22</v>
       </c>
       <c r="H23" s="25">
         <v>21</v>
       </c>
       <c r="I23" s="25">
@@ -2504,52 +2550,55 @@
       </c>
       <c r="V23" s="27">
         <v>6</v>
       </c>
       <c r="W23" s="33">
         <v>15</v>
       </c>
       <c r="X23" s="27">
         <v>23</v>
       </c>
       <c r="Y23" s="27">
         <v>33</v>
       </c>
       <c r="Z23" s="27">
         <v>24</v>
       </c>
       <c r="AA23" s="27">
         <v>23</v>
       </c>
       <c r="AB23" s="28">
         <v>10</v>
       </c>
       <c r="AC23" s="15">
         <v>7</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="25">
         <v>13</v>
       </c>
       <c r="C24" s="25">
         <v>55</v>
       </c>
       <c r="D24" s="25">
         <v>27</v>
       </c>
       <c r="E24" s="25">
         <v>19</v>
       </c>
       <c r="F24" s="25">
         <v>13</v>
       </c>
       <c r="G24" s="25">
         <v>18</v>
       </c>
       <c r="H24" s="25">
         <v>19</v>
       </c>
       <c r="I24" s="25">
@@ -2593,52 +2642,55 @@
       </c>
       <c r="V24" s="27">
         <v>5</v>
       </c>
       <c r="W24" s="33">
         <v>15</v>
       </c>
       <c r="X24" s="27">
         <v>22</v>
       </c>
       <c r="Y24" s="27">
         <v>31</v>
       </c>
       <c r="Z24" s="27">
         <v>23</v>
       </c>
       <c r="AA24" s="27">
         <v>23</v>
       </c>
       <c r="AB24" s="28">
         <v>10</v>
       </c>
       <c r="AC24" s="15">
         <v>7</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="25" t="s">
@@ -2682,52 +2734,55 @@
       </c>
       <c r="V25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="25" t="s">
@@ -2771,52 +2826,55 @@
       </c>
       <c r="V26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="25">
         <v>9</v>
       </c>
       <c r="G27" s="25">
         <v>3</v>
       </c>
       <c r="H27" s="25">
         <v>1</v>
       </c>
       <c r="I27" s="25">
@@ -2860,52 +2918,55 @@
       </c>
       <c r="V27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC27" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="25" t="s">
@@ -2949,52 +3010,55 @@
       </c>
       <c r="V28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="25" t="s">
@@ -3038,52 +3102,55 @@
       </c>
       <c r="V29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="25" t="s">
@@ -3127,52 +3194,55 @@
       </c>
       <c r="V30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="25">
         <v>1</v>
       </c>
       <c r="C31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="25" t="s">
@@ -3216,52 +3286,55 @@
       </c>
       <c r="V31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC31" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="25">
         <v>1</v>
       </c>
       <c r="H32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="25" t="s">
@@ -3305,52 +3378,55 @@
       </c>
       <c r="V32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC32" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="25" t="s">
@@ -3394,52 +3470,55 @@
       </c>
       <c r="V33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="25">
         <v>2</v>
       </c>
       <c r="D34" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="25">
         <v>1</v>
       </c>
       <c r="F34" s="25">
         <v>5</v>
       </c>
       <c r="G34" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H34" s="25">
         <v>1</v>
       </c>
       <c r="I34" s="25" t="s">
@@ -3483,52 +3562,55 @@
       </c>
       <c r="V34" s="27">
         <v>1</v>
       </c>
       <c r="W34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X34" s="27">
         <v>1</v>
       </c>
       <c r="Y34" s="27">
         <v>2</v>
       </c>
       <c r="Z34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC34" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="25" t="s">
@@ -3572,52 +3654,55 @@
       </c>
       <c r="V35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="27">
         <v>1</v>
       </c>
       <c r="AA35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="25" t="s">
@@ -3661,52 +3746,55 @@
       </c>
       <c r="V36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="25" t="s">
@@ -3750,82 +3838,86 @@
       </c>
       <c r="V37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="41" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="41"/>
       <c r="C38" s="41"/>
       <c r="D38" s="41"/>
       <c r="E38" s="41"/>
       <c r="F38" s="41"/>
       <c r="G38" s="41"/>
       <c r="H38" s="41"/>
       <c r="I38" s="41"/>
       <c r="J38" s="41"/>
       <c r="K38" s="41"/>
       <c r="L38" s="41"/>
       <c r="M38" s="41"/>
       <c r="N38" s="41"/>
       <c r="O38" s="41"/>
       <c r="P38" s="41"/>
       <c r="Q38" s="41"/>
       <c r="R38" s="41"/>
       <c r="S38" s="41"/>
       <c r="T38" s="41"/>
       <c r="U38" s="41"/>
       <c r="V38" s="41"/>
       <c r="W38" s="41"/>
       <c r="X38" s="41"/>
       <c r="Y38" s="41"/>
       <c r="AC38" s="15"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="15"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="25">
         <v>1</v>
       </c>
       <c r="C39" s="25">
         <v>19</v>
       </c>
       <c r="D39" s="25">
         <v>7</v>
       </c>
       <c r="E39" s="25">
         <v>11</v>
       </c>
       <c r="F39" s="25">
         <v>14</v>
       </c>
       <c r="G39" s="25">
         <v>9</v>
       </c>
       <c r="H39" s="25">
         <v>4</v>
       </c>
       <c r="I39" s="25">
@@ -3869,52 +3961,55 @@
       </c>
       <c r="V39" s="27">
         <v>4</v>
       </c>
       <c r="W39" s="27">
         <v>4</v>
       </c>
       <c r="X39" s="27">
         <v>6</v>
       </c>
       <c r="Y39" s="27">
         <v>4</v>
       </c>
       <c r="Z39" s="27">
         <v>8</v>
       </c>
       <c r="AA39" s="27">
         <v>10</v>
       </c>
       <c r="AB39" s="28">
         <v>8</v>
       </c>
       <c r="AC39" s="15">
         <v>4</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" s="31" customFormat="1">
+      <c r="AD39" s="15">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" s="31" customFormat="1">
       <c r="A40" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="25" t="s">
@@ -3958,52 +4053,55 @@
       </c>
       <c r="V40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" s="31" customFormat="1">
+      <c r="AD40" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" s="31" customFormat="1">
       <c r="A41" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="25">
         <v>2</v>
       </c>
       <c r="D41" s="25">
         <v>1</v>
       </c>
       <c r="E41" s="25">
         <v>1</v>
       </c>
       <c r="F41" s="25">
         <v>4</v>
       </c>
       <c r="G41" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="25">
@@ -4047,52 +4145,55 @@
       </c>
       <c r="V41" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W41" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X41" s="27">
         <v>3</v>
       </c>
       <c r="Y41" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z41" s="27">
         <v>4</v>
       </c>
       <c r="AA41" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB41" s="38">
         <v>3</v>
       </c>
       <c r="AC41" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" s="31" customFormat="1">
+      <c r="AD41" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" s="31" customFormat="1">
       <c r="A42" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="25">
         <v>1</v>
       </c>
       <c r="D42" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F42" s="25">
         <v>2</v>
       </c>
       <c r="G42" s="25">
         <v>2</v>
       </c>
       <c r="H42" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="25">
@@ -4136,52 +4237,55 @@
       </c>
       <c r="V42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC42" s="15">
         <v>1</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="31" customFormat="1">
+      <c r="AD42" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="31" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="25">
         <v>1</v>
       </c>
       <c r="D43" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E43" s="25">
         <v>5</v>
       </c>
       <c r="F43" s="25">
         <v>2</v>
       </c>
       <c r="G43" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="25">
         <v>1</v>
       </c>
       <c r="I43" s="25" t="s">
@@ -4225,52 +4329,55 @@
       </c>
       <c r="V43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W43" s="27">
         <v>2</v>
       </c>
       <c r="X43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC43" s="15">
         <v>1</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" s="31" customFormat="1">
+      <c r="AD43" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" s="31" customFormat="1">
       <c r="A44" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H44" s="25">
         <v>1</v>
       </c>
       <c r="I44" s="25" t="s">
@@ -4314,52 +4421,55 @@
       </c>
       <c r="V44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="27">
         <v>2</v>
       </c>
       <c r="AB44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC44" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" s="31" customFormat="1">
+      <c r="AD44" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" s="31" customFormat="1">
       <c r="A45" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="25" t="s">
@@ -4403,52 +4513,55 @@
       </c>
       <c r="V45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC45" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" s="31" customFormat="1">
+      <c r="AD45" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" s="31" customFormat="1">
       <c r="A46" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="25">
         <v>9</v>
       </c>
       <c r="D46" s="25">
         <v>2</v>
       </c>
       <c r="E46" s="25">
         <v>5</v>
       </c>
       <c r="F46" s="25">
         <v>1</v>
       </c>
       <c r="G46" s="25">
         <v>4</v>
       </c>
       <c r="H46" s="25">
         <v>1</v>
       </c>
       <c r="I46" s="25">
@@ -4492,52 +4605,55 @@
       </c>
       <c r="V46" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W46" s="27">
         <v>1</v>
       </c>
       <c r="X46" s="27">
         <v>3</v>
       </c>
       <c r="Y46" s="27">
         <v>2</v>
       </c>
       <c r="Z46" s="27">
         <v>1</v>
       </c>
       <c r="AA46" s="27">
         <v>4</v>
       </c>
       <c r="AB46" s="38">
         <v>2</v>
       </c>
       <c r="AC46" s="15">
         <v>2</v>
       </c>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H47" s="25">
         <v>1</v>
       </c>
       <c r="I47" s="25" t="s">
@@ -4581,52 +4697,55 @@
       </c>
       <c r="V47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA47" s="27">
         <v>1</v>
       </c>
       <c r="AB47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC47" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="25" t="s">
@@ -4670,52 +4789,55 @@
       </c>
       <c r="V48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC48" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="25">
         <v>1</v>
       </c>
       <c r="D49" s="25">
         <v>1</v>
       </c>
       <c r="E49" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="25">
         <v>2</v>
       </c>
       <c r="G49" s="25">
         <v>1</v>
       </c>
       <c r="H49" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="25" t="s">
@@ -4759,52 +4881,55 @@
       </c>
       <c r="V49" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W49" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X49" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y49" s="27">
         <v>1</v>
       </c>
       <c r="Z49" s="27">
         <v>1</v>
       </c>
       <c r="AA49" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB49" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC49" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="25">
         <v>4</v>
       </c>
       <c r="D50" s="25">
         <v>2</v>
       </c>
       <c r="E50" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="25">
         <v>1</v>
       </c>
       <c r="G50" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="25">
@@ -4848,52 +4973,55 @@
       </c>
       <c r="V50" s="27">
         <v>4</v>
       </c>
       <c r="W50" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X50" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y50" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z50" s="27">
         <v>1</v>
       </c>
       <c r="AA50" s="27">
         <v>3</v>
       </c>
       <c r="AB50" s="38">
         <v>3</v>
       </c>
       <c r="AC50" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="25">
         <v>1</v>
       </c>
       <c r="C51" s="25">
         <v>1</v>
       </c>
       <c r="D51" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="25" t="s">
@@ -4937,52 +5065,55 @@
       </c>
       <c r="V51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC51" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="25">
         <v>1</v>
       </c>
       <c r="E52" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="25">
         <v>1</v>
       </c>
       <c r="G52" s="25">
         <v>2</v>
       </c>
       <c r="H52" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="25">
@@ -5026,52 +5157,55 @@
       </c>
       <c r="V52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W52" s="27">
         <v>1</v>
       </c>
       <c r="X52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC52" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F53" s="17">
         <v>1</v>
       </c>
       <c r="G53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="H53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="26">
@@ -5113,75 +5247,78 @@
       <c r="U53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="V53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="W53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="X53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="26">
         <v>1</v>
       </c>
       <c r="Z53" s="26">
         <v>1</v>
       </c>
       <c r="AA53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC53" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD53" s="16" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView topLeftCell="J31" workbookViewId="0">
-      <selection activeCell="AB7" sqref="AB7:AC53"/>
+    <sheetView topLeftCell="J34" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AD53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="23.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="28" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.6640625" style="28" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="28" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="28" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.6640625" style="28" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="28" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.88671875" style="28" bestFit="1" customWidth="1"/>
@@ -5497,50 +5634,53 @@
       </c>
       <c r="V7" s="27">
         <v>30</v>
       </c>
       <c r="W7" s="27">
         <v>30</v>
       </c>
       <c r="X7" s="23">
         <v>62</v>
       </c>
       <c r="Y7" s="23">
         <v>24</v>
       </c>
       <c r="Z7" s="28">
         <v>22</v>
       </c>
       <c r="AA7" s="28">
         <v>23</v>
       </c>
       <c r="AB7" s="15">
         <v>20</v>
       </c>
       <c r="AC7" s="15">
         <v>20</v>
       </c>
+      <c r="AD7" s="15">
+        <v>10</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="13">
         <v>20</v>
       </c>
       <c r="C8" s="13">
         <v>827</v>
       </c>
       <c r="D8" s="13">
         <v>41</v>
       </c>
       <c r="E8" s="13">
         <v>44</v>
       </c>
       <c r="F8" s="13">
         <v>42</v>
       </c>
       <c r="G8" s="13">
         <v>47</v>
       </c>
       <c r="H8" s="13">
         <v>39</v>
@@ -5586,50 +5726,53 @@
       </c>
       <c r="V8" s="27">
         <v>19</v>
       </c>
       <c r="W8" s="27">
         <v>26</v>
       </c>
       <c r="X8" s="23">
         <v>30</v>
       </c>
       <c r="Y8" s="23">
         <v>12</v>
       </c>
       <c r="Z8" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA8" s="28">
         <v>6</v>
       </c>
       <c r="AB8" s="15">
         <v>8</v>
       </c>
       <c r="AC8" s="15">
         <v>13</v>
       </c>
+      <c r="AD8" s="15">
+        <v>7</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="13">
         <v>11</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="13">
         <v>81</v>
       </c>
       <c r="F9" s="13">
         <v>1</v>
       </c>
       <c r="G9" s="13">
         <v>6</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>16</v>
@@ -5675,50 +5818,53 @@
       </c>
       <c r="V9" s="27">
         <v>1</v>
       </c>
       <c r="W9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X9" s="23">
         <v>1</v>
       </c>
       <c r="Y9" s="23">
         <v>1</v>
       </c>
       <c r="Z9" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA9" s="28">
         <v>1</v>
       </c>
       <c r="AB9" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC9" s="15">
         <v>2</v>
       </c>
+      <c r="AD9" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="13">
         <v>1</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="13">
         <v>1</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>16</v>
@@ -5764,50 +5910,53 @@
       </c>
       <c r="V10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB10" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC10" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AD10" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="13">
         <v>2</v>
       </c>
       <c r="C11" s="13">
         <v>4</v>
       </c>
       <c r="D11" s="13">
         <v>1</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="13">
         <v>3</v>
       </c>
       <c r="G11" s="13">
         <v>1</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>16</v>
@@ -5853,50 +6002,53 @@
       </c>
       <c r="V11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X11" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="28">
         <v>1</v>
       </c>
       <c r="AA11" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB11" s="15">
         <v>1</v>
       </c>
       <c r="AC11" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AD11" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="13">
         <v>1</v>
       </c>
       <c r="C12" s="13">
         <v>2</v>
       </c>
       <c r="D12" s="13">
         <v>4</v>
       </c>
       <c r="E12" s="13">
         <v>4</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="13">
         <v>2</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>16</v>
@@ -5942,50 +6094,53 @@
       </c>
       <c r="V12" s="27">
         <v>2</v>
       </c>
       <c r="W12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X12" s="23">
         <v>1</v>
       </c>
       <c r="Y12" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB12" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC12" s="15">
         <v>1</v>
       </c>
+      <c r="AD12" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="13">
         <v>1</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>16</v>
@@ -6031,50 +6186,53 @@
       </c>
       <c r="V13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X13" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB13" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC13" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AD13" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="13">
         <v>8</v>
       </c>
       <c r="C14" s="13">
         <v>53</v>
       </c>
       <c r="D14" s="13">
         <v>2</v>
       </c>
       <c r="E14" s="13">
         <v>1</v>
       </c>
       <c r="F14" s="13">
         <v>4</v>
       </c>
       <c r="G14" s="13">
         <v>7</v>
       </c>
       <c r="H14" s="13">
         <v>2</v>
@@ -6120,50 +6278,53 @@
       </c>
       <c r="V14" s="27">
         <v>2</v>
       </c>
       <c r="W14" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X14" s="23">
         <v>2</v>
       </c>
       <c r="Y14" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z14" s="23">
         <v>1</v>
       </c>
       <c r="AA14" s="28">
         <v>11</v>
       </c>
       <c r="AB14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC14" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AD14" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="13">
         <v>22</v>
       </c>
       <c r="D15" s="13">
         <v>2</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="13">
         <v>3</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>16</v>
@@ -6209,50 +6370,53 @@
       </c>
       <c r="V15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="28">
         <v>2</v>
       </c>
       <c r="AA15" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB15" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC15" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AD15" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="13">
         <v>14</v>
       </c>
       <c r="D16" s="13">
         <v>1</v>
       </c>
       <c r="E16" s="13">
         <v>6</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="13">
         <v>7</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>16</v>
@@ -6298,52 +6462,55 @@
       </c>
       <c r="V16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB16" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC16" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="13">
         <v>70</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="13">
         <v>2</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="13">
@@ -6387,52 +6554,55 @@
       </c>
       <c r="V17" s="27">
         <v>1</v>
       </c>
       <c r="W17" s="27">
         <v>1</v>
       </c>
       <c r="X17" s="23">
         <v>2</v>
       </c>
       <c r="Y17" s="23">
         <v>2</v>
       </c>
       <c r="Z17" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA17" s="28">
         <v>1</v>
       </c>
       <c r="AB17" s="15">
         <v>2</v>
       </c>
       <c r="AC17" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="13">
         <v>9</v>
       </c>
       <c r="C18" s="13">
         <v>239</v>
       </c>
       <c r="D18" s="13">
         <v>12</v>
       </c>
       <c r="E18" s="13">
         <v>17</v>
       </c>
       <c r="F18" s="13">
         <v>21</v>
       </c>
       <c r="G18" s="13">
         <v>10</v>
       </c>
       <c r="H18" s="13">
         <v>9</v>
       </c>
       <c r="I18" s="13">
@@ -6476,52 +6646,55 @@
       </c>
       <c r="V18" s="27">
         <v>5</v>
       </c>
       <c r="W18" s="27">
         <v>2</v>
       </c>
       <c r="X18" s="23">
         <v>21</v>
       </c>
       <c r="Y18" s="23">
         <v>9</v>
       </c>
       <c r="Z18" s="28">
         <v>18</v>
       </c>
       <c r="AA18" s="28">
         <v>4</v>
       </c>
       <c r="AB18" s="15">
         <v>9</v>
       </c>
       <c r="AC18" s="15">
         <v>4</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="13">
         <v>6</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="13" t="s">
@@ -6565,52 +6738,55 @@
       </c>
       <c r="V19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X19" s="23">
         <v>5</v>
       </c>
       <c r="Y19" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB19" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC19" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="13">
         <v>4</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="13">
         <v>4</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="13" t="s">
@@ -6654,52 +6830,55 @@
       </c>
       <c r="V20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X20" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB20" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC20" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="13">
         <v>1</v>
       </c>
       <c r="C21" s="13">
         <v>5</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="13">
         <v>2</v>
       </c>
       <c r="F21" s="13">
         <v>5</v>
       </c>
       <c r="G21" s="14">
         <v>8</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="13">
@@ -6743,82 +6922,86 @@
       </c>
       <c r="V21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W21" s="27">
         <v>1</v>
       </c>
       <c r="X21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z21" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA21" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB21" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC21" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="43"/>
       <c r="C22" s="43"/>
       <c r="D22" s="43"/>
       <c r="E22" s="43"/>
       <c r="F22" s="43"/>
       <c r="G22" s="43"/>
       <c r="H22" s="43"/>
       <c r="I22" s="43"/>
       <c r="J22" s="43"/>
       <c r="K22" s="43"/>
       <c r="L22" s="43"/>
       <c r="M22" s="43"/>
       <c r="N22" s="43"/>
       <c r="O22" s="43"/>
       <c r="P22" s="43"/>
       <c r="Q22" s="43"/>
       <c r="R22" s="43"/>
       <c r="S22" s="43"/>
       <c r="T22" s="43"/>
       <c r="U22" s="43"/>
       <c r="V22" s="43"/>
       <c r="W22" s="43"/>
       <c r="X22" s="43"/>
       <c r="Y22" s="43"/>
       <c r="AC22" s="15"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="15"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="13">
         <v>26</v>
       </c>
       <c r="C23" s="13">
         <v>873</v>
       </c>
       <c r="D23" s="13">
         <v>43</v>
       </c>
       <c r="E23" s="13">
         <v>55</v>
       </c>
       <c r="F23" s="13">
         <v>47</v>
       </c>
       <c r="G23" s="13">
         <v>60</v>
       </c>
       <c r="H23" s="13">
         <v>40</v>
       </c>
       <c r="I23" s="13">
@@ -6862,52 +7045,55 @@
       </c>
       <c r="V23" s="23">
         <v>19</v>
       </c>
       <c r="W23" s="23">
         <v>26</v>
       </c>
       <c r="X23" s="23">
         <v>31</v>
       </c>
       <c r="Y23" s="23">
         <v>16</v>
       </c>
       <c r="Z23" s="28">
         <v>10</v>
       </c>
       <c r="AA23" s="28">
         <v>6</v>
       </c>
       <c r="AB23" s="28">
         <v>8</v>
       </c>
       <c r="AC23" s="15">
         <v>14</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="15">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="13">
         <v>20</v>
       </c>
       <c r="C24" s="13">
         <v>827</v>
       </c>
       <c r="D24" s="13">
         <v>41</v>
       </c>
       <c r="E24" s="13">
         <v>44</v>
       </c>
       <c r="F24" s="13">
         <v>42</v>
       </c>
       <c r="G24" s="13">
         <v>47</v>
       </c>
       <c r="H24" s="13">
         <v>39</v>
       </c>
       <c r="I24" s="13">
@@ -6951,52 +7137,55 @@
       </c>
       <c r="V24" s="23">
         <v>19</v>
       </c>
       <c r="W24" s="23">
         <v>26</v>
       </c>
       <c r="X24" s="23">
         <v>30</v>
       </c>
       <c r="Y24" s="23">
         <v>12</v>
       </c>
       <c r="Z24" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA24" s="28">
         <v>6</v>
       </c>
       <c r="AB24" s="28">
         <v>8</v>
       </c>
       <c r="AC24" s="15">
         <v>13</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="15">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="13" t="s">
@@ -7040,52 +7229,55 @@
       </c>
       <c r="V25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="13" t="s">
@@ -7129,52 +7321,55 @@
       </c>
       <c r="V26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="13">
         <v>1</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="13">
         <v>2</v>
       </c>
       <c r="G27" s="13">
         <v>1</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I27" s="13">
@@ -7218,52 +7413,55 @@
       </c>
       <c r="V27" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W27" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X27" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="28">
         <v>1</v>
       </c>
       <c r="AA27" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC27" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="13" t="s">
@@ -7307,52 +7505,55 @@
       </c>
       <c r="V28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="13" t="s">
@@ -7396,52 +7597,55 @@
       </c>
       <c r="V29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="13" t="s">
@@ -7485,52 +7689,55 @@
       </c>
       <c r="V30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="13">
         <v>8</v>
       </c>
       <c r="D31" s="13">
         <v>1</v>
       </c>
       <c r="E31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="13">
         <v>2</v>
       </c>
       <c r="H31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="13" t="s">
@@ -7574,52 +7781,55 @@
       </c>
       <c r="V31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC31" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="13">
         <v>2</v>
       </c>
       <c r="D32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="13">
         <v>4</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="13">
         <v>3</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="13" t="s">
@@ -7663,52 +7873,55 @@
       </c>
       <c r="V32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC32" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="13" t="s">
@@ -7752,52 +7965,55 @@
       </c>
       <c r="V33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="13">
         <v>6</v>
       </c>
       <c r="C34" s="13">
         <v>35</v>
       </c>
       <c r="D34" s="13">
         <v>1</v>
       </c>
       <c r="E34" s="13">
         <v>7</v>
       </c>
       <c r="F34" s="13">
         <v>3</v>
       </c>
       <c r="G34" s="13">
         <v>7</v>
       </c>
       <c r="H34" s="13">
         <v>1</v>
       </c>
       <c r="I34" s="13">
@@ -7841,52 +8057,55 @@
       </c>
       <c r="V34" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W34" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X34" s="23">
         <v>1</v>
       </c>
       <c r="Y34" s="23">
         <v>4</v>
       </c>
       <c r="Z34" s="28">
         <v>9</v>
       </c>
       <c r="AA34" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC34" s="15">
         <v>1</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="15">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="13" t="s">
@@ -7930,52 +8149,55 @@
       </c>
       <c r="V35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="13" t="s">
@@ -8019,52 +8241,55 @@
       </c>
       <c r="V36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="13" t="s">
@@ -8108,82 +8333,86 @@
       </c>
       <c r="V37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="47" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="47"/>
       <c r="C38" s="47"/>
       <c r="D38" s="47"/>
       <c r="E38" s="47"/>
       <c r="F38" s="47"/>
       <c r="G38" s="47"/>
       <c r="H38" s="47"/>
       <c r="I38" s="47"/>
       <c r="J38" s="47"/>
       <c r="K38" s="47"/>
       <c r="L38" s="47"/>
       <c r="M38" s="47"/>
       <c r="N38" s="47"/>
       <c r="O38" s="47"/>
       <c r="P38" s="47"/>
       <c r="Q38" s="47"/>
       <c r="R38" s="47"/>
       <c r="S38" s="47"/>
       <c r="T38" s="47"/>
       <c r="U38" s="47"/>
       <c r="V38" s="47"/>
       <c r="W38" s="47"/>
       <c r="X38" s="47"/>
       <c r="Y38" s="47"/>
       <c r="AC38" s="15"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="15"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="13">
         <v>16</v>
       </c>
       <c r="C39" s="13">
         <v>385</v>
       </c>
       <c r="D39" s="13">
         <v>20</v>
       </c>
       <c r="E39" s="13">
         <v>107</v>
       </c>
       <c r="F39" s="13">
         <v>29</v>
       </c>
       <c r="G39" s="13">
         <v>31</v>
       </c>
       <c r="H39" s="13">
         <v>10</v>
       </c>
       <c r="I39" s="13">
@@ -8227,52 +8456,55 @@
       </c>
       <c r="V39" s="23">
         <v>11</v>
       </c>
       <c r="W39" s="23">
         <v>4</v>
       </c>
       <c r="X39" s="23">
         <v>31</v>
       </c>
       <c r="Y39" s="23">
         <v>8</v>
       </c>
       <c r="Z39" s="28">
         <v>12</v>
       </c>
       <c r="AA39" s="28">
         <v>17</v>
       </c>
       <c r="AB39" s="28">
         <v>12</v>
       </c>
       <c r="AC39" s="15">
         <v>6</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="13" t="s">
@@ -8316,52 +8548,55 @@
       </c>
       <c r="V40" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="23">
         <v>1</v>
       </c>
       <c r="Z40" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="13">
         <v>11</v>
       </c>
       <c r="D41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E41" s="13">
         <v>81</v>
       </c>
       <c r="F41" s="13">
         <v>1</v>
       </c>
       <c r="G41" s="13">
         <v>6</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="13">
@@ -8405,52 +8640,55 @@
       </c>
       <c r="V41" s="23">
         <v>1</v>
       </c>
       <c r="W41" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X41" s="23">
         <v>1</v>
       </c>
       <c r="Y41" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z41" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA41" s="28">
         <v>1</v>
       </c>
       <c r="AB41" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC41" s="15">
         <v>2</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="13">
         <v>1</v>
       </c>
       <c r="D42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="13">
         <v>1</v>
       </c>
       <c r="F42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="13" t="s">
@@ -8494,52 +8732,55 @@
       </c>
       <c r="V42" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W42" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X42" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB42" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC42" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="13">
         <v>2</v>
       </c>
       <c r="C43" s="13">
         <v>3</v>
       </c>
       <c r="D43" s="13">
         <v>1</v>
       </c>
       <c r="E43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F43" s="13">
         <v>1</v>
       </c>
       <c r="G43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I43" s="13">
@@ -8583,52 +8824,55 @@
       </c>
       <c r="V43" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W43" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X43" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB43" s="15">
         <v>1</v>
       </c>
       <c r="AC43" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="13">
         <v>1</v>
       </c>
       <c r="C44" s="13">
         <v>2</v>
       </c>
       <c r="D44" s="13">
         <v>4</v>
       </c>
       <c r="E44" s="13">
         <v>4</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="13">
         <v>2</v>
       </c>
       <c r="H44" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I44" s="13">
@@ -8672,52 +8916,55 @@
       </c>
       <c r="V44" s="23">
         <v>2</v>
       </c>
       <c r="W44" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X44" s="23">
         <v>1</v>
       </c>
       <c r="Y44" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB44" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC44" s="15">
         <v>1</v>
       </c>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="13">
         <v>1</v>
       </c>
       <c r="C45" s="13">
         <v>0</v>
       </c>
       <c r="D45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="13" t="s">
@@ -8761,52 +9008,55 @@
       </c>
       <c r="V45" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W45" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X45" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB45" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC45" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="13">
         <v>8</v>
       </c>
       <c r="C46" s="13">
         <v>53</v>
       </c>
       <c r="D46" s="13">
         <v>2</v>
       </c>
       <c r="E46" s="13">
         <v>1</v>
       </c>
       <c r="F46" s="13">
         <v>4</v>
       </c>
       <c r="G46" s="13">
         <v>7</v>
       </c>
       <c r="H46" s="13">
         <v>2</v>
       </c>
       <c r="I46" s="13">
@@ -8850,52 +9100,55 @@
       </c>
       <c r="V46" s="23">
         <v>2</v>
       </c>
       <c r="W46" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X46" s="23">
         <v>2</v>
       </c>
       <c r="Y46" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z46" s="28">
         <v>1</v>
       </c>
       <c r="AA46" s="28">
         <v>11</v>
       </c>
       <c r="AB46" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC46" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="13">
         <v>14</v>
       </c>
       <c r="D47" s="13">
         <v>1</v>
       </c>
       <c r="E47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="13">
         <v>1</v>
       </c>
       <c r="H47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="13" t="s">
@@ -8939,52 +9192,55 @@
       </c>
       <c r="V47" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W47" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X47" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="28">
         <v>2</v>
       </c>
       <c r="AA47" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB47" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC47" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="13">
         <v>12</v>
       </c>
       <c r="D48" s="13">
         <v>1</v>
       </c>
       <c r="E48" s="13">
         <v>2</v>
       </c>
       <c r="F48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="13">
         <v>4</v>
       </c>
       <c r="H48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="13" t="s">
@@ -9028,52 +9284,55 @@
       </c>
       <c r="V48" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W48" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X48" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA48" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB48" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC48" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="13">
         <v>70</v>
       </c>
       <c r="D49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="13">
         <v>2</v>
       </c>
       <c r="F49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="13">
@@ -9117,52 +9376,55 @@
       </c>
       <c r="V49" s="23">
         <v>1</v>
       </c>
       <c r="W49" s="23">
         <v>1</v>
       </c>
       <c r="X49" s="23">
         <v>2</v>
       </c>
       <c r="Y49" s="23">
         <v>2</v>
       </c>
       <c r="Z49" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA49" s="28">
         <v>1</v>
       </c>
       <c r="AB49" s="15">
         <v>2</v>
       </c>
       <c r="AC49" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="13">
         <v>3</v>
       </c>
       <c r="C50" s="13">
         <v>204</v>
       </c>
       <c r="D50" s="13">
         <v>11</v>
       </c>
       <c r="E50" s="13">
         <v>10</v>
       </c>
       <c r="F50" s="13">
         <v>18</v>
       </c>
       <c r="G50" s="13">
         <v>3</v>
       </c>
       <c r="H50" s="13">
         <v>8</v>
       </c>
       <c r="I50" s="13">
@@ -9206,52 +9468,55 @@
       </c>
       <c r="V50" s="23">
         <v>5</v>
       </c>
       <c r="W50" s="23">
         <v>2</v>
       </c>
       <c r="X50" s="23">
         <v>20</v>
       </c>
       <c r="Y50" s="23">
         <v>5</v>
       </c>
       <c r="Z50" s="28">
         <v>9</v>
       </c>
       <c r="AA50" s="28">
         <v>4</v>
       </c>
       <c r="AB50" s="15">
         <v>9</v>
       </c>
       <c r="AC50" s="15">
         <v>3</v>
       </c>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="13">
         <v>6</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="13" t="s">
@@ -9295,52 +9560,55 @@
       </c>
       <c r="V51" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W51" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X51" s="23">
         <v>5</v>
       </c>
       <c r="Y51" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB51" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AC51" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="13">
         <v>4</v>
       </c>
       <c r="D52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="13">
         <v>4</v>
       </c>
       <c r="F52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="H52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="13" t="s">
@@ -9384,52 +9652,55 @@
       </c>
       <c r="V52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="W52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="X52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC52" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="22">
         <v>1</v>
       </c>
       <c r="C53" s="22">
         <v>5</v>
       </c>
       <c r="D53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="22">
         <v>2</v>
       </c>
       <c r="F53" s="22">
         <v>5</v>
       </c>
       <c r="G53" s="24">
         <v>8</v>
       </c>
       <c r="H53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="24">
@@ -9471,74 +9742,77 @@
       <c r="U53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="V53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="W53" s="24">
         <v>1</v>
       </c>
       <c r="X53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="Z53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="AA53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="AC53" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD53" s="16" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="AC65" sqref="AC65"/>
+    <sheetView tabSelected="1" topLeftCell="C31" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AD53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="23.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.6640625" style="28" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5" style="28" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.109375" style="28" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.5546875" style="28" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="28" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.6640625" style="28" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9" style="28" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="28" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.88671875" style="28" bestFit="1" customWidth="1"/>
@@ -9847,50 +10121,53 @@
       </c>
       <c r="V7" s="27">
         <v>-20</v>
       </c>
       <c r="W7" s="27">
         <v>-11</v>
       </c>
       <c r="X7" s="27">
         <v>-33</v>
       </c>
       <c r="Y7" s="27">
         <v>13</v>
       </c>
       <c r="Z7" s="15">
         <v>10</v>
       </c>
       <c r="AA7" s="15">
         <v>10</v>
       </c>
       <c r="AB7" s="38">
         <v>-2</v>
       </c>
       <c r="AC7" s="38">
         <v>-9</v>
       </c>
+      <c r="AD7" s="38">
+        <v>-2</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="15">
         <v>-7</v>
       </c>
       <c r="C8" s="15">
         <v>-772</v>
       </c>
       <c r="D8" s="15">
         <v>-14</v>
       </c>
       <c r="E8" s="15">
         <v>-25</v>
       </c>
       <c r="F8" s="15">
         <v>-29</v>
       </c>
       <c r="G8" s="15">
         <v>-29</v>
       </c>
       <c r="H8" s="25">
         <v>-20</v>
@@ -9936,50 +10213,53 @@
       </c>
       <c r="V8" s="27">
         <v>-14</v>
       </c>
       <c r="W8" s="27">
         <v>-11</v>
       </c>
       <c r="X8" s="27">
         <v>-8</v>
       </c>
       <c r="Y8" s="27">
         <v>19</v>
       </c>
       <c r="Z8" s="15">
         <v>23</v>
       </c>
       <c r="AA8" s="15">
         <v>17</v>
       </c>
       <c r="AB8" s="38">
         <v>2</v>
       </c>
       <c r="AC8" s="38">
         <v>-6</v>
       </c>
+      <c r="AD8" s="38">
+        <v>-1</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="15">
         <v>-9</v>
       </c>
       <c r="D9" s="15">
         <v>1</v>
       </c>
       <c r="E9" s="15">
         <v>-80</v>
       </c>
       <c r="F9" s="15">
         <v>3</v>
       </c>
       <c r="G9" s="15">
         <v>-6</v>
       </c>
       <c r="H9" s="25" t="s">
         <v>16</v>
@@ -10025,50 +10305,53 @@
       </c>
       <c r="V9" s="27">
         <v>-1</v>
       </c>
       <c r="W9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X9" s="27">
         <v>2</v>
       </c>
       <c r="Y9" s="27">
         <v>-1</v>
       </c>
       <c r="Z9" s="25">
         <v>4</v>
       </c>
       <c r="AA9" s="15">
         <v>-1</v>
       </c>
       <c r="AB9" s="38">
         <v>3</v>
       </c>
       <c r="AC9" s="38">
         <v>-2</v>
       </c>
+      <c r="AD9" s="38" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="15">
         <v>-1</v>
       </c>
       <c r="F10" s="15">
         <v>2</v>
       </c>
       <c r="G10" s="15">
         <v>2</v>
       </c>
       <c r="H10" s="25" t="s">
         <v>16</v>
@@ -10114,50 +10397,53 @@
       </c>
       <c r="V10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB10" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AC10" s="38">
         <v>1</v>
       </c>
+      <c r="AD10" s="38" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="15">
         <v>-2</v>
       </c>
       <c r="C11" s="15">
         <v>-3</v>
       </c>
       <c r="D11" s="15">
         <v>-1</v>
       </c>
       <c r="E11" s="15">
         <v>5</v>
       </c>
       <c r="F11" s="15">
         <v>8</v>
       </c>
       <c r="G11" s="15">
         <v>2</v>
       </c>
       <c r="H11" s="25">
         <v>2</v>
@@ -10203,50 +10489,53 @@
       </c>
       <c r="V11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W11" s="27">
         <v>2</v>
       </c>
       <c r="X11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="25">
         <v>-1</v>
       </c>
       <c r="AA11" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB11" s="38">
         <v>-1</v>
       </c>
       <c r="AC11" s="38">
         <v>1</v>
       </c>
+      <c r="AD11" s="38" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="15">
         <v>-1</v>
       </c>
       <c r="C12" s="15">
         <v>-2</v>
       </c>
       <c r="D12" s="15">
         <v>-4</v>
       </c>
       <c r="E12" s="15">
         <v>-4</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="15">
         <v>-2</v>
       </c>
       <c r="H12" s="25">
         <v>1</v>
@@ -10292,50 +10581,53 @@
       </c>
       <c r="V12" s="27">
         <v>-2</v>
       </c>
       <c r="W12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X12" s="27">
         <v>-1</v>
       </c>
       <c r="Y12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="15">
         <v>2</v>
       </c>
       <c r="AB12" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AC12" s="38">
         <v>-1</v>
       </c>
+      <c r="AD12" s="38" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="15">
         <v>-1</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="25" t="s">
         <v>16</v>
@@ -10381,50 +10673,53 @@
       </c>
       <c r="V13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB13" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AC13" s="38" t="s">
         <v>16</v>
       </c>
+      <c r="AD13" s="38" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="15">
         <v>-8</v>
       </c>
       <c r="C14" s="15">
         <v>-44</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="15">
         <v>4</v>
       </c>
       <c r="F14" s="15">
         <v>-3</v>
       </c>
       <c r="G14" s="15">
         <v>-3</v>
       </c>
       <c r="H14" s="25">
         <v>-1</v>
@@ -10470,50 +10765,53 @@
       </c>
       <c r="V14" s="27">
         <v>-2</v>
       </c>
       <c r="W14" s="27">
         <v>1</v>
       </c>
       <c r="X14" s="27">
         <v>1</v>
       </c>
       <c r="Y14" s="27">
         <v>2</v>
       </c>
       <c r="Z14" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA14" s="15">
         <v>-7</v>
       </c>
       <c r="AB14" s="38">
         <v>2</v>
       </c>
       <c r="AC14" s="38">
         <v>2</v>
       </c>
+      <c r="AD14" s="38">
+        <v>1</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="15">
         <v>1</v>
       </c>
       <c r="C15" s="15">
         <v>-22</v>
       </c>
       <c r="D15" s="15">
         <v>-2</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="15">
         <v>-3</v>
       </c>
       <c r="H15" s="25">
         <v>1</v>
@@ -10559,50 +10857,53 @@
       </c>
       <c r="V15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="25">
         <v>-2</v>
       </c>
       <c r="AA15" s="15">
         <v>1</v>
       </c>
       <c r="AB15" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AC15" s="38" t="s">
         <v>16</v>
       </c>
+      <c r="AD15" s="38" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="15">
         <v>-14</v>
       </c>
       <c r="D16" s="15">
         <v>-1</v>
       </c>
       <c r="E16" s="15">
         <v>-6</v>
       </c>
       <c r="F16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="15">
         <v>-6</v>
       </c>
       <c r="H16" s="25" t="s">
         <v>16</v>
@@ -10648,52 +10949,55 @@
       </c>
       <c r="V16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB16" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AC16" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="15">
         <v>-69</v>
       </c>
       <c r="D17" s="15">
         <v>1</v>
       </c>
       <c r="E17" s="15">
         <v>-2</v>
       </c>
       <c r="F17" s="15">
         <v>2</v>
       </c>
       <c r="G17" s="15">
         <v>1</v>
       </c>
       <c r="H17" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="25">
@@ -10737,52 +11041,55 @@
       </c>
       <c r="V17" s="27">
         <v>-1</v>
       </c>
       <c r="W17" s="27">
         <v>-1</v>
       </c>
       <c r="X17" s="27">
         <v>-2</v>
       </c>
       <c r="Y17" s="27">
         <v>-1</v>
       </c>
       <c r="Z17" s="25">
         <v>1</v>
       </c>
       <c r="AA17" s="15">
         <v>-1</v>
       </c>
       <c r="AB17" s="38">
         <v>-2</v>
       </c>
       <c r="AC17" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="38">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="15">
         <v>-9</v>
       </c>
       <c r="C18" s="15">
         <v>-233</v>
       </c>
       <c r="D18" s="15">
         <v>-10</v>
       </c>
       <c r="E18" s="15">
         <v>-16</v>
       </c>
       <c r="F18" s="15">
         <v>-15</v>
       </c>
       <c r="G18" s="15">
         <v>-10</v>
       </c>
       <c r="H18" s="25">
         <v>-8</v>
       </c>
       <c r="I18" s="25">
@@ -10826,52 +11133,55 @@
       </c>
       <c r="V18" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W18" s="27">
         <v>-2</v>
       </c>
       <c r="X18" s="27">
         <v>-20</v>
       </c>
       <c r="Y18" s="27">
         <v>-7</v>
       </c>
       <c r="Z18" s="25">
         <v>-16</v>
       </c>
       <c r="AA18" s="15">
         <v>-1</v>
       </c>
       <c r="AB18" s="38">
         <v>-6</v>
       </c>
       <c r="AC18" s="38">
         <v>-4</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="38">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="15">
         <v>1</v>
       </c>
       <c r="C19" s="15">
         <v>-5</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="25" t="s">
@@ -10915,52 +11225,55 @@
       </c>
       <c r="V19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X19" s="27">
         <v>-5</v>
       </c>
       <c r="Y19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB19" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AC19" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="15">
         <v>-4</v>
       </c>
       <c r="D20" s="15">
         <v>1</v>
       </c>
       <c r="E20" s="15">
         <v>-4</v>
       </c>
       <c r="F20" s="15">
         <v>1</v>
       </c>
       <c r="G20" s="15">
         <v>2</v>
       </c>
       <c r="H20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="25">
@@ -11004,52 +11317,55 @@
       </c>
       <c r="V20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W20" s="27">
         <v>1</v>
       </c>
       <c r="X20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB20" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AC20" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="15">
         <v>-1</v>
       </c>
       <c r="C21" s="15">
         <v>-5</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="15">
         <v>-2</v>
       </c>
       <c r="F21" s="15">
         <v>-4</v>
       </c>
       <c r="G21" s="15">
         <v>-8</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="25">
@@ -11093,83 +11409,87 @@
       </c>
       <c r="V21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W21" s="27">
         <v>-1</v>
       </c>
       <c r="X21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="27">
         <v>1</v>
       </c>
       <c r="Z21" s="25">
         <v>1</v>
       </c>
       <c r="AA21" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB21" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AC21" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="43"/>
       <c r="C22" s="43"/>
       <c r="D22" s="43"/>
       <c r="E22" s="43"/>
       <c r="F22" s="43"/>
       <c r="G22" s="43"/>
       <c r="H22" s="43"/>
       <c r="I22" s="43"/>
       <c r="J22" s="43"/>
       <c r="K22" s="43"/>
       <c r="L22" s="43"/>
       <c r="M22" s="43"/>
       <c r="N22" s="43"/>
       <c r="O22" s="43"/>
       <c r="P22" s="43"/>
       <c r="Q22" s="43"/>
       <c r="R22" s="43"/>
       <c r="S22" s="43"/>
       <c r="T22" s="43"/>
       <c r="U22" s="43"/>
       <c r="V22" s="43"/>
       <c r="W22" s="43"/>
       <c r="X22" s="43"/>
       <c r="Y22" s="43"/>
       <c r="AB22" s="31"/>
       <c r="AC22" s="38"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="38"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="15">
         <v>-12</v>
       </c>
       <c r="C23" s="15">
         <v>-816</v>
       </c>
       <c r="D23" s="15">
         <v>-16</v>
       </c>
       <c r="E23" s="15">
         <v>-35</v>
       </c>
       <c r="F23" s="15">
         <v>-20</v>
       </c>
       <c r="G23" s="15">
         <v>-38</v>
       </c>
       <c r="H23" s="15">
         <v>-19</v>
       </c>
       <c r="I23" s="25">
@@ -11213,52 +11533,55 @@
       </c>
       <c r="V23" s="27">
         <v>-13</v>
       </c>
       <c r="W23" s="27">
         <v>-11</v>
       </c>
       <c r="X23" s="27">
         <v>-8</v>
       </c>
       <c r="Y23" s="27">
         <v>17</v>
       </c>
       <c r="Z23" s="34">
         <v>14</v>
       </c>
       <c r="AA23" s="34">
         <v>17</v>
       </c>
       <c r="AB23" s="31">
         <v>2</v>
       </c>
       <c r="AC23" s="38">
         <v>-7</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="38">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="15">
         <v>-7</v>
       </c>
       <c r="C24" s="15">
         <v>-772</v>
       </c>
       <c r="D24" s="15">
         <v>-14</v>
       </c>
       <c r="E24" s="15">
         <v>-25</v>
       </c>
       <c r="F24" s="15">
         <v>-29</v>
       </c>
       <c r="G24" s="15">
         <v>-29</v>
       </c>
       <c r="H24" s="15">
         <v>-20</v>
       </c>
       <c r="I24" s="25">
@@ -11302,52 +11625,55 @@
       </c>
       <c r="V24" s="27">
         <v>-14</v>
       </c>
       <c r="W24" s="27">
         <v>-11</v>
       </c>
       <c r="X24" s="27">
         <v>-8</v>
       </c>
       <c r="Y24" s="27">
         <v>19</v>
       </c>
       <c r="Z24" s="34">
         <v>23</v>
       </c>
       <c r="AA24" s="34">
         <v>17</v>
       </c>
       <c r="AB24" s="31">
         <v>2</v>
       </c>
       <c r="AC24" s="38">
         <v>-6</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="38">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="15"/>
       <c r="D25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="25" t="s">
         <v>16</v>
       </c>
@@ -11389,52 +11715,55 @@
       </c>
       <c r="V25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="15"/>
       <c r="D26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="25" t="s">
         <v>16</v>
       </c>
@@ -11476,52 +11805,55 @@
       </c>
       <c r="V26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" s="32" customFormat="1">
+      <c r="AD26" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" s="32" customFormat="1">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="15">
         <v>-1</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="15">
         <v>7</v>
       </c>
       <c r="G27" s="15">
         <v>2</v>
       </c>
       <c r="H27" s="15">
         <v>1</v>
       </c>
       <c r="I27" s="25" t="s">
@@ -11565,52 +11897,55 @@
       </c>
       <c r="V27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="27">
         <v>-1</v>
       </c>
       <c r="AA27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC27" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" s="32" customFormat="1">
+      <c r="AD27" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" s="32" customFormat="1">
       <c r="A28" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="15"/>
       <c r="D28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="25" t="s">
         <v>16</v>
       </c>
@@ -11652,52 +11987,55 @@
       </c>
       <c r="V28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" s="32" customFormat="1">
+      <c r="AD28" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" s="32" customFormat="1">
       <c r="A29" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="15"/>
       <c r="D29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="25" t="s">
         <v>16</v>
       </c>
@@ -11739,52 +12077,55 @@
       </c>
       <c r="V29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" s="32" customFormat="1">
+      <c r="AD29" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" s="32" customFormat="1">
       <c r="A30" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="15"/>
       <c r="D30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="25" t="s">
         <v>16</v>
       </c>
@@ -11826,52 +12167,55 @@
       </c>
       <c r="V30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" s="32" customFormat="1">
+      <c r="AD30" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" s="32" customFormat="1">
       <c r="A31" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="15">
         <v>1</v>
       </c>
       <c r="C31" s="15">
         <v>-8</v>
       </c>
       <c r="D31" s="15">
         <v>-1</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="15">
         <v>-2</v>
       </c>
       <c r="H31" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="25" t="s">
@@ -11915,52 +12259,55 @@
       </c>
       <c r="V31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC31" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="15">
         <v>-2</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="15">
         <v>-4</v>
       </c>
       <c r="F32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="15">
         <v>-2</v>
       </c>
       <c r="H32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="25" t="s">
@@ -12004,52 +12351,55 @@
       </c>
       <c r="V32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC32" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="15"/>
       <c r="D33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="25" t="s">
         <v>16</v>
       </c>
@@ -12091,52 +12441,55 @@
       </c>
       <c r="V33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="15">
         <v>-6</v>
       </c>
       <c r="C34" s="15">
         <v>-33</v>
       </c>
       <c r="D34" s="15">
         <v>-1</v>
       </c>
       <c r="E34" s="15">
         <v>-6</v>
       </c>
       <c r="F34" s="15">
         <v>2</v>
       </c>
       <c r="G34" s="15">
         <v>-7</v>
       </c>
       <c r="H34" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="25">
@@ -12180,52 +12533,55 @@
       </c>
       <c r="V34" s="27">
         <v>1</v>
       </c>
       <c r="W34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y34" s="27">
         <v>-2</v>
       </c>
       <c r="Z34" s="25">
         <v>-8</v>
       </c>
       <c r="AA34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC34" s="38">
         <v>-1</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="38">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="15"/>
       <c r="D35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="25" t="s">
         <v>16</v>
       </c>
@@ -12267,52 +12623,55 @@
       </c>
       <c r="V35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="15"/>
       <c r="D36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="25" t="s">
         <v>16</v>
       </c>
@@ -12354,52 +12713,55 @@
       </c>
       <c r="V36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="15"/>
       <c r="D37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="25" t="s">
         <v>16</v>
       </c>
@@ -12441,83 +12803,87 @@
       </c>
       <c r="V37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="47" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="47"/>
       <c r="C38" s="47"/>
       <c r="D38" s="47"/>
       <c r="E38" s="47"/>
       <c r="F38" s="47"/>
       <c r="G38" s="47"/>
       <c r="H38" s="47"/>
       <c r="I38" s="47"/>
       <c r="J38" s="47"/>
       <c r="K38" s="47"/>
       <c r="L38" s="47"/>
       <c r="M38" s="47"/>
       <c r="N38" s="47"/>
       <c r="O38" s="47"/>
       <c r="P38" s="47"/>
       <c r="Q38" s="47"/>
       <c r="R38" s="47"/>
       <c r="S38" s="47"/>
       <c r="T38" s="47"/>
       <c r="U38" s="47"/>
       <c r="V38" s="47"/>
       <c r="W38" s="47"/>
       <c r="X38" s="47"/>
       <c r="Y38" s="47"/>
       <c r="AB38" s="31"/>
       <c r="AC38" s="38"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="15">
         <v>-15</v>
       </c>
       <c r="C39" s="15">
         <v>-366</v>
       </c>
       <c r="D39" s="15">
         <v>-13</v>
       </c>
       <c r="E39" s="15">
         <v>-96</v>
       </c>
       <c r="F39" s="15">
         <v>-15</v>
       </c>
       <c r="G39" s="15">
         <v>-22</v>
       </c>
       <c r="H39" s="15">
         <v>-6</v>
       </c>
       <c r="I39" s="25">
@@ -12561,52 +12927,55 @@
       </c>
       <c r="V39" s="27">
         <v>-7</v>
       </c>
       <c r="W39" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X39" s="27">
         <v>-25</v>
       </c>
       <c r="Y39" s="27">
         <v>-4</v>
       </c>
       <c r="Z39" s="14">
         <v>-4</v>
       </c>
       <c r="AA39" s="34">
         <v>-7</v>
       </c>
       <c r="AB39" s="38">
         <v>-4</v>
       </c>
       <c r="AC39" s="38">
         <v>-2</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" s="31" customFormat="1">
+      <c r="AD39" s="38">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" s="31" customFormat="1">
       <c r="A40" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="25" t="s">
@@ -12650,52 +13019,55 @@
       </c>
       <c r="V40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" s="31" customFormat="1">
+      <c r="AD40" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" s="31" customFormat="1">
       <c r="A41" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="15">
         <v>-9</v>
       </c>
       <c r="D41" s="15">
         <v>1</v>
       </c>
       <c r="E41" s="15">
         <v>-80</v>
       </c>
       <c r="F41" s="15">
         <v>3</v>
       </c>
       <c r="G41" s="15">
         <v>-6</v>
       </c>
       <c r="H41" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="25">
@@ -12739,52 +13111,55 @@
       </c>
       <c r="V41" s="27">
         <v>-1</v>
       </c>
       <c r="W41" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X41" s="27">
         <v>2</v>
       </c>
       <c r="Y41" s="27">
         <v>-1</v>
       </c>
       <c r="Z41" s="27">
         <v>4</v>
       </c>
       <c r="AA41" s="34">
         <v>-1</v>
       </c>
       <c r="AB41" s="38">
         <v>3</v>
       </c>
       <c r="AC41" s="38">
         <v>-2</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" s="31" customFormat="1">
+      <c r="AD41" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" s="31" customFormat="1">
       <c r="A42" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="15">
         <v>-1</v>
       </c>
       <c r="F42" s="15">
         <v>2</v>
       </c>
       <c r="G42" s="15">
         <v>2</v>
       </c>
       <c r="H42" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="25">
@@ -12828,52 +13203,55 @@
       </c>
       <c r="V42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AB42" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AC42" s="38">
         <v>1</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="31" customFormat="1">
+      <c r="AD42" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="31" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="15">
         <v>-2</v>
       </c>
       <c r="C43" s="15">
         <v>-2</v>
       </c>
       <c r="D43" s="15">
         <v>-1</v>
       </c>
       <c r="E43" s="15">
         <v>5</v>
       </c>
       <c r="F43" s="15">
         <v>1</v>
       </c>
       <c r="G43" s="15">
         <v>0</v>
       </c>
       <c r="H43" s="15">
         <v>1</v>
       </c>
       <c r="I43" s="25">
@@ -12917,52 +13295,55 @@
       </c>
       <c r="V43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W43" s="27">
         <v>2</v>
       </c>
       <c r="X43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AB43" s="38">
         <v>-1</v>
       </c>
       <c r="AC43" s="38">
         <v>1</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" s="31" customFormat="1">
+      <c r="AD43" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" s="31" customFormat="1">
       <c r="A44" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="15">
         <v>-1</v>
       </c>
       <c r="C44" s="15">
         <v>-2</v>
       </c>
       <c r="D44" s="15">
         <v>-4</v>
       </c>
       <c r="E44" s="15">
         <v>-4</v>
       </c>
       <c r="F44" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="15">
         <v>-2</v>
       </c>
       <c r="H44" s="15">
         <v>1</v>
       </c>
       <c r="I44" s="25">
@@ -13006,52 +13387,55 @@
       </c>
       <c r="V44" s="27">
         <v>-2</v>
       </c>
       <c r="W44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X44" s="27">
         <v>-1</v>
       </c>
       <c r="Y44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="34">
         <v>2</v>
       </c>
       <c r="AB44" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AC44" s="38">
         <v>-1</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" s="31" customFormat="1">
+      <c r="AD44" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" s="31" customFormat="1">
       <c r="A45" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="15">
         <v>-1</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="25" t="s">
@@ -13095,52 +13479,55 @@
       </c>
       <c r="V45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AB45" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AC45" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" s="31" customFormat="1">
+      <c r="AD45" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" s="31" customFormat="1">
       <c r="A46" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="15">
         <v>-8</v>
       </c>
       <c r="C46" s="15">
         <v>-44</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E46" s="15">
         <v>4</v>
       </c>
       <c r="F46" s="15">
         <v>-3</v>
       </c>
       <c r="G46" s="15">
         <v>-3</v>
       </c>
       <c r="H46" s="15">
         <v>-1</v>
       </c>
       <c r="I46" s="25">
@@ -13182,52 +13569,55 @@
       <c r="U46" s="27">
         <v>2</v>
       </c>
       <c r="V46" s="27">
         <v>-2</v>
       </c>
       <c r="W46" s="27">
         <v>1</v>
       </c>
       <c r="X46" s="27">
         <v>1</v>
       </c>
       <c r="Y46" s="27">
         <v>2</v>
       </c>
       <c r="Z46" s="27"/>
       <c r="AA46" s="34">
         <v>-7</v>
       </c>
       <c r="AB46" s="38">
         <v>2</v>
       </c>
       <c r="AC46" s="38">
         <v>2</v>
       </c>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46" s="38">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="15">
         <v>-14</v>
       </c>
       <c r="D47" s="15">
         <v>-1</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="15">
         <v>-1</v>
       </c>
       <c r="H47" s="15">
         <v>1</v>
       </c>
       <c r="I47" s="25" t="s">
@@ -13271,52 +13661,55 @@
       </c>
       <c r="V47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="36">
         <v>-2</v>
       </c>
       <c r="AA47" s="34">
         <v>1</v>
       </c>
       <c r="AB47" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AC47" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="15">
         <v>-12</v>
       </c>
       <c r="D48" s="15">
         <v>-1</v>
       </c>
       <c r="E48" s="15">
         <v>-2</v>
       </c>
       <c r="F48" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="15">
         <v>-4</v>
       </c>
       <c r="H48" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="25" t="s">
@@ -13358,52 +13751,55 @@
       <c r="U48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="35"/>
       <c r="AA48" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AB48" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AC48" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="15">
         <v>-69</v>
       </c>
       <c r="D49" s="15">
         <v>1</v>
       </c>
       <c r="E49" s="15">
         <v>-2</v>
       </c>
       <c r="F49" s="15">
         <v>2</v>
       </c>
       <c r="G49" s="15">
         <v>1</v>
       </c>
       <c r="H49" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="25">
@@ -13447,52 +13843,55 @@
       </c>
       <c r="V49" s="27">
         <v>-1</v>
       </c>
       <c r="W49" s="27">
         <v>-1</v>
       </c>
       <c r="X49" s="27">
         <v>-2</v>
       </c>
       <c r="Y49" s="27">
         <v>-1</v>
       </c>
       <c r="Z49" s="36">
         <v>1</v>
       </c>
       <c r="AA49" s="34">
         <v>-1</v>
       </c>
       <c r="AB49" s="38">
         <v>-2</v>
       </c>
       <c r="AC49" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49" s="38">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="15">
         <v>-3</v>
       </c>
       <c r="C50" s="15">
         <v>-200</v>
       </c>
       <c r="D50" s="15">
         <v>-9</v>
       </c>
       <c r="E50" s="15">
         <v>-10</v>
       </c>
       <c r="F50" s="15">
         <v>-17</v>
       </c>
       <c r="G50" s="15">
         <v>-3</v>
       </c>
       <c r="H50" s="15">
         <v>-8</v>
       </c>
       <c r="I50" s="25">
@@ -13536,52 +13935,55 @@
       </c>
       <c r="V50" s="27">
         <v>-1</v>
       </c>
       <c r="W50" s="27">
         <v>-2</v>
       </c>
       <c r="X50" s="27">
         <v>-20</v>
       </c>
       <c r="Y50" s="27">
         <v>-5</v>
       </c>
       <c r="Z50" s="36">
         <v>-8</v>
       </c>
       <c r="AA50" s="34">
         <v>-1</v>
       </c>
       <c r="AB50" s="38">
         <v>-6</v>
       </c>
       <c r="AC50" s="38">
         <v>-3</v>
       </c>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="15">
         <v>1</v>
       </c>
       <c r="C51" s="15">
         <v>-5</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="25" t="s">
@@ -13625,52 +14027,55 @@
       </c>
       <c r="V51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X51" s="27">
         <v>-5</v>
       </c>
       <c r="Y51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC51" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="15">
         <v>-4</v>
       </c>
       <c r="D52" s="15">
         <v>1</v>
       </c>
       <c r="E52" s="15">
         <v>-4</v>
       </c>
       <c r="F52" s="15">
         <v>1</v>
       </c>
       <c r="G52" s="15">
         <v>2</v>
       </c>
       <c r="H52" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="25">
@@ -13714,52 +14119,55 @@
       </c>
       <c r="V52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W52" s="27">
         <v>1</v>
       </c>
       <c r="X52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC52" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="26">
         <v>-1</v>
       </c>
       <c r="C53" s="26">
         <v>-5</v>
       </c>
       <c r="D53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="26">
         <v>-2</v>
       </c>
       <c r="F53" s="26">
         <v>-4</v>
       </c>
       <c r="G53" s="26">
         <v>-8</v>
       </c>
       <c r="H53" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="16">
@@ -13801,50 +14209,53 @@
       <c r="U53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="V53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="W53" s="26">
         <v>-1</v>
       </c>
       <c r="X53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="26">
         <v>1</v>
       </c>
       <c r="Z53" s="26">
         <v>1</v>
       </c>
       <c r="AA53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC53" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD53" s="16" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>