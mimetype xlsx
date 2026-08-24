--- v3 (2026-07-22)
+++ v4 (2026-08-24)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="348" yWindow="-276" windowWidth="23256" windowHeight="12480" activeTab="2"/>
+    <workbookView xWindow="345" yWindow="-270" windowWidth="23250" windowHeight="12480" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Көші-қон айырымы" sheetId="4" r:id="rId3"/>
+    <sheet name="Көші-қон айырымы" sheetId="4" r:id="rId1"/>
+    <sheet name="Келгендер" sheetId="1" r:id="rId2"/>
+    <sheet name="Кеткендер" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2659" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2743" uniqueCount="35">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -328,51 +328,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -434,76 +434,78 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный_05_19" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -769,3269 +771,3537 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView topLeftCell="F31" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD53"/>
+    <sheetView topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="AA61" sqref="AA61"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="23.88671875" style="28" bestFit="1" customWidth="1"/>
-[...24 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="28"/>
+    <col min="1" max="1" width="23.85546875" style="28" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.28515625" style="28" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.7109375" style="28" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.5703125" style="28" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="5" style="28" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.42578125" style="28" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.140625" style="28" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.5703125" style="28" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="6" style="28" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.42578125" style="28" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.42578125" style="28" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.7109375" style="28" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9" style="28" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.28515625" style="28" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.42578125" style="28" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.5703125" style="28" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.85546875" style="28" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.28515625" style="28" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7" style="28" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="5.42578125" style="28" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.85546875" style="28" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.28515625" style="28" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.28515625" style="28" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5703125" style="28" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.85546875" style="28" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-[...26 lines deleted...]
-      <c r="Y1" s="42"/>
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
+      <c r="Y1" s="43"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
-      <c r="G2" s="29"/>
-[...5 lines deleted...]
-      <c r="M2" s="29"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="1"/>
       <c r="E3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="AK3" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="45"/>
-      <c r="B4" s="39">
+      <c r="A4" s="47"/>
+      <c r="B4" s="41">
         <v>2024</v>
       </c>
-      <c r="C4" s="40"/>
-[...10 lines deleted...]
-      <c r="N4" s="39">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="41">
         <v>2025</v>
       </c>
-      <c r="O4" s="40"/>
-[...10 lines deleted...]
-      <c r="Z4" s="39">
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
+      <c r="W4" s="42"/>
+      <c r="X4" s="42"/>
+      <c r="Y4" s="42"/>
+      <c r="Z4" s="41">
         <v>2026</v>
       </c>
-      <c r="AA4" s="40"/>
-[...9 lines deleted...]
-      <c r="AK4" s="40"/>
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="42"/>
+      <c r="AH4" s="42"/>
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="42"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="46"/>
-      <c r="B5" s="10" t="s">
+      <c r="A5" s="48"/>
+      <c r="B5" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="10" t="s">
+      <c r="C5" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="D5" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="10" t="s">
+      <c r="E5" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="10" t="s">
+      <c r="F5" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="10" t="s">
+      <c r="G5" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="H5" s="10" t="s">
+      <c r="H5" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="I5" s="10" t="s">
-[...5 lines deleted...]
-      <c r="K5" s="10" t="s">
+      <c r="I5" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="K5" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="L5" s="10" t="s">
+      <c r="L5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="N5" s="10" t="s">
+      <c r="N5" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="O5" s="10" t="s">
+      <c r="O5" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="P5" s="10" t="s">
+      <c r="P5" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="Q5" s="10" t="s">
+      <c r="Q5" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="R5" s="10" t="s">
+      <c r="R5" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="S5" s="10" t="s">
+      <c r="S5" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="T5" s="10" t="s">
+      <c r="T5" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="U5" s="10" t="s">
-[...5 lines deleted...]
-      <c r="W5" s="10" t="s">
+      <c r="U5" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="V5" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="W5" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="X5" s="10" t="s">
+      <c r="X5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="Y5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="Z5" s="10" t="s">
+      <c r="Z5" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="AA5" s="10" t="s">
+      <c r="AA5" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="AB5" s="10" t="s">
+      <c r="AB5" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="AC5" s="10" t="s">
+      <c r="AC5" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="AD5" s="10" t="s">
+      <c r="AD5" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="AE5" s="10" t="s">
+      <c r="AE5" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="AF5" s="10" t="s">
+      <c r="AF5" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="AG5" s="10" t="s">
-[...5 lines deleted...]
-      <c r="AI5" s="10" t="s">
+      <c r="AG5" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH5" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI5" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AJ5" s="10" t="s">
+      <c r="AJ5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" s="44" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="44"/>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44"/>
       <c r="X6" s="44"/>
       <c r="Y6" s="44"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="25">
-[...15 lines deleted...]
-        <v>31</v>
+      <c r="B7" s="15">
+        <v>-27</v>
+      </c>
+      <c r="C7" s="15">
+        <v>-1182</v>
+      </c>
+      <c r="D7" s="15">
+        <v>-29</v>
+      </c>
+      <c r="E7" s="15">
+        <v>-131</v>
+      </c>
+      <c r="F7" s="15">
+        <v>-35</v>
+      </c>
+      <c r="G7" s="15">
+        <v>-60</v>
       </c>
       <c r="H7" s="25">
-        <v>25</v>
+        <v>-25</v>
       </c>
       <c r="I7" s="25">
-        <v>35</v>
+        <v>-54</v>
       </c>
       <c r="J7" s="25">
-        <v>30</v>
+        <v>-56</v>
       </c>
       <c r="K7" s="25">
-        <v>37</v>
+        <v>-42</v>
       </c>
       <c r="L7" s="25">
-        <v>37</v>
+        <v>-56</v>
       </c>
       <c r="M7" s="25">
-        <v>49</v>
+        <v>5</v>
       </c>
       <c r="N7" s="27">
+        <v>-23</v>
+      </c>
+      <c r="O7" s="27">
         <v>10</v>
       </c>
-      <c r="O7" s="27">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="27">
-        <v>25</v>
+        <v>-23</v>
       </c>
       <c r="Q7" s="27">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>9</v>
+      </c>
+      <c r="R7" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="S7" s="27">
-        <v>17</v>
+        <v>-50</v>
       </c>
       <c r="T7" s="27">
-        <v>31</v>
+        <v>-54</v>
       </c>
       <c r="U7" s="27">
-        <v>27</v>
+        <v>-14</v>
       </c>
       <c r="V7" s="27">
+        <v>-20</v>
+      </c>
+      <c r="W7" s="27">
+        <v>-11</v>
+      </c>
+      <c r="X7" s="27">
+        <v>-33</v>
+      </c>
+      <c r="Y7" s="27">
+        <v>13</v>
+      </c>
+      <c r="Z7" s="15">
         <v>10</v>
       </c>
-      <c r="W7" s="27">
-[...22 lines deleted...]
-      </c>
+      <c r="AA7" s="15">
+        <v>10</v>
+      </c>
+      <c r="AB7" s="38">
+        <v>-2</v>
+      </c>
+      <c r="AC7" s="38">
+        <v>-9</v>
+      </c>
+      <c r="AD7" s="38">
+        <v>-2</v>
+      </c>
+      <c r="AE7" s="38">
+        <v>-25</v>
+      </c>
+      <c r="AF7" s="31"/>
+      <c r="AG7" s="31"/>
+      <c r="AH7" s="31"/>
+      <c r="AI7" s="31"/>
+      <c r="AJ7" s="31"/>
+      <c r="AK7" s="31"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="25">
-[...8 lines deleted...]
-      <c r="E8" s="25">
+      <c r="B8" s="15">
+        <v>-7</v>
+      </c>
+      <c r="C8" s="15">
+        <v>-772</v>
+      </c>
+      <c r="D8" s="15">
+        <v>-14</v>
+      </c>
+      <c r="E8" s="15">
+        <v>-25</v>
+      </c>
+      <c r="F8" s="15">
+        <v>-29</v>
+      </c>
+      <c r="G8" s="15">
+        <v>-29</v>
+      </c>
+      <c r="H8" s="25">
+        <v>-20</v>
+      </c>
+      <c r="I8" s="25">
+        <v>-22</v>
+      </c>
+      <c r="J8" s="25">
+        <v>-21</v>
+      </c>
+      <c r="K8" s="25">
+        <v>-29</v>
+      </c>
+      <c r="L8" s="25">
+        <v>-25</v>
+      </c>
+      <c r="M8" s="25">
+        <v>3</v>
+      </c>
+      <c r="N8" s="27">
+        <v>5</v>
+      </c>
+      <c r="O8" s="27">
+        <v>12</v>
+      </c>
+      <c r="P8" s="27">
+        <v>-13</v>
+      </c>
+      <c r="Q8" s="27">
+        <v>11</v>
+      </c>
+      <c r="R8" s="27">
+        <v>8</v>
+      </c>
+      <c r="S8" s="27">
+        <v>-27</v>
+      </c>
+      <c r="T8" s="27">
+        <v>-22</v>
+      </c>
+      <c r="U8" s="27">
+        <v>2</v>
+      </c>
+      <c r="V8" s="27">
+        <v>-14</v>
+      </c>
+      <c r="W8" s="27">
+        <v>-11</v>
+      </c>
+      <c r="X8" s="27">
+        <v>-8</v>
+      </c>
+      <c r="Y8" s="27">
         <v>19</v>
       </c>
-      <c r="F8" s="25">
-[...8 lines deleted...]
-      <c r="I8" s="25">
+      <c r="Z8" s="15">
         <v>23</v>
       </c>
-      <c r="J8" s="25">
+      <c r="AA8" s="15">
         <v>17</v>
       </c>
-      <c r="K8" s="25">
-[...58 lines deleted...]
-      </c>
+      <c r="AB8" s="38">
+        <v>2</v>
+      </c>
+      <c r="AC8" s="38">
+        <v>-6</v>
+      </c>
+      <c r="AD8" s="38">
+        <v>-1</v>
+      </c>
+      <c r="AE8" s="38">
+        <v>-2</v>
+      </c>
+      <c r="AF8" s="31"/>
+      <c r="AG8" s="31"/>
+      <c r="AH8" s="31"/>
+      <c r="AI8" s="31"/>
+      <c r="AJ8" s="31"/>
+      <c r="AK8" s="31"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="25" t="s">
-[...11 lines deleted...]
-      <c r="F9" s="25">
+      <c r="B9" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="15">
+        <v>-9</v>
+      </c>
+      <c r="D9" s="15">
+        <v>1</v>
+      </c>
+      <c r="E9" s="15">
+        <v>-80</v>
+      </c>
+      <c r="F9" s="15">
+        <v>3</v>
+      </c>
+      <c r="G9" s="15">
+        <v>-6</v>
+      </c>
+      <c r="H9" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I9" s="25">
+        <v>-6</v>
+      </c>
+      <c r="J9" s="25">
+        <v>-6</v>
+      </c>
+      <c r="K9" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L9" s="25">
+        <v>-3</v>
+      </c>
+      <c r="M9" s="25">
+        <v>2</v>
+      </c>
+      <c r="N9" s="27">
+        <v>-1</v>
+      </c>
+      <c r="O9" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P9" s="27">
+        <v>-1</v>
+      </c>
+      <c r="Q9" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="R9" s="27">
+        <v>-8</v>
+      </c>
+      <c r="S9" s="27">
+        <v>-7</v>
+      </c>
+      <c r="T9" s="27">
+        <v>-3</v>
+      </c>
+      <c r="U9" s="27">
+        <v>-3</v>
+      </c>
+      <c r="V9" s="27">
+        <v>-1</v>
+      </c>
+      <c r="W9" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X9" s="27">
+        <v>2</v>
+      </c>
+      <c r="Y9" s="27">
+        <v>-1</v>
+      </c>
+      <c r="Z9" s="25">
         <v>4</v>
       </c>
-      <c r="G9" s="25" t="s">
-[...50 lines deleted...]
-      <c r="X9" s="27">
+      <c r="AA9" s="15">
+        <v>-1</v>
+      </c>
+      <c r="AB9" s="38">
         <v>3</v>
       </c>
-      <c r="Y9" s="27" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="AC9" s="38">
+        <v>-2</v>
+      </c>
+      <c r="AD9" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE9" s="38">
+        <v>-1</v>
+      </c>
+      <c r="AF9" s="31"/>
+      <c r="AG9" s="31"/>
+      <c r="AH9" s="31"/>
+      <c r="AI9" s="31"/>
+      <c r="AJ9" s="31"/>
+      <c r="AK9" s="31"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="25" t="s">
-[...14 lines deleted...]
-      <c r="G10" s="25">
+      <c r="B10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="15">
+        <v>-1</v>
+      </c>
+      <c r="F10" s="15">
+        <v>2</v>
+      </c>
+      <c r="G10" s="15">
         <v>2</v>
       </c>
       <c r="H10" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I10" s="25">
         <v>3</v>
       </c>
       <c r="J10" s="25" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="L10" s="25" t="s">
-        <v>16</v>
+      <c r="L10" s="25">
+        <v>-1</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>16</v>
       </c>
       <c r="N10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="O10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="P10" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="Q10" s="27">
-        <v>1</v>
+      <c r="Q10" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="R10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="S10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="T10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AA10" s="27" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="AA10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB10" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC10" s="38">
+        <v>1</v>
+      </c>
+      <c r="AD10" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE10" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF10" s="31"/>
+      <c r="AG10" s="31"/>
+      <c r="AH10" s="31"/>
+      <c r="AI10" s="31"/>
+      <c r="AJ10" s="31"/>
+      <c r="AK10" s="31"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="25" t="s">
-[...8 lines deleted...]
-      <c r="E11" s="25">
+      <c r="B11" s="15">
+        <v>-2</v>
+      </c>
+      <c r="C11" s="15">
+        <v>-3</v>
+      </c>
+      <c r="D11" s="15">
+        <v>-1</v>
+      </c>
+      <c r="E11" s="15">
         <v>5</v>
       </c>
-      <c r="F11" s="25">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="F11" s="15">
+        <v>8</v>
+      </c>
+      <c r="G11" s="15">
+        <v>2</v>
       </c>
       <c r="H11" s="25">
         <v>2</v>
       </c>
       <c r="I11" s="25">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>-1</v>
+      </c>
+      <c r="J11" s="25">
+        <v>-4</v>
       </c>
       <c r="K11" s="25">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>-4</v>
+      </c>
+      <c r="L11" s="25" t="s">
+        <v>16</v>
       </c>
       <c r="M11" s="25">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="N11" s="27">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="O11" s="27">
         <v>4</v>
       </c>
       <c r="P11" s="27">
         <v>2</v>
       </c>
       <c r="Q11" s="27">
         <v>2</v>
       </c>
-      <c r="R11" s="27" t="s">
-        <v>16</v>
+      <c r="R11" s="27">
+        <v>-2</v>
       </c>
       <c r="S11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="T11" s="27">
         <v>6</v>
       </c>
       <c r="U11" s="27">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="V11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W11" s="27">
         <v>2</v>
       </c>
       <c r="X11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="Z11" s="27" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="Z11" s="25">
+        <v>-1</v>
+      </c>
+      <c r="AA11" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB11" s="38">
+        <v>-1</v>
+      </c>
+      <c r="AC11" s="38">
+        <v>1</v>
+      </c>
+      <c r="AD11" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE11" s="38">
+        <v>-2</v>
+      </c>
+      <c r="AF11" s="31"/>
+      <c r="AG11" s="31"/>
+      <c r="AH11" s="31"/>
+      <c r="AI11" s="31"/>
+      <c r="AJ11" s="31"/>
+      <c r="AK11" s="31"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B12" s="25" t="s">
-[...15 lines deleted...]
-        <v>16</v>
+      <c r="B12" s="15">
+        <v>-1</v>
+      </c>
+      <c r="C12" s="15">
+        <v>-2</v>
+      </c>
+      <c r="D12" s="15">
+        <v>-4</v>
+      </c>
+      <c r="E12" s="15">
+        <v>-4</v>
+      </c>
+      <c r="F12" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" s="15">
+        <v>-2</v>
       </c>
       <c r="H12" s="25">
         <v>1</v>
       </c>
-      <c r="I12" s="25" t="s">
-        <v>16</v>
+      <c r="I12" s="25">
+        <v>-3</v>
       </c>
       <c r="J12" s="25">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="K12" s="25">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="L12" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="25" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="M12" s="25">
+        <v>-2</v>
+      </c>
+      <c r="N12" s="27">
+        <v>-1</v>
       </c>
       <c r="O12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="P12" s="27">
         <v>1</v>
       </c>
       <c r="Q12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="R12" s="27">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>-1</v>
+      </c>
+      <c r="S12" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T12" s="27">
+        <v>-2</v>
       </c>
       <c r="U12" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="V12" s="27" t="s">
-        <v>16</v>
+      <c r="V12" s="27">
+        <v>-2</v>
       </c>
       <c r="W12" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="X12" s="27" t="s">
-        <v>16</v>
+      <c r="X12" s="27">
+        <v>-1</v>
       </c>
       <c r="Y12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AA12" s="27">
-[...10 lines deleted...]
-      </c>
+      <c r="AA12" s="15">
+        <v>2</v>
+      </c>
+      <c r="AB12" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC12" s="38">
+        <v>-1</v>
+      </c>
+      <c r="AD12" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE12" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF12" s="31"/>
+      <c r="AG12" s="31"/>
+      <c r="AH12" s="31"/>
+      <c r="AI12" s="31"/>
+      <c r="AJ12" s="31"/>
+      <c r="AK12" s="31"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="25" t="s">
-[...14 lines deleted...]
-      <c r="G13" s="25" t="s">
+      <c r="B13" s="15">
+        <v>-1</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F13" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="J13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="L13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="N13" s="27" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="N13" s="27">
+        <v>-22</v>
+      </c>
+      <c r="O13" s="27">
+        <v>-1</v>
       </c>
       <c r="P13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Q13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="R13" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="S13" s="27" t="s">
-        <v>16</v>
+      <c r="S13" s="27">
+        <v>-1</v>
       </c>
       <c r="T13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AA13" s="27" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="AA13" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB13" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC13" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD13" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE13" s="38">
+        <v>-1</v>
+      </c>
+      <c r="AF13" s="31"/>
+      <c r="AG13" s="31"/>
+      <c r="AH13" s="31"/>
+      <c r="AI13" s="31"/>
+      <c r="AJ13" s="31"/>
+      <c r="AK13" s="31"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B14" s="25" t="s">
-[...14 lines deleted...]
-      <c r="G14" s="25">
+      <c r="B14" s="15">
+        <v>-8</v>
+      </c>
+      <c r="C14" s="15">
+        <v>-44</v>
+      </c>
+      <c r="D14" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="15">
         <v>4</v>
       </c>
+      <c r="F14" s="15">
+        <v>-3</v>
+      </c>
+      <c r="G14" s="15">
+        <v>-3</v>
+      </c>
       <c r="H14" s="25">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="I14" s="25">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="J14" s="25">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="K14" s="25">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="L14" s="25">
+        <v>1</v>
+      </c>
+      <c r="M14" s="25">
         <v>3</v>
       </c>
-      <c r="M14" s="25">
-[...1 lines deleted...]
-      </c>
       <c r="N14" s="27" t="s">
         <v>16</v>
       </c>
       <c r="O14" s="27">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P14" s="27">
         <v>6</v>
       </c>
-      <c r="Q14" s="27">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="Q14" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="R14" s="27">
+        <v>-1</v>
       </c>
       <c r="S14" s="27">
-        <v>4</v>
+        <v>-2</v>
       </c>
       <c r="T14" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U14" s="27">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2</v>
+      </c>
+      <c r="V14" s="27">
+        <v>-2</v>
       </c>
       <c r="W14" s="27">
         <v>1</v>
       </c>
       <c r="X14" s="27">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Y14" s="27">
         <v>2</v>
       </c>
-      <c r="Z14" s="27">
-[...13 lines deleted...]
-      </c>
+      <c r="Z14" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA14" s="15">
+        <v>-7</v>
+      </c>
+      <c r="AB14" s="38">
+        <v>2</v>
+      </c>
+      <c r="AC14" s="38">
+        <v>2</v>
+      </c>
+      <c r="AD14" s="38">
+        <v>1</v>
+      </c>
+      <c r="AE14" s="38">
+        <v>-1</v>
+      </c>
+      <c r="AF14" s="31"/>
+      <c r="AG14" s="31"/>
+      <c r="AH14" s="31"/>
+      <c r="AI14" s="31"/>
+      <c r="AJ14" s="31"/>
+      <c r="AK14" s="31"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B15" s="25">
-[...15 lines deleted...]
-        <v>16</v>
+      <c r="B15" s="15">
+        <v>1</v>
+      </c>
+      <c r="C15" s="15">
+        <v>-22</v>
+      </c>
+      <c r="D15" s="15">
+        <v>-2</v>
+      </c>
+      <c r="E15" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F15" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G15" s="15">
+        <v>-3</v>
       </c>
       <c r="H15" s="25">
         <v>1</v>
       </c>
       <c r="I15" s="25" t="s">
         <v>16</v>
       </c>
       <c r="J15" s="25">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>1</v>
+      </c>
+      <c r="K15" s="25">
+        <v>-4</v>
+      </c>
+      <c r="L15" s="25">
+        <v>-1</v>
       </c>
       <c r="M15" s="25">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1</v>
+      </c>
+      <c r="N15" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="O15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="P15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Q15" s="27">
         <v>2</v>
       </c>
-      <c r="R15" s="27" t="s">
-        <v>16</v>
+      <c r="R15" s="27">
+        <v>-1</v>
       </c>
       <c r="S15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="T15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="Z15" s="27" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="Z15" s="25">
+        <v>-2</v>
+      </c>
+      <c r="AA15" s="15">
+        <v>1</v>
+      </c>
+      <c r="AB15" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC15" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD15" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE15" s="38">
+        <v>-5</v>
+      </c>
+      <c r="AF15" s="31"/>
+      <c r="AG15" s="31"/>
+      <c r="AH15" s="31"/>
+      <c r="AI15" s="31"/>
+      <c r="AJ15" s="31"/>
+      <c r="AK15" s="31"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B16" s="25" t="s">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="B16" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="15">
+        <v>-14</v>
+      </c>
+      <c r="D16" s="15">
+        <v>-1</v>
+      </c>
+      <c r="E16" s="15">
+        <v>-6</v>
+      </c>
+      <c r="F16" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" s="15">
+        <v>-6</v>
       </c>
       <c r="H16" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I16" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="J16" s="25" t="s">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="J16" s="25">
+        <v>-5</v>
+      </c>
+      <c r="K16" s="25">
+        <v>-4</v>
+      </c>
+      <c r="L16" s="25">
+        <v>-6</v>
       </c>
       <c r="M16" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="N16" s="27" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="N16" s="27">
+        <v>-1</v>
+      </c>
+      <c r="O16" s="27">
+        <v>-1</v>
       </c>
       <c r="P16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Q16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="R16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="S16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="T16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AA16" s="27" t="s">
-[...12 lines deleted...]
-    <row r="17" spans="1:30">
+      <c r="AA16" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB16" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC16" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD16" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE16" s="38">
+        <v>-1</v>
+      </c>
+      <c r="AF16" s="31"/>
+      <c r="AG16" s="31"/>
+      <c r="AH16" s="31"/>
+      <c r="AI16" s="31"/>
+      <c r="AJ16" s="31"/>
+      <c r="AK16" s="31"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B17" s="25" t="s">
-[...14 lines deleted...]
-      <c r="G17" s="25">
+      <c r="B17" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="15">
+        <v>-69</v>
+      </c>
+      <c r="D17" s="15">
+        <v>1</v>
+      </c>
+      <c r="E17" s="15">
+        <v>-2</v>
+      </c>
+      <c r="F17" s="15">
+        <v>2</v>
+      </c>
+      <c r="G17" s="15">
         <v>1</v>
       </c>
       <c r="H17" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="I17" s="25" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="I17" s="25">
+        <v>-3</v>
+      </c>
+      <c r="J17" s="25">
+        <v>-1</v>
       </c>
       <c r="K17" s="25">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="L17" s="25">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="M17" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N17" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="O17" s="27" t="s">
-        <v>16</v>
+      <c r="O17" s="27">
+        <v>-1</v>
       </c>
       <c r="P17" s="27">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="Q17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="R17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="S17" s="27">
         <v>2</v>
       </c>
       <c r="T17" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="U17" s="27" t="s">
-[...9 lines deleted...]
-        <v>16</v>
+      <c r="U17" s="27">
+        <v>-5</v>
+      </c>
+      <c r="V17" s="27">
+        <v>-1</v>
+      </c>
+      <c r="W17" s="27">
+        <v>-1</v>
+      </c>
+      <c r="X17" s="27">
+        <v>-2</v>
       </c>
       <c r="Y17" s="27">
-        <v>1</v>
-[...17 lines deleted...]
-    <row r="18" spans="1:30">
+        <v>-1</v>
+      </c>
+      <c r="Z17" s="25">
+        <v>1</v>
+      </c>
+      <c r="AA17" s="15">
+        <v>-1</v>
+      </c>
+      <c r="AB17" s="38">
+        <v>-2</v>
+      </c>
+      <c r="AC17" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD17" s="38">
+        <v>1</v>
+      </c>
+      <c r="AE17" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF17" s="31"/>
+      <c r="AG17" s="31"/>
+      <c r="AH17" s="31"/>
+      <c r="AI17" s="31"/>
+      <c r="AJ17" s="31"/>
+      <c r="AK17" s="31"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B18" s="25" t="s">
-[...15 lines deleted...]
-        <v>16</v>
+      <c r="B18" s="15">
+        <v>-9</v>
+      </c>
+      <c r="C18" s="15">
+        <v>-233</v>
+      </c>
+      <c r="D18" s="15">
+        <v>-10</v>
+      </c>
+      <c r="E18" s="15">
+        <v>-16</v>
+      </c>
+      <c r="F18" s="15">
+        <v>-15</v>
+      </c>
+      <c r="G18" s="15">
+        <v>-10</v>
       </c>
       <c r="H18" s="25">
-        <v>1</v>
+        <v>-8</v>
       </c>
       <c r="I18" s="25">
-        <v>2</v>
+        <v>-18</v>
       </c>
       <c r="J18" s="25">
-        <v>3</v>
+        <v>-13</v>
       </c>
       <c r="K18" s="25">
-        <v>2</v>
+        <v>-8</v>
       </c>
       <c r="L18" s="25">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>-15</v>
+      </c>
+      <c r="M18" s="25">
+        <v>-7</v>
       </c>
       <c r="N18" s="27">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O18" s="27">
-        <v>3</v>
+        <v>-4</v>
       </c>
       <c r="P18" s="27">
-        <v>1</v>
+        <v>-16</v>
       </c>
       <c r="Q18" s="27">
-        <v>1</v>
+        <v>-7</v>
       </c>
       <c r="R18" s="27">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2</v>
+      </c>
+      <c r="S18" s="27">
+        <v>-15</v>
       </c>
       <c r="T18" s="27">
-        <v>5</v>
+        <v>-30</v>
       </c>
       <c r="U18" s="27">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>-8</v>
+      </c>
+      <c r="V18" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W18" s="27">
+        <v>-2</v>
       </c>
       <c r="X18" s="27">
-        <v>1</v>
+        <v>-20</v>
       </c>
       <c r="Y18" s="27">
-        <v>2</v>
-[...17 lines deleted...]
-    <row r="19" spans="1:30">
+        <v>-7</v>
+      </c>
+      <c r="Z18" s="25">
+        <v>-16</v>
+      </c>
+      <c r="AA18" s="15">
+        <v>-1</v>
+      </c>
+      <c r="AB18" s="38">
+        <v>-6</v>
+      </c>
+      <c r="AC18" s="38">
+        <v>-4</v>
+      </c>
+      <c r="AD18" s="38">
+        <v>-3</v>
+      </c>
+      <c r="AE18" s="38">
+        <v>-12</v>
+      </c>
+      <c r="AF18" s="31"/>
+      <c r="AG18" s="31"/>
+      <c r="AH18" s="31"/>
+      <c r="AI18" s="31"/>
+      <c r="AJ18" s="31"/>
+      <c r="AK18" s="31"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B19" s="25">
-[...14 lines deleted...]
-      <c r="G19" s="25" t="s">
+      <c r="B19" s="15">
+        <v>1</v>
+      </c>
+      <c r="C19" s="15">
+        <v>-5</v>
+      </c>
+      <c r="D19" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F19" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="J19" s="25" t="s">
-        <v>16</v>
+      <c r="J19" s="25">
+        <v>-1</v>
       </c>
       <c r="K19" s="25">
         <v>1</v>
       </c>
-      <c r="L19" s="25" t="s">
-        <v>16</v>
+      <c r="L19" s="25">
+        <v>-1</v>
       </c>
       <c r="M19" s="25" t="s">
         <v>16</v>
       </c>
       <c r="N19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="O19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="P19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Q19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="R19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="S19" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="T19" s="27" t="s">
-        <v>16</v>
+      <c r="T19" s="27">
+        <v>-3</v>
       </c>
       <c r="U19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W19" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="X19" s="27" t="s">
-        <v>16</v>
+      <c r="X19" s="27">
+        <v>-5</v>
       </c>
       <c r="Y19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AA19" s="27" t="s">
-[...12 lines deleted...]
-    <row r="20" spans="1:30">
+      <c r="AA19" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB19" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC19" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD19" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE19" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF19" s="31"/>
+      <c r="AG19" s="31"/>
+      <c r="AH19" s="31"/>
+      <c r="AI19" s="31"/>
+      <c r="AJ19" s="31"/>
+      <c r="AK19" s="31"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B20" s="25" t="s">
-[...14 lines deleted...]
-      <c r="G20" s="25">
+      <c r="B20" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="15">
+        <v>-4</v>
+      </c>
+      <c r="D20" s="15">
+        <v>1</v>
+      </c>
+      <c r="E20" s="15">
+        <v>-4</v>
+      </c>
+      <c r="F20" s="15">
+        <v>1</v>
+      </c>
+      <c r="G20" s="15">
         <v>2</v>
       </c>
       <c r="H20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="25">
         <v>1</v>
       </c>
       <c r="J20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="25">
         <v>1</v>
       </c>
       <c r="L20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="M20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="N20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="O20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="P20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Q20" s="27">
         <v>1</v>
       </c>
       <c r="R20" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="S20" s="27" t="s">
-        <v>16</v>
+      <c r="S20" s="27">
+        <v>-1</v>
       </c>
       <c r="T20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U20" s="27">
         <v>1</v>
       </c>
       <c r="V20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W20" s="27">
         <v>1</v>
       </c>
       <c r="X20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AA20" s="27" t="s">
-[...12 lines deleted...]
-    <row r="21" spans="1:30">
+      <c r="AA20" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB20" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC20" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD20" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE20" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF20" s="31"/>
+      <c r="AG20" s="31"/>
+      <c r="AH20" s="31"/>
+      <c r="AI20" s="31"/>
+      <c r="AJ20" s="31"/>
+      <c r="AK20" s="31"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B21" s="25" t="s">
-[...15 lines deleted...]
-        <v>16</v>
+      <c r="B21" s="15">
+        <v>-1</v>
+      </c>
+      <c r="C21" s="15">
+        <v>-5</v>
+      </c>
+      <c r="D21" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" s="15">
+        <v>-2</v>
+      </c>
+      <c r="F21" s="15">
+        <v>-4</v>
+      </c>
+      <c r="G21" s="15">
+        <v>-8</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="25">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="J21" s="25">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="K21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="L21" s="25">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="M21" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="N21" s="27" t="s">
-        <v>16</v>
+      <c r="N21" s="27">
+        <v>-3</v>
       </c>
       <c r="O21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="P21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Q21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="R21" s="27">
         <v>3</v>
       </c>
       <c r="S21" s="27">
         <v>1</v>
       </c>
       <c r="T21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V21" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="W21" s="27" t="s">
-        <v>16</v>
+      <c r="W21" s="27">
+        <v>-1</v>
       </c>
       <c r="X21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="27">
         <v>1</v>
       </c>
-      <c r="Z21" s="27">
-[...16 lines deleted...]
-      <c r="A22" s="43" t="s">
+      <c r="Z21" s="25">
+        <v>1</v>
+      </c>
+      <c r="AA21" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB21" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC21" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD21" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE21" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF21" s="31"/>
+      <c r="AG21" s="31"/>
+      <c r="AH21" s="31"/>
+      <c r="AI21" s="31"/>
+      <c r="AJ21" s="31"/>
+      <c r="AK21" s="31"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="43"/>
-[...27 lines deleted...]
-    <row r="23" spans="1:30">
+      <c r="B22" s="46"/>
+      <c r="C22" s="46"/>
+      <c r="D22" s="46"/>
+      <c r="E22" s="46"/>
+      <c r="F22" s="46"/>
+      <c r="G22" s="46"/>
+      <c r="H22" s="46"/>
+      <c r="I22" s="46"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="46"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="46"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+      <c r="U22" s="46"/>
+      <c r="V22" s="46"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="46"/>
+      <c r="Y22" s="46"/>
+      <c r="AB22" s="31"/>
+      <c r="AC22" s="38"/>
+      <c r="AD22" s="38"/>
+      <c r="AE22" s="38"/>
+      <c r="AF22" s="31"/>
+      <c r="AG22" s="31"/>
+      <c r="AH22" s="31"/>
+      <c r="AI22" s="31"/>
+      <c r="AJ22" s="31"/>
+      <c r="AK22" s="31"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="25">
+      <c r="B23" s="15">
+        <v>-12</v>
+      </c>
+      <c r="C23" s="15">
+        <v>-816</v>
+      </c>
+      <c r="D23" s="15">
+        <v>-16</v>
+      </c>
+      <c r="E23" s="15">
+        <v>-35</v>
+      </c>
+      <c r="F23" s="15">
+        <v>-20</v>
+      </c>
+      <c r="G23" s="15">
+        <v>-38</v>
+      </c>
+      <c r="H23" s="15">
+        <v>-19</v>
+      </c>
+      <c r="I23" s="25">
+        <v>-25</v>
+      </c>
+      <c r="J23" s="25">
+        <v>-30</v>
+      </c>
+      <c r="K23" s="25">
+        <v>-35</v>
+      </c>
+      <c r="L23" s="25">
+        <v>-30</v>
+      </c>
+      <c r="M23" s="25">
+        <v>7</v>
+      </c>
+      <c r="N23" s="27">
+        <v>5</v>
+      </c>
+      <c r="O23" s="27">
+        <v>15</v>
+      </c>
+      <c r="P23" s="27">
+        <v>-18</v>
+      </c>
+      <c r="Q23" s="27">
+        <v>15</v>
+      </c>
+      <c r="R23" s="27">
+        <v>7</v>
+      </c>
+      <c r="S23" s="27">
+        <v>-34</v>
+      </c>
+      <c r="T23" s="27">
+        <v>-25</v>
+      </c>
+      <c r="U23" s="27">
+        <v>1</v>
+      </c>
+      <c r="V23" s="27">
+        <v>-13</v>
+      </c>
+      <c r="W23" s="27">
+        <v>-11</v>
+      </c>
+      <c r="X23" s="27">
+        <v>-8</v>
+      </c>
+      <c r="Y23" s="27">
+        <v>17</v>
+      </c>
+      <c r="Z23" s="34">
         <v>14</v>
       </c>
-      <c r="C23" s="25">
-[...84 lines deleted...]
-    <row r="24" spans="1:30">
+      <c r="AA23" s="34">
+        <v>17</v>
+      </c>
+      <c r="AB23" s="31">
+        <v>2</v>
+      </c>
+      <c r="AC23" s="38">
+        <v>-7</v>
+      </c>
+      <c r="AD23" s="38">
+        <v>-4</v>
+      </c>
+      <c r="AE23" s="38">
+        <v>-8</v>
+      </c>
+      <c r="AF23" s="31"/>
+      <c r="AG23" s="31"/>
+      <c r="AH23" s="31"/>
+      <c r="AI23" s="31"/>
+      <c r="AJ23" s="31"/>
+      <c r="AK23" s="31"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="25">
-[...8 lines deleted...]
-      <c r="E24" s="25">
+      <c r="B24" s="15">
+        <v>-7</v>
+      </c>
+      <c r="C24" s="15">
+        <v>-772</v>
+      </c>
+      <c r="D24" s="15">
+        <v>-14</v>
+      </c>
+      <c r="E24" s="15">
+        <v>-25</v>
+      </c>
+      <c r="F24" s="15">
+        <v>-29</v>
+      </c>
+      <c r="G24" s="15">
+        <v>-29</v>
+      </c>
+      <c r="H24" s="15">
+        <v>-20</v>
+      </c>
+      <c r="I24" s="25">
+        <v>-22</v>
+      </c>
+      <c r="J24" s="25">
+        <v>-21</v>
+      </c>
+      <c r="K24" s="25">
+        <v>-29</v>
+      </c>
+      <c r="L24" s="25">
+        <v>-25</v>
+      </c>
+      <c r="M24" s="25">
+        <v>3</v>
+      </c>
+      <c r="N24" s="27">
+        <v>5</v>
+      </c>
+      <c r="O24" s="27">
+        <v>12</v>
+      </c>
+      <c r="P24" s="27">
+        <v>-13</v>
+      </c>
+      <c r="Q24" s="27">
+        <v>11</v>
+      </c>
+      <c r="R24" s="27">
+        <v>8</v>
+      </c>
+      <c r="S24" s="27">
+        <v>-27</v>
+      </c>
+      <c r="T24" s="27">
+        <v>-22</v>
+      </c>
+      <c r="U24" s="27">
+        <v>2</v>
+      </c>
+      <c r="V24" s="27">
+        <v>-14</v>
+      </c>
+      <c r="W24" s="27">
+        <v>-11</v>
+      </c>
+      <c r="X24" s="27">
+        <v>-8</v>
+      </c>
+      <c r="Y24" s="27">
         <v>19</v>
       </c>
-      <c r="F24" s="25">
-[...8 lines deleted...]
-      <c r="I24" s="25">
+      <c r="Z24" s="34">
         <v>23</v>
       </c>
-      <c r="J24" s="25">
+      <c r="AA24" s="34">
         <v>17</v>
       </c>
-      <c r="K24" s="25">
-[...60 lines deleted...]
-    <row r="25" spans="1:30">
+      <c r="AB24" s="31">
+        <v>2</v>
+      </c>
+      <c r="AC24" s="38">
+        <v>-6</v>
+      </c>
+      <c r="AD24" s="38">
+        <v>-1</v>
+      </c>
+      <c r="AE24" s="38">
+        <v>-2</v>
+      </c>
+      <c r="AF24" s="31"/>
+      <c r="AG24" s="31"/>
+      <c r="AH24" s="31"/>
+      <c r="AI24" s="31"/>
+      <c r="AJ24" s="31"/>
+      <c r="AK24" s="31"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B25" s="25" t="s">
-[...17 lines deleted...]
-      <c r="H25" s="25" t="s">
+      <c r="B25" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" s="15"/>
+      <c r="D25" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E25" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F25" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="J25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="L25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="M25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="N25" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="O25" s="27" t="s">
-[...11 lines deleted...]
-      <c r="S25" s="27" t="s">
+      <c r="O25" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="P25" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q25" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="R25" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="S25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="T25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AC25" s="15" t="s">
-[...6 lines deleted...]
-    <row r="26" spans="1:30">
+      <c r="AC25" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD25" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE25" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF25" s="31"/>
+      <c r="AG25" s="31"/>
+      <c r="AH25" s="31"/>
+      <c r="AI25" s="31"/>
+      <c r="AJ25" s="31"/>
+      <c r="AK25" s="31"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B26" s="25" t="s">
-[...17 lines deleted...]
-      <c r="H26" s="25" t="s">
+      <c r="B26" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="15"/>
+      <c r="D26" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F26" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="J26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="L26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="M26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="N26" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="O26" s="27" t="s">
-[...11 lines deleted...]
-      <c r="S26" s="27" t="s">
+      <c r="O26" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="P26" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q26" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="R26" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="S26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="T26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AC26" s="15" t="s">
-[...6 lines deleted...]
-    <row r="27" spans="1:30">
+      <c r="AC26" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD26" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE26" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF26" s="31"/>
+      <c r="AG26" s="31"/>
+      <c r="AH26" s="31"/>
+      <c r="AI26" s="31"/>
+      <c r="AJ26" s="31"/>
+      <c r="AK26" s="31"/>
+    </row>
+    <row r="27" spans="1:37" s="32" customFormat="1">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B27" s="25" t="s">
-[...24 lines deleted...]
-        <v>16</v>
+      <c r="B27" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="15">
+        <v>-1</v>
+      </c>
+      <c r="D27" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F27" s="15">
+        <v>7</v>
+      </c>
+      <c r="G27" s="15">
+        <v>2</v>
+      </c>
+      <c r="H27" s="15">
+        <v>1</v>
+      </c>
+      <c r="I27" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J27" s="25">
+        <v>-1</v>
       </c>
       <c r="K27" s="25" t="s">
         <v>16</v>
       </c>
       <c r="L27" s="25">
         <v>1</v>
       </c>
       <c r="M27" s="25">
         <v>4</v>
       </c>
       <c r="N27" s="27">
         <v>1</v>
       </c>
       <c r="O27" s="27">
         <v>3</v>
       </c>
       <c r="P27" s="27">
         <v>2</v>
       </c>
-      <c r="Q27" s="27">
-[...5 lines deleted...]
-      <c r="S27" s="27" t="s">
+      <c r="Q27" s="25">
+        <v>1</v>
+      </c>
+      <c r="R27" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="S27" s="25" t="s">
         <v>16</v>
       </c>
       <c r="T27" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="U27" s="27" t="s">
-        <v>16</v>
+      <c r="U27" s="27">
+        <v>-1</v>
       </c>
       <c r="V27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="Z27" s="27" t="s">
-        <v>16</v>
+      <c r="Z27" s="27">
+        <v>-1</v>
       </c>
       <c r="AA27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AC27" s="15" t="s">
-[...6 lines deleted...]
-    <row r="28" spans="1:30">
+      <c r="AC27" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD27" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE27" s="38">
+        <v>-2</v>
+      </c>
+      <c r="AF27" s="40"/>
+      <c r="AG27" s="40"/>
+      <c r="AH27" s="40"/>
+      <c r="AI27" s="40"/>
+      <c r="AJ27" s="40"/>
+      <c r="AK27" s="40"/>
+    </row>
+    <row r="28" spans="1:37" s="32" customFormat="1">
       <c r="A28" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B28" s="25" t="s">
-[...17 lines deleted...]
-      <c r="H28" s="25" t="s">
+      <c r="B28" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="15"/>
+      <c r="D28" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F28" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="J28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="L28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="M28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="N28" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="O28" s="27" t="s">
-[...11 lines deleted...]
-      <c r="S28" s="27" t="s">
+      <c r="O28" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="P28" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q28" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="R28" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="S28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="T28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AC28" s="15" t="s">
-[...6 lines deleted...]
-    <row r="29" spans="1:30">
+      <c r="AC28" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD28" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE28" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF28" s="40"/>
+      <c r="AG28" s="40"/>
+      <c r="AH28" s="40"/>
+      <c r="AI28" s="40"/>
+      <c r="AJ28" s="40"/>
+      <c r="AK28" s="40"/>
+    </row>
+    <row r="29" spans="1:37" s="32" customFormat="1">
       <c r="A29" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B29" s="25" t="s">
-[...17 lines deleted...]
-      <c r="H29" s="25" t="s">
+      <c r="B29" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="15"/>
+      <c r="D29" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F29" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="J29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="L29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="M29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="N29" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="O29" s="27" t="s">
-[...11 lines deleted...]
-      <c r="S29" s="27" t="s">
+      <c r="O29" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="P29" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q29" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="R29" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="S29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="T29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AC29" s="15" t="s">
-[...6 lines deleted...]
-    <row r="30" spans="1:30">
+      <c r="AC29" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD29" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE29" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF29" s="40"/>
+      <c r="AG29" s="40"/>
+      <c r="AH29" s="40"/>
+      <c r="AI29" s="40"/>
+      <c r="AJ29" s="40"/>
+      <c r="AK29" s="40"/>
+    </row>
+    <row r="30" spans="1:37" s="32" customFormat="1">
       <c r="A30" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B30" s="25" t="s">
-[...17 lines deleted...]
-      <c r="H30" s="25" t="s">
+      <c r="B30" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="15"/>
+      <c r="D30" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F30" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G30" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="J30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="L30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="M30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="N30" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="O30" s="27" t="s">
-[...11 lines deleted...]
-      <c r="S30" s="27" t="s">
+      <c r="O30" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="P30" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q30" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="R30" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="S30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="T30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AC30" s="15" t="s">
-[...6 lines deleted...]
-    <row r="31" spans="1:30">
+      <c r="AC30" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD30" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE30" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF30" s="40"/>
+      <c r="AG30" s="40"/>
+      <c r="AH30" s="40"/>
+      <c r="AI30" s="40"/>
+      <c r="AJ30" s="40"/>
+      <c r="AK30" s="40"/>
+    </row>
+    <row r="31" spans="1:37" s="32" customFormat="1">
       <c r="A31" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B31" s="25">
-[...17 lines deleted...]
-      <c r="H31" s="25" t="s">
+      <c r="B31" s="15">
+        <v>1</v>
+      </c>
+      <c r="C31" s="15">
+        <v>-8</v>
+      </c>
+      <c r="D31" s="15">
+        <v>-1</v>
+      </c>
+      <c r="E31" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F31" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G31" s="15">
+        <v>-2</v>
+      </c>
+      <c r="H31" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="J31" s="25" t="s">
-        <v>16</v>
+      <c r="J31" s="25">
+        <v>-1</v>
       </c>
       <c r="K31" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="L31" s="25" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="L31" s="25">
+        <v>-1</v>
+      </c>
+      <c r="M31" s="25" t="s">
+        <v>16</v>
       </c>
       <c r="N31" s="27">
         <v>1</v>
       </c>
-      <c r="O31" s="27" t="s">
-[...11 lines deleted...]
-      <c r="S31" s="27" t="s">
+      <c r="O31" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="P31" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q31" s="25">
+        <v>2</v>
+      </c>
+      <c r="R31" s="25">
+        <v>-1</v>
+      </c>
+      <c r="S31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="T31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AC31" s="15" t="s">
-[...6 lines deleted...]
-    <row r="32" spans="1:30">
+      <c r="AC31" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD31" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE31" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF31" s="40"/>
+      <c r="AG31" s="40"/>
+      <c r="AH31" s="40"/>
+      <c r="AI31" s="40"/>
+      <c r="AJ31" s="40"/>
+      <c r="AK31" s="40"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B32" s="25" t="s">
-[...17 lines deleted...]
-      <c r="H32" s="25" t="s">
+      <c r="B32" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="15">
+        <v>-2</v>
+      </c>
+      <c r="D32" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E32" s="15">
+        <v>-4</v>
+      </c>
+      <c r="F32" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G32" s="15">
+        <v>-2</v>
+      </c>
+      <c r="H32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="J32" s="25" t="s">
-        <v>16</v>
+      <c r="J32" s="25">
+        <v>-5</v>
       </c>
       <c r="K32" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="L32" s="25" t="s">
-        <v>16</v>
+      <c r="L32" s="25">
+        <v>-5</v>
       </c>
       <c r="M32" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="N32" s="27" t="s">
-[...14 lines deleted...]
-      <c r="S32" s="27" t="s">
+      <c r="N32" s="27">
+        <v>-1</v>
+      </c>
+      <c r="O32" s="27">
+        <v>-1</v>
+      </c>
+      <c r="P32" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q32" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="R32" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="S32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="T32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AC32" s="15" t="s">
-[...6 lines deleted...]
-    <row r="33" spans="1:30">
+      <c r="AC32" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD32" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE32" s="38">
+        <v>-1</v>
+      </c>
+      <c r="AF32" s="31"/>
+      <c r="AG32" s="31"/>
+      <c r="AH32" s="31"/>
+      <c r="AI32" s="31"/>
+      <c r="AJ32" s="31"/>
+      <c r="AK32" s="31"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B33" s="25" t="s">
-[...17 lines deleted...]
-      <c r="H33" s="25" t="s">
+      <c r="B33" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="15"/>
+      <c r="D33" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E33" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F33" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G33" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="J33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="K33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="L33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="M33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="N33" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="O33" s="27" t="s">
-[...11 lines deleted...]
-      <c r="S33" s="27" t="s">
+      <c r="O33" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="P33" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q33" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="R33" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="S33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="T33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AC33" s="15" t="s">
-[...6 lines deleted...]
-    <row r="34" spans="1:30">
+      <c r="AC33" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD33" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE33" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF33" s="31"/>
+      <c r="AG33" s="31"/>
+      <c r="AH33" s="31"/>
+      <c r="AI33" s="31"/>
+      <c r="AJ33" s="31"/>
+      <c r="AK33" s="31"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B34" s="25" t="s">
-[...21 lines deleted...]
-        <v>16</v>
+      <c r="B34" s="15">
+        <v>-6</v>
+      </c>
+      <c r="C34" s="15">
+        <v>-33</v>
+      </c>
+      <c r="D34" s="15">
+        <v>-1</v>
+      </c>
+      <c r="E34" s="15">
+        <v>-6</v>
+      </c>
+      <c r="F34" s="15">
+        <v>2</v>
+      </c>
+      <c r="G34" s="15">
+        <v>-7</v>
+      </c>
+      <c r="H34" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="I34" s="25">
+        <v>-3</v>
       </c>
       <c r="J34" s="25">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>-2</v>
+      </c>
+      <c r="K34" s="25">
+        <v>-6</v>
       </c>
       <c r="L34" s="25" t="s">
         <v>16</v>
       </c>
       <c r="M34" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="N34" s="27" t="s">
-        <v>16</v>
+      <c r="N34" s="27">
+        <v>-1</v>
       </c>
       <c r="O34" s="27">
         <v>1</v>
       </c>
-      <c r="P34" s="27" t="s">
-[...9 lines deleted...]
-        <v>16</v>
+      <c r="P34" s="27">
+        <v>-7</v>
+      </c>
+      <c r="Q34" s="25">
+        <v>1</v>
+      </c>
+      <c r="R34" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="S34" s="27">
+        <v>-7</v>
       </c>
       <c r="T34" s="27">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>-3</v>
+      </c>
+      <c r="U34" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="V34" s="27">
         <v>1</v>
       </c>
       <c r="W34" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="X34" s="27">
-        <v>1</v>
+      <c r="X34" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="Y34" s="27">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>-2</v>
+      </c>
+      <c r="Z34" s="25">
+        <v>-8</v>
       </c>
       <c r="AA34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AC34" s="15" t="s">
-[...6 lines deleted...]
-    <row r="35" spans="1:30">
+      <c r="AC34" s="38">
+        <v>-1</v>
+      </c>
+      <c r="AD34" s="38">
+        <v>-3</v>
+      </c>
+      <c r="AE34" s="38">
+        <v>-3</v>
+      </c>
+      <c r="AF34" s="31"/>
+      <c r="AG34" s="31"/>
+      <c r="AH34" s="31"/>
+      <c r="AI34" s="31"/>
+      <c r="AJ34" s="31"/>
+      <c r="AK34" s="31"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B35" s="25" t="s">
-[...17 lines deleted...]
-      <c r="H35" s="25" t="s">
+      <c r="B35" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C35" s="15"/>
+      <c r="D35" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E35" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F35" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G35" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="J35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="K35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="L35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="M35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="N35" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="O35" s="27" t="s">
-[...11 lines deleted...]
-      <c r="S35" s="27" t="s">
+      <c r="O35" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="P35" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q35" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="R35" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="S35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="T35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="Z35" s="27">
-        <v>1</v>
+      <c r="Z35" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="AA35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AC35" s="15" t="s">
-[...6 lines deleted...]
-    <row r="36" spans="1:30">
+      <c r="AC35" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD35" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE35" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF35" s="31"/>
+      <c r="AG35" s="31"/>
+      <c r="AH35" s="31"/>
+      <c r="AI35" s="31"/>
+      <c r="AJ35" s="31"/>
+      <c r="AK35" s="31"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B36" s="25" t="s">
-[...17 lines deleted...]
-      <c r="H36" s="25" t="s">
+      <c r="B36" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" s="15"/>
+      <c r="D36" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E36" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F36" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="J36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="L36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="M36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="N36" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="O36" s="27" t="s">
-[...11 lines deleted...]
-      <c r="S36" s="27" t="s">
+      <c r="O36" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="P36" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q36" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="R36" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="S36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="T36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AC36" s="15" t="s">
-[...6 lines deleted...]
-    <row r="37" spans="1:30">
+      <c r="AC36" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD36" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE36" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF36" s="31"/>
+      <c r="AG36" s="31"/>
+      <c r="AH36" s="31"/>
+      <c r="AI36" s="31"/>
+      <c r="AJ36" s="31"/>
+      <c r="AK36" s="31"/>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B37" s="25" t="s">
-[...17 lines deleted...]
-      <c r="H37" s="25" t="s">
+      <c r="B37" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" s="15"/>
+      <c r="D37" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E37" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F37" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="J37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="K37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="L37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="M37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="N37" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="O37" s="27" t="s">
-[...11 lines deleted...]
-      <c r="S37" s="27" t="s">
+      <c r="O37" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="P37" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q37" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="R37" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="S37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="T37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AC37" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A38" s="41" t="s">
+      <c r="AC37" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD37" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE37" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF37" s="31"/>
+      <c r="AG37" s="31"/>
+      <c r="AH37" s="31"/>
+      <c r="AI37" s="31"/>
+      <c r="AJ37" s="31"/>
+      <c r="AK37" s="31"/>
+    </row>
+    <row r="38" spans="1:37">
+      <c r="A38" s="45" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="41"/>
-[...26 lines deleted...]
-    <row r="39" spans="1:30">
+      <c r="B38" s="45"/>
+      <c r="C38" s="45"/>
+      <c r="D38" s="45"/>
+      <c r="E38" s="45"/>
+      <c r="F38" s="45"/>
+      <c r="G38" s="45"/>
+      <c r="H38" s="45"/>
+      <c r="I38" s="45"/>
+      <c r="J38" s="45"/>
+      <c r="K38" s="45"/>
+      <c r="L38" s="45"/>
+      <c r="M38" s="45"/>
+      <c r="N38" s="45"/>
+      <c r="O38" s="45"/>
+      <c r="P38" s="45"/>
+      <c r="Q38" s="45"/>
+      <c r="R38" s="45"/>
+      <c r="S38" s="45"/>
+      <c r="T38" s="45"/>
+      <c r="U38" s="45"/>
+      <c r="V38" s="45"/>
+      <c r="W38" s="45"/>
+      <c r="X38" s="45"/>
+      <c r="Y38" s="45"/>
+      <c r="AB38" s="31"/>
+      <c r="AC38" s="38"/>
+      <c r="AD38" s="38"/>
+      <c r="AF38" s="31"/>
+      <c r="AG38" s="31"/>
+      <c r="AH38" s="31"/>
+      <c r="AI38" s="31"/>
+      <c r="AJ38" s="31"/>
+      <c r="AK38" s="31"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B39" s="25">
-[...18 lines deleted...]
-        <v>4</v>
+      <c r="B39" s="15">
+        <v>-15</v>
+      </c>
+      <c r="C39" s="15">
+        <v>-366</v>
+      </c>
+      <c r="D39" s="15">
+        <v>-13</v>
+      </c>
+      <c r="E39" s="15">
+        <v>-96</v>
+      </c>
+      <c r="F39" s="15">
+        <v>-15</v>
+      </c>
+      <c r="G39" s="15">
+        <v>-22</v>
+      </c>
+      <c r="H39" s="15">
+        <v>-6</v>
       </c>
       <c r="I39" s="25">
-        <v>11</v>
+        <v>-29</v>
       </c>
       <c r="J39" s="25">
-        <v>11</v>
+        <v>-26</v>
       </c>
       <c r="K39" s="25">
-        <v>17</v>
+        <v>-7</v>
       </c>
       <c r="L39" s="25">
-        <v>8</v>
+        <v>-26</v>
       </c>
       <c r="M39" s="25">
-        <v>13</v>
+        <v>-2</v>
       </c>
       <c r="N39" s="27">
-        <v>2</v>
+        <v>-28</v>
       </c>
       <c r="O39" s="27">
-        <v>6</v>
+        <v>-5</v>
       </c>
       <c r="P39" s="27">
-        <v>9</v>
+        <v>-5</v>
       </c>
       <c r="Q39" s="27">
-        <v>4</v>
+        <v>-6</v>
       </c>
       <c r="R39" s="27">
-        <v>8</v>
+        <v>-7</v>
       </c>
       <c r="S39" s="27">
-        <v>8</v>
+        <v>-16</v>
       </c>
       <c r="T39" s="27">
-        <v>12</v>
+        <v>-29</v>
       </c>
       <c r="U39" s="27">
-        <v>8</v>
+        <v>-15</v>
       </c>
       <c r="V39" s="27">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>-7</v>
+      </c>
+      <c r="W39" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="X39" s="27">
-        <v>6</v>
+        <v>-25</v>
       </c>
       <c r="Y39" s="27">
-        <v>4</v>
-[...17 lines deleted...]
-    <row r="40" spans="1:30" s="31" customFormat="1">
+        <v>-4</v>
+      </c>
+      <c r="Z39" s="14">
+        <v>-4</v>
+      </c>
+      <c r="AA39" s="34">
+        <v>-7</v>
+      </c>
+      <c r="AB39" s="38">
+        <v>-4</v>
+      </c>
+      <c r="AC39" s="38">
+        <v>-2</v>
+      </c>
+      <c r="AD39" s="38">
+        <v>2</v>
+      </c>
+      <c r="AE39" s="38">
+        <v>-17</v>
+      </c>
+      <c r="AF39" s="31"/>
+      <c r="AG39" s="31"/>
+      <c r="AH39" s="31"/>
+      <c r="AI39" s="31"/>
+      <c r="AJ39" s="31"/>
+      <c r="AK39" s="31"/>
+    </row>
+    <row r="40" spans="1:37" s="31" customFormat="1">
       <c r="A40" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B40" s="25" t="s">
-[...17 lines deleted...]
-      <c r="H40" s="25" t="s">
+      <c r="B40" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E40" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F40" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G40" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="J40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="K40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="L40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="M40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="N40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="O40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="P40" s="27" t="s">
         <v>16</v>
@@ -4044,10251 +4314,11151 @@
       </c>
       <c r="S40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="T40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AA40" s="27" t="s">
-[...12 lines deleted...]
-    <row r="41" spans="1:30" s="31" customFormat="1">
+      <c r="AA40" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB40" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC40" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD40" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE40" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37" s="31" customFormat="1">
       <c r="A41" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B41" s="25" t="s">
-[...17 lines deleted...]
-      <c r="H41" s="25" t="s">
+      <c r="B41" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C41" s="15">
+        <v>-9</v>
+      </c>
+      <c r="D41" s="15">
+        <v>1</v>
+      </c>
+      <c r="E41" s="15">
+        <v>-80</v>
+      </c>
+      <c r="F41" s="15">
+        <v>3</v>
+      </c>
+      <c r="G41" s="15">
+        <v>-6</v>
+      </c>
+      <c r="H41" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="25">
-        <v>1</v>
+        <v>-6</v>
       </c>
       <c r="J41" s="25">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>-6</v>
+      </c>
+      <c r="K41" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L41" s="25">
+        <v>-3</v>
       </c>
       <c r="M41" s="25">
         <v>2</v>
       </c>
-      <c r="N41" s="27" t="s">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="N41" s="27">
+        <v>-1</v>
+      </c>
+      <c r="O41" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P41" s="27">
+        <v>-1</v>
       </c>
       <c r="Q41" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="R41" s="27" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="R41" s="27">
+        <v>-8</v>
+      </c>
+      <c r="S41" s="27">
+        <v>-7</v>
       </c>
       <c r="T41" s="27">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="U41" s="27">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>-3</v>
+      </c>
+      <c r="V41" s="27">
+        <v>-1</v>
       </c>
       <c r="W41" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X41" s="27">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2</v>
+      </c>
+      <c r="Y41" s="27">
+        <v>-1</v>
       </c>
       <c r="Z41" s="27">
         <v>4</v>
       </c>
-      <c r="AA41" s="27" t="s">
-        <v>16</v>
+      <c r="AA41" s="34">
+        <v>-1</v>
       </c>
       <c r="AB41" s="38">
         <v>3</v>
       </c>
-      <c r="AC41" s="15" t="s">
-[...6 lines deleted...]
-    <row r="42" spans="1:30" s="31" customFormat="1">
+      <c r="AC41" s="38">
+        <v>-2</v>
+      </c>
+      <c r="AD41" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE41" s="38">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37" s="31" customFormat="1">
       <c r="A42" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B42" s="25" t="s">
-[...17 lines deleted...]
-      <c r="H42" s="25" t="s">
+      <c r="B42" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C42" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D42" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E42" s="15">
+        <v>-1</v>
+      </c>
+      <c r="F42" s="15">
+        <v>2</v>
+      </c>
+      <c r="G42" s="15">
+        <v>2</v>
+      </c>
+      <c r="H42" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="25">
         <v>3</v>
       </c>
       <c r="J42" s="25" t="s">
         <v>16</v>
       </c>
       <c r="K42" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="L42" s="25" t="s">
-        <v>16</v>
+      <c r="L42" s="25">
+        <v>-1</v>
       </c>
       <c r="M42" s="25" t="s">
         <v>16</v>
       </c>
       <c r="N42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="O42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="P42" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="Q42" s="27">
-        <v>1</v>
+      <c r="Q42" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="R42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="S42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="T42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AA42" s="27" t="s">
-[...12 lines deleted...]
-    <row r="43" spans="1:30" s="31" customFormat="1">
+      <c r="AA42" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB42" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC42" s="38">
+        <v>1</v>
+      </c>
+      <c r="AD42" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE42" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37" s="31" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B43" s="25" t="s">
-[...8 lines deleted...]
-      <c r="E43" s="25">
+      <c r="B43" s="15">
+        <v>-2</v>
+      </c>
+      <c r="C43" s="15">
+        <v>-2</v>
+      </c>
+      <c r="D43" s="15">
+        <v>-1</v>
+      </c>
+      <c r="E43" s="15">
         <v>5</v>
       </c>
-      <c r="F43" s="25">
-[...12 lines deleted...]
-        <v>16</v>
+      <c r="F43" s="15">
+        <v>1</v>
+      </c>
+      <c r="G43" s="15">
+        <v>0</v>
+      </c>
+      <c r="H43" s="15">
+        <v>1</v>
+      </c>
+      <c r="I43" s="25">
+        <v>-1</v>
+      </c>
+      <c r="J43" s="25">
+        <v>-3</v>
       </c>
       <c r="K43" s="25">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>-4</v>
+      </c>
+      <c r="L43" s="25">
+        <v>-1</v>
+      </c>
+      <c r="M43" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N43" s="27">
+        <v>-2</v>
       </c>
       <c r="O43" s="27">
         <v>1</v>
       </c>
       <c r="P43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Q43" s="27">
         <v>1</v>
       </c>
-      <c r="R43" s="27" t="s">
-        <v>16</v>
+      <c r="R43" s="27">
+        <v>-2</v>
       </c>
       <c r="S43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="T43" s="27">
         <v>6</v>
       </c>
       <c r="U43" s="27">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="V43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W43" s="27">
         <v>2</v>
       </c>
       <c r="X43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AA43" s="27" t="s">
-[...12 lines deleted...]
-    <row r="44" spans="1:30" s="31" customFormat="1">
+      <c r="AA43" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB43" s="38">
+        <v>-1</v>
+      </c>
+      <c r="AC43" s="38">
+        <v>1</v>
+      </c>
+      <c r="AD43" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE43" s="38">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37" s="31" customFormat="1">
       <c r="A44" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B44" s="25" t="s">
-[...21 lines deleted...]
-        <v>16</v>
+      <c r="B44" s="15">
+        <v>-1</v>
+      </c>
+      <c r="C44" s="15">
+        <v>-2</v>
+      </c>
+      <c r="D44" s="15">
+        <v>-4</v>
+      </c>
+      <c r="E44" s="15">
+        <v>-4</v>
+      </c>
+      <c r="F44" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G44" s="15">
+        <v>-2</v>
+      </c>
+      <c r="H44" s="15">
+        <v>1</v>
+      </c>
+      <c r="I44" s="25">
+        <v>-3</v>
       </c>
       <c r="J44" s="25">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="K44" s="25">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="L44" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="M44" s="25" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="M44" s="25">
+        <v>-2</v>
+      </c>
+      <c r="N44" s="27">
+        <v>-1</v>
       </c>
       <c r="O44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="P44" s="27">
         <v>1</v>
       </c>
       <c r="Q44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="R44" s="27">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>-1</v>
+      </c>
+      <c r="S44" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T44" s="27">
+        <v>-2</v>
       </c>
       <c r="U44" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="V44" s="27" t="s">
-        <v>16</v>
+      <c r="V44" s="27">
+        <v>-2</v>
       </c>
       <c r="W44" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="X44" s="27" t="s">
-        <v>16</v>
+      <c r="X44" s="27">
+        <v>-1</v>
       </c>
       <c r="Y44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AA44" s="27">
-[...12 lines deleted...]
-    <row r="45" spans="1:30" s="31" customFormat="1">
+      <c r="AA44" s="34">
+        <v>2</v>
+      </c>
+      <c r="AB44" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC44" s="38">
+        <v>-1</v>
+      </c>
+      <c r="AD44" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE44" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:37" s="31" customFormat="1">
       <c r="A45" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B45" s="25" t="s">
-[...17 lines deleted...]
-      <c r="H45" s="25" t="s">
+      <c r="B45" s="15">
+        <v>-1</v>
+      </c>
+      <c r="C45" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D45" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E45" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F45" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="J45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="K45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="L45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="M45" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="N45" s="27" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="N45" s="27">
+        <v>-22</v>
+      </c>
+      <c r="O45" s="27">
+        <v>-1</v>
       </c>
       <c r="P45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Q45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="R45" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="S45" s="27" t="s">
-        <v>16</v>
+      <c r="S45" s="27">
+        <v>-1</v>
       </c>
       <c r="T45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AA45" s="27" t="s">
-[...12 lines deleted...]
-    <row r="46" spans="1:30" s="31" customFormat="1">
+      <c r="AA45" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB45" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC45" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD45" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE45" s="38">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:37" s="31" customFormat="1">
       <c r="A46" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B46" s="25" t="s">
-[...14 lines deleted...]
-      <c r="G46" s="25">
+      <c r="B46" s="15">
+        <v>-8</v>
+      </c>
+      <c r="C46" s="15">
+        <v>-44</v>
+      </c>
+      <c r="D46" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E46" s="15">
         <v>4</v>
       </c>
-      <c r="H46" s="25">
-        <v>1</v>
+      <c r="F46" s="15">
+        <v>-3</v>
+      </c>
+      <c r="G46" s="15">
+        <v>-3</v>
+      </c>
+      <c r="H46" s="15">
+        <v>-1</v>
       </c>
       <c r="I46" s="25">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="J46" s="25">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="K46" s="25">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="L46" s="25">
+        <v>1</v>
+      </c>
+      <c r="M46" s="25">
         <v>3</v>
       </c>
-      <c r="M46" s="25">
-[...1 lines deleted...]
-      </c>
       <c r="N46" s="27" t="s">
         <v>16</v>
       </c>
       <c r="O46" s="27">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P46" s="27">
         <v>6</v>
       </c>
-      <c r="Q46" s="27">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="Q46" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="R46" s="27">
+        <v>-1</v>
       </c>
       <c r="S46" s="27">
-        <v>4</v>
+        <v>-2</v>
       </c>
       <c r="T46" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U46" s="27">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2</v>
+      </c>
+      <c r="V46" s="27">
+        <v>-2</v>
       </c>
       <c r="W46" s="27">
         <v>1</v>
       </c>
       <c r="X46" s="27">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Y46" s="27">
         <v>2</v>
       </c>
-      <c r="Z46" s="27">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="Z46" s="27"/>
+      <c r="AA46" s="34">
+        <v>-7</v>
       </c>
       <c r="AB46" s="38">
         <v>2</v>
       </c>
-      <c r="AC46" s="15">
-[...6 lines deleted...]
-    <row r="47" spans="1:30">
+      <c r="AC46" s="38">
+        <v>2</v>
+      </c>
+      <c r="AD46" s="38">
+        <v>1</v>
+      </c>
+      <c r="AE46" s="38">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:37">
       <c r="A47" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B47" s="25" t="s">
-[...17 lines deleted...]
-      <c r="H47" s="25">
+      <c r="B47" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C47" s="15">
+        <v>-14</v>
+      </c>
+      <c r="D47" s="15">
+        <v>-1</v>
+      </c>
+      <c r="E47" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F47" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="15">
+        <v>-1</v>
+      </c>
+      <c r="H47" s="15">
         <v>1</v>
       </c>
       <c r="I47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="J47" s="25">
         <v>2</v>
       </c>
-      <c r="K47" s="25" t="s">
-        <v>16</v>
+      <c r="K47" s="25">
+        <v>-4</v>
       </c>
       <c r="L47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="M47" s="25">
         <v>1</v>
       </c>
-      <c r="N47" s="27" t="s">
-        <v>16</v>
+      <c r="N47" s="27">
+        <v>-1</v>
       </c>
       <c r="O47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="P47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Q47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="R47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="S47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="T47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="Z47" s="27" t="s">
-[...15 lines deleted...]
-    <row r="48" spans="1:30">
+      <c r="Z47" s="36">
+        <v>-2</v>
+      </c>
+      <c r="AA47" s="34">
+        <v>1</v>
+      </c>
+      <c r="AB47" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC47" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD47" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE47" s="38">
+        <v>-3</v>
+      </c>
+      <c r="AF47" s="31"/>
+      <c r="AG47" s="31"/>
+      <c r="AH47" s="31"/>
+      <c r="AI47" s="31"/>
+      <c r="AJ47" s="31"/>
+      <c r="AK47" s="31"/>
+    </row>
+    <row r="48" spans="1:37">
       <c r="A48" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B48" s="25" t="s">
-[...17 lines deleted...]
-      <c r="H48" s="25" t="s">
+      <c r="B48" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C48" s="15">
+        <v>-12</v>
+      </c>
+      <c r="D48" s="15">
+        <v>-1</v>
+      </c>
+      <c r="E48" s="15">
+        <v>-2</v>
+      </c>
+      <c r="F48" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G48" s="15">
+        <v>-4</v>
+      </c>
+      <c r="H48" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="J48" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="K48" s="25" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="K48" s="25">
+        <v>-4</v>
+      </c>
+      <c r="L48" s="25">
+        <v>-1</v>
       </c>
       <c r="M48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="N48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="O48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="P48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Q48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="R48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="S48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="T48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="Z48" s="27" t="s">
-[...15 lines deleted...]
-    <row r="49" spans="1:30">
+      <c r="Z48" s="35"/>
+      <c r="AA48" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB48" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC48" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD48" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE48" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF48" s="31"/>
+      <c r="AG48" s="31"/>
+      <c r="AH48" s="31"/>
+      <c r="AI48" s="31"/>
+      <c r="AJ48" s="31"/>
+      <c r="AK48" s="31"/>
+    </row>
+    <row r="49" spans="1:37">
       <c r="A49" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B49" s="25" t="s">
-[...24 lines deleted...]
-        <v>16</v>
+      <c r="B49" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C49" s="15">
+        <v>-69</v>
+      </c>
+      <c r="D49" s="15">
+        <v>1</v>
+      </c>
+      <c r="E49" s="15">
+        <v>-2</v>
+      </c>
+      <c r="F49" s="15">
+        <v>2</v>
+      </c>
+      <c r="G49" s="15">
+        <v>1</v>
+      </c>
+      <c r="H49" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="I49" s="25">
+        <v>-3</v>
+      </c>
+      <c r="J49" s="25">
+        <v>-1</v>
       </c>
       <c r="K49" s="25">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="L49" s="25">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="M49" s="25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N49" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="O49" s="27" t="s">
-        <v>16</v>
+      <c r="O49" s="27">
+        <v>-1</v>
       </c>
       <c r="P49" s="27">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="Q49" s="27" t="s">
         <v>16</v>
       </c>
       <c r="R49" s="27" t="s">
         <v>16</v>
       </c>
       <c r="S49" s="27">
         <v>2</v>
       </c>
       <c r="T49" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="U49" s="27" t="s">
-[...9 lines deleted...]
-        <v>16</v>
+      <c r="U49" s="27">
+        <v>-5</v>
+      </c>
+      <c r="V49" s="27">
+        <v>-1</v>
+      </c>
+      <c r="W49" s="27">
+        <v>-1</v>
+      </c>
+      <c r="X49" s="27">
+        <v>-2</v>
       </c>
       <c r="Y49" s="27">
-        <v>1</v>
-[...17 lines deleted...]
-    <row r="50" spans="1:30">
+        <v>-1</v>
+      </c>
+      <c r="Z49" s="36">
+        <v>1</v>
+      </c>
+      <c r="AA49" s="34">
+        <v>-1</v>
+      </c>
+      <c r="AB49" s="38">
+        <v>-2</v>
+      </c>
+      <c r="AC49" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD49" s="38">
+        <v>1</v>
+      </c>
+      <c r="AE49" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF49" s="31"/>
+      <c r="AG49" s="31"/>
+      <c r="AH49" s="31"/>
+      <c r="AI49" s="31"/>
+      <c r="AJ49" s="31"/>
+      <c r="AK49" s="31"/>
+    </row>
+    <row r="50" spans="1:37">
       <c r="A50" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B50" s="25" t="s">
-[...18 lines deleted...]
-        <v>16</v>
+      <c r="B50" s="15">
+        <v>-3</v>
+      </c>
+      <c r="C50" s="15">
+        <v>-200</v>
+      </c>
+      <c r="D50" s="15">
+        <v>-9</v>
+      </c>
+      <c r="E50" s="15">
+        <v>-10</v>
+      </c>
+      <c r="F50" s="15">
+        <v>-17</v>
+      </c>
+      <c r="G50" s="15">
+        <v>-3</v>
+      </c>
+      <c r="H50" s="15">
+        <v>-8</v>
       </c>
       <c r="I50" s="25">
-        <v>2</v>
+        <v>-15</v>
       </c>
       <c r="J50" s="25">
-        <v>1</v>
+        <v>-11</v>
       </c>
       <c r="K50" s="25">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="L50" s="25">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>-15</v>
+      </c>
+      <c r="M50" s="25">
+        <v>-7</v>
       </c>
       <c r="N50" s="27">
         <v>2</v>
       </c>
       <c r="O50" s="27">
-        <v>2</v>
+        <v>-5</v>
       </c>
       <c r="P50" s="27">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>-9</v>
+      </c>
+      <c r="Q50" s="27">
+        <v>-8</v>
       </c>
       <c r="R50" s="27">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2</v>
+      </c>
+      <c r="S50" s="27">
+        <v>-8</v>
       </c>
       <c r="T50" s="27">
-        <v>4</v>
+        <v>-27</v>
       </c>
       <c r="U50" s="27">
-        <v>2</v>
+        <v>-8</v>
       </c>
       <c r="V50" s="27">
-        <v>4</v>
-[...14 lines deleted...]
-        <v>3</v>
+        <v>-1</v>
+      </c>
+      <c r="W50" s="27">
+        <v>-2</v>
+      </c>
+      <c r="X50" s="27">
+        <v>-20</v>
+      </c>
+      <c r="Y50" s="27">
+        <v>-5</v>
+      </c>
+      <c r="Z50" s="36">
+        <v>-8</v>
+      </c>
+      <c r="AA50" s="34">
+        <v>-1</v>
       </c>
       <c r="AB50" s="38">
-        <v>3</v>
-[...8 lines deleted...]
-    <row r="51" spans="1:30">
+        <v>-6</v>
+      </c>
+      <c r="AC50" s="38">
+        <v>-3</v>
+      </c>
+      <c r="AD50" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE50" s="38">
+        <v>-9</v>
+      </c>
+      <c r="AF50" s="31"/>
+      <c r="AG50" s="31"/>
+      <c r="AH50" s="31"/>
+      <c r="AI50" s="31"/>
+      <c r="AJ50" s="31"/>
+      <c r="AK50" s="31"/>
+    </row>
+    <row r="51" spans="1:37">
       <c r="A51" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B51" s="25">
-[...17 lines deleted...]
-      <c r="H51" s="25" t="s">
+      <c r="B51" s="15">
+        <v>1</v>
+      </c>
+      <c r="C51" s="15">
+        <v>-5</v>
+      </c>
+      <c r="D51" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E51" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="F51" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G51" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="J51" s="25" t="s">
-        <v>16</v>
+      <c r="J51" s="25">
+        <v>-1</v>
       </c>
       <c r="K51" s="25">
         <v>1</v>
       </c>
-      <c r="L51" s="25" t="s">
-        <v>16</v>
+      <c r="L51" s="25">
+        <v>-1</v>
       </c>
       <c r="M51" s="25" t="s">
         <v>16</v>
       </c>
       <c r="N51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="O51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="P51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Q51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="R51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="S51" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="T51" s="27" t="s">
-        <v>16</v>
+      <c r="T51" s="27">
+        <v>-3</v>
       </c>
       <c r="U51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W51" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="X51" s="27" t="s">
-        <v>16</v>
+      <c r="X51" s="27">
+        <v>-5</v>
       </c>
       <c r="Y51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB51" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AC51" s="15" t="s">
-[...6 lines deleted...]
-    <row r="52" spans="1:30">
+      <c r="AC51" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD51" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE51" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF51" s="31"/>
+      <c r="AG51" s="31"/>
+      <c r="AH51" s="31"/>
+      <c r="AI51" s="31"/>
+      <c r="AJ51" s="31"/>
+      <c r="AK51" s="31"/>
+    </row>
+    <row r="52" spans="1:37">
       <c r="A52" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B52" s="25" t="s">
-[...17 lines deleted...]
-      <c r="H52" s="25" t="s">
+      <c r="B52" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="C52" s="15">
+        <v>-4</v>
+      </c>
+      <c r="D52" s="15">
+        <v>1</v>
+      </c>
+      <c r="E52" s="15">
+        <v>-4</v>
+      </c>
+      <c r="F52" s="15">
+        <v>1</v>
+      </c>
+      <c r="G52" s="15">
+        <v>2</v>
+      </c>
+      <c r="H52" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="25">
         <v>1</v>
       </c>
       <c r="J52" s="25" t="s">
         <v>16</v>
       </c>
       <c r="K52" s="25">
         <v>1</v>
       </c>
       <c r="L52" s="25" t="s">
         <v>16</v>
       </c>
       <c r="M52" s="25" t="s">
         <v>16</v>
       </c>
       <c r="N52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="O52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="P52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Q52" s="27">
         <v>1</v>
       </c>
       <c r="R52" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="S52" s="27" t="s">
-        <v>16</v>
+      <c r="S52" s="27">
+        <v>-1</v>
       </c>
       <c r="T52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="U52" s="27">
         <v>1</v>
       </c>
       <c r="V52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W52" s="27">
         <v>1</v>
       </c>
       <c r="X52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="AC52" s="15" t="s">
-[...6 lines deleted...]
-    <row r="53" spans="1:30">
+      <c r="AC52" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD52" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE52" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF52" s="31"/>
+      <c r="AG52" s="31"/>
+      <c r="AH52" s="31"/>
+      <c r="AI52" s="31"/>
+      <c r="AJ52" s="31"/>
+      <c r="AK52" s="31"/>
+    </row>
+    <row r="53" spans="1:37">
       <c r="A53" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="B53" s="7" t="s">
-[...36 lines deleted...]
-        <v>16</v>
+      <c r="B53" s="26">
+        <v>-1</v>
+      </c>
+      <c r="C53" s="26">
+        <v>-5</v>
+      </c>
+      <c r="D53" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="E53" s="26">
+        <v>-2</v>
+      </c>
+      <c r="F53" s="26">
+        <v>-4</v>
+      </c>
+      <c r="G53" s="26">
+        <v>-8</v>
+      </c>
+      <c r="H53" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="I53" s="16">
+        <v>-2</v>
+      </c>
+      <c r="J53" s="16">
+        <v>-3</v>
+      </c>
+      <c r="K53" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="L53" s="16">
+        <v>-3</v>
+      </c>
+      <c r="M53" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="N53" s="26">
+        <v>-3</v>
       </c>
       <c r="O53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="P53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="Q53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="R53" s="26">
         <v>3</v>
       </c>
       <c r="S53" s="26">
         <v>1</v>
       </c>
       <c r="T53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="U53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="V53" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="W53" s="26" t="s">
-        <v>16</v>
+      <c r="W53" s="26">
+        <v>-1</v>
       </c>
       <c r="X53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="26">
         <v>1</v>
       </c>
       <c r="Z53" s="26">
         <v>1</v>
       </c>
       <c r="AA53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC53" s="16" t="s">
         <v>16</v>
       </c>
       <c r="AD53" s="16" t="s">
         <v>16</v>
       </c>
+      <c r="AE53" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF53" s="39"/>
+      <c r="AG53" s="39"/>
+      <c r="AH53" s="39"/>
+      <c r="AI53" s="39"/>
+      <c r="AJ53" s="39"/>
+      <c r="AK53" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="A38:Y38"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
-    <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView topLeftCell="J34" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD53"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="AF35" sqref="AF35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="23.88671875" style="28" bestFit="1" customWidth="1"/>
-[...24 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="28"/>
+    <col min="1" max="1" width="23.85546875" style="28" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="28" customWidth="1"/>
+    <col min="3" max="3" width="5.28515625" style="28" customWidth="1"/>
+    <col min="4" max="4" width="6.42578125" style="28" customWidth="1"/>
+    <col min="5" max="5" width="4.7109375" style="28" customWidth="1"/>
+    <col min="6" max="6" width="6.28515625" style="28" customWidth="1"/>
+    <col min="7" max="7" width="7" style="28" customWidth="1"/>
+    <col min="8" max="8" width="5.42578125" style="28" customWidth="1"/>
+    <col min="9" max="9" width="5.85546875" style="28" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" style="28" customWidth="1"/>
+    <col min="11" max="11" width="5.28515625" style="28" customWidth="1"/>
+    <col min="12" max="12" width="6.5703125" style="28" customWidth="1"/>
+    <col min="13" max="13" width="8.85546875" style="28" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="28" customWidth="1"/>
+    <col min="15" max="15" width="5.28515625" style="28" customWidth="1"/>
+    <col min="16" max="16" width="6.42578125" style="28" customWidth="1"/>
+    <col min="17" max="17" width="4.7109375" style="28" customWidth="1"/>
+    <col min="18" max="18" width="6.28515625" style="28" customWidth="1"/>
+    <col min="19" max="19" width="7" style="28" customWidth="1"/>
+    <col min="20" max="20" width="5.42578125" style="28" customWidth="1"/>
+    <col min="21" max="21" width="5.85546875" style="28" customWidth="1"/>
+    <col min="22" max="22" width="8.28515625" style="28" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.28515625" style="28" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5703125" style="28" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.85546875" style="28" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="29.4" customHeight="1">
-[...26 lines deleted...]
-      <c r="Y1" s="42"/>
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
+      <c r="Y1" s="43"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="1"/>
       <c r="E3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="AK3" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="45"/>
-      <c r="B4" s="39">
+      <c r="A4" s="47"/>
+      <c r="B4" s="41">
         <v>2024</v>
       </c>
-      <c r="C4" s="40"/>
-[...10 lines deleted...]
-      <c r="N4" s="39">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="41">
         <v>2025</v>
       </c>
-      <c r="O4" s="40"/>
-[...10 lines deleted...]
-      <c r="Z4" s="39">
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
+      <c r="W4" s="42"/>
+      <c r="X4" s="42"/>
+      <c r="Y4" s="42"/>
+      <c r="Z4" s="41">
         <v>2026</v>
       </c>
-      <c r="AA4" s="40"/>
-[...9 lines deleted...]
-      <c r="AK4" s="40"/>
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="42"/>
+      <c r="AH4" s="42"/>
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="42"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="46"/>
-      <c r="B5" s="9" t="s">
+      <c r="A5" s="48"/>
+      <c r="B5" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="9" t="s">
+      <c r="C5" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="21" t="s">
+      <c r="D5" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="11" t="s">
+      <c r="E5" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="20" t="s">
+      <c r="G5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="H5" s="19" t="s">
+      <c r="H5" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="I5" s="12" t="s">
-[...5 lines deleted...]
-      <c r="K5" s="2" t="s">
+      <c r="I5" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="J5" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="K5" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="L5" s="18" t="s">
+      <c r="L5" s="10" t="s">
         <v>14</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="N5" s="9" t="s">
+      <c r="N5" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="O5" s="9" t="s">
+      <c r="O5" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="P5" s="21" t="s">
+      <c r="P5" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="Q5" s="11" t="s">
+      <c r="Q5" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="R5" s="11" t="s">
+      <c r="R5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="S5" s="20" t="s">
+      <c r="S5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="T5" s="19" t="s">
+      <c r="T5" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="U5" s="12" t="s">
-[...5 lines deleted...]
-      <c r="W5" s="2" t="s">
+      <c r="U5" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="V5" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="W5" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="X5" s="18" t="s">
+      <c r="X5" s="10" t="s">
         <v>14</v>
       </c>
       <c r="Y5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="Z5" s="9" t="s">
+      <c r="Z5" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="AA5" s="9" t="s">
+      <c r="AA5" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="AB5" s="21" t="s">
+      <c r="AB5" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="AC5" s="11" t="s">
+      <c r="AC5" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="AD5" s="11" t="s">
+      <c r="AD5" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="AE5" s="20" t="s">
+      <c r="AE5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="AF5" s="19" t="s">
+      <c r="AF5" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="AG5" s="12" t="s">
-[...5 lines deleted...]
-      <c r="AI5" s="2" t="s">
+      <c r="AG5" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH5" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI5" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="AJ5" s="18" t="s">
+      <c r="AJ5" s="10" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" s="44" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="44"/>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44"/>
       <c r="X6" s="44"/>
       <c r="Y6" s="44"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="13">
-[...11 lines deleted...]
-      <c r="F7" s="13">
+      <c r="B7" s="25">
+        <v>15</v>
+      </c>
+      <c r="C7" s="25">
         <v>76</v>
       </c>
-      <c r="G7" s="13">
-[...20 lines deleted...]
-      <c r="N7" s="23">
+      <c r="D7" s="25">
+        <v>34</v>
+      </c>
+      <c r="E7" s="25">
+        <v>31</v>
+      </c>
+      <c r="F7" s="25">
+        <v>41</v>
+      </c>
+      <c r="G7" s="25">
+        <v>31</v>
+      </c>
+      <c r="H7" s="25">
+        <v>25</v>
+      </c>
+      <c r="I7" s="25">
+        <v>35</v>
+      </c>
+      <c r="J7" s="25">
+        <v>30</v>
+      </c>
+      <c r="K7" s="25">
+        <v>37</v>
+      </c>
+      <c r="L7" s="25">
+        <v>37</v>
+      </c>
+      <c r="M7" s="25">
+        <v>49</v>
+      </c>
+      <c r="N7" s="27">
+        <v>10</v>
+      </c>
+      <c r="O7" s="27">
         <v>33</v>
       </c>
-      <c r="O7" s="23">
-[...8 lines deleted...]
-      <c r="R7" s="23">
+      <c r="P7" s="27">
+        <v>25</v>
+      </c>
+      <c r="Q7" s="27">
+        <v>30</v>
+      </c>
+      <c r="R7" s="27">
         <v>29</v>
       </c>
-      <c r="S7" s="23">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="S7" s="27">
+        <v>17</v>
+      </c>
+      <c r="T7" s="27">
+        <v>31</v>
+      </c>
+      <c r="U7" s="27">
+        <v>27</v>
       </c>
       <c r="V7" s="27">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="W7" s="27">
-        <v>30</v>
-[...11 lines deleted...]
-        <v>23</v>
+        <v>19</v>
+      </c>
+      <c r="X7" s="27">
+        <v>29</v>
+      </c>
+      <c r="Y7" s="27">
+        <v>37</v>
+      </c>
+      <c r="Z7" s="27">
+        <v>32</v>
+      </c>
+      <c r="AA7" s="27">
+        <v>33</v>
       </c>
       <c r="AB7" s="15">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="AC7" s="15">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="AD7" s="15">
-        <v>10</v>
-      </c>
+        <v>8</v>
+      </c>
+      <c r="AE7" s="28">
+        <v>17</v>
+      </c>
+      <c r="AF7" s="31"/>
+      <c r="AG7" s="31"/>
+      <c r="AH7" s="31"/>
+      <c r="AI7" s="31"/>
+      <c r="AJ7" s="31"/>
+      <c r="AK7" s="31"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="13">
+      <c r="B8" s="25">
+        <v>13</v>
+      </c>
+      <c r="C8" s="25">
+        <v>55</v>
+      </c>
+      <c r="D8" s="25">
+        <v>27</v>
+      </c>
+      <c r="E8" s="25">
+        <v>19</v>
+      </c>
+      <c r="F8" s="25">
+        <v>13</v>
+      </c>
+      <c r="G8" s="25">
+        <v>18</v>
+      </c>
+      <c r="H8" s="25">
+        <v>19</v>
+      </c>
+      <c r="I8" s="25">
+        <v>23</v>
+      </c>
+      <c r="J8" s="25">
+        <v>17</v>
+      </c>
+      <c r="K8" s="25">
         <v>20</v>
       </c>
-      <c r="C8" s="13">
-[...29 lines deleted...]
-      <c r="M8" s="13">
+      <c r="L8" s="25">
         <v>28</v>
       </c>
-      <c r="N8" s="23">
-[...21 lines deleted...]
-        <v>16</v>
+      <c r="M8" s="25">
+        <v>31</v>
+      </c>
+      <c r="N8" s="27">
+        <v>6</v>
+      </c>
+      <c r="O8" s="27">
+        <v>23</v>
+      </c>
+      <c r="P8" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q8" s="27">
+        <v>22</v>
+      </c>
+      <c r="R8" s="27">
+        <v>21</v>
+      </c>
+      <c r="S8" s="27">
+        <v>9</v>
+      </c>
+      <c r="T8" s="27">
+        <v>18</v>
+      </c>
+      <c r="U8" s="27">
+        <v>18</v>
       </c>
       <c r="V8" s="27">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="W8" s="27">
-        <v>26</v>
-[...10 lines deleted...]
-      <c r="AA8" s="28">
+        <v>15</v>
+      </c>
+      <c r="X8" s="27">
+        <v>22</v>
+      </c>
+      <c r="Y8" s="27">
+        <v>31</v>
+      </c>
+      <c r="Z8" s="27">
+        <v>23</v>
+      </c>
+      <c r="AA8" s="27">
+        <v>23</v>
+      </c>
+      <c r="AB8" s="15">
+        <v>10</v>
+      </c>
+      <c r="AC8" s="15">
+        <v>7</v>
+      </c>
+      <c r="AD8" s="15">
         <v>6</v>
       </c>
-      <c r="AB8" s="15">
-[...7 lines deleted...]
-      </c>
+      <c r="AE8" s="28">
+        <v>15</v>
+      </c>
+      <c r="AF8" s="31"/>
+      <c r="AG8" s="31"/>
+      <c r="AH8" s="31"/>
+      <c r="AI8" s="31"/>
+      <c r="AJ8" s="31"/>
+      <c r="AK8" s="31"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="13" t="s">
-[...29 lines deleted...]
-      <c r="L9" s="13">
+      <c r="B9" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="25">
+        <v>2</v>
+      </c>
+      <c r="D9" s="25">
+        <v>1</v>
+      </c>
+      <c r="E9" s="25">
+        <v>1</v>
+      </c>
+      <c r="F9" s="25">
+        <v>4</v>
+      </c>
+      <c r="G9" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H9" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I9" s="25">
+        <v>1</v>
+      </c>
+      <c r="J9" s="25">
+        <v>1</v>
+      </c>
+      <c r="K9" s="25">
+        <v>1</v>
+      </c>
+      <c r="L9" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M9" s="25">
+        <v>2</v>
+      </c>
+      <c r="N9" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="O9" s="27">
+        <v>1</v>
+      </c>
+      <c r="P9" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q9" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="R9" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S9" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T9" s="27">
+        <v>2</v>
+      </c>
+      <c r="U9" s="27">
+        <v>1</v>
+      </c>
+      <c r="V9" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W9" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X9" s="27">
         <v>3</v>
       </c>
-      <c r="M9" s="13" t="s">
-[...23 lines deleted...]
-      <c r="U9" s="23">
+      <c r="Y9" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z9" s="27">
         <v>4</v>
       </c>
-      <c r="V9" s="27">
-[...21 lines deleted...]
-        <v>2</v>
+      <c r="AA9" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB9" s="15">
+        <v>3</v>
+      </c>
+      <c r="AC9" s="15" t="s">
+        <v>16</v>
       </c>
       <c r="AD9" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AE9" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF9" s="31"/>
+      <c r="AG9" s="31"/>
+      <c r="AH9" s="31"/>
+      <c r="AI9" s="31"/>
+      <c r="AJ9" s="31"/>
+      <c r="AK9" s="31"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="13" t="s">
-[...44 lines deleted...]
-      <c r="Q10" s="23">
+      <c r="B10" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="25">
+        <v>1</v>
+      </c>
+      <c r="D10" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F10" s="25">
+        <v>2</v>
+      </c>
+      <c r="G10" s="25">
+        <v>2</v>
+      </c>
+      <c r="H10" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I10" s="25">
+        <v>3</v>
+      </c>
+      <c r="J10" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K10" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L10" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M10" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N10" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="O10" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P10" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q10" s="27">
         <v>1</v>
       </c>
       <c r="R10" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="S10" s="23" t="s">
-[...5 lines deleted...]
-      <c r="U10" s="23" t="s">
+      <c r="S10" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T10" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W10" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="X10" s="23" t="s">
-[...15 lines deleted...]
-        <v>16</v>
+      <c r="X10" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y10" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z10" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA10" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB10" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC10" s="15">
+        <v>1</v>
       </c>
       <c r="AD10" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AE10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF10" s="31"/>
+      <c r="AG10" s="31"/>
+      <c r="AH10" s="31"/>
+      <c r="AI10" s="31"/>
+      <c r="AJ10" s="31"/>
+      <c r="AK10" s="31"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="13">
-[...2 lines deleted...]
-      <c r="C11" s="13">
+      <c r="B11" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="25">
+        <v>1</v>
+      </c>
+      <c r="D11" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="25">
+        <v>5</v>
+      </c>
+      <c r="F11" s="25">
+        <v>11</v>
+      </c>
+      <c r="G11" s="25">
+        <v>3</v>
+      </c>
+      <c r="H11" s="25">
+        <v>2</v>
+      </c>
+      <c r="I11" s="25">
+        <v>1</v>
+      </c>
+      <c r="J11" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K11" s="25">
+        <v>1</v>
+      </c>
+      <c r="L11" s="25">
+        <v>1</v>
+      </c>
+      <c r="M11" s="25">
+        <v>7</v>
+      </c>
+      <c r="N11" s="27">
+        <v>1</v>
+      </c>
+      <c r="O11" s="27">
         <v>4</v>
       </c>
-      <c r="D11" s="13">
-[...51 lines deleted...]
-        <v>4</v>
+      <c r="P11" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q11" s="27">
+        <v>2</v>
+      </c>
+      <c r="R11" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S11" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T11" s="27">
+        <v>6</v>
+      </c>
+      <c r="U11" s="27">
+        <v>1</v>
       </c>
       <c r="V11" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="W11" s="27" t="s">
-[...18 lines deleted...]
-        <v>16</v>
+      <c r="W11" s="27">
+        <v>2</v>
+      </c>
+      <c r="X11" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y11" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z11" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA11" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB11" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC11" s="15">
+        <v>1</v>
       </c>
       <c r="AD11" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AE11" s="33">
+        <v>1</v>
+      </c>
+      <c r="AF11" s="31"/>
+      <c r="AG11" s="31"/>
+      <c r="AH11" s="31"/>
+      <c r="AI11" s="31"/>
+      <c r="AJ11" s="31"/>
+      <c r="AK11" s="31"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B12" s="13">
-[...20 lines deleted...]
-      <c r="I12" s="13">
+      <c r="B12" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" s="25">
+        <v>0</v>
+      </c>
+      <c r="G12" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H12" s="25">
+        <v>1</v>
+      </c>
+      <c r="I12" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J12" s="25">
         <v>3</v>
       </c>
-      <c r="J12" s="13">
-[...36 lines deleted...]
-        <v>2</v>
+      <c r="K12" s="25">
+        <v>1</v>
+      </c>
+      <c r="L12" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M12" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N12" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="O12" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P12" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="R12" s="27">
+        <v>1</v>
+      </c>
+      <c r="S12" s="27">
+        <v>1</v>
+      </c>
+      <c r="T12" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U12" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="V12" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="W12" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="X12" s="23">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="X12" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y12" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z12" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA12" s="27">
+        <v>2</v>
+      </c>
+      <c r="AB12" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC12" s="15" t="s">
+        <v>16</v>
       </c>
       <c r="AD12" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AE12" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF12" s="31"/>
+      <c r="AG12" s="31"/>
+      <c r="AH12" s="31"/>
+      <c r="AI12" s="31"/>
+      <c r="AJ12" s="31"/>
+      <c r="AK12" s="31"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="13">
-[...44 lines deleted...]
-      <c r="Q13" s="23" t="s">
+      <c r="B13" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F13" s="25">
+        <v>0</v>
+      </c>
+      <c r="G13" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I13" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J13" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K13" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L13" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M13" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N13" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="O13" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P13" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="R13" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="S13" s="23">
-[...5 lines deleted...]
-      <c r="U13" s="23" t="s">
+      <c r="S13" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T13" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W13" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="X13" s="23" t="s">
-[...11 lines deleted...]
-      <c r="AB13" s="37" t="s">
+      <c r="X13" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y13" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z13" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA13" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD13" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AE13" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF13" s="31"/>
+      <c r="AG13" s="31"/>
+      <c r="AH13" s="31"/>
+      <c r="AI13" s="31"/>
+      <c r="AJ13" s="31"/>
+      <c r="AK13" s="31"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B14" s="13">
-[...11 lines deleted...]
-      <c r="F14" s="13">
+      <c r="B14" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="25">
+        <v>9</v>
+      </c>
+      <c r="D14" s="25">
+        <v>2</v>
+      </c>
+      <c r="E14" s="25">
+        <v>5</v>
+      </c>
+      <c r="F14" s="25">
+        <v>1</v>
+      </c>
+      <c r="G14" s="25">
         <v>4</v>
       </c>
-      <c r="G14" s="13">
-[...5 lines deleted...]
-      <c r="I14" s="13">
+      <c r="H14" s="25">
+        <v>1</v>
+      </c>
+      <c r="I14" s="25">
+        <v>1</v>
+      </c>
+      <c r="J14" s="25">
+        <v>2</v>
+      </c>
+      <c r="K14" s="25">
+        <v>9</v>
+      </c>
+      <c r="L14" s="25">
+        <v>3</v>
+      </c>
+      <c r="M14" s="25">
+        <v>5</v>
+      </c>
+      <c r="N14" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="O14" s="27">
+        <v>2</v>
+      </c>
+      <c r="P14" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q14" s="27">
+        <v>1</v>
+      </c>
+      <c r="R14" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S14" s="27">
         <v>4</v>
       </c>
-      <c r="J14" s="13">
+      <c r="T14" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U14" s="27">
+        <v>3</v>
+      </c>
+      <c r="V14" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W14" s="27">
+        <v>1</v>
+      </c>
+      <c r="X14" s="27">
+        <v>3</v>
+      </c>
+      <c r="Y14" s="27">
+        <v>2</v>
+      </c>
+      <c r="Z14" s="27">
+        <v>1</v>
+      </c>
+      <c r="AA14" s="27">
         <v>4</v>
       </c>
-      <c r="K14" s="13">
-[...58 lines deleted...]
-      </c>
+      <c r="AB14" s="15">
+        <v>2</v>
+      </c>
+      <c r="AC14" s="15">
+        <v>2</v>
+      </c>
+      <c r="AD14" s="15">
+        <v>1</v>
+      </c>
+      <c r="AE14" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF14" s="31"/>
+      <c r="AG14" s="31"/>
+      <c r="AH14" s="31"/>
+      <c r="AI14" s="31"/>
+      <c r="AJ14" s="31"/>
+      <c r="AK14" s="31"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B15" s="13" t="s">
-[...56 lines deleted...]
-      <c r="U15" s="23" t="s">
+      <c r="B15" s="25">
+        <v>1</v>
+      </c>
+      <c r="C15" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F15" s="25">
+        <v>0</v>
+      </c>
+      <c r="G15" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H15" s="25">
+        <v>1</v>
+      </c>
+      <c r="I15" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J15" s="25">
+        <v>2</v>
+      </c>
+      <c r="K15" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L15" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M15" s="25">
+        <v>2</v>
+      </c>
+      <c r="N15" s="27">
+        <v>1</v>
+      </c>
+      <c r="O15" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P15" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q15" s="27">
+        <v>2</v>
+      </c>
+      <c r="R15" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S15" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T15" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W15" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="X15" s="23" t="s">
-[...11 lines deleted...]
-      <c r="AB15" s="37" t="s">
+      <c r="X15" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y15" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z15" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA15" s="27">
+        <v>1</v>
+      </c>
+      <c r="AB15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC15" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD15" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AE15" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF15" s="31"/>
+      <c r="AG15" s="31"/>
+      <c r="AH15" s="31"/>
+      <c r="AI15" s="31"/>
+      <c r="AJ15" s="31"/>
+      <c r="AK15" s="31"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B16" s="13" t="s">
-[...44 lines deleted...]
-      <c r="Q16" s="23" t="s">
+      <c r="B16" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F16" s="25">
+        <v>0</v>
+      </c>
+      <c r="G16" s="25">
+        <v>1</v>
+      </c>
+      <c r="H16" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I16" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J16" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K16" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L16" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M16" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N16" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="O16" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P16" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="R16" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="S16" s="23" t="s">
-[...5 lines deleted...]
-      <c r="U16" s="23" t="s">
+      <c r="S16" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T16" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="X16" s="23" t="s">
-[...11 lines deleted...]
-      <c r="AB16" s="37" t="s">
+      <c r="X16" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y16" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z16" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA16" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD16" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF16" s="31"/>
+      <c r="AG16" s="31"/>
+      <c r="AH16" s="31"/>
+      <c r="AI16" s="31"/>
+      <c r="AJ16" s="31"/>
+      <c r="AK16" s="31"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B17" s="13" t="s">
-[...44 lines deleted...]
-      <c r="Q17" s="23" t="s">
+      <c r="B17" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="25">
+        <v>1</v>
+      </c>
+      <c r="D17" s="25">
+        <v>1</v>
+      </c>
+      <c r="E17" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" s="25">
+        <v>2</v>
+      </c>
+      <c r="G17" s="25">
+        <v>1</v>
+      </c>
+      <c r="H17" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J17" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K17" s="25">
+        <v>1</v>
+      </c>
+      <c r="L17" s="25">
+        <v>1</v>
+      </c>
+      <c r="M17" s="25">
+        <v>2</v>
+      </c>
+      <c r="N17" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="O17" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P17" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="R17" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="S17" s="23" t="s">
-[...27 lines deleted...]
-        <v>2</v>
+      <c r="S17" s="27">
+        <v>2</v>
+      </c>
+      <c r="T17" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U17" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="V17" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W17" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X17" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y17" s="27">
+        <v>1</v>
+      </c>
+      <c r="Z17" s="27">
+        <v>1</v>
+      </c>
+      <c r="AA17" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB17" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="AC17" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AD17" s="15" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:30">
+      <c r="AD17" s="15">
+        <v>1</v>
+      </c>
+      <c r="AE17" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF17" s="31"/>
+      <c r="AG17" s="31"/>
+      <c r="AH17" s="31"/>
+      <c r="AI17" s="31"/>
+      <c r="AJ17" s="31"/>
+      <c r="AK17" s="31"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B18" s="13">
-[...57 lines deleted...]
-        <v>11</v>
+      <c r="B18" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" s="25">
+        <v>6</v>
+      </c>
+      <c r="D18" s="25">
+        <v>2</v>
+      </c>
+      <c r="E18" s="25">
+        <v>1</v>
+      </c>
+      <c r="F18" s="25">
+        <v>6</v>
+      </c>
+      <c r="G18" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H18" s="25">
+        <v>1</v>
+      </c>
+      <c r="I18" s="25">
+        <v>2</v>
+      </c>
+      <c r="J18" s="25">
+        <v>3</v>
+      </c>
+      <c r="K18" s="25">
+        <v>2</v>
+      </c>
+      <c r="L18" s="25">
+        <v>1</v>
+      </c>
+      <c r="M18" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N18" s="27">
+        <v>2</v>
+      </c>
+      <c r="O18" s="27">
+        <v>3</v>
+      </c>
+      <c r="P18" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q18" s="27">
+        <v>1</v>
+      </c>
+      <c r="R18" s="27">
+        <v>4</v>
+      </c>
+      <c r="S18" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T18" s="27">
+        <v>5</v>
+      </c>
+      <c r="U18" s="27">
+        <v>3</v>
       </c>
       <c r="V18" s="27">
         <v>5</v>
       </c>
-      <c r="W18" s="27">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="W18" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X18" s="27">
+        <v>1</v>
+      </c>
+      <c r="Y18" s="27">
+        <v>2</v>
+      </c>
+      <c r="Z18" s="27">
+        <v>2</v>
+      </c>
+      <c r="AA18" s="27">
+        <v>3</v>
       </c>
       <c r="AB18" s="15">
-        <v>9</v>
-[...4 lines deleted...]
-      <c r="AD18" s="15">
         <v>3</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AC18" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD18" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE18" s="33">
+        <v>1</v>
+      </c>
+      <c r="AF18" s="31"/>
+      <c r="AG18" s="31"/>
+      <c r="AH18" s="31"/>
+      <c r="AI18" s="31"/>
+      <c r="AJ18" s="31"/>
+      <c r="AK18" s="31"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B19" s="13" t="s">
-[...44 lines deleted...]
-      <c r="Q19" s="23" t="s">
+      <c r="B19" s="25">
+        <v>1</v>
+      </c>
+      <c r="C19" s="25">
+        <v>1</v>
+      </c>
+      <c r="D19" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F19" s="25">
+        <v>0</v>
+      </c>
+      <c r="G19" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H19" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I19" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J19" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K19" s="25">
+        <v>1</v>
+      </c>
+      <c r="L19" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M19" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N19" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="O19" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P19" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="R19" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="S19" s="23" t="s">
-[...5 lines deleted...]
-      <c r="U19" s="23" t="s">
+      <c r="S19" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T19" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W19" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="X19" s="23">
-[...11 lines deleted...]
-      <c r="AB19" s="37" t="s">
+      <c r="X19" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y19" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z19" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA19" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD19" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF19" s="31"/>
+      <c r="AG19" s="31"/>
+      <c r="AH19" s="31"/>
+      <c r="AI19" s="31"/>
+      <c r="AJ19" s="31"/>
+      <c r="AK19" s="31"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B20" s="13" t="s">
-[...45 lines deleted...]
-        <v>16</v>
+      <c r="B20" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" s="25">
+        <v>1</v>
+      </c>
+      <c r="E20" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F20" s="25">
+        <v>1</v>
+      </c>
+      <c r="G20" s="25">
+        <v>2</v>
+      </c>
+      <c r="H20" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I20" s="25">
+        <v>1</v>
+      </c>
+      <c r="J20" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K20" s="25">
+        <v>1</v>
+      </c>
+      <c r="L20" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M20" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N20" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="O20" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P20" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q20" s="27">
+        <v>1</v>
       </c>
       <c r="R20" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="S20" s="23">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="S20" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T20" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U20" s="27">
+        <v>1</v>
       </c>
       <c r="V20" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="W20" s="27" t="s">
-[...14 lines deleted...]
-      <c r="AB20" s="37" t="s">
+      <c r="W20" s="27">
+        <v>1</v>
+      </c>
+      <c r="X20" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y20" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z20" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA20" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC20" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD20" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF20" s="31"/>
+      <c r="AG20" s="31"/>
+      <c r="AH20" s="31"/>
+      <c r="AI20" s="31"/>
+      <c r="AJ20" s="31"/>
+      <c r="AK20" s="31"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B21" s="13">
-[...35 lines deleted...]
-      <c r="N21" s="23">
+      <c r="B21" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F21" s="25">
+        <v>1</v>
+      </c>
+      <c r="G21" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H21" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I21" s="25">
         <v>3</v>
       </c>
-      <c r="O21" s="23" t="s">
-[...17 lines deleted...]
-      <c r="U21" s="23" t="s">
+      <c r="J21" s="25">
+        <v>2</v>
+      </c>
+      <c r="K21" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L21" s="25">
+        <v>3</v>
+      </c>
+      <c r="M21" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N21" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="O21" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P21" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q21" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="R21" s="27">
+        <v>3</v>
+      </c>
+      <c r="S21" s="27">
+        <v>1</v>
+      </c>
+      <c r="T21" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="V21" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="W21" s="27">
-        <v>1</v>
+      <c r="W21" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="X21" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="Y21" s="23" t="s">
-[...8 lines deleted...]
-      <c r="AB21" s="37" t="s">
+      <c r="Y21" s="27">
+        <v>1</v>
+      </c>
+      <c r="Z21" s="27">
+        <v>1</v>
+      </c>
+      <c r="AA21" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC21" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD21" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="43" t="s">
+      <c r="AE21" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF21" s="31"/>
+      <c r="AG21" s="31"/>
+      <c r="AH21" s="31"/>
+      <c r="AI21" s="31"/>
+      <c r="AJ21" s="31"/>
+      <c r="AK21" s="31"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="43"/>
-[...22 lines deleted...]
-      <c r="Y22" s="43"/>
+      <c r="B22" s="46"/>
+      <c r="C22" s="46"/>
+      <c r="D22" s="46"/>
+      <c r="E22" s="46"/>
+      <c r="F22" s="46"/>
+      <c r="G22" s="46"/>
+      <c r="H22" s="46"/>
+      <c r="I22" s="46"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="46"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="46"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+      <c r="U22" s="46"/>
+      <c r="V22" s="46"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="46"/>
+      <c r="Y22" s="46"/>
+      <c r="Z22" s="27"/>
       <c r="AC22" s="15"/>
       <c r="AD22" s="15"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AF22" s="31"/>
+      <c r="AG22" s="31"/>
+      <c r="AH22" s="31"/>
+      <c r="AI22" s="31"/>
+      <c r="AJ22" s="31"/>
+      <c r="AK22" s="31"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="13">
+      <c r="B23" s="25">
+        <v>14</v>
+      </c>
+      <c r="C23" s="25">
+        <v>57</v>
+      </c>
+      <c r="D23" s="25">
+        <v>27</v>
+      </c>
+      <c r="E23" s="25">
+        <v>20</v>
+      </c>
+      <c r="F23" s="25">
+        <v>27</v>
+      </c>
+      <c r="G23" s="25">
+        <v>22</v>
+      </c>
+      <c r="H23" s="25">
+        <v>21</v>
+      </c>
+      <c r="I23" s="25">
+        <v>24</v>
+      </c>
+      <c r="J23" s="25">
+        <v>19</v>
+      </c>
+      <c r="K23" s="25">
+        <v>20</v>
+      </c>
+      <c r="L23" s="25">
+        <v>29</v>
+      </c>
+      <c r="M23" s="25">
+        <v>36</v>
+      </c>
+      <c r="N23" s="27">
+        <v>8</v>
+      </c>
+      <c r="O23" s="27">
+        <v>27</v>
+      </c>
+      <c r="P23" s="27">
+        <v>16</v>
+      </c>
+      <c r="Q23" s="27">
         <v>26</v>
       </c>
-      <c r="C23" s="13">
-[...56 lines deleted...]
-      <c r="V23" s="23">
+      <c r="R23" s="27">
+        <v>21</v>
+      </c>
+      <c r="S23" s="27">
+        <v>9</v>
+      </c>
+      <c r="T23" s="27">
         <v>19</v>
       </c>
-      <c r="W23" s="23">
-[...8 lines deleted...]
-      <c r="Z23" s="28">
+      <c r="U23" s="27">
+        <v>19</v>
+      </c>
+      <c r="V23" s="27">
+        <v>6</v>
+      </c>
+      <c r="W23" s="33">
+        <v>15</v>
+      </c>
+      <c r="X23" s="27">
+        <v>23</v>
+      </c>
+      <c r="Y23" s="27">
+        <v>33</v>
+      </c>
+      <c r="Z23" s="27">
+        <v>24</v>
+      </c>
+      <c r="AA23" s="27">
+        <v>23</v>
+      </c>
+      <c r="AB23" s="28">
         <v>10</v>
       </c>
-      <c r="AA23" s="28">
+      <c r="AC23" s="15">
+        <v>7</v>
+      </c>
+      <c r="AD23" s="15">
         <v>6</v>
       </c>
-      <c r="AB23" s="28">
-[...9 lines deleted...]
-    <row r="24" spans="1:30">
+      <c r="AE23" s="28">
+        <v>15</v>
+      </c>
+      <c r="AF23" s="31"/>
+      <c r="AG23" s="31"/>
+      <c r="AH23" s="31"/>
+      <c r="AI23" s="31"/>
+      <c r="AJ23" s="31"/>
+      <c r="AK23" s="31"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="13">
+      <c r="B24" s="25">
+        <v>13</v>
+      </c>
+      <c r="C24" s="25">
+        <v>55</v>
+      </c>
+      <c r="D24" s="25">
+        <v>27</v>
+      </c>
+      <c r="E24" s="25">
+        <v>19</v>
+      </c>
+      <c r="F24" s="25">
+        <v>13</v>
+      </c>
+      <c r="G24" s="25">
+        <v>18</v>
+      </c>
+      <c r="H24" s="25">
+        <v>19</v>
+      </c>
+      <c r="I24" s="25">
+        <v>23</v>
+      </c>
+      <c r="J24" s="25">
+        <v>17</v>
+      </c>
+      <c r="K24" s="25">
         <v>20</v>
       </c>
-      <c r="C24" s="13">
-[...29 lines deleted...]
-      <c r="M24" s="13">
+      <c r="L24" s="25">
         <v>28</v>
       </c>
-      <c r="N24" s="23">
-[...38 lines deleted...]
-      <c r="AA24" s="28">
+      <c r="M24" s="25">
+        <v>31</v>
+      </c>
+      <c r="N24" s="27">
         <v>6</v>
       </c>
+      <c r="O24" s="27">
+        <v>23</v>
+      </c>
+      <c r="P24" s="27">
+        <v>14</v>
+      </c>
+      <c r="Q24" s="27">
+        <v>22</v>
+      </c>
+      <c r="R24" s="27">
+        <v>21</v>
+      </c>
+      <c r="S24" s="27">
+        <v>9</v>
+      </c>
+      <c r="T24" s="27">
+        <v>18</v>
+      </c>
+      <c r="U24" s="27">
+        <v>18</v>
+      </c>
+      <c r="V24" s="27">
+        <v>5</v>
+      </c>
+      <c r="W24" s="33">
+        <v>15</v>
+      </c>
+      <c r="X24" s="27">
+        <v>22</v>
+      </c>
+      <c r="Y24" s="27">
+        <v>31</v>
+      </c>
+      <c r="Z24" s="27">
+        <v>23</v>
+      </c>
+      <c r="AA24" s="27">
+        <v>23</v>
+      </c>
       <c r="AB24" s="28">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="AC24" s="15">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="AD24" s="15">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:30">
+        <v>6</v>
+      </c>
+      <c r="AE24" s="28">
+        <v>15</v>
+      </c>
+      <c r="AF24" s="31"/>
+      <c r="AG24" s="31"/>
+      <c r="AH24" s="31"/>
+      <c r="AI24" s="31"/>
+      <c r="AJ24" s="31"/>
+      <c r="AK24" s="31"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B25" s="13" t="s">
-[...77 lines deleted...]
-      <c r="AB25" s="23" t="s">
+      <c r="B25" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E25" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F25" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H25" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I25" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J25" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K25" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L25" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M25" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N25" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="O25" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P25" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q25" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="R25" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S25" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T25" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U25" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="V25" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W25" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X25" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y25" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z25" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA25" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF25" s="31"/>
+      <c r="AG25" s="31"/>
+      <c r="AH25" s="31"/>
+      <c r="AI25" s="31"/>
+      <c r="AJ25" s="31"/>
+      <c r="AK25" s="31"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B26" s="13" t="s">
-[...77 lines deleted...]
-      <c r="AB26" s="23" t="s">
+      <c r="B26" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F26" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H26" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I26" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J26" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K26" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L26" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M26" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N26" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="O26" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P26" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q26" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="R26" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S26" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T26" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U26" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="V26" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W26" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X26" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y26" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z26" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA26" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF26" s="31"/>
+      <c r="AG26" s="31"/>
+      <c r="AH26" s="31"/>
+      <c r="AI26" s="31"/>
+      <c r="AJ26" s="31"/>
+      <c r="AK26" s="31"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B27" s="13" t="s">
-[...77 lines deleted...]
-      <c r="AB27" s="23" t="s">
+      <c r="B27" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F27" s="25">
+        <v>9</v>
+      </c>
+      <c r="G27" s="25">
+        <v>3</v>
+      </c>
+      <c r="H27" s="25">
+        <v>1</v>
+      </c>
+      <c r="I27" s="25">
+        <v>1</v>
+      </c>
+      <c r="J27" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K27" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L27" s="25">
+        <v>1</v>
+      </c>
+      <c r="M27" s="25">
+        <v>4</v>
+      </c>
+      <c r="N27" s="27">
+        <v>1</v>
+      </c>
+      <c r="O27" s="27">
+        <v>3</v>
+      </c>
+      <c r="P27" s="27">
+        <v>2</v>
+      </c>
+      <c r="Q27" s="27">
+        <v>1</v>
+      </c>
+      <c r="R27" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S27" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T27" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U27" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="V27" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W27" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X27" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y27" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z27" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA27" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC27" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD27" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF27" s="31"/>
+      <c r="AG27" s="31"/>
+      <c r="AH27" s="31"/>
+      <c r="AI27" s="31"/>
+      <c r="AJ27" s="31"/>
+      <c r="AK27" s="31"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B28" s="13" t="s">
-[...77 lines deleted...]
-      <c r="AB28" s="23" t="s">
+      <c r="B28" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F28" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H28" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I28" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J28" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K28" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L28" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M28" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N28" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="O28" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P28" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q28" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="R28" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S28" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T28" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U28" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="V28" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W28" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X28" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y28" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z28" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA28" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF28" s="31"/>
+      <c r="AG28" s="31"/>
+      <c r="AH28" s="31"/>
+      <c r="AI28" s="31"/>
+      <c r="AJ28" s="31"/>
+      <c r="AK28" s="31"/>
+    </row>
+    <row r="29" spans="1:37">
       <c r="A29" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B29" s="13" t="s">
-[...77 lines deleted...]
-      <c r="AB29" s="23" t="s">
+      <c r="B29" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F29" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H29" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I29" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J29" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K29" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L29" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M29" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N29" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="O29" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P29" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q29" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="R29" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S29" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T29" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U29" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="V29" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W29" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X29" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y29" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z29" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA29" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF29" s="31"/>
+      <c r="AG29" s="31"/>
+      <c r="AH29" s="31"/>
+      <c r="AI29" s="31"/>
+      <c r="AJ29" s="31"/>
+      <c r="AK29" s="31"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B30" s="13" t="s">
-[...77 lines deleted...]
-      <c r="AB30" s="23" t="s">
+      <c r="B30" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F30" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G30" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H30" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I30" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J30" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K30" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L30" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M30" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N30" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="O30" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P30" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q30" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="R30" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S30" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T30" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U30" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="V30" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W30" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X30" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y30" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z30" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA30" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF30" s="31"/>
+      <c r="AG30" s="31"/>
+      <c r="AH30" s="31"/>
+      <c r="AI30" s="31"/>
+      <c r="AJ30" s="31"/>
+      <c r="AK30" s="31"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B31" s="13" t="s">
-[...77 lines deleted...]
-      <c r="AB31" s="23" t="s">
+      <c r="B31" s="25">
+        <v>1</v>
+      </c>
+      <c r="C31" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D31" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E31" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F31" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G31" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H31" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I31" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J31" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K31" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L31" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M31" s="25">
+        <v>1</v>
+      </c>
+      <c r="N31" s="27">
+        <v>1</v>
+      </c>
+      <c r="O31" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P31" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q31" s="27">
+        <v>2</v>
+      </c>
+      <c r="R31" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S31" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T31" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U31" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="V31" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W31" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X31" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y31" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z31" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA31" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC31" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD31" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF31" s="31"/>
+      <c r="AG31" s="31"/>
+      <c r="AH31" s="31"/>
+      <c r="AI31" s="31"/>
+      <c r="AJ31" s="31"/>
+      <c r="AK31" s="31"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B32" s="13" t="s">
-[...77 lines deleted...]
-      <c r="AB32" s="23" t="s">
+      <c r="B32" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E32" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F32" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G32" s="25">
+        <v>1</v>
+      </c>
+      <c r="H32" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I32" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J32" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K32" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L32" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M32" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N32" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="O32" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P32" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q32" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="R32" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S32" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T32" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U32" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="V32" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W32" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X32" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y32" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z32" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA32" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD32" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF32" s="31"/>
+      <c r="AG32" s="31"/>
+      <c r="AH32" s="31"/>
+      <c r="AI32" s="31"/>
+      <c r="AJ32" s="31"/>
+      <c r="AK32" s="31"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B33" s="13" t="s">
-[...77 lines deleted...]
-      <c r="AB33" s="23" t="s">
+      <c r="B33" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D33" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E33" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F33" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G33" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H33" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I33" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J33" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K33" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L33" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M33" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N33" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="O33" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P33" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q33" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="R33" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S33" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T33" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U33" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="V33" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W33" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X33" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y33" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z33" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA33" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF33" s="31"/>
+      <c r="AG33" s="31"/>
+      <c r="AH33" s="31"/>
+      <c r="AI33" s="31"/>
+      <c r="AJ33" s="31"/>
+      <c r="AK33" s="31"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B34" s="13">
-[...87 lines deleted...]
-    <row r="35" spans="1:30">
+      <c r="B34" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C34" s="25">
+        <v>2</v>
+      </c>
+      <c r="D34" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E34" s="25">
+        <v>1</v>
+      </c>
+      <c r="F34" s="25">
+        <v>5</v>
+      </c>
+      <c r="G34" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H34" s="25">
+        <v>1</v>
+      </c>
+      <c r="I34" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J34" s="25">
+        <v>2</v>
+      </c>
+      <c r="K34" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L34" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M34" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N34" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="O34" s="27">
+        <v>1</v>
+      </c>
+      <c r="P34" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q34" s="27">
+        <v>1</v>
+      </c>
+      <c r="R34" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S34" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T34" s="27">
+        <v>1</v>
+      </c>
+      <c r="U34" s="27">
+        <v>1</v>
+      </c>
+      <c r="V34" s="27">
+        <v>1</v>
+      </c>
+      <c r="W34" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X34" s="27">
+        <v>1</v>
+      </c>
+      <c r="Y34" s="27">
+        <v>2</v>
+      </c>
+      <c r="Z34" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA34" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB34" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC34" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD34" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE34" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF34" s="31"/>
+      <c r="AG34" s="31"/>
+      <c r="AH34" s="31"/>
+      <c r="AI34" s="31"/>
+      <c r="AJ34" s="31"/>
+      <c r="AK34" s="31"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B35" s="13" t="s">
-[...77 lines deleted...]
-      <c r="AB35" s="23" t="s">
+      <c r="B35" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C35" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E35" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F35" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G35" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H35" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I35" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J35" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K35" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L35" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M35" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N35" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="O35" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P35" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q35" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="R35" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S35" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T35" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U35" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="V35" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W35" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X35" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y35" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z35" s="27">
+        <v>1</v>
+      </c>
+      <c r="AA35" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF35" s="31"/>
+      <c r="AG35" s="31"/>
+      <c r="AH35" s="31"/>
+      <c r="AI35" s="31"/>
+      <c r="AJ35" s="31"/>
+      <c r="AK35" s="31"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B36" s="13" t="s">
-[...77 lines deleted...]
-      <c r="AB36" s="23" t="s">
+      <c r="B36" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E36" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F36" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H36" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I36" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J36" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K36" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L36" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M36" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N36" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="O36" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P36" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q36" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="R36" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S36" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T36" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U36" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="V36" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W36" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X36" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y36" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z36" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA36" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:30">
+      <c r="AE36" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF36" s="31"/>
+      <c r="AG36" s="31"/>
+      <c r="AH36" s="31"/>
+      <c r="AI36" s="31"/>
+      <c r="AJ36" s="31"/>
+      <c r="AK36" s="31"/>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B37" s="13" t="s">
-[...77 lines deleted...]
-      <c r="AB37" s="23" t="s">
+      <c r="B37" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E37" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F37" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H37" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I37" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J37" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K37" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L37" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M37" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N37" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="O37" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P37" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q37" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="R37" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S37" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T37" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U37" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="V37" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W37" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X37" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y37" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z37" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA37" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="15" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="47" t="s">
+      <c r="AE37" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF37" s="31"/>
+      <c r="AG37" s="31"/>
+      <c r="AH37" s="31"/>
+      <c r="AI37" s="31"/>
+      <c r="AJ37" s="31"/>
+      <c r="AK37" s="31"/>
+    </row>
+    <row r="38" spans="1:37">
+      <c r="A38" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="47"/>
-[...22 lines deleted...]
-      <c r="Y38" s="47"/>
+      <c r="B38" s="49"/>
+      <c r="C38" s="49"/>
+      <c r="D38" s="49"/>
+      <c r="E38" s="49"/>
+      <c r="F38" s="49"/>
+      <c r="G38" s="49"/>
+      <c r="H38" s="49"/>
+      <c r="I38" s="49"/>
+      <c r="J38" s="49"/>
+      <c r="K38" s="49"/>
+      <c r="L38" s="49"/>
+      <c r="M38" s="49"/>
+      <c r="N38" s="49"/>
+      <c r="O38" s="49"/>
+      <c r="P38" s="49"/>
+      <c r="Q38" s="49"/>
+      <c r="R38" s="49"/>
+      <c r="S38" s="49"/>
+      <c r="T38" s="49"/>
+      <c r="U38" s="49"/>
+      <c r="V38" s="49"/>
+      <c r="W38" s="49"/>
+      <c r="X38" s="49"/>
+      <c r="Y38" s="49"/>
       <c r="AC38" s="15"/>
       <c r="AD38" s="15"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AF38" s="31"/>
+      <c r="AG38" s="31"/>
+      <c r="AH38" s="31"/>
+      <c r="AI38" s="31"/>
+      <c r="AJ38" s="31"/>
+      <c r="AK38" s="31"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B39" s="13">
-[...17 lines deleted...]
-      <c r="H39" s="13">
+      <c r="B39" s="25">
+        <v>1</v>
+      </c>
+      <c r="C39" s="25">
+        <v>19</v>
+      </c>
+      <c r="D39" s="25">
+        <v>7</v>
+      </c>
+      <c r="E39" s="25">
+        <v>11</v>
+      </c>
+      <c r="F39" s="25">
+        <v>14</v>
+      </c>
+      <c r="G39" s="25">
+        <v>9</v>
+      </c>
+      <c r="H39" s="25">
+        <v>4</v>
+      </c>
+      <c r="I39" s="25">
+        <v>11</v>
+      </c>
+      <c r="J39" s="25">
+        <v>11</v>
+      </c>
+      <c r="K39" s="25">
+        <v>17</v>
+      </c>
+      <c r="L39" s="25">
+        <v>8</v>
+      </c>
+      <c r="M39" s="25">
+        <v>13</v>
+      </c>
+      <c r="N39" s="27">
+        <v>2</v>
+      </c>
+      <c r="O39" s="27">
+        <v>6</v>
+      </c>
+      <c r="P39" s="27">
+        <v>9</v>
+      </c>
+      <c r="Q39" s="27">
+        <v>4</v>
+      </c>
+      <c r="R39" s="27">
+        <v>8</v>
+      </c>
+      <c r="S39" s="27">
+        <v>8</v>
+      </c>
+      <c r="T39" s="27">
+        <v>12</v>
+      </c>
+      <c r="U39" s="27">
+        <v>8</v>
+      </c>
+      <c r="V39" s="27">
+        <v>4</v>
+      </c>
+      <c r="W39" s="27">
+        <v>4</v>
+      </c>
+      <c r="X39" s="27">
+        <v>6</v>
+      </c>
+      <c r="Y39" s="27">
+        <v>4</v>
+      </c>
+      <c r="Z39" s="27">
+        <v>8</v>
+      </c>
+      <c r="AA39" s="27">
         <v>10</v>
       </c>
-      <c r="I39" s="13">
-[...41 lines deleted...]
-      <c r="W39" s="23">
+      <c r="AB39" s="28">
+        <v>8</v>
+      </c>
+      <c r="AC39" s="15">
         <v>4</v>
       </c>
-      <c r="X39" s="23">
-[...21 lines deleted...]
-    <row r="40" spans="1:30">
+      <c r="AD39" s="15">
+        <v>2</v>
+      </c>
+      <c r="AE39" s="28">
+        <v>2</v>
+      </c>
+      <c r="AF39" s="31"/>
+      <c r="AG39" s="31"/>
+      <c r="AH39" s="31"/>
+      <c r="AI39" s="31"/>
+      <c r="AJ39" s="31"/>
+      <c r="AK39" s="31"/>
+    </row>
+    <row r="40" spans="1:37" s="31" customFormat="1">
       <c r="A40" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B40" s="13" t="s">
-[...77 lines deleted...]
-      <c r="AB40" s="37" t="s">
+      <c r="B40" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E40" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F40" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G40" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H40" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I40" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J40" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K40" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L40" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M40" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N40" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="O40" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P40" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q40" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="R40" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S40" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T40" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U40" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="V40" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W40" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X40" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y40" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z40" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA40" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AD40" s="38" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:30">
+      <c r="AD40" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE40" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37" s="31" customFormat="1">
       <c r="A41" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B41" s="13" t="s">
-[...29 lines deleted...]
-      <c r="L41" s="13">
+      <c r="B41" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C41" s="25">
+        <v>2</v>
+      </c>
+      <c r="D41" s="25">
+        <v>1</v>
+      </c>
+      <c r="E41" s="25">
+        <v>1</v>
+      </c>
+      <c r="F41" s="25">
+        <v>4</v>
+      </c>
+      <c r="G41" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H41" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I41" s="25">
+        <v>1</v>
+      </c>
+      <c r="J41" s="25">
+        <v>1</v>
+      </c>
+      <c r="K41" s="25">
+        <v>1</v>
+      </c>
+      <c r="L41" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M41" s="25">
+        <v>2</v>
+      </c>
+      <c r="N41" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="O41" s="27">
+        <v>1</v>
+      </c>
+      <c r="P41" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q41" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="R41" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S41" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T41" s="27">
+        <v>2</v>
+      </c>
+      <c r="U41" s="27">
+        <v>1</v>
+      </c>
+      <c r="V41" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W41" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X41" s="27">
         <v>3</v>
       </c>
-      <c r="M41" s="13" t="s">
-[...23 lines deleted...]
-      <c r="U41" s="23">
+      <c r="Y41" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z41" s="27">
         <v>4</v>
       </c>
-      <c r="V41" s="23">
-[...27 lines deleted...]
-    <row r="42" spans="1:30">
+      <c r="AA41" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB41" s="38">
+        <v>3</v>
+      </c>
+      <c r="AC41" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD41" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE41" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37" s="31" customFormat="1">
       <c r="A42" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B42" s="13" t="s">
-[...87 lines deleted...]
-    <row r="43" spans="1:30">
+      <c r="B42" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C42" s="25">
+        <v>1</v>
+      </c>
+      <c r="D42" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E42" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F42" s="25">
+        <v>2</v>
+      </c>
+      <c r="G42" s="25">
+        <v>2</v>
+      </c>
+      <c r="H42" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I42" s="25">
+        <v>3</v>
+      </c>
+      <c r="J42" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K42" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L42" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M42" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N42" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="O42" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P42" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q42" s="27">
+        <v>1</v>
+      </c>
+      <c r="R42" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S42" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T42" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U42" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="V42" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W42" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X42" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y42" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z42" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA42" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB42" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC42" s="15">
+        <v>1</v>
+      </c>
+      <c r="AD42" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE42" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37" s="31" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B43" s="13">
-[...2 lines deleted...]
-      <c r="C43" s="13">
+      <c r="B43" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C43" s="25">
+        <v>1</v>
+      </c>
+      <c r="D43" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E43" s="25">
+        <v>5</v>
+      </c>
+      <c r="F43" s="25">
+        <v>2</v>
+      </c>
+      <c r="G43" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H43" s="25">
+        <v>1</v>
+      </c>
+      <c r="I43" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J43" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K43" s="25">
+        <v>1</v>
+      </c>
+      <c r="L43" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M43" s="25">
         <v>3</v>
       </c>
-      <c r="D43" s="13">
-[...81 lines deleted...]
-    <row r="44" spans="1:30">
+      <c r="N43" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="O43" s="27">
+        <v>1</v>
+      </c>
+      <c r="P43" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q43" s="27">
+        <v>1</v>
+      </c>
+      <c r="R43" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S43" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T43" s="27">
+        <v>6</v>
+      </c>
+      <c r="U43" s="27">
+        <v>1</v>
+      </c>
+      <c r="V43" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W43" s="27">
+        <v>2</v>
+      </c>
+      <c r="X43" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y43" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z43" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA43" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB43" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC43" s="15">
+        <v>1</v>
+      </c>
+      <c r="AD43" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE43" s="28">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37" s="31" customFormat="1">
       <c r="A44" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B44" s="13">
-[...20 lines deleted...]
-      <c r="I44" s="13">
+      <c r="B44" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C44" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D44" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E44" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F44" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G44" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H44" s="25">
+        <v>1</v>
+      </c>
+      <c r="I44" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J44" s="25">
         <v>3</v>
       </c>
-      <c r="J44" s="13">
-[...63 lines deleted...]
-    <row r="45" spans="1:30">
+      <c r="K44" s="25">
+        <v>1</v>
+      </c>
+      <c r="L44" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M44" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N44" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="O44" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P44" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q44" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="R44" s="27">
+        <v>1</v>
+      </c>
+      <c r="S44" s="27">
+        <v>1</v>
+      </c>
+      <c r="T44" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U44" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="V44" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W44" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X44" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y44" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z44" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA44" s="27">
+        <v>2</v>
+      </c>
+      <c r="AB44" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC44" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD44" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE44" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:37" s="31" customFormat="1">
       <c r="A45" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B45" s="13">
-[...77 lines deleted...]
-      <c r="AB45" s="37" t="s">
+      <c r="B45" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C45" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D45" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E45" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F45" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H45" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I45" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J45" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K45" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L45" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M45" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N45" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="O45" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P45" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q45" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="R45" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S45" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T45" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U45" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="V45" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W45" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X45" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y45" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z45" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA45" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC45" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AD45" s="38" t="s">
-[...3 lines deleted...]
-    <row r="46" spans="1:30">
+      <c r="AD45" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE45" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:37" s="31" customFormat="1">
       <c r="A46" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B46" s="13">
-[...11 lines deleted...]
-      <c r="F46" s="13">
+      <c r="B46" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C46" s="25">
+        <v>9</v>
+      </c>
+      <c r="D46" s="25">
+        <v>2</v>
+      </c>
+      <c r="E46" s="25">
+        <v>5</v>
+      </c>
+      <c r="F46" s="25">
+        <v>1</v>
+      </c>
+      <c r="G46" s="25">
         <v>4</v>
       </c>
-      <c r="G46" s="13">
-[...5 lines deleted...]
-      <c r="I46" s="13">
+      <c r="H46" s="25">
+        <v>1</v>
+      </c>
+      <c r="I46" s="25">
+        <v>1</v>
+      </c>
+      <c r="J46" s="25">
+        <v>2</v>
+      </c>
+      <c r="K46" s="25">
+        <v>9</v>
+      </c>
+      <c r="L46" s="25">
+        <v>3</v>
+      </c>
+      <c r="M46" s="25">
+        <v>5</v>
+      </c>
+      <c r="N46" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="O46" s="27">
+        <v>2</v>
+      </c>
+      <c r="P46" s="27">
+        <v>6</v>
+      </c>
+      <c r="Q46" s="27">
+        <v>1</v>
+      </c>
+      <c r="R46" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S46" s="27">
         <v>4</v>
       </c>
-      <c r="J46" s="13">
+      <c r="T46" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U46" s="27">
+        <v>3</v>
+      </c>
+      <c r="V46" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W46" s="27">
+        <v>1</v>
+      </c>
+      <c r="X46" s="27">
+        <v>3</v>
+      </c>
+      <c r="Y46" s="27">
+        <v>2</v>
+      </c>
+      <c r="Z46" s="27">
+        <v>1</v>
+      </c>
+      <c r="AA46" s="27">
         <v>4</v>
       </c>
-      <c r="K46" s="13">
-[...60 lines deleted...]
-    <row r="47" spans="1:30">
+      <c r="AB46" s="38">
+        <v>2</v>
+      </c>
+      <c r="AC46" s="15">
+        <v>2</v>
+      </c>
+      <c r="AD46" s="15">
+        <v>1</v>
+      </c>
+      <c r="AE46" s="15" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="47" spans="1:37">
       <c r="A47" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B47" s="13" t="s">
-[...77 lines deleted...]
-      <c r="AB47" s="37" t="s">
+      <c r="B47" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C47" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D47" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E47" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F47" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H47" s="25">
+        <v>1</v>
+      </c>
+      <c r="I47" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J47" s="25">
+        <v>2</v>
+      </c>
+      <c r="K47" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L47" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M47" s="25">
+        <v>1</v>
+      </c>
+      <c r="N47" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="O47" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P47" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q47" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="R47" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S47" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T47" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U47" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="V47" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W47" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X47" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y47" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z47" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA47" s="27">
+        <v>1</v>
+      </c>
+      <c r="AB47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC47" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AD47" s="38" t="s">
-[...3 lines deleted...]
-    <row r="48" spans="1:30">
+      <c r="AD47" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE47" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF47" s="31"/>
+      <c r="AG47" s="31"/>
+      <c r="AH47" s="31"/>
+      <c r="AI47" s="31"/>
+      <c r="AJ47" s="31"/>
+      <c r="AK47" s="31"/>
+    </row>
+    <row r="48" spans="1:37">
       <c r="A48" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B48" s="13" t="s">
-[...77 lines deleted...]
-      <c r="AB48" s="37" t="s">
+      <c r="B48" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C48" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D48" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E48" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F48" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G48" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H48" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I48" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J48" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K48" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="L48" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M48" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N48" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="O48" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P48" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q48" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="R48" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S48" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T48" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U48" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="V48" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W48" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X48" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y48" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z48" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA48" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC48" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AD48" s="38" t="s">
-[...3 lines deleted...]
-    <row r="49" spans="1:30">
+      <c r="AD48" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE48" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF48" s="31"/>
+      <c r="AG48" s="31"/>
+      <c r="AH48" s="31"/>
+      <c r="AI48" s="31"/>
+      <c r="AJ48" s="31"/>
+      <c r="AK48" s="31"/>
+    </row>
+    <row r="49" spans="1:37">
       <c r="A49" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B49" s="13" t="s">
-[...78 lines deleted...]
-        <v>2</v>
+      <c r="B49" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C49" s="25">
+        <v>1</v>
+      </c>
+      <c r="D49" s="25">
+        <v>1</v>
+      </c>
+      <c r="E49" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F49" s="25">
+        <v>2</v>
+      </c>
+      <c r="G49" s="25">
+        <v>1</v>
+      </c>
+      <c r="H49" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I49" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J49" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K49" s="25">
+        <v>1</v>
+      </c>
+      <c r="L49" s="25">
+        <v>1</v>
+      </c>
+      <c r="M49" s="25">
+        <v>2</v>
+      </c>
+      <c r="N49" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="O49" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P49" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q49" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="R49" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S49" s="27">
+        <v>2</v>
+      </c>
+      <c r="T49" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U49" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="V49" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W49" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X49" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y49" s="27">
+        <v>1</v>
+      </c>
+      <c r="Z49" s="27">
+        <v>1</v>
+      </c>
+      <c r="AA49" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB49" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="AC49" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AD49" s="38" t="s">
-[...3 lines deleted...]
-    <row r="50" spans="1:30">
+      <c r="AD49" s="15">
+        <v>1</v>
+      </c>
+      <c r="AE49" s="28">
+        <v>1</v>
+      </c>
+      <c r="AF49" s="31"/>
+      <c r="AG49" s="31"/>
+      <c r="AH49" s="31"/>
+      <c r="AI49" s="31"/>
+      <c r="AJ49" s="31"/>
+      <c r="AK49" s="31"/>
+    </row>
+    <row r="50" spans="1:37">
       <c r="A50" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B50" s="13">
+      <c r="B50" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C50" s="25">
+        <v>4</v>
+      </c>
+      <c r="D50" s="25">
+        <v>2</v>
+      </c>
+      <c r="E50" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F50" s="25">
+        <v>1</v>
+      </c>
+      <c r="G50" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H50" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I50" s="25">
+        <v>2</v>
+      </c>
+      <c r="J50" s="25">
+        <v>1</v>
+      </c>
+      <c r="K50" s="25">
+        <v>2</v>
+      </c>
+      <c r="L50" s="25">
+        <v>1</v>
+      </c>
+      <c r="M50" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N50" s="27">
+        <v>2</v>
+      </c>
+      <c r="O50" s="27">
+        <v>2</v>
+      </c>
+      <c r="P50" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q50" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="R50" s="27">
+        <v>4</v>
+      </c>
+      <c r="S50" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T50" s="27">
+        <v>4</v>
+      </c>
+      <c r="U50" s="27">
+        <v>2</v>
+      </c>
+      <c r="V50" s="27">
+        <v>4</v>
+      </c>
+      <c r="W50" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X50" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y50" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z50" s="27">
+        <v>1</v>
+      </c>
+      <c r="AA50" s="27">
         <v>3</v>
       </c>
-      <c r="C50" s="13">
-[...11 lines deleted...]
-      <c r="G50" s="13">
+      <c r="AB50" s="38">
         <v>3</v>
       </c>
-      <c r="H50" s="13">
-[...69 lines deleted...]
-    <row r="51" spans="1:30">
+      <c r="AC50" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD50" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE50" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF50" s="31"/>
+      <c r="AG50" s="31"/>
+      <c r="AH50" s="31"/>
+      <c r="AI50" s="31"/>
+      <c r="AJ50" s="31"/>
+      <c r="AK50" s="31"/>
+    </row>
+    <row r="51" spans="1:37">
       <c r="A51" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B51" s="13" t="s">
-[...77 lines deleted...]
-      <c r="AB51" s="8" t="s">
+      <c r="B51" s="25">
+        <v>1</v>
+      </c>
+      <c r="C51" s="25">
+        <v>1</v>
+      </c>
+      <c r="D51" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="E51" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F51" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G51" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H51" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I51" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="J51" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K51" s="25">
+        <v>1</v>
+      </c>
+      <c r="L51" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M51" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N51" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="O51" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P51" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q51" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="R51" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S51" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T51" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U51" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="V51" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W51" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X51" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y51" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z51" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA51" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC51" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AD51" s="38" t="s">
-[...3 lines deleted...]
-    <row r="52" spans="1:30">
+      <c r="AD51" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE51" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF51" s="31"/>
+      <c r="AG51" s="31"/>
+      <c r="AH51" s="31"/>
+      <c r="AI51" s="31"/>
+      <c r="AJ51" s="31"/>
+      <c r="AK51" s="31"/>
+    </row>
+    <row r="52" spans="1:37">
       <c r="A52" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B52" s="13" t="s">
-[...77 lines deleted...]
-      <c r="AB52" s="23" t="s">
+      <c r="B52" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C52" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D52" s="25">
+        <v>1</v>
+      </c>
+      <c r="E52" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="F52" s="25">
+        <v>1</v>
+      </c>
+      <c r="G52" s="25">
+        <v>2</v>
+      </c>
+      <c r="H52" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I52" s="25">
+        <v>1</v>
+      </c>
+      <c r="J52" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="K52" s="25">
+        <v>1</v>
+      </c>
+      <c r="L52" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="M52" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N52" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="O52" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="P52" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q52" s="27">
+        <v>1</v>
+      </c>
+      <c r="R52" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S52" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="T52" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="U52" s="27">
+        <v>1</v>
+      </c>
+      <c r="V52" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="W52" s="27">
+        <v>1</v>
+      </c>
+      <c r="X52" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y52" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z52" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA52" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC52" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AD52" s="38" t="s">
-[...3 lines deleted...]
-    <row r="53" spans="1:30">
+      <c r="AD52" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE52" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF52" s="31"/>
+      <c r="AG52" s="31"/>
+      <c r="AH52" s="31"/>
+      <c r="AI52" s="31"/>
+      <c r="AJ52" s="31"/>
+      <c r="AK52" s="31"/>
+    </row>
+    <row r="53" spans="1:37">
       <c r="A53" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="B53" s="22">
-[...35 lines deleted...]
-      <c r="N53" s="24">
+      <c r="B53" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C53" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D53" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="E53" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="F53" s="17">
+        <v>1</v>
+      </c>
+      <c r="G53" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="H53" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="I53" s="26">
         <v>3</v>
       </c>
-      <c r="O53" s="24" t="s">
-[...38 lines deleted...]
-      <c r="AB53" s="24" t="s">
+      <c r="J53" s="26">
+        <v>2</v>
+      </c>
+      <c r="K53" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="L53" s="26">
+        <v>3</v>
+      </c>
+      <c r="M53" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="N53" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="O53" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="P53" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q53" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="R53" s="26">
+        <v>3</v>
+      </c>
+      <c r="S53" s="26">
+        <v>1</v>
+      </c>
+      <c r="T53" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="U53" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="V53" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="W53" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="X53" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y53" s="26">
+        <v>1</v>
+      </c>
+      <c r="Z53" s="26">
+        <v>1</v>
+      </c>
+      <c r="AA53" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC53" s="16" t="s">
         <v>16</v>
       </c>
       <c r="AD53" s="16" t="s">
         <v>16</v>
       </c>
+      <c r="AE53" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF53" s="39"/>
+      <c r="AG53" s="39"/>
+      <c r="AH53" s="39"/>
+      <c r="AI53" s="39"/>
+      <c r="AJ53" s="39"/>
+      <c r="AK53" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="A38:Y38"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A6:Y6"/>
-    <mergeCell ref="A38:Y38"/>
-    <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C31" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD53"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I68" sqref="I68"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="23.88671875" style="28" bestFit="1" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="18" max="18" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.85546875" style="28" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="28" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.28515625" style="28" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.42578125" style="28" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.7109375" style="28" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.28515625" style="28" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7" style="28" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.42578125" style="28" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.85546875" style="28" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.28515625" style="28" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.28515625" style="28" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5703125" style="28" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.85546875" style="28" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="28" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.28515625" style="28" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.42578125" style="28" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.7109375" style="28" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.28515625" style="28" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="28" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="28"/>
+    <col min="20" max="20" width="5.42578125" style="28" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.85546875" style="28" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.28515625" style="28" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.28515625" style="28" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5703125" style="28" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.85546875" style="28" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-[...26 lines deleted...]
-      <c r="Y1" s="42"/>
+    <row r="1" spans="1:37" ht="29.45" customHeight="1">
+      <c r="A1" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
+      <c r="Y1" s="43"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="1"/>
       <c r="E3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="AK3" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="45"/>
-      <c r="B4" s="39">
+      <c r="A4" s="47"/>
+      <c r="B4" s="41">
         <v>2024</v>
       </c>
-      <c r="C4" s="40"/>
-[...10 lines deleted...]
-      <c r="N4" s="39">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="41">
         <v>2025</v>
       </c>
-      <c r="O4" s="40"/>
-[...10 lines deleted...]
-      <c r="Z4" s="39">
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
+      <c r="W4" s="42"/>
+      <c r="X4" s="42"/>
+      <c r="Y4" s="42"/>
+      <c r="Z4" s="41">
         <v>2026</v>
       </c>
-      <c r="AA4" s="40"/>
-[...9 lines deleted...]
-      <c r="AK4" s="40"/>
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="42"/>
+      <c r="AH4" s="42"/>
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="42"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="46"/>
+      <c r="A5" s="48"/>
       <c r="B5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="9" t="s">
+      <c r="D5" s="21" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="19" t="s">
+      <c r="F5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="H5" s="12" t="s">
+      <c r="H5" s="19" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="L5" s="2" t="s">
+      <c r="L5" s="18" t="s">
         <v>14</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="N5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="P5" s="9" t="s">
+      <c r="P5" s="21" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="R5" s="19" t="s">
+      <c r="R5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="S5" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="T5" s="12" t="s">
+      <c r="T5" s="19" t="s">
         <v>9</v>
       </c>
       <c r="U5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="V5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="W5" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="X5" s="2" t="s">
+      <c r="X5" s="18" t="s">
         <v>14</v>
       </c>
       <c r="Y5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="Z5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="AA5" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="AB5" s="9" t="s">
+      <c r="AB5" s="21" t="s">
         <v>5</v>
       </c>
       <c r="AC5" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="AD5" s="19" t="s">
+      <c r="AD5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AE5" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="AF5" s="12" t="s">
+      <c r="AF5" s="19" t="s">
         <v>9</v>
       </c>
       <c r="AG5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AH5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AI5" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AJ5" s="2" t="s">
+      <c r="AJ5" s="18" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="A6" s="44" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="44"/>
       <c r="C6" s="44"/>
       <c r="D6" s="44"/>
       <c r="E6" s="44"/>
       <c r="F6" s="44"/>
       <c r="G6" s="44"/>
       <c r="H6" s="44"/>
       <c r="I6" s="44"/>
       <c r="J6" s="44"/>
       <c r="K6" s="44"/>
       <c r="L6" s="44"/>
       <c r="M6" s="44"/>
       <c r="N6" s="44"/>
       <c r="O6" s="44"/>
       <c r="P6" s="44"/>
       <c r="Q6" s="44"/>
       <c r="R6" s="44"/>
       <c r="S6" s="44"/>
       <c r="T6" s="44"/>
       <c r="U6" s="44"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44"/>
       <c r="X6" s="44"/>
       <c r="Y6" s="44"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="15">
-[...38 lines deleted...]
-      <c r="O7" s="27">
+      <c r="B7" s="13">
+        <v>42</v>
+      </c>
+      <c r="C7" s="13">
+        <v>1258</v>
+      </c>
+      <c r="D7" s="13">
+        <v>63</v>
+      </c>
+      <c r="E7" s="13">
+        <v>162</v>
+      </c>
+      <c r="F7" s="13">
+        <v>76</v>
+      </c>
+      <c r="G7" s="13">
+        <v>91</v>
+      </c>
+      <c r="H7" s="13">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13">
+        <v>89</v>
+      </c>
+      <c r="J7" s="13">
+        <v>86</v>
+      </c>
+      <c r="K7" s="13">
+        <v>79</v>
+      </c>
+      <c r="L7" s="13">
+        <v>93</v>
+      </c>
+      <c r="M7" s="13">
+        <v>44</v>
+      </c>
+      <c r="N7" s="23">
+        <v>33</v>
+      </c>
+      <c r="O7" s="23">
+        <v>23</v>
+      </c>
+      <c r="P7" s="23">
+        <v>48</v>
+      </c>
+      <c r="Q7" s="23">
+        <v>21</v>
+      </c>
+      <c r="R7" s="23">
+        <v>29</v>
+      </c>
+      <c r="S7" s="23">
+        <v>67</v>
+      </c>
+      <c r="T7" s="23">
+        <v>85</v>
+      </c>
+      <c r="U7" s="23">
+        <v>41</v>
+      </c>
+      <c r="V7" s="27">
+        <v>30</v>
+      </c>
+      <c r="W7" s="27">
+        <v>30</v>
+      </c>
+      <c r="X7" s="23">
+        <v>62</v>
+      </c>
+      <c r="Y7" s="23">
+        <v>24</v>
+      </c>
+      <c r="Z7" s="28">
+        <v>22</v>
+      </c>
+      <c r="AA7" s="28">
+        <v>23</v>
+      </c>
+      <c r="AB7" s="15">
+        <v>20</v>
+      </c>
+      <c r="AC7" s="15">
+        <v>20</v>
+      </c>
+      <c r="AD7" s="15">
         <v>10</v>
       </c>
-      <c r="P7" s="27">
-[...43 lines deleted...]
-      </c>
+      <c r="AE7" s="15">
+        <v>42</v>
+      </c>
+      <c r="AF7" s="31"/>
+      <c r="AG7" s="31"/>
+      <c r="AH7" s="31"/>
+      <c r="AI7" s="31"/>
+      <c r="AJ7" s="31"/>
+      <c r="AK7" s="31"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="15">
-[...38 lines deleted...]
-      <c r="O8" s="27">
+      <c r="B8" s="13">
+        <v>20</v>
+      </c>
+      <c r="C8" s="13">
+        <v>827</v>
+      </c>
+      <c r="D8" s="13">
+        <v>41</v>
+      </c>
+      <c r="E8" s="13">
+        <v>44</v>
+      </c>
+      <c r="F8" s="13">
+        <v>42</v>
+      </c>
+      <c r="G8" s="13">
+        <v>47</v>
+      </c>
+      <c r="H8" s="13">
+        <v>39</v>
+      </c>
+      <c r="I8" s="13">
+        <v>45</v>
+      </c>
+      <c r="J8" s="13">
+        <v>38</v>
+      </c>
+      <c r="K8" s="13">
+        <v>49</v>
+      </c>
+      <c r="L8" s="13">
+        <v>53</v>
+      </c>
+      <c r="M8" s="13">
+        <v>28</v>
+      </c>
+      <c r="N8" s="23">
+        <v>1</v>
+      </c>
+      <c r="O8" s="23">
+        <v>11</v>
+      </c>
+      <c r="P8" s="23">
+        <v>27</v>
+      </c>
+      <c r="Q8" s="23">
+        <v>11</v>
+      </c>
+      <c r="R8" s="23">
+        <v>13</v>
+      </c>
+      <c r="S8" s="23">
+        <v>36</v>
+      </c>
+      <c r="T8" s="23">
+        <v>40</v>
+      </c>
+      <c r="U8" s="23">
+        <v>16</v>
+      </c>
+      <c r="V8" s="27">
+        <v>19</v>
+      </c>
+      <c r="W8" s="27">
+        <v>26</v>
+      </c>
+      <c r="X8" s="23">
+        <v>30</v>
+      </c>
+      <c r="Y8" s="23">
         <v>12</v>
       </c>
-      <c r="P8" s="27">
-[...5 lines deleted...]
-      <c r="R8" s="27">
+      <c r="Z8" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA8" s="28">
+        <v>6</v>
+      </c>
+      <c r="AB8" s="15">
         <v>8</v>
       </c>
-      <c r="S8" s="27">
-[...23 lines deleted...]
-      <c r="AA8" s="15">
+      <c r="AC8" s="15">
+        <v>13</v>
+      </c>
+      <c r="AD8" s="15">
+        <v>7</v>
+      </c>
+      <c r="AE8" s="15">
         <v>17</v>
       </c>
-      <c r="AB8" s="38">
-[...7 lines deleted...]
-      </c>
+      <c r="AF8" s="31"/>
+      <c r="AG8" s="31"/>
+      <c r="AH8" s="31"/>
+      <c r="AI8" s="31"/>
+      <c r="AJ8" s="31"/>
+      <c r="AK8" s="31"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="15" t="s">
-[...11 lines deleted...]
-      <c r="F9" s="15">
+      <c r="B9" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="13">
+        <v>11</v>
+      </c>
+      <c r="D9" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="13">
+        <v>81</v>
+      </c>
+      <c r="F9" s="13">
+        <v>1</v>
+      </c>
+      <c r="G9" s="13">
+        <v>6</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I9" s="13">
+        <v>7</v>
+      </c>
+      <c r="J9" s="13">
+        <v>7</v>
+      </c>
+      <c r="K9" s="13">
+        <v>1</v>
+      </c>
+      <c r="L9" s="13">
         <v>3</v>
       </c>
-      <c r="G9" s="15">
-[...42 lines deleted...]
-        <v>-3</v>
+      <c r="M9" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N9" s="23">
+        <v>1</v>
+      </c>
+      <c r="O9" s="23">
+        <v>1</v>
+      </c>
+      <c r="P9" s="23">
+        <v>1</v>
+      </c>
+      <c r="Q9" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R9" s="23">
+        <v>8</v>
+      </c>
+      <c r="S9" s="23">
+        <v>7</v>
+      </c>
+      <c r="T9" s="23">
+        <v>5</v>
+      </c>
+      <c r="U9" s="23">
+        <v>4</v>
       </c>
       <c r="V9" s="27">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="W9" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="X9" s="27">
-[...19 lines deleted...]
-      </c>
+      <c r="X9" s="23">
+        <v>1</v>
+      </c>
+      <c r="Y9" s="23">
+        <v>1</v>
+      </c>
+      <c r="Z9" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA9" s="28">
+        <v>1</v>
+      </c>
+      <c r="AB9" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC9" s="15">
+        <v>2</v>
+      </c>
+      <c r="AD9" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE9" s="15">
+        <v>1</v>
+      </c>
+      <c r="AF9" s="31"/>
+      <c r="AG9" s="31"/>
+      <c r="AH9" s="31"/>
+      <c r="AI9" s="31"/>
+      <c r="AJ9" s="31"/>
+      <c r="AK9" s="31"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="15" t="s">
-[...45 lines deleted...]
-        <v>16</v>
+      <c r="B10" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="13">
+        <v>1</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="13">
+        <v>1</v>
+      </c>
+      <c r="F10" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K10" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L10" s="13">
+        <v>1</v>
+      </c>
+      <c r="M10" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N10" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="O10" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P10" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q10" s="23">
+        <v>1</v>
       </c>
       <c r="R10" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="S10" s="27" t="s">
-[...5 lines deleted...]
-      <c r="U10" s="27" t="s">
+      <c r="S10" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T10" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U10" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W10" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="X10" s="27" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="X10" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y10" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z10" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA10" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB10" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE10" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF10" s="31"/>
+      <c r="AG10" s="31"/>
+      <c r="AH10" s="31"/>
+      <c r="AI10" s="31"/>
+      <c r="AJ10" s="31"/>
+      <c r="AK10" s="31"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="15">
-[...8 lines deleted...]
-      <c r="E11" s="15">
+      <c r="B11" s="13">
+        <v>2</v>
+      </c>
+      <c r="C11" s="13">
+        <v>4</v>
+      </c>
+      <c r="D11" s="13">
+        <v>1</v>
+      </c>
+      <c r="E11" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F11" s="13">
+        <v>3</v>
+      </c>
+      <c r="G11" s="13">
+        <v>1</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I11" s="13">
+        <v>2</v>
+      </c>
+      <c r="J11" s="13">
+        <v>4</v>
+      </c>
+      <c r="K11" s="13">
         <v>5</v>
       </c>
-      <c r="F11" s="15">
-[...20 lines deleted...]
-      <c r="M11" s="25">
+      <c r="L11" s="13">
+        <v>1</v>
+      </c>
+      <c r="M11" s="13">
+        <v>3</v>
+      </c>
+      <c r="N11" s="23">
+        <v>2</v>
+      </c>
+      <c r="O11" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P11" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q11" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R11" s="23">
+        <v>2</v>
+      </c>
+      <c r="S11" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T11" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U11" s="23">
         <v>4</v>
       </c>
-      <c r="N11" s="27">
-[...22 lines deleted...]
-      </c>
       <c r="V11" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="W11" s="27">
-[...22 lines deleted...]
-      </c>
+      <c r="W11" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X11" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y11" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z11" s="28">
+        <v>1</v>
+      </c>
+      <c r="AA11" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB11" s="15">
+        <v>1</v>
+      </c>
+      <c r="AC11" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD11" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE11" s="15">
+        <v>3</v>
+      </c>
+      <c r="AF11" s="31"/>
+      <c r="AG11" s="31"/>
+      <c r="AH11" s="31"/>
+      <c r="AI11" s="31"/>
+      <c r="AJ11" s="31"/>
+      <c r="AK11" s="31"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B12" s="15">
-[...56 lines deleted...]
-      <c r="U12" s="27" t="s">
+      <c r="B12" s="13">
+        <v>1</v>
+      </c>
+      <c r="C12" s="13">
+        <v>2</v>
+      </c>
+      <c r="D12" s="13">
+        <v>4</v>
+      </c>
+      <c r="E12" s="13">
+        <v>4</v>
+      </c>
+      <c r="F12" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" s="13">
+        <v>2</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" s="13">
+        <v>3</v>
+      </c>
+      <c r="J12" s="13">
+        <v>4</v>
+      </c>
+      <c r="K12" s="13">
+        <v>2</v>
+      </c>
+      <c r="L12" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="M12" s="13">
+        <v>2</v>
+      </c>
+      <c r="N12" s="23">
+        <v>1</v>
+      </c>
+      <c r="O12" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P12" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q12" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R12" s="23">
+        <v>2</v>
+      </c>
+      <c r="S12" s="23">
+        <v>1</v>
+      </c>
+      <c r="T12" s="23">
+        <v>2</v>
+      </c>
+      <c r="U12" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V12" s="27">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="W12" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="X12" s="27">
-[...19 lines deleted...]
-      </c>
+      <c r="X12" s="23">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z12" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA12" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB12" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC12" s="15">
+        <v>1</v>
+      </c>
+      <c r="AD12" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE12" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF12" s="31"/>
+      <c r="AG12" s="31"/>
+      <c r="AH12" s="31"/>
+      <c r="AI12" s="31"/>
+      <c r="AJ12" s="31"/>
+      <c r="AK12" s="31"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="15">
-[...44 lines deleted...]
-      <c r="Q13" s="27" t="s">
+      <c r="B13" s="13">
+        <v>1</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F13" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K13" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L13" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="M13" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N13" s="23">
+        <v>22</v>
+      </c>
+      <c r="O13" s="23">
+        <v>1</v>
+      </c>
+      <c r="P13" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q13" s="23" t="s">
         <v>16</v>
       </c>
       <c r="R13" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="S13" s="27">
-[...5 lines deleted...]
-      <c r="U13" s="27" t="s">
+      <c r="S13" s="23">
+        <v>1</v>
+      </c>
+      <c r="T13" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U13" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W13" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="X13" s="27" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="X13" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y13" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z13" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA13" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB13" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC13" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD13" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE13" s="15">
+        <v>1</v>
+      </c>
+      <c r="AF13" s="31"/>
+      <c r="AG13" s="31"/>
+      <c r="AH13" s="31"/>
+      <c r="AI13" s="31"/>
+      <c r="AJ13" s="31"/>
+      <c r="AK13" s="31"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B14" s="15">
-[...8 lines deleted...]
-      <c r="E14" s="15">
+      <c r="B14" s="13">
+        <v>8</v>
+      </c>
+      <c r="C14" s="13">
+        <v>53</v>
+      </c>
+      <c r="D14" s="13">
+        <v>2</v>
+      </c>
+      <c r="E14" s="13">
+        <v>1</v>
+      </c>
+      <c r="F14" s="13">
         <v>4</v>
       </c>
-      <c r="F14" s="15">
-[...29 lines deleted...]
-      <c r="P14" s="27">
+      <c r="G14" s="13">
+        <v>7</v>
+      </c>
+      <c r="H14" s="13">
+        <v>2</v>
+      </c>
+      <c r="I14" s="13">
+        <v>4</v>
+      </c>
+      <c r="J14" s="13">
+        <v>4</v>
+      </c>
+      <c r="K14" s="13">
+        <v>1</v>
+      </c>
+      <c r="L14" s="13">
+        <v>2</v>
+      </c>
+      <c r="M14" s="13">
+        <v>2</v>
+      </c>
+      <c r="N14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="O14" s="23">
+        <v>1</v>
+      </c>
+      <c r="P14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q14" s="23">
+        <v>1</v>
+      </c>
+      <c r="R14" s="23">
+        <v>1</v>
+      </c>
+      <c r="S14" s="23">
         <v>6</v>
       </c>
-      <c r="Q14" s="27" t="s">
-[...12 lines deleted...]
-        <v>2</v>
+      <c r="T14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U14" s="23">
+        <v>1</v>
       </c>
       <c r="V14" s="27">
-        <v>-2</v>
-[...24 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="W14" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X14" s="23">
+        <v>2</v>
+      </c>
+      <c r="Y14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z14" s="23">
+        <v>1</v>
+      </c>
+      <c r="AA14" s="28">
+        <v>11</v>
+      </c>
+      <c r="AB14" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC14" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD14" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE14" s="15">
+        <v>1</v>
+      </c>
+      <c r="AF14" s="31"/>
+      <c r="AG14" s="31"/>
+      <c r="AH14" s="31"/>
+      <c r="AI14" s="31"/>
+      <c r="AJ14" s="31"/>
+      <c r="AK14" s="31"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B15" s="15">
-[...56 lines deleted...]
-      <c r="U15" s="27" t="s">
+      <c r="B15" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="13">
+        <v>22</v>
+      </c>
+      <c r="D15" s="13">
+        <v>2</v>
+      </c>
+      <c r="E15" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F15" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G15" s="13">
+        <v>3</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J15" s="13">
+        <v>1</v>
+      </c>
+      <c r="K15" s="13">
+        <v>4</v>
+      </c>
+      <c r="L15" s="13">
+        <v>1</v>
+      </c>
+      <c r="M15" s="13">
+        <v>1</v>
+      </c>
+      <c r="N15" s="23">
+        <v>1</v>
+      </c>
+      <c r="O15" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P15" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q15" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R15" s="23">
+        <v>1</v>
+      </c>
+      <c r="S15" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T15" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U15" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W15" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="X15" s="27" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="X15" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y15" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z15" s="28">
+        <v>2</v>
+      </c>
+      <c r="AA15" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB15" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC15" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD15" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE15" s="15">
+        <v>5</v>
+      </c>
+      <c r="AF15" s="31"/>
+      <c r="AG15" s="31"/>
+      <c r="AH15" s="31"/>
+      <c r="AI15" s="31"/>
+      <c r="AJ15" s="31"/>
+      <c r="AK15" s="31"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B16" s="15" t="s">
-[...44 lines deleted...]
-      <c r="Q16" s="27" t="s">
+      <c r="B16" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="13">
+        <v>14</v>
+      </c>
+      <c r="D16" s="13">
+        <v>1</v>
+      </c>
+      <c r="E16" s="13">
+        <v>6</v>
+      </c>
+      <c r="F16" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" s="13">
+        <v>7</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J16" s="13">
+        <v>5</v>
+      </c>
+      <c r="K16" s="13">
+        <v>4</v>
+      </c>
+      <c r="L16" s="13">
+        <v>6</v>
+      </c>
+      <c r="M16" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N16" s="23">
+        <v>1</v>
+      </c>
+      <c r="O16" s="23">
+        <v>1</v>
+      </c>
+      <c r="P16" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q16" s="23" t="s">
         <v>16</v>
       </c>
       <c r="R16" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="S16" s="27" t="s">
-[...5 lines deleted...]
-      <c r="U16" s="27" t="s">
+      <c r="S16" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T16" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U16" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="X16" s="27" t="s">
-[...21 lines deleted...]
-    <row r="17" spans="1:30">
+      <c r="X16" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y16" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z16" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA16" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB16" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC16" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD16" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE16" s="15">
+        <v>1</v>
+      </c>
+      <c r="AF16" s="31"/>
+      <c r="AG16" s="31"/>
+      <c r="AH16" s="31"/>
+      <c r="AI16" s="31"/>
+      <c r="AJ16" s="31"/>
+      <c r="AK16" s="31"/>
+    </row>
+    <row r="17" spans="1:37">
       <c r="A17" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B17" s="15" t="s">
-[...44 lines deleted...]
-      <c r="Q17" s="27" t="s">
+      <c r="B17" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="13">
+        <v>70</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="13">
+        <v>2</v>
+      </c>
+      <c r="F17" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G17" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" s="13">
+        <v>3</v>
+      </c>
+      <c r="J17" s="13">
+        <v>1</v>
+      </c>
+      <c r="K17" s="13">
+        <v>3</v>
+      </c>
+      <c r="L17" s="13">
+        <v>3</v>
+      </c>
+      <c r="M17" s="13">
+        <v>1</v>
+      </c>
+      <c r="N17" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="O17" s="23">
+        <v>1</v>
+      </c>
+      <c r="P17" s="23">
+        <v>3</v>
+      </c>
+      <c r="Q17" s="23" t="s">
         <v>16</v>
       </c>
       <c r="R17" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="S17" s="27">
-[...6 lines deleted...]
-        <v>-5</v>
+      <c r="S17" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T17" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U17" s="23">
+        <v>5</v>
       </c>
       <c r="V17" s="27">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="W17" s="27">
-        <v>-1</v>
-[...23 lines deleted...]
-    <row r="18" spans="1:30">
+        <v>1</v>
+      </c>
+      <c r="X17" s="23">
+        <v>2</v>
+      </c>
+      <c r="Y17" s="23">
+        <v>2</v>
+      </c>
+      <c r="Z17" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA17" s="28">
+        <v>1</v>
+      </c>
+      <c r="AB17" s="15">
+        <v>2</v>
+      </c>
+      <c r="AC17" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD17" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE17" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF17" s="31"/>
+      <c r="AG17" s="31"/>
+      <c r="AH17" s="31"/>
+      <c r="AI17" s="31"/>
+      <c r="AJ17" s="31"/>
+      <c r="AK17" s="31"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B18" s="15">
-[...60 lines deleted...]
-        <v>16</v>
+      <c r="B18" s="13">
+        <v>9</v>
+      </c>
+      <c r="C18" s="13">
+        <v>239</v>
+      </c>
+      <c r="D18" s="13">
+        <v>12</v>
+      </c>
+      <c r="E18" s="13">
+        <v>17</v>
+      </c>
+      <c r="F18" s="13">
+        <v>21</v>
+      </c>
+      <c r="G18" s="13">
+        <v>10</v>
+      </c>
+      <c r="H18" s="13">
+        <v>9</v>
+      </c>
+      <c r="I18" s="13">
+        <v>20</v>
+      </c>
+      <c r="J18" s="13">
+        <v>16</v>
+      </c>
+      <c r="K18" s="13">
+        <v>10</v>
+      </c>
+      <c r="L18" s="13">
+        <v>16</v>
+      </c>
+      <c r="M18" s="13">
+        <v>7</v>
+      </c>
+      <c r="N18" s="23">
+        <v>1</v>
+      </c>
+      <c r="O18" s="23">
+        <v>7</v>
+      </c>
+      <c r="P18" s="23">
+        <v>17</v>
+      </c>
+      <c r="Q18" s="23">
+        <v>8</v>
+      </c>
+      <c r="R18" s="23">
+        <v>2</v>
+      </c>
+      <c r="S18" s="23">
+        <v>15</v>
+      </c>
+      <c r="T18" s="23">
+        <v>35</v>
+      </c>
+      <c r="U18" s="23">
+        <v>11</v>
+      </c>
+      <c r="V18" s="27">
+        <v>5</v>
       </c>
       <c r="W18" s="27">
-        <v>-2</v>
-[...23 lines deleted...]
-    <row r="19" spans="1:30">
+        <v>2</v>
+      </c>
+      <c r="X18" s="23">
+        <v>21</v>
+      </c>
+      <c r="Y18" s="23">
+        <v>9</v>
+      </c>
+      <c r="Z18" s="28">
+        <v>18</v>
+      </c>
+      <c r="AA18" s="28">
+        <v>4</v>
+      </c>
+      <c r="AB18" s="15">
+        <v>9</v>
+      </c>
+      <c r="AC18" s="15">
+        <v>4</v>
+      </c>
+      <c r="AD18" s="15">
+        <v>3</v>
+      </c>
+      <c r="AE18" s="15">
+        <v>13</v>
+      </c>
+      <c r="AF18" s="31"/>
+      <c r="AG18" s="31"/>
+      <c r="AH18" s="31"/>
+      <c r="AI18" s="31"/>
+      <c r="AJ18" s="31"/>
+      <c r="AK18" s="31"/>
+    </row>
+    <row r="19" spans="1:37">
       <c r="A19" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B19" s="15">
-[...44 lines deleted...]
-      <c r="Q19" s="27" t="s">
+      <c r="B19" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="13">
+        <v>6</v>
+      </c>
+      <c r="D19" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F19" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J19" s="13">
+        <v>1</v>
+      </c>
+      <c r="K19" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L19" s="13">
+        <v>1</v>
+      </c>
+      <c r="M19" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N19" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="O19" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P19" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q19" s="23" t="s">
         <v>16</v>
       </c>
       <c r="R19" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="S19" s="27" t="s">
-[...5 lines deleted...]
-      <c r="U19" s="27" t="s">
+      <c r="S19" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T19" s="23">
+        <v>3</v>
+      </c>
+      <c r="U19" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W19" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="X19" s="27">
-[...21 lines deleted...]
-    <row r="20" spans="1:30">
+      <c r="X19" s="23">
+        <v>5</v>
+      </c>
+      <c r="Y19" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z19" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA19" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB19" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC19" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD19" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE19" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF19" s="31"/>
+      <c r="AG19" s="31"/>
+      <c r="AH19" s="31"/>
+      <c r="AI19" s="31"/>
+      <c r="AJ19" s="31"/>
+      <c r="AK19" s="31"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B20" s="15" t="s">
-[...45 lines deleted...]
-        <v>1</v>
+      <c r="B20" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="13">
+        <v>4</v>
+      </c>
+      <c r="D20" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" s="13">
+        <v>4</v>
+      </c>
+      <c r="F20" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G20" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K20" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L20" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="M20" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N20" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="O20" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P20" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q20" s="23" t="s">
+        <v>16</v>
       </c>
       <c r="R20" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="S20" s="27">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="S20" s="23">
+        <v>1</v>
+      </c>
+      <c r="T20" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U20" s="23" t="s">
+        <v>16</v>
       </c>
       <c r="V20" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="W20" s="27">
-[...24 lines deleted...]
-    <row r="21" spans="1:30">
+      <c r="W20" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="X20" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y20" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z20" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA20" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB20" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC20" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD20" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE20" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF20" s="31"/>
+      <c r="AG20" s="31"/>
+      <c r="AH20" s="31"/>
+      <c r="AI20" s="31"/>
+      <c r="AJ20" s="31"/>
+      <c r="AK20" s="31"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B21" s="15">
-[...47 lines deleted...]
-      <c r="R21" s="27">
+      <c r="B21" s="13">
+        <v>1</v>
+      </c>
+      <c r="C21" s="13">
+        <v>5</v>
+      </c>
+      <c r="D21" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" s="13">
+        <v>2</v>
+      </c>
+      <c r="F21" s="13">
+        <v>5</v>
+      </c>
+      <c r="G21" s="14">
+        <v>8</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I21" s="13">
+        <v>5</v>
+      </c>
+      <c r="J21" s="13">
+        <v>5</v>
+      </c>
+      <c r="K21" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L21" s="13">
+        <v>6</v>
+      </c>
+      <c r="M21" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N21" s="23">
         <v>3</v>
       </c>
-      <c r="S21" s="27">
-[...5 lines deleted...]
-      <c r="U21" s="27" t="s">
+      <c r="O21" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P21" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q21" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R21" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="S21" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T21" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U21" s="23" t="s">
         <v>16</v>
       </c>
       <c r="V21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="W21" s="27">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="X21" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="Y21" s="27">
-[...19 lines deleted...]
-      <c r="A22" s="43" t="s">
+      <c r="Y21" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z21" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA21" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB21" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC21" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD21" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE21" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF21" s="31"/>
+      <c r="AG21" s="31"/>
+      <c r="AH21" s="31"/>
+      <c r="AI21" s="31"/>
+      <c r="AJ21" s="31"/>
+      <c r="AK21" s="31"/>
+    </row>
+    <row r="22" spans="1:37">
+      <c r="A22" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="43"/>
-[...27 lines deleted...]
-    <row r="23" spans="1:30">
+      <c r="B22" s="46"/>
+      <c r="C22" s="46"/>
+      <c r="D22" s="46"/>
+      <c r="E22" s="46"/>
+      <c r="F22" s="46"/>
+      <c r="G22" s="46"/>
+      <c r="H22" s="46"/>
+      <c r="I22" s="46"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="46"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="46"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+      <c r="U22" s="46"/>
+      <c r="V22" s="46"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="46"/>
+      <c r="Y22" s="46"/>
+      <c r="AC22" s="15"/>
+      <c r="AD22" s="15"/>
+      <c r="AF22" s="31"/>
+      <c r="AG22" s="31"/>
+      <c r="AH22" s="31"/>
+      <c r="AI22" s="31"/>
+      <c r="AJ22" s="31"/>
+      <c r="AK22" s="31"/>
+    </row>
+    <row r="23" spans="1:37">
       <c r="A23" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="15">
-[...71 lines deleted...]
-      <c r="Z23" s="34">
+      <c r="B23" s="13">
+        <v>26</v>
+      </c>
+      <c r="C23" s="13">
+        <v>873</v>
+      </c>
+      <c r="D23" s="13">
+        <v>43</v>
+      </c>
+      <c r="E23" s="13">
+        <v>55</v>
+      </c>
+      <c r="F23" s="13">
+        <v>47</v>
+      </c>
+      <c r="G23" s="13">
+        <v>60</v>
+      </c>
+      <c r="H23" s="13">
+        <v>40</v>
+      </c>
+      <c r="I23" s="13">
+        <v>49</v>
+      </c>
+      <c r="J23" s="13">
+        <v>49</v>
+      </c>
+      <c r="K23" s="13">
+        <v>55</v>
+      </c>
+      <c r="L23" s="13">
+        <v>59</v>
+      </c>
+      <c r="M23" s="13">
+        <v>29</v>
+      </c>
+      <c r="N23" s="23">
+        <v>3</v>
+      </c>
+      <c r="O23" s="23">
+        <v>12</v>
+      </c>
+      <c r="P23" s="23">
+        <v>34</v>
+      </c>
+      <c r="Q23" s="23">
+        <v>11</v>
+      </c>
+      <c r="R23" s="23">
         <v>14</v>
       </c>
-      <c r="AA23" s="34">
-[...12 lines deleted...]
-    <row r="24" spans="1:30">
+      <c r="S23" s="23">
+        <v>43</v>
+      </c>
+      <c r="T23" s="23">
+        <v>44</v>
+      </c>
+      <c r="U23" s="23">
+        <v>18</v>
+      </c>
+      <c r="V23" s="23">
+        <v>19</v>
+      </c>
+      <c r="W23" s="23">
+        <v>26</v>
+      </c>
+      <c r="X23" s="23">
+        <v>31</v>
+      </c>
+      <c r="Y23" s="23">
+        <v>16</v>
+      </c>
+      <c r="Z23" s="28">
+        <v>10</v>
+      </c>
+      <c r="AA23" s="28">
+        <v>6</v>
+      </c>
+      <c r="AB23" s="28">
+        <v>8</v>
+      </c>
+      <c r="AC23" s="15">
+        <v>14</v>
+      </c>
+      <c r="AD23" s="15">
+        <v>10</v>
+      </c>
+      <c r="AE23" s="28">
+        <v>23</v>
+      </c>
+      <c r="AF23" s="31"/>
+      <c r="AG23" s="31"/>
+      <c r="AH23" s="31"/>
+      <c r="AI23" s="31"/>
+      <c r="AJ23" s="31"/>
+      <c r="AK23" s="31"/>
+    </row>
+    <row r="24" spans="1:37">
       <c r="A24" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="15">
-[...38 lines deleted...]
-      <c r="O24" s="27">
+      <c r="B24" s="13">
+        <v>20</v>
+      </c>
+      <c r="C24" s="13">
+        <v>827</v>
+      </c>
+      <c r="D24" s="13">
+        <v>41</v>
+      </c>
+      <c r="E24" s="13">
+        <v>44</v>
+      </c>
+      <c r="F24" s="13">
+        <v>42</v>
+      </c>
+      <c r="G24" s="13">
+        <v>47</v>
+      </c>
+      <c r="H24" s="13">
+        <v>39</v>
+      </c>
+      <c r="I24" s="13">
+        <v>45</v>
+      </c>
+      <c r="J24" s="13">
+        <v>38</v>
+      </c>
+      <c r="K24" s="13">
+        <v>49</v>
+      </c>
+      <c r="L24" s="13">
+        <v>53</v>
+      </c>
+      <c r="M24" s="13">
+        <v>28</v>
+      </c>
+      <c r="N24" s="23">
+        <v>1</v>
+      </c>
+      <c r="O24" s="23">
+        <v>11</v>
+      </c>
+      <c r="P24" s="23">
+        <v>27</v>
+      </c>
+      <c r="Q24" s="23">
+        <v>11</v>
+      </c>
+      <c r="R24" s="23">
+        <v>13</v>
+      </c>
+      <c r="S24" s="23">
+        <v>36</v>
+      </c>
+      <c r="T24" s="23">
+        <v>40</v>
+      </c>
+      <c r="U24" s="23">
+        <v>16</v>
+      </c>
+      <c r="V24" s="23">
+        <v>19</v>
+      </c>
+      <c r="W24" s="23">
+        <v>26</v>
+      </c>
+      <c r="X24" s="23">
+        <v>30</v>
+      </c>
+      <c r="Y24" s="23">
         <v>12</v>
       </c>
-      <c r="P24" s="27">
-[...5 lines deleted...]
-      <c r="R24" s="27">
+      <c r="Z24" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA24" s="28">
+        <v>6</v>
+      </c>
+      <c r="AB24" s="28">
         <v>8</v>
       </c>
-      <c r="S24" s="27">
-[...23 lines deleted...]
-      <c r="AA24" s="34">
+      <c r="AC24" s="15">
+        <v>13</v>
+      </c>
+      <c r="AD24" s="15">
+        <v>7</v>
+      </c>
+      <c r="AE24" s="28">
         <v>17</v>
       </c>
-      <c r="AB24" s="31">
-[...9 lines deleted...]
-    <row r="25" spans="1:30">
+      <c r="AF24" s="31"/>
+      <c r="AG24" s="31"/>
+      <c r="AH24" s="31"/>
+      <c r="AI24" s="31"/>
+      <c r="AJ24" s="31"/>
+      <c r="AK24" s="31"/>
+    </row>
+    <row r="25" spans="1:37">
       <c r="A25" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B25" s="15" t="s">
-[...85 lines deleted...]
-    <row r="26" spans="1:30">
+      <c r="B25" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E25" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F25" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K25" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L25" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="M25" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N25" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="O25" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P25" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q25" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R25" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="S25" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T25" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U25" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="V25" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="W25" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="X25" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y25" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z25" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA25" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB25" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC25" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD25" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE25" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF25" s="31"/>
+      <c r="AG25" s="31"/>
+      <c r="AH25" s="31"/>
+      <c r="AI25" s="31"/>
+      <c r="AJ25" s="31"/>
+      <c r="AK25" s="31"/>
+    </row>
+    <row r="26" spans="1:37">
       <c r="A26" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B26" s="15" t="s">
-[...85 lines deleted...]
-    <row r="27" spans="1:30" s="32" customFormat="1">
+      <c r="B26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="M26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="O26" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P26" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q26" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R26" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="S26" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T26" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U26" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="V26" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="W26" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="X26" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y26" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z26" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA26" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB26" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC26" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD26" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE26" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF26" s="31"/>
+      <c r="AG26" s="31"/>
+      <c r="AH26" s="31"/>
+      <c r="AI26" s="31"/>
+      <c r="AJ26" s="31"/>
+      <c r="AK26" s="31"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B27" s="15" t="s">
-[...87 lines deleted...]
-    <row r="28" spans="1:30" s="32" customFormat="1">
+      <c r="B27" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="13">
+        <v>1</v>
+      </c>
+      <c r="D27" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F27" s="13">
+        <v>2</v>
+      </c>
+      <c r="G27" s="13">
+        <v>1</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I27" s="13">
+        <v>1</v>
+      </c>
+      <c r="J27" s="13">
+        <v>1</v>
+      </c>
+      <c r="K27" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L27" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="M27" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N27" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="O27" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P27" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q27" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R27" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="S27" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T27" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U27" s="23">
+        <v>1</v>
+      </c>
+      <c r="V27" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="W27" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="X27" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y27" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z27" s="28">
+        <v>1</v>
+      </c>
+      <c r="AA27" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB27" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC27" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD27" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE27" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF27" s="31"/>
+      <c r="AG27" s="31"/>
+      <c r="AH27" s="31"/>
+      <c r="AI27" s="31"/>
+      <c r="AJ27" s="31"/>
+      <c r="AK27" s="31"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B28" s="15" t="s">
-[...85 lines deleted...]
-    <row r="29" spans="1:30" s="32" customFormat="1">
+      <c r="B28" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F28" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K28" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L28" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="M28" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N28" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="O28" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P28" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q28" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R28" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="S28" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T28" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U28" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="V28" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="W28" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="X28" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y28" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z28" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA28" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB28" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC28" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD28" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE28" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF28" s="31"/>
+      <c r="AG28" s="31"/>
+      <c r="AH28" s="31"/>
+      <c r="AI28" s="31"/>
+      <c r="AJ28" s="31"/>
+      <c r="AK28" s="31"/>
+    </row>
+    <row r="29" spans="1:37">
       <c r="A29" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B29" s="15" t="s">
-[...85 lines deleted...]
-    <row r="30" spans="1:30" s="32" customFormat="1">
+      <c r="B29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="M29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="O29" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P29" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q29" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R29" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="S29" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T29" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U29" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="V29" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="W29" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="X29" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y29" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z29" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA29" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB29" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC29" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD29" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE29" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF29" s="31"/>
+      <c r="AG29" s="31"/>
+      <c r="AH29" s="31"/>
+      <c r="AI29" s="31"/>
+      <c r="AJ29" s="31"/>
+      <c r="AK29" s="31"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B30" s="15" t="s">
-[...85 lines deleted...]
-    <row r="31" spans="1:30" s="32" customFormat="1">
+      <c r="B30" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F30" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G30" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J30" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K30" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L30" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="M30" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N30" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="O30" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P30" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q30" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R30" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="S30" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T30" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U30" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="V30" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="W30" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="X30" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y30" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z30" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA30" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB30" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC30" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD30" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE30" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF30" s="31"/>
+      <c r="AG30" s="31"/>
+      <c r="AH30" s="31"/>
+      <c r="AI30" s="31"/>
+      <c r="AJ30" s="31"/>
+      <c r="AK30" s="31"/>
+    </row>
+    <row r="31" spans="1:37">
       <c r="A31" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B31" s="15">
-[...87 lines deleted...]
-    <row r="32" spans="1:30">
+      <c r="B31" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" s="13">
+        <v>8</v>
+      </c>
+      <c r="D31" s="13">
+        <v>1</v>
+      </c>
+      <c r="E31" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F31" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G31" s="13">
+        <v>2</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J31" s="13">
+        <v>1</v>
+      </c>
+      <c r="K31" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L31" s="13">
+        <v>1</v>
+      </c>
+      <c r="M31" s="13">
+        <v>1</v>
+      </c>
+      <c r="N31" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="O31" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P31" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q31" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R31" s="23">
+        <v>1</v>
+      </c>
+      <c r="S31" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T31" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U31" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="V31" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="W31" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="X31" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y31" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z31" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA31" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB31" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC31" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD31" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE31" s="28">
+        <v>2</v>
+      </c>
+      <c r="AF31" s="31"/>
+      <c r="AG31" s="31"/>
+      <c r="AH31" s="31"/>
+      <c r="AI31" s="31"/>
+      <c r="AJ31" s="31"/>
+      <c r="AK31" s="31"/>
+    </row>
+    <row r="32" spans="1:37">
       <c r="A32" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B32" s="15" t="s">
-[...87 lines deleted...]
-    <row r="33" spans="1:30">
+      <c r="B32" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="13">
+        <v>2</v>
+      </c>
+      <c r="D32" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E32" s="13">
+        <v>4</v>
+      </c>
+      <c r="F32" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G32" s="13">
+        <v>3</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J32" s="13">
+        <v>5</v>
+      </c>
+      <c r="K32" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L32" s="13">
+        <v>5</v>
+      </c>
+      <c r="M32" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N32" s="23">
+        <v>1</v>
+      </c>
+      <c r="O32" s="23">
+        <v>1</v>
+      </c>
+      <c r="P32" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q32" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R32" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="S32" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T32" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U32" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="V32" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="W32" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="X32" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y32" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z32" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA32" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB32" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC32" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD32" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE32" s="28">
+        <v>1</v>
+      </c>
+      <c r="AF32" s="31"/>
+      <c r="AG32" s="31"/>
+      <c r="AH32" s="31"/>
+      <c r="AI32" s="31"/>
+      <c r="AJ32" s="31"/>
+      <c r="AK32" s="31"/>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B33" s="15" t="s">
-[...85 lines deleted...]
-    <row r="34" spans="1:30">
+      <c r="B33" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D33" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E33" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F33" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G33" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K33" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L33" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="M33" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N33" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="O33" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P33" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q33" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R33" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="S33" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T33" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U33" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="V33" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="W33" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="X33" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y33" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z33" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA33" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB33" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC33" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD33" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE33" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF33" s="31"/>
+      <c r="AG33" s="31"/>
+      <c r="AH33" s="31"/>
+      <c r="AI33" s="31"/>
+      <c r="AJ33" s="31"/>
+      <c r="AK33" s="31"/>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B34" s="15">
-[...87 lines deleted...]
-    <row r="35" spans="1:30">
+      <c r="B34" s="13">
+        <v>6</v>
+      </c>
+      <c r="C34" s="13">
+        <v>35</v>
+      </c>
+      <c r="D34" s="13">
+        <v>1</v>
+      </c>
+      <c r="E34" s="13">
+        <v>7</v>
+      </c>
+      <c r="F34" s="13">
+        <v>3</v>
+      </c>
+      <c r="G34" s="13">
+        <v>7</v>
+      </c>
+      <c r="H34" s="13">
+        <v>1</v>
+      </c>
+      <c r="I34" s="13">
+        <v>3</v>
+      </c>
+      <c r="J34" s="13">
+        <v>4</v>
+      </c>
+      <c r="K34" s="13">
+        <v>6</v>
+      </c>
+      <c r="L34" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="M34" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N34" s="23">
+        <v>1</v>
+      </c>
+      <c r="O34" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P34" s="23">
+        <v>7</v>
+      </c>
+      <c r="Q34" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R34" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="S34" s="23">
+        <v>7</v>
+      </c>
+      <c r="T34" s="23">
+        <v>4</v>
+      </c>
+      <c r="U34" s="23">
+        <v>1</v>
+      </c>
+      <c r="V34" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="W34" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="X34" s="23">
+        <v>1</v>
+      </c>
+      <c r="Y34" s="23">
+        <v>4</v>
+      </c>
+      <c r="Z34" s="28">
+        <v>9</v>
+      </c>
+      <c r="AA34" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB34" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC34" s="15">
+        <v>1</v>
+      </c>
+      <c r="AD34" s="15">
+        <v>3</v>
+      </c>
+      <c r="AE34" s="28">
+        <v>3</v>
+      </c>
+      <c r="AF34" s="31"/>
+      <c r="AG34" s="31"/>
+      <c r="AH34" s="31"/>
+      <c r="AI34" s="31"/>
+      <c r="AJ34" s="31"/>
+      <c r="AK34" s="31"/>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B35" s="15" t="s">
-[...85 lines deleted...]
-    <row r="36" spans="1:30">
+      <c r="B35" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E35" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F35" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G35" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H35" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K35" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L35" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="M35" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N35" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="O35" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P35" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q35" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R35" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="S35" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T35" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U35" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="V35" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="W35" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="X35" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y35" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z35" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA35" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB35" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC35" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD35" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE35" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF35" s="31"/>
+      <c r="AG35" s="31"/>
+      <c r="AH35" s="31"/>
+      <c r="AI35" s="31"/>
+      <c r="AJ35" s="31"/>
+      <c r="AK35" s="31"/>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B36" s="15" t="s">
-[...85 lines deleted...]
-    <row r="37" spans="1:30">
+      <c r="B36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="M36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N36" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="O36" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P36" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q36" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R36" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="S36" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T36" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U36" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="V36" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="W36" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="X36" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y36" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z36" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA36" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB36" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC36" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD36" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE36" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF36" s="31"/>
+      <c r="AG36" s="31"/>
+      <c r="AH36" s="31"/>
+      <c r="AI36" s="31"/>
+      <c r="AJ36" s="31"/>
+      <c r="AK36" s="31"/>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B37" s="15" t="s">
-[...86 lines deleted...]
-      <c r="A38" s="47" t="s">
+      <c r="B37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="M37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N37" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="O37" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P37" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q37" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R37" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="S37" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T37" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U37" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="V37" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="W37" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="X37" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y37" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z37" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA37" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB37" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC37" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD37" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE37" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF37" s="31"/>
+      <c r="AG37" s="31"/>
+      <c r="AH37" s="31"/>
+      <c r="AI37" s="31"/>
+      <c r="AJ37" s="31"/>
+      <c r="AK37" s="31"/>
+    </row>
+    <row r="38" spans="1:37">
+      <c r="A38" s="45" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="47"/>
-[...27 lines deleted...]
-    <row r="39" spans="1:30">
+      <c r="B38" s="45"/>
+      <c r="C38" s="45"/>
+      <c r="D38" s="45"/>
+      <c r="E38" s="45"/>
+      <c r="F38" s="45"/>
+      <c r="G38" s="45"/>
+      <c r="H38" s="45"/>
+      <c r="I38" s="45"/>
+      <c r="J38" s="45"/>
+      <c r="K38" s="45"/>
+      <c r="L38" s="45"/>
+      <c r="M38" s="45"/>
+      <c r="N38" s="45"/>
+      <c r="O38" s="45"/>
+      <c r="P38" s="45"/>
+      <c r="Q38" s="45"/>
+      <c r="R38" s="45"/>
+      <c r="S38" s="45"/>
+      <c r="T38" s="45"/>
+      <c r="U38" s="45"/>
+      <c r="V38" s="45"/>
+      <c r="W38" s="45"/>
+      <c r="X38" s="45"/>
+      <c r="Y38" s="45"/>
+      <c r="AC38" s="15"/>
+      <c r="AD38" s="15"/>
+      <c r="AF38" s="31"/>
+      <c r="AG38" s="31"/>
+      <c r="AH38" s="31"/>
+      <c r="AI38" s="31"/>
+      <c r="AJ38" s="31"/>
+      <c r="AK38" s="31"/>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="B39" s="15">
-[...87 lines deleted...]
-    <row r="40" spans="1:30" s="31" customFormat="1">
+      <c r="B39" s="13">
+        <v>16</v>
+      </c>
+      <c r="C39" s="13">
+        <v>385</v>
+      </c>
+      <c r="D39" s="13">
+        <v>20</v>
+      </c>
+      <c r="E39" s="13">
+        <v>107</v>
+      </c>
+      <c r="F39" s="13">
+        <v>29</v>
+      </c>
+      <c r="G39" s="13">
+        <v>31</v>
+      </c>
+      <c r="H39" s="13">
+        <v>10</v>
+      </c>
+      <c r="I39" s="13">
+        <v>40</v>
+      </c>
+      <c r="J39" s="13">
+        <v>37</v>
+      </c>
+      <c r="K39" s="13">
+        <v>24</v>
+      </c>
+      <c r="L39" s="13">
+        <v>34</v>
+      </c>
+      <c r="M39" s="13">
+        <v>15</v>
+      </c>
+      <c r="N39" s="23">
+        <v>30</v>
+      </c>
+      <c r="O39" s="23">
+        <v>11</v>
+      </c>
+      <c r="P39" s="23">
+        <v>14</v>
+      </c>
+      <c r="Q39" s="23">
+        <v>10</v>
+      </c>
+      <c r="R39" s="23">
+        <v>15</v>
+      </c>
+      <c r="S39" s="23">
+        <v>24</v>
+      </c>
+      <c r="T39" s="23">
+        <v>41</v>
+      </c>
+      <c r="U39" s="23">
+        <v>23</v>
+      </c>
+      <c r="V39" s="23">
+        <v>11</v>
+      </c>
+      <c r="W39" s="23">
+        <v>4</v>
+      </c>
+      <c r="X39" s="23">
+        <v>31</v>
+      </c>
+      <c r="Y39" s="23">
+        <v>8</v>
+      </c>
+      <c r="Z39" s="28">
+        <v>12</v>
+      </c>
+      <c r="AA39" s="28">
+        <v>17</v>
+      </c>
+      <c r="AB39" s="28">
+        <v>12</v>
+      </c>
+      <c r="AC39" s="15">
+        <v>6</v>
+      </c>
+      <c r="AD39" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE39" s="28">
+        <v>19</v>
+      </c>
+      <c r="AF39" s="31"/>
+      <c r="AG39" s="31"/>
+      <c r="AH39" s="31"/>
+      <c r="AI39" s="31"/>
+      <c r="AJ39" s="31"/>
+      <c r="AK39" s="31"/>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B40" s="15" t="s">
-[...80 lines deleted...]
-      <c r="AC40" s="38" t="s">
+      <c r="B40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="M40" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N40" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="O40" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P40" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q40" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R40" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="S40" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T40" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U40" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="V40" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="W40" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="X40" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y40" s="23">
+        <v>1</v>
+      </c>
+      <c r="Z40" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA40" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB40" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" s="31" customFormat="1">
+      <c r="AE40" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF40" s="31"/>
+      <c r="AG40" s="31"/>
+      <c r="AH40" s="31"/>
+      <c r="AI40" s="31"/>
+      <c r="AJ40" s="31"/>
+      <c r="AK40" s="31"/>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B41" s="15" t="s">
-[...11 lines deleted...]
-      <c r="F41" s="15">
+      <c r="B41" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C41" s="13">
+        <v>11</v>
+      </c>
+      <c r="D41" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E41" s="13">
+        <v>81</v>
+      </c>
+      <c r="F41" s="13">
+        <v>1</v>
+      </c>
+      <c r="G41" s="13">
+        <v>6</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I41" s="13">
+        <v>7</v>
+      </c>
+      <c r="J41" s="13">
+        <v>7</v>
+      </c>
+      <c r="K41" s="13">
+        <v>1</v>
+      </c>
+      <c r="L41" s="13">
         <v>3</v>
       </c>
-      <c r="G41" s="15">
-[...56 lines deleted...]
-      <c r="Z41" s="27">
+      <c r="M41" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N41" s="23">
+        <v>1</v>
+      </c>
+      <c r="O41" s="23">
+        <v>1</v>
+      </c>
+      <c r="P41" s="23">
+        <v>1</v>
+      </c>
+      <c r="Q41" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R41" s="23">
+        <v>8</v>
+      </c>
+      <c r="S41" s="23">
+        <v>7</v>
+      </c>
+      <c r="T41" s="23">
+        <v>5</v>
+      </c>
+      <c r="U41" s="23">
         <v>4</v>
       </c>
-      <c r="AA41" s="34">
-[...6 lines deleted...]
-        <v>-2</v>
+      <c r="V41" s="23">
+        <v>1</v>
+      </c>
+      <c r="W41" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="X41" s="23">
+        <v>1</v>
+      </c>
+      <c r="Y41" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z41" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA41" s="28">
+        <v>1</v>
+      </c>
+      <c r="AB41" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC41" s="15">
+        <v>2</v>
       </c>
       <c r="AD41" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" s="31" customFormat="1">
+      <c r="AE41" s="28">
+        <v>1</v>
+      </c>
+      <c r="AF41" s="31"/>
+      <c r="AG41" s="31"/>
+      <c r="AH41" s="31"/>
+      <c r="AI41" s="31"/>
+      <c r="AJ41" s="31"/>
+      <c r="AK41" s="31"/>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B42" s="15" t="s">
-[...81 lines deleted...]
-        <v>1</v>
+      <c r="B42" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C42" s="13">
+        <v>1</v>
+      </c>
+      <c r="D42" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E42" s="13">
+        <v>1</v>
+      </c>
+      <c r="F42" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G42" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H42" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I42" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J42" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K42" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L42" s="13">
+        <v>1</v>
+      </c>
+      <c r="M42" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N42" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="O42" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P42" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q42" s="23">
+        <v>1</v>
+      </c>
+      <c r="R42" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="S42" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T42" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U42" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="V42" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="W42" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="X42" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y42" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z42" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA42" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB42" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC42" s="15" t="s">
+        <v>16</v>
       </c>
       <c r="AD42" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="31" customFormat="1">
+      <c r="AE42" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF42" s="31"/>
+      <c r="AG42" s="31"/>
+      <c r="AH42" s="31"/>
+      <c r="AI42" s="31"/>
+      <c r="AJ42" s="31"/>
+      <c r="AK42" s="31"/>
+    </row>
+    <row r="43" spans="1:37">
       <c r="A43" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B43" s="15">
-[...8 lines deleted...]
-      <c r="E43" s="15">
+      <c r="B43" s="13">
+        <v>2</v>
+      </c>
+      <c r="C43" s="13">
+        <v>3</v>
+      </c>
+      <c r="D43" s="13">
+        <v>1</v>
+      </c>
+      <c r="E43" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F43" s="13">
+        <v>1</v>
+      </c>
+      <c r="G43" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H43" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I43" s="13">
+        <v>1</v>
+      </c>
+      <c r="J43" s="13">
+        <v>3</v>
+      </c>
+      <c r="K43" s="13">
         <v>5</v>
       </c>
-      <c r="F43" s="15">
-[...69 lines deleted...]
-        <v>1</v>
+      <c r="L43" s="13">
+        <v>1</v>
+      </c>
+      <c r="M43" s="13">
+        <v>3</v>
+      </c>
+      <c r="N43" s="23">
+        <v>2</v>
+      </c>
+      <c r="O43" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P43" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q43" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R43" s="23">
+        <v>2</v>
+      </c>
+      <c r="S43" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T43" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U43" s="23">
+        <v>3</v>
+      </c>
+      <c r="V43" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="W43" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="X43" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y43" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z43" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA43" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB43" s="15">
+        <v>1</v>
+      </c>
+      <c r="AC43" s="15" t="s">
+        <v>16</v>
       </c>
       <c r="AD43" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" s="31" customFormat="1">
+      <c r="AE43" s="28">
+        <v>3</v>
+      </c>
+      <c r="AF43" s="31"/>
+      <c r="AG43" s="31"/>
+      <c r="AH43" s="31"/>
+      <c r="AI43" s="31"/>
+      <c r="AJ43" s="31"/>
+      <c r="AK43" s="31"/>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B44" s="15">
-[...81 lines deleted...]
-        <v>-1</v>
+      <c r="B44" s="13">
+        <v>1</v>
+      </c>
+      <c r="C44" s="13">
+        <v>2</v>
+      </c>
+      <c r="D44" s="13">
+        <v>4</v>
+      </c>
+      <c r="E44" s="13">
+        <v>4</v>
+      </c>
+      <c r="F44" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G44" s="13">
+        <v>2</v>
+      </c>
+      <c r="H44" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" s="13">
+        <v>3</v>
+      </c>
+      <c r="J44" s="13">
+        <v>4</v>
+      </c>
+      <c r="K44" s="13">
+        <v>2</v>
+      </c>
+      <c r="L44" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="M44" s="13">
+        <v>2</v>
+      </c>
+      <c r="N44" s="23">
+        <v>1</v>
+      </c>
+      <c r="O44" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P44" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q44" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R44" s="23">
+        <v>2</v>
+      </c>
+      <c r="S44" s="23">
+        <v>1</v>
+      </c>
+      <c r="T44" s="23">
+        <v>2</v>
+      </c>
+      <c r="U44" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="V44" s="23">
+        <v>2</v>
+      </c>
+      <c r="W44" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="X44" s="23">
+        <v>1</v>
+      </c>
+      <c r="Y44" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z44" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA44" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB44" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC44" s="15">
+        <v>1</v>
       </c>
       <c r="AD44" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" s="31" customFormat="1">
+      <c r="AE44" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF44" s="31"/>
+      <c r="AG44" s="31"/>
+      <c r="AH44" s="31"/>
+      <c r="AI44" s="31"/>
+      <c r="AJ44" s="31"/>
+      <c r="AK44" s="31"/>
+    </row>
+    <row r="45" spans="1:37">
       <c r="A45" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B45" s="15">
-[...80 lines deleted...]
-      <c r="AC45" s="38" t="s">
+      <c r="B45" s="13">
+        <v>1</v>
+      </c>
+      <c r="C45" s="13">
+        <v>0</v>
+      </c>
+      <c r="D45" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E45" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F45" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H45" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I45" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J45" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K45" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L45" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="M45" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N45" s="23">
+        <v>22</v>
+      </c>
+      <c r="O45" s="23">
+        <v>1</v>
+      </c>
+      <c r="P45" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q45" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R45" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="S45" s="23">
+        <v>1</v>
+      </c>
+      <c r="T45" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U45" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="V45" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="W45" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="X45" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y45" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z45" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA45" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB45" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD45" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="46" spans="1:30" s="31" customFormat="1">
+      <c r="AE45" s="28">
+        <v>1</v>
+      </c>
+      <c r="AF45" s="31"/>
+      <c r="AG45" s="31"/>
+      <c r="AH45" s="31"/>
+      <c r="AI45" s="31"/>
+      <c r="AJ45" s="31"/>
+      <c r="AK45" s="31"/>
+    </row>
+    <row r="46" spans="1:37">
       <c r="A46" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B46" s="15">
-[...8 lines deleted...]
-      <c r="E46" s="15">
+      <c r="B46" s="13">
+        <v>8</v>
+      </c>
+      <c r="C46" s="13">
+        <v>53</v>
+      </c>
+      <c r="D46" s="13">
+        <v>2</v>
+      </c>
+      <c r="E46" s="13">
+        <v>1</v>
+      </c>
+      <c r="F46" s="13">
         <v>4</v>
       </c>
-      <c r="F46" s="15">
-[...29 lines deleted...]
-      <c r="P46" s="27">
+      <c r="G46" s="13">
+        <v>7</v>
+      </c>
+      <c r="H46" s="13">
+        <v>2</v>
+      </c>
+      <c r="I46" s="13">
+        <v>4</v>
+      </c>
+      <c r="J46" s="13">
+        <v>4</v>
+      </c>
+      <c r="K46" s="13">
+        <v>1</v>
+      </c>
+      <c r="L46" s="13">
+        <v>2</v>
+      </c>
+      <c r="M46" s="13">
+        <v>2</v>
+      </c>
+      <c r="N46" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="O46" s="23">
+        <v>1</v>
+      </c>
+      <c r="P46" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q46" s="23">
+        <v>1</v>
+      </c>
+      <c r="R46" s="23">
+        <v>1</v>
+      </c>
+      <c r="S46" s="23">
         <v>6</v>
       </c>
-      <c r="Q46" s="27" t="s">
-[...40 lines deleted...]
-    <row r="47" spans="1:30">
+      <c r="T46" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U46" s="23">
+        <v>1</v>
+      </c>
+      <c r="V46" s="23">
+        <v>2</v>
+      </c>
+      <c r="W46" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="X46" s="23">
+        <v>2</v>
+      </c>
+      <c r="Y46" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z46" s="28">
+        <v>1</v>
+      </c>
+      <c r="AA46" s="28">
+        <v>11</v>
+      </c>
+      <c r="AB46" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC46" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD46" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE46" s="28">
+        <v>1</v>
+      </c>
+      <c r="AF46" s="31"/>
+      <c r="AG46" s="31"/>
+      <c r="AH46" s="31"/>
+      <c r="AI46" s="31"/>
+      <c r="AJ46" s="31"/>
+      <c r="AK46" s="31"/>
+    </row>
+    <row r="47" spans="1:37">
       <c r="A47" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B47" s="15" t="s">
-[...80 lines deleted...]
-      <c r="AC47" s="38" t="s">
+      <c r="B47" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C47" s="13">
+        <v>14</v>
+      </c>
+      <c r="D47" s="13">
+        <v>1</v>
+      </c>
+      <c r="E47" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F47" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="13">
+        <v>1</v>
+      </c>
+      <c r="H47" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I47" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J47" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K47" s="13">
+        <v>4</v>
+      </c>
+      <c r="L47" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="M47" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N47" s="23">
+        <v>1</v>
+      </c>
+      <c r="O47" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P47" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q47" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R47" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="S47" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T47" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U47" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="V47" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="W47" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="X47" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y47" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z47" s="28">
+        <v>2</v>
+      </c>
+      <c r="AA47" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB47" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC47" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD47" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47" s="28">
+        <v>3</v>
+      </c>
+      <c r="AF47" s="31"/>
+      <c r="AG47" s="31"/>
+      <c r="AH47" s="31"/>
+      <c r="AI47" s="31"/>
+      <c r="AJ47" s="31"/>
+      <c r="AK47" s="31"/>
+    </row>
+    <row r="48" spans="1:37">
       <c r="A48" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B48" s="15" t="s">
-[...78 lines deleted...]
-      <c r="AC48" s="38" t="s">
+      <c r="B48" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C48" s="13">
+        <v>12</v>
+      </c>
+      <c r="D48" s="13">
+        <v>1</v>
+      </c>
+      <c r="E48" s="13">
+        <v>2</v>
+      </c>
+      <c r="F48" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G48" s="13">
+        <v>4</v>
+      </c>
+      <c r="H48" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I48" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J48" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K48" s="13">
+        <v>4</v>
+      </c>
+      <c r="L48" s="13">
+        <v>1</v>
+      </c>
+      <c r="M48" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N48" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="O48" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P48" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q48" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R48" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="S48" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T48" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U48" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="V48" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="W48" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="X48" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y48" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z48" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA48" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB48" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC48" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD48" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF48" s="31"/>
+      <c r="AG48" s="31"/>
+      <c r="AH48" s="31"/>
+      <c r="AI48" s="31"/>
+      <c r="AJ48" s="31"/>
+      <c r="AK48" s="31"/>
+    </row>
+    <row r="49" spans="1:37">
       <c r="A49" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B49" s="15" t="s">
-[...87 lines deleted...]
-    <row r="50" spans="1:30">
+      <c r="B49" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C49" s="13">
+        <v>70</v>
+      </c>
+      <c r="D49" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E49" s="13">
+        <v>2</v>
+      </c>
+      <c r="F49" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G49" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H49" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I49" s="13">
+        <v>3</v>
+      </c>
+      <c r="J49" s="13">
+        <v>1</v>
+      </c>
+      <c r="K49" s="13">
+        <v>3</v>
+      </c>
+      <c r="L49" s="13">
+        <v>3</v>
+      </c>
+      <c r="M49" s="13">
+        <v>1</v>
+      </c>
+      <c r="N49" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="O49" s="23">
+        <v>1</v>
+      </c>
+      <c r="P49" s="23">
+        <v>3</v>
+      </c>
+      <c r="Q49" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R49" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="S49" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T49" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U49" s="23">
+        <v>5</v>
+      </c>
+      <c r="V49" s="23">
+        <v>1</v>
+      </c>
+      <c r="W49" s="23">
+        <v>1</v>
+      </c>
+      <c r="X49" s="23">
+        <v>2</v>
+      </c>
+      <c r="Y49" s="23">
+        <v>2</v>
+      </c>
+      <c r="Z49" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA49" s="28">
+        <v>1</v>
+      </c>
+      <c r="AB49" s="15">
+        <v>2</v>
+      </c>
+      <c r="AC49" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD49" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE49" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF49" s="31"/>
+      <c r="AG49" s="31"/>
+      <c r="AH49" s="31"/>
+      <c r="AI49" s="31"/>
+      <c r="AJ49" s="31"/>
+      <c r="AK49" s="31"/>
+    </row>
+    <row r="50" spans="1:37">
       <c r="A50" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B50" s="15">
-[...81 lines deleted...]
-        <v>-3</v>
+      <c r="B50" s="13">
+        <v>3</v>
+      </c>
+      <c r="C50" s="13">
+        <v>204</v>
+      </c>
+      <c r="D50" s="13">
+        <v>11</v>
+      </c>
+      <c r="E50" s="13">
+        <v>10</v>
+      </c>
+      <c r="F50" s="13">
+        <v>18</v>
+      </c>
+      <c r="G50" s="13">
+        <v>3</v>
+      </c>
+      <c r="H50" s="13">
+        <v>8</v>
+      </c>
+      <c r="I50" s="13">
+        <v>17</v>
+      </c>
+      <c r="J50" s="13">
+        <v>12</v>
+      </c>
+      <c r="K50" s="13">
+        <v>4</v>
+      </c>
+      <c r="L50" s="13">
+        <v>16</v>
+      </c>
+      <c r="M50" s="13">
+        <v>7</v>
+      </c>
+      <c r="N50" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="O50" s="23">
+        <v>7</v>
+      </c>
+      <c r="P50" s="23">
+        <v>10</v>
+      </c>
+      <c r="Q50" s="23">
+        <v>8</v>
+      </c>
+      <c r="R50" s="23">
+        <v>2</v>
+      </c>
+      <c r="S50" s="23">
+        <v>8</v>
+      </c>
+      <c r="T50" s="23">
+        <v>31</v>
+      </c>
+      <c r="U50" s="23">
+        <v>10</v>
+      </c>
+      <c r="V50" s="23">
+        <v>5</v>
+      </c>
+      <c r="W50" s="23">
+        <v>2</v>
+      </c>
+      <c r="X50" s="23">
+        <v>20</v>
+      </c>
+      <c r="Y50" s="23">
+        <v>5</v>
+      </c>
+      <c r="Z50" s="28">
+        <v>9</v>
+      </c>
+      <c r="AA50" s="28">
+        <v>4</v>
+      </c>
+      <c r="AB50" s="15">
+        <v>9</v>
+      </c>
+      <c r="AC50" s="15">
+        <v>3</v>
       </c>
       <c r="AD50" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50" s="28">
+        <v>10</v>
+      </c>
+      <c r="AF50" s="31"/>
+      <c r="AG50" s="31"/>
+      <c r="AH50" s="31"/>
+      <c r="AI50" s="31"/>
+      <c r="AJ50" s="31"/>
+      <c r="AK50" s="31"/>
+    </row>
+    <row r="51" spans="1:37">
       <c r="A51" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B51" s="15">
-[...80 lines deleted...]
-      <c r="AC51" s="38" t="s">
+      <c r="B51" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C51" s="13">
+        <v>6</v>
+      </c>
+      <c r="D51" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E51" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F51" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G51" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H51" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I51" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J51" s="13">
+        <v>1</v>
+      </c>
+      <c r="K51" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L51" s="13">
+        <v>1</v>
+      </c>
+      <c r="M51" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N51" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="O51" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P51" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q51" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R51" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="S51" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="T51" s="23">
+        <v>3</v>
+      </c>
+      <c r="U51" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="V51" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="W51" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="X51" s="23">
+        <v>5</v>
+      </c>
+      <c r="Y51" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z51" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA51" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB51" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD51" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF51" s="31"/>
+      <c r="AG51" s="31"/>
+      <c r="AH51" s="31"/>
+      <c r="AI51" s="31"/>
+      <c r="AJ51" s="31"/>
+      <c r="AK51" s="31"/>
+    </row>
+    <row r="52" spans="1:37">
       <c r="A52" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B52" s="15" t="s">
-[...80 lines deleted...]
-      <c r="AC52" s="38" t="s">
+      <c r="B52" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C52" s="13">
+        <v>4</v>
+      </c>
+      <c r="D52" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E52" s="13">
+        <v>4</v>
+      </c>
+      <c r="F52" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G52" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H52" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I52" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J52" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="K52" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L52" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="M52" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N52" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="O52" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="P52" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q52" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="R52" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="S52" s="23">
+        <v>1</v>
+      </c>
+      <c r="T52" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="U52" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="V52" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="W52" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="X52" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y52" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z52" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA52" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB52" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC52" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD52" s="38" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF52" s="31"/>
+      <c r="AG52" s="31"/>
+      <c r="AH52" s="31"/>
+      <c r="AI52" s="31"/>
+      <c r="AJ52" s="31"/>
+      <c r="AK52" s="31"/>
+    </row>
+    <row r="53" spans="1:37">
       <c r="A53" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="B53" s="26">
-[...47 lines deleted...]
-      <c r="R53" s="26">
+      <c r="B53" s="22">
+        <v>1</v>
+      </c>
+      <c r="C53" s="22">
+        <v>5</v>
+      </c>
+      <c r="D53" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="E53" s="22">
+        <v>2</v>
+      </c>
+      <c r="F53" s="22">
+        <v>5</v>
+      </c>
+      <c r="G53" s="24">
+        <v>8</v>
+      </c>
+      <c r="H53" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="I53" s="24">
+        <v>5</v>
+      </c>
+      <c r="J53" s="24">
+        <v>5</v>
+      </c>
+      <c r="K53" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="L53" s="24">
+        <v>6</v>
+      </c>
+      <c r="M53" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="N53" s="24">
         <v>3</v>
       </c>
-      <c r="S53" s="26">
-[...26 lines deleted...]
-      <c r="AB53" s="26" t="s">
+      <c r="O53" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="P53" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q53" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="R53" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="S53" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="T53" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="U53" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="V53" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="W53" s="24">
+        <v>1</v>
+      </c>
+      <c r="X53" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y53" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z53" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA53" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="AC53" s="16" t="s">
         <v>16</v>
       </c>
       <c r="AD53" s="16" t="s">
         <v>16</v>
       </c>
+      <c r="AE53" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF53" s="39"/>
+      <c r="AG53" s="39"/>
+      <c r="AH53" s="39"/>
+      <c r="AI53" s="39"/>
+      <c r="AJ53" s="39"/>
+      <c r="AK53" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Көші-қон айырымы</vt:lpstr>
       <vt:lpstr>Келгендер</vt:lpstr>
       <vt:lpstr>Кеткендер</vt:lpstr>
-      <vt:lpstr>Көші-қон айырымы</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>