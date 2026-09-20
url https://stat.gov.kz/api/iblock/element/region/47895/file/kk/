--- v4 (2026-08-24)
+++ v5 (2026-09-20)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="345" yWindow="-270" windowWidth="23250" windowHeight="12480" activeTab="2"/>
+    <workbookView xWindow="348" yWindow="-276" windowWidth="23256" windowHeight="12480"/>
   </bookViews>
   <sheets>
     <sheet name="Көші-қон айырымы" sheetId="4" r:id="rId1"/>
     <sheet name="Келгендер" sheetId="1" r:id="rId2"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2743" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2831" uniqueCount="35">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -126,51 +126,54 @@
     <t>Мамлют ауданы</t>
   </si>
   <si>
     <t>Шал ақын ауданы</t>
   </si>
   <si>
     <t>Аққайың ауданы</t>
   </si>
   <si>
     <t>Тайынша ауданы</t>
   </si>
   <si>
     <t>Тимирязев ауданы</t>
   </si>
   <si>
     <t>Уәлиханов ауданы</t>
   </si>
   <si>
     <t>Ғабит Мүсірепов ат.ауданы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="11">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -193,50 +196,56 @@
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -328,51 +337,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -462,50 +471,62 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный_05_19" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -779,85 +800,85 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="AA61" sqref="AA61"/>
+    <sheetView tabSelected="1" topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="AF7" sqref="AF7:AF53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="28" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="6.5703125" style="28" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" style="28" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.6640625" style="28" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5" style="28" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="6.42578125" style="28" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="5.5703125" style="28" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.44140625" style="28" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.109375" style="28" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.5546875" style="28" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="28" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="8.42578125" style="28" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="12" width="6.7109375" style="28" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.44140625" style="28" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.6640625" style="28" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9" style="28" bestFit="1" customWidth="1"/>
-    <col min="14" max="14" width="6.28515625" style="28" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="18" max="18" width="6.28515625" style="28" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.88671875" style="28" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="28" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.42578125" style="28" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="28"/>
+    <col min="20" max="20" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.88671875" style="28" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="28" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
+    <row r="1" spans="1:37" ht="13.2">
       <c r="A1" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
       <c r="L1" s="43"/>
       <c r="M1" s="43"/>
       <c r="N1" s="43"/>
       <c r="O1" s="43"/>
       <c r="P1" s="43"/>
       <c r="Q1" s="43"/>
       <c r="R1" s="43"/>
       <c r="S1" s="43"/>
       <c r="T1" s="43"/>
       <c r="U1" s="43"/>
       <c r="V1" s="43"/>
       <c r="W1" s="43"/>
@@ -1139,51 +1160,53 @@
       </c>
       <c r="X7" s="27">
         <v>-33</v>
       </c>
       <c r="Y7" s="27">
         <v>13</v>
       </c>
       <c r="Z7" s="15">
         <v>10</v>
       </c>
       <c r="AA7" s="15">
         <v>10</v>
       </c>
       <c r="AB7" s="38">
         <v>-2</v>
       </c>
       <c r="AC7" s="38">
         <v>-9</v>
       </c>
       <c r="AD7" s="38">
         <v>-2</v>
       </c>
       <c r="AE7" s="38">
         <v>-25</v>
       </c>
-      <c r="AF7" s="31"/>
+      <c r="AF7" s="50">
+        <v>-40</v>
+      </c>
       <c r="AG7" s="31"/>
       <c r="AH7" s="31"/>
       <c r="AI7" s="31"/>
       <c r="AJ7" s="31"/>
       <c r="AK7" s="31"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="15">
         <v>-7</v>
       </c>
       <c r="C8" s="15">
         <v>-772</v>
       </c>
       <c r="D8" s="15">
         <v>-14</v>
       </c>
       <c r="E8" s="15">
         <v>-25</v>
       </c>
       <c r="F8" s="15">
         <v>-29</v>
       </c>
@@ -1240,51 +1263,53 @@
       </c>
       <c r="X8" s="27">
         <v>-8</v>
       </c>
       <c r="Y8" s="27">
         <v>19</v>
       </c>
       <c r="Z8" s="15">
         <v>23</v>
       </c>
       <c r="AA8" s="15">
         <v>17</v>
       </c>
       <c r="AB8" s="38">
         <v>2</v>
       </c>
       <c r="AC8" s="38">
         <v>-6</v>
       </c>
       <c r="AD8" s="38">
         <v>-1</v>
       </c>
       <c r="AE8" s="38">
         <v>-2</v>
       </c>
-      <c r="AF8" s="31"/>
+      <c r="AF8" s="50">
+        <v>-4</v>
+      </c>
       <c r="AG8" s="31"/>
       <c r="AH8" s="31"/>
       <c r="AI8" s="31"/>
       <c r="AJ8" s="31"/>
       <c r="AK8" s="31"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="15">
         <v>-9</v>
       </c>
       <c r="D9" s="15">
         <v>1</v>
       </c>
       <c r="E9" s="15">
         <v>-80</v>
       </c>
       <c r="F9" s="15">
         <v>3</v>
       </c>
@@ -1341,51 +1366,53 @@
       </c>
       <c r="X9" s="27">
         <v>2</v>
       </c>
       <c r="Y9" s="27">
         <v>-1</v>
       </c>
       <c r="Z9" s="25">
         <v>4</v>
       </c>
       <c r="AA9" s="15">
         <v>-1</v>
       </c>
       <c r="AB9" s="38">
         <v>3</v>
       </c>
       <c r="AC9" s="38">
         <v>-2</v>
       </c>
       <c r="AD9" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE9" s="38">
         <v>-1</v>
       </c>
-      <c r="AF9" s="31"/>
+      <c r="AF9" s="50">
+        <v>-1</v>
+      </c>
       <c r="AG9" s="31"/>
       <c r="AH9" s="31"/>
       <c r="AI9" s="31"/>
       <c r="AJ9" s="31"/>
       <c r="AK9" s="31"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="15">
         <v>-1</v>
       </c>
       <c r="F10" s="15">
         <v>2</v>
       </c>
@@ -1442,51 +1469,53 @@
       </c>
       <c r="X10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB10" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AC10" s="38">
         <v>1</v>
       </c>
       <c r="AD10" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE10" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF10" s="31"/>
+      <c r="AF10" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG10" s="31"/>
       <c r="AH10" s="31"/>
       <c r="AI10" s="31"/>
       <c r="AJ10" s="31"/>
       <c r="AK10" s="31"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="15">
         <v>-2</v>
       </c>
       <c r="C11" s="15">
         <v>-3</v>
       </c>
       <c r="D11" s="15">
         <v>-1</v>
       </c>
       <c r="E11" s="15">
         <v>5</v>
       </c>
       <c r="F11" s="15">
         <v>8</v>
       </c>
@@ -1543,51 +1572,53 @@
       </c>
       <c r="X11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="25">
         <v>-1</v>
       </c>
       <c r="AA11" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB11" s="38">
         <v>-1</v>
       </c>
       <c r="AC11" s="38">
         <v>1</v>
       </c>
       <c r="AD11" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE11" s="38">
         <v>-2</v>
       </c>
-      <c r="AF11" s="31"/>
+      <c r="AF11" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG11" s="31"/>
       <c r="AH11" s="31"/>
       <c r="AI11" s="31"/>
       <c r="AJ11" s="31"/>
       <c r="AK11" s="31"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="15">
         <v>-1</v>
       </c>
       <c r="C12" s="15">
         <v>-2</v>
       </c>
       <c r="D12" s="15">
         <v>-4</v>
       </c>
       <c r="E12" s="15">
         <v>-4</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>16</v>
       </c>
@@ -1644,51 +1675,53 @@
       </c>
       <c r="X12" s="27">
         <v>-1</v>
       </c>
       <c r="Y12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="15">
         <v>2</v>
       </c>
       <c r="AB12" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AC12" s="38">
         <v>-1</v>
       </c>
       <c r="AD12" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE12" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF12" s="31"/>
+      <c r="AF12" s="50">
+        <v>2</v>
+      </c>
       <c r="AG12" s="31"/>
       <c r="AH12" s="31"/>
       <c r="AI12" s="31"/>
       <c r="AJ12" s="31"/>
       <c r="AK12" s="31"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="15">
         <v>-1</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="15" t="s">
         <v>16</v>
       </c>
@@ -1745,51 +1778,53 @@
       </c>
       <c r="X13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB13" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AC13" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD13" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE13" s="38">
         <v>-1</v>
       </c>
-      <c r="AF13" s="31"/>
+      <c r="AF13" s="50">
+        <v>1</v>
+      </c>
       <c r="AG13" s="31"/>
       <c r="AH13" s="31"/>
       <c r="AI13" s="31"/>
       <c r="AJ13" s="31"/>
       <c r="AK13" s="31"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="15">
         <v>-8</v>
       </c>
       <c r="C14" s="15">
         <v>-44</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="15">
         <v>4</v>
       </c>
       <c r="F14" s="15">
         <v>-3</v>
       </c>
@@ -1846,51 +1881,53 @@
       </c>
       <c r="X14" s="27">
         <v>1</v>
       </c>
       <c r="Y14" s="27">
         <v>2</v>
       </c>
       <c r="Z14" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA14" s="15">
         <v>-7</v>
       </c>
       <c r="AB14" s="38">
         <v>2</v>
       </c>
       <c r="AC14" s="38">
         <v>2</v>
       </c>
       <c r="AD14" s="38">
         <v>1</v>
       </c>
       <c r="AE14" s="38">
         <v>-1</v>
       </c>
-      <c r="AF14" s="31"/>
+      <c r="AF14" s="50">
+        <v>-7</v>
+      </c>
       <c r="AG14" s="31"/>
       <c r="AH14" s="31"/>
       <c r="AI14" s="31"/>
       <c r="AJ14" s="31"/>
       <c r="AK14" s="31"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="15">
         <v>1</v>
       </c>
       <c r="C15" s="15">
         <v>-22</v>
       </c>
       <c r="D15" s="15">
         <v>-2</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="15" t="s">
         <v>16</v>
       </c>
@@ -1947,51 +1984,53 @@
       </c>
       <c r="X15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="25">
         <v>-2</v>
       </c>
       <c r="AA15" s="15">
         <v>1</v>
       </c>
       <c r="AB15" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AC15" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD15" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE15" s="38">
         <v>-5</v>
       </c>
-      <c r="AF15" s="31"/>
+      <c r="AF15" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG15" s="31"/>
       <c r="AH15" s="31"/>
       <c r="AI15" s="31"/>
       <c r="AJ15" s="31"/>
       <c r="AK15" s="31"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="15">
         <v>-14</v>
       </c>
       <c r="D16" s="15">
         <v>-1</v>
       </c>
       <c r="E16" s="15">
         <v>-6</v>
       </c>
       <c r="F16" s="15" t="s">
         <v>16</v>
       </c>
@@ -2048,51 +2087,53 @@
       </c>
       <c r="X16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB16" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AC16" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD16" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE16" s="38">
         <v>-1</v>
       </c>
-      <c r="AF16" s="31"/>
+      <c r="AF16" s="50">
+        <v>-1</v>
+      </c>
       <c r="AG16" s="31"/>
       <c r="AH16" s="31"/>
       <c r="AI16" s="31"/>
       <c r="AJ16" s="31"/>
       <c r="AK16" s="31"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="15">
         <v>-69</v>
       </c>
       <c r="D17" s="15">
         <v>1</v>
       </c>
       <c r="E17" s="15">
         <v>-2</v>
       </c>
       <c r="F17" s="15">
         <v>2</v>
       </c>
@@ -2149,51 +2190,53 @@
       </c>
       <c r="X17" s="27">
         <v>-2</v>
       </c>
       <c r="Y17" s="27">
         <v>-1</v>
       </c>
       <c r="Z17" s="25">
         <v>1</v>
       </c>
       <c r="AA17" s="15">
         <v>-1</v>
       </c>
       <c r="AB17" s="38">
         <v>-2</v>
       </c>
       <c r="AC17" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD17" s="38">
         <v>1</v>
       </c>
       <c r="AE17" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF17" s="31"/>
+      <c r="AF17" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG17" s="31"/>
       <c r="AH17" s="31"/>
       <c r="AI17" s="31"/>
       <c r="AJ17" s="31"/>
       <c r="AK17" s="31"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="15">
         <v>-9</v>
       </c>
       <c r="C18" s="15">
         <v>-233</v>
       </c>
       <c r="D18" s="15">
         <v>-10</v>
       </c>
       <c r="E18" s="15">
         <v>-16</v>
       </c>
       <c r="F18" s="15">
         <v>-15</v>
       </c>
@@ -2250,51 +2293,53 @@
       </c>
       <c r="X18" s="27">
         <v>-20</v>
       </c>
       <c r="Y18" s="27">
         <v>-7</v>
       </c>
       <c r="Z18" s="25">
         <v>-16</v>
       </c>
       <c r="AA18" s="15">
         <v>-1</v>
       </c>
       <c r="AB18" s="38">
         <v>-6</v>
       </c>
       <c r="AC18" s="38">
         <v>-4</v>
       </c>
       <c r="AD18" s="38">
         <v>-3</v>
       </c>
       <c r="AE18" s="38">
         <v>-12</v>
       </c>
-      <c r="AF18" s="31"/>
+      <c r="AF18" s="50">
+        <v>-31</v>
+      </c>
       <c r="AG18" s="31"/>
       <c r="AH18" s="31"/>
       <c r="AI18" s="31"/>
       <c r="AJ18" s="31"/>
       <c r="AK18" s="31"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="15">
         <v>1</v>
       </c>
       <c r="C19" s="15">
         <v>-5</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="15" t="s">
         <v>16</v>
       </c>
@@ -2351,51 +2396,53 @@
       </c>
       <c r="X19" s="27">
         <v>-5</v>
       </c>
       <c r="Y19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB19" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AC19" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD19" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE19" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF19" s="31"/>
+      <c r="AF19" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG19" s="31"/>
       <c r="AH19" s="31"/>
       <c r="AI19" s="31"/>
       <c r="AJ19" s="31"/>
       <c r="AK19" s="31"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="15">
         <v>-4</v>
       </c>
       <c r="D20" s="15">
         <v>1</v>
       </c>
       <c r="E20" s="15">
         <v>-4</v>
       </c>
       <c r="F20" s="15">
         <v>1</v>
       </c>
@@ -2452,51 +2499,53 @@
       </c>
       <c r="X20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB20" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AC20" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD20" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE20" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF20" s="31"/>
+      <c r="AF20" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG20" s="31"/>
       <c r="AH20" s="31"/>
       <c r="AI20" s="31"/>
       <c r="AJ20" s="31"/>
       <c r="AK20" s="31"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="15">
         <v>-1</v>
       </c>
       <c r="C21" s="15">
         <v>-5</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="15">
         <v>-2</v>
       </c>
       <c r="F21" s="15">
         <v>-4</v>
       </c>
@@ -2553,51 +2602,53 @@
       </c>
       <c r="X21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="27">
         <v>1</v>
       </c>
       <c r="Z21" s="25">
         <v>1</v>
       </c>
       <c r="AA21" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB21" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AC21" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD21" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE21" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF21" s="31"/>
+      <c r="AF21" s="50">
+        <v>1</v>
+      </c>
       <c r="AG21" s="31"/>
       <c r="AH21" s="31"/>
       <c r="AI21" s="31"/>
       <c r="AJ21" s="31"/>
       <c r="AK21" s="31"/>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" s="46" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="46"/>
       <c r="C22" s="46"/>
       <c r="D22" s="46"/>
       <c r="E22" s="46"/>
       <c r="F22" s="46"/>
       <c r="G22" s="46"/>
       <c r="H22" s="46"/>
       <c r="I22" s="46"/>
       <c r="J22" s="46"/>
       <c r="K22" s="46"/>
       <c r="L22" s="46"/>
       <c r="M22" s="46"/>
       <c r="N22" s="46"/>
       <c r="O22" s="46"/>
       <c r="P22" s="46"/>
@@ -2693,51 +2744,53 @@
       </c>
       <c r="X23" s="27">
         <v>-8</v>
       </c>
       <c r="Y23" s="27">
         <v>17</v>
       </c>
       <c r="Z23" s="34">
         <v>14</v>
       </c>
       <c r="AA23" s="34">
         <v>17</v>
       </c>
       <c r="AB23" s="31">
         <v>2</v>
       </c>
       <c r="AC23" s="38">
         <v>-7</v>
       </c>
       <c r="AD23" s="38">
         <v>-4</v>
       </c>
       <c r="AE23" s="38">
         <v>-8</v>
       </c>
-      <c r="AF23" s="31"/>
+      <c r="AF23" s="50">
+        <v>-10</v>
+      </c>
       <c r="AG23" s="31"/>
       <c r="AH23" s="31"/>
       <c r="AI23" s="31"/>
       <c r="AJ23" s="31"/>
       <c r="AK23" s="31"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="15">
         <v>-7</v>
       </c>
       <c r="C24" s="15">
         <v>-772</v>
       </c>
       <c r="D24" s="15">
         <v>-14</v>
       </c>
       <c r="E24" s="15">
         <v>-25</v>
       </c>
       <c r="F24" s="15">
         <v>-29</v>
       </c>
@@ -2794,51 +2847,53 @@
       </c>
       <c r="X24" s="27">
         <v>-8</v>
       </c>
       <c r="Y24" s="27">
         <v>19</v>
       </c>
       <c r="Z24" s="34">
         <v>23</v>
       </c>
       <c r="AA24" s="34">
         <v>17</v>
       </c>
       <c r="AB24" s="31">
         <v>2</v>
       </c>
       <c r="AC24" s="38">
         <v>-6</v>
       </c>
       <c r="AD24" s="38">
         <v>-1</v>
       </c>
       <c r="AE24" s="38">
         <v>-2</v>
       </c>
-      <c r="AF24" s="31"/>
+      <c r="AF24" s="50">
+        <v>-4</v>
+      </c>
       <c r="AG24" s="31"/>
       <c r="AH24" s="31"/>
       <c r="AI24" s="31"/>
       <c r="AJ24" s="31"/>
       <c r="AK24" s="31"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="15"/>
       <c r="D25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="15" t="s">
         <v>16</v>
@@ -2893,51 +2948,53 @@
       </c>
       <c r="X25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE25" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF25" s="31"/>
+      <c r="AF25" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG25" s="31"/>
       <c r="AH25" s="31"/>
       <c r="AI25" s="31"/>
       <c r="AJ25" s="31"/>
       <c r="AK25" s="31"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="15"/>
       <c r="D26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="15" t="s">
         <v>16</v>
@@ -2992,51 +3049,53 @@
       </c>
       <c r="X26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE26" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF26" s="31"/>
+      <c r="AF26" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG26" s="31"/>
       <c r="AH26" s="31"/>
       <c r="AI26" s="31"/>
       <c r="AJ26" s="31"/>
       <c r="AK26" s="31"/>
     </row>
     <row r="27" spans="1:37" s="32" customFormat="1">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="15">
         <v>-1</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="15">
         <v>7</v>
       </c>
@@ -3093,51 +3152,53 @@
       </c>
       <c r="X27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="27">
         <v>-1</v>
       </c>
       <c r="AA27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC27" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD27" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE27" s="38">
         <v>-2</v>
       </c>
-      <c r="AF27" s="40"/>
+      <c r="AF27" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG27" s="40"/>
       <c r="AH27" s="40"/>
       <c r="AI27" s="40"/>
       <c r="AJ27" s="40"/>
       <c r="AK27" s="40"/>
     </row>
     <row r="28" spans="1:37" s="32" customFormat="1">
       <c r="A28" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="15"/>
       <c r="D28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="15" t="s">
         <v>16</v>
@@ -3192,51 +3253,53 @@
       </c>
       <c r="X28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE28" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF28" s="40"/>
+      <c r="AF28" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG28" s="40"/>
       <c r="AH28" s="40"/>
       <c r="AI28" s="40"/>
       <c r="AJ28" s="40"/>
       <c r="AK28" s="40"/>
     </row>
     <row r="29" spans="1:37" s="32" customFormat="1">
       <c r="A29" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="15"/>
       <c r="D29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="15" t="s">
         <v>16</v>
@@ -3291,51 +3354,53 @@
       </c>
       <c r="X29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE29" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF29" s="40"/>
+      <c r="AF29" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG29" s="40"/>
       <c r="AH29" s="40"/>
       <c r="AI29" s="40"/>
       <c r="AJ29" s="40"/>
       <c r="AK29" s="40"/>
     </row>
     <row r="30" spans="1:37" s="32" customFormat="1">
       <c r="A30" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="15"/>
       <c r="D30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="15" t="s">
         <v>16</v>
@@ -3390,51 +3455,53 @@
       </c>
       <c r="X30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE30" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF30" s="40"/>
+      <c r="AF30" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG30" s="40"/>
       <c r="AH30" s="40"/>
       <c r="AI30" s="40"/>
       <c r="AJ30" s="40"/>
       <c r="AK30" s="40"/>
     </row>
     <row r="31" spans="1:37" s="32" customFormat="1">
       <c r="A31" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="15">
         <v>1</v>
       </c>
       <c r="C31" s="15">
         <v>-8</v>
       </c>
       <c r="D31" s="15">
         <v>-1</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="15" t="s">
         <v>16</v>
       </c>
@@ -3491,51 +3558,53 @@
       </c>
       <c r="X31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC31" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD31" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE31" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF31" s="40"/>
+      <c r="AF31" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG31" s="40"/>
       <c r="AH31" s="40"/>
       <c r="AI31" s="40"/>
       <c r="AJ31" s="40"/>
       <c r="AK31" s="40"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="15">
         <v>-2</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="15">
         <v>-4</v>
       </c>
       <c r="F32" s="15" t="s">
         <v>16</v>
       </c>
@@ -3592,51 +3661,53 @@
       </c>
       <c r="X32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC32" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD32" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE32" s="38">
         <v>-1</v>
       </c>
-      <c r="AF32" s="31"/>
+      <c r="AF32" s="50">
+        <v>-1</v>
+      </c>
       <c r="AG32" s="31"/>
       <c r="AH32" s="31"/>
       <c r="AI32" s="31"/>
       <c r="AJ32" s="31"/>
       <c r="AK32" s="31"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="15"/>
       <c r="D33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="15" t="s">
         <v>16</v>
@@ -3691,51 +3762,53 @@
       </c>
       <c r="X33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE33" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF33" s="31"/>
+      <c r="AF33" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG33" s="31"/>
       <c r="AH33" s="31"/>
       <c r="AI33" s="31"/>
       <c r="AJ33" s="31"/>
       <c r="AK33" s="31"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="15">
         <v>-6</v>
       </c>
       <c r="C34" s="15">
         <v>-33</v>
       </c>
       <c r="D34" s="15">
         <v>-1</v>
       </c>
       <c r="E34" s="15">
         <v>-6</v>
       </c>
       <c r="F34" s="15">
         <v>2</v>
       </c>
@@ -3792,51 +3865,53 @@
       </c>
       <c r="X34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y34" s="27">
         <v>-2</v>
       </c>
       <c r="Z34" s="25">
         <v>-8</v>
       </c>
       <c r="AA34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC34" s="38">
         <v>-1</v>
       </c>
       <c r="AD34" s="38">
         <v>-3</v>
       </c>
       <c r="AE34" s="38">
         <v>-3</v>
       </c>
-      <c r="AF34" s="31"/>
+      <c r="AF34" s="50">
+        <v>-5</v>
+      </c>
       <c r="AG34" s="31"/>
       <c r="AH34" s="31"/>
       <c r="AI34" s="31"/>
       <c r="AJ34" s="31"/>
       <c r="AK34" s="31"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="15"/>
       <c r="D35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="15" t="s">
         <v>16</v>
@@ -3891,51 +3966,53 @@
       </c>
       <c r="X35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE35" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF35" s="31"/>
+      <c r="AF35" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG35" s="31"/>
       <c r="AH35" s="31"/>
       <c r="AI35" s="31"/>
       <c r="AJ35" s="31"/>
       <c r="AK35" s="31"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="15"/>
       <c r="D36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="15" t="s">
         <v>16</v>
@@ -3990,51 +4067,53 @@
       </c>
       <c r="X36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE36" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF36" s="31"/>
+      <c r="AF36" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG36" s="31"/>
       <c r="AH36" s="31"/>
       <c r="AI36" s="31"/>
       <c r="AJ36" s="31"/>
       <c r="AK36" s="31"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="15"/>
       <c r="D37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="15" t="s">
         <v>16</v>
@@ -4089,51 +4168,53 @@
       </c>
       <c r="X37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE37" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF37" s="31"/>
+      <c r="AF37" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG37" s="31"/>
       <c r="AH37" s="31"/>
       <c r="AI37" s="31"/>
       <c r="AJ37" s="31"/>
       <c r="AK37" s="31"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="45" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="45"/>
       <c r="C38" s="45"/>
       <c r="D38" s="45"/>
       <c r="E38" s="45"/>
       <c r="F38" s="45"/>
       <c r="G38" s="45"/>
       <c r="H38" s="45"/>
       <c r="I38" s="45"/>
       <c r="J38" s="45"/>
       <c r="K38" s="45"/>
       <c r="L38" s="45"/>
       <c r="M38" s="45"/>
       <c r="N38" s="45"/>
       <c r="O38" s="45"/>
       <c r="P38" s="45"/>
@@ -4228,51 +4309,53 @@
       </c>
       <c r="X39" s="27">
         <v>-25</v>
       </c>
       <c r="Y39" s="27">
         <v>-4</v>
       </c>
       <c r="Z39" s="14">
         <v>-4</v>
       </c>
       <c r="AA39" s="34">
         <v>-7</v>
       </c>
       <c r="AB39" s="38">
         <v>-4</v>
       </c>
       <c r="AC39" s="38">
         <v>-2</v>
       </c>
       <c r="AD39" s="38">
         <v>2</v>
       </c>
       <c r="AE39" s="38">
         <v>-17</v>
       </c>
-      <c r="AF39" s="31"/>
+      <c r="AF39" s="50">
+        <v>-30</v>
+      </c>
       <c r="AG39" s="31"/>
       <c r="AH39" s="31"/>
       <c r="AI39" s="31"/>
       <c r="AJ39" s="31"/>
       <c r="AK39" s="31"/>
     </row>
     <row r="40" spans="1:37" s="31" customFormat="1">
       <c r="A40" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="15" t="s">
         <v>16</v>
       </c>
@@ -4329,50 +4412,53 @@
       </c>
       <c r="X40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE40" s="38" t="s">
         <v>16</v>
       </c>
+      <c r="AF40" s="38" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="41" spans="1:37" s="31" customFormat="1">
       <c r="A41" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="15">
         <v>-9</v>
       </c>
       <c r="D41" s="15">
         <v>1</v>
       </c>
       <c r="E41" s="15">
         <v>-80</v>
       </c>
       <c r="F41" s="15">
         <v>3</v>
       </c>
       <c r="G41" s="15">
         <v>-6</v>
       </c>
       <c r="H41" s="15" t="s">
         <v>16</v>
@@ -4424,50 +4510,53 @@
       </c>
       <c r="X41" s="27">
         <v>2</v>
       </c>
       <c r="Y41" s="27">
         <v>-1</v>
       </c>
       <c r="Z41" s="27">
         <v>4</v>
       </c>
       <c r="AA41" s="34">
         <v>-1</v>
       </c>
       <c r="AB41" s="38">
         <v>3</v>
       </c>
       <c r="AC41" s="38">
         <v>-2</v>
       </c>
       <c r="AD41" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE41" s="38">
         <v>-1</v>
       </c>
+      <c r="AF41" s="50">
+        <v>-1</v>
+      </c>
     </row>
     <row r="42" spans="1:37" s="31" customFormat="1">
       <c r="A42" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="15">
         <v>-1</v>
       </c>
       <c r="F42" s="15">
         <v>2</v>
       </c>
       <c r="G42" s="15">
         <v>2</v>
       </c>
       <c r="H42" s="15" t="s">
         <v>16</v>
@@ -4519,50 +4608,53 @@
       </c>
       <c r="X42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AB42" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AC42" s="38">
         <v>1</v>
       </c>
       <c r="AD42" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE42" s="38" t="s">
         <v>16</v>
       </c>
+      <c r="AF42" s="51" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="43" spans="1:37" s="31" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="15">
         <v>-2</v>
       </c>
       <c r="C43" s="15">
         <v>-2</v>
       </c>
       <c r="D43" s="15">
         <v>-1</v>
       </c>
       <c r="E43" s="15">
         <v>5</v>
       </c>
       <c r="F43" s="15">
         <v>1</v>
       </c>
       <c r="G43" s="15">
         <v>0</v>
       </c>
       <c r="H43" s="15">
         <v>1</v>
@@ -4614,50 +4706,53 @@
       </c>
       <c r="X43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AB43" s="38">
         <v>-1</v>
       </c>
       <c r="AC43" s="38">
         <v>1</v>
       </c>
       <c r="AD43" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE43" s="38">
         <v>-2</v>
       </c>
+      <c r="AF43" s="51" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="44" spans="1:37" s="31" customFormat="1">
       <c r="A44" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="15">
         <v>-1</v>
       </c>
       <c r="C44" s="15">
         <v>-2</v>
       </c>
       <c r="D44" s="15">
         <v>-4</v>
       </c>
       <c r="E44" s="15">
         <v>-4</v>
       </c>
       <c r="F44" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="15">
         <v>-2</v>
       </c>
       <c r="H44" s="15">
         <v>1</v>
@@ -4709,50 +4804,53 @@
       </c>
       <c r="X44" s="27">
         <v>-1</v>
       </c>
       <c r="Y44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="34">
         <v>2</v>
       </c>
       <c r="AB44" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AC44" s="38">
         <v>-1</v>
       </c>
       <c r="AD44" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE44" s="38" t="s">
         <v>16</v>
       </c>
+      <c r="AF44" s="50">
+        <v>2</v>
+      </c>
     </row>
     <row r="45" spans="1:37" s="31" customFormat="1">
       <c r="A45" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="15">
         <v>-1</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="15" t="s">
         <v>16</v>
@@ -4804,50 +4902,53 @@
       </c>
       <c r="X45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AB45" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AC45" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD45" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE45" s="38">
         <v>-1</v>
       </c>
+      <c r="AF45" s="50">
+        <v>1</v>
+      </c>
     </row>
     <row r="46" spans="1:37" s="31" customFormat="1">
       <c r="A46" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="15">
         <v>-8</v>
       </c>
       <c r="C46" s="15">
         <v>-44</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E46" s="15">
         <v>4</v>
       </c>
       <c r="F46" s="15">
         <v>-3</v>
       </c>
       <c r="G46" s="15">
         <v>-3</v>
       </c>
       <c r="H46" s="15">
         <v>-1</v>
@@ -4897,50 +4998,53 @@
       <c r="W46" s="27">
         <v>1</v>
       </c>
       <c r="X46" s="27">
         <v>1</v>
       </c>
       <c r="Y46" s="27">
         <v>2</v>
       </c>
       <c r="Z46" s="27"/>
       <c r="AA46" s="34">
         <v>-7</v>
       </c>
       <c r="AB46" s="38">
         <v>2</v>
       </c>
       <c r="AC46" s="38">
         <v>2</v>
       </c>
       <c r="AD46" s="38">
         <v>1</v>
       </c>
       <c r="AE46" s="38">
         <v>-1</v>
       </c>
+      <c r="AF46" s="50">
+        <v>-7</v>
+      </c>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="15">
         <v>-14</v>
       </c>
       <c r="D47" s="15">
         <v>-1</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="15">
         <v>-1</v>
       </c>
       <c r="H47" s="15">
         <v>1</v>
@@ -4992,51 +5096,53 @@
       </c>
       <c r="X47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="36">
         <v>-2</v>
       </c>
       <c r="AA47" s="34">
         <v>1</v>
       </c>
       <c r="AB47" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AC47" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD47" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE47" s="38">
         <v>-3</v>
       </c>
-      <c r="AF47" s="31"/>
+      <c r="AF47" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG47" s="31"/>
       <c r="AH47" s="31"/>
       <c r="AI47" s="31"/>
       <c r="AJ47" s="31"/>
       <c r="AK47" s="31"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="15">
         <v>-12</v>
       </c>
       <c r="D48" s="15">
         <v>-1</v>
       </c>
       <c r="E48" s="15">
         <v>-2</v>
       </c>
       <c r="F48" s="15" t="s">
         <v>16</v>
       </c>
@@ -5091,51 +5197,53 @@
       <c r="W48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="35"/>
       <c r="AA48" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AB48" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AC48" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD48" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE48" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF48" s="31"/>
+      <c r="AF48" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG48" s="31"/>
       <c r="AH48" s="31"/>
       <c r="AI48" s="31"/>
       <c r="AJ48" s="31"/>
       <c r="AK48" s="31"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="15">
         <v>-69</v>
       </c>
       <c r="D49" s="15">
         <v>1</v>
       </c>
       <c r="E49" s="15">
         <v>-2</v>
       </c>
       <c r="F49" s="15">
         <v>2</v>
       </c>
@@ -5192,51 +5300,53 @@
       </c>
       <c r="X49" s="27">
         <v>-2</v>
       </c>
       <c r="Y49" s="27">
         <v>-1</v>
       </c>
       <c r="Z49" s="36">
         <v>1</v>
       </c>
       <c r="AA49" s="34">
         <v>-1</v>
       </c>
       <c r="AB49" s="38">
         <v>-2</v>
       </c>
       <c r="AC49" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD49" s="38">
         <v>1</v>
       </c>
       <c r="AE49" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF49" s="31"/>
+      <c r="AF49" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG49" s="31"/>
       <c r="AH49" s="31"/>
       <c r="AI49" s="31"/>
       <c r="AJ49" s="31"/>
       <c r="AK49" s="31"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="15">
         <v>-3</v>
       </c>
       <c r="C50" s="15">
         <v>-200</v>
       </c>
       <c r="D50" s="15">
         <v>-9</v>
       </c>
       <c r="E50" s="15">
         <v>-10</v>
       </c>
       <c r="F50" s="15">
         <v>-17</v>
       </c>
@@ -5293,51 +5403,53 @@
       </c>
       <c r="X50" s="27">
         <v>-20</v>
       </c>
       <c r="Y50" s="27">
         <v>-5</v>
       </c>
       <c r="Z50" s="36">
         <v>-8</v>
       </c>
       <c r="AA50" s="34">
         <v>-1</v>
       </c>
       <c r="AB50" s="38">
         <v>-6</v>
       </c>
       <c r="AC50" s="38">
         <v>-3</v>
       </c>
       <c r="AD50" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE50" s="38">
         <v>-9</v>
       </c>
-      <c r="AF50" s="31"/>
+      <c r="AF50" s="50">
+        <v>-26</v>
+      </c>
       <c r="AG50" s="31"/>
       <c r="AH50" s="31"/>
       <c r="AI50" s="31"/>
       <c r="AJ50" s="31"/>
       <c r="AK50" s="31"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="15">
         <v>1</v>
       </c>
       <c r="C51" s="15">
         <v>-5</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="15" t="s">
         <v>16</v>
       </c>
@@ -5394,51 +5506,53 @@
       </c>
       <c r="X51" s="27">
         <v>-5</v>
       </c>
       <c r="Y51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC51" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD51" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE51" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF51" s="31"/>
+      <c r="AF51" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG51" s="31"/>
       <c r="AH51" s="31"/>
       <c r="AI51" s="31"/>
       <c r="AJ51" s="31"/>
       <c r="AK51" s="31"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="15">
         <v>-4</v>
       </c>
       <c r="D52" s="15">
         <v>1</v>
       </c>
       <c r="E52" s="15">
         <v>-4</v>
       </c>
       <c r="F52" s="15">
         <v>1</v>
       </c>
@@ -5495,51 +5609,53 @@
       </c>
       <c r="X52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC52" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD52" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE52" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF52" s="31"/>
+      <c r="AF52" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG52" s="31"/>
       <c r="AH52" s="31"/>
       <c r="AI52" s="31"/>
       <c r="AJ52" s="31"/>
       <c r="AK52" s="31"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="26">
         <v>-1</v>
       </c>
       <c r="C53" s="26">
         <v>-5</v>
       </c>
       <c r="D53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="26">
         <v>-2</v>
       </c>
       <c r="F53" s="26">
         <v>-4</v>
       </c>
@@ -5596,112 +5712,114 @@
       </c>
       <c r="X53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="26">
         <v>1</v>
       </c>
       <c r="Z53" s="26">
         <v>1</v>
       </c>
       <c r="AA53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC53" s="16" t="s">
         <v>16</v>
       </c>
       <c r="AD53" s="16" t="s">
         <v>16</v>
       </c>
       <c r="AE53" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="AF53" s="39"/>
+      <c r="AF53" s="52">
+        <v>1</v>
+      </c>
       <c r="AG53" s="39"/>
       <c r="AH53" s="39"/>
       <c r="AI53" s="39"/>
       <c r="AJ53" s="39"/>
       <c r="AK53" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="AF35" sqref="AF35"/>
+    <sheetView topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="AF7" sqref="AF7:AF53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="28" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.28515625" style="28" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" style="28" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="28" customWidth="1"/>
+    <col min="3" max="3" width="5.33203125" style="28" customWidth="1"/>
+    <col min="4" max="4" width="6.44140625" style="28" customWidth="1"/>
+    <col min="5" max="5" width="4.6640625" style="28" customWidth="1"/>
+    <col min="6" max="6" width="6.33203125" style="28" customWidth="1"/>
     <col min="7" max="7" width="7" style="28" customWidth="1"/>
-    <col min="8" max="8" width="5.42578125" style="28" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.28515625" style="28" customWidth="1"/>
+    <col min="8" max="8" width="5.44140625" style="28" customWidth="1"/>
+    <col min="9" max="9" width="5.88671875" style="28" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="28" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="28" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="28" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="28" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="28" customWidth="1"/>
+    <col min="15" max="15" width="5.33203125" style="28" customWidth="1"/>
+    <col min="16" max="16" width="6.44140625" style="28" customWidth="1"/>
+    <col min="17" max="17" width="4.6640625" style="28" customWidth="1"/>
+    <col min="18" max="18" width="6.33203125" style="28" customWidth="1"/>
     <col min="19" max="19" width="7" style="28" customWidth="1"/>
-    <col min="20" max="20" width="5.42578125" style="28" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="28"/>
+    <col min="20" max="20" width="5.44140625" style="28" customWidth="1"/>
+    <col min="21" max="21" width="5.88671875" style="28" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="28" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
+    <row r="1" spans="1:37" ht="13.2">
       <c r="A1" s="43" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
       <c r="L1" s="43"/>
       <c r="M1" s="43"/>
       <c r="N1" s="43"/>
       <c r="O1" s="43"/>
       <c r="P1" s="43"/>
       <c r="Q1" s="43"/>
       <c r="R1" s="43"/>
       <c r="S1" s="43"/>
       <c r="T1" s="43"/>
       <c r="U1" s="43"/>
       <c r="V1" s="43"/>
       <c r="W1" s="43"/>
@@ -5990,51 +6108,53 @@
       </c>
       <c r="X7" s="27">
         <v>29</v>
       </c>
       <c r="Y7" s="27">
         <v>37</v>
       </c>
       <c r="Z7" s="27">
         <v>32</v>
       </c>
       <c r="AA7" s="27">
         <v>33</v>
       </c>
       <c r="AB7" s="15">
         <v>18</v>
       </c>
       <c r="AC7" s="15">
         <v>11</v>
       </c>
       <c r="AD7" s="15">
         <v>8</v>
       </c>
       <c r="AE7" s="28">
         <v>17</v>
       </c>
-      <c r="AF7" s="31"/>
+      <c r="AF7" s="50">
+        <v>13</v>
+      </c>
       <c r="AG7" s="31"/>
       <c r="AH7" s="31"/>
       <c r="AI7" s="31"/>
       <c r="AJ7" s="31"/>
       <c r="AK7" s="31"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="25">
         <v>13</v>
       </c>
       <c r="C8" s="25">
         <v>55</v>
       </c>
       <c r="D8" s="25">
         <v>27</v>
       </c>
       <c r="E8" s="25">
         <v>19</v>
       </c>
       <c r="F8" s="25">
         <v>13</v>
       </c>
@@ -6091,51 +6211,53 @@
       </c>
       <c r="X8" s="27">
         <v>22</v>
       </c>
       <c r="Y8" s="27">
         <v>31</v>
       </c>
       <c r="Z8" s="27">
         <v>23</v>
       </c>
       <c r="AA8" s="27">
         <v>23</v>
       </c>
       <c r="AB8" s="15">
         <v>10</v>
       </c>
       <c r="AC8" s="15">
         <v>7</v>
       </c>
       <c r="AD8" s="15">
         <v>6</v>
       </c>
       <c r="AE8" s="28">
         <v>15</v>
       </c>
-      <c r="AF8" s="31"/>
+      <c r="AF8" s="50">
+        <v>8</v>
+      </c>
       <c r="AG8" s="31"/>
       <c r="AH8" s="31"/>
       <c r="AI8" s="31"/>
       <c r="AJ8" s="31"/>
       <c r="AK8" s="31"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="25">
         <v>2</v>
       </c>
       <c r="D9" s="25">
         <v>1</v>
       </c>
       <c r="E9" s="25">
         <v>1</v>
       </c>
       <c r="F9" s="25">
         <v>4</v>
       </c>
@@ -6192,51 +6314,53 @@
       </c>
       <c r="X9" s="27">
         <v>3</v>
       </c>
       <c r="Y9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z9" s="27">
         <v>4</v>
       </c>
       <c r="AA9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB9" s="15">
         <v>3</v>
       </c>
       <c r="AC9" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD9" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE9" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF9" s="31"/>
+      <c r="AF9" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG9" s="31"/>
       <c r="AH9" s="31"/>
       <c r="AI9" s="31"/>
       <c r="AJ9" s="31"/>
       <c r="AK9" s="31"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="25">
         <v>1</v>
       </c>
       <c r="D10" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="25">
         <v>2</v>
       </c>
@@ -6293,51 +6417,53 @@
       </c>
       <c r="X10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC10" s="15">
         <v>1</v>
       </c>
       <c r="AD10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE10" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF10" s="31"/>
+      <c r="AF10" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG10" s="31"/>
       <c r="AH10" s="31"/>
       <c r="AI10" s="31"/>
       <c r="AJ10" s="31"/>
       <c r="AK10" s="31"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="25">
         <v>1</v>
       </c>
       <c r="D11" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="25">
         <v>5</v>
       </c>
       <c r="F11" s="25">
         <v>11</v>
       </c>
@@ -6394,51 +6520,53 @@
       </c>
       <c r="X11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC11" s="15">
         <v>1</v>
       </c>
       <c r="AD11" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE11" s="33">
         <v>1</v>
       </c>
-      <c r="AF11" s="31"/>
+      <c r="AF11" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG11" s="31"/>
       <c r="AH11" s="31"/>
       <c r="AI11" s="31"/>
       <c r="AJ11" s="31"/>
       <c r="AK11" s="31"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="25">
         <v>0</v>
       </c>
@@ -6495,51 +6623,53 @@
       </c>
       <c r="X12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="27">
         <v>2</v>
       </c>
       <c r="AB12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC12" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD12" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE12" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF12" s="31"/>
+      <c r="AF12" s="50">
+        <v>2</v>
+      </c>
       <c r="AG12" s="31"/>
       <c r="AH12" s="31"/>
       <c r="AI12" s="31"/>
       <c r="AJ12" s="31"/>
       <c r="AK12" s="31"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="25">
         <v>0</v>
       </c>
@@ -6596,51 +6726,53 @@
       </c>
       <c r="X13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE13" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF13" s="31"/>
+      <c r="AF13" s="50">
+        <v>1</v>
+      </c>
       <c r="AG13" s="31"/>
       <c r="AH13" s="31"/>
       <c r="AI13" s="31"/>
       <c r="AJ13" s="31"/>
       <c r="AK13" s="31"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="25">
         <v>9</v>
       </c>
       <c r="D14" s="25">
         <v>2</v>
       </c>
       <c r="E14" s="25">
         <v>5</v>
       </c>
       <c r="F14" s="25">
         <v>1</v>
       </c>
@@ -6697,51 +6829,53 @@
       </c>
       <c r="X14" s="27">
         <v>3</v>
       </c>
       <c r="Y14" s="27">
         <v>2</v>
       </c>
       <c r="Z14" s="27">
         <v>1</v>
       </c>
       <c r="AA14" s="27">
         <v>4</v>
       </c>
       <c r="AB14" s="15">
         <v>2</v>
       </c>
       <c r="AC14" s="15">
         <v>2</v>
       </c>
       <c r="AD14" s="15">
         <v>1</v>
       </c>
       <c r="AE14" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF14" s="31"/>
+      <c r="AF14" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG14" s="31"/>
       <c r="AH14" s="31"/>
       <c r="AI14" s="31"/>
       <c r="AJ14" s="31"/>
       <c r="AK14" s="31"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="25">
         <v>1</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="25">
         <v>0</v>
       </c>
@@ -6798,51 +6932,53 @@
       </c>
       <c r="X15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA15" s="27">
         <v>1</v>
       </c>
       <c r="AB15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC15" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD15" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE15" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF15" s="31"/>
+      <c r="AF15" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG15" s="31"/>
       <c r="AH15" s="31"/>
       <c r="AI15" s="31"/>
       <c r="AJ15" s="31"/>
       <c r="AK15" s="31"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="25">
         <v>0</v>
       </c>
@@ -6899,51 +7035,53 @@
       </c>
       <c r="X16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF16" s="31"/>
+      <c r="AF16" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG16" s="31"/>
       <c r="AH16" s="31"/>
       <c r="AI16" s="31"/>
       <c r="AJ16" s="31"/>
       <c r="AK16" s="31"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="25">
         <v>1</v>
       </c>
       <c r="D17" s="25">
         <v>1</v>
       </c>
       <c r="E17" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="25">
         <v>2</v>
       </c>
@@ -7000,51 +7138,53 @@
       </c>
       <c r="X17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y17" s="27">
         <v>1</v>
       </c>
       <c r="Z17" s="27">
         <v>1</v>
       </c>
       <c r="AA17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD17" s="15">
         <v>1</v>
       </c>
       <c r="AE17" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF17" s="31"/>
+      <c r="AF17" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG17" s="31"/>
       <c r="AH17" s="31"/>
       <c r="AI17" s="31"/>
       <c r="AJ17" s="31"/>
       <c r="AK17" s="31"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="25">
         <v>6</v>
       </c>
       <c r="D18" s="25">
         <v>2</v>
       </c>
       <c r="E18" s="25">
         <v>1</v>
       </c>
       <c r="F18" s="25">
         <v>6</v>
       </c>
@@ -7101,51 +7241,53 @@
       </c>
       <c r="X18" s="27">
         <v>1</v>
       </c>
       <c r="Y18" s="27">
         <v>2</v>
       </c>
       <c r="Z18" s="27">
         <v>2</v>
       </c>
       <c r="AA18" s="27">
         <v>3</v>
       </c>
       <c r="AB18" s="15">
         <v>3</v>
       </c>
       <c r="AC18" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD18" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE18" s="33">
         <v>1</v>
       </c>
-      <c r="AF18" s="31"/>
+      <c r="AF18" s="50">
+        <v>1</v>
+      </c>
       <c r="AG18" s="31"/>
       <c r="AH18" s="31"/>
       <c r="AI18" s="31"/>
       <c r="AJ18" s="31"/>
       <c r="AK18" s="31"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="25">
         <v>1</v>
       </c>
       <c r="C19" s="25">
         <v>1</v>
       </c>
       <c r="D19" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="25">
         <v>0</v>
       </c>
@@ -7202,51 +7344,53 @@
       </c>
       <c r="X19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE19" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF19" s="31"/>
+      <c r="AF19" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG19" s="31"/>
       <c r="AH19" s="31"/>
       <c r="AI19" s="31"/>
       <c r="AJ19" s="31"/>
       <c r="AK19" s="31"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="25">
         <v>1</v>
       </c>
       <c r="E20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="25">
         <v>1</v>
       </c>
@@ -7303,51 +7447,53 @@
       </c>
       <c r="X20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC20" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD20" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE20" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF20" s="31"/>
+      <c r="AF20" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG20" s="31"/>
       <c r="AH20" s="31"/>
       <c r="AI20" s="31"/>
       <c r="AJ20" s="31"/>
       <c r="AK20" s="31"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="25">
         <v>1</v>
       </c>
@@ -7404,89 +7550,90 @@
       </c>
       <c r="X21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="27">
         <v>1</v>
       </c>
       <c r="Z21" s="27">
         <v>1</v>
       </c>
       <c r="AA21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC21" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD21" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE21" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF21" s="31"/>
+      <c r="AF21" s="50">
+        <v>1</v>
+      </c>
       <c r="AG21" s="31"/>
       <c r="AH21" s="31"/>
       <c r="AI21" s="31"/>
       <c r="AJ21" s="31"/>
       <c r="AK21" s="31"/>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" s="46" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="46"/>
       <c r="C22" s="46"/>
       <c r="D22" s="46"/>
       <c r="E22" s="46"/>
       <c r="F22" s="46"/>
       <c r="G22" s="46"/>
       <c r="H22" s="46"/>
       <c r="I22" s="46"/>
       <c r="J22" s="46"/>
       <c r="K22" s="46"/>
       <c r="L22" s="46"/>
       <c r="M22" s="46"/>
       <c r="N22" s="46"/>
       <c r="O22" s="46"/>
       <c r="P22" s="46"/>
       <c r="Q22" s="46"/>
       <c r="R22" s="46"/>
       <c r="S22" s="46"/>
       <c r="T22" s="46"/>
       <c r="U22" s="46"/>
       <c r="V22" s="46"/>
       <c r="W22" s="46"/>
       <c r="X22" s="46"/>
       <c r="Y22" s="46"/>
       <c r="Z22" s="27"/>
       <c r="AC22" s="15"/>
       <c r="AD22" s="15"/>
-      <c r="AF22" s="31"/>
       <c r="AG22" s="31"/>
       <c r="AH22" s="31"/>
       <c r="AI22" s="31"/>
       <c r="AJ22" s="31"/>
       <c r="AK22" s="31"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="25">
         <v>14</v>
       </c>
       <c r="C23" s="25">
         <v>57</v>
       </c>
       <c r="D23" s="25">
         <v>27</v>
       </c>
       <c r="E23" s="25">
         <v>20</v>
       </c>
       <c r="F23" s="25">
         <v>27</v>
       </c>
@@ -7543,51 +7690,53 @@
       </c>
       <c r="X23" s="27">
         <v>23</v>
       </c>
       <c r="Y23" s="27">
         <v>33</v>
       </c>
       <c r="Z23" s="27">
         <v>24</v>
       </c>
       <c r="AA23" s="27">
         <v>23</v>
       </c>
       <c r="AB23" s="28">
         <v>10</v>
       </c>
       <c r="AC23" s="15">
         <v>7</v>
       </c>
       <c r="AD23" s="15">
         <v>6</v>
       </c>
       <c r="AE23" s="28">
         <v>15</v>
       </c>
-      <c r="AF23" s="31"/>
+      <c r="AF23" s="50">
+        <v>8</v>
+      </c>
       <c r="AG23" s="31"/>
       <c r="AH23" s="31"/>
       <c r="AI23" s="31"/>
       <c r="AJ23" s="31"/>
       <c r="AK23" s="31"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="25">
         <v>13</v>
       </c>
       <c r="C24" s="25">
         <v>55</v>
       </c>
       <c r="D24" s="25">
         <v>27</v>
       </c>
       <c r="E24" s="25">
         <v>19</v>
       </c>
       <c r="F24" s="25">
         <v>13</v>
       </c>
@@ -7644,51 +7793,53 @@
       </c>
       <c r="X24" s="27">
         <v>22</v>
       </c>
       <c r="Y24" s="27">
         <v>31</v>
       </c>
       <c r="Z24" s="27">
         <v>23</v>
       </c>
       <c r="AA24" s="27">
         <v>23</v>
       </c>
       <c r="AB24" s="28">
         <v>10</v>
       </c>
       <c r="AC24" s="15">
         <v>7</v>
       </c>
       <c r="AD24" s="15">
         <v>6</v>
       </c>
       <c r="AE24" s="28">
         <v>15</v>
       </c>
-      <c r="AF24" s="31"/>
+      <c r="AF24" s="50">
+        <v>8</v>
+      </c>
       <c r="AG24" s="31"/>
       <c r="AH24" s="31"/>
       <c r="AI24" s="31"/>
       <c r="AJ24" s="31"/>
       <c r="AK24" s="31"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="25" t="s">
         <v>16</v>
       </c>
@@ -7745,51 +7896,53 @@
       </c>
       <c r="X25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE25" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF25" s="31"/>
+      <c r="AF25" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG25" s="31"/>
       <c r="AH25" s="31"/>
       <c r="AI25" s="31"/>
       <c r="AJ25" s="31"/>
       <c r="AK25" s="31"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="25" t="s">
         <v>16</v>
       </c>
@@ -7846,51 +7999,53 @@
       </c>
       <c r="X26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE26" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF26" s="31"/>
+      <c r="AF26" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG26" s="31"/>
       <c r="AH26" s="31"/>
       <c r="AI26" s="31"/>
       <c r="AJ26" s="31"/>
       <c r="AK26" s="31"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="25">
         <v>9</v>
       </c>
@@ -7947,51 +8102,53 @@
       </c>
       <c r="X27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC27" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD27" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE27" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF27" s="31"/>
+      <c r="AF27" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG27" s="31"/>
       <c r="AH27" s="31"/>
       <c r="AI27" s="31"/>
       <c r="AJ27" s="31"/>
       <c r="AK27" s="31"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="25" t="s">
         <v>16</v>
       </c>
@@ -8048,51 +8205,53 @@
       </c>
       <c r="X28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE28" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF28" s="31"/>
+      <c r="AF28" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG28" s="31"/>
       <c r="AH28" s="31"/>
       <c r="AI28" s="31"/>
       <c r="AJ28" s="31"/>
       <c r="AK28" s="31"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="25" t="s">
         <v>16</v>
       </c>
@@ -8149,51 +8308,53 @@
       </c>
       <c r="X29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE29" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF29" s="31"/>
+      <c r="AF29" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG29" s="31"/>
       <c r="AH29" s="31"/>
       <c r="AI29" s="31"/>
       <c r="AJ29" s="31"/>
       <c r="AK29" s="31"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="25" t="s">
         <v>16</v>
       </c>
@@ -8250,51 +8411,53 @@
       </c>
       <c r="X30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE30" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF30" s="31"/>
+      <c r="AF30" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG30" s="31"/>
       <c r="AH30" s="31"/>
       <c r="AI30" s="31"/>
       <c r="AJ30" s="31"/>
       <c r="AK30" s="31"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="25">
         <v>1</v>
       </c>
       <c r="C31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="25" t="s">
         <v>16</v>
       </c>
@@ -8351,51 +8514,53 @@
       </c>
       <c r="X31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC31" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD31" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE31" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF31" s="31"/>
+      <c r="AF31" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG31" s="31"/>
       <c r="AH31" s="31"/>
       <c r="AI31" s="31"/>
       <c r="AJ31" s="31"/>
       <c r="AK31" s="31"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="25" t="s">
         <v>16</v>
       </c>
@@ -8452,51 +8617,53 @@
       </c>
       <c r="X32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE32" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF32" s="31"/>
+      <c r="AF32" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG32" s="31"/>
       <c r="AH32" s="31"/>
       <c r="AI32" s="31"/>
       <c r="AJ32" s="31"/>
       <c r="AK32" s="31"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="25" t="s">
         <v>16</v>
       </c>
@@ -8553,51 +8720,53 @@
       </c>
       <c r="X33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE33" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF33" s="31"/>
+      <c r="AF33" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG33" s="31"/>
       <c r="AH33" s="31"/>
       <c r="AI33" s="31"/>
       <c r="AJ33" s="31"/>
       <c r="AK33" s="31"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="25">
         <v>2</v>
       </c>
       <c r="D34" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="25">
         <v>1</v>
       </c>
       <c r="F34" s="25">
         <v>5</v>
       </c>
@@ -8654,51 +8823,53 @@
       </c>
       <c r="X34" s="27">
         <v>1</v>
       </c>
       <c r="Y34" s="27">
         <v>2</v>
       </c>
       <c r="Z34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC34" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD34" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE34" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF34" s="31"/>
+      <c r="AF34" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG34" s="31"/>
       <c r="AH34" s="31"/>
       <c r="AI34" s="31"/>
       <c r="AJ34" s="31"/>
       <c r="AK34" s="31"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="25" t="s">
         <v>16</v>
       </c>
@@ -8755,51 +8926,53 @@
       </c>
       <c r="X35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="27">
         <v>1</v>
       </c>
       <c r="AA35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE35" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF35" s="31"/>
+      <c r="AF35" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG35" s="31"/>
       <c r="AH35" s="31"/>
       <c r="AI35" s="31"/>
       <c r="AJ35" s="31"/>
       <c r="AK35" s="31"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="25" t="s">
         <v>16</v>
       </c>
@@ -8856,51 +9029,53 @@
       </c>
       <c r="X36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE36" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF36" s="31"/>
+      <c r="AF36" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG36" s="31"/>
       <c r="AH36" s="31"/>
       <c r="AI36" s="31"/>
       <c r="AJ36" s="31"/>
       <c r="AK36" s="31"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="25" t="s">
         <v>16</v>
       </c>
@@ -8957,88 +9132,89 @@
       </c>
       <c r="X37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE37" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF37" s="31"/>
+      <c r="AF37" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG37" s="31"/>
       <c r="AH37" s="31"/>
       <c r="AI37" s="31"/>
       <c r="AJ37" s="31"/>
       <c r="AK37" s="31"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="49" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="49"/>
       <c r="C38" s="49"/>
       <c r="D38" s="49"/>
       <c r="E38" s="49"/>
       <c r="F38" s="49"/>
       <c r="G38" s="49"/>
       <c r="H38" s="49"/>
       <c r="I38" s="49"/>
       <c r="J38" s="49"/>
       <c r="K38" s="49"/>
       <c r="L38" s="49"/>
       <c r="M38" s="49"/>
       <c r="N38" s="49"/>
       <c r="O38" s="49"/>
       <c r="P38" s="49"/>
       <c r="Q38" s="49"/>
       <c r="R38" s="49"/>
       <c r="S38" s="49"/>
       <c r="T38" s="49"/>
       <c r="U38" s="49"/>
       <c r="V38" s="49"/>
       <c r="W38" s="49"/>
       <c r="X38" s="49"/>
       <c r="Y38" s="49"/>
       <c r="AC38" s="15"/>
       <c r="AD38" s="15"/>
-      <c r="AF38" s="31"/>
       <c r="AG38" s="31"/>
       <c r="AH38" s="31"/>
       <c r="AI38" s="31"/>
       <c r="AJ38" s="31"/>
       <c r="AK38" s="31"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="25">
         <v>1</v>
       </c>
       <c r="C39" s="25">
         <v>19</v>
       </c>
       <c r="D39" s="25">
         <v>7</v>
       </c>
       <c r="E39" s="25">
         <v>11</v>
       </c>
       <c r="F39" s="25">
         <v>14</v>
       </c>
@@ -9095,51 +9271,53 @@
       </c>
       <c r="X39" s="27">
         <v>6</v>
       </c>
       <c r="Y39" s="27">
         <v>4</v>
       </c>
       <c r="Z39" s="27">
         <v>8</v>
       </c>
       <c r="AA39" s="27">
         <v>10</v>
       </c>
       <c r="AB39" s="28">
         <v>8</v>
       </c>
       <c r="AC39" s="15">
         <v>4</v>
       </c>
       <c r="AD39" s="15">
         <v>2</v>
       </c>
       <c r="AE39" s="28">
         <v>2</v>
       </c>
-      <c r="AF39" s="31"/>
+      <c r="AF39" s="50">
+        <v>5</v>
+      </c>
       <c r="AG39" s="31"/>
       <c r="AH39" s="31"/>
       <c r="AI39" s="31"/>
       <c r="AJ39" s="31"/>
       <c r="AK39" s="31"/>
     </row>
     <row r="40" spans="1:37" s="31" customFormat="1">
       <c r="A40" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="25" t="s">
         <v>16</v>
       </c>
@@ -9196,50 +9374,53 @@
       </c>
       <c r="X40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE40" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AF40" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="41" spans="1:37" s="31" customFormat="1">
       <c r="A41" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="25">
         <v>2</v>
       </c>
       <c r="D41" s="25">
         <v>1</v>
       </c>
       <c r="E41" s="25">
         <v>1</v>
       </c>
       <c r="F41" s="25">
         <v>4</v>
       </c>
       <c r="G41" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="25" t="s">
         <v>16</v>
@@ -9291,50 +9472,53 @@
       </c>
       <c r="X41" s="27">
         <v>3</v>
       </c>
       <c r="Y41" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z41" s="27">
         <v>4</v>
       </c>
       <c r="AA41" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB41" s="38">
         <v>3</v>
       </c>
       <c r="AC41" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD41" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE41" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AF41" s="51" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="42" spans="1:37" s="31" customFormat="1">
       <c r="A42" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="25">
         <v>1</v>
       </c>
       <c r="D42" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F42" s="25">
         <v>2</v>
       </c>
       <c r="G42" s="25">
         <v>2</v>
       </c>
       <c r="H42" s="25" t="s">
         <v>16</v>
@@ -9386,50 +9570,53 @@
       </c>
       <c r="X42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC42" s="15">
         <v>1</v>
       </c>
       <c r="AD42" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE42" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AF42" s="51" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="43" spans="1:37" s="31" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="25">
         <v>1</v>
       </c>
       <c r="D43" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E43" s="25">
         <v>5</v>
       </c>
       <c r="F43" s="25">
         <v>2</v>
       </c>
       <c r="G43" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="25">
         <v>1</v>
@@ -9481,50 +9668,53 @@
       </c>
       <c r="X43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC43" s="15">
         <v>1</v>
       </c>
       <c r="AD43" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE43" s="28">
         <v>1</v>
       </c>
+      <c r="AF43" s="51" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="44" spans="1:37" s="31" customFormat="1">
       <c r="A44" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H44" s="25">
         <v>1</v>
@@ -9576,50 +9766,53 @@
       </c>
       <c r="X44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="27">
         <v>2</v>
       </c>
       <c r="AB44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC44" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD44" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE44" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AF44" s="50">
+        <v>2</v>
+      </c>
     </row>
     <row r="45" spans="1:37" s="31" customFormat="1">
       <c r="A45" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="25" t="s">
         <v>16</v>
@@ -9671,50 +9864,53 @@
       </c>
       <c r="X45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE45" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AF45" s="50">
+        <v>1</v>
+      </c>
     </row>
     <row r="46" spans="1:37" s="31" customFormat="1">
       <c r="A46" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="25">
         <v>9</v>
       </c>
       <c r="D46" s="25">
         <v>2</v>
       </c>
       <c r="E46" s="25">
         <v>5</v>
       </c>
       <c r="F46" s="25">
         <v>1</v>
       </c>
       <c r="G46" s="25">
         <v>4</v>
       </c>
       <c r="H46" s="25">
         <v>1</v>
@@ -9766,50 +9962,53 @@
       </c>
       <c r="X46" s="27">
         <v>3</v>
       </c>
       <c r="Y46" s="27">
         <v>2</v>
       </c>
       <c r="Z46" s="27">
         <v>1</v>
       </c>
       <c r="AA46" s="27">
         <v>4</v>
       </c>
       <c r="AB46" s="38">
         <v>2</v>
       </c>
       <c r="AC46" s="15">
         <v>2</v>
       </c>
       <c r="AD46" s="15">
         <v>1</v>
       </c>
       <c r="AE46" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AF46" s="51" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H47" s="25">
         <v>1</v>
@@ -9861,51 +10060,53 @@
       </c>
       <c r="X47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA47" s="27">
         <v>1</v>
       </c>
       <c r="AB47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC47" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD47" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE47" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF47" s="31"/>
+      <c r="AF47" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG47" s="31"/>
       <c r="AH47" s="31"/>
       <c r="AI47" s="31"/>
       <c r="AJ47" s="31"/>
       <c r="AK47" s="31"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F48" s="25" t="s">
         <v>16</v>
       </c>
@@ -9962,51 +10163,53 @@
       </c>
       <c r="X48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC48" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD48" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE48" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF48" s="31"/>
+      <c r="AF48" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG48" s="31"/>
       <c r="AH48" s="31"/>
       <c r="AI48" s="31"/>
       <c r="AJ48" s="31"/>
       <c r="AK48" s="31"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="25">
         <v>1</v>
       </c>
       <c r="D49" s="25">
         <v>1</v>
       </c>
       <c r="E49" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="25">
         <v>2</v>
       </c>
@@ -10063,51 +10266,53 @@
       </c>
       <c r="X49" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y49" s="27">
         <v>1</v>
       </c>
       <c r="Z49" s="27">
         <v>1</v>
       </c>
       <c r="AA49" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB49" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC49" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD49" s="15">
         <v>1</v>
       </c>
       <c r="AE49" s="28">
         <v>1</v>
       </c>
-      <c r="AF49" s="31"/>
+      <c r="AF49" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG49" s="31"/>
       <c r="AH49" s="31"/>
       <c r="AI49" s="31"/>
       <c r="AJ49" s="31"/>
       <c r="AK49" s="31"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="25">
         <v>4</v>
       </c>
       <c r="D50" s="25">
         <v>2</v>
       </c>
       <c r="E50" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="25">
         <v>1</v>
       </c>
@@ -10164,51 +10369,53 @@
       </c>
       <c r="X50" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y50" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z50" s="27">
         <v>1</v>
       </c>
       <c r="AA50" s="27">
         <v>3</v>
       </c>
       <c r="AB50" s="38">
         <v>3</v>
       </c>
       <c r="AC50" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD50" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE50" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF50" s="31"/>
+      <c r="AF50" s="50">
+        <v>1</v>
+      </c>
       <c r="AG50" s="31"/>
       <c r="AH50" s="31"/>
       <c r="AI50" s="31"/>
       <c r="AJ50" s="31"/>
       <c r="AK50" s="31"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="25">
         <v>1</v>
       </c>
       <c r="C51" s="25">
         <v>1</v>
       </c>
       <c r="D51" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="25" t="s">
         <v>16</v>
       </c>
@@ -10265,51 +10472,53 @@
       </c>
       <c r="X51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE51" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF51" s="31"/>
+      <c r="AF51" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG51" s="31"/>
       <c r="AH51" s="31"/>
       <c r="AI51" s="31"/>
       <c r="AJ51" s="31"/>
       <c r="AK51" s="31"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="25">
         <v>1</v>
       </c>
       <c r="E52" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="25">
         <v>1</v>
       </c>
@@ -10366,51 +10575,53 @@
       </c>
       <c r="X52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC52" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD52" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE52" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF52" s="31"/>
+      <c r="AF52" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG52" s="31"/>
       <c r="AH52" s="31"/>
       <c r="AI52" s="31"/>
       <c r="AJ52" s="31"/>
       <c r="AK52" s="31"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F53" s="17">
         <v>1</v>
       </c>
@@ -10467,112 +10678,114 @@
       </c>
       <c r="X53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="26">
         <v>1</v>
       </c>
       <c r="Z53" s="26">
         <v>1</v>
       </c>
       <c r="AA53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC53" s="16" t="s">
         <v>16</v>
       </c>
       <c r="AD53" s="16" t="s">
         <v>16</v>
       </c>
       <c r="AE53" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="AF53" s="39"/>
+      <c r="AF53" s="52">
+        <v>1</v>
+      </c>
       <c r="AG53" s="39"/>
       <c r="AH53" s="39"/>
       <c r="AI53" s="39"/>
       <c r="AJ53" s="39"/>
       <c r="AK53" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I68" sqref="I68"/>
+    <sheetView topLeftCell="L28" workbookViewId="0">
+      <selection activeCell="AF7" sqref="AF7:AF53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="23.85546875" style="28" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6.28515625" style="28" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.88671875" style="28" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="28" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.44140625" style="28" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.6640625" style="28" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="28" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.42578125" style="28" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="18" width="6.28515625" style="28" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.88671875" style="28" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.88671875" style="28" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="28" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.44140625" style="28" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.6640625" style="28" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="28" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="5.42578125" style="28" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="28"/>
+    <col min="20" max="20" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.88671875" style="28" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.88671875" style="28" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="29.45" customHeight="1">
+    <row r="1" spans="1:37" ht="29.4" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
       <c r="L1" s="43"/>
       <c r="M1" s="43"/>
       <c r="N1" s="43"/>
       <c r="O1" s="43"/>
       <c r="P1" s="43"/>
       <c r="Q1" s="43"/>
       <c r="R1" s="43"/>
       <c r="S1" s="43"/>
       <c r="T1" s="43"/>
       <c r="U1" s="43"/>
       <c r="V1" s="43"/>
       <c r="W1" s="43"/>
@@ -10861,51 +11074,53 @@
       </c>
       <c r="X7" s="23">
         <v>62</v>
       </c>
       <c r="Y7" s="23">
         <v>24</v>
       </c>
       <c r="Z7" s="28">
         <v>22</v>
       </c>
       <c r="AA7" s="28">
         <v>23</v>
       </c>
       <c r="AB7" s="15">
         <v>20</v>
       </c>
       <c r="AC7" s="15">
         <v>20</v>
       </c>
       <c r="AD7" s="15">
         <v>10</v>
       </c>
       <c r="AE7" s="15">
         <v>42</v>
       </c>
-      <c r="AF7" s="31"/>
+      <c r="AF7" s="50">
+        <v>53</v>
+      </c>
       <c r="AG7" s="31"/>
       <c r="AH7" s="31"/>
       <c r="AI7" s="31"/>
       <c r="AJ7" s="31"/>
       <c r="AK7" s="31"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="13">
         <v>20</v>
       </c>
       <c r="C8" s="13">
         <v>827</v>
       </c>
       <c r="D8" s="13">
         <v>41</v>
       </c>
       <c r="E8" s="13">
         <v>44</v>
       </c>
       <c r="F8" s="13">
         <v>42</v>
       </c>
@@ -10962,51 +11177,53 @@
       </c>
       <c r="X8" s="23">
         <v>30</v>
       </c>
       <c r="Y8" s="23">
         <v>12</v>
       </c>
       <c r="Z8" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA8" s="28">
         <v>6</v>
       </c>
       <c r="AB8" s="15">
         <v>8</v>
       </c>
       <c r="AC8" s="15">
         <v>13</v>
       </c>
       <c r="AD8" s="15">
         <v>7</v>
       </c>
       <c r="AE8" s="15">
         <v>17</v>
       </c>
-      <c r="AF8" s="31"/>
+      <c r="AF8" s="50">
+        <v>12</v>
+      </c>
       <c r="AG8" s="31"/>
       <c r="AH8" s="31"/>
       <c r="AI8" s="31"/>
       <c r="AJ8" s="31"/>
       <c r="AK8" s="31"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="13">
         <v>11</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="13">
         <v>81</v>
       </c>
       <c r="F9" s="13">
         <v>1</v>
       </c>
@@ -11063,51 +11280,53 @@
       </c>
       <c r="X9" s="23">
         <v>1</v>
       </c>
       <c r="Y9" s="23">
         <v>1</v>
       </c>
       <c r="Z9" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA9" s="28">
         <v>1</v>
       </c>
       <c r="AB9" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC9" s="15">
         <v>2</v>
       </c>
       <c r="AD9" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE9" s="15">
         <v>1</v>
       </c>
-      <c r="AF9" s="31"/>
+      <c r="AF9" s="50">
+        <v>1</v>
+      </c>
       <c r="AG9" s="31"/>
       <c r="AH9" s="31"/>
       <c r="AI9" s="31"/>
       <c r="AJ9" s="31"/>
       <c r="AK9" s="31"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="13">
         <v>1</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="13">
         <v>1</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>16</v>
       </c>
@@ -11164,51 +11383,53 @@
       </c>
       <c r="X10" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB10" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE10" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF10" s="31"/>
+      <c r="AF10" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG10" s="31"/>
       <c r="AH10" s="31"/>
       <c r="AI10" s="31"/>
       <c r="AJ10" s="31"/>
       <c r="AK10" s="31"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="13">
         <v>2</v>
       </c>
       <c r="C11" s="13">
         <v>4</v>
       </c>
       <c r="D11" s="13">
         <v>1</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="13">
         <v>3</v>
       </c>
@@ -11265,51 +11486,53 @@
       </c>
       <c r="X11" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="28">
         <v>1</v>
       </c>
       <c r="AA11" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB11" s="15">
         <v>1</v>
       </c>
       <c r="AC11" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD11" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE11" s="15">
         <v>3</v>
       </c>
-      <c r="AF11" s="31"/>
+      <c r="AF11" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG11" s="31"/>
       <c r="AH11" s="31"/>
       <c r="AI11" s="31"/>
       <c r="AJ11" s="31"/>
       <c r="AK11" s="31"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="13">
         <v>1</v>
       </c>
       <c r="C12" s="13">
         <v>2</v>
       </c>
       <c r="D12" s="13">
         <v>4</v>
       </c>
       <c r="E12" s="13">
         <v>4</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>16</v>
       </c>
@@ -11366,51 +11589,53 @@
       </c>
       <c r="X12" s="23">
         <v>1</v>
       </c>
       <c r="Y12" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB12" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC12" s="15">
         <v>1</v>
       </c>
       <c r="AD12" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE12" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF12" s="31"/>
+      <c r="AF12" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG12" s="31"/>
       <c r="AH12" s="31"/>
       <c r="AI12" s="31"/>
       <c r="AJ12" s="31"/>
       <c r="AK12" s="31"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="13">
         <v>1</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>16</v>
       </c>
@@ -11467,51 +11692,53 @@
       </c>
       <c r="X13" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB13" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE13" s="15">
         <v>1</v>
       </c>
-      <c r="AF13" s="31"/>
+      <c r="AF13" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG13" s="31"/>
       <c r="AH13" s="31"/>
       <c r="AI13" s="31"/>
       <c r="AJ13" s="31"/>
       <c r="AK13" s="31"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="13">
         <v>8</v>
       </c>
       <c r="C14" s="13">
         <v>53</v>
       </c>
       <c r="D14" s="13">
         <v>2</v>
       </c>
       <c r="E14" s="13">
         <v>1</v>
       </c>
       <c r="F14" s="13">
         <v>4</v>
       </c>
@@ -11568,51 +11795,53 @@
       </c>
       <c r="X14" s="23">
         <v>2</v>
       </c>
       <c r="Y14" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z14" s="23">
         <v>1</v>
       </c>
       <c r="AA14" s="28">
         <v>11</v>
       </c>
       <c r="AB14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC14" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD14" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE14" s="15">
         <v>1</v>
       </c>
-      <c r="AF14" s="31"/>
+      <c r="AF14" s="50">
+        <v>7</v>
+      </c>
       <c r="AG14" s="31"/>
       <c r="AH14" s="31"/>
       <c r="AI14" s="31"/>
       <c r="AJ14" s="31"/>
       <c r="AK14" s="31"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="13">
         <v>22</v>
       </c>
       <c r="D15" s="13">
         <v>2</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>16</v>
       </c>
@@ -11669,51 +11898,53 @@
       </c>
       <c r="X15" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="28">
         <v>2</v>
       </c>
       <c r="AA15" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB15" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC15" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD15" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE15" s="15">
         <v>5</v>
       </c>
-      <c r="AF15" s="31"/>
+      <c r="AF15" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG15" s="31"/>
       <c r="AH15" s="31"/>
       <c r="AI15" s="31"/>
       <c r="AJ15" s="31"/>
       <c r="AK15" s="31"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="13">
         <v>14</v>
       </c>
       <c r="D16" s="13">
         <v>1</v>
       </c>
       <c r="E16" s="13">
         <v>6</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>16</v>
       </c>
@@ -11770,51 +12001,53 @@
       </c>
       <c r="X16" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB16" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE16" s="15">
         <v>1</v>
       </c>
-      <c r="AF16" s="31"/>
+      <c r="AF16" s="50">
+        <v>1</v>
+      </c>
       <c r="AG16" s="31"/>
       <c r="AH16" s="31"/>
       <c r="AI16" s="31"/>
       <c r="AJ16" s="31"/>
       <c r="AK16" s="31"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="13">
         <v>70</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="13">
         <v>2</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>16</v>
       </c>
@@ -11871,51 +12104,53 @@
       </c>
       <c r="X17" s="23">
         <v>2</v>
       </c>
       <c r="Y17" s="23">
         <v>2</v>
       </c>
       <c r="Z17" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA17" s="28">
         <v>1</v>
       </c>
       <c r="AB17" s="15">
         <v>2</v>
       </c>
       <c r="AC17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE17" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF17" s="31"/>
+      <c r="AF17" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG17" s="31"/>
       <c r="AH17" s="31"/>
       <c r="AI17" s="31"/>
       <c r="AJ17" s="31"/>
       <c r="AK17" s="31"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="13">
         <v>9</v>
       </c>
       <c r="C18" s="13">
         <v>239</v>
       </c>
       <c r="D18" s="13">
         <v>12</v>
       </c>
       <c r="E18" s="13">
         <v>17</v>
       </c>
       <c r="F18" s="13">
         <v>21</v>
       </c>
@@ -11972,51 +12207,53 @@
       </c>
       <c r="X18" s="23">
         <v>21</v>
       </c>
       <c r="Y18" s="23">
         <v>9</v>
       </c>
       <c r="Z18" s="28">
         <v>18</v>
       </c>
       <c r="AA18" s="28">
         <v>4</v>
       </c>
       <c r="AB18" s="15">
         <v>9</v>
       </c>
       <c r="AC18" s="15">
         <v>4</v>
       </c>
       <c r="AD18" s="15">
         <v>3</v>
       </c>
       <c r="AE18" s="15">
         <v>13</v>
       </c>
-      <c r="AF18" s="31"/>
+      <c r="AF18" s="50">
+        <v>32</v>
+      </c>
       <c r="AG18" s="31"/>
       <c r="AH18" s="31"/>
       <c r="AI18" s="31"/>
       <c r="AJ18" s="31"/>
       <c r="AK18" s="31"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="13">
         <v>6</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>16</v>
       </c>
@@ -12073,51 +12310,53 @@
       </c>
       <c r="X19" s="23">
         <v>5</v>
       </c>
       <c r="Y19" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB19" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE19" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF19" s="31"/>
+      <c r="AF19" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG19" s="31"/>
       <c r="AH19" s="31"/>
       <c r="AI19" s="31"/>
       <c r="AJ19" s="31"/>
       <c r="AK19" s="31"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="13">
         <v>4</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="13">
         <v>4</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>16</v>
       </c>
@@ -12174,51 +12413,53 @@
       </c>
       <c r="X20" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB20" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC20" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD20" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE20" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF20" s="31"/>
+      <c r="AF20" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG20" s="31"/>
       <c r="AH20" s="31"/>
       <c r="AI20" s="31"/>
       <c r="AJ20" s="31"/>
       <c r="AK20" s="31"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="13">
         <v>1</v>
       </c>
       <c r="C21" s="13">
         <v>5</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="13">
         <v>2</v>
       </c>
       <c r="F21" s="13">
         <v>5</v>
       </c>
@@ -12275,88 +12516,89 @@
       </c>
       <c r="X21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z21" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA21" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB21" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC21" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD21" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE21" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF21" s="31"/>
+      <c r="AF21" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG21" s="31"/>
       <c r="AH21" s="31"/>
       <c r="AI21" s="31"/>
       <c r="AJ21" s="31"/>
       <c r="AK21" s="31"/>
     </row>
     <row r="22" spans="1:37">
       <c r="A22" s="46" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="46"/>
       <c r="C22" s="46"/>
       <c r="D22" s="46"/>
       <c r="E22" s="46"/>
       <c r="F22" s="46"/>
       <c r="G22" s="46"/>
       <c r="H22" s="46"/>
       <c r="I22" s="46"/>
       <c r="J22" s="46"/>
       <c r="K22" s="46"/>
       <c r="L22" s="46"/>
       <c r="M22" s="46"/>
       <c r="N22" s="46"/>
       <c r="O22" s="46"/>
       <c r="P22" s="46"/>
       <c r="Q22" s="46"/>
       <c r="R22" s="46"/>
       <c r="S22" s="46"/>
       <c r="T22" s="46"/>
       <c r="U22" s="46"/>
       <c r="V22" s="46"/>
       <c r="W22" s="46"/>
       <c r="X22" s="46"/>
       <c r="Y22" s="46"/>
       <c r="AC22" s="15"/>
       <c r="AD22" s="15"/>
-      <c r="AF22" s="31"/>
       <c r="AG22" s="31"/>
       <c r="AH22" s="31"/>
       <c r="AI22" s="31"/>
       <c r="AJ22" s="31"/>
       <c r="AK22" s="31"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="13">
         <v>26</v>
       </c>
       <c r="C23" s="13">
         <v>873</v>
       </c>
       <c r="D23" s="13">
         <v>43</v>
       </c>
       <c r="E23" s="13">
         <v>55</v>
       </c>
       <c r="F23" s="13">
         <v>47</v>
       </c>
@@ -12413,51 +12655,53 @@
       </c>
       <c r="X23" s="23">
         <v>31</v>
       </c>
       <c r="Y23" s="23">
         <v>16</v>
       </c>
       <c r="Z23" s="28">
         <v>10</v>
       </c>
       <c r="AA23" s="28">
         <v>6</v>
       </c>
       <c r="AB23" s="28">
         <v>8</v>
       </c>
       <c r="AC23" s="15">
         <v>14</v>
       </c>
       <c r="AD23" s="15">
         <v>10</v>
       </c>
       <c r="AE23" s="28">
         <v>23</v>
       </c>
-      <c r="AF23" s="31"/>
+      <c r="AF23" s="50">
+        <v>18</v>
+      </c>
       <c r="AG23" s="31"/>
       <c r="AH23" s="31"/>
       <c r="AI23" s="31"/>
       <c r="AJ23" s="31"/>
       <c r="AK23" s="31"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="13">
         <v>20</v>
       </c>
       <c r="C24" s="13">
         <v>827</v>
       </c>
       <c r="D24" s="13">
         <v>41</v>
       </c>
       <c r="E24" s="13">
         <v>44</v>
       </c>
       <c r="F24" s="13">
         <v>42</v>
       </c>
@@ -12514,51 +12758,53 @@
       </c>
       <c r="X24" s="23">
         <v>30</v>
       </c>
       <c r="Y24" s="23">
         <v>12</v>
       </c>
       <c r="Z24" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA24" s="28">
         <v>6</v>
       </c>
       <c r="AB24" s="28">
         <v>8</v>
       </c>
       <c r="AC24" s="15">
         <v>13</v>
       </c>
       <c r="AD24" s="15">
         <v>7</v>
       </c>
       <c r="AE24" s="28">
         <v>17</v>
       </c>
-      <c r="AF24" s="31"/>
+      <c r="AF24" s="50">
+        <v>12</v>
+      </c>
       <c r="AG24" s="31"/>
       <c r="AH24" s="31"/>
       <c r="AI24" s="31"/>
       <c r="AJ24" s="31"/>
       <c r="AK24" s="31"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>16</v>
       </c>
@@ -12615,51 +12861,53 @@
       </c>
       <c r="X25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE25" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF25" s="31"/>
+      <c r="AF25" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG25" s="31"/>
       <c r="AH25" s="31"/>
       <c r="AI25" s="31"/>
       <c r="AJ25" s="31"/>
       <c r="AK25" s="31"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>16</v>
       </c>
@@ -12716,51 +12964,53 @@
       </c>
       <c r="X26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE26" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF26" s="31"/>
+      <c r="AF26" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG26" s="31"/>
       <c r="AH26" s="31"/>
       <c r="AI26" s="31"/>
       <c r="AJ26" s="31"/>
       <c r="AK26" s="31"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="13">
         <v>1</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="13">
         <v>2</v>
       </c>
@@ -12817,51 +13067,53 @@
       </c>
       <c r="X27" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="28">
         <v>1</v>
       </c>
       <c r="AA27" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC27" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD27" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE27" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF27" s="31"/>
+      <c r="AF27" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG27" s="31"/>
       <c r="AH27" s="31"/>
       <c r="AI27" s="31"/>
       <c r="AJ27" s="31"/>
       <c r="AK27" s="31"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>16</v>
       </c>
@@ -12918,51 +13170,53 @@
       </c>
       <c r="X28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE28" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF28" s="31"/>
+      <c r="AF28" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG28" s="31"/>
       <c r="AH28" s="31"/>
       <c r="AI28" s="31"/>
       <c r="AJ28" s="31"/>
       <c r="AK28" s="31"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>16</v>
       </c>
@@ -13019,51 +13273,53 @@
       </c>
       <c r="X29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE29" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF29" s="31"/>
+      <c r="AF29" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG29" s="31"/>
       <c r="AH29" s="31"/>
       <c r="AI29" s="31"/>
       <c r="AJ29" s="31"/>
       <c r="AK29" s="31"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>16</v>
       </c>
@@ -13120,51 +13376,53 @@
       </c>
       <c r="X30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE30" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF30" s="31"/>
+      <c r="AF30" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG30" s="31"/>
       <c r="AH30" s="31"/>
       <c r="AI30" s="31"/>
       <c r="AJ30" s="31"/>
       <c r="AK30" s="31"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="13">
         <v>8</v>
       </c>
       <c r="D31" s="13">
         <v>1</v>
       </c>
       <c r="E31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>16</v>
       </c>
@@ -13221,51 +13479,53 @@
       </c>
       <c r="X31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC31" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD31" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE31" s="28">
         <v>2</v>
       </c>
-      <c r="AF31" s="31"/>
+      <c r="AF31" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG31" s="31"/>
       <c r="AH31" s="31"/>
       <c r="AI31" s="31"/>
       <c r="AJ31" s="31"/>
       <c r="AK31" s="31"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="13">
         <v>2</v>
       </c>
       <c r="D32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="13">
         <v>4</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>16</v>
       </c>
@@ -13322,51 +13582,53 @@
       </c>
       <c r="X32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE32" s="28">
         <v>1</v>
       </c>
-      <c r="AF32" s="31"/>
+      <c r="AF32" s="50">
+        <v>1</v>
+      </c>
       <c r="AG32" s="31"/>
       <c r="AH32" s="31"/>
       <c r="AI32" s="31"/>
       <c r="AJ32" s="31"/>
       <c r="AK32" s="31"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>16</v>
       </c>
@@ -13423,51 +13685,53 @@
       </c>
       <c r="X33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE33" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF33" s="31"/>
+      <c r="AF33" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG33" s="31"/>
       <c r="AH33" s="31"/>
       <c r="AI33" s="31"/>
       <c r="AJ33" s="31"/>
       <c r="AK33" s="31"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="13">
         <v>6</v>
       </c>
       <c r="C34" s="13">
         <v>35</v>
       </c>
       <c r="D34" s="13">
         <v>1</v>
       </c>
       <c r="E34" s="13">
         <v>7</v>
       </c>
       <c r="F34" s="13">
         <v>3</v>
       </c>
@@ -13524,51 +13788,53 @@
       </c>
       <c r="X34" s="23">
         <v>1</v>
       </c>
       <c r="Y34" s="23">
         <v>4</v>
       </c>
       <c r="Z34" s="28">
         <v>9</v>
       </c>
       <c r="AA34" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC34" s="15">
         <v>1</v>
       </c>
       <c r="AD34" s="15">
         <v>3</v>
       </c>
       <c r="AE34" s="28">
         <v>3</v>
       </c>
-      <c r="AF34" s="31"/>
+      <c r="AF34" s="50">
+        <v>5</v>
+      </c>
       <c r="AG34" s="31"/>
       <c r="AH34" s="31"/>
       <c r="AI34" s="31"/>
       <c r="AJ34" s="31"/>
       <c r="AK34" s="31"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>16</v>
       </c>
@@ -13625,51 +13891,53 @@
       </c>
       <c r="X35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE35" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF35" s="31"/>
+      <c r="AF35" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG35" s="31"/>
       <c r="AH35" s="31"/>
       <c r="AI35" s="31"/>
       <c r="AJ35" s="31"/>
       <c r="AK35" s="31"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>16</v>
       </c>
@@ -13726,51 +13994,53 @@
       </c>
       <c r="X36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE36" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF36" s="31"/>
+      <c r="AF36" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG36" s="31"/>
       <c r="AH36" s="31"/>
       <c r="AI36" s="31"/>
       <c r="AJ36" s="31"/>
       <c r="AK36" s="31"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>16</v>
       </c>
@@ -13827,88 +14097,89 @@
       </c>
       <c r="X37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE37" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF37" s="31"/>
+      <c r="AF37" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG37" s="31"/>
       <c r="AH37" s="31"/>
       <c r="AI37" s="31"/>
       <c r="AJ37" s="31"/>
       <c r="AK37" s="31"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="45" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="45"/>
       <c r="C38" s="45"/>
       <c r="D38" s="45"/>
       <c r="E38" s="45"/>
       <c r="F38" s="45"/>
       <c r="G38" s="45"/>
       <c r="H38" s="45"/>
       <c r="I38" s="45"/>
       <c r="J38" s="45"/>
       <c r="K38" s="45"/>
       <c r="L38" s="45"/>
       <c r="M38" s="45"/>
       <c r="N38" s="45"/>
       <c r="O38" s="45"/>
       <c r="P38" s="45"/>
       <c r="Q38" s="45"/>
       <c r="R38" s="45"/>
       <c r="S38" s="45"/>
       <c r="T38" s="45"/>
       <c r="U38" s="45"/>
       <c r="V38" s="45"/>
       <c r="W38" s="45"/>
       <c r="X38" s="45"/>
       <c r="Y38" s="45"/>
       <c r="AC38" s="15"/>
       <c r="AD38" s="15"/>
-      <c r="AF38" s="31"/>
       <c r="AG38" s="31"/>
       <c r="AH38" s="31"/>
       <c r="AI38" s="31"/>
       <c r="AJ38" s="31"/>
       <c r="AK38" s="31"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="13">
         <v>16</v>
       </c>
       <c r="C39" s="13">
         <v>385</v>
       </c>
       <c r="D39" s="13">
         <v>20</v>
       </c>
       <c r="E39" s="13">
         <v>107</v>
       </c>
       <c r="F39" s="13">
         <v>29</v>
       </c>
@@ -13965,51 +14236,53 @@
       </c>
       <c r="X39" s="23">
         <v>31</v>
       </c>
       <c r="Y39" s="23">
         <v>8</v>
       </c>
       <c r="Z39" s="28">
         <v>12</v>
       </c>
       <c r="AA39" s="28">
         <v>17</v>
       </c>
       <c r="AB39" s="28">
         <v>12</v>
       </c>
       <c r="AC39" s="15">
         <v>6</v>
       </c>
       <c r="AD39" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE39" s="28">
         <v>19</v>
       </c>
-      <c r="AF39" s="31"/>
+      <c r="AF39" s="50">
+        <v>35</v>
+      </c>
       <c r="AG39" s="31"/>
       <c r="AH39" s="31"/>
       <c r="AI39" s="31"/>
       <c r="AJ39" s="31"/>
       <c r="AK39" s="31"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>16</v>
       </c>
@@ -14066,51 +14339,53 @@
       </c>
       <c r="X40" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="23">
         <v>1</v>
       </c>
       <c r="Z40" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE40" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF40" s="31"/>
+      <c r="AF40" s="38" t="s">
+        <v>16</v>
+      </c>
       <c r="AG40" s="31"/>
       <c r="AH40" s="31"/>
       <c r="AI40" s="31"/>
       <c r="AJ40" s="31"/>
       <c r="AK40" s="31"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="13">
         <v>11</v>
       </c>
       <c r="D41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E41" s="13">
         <v>81</v>
       </c>
       <c r="F41" s="13">
         <v>1</v>
       </c>
@@ -14167,51 +14442,53 @@
       </c>
       <c r="X41" s="23">
         <v>1</v>
       </c>
       <c r="Y41" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z41" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA41" s="28">
         <v>1</v>
       </c>
       <c r="AB41" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC41" s="15">
         <v>2</v>
       </c>
       <c r="AD41" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE41" s="28">
         <v>1</v>
       </c>
-      <c r="AF41" s="31"/>
+      <c r="AF41" s="50">
+        <v>1</v>
+      </c>
       <c r="AG41" s="31"/>
       <c r="AH41" s="31"/>
       <c r="AI41" s="31"/>
       <c r="AJ41" s="31"/>
       <c r="AK41" s="31"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="13">
         <v>1</v>
       </c>
       <c r="D42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="13">
         <v>1</v>
       </c>
       <c r="F42" s="13" t="s">
         <v>16</v>
       </c>
@@ -14268,51 +14545,53 @@
       </c>
       <c r="X42" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB42" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC42" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD42" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE42" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF42" s="31"/>
+      <c r="AF42" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG42" s="31"/>
       <c r="AH42" s="31"/>
       <c r="AI42" s="31"/>
       <c r="AJ42" s="31"/>
       <c r="AK42" s="31"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="13">
         <v>2</v>
       </c>
       <c r="C43" s="13">
         <v>3</v>
       </c>
       <c r="D43" s="13">
         <v>1</v>
       </c>
       <c r="E43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F43" s="13">
         <v>1</v>
       </c>
@@ -14369,51 +14648,53 @@
       </c>
       <c r="X43" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB43" s="15">
         <v>1</v>
       </c>
       <c r="AC43" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD43" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE43" s="28">
         <v>3</v>
       </c>
-      <c r="AF43" s="31"/>
+      <c r="AF43" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG43" s="31"/>
       <c r="AH43" s="31"/>
       <c r="AI43" s="31"/>
       <c r="AJ43" s="31"/>
       <c r="AK43" s="31"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="13">
         <v>1</v>
       </c>
       <c r="C44" s="13">
         <v>2</v>
       </c>
       <c r="D44" s="13">
         <v>4</v>
       </c>
       <c r="E44" s="13">
         <v>4</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>16</v>
       </c>
@@ -14470,51 +14751,53 @@
       </c>
       <c r="X44" s="23">
         <v>1</v>
       </c>
       <c r="Y44" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB44" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC44" s="15">
         <v>1</v>
       </c>
       <c r="AD44" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE44" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF44" s="31"/>
+      <c r="AF44" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG44" s="31"/>
       <c r="AH44" s="31"/>
       <c r="AI44" s="31"/>
       <c r="AJ44" s="31"/>
       <c r="AK44" s="31"/>
     </row>
     <row r="45" spans="1:37">
       <c r="A45" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="13">
         <v>1</v>
       </c>
       <c r="C45" s="13">
         <v>0</v>
       </c>
       <c r="D45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="13" t="s">
         <v>16</v>
       </c>
@@ -14571,51 +14854,53 @@
       </c>
       <c r="X45" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB45" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD45" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE45" s="28">
         <v>1</v>
       </c>
-      <c r="AF45" s="31"/>
+      <c r="AF45" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG45" s="31"/>
       <c r="AH45" s="31"/>
       <c r="AI45" s="31"/>
       <c r="AJ45" s="31"/>
       <c r="AK45" s="31"/>
     </row>
     <row r="46" spans="1:37">
       <c r="A46" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="13">
         <v>8</v>
       </c>
       <c r="C46" s="13">
         <v>53</v>
       </c>
       <c r="D46" s="13">
         <v>2</v>
       </c>
       <c r="E46" s="13">
         <v>1</v>
       </c>
       <c r="F46" s="13">
         <v>4</v>
       </c>
@@ -14672,51 +14957,53 @@
       </c>
       <c r="X46" s="23">
         <v>2</v>
       </c>
       <c r="Y46" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z46" s="28">
         <v>1</v>
       </c>
       <c r="AA46" s="28">
         <v>11</v>
       </c>
       <c r="AB46" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC46" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD46" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE46" s="28">
         <v>1</v>
       </c>
-      <c r="AF46" s="31"/>
+      <c r="AF46" s="50">
+        <v>7</v>
+      </c>
       <c r="AG46" s="31"/>
       <c r="AH46" s="31"/>
       <c r="AI46" s="31"/>
       <c r="AJ46" s="31"/>
       <c r="AK46" s="31"/>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="13">
         <v>14</v>
       </c>
       <c r="D47" s="13">
         <v>1</v>
       </c>
       <c r="E47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="13" t="s">
         <v>16</v>
       </c>
@@ -14773,51 +15060,53 @@
       </c>
       <c r="X47" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="28">
         <v>2</v>
       </c>
       <c r="AA47" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB47" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC47" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD47" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE47" s="28">
         <v>3</v>
       </c>
-      <c r="AF47" s="31"/>
+      <c r="AF47" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG47" s="31"/>
       <c r="AH47" s="31"/>
       <c r="AI47" s="31"/>
       <c r="AJ47" s="31"/>
       <c r="AK47" s="31"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="13">
         <v>12</v>
       </c>
       <c r="D48" s="13">
         <v>1</v>
       </c>
       <c r="E48" s="13">
         <v>2</v>
       </c>
       <c r="F48" s="13" t="s">
         <v>16</v>
       </c>
@@ -14874,51 +15163,53 @@
       </c>
       <c r="X48" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA48" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB48" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC48" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD48" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE48" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF48" s="31"/>
+      <c r="AF48" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG48" s="31"/>
       <c r="AH48" s="31"/>
       <c r="AI48" s="31"/>
       <c r="AJ48" s="31"/>
       <c r="AK48" s="31"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="13">
         <v>70</v>
       </c>
       <c r="D49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="13">
         <v>2</v>
       </c>
       <c r="F49" s="13" t="s">
         <v>16</v>
       </c>
@@ -14975,51 +15266,53 @@
       </c>
       <c r="X49" s="23">
         <v>2</v>
       </c>
       <c r="Y49" s="23">
         <v>2</v>
       </c>
       <c r="Z49" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA49" s="28">
         <v>1</v>
       </c>
       <c r="AB49" s="15">
         <v>2</v>
       </c>
       <c r="AC49" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD49" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE49" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF49" s="31"/>
+      <c r="AF49" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG49" s="31"/>
       <c r="AH49" s="31"/>
       <c r="AI49" s="31"/>
       <c r="AJ49" s="31"/>
       <c r="AK49" s="31"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="13">
         <v>3</v>
       </c>
       <c r="C50" s="13">
         <v>204</v>
       </c>
       <c r="D50" s="13">
         <v>11</v>
       </c>
       <c r="E50" s="13">
         <v>10</v>
       </c>
       <c r="F50" s="13">
         <v>18</v>
       </c>
@@ -15076,51 +15369,53 @@
       </c>
       <c r="X50" s="23">
         <v>20</v>
       </c>
       <c r="Y50" s="23">
         <v>5</v>
       </c>
       <c r="Z50" s="28">
         <v>9</v>
       </c>
       <c r="AA50" s="28">
         <v>4</v>
       </c>
       <c r="AB50" s="15">
         <v>9</v>
       </c>
       <c r="AC50" s="15">
         <v>3</v>
       </c>
       <c r="AD50" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE50" s="28">
         <v>10</v>
       </c>
-      <c r="AF50" s="31"/>
+      <c r="AF50" s="50">
+        <v>27</v>
+      </c>
       <c r="AG50" s="31"/>
       <c r="AH50" s="31"/>
       <c r="AI50" s="31"/>
       <c r="AJ50" s="31"/>
       <c r="AK50" s="31"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="13">
         <v>6</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>16</v>
       </c>
@@ -15177,51 +15472,53 @@
       </c>
       <c r="X51" s="23">
         <v>5</v>
       </c>
       <c r="Y51" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB51" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AC51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD51" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE51" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF51" s="31"/>
+      <c r="AF51" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG51" s="31"/>
       <c r="AH51" s="31"/>
       <c r="AI51" s="31"/>
       <c r="AJ51" s="31"/>
       <c r="AK51" s="31"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="13">
         <v>4</v>
       </c>
       <c r="D52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="13">
         <v>4</v>
       </c>
       <c r="F52" s="13" t="s">
         <v>16</v>
       </c>
@@ -15278,51 +15575,53 @@
       </c>
       <c r="X52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC52" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD52" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE52" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF52" s="31"/>
+      <c r="AF52" s="51" t="s">
+        <v>16</v>
+      </c>
       <c r="AG52" s="31"/>
       <c r="AH52" s="31"/>
       <c r="AI52" s="31"/>
       <c r="AJ52" s="31"/>
       <c r="AK52" s="31"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="22">
         <v>1</v>
       </c>
       <c r="C53" s="22">
         <v>5</v>
       </c>
       <c r="D53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="22">
         <v>2</v>
       </c>
       <c r="F53" s="22">
         <v>5</v>
       </c>
@@ -15379,51 +15678,53 @@
       </c>
       <c r="X53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="Z53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="AA53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="AC53" s="16" t="s">
         <v>16</v>
       </c>
       <c r="AD53" s="16" t="s">
         <v>16</v>
       </c>
       <c r="AE53" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="AF53" s="39"/>
+      <c r="AF53" s="53" t="s">
+        <v>16</v>
+      </c>
       <c r="AG53" s="39"/>
       <c r="AH53" s="39"/>
       <c r="AI53" s="39"/>
       <c r="AJ53" s="39"/>
       <c r="AK53" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>