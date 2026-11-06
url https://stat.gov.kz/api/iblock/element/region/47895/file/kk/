--- v5 (2026-09-20)
+++ v6 (2026-11-06)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="348" yWindow="-276" windowWidth="23256" windowHeight="12480"/>
   </bookViews>
   <sheets>
-    <sheet name="Көші-қон айырымы" sheetId="4" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Кеткендер" sheetId="2" r:id="rId3"/>
+    <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
+    <sheet name="Көші-қон айырымы" sheetId="4" r:id="rId3"/>
+    <sheet name="Келгендер" sheetId="1" r:id="rId4"/>
+    <sheet name="Кеткендер" sheetId="2" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2831" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2963" uniqueCount="78">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -121,59 +125,188 @@
   </si>
   <si>
     <t>Қызылжар ауданы</t>
   </si>
   <si>
     <t>Мамлют ауданы</t>
   </si>
   <si>
     <t>Шал ақын ауданы</t>
   </si>
   <si>
     <t>Аққайың ауданы</t>
   </si>
   <si>
     <t>Тайынша ауданы</t>
   </si>
   <si>
     <t>Тимирязев ауданы</t>
   </si>
   <si>
     <t>Уәлиханов ауданы</t>
   </si>
   <si>
     <t>Ғабит Мүсірепов ат.ауданы</t>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Барлық ағындар бойынша  сыртқы көші-қон </t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Адам</t>
+  </si>
+  <si>
+    <t>КСП қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Барлық ағындар бойынша  сыртқы көші-қон</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>1 қаңтар 2024 жылдан бастап</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткішті анықтау </t>
+  </si>
+  <si>
+    <t>Тұрақты немесе ұзақ мерзімге тұру үшін шетелден елге келген адамдар</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Есептеу әдістемесі </t>
+  </si>
+  <si>
+    <t>есепті кезеңде шетелден елге тұрақты немесе ұзақ мерзімге тұру үшін келген адамдар саны</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Халықтың көші-қоны статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер ұсынатын әкімшілік деректер және Статистикалық жұмыс жоспарынан тыс жүргізілетін ұлттық санақтардың дереккөздері пайдаланылады.</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсініктемелер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
+  </si>
+  <si>
+    <t>Байланысты басылымдар</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылу күні  </t>
+  </si>
+  <si>
+    <t>Келесі жаңартылу күні</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі:</t>
+  </si>
+  <si>
+    <t>Электронды пошта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>" -" құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>"0,0"  - елеусіз шама</t>
+  </si>
+  <si>
+    <t>"х" - деректер құпиялы</t>
+  </si>
+  <si>
+    <t>"…" - деректер жоқ</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Әлеуметтік, демографиялық статистика және тұрмыс деңгейі басқармасы</t>
+  </si>
+  <si>
+    <t>Күсаинова Акнур</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +7 715 2 4610 63</t>
+  </si>
+  <si>
+    <t>ak.kusainova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/sko/dynamic-tables/4482/</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -204,66 +337,103 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -330,58 +500,79 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -445,108 +636,164 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="9" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка 2" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный_05_19" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -789,189 +1036,430 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:B21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B19" sqref="B19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="53.44140625" customWidth="1"/>
+    <col min="2" max="2" width="67.44140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2">
+      <c r="A2" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="57">
+        <v>613101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="58" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="56" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="58" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="56" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="58" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="56" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="58" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="27">
+      <c r="A7" s="56" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="59" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="60" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="27">
+      <c r="A9" s="56" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="59" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="52.8">
+      <c r="A10" s="56" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="61" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="56" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="58" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="56" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="62" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="26.4">
+      <c r="A13" s="56" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="63" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="19.2" customHeight="1">
+      <c r="A14" s="56" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="72" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="18" customHeight="1">
+      <c r="A15" s="56" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="64" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="56" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="67">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="56" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="67">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="27">
+      <c r="A18" s="56" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="68" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="56" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="69" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="56" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" s="70" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="56" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" s="71" t="s">
+        <v>76</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A5:B14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="8.88671875" style="65"/>
+    <col min="2" max="2" width="136.33203125" style="66" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2">
+      <c r="B5" s="66" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="66" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="66" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="66" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="66" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="66" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="66" t="s">
+        <v>72</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="L1" workbookViewId="0">
-      <selection activeCell="AF7" sqref="AF7:AF53"/>
+    <sheetView topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="AJ21" sqref="AJ21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="23.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.6640625" style="28" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5" style="28" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.109375" style="28" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.5546875" style="28" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" style="28" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.6640625" style="28" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="9" style="28" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="28" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="43"/>
-[...22 lines deleted...]
-      <c r="Y1" s="43"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="1"/>
       <c r="E3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="AK3" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="47"/>
-      <c r="B4" s="41">
+      <c r="A4" s="51"/>
+      <c r="B4" s="45">
         <v>2024</v>
       </c>
-      <c r="C4" s="42"/>
-[...10 lines deleted...]
-      <c r="N4" s="41">
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="45">
         <v>2025</v>
       </c>
-      <c r="O4" s="42"/>
-[...10 lines deleted...]
-      <c r="Z4" s="41">
+      <c r="O4" s="46"/>
+      <c r="P4" s="46"/>
+      <c r="Q4" s="46"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="46"/>
+      <c r="T4" s="46"/>
+      <c r="U4" s="46"/>
+      <c r="V4" s="46"/>
+      <c r="W4" s="46"/>
+      <c r="X4" s="46"/>
+      <c r="Y4" s="46"/>
+      <c r="Z4" s="45">
         <v>2026</v>
       </c>
-      <c r="AA4" s="42"/>
-[...9 lines deleted...]
-      <c r="AK4" s="42"/>
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="46"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="46"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="48"/>
+      <c r="A5" s="52"/>
       <c r="B5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1038,77 +1526,77 @@
         <v>7</v>
       </c>
       <c r="AE5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="AF5" s="12" t="s">
         <v>9</v>
       </c>
       <c r="AG5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AH5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AI5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="44" t="s">
+      <c r="A6" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="44"/>
-[...22 lines deleted...]
-      <c r="Y6" s="44"/>
+      <c r="B6" s="48"/>
+      <c r="C6" s="48"/>
+      <c r="D6" s="48"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="48"/>
+      <c r="I6" s="48"/>
+      <c r="J6" s="48"/>
+      <c r="K6" s="48"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="48"/>
+      <c r="N6" s="48"/>
+      <c r="O6" s="48"/>
+      <c r="P6" s="48"/>
+      <c r="Q6" s="48"/>
+      <c r="R6" s="48"/>
+      <c r="S6" s="48"/>
+      <c r="T6" s="48"/>
+      <c r="U6" s="48"/>
+      <c r="V6" s="48"/>
+      <c r="W6" s="48"/>
+      <c r="X6" s="48"/>
+      <c r="Y6" s="48"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="15">
         <v>-27</v>
       </c>
       <c r="C7" s="15">
         <v>-1182</v>
       </c>
       <c r="D7" s="15">
         <v>-29</v>
       </c>
       <c r="E7" s="15">
         <v>-131</v>
       </c>
       <c r="F7" s="15">
         <v>-35</v>
       </c>
       <c r="G7" s="15">
         <v>-60</v>
       </c>
       <c r="H7" s="25">
         <v>-25</v>
@@ -1160,54 +1648,56 @@
       </c>
       <c r="X7" s="27">
         <v>-33</v>
       </c>
       <c r="Y7" s="27">
         <v>13</v>
       </c>
       <c r="Z7" s="15">
         <v>10</v>
       </c>
       <c r="AA7" s="15">
         <v>10</v>
       </c>
       <c r="AB7" s="38">
         <v>-2</v>
       </c>
       <c r="AC7" s="38">
         <v>-9</v>
       </c>
       <c r="AD7" s="38">
         <v>-2</v>
       </c>
       <c r="AE7" s="38">
         <v>-25</v>
       </c>
-      <c r="AF7" s="50">
+      <c r="AF7" s="41">
         <v>-40</v>
       </c>
-      <c r="AG7" s="31"/>
+      <c r="AG7" s="55">
+        <v>-35</v>
+      </c>
       <c r="AH7" s="31"/>
       <c r="AI7" s="31"/>
       <c r="AJ7" s="31"/>
       <c r="AK7" s="31"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="15">
         <v>-7</v>
       </c>
       <c r="C8" s="15">
         <v>-772</v>
       </c>
       <c r="D8" s="15">
         <v>-14</v>
       </c>
       <c r="E8" s="15">
         <v>-25</v>
       </c>
       <c r="F8" s="15">
         <v>-29</v>
       </c>
       <c r="G8" s="15">
@@ -1263,54 +1753,56 @@
       </c>
       <c r="X8" s="27">
         <v>-8</v>
       </c>
       <c r="Y8" s="27">
         <v>19</v>
       </c>
       <c r="Z8" s="15">
         <v>23</v>
       </c>
       <c r="AA8" s="15">
         <v>17</v>
       </c>
       <c r="AB8" s="38">
         <v>2</v>
       </c>
       <c r="AC8" s="38">
         <v>-6</v>
       </c>
       <c r="AD8" s="38">
         <v>-1</v>
       </c>
       <c r="AE8" s="38">
         <v>-2</v>
       </c>
-      <c r="AF8" s="50">
+      <c r="AF8" s="41">
         <v>-4</v>
       </c>
-      <c r="AG8" s="31"/>
+      <c r="AG8" s="55">
+        <v>-3</v>
+      </c>
       <c r="AH8" s="31"/>
       <c r="AI8" s="31"/>
       <c r="AJ8" s="31"/>
       <c r="AK8" s="31"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="15">
         <v>-9</v>
       </c>
       <c r="D9" s="15">
         <v>1</v>
       </c>
       <c r="E9" s="15">
         <v>-80</v>
       </c>
       <c r="F9" s="15">
         <v>3</v>
       </c>
       <c r="G9" s="15">
@@ -1366,54 +1858,56 @@
       </c>
       <c r="X9" s="27">
         <v>2</v>
       </c>
       <c r="Y9" s="27">
         <v>-1</v>
       </c>
       <c r="Z9" s="25">
         <v>4</v>
       </c>
       <c r="AA9" s="15">
         <v>-1</v>
       </c>
       <c r="AB9" s="38">
         <v>3</v>
       </c>
       <c r="AC9" s="38">
         <v>-2</v>
       </c>
       <c r="AD9" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE9" s="38">
         <v>-1</v>
       </c>
-      <c r="AF9" s="50">
+      <c r="AF9" s="41">
         <v>-1</v>
       </c>
-      <c r="AG9" s="31"/>
+      <c r="AG9" s="54" t="s">
+        <v>16</v>
+      </c>
       <c r="AH9" s="31"/>
       <c r="AI9" s="31"/>
       <c r="AJ9" s="31"/>
       <c r="AK9" s="31"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="15">
         <v>-1</v>
       </c>
       <c r="F10" s="15">
         <v>2</v>
       </c>
       <c r="G10" s="15">
@@ -1469,54 +1963,56 @@
       </c>
       <c r="X10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB10" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AC10" s="38">
         <v>1</v>
       </c>
       <c r="AD10" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE10" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF10" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG10" s="31"/>
+      <c r="AF10" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG10" s="54" t="s">
+        <v>16</v>
+      </c>
       <c r="AH10" s="31"/>
       <c r="AI10" s="31"/>
       <c r="AJ10" s="31"/>
       <c r="AK10" s="31"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="15">
         <v>-2</v>
       </c>
       <c r="C11" s="15">
         <v>-3</v>
       </c>
       <c r="D11" s="15">
         <v>-1</v>
       </c>
       <c r="E11" s="15">
         <v>5</v>
       </c>
       <c r="F11" s="15">
         <v>8</v>
       </c>
       <c r="G11" s="15">
@@ -1572,54 +2068,56 @@
       </c>
       <c r="X11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="25">
         <v>-1</v>
       </c>
       <c r="AA11" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB11" s="38">
         <v>-1</v>
       </c>
       <c r="AC11" s="38">
         <v>1</v>
       </c>
       <c r="AD11" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE11" s="38">
         <v>-2</v>
       </c>
-      <c r="AF11" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG11" s="31"/>
+      <c r="AF11" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG11" s="55">
+        <v>-1</v>
+      </c>
       <c r="AH11" s="31"/>
       <c r="AI11" s="31"/>
       <c r="AJ11" s="31"/>
       <c r="AK11" s="31"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="15">
         <v>-1</v>
       </c>
       <c r="C12" s="15">
         <v>-2</v>
       </c>
       <c r="D12" s="15">
         <v>-4</v>
       </c>
       <c r="E12" s="15">
         <v>-4</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="15">
@@ -1675,54 +2173,56 @@
       </c>
       <c r="X12" s="27">
         <v>-1</v>
       </c>
       <c r="Y12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="15">
         <v>2</v>
       </c>
       <c r="AB12" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AC12" s="38">
         <v>-1</v>
       </c>
       <c r="AD12" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE12" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF12" s="50">
-[...2 lines deleted...]
-      <c r="AG12" s="31"/>
+      <c r="AF12" s="41">
+        <v>2</v>
+      </c>
+      <c r="AG12" s="54" t="s">
+        <v>16</v>
+      </c>
       <c r="AH12" s="31"/>
       <c r="AI12" s="31"/>
       <c r="AJ12" s="31"/>
       <c r="AK12" s="31"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="15">
         <v>-1</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="15" t="s">
@@ -1778,54 +2278,56 @@
       </c>
       <c r="X13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB13" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AC13" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD13" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE13" s="38">
         <v>-1</v>
       </c>
-      <c r="AF13" s="50">
-[...2 lines deleted...]
-      <c r="AG13" s="31"/>
+      <c r="AF13" s="41">
+        <v>1</v>
+      </c>
+      <c r="AG13" s="54" t="s">
+        <v>16</v>
+      </c>
       <c r="AH13" s="31"/>
       <c r="AI13" s="31"/>
       <c r="AJ13" s="31"/>
       <c r="AK13" s="31"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="15">
         <v>-8</v>
       </c>
       <c r="C14" s="15">
         <v>-44</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="15">
         <v>4</v>
       </c>
       <c r="F14" s="15">
         <v>-3</v>
       </c>
       <c r="G14" s="15">
@@ -1881,54 +2383,56 @@
       </c>
       <c r="X14" s="27">
         <v>1</v>
       </c>
       <c r="Y14" s="27">
         <v>2</v>
       </c>
       <c r="Z14" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA14" s="15">
         <v>-7</v>
       </c>
       <c r="AB14" s="38">
         <v>2</v>
       </c>
       <c r="AC14" s="38">
         <v>2</v>
       </c>
       <c r="AD14" s="38">
         <v>1</v>
       </c>
       <c r="AE14" s="38">
         <v>-1</v>
       </c>
-      <c r="AF14" s="50">
+      <c r="AF14" s="41">
         <v>-7</v>
       </c>
-      <c r="AG14" s="31"/>
+      <c r="AG14" s="55">
+        <v>1</v>
+      </c>
       <c r="AH14" s="31"/>
       <c r="AI14" s="31"/>
       <c r="AJ14" s="31"/>
       <c r="AK14" s="31"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="15">
         <v>1</v>
       </c>
       <c r="C15" s="15">
         <v>-22</v>
       </c>
       <c r="D15" s="15">
         <v>-2</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="15">
@@ -1984,54 +2488,56 @@
       </c>
       <c r="X15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="25">
         <v>-2</v>
       </c>
       <c r="AA15" s="15">
         <v>1</v>
       </c>
       <c r="AB15" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AC15" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD15" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE15" s="38">
         <v>-5</v>
       </c>
-      <c r="AF15" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG15" s="31"/>
+      <c r="AF15" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG15" s="54" t="s">
+        <v>16</v>
+      </c>
       <c r="AH15" s="31"/>
       <c r="AI15" s="31"/>
       <c r="AJ15" s="31"/>
       <c r="AK15" s="31"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="15">
         <v>-14</v>
       </c>
       <c r="D16" s="15">
         <v>-1</v>
       </c>
       <c r="E16" s="15">
         <v>-6</v>
       </c>
       <c r="F16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="15">
@@ -2087,54 +2593,56 @@
       </c>
       <c r="X16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB16" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AC16" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD16" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE16" s="38">
         <v>-1</v>
       </c>
-      <c r="AF16" s="50">
+      <c r="AF16" s="41">
         <v>-1</v>
       </c>
-      <c r="AG16" s="31"/>
+      <c r="AG16" s="55">
+        <v>-3</v>
+      </c>
       <c r="AH16" s="31"/>
       <c r="AI16" s="31"/>
       <c r="AJ16" s="31"/>
       <c r="AK16" s="31"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="15">
         <v>-69</v>
       </c>
       <c r="D17" s="15">
         <v>1</v>
       </c>
       <c r="E17" s="15">
         <v>-2</v>
       </c>
       <c r="F17" s="15">
         <v>2</v>
       </c>
       <c r="G17" s="15">
@@ -2190,54 +2698,56 @@
       </c>
       <c r="X17" s="27">
         <v>-2</v>
       </c>
       <c r="Y17" s="27">
         <v>-1</v>
       </c>
       <c r="Z17" s="25">
         <v>1</v>
       </c>
       <c r="AA17" s="15">
         <v>-1</v>
       </c>
       <c r="AB17" s="38">
         <v>-2</v>
       </c>
       <c r="AC17" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD17" s="38">
         <v>1</v>
       </c>
       <c r="AE17" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF17" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG17" s="31"/>
+      <c r="AF17" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG17" s="54" t="s">
+        <v>16</v>
+      </c>
       <c r="AH17" s="31"/>
       <c r="AI17" s="31"/>
       <c r="AJ17" s="31"/>
       <c r="AK17" s="31"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="15">
         <v>-9</v>
       </c>
       <c r="C18" s="15">
         <v>-233</v>
       </c>
       <c r="D18" s="15">
         <v>-10</v>
       </c>
       <c r="E18" s="15">
         <v>-16</v>
       </c>
       <c r="F18" s="15">
         <v>-15</v>
       </c>
       <c r="G18" s="15">
@@ -2293,54 +2803,56 @@
       </c>
       <c r="X18" s="27">
         <v>-20</v>
       </c>
       <c r="Y18" s="27">
         <v>-7</v>
       </c>
       <c r="Z18" s="25">
         <v>-16</v>
       </c>
       <c r="AA18" s="15">
         <v>-1</v>
       </c>
       <c r="AB18" s="38">
         <v>-6</v>
       </c>
       <c r="AC18" s="38">
         <v>-4</v>
       </c>
       <c r="AD18" s="38">
         <v>-3</v>
       </c>
       <c r="AE18" s="38">
         <v>-12</v>
       </c>
-      <c r="AF18" s="50">
+      <c r="AF18" s="41">
         <v>-31</v>
       </c>
-      <c r="AG18" s="31"/>
+      <c r="AG18" s="55">
+        <v>-22</v>
+      </c>
       <c r="AH18" s="31"/>
       <c r="AI18" s="31"/>
       <c r="AJ18" s="31"/>
       <c r="AK18" s="31"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="15">
         <v>1</v>
       </c>
       <c r="C19" s="15">
         <v>-5</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="15" t="s">
@@ -2396,54 +2908,56 @@
       </c>
       <c r="X19" s="27">
         <v>-5</v>
       </c>
       <c r="Y19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB19" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AC19" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD19" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE19" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF19" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG19" s="31"/>
+      <c r="AF19" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG19" s="54" t="s">
+        <v>16</v>
+      </c>
       <c r="AH19" s="31"/>
       <c r="AI19" s="31"/>
       <c r="AJ19" s="31"/>
       <c r="AK19" s="31"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="15">
         <v>-4</v>
       </c>
       <c r="D20" s="15">
         <v>1</v>
       </c>
       <c r="E20" s="15">
         <v>-4</v>
       </c>
       <c r="F20" s="15">
         <v>1</v>
       </c>
       <c r="G20" s="15">
@@ -2499,54 +3013,56 @@
       </c>
       <c r="X20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB20" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AC20" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD20" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE20" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF20" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG20" s="31"/>
+      <c r="AF20" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG20" s="55">
+        <v>-1</v>
+      </c>
       <c r="AH20" s="31"/>
       <c r="AI20" s="31"/>
       <c r="AJ20" s="31"/>
       <c r="AK20" s="31"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="15">
         <v>-1</v>
       </c>
       <c r="C21" s="15">
         <v>-5</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="15">
         <v>-2</v>
       </c>
       <c r="F21" s="15">
         <v>-4</v>
       </c>
       <c r="G21" s="15">
@@ -2602,87 +3118,89 @@
       </c>
       <c r="X21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="27">
         <v>1</v>
       </c>
       <c r="Z21" s="25">
         <v>1</v>
       </c>
       <c r="AA21" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB21" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AC21" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD21" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE21" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF21" s="50">
-[...2 lines deleted...]
-      <c r="AG21" s="31"/>
+      <c r="AF21" s="41">
+        <v>1</v>
+      </c>
+      <c r="AG21" s="55">
+        <v>-6</v>
+      </c>
       <c r="AH21" s="31"/>
       <c r="AI21" s="31"/>
       <c r="AJ21" s="31"/>
       <c r="AK21" s="31"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="46" t="s">
+      <c r="A22" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="46"/>
-[...22 lines deleted...]
-      <c r="Y22" s="46"/>
+      <c r="B22" s="50"/>
+      <c r="C22" s="50"/>
+      <c r="D22" s="50"/>
+      <c r="E22" s="50"/>
+      <c r="F22" s="50"/>
+      <c r="G22" s="50"/>
+      <c r="H22" s="50"/>
+      <c r="I22" s="50"/>
+      <c r="J22" s="50"/>
+      <c r="K22" s="50"/>
+      <c r="L22" s="50"/>
+      <c r="M22" s="50"/>
+      <c r="N22" s="50"/>
+      <c r="O22" s="50"/>
+      <c r="P22" s="50"/>
+      <c r="Q22" s="50"/>
+      <c r="R22" s="50"/>
+      <c r="S22" s="50"/>
+      <c r="T22" s="50"/>
+      <c r="U22" s="50"/>
+      <c r="V22" s="50"/>
+      <c r="W22" s="50"/>
+      <c r="X22" s="50"/>
+      <c r="Y22" s="50"/>
       <c r="AB22" s="31"/>
       <c r="AC22" s="38"/>
       <c r="AD22" s="38"/>
       <c r="AE22" s="38"/>
       <c r="AF22" s="31"/>
       <c r="AG22" s="31"/>
       <c r="AH22" s="31"/>
       <c r="AI22" s="31"/>
       <c r="AJ22" s="31"/>
       <c r="AK22" s="31"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="15">
         <v>-12</v>
       </c>
       <c r="C23" s="15">
         <v>-816</v>
       </c>
       <c r="D23" s="15">
         <v>-16</v>
       </c>
       <c r="E23" s="15">
@@ -2744,54 +3262,56 @@
       </c>
       <c r="X23" s="27">
         <v>-8</v>
       </c>
       <c r="Y23" s="27">
         <v>17</v>
       </c>
       <c r="Z23" s="34">
         <v>14</v>
       </c>
       <c r="AA23" s="34">
         <v>17</v>
       </c>
       <c r="AB23" s="31">
         <v>2</v>
       </c>
       <c r="AC23" s="38">
         <v>-7</v>
       </c>
       <c r="AD23" s="38">
         <v>-4</v>
       </c>
       <c r="AE23" s="38">
         <v>-8</v>
       </c>
-      <c r="AF23" s="50">
+      <c r="AF23" s="41">
         <v>-10</v>
       </c>
-      <c r="AG23" s="31"/>
+      <c r="AG23" s="55">
+        <v>-6</v>
+      </c>
       <c r="AH23" s="31"/>
       <c r="AI23" s="31"/>
       <c r="AJ23" s="31"/>
       <c r="AK23" s="31"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="15">
         <v>-7</v>
       </c>
       <c r="C24" s="15">
         <v>-772</v>
       </c>
       <c r="D24" s="15">
         <v>-14</v>
       </c>
       <c r="E24" s="15">
         <v>-25</v>
       </c>
       <c r="F24" s="15">
         <v>-29</v>
       </c>
       <c r="G24" s="15">
@@ -2847,54 +3367,56 @@
       </c>
       <c r="X24" s="27">
         <v>-8</v>
       </c>
       <c r="Y24" s="27">
         <v>19</v>
       </c>
       <c r="Z24" s="34">
         <v>23</v>
       </c>
       <c r="AA24" s="34">
         <v>17</v>
       </c>
       <c r="AB24" s="31">
         <v>2</v>
       </c>
       <c r="AC24" s="38">
         <v>-6</v>
       </c>
       <c r="AD24" s="38">
         <v>-1</v>
       </c>
       <c r="AE24" s="38">
         <v>-2</v>
       </c>
-      <c r="AF24" s="50">
+      <c r="AF24" s="41">
         <v>-4</v>
       </c>
-      <c r="AG24" s="31"/>
+      <c r="AG24" s="55">
+        <v>-3</v>
+      </c>
       <c r="AH24" s="31"/>
       <c r="AI24" s="31"/>
       <c r="AJ24" s="31"/>
       <c r="AK24" s="31"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="15"/>
       <c r="D25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="15" t="s">
         <v>16</v>
       </c>
@@ -2948,54 +3470,56 @@
       </c>
       <c r="X25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE25" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF25" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG25" s="31"/>
+      <c r="AF25" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG25" s="54" t="s">
+        <v>16</v>
+      </c>
       <c r="AH25" s="31"/>
       <c r="AI25" s="31"/>
       <c r="AJ25" s="31"/>
       <c r="AK25" s="31"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="15"/>
       <c r="D26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="15" t="s">
         <v>16</v>
       </c>
@@ -3049,54 +3573,56 @@
       </c>
       <c r="X26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE26" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF26" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG26" s="31"/>
+      <c r="AF26" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG26" s="54" t="s">
+        <v>16</v>
+      </c>
       <c r="AH26" s="31"/>
       <c r="AI26" s="31"/>
       <c r="AJ26" s="31"/>
       <c r="AK26" s="31"/>
     </row>
     <row r="27" spans="1:37" s="32" customFormat="1">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="15">
         <v>-1</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="15">
         <v>7</v>
       </c>
       <c r="G27" s="15">
@@ -3152,54 +3678,56 @@
       </c>
       <c r="X27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="27">
         <v>-1</v>
       </c>
       <c r="AA27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC27" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD27" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE27" s="38">
         <v>-2</v>
       </c>
-      <c r="AF27" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG27" s="40"/>
+      <c r="AF27" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG27" s="54" t="s">
+        <v>16</v>
+      </c>
       <c r="AH27" s="40"/>
       <c r="AI27" s="40"/>
       <c r="AJ27" s="40"/>
       <c r="AK27" s="40"/>
     </row>
     <row r="28" spans="1:37" s="32" customFormat="1">
       <c r="A28" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="15"/>
       <c r="D28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="15" t="s">
         <v>16</v>
       </c>
@@ -3253,54 +3781,56 @@
       </c>
       <c r="X28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE28" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF28" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG28" s="40"/>
+      <c r="AF28" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG28" s="54" t="s">
+        <v>16</v>
+      </c>
       <c r="AH28" s="40"/>
       <c r="AI28" s="40"/>
       <c r="AJ28" s="40"/>
       <c r="AK28" s="40"/>
     </row>
     <row r="29" spans="1:37" s="32" customFormat="1">
       <c r="A29" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="15"/>
       <c r="D29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="15" t="s">
         <v>16</v>
       </c>
@@ -3354,54 +3884,56 @@
       </c>
       <c r="X29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE29" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF29" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG29" s="40"/>
+      <c r="AF29" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG29" s="54" t="s">
+        <v>16</v>
+      </c>
       <c r="AH29" s="40"/>
       <c r="AI29" s="40"/>
       <c r="AJ29" s="40"/>
       <c r="AK29" s="40"/>
     </row>
     <row r="30" spans="1:37" s="32" customFormat="1">
       <c r="A30" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="15"/>
       <c r="D30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="15" t="s">
         <v>16</v>
       </c>
@@ -3455,54 +3987,56 @@
       </c>
       <c r="X30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE30" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF30" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG30" s="40"/>
+      <c r="AF30" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG30" s="54" t="s">
+        <v>16</v>
+      </c>
       <c r="AH30" s="40"/>
       <c r="AI30" s="40"/>
       <c r="AJ30" s="40"/>
       <c r="AK30" s="40"/>
     </row>
     <row r="31" spans="1:37" s="32" customFormat="1">
       <c r="A31" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="15">
         <v>1</v>
       </c>
       <c r="C31" s="15">
         <v>-8</v>
       </c>
       <c r="D31" s="15">
         <v>-1</v>
       </c>
       <c r="E31" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="15">
@@ -3558,54 +4092,56 @@
       </c>
       <c r="X31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC31" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD31" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE31" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF31" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG31" s="40"/>
+      <c r="AF31" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG31" s="54" t="s">
+        <v>16</v>
+      </c>
       <c r="AH31" s="40"/>
       <c r="AI31" s="40"/>
       <c r="AJ31" s="40"/>
       <c r="AK31" s="40"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="15">
         <v>-2</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="15">
         <v>-4</v>
       </c>
       <c r="F32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="15">
@@ -3661,54 +4197,56 @@
       </c>
       <c r="X32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC32" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD32" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE32" s="38">
         <v>-1</v>
       </c>
-      <c r="AF32" s="50">
+      <c r="AF32" s="41">
         <v>-1</v>
       </c>
-      <c r="AG32" s="31"/>
+      <c r="AG32" s="54" t="s">
+        <v>16</v>
+      </c>
       <c r="AH32" s="31"/>
       <c r="AI32" s="31"/>
       <c r="AJ32" s="31"/>
       <c r="AK32" s="31"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="15"/>
       <c r="D33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="15" t="s">
         <v>16</v>
       </c>
@@ -3762,54 +4300,56 @@
       </c>
       <c r="X33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE33" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF33" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG33" s="31"/>
+      <c r="AF33" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG33" s="54" t="s">
+        <v>16</v>
+      </c>
       <c r="AH33" s="31"/>
       <c r="AI33" s="31"/>
       <c r="AJ33" s="31"/>
       <c r="AK33" s="31"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="15">
         <v>-6</v>
       </c>
       <c r="C34" s="15">
         <v>-33</v>
       </c>
       <c r="D34" s="15">
         <v>-1</v>
       </c>
       <c r="E34" s="15">
         <v>-6</v>
       </c>
       <c r="F34" s="15">
         <v>2</v>
       </c>
       <c r="G34" s="15">
@@ -3865,54 +4405,56 @@
       </c>
       <c r="X34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y34" s="27">
         <v>-2</v>
       </c>
       <c r="Z34" s="25">
         <v>-8</v>
       </c>
       <c r="AA34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC34" s="38">
         <v>-1</v>
       </c>
       <c r="AD34" s="38">
         <v>-3</v>
       </c>
       <c r="AE34" s="38">
         <v>-3</v>
       </c>
-      <c r="AF34" s="50">
+      <c r="AF34" s="41">
         <v>-5</v>
       </c>
-      <c r="AG34" s="31"/>
+      <c r="AG34" s="55">
+        <v>-3</v>
+      </c>
       <c r="AH34" s="31"/>
       <c r="AI34" s="31"/>
       <c r="AJ34" s="31"/>
       <c r="AK34" s="31"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="15"/>
       <c r="D35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="15" t="s">
         <v>16</v>
       </c>
@@ -3966,54 +4508,56 @@
       </c>
       <c r="X35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE35" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF35" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG35" s="31"/>
+      <c r="AF35" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG35" s="54" t="s">
+        <v>16</v>
+      </c>
       <c r="AH35" s="31"/>
       <c r="AI35" s="31"/>
       <c r="AJ35" s="31"/>
       <c r="AK35" s="31"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="15"/>
       <c r="D36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="15" t="s">
         <v>16</v>
       </c>
@@ -4067,54 +4611,56 @@
       </c>
       <c r="X36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE36" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF36" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG36" s="31"/>
+      <c r="AF36" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG36" s="54" t="s">
+        <v>16</v>
+      </c>
       <c r="AH36" s="31"/>
       <c r="AI36" s="31"/>
       <c r="AJ36" s="31"/>
       <c r="AK36" s="31"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="15"/>
       <c r="D37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="15" t="s">
         <v>16</v>
       </c>
@@ -4168,87 +4714,89 @@
       </c>
       <c r="X37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE37" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF37" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG37" s="31"/>
+      <c r="AF37" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG37" s="54" t="s">
+        <v>16</v>
+      </c>
       <c r="AH37" s="31"/>
       <c r="AI37" s="31"/>
       <c r="AJ37" s="31"/>
       <c r="AK37" s="31"/>
     </row>
     <row r="38" spans="1:37">
-      <c r="A38" s="45" t="s">
+      <c r="A38" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="45"/>
-[...22 lines deleted...]
-      <c r="Y38" s="45"/>
+      <c r="B38" s="49"/>
+      <c r="C38" s="49"/>
+      <c r="D38" s="49"/>
+      <c r="E38" s="49"/>
+      <c r="F38" s="49"/>
+      <c r="G38" s="49"/>
+      <c r="H38" s="49"/>
+      <c r="I38" s="49"/>
+      <c r="J38" s="49"/>
+      <c r="K38" s="49"/>
+      <c r="L38" s="49"/>
+      <c r="M38" s="49"/>
+      <c r="N38" s="49"/>
+      <c r="O38" s="49"/>
+      <c r="P38" s="49"/>
+      <c r="Q38" s="49"/>
+      <c r="R38" s="49"/>
+      <c r="S38" s="49"/>
+      <c r="T38" s="49"/>
+      <c r="U38" s="49"/>
+      <c r="V38" s="49"/>
+      <c r="W38" s="49"/>
+      <c r="X38" s="49"/>
+      <c r="Y38" s="49"/>
       <c r="AB38" s="31"/>
       <c r="AC38" s="38"/>
       <c r="AD38" s="38"/>
       <c r="AF38" s="31"/>
       <c r="AG38" s="31"/>
       <c r="AH38" s="31"/>
       <c r="AI38" s="31"/>
       <c r="AJ38" s="31"/>
       <c r="AK38" s="31"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="15">
         <v>-15</v>
       </c>
       <c r="C39" s="15">
         <v>-366</v>
       </c>
       <c r="D39" s="15">
         <v>-13</v>
       </c>
       <c r="E39" s="15">
         <v>-96</v>
@@ -4309,54 +4857,56 @@
       </c>
       <c r="X39" s="27">
         <v>-25</v>
       </c>
       <c r="Y39" s="27">
         <v>-4</v>
       </c>
       <c r="Z39" s="14">
         <v>-4</v>
       </c>
       <c r="AA39" s="34">
         <v>-7</v>
       </c>
       <c r="AB39" s="38">
         <v>-4</v>
       </c>
       <c r="AC39" s="38">
         <v>-2</v>
       </c>
       <c r="AD39" s="38">
         <v>2</v>
       </c>
       <c r="AE39" s="38">
         <v>-17</v>
       </c>
-      <c r="AF39" s="50">
+      <c r="AF39" s="41">
         <v>-30</v>
       </c>
-      <c r="AG39" s="31"/>
+      <c r="AG39" s="55">
+        <v>-29</v>
+      </c>
       <c r="AH39" s="31"/>
       <c r="AI39" s="31"/>
       <c r="AJ39" s="31"/>
       <c r="AK39" s="31"/>
     </row>
     <row r="40" spans="1:37" s="31" customFormat="1">
       <c r="A40" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="15" t="s">
@@ -4415,50 +4965,53 @@
       </c>
       <c r="Y40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE40" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AF40" s="38" t="s">
         <v>16</v>
       </c>
+      <c r="AG40" s="54" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="41" spans="1:37" s="31" customFormat="1">
       <c r="A41" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="15">
         <v>-9</v>
       </c>
       <c r="D41" s="15">
         <v>1</v>
       </c>
       <c r="E41" s="15">
         <v>-80</v>
       </c>
       <c r="F41" s="15">
         <v>3</v>
       </c>
       <c r="G41" s="15">
         <v>-6</v>
       </c>
       <c r="H41" s="15" t="s">
         <v>16</v>
@@ -4510,52 +5063,55 @@
       </c>
       <c r="X41" s="27">
         <v>2</v>
       </c>
       <c r="Y41" s="27">
         <v>-1</v>
       </c>
       <c r="Z41" s="27">
         <v>4</v>
       </c>
       <c r="AA41" s="34">
         <v>-1</v>
       </c>
       <c r="AB41" s="38">
         <v>3</v>
       </c>
       <c r="AC41" s="38">
         <v>-2</v>
       </c>
       <c r="AD41" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE41" s="38">
         <v>-1</v>
       </c>
-      <c r="AF41" s="50">
+      <c r="AF41" s="41">
         <v>-1</v>
+      </c>
+      <c r="AG41" s="54" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:37" s="31" customFormat="1">
       <c r="A42" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D42" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="15">
         <v>-1</v>
       </c>
       <c r="F42" s="15">
         <v>2</v>
       </c>
       <c r="G42" s="15">
         <v>2</v>
       </c>
       <c r="H42" s="15" t="s">
@@ -4608,51 +5164,54 @@
       </c>
       <c r="X42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AB42" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AC42" s="38">
         <v>1</v>
       </c>
       <c r="AD42" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE42" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF42" s="51" t="s">
+      <c r="AF42" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG42" s="54" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:37" s="31" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="15">
         <v>-2</v>
       </c>
       <c r="C43" s="15">
         <v>-2</v>
       </c>
       <c r="D43" s="15">
         <v>-1</v>
       </c>
       <c r="E43" s="15">
         <v>5</v>
       </c>
       <c r="F43" s="15">
         <v>1</v>
       </c>
       <c r="G43" s="15">
         <v>0</v>
       </c>
@@ -4706,52 +5265,55 @@
       </c>
       <c r="X43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AB43" s="38">
         <v>-1</v>
       </c>
       <c r="AC43" s="38">
         <v>1</v>
       </c>
       <c r="AD43" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE43" s="38">
         <v>-2</v>
       </c>
-      <c r="AF43" s="51" t="s">
-        <v>16</v>
+      <c r="AF43" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG43" s="55">
+        <v>-1</v>
       </c>
     </row>
     <row r="44" spans="1:37" s="31" customFormat="1">
       <c r="A44" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="15">
         <v>-1</v>
       </c>
       <c r="C44" s="15">
         <v>-2</v>
       </c>
       <c r="D44" s="15">
         <v>-4</v>
       </c>
       <c r="E44" s="15">
         <v>-4</v>
       </c>
       <c r="F44" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="15">
         <v>-2</v>
       </c>
       <c r="H44" s="15">
@@ -4804,52 +5366,55 @@
       </c>
       <c r="X44" s="27">
         <v>-1</v>
       </c>
       <c r="Y44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="34">
         <v>2</v>
       </c>
       <c r="AB44" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AC44" s="38">
         <v>-1</v>
       </c>
       <c r="AD44" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE44" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF44" s="50">
-        <v>2</v>
+      <c r="AF44" s="41">
+        <v>2</v>
+      </c>
+      <c r="AG44" s="54" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:37" s="31" customFormat="1">
       <c r="A45" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="15">
         <v>-1</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="15" t="s">
@@ -4902,52 +5467,55 @@
       </c>
       <c r="X45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AB45" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AC45" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD45" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE45" s="38">
         <v>-1</v>
       </c>
-      <c r="AF45" s="50">
-        <v>1</v>
+      <c r="AF45" s="41">
+        <v>1</v>
+      </c>
+      <c r="AG45" s="54" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:37" s="31" customFormat="1">
       <c r="A46" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="15">
         <v>-8</v>
       </c>
       <c r="C46" s="15">
         <v>-44</v>
       </c>
       <c r="D46" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E46" s="15">
         <v>4</v>
       </c>
       <c r="F46" s="15">
         <v>-3</v>
       </c>
       <c r="G46" s="15">
         <v>-3</v>
       </c>
       <c r="H46" s="15">
@@ -4998,52 +5566,55 @@
       <c r="W46" s="27">
         <v>1</v>
       </c>
       <c r="X46" s="27">
         <v>1</v>
       </c>
       <c r="Y46" s="27">
         <v>2</v>
       </c>
       <c r="Z46" s="27"/>
       <c r="AA46" s="34">
         <v>-7</v>
       </c>
       <c r="AB46" s="38">
         <v>2</v>
       </c>
       <c r="AC46" s="38">
         <v>2</v>
       </c>
       <c r="AD46" s="38">
         <v>1</v>
       </c>
       <c r="AE46" s="38">
         <v>-1</v>
       </c>
-      <c r="AF46" s="50">
+      <c r="AF46" s="41">
         <v>-7</v>
+      </c>
+      <c r="AG46" s="55">
+        <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="15">
         <v>-14</v>
       </c>
       <c r="D47" s="15">
         <v>-1</v>
       </c>
       <c r="E47" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="15">
         <v>-1</v>
       </c>
       <c r="H47" s="15">
@@ -5096,54 +5667,56 @@
       </c>
       <c r="X47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="36">
         <v>-2</v>
       </c>
       <c r="AA47" s="34">
         <v>1</v>
       </c>
       <c r="AB47" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AC47" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD47" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE47" s="38">
         <v>-3</v>
       </c>
-      <c r="AF47" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG47" s="31"/>
+      <c r="AF47" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG47" s="54" t="s">
+        <v>16</v>
+      </c>
       <c r="AH47" s="31"/>
       <c r="AI47" s="31"/>
       <c r="AJ47" s="31"/>
       <c r="AK47" s="31"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="15">
         <v>-12</v>
       </c>
       <c r="D48" s="15">
         <v>-1</v>
       </c>
       <c r="E48" s="15">
         <v>-2</v>
       </c>
       <c r="F48" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="15">
@@ -5197,54 +5770,56 @@
       <c r="W48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="X48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="35"/>
       <c r="AA48" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AB48" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AC48" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD48" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE48" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF48" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG48" s="31"/>
+      <c r="AF48" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG48" s="55">
+        <v>-3</v>
+      </c>
       <c r="AH48" s="31"/>
       <c r="AI48" s="31"/>
       <c r="AJ48" s="31"/>
       <c r="AK48" s="31"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="15">
         <v>-69</v>
       </c>
       <c r="D49" s="15">
         <v>1</v>
       </c>
       <c r="E49" s="15">
         <v>-2</v>
       </c>
       <c r="F49" s="15">
         <v>2</v>
       </c>
       <c r="G49" s="15">
@@ -5300,54 +5875,56 @@
       </c>
       <c r="X49" s="27">
         <v>-2</v>
       </c>
       <c r="Y49" s="27">
         <v>-1</v>
       </c>
       <c r="Z49" s="36">
         <v>1</v>
       </c>
       <c r="AA49" s="34">
         <v>-1</v>
       </c>
       <c r="AB49" s="38">
         <v>-2</v>
       </c>
       <c r="AC49" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD49" s="38">
         <v>1</v>
       </c>
       <c r="AE49" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF49" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG49" s="31"/>
+      <c r="AF49" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG49" s="54" t="s">
+        <v>16</v>
+      </c>
       <c r="AH49" s="31"/>
       <c r="AI49" s="31"/>
       <c r="AJ49" s="31"/>
       <c r="AK49" s="31"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="15">
         <v>-3</v>
       </c>
       <c r="C50" s="15">
         <v>-200</v>
       </c>
       <c r="D50" s="15">
         <v>-9</v>
       </c>
       <c r="E50" s="15">
         <v>-10</v>
       </c>
       <c r="F50" s="15">
         <v>-17</v>
       </c>
       <c r="G50" s="15">
@@ -5403,54 +5980,56 @@
       </c>
       <c r="X50" s="27">
         <v>-20</v>
       </c>
       <c r="Y50" s="27">
         <v>-5</v>
       </c>
       <c r="Z50" s="36">
         <v>-8</v>
       </c>
       <c r="AA50" s="34">
         <v>-1</v>
       </c>
       <c r="AB50" s="38">
         <v>-6</v>
       </c>
       <c r="AC50" s="38">
         <v>-3</v>
       </c>
       <c r="AD50" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE50" s="38">
         <v>-9</v>
       </c>
-      <c r="AF50" s="50">
+      <c r="AF50" s="41">
         <v>-26</v>
       </c>
-      <c r="AG50" s="31"/>
+      <c r="AG50" s="55">
+        <v>-19</v>
+      </c>
       <c r="AH50" s="31"/>
       <c r="AI50" s="31"/>
       <c r="AJ50" s="31"/>
       <c r="AK50" s="31"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="15">
         <v>1</v>
       </c>
       <c r="C51" s="15">
         <v>-5</v>
       </c>
       <c r="D51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="15" t="s">
@@ -5506,54 +6085,56 @@
       </c>
       <c r="X51" s="27">
         <v>-5</v>
       </c>
       <c r="Y51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC51" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD51" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE51" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF51" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG51" s="31"/>
+      <c r="AF51" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG51" s="54" t="s">
+        <v>16</v>
+      </c>
       <c r="AH51" s="31"/>
       <c r="AI51" s="31"/>
       <c r="AJ51" s="31"/>
       <c r="AK51" s="31"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="15">
         <v>-4</v>
       </c>
       <c r="D52" s="15">
         <v>1</v>
       </c>
       <c r="E52" s="15">
         <v>-4</v>
       </c>
       <c r="F52" s="15">
         <v>1</v>
       </c>
       <c r="G52" s="15">
@@ -5609,54 +6190,56 @@
       </c>
       <c r="X52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC52" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AD52" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE52" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF52" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG52" s="31"/>
+      <c r="AF52" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG52" s="55">
+        <v>-1</v>
+      </c>
       <c r="AH52" s="31"/>
       <c r="AI52" s="31"/>
       <c r="AJ52" s="31"/>
       <c r="AK52" s="31"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="26">
         <v>-1</v>
       </c>
       <c r="C53" s="26">
         <v>-5</v>
       </c>
       <c r="D53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="26">
         <v>-2</v>
       </c>
       <c r="F53" s="26">
         <v>-4</v>
       </c>
       <c r="G53" s="26">
@@ -5712,214 +6295,216 @@
       </c>
       <c r="X53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="26">
         <v>1</v>
       </c>
       <c r="Z53" s="26">
         <v>1</v>
       </c>
       <c r="AA53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC53" s="16" t="s">
         <v>16</v>
       </c>
       <c r="AD53" s="16" t="s">
         <v>16</v>
       </c>
       <c r="AE53" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="AF53" s="52">
-[...2 lines deleted...]
-      <c r="AG53" s="39"/>
+      <c r="AF53" s="43">
+        <v>1</v>
+      </c>
+      <c r="AG53" s="43">
+        <v>-6</v>
+      </c>
       <c r="AH53" s="39"/>
       <c r="AI53" s="39"/>
       <c r="AJ53" s="39"/>
       <c r="AK53" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
     <sheetView topLeftCell="L1" workbookViewId="0">
-      <selection activeCell="AF7" sqref="AF7:AF53"/>
+      <selection activeCell="AG7" sqref="AG7:AG53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="23.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="28" customWidth="1"/>
     <col min="3" max="3" width="5.33203125" style="28" customWidth="1"/>
     <col min="4" max="4" width="6.44140625" style="28" customWidth="1"/>
     <col min="5" max="5" width="4.6640625" style="28" customWidth="1"/>
     <col min="6" max="6" width="6.33203125" style="28" customWidth="1"/>
     <col min="7" max="7" width="7" style="28" customWidth="1"/>
     <col min="8" max="8" width="5.44140625" style="28" customWidth="1"/>
     <col min="9" max="9" width="5.88671875" style="28" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="28" customWidth="1"/>
     <col min="11" max="11" width="5.33203125" style="28" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="28" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="28" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="28" customWidth="1"/>
     <col min="15" max="15" width="5.33203125" style="28" customWidth="1"/>
     <col min="16" max="16" width="6.44140625" style="28" customWidth="1"/>
     <col min="17" max="17" width="4.6640625" style="28" customWidth="1"/>
     <col min="18" max="18" width="6.33203125" style="28" customWidth="1"/>
     <col min="19" max="19" width="7" style="28" customWidth="1"/>
     <col min="20" max="20" width="5.44140625" style="28" customWidth="1"/>
     <col min="21" max="21" width="5.88671875" style="28" customWidth="1"/>
     <col min="22" max="22" width="8.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="43"/>
-[...22 lines deleted...]
-      <c r="Y1" s="43"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="1"/>
       <c r="E3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="AK3" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="47"/>
-      <c r="B4" s="41">
+      <c r="A4" s="51"/>
+      <c r="B4" s="45">
         <v>2024</v>
       </c>
-      <c r="C4" s="42"/>
-[...10 lines deleted...]
-      <c r="N4" s="41">
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="45">
         <v>2025</v>
       </c>
-      <c r="O4" s="42"/>
-[...10 lines deleted...]
-      <c r="Z4" s="41">
+      <c r="O4" s="46"/>
+      <c r="P4" s="46"/>
+      <c r="Q4" s="46"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="46"/>
+      <c r="T4" s="46"/>
+      <c r="U4" s="46"/>
+      <c r="V4" s="46"/>
+      <c r="W4" s="46"/>
+      <c r="X4" s="46"/>
+      <c r="Y4" s="46"/>
+      <c r="Z4" s="45">
         <v>2026</v>
       </c>
-      <c r="AA4" s="42"/>
-[...9 lines deleted...]
-      <c r="AK4" s="42"/>
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="46"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="46"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="48"/>
+      <c r="A5" s="52"/>
       <c r="B5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -5986,77 +6571,77 @@
         <v>7</v>
       </c>
       <c r="AE5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="AF5" s="10" t="s">
         <v>9</v>
       </c>
       <c r="AG5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AH5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="AI5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="10" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="44" t="s">
+      <c r="A6" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="44"/>
-[...22 lines deleted...]
-      <c r="Y6" s="44"/>
+      <c r="B6" s="48"/>
+      <c r="C6" s="48"/>
+      <c r="D6" s="48"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="48"/>
+      <c r="I6" s="48"/>
+      <c r="J6" s="48"/>
+      <c r="K6" s="48"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="48"/>
+      <c r="N6" s="48"/>
+      <c r="O6" s="48"/>
+      <c r="P6" s="48"/>
+      <c r="Q6" s="48"/>
+      <c r="R6" s="48"/>
+      <c r="S6" s="48"/>
+      <c r="T6" s="48"/>
+      <c r="U6" s="48"/>
+      <c r="V6" s="48"/>
+      <c r="W6" s="48"/>
+      <c r="X6" s="48"/>
+      <c r="Y6" s="48"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="25">
         <v>15</v>
       </c>
       <c r="C7" s="25">
         <v>76</v>
       </c>
       <c r="D7" s="25">
         <v>34</v>
       </c>
       <c r="E7" s="25">
         <v>31</v>
       </c>
       <c r="F7" s="25">
         <v>41</v>
       </c>
       <c r="G7" s="25">
         <v>31</v>
       </c>
       <c r="H7" s="25">
         <v>25</v>
@@ -6108,54 +6693,56 @@
       </c>
       <c r="X7" s="27">
         <v>29</v>
       </c>
       <c r="Y7" s="27">
         <v>37</v>
       </c>
       <c r="Z7" s="27">
         <v>32</v>
       </c>
       <c r="AA7" s="27">
         <v>33</v>
       </c>
       <c r="AB7" s="15">
         <v>18</v>
       </c>
       <c r="AC7" s="15">
         <v>11</v>
       </c>
       <c r="AD7" s="15">
         <v>8</v>
       </c>
       <c r="AE7" s="28">
         <v>17</v>
       </c>
-      <c r="AF7" s="50">
+      <c r="AF7" s="41">
         <v>13</v>
       </c>
-      <c r="AG7" s="31"/>
+      <c r="AG7" s="41">
+        <v>15</v>
+      </c>
       <c r="AH7" s="31"/>
       <c r="AI7" s="31"/>
       <c r="AJ7" s="31"/>
       <c r="AK7" s="31"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="25">
         <v>13</v>
       </c>
       <c r="C8" s="25">
         <v>55</v>
       </c>
       <c r="D8" s="25">
         <v>27</v>
       </c>
       <c r="E8" s="25">
         <v>19</v>
       </c>
       <c r="F8" s="25">
         <v>13</v>
       </c>
       <c r="G8" s="25">
@@ -6211,54 +6798,56 @@
       </c>
       <c r="X8" s="27">
         <v>22</v>
       </c>
       <c r="Y8" s="27">
         <v>31</v>
       </c>
       <c r="Z8" s="27">
         <v>23</v>
       </c>
       <c r="AA8" s="27">
         <v>23</v>
       </c>
       <c r="AB8" s="15">
         <v>10</v>
       </c>
       <c r="AC8" s="15">
         <v>7</v>
       </c>
       <c r="AD8" s="15">
         <v>6</v>
       </c>
       <c r="AE8" s="28">
         <v>15</v>
       </c>
-      <c r="AF8" s="50">
+      <c r="AF8" s="41">
         <v>8</v>
       </c>
-      <c r="AG8" s="31"/>
+      <c r="AG8" s="41">
+        <v>12</v>
+      </c>
       <c r="AH8" s="31"/>
       <c r="AI8" s="31"/>
       <c r="AJ8" s="31"/>
       <c r="AK8" s="31"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="25">
         <v>2</v>
       </c>
       <c r="D9" s="25">
         <v>1</v>
       </c>
       <c r="E9" s="25">
         <v>1</v>
       </c>
       <c r="F9" s="25">
         <v>4</v>
       </c>
       <c r="G9" s="25" t="s">
@@ -6314,54 +6903,56 @@
       </c>
       <c r="X9" s="27">
         <v>3</v>
       </c>
       <c r="Y9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z9" s="27">
         <v>4</v>
       </c>
       <c r="AA9" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB9" s="15">
         <v>3</v>
       </c>
       <c r="AC9" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD9" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE9" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF9" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG9" s="31"/>
+      <c r="AF9" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG9" s="41">
+        <v>1</v>
+      </c>
       <c r="AH9" s="31"/>
       <c r="AI9" s="31"/>
       <c r="AJ9" s="31"/>
       <c r="AK9" s="31"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="25">
         <v>1</v>
       </c>
       <c r="D10" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="25">
         <v>2</v>
       </c>
       <c r="G10" s="25">
@@ -6417,54 +7008,56 @@
       </c>
       <c r="X10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB10" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC10" s="15">
         <v>1</v>
       </c>
       <c r="AD10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE10" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF10" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG10" s="31"/>
+      <c r="AF10" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG10" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH10" s="31"/>
       <c r="AI10" s="31"/>
       <c r="AJ10" s="31"/>
       <c r="AK10" s="31"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="25">
         <v>1</v>
       </c>
       <c r="D11" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="25">
         <v>5</v>
       </c>
       <c r="F11" s="25">
         <v>11</v>
       </c>
       <c r="G11" s="25">
@@ -6520,54 +7113,56 @@
       </c>
       <c r="X11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB11" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC11" s="15">
         <v>1</v>
       </c>
       <c r="AD11" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE11" s="33">
         <v>1</v>
       </c>
-      <c r="AF11" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG11" s="31"/>
+      <c r="AF11" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG11" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH11" s="31"/>
       <c r="AI11" s="31"/>
       <c r="AJ11" s="31"/>
       <c r="AK11" s="31"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="25">
         <v>0</v>
       </c>
       <c r="G12" s="25" t="s">
@@ -6623,54 +7218,56 @@
       </c>
       <c r="X12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="27">
         <v>2</v>
       </c>
       <c r="AB12" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC12" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD12" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE12" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF12" s="50">
-[...2 lines deleted...]
-      <c r="AG12" s="31"/>
+      <c r="AF12" s="41">
+        <v>2</v>
+      </c>
+      <c r="AG12" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH12" s="31"/>
       <c r="AI12" s="31"/>
       <c r="AJ12" s="31"/>
       <c r="AK12" s="31"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="25">
         <v>0</v>
       </c>
       <c r="G13" s="25" t="s">
@@ -6726,54 +7323,56 @@
       </c>
       <c r="X13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB13" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE13" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF13" s="50">
-[...2 lines deleted...]
-      <c r="AG13" s="31"/>
+      <c r="AF13" s="41">
+        <v>1</v>
+      </c>
+      <c r="AG13" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH13" s="31"/>
       <c r="AI13" s="31"/>
       <c r="AJ13" s="31"/>
       <c r="AK13" s="31"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="25">
         <v>9</v>
       </c>
       <c r="D14" s="25">
         <v>2</v>
       </c>
       <c r="E14" s="25">
         <v>5</v>
       </c>
       <c r="F14" s="25">
         <v>1</v>
       </c>
       <c r="G14" s="25">
@@ -6829,54 +7428,56 @@
       </c>
       <c r="X14" s="27">
         <v>3</v>
       </c>
       <c r="Y14" s="27">
         <v>2</v>
       </c>
       <c r="Z14" s="27">
         <v>1</v>
       </c>
       <c r="AA14" s="27">
         <v>4</v>
       </c>
       <c r="AB14" s="15">
         <v>2</v>
       </c>
       <c r="AC14" s="15">
         <v>2</v>
       </c>
       <c r="AD14" s="15">
         <v>1</v>
       </c>
       <c r="AE14" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF14" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG14" s="31"/>
+      <c r="AF14" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG14" s="41">
+        <v>2</v>
+      </c>
       <c r="AH14" s="31"/>
       <c r="AI14" s="31"/>
       <c r="AJ14" s="31"/>
       <c r="AK14" s="31"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="25">
         <v>1</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="25">
         <v>0</v>
       </c>
       <c r="G15" s="25" t="s">
@@ -6932,54 +7533,56 @@
       </c>
       <c r="X15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA15" s="27">
         <v>1</v>
       </c>
       <c r="AB15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC15" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD15" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE15" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF15" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG15" s="31"/>
+      <c r="AF15" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG15" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH15" s="31"/>
       <c r="AI15" s="31"/>
       <c r="AJ15" s="31"/>
       <c r="AK15" s="31"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="25">
         <v>0</v>
       </c>
       <c r="G16" s="25">
@@ -7035,54 +7638,56 @@
       </c>
       <c r="X16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB16" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE16" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF16" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG16" s="31"/>
+      <c r="AF16" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG16" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH16" s="31"/>
       <c r="AI16" s="31"/>
       <c r="AJ16" s="31"/>
       <c r="AK16" s="31"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="25">
         <v>1</v>
       </c>
       <c r="D17" s="25">
         <v>1</v>
       </c>
       <c r="E17" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="25">
         <v>2</v>
       </c>
       <c r="G17" s="25">
@@ -7138,54 +7743,56 @@
       </c>
       <c r="X17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y17" s="27">
         <v>1</v>
       </c>
       <c r="Z17" s="27">
         <v>1</v>
       </c>
       <c r="AA17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB17" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD17" s="15">
         <v>1</v>
       </c>
       <c r="AE17" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF17" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG17" s="31"/>
+      <c r="AF17" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG17" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH17" s="31"/>
       <c r="AI17" s="31"/>
       <c r="AJ17" s="31"/>
       <c r="AK17" s="31"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="25">
         <v>6</v>
       </c>
       <c r="D18" s="25">
         <v>2</v>
       </c>
       <c r="E18" s="25">
         <v>1</v>
       </c>
       <c r="F18" s="25">
         <v>6</v>
       </c>
       <c r="G18" s="25" t="s">
@@ -7241,54 +7848,56 @@
       </c>
       <c r="X18" s="27">
         <v>1</v>
       </c>
       <c r="Y18" s="27">
         <v>2</v>
       </c>
       <c r="Z18" s="27">
         <v>2</v>
       </c>
       <c r="AA18" s="27">
         <v>3</v>
       </c>
       <c r="AB18" s="15">
         <v>3</v>
       </c>
       <c r="AC18" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD18" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE18" s="33">
         <v>1</v>
       </c>
-      <c r="AF18" s="50">
-[...2 lines deleted...]
-      <c r="AG18" s="31"/>
+      <c r="AF18" s="41">
+        <v>1</v>
+      </c>
+      <c r="AG18" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH18" s="31"/>
       <c r="AI18" s="31"/>
       <c r="AJ18" s="31"/>
       <c r="AK18" s="31"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="25">
         <v>1</v>
       </c>
       <c r="C19" s="25">
         <v>1</v>
       </c>
       <c r="D19" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="25">
         <v>0</v>
       </c>
       <c r="G19" s="25" t="s">
@@ -7344,54 +7953,56 @@
       </c>
       <c r="X19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB19" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE19" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF19" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG19" s="31"/>
+      <c r="AF19" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG19" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH19" s="31"/>
       <c r="AI19" s="31"/>
       <c r="AJ19" s="31"/>
       <c r="AK19" s="31"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="25">
         <v>1</v>
       </c>
       <c r="E20" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="25">
         <v>1</v>
       </c>
       <c r="G20" s="25">
@@ -7447,54 +8058,56 @@
       </c>
       <c r="X20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB20" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC20" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD20" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE20" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF20" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG20" s="31"/>
+      <c r="AF20" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG20" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH20" s="31"/>
       <c r="AI20" s="31"/>
       <c r="AJ20" s="31"/>
       <c r="AK20" s="31"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="25">
         <v>1</v>
       </c>
       <c r="G21" s="25" t="s">
@@ -7550,91 +8163,92 @@
       </c>
       <c r="X21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="27">
         <v>1</v>
       </c>
       <c r="Z21" s="27">
         <v>1</v>
       </c>
       <c r="AA21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC21" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD21" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE21" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF21" s="50">
-[...2 lines deleted...]
-      <c r="AG21" s="31"/>
+      <c r="AF21" s="41">
+        <v>1</v>
+      </c>
+      <c r="AG21" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH21" s="31"/>
       <c r="AI21" s="31"/>
       <c r="AJ21" s="31"/>
       <c r="AK21" s="31"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="46" t="s">
+      <c r="A22" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="46"/>
-[...22 lines deleted...]
-      <c r="Y22" s="46"/>
+      <c r="B22" s="50"/>
+      <c r="C22" s="50"/>
+      <c r="D22" s="50"/>
+      <c r="E22" s="50"/>
+      <c r="F22" s="50"/>
+      <c r="G22" s="50"/>
+      <c r="H22" s="50"/>
+      <c r="I22" s="50"/>
+      <c r="J22" s="50"/>
+      <c r="K22" s="50"/>
+      <c r="L22" s="50"/>
+      <c r="M22" s="50"/>
+      <c r="N22" s="50"/>
+      <c r="O22" s="50"/>
+      <c r="P22" s="50"/>
+      <c r="Q22" s="50"/>
+      <c r="R22" s="50"/>
+      <c r="S22" s="50"/>
+      <c r="T22" s="50"/>
+      <c r="U22" s="50"/>
+      <c r="V22" s="50"/>
+      <c r="W22" s="50"/>
+      <c r="X22" s="50"/>
+      <c r="Y22" s="50"/>
       <c r="Z22" s="27"/>
       <c r="AC22" s="15"/>
       <c r="AD22" s="15"/>
-      <c r="AG22" s="31"/>
       <c r="AH22" s="31"/>
       <c r="AI22" s="31"/>
       <c r="AJ22" s="31"/>
       <c r="AK22" s="31"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="25">
         <v>14</v>
       </c>
       <c r="C23" s="25">
         <v>57</v>
       </c>
       <c r="D23" s="25">
         <v>27</v>
       </c>
       <c r="E23" s="25">
         <v>20</v>
       </c>
       <c r="F23" s="25">
         <v>27</v>
       </c>
       <c r="G23" s="25">
@@ -7690,54 +8304,56 @@
       </c>
       <c r="X23" s="27">
         <v>23</v>
       </c>
       <c r="Y23" s="27">
         <v>33</v>
       </c>
       <c r="Z23" s="27">
         <v>24</v>
       </c>
       <c r="AA23" s="27">
         <v>23</v>
       </c>
       <c r="AB23" s="28">
         <v>10</v>
       </c>
       <c r="AC23" s="15">
         <v>7</v>
       </c>
       <c r="AD23" s="15">
         <v>6</v>
       </c>
       <c r="AE23" s="28">
         <v>15</v>
       </c>
-      <c r="AF23" s="50">
+      <c r="AF23" s="41">
         <v>8</v>
       </c>
-      <c r="AG23" s="31"/>
+      <c r="AG23" s="41">
+        <v>12</v>
+      </c>
       <c r="AH23" s="31"/>
       <c r="AI23" s="31"/>
       <c r="AJ23" s="31"/>
       <c r="AK23" s="31"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="25">
         <v>13</v>
       </c>
       <c r="C24" s="25">
         <v>55</v>
       </c>
       <c r="D24" s="25">
         <v>27</v>
       </c>
       <c r="E24" s="25">
         <v>19</v>
       </c>
       <c r="F24" s="25">
         <v>13</v>
       </c>
       <c r="G24" s="25">
@@ -7793,54 +8409,56 @@
       </c>
       <c r="X24" s="27">
         <v>22</v>
       </c>
       <c r="Y24" s="27">
         <v>31</v>
       </c>
       <c r="Z24" s="27">
         <v>23</v>
       </c>
       <c r="AA24" s="27">
         <v>23</v>
       </c>
       <c r="AB24" s="28">
         <v>10</v>
       </c>
       <c r="AC24" s="15">
         <v>7</v>
       </c>
       <c r="AD24" s="15">
         <v>6</v>
       </c>
       <c r="AE24" s="28">
         <v>15</v>
       </c>
-      <c r="AF24" s="50">
+      <c r="AF24" s="41">
         <v>8</v>
       </c>
-      <c r="AG24" s="31"/>
+      <c r="AG24" s="41">
+        <v>12</v>
+      </c>
       <c r="AH24" s="31"/>
       <c r="AI24" s="31"/>
       <c r="AJ24" s="31"/>
       <c r="AK24" s="31"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="25" t="s">
@@ -7896,54 +8514,56 @@
       </c>
       <c r="X25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE25" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF25" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG25" s="31"/>
+      <c r="AF25" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG25" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH25" s="31"/>
       <c r="AI25" s="31"/>
       <c r="AJ25" s="31"/>
       <c r="AK25" s="31"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="25" t="s">
@@ -7999,54 +8619,56 @@
       </c>
       <c r="X26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE26" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF26" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG26" s="31"/>
+      <c r="AF26" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG26" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH26" s="31"/>
       <c r="AI26" s="31"/>
       <c r="AJ26" s="31"/>
       <c r="AK26" s="31"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="25">
         <v>9</v>
       </c>
       <c r="G27" s="25">
@@ -8102,54 +8724,56 @@
       </c>
       <c r="X27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC27" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD27" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE27" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF27" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG27" s="31"/>
+      <c r="AF27" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG27" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH27" s="31"/>
       <c r="AI27" s="31"/>
       <c r="AJ27" s="31"/>
       <c r="AK27" s="31"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="25" t="s">
@@ -8205,54 +8829,56 @@
       </c>
       <c r="X28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE28" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF28" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG28" s="31"/>
+      <c r="AF28" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG28" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH28" s="31"/>
       <c r="AI28" s="31"/>
       <c r="AJ28" s="31"/>
       <c r="AK28" s="31"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="25" t="s">
@@ -8308,54 +8934,56 @@
       </c>
       <c r="X29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE29" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF29" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG29" s="31"/>
+      <c r="AF29" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG29" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH29" s="31"/>
       <c r="AI29" s="31"/>
       <c r="AJ29" s="31"/>
       <c r="AK29" s="31"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="25" t="s">
@@ -8411,54 +9039,56 @@
       </c>
       <c r="X30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE30" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF30" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG30" s="31"/>
+      <c r="AF30" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG30" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH30" s="31"/>
       <c r="AI30" s="31"/>
       <c r="AJ30" s="31"/>
       <c r="AK30" s="31"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="25">
         <v>1</v>
       </c>
       <c r="C31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="25" t="s">
@@ -8514,54 +9144,56 @@
       </c>
       <c r="X31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC31" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD31" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE31" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF31" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG31" s="31"/>
+      <c r="AF31" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG31" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH31" s="31"/>
       <c r="AI31" s="31"/>
       <c r="AJ31" s="31"/>
       <c r="AK31" s="31"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="25">
@@ -8617,54 +9249,56 @@
       </c>
       <c r="X32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE32" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF32" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG32" s="31"/>
+      <c r="AF32" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG32" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH32" s="31"/>
       <c r="AI32" s="31"/>
       <c r="AJ32" s="31"/>
       <c r="AK32" s="31"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="25" t="s">
@@ -8720,54 +9354,56 @@
       </c>
       <c r="X33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE33" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF33" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG33" s="31"/>
+      <c r="AF33" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG33" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH33" s="31"/>
       <c r="AI33" s="31"/>
       <c r="AJ33" s="31"/>
       <c r="AK33" s="31"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="25">
         <v>2</v>
       </c>
       <c r="D34" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="25">
         <v>1</v>
       </c>
       <c r="F34" s="25">
         <v>5</v>
       </c>
       <c r="G34" s="25" t="s">
@@ -8823,54 +9459,56 @@
       </c>
       <c r="X34" s="27">
         <v>1</v>
       </c>
       <c r="Y34" s="27">
         <v>2</v>
       </c>
       <c r="Z34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC34" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD34" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE34" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF34" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG34" s="31"/>
+      <c r="AF34" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG34" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH34" s="31"/>
       <c r="AI34" s="31"/>
       <c r="AJ34" s="31"/>
       <c r="AK34" s="31"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="25" t="s">
@@ -8926,54 +9564,56 @@
       </c>
       <c r="X35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="27">
         <v>1</v>
       </c>
       <c r="AA35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE35" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF35" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG35" s="31"/>
+      <c r="AF35" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG35" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH35" s="31"/>
       <c r="AI35" s="31"/>
       <c r="AJ35" s="31"/>
       <c r="AK35" s="31"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="25" t="s">
@@ -9029,54 +9669,56 @@
       </c>
       <c r="X36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE36" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF36" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG36" s="31"/>
+      <c r="AF36" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG36" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH36" s="31"/>
       <c r="AI36" s="31"/>
       <c r="AJ36" s="31"/>
       <c r="AK36" s="31"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="25" t="s">
@@ -9132,90 +9774,91 @@
       </c>
       <c r="X37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE37" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF37" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG37" s="31"/>
+      <c r="AF37" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG37" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH37" s="31"/>
       <c r="AI37" s="31"/>
       <c r="AJ37" s="31"/>
       <c r="AK37" s="31"/>
     </row>
     <row r="38" spans="1:37">
-      <c r="A38" s="49" t="s">
+      <c r="A38" s="53" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="49"/>
-[...22 lines deleted...]
-      <c r="Y38" s="49"/>
+      <c r="B38" s="53"/>
+      <c r="C38" s="53"/>
+      <c r="D38" s="53"/>
+      <c r="E38" s="53"/>
+      <c r="F38" s="53"/>
+      <c r="G38" s="53"/>
+      <c r="H38" s="53"/>
+      <c r="I38" s="53"/>
+      <c r="J38" s="53"/>
+      <c r="K38" s="53"/>
+      <c r="L38" s="53"/>
+      <c r="M38" s="53"/>
+      <c r="N38" s="53"/>
+      <c r="O38" s="53"/>
+      <c r="P38" s="53"/>
+      <c r="Q38" s="53"/>
+      <c r="R38" s="53"/>
+      <c r="S38" s="53"/>
+      <c r="T38" s="53"/>
+      <c r="U38" s="53"/>
+      <c r="V38" s="53"/>
+      <c r="W38" s="53"/>
+      <c r="X38" s="53"/>
+      <c r="Y38" s="53"/>
       <c r="AC38" s="15"/>
       <c r="AD38" s="15"/>
-      <c r="AG38" s="31"/>
       <c r="AH38" s="31"/>
       <c r="AI38" s="31"/>
       <c r="AJ38" s="31"/>
       <c r="AK38" s="31"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="25">
         <v>1</v>
       </c>
       <c r="C39" s="25">
         <v>19</v>
       </c>
       <c r="D39" s="25">
         <v>7</v>
       </c>
       <c r="E39" s="25">
         <v>11</v>
       </c>
       <c r="F39" s="25">
         <v>14</v>
       </c>
       <c r="G39" s="25">
@@ -9271,54 +9914,56 @@
       </c>
       <c r="X39" s="27">
         <v>6</v>
       </c>
       <c r="Y39" s="27">
         <v>4</v>
       </c>
       <c r="Z39" s="27">
         <v>8</v>
       </c>
       <c r="AA39" s="27">
         <v>10</v>
       </c>
       <c r="AB39" s="28">
         <v>8</v>
       </c>
       <c r="AC39" s="15">
         <v>4</v>
       </c>
       <c r="AD39" s="15">
         <v>2</v>
       </c>
       <c r="AE39" s="28">
         <v>2</v>
       </c>
-      <c r="AF39" s="50">
+      <c r="AF39" s="41">
         <v>5</v>
       </c>
-      <c r="AG39" s="31"/>
+      <c r="AG39" s="41">
+        <v>3</v>
+      </c>
       <c r="AH39" s="31"/>
       <c r="AI39" s="31"/>
       <c r="AJ39" s="31"/>
       <c r="AK39" s="31"/>
     </row>
     <row r="40" spans="1:37" s="31" customFormat="1">
       <c r="A40" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="25" t="s">
@@ -9377,50 +10022,53 @@
       </c>
       <c r="Y40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AF40" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AG40" s="42" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="41" spans="1:37" s="31" customFormat="1">
       <c r="A41" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="25">
         <v>2</v>
       </c>
       <c r="D41" s="25">
         <v>1</v>
       </c>
       <c r="E41" s="25">
         <v>1</v>
       </c>
       <c r="F41" s="25">
         <v>4</v>
       </c>
       <c r="G41" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="25" t="s">
         <v>16</v>
@@ -9472,52 +10120,55 @@
       </c>
       <c r="X41" s="27">
         <v>3</v>
       </c>
       <c r="Y41" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z41" s="27">
         <v>4</v>
       </c>
       <c r="AA41" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB41" s="38">
         <v>3</v>
       </c>
       <c r="AC41" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD41" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE41" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF41" s="51" t="s">
-        <v>16</v>
+      <c r="AF41" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG41" s="41">
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:37" s="31" customFormat="1">
       <c r="A42" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="25">
         <v>1</v>
       </c>
       <c r="D42" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F42" s="25">
         <v>2</v>
       </c>
       <c r="G42" s="25">
         <v>2</v>
       </c>
       <c r="H42" s="25" t="s">
@@ -9570,51 +10221,54 @@
       </c>
       <c r="X42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB42" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC42" s="15">
         <v>1</v>
       </c>
       <c r="AD42" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE42" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF42" s="51" t="s">
+      <c r="AF42" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG42" s="42" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:37" s="31" customFormat="1">
       <c r="A43" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="25">
         <v>1</v>
       </c>
       <c r="D43" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E43" s="25">
         <v>5</v>
       </c>
       <c r="F43" s="25">
         <v>2</v>
       </c>
       <c r="G43" s="25" t="s">
         <v>16</v>
       </c>
@@ -9668,51 +10322,54 @@
       </c>
       <c r="X43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB43" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC43" s="15">
         <v>1</v>
       </c>
       <c r="AD43" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE43" s="28">
         <v>1</v>
       </c>
-      <c r="AF43" s="51" t="s">
+      <c r="AF43" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG43" s="42" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:37" s="31" customFormat="1">
       <c r="A44" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F44" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="25" t="s">
         <v>16</v>
       </c>
@@ -9766,52 +10423,55 @@
       </c>
       <c r="X44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="27">
         <v>2</v>
       </c>
       <c r="AB44" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC44" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD44" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE44" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF44" s="50">
-        <v>2</v>
+      <c r="AF44" s="41">
+        <v>2</v>
+      </c>
+      <c r="AG44" s="42" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:37" s="31" customFormat="1">
       <c r="A45" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="25" t="s">
@@ -9864,52 +10524,55 @@
       </c>
       <c r="X45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB45" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE45" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF45" s="50">
-        <v>1</v>
+      <c r="AF45" s="41">
+        <v>1</v>
+      </c>
+      <c r="AG45" s="42" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:37" s="31" customFormat="1">
       <c r="A46" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="25">
         <v>9</v>
       </c>
       <c r="D46" s="25">
         <v>2</v>
       </c>
       <c r="E46" s="25">
         <v>5</v>
       </c>
       <c r="F46" s="25">
         <v>1</v>
       </c>
       <c r="G46" s="25">
         <v>4</v>
       </c>
       <c r="H46" s="25">
@@ -9962,52 +10625,55 @@
       </c>
       <c r="X46" s="27">
         <v>3</v>
       </c>
       <c r="Y46" s="27">
         <v>2</v>
       </c>
       <c r="Z46" s="27">
         <v>1</v>
       </c>
       <c r="AA46" s="27">
         <v>4</v>
       </c>
       <c r="AB46" s="38">
         <v>2</v>
       </c>
       <c r="AC46" s="15">
         <v>2</v>
       </c>
       <c r="AD46" s="15">
         <v>1</v>
       </c>
       <c r="AE46" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF46" s="51" t="s">
-        <v>16</v>
+      <c r="AF46" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG46" s="41">
+        <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H47" s="25">
@@ -10060,54 +10726,56 @@
       </c>
       <c r="X47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA47" s="27">
         <v>1</v>
       </c>
       <c r="AB47" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC47" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD47" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE47" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF47" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG47" s="31"/>
+      <c r="AF47" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG47" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH47" s="31"/>
       <c r="AI47" s="31"/>
       <c r="AJ47" s="31"/>
       <c r="AK47" s="31"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F48" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="25" t="s">
@@ -10163,54 +10831,56 @@
       </c>
       <c r="X48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB48" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC48" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD48" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE48" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF48" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG48" s="31"/>
+      <c r="AF48" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG48" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH48" s="31"/>
       <c r="AI48" s="31"/>
       <c r="AJ48" s="31"/>
       <c r="AK48" s="31"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="25">
         <v>1</v>
       </c>
       <c r="D49" s="25">
         <v>1</v>
       </c>
       <c r="E49" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="25">
         <v>2</v>
       </c>
       <c r="G49" s="25">
@@ -10266,54 +10936,56 @@
       </c>
       <c r="X49" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y49" s="27">
         <v>1</v>
       </c>
       <c r="Z49" s="27">
         <v>1</v>
       </c>
       <c r="AA49" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB49" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC49" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD49" s="15">
         <v>1</v>
       </c>
       <c r="AE49" s="28">
         <v>1</v>
       </c>
-      <c r="AF49" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG49" s="31"/>
+      <c r="AF49" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG49" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH49" s="31"/>
       <c r="AI49" s="31"/>
       <c r="AJ49" s="31"/>
       <c r="AK49" s="31"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="25">
         <v>4</v>
       </c>
       <c r="D50" s="25">
         <v>2</v>
       </c>
       <c r="E50" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="25">
         <v>1</v>
       </c>
       <c r="G50" s="25" t="s">
@@ -10369,54 +11041,56 @@
       </c>
       <c r="X50" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y50" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z50" s="27">
         <v>1</v>
       </c>
       <c r="AA50" s="27">
         <v>3</v>
       </c>
       <c r="AB50" s="38">
         <v>3</v>
       </c>
       <c r="AC50" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD50" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE50" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF50" s="50">
-[...2 lines deleted...]
-      <c r="AG50" s="31"/>
+      <c r="AF50" s="41">
+        <v>1</v>
+      </c>
+      <c r="AG50" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH50" s="31"/>
       <c r="AI50" s="31"/>
       <c r="AJ50" s="31"/>
       <c r="AK50" s="31"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="25">
         <v>1</v>
       </c>
       <c r="C51" s="25">
         <v>1</v>
       </c>
       <c r="D51" s="25" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="25" t="s">
@@ -10472,54 +11146,56 @@
       </c>
       <c r="X51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB51" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE51" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF51" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG51" s="31"/>
+      <c r="AF51" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG51" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH51" s="31"/>
       <c r="AI51" s="31"/>
       <c r="AJ51" s="31"/>
       <c r="AK51" s="31"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="25" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="25">
         <v>1</v>
       </c>
       <c r="E52" s="25" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="25">
         <v>1</v>
       </c>
       <c r="G52" s="25">
@@ -10575,54 +11251,56 @@
       </c>
       <c r="X52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="27" t="s">
         <v>16</v>
       </c>
       <c r="AC52" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD52" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE52" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF52" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG52" s="31"/>
+      <c r="AF52" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG52" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH52" s="31"/>
       <c r="AI52" s="31"/>
       <c r="AJ52" s="31"/>
       <c r="AK52" s="31"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="F53" s="17">
         <v>1</v>
       </c>
       <c r="G53" s="26" t="s">
@@ -10678,214 +11356,216 @@
       </c>
       <c r="X53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="26">
         <v>1</v>
       </c>
       <c r="Z53" s="26">
         <v>1</v>
       </c>
       <c r="AA53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="26" t="s">
         <v>16</v>
       </c>
       <c r="AC53" s="16" t="s">
         <v>16</v>
       </c>
       <c r="AD53" s="16" t="s">
         <v>16</v>
       </c>
       <c r="AE53" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="AF53" s="52">
-[...2 lines deleted...]
-      <c r="AG53" s="39"/>
+      <c r="AF53" s="43">
+        <v>1</v>
+      </c>
+      <c r="AG53" s="44" t="s">
+        <v>16</v>
+      </c>
       <c r="AH53" s="39"/>
       <c r="AI53" s="39"/>
       <c r="AJ53" s="39"/>
       <c r="AK53" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView topLeftCell="L28" workbookViewId="0">
-      <selection activeCell="AF7" sqref="AF7:AF53"/>
+    <sheetView topLeftCell="L25" workbookViewId="0">
+      <selection activeCell="AG7" sqref="AG7:AG53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="23.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="28" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.6640625" style="28" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="28" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="28" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.6640625" style="28" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7" style="28" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="5.44140625" style="28" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="5.33203125" style="28" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.5546875" style="28" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.88671875" style="28" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="29.4" customHeight="1">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="43"/>
-[...22 lines deleted...]
-      <c r="Y1" s="43"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
     </row>
     <row r="3" spans="1:37" s="6" customFormat="1">
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="1"/>
       <c r="E3" s="8"/>
       <c r="Y3" s="8"/>
       <c r="AK3" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="47"/>
-      <c r="B4" s="41">
+      <c r="A4" s="51"/>
+      <c r="B4" s="45">
         <v>2024</v>
       </c>
-      <c r="C4" s="42"/>
-[...10 lines deleted...]
-      <c r="N4" s="41">
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="45">
         <v>2025</v>
       </c>
-      <c r="O4" s="42"/>
-[...10 lines deleted...]
-      <c r="Z4" s="41">
+      <c r="O4" s="46"/>
+      <c r="P4" s="46"/>
+      <c r="Q4" s="46"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="46"/>
+      <c r="T4" s="46"/>
+      <c r="U4" s="46"/>
+      <c r="V4" s="46"/>
+      <c r="W4" s="46"/>
+      <c r="X4" s="46"/>
+      <c r="Y4" s="46"/>
+      <c r="Z4" s="45">
         <v>2026</v>
       </c>
-      <c r="AA4" s="42"/>
-[...9 lines deleted...]
-      <c r="AK4" s="42"/>
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="46"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="46"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="48"/>
+      <c r="A5" s="52"/>
       <c r="B5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="19" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -10952,77 +11632,77 @@
         <v>7</v>
       </c>
       <c r="AE5" s="20" t="s">
         <v>8</v>
       </c>
       <c r="AF5" s="19" t="s">
         <v>9</v>
       </c>
       <c r="AG5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="AH5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="AI5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="18" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="44" t="s">
+      <c r="A6" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="44"/>
-[...22 lines deleted...]
-      <c r="Y6" s="44"/>
+      <c r="B6" s="48"/>
+      <c r="C6" s="48"/>
+      <c r="D6" s="48"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="48"/>
+      <c r="I6" s="48"/>
+      <c r="J6" s="48"/>
+      <c r="K6" s="48"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="48"/>
+      <c r="N6" s="48"/>
+      <c r="O6" s="48"/>
+      <c r="P6" s="48"/>
+      <c r="Q6" s="48"/>
+      <c r="R6" s="48"/>
+      <c r="S6" s="48"/>
+      <c r="T6" s="48"/>
+      <c r="U6" s="48"/>
+      <c r="V6" s="48"/>
+      <c r="W6" s="48"/>
+      <c r="X6" s="48"/>
+      <c r="Y6" s="48"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="13">
         <v>42</v>
       </c>
       <c r="C7" s="13">
         <v>1258</v>
       </c>
       <c r="D7" s="13">
         <v>63</v>
       </c>
       <c r="E7" s="13">
         <v>162</v>
       </c>
       <c r="F7" s="13">
         <v>76</v>
       </c>
       <c r="G7" s="13">
         <v>91</v>
       </c>
       <c r="H7" s="13">
         <v>50</v>
@@ -11074,54 +11754,56 @@
       </c>
       <c r="X7" s="23">
         <v>62</v>
       </c>
       <c r="Y7" s="23">
         <v>24</v>
       </c>
       <c r="Z7" s="28">
         <v>22</v>
       </c>
       <c r="AA7" s="28">
         <v>23</v>
       </c>
       <c r="AB7" s="15">
         <v>20</v>
       </c>
       <c r="AC7" s="15">
         <v>20</v>
       </c>
       <c r="AD7" s="15">
         <v>10</v>
       </c>
       <c r="AE7" s="15">
         <v>42</v>
       </c>
-      <c r="AF7" s="50">
+      <c r="AF7" s="41">
         <v>53</v>
       </c>
-      <c r="AG7" s="31"/>
+      <c r="AG7" s="41">
+        <v>50</v>
+      </c>
       <c r="AH7" s="31"/>
       <c r="AI7" s="31"/>
       <c r="AJ7" s="31"/>
       <c r="AK7" s="31"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="13">
         <v>20</v>
       </c>
       <c r="C8" s="13">
         <v>827</v>
       </c>
       <c r="D8" s="13">
         <v>41</v>
       </c>
       <c r="E8" s="13">
         <v>44</v>
       </c>
       <c r="F8" s="13">
         <v>42</v>
       </c>
       <c r="G8" s="13">
@@ -11177,54 +11859,56 @@
       </c>
       <c r="X8" s="23">
         <v>30</v>
       </c>
       <c r="Y8" s="23">
         <v>12</v>
       </c>
       <c r="Z8" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA8" s="28">
         <v>6</v>
       </c>
       <c r="AB8" s="15">
         <v>8</v>
       </c>
       <c r="AC8" s="15">
         <v>13</v>
       </c>
       <c r="AD8" s="15">
         <v>7</v>
       </c>
       <c r="AE8" s="15">
         <v>17</v>
       </c>
-      <c r="AF8" s="50">
+      <c r="AF8" s="41">
         <v>12</v>
       </c>
-      <c r="AG8" s="31"/>
+      <c r="AG8" s="41">
+        <v>15</v>
+      </c>
       <c r="AH8" s="31"/>
       <c r="AI8" s="31"/>
       <c r="AJ8" s="31"/>
       <c r="AK8" s="31"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="13">
         <v>11</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="13">
         <v>81</v>
       </c>
       <c r="F9" s="13">
         <v>1</v>
       </c>
       <c r="G9" s="13">
@@ -11280,54 +11964,56 @@
       </c>
       <c r="X9" s="23">
         <v>1</v>
       </c>
       <c r="Y9" s="23">
         <v>1</v>
       </c>
       <c r="Z9" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA9" s="28">
         <v>1</v>
       </c>
       <c r="AB9" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC9" s="15">
         <v>2</v>
       </c>
       <c r="AD9" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE9" s="15">
         <v>1</v>
       </c>
-      <c r="AF9" s="50">
-[...2 lines deleted...]
-      <c r="AG9" s="31"/>
+      <c r="AF9" s="41">
+        <v>1</v>
+      </c>
+      <c r="AG9" s="41">
+        <v>1</v>
+      </c>
       <c r="AH9" s="31"/>
       <c r="AI9" s="31"/>
       <c r="AJ9" s="31"/>
       <c r="AK9" s="31"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="13">
         <v>1</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="13">
         <v>1</v>
       </c>
       <c r="F10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="13" t="s">
@@ -11383,54 +12069,56 @@
       </c>
       <c r="X10" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB10" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE10" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF10" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG10" s="31"/>
+      <c r="AF10" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG10" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH10" s="31"/>
       <c r="AI10" s="31"/>
       <c r="AJ10" s="31"/>
       <c r="AK10" s="31"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="13">
         <v>2</v>
       </c>
       <c r="C11" s="13">
         <v>4</v>
       </c>
       <c r="D11" s="13">
         <v>1</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="13">
         <v>3</v>
       </c>
       <c r="G11" s="13">
@@ -11486,54 +12174,56 @@
       </c>
       <c r="X11" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="28">
         <v>1</v>
       </c>
       <c r="AA11" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB11" s="15">
         <v>1</v>
       </c>
       <c r="AC11" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD11" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE11" s="15">
         <v>3</v>
       </c>
-      <c r="AF11" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG11" s="31"/>
+      <c r="AF11" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG11" s="41">
+        <v>1</v>
+      </c>
       <c r="AH11" s="31"/>
       <c r="AI11" s="31"/>
       <c r="AJ11" s="31"/>
       <c r="AK11" s="31"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="13">
         <v>1</v>
       </c>
       <c r="C12" s="13">
         <v>2</v>
       </c>
       <c r="D12" s="13">
         <v>4</v>
       </c>
       <c r="E12" s="13">
         <v>4</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="13">
@@ -11589,54 +12279,56 @@
       </c>
       <c r="X12" s="23">
         <v>1</v>
       </c>
       <c r="Y12" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB12" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC12" s="15">
         <v>1</v>
       </c>
       <c r="AD12" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE12" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF12" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG12" s="31"/>
+      <c r="AF12" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG12" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH12" s="31"/>
       <c r="AI12" s="31"/>
       <c r="AJ12" s="31"/>
       <c r="AK12" s="31"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="13">
         <v>1</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="13" t="s">
@@ -11692,54 +12384,56 @@
       </c>
       <c r="X13" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB13" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD13" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE13" s="15">
         <v>1</v>
       </c>
-      <c r="AF13" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG13" s="31"/>
+      <c r="AF13" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG13" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH13" s="31"/>
       <c r="AI13" s="31"/>
       <c r="AJ13" s="31"/>
       <c r="AK13" s="31"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="13">
         <v>8</v>
       </c>
       <c r="C14" s="13">
         <v>53</v>
       </c>
       <c r="D14" s="13">
         <v>2</v>
       </c>
       <c r="E14" s="13">
         <v>1</v>
       </c>
       <c r="F14" s="13">
         <v>4</v>
       </c>
       <c r="G14" s="13">
@@ -11795,54 +12489,56 @@
       </c>
       <c r="X14" s="23">
         <v>2</v>
       </c>
       <c r="Y14" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z14" s="23">
         <v>1</v>
       </c>
       <c r="AA14" s="28">
         <v>11</v>
       </c>
       <c r="AB14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC14" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD14" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE14" s="15">
         <v>1</v>
       </c>
-      <c r="AF14" s="50">
+      <c r="AF14" s="41">
         <v>7</v>
       </c>
-      <c r="AG14" s="31"/>
+      <c r="AG14" s="41">
+        <v>1</v>
+      </c>
       <c r="AH14" s="31"/>
       <c r="AI14" s="31"/>
       <c r="AJ14" s="31"/>
       <c r="AK14" s="31"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="13">
         <v>22</v>
       </c>
       <c r="D15" s="13">
         <v>2</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="13">
@@ -11898,54 +12594,56 @@
       </c>
       <c r="X15" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="28">
         <v>2</v>
       </c>
       <c r="AA15" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB15" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC15" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD15" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE15" s="15">
         <v>5</v>
       </c>
-      <c r="AF15" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG15" s="31"/>
+      <c r="AF15" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG15" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH15" s="31"/>
       <c r="AI15" s="31"/>
       <c r="AJ15" s="31"/>
       <c r="AK15" s="31"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="13">
         <v>14</v>
       </c>
       <c r="D16" s="13">
         <v>1</v>
       </c>
       <c r="E16" s="13">
         <v>6</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="13">
@@ -12001,54 +12699,56 @@
       </c>
       <c r="X16" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB16" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD16" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE16" s="15">
         <v>1</v>
       </c>
-      <c r="AF16" s="50">
-[...2 lines deleted...]
-      <c r="AG16" s="31"/>
+      <c r="AF16" s="41">
+        <v>1</v>
+      </c>
+      <c r="AG16" s="41">
+        <v>3</v>
+      </c>
       <c r="AH16" s="31"/>
       <c r="AI16" s="31"/>
       <c r="AJ16" s="31"/>
       <c r="AK16" s="31"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="13">
         <v>70</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="13">
         <v>2</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="13" t="s">
@@ -12104,54 +12804,56 @@
       </c>
       <c r="X17" s="23">
         <v>2</v>
       </c>
       <c r="Y17" s="23">
         <v>2</v>
       </c>
       <c r="Z17" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA17" s="28">
         <v>1</v>
       </c>
       <c r="AB17" s="15">
         <v>2</v>
       </c>
       <c r="AC17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD17" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE17" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF17" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG17" s="31"/>
+      <c r="AF17" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG17" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH17" s="31"/>
       <c r="AI17" s="31"/>
       <c r="AJ17" s="31"/>
       <c r="AK17" s="31"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="13">
         <v>9</v>
       </c>
       <c r="C18" s="13">
         <v>239</v>
       </c>
       <c r="D18" s="13">
         <v>12</v>
       </c>
       <c r="E18" s="13">
         <v>17</v>
       </c>
       <c r="F18" s="13">
         <v>21</v>
       </c>
       <c r="G18" s="13">
@@ -12207,54 +12909,56 @@
       </c>
       <c r="X18" s="23">
         <v>21</v>
       </c>
       <c r="Y18" s="23">
         <v>9</v>
       </c>
       <c r="Z18" s="28">
         <v>18</v>
       </c>
       <c r="AA18" s="28">
         <v>4</v>
       </c>
       <c r="AB18" s="15">
         <v>9</v>
       </c>
       <c r="AC18" s="15">
         <v>4</v>
       </c>
       <c r="AD18" s="15">
         <v>3</v>
       </c>
       <c r="AE18" s="15">
         <v>13</v>
       </c>
-      <c r="AF18" s="50">
+      <c r="AF18" s="41">
         <v>32</v>
       </c>
-      <c r="AG18" s="31"/>
+      <c r="AG18" s="41">
+        <v>22</v>
+      </c>
       <c r="AH18" s="31"/>
       <c r="AI18" s="31"/>
       <c r="AJ18" s="31"/>
       <c r="AK18" s="31"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="13">
         <v>6</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="13" t="s">
@@ -12310,54 +13014,56 @@
       </c>
       <c r="X19" s="23">
         <v>5</v>
       </c>
       <c r="Y19" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB19" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE19" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF19" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG19" s="31"/>
+      <c r="AF19" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG19" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH19" s="31"/>
       <c r="AI19" s="31"/>
       <c r="AJ19" s="31"/>
       <c r="AK19" s="31"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="13">
         <v>4</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="13">
         <v>4</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="13" t="s">
@@ -12413,54 +13119,56 @@
       </c>
       <c r="X20" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB20" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC20" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD20" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE20" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF20" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG20" s="31"/>
+      <c r="AF20" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG20" s="41">
+        <v>1</v>
+      </c>
       <c r="AH20" s="31"/>
       <c r="AI20" s="31"/>
       <c r="AJ20" s="31"/>
       <c r="AK20" s="31"/>
     </row>
     <row r="21" spans="1:37">
       <c r="A21" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="13">
         <v>1</v>
       </c>
       <c r="C21" s="13">
         <v>5</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="13">
         <v>2</v>
       </c>
       <c r="F21" s="13">
         <v>5</v>
       </c>
       <c r="G21" s="14">
@@ -12516,90 +13224,91 @@
       </c>
       <c r="X21" s="27" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z21" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA21" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB21" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC21" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD21" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE21" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF21" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG21" s="31"/>
+      <c r="AF21" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG21" s="41">
+        <v>6</v>
+      </c>
       <c r="AH21" s="31"/>
       <c r="AI21" s="31"/>
       <c r="AJ21" s="31"/>
       <c r="AK21" s="31"/>
     </row>
     <row r="22" spans="1:37">
-      <c r="A22" s="46" t="s">
+      <c r="A22" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="46"/>
-[...22 lines deleted...]
-      <c r="Y22" s="46"/>
+      <c r="B22" s="50"/>
+      <c r="C22" s="50"/>
+      <c r="D22" s="50"/>
+      <c r="E22" s="50"/>
+      <c r="F22" s="50"/>
+      <c r="G22" s="50"/>
+      <c r="H22" s="50"/>
+      <c r="I22" s="50"/>
+      <c r="J22" s="50"/>
+      <c r="K22" s="50"/>
+      <c r="L22" s="50"/>
+      <c r="M22" s="50"/>
+      <c r="N22" s="50"/>
+      <c r="O22" s="50"/>
+      <c r="P22" s="50"/>
+      <c r="Q22" s="50"/>
+      <c r="R22" s="50"/>
+      <c r="S22" s="50"/>
+      <c r="T22" s="50"/>
+      <c r="U22" s="50"/>
+      <c r="V22" s="50"/>
+      <c r="W22" s="50"/>
+      <c r="X22" s="50"/>
+      <c r="Y22" s="50"/>
       <c r="AC22" s="15"/>
       <c r="AD22" s="15"/>
-      <c r="AG22" s="31"/>
       <c r="AH22" s="31"/>
       <c r="AI22" s="31"/>
       <c r="AJ22" s="31"/>
       <c r="AK22" s="31"/>
     </row>
     <row r="23" spans="1:37">
       <c r="A23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="13">
         <v>26</v>
       </c>
       <c r="C23" s="13">
         <v>873</v>
       </c>
       <c r="D23" s="13">
         <v>43</v>
       </c>
       <c r="E23" s="13">
         <v>55</v>
       </c>
       <c r="F23" s="13">
         <v>47</v>
       </c>
       <c r="G23" s="13">
@@ -12655,54 +13364,56 @@
       </c>
       <c r="X23" s="23">
         <v>31</v>
       </c>
       <c r="Y23" s="23">
         <v>16</v>
       </c>
       <c r="Z23" s="28">
         <v>10</v>
       </c>
       <c r="AA23" s="28">
         <v>6</v>
       </c>
       <c r="AB23" s="28">
         <v>8</v>
       </c>
       <c r="AC23" s="15">
         <v>14</v>
       </c>
       <c r="AD23" s="15">
         <v>10</v>
       </c>
       <c r="AE23" s="28">
         <v>23</v>
       </c>
-      <c r="AF23" s="50">
+      <c r="AF23" s="41">
         <v>18</v>
       </c>
-      <c r="AG23" s="31"/>
+      <c r="AG23" s="41">
+        <v>18</v>
+      </c>
       <c r="AH23" s="31"/>
       <c r="AI23" s="31"/>
       <c r="AJ23" s="31"/>
       <c r="AK23" s="31"/>
     </row>
     <row r="24" spans="1:37">
       <c r="A24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="13">
         <v>20</v>
       </c>
       <c r="C24" s="13">
         <v>827</v>
       </c>
       <c r="D24" s="13">
         <v>41</v>
       </c>
       <c r="E24" s="13">
         <v>44</v>
       </c>
       <c r="F24" s="13">
         <v>42</v>
       </c>
       <c r="G24" s="13">
@@ -12758,54 +13469,56 @@
       </c>
       <c r="X24" s="23">
         <v>30</v>
       </c>
       <c r="Y24" s="23">
         <v>12</v>
       </c>
       <c r="Z24" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA24" s="28">
         <v>6</v>
       </c>
       <c r="AB24" s="28">
         <v>8</v>
       </c>
       <c r="AC24" s="15">
         <v>13</v>
       </c>
       <c r="AD24" s="15">
         <v>7</v>
       </c>
       <c r="AE24" s="28">
         <v>17</v>
       </c>
-      <c r="AF24" s="50">
+      <c r="AF24" s="41">
         <v>12</v>
       </c>
-      <c r="AG24" s="31"/>
+      <c r="AG24" s="41">
+        <v>15</v>
+      </c>
       <c r="AH24" s="31"/>
       <c r="AI24" s="31"/>
       <c r="AJ24" s="31"/>
       <c r="AK24" s="31"/>
     </row>
     <row r="25" spans="1:37">
       <c r="A25" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="13" t="s">
@@ -12861,54 +13574,56 @@
       </c>
       <c r="X25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE25" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF25" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG25" s="31"/>
+      <c r="AF25" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG25" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH25" s="31"/>
       <c r="AI25" s="31"/>
       <c r="AJ25" s="31"/>
       <c r="AK25" s="31"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="13" t="s">
@@ -12964,54 +13679,56 @@
       </c>
       <c r="X26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE26" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF26" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG26" s="31"/>
+      <c r="AF26" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG26" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH26" s="31"/>
       <c r="AI26" s="31"/>
       <c r="AJ26" s="31"/>
       <c r="AK26" s="31"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="13">
         <v>1</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="13">
         <v>2</v>
       </c>
       <c r="G27" s="13">
@@ -13067,54 +13784,56 @@
       </c>
       <c r="X27" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="28">
         <v>1</v>
       </c>
       <c r="AA27" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC27" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD27" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE27" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF27" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG27" s="31"/>
+      <c r="AF27" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG27" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH27" s="31"/>
       <c r="AI27" s="31"/>
       <c r="AJ27" s="31"/>
       <c r="AK27" s="31"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="13" t="s">
@@ -13170,54 +13889,56 @@
       </c>
       <c r="X28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE28" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF28" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG28" s="31"/>
+      <c r="AF28" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG28" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH28" s="31"/>
       <c r="AI28" s="31"/>
       <c r="AJ28" s="31"/>
       <c r="AK28" s="31"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="13" t="s">
@@ -13273,54 +13994,56 @@
       </c>
       <c r="X29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE29" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF29" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG29" s="31"/>
+      <c r="AF29" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG29" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH29" s="31"/>
       <c r="AI29" s="31"/>
       <c r="AJ29" s="31"/>
       <c r="AK29" s="31"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="13" t="s">
@@ -13376,54 +14099,56 @@
       </c>
       <c r="X30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE30" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF30" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG30" s="31"/>
+      <c r="AF30" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG30" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH30" s="31"/>
       <c r="AI30" s="31"/>
       <c r="AJ30" s="31"/>
       <c r="AK30" s="31"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="13">
         <v>8</v>
       </c>
       <c r="D31" s="13">
         <v>1</v>
       </c>
       <c r="E31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="13">
@@ -13479,54 +14204,56 @@
       </c>
       <c r="X31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC31" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD31" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE31" s="28">
         <v>2</v>
       </c>
-      <c r="AF31" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG31" s="31"/>
+      <c r="AF31" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG31" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH31" s="31"/>
       <c r="AI31" s="31"/>
       <c r="AJ31" s="31"/>
       <c r="AK31" s="31"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="13">
         <v>2</v>
       </c>
       <c r="D32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="13">
         <v>4</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="13">
@@ -13582,54 +14309,56 @@
       </c>
       <c r="X32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE32" s="28">
         <v>1</v>
       </c>
-      <c r="AF32" s="50">
-[...2 lines deleted...]
-      <c r="AG32" s="31"/>
+      <c r="AF32" s="41">
+        <v>1</v>
+      </c>
+      <c r="AG32" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH32" s="31"/>
       <c r="AI32" s="31"/>
       <c r="AJ32" s="31"/>
       <c r="AK32" s="31"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="13" t="s">
@@ -13685,54 +14414,56 @@
       </c>
       <c r="X33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE33" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF33" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG33" s="31"/>
+      <c r="AF33" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG33" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH33" s="31"/>
       <c r="AI33" s="31"/>
       <c r="AJ33" s="31"/>
       <c r="AK33" s="31"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="13">
         <v>6</v>
       </c>
       <c r="C34" s="13">
         <v>35</v>
       </c>
       <c r="D34" s="13">
         <v>1</v>
       </c>
       <c r="E34" s="13">
         <v>7</v>
       </c>
       <c r="F34" s="13">
         <v>3</v>
       </c>
       <c r="G34" s="13">
@@ -13788,54 +14519,56 @@
       </c>
       <c r="X34" s="23">
         <v>1</v>
       </c>
       <c r="Y34" s="23">
         <v>4</v>
       </c>
       <c r="Z34" s="28">
         <v>9</v>
       </c>
       <c r="AA34" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC34" s="15">
         <v>1</v>
       </c>
       <c r="AD34" s="15">
         <v>3</v>
       </c>
       <c r="AE34" s="28">
         <v>3</v>
       </c>
-      <c r="AF34" s="50">
+      <c r="AF34" s="41">
         <v>5</v>
       </c>
-      <c r="AG34" s="31"/>
+      <c r="AG34" s="41">
+        <v>3</v>
+      </c>
       <c r="AH34" s="31"/>
       <c r="AI34" s="31"/>
       <c r="AJ34" s="31"/>
       <c r="AK34" s="31"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="13" t="s">
@@ -13891,54 +14624,56 @@
       </c>
       <c r="X35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE35" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF35" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG35" s="31"/>
+      <c r="AF35" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG35" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH35" s="31"/>
       <c r="AI35" s="31"/>
       <c r="AJ35" s="31"/>
       <c r="AK35" s="31"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="13" t="s">
@@ -13994,54 +14729,56 @@
       </c>
       <c r="X36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE36" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF36" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG36" s="31"/>
+      <c r="AF36" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG36" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH36" s="31"/>
       <c r="AI36" s="31"/>
       <c r="AJ36" s="31"/>
       <c r="AK36" s="31"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="13" t="s">
@@ -14097,90 +14834,91 @@
       </c>
       <c r="X37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AE37" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="AF37" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG37" s="31"/>
+      <c r="AF37" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG37" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH37" s="31"/>
       <c r="AI37" s="31"/>
       <c r="AJ37" s="31"/>
       <c r="AK37" s="31"/>
     </row>
     <row r="38" spans="1:37">
-      <c r="A38" s="45" t="s">
+      <c r="A38" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="45"/>
-[...22 lines deleted...]
-      <c r="Y38" s="45"/>
+      <c r="B38" s="49"/>
+      <c r="C38" s="49"/>
+      <c r="D38" s="49"/>
+      <c r="E38" s="49"/>
+      <c r="F38" s="49"/>
+      <c r="G38" s="49"/>
+      <c r="H38" s="49"/>
+      <c r="I38" s="49"/>
+      <c r="J38" s="49"/>
+      <c r="K38" s="49"/>
+      <c r="L38" s="49"/>
+      <c r="M38" s="49"/>
+      <c r="N38" s="49"/>
+      <c r="O38" s="49"/>
+      <c r="P38" s="49"/>
+      <c r="Q38" s="49"/>
+      <c r="R38" s="49"/>
+      <c r="S38" s="49"/>
+      <c r="T38" s="49"/>
+      <c r="U38" s="49"/>
+      <c r="V38" s="49"/>
+      <c r="W38" s="49"/>
+      <c r="X38" s="49"/>
+      <c r="Y38" s="49"/>
       <c r="AC38" s="15"/>
       <c r="AD38" s="15"/>
-      <c r="AG38" s="31"/>
       <c r="AH38" s="31"/>
       <c r="AI38" s="31"/>
       <c r="AJ38" s="31"/>
       <c r="AK38" s="31"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="13">
         <v>16</v>
       </c>
       <c r="C39" s="13">
         <v>385</v>
       </c>
       <c r="D39" s="13">
         <v>20</v>
       </c>
       <c r="E39" s="13">
         <v>107</v>
       </c>
       <c r="F39" s="13">
         <v>29</v>
       </c>
       <c r="G39" s="13">
@@ -14236,54 +14974,56 @@
       </c>
       <c r="X39" s="23">
         <v>31</v>
       </c>
       <c r="Y39" s="23">
         <v>8</v>
       </c>
       <c r="Z39" s="28">
         <v>12</v>
       </c>
       <c r="AA39" s="28">
         <v>17</v>
       </c>
       <c r="AB39" s="28">
         <v>12</v>
       </c>
       <c r="AC39" s="15">
         <v>6</v>
       </c>
       <c r="AD39" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE39" s="28">
         <v>19</v>
       </c>
-      <c r="AF39" s="50">
+      <c r="AF39" s="41">
         <v>35</v>
       </c>
-      <c r="AG39" s="31"/>
+      <c r="AG39" s="41">
+        <v>32</v>
+      </c>
       <c r="AH39" s="31"/>
       <c r="AI39" s="31"/>
       <c r="AJ39" s="31"/>
       <c r="AK39" s="31"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="13" t="s">
@@ -14342,51 +15082,53 @@
       </c>
       <c r="Y40" s="23">
         <v>1</v>
       </c>
       <c r="Z40" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE40" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AF40" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AG40" s="31"/>
+      <c r="AG40" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH40" s="31"/>
       <c r="AI40" s="31"/>
       <c r="AJ40" s="31"/>
       <c r="AK40" s="31"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="13">
         <v>11</v>
       </c>
       <c r="D41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E41" s="13">
         <v>81</v>
       </c>
       <c r="F41" s="13">
         <v>1</v>
       </c>
       <c r="G41" s="13">
@@ -14442,54 +15184,56 @@
       </c>
       <c r="X41" s="23">
         <v>1</v>
       </c>
       <c r="Y41" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z41" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA41" s="28">
         <v>1</v>
       </c>
       <c r="AB41" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC41" s="15">
         <v>2</v>
       </c>
       <c r="AD41" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE41" s="28">
         <v>1</v>
       </c>
-      <c r="AF41" s="50">
-[...2 lines deleted...]
-      <c r="AG41" s="31"/>
+      <c r="AF41" s="41">
+        <v>1</v>
+      </c>
+      <c r="AG41" s="41">
+        <v>1</v>
+      </c>
       <c r="AH41" s="31"/>
       <c r="AI41" s="31"/>
       <c r="AJ41" s="31"/>
       <c r="AK41" s="31"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="13">
         <v>1</v>
       </c>
       <c r="D42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="13">
         <v>1</v>
       </c>
       <c r="F42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G42" s="13" t="s">
@@ -14545,54 +15289,56 @@
       </c>
       <c r="X42" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB42" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC42" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD42" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE42" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF42" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG42" s="31"/>
+      <c r="AF42" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG42" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH42" s="31"/>
       <c r="AI42" s="31"/>
       <c r="AJ42" s="31"/>
       <c r="AK42" s="31"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B43" s="13">
         <v>2</v>
       </c>
       <c r="C43" s="13">
         <v>3</v>
       </c>
       <c r="D43" s="13">
         <v>1</v>
       </c>
       <c r="E43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F43" s="13">
         <v>1</v>
       </c>
       <c r="G43" s="13" t="s">
@@ -14648,54 +15394,56 @@
       </c>
       <c r="X43" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB43" s="15">
         <v>1</v>
       </c>
       <c r="AC43" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD43" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE43" s="28">
         <v>3</v>
       </c>
-      <c r="AF43" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG43" s="31"/>
+      <c r="AF43" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG43" s="41">
+        <v>1</v>
+      </c>
       <c r="AH43" s="31"/>
       <c r="AI43" s="31"/>
       <c r="AJ43" s="31"/>
       <c r="AK43" s="31"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B44" s="13">
         <v>1</v>
       </c>
       <c r="C44" s="13">
         <v>2</v>
       </c>
       <c r="D44" s="13">
         <v>4</v>
       </c>
       <c r="E44" s="13">
         <v>4</v>
       </c>
       <c r="F44" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="13">
@@ -14751,54 +15499,56 @@
       </c>
       <c r="X44" s="23">
         <v>1</v>
       </c>
       <c r="Y44" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB44" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC44" s="15">
         <v>1</v>
       </c>
       <c r="AD44" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE44" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF44" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG44" s="31"/>
+      <c r="AF44" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG44" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH44" s="31"/>
       <c r="AI44" s="31"/>
       <c r="AJ44" s="31"/>
       <c r="AK44" s="31"/>
     </row>
     <row r="45" spans="1:37">
       <c r="A45" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="13">
         <v>1</v>
       </c>
       <c r="C45" s="13">
         <v>0</v>
       </c>
       <c r="D45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="13" t="s">
@@ -14854,54 +15604,56 @@
       </c>
       <c r="X45" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB45" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC45" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD45" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE45" s="28">
         <v>1</v>
       </c>
-      <c r="AF45" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG45" s="31"/>
+      <c r="AF45" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG45" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH45" s="31"/>
       <c r="AI45" s="31"/>
       <c r="AJ45" s="31"/>
       <c r="AK45" s="31"/>
     </row>
     <row r="46" spans="1:37">
       <c r="A46" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="13">
         <v>8</v>
       </c>
       <c r="C46" s="13">
         <v>53</v>
       </c>
       <c r="D46" s="13">
         <v>2</v>
       </c>
       <c r="E46" s="13">
         <v>1</v>
       </c>
       <c r="F46" s="13">
         <v>4</v>
       </c>
       <c r="G46" s="13">
@@ -14957,54 +15709,56 @@
       </c>
       <c r="X46" s="23">
         <v>2</v>
       </c>
       <c r="Y46" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z46" s="28">
         <v>1</v>
       </c>
       <c r="AA46" s="28">
         <v>11</v>
       </c>
       <c r="AB46" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC46" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD46" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE46" s="28">
         <v>1</v>
       </c>
-      <c r="AF46" s="50">
+      <c r="AF46" s="41">
         <v>7</v>
       </c>
-      <c r="AG46" s="31"/>
+      <c r="AG46" s="41">
+        <v>1</v>
+      </c>
       <c r="AH46" s="31"/>
       <c r="AI46" s="31"/>
       <c r="AJ46" s="31"/>
       <c r="AK46" s="31"/>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="13">
         <v>14</v>
       </c>
       <c r="D47" s="13">
         <v>1</v>
       </c>
       <c r="E47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="13">
@@ -15060,54 +15814,56 @@
       </c>
       <c r="X47" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="28">
         <v>2</v>
       </c>
       <c r="AA47" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB47" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC47" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD47" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE47" s="28">
         <v>3</v>
       </c>
-      <c r="AF47" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG47" s="31"/>
+      <c r="AF47" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG47" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH47" s="31"/>
       <c r="AI47" s="31"/>
       <c r="AJ47" s="31"/>
       <c r="AK47" s="31"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="13">
         <v>12</v>
       </c>
       <c r="D48" s="13">
         <v>1</v>
       </c>
       <c r="E48" s="13">
         <v>2</v>
       </c>
       <c r="F48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="13">
@@ -15163,54 +15919,56 @@
       </c>
       <c r="X48" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA48" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB48" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AC48" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD48" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE48" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF48" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG48" s="31"/>
+      <c r="AF48" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG48" s="41">
+        <v>3</v>
+      </c>
       <c r="AH48" s="31"/>
       <c r="AI48" s="31"/>
       <c r="AJ48" s="31"/>
       <c r="AK48" s="31"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="13">
         <v>70</v>
       </c>
       <c r="D49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="13">
         <v>2</v>
       </c>
       <c r="F49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="13" t="s">
@@ -15266,54 +16024,56 @@
       </c>
       <c r="X49" s="23">
         <v>2</v>
       </c>
       <c r="Y49" s="23">
         <v>2</v>
       </c>
       <c r="Z49" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA49" s="28">
         <v>1</v>
       </c>
       <c r="AB49" s="15">
         <v>2</v>
       </c>
       <c r="AC49" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD49" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE49" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF49" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG49" s="31"/>
+      <c r="AF49" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG49" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH49" s="31"/>
       <c r="AI49" s="31"/>
       <c r="AJ49" s="31"/>
       <c r="AK49" s="31"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="13">
         <v>3</v>
       </c>
       <c r="C50" s="13">
         <v>204</v>
       </c>
       <c r="D50" s="13">
         <v>11</v>
       </c>
       <c r="E50" s="13">
         <v>10</v>
       </c>
       <c r="F50" s="13">
         <v>18</v>
       </c>
       <c r="G50" s="13">
@@ -15369,54 +16129,56 @@
       </c>
       <c r="X50" s="23">
         <v>20</v>
       </c>
       <c r="Y50" s="23">
         <v>5</v>
       </c>
       <c r="Z50" s="28">
         <v>9</v>
       </c>
       <c r="AA50" s="28">
         <v>4</v>
       </c>
       <c r="AB50" s="15">
         <v>9</v>
       </c>
       <c r="AC50" s="15">
         <v>3</v>
       </c>
       <c r="AD50" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE50" s="28">
         <v>10</v>
       </c>
-      <c r="AF50" s="50">
+      <c r="AF50" s="41">
         <v>27</v>
       </c>
-      <c r="AG50" s="31"/>
+      <c r="AG50" s="41">
+        <v>19</v>
+      </c>
       <c r="AH50" s="31"/>
       <c r="AI50" s="31"/>
       <c r="AJ50" s="31"/>
       <c r="AK50" s="31"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="13">
         <v>6</v>
       </c>
       <c r="D51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="13" t="s">
@@ -15472,54 +16234,56 @@
       </c>
       <c r="X51" s="23">
         <v>5</v>
       </c>
       <c r="Y51" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AB51" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AC51" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD51" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE51" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF51" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG51" s="31"/>
+      <c r="AF51" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG51" s="42" t="s">
+        <v>16</v>
+      </c>
       <c r="AH51" s="31"/>
       <c r="AI51" s="31"/>
       <c r="AJ51" s="31"/>
       <c r="AK51" s="31"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="13">
         <v>4</v>
       </c>
       <c r="D52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="13">
         <v>4</v>
       </c>
       <c r="F52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="13" t="s">
@@ -15575,54 +16339,56 @@
       </c>
       <c r="X52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="23" t="s">
         <v>16</v>
       </c>
       <c r="AC52" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AD52" s="38" t="s">
         <v>16</v>
       </c>
       <c r="AE52" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="AF52" s="51" t="s">
-[...2 lines deleted...]
-      <c r="AG52" s="31"/>
+      <c r="AF52" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG52" s="41">
+        <v>1</v>
+      </c>
       <c r="AH52" s="31"/>
       <c r="AI52" s="31"/>
       <c r="AJ52" s="31"/>
       <c r="AK52" s="31"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="22">
         <v>1</v>
       </c>
       <c r="C53" s="22">
         <v>5</v>
       </c>
       <c r="D53" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="22">
         <v>2</v>
       </c>
       <c r="F53" s="22">
         <v>5</v>
       </c>
       <c r="G53" s="24">
@@ -15678,88 +16444,92 @@
       </c>
       <c r="X53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="Z53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="AA53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="24" t="s">
         <v>16</v>
       </c>
       <c r="AC53" s="16" t="s">
         <v>16</v>
       </c>
       <c r="AD53" s="16" t="s">
         <v>16</v>
       </c>
       <c r="AE53" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="AF53" s="53" t="s">
-[...2 lines deleted...]
-      <c r="AG53" s="39"/>
+      <c r="AF53" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG53" s="43">
+        <v>6</v>
+      </c>
       <c r="AH53" s="39"/>
       <c r="AI53" s="39"/>
       <c r="AJ53" s="39"/>
       <c r="AK53" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көші-қон айырымы</vt:lpstr>
       <vt:lpstr>Келгендер</vt:lpstr>
       <vt:lpstr>Кеткендер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>