--- v0 (2026-04-15)
+++ v1 (2026-06-03)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="900" yWindow="-105" windowWidth="27270" windowHeight="12300"/>
+    <workbookView xWindow="-3696" yWindow="-180" windowWidth="23256" windowHeight="12300" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбышие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2363" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2461" uniqueCount="35">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -193,64 +193,65 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
-      <color rgb="FF000000"/>
-      <name val="Roboto"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -341,175 +342,181 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -786,4050 +793,4182 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AD47" sqref="AD47"/>
+    <sheetView zoomScale="178" zoomScaleNormal="178" workbookViewId="0">
+      <selection activeCell="A38" sqref="A38:Y38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="25" style="27" bestFit="1" customWidth="1"/>
-[...22 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="27"/>
+    <col min="1" max="1" width="25" style="26" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="26" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="26" customWidth="1"/>
+    <col min="4" max="4" width="4.5546875" style="26" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="26" customWidth="1"/>
+    <col min="6" max="6" width="3.88671875" style="26" customWidth="1"/>
+    <col min="7" max="8" width="4.88671875" style="26" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="26" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="26" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="26" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="26" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="26" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="26" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="26" customWidth="1"/>
+    <col min="16" max="16" width="4.5546875" style="26" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="26" customWidth="1"/>
+    <col min="18" max="18" width="3.88671875" style="26" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="26" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="26" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="26" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="26" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="26" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="26" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="26"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="37" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="37"/>
-[...22 lines deleted...]
-      <c r="Y1" s="37"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
+      <c r="N1" s="35"/>
+      <c r="O1" s="35"/>
+      <c r="P1" s="35"/>
+      <c r="Q1" s="35"/>
+      <c r="R1" s="35"/>
+      <c r="S1" s="35"/>
+      <c r="T1" s="35"/>
+      <c r="U1" s="35"/>
+      <c r="V1" s="35"/>
+      <c r="W1" s="35"/>
+      <c r="X1" s="35"/>
+      <c r="Y1" s="35"/>
     </row>
     <row r="2" spans="1:37">
-      <c r="A2" s="28"/>
-[...11 lines deleted...]
-      <c r="M2" s="28"/>
+      <c r="A2" s="44"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
     </row>
     <row r="3" spans="1:37" s="2" customFormat="1">
-      <c r="B3" s="29"/>
-      <c r="C3" s="29"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="AK3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="41"/>
-      <c r="B4" s="35">
+      <c r="A4" s="39"/>
+      <c r="B4" s="33">
         <v>2024</v>
       </c>
-      <c r="C4" s="36"/>
-[...10 lines deleted...]
-      <c r="N4" s="35">
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="33">
         <v>2025</v>
       </c>
-      <c r="O4" s="36"/>
-[...10 lines deleted...]
-      <c r="Z4" s="35">
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34"/>
+      <c r="R4" s="34"/>
+      <c r="S4" s="34"/>
+      <c r="T4" s="34"/>
+      <c r="U4" s="34"/>
+      <c r="V4" s="34"/>
+      <c r="W4" s="34"/>
+      <c r="X4" s="34"/>
+      <c r="Y4" s="34"/>
+      <c r="Z4" s="33">
         <v>2026</v>
       </c>
-      <c r="AA4" s="36"/>
-[...9 lines deleted...]
-      <c r="AK4" s="36"/>
+      <c r="AA4" s="34"/>
+      <c r="AB4" s="34"/>
+      <c r="AC4" s="34"/>
+      <c r="AD4" s="34"/>
+      <c r="AE4" s="34"/>
+      <c r="AF4" s="34"/>
+      <c r="AG4" s="34"/>
+      <c r="AH4" s="34"/>
+      <c r="AI4" s="34"/>
+      <c r="AJ4" s="34"/>
+      <c r="AK4" s="34"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="42"/>
+      <c r="A5" s="40"/>
       <c r="B5" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="17" t="s">
+      <c r="C5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="17" t="s">
+      <c r="E5" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="17" t="s">
+      <c r="F5" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H5" s="17" t="s">
+      <c r="G5" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="M5" s="24" t="s">
+      <c r="M5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="17" t="s">
+      <c r="O5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="Q5" s="17" t="s">
+      <c r="Q5" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="R5" s="17" t="s">
+      <c r="R5" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="17" t="s">
-[...2 lines deleted...]
-      <c r="T5" s="17" t="s">
+      <c r="S5" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="T5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="U5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="V5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="W5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="Y5" s="24" t="s">
+      <c r="Y5" s="23" t="s">
         <v>15</v>
       </c>
       <c r="Z5" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="AA5" s="17" t="s">
+      <c r="AA5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="AB5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AC5" s="17" t="s">
+      <c r="AC5" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="AD5" s="17" t="s">
+      <c r="AD5" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AF5" s="17" t="s">
+      <c r="AE5" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="AK5" s="24" t="s">
+      <c r="AK5" s="23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="38" t="s">
+      <c r="A6" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="38"/>
-[...22 lines deleted...]
-      <c r="Y6" s="38"/>
+      <c r="B6" s="36"/>
+      <c r="C6" s="36"/>
+      <c r="D6" s="36"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="36"/>
+      <c r="G6" s="36"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36"/>
+      <c r="J6" s="36"/>
+      <c r="K6" s="36"/>
+      <c r="L6" s="36"/>
+      <c r="M6" s="36"/>
+      <c r="N6" s="36"/>
+      <c r="O6" s="36"/>
+      <c r="P6" s="36"/>
+      <c r="Q6" s="36"/>
+      <c r="R6" s="36"/>
+      <c r="S6" s="36"/>
+      <c r="T6" s="36"/>
+      <c r="U6" s="36"/>
+      <c r="V6" s="36"/>
+      <c r="W6" s="36"/>
+      <c r="X6" s="36"/>
+      <c r="Y6" s="36"/>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="21" t="s">
+      <c r="A7" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="9">
         <v>15</v>
       </c>
       <c r="C7" s="9">
         <v>76</v>
       </c>
       <c r="D7" s="9">
         <v>34</v>
       </c>
       <c r="E7" s="9">
         <v>31</v>
       </c>
       <c r="F7" s="9">
         <v>41</v>
       </c>
       <c r="G7" s="9">
         <v>31</v>
       </c>
       <c r="H7" s="9">
         <v>25</v>
       </c>
       <c r="I7" s="9">
         <v>35</v>
       </c>
       <c r="J7" s="9">
         <v>30</v>
       </c>
       <c r="K7" s="9">
         <v>37</v>
       </c>
       <c r="L7" s="9">
         <v>37</v>
       </c>
       <c r="M7" s="9">
         <v>49</v>
       </c>
-      <c r="N7" s="22">
+      <c r="N7" s="21">
         <v>10</v>
       </c>
-      <c r="O7" s="22">
+      <c r="O7" s="21">
         <v>33</v>
       </c>
-      <c r="P7" s="22">
+      <c r="P7" s="21">
         <v>25</v>
       </c>
-      <c r="Q7" s="22">
+      <c r="Q7" s="21">
         <v>30</v>
       </c>
-      <c r="R7" s="22">
+      <c r="R7" s="21">
         <v>29</v>
       </c>
-      <c r="S7" s="22">
+      <c r="S7" s="21">
         <v>17</v>
       </c>
-      <c r="T7" s="22">
+      <c r="T7" s="21">
         <v>31</v>
       </c>
-      <c r="U7" s="22">
+      <c r="U7" s="21">
         <v>27</v>
       </c>
-      <c r="V7" s="22">
+      <c r="V7" s="21">
         <v>10</v>
       </c>
-      <c r="W7" s="22">
+      <c r="W7" s="21">
         <v>19</v>
       </c>
-      <c r="X7" s="22">
+      <c r="X7" s="21">
         <v>29</v>
       </c>
-      <c r="Y7" s="22">
+      <c r="Y7" s="21">
         <v>37</v>
       </c>
-      <c r="Z7" s="22">
+      <c r="Z7" s="21">
         <v>32</v>
       </c>
-      <c r="AA7" s="22">
+      <c r="AA7" s="21">
         <v>33</v>
+      </c>
+      <c r="AB7" s="11">
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="9">
         <v>13</v>
       </c>
       <c r="C8" s="9">
         <v>55</v>
       </c>
       <c r="D8" s="9">
         <v>27</v>
       </c>
       <c r="E8" s="9">
         <v>19</v>
       </c>
       <c r="F8" s="9">
         <v>13</v>
       </c>
       <c r="G8" s="9">
         <v>18</v>
       </c>
       <c r="H8" s="9">
         <v>19</v>
       </c>
       <c r="I8" s="9">
         <v>23</v>
       </c>
       <c r="J8" s="9">
         <v>17</v>
       </c>
       <c r="K8" s="9">
         <v>20</v>
       </c>
       <c r="L8" s="9">
         <v>28</v>
       </c>
       <c r="M8" s="9">
         <v>31</v>
       </c>
-      <c r="N8" s="22">
+      <c r="N8" s="21">
         <v>6</v>
       </c>
-      <c r="O8" s="22">
+      <c r="O8" s="21">
         <v>23</v>
       </c>
-      <c r="P8" s="22">
+      <c r="P8" s="21">
         <v>14</v>
       </c>
-      <c r="Q8" s="22">
+      <c r="Q8" s="21">
         <v>22</v>
       </c>
-      <c r="R8" s="22">
+      <c r="R8" s="21">
         <v>21</v>
       </c>
-      <c r="S8" s="22">
+      <c r="S8" s="21">
         <v>9</v>
       </c>
-      <c r="T8" s="22">
+      <c r="T8" s="21">
         <v>18</v>
       </c>
-      <c r="U8" s="22">
+      <c r="U8" s="21">
         <v>18</v>
       </c>
-      <c r="V8" s="22">
+      <c r="V8" s="21">
         <v>5</v>
       </c>
-      <c r="W8" s="22">
+      <c r="W8" s="21">
         <v>15</v>
       </c>
-      <c r="X8" s="22">
+      <c r="X8" s="21">
         <v>22</v>
       </c>
-      <c r="Y8" s="22">
+      <c r="Y8" s="21">
         <v>31</v>
       </c>
-      <c r="Z8" s="22">
+      <c r="Z8" s="21">
         <v>23</v>
       </c>
-      <c r="AA8" s="22">
+      <c r="AA8" s="21">
         <v>23</v>
+      </c>
+      <c r="AB8" s="11">
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="9">
         <v>2</v>
       </c>
       <c r="D9" s="9">
         <v>1</v>
       </c>
       <c r="E9" s="9">
         <v>1</v>
       </c>
       <c r="F9" s="9">
         <v>4</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I9" s="9">
         <v>1</v>
       </c>
       <c r="J9" s="9">
         <v>1</v>
       </c>
       <c r="K9" s="9">
         <v>1</v>
       </c>
       <c r="L9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M9" s="9">
         <v>2</v>
       </c>
-      <c r="N9" s="22" t="s">
-[...29 lines deleted...]
-      <c r="X9" s="22">
+      <c r="N9" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O9" s="21">
+        <v>1</v>
+      </c>
+      <c r="P9" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q9" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R9" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S9" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T9" s="21">
+        <v>2</v>
+      </c>
+      <c r="U9" s="21">
+        <v>1</v>
+      </c>
+      <c r="V9" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W9" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X9" s="21">
         <v>3</v>
       </c>
-      <c r="Y9" s="22" t="s">
-[...2 lines deleted...]
-      <c r="Z9" s="22">
+      <c r="Y9" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z9" s="21">
         <v>4</v>
       </c>
-      <c r="AA9" s="22" t="s">
-        <v>16</v>
+      <c r="AA9" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB9" s="11">
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="9">
         <v>1</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="9">
         <v>2</v>
       </c>
       <c r="G10" s="9">
         <v>2</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I10" s="9">
         <v>3</v>
       </c>
       <c r="J10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M10" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N10" s="22" t="s">
-[...38 lines deleted...]
-      <c r="AA10" s="22" t="s">
+      <c r="N10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q10" s="21">
+        <v>1</v>
+      </c>
+      <c r="R10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB10" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="9">
         <v>1</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="9">
         <v>5</v>
       </c>
       <c r="F11" s="9">
         <v>11</v>
       </c>
       <c r="G11" s="9">
         <v>3</v>
       </c>
       <c r="H11" s="9">
         <v>2</v>
       </c>
       <c r="I11" s="9">
         <v>1</v>
       </c>
       <c r="J11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="9">
         <v>1</v>
       </c>
       <c r="L11" s="9">
         <v>1</v>
       </c>
       <c r="M11" s="9">
         <v>7</v>
       </c>
-      <c r="N11" s="22">
-[...2 lines deleted...]
-      <c r="O11" s="22">
+      <c r="N11" s="21">
+        <v>1</v>
+      </c>
+      <c r="O11" s="21">
         <v>4</v>
       </c>
-      <c r="P11" s="22">
-[...11 lines deleted...]
-      <c r="T11" s="22">
+      <c r="P11" s="21">
+        <v>2</v>
+      </c>
+      <c r="Q11" s="21">
+        <v>2</v>
+      </c>
+      <c r="R11" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S11" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T11" s="21">
         <v>6</v>
       </c>
-      <c r="U11" s="22">
-[...17 lines deleted...]
-      <c r="AA11" s="22" t="s">
+      <c r="U11" s="21">
+        <v>1</v>
+      </c>
+      <c r="V11" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W11" s="21">
+        <v>2</v>
+      </c>
+      <c r="X11" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y11" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z11" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA11" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB11" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="9">
         <v>1</v>
       </c>
       <c r="I12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J12" s="9">
         <v>3</v>
       </c>
       <c r="K12" s="9">
         <v>1</v>
       </c>
       <c r="L12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N12" s="22" t="s">
-[...39 lines deleted...]
-        <v>2</v>
+      <c r="N12" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O12" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P12" s="21">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R12" s="21">
+        <v>1</v>
+      </c>
+      <c r="S12" s="21">
+        <v>1</v>
+      </c>
+      <c r="T12" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U12" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V12" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W12" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X12" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y12" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z12" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA12" s="21">
+        <v>2</v>
+      </c>
+      <c r="AB12" s="21" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N13" s="22" t="s">
-[...38 lines deleted...]
-      <c r="AA13" s="22" t="s">
+      <c r="N13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB13" s="21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="9">
         <v>9</v>
       </c>
       <c r="D14" s="9">
         <v>2</v>
       </c>
       <c r="E14" s="9">
         <v>5</v>
       </c>
       <c r="F14" s="9">
         <v>1</v>
       </c>
       <c r="G14" s="9">
         <v>4</v>
       </c>
       <c r="H14" s="9">
         <v>1</v>
       </c>
       <c r="I14" s="9">
         <v>1</v>
       </c>
       <c r="J14" s="9">
         <v>2</v>
       </c>
       <c r="K14" s="9">
         <v>9</v>
       </c>
       <c r="L14" s="9">
         <v>3</v>
       </c>
       <c r="M14" s="9">
         <v>5</v>
       </c>
-      <c r="N14" s="22" t="s">
-[...5 lines deleted...]
-      <c r="P14" s="22">
+      <c r="N14" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O14" s="21">
+        <v>2</v>
+      </c>
+      <c r="P14" s="21">
         <v>6</v>
       </c>
-      <c r="Q14" s="22">
-[...5 lines deleted...]
-      <c r="S14" s="22">
+      <c r="Q14" s="21">
+        <v>1</v>
+      </c>
+      <c r="R14" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S14" s="21">
         <v>4</v>
       </c>
-      <c r="T14" s="22" t="s">
-[...2 lines deleted...]
-      <c r="U14" s="22">
+      <c r="T14" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U14" s="21">
         <v>3</v>
       </c>
-      <c r="V14" s="22" t="s">
-[...5 lines deleted...]
-      <c r="X14" s="22">
+      <c r="V14" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W14" s="21">
+        <v>1</v>
+      </c>
+      <c r="X14" s="21">
         <v>3</v>
       </c>
-      <c r="Y14" s="22">
-[...5 lines deleted...]
-      <c r="AA14" s="22">
+      <c r="Y14" s="21">
+        <v>2</v>
+      </c>
+      <c r="Z14" s="21">
+        <v>1</v>
+      </c>
+      <c r="AA14" s="21">
         <v>4</v>
+      </c>
+      <c r="AB14" s="11">
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="9">
         <v>1</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="9">
         <v>1</v>
       </c>
       <c r="I15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J15" s="9">
         <v>2</v>
       </c>
       <c r="K15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M15" s="9">
         <v>2</v>
       </c>
-      <c r="N15" s="22">
-[...39 lines deleted...]
-        <v>1</v>
+      <c r="N15" s="21">
+        <v>1</v>
+      </c>
+      <c r="O15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q15" s="21">
+        <v>2</v>
+      </c>
+      <c r="R15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA15" s="21">
+        <v>1</v>
+      </c>
+      <c r="AB15" s="21" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="9">
         <v>1</v>
       </c>
       <c r="H16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M16" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N16" s="22" t="s">
-[...42 lines deleted...]
-    <row r="17" spans="1:27">
+      <c r="N16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB16" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="9">
         <v>1</v>
       </c>
       <c r="D17" s="9">
         <v>1</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="9">
         <v>2</v>
       </c>
       <c r="G17" s="9">
         <v>1</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J17" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="9">
         <v>1</v>
       </c>
       <c r="L17" s="9">
         <v>1</v>
       </c>
       <c r="M17" s="9">
         <v>2</v>
       </c>
-      <c r="N17" s="22" t="s">
-[...42 lines deleted...]
-    <row r="18" spans="1:27">
+      <c r="N17" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O17" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P17" s="21">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R17" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S17" s="21">
+        <v>2</v>
+      </c>
+      <c r="T17" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U17" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V17" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W17" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X17" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y17" s="21">
+        <v>1</v>
+      </c>
+      <c r="Z17" s="21">
+        <v>1</v>
+      </c>
+      <c r="AA17" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB17" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="9">
         <v>6</v>
       </c>
       <c r="D18" s="9">
         <v>2</v>
       </c>
       <c r="E18" s="9">
         <v>1</v>
       </c>
       <c r="F18" s="9">
         <v>6</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="9">
         <v>1</v>
       </c>
       <c r="I18" s="9">
         <v>2</v>
       </c>
       <c r="J18" s="9">
         <v>3</v>
       </c>
       <c r="K18" s="9">
         <v>2</v>
       </c>
       <c r="L18" s="9">
         <v>1</v>
       </c>
       <c r="M18" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N18" s="22">
-[...2 lines deleted...]
-      <c r="O18" s="22">
+      <c r="N18" s="21">
+        <v>2</v>
+      </c>
+      <c r="O18" s="21">
         <v>3</v>
       </c>
-      <c r="P18" s="22">
-[...5 lines deleted...]
-      <c r="R18" s="22">
+      <c r="P18" s="21">
+        <v>1</v>
+      </c>
+      <c r="Q18" s="21">
+        <v>1</v>
+      </c>
+      <c r="R18" s="21">
         <v>4</v>
       </c>
-      <c r="S18" s="22" t="s">
-[...2 lines deleted...]
-      <c r="T18" s="22">
+      <c r="S18" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T18" s="21">
         <v>5</v>
       </c>
-      <c r="U18" s="22">
+      <c r="U18" s="21">
         <v>3</v>
       </c>
-      <c r="V18" s="22">
+      <c r="V18" s="21">
         <v>5</v>
       </c>
-      <c r="W18" s="22" t="s">
-[...11 lines deleted...]
-      <c r="AA18" s="22">
+      <c r="W18" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X18" s="21">
+        <v>1</v>
+      </c>
+      <c r="Y18" s="21">
+        <v>2</v>
+      </c>
+      <c r="Z18" s="21">
+        <v>2</v>
+      </c>
+      <c r="AA18" s="21">
         <v>3</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="9">
         <v>1</v>
       </c>
       <c r="C19" s="9">
         <v>1</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="9">
         <v>1</v>
       </c>
       <c r="L19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M19" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N19" s="22" t="s">
-[...42 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="N19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB19" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="9">
         <v>1</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="9">
         <v>1</v>
       </c>
       <c r="G20" s="9">
         <v>2</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="9">
         <v>1</v>
       </c>
       <c r="J20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="9">
         <v>1</v>
       </c>
       <c r="L20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M20" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N20" s="22" t="s">
-[...43 lines deleted...]
-      <c r="A21" s="25" t="s">
+      <c r="N20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q20" s="21">
+        <v>1</v>
+      </c>
+      <c r="R20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U20" s="21">
+        <v>1</v>
+      </c>
+      <c r="V20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W20" s="21">
+        <v>1</v>
+      </c>
+      <c r="X20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB20" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="9">
         <v>1</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="9">
         <v>3</v>
       </c>
       <c r="J21" s="9">
         <v>2</v>
       </c>
       <c r="K21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L21" s="9">
         <v>3</v>
       </c>
       <c r="M21" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N21" s="22" t="s">
-[...11 lines deleted...]
-      <c r="R21" s="22">
+      <c r="N21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R21" s="21">
         <v>3</v>
       </c>
-      <c r="S21" s="22">
-[...28 lines deleted...]
-      <c r="A22" s="40" t="s">
+      <c r="S21" s="21">
+        <v>1</v>
+      </c>
+      <c r="T21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y21" s="21">
+        <v>1</v>
+      </c>
+      <c r="Z21" s="21">
+        <v>1</v>
+      </c>
+      <c r="AA21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB21" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="40"/>
-[...25 lines deleted...]
-      <c r="A23" s="21" t="s">
+      <c r="B22" s="38"/>
+      <c r="C22" s="38"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="38"/>
+      <c r="F22" s="38"/>
+      <c r="G22" s="38"/>
+      <c r="H22" s="38"/>
+      <c r="I22" s="38"/>
+      <c r="J22" s="38"/>
+      <c r="K22" s="38"/>
+      <c r="L22" s="38"/>
+      <c r="M22" s="38"/>
+      <c r="N22" s="38"/>
+      <c r="O22" s="38"/>
+      <c r="P22" s="38"/>
+      <c r="Q22" s="38"/>
+      <c r="R22" s="38"/>
+      <c r="S22" s="38"/>
+      <c r="T22" s="38"/>
+      <c r="U22" s="38"/>
+      <c r="V22" s="38"/>
+      <c r="W22" s="38"/>
+      <c r="X22" s="38"/>
+      <c r="Y22" s="38"/>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="9">
         <v>14</v>
       </c>
       <c r="C23" s="9">
         <v>57</v>
       </c>
       <c r="D23" s="9">
         <v>27</v>
       </c>
       <c r="E23" s="9">
         <v>20</v>
       </c>
       <c r="F23" s="9">
         <v>27</v>
       </c>
       <c r="G23" s="9">
         <v>22</v>
       </c>
       <c r="H23" s="9">
         <v>21</v>
       </c>
       <c r="I23" s="9">
         <v>24</v>
       </c>
       <c r="J23" s="9">
         <v>19</v>
       </c>
       <c r="K23" s="9">
         <v>20</v>
       </c>
       <c r="L23" s="9">
         <v>29</v>
       </c>
       <c r="M23" s="9">
         <v>36</v>
       </c>
-      <c r="N23" s="22">
+      <c r="N23" s="21">
         <v>8</v>
       </c>
-      <c r="O23" s="22">
+      <c r="O23" s="21">
         <v>27</v>
       </c>
-      <c r="P23" s="22">
-[...2 lines deleted...]
-      <c r="Q23" s="22">
+      <c r="P23" s="21">
+        <v>16</v>
+      </c>
+      <c r="Q23" s="21">
         <v>26</v>
       </c>
-      <c r="R23" s="22">
+      <c r="R23" s="21">
         <v>21</v>
       </c>
-      <c r="S23" s="22">
+      <c r="S23" s="21">
         <v>9</v>
       </c>
-      <c r="T23" s="22">
+      <c r="T23" s="21">
         <v>19</v>
       </c>
-      <c r="U23" s="22">
+      <c r="U23" s="21">
         <v>19</v>
       </c>
-      <c r="V23" s="22">
+      <c r="V23" s="21">
         <v>6</v>
       </c>
-      <c r="W23" s="31">
+      <c r="W23" s="11">
         <v>15</v>
       </c>
-      <c r="X23" s="22">
+      <c r="X23" s="21">
         <v>23</v>
       </c>
-      <c r="Y23" s="22">
+      <c r="Y23" s="21">
         <v>33</v>
       </c>
-      <c r="Z23" s="22">
+      <c r="Z23" s="21">
         <v>24</v>
       </c>
-      <c r="AA23" s="22">
+      <c r="AA23" s="21">
         <v>23</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="26">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="9">
         <v>13</v>
       </c>
       <c r="C24" s="9">
         <v>55</v>
       </c>
       <c r="D24" s="9">
         <v>27</v>
       </c>
       <c r="E24" s="9">
         <v>19</v>
       </c>
       <c r="F24" s="9">
         <v>13</v>
       </c>
       <c r="G24" s="9">
         <v>18</v>
       </c>
       <c r="H24" s="9">
         <v>19</v>
       </c>
       <c r="I24" s="9">
         <v>23</v>
       </c>
       <c r="J24" s="9">
         <v>17</v>
       </c>
       <c r="K24" s="9">
         <v>20</v>
       </c>
       <c r="L24" s="9">
         <v>28</v>
       </c>
       <c r="M24" s="9">
         <v>31</v>
       </c>
-      <c r="N24" s="22">
+      <c r="N24" s="21">
         <v>6</v>
       </c>
-      <c r="O24" s="22">
+      <c r="O24" s="21">
         <v>23</v>
       </c>
-      <c r="P24" s="22">
+      <c r="P24" s="21">
         <v>14</v>
       </c>
-      <c r="Q24" s="22">
+      <c r="Q24" s="21">
         <v>22</v>
       </c>
-      <c r="R24" s="22">
+      <c r="R24" s="21">
         <v>21</v>
       </c>
-      <c r="S24" s="22">
+      <c r="S24" s="21">
         <v>9</v>
       </c>
-      <c r="T24" s="22">
+      <c r="T24" s="21">
         <v>18</v>
       </c>
-      <c r="U24" s="22">
+      <c r="U24" s="21">
         <v>18</v>
       </c>
-      <c r="V24" s="22">
+      <c r="V24" s="21">
         <v>5</v>
       </c>
-      <c r="W24" s="31">
+      <c r="W24" s="11">
         <v>15</v>
       </c>
-      <c r="X24" s="22">
+      <c r="X24" s="21">
         <v>22</v>
       </c>
-      <c r="Y24" s="22">
+      <c r="Y24" s="21">
         <v>31</v>
       </c>
-      <c r="Z24" s="22">
+      <c r="Z24" s="21">
         <v>23</v>
       </c>
-      <c r="AA24" s="22">
+      <c r="AA24" s="21">
         <v>23</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="26">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N25" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="O25" s="22" t="s">
-[...39 lines deleted...]
-    <row r="26" spans="1:27">
+      <c r="O25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB25" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N26" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="O26" s="22" t="s">
-[...39 lines deleted...]
-    <row r="27" spans="1:27">
+      <c r="O26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB26" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="9">
         <v>9</v>
       </c>
       <c r="G27" s="9">
         <v>3</v>
       </c>
       <c r="H27" s="9">
         <v>1</v>
       </c>
       <c r="I27" s="9">
         <v>1</v>
       </c>
       <c r="J27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L27" s="9">
         <v>1</v>
       </c>
       <c r="M27" s="9">
         <v>4</v>
       </c>
-      <c r="N27" s="22">
-[...2 lines deleted...]
-      <c r="O27" s="22">
+      <c r="N27" s="21">
+        <v>1</v>
+      </c>
+      <c r="O27" s="21">
         <v>3</v>
       </c>
-      <c r="P27" s="22">
-[...36 lines deleted...]
-    <row r="28" spans="1:27">
+      <c r="P27" s="21">
+        <v>2</v>
+      </c>
+      <c r="Q27" s="21">
+        <v>1</v>
+      </c>
+      <c r="R27" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S27" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T27" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U27" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V27" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W27" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X27" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y27" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z27" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA27" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB27" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N28" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="O28" s="22" t="s">
-[...39 lines deleted...]
-    <row r="29" spans="1:27">
+      <c r="O28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB28" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N29" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="O29" s="22" t="s">
-[...39 lines deleted...]
-    <row r="30" spans="1:27">
+      <c r="O29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB29" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N30" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="O30" s="22" t="s">
-[...39 lines deleted...]
-    <row r="31" spans="1:27">
+      <c r="O30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB30" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="9">
         <v>1</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M31" s="9">
         <v>1</v>
       </c>
-      <c r="N31" s="22">
-[...42 lines deleted...]
-    <row r="32" spans="1:27">
+      <c r="N31" s="21">
+        <v>1</v>
+      </c>
+      <c r="O31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q31" s="21">
+        <v>2</v>
+      </c>
+      <c r="R31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB31" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="9">
         <v>1</v>
       </c>
       <c r="H32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M32" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N32" s="22" t="s">
-[...42 lines deleted...]
-    <row r="33" spans="1:27">
+      <c r="N32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB32" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N33" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="O33" s="22" t="s">
-[...39 lines deleted...]
-    <row r="34" spans="1:27">
+      <c r="O33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB33" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="9">
         <v>2</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="9">
         <v>1</v>
       </c>
       <c r="F34" s="9">
         <v>5</v>
       </c>
       <c r="G34" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H34" s="9">
         <v>1</v>
       </c>
       <c r="I34" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J34" s="9">
         <v>2</v>
       </c>
       <c r="K34" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L34" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M34" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N34" s="22" t="s">
-[...42 lines deleted...]
-    <row r="35" spans="1:27">
+      <c r="N34" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O34" s="21">
+        <v>1</v>
+      </c>
+      <c r="P34" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q34" s="21">
+        <v>1</v>
+      </c>
+      <c r="R34" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S34" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T34" s="21">
+        <v>1</v>
+      </c>
+      <c r="U34" s="21">
+        <v>1</v>
+      </c>
+      <c r="V34" s="21">
+        <v>1</v>
+      </c>
+      <c r="W34" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X34" s="21">
+        <v>1</v>
+      </c>
+      <c r="Y34" s="21">
+        <v>2</v>
+      </c>
+      <c r="Z34" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA34" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB34" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N35" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="O35" s="22" t="s">
-[...39 lines deleted...]
-    <row r="36" spans="1:27">
+      <c r="O35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z35" s="26">
+        <v>1</v>
+      </c>
+      <c r="AA35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB35" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N36" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="O36" s="22" t="s">
-[...40 lines deleted...]
-      <c r="A37" s="25" t="s">
+      <c r="O36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB36" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
+      <c r="A37" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N37" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="O37" s="22" t="s">
-[...40 lines deleted...]
-      <c r="A38" s="39" t="s">
+      <c r="O37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB37" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
+      <c r="A38" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="39"/>
-[...25 lines deleted...]
-      <c r="A39" s="21" t="s">
+      <c r="B38" s="37"/>
+      <c r="C38" s="37"/>
+      <c r="D38" s="37"/>
+      <c r="E38" s="37"/>
+      <c r="F38" s="37"/>
+      <c r="G38" s="37"/>
+      <c r="H38" s="37"/>
+      <c r="I38" s="37"/>
+      <c r="J38" s="37"/>
+      <c r="K38" s="37"/>
+      <c r="L38" s="37"/>
+      <c r="M38" s="37"/>
+      <c r="N38" s="37"/>
+      <c r="O38" s="37"/>
+      <c r="P38" s="37"/>
+      <c r="Q38" s="37"/>
+      <c r="R38" s="37"/>
+      <c r="S38" s="37"/>
+      <c r="T38" s="37"/>
+      <c r="U38" s="37"/>
+      <c r="V38" s="37"/>
+      <c r="W38" s="37"/>
+      <c r="X38" s="37"/>
+      <c r="Y38" s="37"/>
+    </row>
+    <row r="39" spans="1:28">
+      <c r="A39" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="9">
         <v>1</v>
       </c>
       <c r="C39" s="9">
         <v>19</v>
       </c>
       <c r="D39" s="9">
         <v>7</v>
       </c>
       <c r="E39" s="9">
         <v>11</v>
       </c>
       <c r="F39" s="9">
         <v>14</v>
       </c>
       <c r="G39" s="9">
         <v>9</v>
       </c>
       <c r="H39" s="9">
         <v>4</v>
       </c>
       <c r="I39" s="9">
         <v>11</v>
       </c>
       <c r="J39" s="9">
         <v>11</v>
       </c>
       <c r="K39" s="9">
         <v>17</v>
       </c>
       <c r="L39" s="9">
         <v>8</v>
       </c>
       <c r="M39" s="9">
         <v>13</v>
       </c>
-      <c r="N39" s="22">
-[...2 lines deleted...]
-      <c r="O39" s="22">
+      <c r="N39" s="21">
+        <v>2</v>
+      </c>
+      <c r="O39" s="21">
         <v>6</v>
       </c>
-      <c r="P39" s="22">
+      <c r="P39" s="21">
         <v>9</v>
       </c>
-      <c r="Q39" s="22">
+      <c r="Q39" s="21">
         <v>4</v>
       </c>
-      <c r="R39" s="22">
+      <c r="R39" s="21">
         <v>8</v>
       </c>
-      <c r="S39" s="22">
+      <c r="S39" s="21">
         <v>8</v>
       </c>
-      <c r="T39" s="22">
+      <c r="T39" s="21">
         <v>12</v>
       </c>
-      <c r="U39" s="22">
+      <c r="U39" s="21">
         <v>8</v>
       </c>
-      <c r="V39" s="22">
+      <c r="V39" s="21">
         <v>4</v>
       </c>
-      <c r="W39" s="22">
+      <c r="W39" s="21">
         <v>4</v>
       </c>
-      <c r="X39" s="22">
+      <c r="X39" s="21">
         <v>6</v>
       </c>
-      <c r="Y39" s="22">
+      <c r="Y39" s="21">
         <v>4</v>
       </c>
-      <c r="Z39" s="22">
+      <c r="Z39" s="21">
         <v>8</v>
       </c>
-      <c r="AA39" s="22">
+      <c r="AA39" s="21">
         <v>10</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="26">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M40" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N40" s="22" t="s">
-[...42 lines deleted...]
-    <row r="41" spans="1:27">
+      <c r="N40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB40" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="9">
         <v>2</v>
       </c>
       <c r="D41" s="9">
         <v>1</v>
       </c>
       <c r="E41" s="9">
         <v>1</v>
       </c>
       <c r="F41" s="9">
         <v>4</v>
       </c>
       <c r="G41" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="9">
         <v>1</v>
       </c>
       <c r="J41" s="9">
         <v>1</v>
       </c>
       <c r="K41" s="9">
         <v>1</v>
       </c>
       <c r="L41" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M41" s="9">
         <v>2</v>
       </c>
-      <c r="N41" s="22" t="s">
-[...29 lines deleted...]
-      <c r="X41" s="22">
+      <c r="N41" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O41" s="21">
+        <v>1</v>
+      </c>
+      <c r="P41" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q41" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R41" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S41" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T41" s="21">
+        <v>2</v>
+      </c>
+      <c r="U41" s="21">
+        <v>1</v>
+      </c>
+      <c r="V41" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W41" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X41" s="21">
         <v>3</v>
       </c>
-      <c r="Y41" s="22" t="s">
-[...2 lines deleted...]
-      <c r="Z41" s="22">
+      <c r="Y41" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z41" s="21">
         <v>4</v>
       </c>
-      <c r="AA41" s="22" t="s">
-[...3 lines deleted...]
-    <row r="42" spans="1:27">
+      <c r="AA41" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB41" s="45">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="9">
         <v>1</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F42" s="9">
         <v>2</v>
       </c>
       <c r="G42" s="9">
         <v>2</v>
       </c>
       <c r="H42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="9">
         <v>3</v>
       </c>
       <c r="J42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M42" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N42" s="22" t="s">
-[...42 lines deleted...]
-    <row r="43" spans="1:27">
+      <c r="N42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q42" s="21">
+        <v>1</v>
+      </c>
+      <c r="R42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB42" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="9">
         <v>1</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E43" s="9">
         <v>5</v>
       </c>
       <c r="F43" s="9">
         <v>2</v>
       </c>
       <c r="G43" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="9">
         <v>1</v>
       </c>
       <c r="I43" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J43" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K43" s="9">
         <v>1</v>
       </c>
       <c r="L43" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M43" s="9">
         <v>3</v>
       </c>
-      <c r="N43" s="22" t="s">
-[...17 lines deleted...]
-      <c r="T43" s="22">
+      <c r="N43" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O43" s="21">
+        <v>1</v>
+      </c>
+      <c r="P43" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q43" s="21">
+        <v>1</v>
+      </c>
+      <c r="R43" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S43" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T43" s="21">
         <v>6</v>
       </c>
-      <c r="U43" s="22">
-[...21 lines deleted...]
-    <row r="44" spans="1:27">
+      <c r="U43" s="21">
+        <v>1</v>
+      </c>
+      <c r="V43" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W43" s="21">
+        <v>2</v>
+      </c>
+      <c r="X43" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y43" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z43" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA43" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB43" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H44" s="9">
         <v>1</v>
       </c>
       <c r="I44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J44" s="9">
         <v>3</v>
       </c>
       <c r="K44" s="9">
         <v>1</v>
       </c>
       <c r="L44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M44" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N44" s="22" t="s">
-[...42 lines deleted...]
-    <row r="45" spans="1:27">
+      <c r="N44" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O44" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P44" s="21">
+        <v>1</v>
+      </c>
+      <c r="Q44" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R44" s="21">
+        <v>1</v>
+      </c>
+      <c r="S44" s="21">
+        <v>1</v>
+      </c>
+      <c r="T44" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U44" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V44" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W44" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X44" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y44" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z44" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA44" s="21">
+        <v>2</v>
+      </c>
+      <c r="AB44" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28">
       <c r="A45" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M45" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N45" s="22" t="s">
-[...42 lines deleted...]
-    <row r="46" spans="1:27">
+      <c r="N45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB45" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28">
       <c r="A46" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="9">
         <v>9</v>
       </c>
       <c r="D46" s="9">
         <v>2</v>
       </c>
       <c r="E46" s="9">
         <v>5</v>
       </c>
       <c r="F46" s="9">
         <v>1</v>
       </c>
       <c r="G46" s="9">
         <v>4</v>
       </c>
       <c r="H46" s="9">
         <v>1</v>
       </c>
       <c r="I46" s="9">
         <v>1</v>
       </c>
       <c r="J46" s="9">
         <v>2</v>
       </c>
       <c r="K46" s="9">
         <v>9</v>
       </c>
       <c r="L46" s="9">
         <v>3</v>
       </c>
       <c r="M46" s="9">
         <v>5</v>
       </c>
-      <c r="N46" s="22" t="s">
-[...5 lines deleted...]
-      <c r="P46" s="22">
+      <c r="N46" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O46" s="21">
+        <v>2</v>
+      </c>
+      <c r="P46" s="21">
         <v>6</v>
       </c>
-      <c r="Q46" s="22">
-[...5 lines deleted...]
-      <c r="S46" s="22">
+      <c r="Q46" s="21">
+        <v>1</v>
+      </c>
+      <c r="R46" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S46" s="21">
         <v>4</v>
       </c>
-      <c r="T46" s="22" t="s">
-[...2 lines deleted...]
-      <c r="U46" s="22">
+      <c r="T46" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U46" s="21">
         <v>3</v>
       </c>
-      <c r="V46" s="22" t="s">
-[...5 lines deleted...]
-      <c r="X46" s="22">
+      <c r="V46" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W46" s="21">
+        <v>1</v>
+      </c>
+      <c r="X46" s="21">
         <v>3</v>
       </c>
-      <c r="Y46" s="22">
-[...5 lines deleted...]
-      <c r="AA46" s="22">
+      <c r="Y46" s="21">
+        <v>2</v>
+      </c>
+      <c r="Z46" s="21">
+        <v>1</v>
+      </c>
+      <c r="AA46" s="21">
         <v>4</v>
       </c>
-    </row>
-    <row r="47" spans="1:27">
+      <c r="AB46" s="45">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28">
       <c r="A47" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H47" s="9">
         <v>1</v>
       </c>
       <c r="I47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J47" s="9">
         <v>2</v>
       </c>
       <c r="K47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M47" s="9">
         <v>1</v>
       </c>
-      <c r="N47" s="22" t="s">
-[...42 lines deleted...]
-    <row r="48" spans="1:27">
+      <c r="N47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA47" s="21">
+        <v>1</v>
+      </c>
+      <c r="AB47" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28">
       <c r="A48" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M48" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N48" s="22" t="s">
-[...42 lines deleted...]
-    <row r="49" spans="1:27">
+      <c r="N48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB48" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28">
       <c r="A49" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="9">
         <v>1</v>
       </c>
       <c r="D49" s="9">
         <v>1</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="9">
         <v>2</v>
       </c>
       <c r="G49" s="9">
         <v>1</v>
       </c>
       <c r="H49" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J49" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K49" s="9">
         <v>1</v>
       </c>
       <c r="L49" s="9">
         <v>1</v>
       </c>
       <c r="M49" s="9">
         <v>2</v>
       </c>
-      <c r="N49" s="22" t="s">
-[...42 lines deleted...]
-    <row r="50" spans="1:27">
+      <c r="N49" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O49" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P49" s="21">
+        <v>1</v>
+      </c>
+      <c r="Q49" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R49" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S49" s="21">
+        <v>2</v>
+      </c>
+      <c r="T49" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U49" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V49" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W49" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X49" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y49" s="21">
+        <v>1</v>
+      </c>
+      <c r="Z49" s="21">
+        <v>1</v>
+      </c>
+      <c r="AA49" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB49" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28">
       <c r="A50" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="9">
         <v>4</v>
       </c>
       <c r="D50" s="9">
         <v>2</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="9">
         <v>1</v>
       </c>
       <c r="G50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="9">
         <v>2</v>
       </c>
       <c r="J50" s="9">
         <v>1</v>
       </c>
       <c r="K50" s="9">
         <v>2</v>
       </c>
       <c r="L50" s="9">
         <v>1</v>
       </c>
       <c r="M50" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N50" s="22">
-[...11 lines deleted...]
-      <c r="R50" s="22">
+      <c r="N50" s="21">
+        <v>2</v>
+      </c>
+      <c r="O50" s="21">
+        <v>2</v>
+      </c>
+      <c r="P50" s="21">
+        <v>1</v>
+      </c>
+      <c r="Q50" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R50" s="21">
         <v>4</v>
       </c>
-      <c r="S50" s="22" t="s">
-[...2 lines deleted...]
-      <c r="T50" s="22">
+      <c r="S50" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T50" s="21">
         <v>4</v>
       </c>
-      <c r="U50" s="22">
-[...2 lines deleted...]
-      <c r="V50" s="22">
+      <c r="U50" s="21">
+        <v>2</v>
+      </c>
+      <c r="V50" s="21">
         <v>4</v>
       </c>
-      <c r="W50" s="22" t="s">
-[...11 lines deleted...]
-      <c r="AA50" s="22">
+      <c r="W50" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X50" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y50" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z50" s="21">
+        <v>1</v>
+      </c>
+      <c r="AA50" s="21">
         <v>3</v>
       </c>
-    </row>
-    <row r="51" spans="1:27">
+      <c r="AB50" s="45">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28">
       <c r="A51" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="9">
         <v>1</v>
       </c>
       <c r="C51" s="9">
         <v>1</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K51" s="9">
         <v>1</v>
       </c>
       <c r="L51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M51" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N51" s="22" t="s">
-[...42 lines deleted...]
-    <row r="52" spans="1:27">
+      <c r="N51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB51" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28">
       <c r="A52" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="9">
         <v>1</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="9">
         <v>1</v>
       </c>
       <c r="G52" s="9">
         <v>2</v>
       </c>
       <c r="H52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="9">
         <v>1</v>
       </c>
       <c r="J52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K52" s="9">
         <v>1</v>
       </c>
       <c r="L52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M52" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N52" s="22" t="s">
-[...43 lines deleted...]
-      <c r="A53" s="26" t="s">
+      <c r="N52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q52" s="21">
+        <v>1</v>
+      </c>
+      <c r="R52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U52" s="21">
+        <v>1</v>
+      </c>
+      <c r="V52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W52" s="21">
+        <v>1</v>
+      </c>
+      <c r="X52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB52" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28">
+      <c r="A53" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C53" s="16" t="s">
-[...8 lines deleted...]
-      <c r="F53" s="16">
+      <c r="C53" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D53" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="E53" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="F53" s="14">
         <v>1</v>
       </c>
       <c r="G53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="15">
         <v>3</v>
       </c>
       <c r="J53" s="15">
         <v>2</v>
       </c>
       <c r="K53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="L53" s="15">
         <v>3</v>
       </c>
       <c r="M53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="N53" s="15" t="s">
         <v>16</v>
@@ -4849,360 +4988,363 @@
       <c r="S53" s="15">
         <v>1</v>
       </c>
       <c r="T53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="U53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="V53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="W53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="X53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="15">
         <v>1</v>
       </c>
       <c r="Z53" s="15">
         <v>1</v>
       </c>
       <c r="AA53" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB53" s="15" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AE30" sqref="AE30"/>
+    <sheetView topLeftCell="A19" zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
+      <selection activeCell="J26" sqref="J26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="25" style="27" bestFit="1" customWidth="1"/>
-[...22 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="27"/>
+    <col min="1" max="1" width="25" style="26" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="26" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="26" customWidth="1"/>
+    <col min="4" max="4" width="4.5546875" style="26" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="26" customWidth="1"/>
+    <col min="6" max="6" width="3.88671875" style="26" customWidth="1"/>
+    <col min="7" max="8" width="4.88671875" style="26" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="26" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="26" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="26" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="26" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="26" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="26" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="26" customWidth="1"/>
+    <col min="16" max="16" width="4.5546875" style="26" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="26" customWidth="1"/>
+    <col min="18" max="18" width="4.6640625" style="26" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="26" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="26" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="26" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="26" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="8.88671875" style="26" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="26" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="26"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="43" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="43"/>
-[...49 lines deleted...]
-      <c r="Y2" s="30"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
+      <c r="V1" s="41"/>
+      <c r="W1" s="41"/>
+      <c r="X1" s="41"/>
+      <c r="Y1" s="41"/>
+    </row>
+    <row r="2" spans="1:37" ht="13.2">
+      <c r="A2" s="46"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
+      <c r="U2" s="46"/>
+      <c r="V2" s="46"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
     </row>
     <row r="3" spans="1:37" s="2" customFormat="1">
-      <c r="B3" s="29"/>
-      <c r="C3" s="29"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="AK3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="41"/>
-      <c r="B4" s="35">
+      <c r="A4" s="39"/>
+      <c r="B4" s="33">
         <v>2024</v>
       </c>
-      <c r="C4" s="36"/>
-[...10 lines deleted...]
-      <c r="N4" s="35">
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="33">
         <v>2025</v>
       </c>
-      <c r="O4" s="36"/>
-[...10 lines deleted...]
-      <c r="Z4" s="35">
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34"/>
+      <c r="R4" s="34"/>
+      <c r="S4" s="34"/>
+      <c r="T4" s="34"/>
+      <c r="U4" s="34"/>
+      <c r="V4" s="34"/>
+      <c r="W4" s="34"/>
+      <c r="X4" s="34"/>
+      <c r="Y4" s="34"/>
+      <c r="Z4" s="33">
         <v>2026</v>
       </c>
-      <c r="AA4" s="36"/>
-[...9 lines deleted...]
-      <c r="AK4" s="36"/>
+      <c r="AA4" s="34"/>
+      <c r="AB4" s="34"/>
+      <c r="AC4" s="34"/>
+      <c r="AD4" s="34"/>
+      <c r="AE4" s="34"/>
+      <c r="AF4" s="34"/>
+      <c r="AG4" s="34"/>
+      <c r="AH4" s="34"/>
+      <c r="AI4" s="34"/>
+      <c r="AJ4" s="34"/>
+      <c r="AK4" s="34"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="42"/>
+      <c r="A5" s="40"/>
       <c r="B5" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="17" t="s">
+      <c r="C5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="17" t="s">
+      <c r="E5" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="17" t="s">
+      <c r="F5" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H5" s="17" t="s">
+      <c r="G5" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="L5" s="20" t="s">
+      <c r="L5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>15</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="17" t="s">
+      <c r="O5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="Q5" s="17" t="s">
+      <c r="Q5" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="R5" s="17" t="s">
+      <c r="R5" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="17" t="s">
-[...2 lines deleted...]
-      <c r="T5" s="17" t="s">
+      <c r="S5" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="T5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="U5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="V5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="W5" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="X5" s="20" t="s">
+      <c r="X5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="Y5" s="4" t="s">
         <v>15</v>
       </c>
       <c r="Z5" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="AA5" s="17" t="s">
+      <c r="AA5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="AB5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AC5" s="17" t="s">
+      <c r="AC5" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="AD5" s="17" t="s">
+      <c r="AD5" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AF5" s="17" t="s">
+      <c r="AE5" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="AJ5" s="20" t="s">
+      <c r="AJ5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="38" t="s">
+      <c r="A6" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="38"/>
-[...22 lines deleted...]
-      <c r="Y6" s="38"/>
+      <c r="B6" s="36"/>
+      <c r="C6" s="36"/>
+      <c r="D6" s="36"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="36"/>
+      <c r="G6" s="36"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36"/>
+      <c r="J6" s="36"/>
+      <c r="K6" s="36"/>
+      <c r="L6" s="36"/>
+      <c r="M6" s="36"/>
+      <c r="N6" s="36"/>
+      <c r="O6" s="36"/>
+      <c r="P6" s="36"/>
+      <c r="Q6" s="36"/>
+      <c r="R6" s="36"/>
+      <c r="S6" s="36"/>
+      <c r="T6" s="36"/>
+      <c r="U6" s="36"/>
+      <c r="V6" s="36"/>
+      <c r="W6" s="36"/>
+      <c r="X6" s="36"/>
+      <c r="Y6" s="36"/>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="21" t="s">
+      <c r="A7" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="7">
         <v>42</v>
       </c>
       <c r="C7" s="7">
         <v>1258</v>
       </c>
       <c r="D7" s="7">
         <v>63</v>
       </c>
       <c r="E7" s="7">
         <v>162</v>
       </c>
       <c r="F7" s="7">
         <v>76</v>
       </c>
       <c r="G7" s="7">
         <v>91</v>
       </c>
       <c r="H7" s="7">
         <v>50</v>
       </c>
       <c r="I7" s="7">
         <v>89</v>
@@ -5221,67 +5363,70 @@
       </c>
       <c r="N7" s="13">
         <v>33</v>
       </c>
       <c r="O7" s="13">
         <v>23</v>
       </c>
       <c r="P7" s="13">
         <v>48</v>
       </c>
       <c r="Q7" s="13">
         <v>21</v>
       </c>
       <c r="R7" s="13">
         <v>29</v>
       </c>
       <c r="S7" s="13">
         <v>67</v>
       </c>
       <c r="T7" s="13">
         <v>85</v>
       </c>
       <c r="U7" s="13">
         <v>41</v>
       </c>
-      <c r="V7" s="22">
+      <c r="V7" s="21">
         <v>30</v>
       </c>
-      <c r="W7" s="22">
+      <c r="W7" s="21">
         <v>30</v>
       </c>
       <c r="X7" s="13">
         <v>62</v>
       </c>
       <c r="Y7" s="13">
         <v>24</v>
       </c>
-      <c r="Z7" s="27">
+      <c r="Z7" s="26">
         <v>22</v>
       </c>
-      <c r="AA7" s="27">
+      <c r="AA7" s="26">
         <v>23</v>
+      </c>
+      <c r="AB7" s="11">
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="7">
         <v>20</v>
       </c>
       <c r="C8" s="7">
         <v>827</v>
       </c>
       <c r="D8" s="7">
         <v>41</v>
       </c>
       <c r="E8" s="7">
         <v>44</v>
       </c>
       <c r="F8" s="7">
         <v>42</v>
       </c>
       <c r="G8" s="7">
         <v>47</v>
       </c>
       <c r="H8" s="7">
@@ -5304,67 +5449,70 @@
       </c>
       <c r="N8" s="13">
         <v>1</v>
       </c>
       <c r="O8" s="13">
         <v>11</v>
       </c>
       <c r="P8" s="13">
         <v>27</v>
       </c>
       <c r="Q8" s="13">
         <v>11</v>
       </c>
       <c r="R8" s="13">
         <v>13</v>
       </c>
       <c r="S8" s="13">
         <v>36</v>
       </c>
       <c r="T8" s="13">
         <v>40</v>
       </c>
       <c r="U8" s="13">
         <v>16</v>
       </c>
-      <c r="V8" s="22">
+      <c r="V8" s="21">
         <v>19</v>
       </c>
-      <c r="W8" s="22">
+      <c r="W8" s="21">
         <v>26</v>
       </c>
       <c r="X8" s="13">
         <v>30</v>
       </c>
       <c r="Y8" s="13">
         <v>12</v>
       </c>
       <c r="Z8" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA8" s="27">
+      <c r="AA8" s="26">
         <v>6</v>
+      </c>
+      <c r="AB8" s="11">
+        <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="7">
         <v>11</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="7">
         <v>81</v>
       </c>
       <c r="F9" s="7">
         <v>1</v>
       </c>
       <c r="G9" s="7">
         <v>6</v>
       </c>
       <c r="H9" s="7" t="s">
@@ -5387,67 +5535,70 @@
       </c>
       <c r="N9" s="13">
         <v>1</v>
       </c>
       <c r="O9" s="13">
         <v>1</v>
       </c>
       <c r="P9" s="13">
         <v>1</v>
       </c>
       <c r="Q9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="R9" s="13">
         <v>8</v>
       </c>
       <c r="S9" s="13">
         <v>7</v>
       </c>
       <c r="T9" s="13">
         <v>5</v>
       </c>
       <c r="U9" s="13">
         <v>4</v>
       </c>
-      <c r="V9" s="22">
-[...2 lines deleted...]
-      <c r="W9" s="22" t="s">
+      <c r="V9" s="21">
+        <v>1</v>
+      </c>
+      <c r="W9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X9" s="13">
         <v>1</v>
       </c>
       <c r="Y9" s="13">
         <v>1</v>
       </c>
       <c r="Z9" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA9" s="27">
-        <v>1</v>
+      <c r="AA9" s="26">
+        <v>1</v>
+      </c>
+      <c r="AB9" s="32" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="7">
         <v>1</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="7">
         <v>1</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="7" t="s">
@@ -5458,78 +5609,81 @@
       </c>
       <c r="J10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="L10" s="7">
         <v>1</v>
       </c>
       <c r="M10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="N10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q10" s="13">
         <v>1</v>
       </c>
-      <c r="R10" s="22" t="s">
+      <c r="R10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="S10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U10" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="V10" s="22" t="s">
-[...2 lines deleted...]
-      <c r="W10" s="22" t="s">
+      <c r="V10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA10" s="44" t="s">
+      <c r="AA10" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB10" s="32" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="7">
         <v>2</v>
       </c>
       <c r="C11" s="7">
         <v>4</v>
       </c>
       <c r="D11" s="7">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="7">
         <v>3</v>
       </c>
       <c r="G11" s="7">
         <v>1</v>
       </c>
@@ -5553,67 +5707,70 @@
       </c>
       <c r="N11" s="13">
         <v>2</v>
       </c>
       <c r="O11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="R11" s="13">
         <v>2</v>
       </c>
       <c r="S11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U11" s="13">
         <v>4</v>
       </c>
-      <c r="V11" s="22" t="s">
-[...2 lines deleted...]
-      <c r="W11" s="22" t="s">
+      <c r="V11" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="Z11" s="27">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="Z11" s="26">
+        <v>1</v>
+      </c>
+      <c r="AA11" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB11" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="7">
         <v>1</v>
       </c>
       <c r="C12" s="7">
         <v>2</v>
       </c>
       <c r="D12" s="7">
         <v>4</v>
       </c>
       <c r="E12" s="7">
         <v>4</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="7">
         <v>2</v>
       </c>
       <c r="H12" s="7" t="s">
@@ -5636,66 +5793,69 @@
       </c>
       <c r="N12" s="13">
         <v>1</v>
       </c>
       <c r="O12" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P12" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q12" s="13" t="s">
         <v>16</v>
       </c>
       <c r="R12" s="13">
         <v>2</v>
       </c>
       <c r="S12" s="13">
         <v>1</v>
       </c>
       <c r="T12" s="13">
         <v>2</v>
       </c>
       <c r="U12" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="V12" s="22">
-[...2 lines deleted...]
-      <c r="W12" s="22" t="s">
+      <c r="V12" s="21">
+        <v>2</v>
+      </c>
+      <c r="W12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X12" s="13">
         <v>1</v>
       </c>
       <c r="Y12" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA12" s="44" t="s">
+      <c r="AA12" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB12" s="32" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="7">
         <v>1</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="7" t="s">
         <v>16</v>
       </c>
@@ -5707,78 +5867,81 @@
       </c>
       <c r="J13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="L13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="N13" s="13">
         <v>22</v>
       </c>
       <c r="O13" s="13">
         <v>1</v>
       </c>
       <c r="P13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q13" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="R13" s="22" t="s">
+      <c r="R13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="S13" s="13">
         <v>1</v>
       </c>
       <c r="T13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U13" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="V13" s="22" t="s">
-[...2 lines deleted...]
-      <c r="W13" s="22" t="s">
+      <c r="V13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA13" s="44" t="s">
+      <c r="AA13" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB13" s="32" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7">
         <v>8</v>
       </c>
       <c r="C14" s="7">
         <v>53</v>
       </c>
       <c r="D14" s="7">
         <v>2</v>
       </c>
       <c r="E14" s="7">
         <v>1</v>
       </c>
       <c r="F14" s="7">
         <v>4</v>
       </c>
       <c r="G14" s="7">
         <v>7</v>
       </c>
@@ -5802,67 +5965,70 @@
       </c>
       <c r="N14" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O14" s="13">
         <v>1</v>
       </c>
       <c r="P14" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q14" s="13">
         <v>1</v>
       </c>
       <c r="R14" s="13">
         <v>1</v>
       </c>
       <c r="S14" s="13">
         <v>6</v>
       </c>
       <c r="T14" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U14" s="13">
         <v>1</v>
       </c>
-      <c r="V14" s="22">
-[...2 lines deleted...]
-      <c r="W14" s="22" t="s">
+      <c r="V14" s="21">
+        <v>2</v>
+      </c>
+      <c r="W14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X14" s="13">
         <v>2</v>
       </c>
       <c r="Y14" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z14" s="13">
         <v>1</v>
       </c>
-      <c r="AA14" s="27">
+      <c r="AA14" s="26">
         <v>11</v>
+      </c>
+      <c r="AB14" s="32" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7">
         <v>22</v>
       </c>
       <c r="D15" s="7">
         <v>2</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="7">
         <v>3</v>
       </c>
       <c r="H15" s="7" t="s">
@@ -5885,66 +6051,69 @@
       </c>
       <c r="N15" s="13">
         <v>1</v>
       </c>
       <c r="O15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="R15" s="13">
         <v>1</v>
       </c>
       <c r="S15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U15" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="V15" s="22" t="s">
-[...2 lines deleted...]
-      <c r="W15" s="22" t="s">
+      <c r="V15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="Z15" s="27">
-[...2 lines deleted...]
-      <c r="AA15" s="44" t="s">
+      <c r="Z15" s="26">
+        <v>2</v>
+      </c>
+      <c r="AA15" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB15" s="32" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="7">
         <v>14</v>
       </c>
       <c r="D16" s="7">
         <v>1</v>
       </c>
       <c r="E16" s="7">
         <v>6</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="7">
         <v>7</v>
       </c>
@@ -5956,82 +6125,85 @@
       </c>
       <c r="J16" s="7">
         <v>5</v>
       </c>
       <c r="K16" s="7">
         <v>4</v>
       </c>
       <c r="L16" s="7">
         <v>6</v>
       </c>
       <c r="M16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="N16" s="13">
         <v>1</v>
       </c>
       <c r="O16" s="13">
         <v>1</v>
       </c>
       <c r="P16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q16" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="R16" s="22" t="s">
+      <c r="R16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="S16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U16" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="V16" s="22" t="s">
-[...2 lines deleted...]
-      <c r="W16" s="22" t="s">
+      <c r="V16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA16" s="44" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:27">
+      <c r="AA16" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB16" s="32" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="7">
         <v>70</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="7">
         <v>2</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="7">
@@ -6039,82 +6211,85 @@
       </c>
       <c r="J17" s="7">
         <v>1</v>
       </c>
       <c r="K17" s="7">
         <v>3</v>
       </c>
       <c r="L17" s="7">
         <v>3</v>
       </c>
       <c r="M17" s="7">
         <v>1</v>
       </c>
       <c r="N17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O17" s="13">
         <v>1</v>
       </c>
       <c r="P17" s="13">
         <v>3</v>
       </c>
       <c r="Q17" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="R17" s="22" t="s">
+      <c r="R17" s="21" t="s">
         <v>16</v>
       </c>
       <c r="S17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U17" s="13">
         <v>5</v>
       </c>
-      <c r="V17" s="22">
-[...2 lines deleted...]
-      <c r="W17" s="22">
+      <c r="V17" s="21">
+        <v>1</v>
+      </c>
+      <c r="W17" s="21">
         <v>1</v>
       </c>
       <c r="X17" s="13">
         <v>2</v>
       </c>
       <c r="Y17" s="13">
         <v>2</v>
       </c>
       <c r="Z17" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA17" s="27">
-[...3 lines deleted...]
-    <row r="18" spans="1:27">
+      <c r="AA17" s="26">
+        <v>1</v>
+      </c>
+      <c r="AB17" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="7">
         <v>9</v>
       </c>
       <c r="C18" s="7">
         <v>239</v>
       </c>
       <c r="D18" s="7">
         <v>12</v>
       </c>
       <c r="E18" s="7">
         <v>17</v>
       </c>
       <c r="F18" s="7">
         <v>21</v>
       </c>
       <c r="G18" s="7">
         <v>10</v>
       </c>
       <c r="H18" s="7">
         <v>9</v>
       </c>
       <c r="I18" s="7">
@@ -6134,70 +6309,73 @@
       </c>
       <c r="N18" s="13">
         <v>1</v>
       </c>
       <c r="O18" s="13">
         <v>7</v>
       </c>
       <c r="P18" s="13">
         <v>17</v>
       </c>
       <c r="Q18" s="13">
         <v>8</v>
       </c>
       <c r="R18" s="13">
         <v>2</v>
       </c>
       <c r="S18" s="13">
         <v>15</v>
       </c>
       <c r="T18" s="13">
         <v>35</v>
       </c>
       <c r="U18" s="13">
         <v>11</v>
       </c>
-      <c r="V18" s="22">
+      <c r="V18" s="21">
         <v>5</v>
       </c>
-      <c r="W18" s="22">
+      <c r="W18" s="21">
         <v>2</v>
       </c>
       <c r="X18" s="13">
         <v>21</v>
       </c>
       <c r="Y18" s="13">
         <v>9</v>
       </c>
-      <c r="Z18" s="27">
+      <c r="Z18" s="26">
         <v>18</v>
       </c>
-      <c r="AA18" s="27">
+      <c r="AA18" s="26">
         <v>4</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="7">
         <v>6</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="7" t="s">
@@ -6205,82 +6383,85 @@
       </c>
       <c r="J19" s="7">
         <v>1</v>
       </c>
       <c r="K19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="L19" s="7">
         <v>1</v>
       </c>
       <c r="M19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="N19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q19" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="R19" s="22" t="s">
+      <c r="R19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="S19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T19" s="13">
         <v>3</v>
       </c>
       <c r="U19" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="V19" s="22" t="s">
-[...2 lines deleted...]
-      <c r="W19" s="22" t="s">
+      <c r="V19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X19" s="13">
         <v>5</v>
       </c>
       <c r="Y19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA19" s="44" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="AA19" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB19" s="32" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="7">
         <v>4</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="7">
         <v>4</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="7" t="s">
@@ -6288,195 +6469,201 @@
       </c>
       <c r="J20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="L20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="M20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="N20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="O20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q20" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="R20" s="22" t="s">
+      <c r="R20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="S20" s="13">
         <v>1</v>
       </c>
       <c r="T20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U20" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="V20" s="22" t="s">
-[...2 lines deleted...]
-      <c r="W20" s="22" t="s">
+      <c r="V20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA20" s="44" t="s">
-[...4 lines deleted...]
-      <c r="A21" s="25" t="s">
+      <c r="AA20" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB20" s="32" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="7">
         <v>1</v>
       </c>
       <c r="C21" s="7">
         <v>5</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="7">
         <v>2</v>
       </c>
       <c r="F21" s="7">
         <v>5</v>
       </c>
       <c r="G21" s="8">
         <v>8</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="7">
         <v>5</v>
       </c>
       <c r="J21" s="7">
         <v>5</v>
       </c>
       <c r="K21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="L21" s="7">
         <v>6</v>
       </c>
       <c r="M21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="N21" s="13">
         <v>3</v>
       </c>
       <c r="O21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="P21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Q21" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="R21" s="22" t="s">
+      <c r="R21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="S21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U21" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="V21" s="22" t="s">
-[...5 lines deleted...]
-      <c r="X21" s="22" t="s">
+      <c r="V21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W21" s="21">
+        <v>1</v>
+      </c>
+      <c r="X21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z21" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA21" s="44" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="40" t="s">
+      <c r="AA21" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB21" s="32" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" ht="15" customHeight="1">
+      <c r="A22" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="40"/>
-[...25 lines deleted...]
-      <c r="A23" s="21" t="s">
+      <c r="B22" s="38"/>
+      <c r="C22" s="38"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="38"/>
+      <c r="F22" s="38"/>
+      <c r="G22" s="38"/>
+      <c r="H22" s="38"/>
+      <c r="I22" s="38"/>
+      <c r="J22" s="38"/>
+      <c r="K22" s="38"/>
+      <c r="L22" s="38"/>
+      <c r="M22" s="38"/>
+      <c r="N22" s="38"/>
+      <c r="O22" s="38"/>
+      <c r="P22" s="38"/>
+      <c r="Q22" s="38"/>
+      <c r="R22" s="38"/>
+      <c r="S22" s="38"/>
+      <c r="T22" s="38"/>
+      <c r="U22" s="38"/>
+      <c r="V22" s="38"/>
+      <c r="W22" s="38"/>
+      <c r="X22" s="38"/>
+      <c r="Y22" s="38"/>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="7">
         <v>26</v>
       </c>
       <c r="C23" s="7">
         <v>873</v>
       </c>
       <c r="D23" s="7">
         <v>43</v>
       </c>
       <c r="E23" s="7">
         <v>55</v>
       </c>
       <c r="F23" s="7">
         <v>47</v>
       </c>
       <c r="G23" s="7">
         <v>60</v>
       </c>
       <c r="H23" s="7">
         <v>40</v>
       </c>
       <c r="I23" s="7">
         <v>49</v>
@@ -6507,58 +6694,61 @@
       </c>
       <c r="R23" s="13">
         <v>14</v>
       </c>
       <c r="S23" s="13">
         <v>43</v>
       </c>
       <c r="T23" s="13">
         <v>44</v>
       </c>
       <c r="U23" s="13">
         <v>18</v>
       </c>
       <c r="V23" s="13">
         <v>19</v>
       </c>
       <c r="W23" s="13">
         <v>26</v>
       </c>
       <c r="X23" s="13">
         <v>31</v>
       </c>
       <c r="Y23" s="13">
         <v>16</v>
       </c>
-      <c r="Z23" s="27">
+      <c r="Z23" s="26">
         <v>10</v>
       </c>
-      <c r="AA23" s="27">
+      <c r="AA23" s="26">
         <v>6</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="26">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="7">
         <v>20</v>
       </c>
       <c r="C24" s="7">
         <v>827</v>
       </c>
       <c r="D24" s="7">
         <v>41</v>
       </c>
       <c r="E24" s="7">
         <v>44</v>
       </c>
       <c r="F24" s="7">
         <v>42</v>
       </c>
       <c r="G24" s="7">
         <v>47</v>
       </c>
       <c r="H24" s="7">
         <v>39</v>
       </c>
       <c r="I24" s="7">
@@ -6593,55 +6783,58 @@
       </c>
       <c r="S24" s="13">
         <v>36</v>
       </c>
       <c r="T24" s="13">
         <v>40</v>
       </c>
       <c r="U24" s="13">
         <v>16</v>
       </c>
       <c r="V24" s="13">
         <v>19</v>
       </c>
       <c r="W24" s="13">
         <v>26</v>
       </c>
       <c r="X24" s="13">
         <v>30</v>
       </c>
       <c r="Y24" s="13">
         <v>12</v>
       </c>
       <c r="Z24" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA24" s="27">
+      <c r="AA24" s="26">
         <v>6</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="26">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="7" t="s">
@@ -6679,52 +6872,55 @@
       </c>
       <c r="T25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="7" t="s">
@@ -6762,52 +6958,55 @@
       </c>
       <c r="T26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="7">
         <v>1</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="7">
         <v>2</v>
       </c>
       <c r="G27" s="7">
         <v>1</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I27" s="7">
@@ -6839,58 +7038,61 @@
       </c>
       <c r="R27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U27" s="13">
         <v>1</v>
       </c>
       <c r="V27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="Z27" s="27">
+      <c r="Z27" s="26">
         <v>1</v>
       </c>
       <c r="AA27" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="7" t="s">
@@ -6928,52 +7130,55 @@
       </c>
       <c r="T28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="7" t="s">
@@ -7011,52 +7216,55 @@
       </c>
       <c r="T29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="7" t="s">
@@ -7094,52 +7302,55 @@
       </c>
       <c r="T30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="7">
         <v>8</v>
       </c>
       <c r="D31" s="7">
         <v>1</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="7">
         <v>2</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="7" t="s">
@@ -7177,52 +7388,55 @@
       </c>
       <c r="T31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="7">
         <v>2</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="7">
         <v>4</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="7">
         <v>3</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="7" t="s">
@@ -7260,52 +7474,55 @@
       </c>
       <c r="T32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="7" t="s">
@@ -7343,52 +7560,55 @@
       </c>
       <c r="T33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="7">
         <v>6</v>
       </c>
       <c r="C34" s="7">
         <v>35</v>
       </c>
       <c r="D34" s="7">
         <v>1</v>
       </c>
       <c r="E34" s="7">
         <v>7</v>
       </c>
       <c r="F34" s="7">
         <v>3</v>
       </c>
       <c r="G34" s="7">
         <v>7</v>
       </c>
       <c r="H34" s="7">
         <v>1</v>
       </c>
       <c r="I34" s="7">
@@ -7420,58 +7640,61 @@
       </c>
       <c r="R34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S34" s="13">
         <v>7</v>
       </c>
       <c r="T34" s="13">
         <v>4</v>
       </c>
       <c r="U34" s="13">
         <v>1</v>
       </c>
       <c r="V34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X34" s="13">
         <v>1</v>
       </c>
       <c r="Y34" s="13">
         <v>4</v>
       </c>
-      <c r="Z34" s="27">
+      <c r="Z34" s="26">
         <v>9</v>
       </c>
       <c r="AA34" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="7" t="s">
@@ -7509,52 +7732,55 @@
       </c>
       <c r="T35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="7" t="s">
@@ -7592,53 +7818,56 @@
       </c>
       <c r="T36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="25" t="s">
+      <c r="AB36" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
+      <c r="A37" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="7" t="s">
         <v>16</v>
@@ -7675,82 +7904,85 @@
       </c>
       <c r="T37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="39" t="s">
+      <c r="AB37" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
+      <c r="A38" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="39"/>
-[...25 lines deleted...]
-      <c r="A39" s="21" t="s">
+      <c r="B38" s="37"/>
+      <c r="C38" s="37"/>
+      <c r="D38" s="37"/>
+      <c r="E38" s="37"/>
+      <c r="F38" s="37"/>
+      <c r="G38" s="37"/>
+      <c r="H38" s="37"/>
+      <c r="I38" s="37"/>
+      <c r="J38" s="37"/>
+      <c r="K38" s="37"/>
+      <c r="L38" s="37"/>
+      <c r="M38" s="37"/>
+      <c r="N38" s="37"/>
+      <c r="O38" s="37"/>
+      <c r="P38" s="37"/>
+      <c r="Q38" s="37"/>
+      <c r="R38" s="37"/>
+      <c r="S38" s="37"/>
+      <c r="T38" s="37"/>
+      <c r="U38" s="37"/>
+      <c r="V38" s="37"/>
+      <c r="W38" s="37"/>
+      <c r="X38" s="37"/>
+      <c r="Y38" s="37"/>
+    </row>
+    <row r="39" spans="1:28">
+      <c r="A39" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="7">
         <v>16</v>
       </c>
       <c r="C39" s="7">
         <v>385</v>
       </c>
       <c r="D39" s="7">
         <v>20</v>
       </c>
       <c r="E39" s="7">
         <v>107</v>
       </c>
       <c r="F39" s="7">
         <v>29</v>
       </c>
       <c r="G39" s="7">
         <v>31</v>
       </c>
       <c r="H39" s="7">
         <v>10</v>
       </c>
       <c r="I39" s="7">
         <v>40</v>
@@ -7781,58 +8013,61 @@
       </c>
       <c r="R39" s="13">
         <v>15</v>
       </c>
       <c r="S39" s="13">
         <v>24</v>
       </c>
       <c r="T39" s="13">
         <v>41</v>
       </c>
       <c r="U39" s="13">
         <v>23</v>
       </c>
       <c r="V39" s="13">
         <v>11</v>
       </c>
       <c r="W39" s="13">
         <v>4</v>
       </c>
       <c r="X39" s="13">
         <v>31</v>
       </c>
       <c r="Y39" s="13">
         <v>8</v>
       </c>
-      <c r="Z39" s="27">
+      <c r="Z39" s="26">
         <v>12</v>
       </c>
-      <c r="AA39" s="27">
+      <c r="AA39" s="26">
         <v>17</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="26">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="7" t="s">
@@ -7867,55 +8102,58 @@
       </c>
       <c r="S40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="13">
         <v>1</v>
       </c>
       <c r="Z40" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA40" s="44" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:27">
+      <c r="AA40" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB40" s="32" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="7">
         <v>11</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E41" s="7">
         <v>81</v>
       </c>
       <c r="F41" s="7">
         <v>1</v>
       </c>
       <c r="G41" s="7">
         <v>6</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="7">
@@ -7950,55 +8188,58 @@
       </c>
       <c r="S41" s="13">
         <v>7</v>
       </c>
       <c r="T41" s="13">
         <v>5</v>
       </c>
       <c r="U41" s="13">
         <v>4</v>
       </c>
       <c r="V41" s="13">
         <v>1</v>
       </c>
       <c r="W41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X41" s="13">
         <v>1</v>
       </c>
       <c r="Y41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z41" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA41" s="27">
-[...3 lines deleted...]
-    <row r="42" spans="1:27">
+      <c r="AA41" s="26">
+        <v>1</v>
+      </c>
+      <c r="AB41" s="32" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="7">
         <v>1</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="7">
         <v>1</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="7" t="s">
@@ -8033,55 +8274,58 @@
       </c>
       <c r="S42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA42" s="44" t="s">
-[...3 lines deleted...]
-    <row r="43" spans="1:27">
+      <c r="AA42" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB42" s="32" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="7">
         <v>2</v>
       </c>
       <c r="C43" s="7">
         <v>3</v>
       </c>
       <c r="D43" s="7">
         <v>1</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F43" s="7">
         <v>1</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I43" s="7">
@@ -8116,55 +8360,58 @@
       </c>
       <c r="S43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U43" s="13">
         <v>3</v>
       </c>
       <c r="V43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA43" s="44" t="s">
-[...3 lines deleted...]
-    <row r="44" spans="1:27">
+      <c r="AA43" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB43" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="7">
         <v>1</v>
       </c>
       <c r="C44" s="7">
         <v>2</v>
       </c>
       <c r="D44" s="7">
         <v>4</v>
       </c>
       <c r="E44" s="7">
         <v>4</v>
       </c>
       <c r="F44" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="7">
         <v>2</v>
       </c>
       <c r="H44" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I44" s="7">
@@ -8199,55 +8446,58 @@
       </c>
       <c r="S44" s="13">
         <v>1</v>
       </c>
       <c r="T44" s="13">
         <v>2</v>
       </c>
       <c r="U44" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V44" s="13">
         <v>2</v>
       </c>
       <c r="W44" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X44" s="13">
         <v>1</v>
       </c>
       <c r="Y44" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA44" s="44" t="s">
-[...3 lines deleted...]
-    <row r="45" spans="1:27">
+      <c r="AA44" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB44" s="32" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28">
       <c r="A45" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="7">
         <v>1</v>
       </c>
       <c r="C45" s="7">
         <v>0</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="7" t="s">
@@ -8282,55 +8532,58 @@
       </c>
       <c r="S45" s="13">
         <v>1</v>
       </c>
       <c r="T45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA45" s="44" t="s">
-[...3 lines deleted...]
-    <row r="46" spans="1:27">
+      <c r="AA45" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB45" s="32" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28">
       <c r="A46" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="7">
         <v>8</v>
       </c>
       <c r="C46" s="7">
         <v>53</v>
       </c>
       <c r="D46" s="7">
         <v>2</v>
       </c>
       <c r="E46" s="7">
         <v>1</v>
       </c>
       <c r="F46" s="7">
         <v>4</v>
       </c>
       <c r="G46" s="7">
         <v>7</v>
       </c>
       <c r="H46" s="7">
         <v>2</v>
       </c>
       <c r="I46" s="7">
@@ -8362,58 +8615,61 @@
       </c>
       <c r="R46" s="13">
         <v>1</v>
       </c>
       <c r="S46" s="13">
         <v>6</v>
       </c>
       <c r="T46" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U46" s="13">
         <v>1</v>
       </c>
       <c r="V46" s="13">
         <v>2</v>
       </c>
       <c r="W46" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X46" s="13">
         <v>2</v>
       </c>
       <c r="Y46" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="Z46" s="27">
-[...2 lines deleted...]
-      <c r="AA46" s="27">
+      <c r="Z46" s="26">
+        <v>1</v>
+      </c>
+      <c r="AA46" s="26">
         <v>11</v>
       </c>
-    </row>
-    <row r="47" spans="1:27">
+      <c r="AB46" s="32" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="47" spans="1:28">
       <c r="A47" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="7">
         <v>14</v>
       </c>
       <c r="D47" s="7">
         <v>1</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="7">
         <v>1</v>
       </c>
       <c r="H47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="7" t="s">
@@ -8445,58 +8701,61 @@
       </c>
       <c r="R47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="Z47" s="27">
-[...6 lines deleted...]
-    <row r="48" spans="1:27">
+      <c r="Z47" s="26">
+        <v>2</v>
+      </c>
+      <c r="AA47" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB47" s="32" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:28">
       <c r="A48" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="7">
         <v>12</v>
       </c>
       <c r="D48" s="7">
         <v>1</v>
       </c>
       <c r="E48" s="7">
         <v>2</v>
       </c>
       <c r="F48" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="7">
         <v>4</v>
       </c>
       <c r="H48" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="7" t="s">
@@ -8531,55 +8790,58 @@
       </c>
       <c r="S48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA48" s="44" t="s">
-[...3 lines deleted...]
-    <row r="49" spans="1:27">
+      <c r="AA48" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB48" s="32" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28">
       <c r="A49" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="7">
         <v>70</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="7">
         <v>2</v>
       </c>
       <c r="F49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="7">
@@ -8614,55 +8876,58 @@
       </c>
       <c r="S49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U49" s="13">
         <v>5</v>
       </c>
       <c r="V49" s="13">
         <v>1</v>
       </c>
       <c r="W49" s="13">
         <v>1</v>
       </c>
       <c r="X49" s="13">
         <v>2</v>
       </c>
       <c r="Y49" s="13">
         <v>2</v>
       </c>
       <c r="Z49" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA49" s="27">
-[...3 lines deleted...]
-    <row r="50" spans="1:27">
+      <c r="AA49" s="26">
+        <v>1</v>
+      </c>
+      <c r="AB49" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28">
       <c r="A50" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="7">
         <v>3</v>
       </c>
       <c r="C50" s="7">
         <v>204</v>
       </c>
       <c r="D50" s="7">
         <v>11</v>
       </c>
       <c r="E50" s="7">
         <v>10</v>
       </c>
       <c r="F50" s="7">
         <v>18</v>
       </c>
       <c r="G50" s="7">
         <v>3</v>
       </c>
       <c r="H50" s="7">
         <v>8</v>
       </c>
       <c r="I50" s="7">
@@ -8694,58 +8959,61 @@
       </c>
       <c r="R50" s="13">
         <v>2</v>
       </c>
       <c r="S50" s="13">
         <v>8</v>
       </c>
       <c r="T50" s="13">
         <v>31</v>
       </c>
       <c r="U50" s="13">
         <v>10</v>
       </c>
       <c r="V50" s="13">
         <v>5</v>
       </c>
       <c r="W50" s="13">
         <v>2</v>
       </c>
       <c r="X50" s="13">
         <v>20</v>
       </c>
       <c r="Y50" s="13">
         <v>5</v>
       </c>
-      <c r="Z50" s="27">
+      <c r="Z50" s="26">
         <v>9</v>
       </c>
-      <c r="AA50" s="27">
+      <c r="AA50" s="26">
         <v>4</v>
       </c>
-    </row>
-    <row r="51" spans="1:27">
+      <c r="AB50" s="11">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28">
       <c r="A51" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="7">
         <v>6</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="7" t="s">
@@ -8780,55 +9048,58 @@
       </c>
       <c r="S51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T51" s="13">
         <v>3</v>
       </c>
       <c r="U51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X51" s="13">
         <v>5</v>
       </c>
       <c r="Y51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA51" s="44" t="s">
-[...3 lines deleted...]
-    <row r="52" spans="1:27">
+      <c r="AA51" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB51" s="43" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28">
       <c r="A52" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="7">
         <v>4</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="7">
         <v>4</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="7" t="s">
@@ -8866,1870 +9137,1927 @@
       </c>
       <c r="T52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="26" t="s">
+      <c r="AB52" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28">
+      <c r="A53" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="B53" s="18">
-[...2 lines deleted...]
-      <c r="C53" s="18">
+      <c r="B53" s="17">
+        <v>1</v>
+      </c>
+      <c r="C53" s="17">
         <v>5</v>
       </c>
-      <c r="D53" s="18" t="s">
-[...5 lines deleted...]
-      <c r="F53" s="18">
+      <c r="D53" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="E53" s="17">
+        <v>2</v>
+      </c>
+      <c r="F53" s="17">
         <v>5</v>
       </c>
-      <c r="G53" s="19">
+      <c r="G53" s="18">
         <v>8</v>
       </c>
-      <c r="H53" s="19" t="s">
-[...2 lines deleted...]
-      <c r="I53" s="19">
+      <c r="H53" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I53" s="18">
         <v>5</v>
       </c>
-      <c r="J53" s="19">
+      <c r="J53" s="18">
         <v>5</v>
       </c>
-      <c r="K53" s="19" t="s">
-[...2 lines deleted...]
-      <c r="L53" s="19">
+      <c r="K53" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="L53" s="18">
         <v>6</v>
       </c>
-      <c r="M53" s="19" t="s">
-[...2 lines deleted...]
-      <c r="N53" s="19">
+      <c r="M53" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="N53" s="18">
         <v>3</v>
       </c>
-      <c r="O53" s="19" t="s">
-[...39 lines deleted...]
-    <row r="54" spans="1:27">
+      <c r="O53" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="P53" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q53" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="R53" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="S53" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="T53" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="U53" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="V53" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="W53" s="18">
+        <v>1</v>
+      </c>
+      <c r="X53" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y53" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z53" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA53" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB53" s="18" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="54" spans="1:28">
       <c r="E54" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="AE22" sqref="AE22"/>
+    <sheetView tabSelected="1" zoomScale="74" zoomScaleNormal="74" workbookViewId="0">
+      <selection activeCell="H5" sqref="H5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
-    <col min="1" max="1" width="25" style="27" bestFit="1" customWidth="1"/>
-[...22 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="27"/>
+    <col min="1" max="1" width="25" style="26" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.109375" style="26" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="26" customWidth="1"/>
+    <col min="4" max="4" width="4.5546875" style="26" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="26" customWidth="1"/>
+    <col min="6" max="6" width="3.88671875" style="26" customWidth="1"/>
+    <col min="7" max="8" width="4.88671875" style="26" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="26" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="26" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="26" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="26" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="26" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="26" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="26" customWidth="1"/>
+    <col min="16" max="16" width="4.5546875" style="26" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="26" customWidth="1"/>
+    <col min="18" max="18" width="4.5546875" style="26" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="26" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="26" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="26" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="26" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="26" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="26" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="26"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="37" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="37"/>
-[...22 lines deleted...]
-      <c r="Y1" s="37"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
+      <c r="N1" s="35"/>
+      <c r="O1" s="35"/>
+      <c r="P1" s="35"/>
+      <c r="Q1" s="35"/>
+      <c r="R1" s="35"/>
+      <c r="S1" s="35"/>
+      <c r="T1" s="35"/>
+      <c r="U1" s="35"/>
+      <c r="V1" s="35"/>
+      <c r="W1" s="35"/>
+      <c r="X1" s="35"/>
+      <c r="Y1" s="35"/>
     </row>
     <row r="2" spans="1:37">
-      <c r="A2" s="28"/>
-[...11 lines deleted...]
-      <c r="M2" s="28"/>
+      <c r="A2" s="27"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
     </row>
     <row r="3" spans="1:37" s="2" customFormat="1">
-      <c r="B3" s="29"/>
-      <c r="C3" s="29"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="AK3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="41"/>
-      <c r="B4" s="35">
+      <c r="A4" s="39"/>
+      <c r="B4" s="33">
         <v>2024</v>
       </c>
-      <c r="C4" s="36"/>
-[...10 lines deleted...]
-      <c r="N4" s="35">
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="33">
         <v>2025</v>
       </c>
-      <c r="O4" s="36"/>
-[...10 lines deleted...]
-      <c r="Z4" s="35">
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34"/>
+      <c r="R4" s="34"/>
+      <c r="S4" s="34"/>
+      <c r="T4" s="34"/>
+      <c r="U4" s="34"/>
+      <c r="V4" s="34"/>
+      <c r="W4" s="34"/>
+      <c r="X4" s="34"/>
+      <c r="Y4" s="34"/>
+      <c r="Z4" s="33">
         <v>2026</v>
       </c>
-      <c r="AA4" s="36"/>
-[...9 lines deleted...]
-      <c r="AK4" s="36"/>
+      <c r="AA4" s="34"/>
+      <c r="AB4" s="34"/>
+      <c r="AC4" s="34"/>
+      <c r="AD4" s="34"/>
+      <c r="AE4" s="34"/>
+      <c r="AF4" s="34"/>
+      <c r="AG4" s="34"/>
+      <c r="AH4" s="34"/>
+      <c r="AI4" s="34"/>
+      <c r="AJ4" s="34"/>
+      <c r="AK4" s="34"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="42"/>
-      <c r="B5" s="24" t="s">
+      <c r="A5" s="40"/>
+      <c r="B5" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="23" t="s">
+      <c r="C5" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="24" t="s">
+      <c r="D5" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="23" t="s">
+      <c r="E5" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="23" t="s">
+      <c r="F5" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="23" t="s">
-[...5 lines deleted...]
-      <c r="I5" s="24" t="s">
+      <c r="G5" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="J5" s="24" t="s">
+      <c r="J5" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="K5" s="23" t="s">
+      <c r="K5" s="22" t="s">
         <v>13</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="M5" s="24" t="s">
+      <c r="M5" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="N5" s="24" t="s">
+      <c r="N5" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="23" t="s">
+      <c r="O5" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="P5" s="24" t="s">
+      <c r="P5" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="Q5" s="23" t="s">
+      <c r="Q5" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="R5" s="23" t="s">
+      <c r="R5" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="23" t="s">
-[...5 lines deleted...]
-      <c r="U5" s="24" t="s">
+      <c r="S5" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="T5" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="U5" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="V5" s="24" t="s">
+      <c r="V5" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="W5" s="23" t="s">
+      <c r="W5" s="22" t="s">
         <v>13</v>
       </c>
       <c r="X5" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="Y5" s="24" t="s">
+      <c r="Y5" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="Z5" s="24" t="s">
+      <c r="Z5" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="AA5" s="32" t="s">
+      <c r="AA5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="AB5" s="24" t="s">
+      <c r="AB5" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="AC5" s="32" t="s">
+      <c r="AC5" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="AD5" s="32" t="s">
+      <c r="AD5" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="AE5" s="32" t="s">
-[...5 lines deleted...]
-      <c r="AG5" s="24" t="s">
+      <c r="AE5" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF5" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG5" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="AH5" s="24" t="s">
+      <c r="AH5" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="AI5" s="32" t="s">
+      <c r="AI5" s="29" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="AK5" s="24" t="s">
+      <c r="AK5" s="23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="38" t="s">
+      <c r="A6" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="38"/>
-[...22 lines deleted...]
-      <c r="Y6" s="38"/>
+      <c r="B6" s="36"/>
+      <c r="C6" s="36"/>
+      <c r="D6" s="36"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="36"/>
+      <c r="G6" s="36"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36"/>
+      <c r="J6" s="36"/>
+      <c r="K6" s="36"/>
+      <c r="L6" s="36"/>
+      <c r="M6" s="36"/>
+      <c r="N6" s="36"/>
+      <c r="O6" s="36"/>
+      <c r="P6" s="36"/>
+      <c r="Q6" s="36"/>
+      <c r="R6" s="36"/>
+      <c r="S6" s="36"/>
+      <c r="T6" s="36"/>
+      <c r="U6" s="36"/>
+      <c r="V6" s="36"/>
+      <c r="W6" s="36"/>
+      <c r="X6" s="36"/>
+      <c r="Y6" s="36"/>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="21" t="s">
+      <c r="A7" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="11">
         <v>-27</v>
       </c>
       <c r="C7" s="11">
         <v>-1182</v>
       </c>
       <c r="D7" s="11">
         <v>-29</v>
       </c>
       <c r="E7" s="11">
         <v>-131</v>
       </c>
       <c r="F7" s="11">
         <v>-35</v>
       </c>
       <c r="G7" s="11">
         <v>-60</v>
       </c>
       <c r="H7" s="9">
         <v>-25</v>
       </c>
       <c r="I7" s="9">
         <v>-54</v>
       </c>
       <c r="J7" s="9">
         <v>-56</v>
       </c>
       <c r="K7" s="9">
         <v>-42</v>
       </c>
       <c r="L7" s="9">
         <v>-56</v>
       </c>
       <c r="M7" s="9">
         <v>5</v>
       </c>
-      <c r="N7" s="22">
+      <c r="N7" s="21">
         <v>-23</v>
       </c>
-      <c r="O7" s="22">
+      <c r="O7" s="21">
         <v>10</v>
       </c>
-      <c r="P7" s="22">
+      <c r="P7" s="21">
         <v>-23</v>
       </c>
-      <c r="Q7" s="22">
+      <c r="Q7" s="21">
         <v>9</v>
       </c>
-      <c r="R7" s="22" t="s">
-[...2 lines deleted...]
-      <c r="S7" s="22">
+      <c r="R7" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S7" s="21">
         <v>-50</v>
       </c>
-      <c r="T7" s="22">
+      <c r="T7" s="21">
         <v>-54</v>
       </c>
-      <c r="U7" s="22">
+      <c r="U7" s="21">
         <v>-14</v>
       </c>
-      <c r="V7" s="22">
+      <c r="V7" s="21">
         <v>-20</v>
       </c>
-      <c r="W7" s="22">
+      <c r="W7" s="21">
         <v>-11</v>
       </c>
-      <c r="X7" s="22">
+      <c r="X7" s="21">
         <v>-33</v>
       </c>
-      <c r="Y7" s="22">
+      <c r="Y7" s="21">
         <v>13</v>
       </c>
       <c r="Z7" s="11">
         <v>10</v>
       </c>
       <c r="AA7" s="11">
         <v>10</v>
+      </c>
+      <c r="AB7" s="11">
+        <v>-2</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="11">
         <v>-7</v>
       </c>
       <c r="C8" s="11">
         <v>-772</v>
       </c>
       <c r="D8" s="11">
         <v>-14</v>
       </c>
       <c r="E8" s="11">
         <v>-25</v>
       </c>
       <c r="F8" s="11">
         <v>-29</v>
       </c>
       <c r="G8" s="11">
         <v>-29</v>
       </c>
       <c r="H8" s="9">
         <v>-20</v>
       </c>
       <c r="I8" s="9">
         <v>-22</v>
       </c>
       <c r="J8" s="9">
         <v>-21</v>
       </c>
       <c r="K8" s="9">
         <v>-29</v>
       </c>
       <c r="L8" s="9">
         <v>-25</v>
       </c>
       <c r="M8" s="9">
         <v>3</v>
       </c>
-      <c r="N8" s="22">
+      <c r="N8" s="21">
         <v>5</v>
       </c>
-      <c r="O8" s="22">
+      <c r="O8" s="21">
         <v>12</v>
       </c>
-      <c r="P8" s="22">
+      <c r="P8" s="21">
         <v>-13</v>
       </c>
-      <c r="Q8" s="22">
+      <c r="Q8" s="21">
         <v>11</v>
       </c>
-      <c r="R8" s="22">
+      <c r="R8" s="21">
         <v>8</v>
       </c>
-      <c r="S8" s="22">
+      <c r="S8" s="21">
         <v>-27</v>
       </c>
-      <c r="T8" s="22">
+      <c r="T8" s="21">
         <v>-22</v>
       </c>
-      <c r="U8" s="22">
-[...2 lines deleted...]
-      <c r="V8" s="22">
+      <c r="U8" s="21">
+        <v>2</v>
+      </c>
+      <c r="V8" s="21">
         <v>-14</v>
       </c>
-      <c r="W8" s="22">
+      <c r="W8" s="21">
         <v>-11</v>
       </c>
-      <c r="X8" s="22">
+      <c r="X8" s="21">
         <v>-8</v>
       </c>
-      <c r="Y8" s="22">
+      <c r="Y8" s="21">
         <v>19</v>
       </c>
       <c r="Z8" s="11">
         <v>23</v>
       </c>
       <c r="AA8" s="11">
         <v>17</v>
+      </c>
+      <c r="AB8" s="11">
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="11">
         <v>-9</v>
       </c>
       <c r="D9" s="11">
         <v>1</v>
       </c>
       <c r="E9" s="11">
         <v>-80</v>
       </c>
       <c r="F9" s="11">
         <v>3</v>
       </c>
       <c r="G9" s="11">
         <v>-6</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I9" s="9">
         <v>-6</v>
       </c>
       <c r="J9" s="9">
         <v>-6</v>
       </c>
       <c r="K9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L9" s="9">
         <v>-3</v>
       </c>
       <c r="M9" s="9">
         <v>2</v>
       </c>
-      <c r="N9" s="22">
+      <c r="N9" s="21">
         <v>-1</v>
       </c>
-      <c r="O9" s="22" t="s">
-[...2 lines deleted...]
-      <c r="P9" s="22">
+      <c r="O9" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P9" s="21">
         <v>-1</v>
       </c>
-      <c r="Q9" s="22" t="s">
-[...2 lines deleted...]
-      <c r="R9" s="22">
+      <c r="Q9" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R9" s="21">
         <v>-8</v>
       </c>
-      <c r="S9" s="22">
+      <c r="S9" s="21">
         <v>-7</v>
       </c>
-      <c r="T9" s="22">
+      <c r="T9" s="21">
         <v>-3</v>
       </c>
-      <c r="U9" s="22">
+      <c r="U9" s="21">
         <v>-3</v>
       </c>
-      <c r="V9" s="22">
+      <c r="V9" s="21">
         <v>-1</v>
       </c>
-      <c r="W9" s="22" t="s">
-[...5 lines deleted...]
-      <c r="Y9" s="22">
+      <c r="W9" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X9" s="21">
+        <v>2</v>
+      </c>
+      <c r="Y9" s="21">
         <v>-1</v>
       </c>
       <c r="Z9" s="9">
         <v>4</v>
       </c>
       <c r="AA9" s="11">
         <v>-1</v>
+      </c>
+      <c r="AB9" s="11">
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="11">
         <v>-1</v>
       </c>
       <c r="F10" s="11">
         <v>2</v>
       </c>
       <c r="G10" s="11">
         <v>2</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I10" s="9">
         <v>3</v>
       </c>
       <c r="J10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L10" s="9">
         <v>-1</v>
       </c>
       <c r="M10" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N10" s="22" t="s">
-[...35 lines deleted...]
-      <c r="Z10" s="22" t="s">
+      <c r="N10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB10" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="11">
         <v>-2</v>
       </c>
       <c r="C11" s="11">
         <v>-3</v>
       </c>
       <c r="D11" s="11">
         <v>-1</v>
       </c>
       <c r="E11" s="11">
         <v>5</v>
       </c>
       <c r="F11" s="11">
         <v>8</v>
       </c>
       <c r="G11" s="11">
         <v>2</v>
       </c>
       <c r="H11" s="9">
         <v>2</v>
       </c>
       <c r="I11" s="9">
         <v>-1</v>
       </c>
       <c r="J11" s="9">
         <v>-4</v>
       </c>
       <c r="K11" s="9">
         <v>-4</v>
       </c>
       <c r="L11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M11" s="9">
         <v>4</v>
       </c>
-      <c r="N11" s="22">
+      <c r="N11" s="21">
         <v>-1</v>
       </c>
-      <c r="O11" s="22">
+      <c r="O11" s="21">
         <v>4</v>
       </c>
-      <c r="P11" s="22">
-[...5 lines deleted...]
-      <c r="R11" s="22">
+      <c r="P11" s="21">
+        <v>2</v>
+      </c>
+      <c r="Q11" s="21">
+        <v>2</v>
+      </c>
+      <c r="R11" s="21">
         <v>-2</v>
       </c>
-      <c r="S11" s="22" t="s">
-[...2 lines deleted...]
-      <c r="T11" s="22">
+      <c r="S11" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T11" s="21">
         <v>6</v>
       </c>
-      <c r="U11" s="22">
+      <c r="U11" s="21">
         <v>-3</v>
       </c>
-      <c r="V11" s="22" t="s">
-[...8 lines deleted...]
-      <c r="Y11" s="22" t="s">
+      <c r="V11" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W11" s="21">
+        <v>2</v>
+      </c>
+      <c r="X11" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="9">
         <v>-1</v>
       </c>
       <c r="AA11" s="11" t="s">
         <v>16</v>
+      </c>
+      <c r="AB11" s="11">
+        <v>-1</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="11">
         <v>-1</v>
       </c>
       <c r="C12" s="11">
         <v>-2</v>
       </c>
       <c r="D12" s="11">
         <v>-4</v>
       </c>
       <c r="E12" s="11">
         <v>-4</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="11">
         <v>-2</v>
       </c>
       <c r="H12" s="9">
         <v>1</v>
       </c>
       <c r="I12" s="9">
         <v>-3</v>
       </c>
       <c r="J12" s="9">
         <v>-1</v>
       </c>
       <c r="K12" s="9">
         <v>-1</v>
       </c>
       <c r="L12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9">
         <v>-2</v>
       </c>
-      <c r="N12" s="22">
+      <c r="N12" s="21">
         <v>-1</v>
       </c>
-      <c r="O12" s="22" t="s">
-[...8 lines deleted...]
-      <c r="R12" s="22">
+      <c r="O12" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P12" s="21">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R12" s="21">
         <v>-1</v>
       </c>
-      <c r="S12" s="22" t="s">
-[...2 lines deleted...]
-      <c r="T12" s="22">
+      <c r="S12" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T12" s="21">
         <v>-2</v>
       </c>
-      <c r="U12" s="22" t="s">
-[...2 lines deleted...]
-      <c r="V12" s="22">
+      <c r="U12" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V12" s="21">
         <v>-2</v>
       </c>
-      <c r="W12" s="22" t="s">
-[...2 lines deleted...]
-      <c r="X12" s="22">
+      <c r="W12" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X12" s="21">
         <v>-1</v>
       </c>
-      <c r="Y12" s="22" t="s">
-[...2 lines deleted...]
-      <c r="Z12" s="22" t="s">
+      <c r="Y12" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="11">
         <v>2</v>
+      </c>
+      <c r="AB12" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="11">
         <v>-1</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N13" s="22">
+      <c r="N13" s="21">
         <v>-22</v>
       </c>
-      <c r="O13" s="22">
+      <c r="O13" s="21">
         <v>-1</v>
       </c>
-      <c r="P13" s="22" t="s">
-[...8 lines deleted...]
-      <c r="S13" s="22">
+      <c r="P13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S13" s="21">
         <v>-1</v>
       </c>
-      <c r="T13" s="22" t="s">
-[...17 lines deleted...]
-      <c r="Z13" s="22" t="s">
+      <c r="T13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB13" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="11">
         <v>-8</v>
       </c>
       <c r="C14" s="11">
         <v>-44</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="11">
         <v>4</v>
       </c>
       <c r="F14" s="11">
         <v>-3</v>
       </c>
       <c r="G14" s="11">
         <v>-3</v>
       </c>
       <c r="H14" s="9">
         <v>-1</v>
       </c>
       <c r="I14" s="9">
         <v>-3</v>
       </c>
       <c r="J14" s="9">
         <v>-2</v>
       </c>
       <c r="K14" s="9">
         <v>8</v>
       </c>
       <c r="L14" s="9">
         <v>1</v>
       </c>
       <c r="M14" s="9">
         <v>3</v>
       </c>
-      <c r="N14" s="22" t="s">
-[...5 lines deleted...]
-      <c r="P14" s="22">
+      <c r="N14" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O14" s="21">
+        <v>1</v>
+      </c>
+      <c r="P14" s="21">
         <v>6</v>
       </c>
-      <c r="Q14" s="22" t="s">
-[...2 lines deleted...]
-      <c r="R14" s="22">
+      <c r="Q14" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R14" s="21">
         <v>-1</v>
       </c>
-      <c r="S14" s="22">
+      <c r="S14" s="21">
         <v>-2</v>
       </c>
-      <c r="T14" s="22" t="s">
-[...5 lines deleted...]
-      <c r="V14" s="22">
+      <c r="T14" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U14" s="21">
+        <v>2</v>
+      </c>
+      <c r="V14" s="21">
         <v>-2</v>
       </c>
-      <c r="W14" s="22">
-[...8 lines deleted...]
-      <c r="Z14" s="22" t="s">
+      <c r="W14" s="21">
+        <v>1</v>
+      </c>
+      <c r="X14" s="21">
+        <v>1</v>
+      </c>
+      <c r="Y14" s="21">
+        <v>2</v>
+      </c>
+      <c r="Z14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA14" s="11">
         <v>-7</v>
+      </c>
+      <c r="AB14" s="11">
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="11">
         <v>1</v>
       </c>
       <c r="C15" s="11">
         <v>-22</v>
       </c>
       <c r="D15" s="11">
         <v>-2</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="11">
         <v>-3</v>
       </c>
       <c r="H15" s="9">
         <v>1</v>
       </c>
       <c r="I15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J15" s="9">
         <v>1</v>
       </c>
       <c r="K15" s="9">
         <v>-4</v>
       </c>
       <c r="L15" s="9">
         <v>-1</v>
       </c>
       <c r="M15" s="9">
         <v>1</v>
       </c>
-      <c r="N15" s="22" t="s">
-[...11 lines deleted...]
-      <c r="R15" s="22">
+      <c r="N15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q15" s="21">
+        <v>2</v>
+      </c>
+      <c r="R15" s="21">
         <v>-1</v>
       </c>
-      <c r="S15" s="22" t="s">
-[...17 lines deleted...]
-      <c r="Y15" s="22" t="s">
+      <c r="S15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="9">
         <v>-2</v>
       </c>
       <c r="AA15" s="11">
         <v>1</v>
+      </c>
+      <c r="AB15" s="11" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="11">
         <v>-14</v>
       </c>
       <c r="D16" s="11">
         <v>-1</v>
       </c>
       <c r="E16" s="11">
         <v>-6</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="11">
         <v>-6</v>
       </c>
       <c r="H16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J16" s="9">
         <v>-5</v>
       </c>
       <c r="K16" s="9">
         <v>-4</v>
       </c>
       <c r="L16" s="9">
         <v>-6</v>
       </c>
       <c r="M16" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N16" s="22">
+      <c r="N16" s="21">
         <v>-1</v>
       </c>
-      <c r="O16" s="22">
+      <c r="O16" s="21">
         <v>-1</v>
       </c>
-      <c r="P16" s="22" t="s">
-[...29 lines deleted...]
-      <c r="Z16" s="22" t="s">
+      <c r="P16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="11">
         <v>-69</v>
       </c>
       <c r="D17" s="11">
         <v>1</v>
       </c>
       <c r="E17" s="11">
         <v>-2</v>
       </c>
       <c r="F17" s="11">
         <v>2</v>
       </c>
       <c r="G17" s="11">
         <v>1</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="9">
         <v>-3</v>
       </c>
       <c r="J17" s="9">
         <v>-1</v>
       </c>
       <c r="K17" s="9">
         <v>-2</v>
       </c>
       <c r="L17" s="9">
         <v>-2</v>
       </c>
       <c r="M17" s="9">
         <v>1</v>
       </c>
-      <c r="N17" s="22" t="s">
-[...2 lines deleted...]
-      <c r="O17" s="22">
+      <c r="N17" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O17" s="21">
         <v>-1</v>
       </c>
-      <c r="P17" s="22">
+      <c r="P17" s="21">
         <v>-2</v>
       </c>
-      <c r="Q17" s="22" t="s">
-[...11 lines deleted...]
-      <c r="U17" s="22">
+      <c r="Q17" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R17" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S17" s="21">
+        <v>2</v>
+      </c>
+      <c r="T17" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U17" s="21">
         <v>-5</v>
       </c>
-      <c r="V17" s="22">
+      <c r="V17" s="21">
         <v>-1</v>
       </c>
-      <c r="W17" s="22">
+      <c r="W17" s="21">
         <v>-1</v>
       </c>
-      <c r="X17" s="22">
+      <c r="X17" s="21">
         <v>-2</v>
       </c>
-      <c r="Y17" s="22">
+      <c r="Y17" s="21">
         <v>-1</v>
       </c>
       <c r="Z17" s="9">
         <v>1</v>
       </c>
       <c r="AA17" s="11">
         <v>-1</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="11">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="11">
         <v>-9</v>
       </c>
       <c r="C18" s="11">
         <v>-233</v>
       </c>
       <c r="D18" s="11">
         <v>-10</v>
       </c>
       <c r="E18" s="11">
         <v>-16</v>
       </c>
       <c r="F18" s="11">
         <v>-15</v>
       </c>
       <c r="G18" s="11">
         <v>-10</v>
       </c>
       <c r="H18" s="9">
         <v>-8</v>
       </c>
       <c r="I18" s="9">
         <v>-18</v>
       </c>
       <c r="J18" s="9">
         <v>-13</v>
       </c>
       <c r="K18" s="9">
         <v>-8</v>
       </c>
       <c r="L18" s="9">
         <v>-15</v>
       </c>
       <c r="M18" s="9">
         <v>-7</v>
       </c>
-      <c r="N18" s="22">
-[...2 lines deleted...]
-      <c r="O18" s="22">
+      <c r="N18" s="21">
+        <v>1</v>
+      </c>
+      <c r="O18" s="21">
         <v>-4</v>
       </c>
-      <c r="P18" s="22">
+      <c r="P18" s="21">
         <v>-16</v>
       </c>
-      <c r="Q18" s="22">
+      <c r="Q18" s="21">
         <v>-7</v>
       </c>
-      <c r="R18" s="22">
-[...2 lines deleted...]
-      <c r="S18" s="22">
+      <c r="R18" s="21">
+        <v>2</v>
+      </c>
+      <c r="S18" s="21">
         <v>-15</v>
       </c>
-      <c r="T18" s="22">
+      <c r="T18" s="21">
         <v>-30</v>
       </c>
-      <c r="U18" s="22">
+      <c r="U18" s="21">
         <v>-8</v>
       </c>
-      <c r="V18" s="22" t="s">
-[...2 lines deleted...]
-      <c r="W18" s="22">
+      <c r="V18" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W18" s="21">
         <v>-2</v>
       </c>
-      <c r="X18" s="22">
+      <c r="X18" s="21">
         <v>-20</v>
       </c>
-      <c r="Y18" s="22">
+      <c r="Y18" s="21">
         <v>-7</v>
       </c>
       <c r="Z18" s="9">
         <v>-16</v>
       </c>
       <c r="AA18" s="11">
         <v>-1</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="11">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="11">
         <v>1</v>
       </c>
       <c r="C19" s="11">
         <v>-5</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J19" s="9">
         <v>-1</v>
       </c>
       <c r="K19" s="9">
         <v>1</v>
       </c>
       <c r="L19" s="9">
         <v>-1</v>
       </c>
       <c r="M19" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N19" s="22" t="s">
-[...17 lines deleted...]
-      <c r="T19" s="22">
+      <c r="N19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T19" s="21">
         <v>-3</v>
       </c>
-      <c r="U19" s="22" t="s">
-[...8 lines deleted...]
-      <c r="X19" s="22">
+      <c r="U19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X19" s="21">
         <v>-5</v>
       </c>
-      <c r="Y19" s="22" t="s">
-[...2 lines deleted...]
-      <c r="Z19" s="22" t="s">
+      <c r="Y19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="11">
         <v>-4</v>
       </c>
       <c r="D20" s="11">
         <v>1</v>
       </c>
       <c r="E20" s="11">
         <v>-4</v>
       </c>
       <c r="F20" s="11">
         <v>1</v>
       </c>
       <c r="G20" s="11">
         <v>2</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="9">
         <v>1</v>
       </c>
       <c r="J20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="9">
         <v>1</v>
       </c>
       <c r="L20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M20" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N20" s="22" t="s">
-[...14 lines deleted...]
-      <c r="S20" s="22">
+      <c r="N20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q20" s="21">
+        <v>1</v>
+      </c>
+      <c r="R20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S20" s="21">
         <v>-1</v>
       </c>
-      <c r="T20" s="22" t="s">
-[...17 lines deleted...]
-      <c r="Z20" s="22" t="s">
+      <c r="T20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U20" s="21">
+        <v>1</v>
+      </c>
+      <c r="V20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W20" s="21">
+        <v>1</v>
+      </c>
+      <c r="X20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="25" t="s">
+      <c r="AB20" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="11">
         <v>-1</v>
       </c>
       <c r="C21" s="11">
         <v>-5</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="11">
         <v>-2</v>
       </c>
       <c r="F21" s="11">
         <v>-4</v>
       </c>
       <c r="G21" s="11">
         <v>-8</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="9">
         <v>-2</v>
       </c>
       <c r="J21" s="9">
         <v>-3</v>
       </c>
       <c r="K21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L21" s="9">
         <v>-3</v>
       </c>
       <c r="M21" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N21" s="22">
+      <c r="N21" s="21">
         <v>-3</v>
       </c>
-      <c r="O21" s="22" t="s">
-[...8 lines deleted...]
-      <c r="R21" s="22">
+      <c r="O21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R21" s="21">
         <v>3</v>
       </c>
-      <c r="S21" s="22">
-[...11 lines deleted...]
-      <c r="W21" s="22">
+      <c r="S21" s="21">
+        <v>1</v>
+      </c>
+      <c r="T21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W21" s="21">
         <v>-1</v>
       </c>
-      <c r="X21" s="22" t="s">
-[...2 lines deleted...]
-      <c r="Y21" s="22">
+      <c r="X21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y21" s="21">
         <v>1</v>
       </c>
       <c r="Z21" s="9">
         <v>1</v>
       </c>
       <c r="AA21" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="40" t="s">
+      <c r="AB21" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" ht="15" customHeight="1">
+      <c r="A22" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="40"/>
-[...25 lines deleted...]
-      <c r="A23" s="21" t="s">
+      <c r="B22" s="38"/>
+      <c r="C22" s="38"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="38"/>
+      <c r="F22" s="38"/>
+      <c r="G22" s="38"/>
+      <c r="H22" s="38"/>
+      <c r="I22" s="38"/>
+      <c r="J22" s="38"/>
+      <c r="K22" s="38"/>
+      <c r="L22" s="38"/>
+      <c r="M22" s="38"/>
+      <c r="N22" s="38"/>
+      <c r="O22" s="38"/>
+      <c r="P22" s="38"/>
+      <c r="Q22" s="38"/>
+      <c r="R22" s="38"/>
+      <c r="S22" s="38"/>
+      <c r="T22" s="38"/>
+      <c r="U22" s="38"/>
+      <c r="V22" s="38"/>
+      <c r="W22" s="38"/>
+      <c r="X22" s="38"/>
+      <c r="Y22" s="38"/>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="11">
         <v>-12</v>
       </c>
       <c r="C23" s="11">
         <v>-816</v>
       </c>
       <c r="D23" s="11">
         <v>-16</v>
       </c>
       <c r="E23" s="11">
         <v>-35</v>
       </c>
       <c r="F23" s="11">
         <v>-20</v>
       </c>
       <c r="G23" s="11">
         <v>-38</v>
       </c>
       <c r="H23" s="11">
         <v>-19</v>
       </c>
       <c r="I23" s="9">
         <v>-25</v>
       </c>
       <c r="J23" s="9">
         <v>-30</v>
       </c>
       <c r="K23" s="9">
         <v>-35</v>
       </c>
       <c r="L23" s="9">
         <v>-30</v>
       </c>
       <c r="M23" s="9">
         <v>7</v>
       </c>
-      <c r="N23" s="22">
+      <c r="N23" s="21">
         <v>5</v>
       </c>
-      <c r="O23" s="22">
+      <c r="O23" s="21">
         <v>15</v>
       </c>
-      <c r="P23" s="22">
+      <c r="P23" s="21">
         <v>-18</v>
       </c>
-      <c r="Q23" s="22">
+      <c r="Q23" s="21">
         <v>15</v>
       </c>
-      <c r="R23" s="22">
+      <c r="R23" s="21">
         <v>7</v>
       </c>
-      <c r="S23" s="22">
+      <c r="S23" s="21">
         <v>-34</v>
       </c>
-      <c r="T23" s="22">
+      <c r="T23" s="21">
         <v>-25</v>
       </c>
-      <c r="U23" s="22">
-[...2 lines deleted...]
-      <c r="V23" s="22">
+      <c r="U23" s="21">
+        <v>1</v>
+      </c>
+      <c r="V23" s="21">
         <v>-13</v>
       </c>
-      <c r="W23" s="22">
+      <c r="W23" s="21">
         <v>-11</v>
       </c>
-      <c r="X23" s="22">
+      <c r="X23" s="21">
         <v>-8</v>
       </c>
-      <c r="Y23" s="22">
+      <c r="Y23" s="21">
         <v>17</v>
       </c>
       <c r="Z23" s="12">
         <v>14</v>
       </c>
       <c r="AA23" s="12">
         <v>17</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="26">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="11">
         <v>-7</v>
       </c>
       <c r="C24" s="11">
         <v>-772</v>
       </c>
       <c r="D24" s="11">
         <v>-14</v>
       </c>
       <c r="E24" s="11">
         <v>-25</v>
       </c>
       <c r="F24" s="11">
         <v>-29</v>
       </c>
       <c r="G24" s="11">
         <v>-29</v>
       </c>
       <c r="H24" s="11">
         <v>-20</v>
       </c>
       <c r="I24" s="9">
         <v>-22</v>
       </c>
       <c r="J24" s="9">
         <v>-21</v>
       </c>
       <c r="K24" s="9">
         <v>-29</v>
       </c>
       <c r="L24" s="9">
         <v>-25</v>
       </c>
       <c r="M24" s="9">
         <v>3</v>
       </c>
-      <c r="N24" s="22">
+      <c r="N24" s="21">
         <v>5</v>
       </c>
-      <c r="O24" s="22">
+      <c r="O24" s="21">
         <v>12</v>
       </c>
-      <c r="P24" s="22">
+      <c r="P24" s="21">
         <v>-13</v>
       </c>
-      <c r="Q24" s="22">
+      <c r="Q24" s="21">
         <v>11</v>
       </c>
-      <c r="R24" s="22">
+      <c r="R24" s="21">
         <v>8</v>
       </c>
-      <c r="S24" s="22">
+      <c r="S24" s="21">
         <v>-27</v>
       </c>
-      <c r="T24" s="22">
+      <c r="T24" s="21">
         <v>-22</v>
       </c>
-      <c r="U24" s="22">
-[...2 lines deleted...]
-      <c r="V24" s="22">
+      <c r="U24" s="21">
+        <v>2</v>
+      </c>
+      <c r="V24" s="21">
         <v>-14</v>
       </c>
-      <c r="W24" s="22">
+      <c r="W24" s="21">
         <v>-11</v>
       </c>
-      <c r="X24" s="22">
+      <c r="X24" s="21">
         <v>-8</v>
       </c>
-      <c r="Y24" s="22">
+      <c r="Y24" s="21">
         <v>19</v>
       </c>
       <c r="Z24" s="12">
         <v>23</v>
       </c>
       <c r="AA24" s="12">
         <v>17</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="26">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="11"/>
       <c r="D25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="9" t="s">
         <v>16</v>
       </c>
@@ -10741,76 +11069,79 @@
       </c>
       <c r="L25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="O25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="Q25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="R25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="S25" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="T25" s="22" t="s">
-[...24 lines deleted...]
-    <row r="26" spans="1:27">
+      <c r="T25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB25" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="11"/>
       <c r="D26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="9" t="s">
         <v>16</v>
       </c>
@@ -10822,159 +11153,165 @@
       </c>
       <c r="L26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="O26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="Q26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="R26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="S26" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="T26" s="22" t="s">
-[...24 lines deleted...]
-    <row r="27" spans="1:27">
+      <c r="T26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB26" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="11">
         <v>-1</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="11">
         <v>7</v>
       </c>
       <c r="G27" s="11">
         <v>2</v>
       </c>
       <c r="H27" s="11">
         <v>1</v>
       </c>
       <c r="I27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J27" s="9">
         <v>-1</v>
       </c>
       <c r="K27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L27" s="9">
         <v>1</v>
       </c>
       <c r="M27" s="9">
         <v>4</v>
       </c>
-      <c r="N27" s="22">
-[...2 lines deleted...]
-      <c r="O27" s="22">
+      <c r="N27" s="21">
+        <v>1</v>
+      </c>
+      <c r="O27" s="21">
         <v>3</v>
       </c>
-      <c r="P27" s="22">
+      <c r="P27" s="21">
         <v>2</v>
       </c>
       <c r="Q27" s="9">
         <v>1</v>
       </c>
       <c r="R27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="S27" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="T27" s="22" t="s">
-[...2 lines deleted...]
-      <c r="U27" s="22">
+      <c r="T27" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U27" s="21">
         <v>-1</v>
       </c>
-      <c r="V27" s="22" t="s">
-[...11 lines deleted...]
-      <c r="Z27" s="22">
+      <c r="V27" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W27" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X27" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y27" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z27" s="21">
         <v>-1</v>
       </c>
-      <c r="AA27" s="22" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:27">
+      <c r="AA27" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB27" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="9" t="s">
         <v>16</v>
       </c>
@@ -10986,76 +11323,79 @@
       </c>
       <c r="L28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="O28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="Q28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="R28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="S28" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="T28" s="22" t="s">
-[...24 lines deleted...]
-    <row r="29" spans="1:27">
+      <c r="T28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB28" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="11"/>
       <c r="D29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="9" t="s">
         <v>16</v>
       </c>
@@ -11067,76 +11407,79 @@
       </c>
       <c r="L29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="O29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="Q29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="R29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="S29" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="T29" s="22" t="s">
-[...24 lines deleted...]
-    <row r="30" spans="1:27">
+      <c r="T29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB29" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="11"/>
       <c r="D30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="9" t="s">
         <v>16</v>
       </c>
@@ -11148,242 +11491,251 @@
       </c>
       <c r="L30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="O30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="Q30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="R30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="S30" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="T30" s="22" t="s">
-[...24 lines deleted...]
-    <row r="31" spans="1:27">
+      <c r="T30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB30" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="11">
         <v>1</v>
       </c>
       <c r="C31" s="11">
         <v>-8</v>
       </c>
       <c r="D31" s="11">
         <v>-1</v>
       </c>
       <c r="E31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="11">
         <v>-2</v>
       </c>
       <c r="H31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J31" s="9">
         <v>-1</v>
       </c>
       <c r="K31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L31" s="9">
         <v>-1</v>
       </c>
       <c r="M31" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N31" s="22">
+      <c r="N31" s="21">
         <v>1</v>
       </c>
       <c r="O31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="Q31" s="9">
         <v>2</v>
       </c>
       <c r="R31" s="9">
         <v>-1</v>
       </c>
       <c r="S31" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="T31" s="22" t="s">
-[...24 lines deleted...]
-    <row r="32" spans="1:27">
+      <c r="T31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB31" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="11">
         <v>-2</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="11">
         <v>-4</v>
       </c>
       <c r="F32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="11">
         <v>-2</v>
       </c>
       <c r="H32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J32" s="9">
         <v>-5</v>
       </c>
       <c r="K32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L32" s="9">
         <v>-5</v>
       </c>
       <c r="M32" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N32" s="22">
+      <c r="N32" s="21">
         <v>-1</v>
       </c>
-      <c r="O32" s="22">
+      <c r="O32" s="21">
         <v>-1</v>
       </c>
       <c r="P32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="Q32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="R32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="S32" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="T32" s="22" t="s">
-[...24 lines deleted...]
-    <row r="33" spans="1:27">
+      <c r="T32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB32" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="11"/>
       <c r="D33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="9" t="s">
         <v>16</v>
       </c>
@@ -11395,159 +11747,165 @@
       </c>
       <c r="L33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="O33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="Q33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="R33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="S33" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="T33" s="22" t="s">
-[...24 lines deleted...]
-    <row r="34" spans="1:27">
+      <c r="T33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB33" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="11">
         <v>-6</v>
       </c>
       <c r="C34" s="11">
         <v>-33</v>
       </c>
       <c r="D34" s="11">
         <v>-1</v>
       </c>
       <c r="E34" s="11">
         <v>-6</v>
       </c>
       <c r="F34" s="11">
         <v>2</v>
       </c>
       <c r="G34" s="11">
         <v>-7</v>
       </c>
       <c r="H34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I34" s="9">
         <v>-3</v>
       </c>
       <c r="J34" s="9">
         <v>-2</v>
       </c>
       <c r="K34" s="9">
         <v>-6</v>
       </c>
       <c r="L34" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M34" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N34" s="22">
+      <c r="N34" s="21">
         <v>-1</v>
       </c>
-      <c r="O34" s="22">
-[...2 lines deleted...]
-      <c r="P34" s="22">
+      <c r="O34" s="21">
+        <v>1</v>
+      </c>
+      <c r="P34" s="21">
         <v>-7</v>
       </c>
       <c r="Q34" s="9">
         <v>1</v>
       </c>
       <c r="R34" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="S34" s="22">
+      <c r="S34" s="21">
         <v>-7</v>
       </c>
-      <c r="T34" s="22">
+      <c r="T34" s="21">
         <v>-3</v>
       </c>
-      <c r="U34" s="22" t="s">
-[...11 lines deleted...]
-      <c r="Y34" s="22">
+      <c r="U34" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V34" s="21">
+        <v>1</v>
+      </c>
+      <c r="W34" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X34" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y34" s="21">
         <v>-2</v>
       </c>
       <c r="Z34" s="9">
         <v>-8</v>
       </c>
-      <c r="AA34" s="22" t="s">
-[...3 lines deleted...]
-    <row r="35" spans="1:27">
+      <c r="AA34" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB34" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="11"/>
       <c r="D35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="9" t="s">
         <v>16</v>
       </c>
@@ -11559,76 +11917,79 @@
       </c>
       <c r="L35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="O35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="Q35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="R35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="S35" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="T35" s="22" t="s">
-[...24 lines deleted...]
-    <row r="36" spans="1:27">
+      <c r="T35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB35" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="11"/>
       <c r="D36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="9" t="s">
         <v>16</v>
       </c>
@@ -11640,77 +12001,80 @@
       </c>
       <c r="L36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="O36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="Q36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="R36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="S36" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="T36" s="22" t="s">
-[...25 lines deleted...]
-      <c r="A37" s="25" t="s">
+      <c r="T36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB36" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32">
+      <c r="A37" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="11"/>
       <c r="D37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J37" s="9" t="s">
@@ -11721,1264 +12085,1311 @@
       </c>
       <c r="L37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="O37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="P37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="Q37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="R37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="S37" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="T37" s="22" t="s">
-[...25 lines deleted...]
-      <c r="A38" s="39" t="s">
+      <c r="T37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB37" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32">
+      <c r="A38" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="39"/>
-[...25 lines deleted...]
-      <c r="A39" s="21" t="s">
+      <c r="B38" s="37"/>
+      <c r="C38" s="37"/>
+      <c r="D38" s="37"/>
+      <c r="E38" s="37"/>
+      <c r="F38" s="37"/>
+      <c r="G38" s="37"/>
+      <c r="H38" s="37"/>
+      <c r="I38" s="37"/>
+      <c r="J38" s="37"/>
+      <c r="K38" s="37"/>
+      <c r="L38" s="37"/>
+      <c r="M38" s="37"/>
+      <c r="N38" s="37"/>
+      <c r="O38" s="37"/>
+      <c r="P38" s="37"/>
+      <c r="Q38" s="37"/>
+      <c r="R38" s="37"/>
+      <c r="S38" s="37"/>
+      <c r="T38" s="37"/>
+      <c r="U38" s="37"/>
+      <c r="V38" s="37"/>
+      <c r="W38" s="37"/>
+      <c r="X38" s="37"/>
+      <c r="Y38" s="37"/>
+    </row>
+    <row r="39" spans="1:32">
+      <c r="A39" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="11">
         <v>-15</v>
       </c>
       <c r="C39" s="11">
         <v>-366</v>
       </c>
       <c r="D39" s="11">
         <v>-13</v>
       </c>
       <c r="E39" s="11">
         <v>-96</v>
       </c>
       <c r="F39" s="11">
         <v>-15</v>
       </c>
       <c r="G39" s="11">
         <v>-22</v>
       </c>
       <c r="H39" s="11">
         <v>-6</v>
       </c>
       <c r="I39" s="9">
         <v>-29</v>
       </c>
       <c r="J39" s="9">
         <v>-26</v>
       </c>
       <c r="K39" s="9">
         <v>-7</v>
       </c>
       <c r="L39" s="9">
         <v>-26</v>
       </c>
       <c r="M39" s="9">
         <v>-2</v>
       </c>
-      <c r="N39" s="22">
+      <c r="N39" s="21">
         <v>-28</v>
       </c>
-      <c r="O39" s="22">
+      <c r="O39" s="21">
         <v>-5</v>
       </c>
-      <c r="P39" s="22">
+      <c r="P39" s="21">
         <v>-5</v>
       </c>
-      <c r="Q39" s="22">
+      <c r="Q39" s="21">
         <v>-6</v>
       </c>
-      <c r="R39" s="22">
+      <c r="R39" s="21">
         <v>-7</v>
       </c>
-      <c r="S39" s="22">
+      <c r="S39" s="21">
         <v>-16</v>
       </c>
-      <c r="T39" s="22">
+      <c r="T39" s="21">
         <v>-29</v>
       </c>
-      <c r="U39" s="22">
+      <c r="U39" s="21">
         <v>-15</v>
       </c>
-      <c r="V39" s="22">
+      <c r="V39" s="21">
         <v>-7</v>
       </c>
-      <c r="W39" s="22" t="s">
-[...2 lines deleted...]
-      <c r="X39" s="22">
+      <c r="W39" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X39" s="21">
         <v>-25</v>
       </c>
-      <c r="Y39" s="22">
+      <c r="Y39" s="21">
         <v>-4</v>
       </c>
       <c r="Z39" s="12">
         <v>-4</v>
       </c>
       <c r="AA39" s="12">
         <v>-7</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="11">
+        <v>-4</v>
+      </c>
+      <c r="AE39" s="42"/>
+      <c r="AF39" s="42"/>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M40" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N40" s="22" t="s">
-[...35 lines deleted...]
-      <c r="Z40" s="22" t="s">
+      <c r="N40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32">
       <c r="A41" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="11">
         <v>-9</v>
       </c>
       <c r="D41" s="11">
         <v>1</v>
       </c>
       <c r="E41" s="11">
         <v>-80</v>
       </c>
       <c r="F41" s="11">
         <v>3</v>
       </c>
       <c r="G41" s="11">
         <v>-6</v>
       </c>
       <c r="H41" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="9">
         <v>-6</v>
       </c>
       <c r="J41" s="9">
         <v>-6</v>
       </c>
       <c r="K41" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L41" s="9">
         <v>-3</v>
       </c>
       <c r="M41" s="9">
         <v>2</v>
       </c>
-      <c r="N41" s="22">
+      <c r="N41" s="21">
         <v>-1</v>
       </c>
-      <c r="O41" s="22" t="s">
-[...2 lines deleted...]
-      <c r="P41" s="22">
+      <c r="O41" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P41" s="21">
         <v>-1</v>
       </c>
-      <c r="Q41" s="22" t="s">
-[...2 lines deleted...]
-      <c r="R41" s="22">
+      <c r="Q41" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R41" s="21">
         <v>-8</v>
       </c>
-      <c r="S41" s="22">
+      <c r="S41" s="21">
         <v>-7</v>
       </c>
-      <c r="T41" s="22">
+      <c r="T41" s="21">
         <v>-3</v>
       </c>
-      <c r="U41" s="22">
+      <c r="U41" s="21">
         <v>-3</v>
       </c>
-      <c r="V41" s="22">
+      <c r="V41" s="21">
         <v>-1</v>
       </c>
-      <c r="W41" s="22" t="s">
-[...5 lines deleted...]
-      <c r="Y41" s="22">
+      <c r="W41" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X41" s="21">
+        <v>2</v>
+      </c>
+      <c r="Y41" s="21">
         <v>-1</v>
       </c>
-      <c r="Z41" s="22">
+      <c r="Z41" s="21">
         <v>4</v>
       </c>
       <c r="AA41" s="12">
         <v>-1</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="11">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D42" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="11">
         <v>-1</v>
       </c>
       <c r="F42" s="11">
         <v>2</v>
       </c>
       <c r="G42" s="11">
         <v>2</v>
       </c>
       <c r="H42" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="9">
         <v>3</v>
       </c>
       <c r="J42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L42" s="9">
         <v>-1</v>
       </c>
       <c r="M42" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N42" s="22" t="s">
-[...35 lines deleted...]
-      <c r="Z42" s="22" t="s">
+      <c r="N42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="11">
         <v>-2</v>
       </c>
       <c r="C43" s="11">
         <v>-2</v>
       </c>
       <c r="D43" s="11">
         <v>-1</v>
       </c>
       <c r="E43" s="11">
         <v>5</v>
       </c>
       <c r="F43" s="11">
         <v>1</v>
       </c>
       <c r="G43" s="11">
         <v>0</v>
       </c>
       <c r="H43" s="11">
         <v>1</v>
       </c>
       <c r="I43" s="9">
         <v>-1</v>
       </c>
       <c r="J43" s="9">
         <v>-3</v>
       </c>
       <c r="K43" s="9">
         <v>-4</v>
       </c>
       <c r="L43" s="9">
         <v>-1</v>
       </c>
       <c r="M43" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N43" s="22">
+      <c r="N43" s="21">
         <v>-2</v>
       </c>
-      <c r="O43" s="22">
-[...8 lines deleted...]
-      <c r="R43" s="22">
+      <c r="O43" s="21">
+        <v>1</v>
+      </c>
+      <c r="P43" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q43" s="21">
+        <v>1</v>
+      </c>
+      <c r="R43" s="21">
         <v>-2</v>
       </c>
-      <c r="S43" s="22" t="s">
-[...2 lines deleted...]
-      <c r="T43" s="22">
+      <c r="S43" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T43" s="21">
         <v>6</v>
       </c>
-      <c r="U43" s="22">
+      <c r="U43" s="21">
         <v>-2</v>
       </c>
-      <c r="V43" s="22" t="s">
-[...11 lines deleted...]
-      <c r="Z43" s="22" t="s">
+      <c r="V43" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W43" s="21">
+        <v>2</v>
+      </c>
+      <c r="X43" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y43" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="11">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="11">
         <v>-1</v>
       </c>
       <c r="C44" s="11">
         <v>-2</v>
       </c>
       <c r="D44" s="11">
         <v>-4</v>
       </c>
       <c r="E44" s="11">
         <v>-4</v>
       </c>
       <c r="F44" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="11">
         <v>-2</v>
       </c>
       <c r="H44" s="11">
         <v>1</v>
       </c>
       <c r="I44" s="9">
         <v>-3</v>
       </c>
       <c r="J44" s="9">
         <v>-1</v>
       </c>
       <c r="K44" s="9">
         <v>-1</v>
       </c>
       <c r="L44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M44" s="9">
         <v>-2</v>
       </c>
-      <c r="N44" s="22">
+      <c r="N44" s="21">
         <v>-1</v>
       </c>
-      <c r="O44" s="22" t="s">
-[...8 lines deleted...]
-      <c r="R44" s="22">
+      <c r="O44" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P44" s="21">
+        <v>1</v>
+      </c>
+      <c r="Q44" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R44" s="21">
         <v>-1</v>
       </c>
-      <c r="S44" s="22" t="s">
-[...2 lines deleted...]
-      <c r="T44" s="22">
+      <c r="S44" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T44" s="21">
         <v>-2</v>
       </c>
-      <c r="U44" s="22" t="s">
-[...2 lines deleted...]
-      <c r="V44" s="22">
+      <c r="U44" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V44" s="21">
         <v>-2</v>
       </c>
-      <c r="W44" s="22" t="s">
-[...2 lines deleted...]
-      <c r="X44" s="22">
+      <c r="W44" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X44" s="21">
         <v>-1</v>
       </c>
-      <c r="Y44" s="22" t="s">
-[...2 lines deleted...]
-      <c r="Z44" s="22" t="s">
+      <c r="Y44" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="12">
         <v>2</v>
       </c>
-    </row>
-    <row r="45" spans="1:27">
+      <c r="AB44" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="11">
         <v>-1</v>
       </c>
       <c r="C45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M45" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N45" s="22">
+      <c r="N45" s="21">
         <v>-22</v>
       </c>
-      <c r="O45" s="22">
+      <c r="O45" s="21">
         <v>-1</v>
       </c>
-      <c r="P45" s="22" t="s">
-[...8 lines deleted...]
-      <c r="S45" s="22">
+      <c r="P45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S45" s="21">
         <v>-1</v>
       </c>
-      <c r="T45" s="22" t="s">
-[...17 lines deleted...]
-      <c r="Z45" s="22" t="s">
+      <c r="T45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="46" spans="1:27">
+      <c r="AB45" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="11">
         <v>-8</v>
       </c>
       <c r="C46" s="11">
         <v>-44</v>
       </c>
       <c r="D46" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E46" s="11">
         <v>4</v>
       </c>
       <c r="F46" s="11">
         <v>-3</v>
       </c>
       <c r="G46" s="11">
         <v>-3</v>
       </c>
       <c r="H46" s="11">
         <v>-1</v>
       </c>
       <c r="I46" s="9">
         <v>-3</v>
       </c>
       <c r="J46" s="9">
         <v>-2</v>
       </c>
       <c r="K46" s="9">
         <v>8</v>
       </c>
       <c r="L46" s="9">
         <v>1</v>
       </c>
       <c r="M46" s="9">
         <v>3</v>
       </c>
-      <c r="N46" s="22" t="s">
-[...5 lines deleted...]
-      <c r="P46" s="22">
+      <c r="N46" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O46" s="21">
+        <v>1</v>
+      </c>
+      <c r="P46" s="21">
         <v>6</v>
       </c>
-      <c r="Q46" s="22" t="s">
-[...2 lines deleted...]
-      <c r="R46" s="22">
+      <c r="Q46" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R46" s="21">
         <v>-1</v>
       </c>
-      <c r="S46" s="22">
+      <c r="S46" s="21">
         <v>-2</v>
       </c>
-      <c r="T46" s="22" t="s">
-[...5 lines deleted...]
-      <c r="V46" s="22">
+      <c r="T46" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U46" s="21">
+        <v>2</v>
+      </c>
+      <c r="V46" s="21">
         <v>-2</v>
       </c>
-      <c r="W46" s="22">
-[...8 lines deleted...]
-      <c r="Z46" s="22"/>
+      <c r="W46" s="21">
+        <v>1</v>
+      </c>
+      <c r="X46" s="21">
+        <v>1</v>
+      </c>
+      <c r="Y46" s="21">
+        <v>2</v>
+      </c>
+      <c r="Z46" s="21"/>
       <c r="AA46" s="12">
         <v>-7</v>
       </c>
-    </row>
-    <row r="47" spans="1:27">
+      <c r="AB46" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="11">
         <v>-14</v>
       </c>
       <c r="D47" s="11">
         <v>-1</v>
       </c>
       <c r="E47" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="11">
         <v>-1</v>
       </c>
       <c r="H47" s="11">
         <v>1</v>
       </c>
       <c r="I47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J47" s="9">
         <v>2</v>
       </c>
       <c r="K47" s="9">
         <v>-4</v>
       </c>
       <c r="L47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M47" s="9">
         <v>1</v>
       </c>
-      <c r="N47" s="22">
+      <c r="N47" s="21">
         <v>-1</v>
       </c>
-      <c r="O47" s="22" t="s">
-[...32 lines deleted...]
-      <c r="Z47" s="33">
+      <c r="O47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z47" s="30">
         <v>-2</v>
       </c>
       <c r="AA47" s="12">
         <v>1</v>
       </c>
-    </row>
-    <row r="48" spans="1:27">
+      <c r="AB47" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="11">
         <v>-12</v>
       </c>
       <c r="D48" s="11">
         <v>-1</v>
       </c>
       <c r="E48" s="11">
         <v>-2</v>
       </c>
       <c r="F48" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="11">
         <v>-4</v>
       </c>
       <c r="H48" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K48" s="9">
         <v>-4</v>
       </c>
       <c r="L48" s="9">
         <v>-1</v>
       </c>
       <c r="M48" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N48" s="22" t="s">
-[...35 lines deleted...]
-      <c r="Z48" s="34"/>
+      <c r="N48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z48" s="31"/>
       <c r="AA48" s="12" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="49" spans="1:27">
+      <c r="AB48" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="49" spans="1:28">
       <c r="A49" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="11">
         <v>-69</v>
       </c>
       <c r="D49" s="11">
         <v>1</v>
       </c>
       <c r="E49" s="11">
         <v>-2</v>
       </c>
       <c r="F49" s="11">
         <v>2</v>
       </c>
       <c r="G49" s="11">
         <v>1</v>
       </c>
       <c r="H49" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="9">
         <v>-3</v>
       </c>
       <c r="J49" s="9">
         <v>-1</v>
       </c>
       <c r="K49" s="9">
         <v>-2</v>
       </c>
       <c r="L49" s="9">
         <v>-2</v>
       </c>
       <c r="M49" s="9">
         <v>1</v>
       </c>
-      <c r="N49" s="22" t="s">
-[...2 lines deleted...]
-      <c r="O49" s="22">
+      <c r="N49" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O49" s="21">
         <v>-1</v>
       </c>
-      <c r="P49" s="22">
+      <c r="P49" s="21">
         <v>-2</v>
       </c>
-      <c r="Q49" s="22" t="s">
-[...11 lines deleted...]
-      <c r="U49" s="22">
+      <c r="Q49" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R49" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S49" s="21">
+        <v>2</v>
+      </c>
+      <c r="T49" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U49" s="21">
         <v>-5</v>
       </c>
-      <c r="V49" s="22">
+      <c r="V49" s="21">
         <v>-1</v>
       </c>
-      <c r="W49" s="22">
+      <c r="W49" s="21">
         <v>-1</v>
       </c>
-      <c r="X49" s="22">
+      <c r="X49" s="21">
         <v>-2</v>
       </c>
-      <c r="Y49" s="22">
+      <c r="Y49" s="21">
         <v>-1</v>
       </c>
-      <c r="Z49" s="33">
+      <c r="Z49" s="30">
         <v>1</v>
       </c>
       <c r="AA49" s="12">
         <v>-1</v>
       </c>
-    </row>
-    <row r="50" spans="1:27">
+      <c r="AB49" s="11">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:28">
       <c r="A50" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="11">
         <v>-3</v>
       </c>
       <c r="C50" s="11">
         <v>-200</v>
       </c>
       <c r="D50" s="11">
         <v>-9</v>
       </c>
       <c r="E50" s="11">
         <v>-10</v>
       </c>
       <c r="F50" s="11">
         <v>-17</v>
       </c>
       <c r="G50" s="11">
         <v>-3</v>
       </c>
       <c r="H50" s="11">
         <v>-8</v>
       </c>
       <c r="I50" s="9">
         <v>-15</v>
       </c>
       <c r="J50" s="9">
         <v>-11</v>
       </c>
       <c r="K50" s="9">
         <v>-2</v>
       </c>
       <c r="L50" s="9">
         <v>-15</v>
       </c>
       <c r="M50" s="9">
         <v>-7</v>
       </c>
-      <c r="N50" s="22">
-[...2 lines deleted...]
-      <c r="O50" s="22">
+      <c r="N50" s="21">
+        <v>2</v>
+      </c>
+      <c r="O50" s="21">
         <v>-5</v>
       </c>
-      <c r="P50" s="22">
+      <c r="P50" s="21">
         <v>-9</v>
       </c>
-      <c r="Q50" s="22">
+      <c r="Q50" s="21">
         <v>-8</v>
       </c>
-      <c r="R50" s="22">
-[...2 lines deleted...]
-      <c r="S50" s="22">
+      <c r="R50" s="21">
+        <v>2</v>
+      </c>
+      <c r="S50" s="21">
         <v>-8</v>
       </c>
-      <c r="T50" s="22">
+      <c r="T50" s="21">
         <v>-27</v>
       </c>
-      <c r="U50" s="22">
+      <c r="U50" s="21">
         <v>-8</v>
       </c>
-      <c r="V50" s="22">
+      <c r="V50" s="21">
         <v>-1</v>
       </c>
-      <c r="W50" s="22">
+      <c r="W50" s="21">
         <v>-2</v>
       </c>
-      <c r="X50" s="22">
+      <c r="X50" s="21">
         <v>-20</v>
       </c>
-      <c r="Y50" s="22">
+      <c r="Y50" s="21">
         <v>-5</v>
       </c>
-      <c r="Z50" s="33">
+      <c r="Z50" s="30">
         <v>-8</v>
       </c>
       <c r="AA50" s="12">
         <v>-1</v>
       </c>
-    </row>
-    <row r="51" spans="1:27">
+      <c r="AB50" s="11">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:28">
       <c r="A51" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="11">
         <v>1</v>
       </c>
       <c r="C51" s="11">
         <v>-5</v>
       </c>
       <c r="D51" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J51" s="9">
         <v>-1</v>
       </c>
       <c r="K51" s="9">
         <v>1</v>
       </c>
       <c r="L51" s="9">
         <v>-1</v>
       </c>
       <c r="M51" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N51" s="22" t="s">
-[...17 lines deleted...]
-      <c r="T51" s="22">
+      <c r="N51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T51" s="21">
         <v>-3</v>
       </c>
-      <c r="U51" s="22" t="s">
-[...8 lines deleted...]
-      <c r="X51" s="22">
+      <c r="U51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X51" s="21">
         <v>-5</v>
       </c>
-      <c r="Y51" s="22" t="s">
-[...9 lines deleted...]
-    <row r="52" spans="1:27">
+      <c r="Y51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB51" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52" spans="1:28">
       <c r="A52" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="11">
         <v>-4</v>
       </c>
       <c r="D52" s="11">
         <v>1</v>
       </c>
       <c r="E52" s="11">
         <v>-4</v>
       </c>
       <c r="F52" s="11">
         <v>1</v>
       </c>
       <c r="G52" s="11">
         <v>2</v>
       </c>
       <c r="H52" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="9">
         <v>1</v>
       </c>
       <c r="J52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K52" s="9">
         <v>1</v>
       </c>
       <c r="L52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M52" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="N52" s="22" t="s">
-[...14 lines deleted...]
-      <c r="S52" s="22">
+      <c r="N52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q52" s="21">
+        <v>1</v>
+      </c>
+      <c r="R52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S52" s="21">
         <v>-1</v>
       </c>
-      <c r="T52" s="22" t="s">
-[...25 lines deleted...]
-      <c r="A53" s="26" t="s">
+      <c r="T52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U52" s="21">
+        <v>1</v>
+      </c>
+      <c r="V52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W52" s="21">
+        <v>1</v>
+      </c>
+      <c r="X52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB52" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53" spans="1:28">
+      <c r="A53" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="15">
         <v>-1</v>
       </c>
       <c r="C53" s="15">
         <v>-5</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="15">
         <v>-2</v>
       </c>
       <c r="F53" s="15">
         <v>-4</v>
       </c>
       <c r="G53" s="15">
         <v>-8</v>
       </c>
       <c r="H53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="14">
         <v>-2</v>
@@ -13013,50 +13424,53 @@
       <c r="S53" s="15">
         <v>1</v>
       </c>
       <c r="T53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="U53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="V53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="W53" s="15">
         <v>-1</v>
       </c>
       <c r="X53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="15">
         <v>1</v>
       </c>
       <c r="Z53" s="15">
         <v>1</v>
       </c>
       <c r="AA53" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB53" s="15" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>