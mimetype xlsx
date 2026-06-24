--- v1 (2026-06-03)
+++ v2 (2026-06-24)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-3696" yWindow="-180" windowWidth="23256" windowHeight="12300" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбышие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2461" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2555" uniqueCount="35">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -342,51 +342,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -432,92 +432,93 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -791,187 +792,187 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AK53"/>
+  <dimension ref="A1:AK74"/>
   <sheetViews>
-    <sheetView zoomScale="178" zoomScaleNormal="178" workbookViewId="0">
-      <selection activeCell="A38" sqref="A38:Y38"/>
+    <sheetView topLeftCell="C1" zoomScale="83" zoomScaleNormal="83" workbookViewId="0">
+      <selection activeCell="AB7" sqref="AB7:AC53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="26" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="26" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="26" customWidth="1"/>
     <col min="4" max="4" width="4.5546875" style="26" customWidth="1"/>
     <col min="5" max="5" width="6.109375" style="26" customWidth="1"/>
     <col min="6" max="6" width="3.88671875" style="26" customWidth="1"/>
     <col min="7" max="8" width="4.88671875" style="26" customWidth="1"/>
     <col min="9" max="9" width="5.6640625" style="26" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="26" customWidth="1"/>
     <col min="11" max="11" width="6.88671875" style="26" customWidth="1"/>
     <col min="12" max="12" width="6.109375" style="26" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="26" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="26" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="26" customWidth="1"/>
     <col min="16" max="16" width="4.5546875" style="26" customWidth="1"/>
     <col min="17" max="17" width="6.109375" style="26" customWidth="1"/>
     <col min="18" max="18" width="3.88671875" style="26" customWidth="1"/>
     <col min="19" max="20" width="4.88671875" style="26" customWidth="1"/>
     <col min="21" max="21" width="5.6640625" style="26" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="26" customWidth="1"/>
     <col min="23" max="23" width="6.88671875" style="26" customWidth="1"/>
     <col min="24" max="24" width="6.109375" style="26" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.109375" style="26" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="35"/>
-[...22 lines deleted...]
-      <c r="Y1" s="35"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
     </row>
     <row r="2" spans="1:37">
-      <c r="A2" s="44"/>
-[...11 lines deleted...]
-      <c r="M2" s="44"/>
+      <c r="A2" s="35"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
     </row>
     <row r="3" spans="1:37" s="2" customFormat="1">
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="AK3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="39"/>
-      <c r="B4" s="33">
+      <c r="A4" s="44"/>
+      <c r="B4" s="38">
         <v>2024</v>
       </c>
-      <c r="C4" s="34"/>
-[...10 lines deleted...]
-      <c r="N4" s="33">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="38">
         <v>2025</v>
       </c>
-      <c r="O4" s="34"/>
-[...10 lines deleted...]
-      <c r="Z4" s="33">
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="39"/>
+      <c r="Z4" s="38">
         <v>2026</v>
       </c>
-      <c r="AA4" s="34"/>
-[...9 lines deleted...]
-      <c r="AK4" s="34"/>
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="39"/>
+      <c r="AE4" s="39"/>
+      <c r="AF4" s="39"/>
+      <c r="AG4" s="39"/>
+      <c r="AH4" s="39"/>
+      <c r="AI4" s="39"/>
+      <c r="AJ4" s="39"/>
+      <c r="AK4" s="39"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="40"/>
+      <c r="A5" s="45"/>
       <c r="B5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1038,77 +1039,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="36" t="s">
+      <c r="A6" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="36"/>
-[...22 lines deleted...]
-      <c r="Y6" s="36"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="U6" s="41"/>
+      <c r="V6" s="41"/>
+      <c r="W6" s="41"/>
+      <c r="X6" s="41"/>
+      <c r="Y6" s="41"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="9">
         <v>15</v>
       </c>
       <c r="C7" s="9">
         <v>76</v>
       </c>
       <c r="D7" s="9">
         <v>34</v>
       </c>
       <c r="E7" s="9">
         <v>31</v>
       </c>
       <c r="F7" s="9">
         <v>41</v>
       </c>
       <c r="G7" s="9">
         <v>31</v>
       </c>
       <c r="H7" s="9">
         <v>25</v>
@@ -1151,50 +1152,53 @@
       </c>
       <c r="U7" s="21">
         <v>27</v>
       </c>
       <c r="V7" s="21">
         <v>10</v>
       </c>
       <c r="W7" s="21">
         <v>19</v>
       </c>
       <c r="X7" s="21">
         <v>29</v>
       </c>
       <c r="Y7" s="21">
         <v>37</v>
       </c>
       <c r="Z7" s="21">
         <v>32</v>
       </c>
       <c r="AA7" s="21">
         <v>33</v>
       </c>
       <c r="AB7" s="11">
         <v>18</v>
       </c>
+      <c r="AC7" s="11">
+        <v>11</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="9">
         <v>13</v>
       </c>
       <c r="C8" s="9">
         <v>55</v>
       </c>
       <c r="D8" s="9">
         <v>27</v>
       </c>
       <c r="E8" s="9">
         <v>19</v>
       </c>
       <c r="F8" s="9">
         <v>13</v>
       </c>
       <c r="G8" s="9">
         <v>18</v>
       </c>
       <c r="H8" s="9">
         <v>19</v>
@@ -1237,50 +1241,53 @@
       </c>
       <c r="U8" s="21">
         <v>18</v>
       </c>
       <c r="V8" s="21">
         <v>5</v>
       </c>
       <c r="W8" s="21">
         <v>15</v>
       </c>
       <c r="X8" s="21">
         <v>22</v>
       </c>
       <c r="Y8" s="21">
         <v>31</v>
       </c>
       <c r="Z8" s="21">
         <v>23</v>
       </c>
       <c r="AA8" s="21">
         <v>23</v>
       </c>
       <c r="AB8" s="11">
         <v>10</v>
       </c>
+      <c r="AC8" s="11">
+        <v>7</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="9">
         <v>2</v>
       </c>
       <c r="D9" s="9">
         <v>1</v>
       </c>
       <c r="E9" s="9">
         <v>1</v>
       </c>
       <c r="F9" s="9">
         <v>4</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>16</v>
@@ -1323,50 +1330,54 @@
       </c>
       <c r="U9" s="21">
         <v>1</v>
       </c>
       <c r="V9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X9" s="21">
         <v>3</v>
       </c>
       <c r="Y9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z9" s="21">
         <v>4</v>
       </c>
       <c r="AA9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB9" s="11">
         <v>3</v>
       </c>
+      <c r="AC9" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD9" s="33"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="9">
         <v>1</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="9">
         <v>2</v>
       </c>
       <c r="G10" s="9">
         <v>2</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>16</v>
@@ -1409,50 +1420,54 @@
       </c>
       <c r="U10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB10" s="21" t="s">
         <v>16</v>
       </c>
+      <c r="AC10" s="11">
+        <v>1</v>
+      </c>
+      <c r="AD10" s="33"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="9">
         <v>1</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="9">
         <v>5</v>
       </c>
       <c r="F11" s="9">
         <v>11</v>
       </c>
       <c r="G11" s="9">
         <v>3</v>
       </c>
       <c r="H11" s="9">
         <v>2</v>
@@ -1495,50 +1510,54 @@
       </c>
       <c r="U11" s="21">
         <v>1</v>
       </c>
       <c r="V11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W11" s="21">
         <v>2</v>
       </c>
       <c r="X11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB11" s="21" t="s">
         <v>16</v>
       </c>
+      <c r="AC11" s="11">
+        <v>1</v>
+      </c>
+      <c r="AD11" s="33"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="9">
         <v>1</v>
@@ -1581,50 +1600,54 @@
       </c>
       <c r="U12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="21">
         <v>2</v>
       </c>
       <c r="AB12" s="21" t="s">
         <v>16</v>
       </c>
+      <c r="AC12" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD12" s="33"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="9" t="s">
         <v>16</v>
@@ -1667,50 +1690,54 @@
       </c>
       <c r="U13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB13" s="21" t="s">
         <v>16</v>
       </c>
+      <c r="AC13" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD13" s="33"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="9">
         <v>9</v>
       </c>
       <c r="D14" s="9">
         <v>2</v>
       </c>
       <c r="E14" s="9">
         <v>5</v>
       </c>
       <c r="F14" s="9">
         <v>1</v>
       </c>
       <c r="G14" s="9">
         <v>4</v>
       </c>
       <c r="H14" s="9">
         <v>1</v>
@@ -1753,50 +1780,54 @@
       </c>
       <c r="U14" s="21">
         <v>3</v>
       </c>
       <c r="V14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W14" s="21">
         <v>1</v>
       </c>
       <c r="X14" s="21">
         <v>3</v>
       </c>
       <c r="Y14" s="21">
         <v>2</v>
       </c>
       <c r="Z14" s="21">
         <v>1</v>
       </c>
       <c r="AA14" s="21">
         <v>4</v>
       </c>
       <c r="AB14" s="11">
         <v>2</v>
       </c>
+      <c r="AC14" s="11">
+        <v>2</v>
+      </c>
+      <c r="AD14" s="33"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="9">
         <v>1</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="9">
         <v>1</v>
@@ -1839,50 +1870,54 @@
       </c>
       <c r="U15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA15" s="21">
         <v>1</v>
       </c>
       <c r="AB15" s="21" t="s">
         <v>16</v>
       </c>
+      <c r="AC15" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD15" s="33"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="9">
         <v>1</v>
       </c>
       <c r="H16" s="9" t="s">
         <v>16</v>
@@ -1925,52 +1960,56 @@
       </c>
       <c r="U16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB16" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD16" s="33"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="9">
         <v>1</v>
       </c>
       <c r="D17" s="9">
         <v>1</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="9">
         <v>2</v>
       </c>
       <c r="G17" s="9">
         <v>1</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="9" t="s">
@@ -2011,52 +2050,56 @@
       </c>
       <c r="U17" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V17" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W17" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X17" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y17" s="21">
         <v>1</v>
       </c>
       <c r="Z17" s="21">
         <v>1</v>
       </c>
       <c r="AA17" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB17" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD17" s="33"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="9">
         <v>6</v>
       </c>
       <c r="D18" s="9">
         <v>2</v>
       </c>
       <c r="E18" s="9">
         <v>1</v>
       </c>
       <c r="F18" s="9">
         <v>6</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="9">
         <v>1</v>
       </c>
       <c r="I18" s="9">
@@ -2097,52 +2140,56 @@
       </c>
       <c r="U18" s="21">
         <v>3</v>
       </c>
       <c r="V18" s="21">
         <v>5</v>
       </c>
       <c r="W18" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X18" s="21">
         <v>1</v>
       </c>
       <c r="Y18" s="21">
         <v>2</v>
       </c>
       <c r="Z18" s="21">
         <v>2</v>
       </c>
       <c r="AA18" s="21">
         <v>3</v>
       </c>
       <c r="AB18" s="11">
         <v>3</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD18" s="33"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="9">
         <v>1</v>
       </c>
       <c r="C19" s="9">
         <v>1</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="9" t="s">
@@ -2183,52 +2230,56 @@
       </c>
       <c r="U19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB19" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD19" s="33"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="9">
         <v>1</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="9">
         <v>1</v>
       </c>
       <c r="G20" s="9">
         <v>2</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="9">
@@ -2269,52 +2320,56 @@
       </c>
       <c r="U20" s="21">
         <v>1</v>
       </c>
       <c r="V20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W20" s="21">
         <v>1</v>
       </c>
       <c r="X20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB20" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD20" s="33"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="9">
         <v>1</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="9">
@@ -2355,81 +2410,86 @@
       </c>
       <c r="U21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="21">
         <v>1</v>
       </c>
       <c r="Z21" s="21">
         <v>1</v>
       </c>
       <c r="AA21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB21" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="38" t="s">
+      <c r="AC21" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD21" s="33"/>
+    </row>
+    <row r="22" spans="1:30">
+      <c r="A22" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="38"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="B22" s="43"/>
+      <c r="C22" s="43"/>
+      <c r="D22" s="43"/>
+      <c r="E22" s="43"/>
+      <c r="F22" s="43"/>
+      <c r="G22" s="43"/>
+      <c r="H22" s="43"/>
+      <c r="I22" s="43"/>
+      <c r="J22" s="43"/>
+      <c r="K22" s="43"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+      <c r="N22" s="43"/>
+      <c r="O22" s="43"/>
+      <c r="P22" s="43"/>
+      <c r="Q22" s="43"/>
+      <c r="R22" s="43"/>
+      <c r="S22" s="43"/>
+      <c r="T22" s="43"/>
+      <c r="U22" s="43"/>
+      <c r="V22" s="43"/>
+      <c r="W22" s="43"/>
+      <c r="X22" s="43"/>
+      <c r="Y22" s="43"/>
+      <c r="AC22" s="11"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="9">
         <v>14</v>
       </c>
       <c r="C23" s="9">
         <v>57</v>
       </c>
       <c r="D23" s="9">
         <v>27</v>
       </c>
       <c r="E23" s="9">
         <v>20</v>
       </c>
       <c r="F23" s="9">
         <v>27</v>
       </c>
       <c r="G23" s="9">
         <v>22</v>
       </c>
       <c r="H23" s="9">
         <v>21</v>
       </c>
       <c r="I23" s="9">
@@ -2470,52 +2530,55 @@
       </c>
       <c r="U23" s="21">
         <v>19</v>
       </c>
       <c r="V23" s="21">
         <v>6</v>
       </c>
       <c r="W23" s="11">
         <v>15</v>
       </c>
       <c r="X23" s="21">
         <v>23</v>
       </c>
       <c r="Y23" s="21">
         <v>33</v>
       </c>
       <c r="Z23" s="21">
         <v>24</v>
       </c>
       <c r="AA23" s="21">
         <v>23</v>
       </c>
       <c r="AB23" s="26">
         <v>10</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="9">
         <v>13</v>
       </c>
       <c r="C24" s="9">
         <v>55</v>
       </c>
       <c r="D24" s="9">
         <v>27</v>
       </c>
       <c r="E24" s="9">
         <v>19</v>
       </c>
       <c r="F24" s="9">
         <v>13</v>
       </c>
       <c r="G24" s="9">
         <v>18</v>
       </c>
       <c r="H24" s="9">
         <v>19</v>
       </c>
       <c r="I24" s="9">
@@ -2556,52 +2619,55 @@
       </c>
       <c r="U24" s="21">
         <v>18</v>
       </c>
       <c r="V24" s="21">
         <v>5</v>
       </c>
       <c r="W24" s="11">
         <v>15</v>
       </c>
       <c r="X24" s="21">
         <v>22</v>
       </c>
       <c r="Y24" s="21">
         <v>31</v>
       </c>
       <c r="Z24" s="21">
         <v>23</v>
       </c>
       <c r="AA24" s="21">
         <v>23</v>
       </c>
       <c r="AB24" s="26">
         <v>10</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="11">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="9" t="s">
@@ -2642,52 +2708,55 @@
       </c>
       <c r="U25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="9" t="s">
@@ -2728,52 +2797,55 @@
       </c>
       <c r="U26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="9">
         <v>9</v>
       </c>
       <c r="G27" s="9">
         <v>3</v>
       </c>
       <c r="H27" s="9">
         <v>1</v>
       </c>
       <c r="I27" s="9">
@@ -2814,52 +2886,55 @@
       </c>
       <c r="U27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="9" t="s">
@@ -2900,52 +2975,55 @@
       </c>
       <c r="U28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="9" t="s">
@@ -2986,52 +3064,55 @@
       </c>
       <c r="U29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="9" t="s">
@@ -3072,52 +3153,55 @@
       </c>
       <c r="U30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="9">
         <v>1</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="9" t="s">
@@ -3158,52 +3242,55 @@
       </c>
       <c r="U31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="9">
         <v>1</v>
       </c>
       <c r="H32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="9" t="s">
@@ -3244,52 +3331,55 @@
       </c>
       <c r="U32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="9" t="s">
@@ -3330,52 +3420,55 @@
       </c>
       <c r="U33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="9">
         <v>2</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="9">
         <v>1</v>
       </c>
       <c r="F34" s="9">
         <v>5</v>
       </c>
       <c r="G34" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H34" s="9">
         <v>1</v>
       </c>
       <c r="I34" s="9" t="s">
@@ -3416,52 +3509,55 @@
       </c>
       <c r="U34" s="21">
         <v>1</v>
       </c>
       <c r="V34" s="21">
         <v>1</v>
       </c>
       <c r="W34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X34" s="21">
         <v>1</v>
       </c>
       <c r="Y34" s="21">
         <v>2</v>
       </c>
       <c r="Z34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="9" t="s">
@@ -3502,52 +3598,55 @@
       </c>
       <c r="U35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="26">
         <v>1</v>
       </c>
       <c r="AA35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="9" t="s">
@@ -3588,52 +3687,55 @@
       </c>
       <c r="U36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="9" t="s">
@@ -3674,81 +3776,85 @@
       </c>
       <c r="U37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="37" t="s">
+      <c r="AC37" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="A38" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="37"/>
-[...24 lines deleted...]
-    <row r="39" spans="1:28">
+      <c r="B38" s="42"/>
+      <c r="C38" s="42"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="42"/>
+      <c r="H38" s="42"/>
+      <c r="I38" s="42"/>
+      <c r="J38" s="42"/>
+      <c r="K38" s="42"/>
+      <c r="L38" s="42"/>
+      <c r="M38" s="42"/>
+      <c r="N38" s="42"/>
+      <c r="O38" s="42"/>
+      <c r="P38" s="42"/>
+      <c r="Q38" s="42"/>
+      <c r="R38" s="42"/>
+      <c r="S38" s="42"/>
+      <c r="T38" s="42"/>
+      <c r="U38" s="42"/>
+      <c r="V38" s="42"/>
+      <c r="W38" s="42"/>
+      <c r="X38" s="42"/>
+      <c r="Y38" s="42"/>
+      <c r="AC38" s="11"/>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="9">
         <v>1</v>
       </c>
       <c r="C39" s="9">
         <v>19</v>
       </c>
       <c r="D39" s="9">
         <v>7</v>
       </c>
       <c r="E39" s="9">
         <v>11</v>
       </c>
       <c r="F39" s="9">
         <v>14</v>
       </c>
       <c r="G39" s="9">
         <v>9</v>
       </c>
       <c r="H39" s="9">
         <v>4</v>
       </c>
       <c r="I39" s="9">
@@ -3789,52 +3895,55 @@
       </c>
       <c r="U39" s="21">
         <v>8</v>
       </c>
       <c r="V39" s="21">
         <v>4</v>
       </c>
       <c r="W39" s="21">
         <v>4</v>
       </c>
       <c r="X39" s="21">
         <v>6</v>
       </c>
       <c r="Y39" s="21">
         <v>4</v>
       </c>
       <c r="Z39" s="21">
         <v>8</v>
       </c>
       <c r="AA39" s="21">
         <v>10</v>
       </c>
       <c r="AB39" s="26">
         <v>8</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="9" t="s">
@@ -3875,52 +3984,55 @@
       </c>
       <c r="U40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="9">
         <v>2</v>
       </c>
       <c r="D41" s="9">
         <v>1</v>
       </c>
       <c r="E41" s="9">
         <v>1</v>
       </c>
       <c r="F41" s="9">
         <v>4</v>
       </c>
       <c r="G41" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="9">
@@ -3958,55 +4070,58 @@
       </c>
       <c r="T41" s="21">
         <v>2</v>
       </c>
       <c r="U41" s="21">
         <v>1</v>
       </c>
       <c r="V41" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W41" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X41" s="21">
         <v>3</v>
       </c>
       <c r="Y41" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z41" s="21">
         <v>4</v>
       </c>
       <c r="AA41" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="AB41" s="45">
+      <c r="AB41" s="36">
         <v>3</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="9">
         <v>1</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F42" s="9">
         <v>2</v>
       </c>
       <c r="G42" s="9">
         <v>2</v>
       </c>
       <c r="H42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="9">
@@ -4047,52 +4162,55 @@
       </c>
       <c r="U42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB42" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="9">
         <v>1</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E43" s="9">
         <v>5</v>
       </c>
       <c r="F43" s="9">
         <v>2</v>
       </c>
       <c r="G43" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="9">
         <v>1</v>
       </c>
       <c r="I43" s="9" t="s">
@@ -4133,52 +4251,55 @@
       </c>
       <c r="U43" s="21">
         <v>1</v>
       </c>
       <c r="V43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W43" s="21">
         <v>2</v>
       </c>
       <c r="X43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB43" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H44" s="9">
         <v>1</v>
       </c>
       <c r="I44" s="9" t="s">
@@ -4219,52 +4340,55 @@
       </c>
       <c r="U44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="21">
         <v>2</v>
       </c>
       <c r="AB44" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="9" t="s">
@@ -4305,52 +4429,55 @@
       </c>
       <c r="U45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB45" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29">
       <c r="A46" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="9">
         <v>9</v>
       </c>
       <c r="D46" s="9">
         <v>2</v>
       </c>
       <c r="E46" s="9">
         <v>5</v>
       </c>
       <c r="F46" s="9">
         <v>1</v>
       </c>
       <c r="G46" s="9">
         <v>4</v>
       </c>
       <c r="H46" s="9">
         <v>1</v>
       </c>
       <c r="I46" s="9">
@@ -4388,55 +4515,58 @@
       </c>
       <c r="T46" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U46" s="21">
         <v>3</v>
       </c>
       <c r="V46" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W46" s="21">
         <v>1</v>
       </c>
       <c r="X46" s="21">
         <v>3</v>
       </c>
       <c r="Y46" s="21">
         <v>2</v>
       </c>
       <c r="Z46" s="21">
         <v>1</v>
       </c>
       <c r="AA46" s="21">
         <v>4</v>
       </c>
-      <c r="AB46" s="45">
-[...3 lines deleted...]
-    <row r="47" spans="1:28">
+      <c r="AB46" s="36">
+        <v>2</v>
+      </c>
+      <c r="AC46" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29">
       <c r="A47" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H47" s="9">
         <v>1</v>
       </c>
       <c r="I47" s="9" t="s">
@@ -4477,52 +4607,55 @@
       </c>
       <c r="U47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA47" s="21">
         <v>1</v>
       </c>
       <c r="AB47" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29">
       <c r="A48" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="9" t="s">
@@ -4563,52 +4696,55 @@
       </c>
       <c r="U48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB48" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29">
       <c r="A49" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="9">
         <v>1</v>
       </c>
       <c r="D49" s="9">
         <v>1</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="9">
         <v>2</v>
       </c>
       <c r="G49" s="9">
         <v>1</v>
       </c>
       <c r="H49" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="9" t="s">
@@ -4649,52 +4785,55 @@
       </c>
       <c r="U49" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V49" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W49" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X49" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y49" s="21">
         <v>1</v>
       </c>
       <c r="Z49" s="21">
         <v>1</v>
       </c>
       <c r="AA49" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB49" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29">
       <c r="A50" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="9">
         <v>4</v>
       </c>
       <c r="D50" s="9">
         <v>2</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="9">
         <v>1</v>
       </c>
       <c r="G50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="9">
@@ -4732,55 +4871,58 @@
       </c>
       <c r="T50" s="21">
         <v>4</v>
       </c>
       <c r="U50" s="21">
         <v>2</v>
       </c>
       <c r="V50" s="21">
         <v>4</v>
       </c>
       <c r="W50" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X50" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y50" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z50" s="21">
         <v>1</v>
       </c>
       <c r="AA50" s="21">
         <v>3</v>
       </c>
-      <c r="AB50" s="45">
+      <c r="AB50" s="36">
         <v>3</v>
       </c>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29">
       <c r="A51" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="9">
         <v>1</v>
       </c>
       <c r="C51" s="9">
         <v>1</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="9" t="s">
@@ -4821,52 +4963,55 @@
       </c>
       <c r="U51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB51" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29">
       <c r="A52" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="9">
         <v>1</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="9">
         <v>1</v>
       </c>
       <c r="G52" s="9">
         <v>2</v>
       </c>
       <c r="H52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="9">
@@ -4907,52 +5052,55 @@
       </c>
       <c r="U52" s="21">
         <v>1</v>
       </c>
       <c r="V52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W52" s="21">
         <v>1</v>
       </c>
       <c r="X52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29">
       <c r="A53" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="F53" s="14">
         <v>1</v>
       </c>
       <c r="G53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="15">
@@ -4993,218 +5141,284 @@
       </c>
       <c r="U53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="V53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="W53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="X53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="15">
         <v>1</v>
       </c>
       <c r="Z53" s="15">
         <v>1</v>
       </c>
       <c r="AA53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="15" t="s">
         <v>16</v>
       </c>
+      <c r="AC53" s="14" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29">
+      <c r="AC54" s="11"/>
+    </row>
+    <row r="55" spans="1:29">
+      <c r="AC55" s="11"/>
+    </row>
+    <row r="56" spans="1:29">
+      <c r="AC56" s="11"/>
+    </row>
+    <row r="57" spans="1:29">
+      <c r="AC57" s="11"/>
+    </row>
+    <row r="58" spans="1:29">
+      <c r="AC58" s="11"/>
+    </row>
+    <row r="59" spans="1:29">
+      <c r="AC59" s="11"/>
+    </row>
+    <row r="60" spans="1:29">
+      <c r="AC60" s="11"/>
+    </row>
+    <row r="61" spans="1:29">
+      <c r="AC61" s="11"/>
+    </row>
+    <row r="62" spans="1:29">
+      <c r="AC62" s="11"/>
+    </row>
+    <row r="63" spans="1:29">
+      <c r="AC63" s="11"/>
+    </row>
+    <row r="64" spans="1:29">
+      <c r="AC64" s="11"/>
+    </row>
+    <row r="65" spans="29:29">
+      <c r="AC65" s="11"/>
+    </row>
+    <row r="66" spans="29:29">
+      <c r="AC66" s="11"/>
+    </row>
+    <row r="67" spans="29:29">
+      <c r="AC67" s="11"/>
+    </row>
+    <row r="68" spans="29:29">
+      <c r="AC68" s="11"/>
+    </row>
+    <row r="69" spans="29:29">
+      <c r="AC69" s="11"/>
+    </row>
+    <row r="70" spans="29:29">
+      <c r="AC70" s="11"/>
+    </row>
+    <row r="71" spans="29:29">
+      <c r="AC71" s="11"/>
+    </row>
+    <row r="72" spans="29:29">
+      <c r="AC72" s="11"/>
+    </row>
+    <row r="73" spans="29:29">
+      <c r="AC73" s="11"/>
+    </row>
+    <row r="74" spans="29:29">
+      <c r="AC74" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK54"/>
   <sheetViews>
-    <sheetView topLeftCell="A19" zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
-      <selection activeCell="J26" sqref="J26"/>
+    <sheetView topLeftCell="T1" zoomScale="168" zoomScaleNormal="168" workbookViewId="0">
+      <selection activeCell="AB7" sqref="AB7:AC53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="26" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="26" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="26" customWidth="1"/>
     <col min="4" max="4" width="4.5546875" style="26" customWidth="1"/>
     <col min="5" max="5" width="6.109375" style="26" customWidth="1"/>
     <col min="6" max="6" width="3.88671875" style="26" customWidth="1"/>
     <col min="7" max="8" width="4.88671875" style="26" customWidth="1"/>
     <col min="9" max="9" width="5.6640625" style="26" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="26" customWidth="1"/>
     <col min="11" max="11" width="6.88671875" style="26" customWidth="1"/>
     <col min="12" max="12" width="6.109375" style="26" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="26" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="26" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="26" customWidth="1"/>
     <col min="16" max="16" width="4.5546875" style="26" customWidth="1"/>
     <col min="17" max="17" width="6.109375" style="26" customWidth="1"/>
     <col min="18" max="18" width="4.6640625" style="26" customWidth="1"/>
     <col min="19" max="20" width="4.88671875" style="26" customWidth="1"/>
     <col min="21" max="21" width="5.6640625" style="26" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="26" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.88671875" style="26" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="8.88671875" style="26" customWidth="1"/>
     <col min="25" max="25" width="7.109375" style="26" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="41"/>
-[...22 lines deleted...]
-      <c r="Y1" s="41"/>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
+      <c r="U1" s="46"/>
+      <c r="V1" s="46"/>
+      <c r="W1" s="46"/>
+      <c r="X1" s="46"/>
+      <c r="Y1" s="46"/>
     </row>
     <row r="2" spans="1:37" ht="13.2">
-      <c r="A2" s="46"/>
-[...23 lines deleted...]
-      <c r="Y2" s="46"/>
+      <c r="A2" s="37"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
+      <c r="N2" s="37"/>
+      <c r="O2" s="37"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="37"/>
+      <c r="R2" s="37"/>
+      <c r="S2" s="37"/>
+      <c r="T2" s="37"/>
+      <c r="U2" s="37"/>
+      <c r="V2" s="37"/>
+      <c r="W2" s="37"/>
+      <c r="X2" s="37"/>
+      <c r="Y2" s="37"/>
     </row>
     <row r="3" spans="1:37" s="2" customFormat="1">
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="AK3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="39"/>
-      <c r="B4" s="33">
+      <c r="A4" s="44"/>
+      <c r="B4" s="38">
         <v>2024</v>
       </c>
-      <c r="C4" s="34"/>
-[...10 lines deleted...]
-      <c r="N4" s="33">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="38">
         <v>2025</v>
       </c>
-      <c r="O4" s="34"/>
-[...10 lines deleted...]
-      <c r="Z4" s="33">
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="39"/>
+      <c r="Z4" s="38">
         <v>2026</v>
       </c>
-      <c r="AA4" s="34"/>
-[...9 lines deleted...]
-      <c r="AK4" s="34"/>
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="39"/>
+      <c r="AE4" s="39"/>
+      <c r="AF4" s="39"/>
+      <c r="AG4" s="39"/>
+      <c r="AH4" s="39"/>
+      <c r="AI4" s="39"/>
+      <c r="AJ4" s="39"/>
+      <c r="AK4" s="39"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="40"/>
+      <c r="A5" s="45"/>
       <c r="B5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -5271,77 +5485,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="36" t="s">
+      <c r="A6" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="36"/>
-[...22 lines deleted...]
-      <c r="Y6" s="36"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="U6" s="41"/>
+      <c r="V6" s="41"/>
+      <c r="W6" s="41"/>
+      <c r="X6" s="41"/>
+      <c r="Y6" s="41"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="7">
         <v>42</v>
       </c>
       <c r="C7" s="7">
         <v>1258</v>
       </c>
       <c r="D7" s="7">
         <v>63</v>
       </c>
       <c r="E7" s="7">
         <v>162</v>
       </c>
       <c r="F7" s="7">
         <v>76</v>
       </c>
       <c r="G7" s="7">
         <v>91</v>
       </c>
       <c r="H7" s="7">
         <v>50</v>
@@ -5384,50 +5598,53 @@
       </c>
       <c r="U7" s="13">
         <v>41</v>
       </c>
       <c r="V7" s="21">
         <v>30</v>
       </c>
       <c r="W7" s="21">
         <v>30</v>
       </c>
       <c r="X7" s="13">
         <v>62</v>
       </c>
       <c r="Y7" s="13">
         <v>24</v>
       </c>
       <c r="Z7" s="26">
         <v>22</v>
       </c>
       <c r="AA7" s="26">
         <v>23</v>
       </c>
       <c r="AB7" s="11">
         <v>20</v>
       </c>
+      <c r="AC7" s="11">
+        <v>20</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="7">
         <v>20</v>
       </c>
       <c r="C8" s="7">
         <v>827</v>
       </c>
       <c r="D8" s="7">
         <v>41</v>
       </c>
       <c r="E8" s="7">
         <v>44</v>
       </c>
       <c r="F8" s="7">
         <v>42</v>
       </c>
       <c r="G8" s="7">
         <v>47</v>
       </c>
       <c r="H8" s="7">
         <v>39</v>
@@ -5470,50 +5687,54 @@
       </c>
       <c r="U8" s="13">
         <v>16</v>
       </c>
       <c r="V8" s="21">
         <v>19</v>
       </c>
       <c r="W8" s="21">
         <v>26</v>
       </c>
       <c r="X8" s="13">
         <v>30</v>
       </c>
       <c r="Y8" s="13">
         <v>12</v>
       </c>
       <c r="Z8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA8" s="26">
         <v>6</v>
       </c>
       <c r="AB8" s="11">
         <v>8</v>
       </c>
+      <c r="AC8" s="11">
+        <v>13</v>
+      </c>
+      <c r="AD8" s="33"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="7">
         <v>11</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="7">
         <v>81</v>
       </c>
       <c r="F9" s="7">
         <v>1</v>
       </c>
       <c r="G9" s="7">
         <v>6</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>16</v>
@@ -5556,50 +5777,54 @@
       </c>
       <c r="U9" s="13">
         <v>4</v>
       </c>
       <c r="V9" s="21">
         <v>1</v>
       </c>
       <c r="W9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X9" s="13">
         <v>1</v>
       </c>
       <c r="Y9" s="13">
         <v>1</v>
       </c>
       <c r="Z9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA9" s="26">
         <v>1</v>
       </c>
       <c r="AB9" s="32" t="s">
         <v>16</v>
       </c>
+      <c r="AC9" s="11">
+        <v>2</v>
+      </c>
+      <c r="AD9" s="33"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="7">
         <v>1</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="7">
         <v>1</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>16</v>
@@ -5642,50 +5867,54 @@
       </c>
       <c r="U10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB10" s="32" t="s">
         <v>16</v>
       </c>
+      <c r="AC10" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD10" s="33"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="7">
         <v>2</v>
       </c>
       <c r="C11" s="7">
         <v>4</v>
       </c>
       <c r="D11" s="7">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="7">
         <v>3</v>
       </c>
       <c r="G11" s="7">
         <v>1</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>16</v>
@@ -5728,50 +5957,54 @@
       </c>
       <c r="U11" s="13">
         <v>4</v>
       </c>
       <c r="V11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="26">
         <v>1</v>
       </c>
       <c r="AA11" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB11" s="11">
         <v>1</v>
       </c>
+      <c r="AC11" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD11" s="33"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="7">
         <v>1</v>
       </c>
       <c r="C12" s="7">
         <v>2</v>
       </c>
       <c r="D12" s="7">
         <v>4</v>
       </c>
       <c r="E12" s="7">
         <v>4</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="7">
         <v>2</v>
       </c>
       <c r="H12" s="7" t="s">
         <v>16</v>
@@ -5814,50 +6047,54 @@
       </c>
       <c r="U12" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V12" s="21">
         <v>2</v>
       </c>
       <c r="W12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X12" s="13">
         <v>1</v>
       </c>
       <c r="Y12" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB12" s="32" t="s">
         <v>16</v>
       </c>
+      <c r="AC12" s="11">
+        <v>1</v>
+      </c>
+      <c r="AD12" s="33"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="7">
         <v>1</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>16</v>
@@ -5900,50 +6137,54 @@
       </c>
       <c r="U13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB13" s="32" t="s">
         <v>16</v>
       </c>
+      <c r="AC13" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD13" s="33"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7">
         <v>8</v>
       </c>
       <c r="C14" s="7">
         <v>53</v>
       </c>
       <c r="D14" s="7">
         <v>2</v>
       </c>
       <c r="E14" s="7">
         <v>1</v>
       </c>
       <c r="F14" s="7">
         <v>4</v>
       </c>
       <c r="G14" s="7">
         <v>7</v>
       </c>
       <c r="H14" s="7">
         <v>2</v>
@@ -5986,50 +6227,54 @@
       </c>
       <c r="U14" s="13">
         <v>1</v>
       </c>
       <c r="V14" s="21">
         <v>2</v>
       </c>
       <c r="W14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X14" s="13">
         <v>2</v>
       </c>
       <c r="Y14" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z14" s="13">
         <v>1</v>
       </c>
       <c r="AA14" s="26">
         <v>11</v>
       </c>
       <c r="AB14" s="32" t="s">
         <v>16</v>
       </c>
+      <c r="AC14" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD14" s="33"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7">
         <v>22</v>
       </c>
       <c r="D15" s="7">
         <v>2</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="7">
         <v>3</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>16</v>
@@ -6072,50 +6317,54 @@
       </c>
       <c r="U15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="26">
         <v>2</v>
       </c>
       <c r="AA15" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB15" s="32" t="s">
         <v>16</v>
       </c>
+      <c r="AC15" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD15" s="33"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="7">
         <v>14</v>
       </c>
       <c r="D16" s="7">
         <v>1</v>
       </c>
       <c r="E16" s="7">
         <v>6</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="7">
         <v>7</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>16</v>
@@ -6158,52 +6407,56 @@
       </c>
       <c r="U16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB16" s="32" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD16" s="33"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="7">
         <v>70</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="7">
         <v>2</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="7">
@@ -6244,52 +6497,56 @@
       </c>
       <c r="U17" s="13">
         <v>5</v>
       </c>
       <c r="V17" s="21">
         <v>1</v>
       </c>
       <c r="W17" s="21">
         <v>1</v>
       </c>
       <c r="X17" s="13">
         <v>2</v>
       </c>
       <c r="Y17" s="13">
         <v>2</v>
       </c>
       <c r="Z17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA17" s="26">
         <v>1</v>
       </c>
       <c r="AB17" s="11">
         <v>2</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD17" s="33"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="7">
         <v>9</v>
       </c>
       <c r="C18" s="7">
         <v>239</v>
       </c>
       <c r="D18" s="7">
         <v>12</v>
       </c>
       <c r="E18" s="7">
         <v>17</v>
       </c>
       <c r="F18" s="7">
         <v>21</v>
       </c>
       <c r="G18" s="7">
         <v>10</v>
       </c>
       <c r="H18" s="7">
         <v>9</v>
       </c>
       <c r="I18" s="7">
@@ -6330,52 +6587,56 @@
       </c>
       <c r="U18" s="13">
         <v>11</v>
       </c>
       <c r="V18" s="21">
         <v>5</v>
       </c>
       <c r="W18" s="21">
         <v>2</v>
       </c>
       <c r="X18" s="13">
         <v>21</v>
       </c>
       <c r="Y18" s="13">
         <v>9</v>
       </c>
       <c r="Z18" s="26">
         <v>18</v>
       </c>
       <c r="AA18" s="26">
         <v>4</v>
       </c>
       <c r="AB18" s="11">
         <v>9</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="11">
+        <v>4</v>
+      </c>
+      <c r="AD18" s="33"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="7">
         <v>6</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="7" t="s">
@@ -6416,52 +6677,56 @@
       </c>
       <c r="U19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X19" s="13">
         <v>5</v>
       </c>
       <c r="Y19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB19" s="32" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD19" s="33"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="7">
         <v>4</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="7">
         <v>4</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="7" t="s">
@@ -6502,52 +6767,56 @@
       </c>
       <c r="U20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB20" s="32" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD20" s="33"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="7">
         <v>1</v>
       </c>
       <c r="C21" s="7">
         <v>5</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="7">
         <v>2</v>
       </c>
       <c r="F21" s="7">
         <v>5</v>
       </c>
       <c r="G21" s="8">
         <v>8</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="7">
@@ -6588,81 +6857,85 @@
       </c>
       <c r="U21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W21" s="21">
         <v>1</v>
       </c>
       <c r="X21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA21" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB21" s="32" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="38" t="s">
+      <c r="AC21" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="15" customHeight="1">
+      <c r="A22" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="38"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="B22" s="43"/>
+      <c r="C22" s="43"/>
+      <c r="D22" s="43"/>
+      <c r="E22" s="43"/>
+      <c r="F22" s="43"/>
+      <c r="G22" s="43"/>
+      <c r="H22" s="43"/>
+      <c r="I22" s="43"/>
+      <c r="J22" s="43"/>
+      <c r="K22" s="43"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+      <c r="N22" s="43"/>
+      <c r="O22" s="43"/>
+      <c r="P22" s="43"/>
+      <c r="Q22" s="43"/>
+      <c r="R22" s="43"/>
+      <c r="S22" s="43"/>
+      <c r="T22" s="43"/>
+      <c r="U22" s="43"/>
+      <c r="V22" s="43"/>
+      <c r="W22" s="43"/>
+      <c r="X22" s="43"/>
+      <c r="Y22" s="43"/>
+      <c r="AC22" s="11"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="7">
         <v>26</v>
       </c>
       <c r="C23" s="7">
         <v>873</v>
       </c>
       <c r="D23" s="7">
         <v>43</v>
       </c>
       <c r="E23" s="7">
         <v>55</v>
       </c>
       <c r="F23" s="7">
         <v>47</v>
       </c>
       <c r="G23" s="7">
         <v>60</v>
       </c>
       <c r="H23" s="7">
         <v>40</v>
       </c>
       <c r="I23" s="7">
@@ -6703,52 +6976,55 @@
       </c>
       <c r="U23" s="13">
         <v>18</v>
       </c>
       <c r="V23" s="13">
         <v>19</v>
       </c>
       <c r="W23" s="13">
         <v>26</v>
       </c>
       <c r="X23" s="13">
         <v>31</v>
       </c>
       <c r="Y23" s="13">
         <v>16</v>
       </c>
       <c r="Z23" s="26">
         <v>10</v>
       </c>
       <c r="AA23" s="26">
         <v>6</v>
       </c>
       <c r="AB23" s="26">
         <v>8</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="11">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="7">
         <v>20</v>
       </c>
       <c r="C24" s="7">
         <v>827</v>
       </c>
       <c r="D24" s="7">
         <v>41</v>
       </c>
       <c r="E24" s="7">
         <v>44</v>
       </c>
       <c r="F24" s="7">
         <v>42</v>
       </c>
       <c r="G24" s="7">
         <v>47</v>
       </c>
       <c r="H24" s="7">
         <v>39</v>
       </c>
       <c r="I24" s="7">
@@ -6789,52 +7065,55 @@
       </c>
       <c r="U24" s="13">
         <v>16</v>
       </c>
       <c r="V24" s="13">
         <v>19</v>
       </c>
       <c r="W24" s="13">
         <v>26</v>
       </c>
       <c r="X24" s="13">
         <v>30</v>
       </c>
       <c r="Y24" s="13">
         <v>12</v>
       </c>
       <c r="Z24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA24" s="26">
         <v>6</v>
       </c>
       <c r="AB24" s="26">
         <v>8</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="11">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="7" t="s">
@@ -6875,52 +7154,55 @@
       </c>
       <c r="U25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="7" t="s">
@@ -6961,52 +7243,56 @@
       </c>
       <c r="U26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD26" s="33"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="7">
         <v>1</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="7">
         <v>2</v>
       </c>
       <c r="G27" s="7">
         <v>1</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I27" s="7">
@@ -7047,52 +7333,56 @@
       </c>
       <c r="U27" s="13">
         <v>1</v>
       </c>
       <c r="V27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="26">
         <v>1</v>
       </c>
       <c r="AA27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD27" s="33"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="7" t="s">
@@ -7133,52 +7423,56 @@
       </c>
       <c r="U28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD28" s="33"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="7" t="s">
@@ -7219,52 +7513,56 @@
       </c>
       <c r="U29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD29" s="33"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="7" t="s">
@@ -7305,52 +7603,55 @@
       </c>
       <c r="U30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="7">
         <v>8</v>
       </c>
       <c r="D31" s="7">
         <v>1</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="7">
         <v>2</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="7" t="s">
@@ -7391,52 +7692,55 @@
       </c>
       <c r="U31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="7">
         <v>2</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="7">
         <v>4</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="7">
         <v>3</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="7" t="s">
@@ -7477,52 +7781,55 @@
       </c>
       <c r="U32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="7" t="s">
@@ -7563,52 +7870,55 @@
       </c>
       <c r="U33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="7">
         <v>6</v>
       </c>
       <c r="C34" s="7">
         <v>35</v>
       </c>
       <c r="D34" s="7">
         <v>1</v>
       </c>
       <c r="E34" s="7">
         <v>7</v>
       </c>
       <c r="F34" s="7">
         <v>3</v>
       </c>
       <c r="G34" s="7">
         <v>7</v>
       </c>
       <c r="H34" s="7">
         <v>1</v>
       </c>
       <c r="I34" s="7">
@@ -7649,52 +7959,55 @@
       </c>
       <c r="U34" s="13">
         <v>1</v>
       </c>
       <c r="V34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X34" s="13">
         <v>1</v>
       </c>
       <c r="Y34" s="13">
         <v>4</v>
       </c>
       <c r="Z34" s="26">
         <v>9</v>
       </c>
       <c r="AA34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="7" t="s">
@@ -7735,52 +8048,55 @@
       </c>
       <c r="U35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="7" t="s">
@@ -7821,52 +8137,55 @@
       </c>
       <c r="U36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="7" t="s">
@@ -7907,81 +8226,85 @@
       </c>
       <c r="U37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="37" t="s">
+      <c r="AC37" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
+      <c r="A38" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="37"/>
-[...24 lines deleted...]
-    <row r="39" spans="1:28">
+      <c r="B38" s="42"/>
+      <c r="C38" s="42"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="42"/>
+      <c r="H38" s="42"/>
+      <c r="I38" s="42"/>
+      <c r="J38" s="42"/>
+      <c r="K38" s="42"/>
+      <c r="L38" s="42"/>
+      <c r="M38" s="42"/>
+      <c r="N38" s="42"/>
+      <c r="O38" s="42"/>
+      <c r="P38" s="42"/>
+      <c r="Q38" s="42"/>
+      <c r="R38" s="42"/>
+      <c r="S38" s="42"/>
+      <c r="T38" s="42"/>
+      <c r="U38" s="42"/>
+      <c r="V38" s="42"/>
+      <c r="W38" s="42"/>
+      <c r="X38" s="42"/>
+      <c r="Y38" s="42"/>
+      <c r="AC38" s="11"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="7">
         <v>16</v>
       </c>
       <c r="C39" s="7">
         <v>385</v>
       </c>
       <c r="D39" s="7">
         <v>20</v>
       </c>
       <c r="E39" s="7">
         <v>107</v>
       </c>
       <c r="F39" s="7">
         <v>29</v>
       </c>
       <c r="G39" s="7">
         <v>31</v>
       </c>
       <c r="H39" s="7">
         <v>10</v>
       </c>
       <c r="I39" s="7">
@@ -8022,52 +8345,55 @@
       </c>
       <c r="U39" s="13">
         <v>23</v>
       </c>
       <c r="V39" s="13">
         <v>11</v>
       </c>
       <c r="W39" s="13">
         <v>4</v>
       </c>
       <c r="X39" s="13">
         <v>31</v>
       </c>
       <c r="Y39" s="13">
         <v>8</v>
       </c>
       <c r="Z39" s="26">
         <v>12</v>
       </c>
       <c r="AA39" s="26">
         <v>17</v>
       </c>
       <c r="AB39" s="26">
         <v>12</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="11">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="7" t="s">
@@ -8108,52 +8434,56 @@
       </c>
       <c r="U40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="13">
         <v>1</v>
       </c>
       <c r="Z40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="32" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD40" s="33"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="7">
         <v>11</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E41" s="7">
         <v>81</v>
       </c>
       <c r="F41" s="7">
         <v>1</v>
       </c>
       <c r="G41" s="7">
         <v>6</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="7">
@@ -8194,52 +8524,56 @@
       </c>
       <c r="U41" s="13">
         <v>4</v>
       </c>
       <c r="V41" s="13">
         <v>1</v>
       </c>
       <c r="W41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X41" s="13">
         <v>1</v>
       </c>
       <c r="Y41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA41" s="26">
         <v>1</v>
       </c>
       <c r="AB41" s="32" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="11">
+        <v>2</v>
+      </c>
+      <c r="AD41" s="33"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="7">
         <v>1</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="7">
         <v>1</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="7" t="s">
@@ -8280,52 +8614,56 @@
       </c>
       <c r="U42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB42" s="32" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD42" s="33"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="7">
         <v>2</v>
       </c>
       <c r="C43" s="7">
         <v>3</v>
       </c>
       <c r="D43" s="7">
         <v>1</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F43" s="7">
         <v>1</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I43" s="7">
@@ -8366,52 +8704,56 @@
       </c>
       <c r="U43" s="13">
         <v>3</v>
       </c>
       <c r="V43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB43" s="11">
         <v>1</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD43" s="33"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="7">
         <v>1</v>
       </c>
       <c r="C44" s="7">
         <v>2</v>
       </c>
       <c r="D44" s="7">
         <v>4</v>
       </c>
       <c r="E44" s="7">
         <v>4</v>
       </c>
       <c r="F44" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="7">
         <v>2</v>
       </c>
       <c r="H44" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I44" s="7">
@@ -8452,52 +8794,56 @@
       </c>
       <c r="U44" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V44" s="13">
         <v>2</v>
       </c>
       <c r="W44" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X44" s="13">
         <v>1</v>
       </c>
       <c r="Y44" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB44" s="32" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44" s="11">
+        <v>1</v>
+      </c>
+      <c r="AD44" s="33"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="7">
         <v>1</v>
       </c>
       <c r="C45" s="7">
         <v>0</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="7" t="s">
@@ -8538,52 +8884,56 @@
       </c>
       <c r="U45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB45" s="32" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="46" spans="1:28">
+      <c r="AC45" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD45" s="33"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="7">
         <v>8</v>
       </c>
       <c r="C46" s="7">
         <v>53</v>
       </c>
       <c r="D46" s="7">
         <v>2</v>
       </c>
       <c r="E46" s="7">
         <v>1</v>
       </c>
       <c r="F46" s="7">
         <v>4</v>
       </c>
       <c r="G46" s="7">
         <v>7</v>
       </c>
       <c r="H46" s="7">
         <v>2</v>
       </c>
       <c r="I46" s="7">
@@ -8624,52 +8974,56 @@
       </c>
       <c r="U46" s="13">
         <v>1</v>
       </c>
       <c r="V46" s="13">
         <v>2</v>
       </c>
       <c r="W46" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X46" s="13">
         <v>2</v>
       </c>
       <c r="Y46" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z46" s="26">
         <v>1</v>
       </c>
       <c r="AA46" s="26">
         <v>11</v>
       </c>
       <c r="AB46" s="32" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="47" spans="1:28">
+      <c r="AC46" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD46" s="33"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="7">
         <v>14</v>
       </c>
       <c r="D47" s="7">
         <v>1</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="7">
         <v>1</v>
       </c>
       <c r="H47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="7" t="s">
@@ -8710,52 +9064,56 @@
       </c>
       <c r="U47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="26">
         <v>2</v>
       </c>
       <c r="AA47" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB47" s="32" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="48" spans="1:28">
+      <c r="AC47" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD47" s="33"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="7">
         <v>12</v>
       </c>
       <c r="D48" s="7">
         <v>1</v>
       </c>
       <c r="E48" s="7">
         <v>2</v>
       </c>
       <c r="F48" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="7">
         <v>4</v>
       </c>
       <c r="H48" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="7" t="s">
@@ -8796,52 +9154,56 @@
       </c>
       <c r="U48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA48" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB48" s="32" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="49" spans="1:28">
+      <c r="AC48" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD48" s="33"/>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="7">
         <v>70</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="7">
         <v>2</v>
       </c>
       <c r="F49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="7">
@@ -8882,52 +9244,56 @@
       </c>
       <c r="U49" s="13">
         <v>5</v>
       </c>
       <c r="V49" s="13">
         <v>1</v>
       </c>
       <c r="W49" s="13">
         <v>1</v>
       </c>
       <c r="X49" s="13">
         <v>2</v>
       </c>
       <c r="Y49" s="13">
         <v>2</v>
       </c>
       <c r="Z49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA49" s="26">
         <v>1</v>
       </c>
       <c r="AB49" s="11">
         <v>2</v>
       </c>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD49" s="33"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="7">
         <v>3</v>
       </c>
       <c r="C50" s="7">
         <v>204</v>
       </c>
       <c r="D50" s="7">
         <v>11</v>
       </c>
       <c r="E50" s="7">
         <v>10</v>
       </c>
       <c r="F50" s="7">
         <v>18</v>
       </c>
       <c r="G50" s="7">
         <v>3</v>
       </c>
       <c r="H50" s="7">
         <v>8</v>
       </c>
       <c r="I50" s="7">
@@ -8968,52 +9334,56 @@
       </c>
       <c r="U50" s="13">
         <v>10</v>
       </c>
       <c r="V50" s="13">
         <v>5</v>
       </c>
       <c r="W50" s="13">
         <v>2</v>
       </c>
       <c r="X50" s="13">
         <v>20</v>
       </c>
       <c r="Y50" s="13">
         <v>5</v>
       </c>
       <c r="Z50" s="26">
         <v>9</v>
       </c>
       <c r="AA50" s="26">
         <v>4</v>
       </c>
       <c r="AB50" s="11">
         <v>9</v>
       </c>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50" s="11">
+        <v>3</v>
+      </c>
+      <c r="AD50" s="33"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="7">
         <v>6</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="7" t="s">
@@ -9048,58 +9418,62 @@
       </c>
       <c r="S51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T51" s="13">
         <v>3</v>
       </c>
       <c r="U51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X51" s="13">
         <v>5</v>
       </c>
       <c r="Y51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA51" s="43" t="s">
-[...6 lines deleted...]
-    <row r="52" spans="1:28">
+      <c r="AA51" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB51" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC51" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD51" s="33"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="7">
         <v>4</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="7">
         <v>4</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="7" t="s">
@@ -9140,52 +9514,56 @@
       </c>
       <c r="U52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="13" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD52" s="33"/>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="17">
         <v>1</v>
       </c>
       <c r="C53" s="17">
         <v>5</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="17">
         <v>2</v>
       </c>
       <c r="F53" s="17">
         <v>5</v>
       </c>
       <c r="G53" s="18">
         <v>8</v>
       </c>
       <c r="H53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="18">
@@ -9226,208 +9604,212 @@
       </c>
       <c r="U53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="V53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="W53" s="18">
         <v>1</v>
       </c>
       <c r="X53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="Z53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="AA53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="18" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="54" spans="1:28">
+      <c r="AC53" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD53" s="33"/>
+    </row>
+    <row r="54" spans="1:30">
       <c r="E54" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK53"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="74" zoomScaleNormal="74" workbookViewId="0">
-      <selection activeCell="H5" sqref="H5"/>
+    <sheetView tabSelected="1" topLeftCell="B5" zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
+      <selection activeCell="AB7" sqref="AB7:AC53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="26" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="26" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="26" customWidth="1"/>
     <col min="4" max="4" width="4.5546875" style="26" customWidth="1"/>
     <col min="5" max="5" width="6.109375" style="26" customWidth="1"/>
     <col min="6" max="6" width="3.88671875" style="26" customWidth="1"/>
     <col min="7" max="8" width="4.88671875" style="26" customWidth="1"/>
     <col min="9" max="9" width="5.6640625" style="26" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="26" customWidth="1"/>
     <col min="11" max="11" width="6.88671875" style="26" customWidth="1"/>
     <col min="12" max="12" width="6.109375" style="26" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="26" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="26" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="26" customWidth="1"/>
     <col min="16" max="16" width="4.5546875" style="26" customWidth="1"/>
     <col min="17" max="17" width="6.109375" style="26" customWidth="1"/>
     <col min="18" max="18" width="4.5546875" style="26" customWidth="1"/>
     <col min="19" max="20" width="4.88671875" style="26" customWidth="1"/>
     <col min="21" max="21" width="5.6640625" style="26" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="26" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.88671875" style="26" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.109375" style="26" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.109375" style="26" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="35"/>
-[...22 lines deleted...]
-      <c r="Y1" s="35"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
     </row>
     <row r="3" spans="1:37" s="2" customFormat="1">
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="AK3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="39"/>
-      <c r="B4" s="33">
+      <c r="A4" s="44"/>
+      <c r="B4" s="38">
         <v>2024</v>
       </c>
-      <c r="C4" s="34"/>
-[...10 lines deleted...]
-      <c r="N4" s="33">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="38">
         <v>2025</v>
       </c>
-      <c r="O4" s="34"/>
-[...10 lines deleted...]
-      <c r="Z4" s="33">
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="39"/>
+      <c r="Z4" s="38">
         <v>2026</v>
       </c>
-      <c r="AA4" s="34"/>
-[...9 lines deleted...]
-      <c r="AK4" s="34"/>
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="39"/>
+      <c r="AE4" s="39"/>
+      <c r="AF4" s="39"/>
+      <c r="AG4" s="39"/>
+      <c r="AH4" s="39"/>
+      <c r="AI4" s="39"/>
+      <c r="AJ4" s="39"/>
+      <c r="AK4" s="39"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="40"/>
+      <c r="A5" s="45"/>
       <c r="B5" s="23" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="22" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="23" t="s">
@@ -9494,77 +9876,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="29" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="23" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="29" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="36" t="s">
+      <c r="A6" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="36"/>
-[...22 lines deleted...]
-      <c r="Y6" s="36"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="U6" s="41"/>
+      <c r="V6" s="41"/>
+      <c r="W6" s="41"/>
+      <c r="X6" s="41"/>
+      <c r="Y6" s="41"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="11">
         <v>-27</v>
       </c>
       <c r="C7" s="11">
         <v>-1182</v>
       </c>
       <c r="D7" s="11">
         <v>-29</v>
       </c>
       <c r="E7" s="11">
         <v>-131</v>
       </c>
       <c r="F7" s="11">
         <v>-35</v>
       </c>
       <c r="G7" s="11">
         <v>-60</v>
       </c>
       <c r="H7" s="9">
         <v>-25</v>
@@ -9604,52 +9986,55 @@
       </c>
       <c r="T7" s="21">
         <v>-54</v>
       </c>
       <c r="U7" s="21">
         <v>-14</v>
       </c>
       <c r="V7" s="21">
         <v>-20</v>
       </c>
       <c r="W7" s="21">
         <v>-11</v>
       </c>
       <c r="X7" s="21">
         <v>-33</v>
       </c>
       <c r="Y7" s="21">
         <v>13</v>
       </c>
       <c r="Z7" s="11">
         <v>10</v>
       </c>
       <c r="AA7" s="11">
         <v>10</v>
       </c>
-      <c r="AB7" s="11">
+      <c r="AB7" s="36">
         <v>-2</v>
+      </c>
+      <c r="AC7" s="36">
+        <v>-9</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="11">
         <v>-7</v>
       </c>
       <c r="C8" s="11">
         <v>-772</v>
       </c>
       <c r="D8" s="11">
         <v>-14</v>
       </c>
       <c r="E8" s="11">
         <v>-25</v>
       </c>
       <c r="F8" s="11">
         <v>-29</v>
       </c>
       <c r="G8" s="11">
         <v>-29</v>
       </c>
       <c r="H8" s="9">
@@ -9690,52 +10075,55 @@
       </c>
       <c r="T8" s="21">
         <v>-22</v>
       </c>
       <c r="U8" s="21">
         <v>2</v>
       </c>
       <c r="V8" s="21">
         <v>-14</v>
       </c>
       <c r="W8" s="21">
         <v>-11</v>
       </c>
       <c r="X8" s="21">
         <v>-8</v>
       </c>
       <c r="Y8" s="21">
         <v>19</v>
       </c>
       <c r="Z8" s="11">
         <v>23</v>
       </c>
       <c r="AA8" s="11">
         <v>17</v>
       </c>
-      <c r="AB8" s="11">
-        <v>2</v>
+      <c r="AB8" s="36">
+        <v>2</v>
+      </c>
+      <c r="AC8" s="36">
+        <v>-6</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="11">
         <v>-9</v>
       </c>
       <c r="D9" s="11">
         <v>1</v>
       </c>
       <c r="E9" s="11">
         <v>-80</v>
       </c>
       <c r="F9" s="11">
         <v>3</v>
       </c>
       <c r="G9" s="11">
         <v>-6</v>
       </c>
       <c r="H9" s="9" t="s">
@@ -9776,52 +10164,55 @@
       </c>
       <c r="T9" s="21">
         <v>-3</v>
       </c>
       <c r="U9" s="21">
         <v>-3</v>
       </c>
       <c r="V9" s="21">
         <v>-1</v>
       </c>
       <c r="W9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X9" s="21">
         <v>2</v>
       </c>
       <c r="Y9" s="21">
         <v>-1</v>
       </c>
       <c r="Z9" s="9">
         <v>4</v>
       </c>
       <c r="AA9" s="11">
         <v>-1</v>
       </c>
-      <c r="AB9" s="11">
+      <c r="AB9" s="36">
         <v>3</v>
+      </c>
+      <c r="AC9" s="36">
+        <v>-2</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="11">
         <v>-1</v>
       </c>
       <c r="F10" s="11">
         <v>2</v>
       </c>
       <c r="G10" s="11">
         <v>2</v>
       </c>
       <c r="H10" s="9" t="s">
@@ -9862,52 +10253,55 @@
       </c>
       <c r="T10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AB10" s="11" t="s">
-        <v>16</v>
+      <c r="AB10" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC10" s="36">
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="11">
         <v>-2</v>
       </c>
       <c r="C11" s="11">
         <v>-3</v>
       </c>
       <c r="D11" s="11">
         <v>-1</v>
       </c>
       <c r="E11" s="11">
         <v>5</v>
       </c>
       <c r="F11" s="11">
         <v>8</v>
       </c>
       <c r="G11" s="11">
         <v>2</v>
       </c>
       <c r="H11" s="9">
@@ -9948,52 +10342,55 @@
       </c>
       <c r="T11" s="21">
         <v>6</v>
       </c>
       <c r="U11" s="21">
         <v>-3</v>
       </c>
       <c r="V11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W11" s="21">
         <v>2</v>
       </c>
       <c r="X11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="9">
         <v>-1</v>
       </c>
       <c r="AA11" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AB11" s="11">
+      <c r="AB11" s="36">
         <v>-1</v>
+      </c>
+      <c r="AC11" s="36">
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="11">
         <v>-1</v>
       </c>
       <c r="C12" s="11">
         <v>-2</v>
       </c>
       <c r="D12" s="11">
         <v>-4</v>
       </c>
       <c r="E12" s="11">
         <v>-4</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="11">
         <v>-2</v>
       </c>
       <c r="H12" s="9">
@@ -10034,52 +10431,55 @@
       </c>
       <c r="T12" s="21">
         <v>-2</v>
       </c>
       <c r="U12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V12" s="21">
         <v>-2</v>
       </c>
       <c r="W12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X12" s="21">
         <v>-1</v>
       </c>
       <c r="Y12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="11">
         <v>2</v>
       </c>
-      <c r="AB12" s="11" t="s">
-        <v>16</v>
+      <c r="AB12" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC12" s="36">
+        <v>-1</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="11">
         <v>-1</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="9" t="s">
@@ -10120,51 +10520,54 @@
       </c>
       <c r="T13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AB13" s="11" t="s">
+      <c r="AB13" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC13" s="36" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="11">
         <v>-8</v>
       </c>
       <c r="C14" s="11">
         <v>-44</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="11">
         <v>4</v>
       </c>
       <c r="F14" s="11">
         <v>-3</v>
       </c>
       <c r="G14" s="11">
         <v>-3</v>
       </c>
@@ -10206,51 +10609,54 @@
       </c>
       <c r="T14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U14" s="21">
         <v>2</v>
       </c>
       <c r="V14" s="21">
         <v>-2</v>
       </c>
       <c r="W14" s="21">
         <v>1</v>
       </c>
       <c r="X14" s="21">
         <v>1</v>
       </c>
       <c r="Y14" s="21">
         <v>2</v>
       </c>
       <c r="Z14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA14" s="11">
         <v>-7</v>
       </c>
-      <c r="AB14" s="11">
+      <c r="AB14" s="36">
+        <v>2</v>
+      </c>
+      <c r="AC14" s="36">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="11">
         <v>1</v>
       </c>
       <c r="C15" s="11">
         <v>-22</v>
       </c>
       <c r="D15" s="11">
         <v>-2</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="11">
         <v>-3</v>
       </c>
@@ -10292,51 +10698,54 @@
       </c>
       <c r="T15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="9">
         <v>-2</v>
       </c>
       <c r="AA15" s="11">
         <v>1</v>
       </c>
-      <c r="AB15" s="11" t="s">
+      <c r="AB15" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC15" s="36" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="11">
         <v>-14</v>
       </c>
       <c r="D16" s="11">
         <v>-1</v>
       </c>
       <c r="E16" s="11">
         <v>-6</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="11">
         <v>-6</v>
       </c>
@@ -10378,55 +10787,58 @@
       </c>
       <c r="T16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AB16" s="11" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:28">
+      <c r="AB16" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC16" s="36" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="11">
         <v>-69</v>
       </c>
       <c r="D17" s="11">
         <v>1</v>
       </c>
       <c r="E17" s="11">
         <v>-2</v>
       </c>
       <c r="F17" s="11">
         <v>2</v>
       </c>
       <c r="G17" s="11">
         <v>1</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="9">
@@ -10464,55 +10876,58 @@
       </c>
       <c r="T17" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U17" s="21">
         <v>-5</v>
       </c>
       <c r="V17" s="21">
         <v>-1</v>
       </c>
       <c r="W17" s="21">
         <v>-1</v>
       </c>
       <c r="X17" s="21">
         <v>-2</v>
       </c>
       <c r="Y17" s="21">
         <v>-1</v>
       </c>
       <c r="Z17" s="9">
         <v>1</v>
       </c>
       <c r="AA17" s="11">
         <v>-1</v>
       </c>
-      <c r="AB17" s="11">
+      <c r="AB17" s="36">
         <v>-2</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="36" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="11">
         <v>-9</v>
       </c>
       <c r="C18" s="11">
         <v>-233</v>
       </c>
       <c r="D18" s="11">
         <v>-10</v>
       </c>
       <c r="E18" s="11">
         <v>-16</v>
       </c>
       <c r="F18" s="11">
         <v>-15</v>
       </c>
       <c r="G18" s="11">
         <v>-10</v>
       </c>
       <c r="H18" s="9">
         <v>-8</v>
       </c>
       <c r="I18" s="9">
@@ -10550,55 +10965,58 @@
       </c>
       <c r="T18" s="21">
         <v>-30</v>
       </c>
       <c r="U18" s="21">
         <v>-8</v>
       </c>
       <c r="V18" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W18" s="21">
         <v>-2</v>
       </c>
       <c r="X18" s="21">
         <v>-20</v>
       </c>
       <c r="Y18" s="21">
         <v>-7</v>
       </c>
       <c r="Z18" s="9">
         <v>-16</v>
       </c>
       <c r="AA18" s="11">
         <v>-1</v>
       </c>
-      <c r="AB18" s="11">
+      <c r="AB18" s="36">
         <v>-6</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="36">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="11">
         <v>1</v>
       </c>
       <c r="C19" s="11">
         <v>-5</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="9" t="s">
@@ -10636,55 +11054,58 @@
       </c>
       <c r="T19" s="21">
         <v>-3</v>
       </c>
       <c r="U19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X19" s="21">
         <v>-5</v>
       </c>
       <c r="Y19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AB19" s="11" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="AB19" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC19" s="36" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="11">
         <v>-4</v>
       </c>
       <c r="D20" s="11">
         <v>1</v>
       </c>
       <c r="E20" s="11">
         <v>-4</v>
       </c>
       <c r="F20" s="11">
         <v>1</v>
       </c>
       <c r="G20" s="11">
         <v>2</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="9">
@@ -10722,55 +11143,58 @@
       </c>
       <c r="T20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U20" s="21">
         <v>1</v>
       </c>
       <c r="V20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W20" s="21">
         <v>1</v>
       </c>
       <c r="X20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AB20" s="11" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:28">
+      <c r="AB20" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC20" s="36" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="11">
         <v>-1</v>
       </c>
       <c r="C21" s="11">
         <v>-5</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="11">
         <v>-2</v>
       </c>
       <c r="F21" s="11">
         <v>-4</v>
       </c>
       <c r="G21" s="11">
         <v>-8</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="9">
@@ -10808,84 +11232,89 @@
       </c>
       <c r="T21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W21" s="21">
         <v>-1</v>
       </c>
       <c r="X21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="21">
         <v>1</v>
       </c>
       <c r="Z21" s="9">
         <v>1</v>
       </c>
       <c r="AA21" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AB21" s="11" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="38" t="s">
+      <c r="AB21" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC21" s="36" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="15" customHeight="1">
+      <c r="A22" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="38"/>
-[...24 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="B22" s="43"/>
+      <c r="C22" s="43"/>
+      <c r="D22" s="43"/>
+      <c r="E22" s="43"/>
+      <c r="F22" s="43"/>
+      <c r="G22" s="43"/>
+      <c r="H22" s="43"/>
+      <c r="I22" s="43"/>
+      <c r="J22" s="43"/>
+      <c r="K22" s="43"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+      <c r="N22" s="43"/>
+      <c r="O22" s="43"/>
+      <c r="P22" s="43"/>
+      <c r="Q22" s="43"/>
+      <c r="R22" s="43"/>
+      <c r="S22" s="43"/>
+      <c r="T22" s="43"/>
+      <c r="U22" s="43"/>
+      <c r="V22" s="43"/>
+      <c r="W22" s="43"/>
+      <c r="X22" s="43"/>
+      <c r="Y22" s="43"/>
+      <c r="AB22" s="47"/>
+      <c r="AC22" s="36"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="11">
         <v>-12</v>
       </c>
       <c r="C23" s="11">
         <v>-816</v>
       </c>
       <c r="D23" s="11">
         <v>-16</v>
       </c>
       <c r="E23" s="11">
         <v>-35</v>
       </c>
       <c r="F23" s="11">
         <v>-20</v>
       </c>
       <c r="G23" s="11">
         <v>-38</v>
       </c>
       <c r="H23" s="11">
         <v>-19</v>
       </c>
       <c r="I23" s="9">
@@ -10923,55 +11352,58 @@
       </c>
       <c r="T23" s="21">
         <v>-25</v>
       </c>
       <c r="U23" s="21">
         <v>1</v>
       </c>
       <c r="V23" s="21">
         <v>-13</v>
       </c>
       <c r="W23" s="21">
         <v>-11</v>
       </c>
       <c r="X23" s="21">
         <v>-8</v>
       </c>
       <c r="Y23" s="21">
         <v>17</v>
       </c>
       <c r="Z23" s="12">
         <v>14</v>
       </c>
       <c r="AA23" s="12">
         <v>17</v>
       </c>
-      <c r="AB23" s="26">
-[...3 lines deleted...]
-    <row r="24" spans="1:28">
+      <c r="AB23" s="47">
+        <v>2</v>
+      </c>
+      <c r="AC23" s="36">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="11">
         <v>-7</v>
       </c>
       <c r="C24" s="11">
         <v>-772</v>
       </c>
       <c r="D24" s="11">
         <v>-14</v>
       </c>
       <c r="E24" s="11">
         <v>-25</v>
       </c>
       <c r="F24" s="11">
         <v>-29</v>
       </c>
       <c r="G24" s="11">
         <v>-29</v>
       </c>
       <c r="H24" s="11">
         <v>-20</v>
       </c>
       <c r="I24" s="9">
@@ -11009,55 +11441,58 @@
       </c>
       <c r="T24" s="21">
         <v>-22</v>
       </c>
       <c r="U24" s="21">
         <v>2</v>
       </c>
       <c r="V24" s="21">
         <v>-14</v>
       </c>
       <c r="W24" s="21">
         <v>-11</v>
       </c>
       <c r="X24" s="21">
         <v>-8</v>
       </c>
       <c r="Y24" s="21">
         <v>19</v>
       </c>
       <c r="Z24" s="12">
         <v>23</v>
       </c>
       <c r="AA24" s="12">
         <v>17</v>
       </c>
-      <c r="AB24" s="26">
-[...3 lines deleted...]
-    <row r="25" spans="1:28">
+      <c r="AB24" s="47">
+        <v>2</v>
+      </c>
+      <c r="AC24" s="36">
+        <v>-6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="11"/>
       <c r="D25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="9" t="s">
         <v>16</v>
       </c>
@@ -11096,52 +11531,55 @@
       </c>
       <c r="U25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="36" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="11"/>
       <c r="D26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="9" t="s">
         <v>16</v>
       </c>
@@ -11180,52 +11618,55 @@
       </c>
       <c r="U26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="36" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="11">
         <v>-1</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="11">
         <v>7</v>
       </c>
       <c r="G27" s="11">
         <v>2</v>
       </c>
       <c r="H27" s="11">
         <v>1</v>
       </c>
       <c r="I27" s="9" t="s">
@@ -11266,52 +11707,56 @@
       </c>
       <c r="U27" s="21">
         <v>-1</v>
       </c>
       <c r="V27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="21">
         <v>-1</v>
       </c>
       <c r="AA27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD27" s="33"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="9" t="s">
         <v>16</v>
       </c>
@@ -11350,52 +11795,56 @@
       </c>
       <c r="U28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD28" s="33"/>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="11"/>
       <c r="D29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="9" t="s">
         <v>16</v>
       </c>
@@ -11434,52 +11883,56 @@
       </c>
       <c r="U29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD29" s="33"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="11"/>
       <c r="D30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="9" t="s">
         <v>16</v>
       </c>
@@ -11518,52 +11971,55 @@
       </c>
       <c r="U30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="36" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="11">
         <v>1</v>
       </c>
       <c r="C31" s="11">
         <v>-8</v>
       </c>
       <c r="D31" s="11">
         <v>-1</v>
       </c>
       <c r="E31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="11">
         <v>-2</v>
       </c>
       <c r="H31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="9" t="s">
@@ -11604,52 +12060,55 @@
       </c>
       <c r="U31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="36" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="11">
         <v>-2</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="11">
         <v>-4</v>
       </c>
       <c r="F32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="11">
         <v>-2</v>
       </c>
       <c r="H32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="9" t="s">
@@ -11688,50 +12147,53 @@
       <c r="T32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC32" s="36" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:32">
       <c r="A33" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="11"/>
       <c r="D33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="11" t="s">
         <v>16</v>
@@ -11774,50 +12236,53 @@
       </c>
       <c r="U33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="21" t="s">
         <v>16</v>
       </c>
+      <c r="AC33" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="34" spans="1:32">
       <c r="A34" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="11">
         <v>-6</v>
       </c>
       <c r="C34" s="11">
         <v>-33</v>
       </c>
       <c r="D34" s="11">
         <v>-1</v>
       </c>
       <c r="E34" s="11">
         <v>-6</v>
       </c>
       <c r="F34" s="11">
         <v>2</v>
       </c>
       <c r="G34" s="11">
         <v>-7</v>
       </c>
       <c r="H34" s="11" t="s">
         <v>16</v>
@@ -11860,50 +12325,53 @@
       </c>
       <c r="U34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V34" s="21">
         <v>1</v>
       </c>
       <c r="W34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y34" s="21">
         <v>-2</v>
       </c>
       <c r="Z34" s="9">
         <v>-8</v>
       </c>
       <c r="AA34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="21" t="s">
         <v>16</v>
       </c>
+      <c r="AC34" s="36">
+        <v>-1</v>
+      </c>
     </row>
     <row r="35" spans="1:32">
       <c r="A35" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="11"/>
       <c r="D35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="9" t="s">
@@ -11944,50 +12412,53 @@
       </c>
       <c r="U35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="21" t="s">
         <v>16</v>
       </c>
+      <c r="AC35" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="36" spans="1:32">
       <c r="A36" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="11"/>
       <c r="D36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="9" t="s">
@@ -12028,50 +12499,53 @@
       </c>
       <c r="U36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="21" t="s">
         <v>16</v>
       </c>
+      <c r="AC36" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="37" spans="1:32">
       <c r="A37" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="11"/>
       <c r="D37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="9" t="s">
@@ -12112,79 +12586,84 @@
       </c>
       <c r="U37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="21" t="s">
         <v>16</v>
       </c>
+      <c r="AC37" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="38" spans="1:32">
-      <c r="A38" s="37" t="s">
+      <c r="A38" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="37"/>
-[...22 lines deleted...]
-      <c r="Y38" s="37"/>
+      <c r="B38" s="42"/>
+      <c r="C38" s="42"/>
+      <c r="D38" s="42"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="42"/>
+      <c r="G38" s="42"/>
+      <c r="H38" s="42"/>
+      <c r="I38" s="42"/>
+      <c r="J38" s="42"/>
+      <c r="K38" s="42"/>
+      <c r="L38" s="42"/>
+      <c r="M38" s="42"/>
+      <c r="N38" s="42"/>
+      <c r="O38" s="42"/>
+      <c r="P38" s="42"/>
+      <c r="Q38" s="42"/>
+      <c r="R38" s="42"/>
+      <c r="S38" s="42"/>
+      <c r="T38" s="42"/>
+      <c r="U38" s="42"/>
+      <c r="V38" s="42"/>
+      <c r="W38" s="42"/>
+      <c r="X38" s="42"/>
+      <c r="Y38" s="42"/>
+      <c r="AB38" s="47"/>
+      <c r="AC38" s="36"/>
     </row>
     <row r="39" spans="1:32">
       <c r="A39" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="11">
         <v>-15</v>
       </c>
       <c r="C39" s="11">
         <v>-366</v>
       </c>
       <c r="D39" s="11">
         <v>-13</v>
       </c>
       <c r="E39" s="11">
         <v>-96</v>
       </c>
       <c r="F39" s="11">
         <v>-15</v>
       </c>
       <c r="G39" s="11">
         <v>-22</v>
       </c>
       <c r="H39" s="11">
         <v>-6</v>
@@ -12224,55 +12703,58 @@
       </c>
       <c r="T39" s="21">
         <v>-29</v>
       </c>
       <c r="U39" s="21">
         <v>-15</v>
       </c>
       <c r="V39" s="21">
         <v>-7</v>
       </c>
       <c r="W39" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X39" s="21">
         <v>-25</v>
       </c>
       <c r="Y39" s="21">
         <v>-4</v>
       </c>
       <c r="Z39" s="12">
         <v>-4</v>
       </c>
       <c r="AA39" s="12">
         <v>-7</v>
       </c>
-      <c r="AB39" s="11">
+      <c r="AB39" s="36">
         <v>-4</v>
       </c>
-      <c r="AE39" s="42"/>
-      <c r="AF39" s="42"/>
+      <c r="AC39" s="36">
+        <v>-2</v>
+      </c>
+      <c r="AE39" s="33"/>
+      <c r="AF39" s="33"/>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="11" t="s">
         <v>16</v>
@@ -12312,53 +12794,57 @@
       </c>
       <c r="T40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AB40" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AB40" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC40" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD40" s="33"/>
     </row>
     <row r="41" spans="1:32">
       <c r="A41" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="11">
         <v>-9</v>
       </c>
       <c r="D41" s="11">
         <v>1</v>
       </c>
       <c r="E41" s="11">
         <v>-80</v>
       </c>
       <c r="F41" s="11">
         <v>3</v>
       </c>
       <c r="G41" s="11">
         <v>-6</v>
       </c>
       <c r="H41" s="11" t="s">
         <v>16</v>
@@ -12398,53 +12884,57 @@
       </c>
       <c r="T41" s="21">
         <v>-3</v>
       </c>
       <c r="U41" s="21">
         <v>-3</v>
       </c>
       <c r="V41" s="21">
         <v>-1</v>
       </c>
       <c r="W41" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X41" s="21">
         <v>2</v>
       </c>
       <c r="Y41" s="21">
         <v>-1</v>
       </c>
       <c r="Z41" s="21">
         <v>4</v>
       </c>
       <c r="AA41" s="12">
         <v>-1</v>
       </c>
-      <c r="AB41" s="11">
+      <c r="AB41" s="36">
         <v>3</v>
       </c>
+      <c r="AC41" s="36">
+        <v>-2</v>
+      </c>
+      <c r="AD41" s="33"/>
     </row>
     <row r="42" spans="1:32">
       <c r="A42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D42" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="11">
         <v>-1</v>
       </c>
       <c r="F42" s="11">
         <v>2</v>
       </c>
       <c r="G42" s="11">
         <v>2</v>
       </c>
       <c r="H42" s="11" t="s">
         <v>16</v>
@@ -12484,53 +12974,57 @@
       </c>
       <c r="T42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AB42" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AB42" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC42" s="36">
+        <v>1</v>
+      </c>
+      <c r="AD42" s="33"/>
     </row>
     <row r="43" spans="1:32">
       <c r="A43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="11">
         <v>-2</v>
       </c>
       <c r="C43" s="11">
         <v>-2</v>
       </c>
       <c r="D43" s="11">
         <v>-1</v>
       </c>
       <c r="E43" s="11">
         <v>5</v>
       </c>
       <c r="F43" s="11">
         <v>1</v>
       </c>
       <c r="G43" s="11">
         <v>0</v>
       </c>
       <c r="H43" s="11">
         <v>1</v>
@@ -12570,53 +13064,57 @@
       </c>
       <c r="T43" s="21">
         <v>6</v>
       </c>
       <c r="U43" s="21">
         <v>-2</v>
       </c>
       <c r="V43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W43" s="21">
         <v>2</v>
       </c>
       <c r="X43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AB43" s="11">
+      <c r="AB43" s="36">
         <v>-1</v>
       </c>
+      <c r="AC43" s="36">
+        <v>1</v>
+      </c>
+      <c r="AD43" s="33"/>
     </row>
     <row r="44" spans="1:32">
       <c r="A44" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="11">
         <v>-1</v>
       </c>
       <c r="C44" s="11">
         <v>-2</v>
       </c>
       <c r="D44" s="11">
         <v>-4</v>
       </c>
       <c r="E44" s="11">
         <v>-4</v>
       </c>
       <c r="F44" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="11">
         <v>-2</v>
       </c>
       <c r="H44" s="11">
         <v>1</v>
@@ -12656,53 +13154,57 @@
       </c>
       <c r="T44" s="21">
         <v>-2</v>
       </c>
       <c r="U44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V44" s="21">
         <v>-2</v>
       </c>
       <c r="W44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X44" s="21">
         <v>-1</v>
       </c>
       <c r="Y44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="12">
         <v>2</v>
       </c>
-      <c r="AB44" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AB44" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC44" s="36">
+        <v>-1</v>
+      </c>
+      <c r="AD44" s="33"/>
     </row>
     <row r="45" spans="1:32">
       <c r="A45" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="11">
         <v>-1</v>
       </c>
       <c r="C45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="11" t="s">
         <v>16</v>
@@ -12742,53 +13244,57 @@
       </c>
       <c r="T45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AB45" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AB45" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC45" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD45" s="33"/>
     </row>
     <row r="46" spans="1:32">
       <c r="A46" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="11">
         <v>-8</v>
       </c>
       <c r="C46" s="11">
         <v>-44</v>
       </c>
       <c r="D46" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E46" s="11">
         <v>4</v>
       </c>
       <c r="F46" s="11">
         <v>-3</v>
       </c>
       <c r="G46" s="11">
         <v>-3</v>
       </c>
       <c r="H46" s="11">
         <v>-1</v>
@@ -12826,53 +13332,57 @@
       <c r="S46" s="21">
         <v>-2</v>
       </c>
       <c r="T46" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U46" s="21">
         <v>2</v>
       </c>
       <c r="V46" s="21">
         <v>-2</v>
       </c>
       <c r="W46" s="21">
         <v>1</v>
       </c>
       <c r="X46" s="21">
         <v>1</v>
       </c>
       <c r="Y46" s="21">
         <v>2</v>
       </c>
       <c r="Z46" s="21"/>
       <c r="AA46" s="12">
         <v>-7</v>
       </c>
-      <c r="AB46" s="11">
-[...1 lines deleted...]
-      </c>
+      <c r="AB46" s="36">
+        <v>2</v>
+      </c>
+      <c r="AC46" s="36">
+        <v>2</v>
+      </c>
+      <c r="AD46" s="33"/>
     </row>
     <row r="47" spans="1:32">
       <c r="A47" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="11">
         <v>-14</v>
       </c>
       <c r="D47" s="11">
         <v>-1</v>
       </c>
       <c r="E47" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="11">
         <v>-1</v>
       </c>
       <c r="H47" s="11">
         <v>1</v>
@@ -12912,53 +13422,57 @@
       </c>
       <c r="T47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="30">
         <v>-2</v>
       </c>
       <c r="AA47" s="12">
         <v>1</v>
       </c>
-      <c r="AB47" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AB47" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC47" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD47" s="33"/>
     </row>
     <row r="48" spans="1:32">
       <c r="A48" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="11">
         <v>-12</v>
       </c>
       <c r="D48" s="11">
         <v>-1</v>
       </c>
       <c r="E48" s="11">
         <v>-2</v>
       </c>
       <c r="F48" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="11">
         <v>-4</v>
       </c>
       <c r="H48" s="11" t="s">
         <v>16</v>
@@ -12996,55 +13510,59 @@
       <c r="S48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="T48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="31"/>
       <c r="AA48" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AB48" s="12" t="s">
-[...3 lines deleted...]
-    <row r="49" spans="1:28">
+      <c r="AB48" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC48" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD48" s="33"/>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="11">
         <v>-69</v>
       </c>
       <c r="D49" s="11">
         <v>1</v>
       </c>
       <c r="E49" s="11">
         <v>-2</v>
       </c>
       <c r="F49" s="11">
         <v>2</v>
       </c>
       <c r="G49" s="11">
         <v>1</v>
       </c>
       <c r="H49" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="9">
@@ -13082,55 +13600,59 @@
       </c>
       <c r="T49" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U49" s="21">
         <v>-5</v>
       </c>
       <c r="V49" s="21">
         <v>-1</v>
       </c>
       <c r="W49" s="21">
         <v>-1</v>
       </c>
       <c r="X49" s="21">
         <v>-2</v>
       </c>
       <c r="Y49" s="21">
         <v>-1</v>
       </c>
       <c r="Z49" s="30">
         <v>1</v>
       </c>
       <c r="AA49" s="12">
         <v>-1</v>
       </c>
-      <c r="AB49" s="11">
+      <c r="AB49" s="36">
         <v>-2</v>
       </c>
-    </row>
-    <row r="50" spans="1:28">
+      <c r="AC49" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD49" s="33"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="11">
         <v>-3</v>
       </c>
       <c r="C50" s="11">
         <v>-200</v>
       </c>
       <c r="D50" s="11">
         <v>-9</v>
       </c>
       <c r="E50" s="11">
         <v>-10</v>
       </c>
       <c r="F50" s="11">
         <v>-17</v>
       </c>
       <c r="G50" s="11">
         <v>-3</v>
       </c>
       <c r="H50" s="11">
         <v>-8</v>
       </c>
       <c r="I50" s="9">
@@ -13168,55 +13690,59 @@
       </c>
       <c r="T50" s="21">
         <v>-27</v>
       </c>
       <c r="U50" s="21">
         <v>-8</v>
       </c>
       <c r="V50" s="21">
         <v>-1</v>
       </c>
       <c r="W50" s="21">
         <v>-2</v>
       </c>
       <c r="X50" s="21">
         <v>-20</v>
       </c>
       <c r="Y50" s="21">
         <v>-5</v>
       </c>
       <c r="Z50" s="30">
         <v>-8</v>
       </c>
       <c r="AA50" s="12">
         <v>-1</v>
       </c>
-      <c r="AB50" s="11">
+      <c r="AB50" s="36">
         <v>-6</v>
       </c>
-    </row>
-    <row r="51" spans="1:28">
+      <c r="AC50" s="36">
+        <v>-3</v>
+      </c>
+      <c r="AD50" s="33"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="11">
         <v>1</v>
       </c>
       <c r="C51" s="11">
         <v>-5</v>
       </c>
       <c r="D51" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="9" t="s">
@@ -13257,52 +13783,56 @@
       </c>
       <c r="U51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X51" s="21">
         <v>-5</v>
       </c>
       <c r="Y51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB51" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="52" spans="1:28">
+      <c r="AC51" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD51" s="33"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="11">
         <v>-4</v>
       </c>
       <c r="D52" s="11">
         <v>1</v>
       </c>
       <c r="E52" s="11">
         <v>-4</v>
       </c>
       <c r="F52" s="11">
         <v>1</v>
       </c>
       <c r="G52" s="11">
         <v>2</v>
       </c>
       <c r="H52" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="9">
@@ -13343,52 +13873,56 @@
       </c>
       <c r="U52" s="21">
         <v>1</v>
       </c>
       <c r="V52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W52" s="21">
         <v>1</v>
       </c>
       <c r="X52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="21" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="53" spans="1:28">
+      <c r="AC52" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD52" s="33"/>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="15">
         <v>-1</v>
       </c>
       <c r="C53" s="15">
         <v>-5</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="15">
         <v>-2</v>
       </c>
       <c r="F53" s="15">
         <v>-4</v>
       </c>
       <c r="G53" s="15">
         <v>-8</v>
       </c>
       <c r="H53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="14">
@@ -13427,50 +13961,53 @@
       <c r="T53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="U53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="V53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="W53" s="15">
         <v>-1</v>
       </c>
       <c r="X53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="15">
         <v>1</v>
       </c>
       <c r="Z53" s="15">
         <v>1</v>
       </c>
       <c r="AA53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC53" s="14" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>