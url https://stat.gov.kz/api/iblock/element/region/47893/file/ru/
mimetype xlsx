--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-3696" yWindow="-180" windowWidth="23256" windowHeight="12300" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбышие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2555" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2664" uniqueCount="35">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -447,78 +447,78 @@
     </xf>
     <xf numFmtId="3" fontId="9" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -794,185 +794,185 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK74"/>
   <sheetViews>
-    <sheetView topLeftCell="C1" zoomScale="83" zoomScaleNormal="83" workbookViewId="0">
-      <selection activeCell="AB7" sqref="AB7:AC53"/>
+    <sheetView topLeftCell="W1" zoomScale="162" zoomScaleNormal="162" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AD53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="26" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="26" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="26" customWidth="1"/>
     <col min="4" max="4" width="4.5546875" style="26" customWidth="1"/>
     <col min="5" max="5" width="6.109375" style="26" customWidth="1"/>
     <col min="6" max="6" width="3.88671875" style="26" customWidth="1"/>
     <col min="7" max="8" width="4.88671875" style="26" customWidth="1"/>
     <col min="9" max="9" width="5.6640625" style="26" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="26" customWidth="1"/>
     <col min="11" max="11" width="6.88671875" style="26" customWidth="1"/>
     <col min="12" max="12" width="6.109375" style="26" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="26" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="26" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="26" customWidth="1"/>
     <col min="16" max="16" width="4.5546875" style="26" customWidth="1"/>
     <col min="17" max="17" width="6.109375" style="26" customWidth="1"/>
     <col min="18" max="18" width="3.88671875" style="26" customWidth="1"/>
     <col min="19" max="20" width="4.88671875" style="26" customWidth="1"/>
     <col min="21" max="21" width="5.6640625" style="26" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="26" customWidth="1"/>
     <col min="23" max="23" width="6.88671875" style="26" customWidth="1"/>
     <col min="24" max="24" width="6.109375" style="26" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.109375" style="26" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="40"/>
-[...22 lines deleted...]
-      <c r="Y1" s="40"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
+      <c r="V1" s="41"/>
+      <c r="W1" s="41"/>
+      <c r="X1" s="41"/>
+      <c r="Y1" s="41"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="35"/>
       <c r="B2" s="35"/>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
       <c r="I2" s="35"/>
       <c r="J2" s="35"/>
       <c r="K2" s="35"/>
       <c r="L2" s="35"/>
       <c r="M2" s="35"/>
     </row>
     <row r="3" spans="1:37" s="2" customFormat="1">
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="AK3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="44"/>
-      <c r="B4" s="38">
+      <c r="A4" s="45"/>
+      <c r="B4" s="39">
         <v>2024</v>
       </c>
-      <c r="C4" s="39"/>
-[...10 lines deleted...]
-      <c r="N4" s="38">
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="39">
         <v>2025</v>
       </c>
-      <c r="O4" s="39"/>
-[...10 lines deleted...]
-      <c r="Z4" s="38">
+      <c r="O4" s="40"/>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
+      <c r="S4" s="40"/>
+      <c r="T4" s="40"/>
+      <c r="U4" s="40"/>
+      <c r="V4" s="40"/>
+      <c r="W4" s="40"/>
+      <c r="X4" s="40"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="39">
         <v>2026</v>
       </c>
-      <c r="AA4" s="39"/>
-[...9 lines deleted...]
-      <c r="AK4" s="39"/>
+      <c r="AA4" s="40"/>
+      <c r="AB4" s="40"/>
+      <c r="AC4" s="40"/>
+      <c r="AD4" s="40"/>
+      <c r="AE4" s="40"/>
+      <c r="AF4" s="40"/>
+      <c r="AG4" s="40"/>
+      <c r="AH4" s="40"/>
+      <c r="AI4" s="40"/>
+      <c r="AJ4" s="40"/>
+      <c r="AK4" s="40"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="45"/>
+      <c r="A5" s="46"/>
       <c r="B5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1039,77 +1039,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="41"/>
-[...22 lines deleted...]
-      <c r="Y6" s="41"/>
+      <c r="B6" s="42"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="42"/>
+      <c r="I6" s="42"/>
+      <c r="J6" s="42"/>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
+      <c r="M6" s="42"/>
+      <c r="N6" s="42"/>
+      <c r="O6" s="42"/>
+      <c r="P6" s="42"/>
+      <c r="Q6" s="42"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
+      <c r="V6" s="42"/>
+      <c r="W6" s="42"/>
+      <c r="X6" s="42"/>
+      <c r="Y6" s="42"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="9">
         <v>15</v>
       </c>
       <c r="C7" s="9">
         <v>76</v>
       </c>
       <c r="D7" s="9">
         <v>34</v>
       </c>
       <c r="E7" s="9">
         <v>31</v>
       </c>
       <c r="F7" s="9">
         <v>41</v>
       </c>
       <c r="G7" s="9">
         <v>31</v>
       </c>
       <c r="H7" s="9">
         <v>25</v>
@@ -1155,50 +1155,53 @@
       </c>
       <c r="V7" s="21">
         <v>10</v>
       </c>
       <c r="W7" s="21">
         <v>19</v>
       </c>
       <c r="X7" s="21">
         <v>29</v>
       </c>
       <c r="Y7" s="21">
         <v>37</v>
       </c>
       <c r="Z7" s="21">
         <v>32</v>
       </c>
       <c r="AA7" s="21">
         <v>33</v>
       </c>
       <c r="AB7" s="11">
         <v>18</v>
       </c>
       <c r="AC7" s="11">
         <v>11</v>
       </c>
+      <c r="AD7" s="11">
+        <v>8</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="9">
         <v>13</v>
       </c>
       <c r="C8" s="9">
         <v>55</v>
       </c>
       <c r="D8" s="9">
         <v>27</v>
       </c>
       <c r="E8" s="9">
         <v>19</v>
       </c>
       <c r="F8" s="9">
         <v>13</v>
       </c>
       <c r="G8" s="9">
         <v>18</v>
       </c>
       <c r="H8" s="9">
         <v>19</v>
@@ -1244,50 +1247,53 @@
       </c>
       <c r="V8" s="21">
         <v>5</v>
       </c>
       <c r="W8" s="21">
         <v>15</v>
       </c>
       <c r="X8" s="21">
         <v>22</v>
       </c>
       <c r="Y8" s="21">
         <v>31</v>
       </c>
       <c r="Z8" s="21">
         <v>23</v>
       </c>
       <c r="AA8" s="21">
         <v>23</v>
       </c>
       <c r="AB8" s="11">
         <v>10</v>
       </c>
       <c r="AC8" s="11">
         <v>7</v>
       </c>
+      <c r="AD8" s="11">
+        <v>6</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="9">
         <v>2</v>
       </c>
       <c r="D9" s="9">
         <v>1</v>
       </c>
       <c r="E9" s="9">
         <v>1</v>
       </c>
       <c r="F9" s="9">
         <v>4</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>16</v>
@@ -1333,51 +1339,53 @@
       </c>
       <c r="V9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X9" s="21">
         <v>3</v>
       </c>
       <c r="Y9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z9" s="21">
         <v>4</v>
       </c>
       <c r="AA9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB9" s="11">
         <v>3</v>
       </c>
       <c r="AC9" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD9" s="33"/>
+      <c r="AD9" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="9">
         <v>1</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="9">
         <v>2</v>
       </c>
       <c r="G10" s="9">
         <v>2</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>16</v>
@@ -1423,51 +1431,53 @@
       </c>
       <c r="V10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC10" s="11">
         <v>1</v>
       </c>
-      <c r="AD10" s="33"/>
+      <c r="AD10" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="9">
         <v>1</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="9">
         <v>5</v>
       </c>
       <c r="F11" s="9">
         <v>11</v>
       </c>
       <c r="G11" s="9">
         <v>3</v>
       </c>
       <c r="H11" s="9">
         <v>2</v>
@@ -1513,51 +1523,53 @@
       </c>
       <c r="V11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W11" s="21">
         <v>2</v>
       </c>
       <c r="X11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC11" s="11">
         <v>1</v>
       </c>
-      <c r="AD11" s="33"/>
+      <c r="AD11" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="9">
         <v>1</v>
@@ -1603,51 +1615,53 @@
       </c>
       <c r="V12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="21">
         <v>2</v>
       </c>
       <c r="AB12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC12" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD12" s="33"/>
+      <c r="AD12" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="9" t="s">
         <v>16</v>
@@ -1693,51 +1707,53 @@
       </c>
       <c r="V13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC13" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD13" s="33"/>
+      <c r="AD13" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="9">
         <v>9</v>
       </c>
       <c r="D14" s="9">
         <v>2</v>
       </c>
       <c r="E14" s="9">
         <v>5</v>
       </c>
       <c r="F14" s="9">
         <v>1</v>
       </c>
       <c r="G14" s="9">
         <v>4</v>
       </c>
       <c r="H14" s="9">
         <v>1</v>
@@ -1783,51 +1799,53 @@
       </c>
       <c r="V14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W14" s="21">
         <v>1</v>
       </c>
       <c r="X14" s="21">
         <v>3</v>
       </c>
       <c r="Y14" s="21">
         <v>2</v>
       </c>
       <c r="Z14" s="21">
         <v>1</v>
       </c>
       <c r="AA14" s="21">
         <v>4</v>
       </c>
       <c r="AB14" s="11">
         <v>2</v>
       </c>
       <c r="AC14" s="11">
         <v>2</v>
       </c>
-      <c r="AD14" s="33"/>
+      <c r="AD14" s="11">
+        <v>1</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="9">
         <v>1</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="9">
         <v>1</v>
@@ -1873,51 +1891,53 @@
       </c>
       <c r="V15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA15" s="21">
         <v>1</v>
       </c>
       <c r="AB15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC15" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD15" s="33"/>
+      <c r="AD15" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="9">
         <v>1</v>
       </c>
       <c r="H16" s="9" t="s">
         <v>16</v>
@@ -1963,51 +1983,53 @@
       </c>
       <c r="V16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC16" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD16" s="33"/>
+      <c r="AD16" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="9">
         <v>1</v>
       </c>
       <c r="D17" s="9">
         <v>1</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="9">
         <v>2</v>
       </c>
       <c r="G17" s="9">
         <v>1</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>16</v>
@@ -2053,51 +2075,53 @@
       </c>
       <c r="V17" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W17" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X17" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y17" s="21">
         <v>1</v>
       </c>
       <c r="Z17" s="21">
         <v>1</v>
       </c>
       <c r="AA17" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB17" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC17" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD17" s="33"/>
+      <c r="AD17" s="11">
+        <v>1</v>
+      </c>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="9">
         <v>6</v>
       </c>
       <c r="D18" s="9">
         <v>2</v>
       </c>
       <c r="E18" s="9">
         <v>1</v>
       </c>
       <c r="F18" s="9">
         <v>6</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="9">
         <v>1</v>
@@ -2143,51 +2167,53 @@
       </c>
       <c r="V18" s="21">
         <v>5</v>
       </c>
       <c r="W18" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X18" s="21">
         <v>1</v>
       </c>
       <c r="Y18" s="21">
         <v>2</v>
       </c>
       <c r="Z18" s="21">
         <v>2</v>
       </c>
       <c r="AA18" s="21">
         <v>3</v>
       </c>
       <c r="AB18" s="11">
         <v>3</v>
       </c>
       <c r="AC18" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD18" s="33"/>
+      <c r="AD18" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="9">
         <v>1</v>
       </c>
       <c r="C19" s="9">
         <v>1</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>16</v>
@@ -2233,51 +2259,53 @@
       </c>
       <c r="V19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC19" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD19" s="33"/>
+      <c r="AD19" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="9">
         <v>1</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="9">
         <v>1</v>
       </c>
       <c r="G20" s="9">
         <v>2</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>16</v>
@@ -2323,51 +2351,53 @@
       </c>
       <c r="V20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W20" s="21">
         <v>1</v>
       </c>
       <c r="X20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC20" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD20" s="33"/>
+      <c r="AD20" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="9">
         <v>1</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>16</v>
@@ -2413,81 +2443,84 @@
       </c>
       <c r="V21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="21">
         <v>1</v>
       </c>
       <c r="Z21" s="21">
         <v>1</v>
       </c>
       <c r="AA21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC21" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD21" s="33"/>
+      <c r="AD21" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="22" spans="1:30">
-      <c r="A22" s="43" t="s">
+      <c r="A22" s="44" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="43"/>
-[...22 lines deleted...]
-      <c r="Y22" s="43"/>
+      <c r="B22" s="44"/>
+      <c r="C22" s="44"/>
+      <c r="D22" s="44"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="44"/>
+      <c r="G22" s="44"/>
+      <c r="H22" s="44"/>
+      <c r="I22" s="44"/>
+      <c r="J22" s="44"/>
+      <c r="K22" s="44"/>
+      <c r="L22" s="44"/>
+      <c r="M22" s="44"/>
+      <c r="N22" s="44"/>
+      <c r="O22" s="44"/>
+      <c r="P22" s="44"/>
+      <c r="Q22" s="44"/>
+      <c r="R22" s="44"/>
+      <c r="S22" s="44"/>
+      <c r="T22" s="44"/>
+      <c r="U22" s="44"/>
+      <c r="V22" s="44"/>
+      <c r="W22" s="44"/>
+      <c r="X22" s="44"/>
+      <c r="Y22" s="44"/>
       <c r="AC22" s="11"/>
+      <c r="AD22" s="11"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="9">
         <v>14</v>
       </c>
       <c r="C23" s="9">
         <v>57</v>
       </c>
       <c r="D23" s="9">
         <v>27</v>
       </c>
       <c r="E23" s="9">
         <v>20</v>
       </c>
       <c r="F23" s="9">
         <v>27</v>
       </c>
       <c r="G23" s="9">
         <v>22</v>
       </c>
       <c r="H23" s="9">
         <v>21</v>
@@ -2533,50 +2566,53 @@
       </c>
       <c r="V23" s="21">
         <v>6</v>
       </c>
       <c r="W23" s="11">
         <v>15</v>
       </c>
       <c r="X23" s="21">
         <v>23</v>
       </c>
       <c r="Y23" s="21">
         <v>33</v>
       </c>
       <c r="Z23" s="21">
         <v>24</v>
       </c>
       <c r="AA23" s="21">
         <v>23</v>
       </c>
       <c r="AB23" s="26">
         <v>10</v>
       </c>
       <c r="AC23" s="11">
         <v>7</v>
       </c>
+      <c r="AD23" s="11">
+        <v>6</v>
+      </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="9">
         <v>13</v>
       </c>
       <c r="C24" s="9">
         <v>55</v>
       </c>
       <c r="D24" s="9">
         <v>27</v>
       </c>
       <c r="E24" s="9">
         <v>19</v>
       </c>
       <c r="F24" s="9">
         <v>13</v>
       </c>
       <c r="G24" s="9">
         <v>18</v>
       </c>
       <c r="H24" s="9">
         <v>19</v>
@@ -2622,50 +2658,53 @@
       </c>
       <c r="V24" s="21">
         <v>5</v>
       </c>
       <c r="W24" s="11">
         <v>15</v>
       </c>
       <c r="X24" s="21">
         <v>22</v>
       </c>
       <c r="Y24" s="21">
         <v>31</v>
       </c>
       <c r="Z24" s="21">
         <v>23</v>
       </c>
       <c r="AA24" s="21">
         <v>23</v>
       </c>
       <c r="AB24" s="26">
         <v>10</v>
       </c>
       <c r="AC24" s="11">
         <v>7</v>
       </c>
+      <c r="AD24" s="11">
+        <v>6</v>
+      </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>16</v>
@@ -2711,50 +2750,53 @@
       </c>
       <c r="V25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AD25" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="9" t="s">
         <v>16</v>
@@ -2800,50 +2842,53 @@
       </c>
       <c r="V26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AD26" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="9">
         <v>9</v>
       </c>
       <c r="G27" s="9">
         <v>3</v>
       </c>
       <c r="H27" s="9">
         <v>1</v>
@@ -2889,50 +2934,53 @@
       </c>
       <c r="V27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC27" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AD27" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="9" t="s">
         <v>16</v>
@@ -2978,50 +3026,53 @@
       </c>
       <c r="V28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AD28" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="9" t="s">
         <v>16</v>
@@ -3067,50 +3118,53 @@
       </c>
       <c r="V29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AD29" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="9" t="s">
         <v>16</v>
@@ -3156,50 +3210,53 @@
       </c>
       <c r="V30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AD30" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="9">
         <v>1</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H31" s="9" t="s">
         <v>16</v>
@@ -3245,50 +3302,53 @@
       </c>
       <c r="V31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC31" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AD31" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="9">
         <v>1</v>
       </c>
       <c r="H32" s="9" t="s">
         <v>16</v>
@@ -3334,52 +3394,55 @@
       </c>
       <c r="V32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC32" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="9" t="s">
@@ -3423,52 +3486,55 @@
       </c>
       <c r="V33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="9">
         <v>2</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="9">
         <v>1</v>
       </c>
       <c r="F34" s="9">
         <v>5</v>
       </c>
       <c r="G34" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H34" s="9">
         <v>1</v>
       </c>
       <c r="I34" s="9" t="s">
@@ -3512,52 +3578,55 @@
       </c>
       <c r="V34" s="21">
         <v>1</v>
       </c>
       <c r="W34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X34" s="21">
         <v>1</v>
       </c>
       <c r="Y34" s="21">
         <v>2</v>
       </c>
       <c r="Z34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC34" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="9" t="s">
@@ -3601,52 +3670,55 @@
       </c>
       <c r="V35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="26">
         <v>1</v>
       </c>
       <c r="AA35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="9" t="s">
@@ -3690,52 +3762,55 @@
       </c>
       <c r="V36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="9" t="s">
@@ -3779,82 +3854,86 @@
       </c>
       <c r="V37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="42" t="s">
+      <c r="AD37" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30">
+      <c r="A38" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="42"/>
-[...22 lines deleted...]
-      <c r="Y38" s="42"/>
+      <c r="B38" s="43"/>
+      <c r="C38" s="43"/>
+      <c r="D38" s="43"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="43"/>
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
+      <c r="I38" s="43"/>
+      <c r="J38" s="43"/>
+      <c r="K38" s="43"/>
+      <c r="L38" s="43"/>
+      <c r="M38" s="43"/>
+      <c r="N38" s="43"/>
+      <c r="O38" s="43"/>
+      <c r="P38" s="43"/>
+      <c r="Q38" s="43"/>
+      <c r="R38" s="43"/>
+      <c r="S38" s="43"/>
+      <c r="T38" s="43"/>
+      <c r="U38" s="43"/>
+      <c r="V38" s="43"/>
+      <c r="W38" s="43"/>
+      <c r="X38" s="43"/>
+      <c r="Y38" s="43"/>
       <c r="AC38" s="11"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38" s="11"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="9">
         <v>1</v>
       </c>
       <c r="C39" s="9">
         <v>19</v>
       </c>
       <c r="D39" s="9">
         <v>7</v>
       </c>
       <c r="E39" s="9">
         <v>11</v>
       </c>
       <c r="F39" s="9">
         <v>14</v>
       </c>
       <c r="G39" s="9">
         <v>9</v>
       </c>
       <c r="H39" s="9">
         <v>4</v>
       </c>
       <c r="I39" s="9">
@@ -3898,52 +3977,55 @@
       </c>
       <c r="V39" s="21">
         <v>4</v>
       </c>
       <c r="W39" s="21">
         <v>4</v>
       </c>
       <c r="X39" s="21">
         <v>6</v>
       </c>
       <c r="Y39" s="21">
         <v>4</v>
       </c>
       <c r="Z39" s="21">
         <v>8</v>
       </c>
       <c r="AA39" s="21">
         <v>10</v>
       </c>
       <c r="AB39" s="26">
         <v>8</v>
       </c>
       <c r="AC39" s="11">
         <v>4</v>
       </c>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="9" t="s">
@@ -3987,52 +4069,55 @@
       </c>
       <c r="V40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="9">
         <v>2</v>
       </c>
       <c r="D41" s="9">
         <v>1</v>
       </c>
       <c r="E41" s="9">
         <v>1</v>
       </c>
       <c r="F41" s="9">
         <v>4</v>
       </c>
       <c r="G41" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="9">
@@ -4076,52 +4161,55 @@
       </c>
       <c r="V41" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W41" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X41" s="21">
         <v>3</v>
       </c>
       <c r="Y41" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z41" s="21">
         <v>4</v>
       </c>
       <c r="AA41" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB41" s="36">
         <v>3</v>
       </c>
       <c r="AC41" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="9">
         <v>1</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F42" s="9">
         <v>2</v>
       </c>
       <c r="G42" s="9">
         <v>2</v>
       </c>
       <c r="H42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="9">
@@ -4165,52 +4253,55 @@
       </c>
       <c r="V42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC42" s="11">
         <v>1</v>
       </c>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="9">
         <v>1</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E43" s="9">
         <v>5</v>
       </c>
       <c r="F43" s="9">
         <v>2</v>
       </c>
       <c r="G43" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="9">
         <v>1</v>
       </c>
       <c r="I43" s="9" t="s">
@@ -4254,52 +4345,55 @@
       </c>
       <c r="V43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W43" s="21">
         <v>2</v>
       </c>
       <c r="X43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC43" s="11">
         <v>1</v>
       </c>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H44" s="9">
         <v>1</v>
       </c>
       <c r="I44" s="9" t="s">
@@ -4343,52 +4437,55 @@
       </c>
       <c r="V44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="21">
         <v>2</v>
       </c>
       <c r="AB44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC44" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="9" t="s">
@@ -4432,52 +4529,55 @@
       </c>
       <c r="V45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC45" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="9">
         <v>9</v>
       </c>
       <c r="D46" s="9">
         <v>2</v>
       </c>
       <c r="E46" s="9">
         <v>5</v>
       </c>
       <c r="F46" s="9">
         <v>1</v>
       </c>
       <c r="G46" s="9">
         <v>4</v>
       </c>
       <c r="H46" s="9">
         <v>1</v>
       </c>
       <c r="I46" s="9">
@@ -4521,52 +4621,55 @@
       </c>
       <c r="V46" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W46" s="21">
         <v>1</v>
       </c>
       <c r="X46" s="21">
         <v>3</v>
       </c>
       <c r="Y46" s="21">
         <v>2</v>
       </c>
       <c r="Z46" s="21">
         <v>1</v>
       </c>
       <c r="AA46" s="21">
         <v>4</v>
       </c>
       <c r="AB46" s="36">
         <v>2</v>
       </c>
       <c r="AC46" s="11">
         <v>2</v>
       </c>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H47" s="9">
         <v>1</v>
       </c>
       <c r="I47" s="9" t="s">
@@ -4610,52 +4713,55 @@
       </c>
       <c r="V47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA47" s="21">
         <v>1</v>
       </c>
       <c r="AB47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC47" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="9" t="s">
@@ -4699,52 +4805,55 @@
       </c>
       <c r="V48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC48" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="9">
         <v>1</v>
       </c>
       <c r="D49" s="9">
         <v>1</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="9">
         <v>2</v>
       </c>
       <c r="G49" s="9">
         <v>1</v>
       </c>
       <c r="H49" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="9" t="s">
@@ -4788,52 +4897,55 @@
       </c>
       <c r="V49" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W49" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X49" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y49" s="21">
         <v>1</v>
       </c>
       <c r="Z49" s="21">
         <v>1</v>
       </c>
       <c r="AA49" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB49" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC49" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="9">
         <v>4</v>
       </c>
       <c r="D50" s="9">
         <v>2</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="9">
         <v>1</v>
       </c>
       <c r="G50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="9">
@@ -4874,55 +4986,58 @@
       </c>
       <c r="U50" s="21">
         <v>2</v>
       </c>
       <c r="V50" s="21">
         <v>4</v>
       </c>
       <c r="W50" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X50" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y50" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z50" s="21">
         <v>1</v>
       </c>
       <c r="AA50" s="21">
         <v>3</v>
       </c>
       <c r="AB50" s="36">
         <v>3</v>
       </c>
-      <c r="AC50" s="11" t="s">
-[...3 lines deleted...]
-    <row r="51" spans="1:29">
+      <c r="AC50" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD50" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="9">
         <v>1</v>
       </c>
       <c r="C51" s="9">
         <v>1</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="9" t="s">
@@ -4963,55 +5078,58 @@
       </c>
       <c r="U51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB51" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="AC51" s="11" t="s">
-[...3 lines deleted...]
-    <row r="52" spans="1:29">
+      <c r="AC51" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD51" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="9">
         <v>1</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="9">
         <v>1</v>
       </c>
       <c r="G52" s="9">
         <v>2</v>
       </c>
       <c r="H52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="9">
@@ -5052,55 +5170,58 @@
       </c>
       <c r="U52" s="21">
         <v>1</v>
       </c>
       <c r="V52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W52" s="21">
         <v>1</v>
       </c>
       <c r="X52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="AC52" s="11" t="s">
-[...3 lines deleted...]
-    <row r="53" spans="1:29">
+      <c r="AC52" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD52" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="F53" s="14">
         <v>1</v>
       </c>
       <c r="G53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="15">
@@ -5144,82 +5265,87 @@
       </c>
       <c r="V53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="W53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="X53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="15">
         <v>1</v>
       </c>
       <c r="Z53" s="15">
         <v>1</v>
       </c>
       <c r="AA53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AC53" s="14" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="54" spans="1:29">
+      <c r="AD53" s="14" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30">
       <c r="AC54" s="11"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54" s="11"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="AC55" s="11"/>
-    </row>
-    <row r="56" spans="1:29">
+      <c r="AD55" s="11"/>
+    </row>
+    <row r="56" spans="1:30">
       <c r="AC56" s="11"/>
     </row>
-    <row r="57" spans="1:29">
+    <row r="57" spans="1:30">
       <c r="AC57" s="11"/>
     </row>
-    <row r="58" spans="1:29">
+    <row r="58" spans="1:30">
       <c r="AC58" s="11"/>
     </row>
-    <row r="59" spans="1:29">
+    <row r="59" spans="1:30">
       <c r="AC59" s="11"/>
     </row>
-    <row r="60" spans="1:29">
+    <row r="60" spans="1:30">
       <c r="AC60" s="11"/>
     </row>
-    <row r="61" spans="1:29">
+    <row r="61" spans="1:30">
       <c r="AC61" s="11"/>
     </row>
-    <row r="62" spans="1:29">
+    <row r="62" spans="1:30">
       <c r="AC62" s="11"/>
     </row>
-    <row r="63" spans="1:29">
+    <row r="63" spans="1:30">
       <c r="AC63" s="11"/>
     </row>
-    <row r="64" spans="1:29">
+    <row r="64" spans="1:30">
       <c r="AC64" s="11"/>
     </row>
     <row r="65" spans="29:29">
       <c r="AC65" s="11"/>
     </row>
     <row r="66" spans="29:29">
       <c r="AC66" s="11"/>
     </row>
     <row r="67" spans="29:29">
       <c r="AC67" s="11"/>
     </row>
     <row r="68" spans="29:29">
       <c r="AC68" s="11"/>
     </row>
     <row r="69" spans="29:29">
       <c r="AC69" s="11"/>
     </row>
     <row r="70" spans="29:29">
       <c r="AC70" s="11"/>
     </row>
     <row r="71" spans="29:29">
       <c r="AC71" s="11"/>
     </row>
     <row r="72" spans="29:29">
       <c r="AC72" s="11"/>
@@ -5227,198 +5353,198 @@
     <row r="73" spans="29:29">
       <c r="AC73" s="11"/>
     </row>
     <row r="74" spans="29:29">
       <c r="AC74" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AK54"/>
+  <dimension ref="A1:AK55"/>
   <sheetViews>
-    <sheetView topLeftCell="T1" zoomScale="168" zoomScaleNormal="168" workbookViewId="0">
-      <selection activeCell="AB7" sqref="AB7:AC53"/>
+    <sheetView topLeftCell="B6" zoomScale="79" zoomScaleNormal="79" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AD53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="26" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="26" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="26" customWidth="1"/>
     <col min="4" max="4" width="4.5546875" style="26" customWidth="1"/>
     <col min="5" max="5" width="6.109375" style="26" customWidth="1"/>
     <col min="6" max="6" width="3.88671875" style="26" customWidth="1"/>
     <col min="7" max="8" width="4.88671875" style="26" customWidth="1"/>
     <col min="9" max="9" width="5.6640625" style="26" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="26" customWidth="1"/>
     <col min="11" max="11" width="6.88671875" style="26" customWidth="1"/>
     <col min="12" max="12" width="6.109375" style="26" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="26" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="26" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="26" customWidth="1"/>
     <col min="16" max="16" width="4.5546875" style="26" customWidth="1"/>
     <col min="17" max="17" width="6.109375" style="26" customWidth="1"/>
     <col min="18" max="18" width="4.6640625" style="26" customWidth="1"/>
     <col min="19" max="20" width="4.88671875" style="26" customWidth="1"/>
     <col min="21" max="21" width="5.6640625" style="26" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="26" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.88671875" style="26" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="8.88671875" style="26" customWidth="1"/>
     <col min="25" max="25" width="7.109375" style="26" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="46"/>
-[...22 lines deleted...]
-      <c r="Y1" s="46"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+      <c r="N1" s="47"/>
+      <c r="O1" s="47"/>
+      <c r="P1" s="47"/>
+      <c r="Q1" s="47"/>
+      <c r="R1" s="47"/>
+      <c r="S1" s="47"/>
+      <c r="T1" s="47"/>
+      <c r="U1" s="47"/>
+      <c r="V1" s="47"/>
+      <c r="W1" s="47"/>
+      <c r="X1" s="47"/>
+      <c r="Y1" s="47"/>
     </row>
     <row r="2" spans="1:37" ht="13.2">
       <c r="A2" s="37"/>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
       <c r="H2" s="37"/>
       <c r="I2" s="37"/>
       <c r="J2" s="37"/>
       <c r="K2" s="37"/>
       <c r="L2" s="37"/>
       <c r="M2" s="37"/>
       <c r="N2" s="37"/>
       <c r="O2" s="37"/>
       <c r="P2" s="37"/>
       <c r="Q2" s="37"/>
       <c r="R2" s="37"/>
       <c r="S2" s="37"/>
       <c r="T2" s="37"/>
       <c r="U2" s="37"/>
       <c r="V2" s="37"/>
       <c r="W2" s="37"/>
       <c r="X2" s="37"/>
       <c r="Y2" s="37"/>
     </row>
     <row r="3" spans="1:37" s="2" customFormat="1">
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="AK3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="44"/>
-      <c r="B4" s="38">
+      <c r="A4" s="45"/>
+      <c r="B4" s="39">
         <v>2024</v>
       </c>
-      <c r="C4" s="39"/>
-[...10 lines deleted...]
-      <c r="N4" s="38">
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="39">
         <v>2025</v>
       </c>
-      <c r="O4" s="39"/>
-[...10 lines deleted...]
-      <c r="Z4" s="38">
+      <c r="O4" s="40"/>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
+      <c r="S4" s="40"/>
+      <c r="T4" s="40"/>
+      <c r="U4" s="40"/>
+      <c r="V4" s="40"/>
+      <c r="W4" s="40"/>
+      <c r="X4" s="40"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="39">
         <v>2026</v>
       </c>
-      <c r="AA4" s="39"/>
-[...9 lines deleted...]
-      <c r="AK4" s="39"/>
+      <c r="AA4" s="40"/>
+      <c r="AB4" s="40"/>
+      <c r="AC4" s="40"/>
+      <c r="AD4" s="40"/>
+      <c r="AE4" s="40"/>
+      <c r="AF4" s="40"/>
+      <c r="AG4" s="40"/>
+      <c r="AH4" s="40"/>
+      <c r="AI4" s="40"/>
+      <c r="AJ4" s="40"/>
+      <c r="AK4" s="40"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="45"/>
+      <c r="A5" s="46"/>
       <c r="B5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -5485,77 +5611,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="41"/>
-[...22 lines deleted...]
-      <c r="Y6" s="41"/>
+      <c r="B6" s="42"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="42"/>
+      <c r="I6" s="42"/>
+      <c r="J6" s="42"/>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
+      <c r="M6" s="42"/>
+      <c r="N6" s="42"/>
+      <c r="O6" s="42"/>
+      <c r="P6" s="42"/>
+      <c r="Q6" s="42"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
+      <c r="V6" s="42"/>
+      <c r="W6" s="42"/>
+      <c r="X6" s="42"/>
+      <c r="Y6" s="42"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="7">
         <v>42</v>
       </c>
       <c r="C7" s="7">
         <v>1258</v>
       </c>
       <c r="D7" s="7">
         <v>63</v>
       </c>
       <c r="E7" s="7">
         <v>162</v>
       </c>
       <c r="F7" s="7">
         <v>76</v>
       </c>
       <c r="G7" s="7">
         <v>91</v>
       </c>
       <c r="H7" s="7">
         <v>50</v>
@@ -5601,50 +5727,53 @@
       </c>
       <c r="V7" s="21">
         <v>30</v>
       </c>
       <c r="W7" s="21">
         <v>30</v>
       </c>
       <c r="X7" s="13">
         <v>62</v>
       </c>
       <c r="Y7" s="13">
         <v>24</v>
       </c>
       <c r="Z7" s="26">
         <v>22</v>
       </c>
       <c r="AA7" s="26">
         <v>23</v>
       </c>
       <c r="AB7" s="11">
         <v>20</v>
       </c>
       <c r="AC7" s="11">
         <v>20</v>
       </c>
+      <c r="AD7" s="11">
+        <v>10</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="7">
         <v>20</v>
       </c>
       <c r="C8" s="7">
         <v>827</v>
       </c>
       <c r="D8" s="7">
         <v>41</v>
       </c>
       <c r="E8" s="7">
         <v>44</v>
       </c>
       <c r="F8" s="7">
         <v>42</v>
       </c>
       <c r="G8" s="7">
         <v>47</v>
       </c>
       <c r="H8" s="7">
         <v>39</v>
@@ -5690,51 +5819,53 @@
       </c>
       <c r="V8" s="21">
         <v>19</v>
       </c>
       <c r="W8" s="21">
         <v>26</v>
       </c>
       <c r="X8" s="13">
         <v>30</v>
       </c>
       <c r="Y8" s="13">
         <v>12</v>
       </c>
       <c r="Z8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA8" s="26">
         <v>6</v>
       </c>
       <c r="AB8" s="11">
         <v>8</v>
       </c>
       <c r="AC8" s="11">
         <v>13</v>
       </c>
-      <c r="AD8" s="33"/>
+      <c r="AD8" s="11">
+        <v>7</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="7">
         <v>11</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="7">
         <v>81</v>
       </c>
       <c r="F9" s="7">
         <v>1</v>
       </c>
       <c r="G9" s="7">
         <v>6</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>16</v>
@@ -5780,51 +5911,53 @@
       </c>
       <c r="V9" s="21">
         <v>1</v>
       </c>
       <c r="W9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X9" s="13">
         <v>1</v>
       </c>
       <c r="Y9" s="13">
         <v>1</v>
       </c>
       <c r="Z9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA9" s="26">
         <v>1</v>
       </c>
       <c r="AB9" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AC9" s="11">
         <v>2</v>
       </c>
-      <c r="AD9" s="33"/>
+      <c r="AD9" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="7">
         <v>1</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="7">
         <v>1</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>16</v>
@@ -5870,51 +6003,53 @@
       </c>
       <c r="V10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB10" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AC10" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD10" s="33"/>
+      <c r="AD10" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="7">
         <v>2</v>
       </c>
       <c r="C11" s="7">
         <v>4</v>
       </c>
       <c r="D11" s="7">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="7">
         <v>3</v>
       </c>
       <c r="G11" s="7">
         <v>1</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>16</v>
@@ -5960,51 +6095,53 @@
       </c>
       <c r="V11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="26">
         <v>1</v>
       </c>
       <c r="AA11" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB11" s="11">
         <v>1</v>
       </c>
       <c r="AC11" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD11" s="33"/>
+      <c r="AD11" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="7">
         <v>1</v>
       </c>
       <c r="C12" s="7">
         <v>2</v>
       </c>
       <c r="D12" s="7">
         <v>4</v>
       </c>
       <c r="E12" s="7">
         <v>4</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="7">
         <v>2</v>
       </c>
       <c r="H12" s="7" t="s">
         <v>16</v>
@@ -6050,51 +6187,53 @@
       </c>
       <c r="V12" s="21">
         <v>2</v>
       </c>
       <c r="W12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X12" s="13">
         <v>1</v>
       </c>
       <c r="Y12" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB12" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AC12" s="11">
         <v>1</v>
       </c>
-      <c r="AD12" s="33"/>
+      <c r="AD12" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="7">
         <v>1</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>16</v>
@@ -6140,51 +6279,53 @@
       </c>
       <c r="V13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB13" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AC13" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD13" s="33"/>
+      <c r="AD13" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7">
         <v>8</v>
       </c>
       <c r="C14" s="7">
         <v>53</v>
       </c>
       <c r="D14" s="7">
         <v>2</v>
       </c>
       <c r="E14" s="7">
         <v>1</v>
       </c>
       <c r="F14" s="7">
         <v>4</v>
       </c>
       <c r="G14" s="7">
         <v>7</v>
       </c>
       <c r="H14" s="7">
         <v>2</v>
@@ -6230,51 +6371,53 @@
       </c>
       <c r="V14" s="21">
         <v>2</v>
       </c>
       <c r="W14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X14" s="13">
         <v>2</v>
       </c>
       <c r="Y14" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z14" s="13">
         <v>1</v>
       </c>
       <c r="AA14" s="26">
         <v>11</v>
       </c>
       <c r="AB14" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AC14" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD14" s="33"/>
+      <c r="AD14" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7">
         <v>22</v>
       </c>
       <c r="D15" s="7">
         <v>2</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="7">
         <v>3</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>16</v>
@@ -6320,51 +6463,53 @@
       </c>
       <c r="V15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="26">
         <v>2</v>
       </c>
       <c r="AA15" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB15" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AC15" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD15" s="33"/>
+      <c r="AD15" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="7">
         <v>14</v>
       </c>
       <c r="D16" s="7">
         <v>1</v>
       </c>
       <c r="E16" s="7">
         <v>6</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="7">
         <v>7</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>16</v>
@@ -6410,51 +6555,53 @@
       </c>
       <c r="V16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB16" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AC16" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD16" s="33"/>
+      <c r="AD16" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="7">
         <v>70</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="7">
         <v>2</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H17" s="7" t="s">
         <v>16</v>
@@ -6500,51 +6647,53 @@
       </c>
       <c r="V17" s="21">
         <v>1</v>
       </c>
       <c r="W17" s="21">
         <v>1</v>
       </c>
       <c r="X17" s="13">
         <v>2</v>
       </c>
       <c r="Y17" s="13">
         <v>2</v>
       </c>
       <c r="Z17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA17" s="26">
         <v>1</v>
       </c>
       <c r="AB17" s="11">
         <v>2</v>
       </c>
       <c r="AC17" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD17" s="33"/>
+      <c r="AD17" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="7">
         <v>9</v>
       </c>
       <c r="C18" s="7">
         <v>239</v>
       </c>
       <c r="D18" s="7">
         <v>12</v>
       </c>
       <c r="E18" s="7">
         <v>17</v>
       </c>
       <c r="F18" s="7">
         <v>21</v>
       </c>
       <c r="G18" s="7">
         <v>10</v>
       </c>
       <c r="H18" s="7">
         <v>9</v>
@@ -6590,51 +6739,53 @@
       </c>
       <c r="V18" s="21">
         <v>5</v>
       </c>
       <c r="W18" s="21">
         <v>2</v>
       </c>
       <c r="X18" s="13">
         <v>21</v>
       </c>
       <c r="Y18" s="13">
         <v>9</v>
       </c>
       <c r="Z18" s="26">
         <v>18</v>
       </c>
       <c r="AA18" s="26">
         <v>4</v>
       </c>
       <c r="AB18" s="11">
         <v>9</v>
       </c>
       <c r="AC18" s="11">
         <v>4</v>
       </c>
-      <c r="AD18" s="33"/>
+      <c r="AD18" s="11">
+        <v>3</v>
+      </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="7">
         <v>6</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>16</v>
@@ -6680,51 +6831,53 @@
       </c>
       <c r="V19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X19" s="13">
         <v>5</v>
       </c>
       <c r="Y19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB19" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AC19" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD19" s="33"/>
+      <c r="AD19" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="7">
         <v>4</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="7">
         <v>4</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>16</v>
@@ -6770,51 +6923,53 @@
       </c>
       <c r="V20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB20" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AC20" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD20" s="33"/>
+      <c r="AD20" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="7">
         <v>1</v>
       </c>
       <c r="C21" s="7">
         <v>5</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="7">
         <v>2</v>
       </c>
       <c r="F21" s="7">
         <v>5</v>
       </c>
       <c r="G21" s="8">
         <v>8</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>16</v>
@@ -6860,80 +7015,84 @@
       </c>
       <c r="V21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W21" s="21">
         <v>1</v>
       </c>
       <c r="X21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA21" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB21" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AC21" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AD21" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="22" spans="1:30" ht="15" customHeight="1">
-      <c r="A22" s="43" t="s">
+      <c r="A22" s="44" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="43"/>
-[...22 lines deleted...]
-      <c r="Y22" s="43"/>
+      <c r="B22" s="44"/>
+      <c r="C22" s="44"/>
+      <c r="D22" s="44"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="44"/>
+      <c r="G22" s="44"/>
+      <c r="H22" s="44"/>
+      <c r="I22" s="44"/>
+      <c r="J22" s="44"/>
+      <c r="K22" s="44"/>
+      <c r="L22" s="44"/>
+      <c r="M22" s="44"/>
+      <c r="N22" s="44"/>
+      <c r="O22" s="44"/>
+      <c r="P22" s="44"/>
+      <c r="Q22" s="44"/>
+      <c r="R22" s="44"/>
+      <c r="S22" s="44"/>
+      <c r="T22" s="44"/>
+      <c r="U22" s="44"/>
+      <c r="V22" s="44"/>
+      <c r="W22" s="44"/>
+      <c r="X22" s="44"/>
+      <c r="Y22" s="44"/>
       <c r="AC22" s="11"/>
+      <c r="AD22" s="11"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="7">
         <v>26</v>
       </c>
       <c r="C23" s="7">
         <v>873</v>
       </c>
       <c r="D23" s="7">
         <v>43</v>
       </c>
       <c r="E23" s="7">
         <v>55</v>
       </c>
       <c r="F23" s="7">
         <v>47</v>
       </c>
       <c r="G23" s="7">
         <v>60</v>
       </c>
       <c r="H23" s="7">
         <v>40</v>
@@ -6979,50 +7138,53 @@
       </c>
       <c r="V23" s="13">
         <v>19</v>
       </c>
       <c r="W23" s="13">
         <v>26</v>
       </c>
       <c r="X23" s="13">
         <v>31</v>
       </c>
       <c r="Y23" s="13">
         <v>16</v>
       </c>
       <c r="Z23" s="26">
         <v>10</v>
       </c>
       <c r="AA23" s="26">
         <v>6</v>
       </c>
       <c r="AB23" s="26">
         <v>8</v>
       </c>
       <c r="AC23" s="11">
         <v>14</v>
       </c>
+      <c r="AD23" s="11">
+        <v>10</v>
+      </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="7">
         <v>20</v>
       </c>
       <c r="C24" s="7">
         <v>827</v>
       </c>
       <c r="D24" s="7">
         <v>41</v>
       </c>
       <c r="E24" s="7">
         <v>44</v>
       </c>
       <c r="F24" s="7">
         <v>42</v>
       </c>
       <c r="G24" s="7">
         <v>47</v>
       </c>
       <c r="H24" s="7">
         <v>39</v>
@@ -7068,50 +7230,53 @@
       </c>
       <c r="V24" s="13">
         <v>19</v>
       </c>
       <c r="W24" s="13">
         <v>26</v>
       </c>
       <c r="X24" s="13">
         <v>30</v>
       </c>
       <c r="Y24" s="13">
         <v>12</v>
       </c>
       <c r="Z24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA24" s="26">
         <v>6</v>
       </c>
       <c r="AB24" s="26">
         <v>8</v>
       </c>
       <c r="AC24" s="11">
         <v>13</v>
       </c>
+      <c r="AD24" s="11">
+        <v>7</v>
+      </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>16</v>
@@ -7157,50 +7322,53 @@
       </c>
       <c r="V25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AD25" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>16</v>
@@ -7246,51 +7414,53 @@
       </c>
       <c r="V26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD26" s="33"/>
+      <c r="AD26" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="7">
         <v>1</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="7">
         <v>2</v>
       </c>
       <c r="G27" s="7">
         <v>1</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>16</v>
@@ -7336,51 +7506,53 @@
       </c>
       <c r="V27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="26">
         <v>1</v>
       </c>
       <c r="AA27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC27" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD27" s="33"/>
+      <c r="AD27" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>16</v>
@@ -7426,51 +7598,53 @@
       </c>
       <c r="V28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD28" s="33"/>
+      <c r="AD28" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>16</v>
@@ -7516,51 +7690,53 @@
       </c>
       <c r="V29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD29" s="33"/>
+      <c r="AD29" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>16</v>
@@ -7606,50 +7782,53 @@
       </c>
       <c r="V30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AD30" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="7">
         <v>8</v>
       </c>
       <c r="D31" s="7">
         <v>1</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="7">
         <v>2</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>16</v>
@@ -7695,50 +7874,53 @@
       </c>
       <c r="V31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC31" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AD31" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="7">
         <v>2</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="7">
         <v>4</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="7">
         <v>3</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>16</v>
@@ -7784,50 +7966,53 @@
       </c>
       <c r="V32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC32" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AD32" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="33" spans="1:30">
       <c r="A33" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>16</v>
@@ -7873,50 +8058,53 @@
       </c>
       <c r="V33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AD33" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="34" spans="1:30">
       <c r="A34" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="7">
         <v>6</v>
       </c>
       <c r="C34" s="7">
         <v>35</v>
       </c>
       <c r="D34" s="7">
         <v>1</v>
       </c>
       <c r="E34" s="7">
         <v>7</v>
       </c>
       <c r="F34" s="7">
         <v>3</v>
       </c>
       <c r="G34" s="7">
         <v>7</v>
       </c>
       <c r="H34" s="7">
         <v>1</v>
@@ -7962,50 +8150,53 @@
       </c>
       <c r="V34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X34" s="13">
         <v>1</v>
       </c>
       <c r="Y34" s="13">
         <v>4</v>
       </c>
       <c r="Z34" s="26">
         <v>9</v>
       </c>
       <c r="AA34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC34" s="11">
         <v>1</v>
       </c>
+      <c r="AD34" s="11">
+        <v>3</v>
+      </c>
     </row>
     <row r="35" spans="1:30">
       <c r="A35" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>16</v>
@@ -8051,50 +8242,53 @@
       </c>
       <c r="V35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AD35" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="36" spans="1:30">
       <c r="A36" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>16</v>
@@ -8140,50 +8334,53 @@
       </c>
       <c r="V36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AD36" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="37" spans="1:30">
       <c r="A37" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>16</v>
@@ -8229,80 +8426,84 @@
       </c>
       <c r="V37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AD37" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="38" spans="1:30">
-      <c r="A38" s="42" t="s">
+      <c r="A38" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="42"/>
-[...22 lines deleted...]
-      <c r="Y38" s="42"/>
+      <c r="B38" s="43"/>
+      <c r="C38" s="43"/>
+      <c r="D38" s="43"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="43"/>
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
+      <c r="I38" s="43"/>
+      <c r="J38" s="43"/>
+      <c r="K38" s="43"/>
+      <c r="L38" s="43"/>
+      <c r="M38" s="43"/>
+      <c r="N38" s="43"/>
+      <c r="O38" s="43"/>
+      <c r="P38" s="43"/>
+      <c r="Q38" s="43"/>
+      <c r="R38" s="43"/>
+      <c r="S38" s="43"/>
+      <c r="T38" s="43"/>
+      <c r="U38" s="43"/>
+      <c r="V38" s="43"/>
+      <c r="W38" s="43"/>
+      <c r="X38" s="43"/>
+      <c r="Y38" s="43"/>
       <c r="AC38" s="11"/>
+      <c r="AD38" s="11"/>
     </row>
     <row r="39" spans="1:30">
       <c r="A39" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="7">
         <v>16</v>
       </c>
       <c r="C39" s="7">
         <v>385</v>
       </c>
       <c r="D39" s="7">
         <v>20</v>
       </c>
       <c r="E39" s="7">
         <v>107</v>
       </c>
       <c r="F39" s="7">
         <v>29</v>
       </c>
       <c r="G39" s="7">
         <v>31</v>
       </c>
       <c r="H39" s="7">
         <v>10</v>
@@ -8348,50 +8549,53 @@
       </c>
       <c r="V39" s="13">
         <v>11</v>
       </c>
       <c r="W39" s="13">
         <v>4</v>
       </c>
       <c r="X39" s="13">
         <v>31</v>
       </c>
       <c r="Y39" s="13">
         <v>8</v>
       </c>
       <c r="Z39" s="26">
         <v>12</v>
       </c>
       <c r="AA39" s="26">
         <v>17</v>
       </c>
       <c r="AB39" s="26">
         <v>12</v>
       </c>
       <c r="AC39" s="11">
         <v>6</v>
       </c>
+      <c r="AD39" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="40" spans="1:30">
       <c r="A40" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>16</v>
@@ -8437,51 +8641,53 @@
       </c>
       <c r="V40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="13">
         <v>1</v>
       </c>
       <c r="Z40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD40" s="33"/>
+      <c r="AD40" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="41" spans="1:30">
       <c r="A41" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="7">
         <v>11</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E41" s="7">
         <v>81</v>
       </c>
       <c r="F41" s="7">
         <v>1</v>
       </c>
       <c r="G41" s="7">
         <v>6</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>16</v>
@@ -8527,51 +8733,53 @@
       </c>
       <c r="V41" s="13">
         <v>1</v>
       </c>
       <c r="W41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X41" s="13">
         <v>1</v>
       </c>
       <c r="Y41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA41" s="26">
         <v>1</v>
       </c>
       <c r="AB41" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AC41" s="11">
         <v>2</v>
       </c>
-      <c r="AD41" s="33"/>
+      <c r="AD41" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="42" spans="1:30">
       <c r="A42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="7">
         <v>1</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="7">
         <v>1</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>16</v>
@@ -8617,51 +8825,53 @@
       </c>
       <c r="V42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB42" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AC42" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD42" s="33"/>
+      <c r="AD42" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="43" spans="1:30">
       <c r="A43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="7">
         <v>2</v>
       </c>
       <c r="C43" s="7">
         <v>3</v>
       </c>
       <c r="D43" s="7">
         <v>1</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F43" s="7">
         <v>1</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>16</v>
@@ -8707,51 +8917,53 @@
       </c>
       <c r="V43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB43" s="11">
         <v>1</v>
       </c>
       <c r="AC43" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD43" s="33"/>
+      <c r="AD43" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="44" spans="1:30">
       <c r="A44" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="7">
         <v>1</v>
       </c>
       <c r="C44" s="7">
         <v>2</v>
       </c>
       <c r="D44" s="7">
         <v>4</v>
       </c>
       <c r="E44" s="7">
         <v>4</v>
       </c>
       <c r="F44" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="7">
         <v>2</v>
       </c>
       <c r="H44" s="7" t="s">
         <v>16</v>
@@ -8797,51 +9009,53 @@
       </c>
       <c r="V44" s="13">
         <v>2</v>
       </c>
       <c r="W44" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X44" s="13">
         <v>1</v>
       </c>
       <c r="Y44" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB44" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AC44" s="11">
         <v>1</v>
       </c>
-      <c r="AD44" s="33"/>
+      <c r="AD44" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="45" spans="1:30">
       <c r="A45" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="7">
         <v>1</v>
       </c>
       <c r="C45" s="7">
         <v>0</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="7" t="s">
         <v>16</v>
@@ -8887,51 +9101,53 @@
       </c>
       <c r="V45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB45" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AC45" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD45" s="33"/>
+      <c r="AD45" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="46" spans="1:30">
       <c r="A46" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="7">
         <v>8</v>
       </c>
       <c r="C46" s="7">
         <v>53</v>
       </c>
       <c r="D46" s="7">
         <v>2</v>
       </c>
       <c r="E46" s="7">
         <v>1</v>
       </c>
       <c r="F46" s="7">
         <v>4</v>
       </c>
       <c r="G46" s="7">
         <v>7</v>
       </c>
       <c r="H46" s="7">
         <v>2</v>
@@ -8977,51 +9193,53 @@
       </c>
       <c r="V46" s="13">
         <v>2</v>
       </c>
       <c r="W46" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X46" s="13">
         <v>2</v>
       </c>
       <c r="Y46" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z46" s="26">
         <v>1</v>
       </c>
       <c r="AA46" s="26">
         <v>11</v>
       </c>
       <c r="AB46" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AC46" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD46" s="33"/>
+      <c r="AD46" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="47" spans="1:30">
       <c r="A47" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="7">
         <v>14</v>
       </c>
       <c r="D47" s="7">
         <v>1</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="7">
         <v>1</v>
       </c>
       <c r="H47" s="7" t="s">
         <v>16</v>
@@ -9067,51 +9285,53 @@
       </c>
       <c r="V47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="26">
         <v>2</v>
       </c>
       <c r="AA47" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB47" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AC47" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD47" s="33"/>
+      <c r="AD47" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="48" spans="1:30">
       <c r="A48" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="7">
         <v>12</v>
       </c>
       <c r="D48" s="7">
         <v>1</v>
       </c>
       <c r="E48" s="7">
         <v>2</v>
       </c>
       <c r="F48" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="7">
         <v>4</v>
       </c>
       <c r="H48" s="7" t="s">
         <v>16</v>
@@ -9157,51 +9377,53 @@
       </c>
       <c r="V48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA48" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AB48" s="32" t="s">
         <v>16</v>
       </c>
       <c r="AC48" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD48" s="33"/>
+      <c r="AD48" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="49" spans="1:30">
       <c r="A49" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="7">
         <v>70</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="7">
         <v>2</v>
       </c>
       <c r="F49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>16</v>
@@ -9247,51 +9469,53 @@
       </c>
       <c r="V49" s="13">
         <v>1</v>
       </c>
       <c r="W49" s="13">
         <v>1</v>
       </c>
       <c r="X49" s="13">
         <v>2</v>
       </c>
       <c r="Y49" s="13">
         <v>2</v>
       </c>
       <c r="Z49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA49" s="26">
         <v>1</v>
       </c>
       <c r="AB49" s="11">
         <v>2</v>
       </c>
       <c r="AC49" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD49" s="33"/>
+      <c r="AD49" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="50" spans="1:30">
       <c r="A50" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="7">
         <v>3</v>
       </c>
       <c r="C50" s="7">
         <v>204</v>
       </c>
       <c r="D50" s="7">
         <v>11</v>
       </c>
       <c r="E50" s="7">
         <v>10</v>
       </c>
       <c r="F50" s="7">
         <v>18</v>
       </c>
       <c r="G50" s="7">
         <v>3</v>
       </c>
       <c r="H50" s="7">
         <v>8</v>
@@ -9337,51 +9561,53 @@
       </c>
       <c r="V50" s="13">
         <v>5</v>
       </c>
       <c r="W50" s="13">
         <v>2</v>
       </c>
       <c r="X50" s="13">
         <v>20</v>
       </c>
       <c r="Y50" s="13">
         <v>5</v>
       </c>
       <c r="Z50" s="26">
         <v>9</v>
       </c>
       <c r="AA50" s="26">
         <v>4</v>
       </c>
       <c r="AB50" s="11">
         <v>9</v>
       </c>
       <c r="AC50" s="11">
         <v>3</v>
       </c>
-      <c r="AD50" s="33"/>
+      <c r="AD50" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="51" spans="1:30">
       <c r="A51" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="7">
         <v>6</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="7" t="s">
         <v>16</v>
@@ -9427,51 +9653,53 @@
       </c>
       <c r="V51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X51" s="13">
         <v>5</v>
       </c>
       <c r="Y51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AB51" s="34" t="s">
         <v>16</v>
       </c>
       <c r="AC51" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD51" s="33"/>
+      <c r="AD51" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="52" spans="1:30">
       <c r="A52" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="7">
         <v>4</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="7">
         <v>4</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>16</v>
@@ -9517,51 +9745,53 @@
       </c>
       <c r="V52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC52" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD52" s="33"/>
+      <c r="AD52" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="53" spans="1:30">
       <c r="A53" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="17">
         <v>1</v>
       </c>
       <c r="C53" s="17">
         <v>5</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="17">
         <v>2</v>
       </c>
       <c r="F53" s="17">
         <v>5</v>
       </c>
       <c r="G53" s="18">
         <v>8</v>
       </c>
       <c r="H53" s="18" t="s">
         <v>16</v>
@@ -9607,209 +9837,215 @@
       </c>
       <c r="V53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="W53" s="18">
         <v>1</v>
       </c>
       <c r="X53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="Z53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="AA53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="AC53" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="AD53" s="33"/>
+      <c r="AD53" s="14" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="54" spans="1:30">
       <c r="E54" s="12"/>
+      <c r="AD54" s="11"/>
+    </row>
+    <row r="55" spans="1:30">
+      <c r="AD55" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AK53"/>
+  <dimension ref="A1:AK557"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B5" zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
-      <selection activeCell="AB7" sqref="AB7:AC53"/>
+    <sheetView tabSelected="1" topLeftCell="F7" zoomScale="88" zoomScaleNormal="88" workbookViewId="0">
+      <selection activeCell="AD7" sqref="AD7:AD53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="26" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.109375" style="26" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" style="26" customWidth="1"/>
     <col min="4" max="4" width="4.5546875" style="26" customWidth="1"/>
     <col min="5" max="5" width="6.109375" style="26" customWidth="1"/>
     <col min="6" max="6" width="3.88671875" style="26" customWidth="1"/>
     <col min="7" max="8" width="4.88671875" style="26" customWidth="1"/>
     <col min="9" max="9" width="5.6640625" style="26" customWidth="1"/>
     <col min="10" max="10" width="7.6640625" style="26" customWidth="1"/>
     <col min="11" max="11" width="6.88671875" style="26" customWidth="1"/>
     <col min="12" max="12" width="6.109375" style="26" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="26" customWidth="1"/>
     <col min="14" max="14" width="6.109375" style="26" customWidth="1"/>
     <col min="15" max="15" width="7.33203125" style="26" customWidth="1"/>
     <col min="16" max="16" width="4.5546875" style="26" customWidth="1"/>
     <col min="17" max="17" width="6.109375" style="26" customWidth="1"/>
     <col min="18" max="18" width="4.5546875" style="26" customWidth="1"/>
     <col min="19" max="20" width="4.88671875" style="26" customWidth="1"/>
     <col min="21" max="21" width="5.6640625" style="26" customWidth="1"/>
     <col min="22" max="22" width="7.6640625" style="26" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.88671875" style="26" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.109375" style="26" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.109375" style="26" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.109375" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="40"/>
-[...22 lines deleted...]
-      <c r="Y1" s="40"/>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
+      <c r="V1" s="41"/>
+      <c r="W1" s="41"/>
+      <c r="X1" s="41"/>
+      <c r="Y1" s="41"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
     </row>
     <row r="3" spans="1:37" s="2" customFormat="1">
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="AK3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="44"/>
-      <c r="B4" s="38">
+      <c r="A4" s="45"/>
+      <c r="B4" s="39">
         <v>2024</v>
       </c>
-      <c r="C4" s="39"/>
-[...10 lines deleted...]
-      <c r="N4" s="38">
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="39">
         <v>2025</v>
       </c>
-      <c r="O4" s="39"/>
-[...10 lines deleted...]
-      <c r="Z4" s="38">
+      <c r="O4" s="40"/>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
+      <c r="S4" s="40"/>
+      <c r="T4" s="40"/>
+      <c r="U4" s="40"/>
+      <c r="V4" s="40"/>
+      <c r="W4" s="40"/>
+      <c r="X4" s="40"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="39">
         <v>2026</v>
       </c>
-      <c r="AA4" s="39"/>
-[...9 lines deleted...]
-      <c r="AK4" s="39"/>
+      <c r="AA4" s="40"/>
+      <c r="AB4" s="40"/>
+      <c r="AC4" s="40"/>
+      <c r="AD4" s="40"/>
+      <c r="AE4" s="40"/>
+      <c r="AF4" s="40"/>
+      <c r="AG4" s="40"/>
+      <c r="AH4" s="40"/>
+      <c r="AI4" s="40"/>
+      <c r="AJ4" s="40"/>
+      <c r="AK4" s="40"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="45"/>
+      <c r="A5" s="46"/>
       <c r="B5" s="23" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="22" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="22" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="22" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="23" t="s">
@@ -9876,77 +10112,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="29" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="23" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="29" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="41"/>
-[...22 lines deleted...]
-      <c r="Y6" s="41"/>
+      <c r="B6" s="42"/>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="42"/>
+      <c r="I6" s="42"/>
+      <c r="J6" s="42"/>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
+      <c r="M6" s="42"/>
+      <c r="N6" s="42"/>
+      <c r="O6" s="42"/>
+      <c r="P6" s="42"/>
+      <c r="Q6" s="42"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
+      <c r="V6" s="42"/>
+      <c r="W6" s="42"/>
+      <c r="X6" s="42"/>
+      <c r="Y6" s="42"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="11">
         <v>-27</v>
       </c>
       <c r="C7" s="11">
         <v>-1182</v>
       </c>
       <c r="D7" s="11">
         <v>-29</v>
       </c>
       <c r="E7" s="11">
         <v>-131</v>
       </c>
       <c r="F7" s="11">
         <v>-35</v>
       </c>
       <c r="G7" s="11">
         <v>-60</v>
       </c>
       <c r="H7" s="9">
         <v>-25</v>
@@ -9992,50 +10228,53 @@
       </c>
       <c r="V7" s="21">
         <v>-20</v>
       </c>
       <c r="W7" s="21">
         <v>-11</v>
       </c>
       <c r="X7" s="21">
         <v>-33</v>
       </c>
       <c r="Y7" s="21">
         <v>13</v>
       </c>
       <c r="Z7" s="11">
         <v>10</v>
       </c>
       <c r="AA7" s="11">
         <v>10</v>
       </c>
       <c r="AB7" s="36">
         <v>-2</v>
       </c>
       <c r="AC7" s="36">
         <v>-9</v>
       </c>
+      <c r="AD7" s="36">
+        <v>-2</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="11">
         <v>-7</v>
       </c>
       <c r="C8" s="11">
         <v>-772</v>
       </c>
       <c r="D8" s="11">
         <v>-14</v>
       </c>
       <c r="E8" s="11">
         <v>-25</v>
       </c>
       <c r="F8" s="11">
         <v>-29</v>
       </c>
       <c r="G8" s="11">
         <v>-29</v>
       </c>
       <c r="H8" s="9">
         <v>-20</v>
@@ -10081,50 +10320,53 @@
       </c>
       <c r="V8" s="21">
         <v>-14</v>
       </c>
       <c r="W8" s="21">
         <v>-11</v>
       </c>
       <c r="X8" s="21">
         <v>-8</v>
       </c>
       <c r="Y8" s="21">
         <v>19</v>
       </c>
       <c r="Z8" s="11">
         <v>23</v>
       </c>
       <c r="AA8" s="11">
         <v>17</v>
       </c>
       <c r="AB8" s="36">
         <v>2</v>
       </c>
       <c r="AC8" s="36">
         <v>-6</v>
       </c>
+      <c r="AD8" s="36">
+        <v>-1</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="11">
         <v>-9</v>
       </c>
       <c r="D9" s="11">
         <v>1</v>
       </c>
       <c r="E9" s="11">
         <v>-80</v>
       </c>
       <c r="F9" s="11">
         <v>3</v>
       </c>
       <c r="G9" s="11">
         <v>-6</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>16</v>
@@ -10170,50 +10412,53 @@
       </c>
       <c r="V9" s="21">
         <v>-1</v>
       </c>
       <c r="W9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X9" s="21">
         <v>2</v>
       </c>
       <c r="Y9" s="21">
         <v>-1</v>
       </c>
       <c r="Z9" s="9">
         <v>4</v>
       </c>
       <c r="AA9" s="11">
         <v>-1</v>
       </c>
       <c r="AB9" s="36">
         <v>3</v>
       </c>
       <c r="AC9" s="36">
         <v>-2</v>
       </c>
+      <c r="AD9" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="11">
         <v>-1</v>
       </c>
       <c r="F10" s="11">
         <v>2</v>
       </c>
       <c r="G10" s="11">
         <v>2</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>16</v>
@@ -10259,50 +10504,53 @@
       </c>
       <c r="V10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB10" s="36" t="s">
         <v>16</v>
       </c>
       <c r="AC10" s="36">
         <v>1</v>
       </c>
+      <c r="AD10" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="11">
         <v>-2</v>
       </c>
       <c r="C11" s="11">
         <v>-3</v>
       </c>
       <c r="D11" s="11">
         <v>-1</v>
       </c>
       <c r="E11" s="11">
         <v>5</v>
       </c>
       <c r="F11" s="11">
         <v>8</v>
       </c>
       <c r="G11" s="11">
         <v>2</v>
       </c>
       <c r="H11" s="9">
         <v>2</v>
@@ -10348,50 +10596,53 @@
       </c>
       <c r="V11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W11" s="21">
         <v>2</v>
       </c>
       <c r="X11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="9">
         <v>-1</v>
       </c>
       <c r="AA11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB11" s="36">
         <v>-1</v>
       </c>
       <c r="AC11" s="36">
         <v>1</v>
       </c>
+      <c r="AD11" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="11">
         <v>-1</v>
       </c>
       <c r="C12" s="11">
         <v>-2</v>
       </c>
       <c r="D12" s="11">
         <v>-4</v>
       </c>
       <c r="E12" s="11">
         <v>-4</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="11">
         <v>-2</v>
       </c>
       <c r="H12" s="9">
         <v>1</v>
@@ -10437,50 +10688,53 @@
       </c>
       <c r="V12" s="21">
         <v>-2</v>
       </c>
       <c r="W12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X12" s="21">
         <v>-1</v>
       </c>
       <c r="Y12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="11">
         <v>2</v>
       </c>
       <c r="AB12" s="36" t="s">
         <v>16</v>
       </c>
       <c r="AC12" s="36">
         <v>-1</v>
       </c>
+      <c r="AD12" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="11">
         <v>-1</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="9" t="s">
         <v>16</v>
@@ -10526,50 +10780,53 @@
       </c>
       <c r="V13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB13" s="36" t="s">
         <v>16</v>
       </c>
       <c r="AC13" s="36" t="s">
         <v>16</v>
       </c>
+      <c r="AD13" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="11">
         <v>-8</v>
       </c>
       <c r="C14" s="11">
         <v>-44</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="11">
         <v>4</v>
       </c>
       <c r="F14" s="11">
         <v>-3</v>
       </c>
       <c r="G14" s="11">
         <v>-3</v>
       </c>
       <c r="H14" s="9">
         <v>-1</v>
@@ -10615,50 +10872,53 @@
       </c>
       <c r="V14" s="21">
         <v>-2</v>
       </c>
       <c r="W14" s="21">
         <v>1</v>
       </c>
       <c r="X14" s="21">
         <v>1</v>
       </c>
       <c r="Y14" s="21">
         <v>2</v>
       </c>
       <c r="Z14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA14" s="11">
         <v>-7</v>
       </c>
       <c r="AB14" s="36">
         <v>2</v>
       </c>
       <c r="AC14" s="36">
         <v>2</v>
       </c>
+      <c r="AD14" s="36">
+        <v>1</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="11">
         <v>1</v>
       </c>
       <c r="C15" s="11">
         <v>-22</v>
       </c>
       <c r="D15" s="11">
         <v>-2</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="11">
         <v>-3</v>
       </c>
       <c r="H15" s="9">
         <v>1</v>
@@ -10704,50 +10964,53 @@
       </c>
       <c r="V15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="9">
         <v>-2</v>
       </c>
       <c r="AA15" s="11">
         <v>1</v>
       </c>
       <c r="AB15" s="36" t="s">
         <v>16</v>
       </c>
       <c r="AC15" s="36" t="s">
         <v>16</v>
       </c>
+      <c r="AD15" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="11">
         <v>-14</v>
       </c>
       <c r="D16" s="11">
         <v>-1</v>
       </c>
       <c r="E16" s="11">
         <v>-6</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="11">
         <v>-6</v>
       </c>
       <c r="H16" s="9" t="s">
         <v>16</v>
@@ -10793,50 +11056,53 @@
       </c>
       <c r="V16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB16" s="36" t="s">
         <v>16</v>
       </c>
       <c r="AC16" s="36" t="s">
         <v>16</v>
       </c>
+      <c r="AD16" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="11">
         <v>-69</v>
       </c>
       <c r="D17" s="11">
         <v>1</v>
       </c>
       <c r="E17" s="11">
         <v>-2</v>
       </c>
       <c r="F17" s="11">
         <v>2</v>
       </c>
       <c r="G17" s="11">
         <v>1</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>16</v>
@@ -10882,50 +11148,53 @@
       </c>
       <c r="V17" s="21">
         <v>-1</v>
       </c>
       <c r="W17" s="21">
         <v>-1</v>
       </c>
       <c r="X17" s="21">
         <v>-2</v>
       </c>
       <c r="Y17" s="21">
         <v>-1</v>
       </c>
       <c r="Z17" s="9">
         <v>1</v>
       </c>
       <c r="AA17" s="11">
         <v>-1</v>
       </c>
       <c r="AB17" s="36">
         <v>-2</v>
       </c>
       <c r="AC17" s="36" t="s">
         <v>16</v>
       </c>
+      <c r="AD17" s="36">
+        <v>1</v>
+      </c>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="11">
         <v>-9</v>
       </c>
       <c r="C18" s="11">
         <v>-233</v>
       </c>
       <c r="D18" s="11">
         <v>-10</v>
       </c>
       <c r="E18" s="11">
         <v>-16</v>
       </c>
       <c r="F18" s="11">
         <v>-15</v>
       </c>
       <c r="G18" s="11">
         <v>-10</v>
       </c>
       <c r="H18" s="9">
         <v>-8</v>
@@ -10971,50 +11240,53 @@
       </c>
       <c r="V18" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W18" s="21">
         <v>-2</v>
       </c>
       <c r="X18" s="21">
         <v>-20</v>
       </c>
       <c r="Y18" s="21">
         <v>-7</v>
       </c>
       <c r="Z18" s="9">
         <v>-16</v>
       </c>
       <c r="AA18" s="11">
         <v>-1</v>
       </c>
       <c r="AB18" s="36">
         <v>-6</v>
       </c>
       <c r="AC18" s="36">
         <v>-4</v>
       </c>
+      <c r="AD18" s="36">
+        <v>-3</v>
+      </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="11">
         <v>1</v>
       </c>
       <c r="C19" s="11">
         <v>-5</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>16</v>
@@ -11060,50 +11332,53 @@
       </c>
       <c r="V19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X19" s="21">
         <v>-5</v>
       </c>
       <c r="Y19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB19" s="36" t="s">
         <v>16</v>
       </c>
       <c r="AC19" s="36" t="s">
         <v>16</v>
       </c>
+      <c r="AD19" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="11">
         <v>-4</v>
       </c>
       <c r="D20" s="11">
         <v>1</v>
       </c>
       <c r="E20" s="11">
         <v>-4</v>
       </c>
       <c r="F20" s="11">
         <v>1</v>
       </c>
       <c r="G20" s="11">
         <v>2</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>16</v>
@@ -11149,50 +11424,53 @@
       </c>
       <c r="V20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W20" s="21">
         <v>1</v>
       </c>
       <c r="X20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB20" s="36" t="s">
         <v>16</v>
       </c>
       <c r="AC20" s="36" t="s">
         <v>16</v>
       </c>
+      <c r="AD20" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="11">
         <v>-1</v>
       </c>
       <c r="C21" s="11">
         <v>-5</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="11">
         <v>-2</v>
       </c>
       <c r="F21" s="11">
         <v>-4</v>
       </c>
       <c r="G21" s="11">
         <v>-8</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>16</v>
@@ -11238,81 +11516,85 @@
       </c>
       <c r="V21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W21" s="21">
         <v>-1</v>
       </c>
       <c r="X21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="21">
         <v>1</v>
       </c>
       <c r="Z21" s="9">
         <v>1</v>
       </c>
       <c r="AA21" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB21" s="36" t="s">
         <v>16</v>
       </c>
       <c r="AC21" s="36" t="s">
         <v>16</v>
       </c>
+      <c r="AD21" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="22" spans="1:30" ht="15" customHeight="1">
-      <c r="A22" s="43" t="s">
+      <c r="A22" s="44" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="43"/>
-[...23 lines deleted...]
-      <c r="AB22" s="47"/>
+      <c r="B22" s="44"/>
+      <c r="C22" s="44"/>
+      <c r="D22" s="44"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="44"/>
+      <c r="G22" s="44"/>
+      <c r="H22" s="44"/>
+      <c r="I22" s="44"/>
+      <c r="J22" s="44"/>
+      <c r="K22" s="44"/>
+      <c r="L22" s="44"/>
+      <c r="M22" s="44"/>
+      <c r="N22" s="44"/>
+      <c r="O22" s="44"/>
+      <c r="P22" s="44"/>
+      <c r="Q22" s="44"/>
+      <c r="R22" s="44"/>
+      <c r="S22" s="44"/>
+      <c r="T22" s="44"/>
+      <c r="U22" s="44"/>
+      <c r="V22" s="44"/>
+      <c r="W22" s="44"/>
+      <c r="X22" s="44"/>
+      <c r="Y22" s="44"/>
+      <c r="AB22" s="38"/>
       <c r="AC22" s="36"/>
+      <c r="AD22" s="36"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="11">
         <v>-12</v>
       </c>
       <c r="C23" s="11">
         <v>-816</v>
       </c>
       <c r="D23" s="11">
         <v>-16</v>
       </c>
       <c r="E23" s="11">
         <v>-35</v>
       </c>
       <c r="F23" s="11">
         <v>-20</v>
       </c>
       <c r="G23" s="11">
         <v>-38</v>
       </c>
       <c r="H23" s="11">
         <v>-19</v>
@@ -11352,55 +11634,58 @@
       </c>
       <c r="T23" s="21">
         <v>-25</v>
       </c>
       <c r="U23" s="21">
         <v>1</v>
       </c>
       <c r="V23" s="21">
         <v>-13</v>
       </c>
       <c r="W23" s="21">
         <v>-11</v>
       </c>
       <c r="X23" s="21">
         <v>-8</v>
       </c>
       <c r="Y23" s="21">
         <v>17</v>
       </c>
       <c r="Z23" s="12">
         <v>14</v>
       </c>
       <c r="AA23" s="12">
         <v>17</v>
       </c>
-      <c r="AB23" s="47">
+      <c r="AB23" s="38">
         <v>2</v>
       </c>
       <c r="AC23" s="36">
         <v>-7</v>
+      </c>
+      <c r="AD23" s="36">
+        <v>-4</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="11">
         <v>-7</v>
       </c>
       <c r="C24" s="11">
         <v>-772</v>
       </c>
       <c r="D24" s="11">
         <v>-14</v>
       </c>
       <c r="E24" s="11">
         <v>-25</v>
       </c>
       <c r="F24" s="11">
         <v>-29</v>
       </c>
       <c r="G24" s="11">
         <v>-29</v>
       </c>
       <c r="H24" s="11">
@@ -11441,55 +11726,58 @@
       </c>
       <c r="T24" s="21">
         <v>-22</v>
       </c>
       <c r="U24" s="21">
         <v>2</v>
       </c>
       <c r="V24" s="21">
         <v>-14</v>
       </c>
       <c r="W24" s="21">
         <v>-11</v>
       </c>
       <c r="X24" s="21">
         <v>-8</v>
       </c>
       <c r="Y24" s="21">
         <v>19</v>
       </c>
       <c r="Z24" s="12">
         <v>23</v>
       </c>
       <c r="AA24" s="12">
         <v>17</v>
       </c>
-      <c r="AB24" s="47">
+      <c r="AB24" s="38">
         <v>2</v>
       </c>
       <c r="AC24" s="36">
         <v>-6</v>
+      </c>
+      <c r="AD24" s="36">
+        <v>-1</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="11"/>
       <c r="D25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="11" t="s">
         <v>16</v>
       </c>
@@ -11534,50 +11822,53 @@
       </c>
       <c r="V25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="36" t="s">
         <v>16</v>
       </c>
+      <c r="AD25" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="11"/>
       <c r="D26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="9" t="s">
@@ -11621,50 +11912,53 @@
       </c>
       <c r="V26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="36" t="s">
         <v>16</v>
       </c>
+      <c r="AD26" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="11">
         <v>-1</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="11">
         <v>7</v>
       </c>
       <c r="G27" s="11">
         <v>2</v>
       </c>
       <c r="H27" s="11">
         <v>1</v>
@@ -11710,51 +12004,53 @@
       </c>
       <c r="V27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="21">
         <v>-1</v>
       </c>
       <c r="AA27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC27" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="AD27" s="33"/>
+      <c r="AD27" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="9" t="s">
@@ -11798,51 +12094,53 @@
       </c>
       <c r="V28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="AD28" s="33"/>
+      <c r="AD28" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="11"/>
       <c r="D29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="9" t="s">
@@ -11886,51 +12184,53 @@
       </c>
       <c r="V29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="AD29" s="33"/>
+      <c r="AD29" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="11"/>
       <c r="D30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="9" t="s">
@@ -11974,50 +12274,53 @@
       </c>
       <c r="V30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="36" t="s">
         <v>16</v>
       </c>
+      <c r="AD30" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="11">
         <v>1</v>
       </c>
       <c r="C31" s="11">
         <v>-8</v>
       </c>
       <c r="D31" s="11">
         <v>-1</v>
       </c>
       <c r="E31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="11">
         <v>-2</v>
       </c>
       <c r="H31" s="11" t="s">
         <v>16</v>
@@ -12063,50 +12366,53 @@
       </c>
       <c r="V31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC31" s="36" t="s">
         <v>16</v>
       </c>
+      <c r="AD31" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="11">
         <v>-2</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="11">
         <v>-4</v>
       </c>
       <c r="F32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="11">
         <v>-2</v>
       </c>
       <c r="H32" s="11" t="s">
         <v>16</v>
@@ -12152,50 +12458,53 @@
       </c>
       <c r="V32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC32" s="36" t="s">
         <v>16</v>
       </c>
+      <c r="AD32" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="33" spans="1:32">
       <c r="A33" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="11"/>
       <c r="D33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="9" t="s">
@@ -12239,50 +12548,53 @@
       </c>
       <c r="V33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="36" t="s">
         <v>16</v>
       </c>
+      <c r="AD33" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="34" spans="1:32">
       <c r="A34" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="11">
         <v>-6</v>
       </c>
       <c r="C34" s="11">
         <v>-33</v>
       </c>
       <c r="D34" s="11">
         <v>-1</v>
       </c>
       <c r="E34" s="11">
         <v>-6</v>
       </c>
       <c r="F34" s="11">
         <v>2</v>
       </c>
       <c r="G34" s="11">
         <v>-7</v>
       </c>
       <c r="H34" s="11" t="s">
         <v>16</v>
@@ -12328,50 +12640,53 @@
       </c>
       <c r="V34" s="21">
         <v>1</v>
       </c>
       <c r="W34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y34" s="21">
         <v>-2</v>
       </c>
       <c r="Z34" s="9">
         <v>-8</v>
       </c>
       <c r="AA34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC34" s="36">
         <v>-1</v>
       </c>
+      <c r="AD34" s="36">
+        <v>-3</v>
+      </c>
     </row>
     <row r="35" spans="1:32">
       <c r="A35" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="11"/>
       <c r="D35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="9" t="s">
@@ -12415,50 +12730,53 @@
       </c>
       <c r="V35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="36" t="s">
         <v>16</v>
       </c>
+      <c r="AD35" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="36" spans="1:32">
       <c r="A36" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="11"/>
       <c r="D36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="9" t="s">
@@ -12502,50 +12820,53 @@
       </c>
       <c r="V36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="36" t="s">
         <v>16</v>
       </c>
+      <c r="AD36" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="37" spans="1:32">
       <c r="A37" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="11"/>
       <c r="D37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="9" t="s">
@@ -12589,81 +12910,85 @@
       </c>
       <c r="V37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="36" t="s">
         <v>16</v>
       </c>
+      <c r="AD37" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="38" spans="1:32">
-      <c r="A38" s="42" t="s">
+      <c r="A38" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="42"/>
-[...23 lines deleted...]
-      <c r="AB38" s="47"/>
+      <c r="B38" s="43"/>
+      <c r="C38" s="43"/>
+      <c r="D38" s="43"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="43"/>
+      <c r="G38" s="43"/>
+      <c r="H38" s="43"/>
+      <c r="I38" s="43"/>
+      <c r="J38" s="43"/>
+      <c r="K38" s="43"/>
+      <c r="L38" s="43"/>
+      <c r="M38" s="43"/>
+      <c r="N38" s="43"/>
+      <c r="O38" s="43"/>
+      <c r="P38" s="43"/>
+      <c r="Q38" s="43"/>
+      <c r="R38" s="43"/>
+      <c r="S38" s="43"/>
+      <c r="T38" s="43"/>
+      <c r="U38" s="43"/>
+      <c r="V38" s="43"/>
+      <c r="W38" s="43"/>
+      <c r="X38" s="43"/>
+      <c r="Y38" s="43"/>
+      <c r="AB38" s="38"/>
       <c r="AC38" s="36"/>
+      <c r="AD38" s="36"/>
     </row>
     <row r="39" spans="1:32">
       <c r="A39" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="11">
         <v>-15</v>
       </c>
       <c r="C39" s="11">
         <v>-366</v>
       </c>
       <c r="D39" s="11">
         <v>-13</v>
       </c>
       <c r="E39" s="11">
         <v>-96</v>
       </c>
       <c r="F39" s="11">
         <v>-15</v>
       </c>
       <c r="G39" s="11">
         <v>-22</v>
       </c>
       <c r="H39" s="11">
         <v>-6</v>
@@ -12709,50 +13034,53 @@
       </c>
       <c r="V39" s="21">
         <v>-7</v>
       </c>
       <c r="W39" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X39" s="21">
         <v>-25</v>
       </c>
       <c r="Y39" s="21">
         <v>-4</v>
       </c>
       <c r="Z39" s="12">
         <v>-4</v>
       </c>
       <c r="AA39" s="12">
         <v>-7</v>
       </c>
       <c r="AB39" s="36">
         <v>-4</v>
       </c>
       <c r="AC39" s="36">
         <v>-2</v>
       </c>
+      <c r="AD39" s="36">
+        <v>2</v>
+      </c>
       <c r="AE39" s="33"/>
       <c r="AF39" s="33"/>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="11" t="s">
         <v>16</v>
       </c>
@@ -12800,51 +13128,53 @@
       </c>
       <c r="V40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="AD40" s="33"/>
+      <c r="AD40" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="41" spans="1:32">
       <c r="A41" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="11">
         <v>-9</v>
       </c>
       <c r="D41" s="11">
         <v>1</v>
       </c>
       <c r="E41" s="11">
         <v>-80</v>
       </c>
       <c r="F41" s="11">
         <v>3</v>
       </c>
       <c r="G41" s="11">
         <v>-6</v>
       </c>
       <c r="H41" s="11" t="s">
         <v>16</v>
@@ -12890,51 +13220,53 @@
       </c>
       <c r="V41" s="21">
         <v>-1</v>
       </c>
       <c r="W41" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X41" s="21">
         <v>2</v>
       </c>
       <c r="Y41" s="21">
         <v>-1</v>
       </c>
       <c r="Z41" s="21">
         <v>4</v>
       </c>
       <c r="AA41" s="12">
         <v>-1</v>
       </c>
       <c r="AB41" s="36">
         <v>3</v>
       </c>
       <c r="AC41" s="36">
         <v>-2</v>
       </c>
-      <c r="AD41" s="33"/>
+      <c r="AD41" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="42" spans="1:32">
       <c r="A42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D42" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="11">
         <v>-1</v>
       </c>
       <c r="F42" s="11">
         <v>2</v>
       </c>
       <c r="G42" s="11">
         <v>2</v>
       </c>
       <c r="H42" s="11" t="s">
         <v>16</v>
@@ -12980,51 +13312,53 @@
       </c>
       <c r="V42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB42" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AC42" s="36">
         <v>1</v>
       </c>
-      <c r="AD42" s="33"/>
+      <c r="AD42" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="43" spans="1:32">
       <c r="A43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="11">
         <v>-2</v>
       </c>
       <c r="C43" s="11">
         <v>-2</v>
       </c>
       <c r="D43" s="11">
         <v>-1</v>
       </c>
       <c r="E43" s="11">
         <v>5</v>
       </c>
       <c r="F43" s="11">
         <v>1</v>
       </c>
       <c r="G43" s="11">
         <v>0</v>
       </c>
       <c r="H43" s="11">
         <v>1</v>
@@ -13070,51 +13404,53 @@
       </c>
       <c r="V43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W43" s="21">
         <v>2</v>
       </c>
       <c r="X43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB43" s="36">
         <v>-1</v>
       </c>
       <c r="AC43" s="36">
         <v>1</v>
       </c>
-      <c r="AD43" s="33"/>
+      <c r="AD43" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="44" spans="1:32">
       <c r="A44" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="11">
         <v>-1</v>
       </c>
       <c r="C44" s="11">
         <v>-2</v>
       </c>
       <c r="D44" s="11">
         <v>-4</v>
       </c>
       <c r="E44" s="11">
         <v>-4</v>
       </c>
       <c r="F44" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="11">
         <v>-2</v>
       </c>
       <c r="H44" s="11">
         <v>1</v>
@@ -13160,51 +13496,53 @@
       </c>
       <c r="V44" s="21">
         <v>-2</v>
       </c>
       <c r="W44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X44" s="21">
         <v>-1</v>
       </c>
       <c r="Y44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="12">
         <v>2</v>
       </c>
       <c r="AB44" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AC44" s="36">
         <v>-1</v>
       </c>
-      <c r="AD44" s="33"/>
+      <c r="AD44" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="45" spans="1:32">
       <c r="A45" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="11">
         <v>-1</v>
       </c>
       <c r="C45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="11" t="s">
         <v>16</v>
@@ -13250,51 +13588,53 @@
       </c>
       <c r="V45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB45" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AC45" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="AD45" s="33"/>
+      <c r="AD45" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="46" spans="1:32">
       <c r="A46" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="11">
         <v>-8</v>
       </c>
       <c r="C46" s="11">
         <v>-44</v>
       </c>
       <c r="D46" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E46" s="11">
         <v>4</v>
       </c>
       <c r="F46" s="11">
         <v>-3</v>
       </c>
       <c r="G46" s="11">
         <v>-3</v>
       </c>
       <c r="H46" s="11">
         <v>-1</v>
@@ -13338,51 +13678,53 @@
       <c r="U46" s="21">
         <v>2</v>
       </c>
       <c r="V46" s="21">
         <v>-2</v>
       </c>
       <c r="W46" s="21">
         <v>1</v>
       </c>
       <c r="X46" s="21">
         <v>1</v>
       </c>
       <c r="Y46" s="21">
         <v>2</v>
       </c>
       <c r="Z46" s="21"/>
       <c r="AA46" s="12">
         <v>-7</v>
       </c>
       <c r="AB46" s="36">
         <v>2</v>
       </c>
       <c r="AC46" s="36">
         <v>2</v>
       </c>
-      <c r="AD46" s="33"/>
+      <c r="AD46" s="36">
+        <v>1</v>
+      </c>
     </row>
     <row r="47" spans="1:32">
       <c r="A47" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="11">
         <v>-14</v>
       </c>
       <c r="D47" s="11">
         <v>-1</v>
       </c>
       <c r="E47" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="11">
         <v>-1</v>
       </c>
       <c r="H47" s="11">
         <v>1</v>
@@ -13428,51 +13770,53 @@
       </c>
       <c r="V47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="30">
         <v>-2</v>
       </c>
       <c r="AA47" s="12">
         <v>1</v>
       </c>
       <c r="AB47" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AC47" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="AD47" s="33"/>
+      <c r="AD47" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="48" spans="1:32">
       <c r="A48" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="11">
         <v>-12</v>
       </c>
       <c r="D48" s="11">
         <v>-1</v>
       </c>
       <c r="E48" s="11">
         <v>-2</v>
       </c>
       <c r="F48" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="11">
         <v>-4</v>
       </c>
       <c r="H48" s="11" t="s">
         <v>16</v>
@@ -13516,51 +13860,53 @@
       <c r="U48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="31"/>
       <c r="AA48" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB48" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AC48" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="AD48" s="33"/>
+      <c r="AD48" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="49" spans="1:30">
       <c r="A49" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="11">
         <v>-69</v>
       </c>
       <c r="D49" s="11">
         <v>1</v>
       </c>
       <c r="E49" s="11">
         <v>-2</v>
       </c>
       <c r="F49" s="11">
         <v>2</v>
       </c>
       <c r="G49" s="11">
         <v>1</v>
       </c>
       <c r="H49" s="11" t="s">
         <v>16</v>
@@ -13606,51 +13952,53 @@
       </c>
       <c r="V49" s="21">
         <v>-1</v>
       </c>
       <c r="W49" s="21">
         <v>-1</v>
       </c>
       <c r="X49" s="21">
         <v>-2</v>
       </c>
       <c r="Y49" s="21">
         <v>-1</v>
       </c>
       <c r="Z49" s="30">
         <v>1</v>
       </c>
       <c r="AA49" s="12">
         <v>-1</v>
       </c>
       <c r="AB49" s="36">
         <v>-2</v>
       </c>
       <c r="AC49" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="AD49" s="33"/>
+      <c r="AD49" s="36">
+        <v>1</v>
+      </c>
     </row>
     <row r="50" spans="1:30">
       <c r="A50" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="11">
         <v>-3</v>
       </c>
       <c r="C50" s="11">
         <v>-200</v>
       </c>
       <c r="D50" s="11">
         <v>-9</v>
       </c>
       <c r="E50" s="11">
         <v>-10</v>
       </c>
       <c r="F50" s="11">
         <v>-17</v>
       </c>
       <c r="G50" s="11">
         <v>-3</v>
       </c>
       <c r="H50" s="11">
         <v>-8</v>
@@ -13696,51 +14044,53 @@
       </c>
       <c r="V50" s="21">
         <v>-1</v>
       </c>
       <c r="W50" s="21">
         <v>-2</v>
       </c>
       <c r="X50" s="21">
         <v>-20</v>
       </c>
       <c r="Y50" s="21">
         <v>-5</v>
       </c>
       <c r="Z50" s="30">
         <v>-8</v>
       </c>
       <c r="AA50" s="12">
         <v>-1</v>
       </c>
       <c r="AB50" s="36">
         <v>-6</v>
       </c>
       <c r="AC50" s="36">
         <v>-3</v>
       </c>
-      <c r="AD50" s="33"/>
+      <c r="AD50" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="51" spans="1:30">
       <c r="A51" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="11">
         <v>1</v>
       </c>
       <c r="C51" s="11">
         <v>-5</v>
       </c>
       <c r="D51" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="11" t="s">
         <v>16</v>
@@ -13786,51 +14136,53 @@
       </c>
       <c r="V51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X51" s="21">
         <v>-5</v>
       </c>
       <c r="Y51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC51" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="AD51" s="33"/>
+      <c r="AD51" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="52" spans="1:30">
       <c r="A52" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="11">
         <v>-4</v>
       </c>
       <c r="D52" s="11">
         <v>1</v>
       </c>
       <c r="E52" s="11">
         <v>-4</v>
       </c>
       <c r="F52" s="11">
         <v>1</v>
       </c>
       <c r="G52" s="11">
         <v>2</v>
       </c>
       <c r="H52" s="11" t="s">
         <v>16</v>
@@ -13876,51 +14228,53 @@
       </c>
       <c r="V52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W52" s="21">
         <v>1</v>
       </c>
       <c r="X52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC52" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="AD52" s="33"/>
+      <c r="AD52" s="36" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="53" spans="1:30">
       <c r="A53" s="25" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="15">
         <v>-1</v>
       </c>
       <c r="C53" s="15">
         <v>-5</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="15">
         <v>-2</v>
       </c>
       <c r="F53" s="15">
         <v>-4</v>
       </c>
       <c r="G53" s="15">
         <v>-8</v>
       </c>
       <c r="H53" s="14" t="s">
         <v>16</v>
@@ -13966,50 +14320,1565 @@
       </c>
       <c r="V53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="W53" s="15">
         <v>-1</v>
       </c>
       <c r="X53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="15">
         <v>1</v>
       </c>
       <c r="Z53" s="15">
         <v>1</v>
       </c>
       <c r="AA53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AC53" s="14" t="s">
         <v>16</v>
       </c>
+      <c r="AD53" s="14" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30">
+      <c r="AD54" s="33"/>
+    </row>
+    <row r="55" spans="1:30">
+      <c r="AD55" s="33"/>
+    </row>
+    <row r="56" spans="1:30">
+      <c r="AD56" s="33"/>
+    </row>
+    <row r="57" spans="1:30">
+      <c r="AD57" s="33"/>
+    </row>
+    <row r="58" spans="1:30">
+      <c r="AD58" s="33"/>
+    </row>
+    <row r="59" spans="1:30">
+      <c r="AD59" s="33"/>
+    </row>
+    <row r="60" spans="1:30">
+      <c r="AD60" s="33"/>
+    </row>
+    <row r="61" spans="1:30">
+      <c r="AD61" s="33"/>
+    </row>
+    <row r="62" spans="1:30">
+      <c r="AD62" s="33"/>
+    </row>
+    <row r="63" spans="1:30">
+      <c r="AD63" s="33"/>
+    </row>
+    <row r="64" spans="1:30">
+      <c r="AD64" s="33"/>
+    </row>
+    <row r="65" spans="30:30">
+      <c r="AD65" s="33"/>
+    </row>
+    <row r="66" spans="30:30">
+      <c r="AD66" s="33"/>
+    </row>
+    <row r="67" spans="30:30">
+      <c r="AD67" s="33"/>
+    </row>
+    <row r="68" spans="30:30">
+      <c r="AD68" s="33"/>
+    </row>
+    <row r="69" spans="30:30">
+      <c r="AD69" s="33"/>
+    </row>
+    <row r="70" spans="30:30">
+      <c r="AD70" s="33"/>
+    </row>
+    <row r="71" spans="30:30">
+      <c r="AD71" s="33"/>
+    </row>
+    <row r="72" spans="30:30">
+      <c r="AD72" s="33"/>
+    </row>
+    <row r="73" spans="30:30">
+      <c r="AD73" s="33"/>
+    </row>
+    <row r="74" spans="30:30">
+      <c r="AD74" s="33"/>
+    </row>
+    <row r="75" spans="30:30">
+      <c r="AD75" s="33"/>
+    </row>
+    <row r="76" spans="30:30">
+      <c r="AD76" s="33"/>
+    </row>
+    <row r="77" spans="30:30">
+      <c r="AD77" s="33"/>
+    </row>
+    <row r="78" spans="30:30">
+      <c r="AD78" s="33"/>
+    </row>
+    <row r="79" spans="30:30">
+      <c r="AD79" s="33"/>
+    </row>
+    <row r="80" spans="30:30">
+      <c r="AD80" s="33"/>
+    </row>
+    <row r="81" spans="30:30">
+      <c r="AD81" s="33"/>
+    </row>
+    <row r="82" spans="30:30">
+      <c r="AD82" s="33"/>
+    </row>
+    <row r="83" spans="30:30">
+      <c r="AD83" s="33"/>
+    </row>
+    <row r="84" spans="30:30">
+      <c r="AD84" s="33"/>
+    </row>
+    <row r="85" spans="30:30">
+      <c r="AD85" s="33"/>
+    </row>
+    <row r="86" spans="30:30">
+      <c r="AD86" s="33"/>
+    </row>
+    <row r="87" spans="30:30">
+      <c r="AD87" s="33"/>
+    </row>
+    <row r="88" spans="30:30">
+      <c r="AD88" s="33"/>
+    </row>
+    <row r="89" spans="30:30">
+      <c r="AD89" s="33"/>
+    </row>
+    <row r="90" spans="30:30">
+      <c r="AD90" s="33"/>
+    </row>
+    <row r="91" spans="30:30">
+      <c r="AD91" s="33"/>
+    </row>
+    <row r="92" spans="30:30">
+      <c r="AD92" s="33"/>
+    </row>
+    <row r="93" spans="30:30">
+      <c r="AD93" s="33"/>
+    </row>
+    <row r="94" spans="30:30">
+      <c r="AD94" s="33"/>
+    </row>
+    <row r="95" spans="30:30">
+      <c r="AD95" s="33"/>
+    </row>
+    <row r="96" spans="30:30">
+      <c r="AD96" s="33"/>
+    </row>
+    <row r="97" spans="30:30">
+      <c r="AD97" s="33"/>
+    </row>
+    <row r="98" spans="30:30">
+      <c r="AD98" s="33"/>
+    </row>
+    <row r="99" spans="30:30">
+      <c r="AD99" s="33"/>
+    </row>
+    <row r="100" spans="30:30">
+      <c r="AD100" s="33"/>
+    </row>
+    <row r="101" spans="30:30">
+      <c r="AD101" s="33"/>
+    </row>
+    <row r="102" spans="30:30">
+      <c r="AD102" s="33"/>
+    </row>
+    <row r="103" spans="30:30">
+      <c r="AD103" s="33"/>
+    </row>
+    <row r="104" spans="30:30">
+      <c r="AD104" s="33"/>
+    </row>
+    <row r="105" spans="30:30">
+      <c r="AD105" s="33"/>
+    </row>
+    <row r="106" spans="30:30">
+      <c r="AD106" s="33"/>
+    </row>
+    <row r="107" spans="30:30">
+      <c r="AD107" s="33"/>
+    </row>
+    <row r="108" spans="30:30">
+      <c r="AD108" s="33"/>
+    </row>
+    <row r="109" spans="30:30">
+      <c r="AD109" s="33"/>
+    </row>
+    <row r="110" spans="30:30">
+      <c r="AD110" s="33"/>
+    </row>
+    <row r="111" spans="30:30">
+      <c r="AD111" s="33"/>
+    </row>
+    <row r="112" spans="30:30">
+      <c r="AD112" s="33"/>
+    </row>
+    <row r="113" spans="30:30">
+      <c r="AD113" s="33"/>
+    </row>
+    <row r="114" spans="30:30">
+      <c r="AD114" s="33"/>
+    </row>
+    <row r="115" spans="30:30">
+      <c r="AD115" s="33"/>
+    </row>
+    <row r="116" spans="30:30">
+      <c r="AD116" s="33"/>
+    </row>
+    <row r="117" spans="30:30">
+      <c r="AD117" s="33"/>
+    </row>
+    <row r="118" spans="30:30">
+      <c r="AD118" s="33"/>
+    </row>
+    <row r="119" spans="30:30">
+      <c r="AD119" s="33"/>
+    </row>
+    <row r="120" spans="30:30">
+      <c r="AD120" s="33"/>
+    </row>
+    <row r="121" spans="30:30">
+      <c r="AD121" s="33"/>
+    </row>
+    <row r="122" spans="30:30">
+      <c r="AD122" s="33"/>
+    </row>
+    <row r="123" spans="30:30">
+      <c r="AD123" s="33"/>
+    </row>
+    <row r="124" spans="30:30">
+      <c r="AD124" s="33"/>
+    </row>
+    <row r="125" spans="30:30">
+      <c r="AD125" s="33"/>
+    </row>
+    <row r="126" spans="30:30">
+      <c r="AD126" s="33"/>
+    </row>
+    <row r="127" spans="30:30">
+      <c r="AD127" s="33"/>
+    </row>
+    <row r="128" spans="30:30">
+      <c r="AD128" s="33"/>
+    </row>
+    <row r="129" spans="30:30">
+      <c r="AD129" s="33"/>
+    </row>
+    <row r="130" spans="30:30">
+      <c r="AD130" s="33"/>
+    </row>
+    <row r="131" spans="30:30">
+      <c r="AD131" s="33"/>
+    </row>
+    <row r="132" spans="30:30">
+      <c r="AD132" s="33"/>
+    </row>
+    <row r="133" spans="30:30">
+      <c r="AD133" s="33"/>
+    </row>
+    <row r="134" spans="30:30">
+      <c r="AD134" s="33"/>
+    </row>
+    <row r="135" spans="30:30">
+      <c r="AD135" s="33"/>
+    </row>
+    <row r="136" spans="30:30">
+      <c r="AD136" s="33"/>
+    </row>
+    <row r="137" spans="30:30">
+      <c r="AD137" s="33"/>
+    </row>
+    <row r="138" spans="30:30">
+      <c r="AD138" s="33"/>
+    </row>
+    <row r="139" spans="30:30">
+      <c r="AD139" s="33"/>
+    </row>
+    <row r="140" spans="30:30">
+      <c r="AD140" s="33"/>
+    </row>
+    <row r="141" spans="30:30">
+      <c r="AD141" s="33"/>
+    </row>
+    <row r="142" spans="30:30">
+      <c r="AD142" s="33"/>
+    </row>
+    <row r="143" spans="30:30">
+      <c r="AD143" s="33"/>
+    </row>
+    <row r="144" spans="30:30">
+      <c r="AD144" s="33"/>
+    </row>
+    <row r="145" spans="30:30">
+      <c r="AD145" s="33"/>
+    </row>
+    <row r="146" spans="30:30">
+      <c r="AD146" s="33"/>
+    </row>
+    <row r="147" spans="30:30">
+      <c r="AD147" s="33"/>
+    </row>
+    <row r="148" spans="30:30">
+      <c r="AD148" s="33"/>
+    </row>
+    <row r="149" spans="30:30">
+      <c r="AD149" s="33"/>
+    </row>
+    <row r="150" spans="30:30">
+      <c r="AD150" s="33"/>
+    </row>
+    <row r="151" spans="30:30">
+      <c r="AD151" s="33"/>
+    </row>
+    <row r="152" spans="30:30">
+      <c r="AD152" s="33"/>
+    </row>
+    <row r="153" spans="30:30">
+      <c r="AD153" s="33"/>
+    </row>
+    <row r="154" spans="30:30">
+      <c r="AD154" s="33"/>
+    </row>
+    <row r="155" spans="30:30">
+      <c r="AD155" s="33"/>
+    </row>
+    <row r="156" spans="30:30">
+      <c r="AD156" s="33"/>
+    </row>
+    <row r="157" spans="30:30">
+      <c r="AD157" s="33"/>
+    </row>
+    <row r="158" spans="30:30">
+      <c r="AD158" s="33"/>
+    </row>
+    <row r="159" spans="30:30">
+      <c r="AD159" s="33"/>
+    </row>
+    <row r="160" spans="30:30">
+      <c r="AD160" s="33"/>
+    </row>
+    <row r="161" spans="30:30">
+      <c r="AD161" s="33"/>
+    </row>
+    <row r="162" spans="30:30">
+      <c r="AD162" s="33"/>
+    </row>
+    <row r="163" spans="30:30">
+      <c r="AD163" s="33"/>
+    </row>
+    <row r="164" spans="30:30">
+      <c r="AD164" s="33"/>
+    </row>
+    <row r="165" spans="30:30">
+      <c r="AD165" s="33"/>
+    </row>
+    <row r="166" spans="30:30">
+      <c r="AD166" s="33"/>
+    </row>
+    <row r="167" spans="30:30">
+      <c r="AD167" s="33"/>
+    </row>
+    <row r="168" spans="30:30">
+      <c r="AD168" s="33"/>
+    </row>
+    <row r="169" spans="30:30">
+      <c r="AD169" s="33"/>
+    </row>
+    <row r="170" spans="30:30">
+      <c r="AD170" s="33"/>
+    </row>
+    <row r="171" spans="30:30">
+      <c r="AD171" s="33"/>
+    </row>
+    <row r="172" spans="30:30">
+      <c r="AD172" s="33"/>
+    </row>
+    <row r="173" spans="30:30">
+      <c r="AD173" s="33"/>
+    </row>
+    <row r="174" spans="30:30">
+      <c r="AD174" s="33"/>
+    </row>
+    <row r="175" spans="30:30">
+      <c r="AD175" s="33"/>
+    </row>
+    <row r="176" spans="30:30">
+      <c r="AD176" s="33"/>
+    </row>
+    <row r="177" spans="30:30">
+      <c r="AD177" s="33"/>
+    </row>
+    <row r="178" spans="30:30">
+      <c r="AD178" s="33"/>
+    </row>
+    <row r="179" spans="30:30">
+      <c r="AD179" s="33"/>
+    </row>
+    <row r="180" spans="30:30">
+      <c r="AD180" s="33"/>
+    </row>
+    <row r="181" spans="30:30">
+      <c r="AD181" s="33"/>
+    </row>
+    <row r="182" spans="30:30">
+      <c r="AD182" s="33"/>
+    </row>
+    <row r="183" spans="30:30">
+      <c r="AD183" s="33"/>
+    </row>
+    <row r="184" spans="30:30">
+      <c r="AD184" s="33"/>
+    </row>
+    <row r="185" spans="30:30">
+      <c r="AD185" s="33"/>
+    </row>
+    <row r="186" spans="30:30">
+      <c r="AD186" s="33"/>
+    </row>
+    <row r="187" spans="30:30">
+      <c r="AD187" s="33"/>
+    </row>
+    <row r="188" spans="30:30">
+      <c r="AD188" s="33"/>
+    </row>
+    <row r="189" spans="30:30">
+      <c r="AD189" s="33"/>
+    </row>
+    <row r="190" spans="30:30">
+      <c r="AD190" s="33"/>
+    </row>
+    <row r="191" spans="30:30">
+      <c r="AD191" s="33"/>
+    </row>
+    <row r="192" spans="30:30">
+      <c r="AD192" s="33"/>
+    </row>
+    <row r="193" spans="30:30">
+      <c r="AD193" s="33"/>
+    </row>
+    <row r="194" spans="30:30">
+      <c r="AD194" s="33"/>
+    </row>
+    <row r="195" spans="30:30">
+      <c r="AD195" s="33"/>
+    </row>
+    <row r="196" spans="30:30">
+      <c r="AD196" s="33"/>
+    </row>
+    <row r="197" spans="30:30">
+      <c r="AD197" s="33"/>
+    </row>
+    <row r="198" spans="30:30">
+      <c r="AD198" s="33"/>
+    </row>
+    <row r="199" spans="30:30">
+      <c r="AD199" s="33"/>
+    </row>
+    <row r="200" spans="30:30">
+      <c r="AD200" s="33"/>
+    </row>
+    <row r="201" spans="30:30">
+      <c r="AD201" s="33"/>
+    </row>
+    <row r="202" spans="30:30">
+      <c r="AD202" s="33"/>
+    </row>
+    <row r="203" spans="30:30">
+      <c r="AD203" s="33"/>
+    </row>
+    <row r="204" spans="30:30">
+      <c r="AD204" s="33"/>
+    </row>
+    <row r="205" spans="30:30">
+      <c r="AD205" s="33"/>
+    </row>
+    <row r="206" spans="30:30">
+      <c r="AD206" s="33"/>
+    </row>
+    <row r="207" spans="30:30">
+      <c r="AD207" s="33"/>
+    </row>
+    <row r="208" spans="30:30">
+      <c r="AD208" s="33"/>
+    </row>
+    <row r="209" spans="30:30">
+      <c r="AD209" s="33"/>
+    </row>
+    <row r="210" spans="30:30">
+      <c r="AD210" s="33"/>
+    </row>
+    <row r="211" spans="30:30">
+      <c r="AD211" s="33"/>
+    </row>
+    <row r="212" spans="30:30">
+      <c r="AD212" s="33"/>
+    </row>
+    <row r="213" spans="30:30">
+      <c r="AD213" s="33"/>
+    </row>
+    <row r="214" spans="30:30">
+      <c r="AD214" s="33"/>
+    </row>
+    <row r="215" spans="30:30">
+      <c r="AD215" s="33"/>
+    </row>
+    <row r="216" spans="30:30">
+      <c r="AD216" s="33"/>
+    </row>
+    <row r="217" spans="30:30">
+      <c r="AD217" s="33"/>
+    </row>
+    <row r="218" spans="30:30">
+      <c r="AD218" s="33"/>
+    </row>
+    <row r="219" spans="30:30">
+      <c r="AD219" s="33"/>
+    </row>
+    <row r="220" spans="30:30">
+      <c r="AD220" s="33"/>
+    </row>
+    <row r="221" spans="30:30">
+      <c r="AD221" s="33"/>
+    </row>
+    <row r="222" spans="30:30">
+      <c r="AD222" s="33"/>
+    </row>
+    <row r="223" spans="30:30">
+      <c r="AD223" s="33"/>
+    </row>
+    <row r="224" spans="30:30">
+      <c r="AD224" s="33"/>
+    </row>
+    <row r="225" spans="30:30">
+      <c r="AD225" s="33"/>
+    </row>
+    <row r="226" spans="30:30">
+      <c r="AD226" s="33"/>
+    </row>
+    <row r="227" spans="30:30">
+      <c r="AD227" s="33"/>
+    </row>
+    <row r="228" spans="30:30">
+      <c r="AD228" s="33"/>
+    </row>
+    <row r="229" spans="30:30">
+      <c r="AD229" s="33"/>
+    </row>
+    <row r="230" spans="30:30">
+      <c r="AD230" s="33"/>
+    </row>
+    <row r="231" spans="30:30">
+      <c r="AD231" s="33"/>
+    </row>
+    <row r="232" spans="30:30">
+      <c r="AD232" s="33"/>
+    </row>
+    <row r="233" spans="30:30">
+      <c r="AD233" s="33"/>
+    </row>
+    <row r="234" spans="30:30">
+      <c r="AD234" s="33"/>
+    </row>
+    <row r="235" spans="30:30">
+      <c r="AD235" s="33"/>
+    </row>
+    <row r="236" spans="30:30">
+      <c r="AD236" s="33"/>
+    </row>
+    <row r="237" spans="30:30">
+      <c r="AD237" s="33"/>
+    </row>
+    <row r="238" spans="30:30">
+      <c r="AD238" s="33"/>
+    </row>
+    <row r="239" spans="30:30">
+      <c r="AD239" s="33"/>
+    </row>
+    <row r="240" spans="30:30">
+      <c r="AD240" s="33"/>
+    </row>
+    <row r="241" spans="30:30">
+      <c r="AD241" s="33"/>
+    </row>
+    <row r="242" spans="30:30">
+      <c r="AD242" s="33"/>
+    </row>
+    <row r="243" spans="30:30">
+      <c r="AD243" s="33"/>
+    </row>
+    <row r="244" spans="30:30">
+      <c r="AD244" s="33"/>
+    </row>
+    <row r="245" spans="30:30">
+      <c r="AD245" s="33"/>
+    </row>
+    <row r="246" spans="30:30">
+      <c r="AD246" s="33"/>
+    </row>
+    <row r="247" spans="30:30">
+      <c r="AD247" s="33"/>
+    </row>
+    <row r="248" spans="30:30">
+      <c r="AD248" s="33"/>
+    </row>
+    <row r="249" spans="30:30">
+      <c r="AD249" s="33"/>
+    </row>
+    <row r="250" spans="30:30">
+      <c r="AD250" s="33"/>
+    </row>
+    <row r="251" spans="30:30">
+      <c r="AD251" s="33"/>
+    </row>
+    <row r="252" spans="30:30">
+      <c r="AD252" s="33"/>
+    </row>
+    <row r="253" spans="30:30">
+      <c r="AD253" s="33"/>
+    </row>
+    <row r="254" spans="30:30">
+      <c r="AD254" s="33"/>
+    </row>
+    <row r="255" spans="30:30">
+      <c r="AD255" s="33"/>
+    </row>
+    <row r="256" spans="30:30">
+      <c r="AD256" s="33"/>
+    </row>
+    <row r="257" spans="30:30">
+      <c r="AD257" s="33"/>
+    </row>
+    <row r="258" spans="30:30">
+      <c r="AD258" s="33"/>
+    </row>
+    <row r="259" spans="30:30">
+      <c r="AD259" s="33"/>
+    </row>
+    <row r="260" spans="30:30">
+      <c r="AD260" s="33"/>
+    </row>
+    <row r="261" spans="30:30">
+      <c r="AD261" s="33"/>
+    </row>
+    <row r="262" spans="30:30">
+      <c r="AD262" s="33"/>
+    </row>
+    <row r="263" spans="30:30">
+      <c r="AD263" s="33"/>
+    </row>
+    <row r="264" spans="30:30">
+      <c r="AD264" s="33"/>
+    </row>
+    <row r="265" spans="30:30">
+      <c r="AD265" s="33"/>
+    </row>
+    <row r="266" spans="30:30">
+      <c r="AD266" s="33"/>
+    </row>
+    <row r="267" spans="30:30">
+      <c r="AD267" s="33"/>
+    </row>
+    <row r="268" spans="30:30">
+      <c r="AD268" s="33"/>
+    </row>
+    <row r="269" spans="30:30">
+      <c r="AD269" s="33"/>
+    </row>
+    <row r="270" spans="30:30">
+      <c r="AD270" s="33"/>
+    </row>
+    <row r="271" spans="30:30">
+      <c r="AD271" s="33"/>
+    </row>
+    <row r="272" spans="30:30">
+      <c r="AD272" s="33"/>
+    </row>
+    <row r="273" spans="30:30">
+      <c r="AD273" s="33"/>
+    </row>
+    <row r="274" spans="30:30">
+      <c r="AD274" s="33"/>
+    </row>
+    <row r="275" spans="30:30">
+      <c r="AD275" s="33"/>
+    </row>
+    <row r="276" spans="30:30">
+      <c r="AD276" s="33"/>
+    </row>
+    <row r="277" spans="30:30">
+      <c r="AD277" s="33"/>
+    </row>
+    <row r="278" spans="30:30">
+      <c r="AD278" s="33"/>
+    </row>
+    <row r="279" spans="30:30">
+      <c r="AD279" s="33"/>
+    </row>
+    <row r="280" spans="30:30">
+      <c r="AD280" s="33"/>
+    </row>
+    <row r="281" spans="30:30">
+      <c r="AD281" s="33"/>
+    </row>
+    <row r="282" spans="30:30">
+      <c r="AD282" s="33"/>
+    </row>
+    <row r="283" spans="30:30">
+      <c r="AD283" s="33"/>
+    </row>
+    <row r="284" spans="30:30">
+      <c r="AD284" s="33"/>
+    </row>
+    <row r="285" spans="30:30">
+      <c r="AD285" s="33"/>
+    </row>
+    <row r="286" spans="30:30">
+      <c r="AD286" s="33"/>
+    </row>
+    <row r="287" spans="30:30">
+      <c r="AD287" s="33"/>
+    </row>
+    <row r="288" spans="30:30">
+      <c r="AD288" s="33"/>
+    </row>
+    <row r="289" spans="30:30">
+      <c r="AD289" s="33"/>
+    </row>
+    <row r="290" spans="30:30">
+      <c r="AD290" s="33"/>
+    </row>
+    <row r="291" spans="30:30">
+      <c r="AD291" s="33"/>
+    </row>
+    <row r="292" spans="30:30">
+      <c r="AD292" s="33"/>
+    </row>
+    <row r="293" spans="30:30">
+      <c r="AD293" s="33"/>
+    </row>
+    <row r="294" spans="30:30">
+      <c r="AD294" s="33"/>
+    </row>
+    <row r="295" spans="30:30">
+      <c r="AD295" s="33"/>
+    </row>
+    <row r="296" spans="30:30">
+      <c r="AD296" s="33"/>
+    </row>
+    <row r="297" spans="30:30">
+      <c r="AD297" s="33"/>
+    </row>
+    <row r="298" spans="30:30">
+      <c r="AD298" s="33"/>
+    </row>
+    <row r="299" spans="30:30">
+      <c r="AD299" s="33"/>
+    </row>
+    <row r="300" spans="30:30">
+      <c r="AD300" s="33"/>
+    </row>
+    <row r="301" spans="30:30">
+      <c r="AD301" s="33"/>
+    </row>
+    <row r="302" spans="30:30">
+      <c r="AD302" s="33"/>
+    </row>
+    <row r="303" spans="30:30">
+      <c r="AD303" s="33"/>
+    </row>
+    <row r="304" spans="30:30">
+      <c r="AD304" s="33"/>
+    </row>
+    <row r="305" spans="30:30">
+      <c r="AD305" s="33"/>
+    </row>
+    <row r="306" spans="30:30">
+      <c r="AD306" s="33"/>
+    </row>
+    <row r="307" spans="30:30">
+      <c r="AD307" s="33"/>
+    </row>
+    <row r="308" spans="30:30">
+      <c r="AD308" s="33"/>
+    </row>
+    <row r="309" spans="30:30">
+      <c r="AD309" s="33"/>
+    </row>
+    <row r="310" spans="30:30">
+      <c r="AD310" s="33"/>
+    </row>
+    <row r="311" spans="30:30">
+      <c r="AD311" s="33"/>
+    </row>
+    <row r="312" spans="30:30">
+      <c r="AD312" s="33"/>
+    </row>
+    <row r="313" spans="30:30">
+      <c r="AD313" s="33"/>
+    </row>
+    <row r="314" spans="30:30">
+      <c r="AD314" s="33"/>
+    </row>
+    <row r="315" spans="30:30">
+      <c r="AD315" s="33"/>
+    </row>
+    <row r="316" spans="30:30">
+      <c r="AD316" s="33"/>
+    </row>
+    <row r="317" spans="30:30">
+      <c r="AD317" s="33"/>
+    </row>
+    <row r="318" spans="30:30">
+      <c r="AD318" s="33"/>
+    </row>
+    <row r="319" spans="30:30">
+      <c r="AD319" s="33"/>
+    </row>
+    <row r="320" spans="30:30">
+      <c r="AD320" s="33"/>
+    </row>
+    <row r="321" spans="30:30">
+      <c r="AD321" s="33"/>
+    </row>
+    <row r="322" spans="30:30">
+      <c r="AD322" s="33"/>
+    </row>
+    <row r="323" spans="30:30">
+      <c r="AD323" s="33"/>
+    </row>
+    <row r="324" spans="30:30">
+      <c r="AD324" s="33"/>
+    </row>
+    <row r="325" spans="30:30">
+      <c r="AD325" s="33"/>
+    </row>
+    <row r="326" spans="30:30">
+      <c r="AD326" s="33"/>
+    </row>
+    <row r="327" spans="30:30">
+      <c r="AD327" s="33"/>
+    </row>
+    <row r="328" spans="30:30">
+      <c r="AD328" s="33"/>
+    </row>
+    <row r="329" spans="30:30">
+      <c r="AD329" s="33"/>
+    </row>
+    <row r="330" spans="30:30">
+      <c r="AD330" s="33"/>
+    </row>
+    <row r="331" spans="30:30">
+      <c r="AD331" s="33"/>
+    </row>
+    <row r="332" spans="30:30">
+      <c r="AD332" s="33"/>
+    </row>
+    <row r="333" spans="30:30">
+      <c r="AD333" s="33"/>
+    </row>
+    <row r="334" spans="30:30">
+      <c r="AD334" s="33"/>
+    </row>
+    <row r="335" spans="30:30">
+      <c r="AD335" s="33"/>
+    </row>
+    <row r="336" spans="30:30">
+      <c r="AD336" s="33"/>
+    </row>
+    <row r="337" spans="30:30">
+      <c r="AD337" s="33"/>
+    </row>
+    <row r="338" spans="30:30">
+      <c r="AD338" s="33"/>
+    </row>
+    <row r="339" spans="30:30">
+      <c r="AD339" s="33"/>
+    </row>
+    <row r="340" spans="30:30">
+      <c r="AD340" s="33"/>
+    </row>
+    <row r="341" spans="30:30">
+      <c r="AD341" s="33"/>
+    </row>
+    <row r="342" spans="30:30">
+      <c r="AD342" s="33"/>
+    </row>
+    <row r="343" spans="30:30">
+      <c r="AD343" s="33"/>
+    </row>
+    <row r="344" spans="30:30">
+      <c r="AD344" s="33"/>
+    </row>
+    <row r="345" spans="30:30">
+      <c r="AD345" s="33"/>
+    </row>
+    <row r="346" spans="30:30">
+      <c r="AD346" s="33"/>
+    </row>
+    <row r="347" spans="30:30">
+      <c r="AD347" s="33"/>
+    </row>
+    <row r="348" spans="30:30">
+      <c r="AD348" s="33"/>
+    </row>
+    <row r="349" spans="30:30">
+      <c r="AD349" s="33"/>
+    </row>
+    <row r="350" spans="30:30">
+      <c r="AD350" s="33"/>
+    </row>
+    <row r="351" spans="30:30">
+      <c r="AD351" s="33"/>
+    </row>
+    <row r="352" spans="30:30">
+      <c r="AD352" s="33"/>
+    </row>
+    <row r="353" spans="30:30">
+      <c r="AD353" s="33"/>
+    </row>
+    <row r="354" spans="30:30">
+      <c r="AD354" s="33"/>
+    </row>
+    <row r="355" spans="30:30">
+      <c r="AD355" s="33"/>
+    </row>
+    <row r="356" spans="30:30">
+      <c r="AD356" s="33"/>
+    </row>
+    <row r="357" spans="30:30">
+      <c r="AD357" s="33"/>
+    </row>
+    <row r="358" spans="30:30">
+      <c r="AD358" s="33"/>
+    </row>
+    <row r="359" spans="30:30">
+      <c r="AD359" s="33"/>
+    </row>
+    <row r="360" spans="30:30">
+      <c r="AD360" s="33"/>
+    </row>
+    <row r="361" spans="30:30">
+      <c r="AD361" s="33"/>
+    </row>
+    <row r="362" spans="30:30">
+      <c r="AD362" s="33"/>
+    </row>
+    <row r="363" spans="30:30">
+      <c r="AD363" s="33"/>
+    </row>
+    <row r="364" spans="30:30">
+      <c r="AD364" s="33"/>
+    </row>
+    <row r="365" spans="30:30">
+      <c r="AD365" s="33"/>
+    </row>
+    <row r="366" spans="30:30">
+      <c r="AD366" s="33"/>
+    </row>
+    <row r="367" spans="30:30">
+      <c r="AD367" s="33"/>
+    </row>
+    <row r="368" spans="30:30">
+      <c r="AD368" s="33"/>
+    </row>
+    <row r="369" spans="30:30">
+      <c r="AD369" s="33"/>
+    </row>
+    <row r="370" spans="30:30">
+      <c r="AD370" s="33"/>
+    </row>
+    <row r="371" spans="30:30">
+      <c r="AD371" s="33"/>
+    </row>
+    <row r="372" spans="30:30">
+      <c r="AD372" s="33"/>
+    </row>
+    <row r="373" spans="30:30">
+      <c r="AD373" s="33"/>
+    </row>
+    <row r="374" spans="30:30">
+      <c r="AD374" s="33"/>
+    </row>
+    <row r="375" spans="30:30">
+      <c r="AD375" s="33"/>
+    </row>
+    <row r="376" spans="30:30">
+      <c r="AD376" s="33"/>
+    </row>
+    <row r="377" spans="30:30">
+      <c r="AD377" s="33"/>
+    </row>
+    <row r="378" spans="30:30">
+      <c r="AD378" s="33"/>
+    </row>
+    <row r="379" spans="30:30">
+      <c r="AD379" s="33"/>
+    </row>
+    <row r="380" spans="30:30">
+      <c r="AD380" s="33"/>
+    </row>
+    <row r="381" spans="30:30">
+      <c r="AD381" s="33"/>
+    </row>
+    <row r="382" spans="30:30">
+      <c r="AD382" s="33"/>
+    </row>
+    <row r="383" spans="30:30">
+      <c r="AD383" s="33"/>
+    </row>
+    <row r="384" spans="30:30">
+      <c r="AD384" s="33"/>
+    </row>
+    <row r="385" spans="30:30">
+      <c r="AD385" s="33"/>
+    </row>
+    <row r="386" spans="30:30">
+      <c r="AD386" s="33"/>
+    </row>
+    <row r="387" spans="30:30">
+      <c r="AD387" s="33"/>
+    </row>
+    <row r="388" spans="30:30">
+      <c r="AD388" s="33"/>
+    </row>
+    <row r="389" spans="30:30">
+      <c r="AD389" s="33"/>
+    </row>
+    <row r="390" spans="30:30">
+      <c r="AD390" s="33"/>
+    </row>
+    <row r="391" spans="30:30">
+      <c r="AD391" s="33"/>
+    </row>
+    <row r="392" spans="30:30">
+      <c r="AD392" s="33"/>
+    </row>
+    <row r="393" spans="30:30">
+      <c r="AD393" s="33"/>
+    </row>
+    <row r="394" spans="30:30">
+      <c r="AD394" s="33"/>
+    </row>
+    <row r="395" spans="30:30">
+      <c r="AD395" s="33"/>
+    </row>
+    <row r="396" spans="30:30">
+      <c r="AD396" s="33"/>
+    </row>
+    <row r="397" spans="30:30">
+      <c r="AD397" s="33"/>
+    </row>
+    <row r="398" spans="30:30">
+      <c r="AD398" s="33"/>
+    </row>
+    <row r="399" spans="30:30">
+      <c r="AD399" s="33"/>
+    </row>
+    <row r="400" spans="30:30">
+      <c r="AD400" s="33"/>
+    </row>
+    <row r="401" spans="30:30">
+      <c r="AD401" s="33"/>
+    </row>
+    <row r="402" spans="30:30">
+      <c r="AD402" s="33"/>
+    </row>
+    <row r="403" spans="30:30">
+      <c r="AD403" s="33"/>
+    </row>
+    <row r="404" spans="30:30">
+      <c r="AD404" s="33"/>
+    </row>
+    <row r="405" spans="30:30">
+      <c r="AD405" s="33"/>
+    </row>
+    <row r="406" spans="30:30">
+      <c r="AD406" s="33"/>
+    </row>
+    <row r="407" spans="30:30">
+      <c r="AD407" s="33"/>
+    </row>
+    <row r="408" spans="30:30">
+      <c r="AD408" s="33"/>
+    </row>
+    <row r="409" spans="30:30">
+      <c r="AD409" s="33"/>
+    </row>
+    <row r="410" spans="30:30">
+      <c r="AD410" s="33"/>
+    </row>
+    <row r="411" spans="30:30">
+      <c r="AD411" s="33"/>
+    </row>
+    <row r="412" spans="30:30">
+      <c r="AD412" s="33"/>
+    </row>
+    <row r="413" spans="30:30">
+      <c r="AD413" s="33"/>
+    </row>
+    <row r="414" spans="30:30">
+      <c r="AD414" s="33"/>
+    </row>
+    <row r="415" spans="30:30">
+      <c r="AD415" s="33"/>
+    </row>
+    <row r="416" spans="30:30">
+      <c r="AD416" s="33"/>
+    </row>
+    <row r="417" spans="30:30">
+      <c r="AD417" s="33"/>
+    </row>
+    <row r="418" spans="30:30">
+      <c r="AD418" s="33"/>
+    </row>
+    <row r="419" spans="30:30">
+      <c r="AD419" s="33"/>
+    </row>
+    <row r="420" spans="30:30">
+      <c r="AD420" s="33"/>
+    </row>
+    <row r="421" spans="30:30">
+      <c r="AD421" s="33"/>
+    </row>
+    <row r="422" spans="30:30">
+      <c r="AD422" s="33"/>
+    </row>
+    <row r="423" spans="30:30">
+      <c r="AD423" s="33"/>
+    </row>
+    <row r="424" spans="30:30">
+      <c r="AD424" s="33"/>
+    </row>
+    <row r="425" spans="30:30">
+      <c r="AD425" s="33"/>
+    </row>
+    <row r="426" spans="30:30">
+      <c r="AD426" s="33"/>
+    </row>
+    <row r="427" spans="30:30">
+      <c r="AD427" s="33"/>
+    </row>
+    <row r="428" spans="30:30">
+      <c r="AD428" s="33"/>
+    </row>
+    <row r="429" spans="30:30">
+      <c r="AD429" s="33"/>
+    </row>
+    <row r="430" spans="30:30">
+      <c r="AD430" s="33"/>
+    </row>
+    <row r="431" spans="30:30">
+      <c r="AD431" s="33"/>
+    </row>
+    <row r="432" spans="30:30">
+      <c r="AD432" s="33"/>
+    </row>
+    <row r="433" spans="30:30">
+      <c r="AD433" s="33"/>
+    </row>
+    <row r="434" spans="30:30">
+      <c r="AD434" s="33"/>
+    </row>
+    <row r="435" spans="30:30">
+      <c r="AD435" s="33"/>
+    </row>
+    <row r="436" spans="30:30">
+      <c r="AD436" s="33"/>
+    </row>
+    <row r="437" spans="30:30">
+      <c r="AD437" s="33"/>
+    </row>
+    <row r="438" spans="30:30">
+      <c r="AD438" s="33"/>
+    </row>
+    <row r="439" spans="30:30">
+      <c r="AD439" s="33"/>
+    </row>
+    <row r="440" spans="30:30">
+      <c r="AD440" s="33"/>
+    </row>
+    <row r="441" spans="30:30">
+      <c r="AD441" s="33"/>
+    </row>
+    <row r="442" spans="30:30">
+      <c r="AD442" s="33"/>
+    </row>
+    <row r="443" spans="30:30">
+      <c r="AD443" s="33"/>
+    </row>
+    <row r="444" spans="30:30">
+      <c r="AD444" s="33"/>
+    </row>
+    <row r="445" spans="30:30">
+      <c r="AD445" s="33"/>
+    </row>
+    <row r="446" spans="30:30">
+      <c r="AD446" s="33"/>
+    </row>
+    <row r="447" spans="30:30">
+      <c r="AD447" s="33"/>
+    </row>
+    <row r="448" spans="30:30">
+      <c r="AD448" s="33"/>
+    </row>
+    <row r="449" spans="30:30">
+      <c r="AD449" s="33"/>
+    </row>
+    <row r="450" spans="30:30">
+      <c r="AD450" s="33"/>
+    </row>
+    <row r="451" spans="30:30">
+      <c r="AD451" s="33"/>
+    </row>
+    <row r="452" spans="30:30">
+      <c r="AD452" s="33"/>
+    </row>
+    <row r="453" spans="30:30">
+      <c r="AD453" s="33"/>
+    </row>
+    <row r="454" spans="30:30">
+      <c r="AD454" s="33"/>
+    </row>
+    <row r="455" spans="30:30">
+      <c r="AD455" s="33"/>
+    </row>
+    <row r="456" spans="30:30">
+      <c r="AD456" s="33"/>
+    </row>
+    <row r="457" spans="30:30">
+      <c r="AD457" s="33"/>
+    </row>
+    <row r="458" spans="30:30">
+      <c r="AD458" s="33"/>
+    </row>
+    <row r="459" spans="30:30">
+      <c r="AD459" s="33"/>
+    </row>
+    <row r="460" spans="30:30">
+      <c r="AD460" s="33"/>
+    </row>
+    <row r="461" spans="30:30">
+      <c r="AD461" s="33"/>
+    </row>
+    <row r="462" spans="30:30">
+      <c r="AD462" s="33"/>
+    </row>
+    <row r="463" spans="30:30">
+      <c r="AD463" s="33"/>
+    </row>
+    <row r="464" spans="30:30">
+      <c r="AD464" s="33"/>
+    </row>
+    <row r="465" spans="30:30">
+      <c r="AD465" s="33"/>
+    </row>
+    <row r="466" spans="30:30">
+      <c r="AD466" s="33"/>
+    </row>
+    <row r="467" spans="30:30">
+      <c r="AD467" s="33"/>
+    </row>
+    <row r="468" spans="30:30">
+      <c r="AD468" s="33"/>
+    </row>
+    <row r="469" spans="30:30">
+      <c r="AD469" s="33"/>
+    </row>
+    <row r="470" spans="30:30">
+      <c r="AD470" s="33"/>
+    </row>
+    <row r="471" spans="30:30">
+      <c r="AD471" s="33"/>
+    </row>
+    <row r="472" spans="30:30">
+      <c r="AD472" s="33"/>
+    </row>
+    <row r="473" spans="30:30">
+      <c r="AD473" s="33"/>
+    </row>
+    <row r="474" spans="30:30">
+      <c r="AD474" s="33"/>
+    </row>
+    <row r="475" spans="30:30">
+      <c r="AD475" s="33"/>
+    </row>
+    <row r="476" spans="30:30">
+      <c r="AD476" s="33"/>
+    </row>
+    <row r="477" spans="30:30">
+      <c r="AD477" s="33"/>
+    </row>
+    <row r="478" spans="30:30">
+      <c r="AD478" s="33"/>
+    </row>
+    <row r="479" spans="30:30">
+      <c r="AD479" s="33"/>
+    </row>
+    <row r="480" spans="30:30">
+      <c r="AD480" s="33"/>
+    </row>
+    <row r="481" spans="30:30">
+      <c r="AD481" s="33"/>
+    </row>
+    <row r="482" spans="30:30">
+      <c r="AD482" s="33"/>
+    </row>
+    <row r="483" spans="30:30">
+      <c r="AD483" s="33"/>
+    </row>
+    <row r="484" spans="30:30">
+      <c r="AD484" s="33"/>
+    </row>
+    <row r="485" spans="30:30">
+      <c r="AD485" s="33"/>
+    </row>
+    <row r="486" spans="30:30">
+      <c r="AD486" s="33"/>
+    </row>
+    <row r="487" spans="30:30">
+      <c r="AD487" s="33"/>
+    </row>
+    <row r="488" spans="30:30">
+      <c r="AD488" s="33"/>
+    </row>
+    <row r="489" spans="30:30">
+      <c r="AD489" s="33"/>
+    </row>
+    <row r="490" spans="30:30">
+      <c r="AD490" s="33"/>
+    </row>
+    <row r="491" spans="30:30">
+      <c r="AD491" s="33"/>
+    </row>
+    <row r="492" spans="30:30">
+      <c r="AD492" s="33"/>
+    </row>
+    <row r="493" spans="30:30">
+      <c r="AD493" s="33"/>
+    </row>
+    <row r="494" spans="30:30">
+      <c r="AD494" s="33"/>
+    </row>
+    <row r="495" spans="30:30">
+      <c r="AD495" s="33"/>
+    </row>
+    <row r="496" spans="30:30">
+      <c r="AD496" s="33"/>
+    </row>
+    <row r="497" spans="30:30">
+      <c r="AD497" s="33"/>
+    </row>
+    <row r="498" spans="30:30">
+      <c r="AD498" s="33"/>
+    </row>
+    <row r="499" spans="30:30">
+      <c r="AD499" s="33"/>
+    </row>
+    <row r="500" spans="30:30">
+      <c r="AD500" s="33"/>
+    </row>
+    <row r="501" spans="30:30">
+      <c r="AD501" s="33"/>
+    </row>
+    <row r="502" spans="30:30">
+      <c r="AD502" s="33"/>
+    </row>
+    <row r="503" spans="30:30">
+      <c r="AD503" s="33"/>
+    </row>
+    <row r="504" spans="30:30">
+      <c r="AD504" s="33"/>
+    </row>
+    <row r="505" spans="30:30">
+      <c r="AD505" s="33"/>
+    </row>
+    <row r="506" spans="30:30">
+      <c r="AD506" s="33"/>
+    </row>
+    <row r="507" spans="30:30">
+      <c r="AD507" s="33"/>
+    </row>
+    <row r="508" spans="30:30">
+      <c r="AD508" s="33"/>
+    </row>
+    <row r="509" spans="30:30">
+      <c r="AD509" s="33"/>
+    </row>
+    <row r="510" spans="30:30">
+      <c r="AD510" s="33"/>
+    </row>
+    <row r="511" spans="30:30">
+      <c r="AD511" s="33"/>
+    </row>
+    <row r="512" spans="30:30">
+      <c r="AD512" s="33"/>
+    </row>
+    <row r="513" spans="30:30">
+      <c r="AD513" s="33"/>
+    </row>
+    <row r="514" spans="30:30">
+      <c r="AD514" s="33"/>
+    </row>
+    <row r="515" spans="30:30">
+      <c r="AD515" s="33"/>
+    </row>
+    <row r="516" spans="30:30">
+      <c r="AD516" s="33"/>
+    </row>
+    <row r="517" spans="30:30">
+      <c r="AD517" s="33"/>
+    </row>
+    <row r="518" spans="30:30">
+      <c r="AD518" s="33"/>
+    </row>
+    <row r="519" spans="30:30">
+      <c r="AD519" s="33"/>
+    </row>
+    <row r="520" spans="30:30">
+      <c r="AD520" s="33"/>
+    </row>
+    <row r="521" spans="30:30">
+      <c r="AD521" s="33"/>
+    </row>
+    <row r="522" spans="30:30">
+      <c r="AD522" s="33"/>
+    </row>
+    <row r="523" spans="30:30">
+      <c r="AD523" s="33"/>
+    </row>
+    <row r="524" spans="30:30">
+      <c r="AD524" s="33"/>
+    </row>
+    <row r="525" spans="30:30">
+      <c r="AD525" s="33"/>
+    </row>
+    <row r="526" spans="30:30">
+      <c r="AD526" s="33"/>
+    </row>
+    <row r="527" spans="30:30">
+      <c r="AD527" s="33"/>
+    </row>
+    <row r="528" spans="30:30">
+      <c r="AD528" s="33"/>
+    </row>
+    <row r="529" spans="30:30">
+      <c r="AD529" s="33"/>
+    </row>
+    <row r="530" spans="30:30">
+      <c r="AD530" s="33"/>
+    </row>
+    <row r="531" spans="30:30">
+      <c r="AD531" s="33"/>
+    </row>
+    <row r="532" spans="30:30">
+      <c r="AD532" s="33"/>
+    </row>
+    <row r="533" spans="30:30">
+      <c r="AD533" s="33"/>
+    </row>
+    <row r="534" spans="30:30">
+      <c r="AD534" s="33"/>
+    </row>
+    <row r="535" spans="30:30">
+      <c r="AD535" s="33"/>
+    </row>
+    <row r="536" spans="30:30">
+      <c r="AD536" s="33"/>
+    </row>
+    <row r="537" spans="30:30">
+      <c r="AD537" s="33"/>
+    </row>
+    <row r="538" spans="30:30">
+      <c r="AD538" s="33"/>
+    </row>
+    <row r="539" spans="30:30">
+      <c r="AD539" s="33"/>
+    </row>
+    <row r="540" spans="30:30">
+      <c r="AD540" s="33"/>
+    </row>
+    <row r="541" spans="30:30">
+      <c r="AD541" s="33"/>
+    </row>
+    <row r="542" spans="30:30">
+      <c r="AD542" s="33"/>
+    </row>
+    <row r="543" spans="30:30">
+      <c r="AD543" s="33"/>
+    </row>
+    <row r="544" spans="30:30">
+      <c r="AD544" s="33"/>
+    </row>
+    <row r="545" spans="30:30">
+      <c r="AD545" s="33"/>
+    </row>
+    <row r="546" spans="30:30">
+      <c r="AD546" s="33"/>
+    </row>
+    <row r="547" spans="30:30">
+      <c r="AD547" s="33"/>
+    </row>
+    <row r="548" spans="30:30">
+      <c r="AD548" s="33"/>
+    </row>
+    <row r="549" spans="30:30">
+      <c r="AD549" s="33"/>
+    </row>
+    <row r="550" spans="30:30">
+      <c r="AD550" s="33"/>
+    </row>
+    <row r="551" spans="30:30">
+      <c r="AD551" s="33"/>
+    </row>
+    <row r="552" spans="30:30">
+      <c r="AD552" s="33"/>
+    </row>
+    <row r="553" spans="30:30">
+      <c r="AD553" s="33"/>
+    </row>
+    <row r="554" spans="30:30">
+      <c r="AD554" s="33"/>
+    </row>
+    <row r="555" spans="30:30">
+      <c r="AD555" s="33"/>
+    </row>
+    <row r="556" spans="30:30">
+      <c r="AD556" s="33"/>
+    </row>
+    <row r="557" spans="30:30">
+      <c r="AD557" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>