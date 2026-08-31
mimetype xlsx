--- v3 (2026-07-22)
+++ v4 (2026-08-31)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-3696" yWindow="-180" windowWidth="23256" windowHeight="12300" activeTab="2"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12495" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId3"/>
+    <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId1"/>
+    <sheet name="Прибывшие" sheetId="1" r:id="rId2"/>
+    <sheet name="Выбышие" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2664" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2748" uniqueCount="35">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -126,51 +126,51 @@
     <t>район Шал акына</t>
   </si>
   <si>
     <t xml:space="preserve">Аккайынский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тайыншинский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тимирязевский район </t>
   </si>
   <si>
     <t xml:space="preserve">Уалихановский район </t>
   </si>
   <si>
     <t>район им. Г.Мусрепова</t>
   </si>
   <si>
     <t xml:space="preserve">г. Петропавловск </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="13">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -208,50 +208,56 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -342,51 +348,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -403,95 +409,99 @@
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="9" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -792,324 +802,7196 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AK574"/>
+  <sheetViews>
+    <sheetView topLeftCell="T1" workbookViewId="0">
+      <selection activeCell="AI29" sqref="AI29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <cols>
+    <col min="1" max="1" width="25" style="25" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="25" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="25" customWidth="1"/>
+    <col min="4" max="4" width="4.5703125" style="25" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="25" customWidth="1"/>
+    <col min="6" max="6" width="3.85546875" style="25" customWidth="1"/>
+    <col min="7" max="8" width="4.85546875" style="25" customWidth="1"/>
+    <col min="9" max="9" width="5.7109375" style="25" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="25" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="25" customWidth="1"/>
+    <col min="12" max="12" width="6.140625" style="25" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="25" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="25" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="25" customWidth="1"/>
+    <col min="16" max="16" width="4.5703125" style="25" customWidth="1"/>
+    <col min="17" max="17" width="6.140625" style="25" customWidth="1"/>
+    <col min="18" max="18" width="4.5703125" style="25" customWidth="1"/>
+    <col min="19" max="20" width="4.85546875" style="25" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="25" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="25" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="25" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.140625" style="25" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="25" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="25"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
+      <c r="Y1" s="43"/>
+    </row>
+    <row r="2" spans="1:37">
+      <c r="A2" s="39"/>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39"/>
+    </row>
+    <row r="3" spans="1:37" s="2" customFormat="1">
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="Y3" s="1"/>
+      <c r="AK3" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37">
+      <c r="A4" s="47"/>
+      <c r="B4" s="41">
+        <v>2024</v>
+      </c>
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="41">
+        <v>2025</v>
+      </c>
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
+      <c r="W4" s="42"/>
+      <c r="X4" s="42"/>
+      <c r="Y4" s="42"/>
+      <c r="Z4" s="41">
+        <v>2026</v>
+      </c>
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="42"/>
+      <c r="AH4" s="42"/>
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="42"/>
+    </row>
+    <row r="5" spans="1:37">
+      <c r="A5" s="48"/>
+      <c r="B5" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="G5" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="J5" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="K5" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M5" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="N5" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="O5" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="P5" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q5" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="R5" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="S5" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="T5" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="U5" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="V5" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="W5" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="X5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="Y5" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z5" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA5" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB5" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC5" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD5" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE5" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF5" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG5" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH5" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI5" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="AK5" s="22" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37">
+      <c r="A6" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="44"/>
+      <c r="W6" s="44"/>
+      <c r="X6" s="44"/>
+      <c r="Y6" s="44"/>
+    </row>
+    <row r="7" spans="1:37">
+      <c r="A7" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="11">
+        <v>-27</v>
+      </c>
+      <c r="C7" s="11">
+        <v>-1182</v>
+      </c>
+      <c r="D7" s="11">
+        <v>-29</v>
+      </c>
+      <c r="E7" s="11">
+        <v>-131</v>
+      </c>
+      <c r="F7" s="11">
+        <v>-35</v>
+      </c>
+      <c r="G7" s="11">
+        <v>-60</v>
+      </c>
+      <c r="H7" s="9">
+        <v>-25</v>
+      </c>
+      <c r="I7" s="9">
+        <v>-54</v>
+      </c>
+      <c r="J7" s="9">
+        <v>-56</v>
+      </c>
+      <c r="K7" s="9">
+        <v>-42</v>
+      </c>
+      <c r="L7" s="9">
+        <v>-56</v>
+      </c>
+      <c r="M7" s="9">
+        <v>5</v>
+      </c>
+      <c r="N7" s="21">
+        <v>-23</v>
+      </c>
+      <c r="O7" s="21">
+        <v>10</v>
+      </c>
+      <c r="P7" s="21">
+        <v>-23</v>
+      </c>
+      <c r="Q7" s="21">
+        <v>9</v>
+      </c>
+      <c r="R7" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S7" s="21">
+        <v>-50</v>
+      </c>
+      <c r="T7" s="21">
+        <v>-54</v>
+      </c>
+      <c r="U7" s="21">
+        <v>-14</v>
+      </c>
+      <c r="V7" s="21">
+        <v>-20</v>
+      </c>
+      <c r="W7" s="21">
+        <v>-11</v>
+      </c>
+      <c r="X7" s="21">
+        <v>-33</v>
+      </c>
+      <c r="Y7" s="21">
+        <v>13</v>
+      </c>
+      <c r="Z7" s="11">
+        <v>10</v>
+      </c>
+      <c r="AA7" s="11">
+        <v>10</v>
+      </c>
+      <c r="AB7" s="33">
+        <v>-2</v>
+      </c>
+      <c r="AC7" s="33">
+        <v>-9</v>
+      </c>
+      <c r="AD7" s="33">
+        <v>-2</v>
+      </c>
+      <c r="AE7" s="35">
+        <v>-25</v>
+      </c>
+      <c r="AF7" s="35"/>
+      <c r="AG7" s="35"/>
+      <c r="AH7" s="35"/>
+      <c r="AI7" s="35"/>
+    </row>
+    <row r="8" spans="1:37">
+      <c r="A8" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="11">
+        <v>-7</v>
+      </c>
+      <c r="C8" s="11">
+        <v>-772</v>
+      </c>
+      <c r="D8" s="11">
+        <v>-14</v>
+      </c>
+      <c r="E8" s="11">
+        <v>-25</v>
+      </c>
+      <c r="F8" s="11">
+        <v>-29</v>
+      </c>
+      <c r="G8" s="11">
+        <v>-29</v>
+      </c>
+      <c r="H8" s="9">
+        <v>-20</v>
+      </c>
+      <c r="I8" s="9">
+        <v>-22</v>
+      </c>
+      <c r="J8" s="9">
+        <v>-21</v>
+      </c>
+      <c r="K8" s="9">
+        <v>-29</v>
+      </c>
+      <c r="L8" s="9">
+        <v>-25</v>
+      </c>
+      <c r="M8" s="9">
+        <v>3</v>
+      </c>
+      <c r="N8" s="21">
+        <v>5</v>
+      </c>
+      <c r="O8" s="21">
+        <v>12</v>
+      </c>
+      <c r="P8" s="21">
+        <v>-13</v>
+      </c>
+      <c r="Q8" s="21">
+        <v>11</v>
+      </c>
+      <c r="R8" s="21">
+        <v>8</v>
+      </c>
+      <c r="S8" s="21">
+        <v>-27</v>
+      </c>
+      <c r="T8" s="21">
+        <v>-22</v>
+      </c>
+      <c r="U8" s="21">
+        <v>2</v>
+      </c>
+      <c r="V8" s="21">
+        <v>-14</v>
+      </c>
+      <c r="W8" s="21">
+        <v>-11</v>
+      </c>
+      <c r="X8" s="21">
+        <v>-8</v>
+      </c>
+      <c r="Y8" s="21">
+        <v>19</v>
+      </c>
+      <c r="Z8" s="11">
+        <v>23</v>
+      </c>
+      <c r="AA8" s="11">
+        <v>17</v>
+      </c>
+      <c r="AB8" s="33">
+        <v>2</v>
+      </c>
+      <c r="AC8" s="33">
+        <v>-6</v>
+      </c>
+      <c r="AD8" s="33">
+        <v>-1</v>
+      </c>
+      <c r="AE8" s="35">
+        <v>-2</v>
+      </c>
+      <c r="AF8" s="35"/>
+      <c r="AG8" s="35"/>
+      <c r="AH8" s="35"/>
+      <c r="AI8" s="35"/>
+    </row>
+    <row r="9" spans="1:37">
+      <c r="A9" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="11">
+        <v>-9</v>
+      </c>
+      <c r="D9" s="11">
+        <v>1</v>
+      </c>
+      <c r="E9" s="11">
+        <v>-80</v>
+      </c>
+      <c r="F9" s="11">
+        <v>3</v>
+      </c>
+      <c r="G9" s="11">
+        <v>-6</v>
+      </c>
+      <c r="H9" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="I9" s="9">
+        <v>-6</v>
+      </c>
+      <c r="J9" s="9">
+        <v>-6</v>
+      </c>
+      <c r="K9" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L9" s="9">
+        <v>-3</v>
+      </c>
+      <c r="M9" s="9">
+        <v>2</v>
+      </c>
+      <c r="N9" s="21">
+        <v>-1</v>
+      </c>
+      <c r="O9" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P9" s="21">
+        <v>-1</v>
+      </c>
+      <c r="Q9" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R9" s="21">
+        <v>-8</v>
+      </c>
+      <c r="S9" s="21">
+        <v>-7</v>
+      </c>
+      <c r="T9" s="21">
+        <v>-3</v>
+      </c>
+      <c r="U9" s="21">
+        <v>-3</v>
+      </c>
+      <c r="V9" s="21">
+        <v>-1</v>
+      </c>
+      <c r="W9" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X9" s="21">
+        <v>2</v>
+      </c>
+      <c r="Y9" s="21">
+        <v>-1</v>
+      </c>
+      <c r="Z9" s="9">
+        <v>4</v>
+      </c>
+      <c r="AA9" s="11">
+        <v>-1</v>
+      </c>
+      <c r="AB9" s="33">
+        <v>3</v>
+      </c>
+      <c r="AC9" s="33">
+        <v>-2</v>
+      </c>
+      <c r="AD9" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE9" s="35">
+        <v>-1</v>
+      </c>
+      <c r="AF9" s="35"/>
+      <c r="AG9" s="35"/>
+      <c r="AH9" s="35"/>
+      <c r="AI9" s="35"/>
+    </row>
+    <row r="10" spans="1:37">
+      <c r="A10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="11">
+        <v>-1</v>
+      </c>
+      <c r="F10" s="11">
+        <v>2</v>
+      </c>
+      <c r="G10" s="11">
+        <v>2</v>
+      </c>
+      <c r="H10" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="I10" s="9">
+        <v>3</v>
+      </c>
+      <c r="J10" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="K10" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L10" s="9">
+        <v>-1</v>
+      </c>
+      <c r="M10" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z10" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA10" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB10" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC10" s="33">
+        <v>1</v>
+      </c>
+      <c r="AD10" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE10" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF10" s="35"/>
+      <c r="AG10" s="35"/>
+      <c r="AH10" s="35"/>
+      <c r="AI10" s="35"/>
+    </row>
+    <row r="11" spans="1:37">
+      <c r="A11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="11">
+        <v>-2</v>
+      </c>
+      <c r="C11" s="11">
+        <v>-3</v>
+      </c>
+      <c r="D11" s="11">
+        <v>-1</v>
+      </c>
+      <c r="E11" s="11">
+        <v>5</v>
+      </c>
+      <c r="F11" s="11">
+        <v>8</v>
+      </c>
+      <c r="G11" s="11">
+        <v>2</v>
+      </c>
+      <c r="H11" s="9">
+        <v>2</v>
+      </c>
+      <c r="I11" s="9">
+        <v>-1</v>
+      </c>
+      <c r="J11" s="9">
+        <v>-4</v>
+      </c>
+      <c r="K11" s="9">
+        <v>-4</v>
+      </c>
+      <c r="L11" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="M11" s="9">
+        <v>4</v>
+      </c>
+      <c r="N11" s="21">
+        <v>-1</v>
+      </c>
+      <c r="O11" s="21">
+        <v>4</v>
+      </c>
+      <c r="P11" s="21">
+        <v>2</v>
+      </c>
+      <c r="Q11" s="21">
+        <v>2</v>
+      </c>
+      <c r="R11" s="21">
+        <v>-2</v>
+      </c>
+      <c r="S11" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T11" s="21">
+        <v>6</v>
+      </c>
+      <c r="U11" s="21">
+        <v>-3</v>
+      </c>
+      <c r="V11" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W11" s="21">
+        <v>2</v>
+      </c>
+      <c r="X11" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y11" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z11" s="9">
+        <v>-1</v>
+      </c>
+      <c r="AA11" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB11" s="33">
+        <v>-1</v>
+      </c>
+      <c r="AC11" s="33">
+        <v>1</v>
+      </c>
+      <c r="AD11" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE11" s="35">
+        <v>-2</v>
+      </c>
+      <c r="AF11" s="35"/>
+      <c r="AG11" s="35"/>
+      <c r="AH11" s="35"/>
+      <c r="AI11" s="35"/>
+    </row>
+    <row r="12" spans="1:37">
+      <c r="A12" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="11">
+        <v>-1</v>
+      </c>
+      <c r="C12" s="11">
+        <v>-2</v>
+      </c>
+      <c r="D12" s="11">
+        <v>-4</v>
+      </c>
+      <c r="E12" s="11">
+        <v>-4</v>
+      </c>
+      <c r="F12" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" s="11">
+        <v>-2</v>
+      </c>
+      <c r="H12" s="9">
+        <v>1</v>
+      </c>
+      <c r="I12" s="9">
+        <v>-3</v>
+      </c>
+      <c r="J12" s="9">
+        <v>-1</v>
+      </c>
+      <c r="K12" s="9">
+        <v>-1</v>
+      </c>
+      <c r="L12" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="M12" s="9">
+        <v>-2</v>
+      </c>
+      <c r="N12" s="21">
+        <v>-1</v>
+      </c>
+      <c r="O12" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P12" s="21">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R12" s="21">
+        <v>-1</v>
+      </c>
+      <c r="S12" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T12" s="21">
+        <v>-2</v>
+      </c>
+      <c r="U12" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V12" s="21">
+        <v>-2</v>
+      </c>
+      <c r="W12" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X12" s="21">
+        <v>-1</v>
+      </c>
+      <c r="Y12" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z12" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA12" s="11">
+        <v>2</v>
+      </c>
+      <c r="AB12" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC12" s="33">
+        <v>-1</v>
+      </c>
+      <c r="AD12" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE12" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF12" s="35"/>
+      <c r="AG12" s="35"/>
+      <c r="AH12" s="35"/>
+      <c r="AI12" s="35"/>
+    </row>
+    <row r="13" spans="1:37">
+      <c r="A13" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" s="11">
+        <v>-1</v>
+      </c>
+      <c r="C13" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F13" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L13" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="M13" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N13" s="21">
+        <v>-22</v>
+      </c>
+      <c r="O13" s="21">
+        <v>-1</v>
+      </c>
+      <c r="P13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S13" s="21">
+        <v>-1</v>
+      </c>
+      <c r="T13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z13" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA13" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB13" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC13" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD13" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE13" s="35">
+        <v>-1</v>
+      </c>
+      <c r="AF13" s="35"/>
+      <c r="AG13" s="35"/>
+      <c r="AH13" s="35"/>
+      <c r="AI13" s="35"/>
+    </row>
+    <row r="14" spans="1:37">
+      <c r="A14" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="11">
+        <v>-8</v>
+      </c>
+      <c r="C14" s="11">
+        <v>-44</v>
+      </c>
+      <c r="D14" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="11">
+        <v>4</v>
+      </c>
+      <c r="F14" s="11">
+        <v>-3</v>
+      </c>
+      <c r="G14" s="11">
+        <v>-3</v>
+      </c>
+      <c r="H14" s="9">
+        <v>-1</v>
+      </c>
+      <c r="I14" s="9">
+        <v>-3</v>
+      </c>
+      <c r="J14" s="9">
+        <v>-2</v>
+      </c>
+      <c r="K14" s="9">
+        <v>8</v>
+      </c>
+      <c r="L14" s="9">
+        <v>1</v>
+      </c>
+      <c r="M14" s="9">
+        <v>3</v>
+      </c>
+      <c r="N14" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O14" s="21">
+        <v>1</v>
+      </c>
+      <c r="P14" s="21">
+        <v>6</v>
+      </c>
+      <c r="Q14" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R14" s="21">
+        <v>-1</v>
+      </c>
+      <c r="S14" s="21">
+        <v>-2</v>
+      </c>
+      <c r="T14" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U14" s="21">
+        <v>2</v>
+      </c>
+      <c r="V14" s="21">
+        <v>-2</v>
+      </c>
+      <c r="W14" s="21">
+        <v>1</v>
+      </c>
+      <c r="X14" s="21">
+        <v>1</v>
+      </c>
+      <c r="Y14" s="21">
+        <v>2</v>
+      </c>
+      <c r="Z14" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA14" s="11">
+        <v>-7</v>
+      </c>
+      <c r="AB14" s="33">
+        <v>2</v>
+      </c>
+      <c r="AC14" s="33">
+        <v>2</v>
+      </c>
+      <c r="AD14" s="33">
+        <v>1</v>
+      </c>
+      <c r="AE14" s="35">
+        <v>-1</v>
+      </c>
+      <c r="AF14" s="35"/>
+      <c r="AG14" s="35"/>
+      <c r="AH14" s="35"/>
+      <c r="AI14" s="35"/>
+    </row>
+    <row r="15" spans="1:37">
+      <c r="A15" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" s="11">
+        <v>1</v>
+      </c>
+      <c r="C15" s="11">
+        <v>-22</v>
+      </c>
+      <c r="D15" s="11">
+        <v>-2</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F15" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G15" s="11">
+        <v>-3</v>
+      </c>
+      <c r="H15" s="9">
+        <v>1</v>
+      </c>
+      <c r="I15" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J15" s="9">
+        <v>1</v>
+      </c>
+      <c r="K15" s="9">
+        <v>-4</v>
+      </c>
+      <c r="L15" s="9">
+        <v>-1</v>
+      </c>
+      <c r="M15" s="9">
+        <v>1</v>
+      </c>
+      <c r="N15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q15" s="21">
+        <v>2</v>
+      </c>
+      <c r="R15" s="21">
+        <v>-1</v>
+      </c>
+      <c r="S15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y15" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z15" s="9">
+        <v>-2</v>
+      </c>
+      <c r="AA15" s="11">
+        <v>1</v>
+      </c>
+      <c r="AB15" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC15" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD15" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE15" s="35">
+        <v>-5</v>
+      </c>
+      <c r="AF15" s="35"/>
+      <c r="AG15" s="35"/>
+      <c r="AH15" s="35"/>
+      <c r="AI15" s="35"/>
+    </row>
+    <row r="16" spans="1:37">
+      <c r="A16" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="11">
+        <v>-14</v>
+      </c>
+      <c r="D16" s="11">
+        <v>-1</v>
+      </c>
+      <c r="E16" s="11">
+        <v>-6</v>
+      </c>
+      <c r="F16" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" s="11">
+        <v>-6</v>
+      </c>
+      <c r="H16" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="I16" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J16" s="9">
+        <v>-5</v>
+      </c>
+      <c r="K16" s="9">
+        <v>-4</v>
+      </c>
+      <c r="L16" s="9">
+        <v>-6</v>
+      </c>
+      <c r="M16" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N16" s="21">
+        <v>-1</v>
+      </c>
+      <c r="O16" s="21">
+        <v>-1</v>
+      </c>
+      <c r="P16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z16" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA16" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB16" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC16" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD16" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE16" s="35">
+        <v>-1</v>
+      </c>
+      <c r="AF16" s="35"/>
+      <c r="AG16" s="35"/>
+      <c r="AH16" s="35"/>
+      <c r="AI16" s="35"/>
+    </row>
+    <row r="17" spans="1:35">
+      <c r="A17" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="11">
+        <v>-69</v>
+      </c>
+      <c r="D17" s="11">
+        <v>1</v>
+      </c>
+      <c r="E17" s="11">
+        <v>-2</v>
+      </c>
+      <c r="F17" s="11">
+        <v>2</v>
+      </c>
+      <c r="G17" s="11">
+        <v>1</v>
+      </c>
+      <c r="H17" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" s="9">
+        <v>-3</v>
+      </c>
+      <c r="J17" s="9">
+        <v>-1</v>
+      </c>
+      <c r="K17" s="9">
+        <v>-2</v>
+      </c>
+      <c r="L17" s="9">
+        <v>-2</v>
+      </c>
+      <c r="M17" s="9">
+        <v>1</v>
+      </c>
+      <c r="N17" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O17" s="21">
+        <v>-1</v>
+      </c>
+      <c r="P17" s="21">
+        <v>-2</v>
+      </c>
+      <c r="Q17" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R17" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S17" s="21">
+        <v>2</v>
+      </c>
+      <c r="T17" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U17" s="21">
+        <v>-5</v>
+      </c>
+      <c r="V17" s="21">
+        <v>-1</v>
+      </c>
+      <c r="W17" s="21">
+        <v>-1</v>
+      </c>
+      <c r="X17" s="21">
+        <v>-2</v>
+      </c>
+      <c r="Y17" s="21">
+        <v>-1</v>
+      </c>
+      <c r="Z17" s="9">
+        <v>1</v>
+      </c>
+      <c r="AA17" s="11">
+        <v>-1</v>
+      </c>
+      <c r="AB17" s="33">
+        <v>-2</v>
+      </c>
+      <c r="AC17" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD17" s="33">
+        <v>1</v>
+      </c>
+      <c r="AE17" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF17" s="35"/>
+      <c r="AG17" s="35"/>
+      <c r="AH17" s="35"/>
+      <c r="AI17" s="35"/>
+    </row>
+    <row r="18" spans="1:35">
+      <c r="A18" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="11">
+        <v>-9</v>
+      </c>
+      <c r="C18" s="11">
+        <v>-233</v>
+      </c>
+      <c r="D18" s="11">
+        <v>-10</v>
+      </c>
+      <c r="E18" s="11">
+        <v>-16</v>
+      </c>
+      <c r="F18" s="11">
+        <v>-15</v>
+      </c>
+      <c r="G18" s="11">
+        <v>-10</v>
+      </c>
+      <c r="H18" s="9">
+        <v>-8</v>
+      </c>
+      <c r="I18" s="9">
+        <v>-18</v>
+      </c>
+      <c r="J18" s="9">
+        <v>-13</v>
+      </c>
+      <c r="K18" s="9">
+        <v>-8</v>
+      </c>
+      <c r="L18" s="9">
+        <v>-15</v>
+      </c>
+      <c r="M18" s="9">
+        <v>-7</v>
+      </c>
+      <c r="N18" s="21">
+        <v>1</v>
+      </c>
+      <c r="O18" s="21">
+        <v>-4</v>
+      </c>
+      <c r="P18" s="21">
+        <v>-16</v>
+      </c>
+      <c r="Q18" s="21">
+        <v>-7</v>
+      </c>
+      <c r="R18" s="21">
+        <v>2</v>
+      </c>
+      <c r="S18" s="21">
+        <v>-15</v>
+      </c>
+      <c r="T18" s="21">
+        <v>-30</v>
+      </c>
+      <c r="U18" s="21">
+        <v>-8</v>
+      </c>
+      <c r="V18" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W18" s="21">
+        <v>-2</v>
+      </c>
+      <c r="X18" s="21">
+        <v>-20</v>
+      </c>
+      <c r="Y18" s="21">
+        <v>-7</v>
+      </c>
+      <c r="Z18" s="9">
+        <v>-16</v>
+      </c>
+      <c r="AA18" s="11">
+        <v>-1</v>
+      </c>
+      <c r="AB18" s="33">
+        <v>-6</v>
+      </c>
+      <c r="AC18" s="33">
+        <v>-4</v>
+      </c>
+      <c r="AD18" s="33">
+        <v>-3</v>
+      </c>
+      <c r="AE18" s="35">
+        <v>-12</v>
+      </c>
+      <c r="AF18" s="35"/>
+      <c r="AG18" s="35"/>
+      <c r="AH18" s="35"/>
+      <c r="AI18" s="35"/>
+    </row>
+    <row r="19" spans="1:35">
+      <c r="A19" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="11">
+        <v>1</v>
+      </c>
+      <c r="C19" s="11">
+        <v>-5</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F19" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H19" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="I19" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J19" s="9">
+        <v>-1</v>
+      </c>
+      <c r="K19" s="9">
+        <v>1</v>
+      </c>
+      <c r="L19" s="9">
+        <v>-1</v>
+      </c>
+      <c r="M19" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T19" s="21">
+        <v>-3</v>
+      </c>
+      <c r="U19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X19" s="21">
+        <v>-5</v>
+      </c>
+      <c r="Y19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA19" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB19" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC19" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD19" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE19" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF19" s="35"/>
+      <c r="AG19" s="35"/>
+      <c r="AH19" s="35"/>
+      <c r="AI19" s="35"/>
+    </row>
+    <row r="20" spans="1:35">
+      <c r="A20" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B20" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="11">
+        <v>-4</v>
+      </c>
+      <c r="D20" s="11">
+        <v>1</v>
+      </c>
+      <c r="E20" s="11">
+        <v>-4</v>
+      </c>
+      <c r="F20" s="11">
+        <v>1</v>
+      </c>
+      <c r="G20" s="11">
+        <v>2</v>
+      </c>
+      <c r="H20" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="I20" s="9">
+        <v>1</v>
+      </c>
+      <c r="J20" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="K20" s="9">
+        <v>1</v>
+      </c>
+      <c r="L20" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="M20" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q20" s="21">
+        <v>1</v>
+      </c>
+      <c r="R20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S20" s="21">
+        <v>-1</v>
+      </c>
+      <c r="T20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U20" s="21">
+        <v>1</v>
+      </c>
+      <c r="V20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W20" s="21">
+        <v>1</v>
+      </c>
+      <c r="X20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z20" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA20" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB20" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC20" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD20" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE20" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF20" s="35"/>
+      <c r="AG20" s="35"/>
+      <c r="AH20" s="35"/>
+      <c r="AI20" s="35"/>
+    </row>
+    <row r="21" spans="1:35">
+      <c r="A21" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" s="11">
+        <v>-1</v>
+      </c>
+      <c r="C21" s="11">
+        <v>-5</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" s="11">
+        <v>-2</v>
+      </c>
+      <c r="F21" s="11">
+        <v>-4</v>
+      </c>
+      <c r="G21" s="11">
+        <v>-8</v>
+      </c>
+      <c r="H21" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="I21" s="9">
+        <v>-2</v>
+      </c>
+      <c r="J21" s="9">
+        <v>-3</v>
+      </c>
+      <c r="K21" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L21" s="9">
+        <v>-3</v>
+      </c>
+      <c r="M21" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N21" s="21">
+        <v>-3</v>
+      </c>
+      <c r="O21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R21" s="21">
+        <v>3</v>
+      </c>
+      <c r="S21" s="21">
+        <v>1</v>
+      </c>
+      <c r="T21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W21" s="21">
+        <v>-1</v>
+      </c>
+      <c r="X21" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y21" s="21">
+        <v>1</v>
+      </c>
+      <c r="Z21" s="9">
+        <v>1</v>
+      </c>
+      <c r="AA21" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB21" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC21" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD21" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE21" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF21" s="35"/>
+      <c r="AG21" s="35"/>
+      <c r="AH21" s="35"/>
+      <c r="AI21" s="35"/>
+    </row>
+    <row r="22" spans="1:35" ht="15" customHeight="1">
+      <c r="A22" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="46"/>
+      <c r="C22" s="46"/>
+      <c r="D22" s="46"/>
+      <c r="E22" s="46"/>
+      <c r="F22" s="46"/>
+      <c r="G22" s="46"/>
+      <c r="H22" s="46"/>
+      <c r="I22" s="46"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="46"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="46"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+      <c r="U22" s="46"/>
+      <c r="V22" s="46"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="46"/>
+      <c r="Y22" s="46"/>
+      <c r="AB22" s="35"/>
+      <c r="AC22" s="33"/>
+      <c r="AD22" s="33"/>
+      <c r="AF22" s="35"/>
+      <c r="AG22" s="35"/>
+      <c r="AH22" s="35"/>
+      <c r="AI22" s="35"/>
+    </row>
+    <row r="23" spans="1:35">
+      <c r="A23" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="11">
+        <v>-12</v>
+      </c>
+      <c r="C23" s="11">
+        <v>-816</v>
+      </c>
+      <c r="D23" s="11">
+        <v>-16</v>
+      </c>
+      <c r="E23" s="11">
+        <v>-35</v>
+      </c>
+      <c r="F23" s="11">
+        <v>-20</v>
+      </c>
+      <c r="G23" s="11">
+        <v>-38</v>
+      </c>
+      <c r="H23" s="11">
+        <v>-19</v>
+      </c>
+      <c r="I23" s="9">
+        <v>-25</v>
+      </c>
+      <c r="J23" s="9">
+        <v>-30</v>
+      </c>
+      <c r="K23" s="9">
+        <v>-35</v>
+      </c>
+      <c r="L23" s="9">
+        <v>-30</v>
+      </c>
+      <c r="M23" s="9">
+        <v>7</v>
+      </c>
+      <c r="N23" s="21">
+        <v>5</v>
+      </c>
+      <c r="O23" s="21">
+        <v>15</v>
+      </c>
+      <c r="P23" s="21">
+        <v>-18</v>
+      </c>
+      <c r="Q23" s="21">
+        <v>15</v>
+      </c>
+      <c r="R23" s="21">
+        <v>7</v>
+      </c>
+      <c r="S23" s="21">
+        <v>-34</v>
+      </c>
+      <c r="T23" s="21">
+        <v>-25</v>
+      </c>
+      <c r="U23" s="21">
+        <v>1</v>
+      </c>
+      <c r="V23" s="21">
+        <v>-13</v>
+      </c>
+      <c r="W23" s="21">
+        <v>-11</v>
+      </c>
+      <c r="X23" s="21">
+        <v>-8</v>
+      </c>
+      <c r="Y23" s="21">
+        <v>17</v>
+      </c>
+      <c r="Z23" s="12">
+        <v>14</v>
+      </c>
+      <c r="AA23" s="12">
+        <v>17</v>
+      </c>
+      <c r="AB23" s="35">
+        <v>2</v>
+      </c>
+      <c r="AC23" s="33">
+        <v>-7</v>
+      </c>
+      <c r="AD23" s="33">
+        <v>-4</v>
+      </c>
+      <c r="AE23" s="33">
+        <v>-8</v>
+      </c>
+      <c r="AF23" s="35"/>
+      <c r="AG23" s="35"/>
+      <c r="AH23" s="35"/>
+      <c r="AI23" s="35"/>
+    </row>
+    <row r="24" spans="1:35">
+      <c r="A24" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="11">
+        <v>-7</v>
+      </c>
+      <c r="C24" s="11">
+        <v>-772</v>
+      </c>
+      <c r="D24" s="11">
+        <v>-14</v>
+      </c>
+      <c r="E24" s="11">
+        <v>-25</v>
+      </c>
+      <c r="F24" s="11">
+        <v>-29</v>
+      </c>
+      <c r="G24" s="11">
+        <v>-29</v>
+      </c>
+      <c r="H24" s="11">
+        <v>-20</v>
+      </c>
+      <c r="I24" s="9">
+        <v>-22</v>
+      </c>
+      <c r="J24" s="9">
+        <v>-21</v>
+      </c>
+      <c r="K24" s="9">
+        <v>-29</v>
+      </c>
+      <c r="L24" s="9">
+        <v>-25</v>
+      </c>
+      <c r="M24" s="9">
+        <v>3</v>
+      </c>
+      <c r="N24" s="21">
+        <v>5</v>
+      </c>
+      <c r="O24" s="21">
+        <v>12</v>
+      </c>
+      <c r="P24" s="21">
+        <v>-13</v>
+      </c>
+      <c r="Q24" s="21">
+        <v>11</v>
+      </c>
+      <c r="R24" s="21">
+        <v>8</v>
+      </c>
+      <c r="S24" s="21">
+        <v>-27</v>
+      </c>
+      <c r="T24" s="21">
+        <v>-22</v>
+      </c>
+      <c r="U24" s="21">
+        <v>2</v>
+      </c>
+      <c r="V24" s="21">
+        <v>-14</v>
+      </c>
+      <c r="W24" s="21">
+        <v>-11</v>
+      </c>
+      <c r="X24" s="21">
+        <v>-8</v>
+      </c>
+      <c r="Y24" s="21">
+        <v>19</v>
+      </c>
+      <c r="Z24" s="12">
+        <v>23</v>
+      </c>
+      <c r="AA24" s="12">
+        <v>17</v>
+      </c>
+      <c r="AB24" s="35">
+        <v>2</v>
+      </c>
+      <c r="AC24" s="33">
+        <v>-6</v>
+      </c>
+      <c r="AD24" s="33">
+        <v>-1</v>
+      </c>
+      <c r="AE24" s="33">
+        <v>-2</v>
+      </c>
+      <c r="AF24" s="35"/>
+      <c r="AG24" s="35"/>
+      <c r="AH24" s="35"/>
+      <c r="AI24" s="35"/>
+    </row>
+    <row r="25" spans="1:35">
+      <c r="A25" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E25" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F25" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H25" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I25" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J25" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="K25" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L25" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="M25" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N25" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="O25" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="P25" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q25" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="R25" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="S25" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="T25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB25" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC25" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD25" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE25" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF25" s="35"/>
+      <c r="AG25" s="35"/>
+      <c r="AH25" s="35"/>
+      <c r="AI25" s="35"/>
+    </row>
+    <row r="26" spans="1:35">
+      <c r="A26" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B26" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="11"/>
+      <c r="D26" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F26" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H26" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I26" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J26" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="K26" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L26" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="M26" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N26" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="O26" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="P26" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q26" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="R26" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="S26" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="T26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB26" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC26" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD26" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE26" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF26" s="35"/>
+      <c r="AG26" s="35"/>
+      <c r="AH26" s="35"/>
+      <c r="AI26" s="35"/>
+    </row>
+    <row r="27" spans="1:35">
+      <c r="A27" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B27" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="11">
+        <v>-1</v>
+      </c>
+      <c r="D27" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F27" s="11">
+        <v>7</v>
+      </c>
+      <c r="G27" s="11">
+        <v>2</v>
+      </c>
+      <c r="H27" s="11">
+        <v>1</v>
+      </c>
+      <c r="I27" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J27" s="9">
+        <v>-1</v>
+      </c>
+      <c r="K27" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L27" s="9">
+        <v>1</v>
+      </c>
+      <c r="M27" s="9">
+        <v>4</v>
+      </c>
+      <c r="N27" s="21">
+        <v>1</v>
+      </c>
+      <c r="O27" s="21">
+        <v>3</v>
+      </c>
+      <c r="P27" s="21">
+        <v>2</v>
+      </c>
+      <c r="Q27" s="9">
+        <v>1</v>
+      </c>
+      <c r="R27" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="S27" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="T27" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U27" s="21">
+        <v>-1</v>
+      </c>
+      <c r="V27" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W27" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X27" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y27" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z27" s="21">
+        <v>-1</v>
+      </c>
+      <c r="AA27" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB27" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC27" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD27" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE27" s="33">
+        <v>-2</v>
+      </c>
+      <c r="AF27" s="35"/>
+      <c r="AG27" s="35"/>
+      <c r="AH27" s="35"/>
+      <c r="AI27" s="35"/>
+    </row>
+    <row r="28" spans="1:35">
+      <c r="A28" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B28" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F28" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H28" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="K28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="M28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="O28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="P28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="R28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="S28" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="T28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB28" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC28" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD28" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE28" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF28" s="35"/>
+      <c r="AG28" s="35"/>
+      <c r="AH28" s="35"/>
+      <c r="AI28" s="35"/>
+    </row>
+    <row r="29" spans="1:35">
+      <c r="A29" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="11"/>
+      <c r="D29" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F29" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H29" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I29" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J29" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="K29" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L29" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="M29" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N29" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="O29" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="P29" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q29" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="R29" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="S29" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="T29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB29" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC29" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD29" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE29" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF29" s="35"/>
+      <c r="AG29" s="35"/>
+      <c r="AH29" s="35"/>
+      <c r="AI29" s="35"/>
+    </row>
+    <row r="30" spans="1:35">
+      <c r="A30" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B30" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="11"/>
+      <c r="D30" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F30" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G30" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H30" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I30" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J30" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="K30" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L30" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="M30" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N30" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="O30" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="P30" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q30" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="R30" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="S30" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="T30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB30" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC30" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD30" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE30" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF30" s="35"/>
+      <c r="AG30" s="35"/>
+      <c r="AH30" s="35"/>
+      <c r="AI30" s="35"/>
+    </row>
+    <row r="31" spans="1:35">
+      <c r="A31" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B31" s="11">
+        <v>1</v>
+      </c>
+      <c r="C31" s="11">
+        <v>-8</v>
+      </c>
+      <c r="D31" s="11">
+        <v>-1</v>
+      </c>
+      <c r="E31" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F31" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G31" s="11">
+        <v>-2</v>
+      </c>
+      <c r="H31" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I31" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J31" s="9">
+        <v>-1</v>
+      </c>
+      <c r="K31" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L31" s="9">
+        <v>-1</v>
+      </c>
+      <c r="M31" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N31" s="21">
+        <v>1</v>
+      </c>
+      <c r="O31" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="P31" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q31" s="9">
+        <v>2</v>
+      </c>
+      <c r="R31" s="9">
+        <v>-1</v>
+      </c>
+      <c r="S31" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="T31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB31" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC31" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD31" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE31" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF31" s="35"/>
+      <c r="AG31" s="35"/>
+      <c r="AH31" s="35"/>
+      <c r="AI31" s="35"/>
+    </row>
+    <row r="32" spans="1:35">
+      <c r="A32" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B32" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="11">
+        <v>-2</v>
+      </c>
+      <c r="D32" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E32" s="11">
+        <v>-4</v>
+      </c>
+      <c r="F32" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G32" s="11">
+        <v>-2</v>
+      </c>
+      <c r="H32" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I32" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J32" s="9">
+        <v>-5</v>
+      </c>
+      <c r="K32" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L32" s="9">
+        <v>-5</v>
+      </c>
+      <c r="M32" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N32" s="21">
+        <v>-1</v>
+      </c>
+      <c r="O32" s="21">
+        <v>-1</v>
+      </c>
+      <c r="P32" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q32" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="R32" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="S32" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="T32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB32" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC32" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD32" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE32" s="33">
+        <v>-1</v>
+      </c>
+      <c r="AF32" s="35"/>
+      <c r="AG32" s="35"/>
+      <c r="AH32" s="35"/>
+      <c r="AI32" s="35"/>
+    </row>
+    <row r="33" spans="1:35">
+      <c r="A33" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B33" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="11"/>
+      <c r="D33" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E33" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F33" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G33" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H33" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I33" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J33" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="K33" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L33" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="M33" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N33" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="O33" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="P33" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q33" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="R33" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="S33" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="T33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB33" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC33" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD33" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE33" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF33" s="35"/>
+      <c r="AG33" s="35"/>
+      <c r="AH33" s="35"/>
+      <c r="AI33" s="35"/>
+    </row>
+    <row r="34" spans="1:35">
+      <c r="A34" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B34" s="11">
+        <v>-6</v>
+      </c>
+      <c r="C34" s="11">
+        <v>-33</v>
+      </c>
+      <c r="D34" s="11">
+        <v>-1</v>
+      </c>
+      <c r="E34" s="11">
+        <v>-6</v>
+      </c>
+      <c r="F34" s="11">
+        <v>2</v>
+      </c>
+      <c r="G34" s="11">
+        <v>-7</v>
+      </c>
+      <c r="H34" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I34" s="9">
+        <v>-3</v>
+      </c>
+      <c r="J34" s="9">
+        <v>-2</v>
+      </c>
+      <c r="K34" s="9">
+        <v>-6</v>
+      </c>
+      <c r="L34" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="M34" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N34" s="21">
+        <v>-1</v>
+      </c>
+      <c r="O34" s="21">
+        <v>1</v>
+      </c>
+      <c r="P34" s="21">
+        <v>-7</v>
+      </c>
+      <c r="Q34" s="9">
+        <v>1</v>
+      </c>
+      <c r="R34" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="S34" s="21">
+        <v>-7</v>
+      </c>
+      <c r="T34" s="21">
+        <v>-3</v>
+      </c>
+      <c r="U34" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V34" s="21">
+        <v>1</v>
+      </c>
+      <c r="W34" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X34" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y34" s="21">
+        <v>-2</v>
+      </c>
+      <c r="Z34" s="9">
+        <v>-8</v>
+      </c>
+      <c r="AA34" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB34" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC34" s="33">
+        <v>-1</v>
+      </c>
+      <c r="AD34" s="33">
+        <v>-3</v>
+      </c>
+      <c r="AE34" s="33">
+        <v>-3</v>
+      </c>
+      <c r="AF34" s="35"/>
+      <c r="AG34" s="35"/>
+      <c r="AH34" s="35"/>
+      <c r="AI34" s="35"/>
+    </row>
+    <row r="35" spans="1:35">
+      <c r="A35" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B35" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C35" s="11"/>
+      <c r="D35" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E35" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F35" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G35" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H35" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I35" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J35" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="K35" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L35" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="M35" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N35" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="O35" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="P35" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q35" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="R35" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="S35" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="T35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB35" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC35" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD35" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE35" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF35" s="35"/>
+      <c r="AG35" s="35"/>
+      <c r="AH35" s="35"/>
+      <c r="AI35" s="35"/>
+    </row>
+    <row r="36" spans="1:35">
+      <c r="A36" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" s="11"/>
+      <c r="D36" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E36" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F36" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H36" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I36" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J36" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="K36" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L36" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="M36" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N36" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="O36" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="P36" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q36" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="R36" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="S36" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="T36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB36" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC36" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD36" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE36" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF36" s="35"/>
+      <c r="AG36" s="35"/>
+      <c r="AH36" s="35"/>
+      <c r="AI36" s="35"/>
+    </row>
+    <row r="37" spans="1:35">
+      <c r="A37" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" s="11"/>
+      <c r="D37" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E37" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F37" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H37" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I37" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J37" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="K37" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L37" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="M37" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N37" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="O37" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="P37" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q37" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="R37" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="S37" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="T37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC37" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD37" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE37" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF37" s="35"/>
+      <c r="AG37" s="35"/>
+      <c r="AH37" s="35"/>
+      <c r="AI37" s="35"/>
+    </row>
+    <row r="38" spans="1:35">
+      <c r="A38" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="B38" s="45"/>
+      <c r="C38" s="45"/>
+      <c r="D38" s="45"/>
+      <c r="E38" s="45"/>
+      <c r="F38" s="45"/>
+      <c r="G38" s="45"/>
+      <c r="H38" s="45"/>
+      <c r="I38" s="45"/>
+      <c r="J38" s="45"/>
+      <c r="K38" s="45"/>
+      <c r="L38" s="45"/>
+      <c r="M38" s="45"/>
+      <c r="N38" s="45"/>
+      <c r="O38" s="45"/>
+      <c r="P38" s="45"/>
+      <c r="Q38" s="45"/>
+      <c r="R38" s="45"/>
+      <c r="S38" s="45"/>
+      <c r="T38" s="45"/>
+      <c r="U38" s="45"/>
+      <c r="V38" s="45"/>
+      <c r="W38" s="45"/>
+      <c r="X38" s="45"/>
+      <c r="Y38" s="45"/>
+      <c r="AB38" s="35"/>
+      <c r="AC38" s="33"/>
+      <c r="AD38" s="33"/>
+      <c r="AF38" s="35"/>
+      <c r="AG38" s="35"/>
+      <c r="AH38" s="35"/>
+      <c r="AI38" s="35"/>
+    </row>
+    <row r="39" spans="1:35">
+      <c r="A39" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B39" s="11">
+        <v>-15</v>
+      </c>
+      <c r="C39" s="11">
+        <v>-366</v>
+      </c>
+      <c r="D39" s="11">
+        <v>-13</v>
+      </c>
+      <c r="E39" s="11">
+        <v>-96</v>
+      </c>
+      <c r="F39" s="11">
+        <v>-15</v>
+      </c>
+      <c r="G39" s="11">
+        <v>-22</v>
+      </c>
+      <c r="H39" s="11">
+        <v>-6</v>
+      </c>
+      <c r="I39" s="9">
+        <v>-29</v>
+      </c>
+      <c r="J39" s="9">
+        <v>-26</v>
+      </c>
+      <c r="K39" s="9">
+        <v>-7</v>
+      </c>
+      <c r="L39" s="9">
+        <v>-26</v>
+      </c>
+      <c r="M39" s="9">
+        <v>-2</v>
+      </c>
+      <c r="N39" s="21">
+        <v>-28</v>
+      </c>
+      <c r="O39" s="21">
+        <v>-5</v>
+      </c>
+      <c r="P39" s="21">
+        <v>-5</v>
+      </c>
+      <c r="Q39" s="21">
+        <v>-6</v>
+      </c>
+      <c r="R39" s="21">
+        <v>-7</v>
+      </c>
+      <c r="S39" s="21">
+        <v>-16</v>
+      </c>
+      <c r="T39" s="21">
+        <v>-29</v>
+      </c>
+      <c r="U39" s="21">
+        <v>-15</v>
+      </c>
+      <c r="V39" s="21">
+        <v>-7</v>
+      </c>
+      <c r="W39" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X39" s="21">
+        <v>-25</v>
+      </c>
+      <c r="Y39" s="21">
+        <v>-4</v>
+      </c>
+      <c r="Z39" s="12">
+        <v>-4</v>
+      </c>
+      <c r="AA39" s="12">
+        <v>-7</v>
+      </c>
+      <c r="AB39" s="33">
+        <v>-4</v>
+      </c>
+      <c r="AC39" s="33">
+        <v>-2</v>
+      </c>
+      <c r="AD39" s="33">
+        <v>2</v>
+      </c>
+      <c r="AE39" s="33">
+        <v>-17</v>
+      </c>
+      <c r="AF39" s="40"/>
+      <c r="AG39" s="35"/>
+      <c r="AH39" s="35"/>
+      <c r="AI39" s="35"/>
+    </row>
+    <row r="40" spans="1:35">
+      <c r="A40" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B40" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E40" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F40" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G40" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H40" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I40" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J40" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="K40" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L40" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="M40" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z40" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA40" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB40" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC40" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD40" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE40" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF40" s="35"/>
+      <c r="AG40" s="35"/>
+      <c r="AH40" s="35"/>
+      <c r="AI40" s="35"/>
+    </row>
+    <row r="41" spans="1:35">
+      <c r="A41" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B41" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C41" s="11">
+        <v>-9</v>
+      </c>
+      <c r="D41" s="11">
+        <v>1</v>
+      </c>
+      <c r="E41" s="11">
+        <v>-80</v>
+      </c>
+      <c r="F41" s="11">
+        <v>3</v>
+      </c>
+      <c r="G41" s="11">
+        <v>-6</v>
+      </c>
+      <c r="H41" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I41" s="9">
+        <v>-6</v>
+      </c>
+      <c r="J41" s="9">
+        <v>-6</v>
+      </c>
+      <c r="K41" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L41" s="9">
+        <v>-3</v>
+      </c>
+      <c r="M41" s="9">
+        <v>2</v>
+      </c>
+      <c r="N41" s="21">
+        <v>-1</v>
+      </c>
+      <c r="O41" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P41" s="21">
+        <v>-1</v>
+      </c>
+      <c r="Q41" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R41" s="21">
+        <v>-8</v>
+      </c>
+      <c r="S41" s="21">
+        <v>-7</v>
+      </c>
+      <c r="T41" s="21">
+        <v>-3</v>
+      </c>
+      <c r="U41" s="21">
+        <v>-3</v>
+      </c>
+      <c r="V41" s="21">
+        <v>-1</v>
+      </c>
+      <c r="W41" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X41" s="21">
+        <v>2</v>
+      </c>
+      <c r="Y41" s="21">
+        <v>-1</v>
+      </c>
+      <c r="Z41" s="21">
+        <v>4</v>
+      </c>
+      <c r="AA41" s="12">
+        <v>-1</v>
+      </c>
+      <c r="AB41" s="33">
+        <v>3</v>
+      </c>
+      <c r="AC41" s="33">
+        <v>-2</v>
+      </c>
+      <c r="AD41" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE41" s="33">
+        <v>-1</v>
+      </c>
+      <c r="AF41" s="35"/>
+      <c r="AG41" s="35"/>
+      <c r="AH41" s="35"/>
+      <c r="AI41" s="35"/>
+    </row>
+    <row r="42" spans="1:35">
+      <c r="A42" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B42" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C42" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D42" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E42" s="11">
+        <v>-1</v>
+      </c>
+      <c r="F42" s="11">
+        <v>2</v>
+      </c>
+      <c r="G42" s="11">
+        <v>2</v>
+      </c>
+      <c r="H42" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I42" s="9">
+        <v>3</v>
+      </c>
+      <c r="J42" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="K42" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L42" s="9">
+        <v>-1</v>
+      </c>
+      <c r="M42" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z42" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA42" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB42" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC42" s="33">
+        <v>1</v>
+      </c>
+      <c r="AD42" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE42" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF42" s="35"/>
+      <c r="AG42" s="35"/>
+      <c r="AH42" s="35"/>
+      <c r="AI42" s="35"/>
+    </row>
+    <row r="43" spans="1:35">
+      <c r="A43" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B43" s="11">
+        <v>-2</v>
+      </c>
+      <c r="C43" s="11">
+        <v>-2</v>
+      </c>
+      <c r="D43" s="11">
+        <v>-1</v>
+      </c>
+      <c r="E43" s="11">
+        <v>5</v>
+      </c>
+      <c r="F43" s="11">
+        <v>1</v>
+      </c>
+      <c r="G43" s="11">
+        <v>0</v>
+      </c>
+      <c r="H43" s="11">
+        <v>1</v>
+      </c>
+      <c r="I43" s="9">
+        <v>-1</v>
+      </c>
+      <c r="J43" s="9">
+        <v>-3</v>
+      </c>
+      <c r="K43" s="9">
+        <v>-4</v>
+      </c>
+      <c r="L43" s="9">
+        <v>-1</v>
+      </c>
+      <c r="M43" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N43" s="21">
+        <v>-2</v>
+      </c>
+      <c r="O43" s="21">
+        <v>1</v>
+      </c>
+      <c r="P43" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q43" s="21">
+        <v>1</v>
+      </c>
+      <c r="R43" s="21">
+        <v>-2</v>
+      </c>
+      <c r="S43" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T43" s="21">
+        <v>6</v>
+      </c>
+      <c r="U43" s="21">
+        <v>-2</v>
+      </c>
+      <c r="V43" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W43" s="21">
+        <v>2</v>
+      </c>
+      <c r="X43" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y43" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z43" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA43" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB43" s="33">
+        <v>-1</v>
+      </c>
+      <c r="AC43" s="33">
+        <v>1</v>
+      </c>
+      <c r="AD43" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE43" s="33">
+        <v>-2</v>
+      </c>
+      <c r="AF43" s="35"/>
+      <c r="AG43" s="35"/>
+      <c r="AH43" s="35"/>
+      <c r="AI43" s="35"/>
+    </row>
+    <row r="44" spans="1:35">
+      <c r="A44" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B44" s="11">
+        <v>-1</v>
+      </c>
+      <c r="C44" s="11">
+        <v>-2</v>
+      </c>
+      <c r="D44" s="11">
+        <v>-4</v>
+      </c>
+      <c r="E44" s="11">
+        <v>-4</v>
+      </c>
+      <c r="F44" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G44" s="11">
+        <v>-2</v>
+      </c>
+      <c r="H44" s="11">
+        <v>1</v>
+      </c>
+      <c r="I44" s="9">
+        <v>-3</v>
+      </c>
+      <c r="J44" s="9">
+        <v>-1</v>
+      </c>
+      <c r="K44" s="9">
+        <v>-1</v>
+      </c>
+      <c r="L44" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="M44" s="9">
+        <v>-2</v>
+      </c>
+      <c r="N44" s="21">
+        <v>-1</v>
+      </c>
+      <c r="O44" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P44" s="21">
+        <v>1</v>
+      </c>
+      <c r="Q44" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R44" s="21">
+        <v>-1</v>
+      </c>
+      <c r="S44" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T44" s="21">
+        <v>-2</v>
+      </c>
+      <c r="U44" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V44" s="21">
+        <v>-2</v>
+      </c>
+      <c r="W44" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X44" s="21">
+        <v>-1</v>
+      </c>
+      <c r="Y44" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z44" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA44" s="12">
+        <v>2</v>
+      </c>
+      <c r="AB44" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC44" s="33">
+        <v>-1</v>
+      </c>
+      <c r="AD44" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE44" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF44" s="35"/>
+      <c r="AG44" s="35"/>
+      <c r="AH44" s="35"/>
+      <c r="AI44" s="35"/>
+    </row>
+    <row r="45" spans="1:35">
+      <c r="A45" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B45" s="11">
+        <v>-1</v>
+      </c>
+      <c r="C45" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D45" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E45" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F45" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H45" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I45" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J45" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="K45" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="L45" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="M45" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N45" s="21">
+        <v>-22</v>
+      </c>
+      <c r="O45" s="21">
+        <v>-1</v>
+      </c>
+      <c r="P45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S45" s="21">
+        <v>-1</v>
+      </c>
+      <c r="T45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z45" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA45" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB45" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC45" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD45" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE45" s="33">
+        <v>-1</v>
+      </c>
+      <c r="AF45" s="35"/>
+      <c r="AG45" s="35"/>
+      <c r="AH45" s="35"/>
+      <c r="AI45" s="35"/>
+    </row>
+    <row r="46" spans="1:35">
+      <c r="A46" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B46" s="11">
+        <v>-8</v>
+      </c>
+      <c r="C46" s="11">
+        <v>-44</v>
+      </c>
+      <c r="D46" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E46" s="11">
+        <v>4</v>
+      </c>
+      <c r="F46" s="11">
+        <v>-3</v>
+      </c>
+      <c r="G46" s="11">
+        <v>-3</v>
+      </c>
+      <c r="H46" s="11">
+        <v>-1</v>
+      </c>
+      <c r="I46" s="9">
+        <v>-3</v>
+      </c>
+      <c r="J46" s="9">
+        <v>-2</v>
+      </c>
+      <c r="K46" s="9">
+        <v>8</v>
+      </c>
+      <c r="L46" s="9">
+        <v>1</v>
+      </c>
+      <c r="M46" s="9">
+        <v>3</v>
+      </c>
+      <c r="N46" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O46" s="21">
+        <v>1</v>
+      </c>
+      <c r="P46" s="21">
+        <v>6</v>
+      </c>
+      <c r="Q46" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R46" s="21">
+        <v>-1</v>
+      </c>
+      <c r="S46" s="21">
+        <v>-2</v>
+      </c>
+      <c r="T46" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U46" s="21">
+        <v>2</v>
+      </c>
+      <c r="V46" s="21">
+        <v>-2</v>
+      </c>
+      <c r="W46" s="21">
+        <v>1</v>
+      </c>
+      <c r="X46" s="21">
+        <v>1</v>
+      </c>
+      <c r="Y46" s="21">
+        <v>2</v>
+      </c>
+      <c r="Z46" s="21"/>
+      <c r="AA46" s="12">
+        <v>-7</v>
+      </c>
+      <c r="AB46" s="33">
+        <v>2</v>
+      </c>
+      <c r="AC46" s="33">
+        <v>2</v>
+      </c>
+      <c r="AD46" s="33">
+        <v>1</v>
+      </c>
+      <c r="AE46" s="33">
+        <v>-1</v>
+      </c>
+      <c r="AF46" s="35"/>
+      <c r="AG46" s="35"/>
+      <c r="AH46" s="35"/>
+      <c r="AI46" s="35"/>
+    </row>
+    <row r="47" spans="1:35">
+      <c r="A47" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B47" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C47" s="11">
+        <v>-14</v>
+      </c>
+      <c r="D47" s="11">
+        <v>-1</v>
+      </c>
+      <c r="E47" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F47" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="11">
+        <v>-1</v>
+      </c>
+      <c r="H47" s="11">
+        <v>1</v>
+      </c>
+      <c r="I47" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J47" s="9">
+        <v>2</v>
+      </c>
+      <c r="K47" s="9">
+        <v>-4</v>
+      </c>
+      <c r="L47" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="M47" s="9">
+        <v>1</v>
+      </c>
+      <c r="N47" s="21">
+        <v>-1</v>
+      </c>
+      <c r="O47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y47" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z47" s="27">
+        <v>-2</v>
+      </c>
+      <c r="AA47" s="12">
+        <v>1</v>
+      </c>
+      <c r="AB47" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC47" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD47" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE47" s="33">
+        <v>-3</v>
+      </c>
+      <c r="AF47" s="35"/>
+      <c r="AG47" s="35"/>
+      <c r="AH47" s="35"/>
+      <c r="AI47" s="35"/>
+    </row>
+    <row r="48" spans="1:35">
+      <c r="A48" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B48" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C48" s="11">
+        <v>-12</v>
+      </c>
+      <c r="D48" s="11">
+        <v>-1</v>
+      </c>
+      <c r="E48" s="11">
+        <v>-2</v>
+      </c>
+      <c r="F48" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G48" s="11">
+        <v>-4</v>
+      </c>
+      <c r="H48" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I48" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J48" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="K48" s="9">
+        <v>-4</v>
+      </c>
+      <c r="L48" s="9">
+        <v>-1</v>
+      </c>
+      <c r="M48" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y48" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z48" s="28"/>
+      <c r="AA48" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB48" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC48" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD48" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE48" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF48" s="35"/>
+      <c r="AG48" s="35"/>
+      <c r="AH48" s="35"/>
+      <c r="AI48" s="35"/>
+    </row>
+    <row r="49" spans="1:37">
+      <c r="A49" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B49" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C49" s="11">
+        <v>-69</v>
+      </c>
+      <c r="D49" s="11">
+        <v>1</v>
+      </c>
+      <c r="E49" s="11">
+        <v>-2</v>
+      </c>
+      <c r="F49" s="11">
+        <v>2</v>
+      </c>
+      <c r="G49" s="11">
+        <v>1</v>
+      </c>
+      <c r="H49" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I49" s="9">
+        <v>-3</v>
+      </c>
+      <c r="J49" s="9">
+        <v>-1</v>
+      </c>
+      <c r="K49" s="9">
+        <v>-2</v>
+      </c>
+      <c r="L49" s="9">
+        <v>-2</v>
+      </c>
+      <c r="M49" s="9">
+        <v>1</v>
+      </c>
+      <c r="N49" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O49" s="21">
+        <v>-1</v>
+      </c>
+      <c r="P49" s="21">
+        <v>-2</v>
+      </c>
+      <c r="Q49" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R49" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S49" s="21">
+        <v>2</v>
+      </c>
+      <c r="T49" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U49" s="21">
+        <v>-5</v>
+      </c>
+      <c r="V49" s="21">
+        <v>-1</v>
+      </c>
+      <c r="W49" s="21">
+        <v>-1</v>
+      </c>
+      <c r="X49" s="21">
+        <v>-2</v>
+      </c>
+      <c r="Y49" s="21">
+        <v>-1</v>
+      </c>
+      <c r="Z49" s="27">
+        <v>1</v>
+      </c>
+      <c r="AA49" s="12">
+        <v>-1</v>
+      </c>
+      <c r="AB49" s="33">
+        <v>-2</v>
+      </c>
+      <c r="AC49" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD49" s="33">
+        <v>1</v>
+      </c>
+      <c r="AE49" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF49" s="35"/>
+      <c r="AG49" s="35"/>
+      <c r="AH49" s="35"/>
+      <c r="AI49" s="35"/>
+    </row>
+    <row r="50" spans="1:37">
+      <c r="A50" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B50" s="11">
+        <v>-3</v>
+      </c>
+      <c r="C50" s="11">
+        <v>-200</v>
+      </c>
+      <c r="D50" s="11">
+        <v>-9</v>
+      </c>
+      <c r="E50" s="11">
+        <v>-10</v>
+      </c>
+      <c r="F50" s="11">
+        <v>-17</v>
+      </c>
+      <c r="G50" s="11">
+        <v>-3</v>
+      </c>
+      <c r="H50" s="11">
+        <v>-8</v>
+      </c>
+      <c r="I50" s="9">
+        <v>-15</v>
+      </c>
+      <c r="J50" s="9">
+        <v>-11</v>
+      </c>
+      <c r="K50" s="9">
+        <v>-2</v>
+      </c>
+      <c r="L50" s="9">
+        <v>-15</v>
+      </c>
+      <c r="M50" s="9">
+        <v>-7</v>
+      </c>
+      <c r="N50" s="21">
+        <v>2</v>
+      </c>
+      <c r="O50" s="21">
+        <v>-5</v>
+      </c>
+      <c r="P50" s="21">
+        <v>-9</v>
+      </c>
+      <c r="Q50" s="21">
+        <v>-8</v>
+      </c>
+      <c r="R50" s="21">
+        <v>2</v>
+      </c>
+      <c r="S50" s="21">
+        <v>-8</v>
+      </c>
+      <c r="T50" s="21">
+        <v>-27</v>
+      </c>
+      <c r="U50" s="21">
+        <v>-8</v>
+      </c>
+      <c r="V50" s="21">
+        <v>-1</v>
+      </c>
+      <c r="W50" s="21">
+        <v>-2</v>
+      </c>
+      <c r="X50" s="21">
+        <v>-20</v>
+      </c>
+      <c r="Y50" s="21">
+        <v>-5</v>
+      </c>
+      <c r="Z50" s="27">
+        <v>-8</v>
+      </c>
+      <c r="AA50" s="12">
+        <v>-1</v>
+      </c>
+      <c r="AB50" s="33">
+        <v>-6</v>
+      </c>
+      <c r="AC50" s="33">
+        <v>-3</v>
+      </c>
+      <c r="AD50" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE50" s="33">
+        <v>-9</v>
+      </c>
+      <c r="AF50" s="35"/>
+      <c r="AG50" s="35"/>
+      <c r="AH50" s="35"/>
+      <c r="AI50" s="35"/>
+      <c r="AJ50" s="35"/>
+      <c r="AK50" s="35"/>
+    </row>
+    <row r="51" spans="1:37">
+      <c r="A51" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B51" s="11">
+        <v>1</v>
+      </c>
+      <c r="C51" s="11">
+        <v>-5</v>
+      </c>
+      <c r="D51" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="E51" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F51" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G51" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H51" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I51" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="J51" s="9">
+        <v>-1</v>
+      </c>
+      <c r="K51" s="9">
+        <v>1</v>
+      </c>
+      <c r="L51" s="9">
+        <v>-1</v>
+      </c>
+      <c r="M51" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="R51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="T51" s="21">
+        <v>-3</v>
+      </c>
+      <c r="U51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="V51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="X51" s="21">
+        <v>-5</v>
+      </c>
+      <c r="Y51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB51" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC51" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD51" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE51" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF51" s="35"/>
+      <c r="AG51" s="35"/>
+      <c r="AH51" s="35"/>
+      <c r="AI51" s="35"/>
+      <c r="AJ51" s="35"/>
+      <c r="AK51" s="35"/>
+    </row>
+    <row r="52" spans="1:37">
+      <c r="A52" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B52" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C52" s="11">
+        <v>-4</v>
+      </c>
+      <c r="D52" s="11">
+        <v>1</v>
+      </c>
+      <c r="E52" s="11">
+        <v>-4</v>
+      </c>
+      <c r="F52" s="11">
+        <v>1</v>
+      </c>
+      <c r="G52" s="11">
+        <v>2</v>
+      </c>
+      <c r="H52" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I52" s="9">
+        <v>1</v>
+      </c>
+      <c r="J52" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="K52" s="9">
+        <v>1</v>
+      </c>
+      <c r="L52" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="M52" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="N52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="O52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="P52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q52" s="21">
+        <v>1</v>
+      </c>
+      <c r="R52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S52" s="21">
+        <v>-1</v>
+      </c>
+      <c r="T52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="U52" s="21">
+        <v>1</v>
+      </c>
+      <c r="V52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="W52" s="21">
+        <v>1</v>
+      </c>
+      <c r="X52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB52" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC52" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD52" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE52" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF52" s="35"/>
+      <c r="AG52" s="35"/>
+      <c r="AH52" s="35"/>
+      <c r="AI52" s="35"/>
+      <c r="AJ52" s="35"/>
+      <c r="AK52" s="35"/>
+    </row>
+    <row r="53" spans="1:37">
+      <c r="A53" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B53" s="15">
+        <v>-1</v>
+      </c>
+      <c r="C53" s="15">
+        <v>-5</v>
+      </c>
+      <c r="D53" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E53" s="15">
+        <v>-2</v>
+      </c>
+      <c r="F53" s="15">
+        <v>-4</v>
+      </c>
+      <c r="G53" s="15">
+        <v>-8</v>
+      </c>
+      <c r="H53" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="I53" s="14">
+        <v>-2</v>
+      </c>
+      <c r="J53" s="14">
+        <v>-3</v>
+      </c>
+      <c r="K53" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="L53" s="14">
+        <v>-3</v>
+      </c>
+      <c r="M53" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="N53" s="15">
+        <v>-3</v>
+      </c>
+      <c r="O53" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="P53" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q53" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="R53" s="15">
+        <v>3</v>
+      </c>
+      <c r="S53" s="15">
+        <v>1</v>
+      </c>
+      <c r="T53" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="U53" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="V53" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="W53" s="15">
+        <v>-1</v>
+      </c>
+      <c r="X53" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y53" s="15">
+        <v>1</v>
+      </c>
+      <c r="Z53" s="15">
+        <v>1</v>
+      </c>
+      <c r="AA53" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB53" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC53" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD53" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE53" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF53" s="37"/>
+      <c r="AG53" s="37"/>
+      <c r="AH53" s="37"/>
+      <c r="AI53" s="37"/>
+      <c r="AJ53" s="37"/>
+      <c r="AK53" s="37"/>
+    </row>
+    <row r="54" spans="1:37">
+      <c r="AD54" s="30"/>
+      <c r="AE54" s="30"/>
+    </row>
+    <row r="55" spans="1:37">
+      <c r="AD55" s="30"/>
+      <c r="AE55" s="30"/>
+    </row>
+    <row r="56" spans="1:37">
+      <c r="AD56" s="30"/>
+      <c r="AE56" s="30"/>
+    </row>
+    <row r="57" spans="1:37">
+      <c r="AD57" s="30"/>
+      <c r="AE57" s="30"/>
+    </row>
+    <row r="58" spans="1:37">
+      <c r="AD58" s="30"/>
+      <c r="AE58" s="30"/>
+    </row>
+    <row r="59" spans="1:37">
+      <c r="AD59" s="30"/>
+      <c r="AE59" s="30"/>
+    </row>
+    <row r="60" spans="1:37">
+      <c r="AD60" s="30"/>
+      <c r="AE60" s="30"/>
+    </row>
+    <row r="61" spans="1:37">
+      <c r="AD61" s="30"/>
+      <c r="AE61" s="30"/>
+    </row>
+    <row r="62" spans="1:37">
+      <c r="AD62" s="30"/>
+      <c r="AE62" s="30"/>
+    </row>
+    <row r="63" spans="1:37">
+      <c r="AD63" s="30"/>
+      <c r="AE63" s="30"/>
+    </row>
+    <row r="64" spans="1:37">
+      <c r="AD64" s="30"/>
+      <c r="AE64" s="30"/>
+    </row>
+    <row r="65" spans="30:31">
+      <c r="AD65" s="30"/>
+      <c r="AE65" s="30"/>
+    </row>
+    <row r="66" spans="30:31">
+      <c r="AD66" s="30"/>
+      <c r="AE66" s="30"/>
+    </row>
+    <row r="67" spans="30:31">
+      <c r="AD67" s="30"/>
+      <c r="AE67" s="30"/>
+    </row>
+    <row r="68" spans="30:31">
+      <c r="AD68" s="30"/>
+      <c r="AE68" s="30"/>
+    </row>
+    <row r="69" spans="30:31">
+      <c r="AD69" s="30"/>
+      <c r="AE69" s="30"/>
+    </row>
+    <row r="70" spans="30:31">
+      <c r="AD70" s="30"/>
+      <c r="AE70" s="30"/>
+    </row>
+    <row r="71" spans="30:31">
+      <c r="AD71" s="30"/>
+      <c r="AE71" s="30"/>
+    </row>
+    <row r="72" spans="30:31">
+      <c r="AD72" s="30"/>
+      <c r="AE72" s="30"/>
+    </row>
+    <row r="73" spans="30:31">
+      <c r="AD73" s="30"/>
+      <c r="AE73" s="30"/>
+    </row>
+    <row r="74" spans="30:31">
+      <c r="AD74" s="30"/>
+      <c r="AE74" s="30"/>
+    </row>
+    <row r="75" spans="30:31">
+      <c r="AD75" s="30"/>
+      <c r="AE75" s="30"/>
+    </row>
+    <row r="76" spans="30:31">
+      <c r="AD76" s="30"/>
+      <c r="AE76" s="30"/>
+    </row>
+    <row r="77" spans="30:31">
+      <c r="AD77" s="30"/>
+      <c r="AE77" s="30"/>
+    </row>
+    <row r="78" spans="30:31">
+      <c r="AD78" s="30"/>
+      <c r="AE78" s="30"/>
+    </row>
+    <row r="79" spans="30:31">
+      <c r="AD79" s="30"/>
+      <c r="AE79" s="30"/>
+    </row>
+    <row r="80" spans="30:31">
+      <c r="AD80" s="30"/>
+      <c r="AE80" s="30"/>
+    </row>
+    <row r="81" spans="30:31">
+      <c r="AD81" s="30"/>
+      <c r="AE81" s="30"/>
+    </row>
+    <row r="82" spans="30:31">
+      <c r="AD82" s="30"/>
+      <c r="AE82" s="30"/>
+    </row>
+    <row r="83" spans="30:31">
+      <c r="AD83" s="30"/>
+      <c r="AE83" s="30"/>
+    </row>
+    <row r="84" spans="30:31">
+      <c r="AD84" s="30"/>
+      <c r="AE84" s="30"/>
+    </row>
+    <row r="85" spans="30:31">
+      <c r="AD85" s="30"/>
+      <c r="AE85" s="30"/>
+    </row>
+    <row r="86" spans="30:31">
+      <c r="AD86" s="30"/>
+      <c r="AE86" s="30"/>
+    </row>
+    <row r="87" spans="30:31">
+      <c r="AD87" s="30"/>
+      <c r="AE87" s="30"/>
+    </row>
+    <row r="88" spans="30:31">
+      <c r="AD88" s="30"/>
+      <c r="AE88" s="30"/>
+    </row>
+    <row r="89" spans="30:31">
+      <c r="AD89" s="30"/>
+      <c r="AE89" s="30"/>
+    </row>
+    <row r="90" spans="30:31">
+      <c r="AD90" s="30"/>
+      <c r="AE90" s="30"/>
+    </row>
+    <row r="91" spans="30:31">
+      <c r="AD91" s="30"/>
+      <c r="AE91" s="30"/>
+    </row>
+    <row r="92" spans="30:31">
+      <c r="AD92" s="30"/>
+      <c r="AE92" s="30"/>
+    </row>
+    <row r="93" spans="30:31">
+      <c r="AD93" s="30"/>
+      <c r="AE93" s="30"/>
+    </row>
+    <row r="94" spans="30:31">
+      <c r="AD94" s="30"/>
+      <c r="AE94" s="30"/>
+    </row>
+    <row r="95" spans="30:31">
+      <c r="AD95" s="30"/>
+      <c r="AE95" s="30"/>
+    </row>
+    <row r="96" spans="30:31">
+      <c r="AD96" s="30"/>
+      <c r="AE96" s="30"/>
+    </row>
+    <row r="97" spans="30:31">
+      <c r="AD97" s="30"/>
+      <c r="AE97" s="30"/>
+    </row>
+    <row r="98" spans="30:31">
+      <c r="AD98" s="30"/>
+      <c r="AE98" s="30"/>
+    </row>
+    <row r="99" spans="30:31">
+      <c r="AD99" s="30"/>
+      <c r="AE99" s="30"/>
+    </row>
+    <row r="100" spans="30:31">
+      <c r="AD100" s="30"/>
+      <c r="AE100" s="30"/>
+    </row>
+    <row r="101" spans="30:31">
+      <c r="AD101" s="30"/>
+      <c r="AE101" s="30"/>
+    </row>
+    <row r="102" spans="30:31">
+      <c r="AD102" s="30"/>
+      <c r="AE102" s="30"/>
+    </row>
+    <row r="103" spans="30:31">
+      <c r="AD103" s="30"/>
+      <c r="AE103" s="30"/>
+    </row>
+    <row r="104" spans="30:31">
+      <c r="AD104" s="30"/>
+      <c r="AE104" s="30"/>
+    </row>
+    <row r="105" spans="30:31">
+      <c r="AD105" s="30"/>
+      <c r="AE105" s="30"/>
+    </row>
+    <row r="106" spans="30:31">
+      <c r="AD106" s="30"/>
+      <c r="AE106" s="30"/>
+    </row>
+    <row r="107" spans="30:31">
+      <c r="AD107" s="30"/>
+      <c r="AE107" s="30"/>
+    </row>
+    <row r="108" spans="30:31">
+      <c r="AD108" s="30"/>
+      <c r="AE108" s="30"/>
+    </row>
+    <row r="109" spans="30:31">
+      <c r="AD109" s="30"/>
+      <c r="AE109" s="30"/>
+    </row>
+    <row r="110" spans="30:31">
+      <c r="AD110" s="30"/>
+      <c r="AE110" s="30"/>
+    </row>
+    <row r="111" spans="30:31">
+      <c r="AD111" s="30"/>
+      <c r="AE111" s="30"/>
+    </row>
+    <row r="112" spans="30:31">
+      <c r="AD112" s="30"/>
+      <c r="AE112" s="30"/>
+    </row>
+    <row r="113" spans="30:31">
+      <c r="AD113" s="30"/>
+      <c r="AE113" s="30"/>
+    </row>
+    <row r="114" spans="30:31">
+      <c r="AD114" s="30"/>
+      <c r="AE114" s="30"/>
+    </row>
+    <row r="115" spans="30:31">
+      <c r="AD115" s="30"/>
+      <c r="AE115" s="30"/>
+    </row>
+    <row r="116" spans="30:31">
+      <c r="AD116" s="30"/>
+      <c r="AE116" s="30"/>
+    </row>
+    <row r="117" spans="30:31">
+      <c r="AD117" s="30"/>
+      <c r="AE117" s="30"/>
+    </row>
+    <row r="118" spans="30:31">
+      <c r="AD118" s="30"/>
+      <c r="AE118" s="30"/>
+    </row>
+    <row r="119" spans="30:31">
+      <c r="AD119" s="30"/>
+      <c r="AE119" s="30"/>
+    </row>
+    <row r="120" spans="30:31">
+      <c r="AD120" s="30"/>
+      <c r="AE120" s="30"/>
+    </row>
+    <row r="121" spans="30:31">
+      <c r="AD121" s="30"/>
+      <c r="AE121" s="30"/>
+    </row>
+    <row r="122" spans="30:31">
+      <c r="AD122" s="30"/>
+      <c r="AE122" s="30"/>
+    </row>
+    <row r="123" spans="30:31">
+      <c r="AD123" s="30"/>
+      <c r="AE123" s="30"/>
+    </row>
+    <row r="124" spans="30:31">
+      <c r="AD124" s="30"/>
+      <c r="AE124" s="30"/>
+    </row>
+    <row r="125" spans="30:31">
+      <c r="AD125" s="30"/>
+      <c r="AE125" s="30"/>
+    </row>
+    <row r="126" spans="30:31">
+      <c r="AD126" s="30"/>
+      <c r="AE126" s="30"/>
+    </row>
+    <row r="127" spans="30:31">
+      <c r="AD127" s="30"/>
+      <c r="AE127" s="30"/>
+    </row>
+    <row r="128" spans="30:31">
+      <c r="AD128" s="30"/>
+      <c r="AE128" s="30"/>
+    </row>
+    <row r="129" spans="30:31">
+      <c r="AD129" s="30"/>
+      <c r="AE129" s="30"/>
+    </row>
+    <row r="130" spans="30:31">
+      <c r="AD130" s="30"/>
+      <c r="AE130" s="30"/>
+    </row>
+    <row r="131" spans="30:31">
+      <c r="AD131" s="30"/>
+      <c r="AE131" s="30"/>
+    </row>
+    <row r="132" spans="30:31">
+      <c r="AD132" s="30"/>
+      <c r="AE132" s="30"/>
+    </row>
+    <row r="133" spans="30:31">
+      <c r="AD133" s="30"/>
+      <c r="AE133" s="30"/>
+    </row>
+    <row r="134" spans="30:31">
+      <c r="AD134" s="30"/>
+      <c r="AE134" s="30"/>
+    </row>
+    <row r="135" spans="30:31">
+      <c r="AD135" s="30"/>
+      <c r="AE135" s="30"/>
+    </row>
+    <row r="136" spans="30:31">
+      <c r="AD136" s="30"/>
+      <c r="AE136" s="30"/>
+    </row>
+    <row r="137" spans="30:31">
+      <c r="AD137" s="30"/>
+      <c r="AE137" s="30"/>
+    </row>
+    <row r="138" spans="30:31">
+      <c r="AD138" s="30"/>
+      <c r="AE138" s="30"/>
+    </row>
+    <row r="139" spans="30:31">
+      <c r="AD139" s="30"/>
+      <c r="AE139" s="30"/>
+    </row>
+    <row r="140" spans="30:31">
+      <c r="AD140" s="30"/>
+      <c r="AE140" s="30"/>
+    </row>
+    <row r="141" spans="30:31">
+      <c r="AD141" s="30"/>
+      <c r="AE141" s="30"/>
+    </row>
+    <row r="142" spans="30:31">
+      <c r="AD142" s="30"/>
+      <c r="AE142" s="30"/>
+    </row>
+    <row r="143" spans="30:31">
+      <c r="AD143" s="30"/>
+      <c r="AE143" s="30"/>
+    </row>
+    <row r="144" spans="30:31">
+      <c r="AD144" s="30"/>
+      <c r="AE144" s="30"/>
+    </row>
+    <row r="145" spans="30:31">
+      <c r="AD145" s="30"/>
+      <c r="AE145" s="30"/>
+    </row>
+    <row r="146" spans="30:31">
+      <c r="AD146" s="30"/>
+      <c r="AE146" s="30"/>
+    </row>
+    <row r="147" spans="30:31">
+      <c r="AD147" s="30"/>
+      <c r="AE147" s="30"/>
+    </row>
+    <row r="148" spans="30:31">
+      <c r="AD148" s="30"/>
+      <c r="AE148" s="30"/>
+    </row>
+    <row r="149" spans="30:31">
+      <c r="AD149" s="30"/>
+      <c r="AE149" s="30"/>
+    </row>
+    <row r="150" spans="30:31">
+      <c r="AD150" s="30"/>
+      <c r="AE150" s="30"/>
+    </row>
+    <row r="151" spans="30:31">
+      <c r="AD151" s="30"/>
+      <c r="AE151" s="30"/>
+    </row>
+    <row r="152" spans="30:31">
+      <c r="AD152" s="30"/>
+      <c r="AE152" s="30"/>
+    </row>
+    <row r="153" spans="30:31">
+      <c r="AD153" s="30"/>
+      <c r="AE153" s="30"/>
+    </row>
+    <row r="154" spans="30:31">
+      <c r="AD154" s="30"/>
+      <c r="AE154" s="30"/>
+    </row>
+    <row r="155" spans="30:31">
+      <c r="AD155" s="30"/>
+      <c r="AE155" s="30"/>
+    </row>
+    <row r="156" spans="30:31">
+      <c r="AD156" s="30"/>
+      <c r="AE156" s="30"/>
+    </row>
+    <row r="157" spans="30:31">
+      <c r="AD157" s="30"/>
+      <c r="AE157" s="30"/>
+    </row>
+    <row r="158" spans="30:31">
+      <c r="AD158" s="30"/>
+      <c r="AE158" s="30"/>
+    </row>
+    <row r="159" spans="30:31">
+      <c r="AD159" s="30"/>
+      <c r="AE159" s="30"/>
+    </row>
+    <row r="160" spans="30:31">
+      <c r="AD160" s="30"/>
+      <c r="AE160" s="30"/>
+    </row>
+    <row r="161" spans="30:31">
+      <c r="AD161" s="30"/>
+      <c r="AE161" s="30"/>
+    </row>
+    <row r="162" spans="30:31">
+      <c r="AD162" s="30"/>
+      <c r="AE162" s="30"/>
+    </row>
+    <row r="163" spans="30:31">
+      <c r="AD163" s="30"/>
+      <c r="AE163" s="30"/>
+    </row>
+    <row r="164" spans="30:31">
+      <c r="AD164" s="30"/>
+      <c r="AE164" s="30"/>
+    </row>
+    <row r="165" spans="30:31">
+      <c r="AD165" s="30"/>
+      <c r="AE165" s="30"/>
+    </row>
+    <row r="166" spans="30:31">
+      <c r="AD166" s="30"/>
+      <c r="AE166" s="30"/>
+    </row>
+    <row r="167" spans="30:31">
+      <c r="AD167" s="30"/>
+      <c r="AE167" s="30"/>
+    </row>
+    <row r="168" spans="30:31">
+      <c r="AD168" s="30"/>
+      <c r="AE168" s="30"/>
+    </row>
+    <row r="169" spans="30:31">
+      <c r="AD169" s="30"/>
+      <c r="AE169" s="30"/>
+    </row>
+    <row r="170" spans="30:31">
+      <c r="AD170" s="30"/>
+      <c r="AE170" s="30"/>
+    </row>
+    <row r="171" spans="30:31">
+      <c r="AD171" s="30"/>
+      <c r="AE171" s="30"/>
+    </row>
+    <row r="172" spans="30:31">
+      <c r="AD172" s="30"/>
+      <c r="AE172" s="30"/>
+    </row>
+    <row r="173" spans="30:31">
+      <c r="AD173" s="30"/>
+      <c r="AE173" s="30"/>
+    </row>
+    <row r="174" spans="30:31">
+      <c r="AD174" s="30"/>
+      <c r="AE174" s="30"/>
+    </row>
+    <row r="175" spans="30:31">
+      <c r="AD175" s="30"/>
+      <c r="AE175" s="30"/>
+    </row>
+    <row r="176" spans="30:31">
+      <c r="AD176" s="30"/>
+      <c r="AE176" s="30"/>
+    </row>
+    <row r="177" spans="30:31">
+      <c r="AD177" s="30"/>
+      <c r="AE177" s="30"/>
+    </row>
+    <row r="178" spans="30:31">
+      <c r="AD178" s="30"/>
+      <c r="AE178" s="30"/>
+    </row>
+    <row r="179" spans="30:31">
+      <c r="AD179" s="30"/>
+      <c r="AE179" s="30"/>
+    </row>
+    <row r="180" spans="30:31">
+      <c r="AD180" s="30"/>
+      <c r="AE180" s="30"/>
+    </row>
+    <row r="181" spans="30:31">
+      <c r="AD181" s="30"/>
+      <c r="AE181" s="30"/>
+    </row>
+    <row r="182" spans="30:31">
+      <c r="AD182" s="30"/>
+      <c r="AE182" s="30"/>
+    </row>
+    <row r="183" spans="30:31">
+      <c r="AD183" s="30"/>
+      <c r="AE183" s="30"/>
+    </row>
+    <row r="184" spans="30:31">
+      <c r="AD184" s="30"/>
+      <c r="AE184" s="30"/>
+    </row>
+    <row r="185" spans="30:31">
+      <c r="AD185" s="30"/>
+      <c r="AE185" s="30"/>
+    </row>
+    <row r="186" spans="30:31">
+      <c r="AD186" s="30"/>
+      <c r="AE186" s="30"/>
+    </row>
+    <row r="187" spans="30:31">
+      <c r="AD187" s="30"/>
+      <c r="AE187" s="30"/>
+    </row>
+    <row r="188" spans="30:31">
+      <c r="AD188" s="30"/>
+      <c r="AE188" s="30"/>
+    </row>
+    <row r="189" spans="30:31">
+      <c r="AD189" s="30"/>
+      <c r="AE189" s="30"/>
+    </row>
+    <row r="190" spans="30:31">
+      <c r="AD190" s="30"/>
+      <c r="AE190" s="30"/>
+    </row>
+    <row r="191" spans="30:31">
+      <c r="AD191" s="30"/>
+      <c r="AE191" s="30"/>
+    </row>
+    <row r="192" spans="30:31">
+      <c r="AD192" s="30"/>
+      <c r="AE192" s="30"/>
+    </row>
+    <row r="193" spans="30:31">
+      <c r="AD193" s="30"/>
+      <c r="AE193" s="30"/>
+    </row>
+    <row r="194" spans="30:31">
+      <c r="AD194" s="30"/>
+      <c r="AE194" s="30"/>
+    </row>
+    <row r="195" spans="30:31">
+      <c r="AD195" s="30"/>
+      <c r="AE195" s="30"/>
+    </row>
+    <row r="196" spans="30:31">
+      <c r="AD196" s="30"/>
+      <c r="AE196" s="30"/>
+    </row>
+    <row r="197" spans="30:31">
+      <c r="AD197" s="30"/>
+      <c r="AE197" s="30"/>
+    </row>
+    <row r="198" spans="30:31">
+      <c r="AD198" s="30"/>
+      <c r="AE198" s="30"/>
+    </row>
+    <row r="199" spans="30:31">
+      <c r="AD199" s="30"/>
+      <c r="AE199" s="30"/>
+    </row>
+    <row r="200" spans="30:31">
+      <c r="AD200" s="30"/>
+      <c r="AE200" s="30"/>
+    </row>
+    <row r="201" spans="30:31">
+      <c r="AD201" s="30"/>
+      <c r="AE201" s="30"/>
+    </row>
+    <row r="202" spans="30:31">
+      <c r="AD202" s="30"/>
+      <c r="AE202" s="30"/>
+    </row>
+    <row r="203" spans="30:31">
+      <c r="AD203" s="30"/>
+      <c r="AE203" s="30"/>
+    </row>
+    <row r="204" spans="30:31">
+      <c r="AD204" s="30"/>
+      <c r="AE204" s="30"/>
+    </row>
+    <row r="205" spans="30:31">
+      <c r="AD205" s="30"/>
+      <c r="AE205" s="30"/>
+    </row>
+    <row r="206" spans="30:31">
+      <c r="AD206" s="30"/>
+      <c r="AE206" s="30"/>
+    </row>
+    <row r="207" spans="30:31">
+      <c r="AD207" s="30"/>
+      <c r="AE207" s="30"/>
+    </row>
+    <row r="208" spans="30:31">
+      <c r="AD208" s="30"/>
+      <c r="AE208" s="30"/>
+    </row>
+    <row r="209" spans="30:31">
+      <c r="AD209" s="30"/>
+      <c r="AE209" s="30"/>
+    </row>
+    <row r="210" spans="30:31">
+      <c r="AD210" s="30"/>
+      <c r="AE210" s="30"/>
+    </row>
+    <row r="211" spans="30:31">
+      <c r="AD211" s="30"/>
+      <c r="AE211" s="30"/>
+    </row>
+    <row r="212" spans="30:31">
+      <c r="AD212" s="30"/>
+      <c r="AE212" s="30"/>
+    </row>
+    <row r="213" spans="30:31">
+      <c r="AD213" s="30"/>
+      <c r="AE213" s="30"/>
+    </row>
+    <row r="214" spans="30:31">
+      <c r="AD214" s="30"/>
+      <c r="AE214" s="30"/>
+    </row>
+    <row r="215" spans="30:31">
+      <c r="AD215" s="30"/>
+      <c r="AE215" s="30"/>
+    </row>
+    <row r="216" spans="30:31">
+      <c r="AD216" s="30"/>
+      <c r="AE216" s="30"/>
+    </row>
+    <row r="217" spans="30:31">
+      <c r="AD217" s="30"/>
+      <c r="AE217" s="30"/>
+    </row>
+    <row r="218" spans="30:31">
+      <c r="AD218" s="30"/>
+      <c r="AE218" s="30"/>
+    </row>
+    <row r="219" spans="30:31">
+      <c r="AD219" s="30"/>
+      <c r="AE219" s="30"/>
+    </row>
+    <row r="220" spans="30:31">
+      <c r="AD220" s="30"/>
+      <c r="AE220" s="30"/>
+    </row>
+    <row r="221" spans="30:31">
+      <c r="AD221" s="30"/>
+      <c r="AE221" s="30"/>
+    </row>
+    <row r="222" spans="30:31">
+      <c r="AD222" s="30"/>
+      <c r="AE222" s="30"/>
+    </row>
+    <row r="223" spans="30:31">
+      <c r="AD223" s="30"/>
+      <c r="AE223" s="30"/>
+    </row>
+    <row r="224" spans="30:31">
+      <c r="AD224" s="30"/>
+      <c r="AE224" s="30"/>
+    </row>
+    <row r="225" spans="30:31">
+      <c r="AD225" s="30"/>
+      <c r="AE225" s="30"/>
+    </row>
+    <row r="226" spans="30:31">
+      <c r="AD226" s="30"/>
+      <c r="AE226" s="30"/>
+    </row>
+    <row r="227" spans="30:31">
+      <c r="AD227" s="30"/>
+      <c r="AE227" s="30"/>
+    </row>
+    <row r="228" spans="30:31">
+      <c r="AD228" s="30"/>
+      <c r="AE228" s="30"/>
+    </row>
+    <row r="229" spans="30:31">
+      <c r="AD229" s="30"/>
+      <c r="AE229" s="30"/>
+    </row>
+    <row r="230" spans="30:31">
+      <c r="AD230" s="30"/>
+      <c r="AE230" s="30"/>
+    </row>
+    <row r="231" spans="30:31">
+      <c r="AD231" s="30"/>
+      <c r="AE231" s="30"/>
+    </row>
+    <row r="232" spans="30:31">
+      <c r="AD232" s="30"/>
+      <c r="AE232" s="30"/>
+    </row>
+    <row r="233" spans="30:31">
+      <c r="AD233" s="30"/>
+      <c r="AE233" s="30"/>
+    </row>
+    <row r="234" spans="30:31">
+      <c r="AD234" s="30"/>
+      <c r="AE234" s="30"/>
+    </row>
+    <row r="235" spans="30:31">
+      <c r="AD235" s="30"/>
+      <c r="AE235" s="30"/>
+    </row>
+    <row r="236" spans="30:31">
+      <c r="AD236" s="30"/>
+      <c r="AE236" s="30"/>
+    </row>
+    <row r="237" spans="30:31">
+      <c r="AD237" s="30"/>
+      <c r="AE237" s="30"/>
+    </row>
+    <row r="238" spans="30:31">
+      <c r="AD238" s="30"/>
+      <c r="AE238" s="30"/>
+    </row>
+    <row r="239" spans="30:31">
+      <c r="AD239" s="30"/>
+      <c r="AE239" s="30"/>
+    </row>
+    <row r="240" spans="30:31">
+      <c r="AD240" s="30"/>
+      <c r="AE240" s="30"/>
+    </row>
+    <row r="241" spans="30:31">
+      <c r="AD241" s="30"/>
+      <c r="AE241" s="30"/>
+    </row>
+    <row r="242" spans="30:31">
+      <c r="AD242" s="30"/>
+      <c r="AE242" s="30"/>
+    </row>
+    <row r="243" spans="30:31">
+      <c r="AD243" s="30"/>
+      <c r="AE243" s="30"/>
+    </row>
+    <row r="244" spans="30:31">
+      <c r="AD244" s="30"/>
+      <c r="AE244" s="30"/>
+    </row>
+    <row r="245" spans="30:31">
+      <c r="AD245" s="30"/>
+      <c r="AE245" s="30"/>
+    </row>
+    <row r="246" spans="30:31">
+      <c r="AD246" s="30"/>
+      <c r="AE246" s="30"/>
+    </row>
+    <row r="247" spans="30:31">
+      <c r="AD247" s="30"/>
+      <c r="AE247" s="30"/>
+    </row>
+    <row r="248" spans="30:31">
+      <c r="AD248" s="30"/>
+      <c r="AE248" s="30"/>
+    </row>
+    <row r="249" spans="30:31">
+      <c r="AD249" s="30"/>
+      <c r="AE249" s="30"/>
+    </row>
+    <row r="250" spans="30:31">
+      <c r="AD250" s="30"/>
+      <c r="AE250" s="30"/>
+    </row>
+    <row r="251" spans="30:31">
+      <c r="AD251" s="30"/>
+      <c r="AE251" s="30"/>
+    </row>
+    <row r="252" spans="30:31">
+      <c r="AD252" s="30"/>
+      <c r="AE252" s="30"/>
+    </row>
+    <row r="253" spans="30:31">
+      <c r="AD253" s="30"/>
+      <c r="AE253" s="30"/>
+    </row>
+    <row r="254" spans="30:31">
+      <c r="AD254" s="30"/>
+      <c r="AE254" s="30"/>
+    </row>
+    <row r="255" spans="30:31">
+      <c r="AD255" s="30"/>
+      <c r="AE255" s="30"/>
+    </row>
+    <row r="256" spans="30:31">
+      <c r="AD256" s="30"/>
+      <c r="AE256" s="30"/>
+    </row>
+    <row r="257" spans="30:31">
+      <c r="AD257" s="30"/>
+      <c r="AE257" s="30"/>
+    </row>
+    <row r="258" spans="30:31">
+      <c r="AD258" s="30"/>
+      <c r="AE258" s="30"/>
+    </row>
+    <row r="259" spans="30:31">
+      <c r="AD259" s="30"/>
+      <c r="AE259" s="30"/>
+    </row>
+    <row r="260" spans="30:31">
+      <c r="AD260" s="30"/>
+      <c r="AE260" s="30"/>
+    </row>
+    <row r="261" spans="30:31">
+      <c r="AD261" s="30"/>
+      <c r="AE261" s="30"/>
+    </row>
+    <row r="262" spans="30:31">
+      <c r="AD262" s="30"/>
+      <c r="AE262" s="30"/>
+    </row>
+    <row r="263" spans="30:31">
+      <c r="AD263" s="30"/>
+      <c r="AE263" s="30"/>
+    </row>
+    <row r="264" spans="30:31">
+      <c r="AD264" s="30"/>
+      <c r="AE264" s="30"/>
+    </row>
+    <row r="265" spans="30:31">
+      <c r="AD265" s="30"/>
+      <c r="AE265" s="30"/>
+    </row>
+    <row r="266" spans="30:31">
+      <c r="AD266" s="30"/>
+      <c r="AE266" s="30"/>
+    </row>
+    <row r="267" spans="30:31">
+      <c r="AD267" s="30"/>
+      <c r="AE267" s="30"/>
+    </row>
+    <row r="268" spans="30:31">
+      <c r="AD268" s="30"/>
+      <c r="AE268" s="30"/>
+    </row>
+    <row r="269" spans="30:31">
+      <c r="AD269" s="30"/>
+      <c r="AE269" s="30"/>
+    </row>
+    <row r="270" spans="30:31">
+      <c r="AD270" s="30"/>
+      <c r="AE270" s="30"/>
+    </row>
+    <row r="271" spans="30:31">
+      <c r="AD271" s="30"/>
+      <c r="AE271" s="30"/>
+    </row>
+    <row r="272" spans="30:31">
+      <c r="AD272" s="30"/>
+      <c r="AE272" s="30"/>
+    </row>
+    <row r="273" spans="30:31">
+      <c r="AD273" s="30"/>
+      <c r="AE273" s="30"/>
+    </row>
+    <row r="274" spans="30:31">
+      <c r="AD274" s="30"/>
+      <c r="AE274" s="30"/>
+    </row>
+    <row r="275" spans="30:31">
+      <c r="AD275" s="30"/>
+      <c r="AE275" s="30"/>
+    </row>
+    <row r="276" spans="30:31">
+      <c r="AD276" s="30"/>
+      <c r="AE276" s="30"/>
+    </row>
+    <row r="277" spans="30:31">
+      <c r="AD277" s="30"/>
+      <c r="AE277" s="30"/>
+    </row>
+    <row r="278" spans="30:31">
+      <c r="AD278" s="30"/>
+      <c r="AE278" s="30"/>
+    </row>
+    <row r="279" spans="30:31">
+      <c r="AD279" s="30"/>
+      <c r="AE279" s="30"/>
+    </row>
+    <row r="280" spans="30:31">
+      <c r="AD280" s="30"/>
+      <c r="AE280" s="30"/>
+    </row>
+    <row r="281" spans="30:31">
+      <c r="AD281" s="30"/>
+      <c r="AE281" s="30"/>
+    </row>
+    <row r="282" spans="30:31">
+      <c r="AD282" s="30"/>
+      <c r="AE282" s="30"/>
+    </row>
+    <row r="283" spans="30:31">
+      <c r="AD283" s="30"/>
+      <c r="AE283" s="30"/>
+    </row>
+    <row r="284" spans="30:31">
+      <c r="AD284" s="30"/>
+      <c r="AE284" s="30"/>
+    </row>
+    <row r="285" spans="30:31">
+      <c r="AD285" s="30"/>
+      <c r="AE285" s="30"/>
+    </row>
+    <row r="286" spans="30:31">
+      <c r="AD286" s="30"/>
+      <c r="AE286" s="30"/>
+    </row>
+    <row r="287" spans="30:31">
+      <c r="AD287" s="30"/>
+      <c r="AE287" s="30"/>
+    </row>
+    <row r="288" spans="30:31">
+      <c r="AD288" s="30"/>
+      <c r="AE288" s="30"/>
+    </row>
+    <row r="289" spans="30:31">
+      <c r="AD289" s="30"/>
+      <c r="AE289" s="30"/>
+    </row>
+    <row r="290" spans="30:31">
+      <c r="AD290" s="30"/>
+      <c r="AE290" s="30"/>
+    </row>
+    <row r="291" spans="30:31">
+      <c r="AD291" s="30"/>
+      <c r="AE291" s="30"/>
+    </row>
+    <row r="292" spans="30:31">
+      <c r="AD292" s="30"/>
+      <c r="AE292" s="30"/>
+    </row>
+    <row r="293" spans="30:31">
+      <c r="AD293" s="30"/>
+      <c r="AE293" s="30"/>
+    </row>
+    <row r="294" spans="30:31">
+      <c r="AD294" s="30"/>
+      <c r="AE294" s="30"/>
+    </row>
+    <row r="295" spans="30:31">
+      <c r="AD295" s="30"/>
+      <c r="AE295" s="30"/>
+    </row>
+    <row r="296" spans="30:31">
+      <c r="AD296" s="30"/>
+      <c r="AE296" s="30"/>
+    </row>
+    <row r="297" spans="30:31">
+      <c r="AD297" s="30"/>
+      <c r="AE297" s="30"/>
+    </row>
+    <row r="298" spans="30:31">
+      <c r="AD298" s="30"/>
+      <c r="AE298" s="30"/>
+    </row>
+    <row r="299" spans="30:31">
+      <c r="AD299" s="30"/>
+      <c r="AE299" s="30"/>
+    </row>
+    <row r="300" spans="30:31">
+      <c r="AD300" s="30"/>
+      <c r="AE300" s="30"/>
+    </row>
+    <row r="301" spans="30:31">
+      <c r="AD301" s="30"/>
+      <c r="AE301" s="30"/>
+    </row>
+    <row r="302" spans="30:31">
+      <c r="AD302" s="30"/>
+      <c r="AE302" s="30"/>
+    </row>
+    <row r="303" spans="30:31">
+      <c r="AD303" s="30"/>
+      <c r="AE303" s="30"/>
+    </row>
+    <row r="304" spans="30:31">
+      <c r="AD304" s="30"/>
+      <c r="AE304" s="30"/>
+    </row>
+    <row r="305" spans="30:31">
+      <c r="AD305" s="30"/>
+      <c r="AE305" s="30"/>
+    </row>
+    <row r="306" spans="30:31">
+      <c r="AD306" s="30"/>
+      <c r="AE306" s="30"/>
+    </row>
+    <row r="307" spans="30:31">
+      <c r="AD307" s="30"/>
+      <c r="AE307" s="30"/>
+    </row>
+    <row r="308" spans="30:31">
+      <c r="AD308" s="30"/>
+      <c r="AE308" s="30"/>
+    </row>
+    <row r="309" spans="30:31">
+      <c r="AD309" s="30"/>
+      <c r="AE309" s="30"/>
+    </row>
+    <row r="310" spans="30:31">
+      <c r="AD310" s="30"/>
+      <c r="AE310" s="30"/>
+    </row>
+    <row r="311" spans="30:31">
+      <c r="AD311" s="30"/>
+      <c r="AE311" s="30"/>
+    </row>
+    <row r="312" spans="30:31">
+      <c r="AD312" s="30"/>
+      <c r="AE312" s="30"/>
+    </row>
+    <row r="313" spans="30:31">
+      <c r="AD313" s="30"/>
+      <c r="AE313" s="30"/>
+    </row>
+    <row r="314" spans="30:31">
+      <c r="AD314" s="30"/>
+      <c r="AE314" s="30"/>
+    </row>
+    <row r="315" spans="30:31">
+      <c r="AD315" s="30"/>
+      <c r="AE315" s="30"/>
+    </row>
+    <row r="316" spans="30:31">
+      <c r="AD316" s="30"/>
+      <c r="AE316" s="30"/>
+    </row>
+    <row r="317" spans="30:31">
+      <c r="AD317" s="30"/>
+      <c r="AE317" s="30"/>
+    </row>
+    <row r="318" spans="30:31">
+      <c r="AD318" s="30"/>
+      <c r="AE318" s="30"/>
+    </row>
+    <row r="319" spans="30:31">
+      <c r="AD319" s="30"/>
+      <c r="AE319" s="30"/>
+    </row>
+    <row r="320" spans="30:31">
+      <c r="AD320" s="30"/>
+      <c r="AE320" s="30"/>
+    </row>
+    <row r="321" spans="30:31">
+      <c r="AD321" s="30"/>
+      <c r="AE321" s="30"/>
+    </row>
+    <row r="322" spans="30:31">
+      <c r="AD322" s="30"/>
+      <c r="AE322" s="30"/>
+    </row>
+    <row r="323" spans="30:31">
+      <c r="AD323" s="30"/>
+      <c r="AE323" s="30"/>
+    </row>
+    <row r="324" spans="30:31">
+      <c r="AD324" s="30"/>
+      <c r="AE324" s="30"/>
+    </row>
+    <row r="325" spans="30:31">
+      <c r="AD325" s="30"/>
+      <c r="AE325" s="30"/>
+    </row>
+    <row r="326" spans="30:31">
+      <c r="AD326" s="30"/>
+      <c r="AE326" s="30"/>
+    </row>
+    <row r="327" spans="30:31">
+      <c r="AD327" s="30"/>
+      <c r="AE327" s="30"/>
+    </row>
+    <row r="328" spans="30:31">
+      <c r="AD328" s="30"/>
+      <c r="AE328" s="30"/>
+    </row>
+    <row r="329" spans="30:31">
+      <c r="AD329" s="30"/>
+      <c r="AE329" s="30"/>
+    </row>
+    <row r="330" spans="30:31">
+      <c r="AD330" s="30"/>
+      <c r="AE330" s="30"/>
+    </row>
+    <row r="331" spans="30:31">
+      <c r="AD331" s="30"/>
+      <c r="AE331" s="30"/>
+    </row>
+    <row r="332" spans="30:31">
+      <c r="AD332" s="30"/>
+      <c r="AE332" s="30"/>
+    </row>
+    <row r="333" spans="30:31">
+      <c r="AD333" s="30"/>
+      <c r="AE333" s="30"/>
+    </row>
+    <row r="334" spans="30:31">
+      <c r="AD334" s="30"/>
+      <c r="AE334" s="30"/>
+    </row>
+    <row r="335" spans="30:31">
+      <c r="AD335" s="30"/>
+      <c r="AE335" s="30"/>
+    </row>
+    <row r="336" spans="30:31">
+      <c r="AD336" s="30"/>
+      <c r="AE336" s="30"/>
+    </row>
+    <row r="337" spans="30:31">
+      <c r="AD337" s="30"/>
+      <c r="AE337" s="30"/>
+    </row>
+    <row r="338" spans="30:31">
+      <c r="AD338" s="30"/>
+      <c r="AE338" s="30"/>
+    </row>
+    <row r="339" spans="30:31">
+      <c r="AD339" s="30"/>
+      <c r="AE339" s="30"/>
+    </row>
+    <row r="340" spans="30:31">
+      <c r="AD340" s="30"/>
+      <c r="AE340" s="30"/>
+    </row>
+    <row r="341" spans="30:31">
+      <c r="AD341" s="30"/>
+      <c r="AE341" s="30"/>
+    </row>
+    <row r="342" spans="30:31">
+      <c r="AD342" s="30"/>
+      <c r="AE342" s="30"/>
+    </row>
+    <row r="343" spans="30:31">
+      <c r="AD343" s="30"/>
+      <c r="AE343" s="30"/>
+    </row>
+    <row r="344" spans="30:31">
+      <c r="AD344" s="30"/>
+      <c r="AE344" s="30"/>
+    </row>
+    <row r="345" spans="30:31">
+      <c r="AD345" s="30"/>
+      <c r="AE345" s="30"/>
+    </row>
+    <row r="346" spans="30:31">
+      <c r="AD346" s="30"/>
+      <c r="AE346" s="30"/>
+    </row>
+    <row r="347" spans="30:31">
+      <c r="AD347" s="30"/>
+      <c r="AE347" s="30"/>
+    </row>
+    <row r="348" spans="30:31">
+      <c r="AD348" s="30"/>
+      <c r="AE348" s="30"/>
+    </row>
+    <row r="349" spans="30:31">
+      <c r="AD349" s="30"/>
+      <c r="AE349" s="30"/>
+    </row>
+    <row r="350" spans="30:31">
+      <c r="AD350" s="30"/>
+      <c r="AE350" s="30"/>
+    </row>
+    <row r="351" spans="30:31">
+      <c r="AD351" s="30"/>
+      <c r="AE351" s="30"/>
+    </row>
+    <row r="352" spans="30:31">
+      <c r="AD352" s="30"/>
+      <c r="AE352" s="30"/>
+    </row>
+    <row r="353" spans="30:31">
+      <c r="AD353" s="30"/>
+      <c r="AE353" s="30"/>
+    </row>
+    <row r="354" spans="30:31">
+      <c r="AD354" s="30"/>
+      <c r="AE354" s="30"/>
+    </row>
+    <row r="355" spans="30:31">
+      <c r="AD355" s="30"/>
+      <c r="AE355" s="30"/>
+    </row>
+    <row r="356" spans="30:31">
+      <c r="AD356" s="30"/>
+      <c r="AE356" s="30"/>
+    </row>
+    <row r="357" spans="30:31">
+      <c r="AD357" s="30"/>
+      <c r="AE357" s="30"/>
+    </row>
+    <row r="358" spans="30:31">
+      <c r="AD358" s="30"/>
+      <c r="AE358" s="30"/>
+    </row>
+    <row r="359" spans="30:31">
+      <c r="AD359" s="30"/>
+      <c r="AE359" s="30"/>
+    </row>
+    <row r="360" spans="30:31">
+      <c r="AD360" s="30"/>
+      <c r="AE360" s="30"/>
+    </row>
+    <row r="361" spans="30:31">
+      <c r="AD361" s="30"/>
+      <c r="AE361" s="30"/>
+    </row>
+    <row r="362" spans="30:31">
+      <c r="AD362" s="30"/>
+      <c r="AE362" s="30"/>
+    </row>
+    <row r="363" spans="30:31">
+      <c r="AD363" s="30"/>
+      <c r="AE363" s="30"/>
+    </row>
+    <row r="364" spans="30:31">
+      <c r="AD364" s="30"/>
+      <c r="AE364" s="30"/>
+    </row>
+    <row r="365" spans="30:31">
+      <c r="AD365" s="30"/>
+      <c r="AE365" s="30"/>
+    </row>
+    <row r="366" spans="30:31">
+      <c r="AD366" s="30"/>
+      <c r="AE366" s="30"/>
+    </row>
+    <row r="367" spans="30:31">
+      <c r="AD367" s="30"/>
+      <c r="AE367" s="30"/>
+    </row>
+    <row r="368" spans="30:31">
+      <c r="AD368" s="30"/>
+      <c r="AE368" s="30"/>
+    </row>
+    <row r="369" spans="30:31">
+      <c r="AD369" s="30"/>
+      <c r="AE369" s="30"/>
+    </row>
+    <row r="370" spans="30:31">
+      <c r="AD370" s="30"/>
+      <c r="AE370" s="30"/>
+    </row>
+    <row r="371" spans="30:31">
+      <c r="AD371" s="30"/>
+      <c r="AE371" s="30"/>
+    </row>
+    <row r="372" spans="30:31">
+      <c r="AD372" s="30"/>
+      <c r="AE372" s="30"/>
+    </row>
+    <row r="373" spans="30:31">
+      <c r="AD373" s="30"/>
+      <c r="AE373" s="30"/>
+    </row>
+    <row r="374" spans="30:31">
+      <c r="AD374" s="30"/>
+      <c r="AE374" s="30"/>
+    </row>
+    <row r="375" spans="30:31">
+      <c r="AD375" s="30"/>
+      <c r="AE375" s="30"/>
+    </row>
+    <row r="376" spans="30:31">
+      <c r="AD376" s="30"/>
+      <c r="AE376" s="30"/>
+    </row>
+    <row r="377" spans="30:31">
+      <c r="AD377" s="30"/>
+      <c r="AE377" s="30"/>
+    </row>
+    <row r="378" spans="30:31">
+      <c r="AD378" s="30"/>
+      <c r="AE378" s="30"/>
+    </row>
+    <row r="379" spans="30:31">
+      <c r="AD379" s="30"/>
+      <c r="AE379" s="30"/>
+    </row>
+    <row r="380" spans="30:31">
+      <c r="AD380" s="30"/>
+      <c r="AE380" s="30"/>
+    </row>
+    <row r="381" spans="30:31">
+      <c r="AD381" s="30"/>
+      <c r="AE381" s="30"/>
+    </row>
+    <row r="382" spans="30:31">
+      <c r="AD382" s="30"/>
+      <c r="AE382" s="30"/>
+    </row>
+    <row r="383" spans="30:31">
+      <c r="AD383" s="30"/>
+      <c r="AE383" s="30"/>
+    </row>
+    <row r="384" spans="30:31">
+      <c r="AD384" s="30"/>
+      <c r="AE384" s="30"/>
+    </row>
+    <row r="385" spans="30:31">
+      <c r="AD385" s="30"/>
+      <c r="AE385" s="30"/>
+    </row>
+    <row r="386" spans="30:31">
+      <c r="AD386" s="30"/>
+      <c r="AE386" s="30"/>
+    </row>
+    <row r="387" spans="30:31">
+      <c r="AD387" s="30"/>
+      <c r="AE387" s="30"/>
+    </row>
+    <row r="388" spans="30:31">
+      <c r="AD388" s="30"/>
+      <c r="AE388" s="30"/>
+    </row>
+    <row r="389" spans="30:31">
+      <c r="AD389" s="30"/>
+      <c r="AE389" s="30"/>
+    </row>
+    <row r="390" spans="30:31">
+      <c r="AD390" s="30"/>
+      <c r="AE390" s="30"/>
+    </row>
+    <row r="391" spans="30:31">
+      <c r="AD391" s="30"/>
+      <c r="AE391" s="30"/>
+    </row>
+    <row r="392" spans="30:31">
+      <c r="AD392" s="30"/>
+      <c r="AE392" s="30"/>
+    </row>
+    <row r="393" spans="30:31">
+      <c r="AD393" s="30"/>
+      <c r="AE393" s="30"/>
+    </row>
+    <row r="394" spans="30:31">
+      <c r="AD394" s="30"/>
+      <c r="AE394" s="30"/>
+    </row>
+    <row r="395" spans="30:31">
+      <c r="AD395" s="30"/>
+      <c r="AE395" s="30"/>
+    </row>
+    <row r="396" spans="30:31">
+      <c r="AD396" s="30"/>
+      <c r="AE396" s="30"/>
+    </row>
+    <row r="397" spans="30:31">
+      <c r="AD397" s="30"/>
+      <c r="AE397" s="30"/>
+    </row>
+    <row r="398" spans="30:31">
+      <c r="AD398" s="30"/>
+      <c r="AE398" s="30"/>
+    </row>
+    <row r="399" spans="30:31">
+      <c r="AD399" s="30"/>
+      <c r="AE399" s="30"/>
+    </row>
+    <row r="400" spans="30:31">
+      <c r="AD400" s="30"/>
+      <c r="AE400" s="30"/>
+    </row>
+    <row r="401" spans="30:31">
+      <c r="AD401" s="30"/>
+      <c r="AE401" s="30"/>
+    </row>
+    <row r="402" spans="30:31">
+      <c r="AD402" s="30"/>
+      <c r="AE402" s="30"/>
+    </row>
+    <row r="403" spans="30:31">
+      <c r="AD403" s="30"/>
+      <c r="AE403" s="30"/>
+    </row>
+    <row r="404" spans="30:31">
+      <c r="AD404" s="30"/>
+      <c r="AE404" s="30"/>
+    </row>
+    <row r="405" spans="30:31">
+      <c r="AD405" s="30"/>
+      <c r="AE405" s="30"/>
+    </row>
+    <row r="406" spans="30:31">
+      <c r="AD406" s="30"/>
+      <c r="AE406" s="30"/>
+    </row>
+    <row r="407" spans="30:31">
+      <c r="AD407" s="30"/>
+      <c r="AE407" s="30"/>
+    </row>
+    <row r="408" spans="30:31">
+      <c r="AD408" s="30"/>
+      <c r="AE408" s="30"/>
+    </row>
+    <row r="409" spans="30:31">
+      <c r="AD409" s="30"/>
+      <c r="AE409" s="30"/>
+    </row>
+    <row r="410" spans="30:31">
+      <c r="AD410" s="30"/>
+      <c r="AE410" s="30"/>
+    </row>
+    <row r="411" spans="30:31">
+      <c r="AD411" s="30"/>
+      <c r="AE411" s="30"/>
+    </row>
+    <row r="412" spans="30:31">
+      <c r="AD412" s="30"/>
+      <c r="AE412" s="30"/>
+    </row>
+    <row r="413" spans="30:31">
+      <c r="AD413" s="30"/>
+      <c r="AE413" s="30"/>
+    </row>
+    <row r="414" spans="30:31">
+      <c r="AD414" s="30"/>
+      <c r="AE414" s="30"/>
+    </row>
+    <row r="415" spans="30:31">
+      <c r="AD415" s="30"/>
+      <c r="AE415" s="30"/>
+    </row>
+    <row r="416" spans="30:31">
+      <c r="AD416" s="30"/>
+      <c r="AE416" s="30"/>
+    </row>
+    <row r="417" spans="30:31">
+      <c r="AD417" s="30"/>
+      <c r="AE417" s="30"/>
+    </row>
+    <row r="418" spans="30:31">
+      <c r="AD418" s="30"/>
+      <c r="AE418" s="30"/>
+    </row>
+    <row r="419" spans="30:31">
+      <c r="AD419" s="30"/>
+      <c r="AE419" s="30"/>
+    </row>
+    <row r="420" spans="30:31">
+      <c r="AD420" s="30"/>
+      <c r="AE420" s="30"/>
+    </row>
+    <row r="421" spans="30:31">
+      <c r="AD421" s="30"/>
+      <c r="AE421" s="30"/>
+    </row>
+    <row r="422" spans="30:31">
+      <c r="AD422" s="30"/>
+      <c r="AE422" s="30"/>
+    </row>
+    <row r="423" spans="30:31">
+      <c r="AD423" s="30"/>
+      <c r="AE423" s="30"/>
+    </row>
+    <row r="424" spans="30:31">
+      <c r="AD424" s="30"/>
+      <c r="AE424" s="30"/>
+    </row>
+    <row r="425" spans="30:31">
+      <c r="AD425" s="30"/>
+      <c r="AE425" s="30"/>
+    </row>
+    <row r="426" spans="30:31">
+      <c r="AD426" s="30"/>
+      <c r="AE426" s="30"/>
+    </row>
+    <row r="427" spans="30:31">
+      <c r="AD427" s="30"/>
+      <c r="AE427" s="30"/>
+    </row>
+    <row r="428" spans="30:31">
+      <c r="AD428" s="30"/>
+      <c r="AE428" s="30"/>
+    </row>
+    <row r="429" spans="30:31">
+      <c r="AD429" s="30"/>
+      <c r="AE429" s="30"/>
+    </row>
+    <row r="430" spans="30:31">
+      <c r="AD430" s="30"/>
+      <c r="AE430" s="30"/>
+    </row>
+    <row r="431" spans="30:31">
+      <c r="AD431" s="30"/>
+      <c r="AE431" s="30"/>
+    </row>
+    <row r="432" spans="30:31">
+      <c r="AD432" s="30"/>
+      <c r="AE432" s="30"/>
+    </row>
+    <row r="433" spans="30:31">
+      <c r="AD433" s="30"/>
+      <c r="AE433" s="30"/>
+    </row>
+    <row r="434" spans="30:31">
+      <c r="AD434" s="30"/>
+      <c r="AE434" s="30"/>
+    </row>
+    <row r="435" spans="30:31">
+      <c r="AD435" s="30"/>
+      <c r="AE435" s="30"/>
+    </row>
+    <row r="436" spans="30:31">
+      <c r="AD436" s="30"/>
+      <c r="AE436" s="30"/>
+    </row>
+    <row r="437" spans="30:31">
+      <c r="AD437" s="30"/>
+      <c r="AE437" s="30"/>
+    </row>
+    <row r="438" spans="30:31">
+      <c r="AD438" s="30"/>
+      <c r="AE438" s="30"/>
+    </row>
+    <row r="439" spans="30:31">
+      <c r="AD439" s="30"/>
+      <c r="AE439" s="30"/>
+    </row>
+    <row r="440" spans="30:31">
+      <c r="AD440" s="30"/>
+      <c r="AE440" s="30"/>
+    </row>
+    <row r="441" spans="30:31">
+      <c r="AD441" s="30"/>
+      <c r="AE441" s="30"/>
+    </row>
+    <row r="442" spans="30:31">
+      <c r="AD442" s="30"/>
+      <c r="AE442" s="30"/>
+    </row>
+    <row r="443" spans="30:31">
+      <c r="AD443" s="30"/>
+      <c r="AE443" s="30"/>
+    </row>
+    <row r="444" spans="30:31">
+      <c r="AD444" s="30"/>
+      <c r="AE444" s="30"/>
+    </row>
+    <row r="445" spans="30:31">
+      <c r="AD445" s="30"/>
+      <c r="AE445" s="30"/>
+    </row>
+    <row r="446" spans="30:31">
+      <c r="AD446" s="30"/>
+      <c r="AE446" s="30"/>
+    </row>
+    <row r="447" spans="30:31">
+      <c r="AD447" s="30"/>
+      <c r="AE447" s="30"/>
+    </row>
+    <row r="448" spans="30:31">
+      <c r="AD448" s="30"/>
+      <c r="AE448" s="30"/>
+    </row>
+    <row r="449" spans="30:31">
+      <c r="AD449" s="30"/>
+      <c r="AE449" s="30"/>
+    </row>
+    <row r="450" spans="30:31">
+      <c r="AD450" s="30"/>
+      <c r="AE450" s="30"/>
+    </row>
+    <row r="451" spans="30:31">
+      <c r="AD451" s="30"/>
+      <c r="AE451" s="30"/>
+    </row>
+    <row r="452" spans="30:31">
+      <c r="AD452" s="30"/>
+      <c r="AE452" s="30"/>
+    </row>
+    <row r="453" spans="30:31">
+      <c r="AD453" s="30"/>
+      <c r="AE453" s="30"/>
+    </row>
+    <row r="454" spans="30:31">
+      <c r="AD454" s="30"/>
+      <c r="AE454" s="30"/>
+    </row>
+    <row r="455" spans="30:31">
+      <c r="AD455" s="30"/>
+      <c r="AE455" s="30"/>
+    </row>
+    <row r="456" spans="30:31">
+      <c r="AD456" s="30"/>
+      <c r="AE456" s="30"/>
+    </row>
+    <row r="457" spans="30:31">
+      <c r="AD457" s="30"/>
+      <c r="AE457" s="30"/>
+    </row>
+    <row r="458" spans="30:31">
+      <c r="AD458" s="30"/>
+      <c r="AE458" s="30"/>
+    </row>
+    <row r="459" spans="30:31">
+      <c r="AD459" s="30"/>
+      <c r="AE459" s="30"/>
+    </row>
+    <row r="460" spans="30:31">
+      <c r="AD460" s="30"/>
+      <c r="AE460" s="30"/>
+    </row>
+    <row r="461" spans="30:31">
+      <c r="AD461" s="30"/>
+      <c r="AE461" s="30"/>
+    </row>
+    <row r="462" spans="30:31">
+      <c r="AD462" s="30"/>
+      <c r="AE462" s="30"/>
+    </row>
+    <row r="463" spans="30:31">
+      <c r="AD463" s="30"/>
+      <c r="AE463" s="30"/>
+    </row>
+    <row r="464" spans="30:31">
+      <c r="AD464" s="30"/>
+      <c r="AE464" s="30"/>
+    </row>
+    <row r="465" spans="30:31">
+      <c r="AD465" s="30"/>
+      <c r="AE465" s="30"/>
+    </row>
+    <row r="466" spans="30:31">
+      <c r="AD466" s="30"/>
+      <c r="AE466" s="30"/>
+    </row>
+    <row r="467" spans="30:31">
+      <c r="AD467" s="30"/>
+      <c r="AE467" s="30"/>
+    </row>
+    <row r="468" spans="30:31">
+      <c r="AD468" s="30"/>
+      <c r="AE468" s="30"/>
+    </row>
+    <row r="469" spans="30:31">
+      <c r="AD469" s="30"/>
+      <c r="AE469" s="30"/>
+    </row>
+    <row r="470" spans="30:31">
+      <c r="AD470" s="30"/>
+      <c r="AE470" s="30"/>
+    </row>
+    <row r="471" spans="30:31">
+      <c r="AD471" s="30"/>
+      <c r="AE471" s="30"/>
+    </row>
+    <row r="472" spans="30:31">
+      <c r="AD472" s="30"/>
+      <c r="AE472" s="30"/>
+    </row>
+    <row r="473" spans="30:31">
+      <c r="AD473" s="30"/>
+      <c r="AE473" s="30"/>
+    </row>
+    <row r="474" spans="30:31">
+      <c r="AD474" s="30"/>
+      <c r="AE474" s="30"/>
+    </row>
+    <row r="475" spans="30:31">
+      <c r="AD475" s="30"/>
+      <c r="AE475" s="30"/>
+    </row>
+    <row r="476" spans="30:31">
+      <c r="AD476" s="30"/>
+      <c r="AE476" s="30"/>
+    </row>
+    <row r="477" spans="30:31">
+      <c r="AD477" s="30"/>
+      <c r="AE477" s="30"/>
+    </row>
+    <row r="478" spans="30:31">
+      <c r="AD478" s="30"/>
+      <c r="AE478" s="30"/>
+    </row>
+    <row r="479" spans="30:31">
+      <c r="AD479" s="30"/>
+      <c r="AE479" s="30"/>
+    </row>
+    <row r="480" spans="30:31">
+      <c r="AD480" s="30"/>
+      <c r="AE480" s="30"/>
+    </row>
+    <row r="481" spans="30:31">
+      <c r="AD481" s="30"/>
+      <c r="AE481" s="30"/>
+    </row>
+    <row r="482" spans="30:31">
+      <c r="AD482" s="30"/>
+      <c r="AE482" s="30"/>
+    </row>
+    <row r="483" spans="30:31">
+      <c r="AD483" s="30"/>
+      <c r="AE483" s="30"/>
+    </row>
+    <row r="484" spans="30:31">
+      <c r="AD484" s="30"/>
+      <c r="AE484" s="30"/>
+    </row>
+    <row r="485" spans="30:31">
+      <c r="AD485" s="30"/>
+      <c r="AE485" s="30"/>
+    </row>
+    <row r="486" spans="30:31">
+      <c r="AD486" s="30"/>
+      <c r="AE486" s="30"/>
+    </row>
+    <row r="487" spans="30:31">
+      <c r="AD487" s="30"/>
+      <c r="AE487" s="30"/>
+    </row>
+    <row r="488" spans="30:31">
+      <c r="AD488" s="30"/>
+      <c r="AE488" s="30"/>
+    </row>
+    <row r="489" spans="30:31">
+      <c r="AD489" s="30"/>
+      <c r="AE489" s="30"/>
+    </row>
+    <row r="490" spans="30:31">
+      <c r="AD490" s="30"/>
+      <c r="AE490" s="30"/>
+    </row>
+    <row r="491" spans="30:31">
+      <c r="AD491" s="30"/>
+      <c r="AE491" s="30"/>
+    </row>
+    <row r="492" spans="30:31">
+      <c r="AD492" s="30"/>
+      <c r="AE492" s="30"/>
+    </row>
+    <row r="493" spans="30:31">
+      <c r="AD493" s="30"/>
+      <c r="AE493" s="30"/>
+    </row>
+    <row r="494" spans="30:31">
+      <c r="AD494" s="30"/>
+      <c r="AE494" s="30"/>
+    </row>
+    <row r="495" spans="30:31">
+      <c r="AD495" s="30"/>
+      <c r="AE495" s="30"/>
+    </row>
+    <row r="496" spans="30:31">
+      <c r="AD496" s="30"/>
+      <c r="AE496" s="30"/>
+    </row>
+    <row r="497" spans="30:31">
+      <c r="AD497" s="30"/>
+      <c r="AE497" s="30"/>
+    </row>
+    <row r="498" spans="30:31">
+      <c r="AD498" s="30"/>
+      <c r="AE498" s="30"/>
+    </row>
+    <row r="499" spans="30:31">
+      <c r="AD499" s="30"/>
+      <c r="AE499" s="30"/>
+    </row>
+    <row r="500" spans="30:31">
+      <c r="AD500" s="30"/>
+      <c r="AE500" s="30"/>
+    </row>
+    <row r="501" spans="30:31">
+      <c r="AD501" s="30"/>
+      <c r="AE501" s="30"/>
+    </row>
+    <row r="502" spans="30:31">
+      <c r="AD502" s="30"/>
+      <c r="AE502" s="30"/>
+    </row>
+    <row r="503" spans="30:31">
+      <c r="AD503" s="30"/>
+      <c r="AE503" s="30"/>
+    </row>
+    <row r="504" spans="30:31">
+      <c r="AD504" s="30"/>
+      <c r="AE504" s="30"/>
+    </row>
+    <row r="505" spans="30:31">
+      <c r="AD505" s="30"/>
+      <c r="AE505" s="30"/>
+    </row>
+    <row r="506" spans="30:31">
+      <c r="AD506" s="30"/>
+      <c r="AE506" s="30"/>
+    </row>
+    <row r="507" spans="30:31">
+      <c r="AD507" s="30"/>
+      <c r="AE507" s="30"/>
+    </row>
+    <row r="508" spans="30:31">
+      <c r="AD508" s="30"/>
+      <c r="AE508" s="30"/>
+    </row>
+    <row r="509" spans="30:31">
+      <c r="AD509" s="30"/>
+      <c r="AE509" s="30"/>
+    </row>
+    <row r="510" spans="30:31">
+      <c r="AD510" s="30"/>
+      <c r="AE510" s="30"/>
+    </row>
+    <row r="511" spans="30:31">
+      <c r="AD511" s="30"/>
+      <c r="AE511" s="30"/>
+    </row>
+    <row r="512" spans="30:31">
+      <c r="AD512" s="30"/>
+      <c r="AE512" s="30"/>
+    </row>
+    <row r="513" spans="30:31">
+      <c r="AD513" s="30"/>
+      <c r="AE513" s="30"/>
+    </row>
+    <row r="514" spans="30:31">
+      <c r="AD514" s="30"/>
+      <c r="AE514" s="30"/>
+    </row>
+    <row r="515" spans="30:31">
+      <c r="AD515" s="30"/>
+      <c r="AE515" s="30"/>
+    </row>
+    <row r="516" spans="30:31">
+      <c r="AD516" s="30"/>
+      <c r="AE516" s="30"/>
+    </row>
+    <row r="517" spans="30:31">
+      <c r="AD517" s="30"/>
+      <c r="AE517" s="30"/>
+    </row>
+    <row r="518" spans="30:31">
+      <c r="AD518" s="30"/>
+      <c r="AE518" s="30"/>
+    </row>
+    <row r="519" spans="30:31">
+      <c r="AD519" s="30"/>
+      <c r="AE519" s="30"/>
+    </row>
+    <row r="520" spans="30:31">
+      <c r="AD520" s="30"/>
+      <c r="AE520" s="30"/>
+    </row>
+    <row r="521" spans="30:31">
+      <c r="AD521" s="30"/>
+      <c r="AE521" s="30"/>
+    </row>
+    <row r="522" spans="30:31">
+      <c r="AD522" s="30"/>
+      <c r="AE522" s="30"/>
+    </row>
+    <row r="523" spans="30:31">
+      <c r="AD523" s="30"/>
+      <c r="AE523" s="30"/>
+    </row>
+    <row r="524" spans="30:31">
+      <c r="AD524" s="30"/>
+      <c r="AE524" s="30"/>
+    </row>
+    <row r="525" spans="30:31">
+      <c r="AD525" s="30"/>
+      <c r="AE525" s="30"/>
+    </row>
+    <row r="526" spans="30:31">
+      <c r="AD526" s="30"/>
+      <c r="AE526" s="30"/>
+    </row>
+    <row r="527" spans="30:31">
+      <c r="AD527" s="30"/>
+      <c r="AE527" s="30"/>
+    </row>
+    <row r="528" spans="30:31">
+      <c r="AD528" s="30"/>
+      <c r="AE528" s="30"/>
+    </row>
+    <row r="529" spans="30:31">
+      <c r="AD529" s="30"/>
+      <c r="AE529" s="30"/>
+    </row>
+    <row r="530" spans="30:31">
+      <c r="AD530" s="30"/>
+      <c r="AE530" s="30"/>
+    </row>
+    <row r="531" spans="30:31">
+      <c r="AD531" s="30"/>
+      <c r="AE531" s="30"/>
+    </row>
+    <row r="532" spans="30:31">
+      <c r="AD532" s="30"/>
+      <c r="AE532" s="30"/>
+    </row>
+    <row r="533" spans="30:31">
+      <c r="AD533" s="30"/>
+      <c r="AE533" s="30"/>
+    </row>
+    <row r="534" spans="30:31">
+      <c r="AD534" s="30"/>
+      <c r="AE534" s="30"/>
+    </row>
+    <row r="535" spans="30:31">
+      <c r="AD535" s="30"/>
+      <c r="AE535" s="30"/>
+    </row>
+    <row r="536" spans="30:31">
+      <c r="AD536" s="30"/>
+      <c r="AE536" s="30"/>
+    </row>
+    <row r="537" spans="30:31">
+      <c r="AD537" s="30"/>
+      <c r="AE537" s="30"/>
+    </row>
+    <row r="538" spans="30:31">
+      <c r="AD538" s="30"/>
+      <c r="AE538" s="30"/>
+    </row>
+    <row r="539" spans="30:31">
+      <c r="AD539" s="30"/>
+      <c r="AE539" s="30"/>
+    </row>
+    <row r="540" spans="30:31">
+      <c r="AD540" s="30"/>
+      <c r="AE540" s="30"/>
+    </row>
+    <row r="541" spans="30:31">
+      <c r="AD541" s="30"/>
+      <c r="AE541" s="30"/>
+    </row>
+    <row r="542" spans="30:31">
+      <c r="AD542" s="30"/>
+      <c r="AE542" s="30"/>
+    </row>
+    <row r="543" spans="30:31">
+      <c r="AD543" s="30"/>
+      <c r="AE543" s="30"/>
+    </row>
+    <row r="544" spans="30:31">
+      <c r="AD544" s="30"/>
+      <c r="AE544" s="30"/>
+    </row>
+    <row r="545" spans="30:31">
+      <c r="AD545" s="30"/>
+      <c r="AE545" s="30"/>
+    </row>
+    <row r="546" spans="30:31">
+      <c r="AD546" s="30"/>
+      <c r="AE546" s="30"/>
+    </row>
+    <row r="547" spans="30:31">
+      <c r="AD547" s="30"/>
+      <c r="AE547" s="30"/>
+    </row>
+    <row r="548" spans="30:31">
+      <c r="AD548" s="30"/>
+      <c r="AE548" s="30"/>
+    </row>
+    <row r="549" spans="30:31">
+      <c r="AD549" s="30"/>
+      <c r="AE549" s="30"/>
+    </row>
+    <row r="550" spans="30:31">
+      <c r="AD550" s="30"/>
+      <c r="AE550" s="30"/>
+    </row>
+    <row r="551" spans="30:31">
+      <c r="AD551" s="30"/>
+      <c r="AE551" s="30"/>
+    </row>
+    <row r="552" spans="30:31">
+      <c r="AD552" s="30"/>
+      <c r="AE552" s="30"/>
+    </row>
+    <row r="553" spans="30:31">
+      <c r="AD553" s="30"/>
+      <c r="AE553" s="30"/>
+    </row>
+    <row r="554" spans="30:31">
+      <c r="AD554" s="30"/>
+      <c r="AE554" s="30"/>
+    </row>
+    <row r="555" spans="30:31">
+      <c r="AD555" s="30"/>
+      <c r="AE555" s="30"/>
+    </row>
+    <row r="556" spans="30:31">
+      <c r="AD556" s="30"/>
+      <c r="AE556" s="30"/>
+    </row>
+    <row r="557" spans="30:31">
+      <c r="AD557" s="30"/>
+      <c r="AE557" s="30"/>
+    </row>
+    <row r="558" spans="30:31">
+      <c r="AE558" s="30"/>
+    </row>
+    <row r="559" spans="30:31">
+      <c r="AE559" s="30"/>
+    </row>
+    <row r="560" spans="30:31">
+      <c r="AE560" s="30"/>
+    </row>
+    <row r="561" spans="31:31">
+      <c r="AE561" s="30"/>
+    </row>
+    <row r="562" spans="31:31">
+      <c r="AE562" s="30"/>
+    </row>
+    <row r="563" spans="31:31">
+      <c r="AE563" s="30"/>
+    </row>
+    <row r="564" spans="31:31">
+      <c r="AE564" s="30"/>
+    </row>
+    <row r="565" spans="31:31">
+      <c r="AE565" s="30"/>
+    </row>
+    <row r="566" spans="31:31">
+      <c r="AE566" s="30"/>
+    </row>
+    <row r="567" spans="31:31">
+      <c r="AE567" s="30"/>
+    </row>
+    <row r="568" spans="31:31">
+      <c r="AE568" s="30"/>
+    </row>
+    <row r="569" spans="31:31">
+      <c r="AE569" s="30"/>
+    </row>
+    <row r="570" spans="31:31">
+      <c r="AE570" s="30"/>
+    </row>
+    <row r="571" spans="31:31">
+      <c r="AE571" s="30"/>
+    </row>
+    <row r="572" spans="31:31">
+      <c r="AE572" s="30"/>
+    </row>
+    <row r="573" spans="31:31">
+      <c r="AE573" s="30"/>
+    </row>
+    <row r="574" spans="31:31">
+      <c r="AE574" s="30"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A38:Y38"/>
+    <mergeCell ref="A22:Y22"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A4:A5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK74"/>
   <sheetViews>
-    <sheetView topLeftCell="W1" zoomScale="162" zoomScaleNormal="162" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD53"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AH18" sqref="AH18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="25" style="26" bestFit="1" customWidth="1"/>
-[...22 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="26"/>
+    <col min="1" max="1" width="25" style="25" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="25" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="25" customWidth="1"/>
+    <col min="4" max="4" width="4.5703125" style="25" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="25" customWidth="1"/>
+    <col min="6" max="6" width="3.85546875" style="25" customWidth="1"/>
+    <col min="7" max="8" width="4.85546875" style="25" customWidth="1"/>
+    <col min="9" max="9" width="5.7109375" style="25" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="25" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="25" customWidth="1"/>
+    <col min="12" max="12" width="8.28515625" style="25" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="25" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="25" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="25" customWidth="1"/>
+    <col min="16" max="16" width="4.5703125" style="25" customWidth="1"/>
+    <col min="17" max="17" width="6.140625" style="25" customWidth="1"/>
+    <col min="18" max="18" width="3.85546875" style="25" customWidth="1"/>
+    <col min="19" max="20" width="4.85546875" style="25" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="25" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="25" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="25" customWidth="1"/>
+    <col min="24" max="24" width="6.140625" style="25" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="25" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="41"/>
-[...22 lines deleted...]
-      <c r="Y1" s="41"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
+      <c r="Y1" s="43"/>
     </row>
     <row r="2" spans="1:37">
-      <c r="A2" s="35"/>
-[...11 lines deleted...]
-      <c r="M2" s="35"/>
+      <c r="A2" s="32"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
     </row>
     <row r="3" spans="1:37" s="2" customFormat="1">
-      <c r="B3" s="28"/>
-      <c r="C3" s="28"/>
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="AK3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="45"/>
-      <c r="B4" s="39">
+      <c r="A4" s="47"/>
+      <c r="B4" s="41">
         <v>2024</v>
       </c>
-      <c r="C4" s="40"/>
-[...10 lines deleted...]
-      <c r="N4" s="39">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="41">
         <v>2025</v>
       </c>
-      <c r="O4" s="40"/>
-[...10 lines deleted...]
-      <c r="Z4" s="39">
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
+      <c r="W4" s="42"/>
+      <c r="X4" s="42"/>
+      <c r="Y4" s="42"/>
+      <c r="Z4" s="41">
         <v>2026</v>
       </c>
-      <c r="AA4" s="40"/>
-[...9 lines deleted...]
-      <c r="AK4" s="40"/>
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="42"/>
+      <c r="AH4" s="42"/>
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="42"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="46"/>
+      <c r="A5" s="48"/>
       <c r="B5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="M5" s="23" t="s">
+      <c r="M5" s="22" t="s">
         <v>15</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="Q5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="R5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="S5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="T5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="U5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="V5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="W5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="Y5" s="23" t="s">
+      <c r="Y5" s="22" t="s">
         <v>15</v>
       </c>
       <c r="Z5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AA5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="AB5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="AC5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="AD5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="AK5" s="23" t="s">
+      <c r="AK5" s="22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="42" t="s">
+      <c r="A6" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="42"/>
-[...22 lines deleted...]
-      <c r="Y6" s="42"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="44"/>
+      <c r="W6" s="44"/>
+      <c r="X6" s="44"/>
+      <c r="Y6" s="44"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="9">
         <v>15</v>
       </c>
       <c r="C7" s="9">
         <v>76</v>
       </c>
       <c r="D7" s="9">
         <v>34</v>
       </c>
       <c r="E7" s="9">
         <v>31</v>
       </c>
       <c r="F7" s="9">
         <v>41</v>
       </c>
       <c r="G7" s="9">
         <v>31</v>
       </c>
       <c r="H7" s="9">
         <v>25</v>
@@ -1158,50 +8040,53 @@
       </c>
       <c r="W7" s="21">
         <v>19</v>
       </c>
       <c r="X7" s="21">
         <v>29</v>
       </c>
       <c r="Y7" s="21">
         <v>37</v>
       </c>
       <c r="Z7" s="21">
         <v>32</v>
       </c>
       <c r="AA7" s="21">
         <v>33</v>
       </c>
       <c r="AB7" s="11">
         <v>18</v>
       </c>
       <c r="AC7" s="11">
         <v>11</v>
       </c>
       <c r="AD7" s="11">
         <v>8</v>
       </c>
+      <c r="AE7" s="25">
+        <v>17</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="9">
         <v>13</v>
       </c>
       <c r="C8" s="9">
         <v>55</v>
       </c>
       <c r="D8" s="9">
         <v>27</v>
       </c>
       <c r="E8" s="9">
         <v>19</v>
       </c>
       <c r="F8" s="9">
         <v>13</v>
       </c>
       <c r="G8" s="9">
         <v>18</v>
       </c>
       <c r="H8" s="9">
         <v>19</v>
@@ -1250,50 +8135,53 @@
       </c>
       <c r="W8" s="21">
         <v>15</v>
       </c>
       <c r="X8" s="21">
         <v>22</v>
       </c>
       <c r="Y8" s="21">
         <v>31</v>
       </c>
       <c r="Z8" s="21">
         <v>23</v>
       </c>
       <c r="AA8" s="21">
         <v>23</v>
       </c>
       <c r="AB8" s="11">
         <v>10</v>
       </c>
       <c r="AC8" s="11">
         <v>7</v>
       </c>
       <c r="AD8" s="11">
         <v>6</v>
       </c>
+      <c r="AE8" s="25">
+        <v>15</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="9">
         <v>2</v>
       </c>
       <c r="D9" s="9">
         <v>1</v>
       </c>
       <c r="E9" s="9">
         <v>1</v>
       </c>
       <c r="F9" s="9">
         <v>4</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>16</v>
@@ -1342,50 +8230,53 @@
       </c>
       <c r="W9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X9" s="21">
         <v>3</v>
       </c>
       <c r="Y9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z9" s="21">
         <v>4</v>
       </c>
       <c r="AA9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB9" s="11">
         <v>3</v>
       </c>
       <c r="AC9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD9" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AE9" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="9">
         <v>1</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="9">
         <v>2</v>
       </c>
       <c r="G10" s="9">
         <v>2</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>16</v>
@@ -1434,50 +8325,53 @@
       </c>
       <c r="W10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC10" s="11">
         <v>1</v>
       </c>
       <c r="AD10" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AE10" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="9">
         <v>1</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="9">
         <v>5</v>
       </c>
       <c r="F11" s="9">
         <v>11</v>
       </c>
       <c r="G11" s="9">
         <v>3</v>
       </c>
       <c r="H11" s="9">
         <v>2</v>
@@ -1526,50 +8420,53 @@
       </c>
       <c r="W11" s="21">
         <v>2</v>
       </c>
       <c r="X11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC11" s="11">
         <v>1</v>
       </c>
       <c r="AD11" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AE11" s="38">
+        <v>1</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="9">
         <v>1</v>
@@ -1618,50 +8515,53 @@
       </c>
       <c r="W12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="21">
         <v>2</v>
       </c>
       <c r="AB12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD12" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AE12" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="9" t="s">
         <v>16</v>
@@ -1710,50 +8610,53 @@
       </c>
       <c r="W13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD13" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AE13" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="9">
         <v>9</v>
       </c>
       <c r="D14" s="9">
         <v>2</v>
       </c>
       <c r="E14" s="9">
         <v>5</v>
       </c>
       <c r="F14" s="9">
         <v>1</v>
       </c>
       <c r="G14" s="9">
         <v>4</v>
       </c>
       <c r="H14" s="9">
         <v>1</v>
@@ -1802,50 +8705,53 @@
       </c>
       <c r="W14" s="21">
         <v>1</v>
       </c>
       <c r="X14" s="21">
         <v>3</v>
       </c>
       <c r="Y14" s="21">
         <v>2</v>
       </c>
       <c r="Z14" s="21">
         <v>1</v>
       </c>
       <c r="AA14" s="21">
         <v>4</v>
       </c>
       <c r="AB14" s="11">
         <v>2</v>
       </c>
       <c r="AC14" s="11">
         <v>2</v>
       </c>
       <c r="AD14" s="11">
         <v>1</v>
       </c>
+      <c r="AE14" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="9">
         <v>1</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="9">
         <v>1</v>
@@ -1894,50 +8800,53 @@
       </c>
       <c r="W15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA15" s="21">
         <v>1</v>
       </c>
       <c r="AB15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD15" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AE15" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="9">
         <v>1</v>
       </c>
       <c r="H16" s="9" t="s">
         <v>16</v>
@@ -1986,52 +8895,55 @@
       </c>
       <c r="W16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD16" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="9">
         <v>1</v>
       </c>
       <c r="D17" s="9">
         <v>1</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="9">
         <v>2</v>
       </c>
       <c r="G17" s="9">
         <v>1</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="9" t="s">
@@ -2078,52 +8990,55 @@
       </c>
       <c r="W17" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X17" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y17" s="21">
         <v>1</v>
       </c>
       <c r="Z17" s="21">
         <v>1</v>
       </c>
       <c r="AA17" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB17" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD17" s="11">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="9">
         <v>6</v>
       </c>
       <c r="D18" s="9">
         <v>2</v>
       </c>
       <c r="E18" s="9">
         <v>1</v>
       </c>
       <c r="F18" s="9">
         <v>6</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="9">
         <v>1</v>
       </c>
       <c r="I18" s="9">
@@ -2170,52 +9085,55 @@
       </c>
       <c r="W18" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X18" s="21">
         <v>1</v>
       </c>
       <c r="Y18" s="21">
         <v>2</v>
       </c>
       <c r="Z18" s="21">
         <v>2</v>
       </c>
       <c r="AA18" s="21">
         <v>3</v>
       </c>
       <c r="AB18" s="11">
         <v>3</v>
       </c>
       <c r="AC18" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD18" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="38">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="9">
         <v>1</v>
       </c>
       <c r="C19" s="9">
         <v>1</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="9" t="s">
@@ -2262,52 +9180,55 @@
       </c>
       <c r="W19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD19" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="9">
         <v>1</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="9">
         <v>1</v>
       </c>
       <c r="G20" s="9">
         <v>2</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="9">
@@ -2354,53 +9275,56 @@
       </c>
       <c r="W20" s="21">
         <v>1</v>
       </c>
       <c r="X20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD20" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="24" t="s">
+      <c r="AE20" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
+      <c r="A21" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="9">
         <v>1</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="9">
         <v>3</v>
@@ -2446,83 +9370,86 @@
       </c>
       <c r="W21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="21">
         <v>1</v>
       </c>
       <c r="Z21" s="21">
         <v>1</v>
       </c>
       <c r="AA21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC21" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD21" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="44" t="s">
+      <c r="AE21" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="44"/>
-[...22 lines deleted...]
-      <c r="Y22" s="44"/>
+      <c r="B22" s="46"/>
+      <c r="C22" s="46"/>
+      <c r="D22" s="46"/>
+      <c r="E22" s="46"/>
+      <c r="F22" s="46"/>
+      <c r="G22" s="46"/>
+      <c r="H22" s="46"/>
+      <c r="I22" s="46"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="46"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="46"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+      <c r="U22" s="46"/>
+      <c r="V22" s="46"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="46"/>
+      <c r="Y22" s="46"/>
       <c r="AC22" s="11"/>
       <c r="AD22" s="11"/>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="9">
         <v>14</v>
       </c>
       <c r="C23" s="9">
         <v>57</v>
       </c>
       <c r="D23" s="9">
         <v>27</v>
       </c>
       <c r="E23" s="9">
         <v>20</v>
       </c>
       <c r="F23" s="9">
         <v>27</v>
       </c>
       <c r="G23" s="9">
         <v>22</v>
       </c>
       <c r="H23" s="9">
         <v>21</v>
       </c>
       <c r="I23" s="9">
@@ -2560,61 +9487,64 @@
       </c>
       <c r="T23" s="21">
         <v>19</v>
       </c>
       <c r="U23" s="21">
         <v>19</v>
       </c>
       <c r="V23" s="21">
         <v>6</v>
       </c>
       <c r="W23" s="11">
         <v>15</v>
       </c>
       <c r="X23" s="21">
         <v>23</v>
       </c>
       <c r="Y23" s="21">
         <v>33</v>
       </c>
       <c r="Z23" s="21">
         <v>24</v>
       </c>
       <c r="AA23" s="21">
         <v>23</v>
       </c>
-      <c r="AB23" s="26">
+      <c r="AB23" s="25">
         <v>10</v>
       </c>
       <c r="AC23" s="11">
         <v>7</v>
       </c>
       <c r="AD23" s="11">
         <v>6</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="25">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="9">
         <v>13</v>
       </c>
       <c r="C24" s="9">
         <v>55</v>
       </c>
       <c r="D24" s="9">
         <v>27</v>
       </c>
       <c r="E24" s="9">
         <v>19</v>
       </c>
       <c r="F24" s="9">
         <v>13</v>
       </c>
       <c r="G24" s="9">
         <v>18</v>
       </c>
       <c r="H24" s="9">
         <v>19</v>
       </c>
       <c r="I24" s="9">
@@ -2652,61 +9582,64 @@
       </c>
       <c r="T24" s="21">
         <v>18</v>
       </c>
       <c r="U24" s="21">
         <v>18</v>
       </c>
       <c r="V24" s="21">
         <v>5</v>
       </c>
       <c r="W24" s="11">
         <v>15</v>
       </c>
       <c r="X24" s="21">
         <v>22</v>
       </c>
       <c r="Y24" s="21">
         <v>31</v>
       </c>
       <c r="Z24" s="21">
         <v>23</v>
       </c>
       <c r="AA24" s="21">
         <v>23</v>
       </c>
-      <c r="AB24" s="26">
+      <c r="AB24" s="25">
         <v>10</v>
       </c>
       <c r="AC24" s="11">
         <v>7</v>
       </c>
       <c r="AD24" s="11">
         <v>6</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="25">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="9" t="s">
@@ -2753,52 +9686,55 @@
       </c>
       <c r="W25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="9" t="s">
@@ -2845,52 +9781,55 @@
       </c>
       <c r="W26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="9">
         <v>9</v>
       </c>
       <c r="G27" s="9">
         <v>3</v>
       </c>
       <c r="H27" s="9">
         <v>1</v>
       </c>
       <c r="I27" s="9">
@@ -2937,52 +9876,55 @@
       </c>
       <c r="W27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD27" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="9" t="s">
@@ -3029,52 +9971,55 @@
       </c>
       <c r="W28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="9" t="s">
@@ -3121,52 +10066,55 @@
       </c>
       <c r="W29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="9" t="s">
@@ -3213,52 +10161,55 @@
       </c>
       <c r="W30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="9">
         <v>1</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="9" t="s">
@@ -3305,52 +10256,55 @@
       </c>
       <c r="W31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD31" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="9">
         <v>1</v>
       </c>
       <c r="H32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="9" t="s">
@@ -3397,52 +10351,55 @@
       </c>
       <c r="W32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD32" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="9" t="s">
@@ -3489,52 +10446,55 @@
       </c>
       <c r="W33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="9">
         <v>2</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="9">
         <v>1</v>
       </c>
       <c r="F34" s="9">
         <v>5</v>
       </c>
       <c r="G34" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H34" s="9">
         <v>1</v>
       </c>
       <c r="I34" s="9" t="s">
@@ -3581,52 +10541,55 @@
       </c>
       <c r="W34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X34" s="21">
         <v>1</v>
       </c>
       <c r="Y34" s="21">
         <v>2</v>
       </c>
       <c r="Z34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD34" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="9" t="s">
@@ -3658,67 +10621,70 @@
       </c>
       <c r="R35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="S35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="T35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="Z35" s="26">
+      <c r="Z35" s="25">
         <v>1</v>
       </c>
       <c r="AA35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="9" t="s">
@@ -3765,53 +10731,56 @@
       </c>
       <c r="W36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="24" t="s">
+      <c r="AE36" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="9" t="s">
         <v>16</v>
@@ -3857,83 +10826,86 @@
       </c>
       <c r="W37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="43" t="s">
+      <c r="AE37" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" s="45" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="43"/>
-[...22 lines deleted...]
-      <c r="Y38" s="43"/>
+      <c r="B38" s="45"/>
+      <c r="C38" s="45"/>
+      <c r="D38" s="45"/>
+      <c r="E38" s="45"/>
+      <c r="F38" s="45"/>
+      <c r="G38" s="45"/>
+      <c r="H38" s="45"/>
+      <c r="I38" s="45"/>
+      <c r="J38" s="45"/>
+      <c r="K38" s="45"/>
+      <c r="L38" s="45"/>
+      <c r="M38" s="45"/>
+      <c r="N38" s="45"/>
+      <c r="O38" s="45"/>
+      <c r="P38" s="45"/>
+      <c r="Q38" s="45"/>
+      <c r="R38" s="45"/>
+      <c r="S38" s="45"/>
+      <c r="T38" s="45"/>
+      <c r="U38" s="45"/>
+      <c r="V38" s="45"/>
+      <c r="W38" s="45"/>
+      <c r="X38" s="45"/>
+      <c r="Y38" s="45"/>
       <c r="AC38" s="11"/>
       <c r="AD38" s="11"/>
     </row>
-    <row r="39" spans="1:30">
+    <row r="39" spans="1:31">
       <c r="A39" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="9">
         <v>1</v>
       </c>
       <c r="C39" s="9">
         <v>19</v>
       </c>
       <c r="D39" s="9">
         <v>7</v>
       </c>
       <c r="E39" s="9">
         <v>11</v>
       </c>
       <c r="F39" s="9">
         <v>14</v>
       </c>
       <c r="G39" s="9">
         <v>9</v>
       </c>
       <c r="H39" s="9">
         <v>4</v>
       </c>
       <c r="I39" s="9">
@@ -3971,61 +10943,64 @@
       </c>
       <c r="T39" s="21">
         <v>12</v>
       </c>
       <c r="U39" s="21">
         <v>8</v>
       </c>
       <c r="V39" s="21">
         <v>4</v>
       </c>
       <c r="W39" s="21">
         <v>4</v>
       </c>
       <c r="X39" s="21">
         <v>6</v>
       </c>
       <c r="Y39" s="21">
         <v>4</v>
       </c>
       <c r="Z39" s="21">
         <v>8</v>
       </c>
       <c r="AA39" s="21">
         <v>10</v>
       </c>
-      <c r="AB39" s="26">
+      <c r="AB39" s="25">
         <v>8</v>
       </c>
       <c r="AC39" s="11">
         <v>4</v>
       </c>
       <c r="AD39" s="11">
         <v>2</v>
       </c>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39" s="25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="9" t="s">
@@ -4072,52 +11047,55 @@
       </c>
       <c r="W40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="9">
         <v>2</v>
       </c>
       <c r="D41" s="9">
         <v>1</v>
       </c>
       <c r="E41" s="9">
         <v>1</v>
       </c>
       <c r="F41" s="9">
         <v>4</v>
       </c>
       <c r="G41" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="9">
@@ -4155,61 +11133,64 @@
       </c>
       <c r="T41" s="21">
         <v>2</v>
       </c>
       <c r="U41" s="21">
         <v>1</v>
       </c>
       <c r="V41" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W41" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X41" s="21">
         <v>3</v>
       </c>
       <c r="Y41" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z41" s="21">
         <v>4</v>
       </c>
       <c r="AA41" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="AB41" s="36">
+      <c r="AB41" s="33">
         <v>3</v>
       </c>
       <c r="AC41" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD41" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="9">
         <v>1</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F42" s="9">
         <v>2</v>
       </c>
       <c r="G42" s="9">
         <v>2</v>
       </c>
       <c r="H42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="9">
@@ -4256,52 +11237,55 @@
       </c>
       <c r="W42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC42" s="11">
         <v>1</v>
       </c>
       <c r="AD42" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="9">
         <v>1</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E43" s="9">
         <v>5</v>
       </c>
       <c r="F43" s="9">
         <v>2</v>
       </c>
       <c r="G43" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="9">
         <v>1</v>
       </c>
       <c r="I43" s="9" t="s">
@@ -4348,52 +11332,55 @@
       </c>
       <c r="W43" s="21">
         <v>2</v>
       </c>
       <c r="X43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC43" s="11">
         <v>1</v>
       </c>
       <c r="AD43" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43" s="25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H44" s="9">
         <v>1</v>
       </c>
       <c r="I44" s="9" t="s">
@@ -4440,52 +11427,55 @@
       </c>
       <c r="W44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="21">
         <v>2</v>
       </c>
       <c r="AB44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC44" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD44" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="9" t="s">
@@ -4532,52 +11522,55 @@
       </c>
       <c r="W45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD45" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="9">
         <v>9</v>
       </c>
       <c r="D46" s="9">
         <v>2</v>
       </c>
       <c r="E46" s="9">
         <v>5</v>
       </c>
       <c r="F46" s="9">
         <v>1</v>
       </c>
       <c r="G46" s="9">
         <v>4</v>
       </c>
       <c r="H46" s="9">
         <v>1</v>
       </c>
       <c r="I46" s="9">
@@ -4615,61 +11608,64 @@
       </c>
       <c r="T46" s="21" t="s">
         <v>16</v>
       </c>
       <c r="U46" s="21">
         <v>3</v>
       </c>
       <c r="V46" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W46" s="21">
         <v>1</v>
       </c>
       <c r="X46" s="21">
         <v>3</v>
       </c>
       <c r="Y46" s="21">
         <v>2</v>
       </c>
       <c r="Z46" s="21">
         <v>1</v>
       </c>
       <c r="AA46" s="21">
         <v>4</v>
       </c>
-      <c r="AB46" s="36">
+      <c r="AB46" s="33">
         <v>2</v>
       </c>
       <c r="AC46" s="11">
         <v>2</v>
       </c>
       <c r="AD46" s="11">
         <v>1</v>
       </c>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H47" s="9">
         <v>1</v>
       </c>
       <c r="I47" s="9" t="s">
@@ -4716,52 +11712,55 @@
       </c>
       <c r="W47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA47" s="21">
         <v>1</v>
       </c>
       <c r="AB47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC47" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD47" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="9" t="s">
@@ -4808,52 +11807,55 @@
       </c>
       <c r="W48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC48" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD48" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="49" spans="1:36">
       <c r="A49" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="9">
         <v>1</v>
       </c>
       <c r="D49" s="9">
         <v>1</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="9">
         <v>2</v>
       </c>
       <c r="G49" s="9">
         <v>1</v>
       </c>
       <c r="H49" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="9" t="s">
@@ -4900,52 +11902,55 @@
       </c>
       <c r="W49" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X49" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y49" s="21">
         <v>1</v>
       </c>
       <c r="Z49" s="21">
         <v>1</v>
       </c>
       <c r="AA49" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB49" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC49" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD49" s="11">
         <v>1</v>
       </c>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49" s="25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:36">
       <c r="A50" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="9">
         <v>4</v>
       </c>
       <c r="D50" s="9">
         <v>2</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="9">
         <v>1</v>
       </c>
       <c r="G50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="9">
@@ -4983,61 +11988,64 @@
       </c>
       <c r="T50" s="21">
         <v>4</v>
       </c>
       <c r="U50" s="21">
         <v>2</v>
       </c>
       <c r="V50" s="21">
         <v>4</v>
       </c>
       <c r="W50" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X50" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y50" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z50" s="21">
         <v>1</v>
       </c>
       <c r="AA50" s="21">
         <v>3</v>
       </c>
-      <c r="AB50" s="36">
+      <c r="AB50" s="33">
         <v>3</v>
       </c>
-      <c r="AC50" s="36" t="s">
+      <c r="AC50" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD50" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="51" spans="1:36">
       <c r="A51" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="9">
         <v>1</v>
       </c>
       <c r="C51" s="9">
         <v>1</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="9" t="s">
@@ -5078,58 +12086,61 @@
       </c>
       <c r="U51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="V51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB51" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="AC51" s="36" t="s">
+      <c r="AC51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD51" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="52" spans="1:36">
       <c r="A52" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="9">
         <v>1</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="9">
         <v>1</v>
       </c>
       <c r="G52" s="9">
         <v>2</v>
       </c>
       <c r="H52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="9">
@@ -5170,59 +12181,67 @@
       </c>
       <c r="U52" s="21">
         <v>1</v>
       </c>
       <c r="V52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W52" s="21">
         <v>1</v>
       </c>
       <c r="X52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="AC52" s="36" t="s">
+      <c r="AC52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD52" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="25" t="s">
+      <c r="AE52" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF52" s="35"/>
+      <c r="AG52" s="35"/>
+      <c r="AH52" s="35"/>
+      <c r="AI52" s="35"/>
+      <c r="AJ52" s="35"/>
+    </row>
+    <row r="53" spans="1:36">
+      <c r="A53" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="F53" s="14">
         <v>1</v>
       </c>
       <c r="G53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="H53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="15">
         <v>3</v>
@@ -5268,283 +12287,303 @@
       </c>
       <c r="W53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="X53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="15">
         <v>1</v>
       </c>
       <c r="Z53" s="15">
         <v>1</v>
       </c>
       <c r="AA53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AC53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AD53" s="14" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF53" s="37"/>
+      <c r="AG53" s="37"/>
+      <c r="AH53" s="37"/>
+      <c r="AI53" s="37"/>
+      <c r="AJ53" s="37"/>
+    </row>
+    <row r="54" spans="1:36">
       <c r="AC54" s="11"/>
       <c r="AD54" s="11"/>
     </row>
-    <row r="55" spans="1:30">
+    <row r="55" spans="1:36">
       <c r="AC55" s="11"/>
       <c r="AD55" s="11"/>
     </row>
-    <row r="56" spans="1:30">
+    <row r="56" spans="1:36">
       <c r="AC56" s="11"/>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:36">
       <c r="AC57" s="11"/>
     </row>
-    <row r="58" spans="1:30">
+    <row r="58" spans="1:36">
       <c r="AC58" s="11"/>
     </row>
-    <row r="59" spans="1:30">
+    <row r="59" spans="1:36">
       <c r="AC59" s="11"/>
     </row>
-    <row r="60" spans="1:30">
+    <row r="60" spans="1:36">
       <c r="AC60" s="11"/>
     </row>
-    <row r="61" spans="1:30">
+    <row r="61" spans="1:36">
       <c r="AC61" s="11"/>
     </row>
-    <row r="62" spans="1:30">
+    <row r="62" spans="1:36">
       <c r="AC62" s="11"/>
     </row>
-    <row r="63" spans="1:30">
+    <row r="63" spans="1:36">
       <c r="AC63" s="11"/>
     </row>
-    <row r="64" spans="1:30">
+    <row r="64" spans="1:36">
       <c r="AC64" s="11"/>
     </row>
     <row r="65" spans="29:29">
       <c r="AC65" s="11"/>
     </row>
     <row r="66" spans="29:29">
       <c r="AC66" s="11"/>
     </row>
     <row r="67" spans="29:29">
       <c r="AC67" s="11"/>
     </row>
     <row r="68" spans="29:29">
       <c r="AC68" s="11"/>
     </row>
     <row r="69" spans="29:29">
       <c r="AC69" s="11"/>
     </row>
     <row r="70" spans="29:29">
       <c r="AC70" s="11"/>
     </row>
     <row r="71" spans="29:29">
       <c r="AC71" s="11"/>
     </row>
     <row r="72" spans="29:29">
       <c r="AC72" s="11"/>
     </row>
     <row r="73" spans="29:29">
       <c r="AC73" s="11"/>
     </row>
     <row r="74" spans="29:29">
       <c r="AC74" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK55"/>
   <sheetViews>
-    <sheetView topLeftCell="B6" zoomScale="79" zoomScaleNormal="79" workbookViewId="0">
-      <selection activeCell="AD7" sqref="AD7:AD53"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="Z65" sqref="Z65"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="25" style="26" bestFit="1" customWidth="1"/>
-[...22 lines deleted...]
-    <col min="26" max="16384" width="9.109375" style="26"/>
+    <col min="1" max="1" width="25" style="25" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="25" customWidth="1"/>
+    <col min="3" max="3" width="7.28515625" style="25" customWidth="1"/>
+    <col min="4" max="4" width="4.5703125" style="25" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="25" customWidth="1"/>
+    <col min="6" max="6" width="3.85546875" style="25" customWidth="1"/>
+    <col min="7" max="8" width="4.85546875" style="25" customWidth="1"/>
+    <col min="9" max="9" width="5.7109375" style="25" customWidth="1"/>
+    <col min="10" max="10" width="7.7109375" style="25" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" style="25" customWidth="1"/>
+    <col min="12" max="12" width="6.140625" style="25" customWidth="1"/>
+    <col min="13" max="13" width="7.140625" style="25" customWidth="1"/>
+    <col min="14" max="14" width="6.140625" style="25" customWidth="1"/>
+    <col min="15" max="15" width="7.28515625" style="25" customWidth="1"/>
+    <col min="16" max="16" width="4.5703125" style="25" customWidth="1"/>
+    <col min="17" max="17" width="6.140625" style="25" customWidth="1"/>
+    <col min="18" max="18" width="4.7109375" style="25" customWidth="1"/>
+    <col min="19" max="20" width="4.85546875" style="25" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="25" customWidth="1"/>
+    <col min="22" max="22" width="7.7109375" style="25" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.85546875" style="25" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="8.85546875" style="25" customWidth="1"/>
+    <col min="25" max="25" width="7.140625" style="25" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="13.2">
-      <c r="A1" s="47" t="s">
+    <row r="1" spans="1:37" ht="12.75">
+      <c r="A1" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="47"/>
-[...49 lines deleted...]
-      <c r="Y2" s="37"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
+      <c r="Z1" s="49"/>
+      <c r="AA1" s="49"/>
+      <c r="AB1" s="49"/>
+      <c r="AC1" s="49"/>
+      <c r="AD1" s="49"/>
+      <c r="AE1" s="49"/>
+      <c r="AF1" s="49"/>
+      <c r="AG1" s="49"/>
+      <c r="AH1" s="49"/>
+      <c r="AI1" s="49"/>
+      <c r="AJ1" s="49"/>
+      <c r="AK1" s="49"/>
+    </row>
+    <row r="2" spans="1:37" ht="12.75">
+      <c r="A2" s="34"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="34"/>
+      <c r="O2" s="34"/>
+      <c r="P2" s="34"/>
+      <c r="Q2" s="34"/>
+      <c r="R2" s="34"/>
+      <c r="S2" s="34"/>
+      <c r="T2" s="34"/>
+      <c r="U2" s="34"/>
+      <c r="V2" s="34"/>
+      <c r="W2" s="34"/>
+      <c r="X2" s="34"/>
+      <c r="Y2" s="34"/>
     </row>
     <row r="3" spans="1:37" s="2" customFormat="1">
-      <c r="B3" s="28"/>
-      <c r="C3" s="28"/>
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="AK3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="45"/>
-      <c r="B4" s="39">
+      <c r="A4" s="47"/>
+      <c r="B4" s="41">
         <v>2024</v>
       </c>
-      <c r="C4" s="40"/>
-[...10 lines deleted...]
-      <c r="N4" s="39">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="41">
         <v>2025</v>
       </c>
-      <c r="O4" s="40"/>
-[...10 lines deleted...]
-      <c r="Z4" s="39">
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
+      <c r="W4" s="42"/>
+      <c r="X4" s="42"/>
+      <c r="Y4" s="42"/>
+      <c r="Z4" s="41">
         <v>2026</v>
       </c>
-      <c r="AA4" s="40"/>
-[...9 lines deleted...]
-      <c r="AK4" s="40"/>
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="42"/>
+      <c r="AH4" s="42"/>
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="42"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="46"/>
+      <c r="A5" s="48"/>
       <c r="B5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -5611,77 +12650,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="42" t="s">
+      <c r="A6" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="42"/>
-[...22 lines deleted...]
-      <c r="Y6" s="42"/>
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="44"/>
+      <c r="W6" s="44"/>
+      <c r="X6" s="44"/>
+      <c r="Y6" s="44"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="7">
         <v>42</v>
       </c>
       <c r="C7" s="7">
         <v>1258</v>
       </c>
       <c r="D7" s="7">
         <v>63</v>
       </c>
       <c r="E7" s="7">
         <v>162</v>
       </c>
       <c r="F7" s="7">
         <v>76</v>
       </c>
       <c r="G7" s="7">
         <v>91</v>
       </c>
       <c r="H7" s="7">
         <v>50</v>
@@ -5715,64 +12754,67 @@
       </c>
       <c r="R7" s="13">
         <v>29</v>
       </c>
       <c r="S7" s="13">
         <v>67</v>
       </c>
       <c r="T7" s="13">
         <v>85</v>
       </c>
       <c r="U7" s="13">
         <v>41</v>
       </c>
       <c r="V7" s="21">
         <v>30</v>
       </c>
       <c r="W7" s="21">
         <v>30</v>
       </c>
       <c r="X7" s="13">
         <v>62</v>
       </c>
       <c r="Y7" s="13">
         <v>24</v>
       </c>
-      <c r="Z7" s="26">
+      <c r="Z7" s="25">
         <v>22</v>
       </c>
-      <c r="AA7" s="26">
+      <c r="AA7" s="25">
         <v>23</v>
       </c>
       <c r="AB7" s="11">
         <v>20</v>
       </c>
       <c r="AC7" s="11">
         <v>20</v>
       </c>
       <c r="AD7" s="11">
         <v>10</v>
+      </c>
+      <c r="AE7" s="11">
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="7">
         <v>20</v>
       </c>
       <c r="C8" s="7">
         <v>827</v>
       </c>
       <c r="D8" s="7">
         <v>41</v>
       </c>
       <c r="E8" s="7">
         <v>44</v>
       </c>
       <c r="F8" s="7">
         <v>42</v>
       </c>
       <c r="G8" s="7">
         <v>47</v>
       </c>
       <c r="H8" s="7">
@@ -5810,61 +12852,64 @@
       </c>
       <c r="S8" s="13">
         <v>36</v>
       </c>
       <c r="T8" s="13">
         <v>40</v>
       </c>
       <c r="U8" s="13">
         <v>16</v>
       </c>
       <c r="V8" s="21">
         <v>19</v>
       </c>
       <c r="W8" s="21">
         <v>26</v>
       </c>
       <c r="X8" s="13">
         <v>30</v>
       </c>
       <c r="Y8" s="13">
         <v>12</v>
       </c>
       <c r="Z8" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA8" s="26">
+      <c r="AA8" s="25">
         <v>6</v>
       </c>
       <c r="AB8" s="11">
         <v>8</v>
       </c>
       <c r="AC8" s="11">
         <v>13</v>
       </c>
       <c r="AD8" s="11">
         <v>7</v>
+      </c>
+      <c r="AE8" s="11">
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="7">
         <v>11</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="7">
         <v>81</v>
       </c>
       <c r="F9" s="7">
         <v>1</v>
       </c>
       <c r="G9" s="7">
         <v>6</v>
       </c>
       <c r="H9" s="7" t="s">
@@ -5902,61 +12947,64 @@
       </c>
       <c r="S9" s="13">
         <v>7</v>
       </c>
       <c r="T9" s="13">
         <v>5</v>
       </c>
       <c r="U9" s="13">
         <v>4</v>
       </c>
       <c r="V9" s="21">
         <v>1</v>
       </c>
       <c r="W9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X9" s="13">
         <v>1</v>
       </c>
       <c r="Y9" s="13">
         <v>1</v>
       </c>
       <c r="Z9" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA9" s="26">
-[...2 lines deleted...]
-      <c r="AB9" s="32" t="s">
+      <c r="AA9" s="25">
+        <v>1</v>
+      </c>
+      <c r="AB9" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC9" s="11">
         <v>2</v>
       </c>
       <c r="AD9" s="11" t="s">
         <v>16</v>
+      </c>
+      <c r="AE9" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="7">
         <v>1</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="7">
         <v>1</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="7" t="s">
@@ -5994,60 +13042,63 @@
       </c>
       <c r="S10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA10" s="32" t="s">
-[...2 lines deleted...]
-      <c r="AB10" s="32" t="s">
+      <c r="AA10" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB10" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD10" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE10" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="7">
         <v>2</v>
       </c>
       <c r="C11" s="7">
         <v>4</v>
       </c>
       <c r="D11" s="7">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="7">
         <v>3</v>
       </c>
       <c r="G11" s="7">
         <v>1</v>
       </c>
@@ -6083,64 +13134,67 @@
       </c>
       <c r="R11" s="13">
         <v>2</v>
       </c>
       <c r="S11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U11" s="13">
         <v>4</v>
       </c>
       <c r="V11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="Z11" s="26">
-[...2 lines deleted...]
-      <c r="AA11" s="32" t="s">
+      <c r="Z11" s="25">
+        <v>1</v>
+      </c>
+      <c r="AA11" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB11" s="11">
         <v>1</v>
       </c>
       <c r="AC11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD11" s="11" t="s">
         <v>16</v>
+      </c>
+      <c r="AE11" s="11">
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="7">
         <v>1</v>
       </c>
       <c r="C12" s="7">
         <v>2</v>
       </c>
       <c r="D12" s="7">
         <v>4</v>
       </c>
       <c r="E12" s="7">
         <v>4</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="7">
         <v>2</v>
       </c>
       <c r="H12" s="7" t="s">
@@ -6178,60 +13232,63 @@
       </c>
       <c r="S12" s="13">
         <v>1</v>
       </c>
       <c r="T12" s="13">
         <v>2</v>
       </c>
       <c r="U12" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V12" s="21">
         <v>2</v>
       </c>
       <c r="W12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X12" s="13">
         <v>1</v>
       </c>
       <c r="Y12" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA12" s="32" t="s">
-[...2 lines deleted...]
-      <c r="AB12" s="32" t="s">
+      <c r="AA12" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB12" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC12" s="11">
         <v>1</v>
       </c>
       <c r="AD12" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE12" s="11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="7">
         <v>1</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="7" t="s">
         <v>16</v>
       </c>
@@ -6270,61 +13327,64 @@
       </c>
       <c r="S13" s="13">
         <v>1</v>
       </c>
       <c r="T13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA13" s="32" t="s">
-[...2 lines deleted...]
-      <c r="AB13" s="32" t="s">
+      <c r="AA13" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB13" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD13" s="11" t="s">
         <v>16</v>
+      </c>
+      <c r="AE13" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7">
         <v>8</v>
       </c>
       <c r="C14" s="7">
         <v>53</v>
       </c>
       <c r="D14" s="7">
         <v>2</v>
       </c>
       <c r="E14" s="7">
         <v>1</v>
       </c>
       <c r="F14" s="7">
         <v>4</v>
       </c>
       <c r="G14" s="7">
         <v>7</v>
       </c>
       <c r="H14" s="7">
@@ -6362,61 +13422,64 @@
       </c>
       <c r="S14" s="13">
         <v>6</v>
       </c>
       <c r="T14" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U14" s="13">
         <v>1</v>
       </c>
       <c r="V14" s="21">
         <v>2</v>
       </c>
       <c r="W14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X14" s="13">
         <v>2</v>
       </c>
       <c r="Y14" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z14" s="13">
         <v>1</v>
       </c>
-      <c r="AA14" s="26">
+      <c r="AA14" s="25">
         <v>11</v>
       </c>
-      <c r="AB14" s="32" t="s">
+      <c r="AB14" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD14" s="11" t="s">
         <v>16</v>
+      </c>
+      <c r="AE14" s="11">
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7">
         <v>22</v>
       </c>
       <c r="D15" s="7">
         <v>2</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="7">
         <v>3</v>
       </c>
       <c r="H15" s="7" t="s">
@@ -6451,64 +13514,67 @@
       </c>
       <c r="R15" s="13">
         <v>1</v>
       </c>
       <c r="S15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="Z15" s="26">
-[...5 lines deleted...]
-      <c r="AB15" s="32" t="s">
+      <c r="Z15" s="25">
+        <v>2</v>
+      </c>
+      <c r="AA15" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB15" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD15" s="11" t="s">
         <v>16</v>
+      </c>
+      <c r="AE15" s="11">
+        <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="7">
         <v>14</v>
       </c>
       <c r="D16" s="7">
         <v>1</v>
       </c>
       <c r="E16" s="7">
         <v>6</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="7">
         <v>7</v>
       </c>
       <c r="H16" s="7" t="s">
@@ -6546,64 +13612,67 @@
       </c>
       <c r="S16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA16" s="32" t="s">
-[...2 lines deleted...]
-      <c r="AB16" s="32" t="s">
+      <c r="AA16" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB16" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD16" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="7">
         <v>70</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="7">
         <v>2</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="7">
@@ -6638,64 +13707,67 @@
       </c>
       <c r="S17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U17" s="13">
         <v>5</v>
       </c>
       <c r="V17" s="21">
         <v>1</v>
       </c>
       <c r="W17" s="21">
         <v>1</v>
       </c>
       <c r="X17" s="13">
         <v>2</v>
       </c>
       <c r="Y17" s="13">
         <v>2</v>
       </c>
       <c r="Z17" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA17" s="26">
+      <c r="AA17" s="25">
         <v>1</v>
       </c>
       <c r="AB17" s="11">
         <v>2</v>
       </c>
       <c r="AC17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD17" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="7">
         <v>9</v>
       </c>
       <c r="C18" s="7">
         <v>239</v>
       </c>
       <c r="D18" s="7">
         <v>12</v>
       </c>
       <c r="E18" s="7">
         <v>17</v>
       </c>
       <c r="F18" s="7">
         <v>21</v>
       </c>
       <c r="G18" s="7">
         <v>10</v>
       </c>
       <c r="H18" s="7">
         <v>9</v>
       </c>
       <c r="I18" s="7">
@@ -6727,67 +13799,70 @@
       </c>
       <c r="R18" s="13">
         <v>2</v>
       </c>
       <c r="S18" s="13">
         <v>15</v>
       </c>
       <c r="T18" s="13">
         <v>35</v>
       </c>
       <c r="U18" s="13">
         <v>11</v>
       </c>
       <c r="V18" s="21">
         <v>5</v>
       </c>
       <c r="W18" s="21">
         <v>2</v>
       </c>
       <c r="X18" s="13">
         <v>21</v>
       </c>
       <c r="Y18" s="13">
         <v>9</v>
       </c>
-      <c r="Z18" s="26">
+      <c r="Z18" s="25">
         <v>18</v>
       </c>
-      <c r="AA18" s="26">
+      <c r="AA18" s="25">
         <v>4</v>
       </c>
       <c r="AB18" s="11">
         <v>9</v>
       </c>
       <c r="AC18" s="11">
         <v>4</v>
       </c>
       <c r="AD18" s="11">
         <v>3</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="11">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="7">
         <v>6</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="7" t="s">
@@ -6822,64 +13897,67 @@
       </c>
       <c r="S19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T19" s="13">
         <v>3</v>
       </c>
       <c r="U19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X19" s="13">
         <v>5</v>
       </c>
       <c r="Y19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA19" s="32" t="s">
-[...2 lines deleted...]
-      <c r="AB19" s="32" t="s">
+      <c r="AA19" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB19" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD19" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="7">
         <v>4</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="7">
         <v>4</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="7" t="s">
@@ -6914,65 +13992,68 @@
       </c>
       <c r="S20" s="13">
         <v>1</v>
       </c>
       <c r="T20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA20" s="32" t="s">
-[...2 lines deleted...]
-      <c r="AB20" s="32" t="s">
+      <c r="AA20" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB20" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD20" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="24" t="s">
+      <c r="AE20" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
+      <c r="A21" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="7">
         <v>1</v>
       </c>
       <c r="C21" s="7">
         <v>5</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="7">
         <v>2</v>
       </c>
       <c r="F21" s="7">
         <v>5</v>
       </c>
       <c r="G21" s="8">
         <v>8</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="7">
         <v>5</v>
@@ -7006,95 +14087,98 @@
       </c>
       <c r="S21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="W21" s="21">
         <v>1</v>
       </c>
       <c r="X21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z21" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA21" s="32" t="s">
-[...2 lines deleted...]
-      <c r="AB21" s="32" t="s">
+      <c r="AA21" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB21" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC21" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD21" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="44" t="s">
+      <c r="AE21" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="15" customHeight="1">
+      <c r="A22" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="44"/>
-[...22 lines deleted...]
-      <c r="Y22" s="44"/>
+      <c r="B22" s="46"/>
+      <c r="C22" s="46"/>
+      <c r="D22" s="46"/>
+      <c r="E22" s="46"/>
+      <c r="F22" s="46"/>
+      <c r="G22" s="46"/>
+      <c r="H22" s="46"/>
+      <c r="I22" s="46"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="46"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="46"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+      <c r="U22" s="46"/>
+      <c r="V22" s="46"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="46"/>
+      <c r="Y22" s="46"/>
       <c r="AC22" s="11"/>
       <c r="AD22" s="11"/>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="7">
         <v>26</v>
       </c>
       <c r="C23" s="7">
         <v>873</v>
       </c>
       <c r="D23" s="7">
         <v>43</v>
       </c>
       <c r="E23" s="7">
         <v>55</v>
       </c>
       <c r="F23" s="7">
         <v>47</v>
       </c>
       <c r="G23" s="7">
         <v>60</v>
       </c>
       <c r="H23" s="7">
         <v>40</v>
       </c>
       <c r="I23" s="7">
@@ -7126,67 +14210,70 @@
       </c>
       <c r="R23" s="13">
         <v>14</v>
       </c>
       <c r="S23" s="13">
         <v>43</v>
       </c>
       <c r="T23" s="13">
         <v>44</v>
       </c>
       <c r="U23" s="13">
         <v>18</v>
       </c>
       <c r="V23" s="13">
         <v>19</v>
       </c>
       <c r="W23" s="13">
         <v>26</v>
       </c>
       <c r="X23" s="13">
         <v>31</v>
       </c>
       <c r="Y23" s="13">
         <v>16</v>
       </c>
-      <c r="Z23" s="26">
+      <c r="Z23" s="25">
         <v>10</v>
       </c>
-      <c r="AA23" s="26">
+      <c r="AA23" s="25">
         <v>6</v>
       </c>
-      <c r="AB23" s="26">
+      <c r="AB23" s="25">
         <v>8</v>
       </c>
       <c r="AC23" s="11">
         <v>14</v>
       </c>
       <c r="AD23" s="11">
         <v>10</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="25">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="7">
         <v>20</v>
       </c>
       <c r="C24" s="7">
         <v>827</v>
       </c>
       <c r="D24" s="7">
         <v>41</v>
       </c>
       <c r="E24" s="7">
         <v>44</v>
       </c>
       <c r="F24" s="7">
         <v>42</v>
       </c>
       <c r="G24" s="7">
         <v>47</v>
       </c>
       <c r="H24" s="7">
         <v>39</v>
       </c>
       <c r="I24" s="7">
@@ -7221,64 +14308,67 @@
       </c>
       <c r="S24" s="13">
         <v>36</v>
       </c>
       <c r="T24" s="13">
         <v>40</v>
       </c>
       <c r="U24" s="13">
         <v>16</v>
       </c>
       <c r="V24" s="13">
         <v>19</v>
       </c>
       <c r="W24" s="13">
         <v>26</v>
       </c>
       <c r="X24" s="13">
         <v>30</v>
       </c>
       <c r="Y24" s="13">
         <v>12</v>
       </c>
       <c r="Z24" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA24" s="26">
+      <c r="AA24" s="25">
         <v>6</v>
       </c>
-      <c r="AB24" s="26">
+      <c r="AB24" s="25">
         <v>8</v>
       </c>
       <c r="AC24" s="11">
         <v>13</v>
       </c>
       <c r="AD24" s="11">
         <v>7</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="25">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="7" t="s">
@@ -7325,52 +14415,55 @@
       </c>
       <c r="W25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="7" t="s">
@@ -7417,52 +14510,55 @@
       </c>
       <c r="W26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="7">
         <v>1</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="7">
         <v>2</v>
       </c>
       <c r="G27" s="7">
         <v>1</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I27" s="7">
@@ -7494,67 +14590,70 @@
       </c>
       <c r="R27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U27" s="13">
         <v>1</v>
       </c>
       <c r="V27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="Z27" s="26">
+      <c r="Z27" s="25">
         <v>1</v>
       </c>
       <c r="AA27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD27" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="7" t="s">
@@ -7601,52 +14700,55 @@
       </c>
       <c r="W28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:30">
+      <c r="AE28" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="7" t="s">
@@ -7693,52 +14795,55 @@
       </c>
       <c r="W29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="7" t="s">
@@ -7785,52 +14890,55 @@
       </c>
       <c r="W30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="7">
         <v>8</v>
       </c>
       <c r="D31" s="7">
         <v>1</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="7">
         <v>2</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="7" t="s">
@@ -7877,52 +14985,55 @@
       </c>
       <c r="W31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD31" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="32" spans="1:30">
+      <c r="AE31" s="25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="7">
         <v>2</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="7">
         <v>4</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="7">
         <v>3</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="7" t="s">
@@ -7969,52 +15080,55 @@
       </c>
       <c r="W32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD32" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32" s="25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="7" t="s">
@@ -8061,52 +15175,55 @@
       </c>
       <c r="W33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:30">
+      <c r="AE33" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="7">
         <v>6</v>
       </c>
       <c r="C34" s="7">
         <v>35</v>
       </c>
       <c r="D34" s="7">
         <v>1</v>
       </c>
       <c r="E34" s="7">
         <v>7</v>
       </c>
       <c r="F34" s="7">
         <v>3</v>
       </c>
       <c r="G34" s="7">
         <v>7</v>
       </c>
       <c r="H34" s="7">
         <v>1</v>
       </c>
       <c r="I34" s="7">
@@ -8138,67 +15255,70 @@
       </c>
       <c r="R34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S34" s="13">
         <v>7</v>
       </c>
       <c r="T34" s="13">
         <v>4</v>
       </c>
       <c r="U34" s="13">
         <v>1</v>
       </c>
       <c r="V34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X34" s="13">
         <v>1</v>
       </c>
       <c r="Y34" s="13">
         <v>4</v>
       </c>
-      <c r="Z34" s="26">
+      <c r="Z34" s="25">
         <v>9</v>
       </c>
       <c r="AA34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC34" s="11">
         <v>1</v>
       </c>
       <c r="AD34" s="11">
         <v>3</v>
       </c>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34" s="25">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="7" t="s">
@@ -8245,52 +15365,55 @@
       </c>
       <c r="W35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="7" t="s">
@@ -8337,53 +15460,56 @@
       </c>
       <c r="W36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="24" t="s">
+      <c r="AE36" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="7" t="s">
         <v>16</v>
@@ -8429,83 +15555,86 @@
       </c>
       <c r="W37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="43" t="s">
+      <c r="AE37" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" s="45" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="43"/>
-[...22 lines deleted...]
-      <c r="Y38" s="43"/>
+      <c r="B38" s="45"/>
+      <c r="C38" s="45"/>
+      <c r="D38" s="45"/>
+      <c r="E38" s="45"/>
+      <c r="F38" s="45"/>
+      <c r="G38" s="45"/>
+      <c r="H38" s="45"/>
+      <c r="I38" s="45"/>
+      <c r="J38" s="45"/>
+      <c r="K38" s="45"/>
+      <c r="L38" s="45"/>
+      <c r="M38" s="45"/>
+      <c r="N38" s="45"/>
+      <c r="O38" s="45"/>
+      <c r="P38" s="45"/>
+      <c r="Q38" s="45"/>
+      <c r="R38" s="45"/>
+      <c r="S38" s="45"/>
+      <c r="T38" s="45"/>
+      <c r="U38" s="45"/>
+      <c r="V38" s="45"/>
+      <c r="W38" s="45"/>
+      <c r="X38" s="45"/>
+      <c r="Y38" s="45"/>
       <c r="AC38" s="11"/>
       <c r="AD38" s="11"/>
     </row>
-    <row r="39" spans="1:30">
+    <row r="39" spans="1:31">
       <c r="A39" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="7">
         <v>16</v>
       </c>
       <c r="C39" s="7">
         <v>385</v>
       </c>
       <c r="D39" s="7">
         <v>20</v>
       </c>
       <c r="E39" s="7">
         <v>107</v>
       </c>
       <c r="F39" s="7">
         <v>29</v>
       </c>
       <c r="G39" s="7">
         <v>31</v>
       </c>
       <c r="H39" s="7">
         <v>10</v>
       </c>
       <c r="I39" s="7">
@@ -8537,67 +15666,70 @@
       </c>
       <c r="R39" s="13">
         <v>15</v>
       </c>
       <c r="S39" s="13">
         <v>24</v>
       </c>
       <c r="T39" s="13">
         <v>41</v>
       </c>
       <c r="U39" s="13">
         <v>23</v>
       </c>
       <c r="V39" s="13">
         <v>11</v>
       </c>
       <c r="W39" s="13">
         <v>4</v>
       </c>
       <c r="X39" s="13">
         <v>31</v>
       </c>
       <c r="Y39" s="13">
         <v>8</v>
       </c>
-      <c r="Z39" s="26">
+      <c r="Z39" s="25">
         <v>12</v>
       </c>
-      <c r="AA39" s="26">
+      <c r="AA39" s="25">
         <v>17</v>
       </c>
-      <c r="AB39" s="26">
+      <c r="AB39" s="25">
         <v>12</v>
       </c>
       <c r="AC39" s="11">
         <v>6</v>
       </c>
-      <c r="AD39" s="36" t="s">
-[...3 lines deleted...]
-    <row r="40" spans="1:30">
+      <c r="AD39" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE39" s="25">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="7" t="s">
@@ -8632,64 +15764,67 @@
       </c>
       <c r="S40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="13">
         <v>1</v>
       </c>
       <c r="Z40" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA40" s="32" t="s">
-[...2 lines deleted...]
-      <c r="AB40" s="32" t="s">
+      <c r="AA40" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB40" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD40" s="36" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:30">
+      <c r="AD40" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE40" s="33" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="7">
         <v>11</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E41" s="7">
         <v>81</v>
       </c>
       <c r="F41" s="7">
         <v>1</v>
       </c>
       <c r="G41" s="7">
         <v>6</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="7">
@@ -8724,64 +15859,67 @@
       </c>
       <c r="S41" s="13">
         <v>7</v>
       </c>
       <c r="T41" s="13">
         <v>5</v>
       </c>
       <c r="U41" s="13">
         <v>4</v>
       </c>
       <c r="V41" s="13">
         <v>1</v>
       </c>
       <c r="W41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X41" s="13">
         <v>1</v>
       </c>
       <c r="Y41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z41" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA41" s="26">
-[...2 lines deleted...]
-      <c r="AB41" s="32" t="s">
+      <c r="AA41" s="25">
+        <v>1</v>
+      </c>
+      <c r="AB41" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC41" s="11">
         <v>2</v>
       </c>
-      <c r="AD41" s="36" t="s">
-[...3 lines deleted...]
-    <row r="42" spans="1:30">
+      <c r="AD41" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE41" s="25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="7">
         <v>1</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="7">
         <v>1</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="7" t="s">
@@ -8816,64 +15954,67 @@
       </c>
       <c r="S42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA42" s="32" t="s">
-[...2 lines deleted...]
-      <c r="AB42" s="32" t="s">
+      <c r="AA42" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB42" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC42" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD42" s="36" t="s">
-[...3 lines deleted...]
-    <row r="43" spans="1:30">
+      <c r="AD42" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE42" s="33" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="7">
         <v>2</v>
       </c>
       <c r="C43" s="7">
         <v>3</v>
       </c>
       <c r="D43" s="7">
         <v>1</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F43" s="7">
         <v>1</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I43" s="7">
@@ -8908,64 +16049,67 @@
       </c>
       <c r="S43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U43" s="13">
         <v>3</v>
       </c>
       <c r="V43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA43" s="32" t="s">
+      <c r="AA43" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB43" s="11">
         <v>1</v>
       </c>
       <c r="AC43" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD43" s="36" t="s">
-[...3 lines deleted...]
-    <row r="44" spans="1:30">
+      <c r="AD43" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE43" s="25">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="7">
         <v>1</v>
       </c>
       <c r="C44" s="7">
         <v>2</v>
       </c>
       <c r="D44" s="7">
         <v>4</v>
       </c>
       <c r="E44" s="7">
         <v>4</v>
       </c>
       <c r="F44" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="7">
         <v>2</v>
       </c>
       <c r="H44" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I44" s="7">
@@ -9000,64 +16144,67 @@
       </c>
       <c r="S44" s="13">
         <v>1</v>
       </c>
       <c r="T44" s="13">
         <v>2</v>
       </c>
       <c r="U44" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V44" s="13">
         <v>2</v>
       </c>
       <c r="W44" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X44" s="13">
         <v>1</v>
       </c>
       <c r="Y44" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA44" s="32" t="s">
-[...2 lines deleted...]
-      <c r="AB44" s="32" t="s">
+      <c r="AA44" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB44" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC44" s="11">
         <v>1</v>
       </c>
-      <c r="AD44" s="36" t="s">
-[...3 lines deleted...]
-    <row r="45" spans="1:30">
+      <c r="AD44" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE44" s="33" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="7">
         <v>1</v>
       </c>
       <c r="C45" s="7">
         <v>0</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="7" t="s">
@@ -9092,64 +16239,67 @@
       </c>
       <c r="S45" s="13">
         <v>1</v>
       </c>
       <c r="T45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA45" s="32" t="s">
-[...2 lines deleted...]
-      <c r="AB45" s="32" t="s">
+      <c r="AA45" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB45" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC45" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD45" s="36" t="s">
-[...3 lines deleted...]
-    <row r="46" spans="1:30">
+      <c r="AD45" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE45" s="25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="7">
         <v>8</v>
       </c>
       <c r="C46" s="7">
         <v>53</v>
       </c>
       <c r="D46" s="7">
         <v>2</v>
       </c>
       <c r="E46" s="7">
         <v>1</v>
       </c>
       <c r="F46" s="7">
         <v>4</v>
       </c>
       <c r="G46" s="7">
         <v>7</v>
       </c>
       <c r="H46" s="7">
         <v>2</v>
       </c>
       <c r="I46" s="7">
@@ -9181,67 +16331,70 @@
       </c>
       <c r="R46" s="13">
         <v>1</v>
       </c>
       <c r="S46" s="13">
         <v>6</v>
       </c>
       <c r="T46" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U46" s="13">
         <v>1</v>
       </c>
       <c r="V46" s="13">
         <v>2</v>
       </c>
       <c r="W46" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X46" s="13">
         <v>2</v>
       </c>
       <c r="Y46" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="Z46" s="26">
-[...2 lines deleted...]
-      <c r="AA46" s="26">
+      <c r="Z46" s="25">
+        <v>1</v>
+      </c>
+      <c r="AA46" s="25">
         <v>11</v>
       </c>
-      <c r="AB46" s="32" t="s">
+      <c r="AB46" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC46" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD46" s="36" t="s">
-[...3 lines deleted...]
-    <row r="47" spans="1:30">
+      <c r="AD46" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE46" s="25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="7">
         <v>14</v>
       </c>
       <c r="D47" s="7">
         <v>1</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="7">
         <v>1</v>
       </c>
       <c r="H47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="7" t="s">
@@ -9273,67 +16426,70 @@
       </c>
       <c r="R47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="S47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="Z47" s="26">
-[...5 lines deleted...]
-      <c r="AB47" s="32" t="s">
+      <c r="Z47" s="25">
+        <v>2</v>
+      </c>
+      <c r="AA47" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB47" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC47" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD47" s="36" t="s">
-[...3 lines deleted...]
-    <row r="48" spans="1:30">
+      <c r="AD47" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE47" s="25">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="7">
         <v>12</v>
       </c>
       <c r="D48" s="7">
         <v>1</v>
       </c>
       <c r="E48" s="7">
         <v>2</v>
       </c>
       <c r="F48" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="7">
         <v>4</v>
       </c>
       <c r="H48" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="7" t="s">
@@ -9368,64 +16524,67 @@
       </c>
       <c r="S48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA48" s="32" t="s">
-[...2 lines deleted...]
-      <c r="AB48" s="32" t="s">
+      <c r="AA48" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB48" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC48" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD48" s="36" t="s">
-[...3 lines deleted...]
-    <row r="49" spans="1:30">
+      <c r="AD48" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE48" s="33" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="49" spans="1:37">
       <c r="A49" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="7">
         <v>70</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="7">
         <v>2</v>
       </c>
       <c r="F49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="7">
@@ -9460,64 +16619,67 @@
       </c>
       <c r="S49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="U49" s="13">
         <v>5</v>
       </c>
       <c r="V49" s="13">
         <v>1</v>
       </c>
       <c r="W49" s="13">
         <v>1</v>
       </c>
       <c r="X49" s="13">
         <v>2</v>
       </c>
       <c r="Y49" s="13">
         <v>2</v>
       </c>
       <c r="Z49" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA49" s="26">
+      <c r="AA49" s="25">
         <v>1</v>
       </c>
       <c r="AB49" s="11">
         <v>2</v>
       </c>
       <c r="AC49" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD49" s="36" t="s">
-[...3 lines deleted...]
-    <row r="50" spans="1:30">
+      <c r="AD49" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE49" s="33" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="50" spans="1:37">
       <c r="A50" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="7">
         <v>3</v>
       </c>
       <c r="C50" s="7">
         <v>204</v>
       </c>
       <c r="D50" s="7">
         <v>11</v>
       </c>
       <c r="E50" s="7">
         <v>10</v>
       </c>
       <c r="F50" s="7">
         <v>18</v>
       </c>
       <c r="G50" s="7">
         <v>3</v>
       </c>
       <c r="H50" s="7">
         <v>8</v>
       </c>
       <c r="I50" s="7">
@@ -9549,67 +16711,70 @@
       </c>
       <c r="R50" s="13">
         <v>2</v>
       </c>
       <c r="S50" s="13">
         <v>8</v>
       </c>
       <c r="T50" s="13">
         <v>31</v>
       </c>
       <c r="U50" s="13">
         <v>10</v>
       </c>
       <c r="V50" s="13">
         <v>5</v>
       </c>
       <c r="W50" s="13">
         <v>2</v>
       </c>
       <c r="X50" s="13">
         <v>20</v>
       </c>
       <c r="Y50" s="13">
         <v>5</v>
       </c>
-      <c r="Z50" s="26">
+      <c r="Z50" s="25">
         <v>9</v>
       </c>
-      <c r="AA50" s="26">
+      <c r="AA50" s="25">
         <v>4</v>
       </c>
       <c r="AB50" s="11">
         <v>9</v>
       </c>
       <c r="AC50" s="11">
         <v>3</v>
       </c>
-      <c r="AD50" s="36" t="s">
-[...3 lines deleted...]
-    <row r="51" spans="1:30">
+      <c r="AD50" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE50" s="25">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="51" spans="1:37">
       <c r="A51" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="7">
         <v>6</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="7" t="s">
@@ -9644,64 +16809,73 @@
       </c>
       <c r="S51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="T51" s="13">
         <v>3</v>
       </c>
       <c r="U51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="V51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X51" s="13">
         <v>5</v>
       </c>
       <c r="Y51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="AA51" s="34" t="s">
-[...2 lines deleted...]
-      <c r="AB51" s="34" t="s">
+      <c r="AA51" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB51" s="31" t="s">
         <v>16</v>
       </c>
       <c r="AC51" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD51" s="36" t="s">
-[...3 lines deleted...]
-    <row r="52" spans="1:30">
+      <c r="AD51" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE51" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF51" s="35"/>
+      <c r="AG51" s="35"/>
+      <c r="AH51" s="35"/>
+      <c r="AI51" s="35"/>
+      <c r="AJ51" s="35"/>
+      <c r="AK51" s="35"/>
+    </row>
+    <row r="52" spans="1:37">
       <c r="A52" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="7">
         <v>4</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="7">
         <v>4</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="7" t="s">
@@ -9745,56 +16919,65 @@
       </c>
       <c r="V52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="W52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC52" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AD52" s="36" t="s">
-[...4 lines deleted...]
-      <c r="A53" s="25" t="s">
+      <c r="AD52" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AE52" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF52" s="35"/>
+      <c r="AG52" s="35"/>
+      <c r="AH52" s="35"/>
+      <c r="AI52" s="35"/>
+      <c r="AJ52" s="35"/>
+      <c r="AK52" s="35"/>
+    </row>
+    <row r="53" spans="1:37">
+      <c r="A53" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="17">
         <v>1</v>
       </c>
       <c r="C53" s="17">
         <v>5</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="17">
         <v>2</v>
       </c>
       <c r="F53" s="17">
         <v>5</v>
       </c>
       <c r="G53" s="18">
         <v>8</v>
       </c>
       <c r="H53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="I53" s="18">
         <v>5</v>
@@ -9840,6076 +17023,97 @@
       </c>
       <c r="W53" s="18">
         <v>1</v>
       </c>
       <c r="X53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="Z53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="AA53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="AC53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AD53" s="14" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF53" s="37"/>
+      <c r="AG53" s="37"/>
+      <c r="AH53" s="37"/>
+      <c r="AI53" s="37"/>
+      <c r="AJ53" s="37"/>
+      <c r="AK53" s="37"/>
+    </row>
+    <row r="54" spans="1:37">
       <c r="E54" s="12"/>
       <c r="AD54" s="11"/>
     </row>
-    <row r="55" spans="1:30">
+    <row r="55" spans="1:37">
       <c r="AD55" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A1:AK1"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A1:Y1"/>
-[...5987 lines deleted...]
-    <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Сальдо внешней миграции</vt:lpstr>
       <vt:lpstr>Прибывшие</vt:lpstr>
       <vt:lpstr>Выбышие</vt:lpstr>
-      <vt:lpstr>Сальдо внешней миграции</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>