--- v4 (2026-08-31)
+++ v5 (2026-09-21)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12495" activeTab="2"/>
+    <workbookView xWindow="2625" yWindow="-330" windowWidth="14340" windowHeight="12495"/>
   </bookViews>
   <sheets>
     <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId1"/>
     <sheet name="Прибывшие" sheetId="1" r:id="rId2"/>
     <sheet name="Выбышие" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2748" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2836" uniqueCount="35">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -126,51 +126,54 @@
     <t>район Шал акына</t>
   </si>
   <si>
     <t xml:space="preserve">Аккайынский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тайыншинский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тимирязевский район </t>
   </si>
   <si>
     <t xml:space="preserve">Уалихановский район </t>
   </si>
   <si>
     <t>район им. Г.Мусрепова</t>
   </si>
   <si>
     <t xml:space="preserve">г. Петропавловск </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="14">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -215,50 +218,55 @@
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -348,51 +356,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -455,79 +463,88 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -804,184 +821,184 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK574"/>
   <sheetViews>
-    <sheetView topLeftCell="T1" workbookViewId="0">
-      <selection activeCell="AI29" sqref="AI29"/>
+    <sheetView tabSelected="1" topLeftCell="X1" workbookViewId="0">
+      <selection activeCell="AI23" sqref="AI23:AI24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="25" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="25" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="25" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="25" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="25" customWidth="1"/>
     <col min="6" max="6" width="3.85546875" style="25" customWidth="1"/>
     <col min="7" max="8" width="4.85546875" style="25" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="25" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="25" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="25" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="25" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="25" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="25" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="25" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="25" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="25" customWidth="1"/>
     <col min="18" max="18" width="4.5703125" style="25" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="25" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="25" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="25" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.140625" style="25" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="25" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="43"/>
-[...22 lines deleted...]
-      <c r="Y1" s="43"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+      <c r="T1" s="42"/>
+      <c r="U1" s="42"/>
+      <c r="V1" s="42"/>
+      <c r="W1" s="42"/>
+      <c r="X1" s="42"/>
+      <c r="Y1" s="42"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="39"/>
       <c r="B2" s="39"/>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
       <c r="I2" s="39"/>
       <c r="J2" s="39"/>
       <c r="K2" s="39"/>
       <c r="L2" s="39"/>
       <c r="M2" s="39"/>
     </row>
     <row r="3" spans="1:37" s="2" customFormat="1">
       <c r="B3" s="26"/>
       <c r="C3" s="26"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="AK3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="47"/>
-      <c r="B4" s="41">
+      <c r="A4" s="46"/>
+      <c r="B4" s="40">
         <v>2024</v>
       </c>
-      <c r="C4" s="42"/>
-[...10 lines deleted...]
-      <c r="N4" s="41">
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
+      <c r="N4" s="40">
         <v>2025</v>
       </c>
-      <c r="O4" s="42"/>
-[...10 lines deleted...]
-      <c r="Z4" s="41">
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
+      <c r="S4" s="41"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
+      <c r="X4" s="41"/>
+      <c r="Y4" s="41"/>
+      <c r="Z4" s="40">
         <v>2026</v>
       </c>
-      <c r="AA4" s="42"/>
-[...9 lines deleted...]
-      <c r="AK4" s="42"/>
+      <c r="AA4" s="41"/>
+      <c r="AB4" s="41"/>
+      <c r="AC4" s="41"/>
+      <c r="AD4" s="41"/>
+      <c r="AE4" s="41"/>
+      <c r="AF4" s="41"/>
+      <c r="AG4" s="41"/>
+      <c r="AH4" s="41"/>
+      <c r="AI4" s="41"/>
+      <c r="AJ4" s="41"/>
+      <c r="AK4" s="41"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="48"/>
+      <c r="A5" s="47"/>
       <c r="B5" s="22" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="36" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="22" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="22" t="s">
@@ -1048,77 +1065,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="22" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="36" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="44" t="s">
+      <c r="A6" s="43" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="44"/>
-[...22 lines deleted...]
-      <c r="Y6" s="44"/>
+      <c r="B6" s="43"/>
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="43"/>
+      <c r="I6" s="43"/>
+      <c r="J6" s="43"/>
+      <c r="K6" s="43"/>
+      <c r="L6" s="43"/>
+      <c r="M6" s="43"/>
+      <c r="N6" s="43"/>
+      <c r="O6" s="43"/>
+      <c r="P6" s="43"/>
+      <c r="Q6" s="43"/>
+      <c r="R6" s="43"/>
+      <c r="S6" s="43"/>
+      <c r="T6" s="43"/>
+      <c r="U6" s="43"/>
+      <c r="V6" s="43"/>
+      <c r="W6" s="43"/>
+      <c r="X6" s="43"/>
+      <c r="Y6" s="43"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="11">
         <v>-27</v>
       </c>
       <c r="C7" s="11">
         <v>-1182</v>
       </c>
       <c r="D7" s="11">
         <v>-29</v>
       </c>
       <c r="E7" s="11">
         <v>-131</v>
       </c>
       <c r="F7" s="11">
         <v>-35</v>
       </c>
       <c r="G7" s="11">
         <v>-60</v>
       </c>
       <c r="H7" s="9">
         <v>-25</v>
@@ -1170,51 +1187,53 @@
       </c>
       <c r="X7" s="21">
         <v>-33</v>
       </c>
       <c r="Y7" s="21">
         <v>13</v>
       </c>
       <c r="Z7" s="11">
         <v>10</v>
       </c>
       <c r="AA7" s="11">
         <v>10</v>
       </c>
       <c r="AB7" s="33">
         <v>-2</v>
       </c>
       <c r="AC7" s="33">
         <v>-9</v>
       </c>
       <c r="AD7" s="33">
         <v>-2</v>
       </c>
       <c r="AE7" s="35">
         <v>-25</v>
       </c>
-      <c r="AF7" s="35"/>
+      <c r="AF7" s="49">
+        <v>-40</v>
+      </c>
       <c r="AG7" s="35"/>
       <c r="AH7" s="35"/>
       <c r="AI7" s="35"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="11">
         <v>-7</v>
       </c>
       <c r="C8" s="11">
         <v>-772</v>
       </c>
       <c r="D8" s="11">
         <v>-14</v>
       </c>
       <c r="E8" s="11">
         <v>-25</v>
       </c>
       <c r="F8" s="11">
         <v>-29</v>
       </c>
       <c r="G8" s="11">
         <v>-29</v>
@@ -1269,51 +1288,53 @@
       </c>
       <c r="X8" s="21">
         <v>-8</v>
       </c>
       <c r="Y8" s="21">
         <v>19</v>
       </c>
       <c r="Z8" s="11">
         <v>23</v>
       </c>
       <c r="AA8" s="11">
         <v>17</v>
       </c>
       <c r="AB8" s="33">
         <v>2</v>
       </c>
       <c r="AC8" s="33">
         <v>-6</v>
       </c>
       <c r="AD8" s="33">
         <v>-1</v>
       </c>
       <c r="AE8" s="35">
         <v>-2</v>
       </c>
-      <c r="AF8" s="35"/>
+      <c r="AF8" s="49">
+        <v>-4</v>
+      </c>
       <c r="AG8" s="35"/>
       <c r="AH8" s="35"/>
       <c r="AI8" s="35"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="11">
         <v>-9</v>
       </c>
       <c r="D9" s="11">
         <v>1</v>
       </c>
       <c r="E9" s="11">
         <v>-80</v>
       </c>
       <c r="F9" s="11">
         <v>3</v>
       </c>
       <c r="G9" s="11">
         <v>-6</v>
@@ -1368,51 +1389,53 @@
       </c>
       <c r="X9" s="21">
         <v>2</v>
       </c>
       <c r="Y9" s="21">
         <v>-1</v>
       </c>
       <c r="Z9" s="9">
         <v>4</v>
       </c>
       <c r="AA9" s="11">
         <v>-1</v>
       </c>
       <c r="AB9" s="33">
         <v>3</v>
       </c>
       <c r="AC9" s="33">
         <v>-2</v>
       </c>
       <c r="AD9" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE9" s="35">
         <v>-1</v>
       </c>
-      <c r="AF9" s="35"/>
+      <c r="AF9" s="49">
+        <v>-1</v>
+      </c>
       <c r="AG9" s="35"/>
       <c r="AH9" s="35"/>
       <c r="AI9" s="35"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="11">
         <v>-1</v>
       </c>
       <c r="F10" s="11">
         <v>2</v>
       </c>
       <c r="G10" s="11">
         <v>2</v>
@@ -1467,51 +1490,53 @@
       </c>
       <c r="X10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB10" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AC10" s="33">
         <v>1</v>
       </c>
       <c r="AD10" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE10" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF10" s="35"/>
+      <c r="AF10" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG10" s="35"/>
       <c r="AH10" s="35"/>
       <c r="AI10" s="35"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="11">
         <v>-2</v>
       </c>
       <c r="C11" s="11">
         <v>-3</v>
       </c>
       <c r="D11" s="11">
         <v>-1</v>
       </c>
       <c r="E11" s="11">
         <v>5</v>
       </c>
       <c r="F11" s="11">
         <v>8</v>
       </c>
       <c r="G11" s="11">
         <v>2</v>
@@ -1566,51 +1591,53 @@
       </c>
       <c r="X11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="9">
         <v>-1</v>
       </c>
       <c r="AA11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB11" s="33">
         <v>-1</v>
       </c>
       <c r="AC11" s="33">
         <v>1</v>
       </c>
       <c r="AD11" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE11" s="35">
         <v>-2</v>
       </c>
-      <c r="AF11" s="35"/>
+      <c r="AF11" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG11" s="35"/>
       <c r="AH11" s="35"/>
       <c r="AI11" s="35"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="11">
         <v>-1</v>
       </c>
       <c r="C12" s="11">
         <v>-2</v>
       </c>
       <c r="D12" s="11">
         <v>-4</v>
       </c>
       <c r="E12" s="11">
         <v>-4</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="11">
         <v>-2</v>
@@ -1665,51 +1692,53 @@
       </c>
       <c r="X12" s="21">
         <v>-1</v>
       </c>
       <c r="Y12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="11">
         <v>2</v>
       </c>
       <c r="AB12" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AC12" s="33">
         <v>-1</v>
       </c>
       <c r="AD12" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE12" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF12" s="35"/>
+      <c r="AF12" s="49">
+        <v>2</v>
+      </c>
       <c r="AG12" s="35"/>
       <c r="AH12" s="35"/>
       <c r="AI12" s="35"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="11">
         <v>-1</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="11" t="s">
         <v>16</v>
@@ -1764,51 +1793,53 @@
       </c>
       <c r="X13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB13" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AC13" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD13" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE13" s="35">
         <v>-1</v>
       </c>
-      <c r="AF13" s="35"/>
+      <c r="AF13" s="49">
+        <v>1</v>
+      </c>
       <c r="AG13" s="35"/>
       <c r="AH13" s="35"/>
       <c r="AI13" s="35"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="11">
         <v>-8</v>
       </c>
       <c r="C14" s="11">
         <v>-44</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="11">
         <v>4</v>
       </c>
       <c r="F14" s="11">
         <v>-3</v>
       </c>
       <c r="G14" s="11">
         <v>-3</v>
@@ -1863,51 +1894,53 @@
       </c>
       <c r="X14" s="21">
         <v>1</v>
       </c>
       <c r="Y14" s="21">
         <v>2</v>
       </c>
       <c r="Z14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA14" s="11">
         <v>-7</v>
       </c>
       <c r="AB14" s="33">
         <v>2</v>
       </c>
       <c r="AC14" s="33">
         <v>2</v>
       </c>
       <c r="AD14" s="33">
         <v>1</v>
       </c>
       <c r="AE14" s="35">
         <v>-1</v>
       </c>
-      <c r="AF14" s="35"/>
+      <c r="AF14" s="49">
+        <v>-7</v>
+      </c>
       <c r="AG14" s="35"/>
       <c r="AH14" s="35"/>
       <c r="AI14" s="35"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="11">
         <v>1</v>
       </c>
       <c r="C15" s="11">
         <v>-22</v>
       </c>
       <c r="D15" s="11">
         <v>-2</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="11">
         <v>-3</v>
@@ -1962,51 +1995,53 @@
       </c>
       <c r="X15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="9">
         <v>-2</v>
       </c>
       <c r="AA15" s="11">
         <v>1</v>
       </c>
       <c r="AB15" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AC15" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD15" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE15" s="35">
         <v>-5</v>
       </c>
-      <c r="AF15" s="35"/>
+      <c r="AF15" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG15" s="35"/>
       <c r="AH15" s="35"/>
       <c r="AI15" s="35"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="11">
         <v>-14</v>
       </c>
       <c r="D16" s="11">
         <v>-1</v>
       </c>
       <c r="E16" s="11">
         <v>-6</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="11">
         <v>-6</v>
@@ -2061,51 +2096,53 @@
       </c>
       <c r="X16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB16" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AC16" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD16" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE16" s="35">
         <v>-1</v>
       </c>
-      <c r="AF16" s="35"/>
+      <c r="AF16" s="49">
+        <v>-1</v>
+      </c>
       <c r="AG16" s="35"/>
       <c r="AH16" s="35"/>
       <c r="AI16" s="35"/>
     </row>
     <row r="17" spans="1:35">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="11">
         <v>-69</v>
       </c>
       <c r="D17" s="11">
         <v>1</v>
       </c>
       <c r="E17" s="11">
         <v>-2</v>
       </c>
       <c r="F17" s="11">
         <v>2</v>
       </c>
       <c r="G17" s="11">
         <v>1</v>
@@ -2160,51 +2197,53 @@
       </c>
       <c r="X17" s="21">
         <v>-2</v>
       </c>
       <c r="Y17" s="21">
         <v>-1</v>
       </c>
       <c r="Z17" s="9">
         <v>1</v>
       </c>
       <c r="AA17" s="11">
         <v>-1</v>
       </c>
       <c r="AB17" s="33">
         <v>-2</v>
       </c>
       <c r="AC17" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD17" s="33">
         <v>1</v>
       </c>
       <c r="AE17" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF17" s="35"/>
+      <c r="AF17" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG17" s="35"/>
       <c r="AH17" s="35"/>
       <c r="AI17" s="35"/>
     </row>
     <row r="18" spans="1:35">
       <c r="A18" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="11">
         <v>-9</v>
       </c>
       <c r="C18" s="11">
         <v>-233</v>
       </c>
       <c r="D18" s="11">
         <v>-10</v>
       </c>
       <c r="E18" s="11">
         <v>-16</v>
       </c>
       <c r="F18" s="11">
         <v>-15</v>
       </c>
       <c r="G18" s="11">
         <v>-10</v>
@@ -2259,51 +2298,53 @@
       </c>
       <c r="X18" s="21">
         <v>-20</v>
       </c>
       <c r="Y18" s="21">
         <v>-7</v>
       </c>
       <c r="Z18" s="9">
         <v>-16</v>
       </c>
       <c r="AA18" s="11">
         <v>-1</v>
       </c>
       <c r="AB18" s="33">
         <v>-6</v>
       </c>
       <c r="AC18" s="33">
         <v>-4</v>
       </c>
       <c r="AD18" s="33">
         <v>-3</v>
       </c>
       <c r="AE18" s="35">
         <v>-12</v>
       </c>
-      <c r="AF18" s="35"/>
+      <c r="AF18" s="49">
+        <v>-31</v>
+      </c>
       <c r="AG18" s="35"/>
       <c r="AH18" s="35"/>
       <c r="AI18" s="35"/>
     </row>
     <row r="19" spans="1:35">
       <c r="A19" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="11">
         <v>1</v>
       </c>
       <c r="C19" s="11">
         <v>-5</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="11" t="s">
         <v>16</v>
@@ -2358,51 +2399,53 @@
       </c>
       <c r="X19" s="21">
         <v>-5</v>
       </c>
       <c r="Y19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB19" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AC19" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD19" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE19" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF19" s="35"/>
+      <c r="AF19" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG19" s="35"/>
       <c r="AH19" s="35"/>
       <c r="AI19" s="35"/>
     </row>
     <row r="20" spans="1:35">
       <c r="A20" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="11">
         <v>-4</v>
       </c>
       <c r="D20" s="11">
         <v>1</v>
       </c>
       <c r="E20" s="11">
         <v>-4</v>
       </c>
       <c r="F20" s="11">
         <v>1</v>
       </c>
       <c r="G20" s="11">
         <v>2</v>
@@ -2457,51 +2500,53 @@
       </c>
       <c r="X20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB20" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AC20" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD20" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE20" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF20" s="35"/>
+      <c r="AF20" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG20" s="35"/>
       <c r="AH20" s="35"/>
       <c r="AI20" s="35"/>
     </row>
     <row r="21" spans="1:35">
       <c r="A21" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="11">
         <v>-1</v>
       </c>
       <c r="C21" s="11">
         <v>-5</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="11">
         <v>-2</v>
       </c>
       <c r="F21" s="11">
         <v>-4</v>
       </c>
       <c r="G21" s="11">
         <v>-8</v>
@@ -2556,83 +2601,85 @@
       </c>
       <c r="X21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="21">
         <v>1</v>
       </c>
       <c r="Z21" s="9">
         <v>1</v>
       </c>
       <c r="AA21" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB21" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AC21" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD21" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE21" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF21" s="35"/>
+      <c r="AF21" s="49">
+        <v>1</v>
+      </c>
       <c r="AG21" s="35"/>
       <c r="AH21" s="35"/>
       <c r="AI21" s="35"/>
     </row>
     <row r="22" spans="1:35" ht="15" customHeight="1">
-      <c r="A22" s="46" t="s">
+      <c r="A22" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="46"/>
-[...22 lines deleted...]
-      <c r="Y22" s="46"/>
+      <c r="B22" s="45"/>
+      <c r="C22" s="45"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="45"/>
+      <c r="K22" s="45"/>
+      <c r="L22" s="45"/>
+      <c r="M22" s="45"/>
+      <c r="N22" s="45"/>
+      <c r="O22" s="45"/>
+      <c r="P22" s="45"/>
+      <c r="Q22" s="45"/>
+      <c r="R22" s="45"/>
+      <c r="S22" s="45"/>
+      <c r="T22" s="45"/>
+      <c r="U22" s="45"/>
+      <c r="V22" s="45"/>
+      <c r="W22" s="45"/>
+      <c r="X22" s="45"/>
+      <c r="Y22" s="45"/>
       <c r="AB22" s="35"/>
       <c r="AC22" s="33"/>
       <c r="AD22" s="33"/>
       <c r="AF22" s="35"/>
       <c r="AG22" s="35"/>
       <c r="AH22" s="35"/>
       <c r="AI22" s="35"/>
     </row>
     <row r="23" spans="1:35">
       <c r="A23" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="11">
         <v>-12</v>
       </c>
       <c r="C23" s="11">
         <v>-816</v>
       </c>
       <c r="D23" s="11">
         <v>-16</v>
       </c>
       <c r="E23" s="11">
         <v>-35</v>
       </c>
       <c r="F23" s="11">
@@ -2691,54 +2738,54 @@
       </c>
       <c r="X23" s="21">
         <v>-8</v>
       </c>
       <c r="Y23" s="21">
         <v>17</v>
       </c>
       <c r="Z23" s="12">
         <v>14</v>
       </c>
       <c r="AA23" s="12">
         <v>17</v>
       </c>
       <c r="AB23" s="35">
         <v>2</v>
       </c>
       <c r="AC23" s="33">
         <v>-7</v>
       </c>
       <c r="AD23" s="33">
         <v>-4</v>
       </c>
       <c r="AE23" s="33">
         <v>-8</v>
       </c>
-      <c r="AF23" s="35"/>
-[...2 lines deleted...]
-      <c r="AI23" s="35"/>
+      <c r="AF23" s="49">
+        <v>-10</v>
+      </c>
+      <c r="AI23" s="49"/>
     </row>
     <row r="24" spans="1:35">
       <c r="A24" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="11">
         <v>-7</v>
       </c>
       <c r="C24" s="11">
         <v>-772</v>
       </c>
       <c r="D24" s="11">
         <v>-14</v>
       </c>
       <c r="E24" s="11">
         <v>-25</v>
       </c>
       <c r="F24" s="11">
         <v>-29</v>
       </c>
       <c r="G24" s="11">
         <v>-29</v>
       </c>
       <c r="H24" s="11">
         <v>-20</v>
@@ -2790,54 +2837,54 @@
       </c>
       <c r="X24" s="21">
         <v>-8</v>
       </c>
       <c r="Y24" s="21">
         <v>19</v>
       </c>
       <c r="Z24" s="12">
         <v>23</v>
       </c>
       <c r="AA24" s="12">
         <v>17</v>
       </c>
       <c r="AB24" s="35">
         <v>2</v>
       </c>
       <c r="AC24" s="33">
         <v>-6</v>
       </c>
       <c r="AD24" s="33">
         <v>-1</v>
       </c>
       <c r="AE24" s="33">
         <v>-2</v>
       </c>
-      <c r="AF24" s="35"/>
-[...2 lines deleted...]
-      <c r="AI24" s="35"/>
+      <c r="AF24" s="49">
+        <v>-4</v>
+      </c>
+      <c r="AI24" s="49"/>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="11"/>
       <c r="D25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="9" t="s">
@@ -2887,51 +2934,53 @@
       </c>
       <c r="X25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE25" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF25" s="35"/>
+      <c r="AF25" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG25" s="35"/>
       <c r="AH25" s="35"/>
       <c r="AI25" s="35"/>
     </row>
     <row r="26" spans="1:35">
       <c r="A26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="11"/>
       <c r="D26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="11" t="s">
@@ -2984,51 +3033,53 @@
       </c>
       <c r="X26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE26" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF26" s="35"/>
+      <c r="AF26" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG26" s="35"/>
       <c r="AH26" s="35"/>
       <c r="AI26" s="35"/>
     </row>
     <row r="27" spans="1:35">
       <c r="A27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="11">
         <v>-1</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="11">
         <v>7</v>
       </c>
       <c r="G27" s="11">
         <v>2</v>
@@ -3083,51 +3134,53 @@
       </c>
       <c r="X27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="21">
         <v>-1</v>
       </c>
       <c r="AA27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC27" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD27" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE27" s="33">
         <v>-2</v>
       </c>
-      <c r="AF27" s="35"/>
+      <c r="AF27" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG27" s="35"/>
       <c r="AH27" s="35"/>
       <c r="AI27" s="35"/>
     </row>
     <row r="28" spans="1:35">
       <c r="A28" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="11" t="s">
@@ -3180,51 +3233,53 @@
       </c>
       <c r="X28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE28" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF28" s="35"/>
+      <c r="AF28" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG28" s="35"/>
       <c r="AH28" s="35"/>
       <c r="AI28" s="35"/>
     </row>
     <row r="29" spans="1:35">
       <c r="A29" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="11"/>
       <c r="D29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="11" t="s">
@@ -3277,51 +3332,53 @@
       </c>
       <c r="X29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE29" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF29" s="35"/>
+      <c r="AF29" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG29" s="35"/>
       <c r="AH29" s="35"/>
       <c r="AI29" s="35"/>
     </row>
     <row r="30" spans="1:35">
       <c r="A30" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="11"/>
       <c r="D30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="11" t="s">
@@ -3374,51 +3431,53 @@
       </c>
       <c r="X30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE30" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF30" s="35"/>
+      <c r="AF30" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG30" s="35"/>
       <c r="AH30" s="35"/>
       <c r="AI30" s="35"/>
     </row>
     <row r="31" spans="1:35">
       <c r="A31" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="11">
         <v>1</v>
       </c>
       <c r="C31" s="11">
         <v>-8</v>
       </c>
       <c r="D31" s="11">
         <v>-1</v>
       </c>
       <c r="E31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="11">
         <v>-2</v>
@@ -3473,51 +3532,53 @@
       </c>
       <c r="X31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC31" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD31" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE31" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF31" s="35"/>
+      <c r="AF31" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG31" s="35"/>
       <c r="AH31" s="35"/>
       <c r="AI31" s="35"/>
     </row>
     <row r="32" spans="1:35">
       <c r="A32" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="11">
         <v>-2</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="11">
         <v>-4</v>
       </c>
       <c r="F32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="11">
         <v>-2</v>
@@ -3572,51 +3633,53 @@
       </c>
       <c r="X32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC32" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD32" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE32" s="33">
         <v>-1</v>
       </c>
-      <c r="AF32" s="35"/>
+      <c r="AF32" s="49">
+        <v>-1</v>
+      </c>
       <c r="AG32" s="35"/>
       <c r="AH32" s="35"/>
       <c r="AI32" s="35"/>
     </row>
     <row r="33" spans="1:35">
       <c r="A33" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="11"/>
       <c r="D33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="11" t="s">
@@ -3669,51 +3732,53 @@
       </c>
       <c r="X33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE33" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF33" s="35"/>
+      <c r="AF33" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG33" s="35"/>
       <c r="AH33" s="35"/>
       <c r="AI33" s="35"/>
     </row>
     <row r="34" spans="1:35">
       <c r="A34" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="11">
         <v>-6</v>
       </c>
       <c r="C34" s="11">
         <v>-33</v>
       </c>
       <c r="D34" s="11">
         <v>-1</v>
       </c>
       <c r="E34" s="11">
         <v>-6</v>
       </c>
       <c r="F34" s="11">
         <v>2</v>
       </c>
       <c r="G34" s="11">
         <v>-7</v>
@@ -3768,51 +3833,53 @@
       </c>
       <c r="X34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y34" s="21">
         <v>-2</v>
       </c>
       <c r="Z34" s="9">
         <v>-8</v>
       </c>
       <c r="AA34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC34" s="33">
         <v>-1</v>
       </c>
       <c r="AD34" s="33">
         <v>-3</v>
       </c>
       <c r="AE34" s="33">
         <v>-3</v>
       </c>
-      <c r="AF34" s="35"/>
+      <c r="AF34" s="49">
+        <v>-5</v>
+      </c>
       <c r="AG34" s="35"/>
       <c r="AH34" s="35"/>
       <c r="AI34" s="35"/>
     </row>
     <row r="35" spans="1:35">
       <c r="A35" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="11"/>
       <c r="D35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="11" t="s">
@@ -3865,51 +3932,53 @@
       </c>
       <c r="X35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE35" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF35" s="35"/>
+      <c r="AF35" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG35" s="35"/>
       <c r="AH35" s="35"/>
       <c r="AI35" s="35"/>
     </row>
     <row r="36" spans="1:35">
       <c r="A36" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="11"/>
       <c r="D36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="11" t="s">
@@ -3962,51 +4031,53 @@
       </c>
       <c r="X36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE36" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF36" s="35"/>
+      <c r="AF36" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG36" s="35"/>
       <c r="AH36" s="35"/>
       <c r="AI36" s="35"/>
     </row>
     <row r="37" spans="1:35">
       <c r="A37" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="11"/>
       <c r="D37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="11" t="s">
@@ -4059,83 +4130,85 @@
       </c>
       <c r="X37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE37" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF37" s="35"/>
+      <c r="AF37" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG37" s="35"/>
       <c r="AH37" s="35"/>
       <c r="AI37" s="35"/>
     </row>
     <row r="38" spans="1:35">
-      <c r="A38" s="45" t="s">
+      <c r="A38" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="45"/>
-[...22 lines deleted...]
-      <c r="Y38" s="45"/>
+      <c r="B38" s="44"/>
+      <c r="C38" s="44"/>
+      <c r="D38" s="44"/>
+      <c r="E38" s="44"/>
+      <c r="F38" s="44"/>
+      <c r="G38" s="44"/>
+      <c r="H38" s="44"/>
+      <c r="I38" s="44"/>
+      <c r="J38" s="44"/>
+      <c r="K38" s="44"/>
+      <c r="L38" s="44"/>
+      <c r="M38" s="44"/>
+      <c r="N38" s="44"/>
+      <c r="O38" s="44"/>
+      <c r="P38" s="44"/>
+      <c r="Q38" s="44"/>
+      <c r="R38" s="44"/>
+      <c r="S38" s="44"/>
+      <c r="T38" s="44"/>
+      <c r="U38" s="44"/>
+      <c r="V38" s="44"/>
+      <c r="W38" s="44"/>
+      <c r="X38" s="44"/>
+      <c r="Y38" s="44"/>
       <c r="AB38" s="35"/>
       <c r="AC38" s="33"/>
       <c r="AD38" s="33"/>
       <c r="AF38" s="35"/>
       <c r="AG38" s="35"/>
       <c r="AH38" s="35"/>
       <c r="AI38" s="35"/>
     </row>
     <row r="39" spans="1:35">
       <c r="A39" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="11">
         <v>-15</v>
       </c>
       <c r="C39" s="11">
         <v>-366</v>
       </c>
       <c r="D39" s="11">
         <v>-13</v>
       </c>
       <c r="E39" s="11">
         <v>-96</v>
       </c>
       <c r="F39" s="11">
@@ -4194,51 +4267,53 @@
       </c>
       <c r="X39" s="21">
         <v>-25</v>
       </c>
       <c r="Y39" s="21">
         <v>-4</v>
       </c>
       <c r="Z39" s="12">
         <v>-4</v>
       </c>
       <c r="AA39" s="12">
         <v>-7</v>
       </c>
       <c r="AB39" s="33">
         <v>-4</v>
       </c>
       <c r="AC39" s="33">
         <v>-2</v>
       </c>
       <c r="AD39" s="33">
         <v>2</v>
       </c>
       <c r="AE39" s="33">
         <v>-17</v>
       </c>
-      <c r="AF39" s="40"/>
+      <c r="AF39" s="49">
+        <v>-30</v>
+      </c>
       <c r="AG39" s="35"/>
       <c r="AH39" s="35"/>
       <c r="AI39" s="35"/>
     </row>
     <row r="40" spans="1:35">
       <c r="A40" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="11" t="s">
         <v>16</v>
@@ -4293,51 +4368,53 @@
       </c>
       <c r="X40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE40" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF40" s="35"/>
+      <c r="AF40" s="33" t="s">
+        <v>16</v>
+      </c>
       <c r="AG40" s="35"/>
       <c r="AH40" s="35"/>
       <c r="AI40" s="35"/>
     </row>
     <row r="41" spans="1:35">
       <c r="A41" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="11">
         <v>-9</v>
       </c>
       <c r="D41" s="11">
         <v>1</v>
       </c>
       <c r="E41" s="11">
         <v>-80</v>
       </c>
       <c r="F41" s="11">
         <v>3</v>
       </c>
       <c r="G41" s="11">
         <v>-6</v>
@@ -4392,51 +4469,53 @@
       </c>
       <c r="X41" s="21">
         <v>2</v>
       </c>
       <c r="Y41" s="21">
         <v>-1</v>
       </c>
       <c r="Z41" s="21">
         <v>4</v>
       </c>
       <c r="AA41" s="12">
         <v>-1</v>
       </c>
       <c r="AB41" s="33">
         <v>3</v>
       </c>
       <c r="AC41" s="33">
         <v>-2</v>
       </c>
       <c r="AD41" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE41" s="33">
         <v>-1</v>
       </c>
-      <c r="AF41" s="35"/>
+      <c r="AF41" s="49">
+        <v>-1</v>
+      </c>
       <c r="AG41" s="35"/>
       <c r="AH41" s="35"/>
       <c r="AI41" s="35"/>
     </row>
     <row r="42" spans="1:35">
       <c r="A42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D42" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="11">
         <v>-1</v>
       </c>
       <c r="F42" s="11">
         <v>2</v>
       </c>
       <c r="G42" s="11">
         <v>2</v>
@@ -4491,51 +4570,53 @@
       </c>
       <c r="X42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB42" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AC42" s="33">
         <v>1</v>
       </c>
       <c r="AD42" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE42" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF42" s="35"/>
+      <c r="AF42" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG42" s="35"/>
       <c r="AH42" s="35"/>
       <c r="AI42" s="35"/>
     </row>
     <row r="43" spans="1:35">
       <c r="A43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="11">
         <v>-2</v>
       </c>
       <c r="C43" s="11">
         <v>-2</v>
       </c>
       <c r="D43" s="11">
         <v>-1</v>
       </c>
       <c r="E43" s="11">
         <v>5</v>
       </c>
       <c r="F43" s="11">
         <v>1</v>
       </c>
       <c r="G43" s="11">
         <v>0</v>
@@ -4590,51 +4671,53 @@
       </c>
       <c r="X43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB43" s="33">
         <v>-1</v>
       </c>
       <c r="AC43" s="33">
         <v>1</v>
       </c>
       <c r="AD43" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE43" s="33">
         <v>-2</v>
       </c>
-      <c r="AF43" s="35"/>
+      <c r="AF43" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG43" s="35"/>
       <c r="AH43" s="35"/>
       <c r="AI43" s="35"/>
     </row>
     <row r="44" spans="1:35">
       <c r="A44" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="11">
         <v>-1</v>
       </c>
       <c r="C44" s="11">
         <v>-2</v>
       </c>
       <c r="D44" s="11">
         <v>-4</v>
       </c>
       <c r="E44" s="11">
         <v>-4</v>
       </c>
       <c r="F44" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="11">
         <v>-2</v>
@@ -4689,51 +4772,53 @@
       </c>
       <c r="X44" s="21">
         <v>-1</v>
       </c>
       <c r="Y44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="12">
         <v>2</v>
       </c>
       <c r="AB44" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AC44" s="33">
         <v>-1</v>
       </c>
       <c r="AD44" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE44" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF44" s="35"/>
+      <c r="AF44" s="49">
+        <v>2</v>
+      </c>
       <c r="AG44" s="35"/>
       <c r="AH44" s="35"/>
       <c r="AI44" s="35"/>
     </row>
     <row r="45" spans="1:35">
       <c r="A45" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="11">
         <v>-1</v>
       </c>
       <c r="C45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="11" t="s">
         <v>16</v>
@@ -4788,51 +4873,53 @@
       </c>
       <c r="X45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB45" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AC45" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD45" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE45" s="33">
         <v>-1</v>
       </c>
-      <c r="AF45" s="35"/>
+      <c r="AF45" s="49">
+        <v>1</v>
+      </c>
       <c r="AG45" s="35"/>
       <c r="AH45" s="35"/>
       <c r="AI45" s="35"/>
     </row>
     <row r="46" spans="1:35">
       <c r="A46" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="11">
         <v>-8</v>
       </c>
       <c r="C46" s="11">
         <v>-44</v>
       </c>
       <c r="D46" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E46" s="11">
         <v>4</v>
       </c>
       <c r="F46" s="11">
         <v>-3</v>
       </c>
       <c r="G46" s="11">
         <v>-3</v>
@@ -4885,51 +4972,53 @@
       <c r="W46" s="21">
         <v>1</v>
       </c>
       <c r="X46" s="21">
         <v>1</v>
       </c>
       <c r="Y46" s="21">
         <v>2</v>
       </c>
       <c r="Z46" s="21"/>
       <c r="AA46" s="12">
         <v>-7</v>
       </c>
       <c r="AB46" s="33">
         <v>2</v>
       </c>
       <c r="AC46" s="33">
         <v>2</v>
       </c>
       <c r="AD46" s="33">
         <v>1</v>
       </c>
       <c r="AE46" s="33">
         <v>-1</v>
       </c>
-      <c r="AF46" s="35"/>
+      <c r="AF46" s="49">
+        <v>-7</v>
+      </c>
       <c r="AG46" s="35"/>
       <c r="AH46" s="35"/>
       <c r="AI46" s="35"/>
     </row>
     <row r="47" spans="1:35">
       <c r="A47" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="11">
         <v>-14</v>
       </c>
       <c r="D47" s="11">
         <v>-1</v>
       </c>
       <c r="E47" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="11">
         <v>-1</v>
@@ -4984,51 +5073,53 @@
       </c>
       <c r="X47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="27">
         <v>-2</v>
       </c>
       <c r="AA47" s="12">
         <v>1</v>
       </c>
       <c r="AB47" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AC47" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD47" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE47" s="33">
         <v>-3</v>
       </c>
-      <c r="AF47" s="35"/>
+      <c r="AF47" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG47" s="35"/>
       <c r="AH47" s="35"/>
       <c r="AI47" s="35"/>
     </row>
     <row r="48" spans="1:35">
       <c r="A48" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="11">
         <v>-12</v>
       </c>
       <c r="D48" s="11">
         <v>-1</v>
       </c>
       <c r="E48" s="11">
         <v>-2</v>
       </c>
       <c r="F48" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="11">
         <v>-4</v>
@@ -5081,51 +5172,53 @@
       <c r="W48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="28"/>
       <c r="AA48" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB48" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AC48" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD48" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE48" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF48" s="35"/>
+      <c r="AF48" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG48" s="35"/>
       <c r="AH48" s="35"/>
       <c r="AI48" s="35"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="11">
         <v>-69</v>
       </c>
       <c r="D49" s="11">
         <v>1</v>
       </c>
       <c r="E49" s="11">
         <v>-2</v>
       </c>
       <c r="F49" s="11">
         <v>2</v>
       </c>
       <c r="G49" s="11">
         <v>1</v>
@@ -5180,51 +5273,53 @@
       </c>
       <c r="X49" s="21">
         <v>-2</v>
       </c>
       <c r="Y49" s="21">
         <v>-1</v>
       </c>
       <c r="Z49" s="27">
         <v>1</v>
       </c>
       <c r="AA49" s="12">
         <v>-1</v>
       </c>
       <c r="AB49" s="33">
         <v>-2</v>
       </c>
       <c r="AC49" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD49" s="33">
         <v>1</v>
       </c>
       <c r="AE49" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF49" s="35"/>
+      <c r="AF49" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG49" s="35"/>
       <c r="AH49" s="35"/>
       <c r="AI49" s="35"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="11">
         <v>-3</v>
       </c>
       <c r="C50" s="11">
         <v>-200</v>
       </c>
       <c r="D50" s="11">
         <v>-9</v>
       </c>
       <c r="E50" s="11">
         <v>-10</v>
       </c>
       <c r="F50" s="11">
         <v>-17</v>
       </c>
       <c r="G50" s="11">
         <v>-3</v>
@@ -5279,51 +5374,53 @@
       </c>
       <c r="X50" s="21">
         <v>-20</v>
       </c>
       <c r="Y50" s="21">
         <v>-5</v>
       </c>
       <c r="Z50" s="27">
         <v>-8</v>
       </c>
       <c r="AA50" s="12">
         <v>-1</v>
       </c>
       <c r="AB50" s="33">
         <v>-6</v>
       </c>
       <c r="AC50" s="33">
         <v>-3</v>
       </c>
       <c r="AD50" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE50" s="33">
         <v>-9</v>
       </c>
-      <c r="AF50" s="35"/>
+      <c r="AF50" s="49">
+        <v>-26</v>
+      </c>
       <c r="AG50" s="35"/>
       <c r="AH50" s="35"/>
       <c r="AI50" s="35"/>
       <c r="AJ50" s="35"/>
       <c r="AK50" s="35"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="11">
         <v>1</v>
       </c>
       <c r="C51" s="11">
         <v>-5</v>
       </c>
       <c r="D51" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="11" t="s">
         <v>16</v>
       </c>
@@ -5380,51 +5477,53 @@
       </c>
       <c r="X51" s="21">
         <v>-5</v>
       </c>
       <c r="Y51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE51" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF51" s="35"/>
+      <c r="AF51" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG51" s="35"/>
       <c r="AH51" s="35"/>
       <c r="AI51" s="35"/>
       <c r="AJ51" s="35"/>
       <c r="AK51" s="35"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="11">
         <v>-4</v>
       </c>
       <c r="D52" s="11">
         <v>1</v>
       </c>
       <c r="E52" s="11">
         <v>-4</v>
       </c>
       <c r="F52" s="11">
         <v>1</v>
       </c>
@@ -5481,51 +5580,53 @@
       </c>
       <c r="X52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE52" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF52" s="35"/>
+      <c r="AF52" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG52" s="35"/>
       <c r="AH52" s="35"/>
       <c r="AI52" s="35"/>
       <c r="AJ52" s="35"/>
       <c r="AK52" s="35"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="15">
         <v>-1</v>
       </c>
       <c r="C53" s="15">
         <v>-5</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="15">
         <v>-2</v>
       </c>
       <c r="F53" s="15">
         <v>-4</v>
       </c>
@@ -5582,51 +5683,53 @@
       </c>
       <c r="X53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="15">
         <v>1</v>
       </c>
       <c r="Z53" s="15">
         <v>1</v>
       </c>
       <c r="AA53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AC53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AD53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AE53" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="AF53" s="37"/>
+      <c r="AF53" s="51">
+        <v>1</v>
+      </c>
       <c r="AG53" s="37"/>
       <c r="AH53" s="37"/>
       <c r="AI53" s="37"/>
       <c r="AJ53" s="37"/>
       <c r="AK53" s="37"/>
     </row>
     <row r="54" spans="1:37">
       <c r="AD54" s="30"/>
       <c r="AE54" s="30"/>
     </row>
     <row r="55" spans="1:37">
       <c r="AD55" s="30"/>
       <c r="AE55" s="30"/>
     </row>
     <row r="56" spans="1:37">
       <c r="AD56" s="30"/>
       <c r="AE56" s="30"/>
     </row>
     <row r="57" spans="1:37">
       <c r="AD57" s="30"/>
       <c r="AE57" s="30"/>
     </row>
     <row r="58" spans="1:37">
       <c r="AD58" s="30"/>
       <c r="AE58" s="30"/>
@@ -7676,185 +7779,185 @@
       <c r="AE573" s="30"/>
     </row>
     <row r="574" spans="31:31">
       <c r="AE574" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK74"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AH18" sqref="AH18"/>
+    <sheetView topLeftCell="X1" workbookViewId="0">
+      <selection activeCell="AF45" sqref="AF45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="25" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="25" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="25" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="25" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="25" customWidth="1"/>
     <col min="6" max="6" width="3.85546875" style="25" customWidth="1"/>
     <col min="7" max="8" width="4.85546875" style="25" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="25" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="25" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="25" customWidth="1"/>
     <col min="12" max="12" width="8.28515625" style="25" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="25" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="25" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="25" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="25" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="25" customWidth="1"/>
     <col min="18" max="18" width="3.85546875" style="25" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="25" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="25" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="25" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="25" customWidth="1"/>
     <col min="24" max="24" width="6.140625" style="25" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="25" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="43"/>
-[...22 lines deleted...]
-      <c r="Y1" s="43"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+      <c r="T1" s="42"/>
+      <c r="U1" s="42"/>
+      <c r="V1" s="42"/>
+      <c r="W1" s="42"/>
+      <c r="X1" s="42"/>
+      <c r="Y1" s="42"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="32"/>
       <c r="B2" s="32"/>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="32"/>
       <c r="F2" s="32"/>
       <c r="G2" s="32"/>
       <c r="H2" s="32"/>
       <c r="I2" s="32"/>
       <c r="J2" s="32"/>
       <c r="K2" s="32"/>
       <c r="L2" s="32"/>
       <c r="M2" s="32"/>
     </row>
     <row r="3" spans="1:37" s="2" customFormat="1">
       <c r="B3" s="26"/>
       <c r="C3" s="26"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="AK3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="47"/>
-      <c r="B4" s="41">
+      <c r="A4" s="46"/>
+      <c r="B4" s="40">
         <v>2024</v>
       </c>
-      <c r="C4" s="42"/>
-[...10 lines deleted...]
-      <c r="N4" s="41">
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
+      <c r="N4" s="40">
         <v>2025</v>
       </c>
-      <c r="O4" s="42"/>
-[...10 lines deleted...]
-      <c r="Z4" s="41">
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
+      <c r="S4" s="41"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
+      <c r="X4" s="41"/>
+      <c r="Y4" s="41"/>
+      <c r="Z4" s="40">
         <v>2026</v>
       </c>
-      <c r="AA4" s="42"/>
-[...9 lines deleted...]
-      <c r="AK4" s="42"/>
+      <c r="AA4" s="41"/>
+      <c r="AB4" s="41"/>
+      <c r="AC4" s="41"/>
+      <c r="AD4" s="41"/>
+      <c r="AE4" s="41"/>
+      <c r="AF4" s="41"/>
+      <c r="AG4" s="41"/>
+      <c r="AH4" s="41"/>
+      <c r="AI4" s="41"/>
+      <c r="AJ4" s="41"/>
+      <c r="AK4" s="41"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="48"/>
+      <c r="A5" s="47"/>
       <c r="B5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -7921,77 +8024,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="44" t="s">
+      <c r="A6" s="43" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="44"/>
-[...22 lines deleted...]
-      <c r="Y6" s="44"/>
+      <c r="B6" s="43"/>
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="43"/>
+      <c r="I6" s="43"/>
+      <c r="J6" s="43"/>
+      <c r="K6" s="43"/>
+      <c r="L6" s="43"/>
+      <c r="M6" s="43"/>
+      <c r="N6" s="43"/>
+      <c r="O6" s="43"/>
+      <c r="P6" s="43"/>
+      <c r="Q6" s="43"/>
+      <c r="R6" s="43"/>
+      <c r="S6" s="43"/>
+      <c r="T6" s="43"/>
+      <c r="U6" s="43"/>
+      <c r="V6" s="43"/>
+      <c r="W6" s="43"/>
+      <c r="X6" s="43"/>
+      <c r="Y6" s="43"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="9">
         <v>15</v>
       </c>
       <c r="C7" s="9">
         <v>76</v>
       </c>
       <c r="D7" s="9">
         <v>34</v>
       </c>
       <c r="E7" s="9">
         <v>31</v>
       </c>
       <c r="F7" s="9">
         <v>41</v>
       </c>
       <c r="G7" s="9">
         <v>31</v>
       </c>
       <c r="H7" s="9">
         <v>25</v>
@@ -8043,50 +8146,53 @@
       </c>
       <c r="X7" s="21">
         <v>29</v>
       </c>
       <c r="Y7" s="21">
         <v>37</v>
       </c>
       <c r="Z7" s="21">
         <v>32</v>
       </c>
       <c r="AA7" s="21">
         <v>33</v>
       </c>
       <c r="AB7" s="11">
         <v>18</v>
       </c>
       <c r="AC7" s="11">
         <v>11</v>
       </c>
       <c r="AD7" s="11">
         <v>8</v>
       </c>
       <c r="AE7" s="25">
         <v>17</v>
       </c>
+      <c r="AF7" s="49">
+        <v>13</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="9">
         <v>13</v>
       </c>
       <c r="C8" s="9">
         <v>55</v>
       </c>
       <c r="D8" s="9">
         <v>27</v>
       </c>
       <c r="E8" s="9">
         <v>19</v>
       </c>
       <c r="F8" s="9">
         <v>13</v>
       </c>
       <c r="G8" s="9">
         <v>18</v>
       </c>
       <c r="H8" s="9">
         <v>19</v>
@@ -8138,50 +8244,53 @@
       </c>
       <c r="X8" s="21">
         <v>22</v>
       </c>
       <c r="Y8" s="21">
         <v>31</v>
       </c>
       <c r="Z8" s="21">
         <v>23</v>
       </c>
       <c r="AA8" s="21">
         <v>23</v>
       </c>
       <c r="AB8" s="11">
         <v>10</v>
       </c>
       <c r="AC8" s="11">
         <v>7</v>
       </c>
       <c r="AD8" s="11">
         <v>6</v>
       </c>
       <c r="AE8" s="25">
         <v>15</v>
       </c>
+      <c r="AF8" s="49">
+        <v>8</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="9">
         <v>2</v>
       </c>
       <c r="D9" s="9">
         <v>1</v>
       </c>
       <c r="E9" s="9">
         <v>1</v>
       </c>
       <c r="F9" s="9">
         <v>4</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>16</v>
@@ -8233,50 +8342,53 @@
       </c>
       <c r="X9" s="21">
         <v>3</v>
       </c>
       <c r="Y9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z9" s="21">
         <v>4</v>
       </c>
       <c r="AA9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB9" s="11">
         <v>3</v>
       </c>
       <c r="AC9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE9" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AF9" s="50" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="9">
         <v>1</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="9">
         <v>2</v>
       </c>
       <c r="G10" s="9">
         <v>2</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>16</v>
@@ -8328,50 +8440,53 @@
       </c>
       <c r="X10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC10" s="11">
         <v>1</v>
       </c>
       <c r="AD10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE10" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AF10" s="50" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="9">
         <v>1</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="9">
         <v>5</v>
       </c>
       <c r="F11" s="9">
         <v>11</v>
       </c>
       <c r="G11" s="9">
         <v>3</v>
       </c>
       <c r="H11" s="9">
         <v>2</v>
@@ -8423,50 +8538,53 @@
       </c>
       <c r="X11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC11" s="11">
         <v>1</v>
       </c>
       <c r="AD11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE11" s="38">
         <v>1</v>
       </c>
+      <c r="AF11" s="50" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="9">
         <v>1</v>
@@ -8518,50 +8636,53 @@
       </c>
       <c r="X12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="21">
         <v>2</v>
       </c>
       <c r="AB12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE12" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AF12" s="49">
+        <v>2</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="9" t="s">
         <v>16</v>
@@ -8613,50 +8734,53 @@
       </c>
       <c r="X13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE13" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AF13" s="49">
+        <v>1</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="9">
         <v>9</v>
       </c>
       <c r="D14" s="9">
         <v>2</v>
       </c>
       <c r="E14" s="9">
         <v>5</v>
       </c>
       <c r="F14" s="9">
         <v>1</v>
       </c>
       <c r="G14" s="9">
         <v>4</v>
       </c>
       <c r="H14" s="9">
         <v>1</v>
@@ -8708,50 +8832,53 @@
       </c>
       <c r="X14" s="21">
         <v>3</v>
       </c>
       <c r="Y14" s="21">
         <v>2</v>
       </c>
       <c r="Z14" s="21">
         <v>1</v>
       </c>
       <c r="AA14" s="21">
         <v>4</v>
       </c>
       <c r="AB14" s="11">
         <v>2</v>
       </c>
       <c r="AC14" s="11">
         <v>2</v>
       </c>
       <c r="AD14" s="11">
         <v>1</v>
       </c>
       <c r="AE14" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AF14" s="50" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="9">
         <v>1</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="9">
         <v>1</v>
@@ -8803,50 +8930,53 @@
       </c>
       <c r="X15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA15" s="21">
         <v>1</v>
       </c>
       <c r="AB15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE15" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AF15" s="50" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="9">
         <v>1</v>
       </c>
       <c r="H16" s="9" t="s">
         <v>16</v>
@@ -8898,52 +9028,55 @@
       </c>
       <c r="X16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE16" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="9">
         <v>1</v>
       </c>
       <c r="D17" s="9">
         <v>1</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="9">
         <v>2</v>
       </c>
       <c r="G17" s="9">
         <v>1</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="9" t="s">
@@ -8993,52 +9126,55 @@
       </c>
       <c r="X17" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y17" s="21">
         <v>1</v>
       </c>
       <c r="Z17" s="21">
         <v>1</v>
       </c>
       <c r="AA17" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB17" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD17" s="11">
         <v>1</v>
       </c>
       <c r="AE17" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="9">
         <v>6</v>
       </c>
       <c r="D18" s="9">
         <v>2</v>
       </c>
       <c r="E18" s="9">
         <v>1</v>
       </c>
       <c r="F18" s="9">
         <v>6</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="9">
         <v>1</v>
       </c>
       <c r="I18" s="9">
@@ -9088,52 +9224,55 @@
       </c>
       <c r="X18" s="21">
         <v>1</v>
       </c>
       <c r="Y18" s="21">
         <v>2</v>
       </c>
       <c r="Z18" s="21">
         <v>2</v>
       </c>
       <c r="AA18" s="21">
         <v>3</v>
       </c>
       <c r="AB18" s="11">
         <v>3</v>
       </c>
       <c r="AC18" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD18" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE18" s="38">
         <v>1</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18" s="49">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="9">
         <v>1</v>
       </c>
       <c r="C19" s="9">
         <v>1</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="9" t="s">
@@ -9183,52 +9322,55 @@
       </c>
       <c r="X19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE19" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="9">
         <v>1</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="9">
         <v>1</v>
       </c>
       <c r="G20" s="9">
         <v>2</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="9">
@@ -9278,52 +9420,55 @@
       </c>
       <c r="X20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE20" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="9">
         <v>1</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="9">
@@ -9373,83 +9518,86 @@
       </c>
       <c r="X21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="21">
         <v>1</v>
       </c>
       <c r="Z21" s="21">
         <v>1</v>
       </c>
       <c r="AA21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC21" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD21" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE21" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="46" t="s">
+      <c r="AF21" s="49">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="46"/>
-[...22 lines deleted...]
-      <c r="Y22" s="46"/>
+      <c r="B22" s="45"/>
+      <c r="C22" s="45"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="45"/>
+      <c r="K22" s="45"/>
+      <c r="L22" s="45"/>
+      <c r="M22" s="45"/>
+      <c r="N22" s="45"/>
+      <c r="O22" s="45"/>
+      <c r="P22" s="45"/>
+      <c r="Q22" s="45"/>
+      <c r="R22" s="45"/>
+      <c r="S22" s="45"/>
+      <c r="T22" s="45"/>
+      <c r="U22" s="45"/>
+      <c r="V22" s="45"/>
+      <c r="W22" s="45"/>
+      <c r="X22" s="45"/>
+      <c r="Y22" s="45"/>
       <c r="AC22" s="11"/>
       <c r="AD22" s="11"/>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="9">
         <v>14</v>
       </c>
       <c r="C23" s="9">
         <v>57</v>
       </c>
       <c r="D23" s="9">
         <v>27</v>
       </c>
       <c r="E23" s="9">
         <v>20</v>
       </c>
       <c r="F23" s="9">
         <v>27</v>
       </c>
       <c r="G23" s="9">
         <v>22</v>
       </c>
       <c r="H23" s="9">
         <v>21</v>
       </c>
       <c r="I23" s="9">
@@ -9499,52 +9647,55 @@
       </c>
       <c r="X23" s="21">
         <v>23</v>
       </c>
       <c r="Y23" s="21">
         <v>33</v>
       </c>
       <c r="Z23" s="21">
         <v>24</v>
       </c>
       <c r="AA23" s="21">
         <v>23</v>
       </c>
       <c r="AB23" s="25">
         <v>10</v>
       </c>
       <c r="AC23" s="11">
         <v>7</v>
       </c>
       <c r="AD23" s="11">
         <v>6</v>
       </c>
       <c r="AE23" s="25">
         <v>15</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23" s="49">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="9">
         <v>13</v>
       </c>
       <c r="C24" s="9">
         <v>55</v>
       </c>
       <c r="D24" s="9">
         <v>27</v>
       </c>
       <c r="E24" s="9">
         <v>19</v>
       </c>
       <c r="F24" s="9">
         <v>13</v>
       </c>
       <c r="G24" s="9">
         <v>18</v>
       </c>
       <c r="H24" s="9">
         <v>19</v>
       </c>
       <c r="I24" s="9">
@@ -9594,52 +9745,55 @@
       </c>
       <c r="X24" s="21">
         <v>22</v>
       </c>
       <c r="Y24" s="21">
         <v>31</v>
       </c>
       <c r="Z24" s="21">
         <v>23</v>
       </c>
       <c r="AA24" s="21">
         <v>23</v>
       </c>
       <c r="AB24" s="25">
         <v>10</v>
       </c>
       <c r="AC24" s="11">
         <v>7</v>
       </c>
       <c r="AD24" s="11">
         <v>6</v>
       </c>
       <c r="AE24" s="25">
         <v>15</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24" s="49">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="9" t="s">
@@ -9689,52 +9843,55 @@
       </c>
       <c r="X25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE25" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="9" t="s">
@@ -9784,52 +9941,55 @@
       </c>
       <c r="X26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE26" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="9">
         <v>9</v>
       </c>
       <c r="G27" s="9">
         <v>3</v>
       </c>
       <c r="H27" s="9">
         <v>1</v>
       </c>
       <c r="I27" s="9">
@@ -9879,52 +10039,55 @@
       </c>
       <c r="X27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE27" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="9" t="s">
@@ -9974,52 +10137,55 @@
       </c>
       <c r="X28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE28" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="9" t="s">
@@ -10069,52 +10235,55 @@
       </c>
       <c r="X29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE29" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="9" t="s">
@@ -10164,52 +10333,55 @@
       </c>
       <c r="X30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE30" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="9">
         <v>1</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="9" t="s">
@@ -10259,52 +10431,55 @@
       </c>
       <c r="X31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE31" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="9">
         <v>1</v>
       </c>
       <c r="H32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="9" t="s">
@@ -10354,52 +10529,55 @@
       </c>
       <c r="X32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE32" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="9" t="s">
@@ -10449,52 +10627,55 @@
       </c>
       <c r="X33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE33" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="9">
         <v>2</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="9">
         <v>1</v>
       </c>
       <c r="F34" s="9">
         <v>5</v>
       </c>
       <c r="G34" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H34" s="9">
         <v>1</v>
       </c>
       <c r="I34" s="9" t="s">
@@ -10544,52 +10725,55 @@
       </c>
       <c r="X34" s="21">
         <v>1</v>
       </c>
       <c r="Y34" s="21">
         <v>2</v>
       </c>
       <c r="Z34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE34" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="9" t="s">
@@ -10639,52 +10823,55 @@
       </c>
       <c r="X35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="25">
         <v>1</v>
       </c>
       <c r="AA35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE35" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:31">
+      <c r="AF35" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="9" t="s">
@@ -10734,52 +10921,55 @@
       </c>
       <c r="X36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE36" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:31">
+      <c r="AF36" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="9" t="s">
@@ -10829,83 +11019,86 @@
       </c>
       <c r="X37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE37" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="45" t="s">
+      <c r="AF37" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32">
+      <c r="A38" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="45"/>
-[...22 lines deleted...]
-      <c r="Y38" s="45"/>
+      <c r="B38" s="44"/>
+      <c r="C38" s="44"/>
+      <c r="D38" s="44"/>
+      <c r="E38" s="44"/>
+      <c r="F38" s="44"/>
+      <c r="G38" s="44"/>
+      <c r="H38" s="44"/>
+      <c r="I38" s="44"/>
+      <c r="J38" s="44"/>
+      <c r="K38" s="44"/>
+      <c r="L38" s="44"/>
+      <c r="M38" s="44"/>
+      <c r="N38" s="44"/>
+      <c r="O38" s="44"/>
+      <c r="P38" s="44"/>
+      <c r="Q38" s="44"/>
+      <c r="R38" s="44"/>
+      <c r="S38" s="44"/>
+      <c r="T38" s="44"/>
+      <c r="U38" s="44"/>
+      <c r="V38" s="44"/>
+      <c r="W38" s="44"/>
+      <c r="X38" s="44"/>
+      <c r="Y38" s="44"/>
       <c r="AC38" s="11"/>
       <c r="AD38" s="11"/>
     </row>
-    <row r="39" spans="1:31">
+    <row r="39" spans="1:32">
       <c r="A39" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="9">
         <v>1</v>
       </c>
       <c r="C39" s="9">
         <v>19</v>
       </c>
       <c r="D39" s="9">
         <v>7</v>
       </c>
       <c r="E39" s="9">
         <v>11</v>
       </c>
       <c r="F39" s="9">
         <v>14</v>
       </c>
       <c r="G39" s="9">
         <v>9</v>
       </c>
       <c r="H39" s="9">
         <v>4</v>
       </c>
       <c r="I39" s="9">
@@ -10955,52 +11148,55 @@
       </c>
       <c r="X39" s="21">
         <v>6</v>
       </c>
       <c r="Y39" s="21">
         <v>4</v>
       </c>
       <c r="Z39" s="21">
         <v>8</v>
       </c>
       <c r="AA39" s="21">
         <v>10</v>
       </c>
       <c r="AB39" s="25">
         <v>8</v>
       </c>
       <c r="AC39" s="11">
         <v>4</v>
       </c>
       <c r="AD39" s="11">
         <v>2</v>
       </c>
       <c r="AE39" s="25">
         <v>2</v>
       </c>
-    </row>
-    <row r="40" spans="1:31">
+      <c r="AF39" s="49">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="9" t="s">
@@ -11050,52 +11246,55 @@
       </c>
       <c r="X40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE40" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:31">
+      <c r="AF40" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32">
       <c r="A41" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="9">
         <v>2</v>
       </c>
       <c r="D41" s="9">
         <v>1</v>
       </c>
       <c r="E41" s="9">
         <v>1</v>
       </c>
       <c r="F41" s="9">
         <v>4</v>
       </c>
       <c r="G41" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="9">
@@ -11145,52 +11344,55 @@
       </c>
       <c r="X41" s="21">
         <v>3</v>
       </c>
       <c r="Y41" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z41" s="21">
         <v>4</v>
       </c>
       <c r="AA41" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB41" s="33">
         <v>3</v>
       </c>
       <c r="AC41" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD41" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE41" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="42" spans="1:31">
+      <c r="AF41" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="9">
         <v>1</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F42" s="9">
         <v>2</v>
       </c>
       <c r="G42" s="9">
         <v>2</v>
       </c>
       <c r="H42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="9">
@@ -11240,52 +11442,55 @@
       </c>
       <c r="X42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC42" s="11">
         <v>1</v>
       </c>
       <c r="AD42" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE42" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="43" spans="1:31">
+      <c r="AF42" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="9">
         <v>1</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E43" s="9">
         <v>5</v>
       </c>
       <c r="F43" s="9">
         <v>2</v>
       </c>
       <c r="G43" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="9">
         <v>1</v>
       </c>
       <c r="I43" s="9" t="s">
@@ -11335,52 +11540,55 @@
       </c>
       <c r="X43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC43" s="11">
         <v>1</v>
       </c>
       <c r="AD43" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE43" s="25">
         <v>1</v>
       </c>
-    </row>
-    <row r="44" spans="1:31">
+      <c r="AF43" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H44" s="9">
         <v>1</v>
       </c>
       <c r="I44" s="9" t="s">
@@ -11430,52 +11638,55 @@
       </c>
       <c r="X44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="21">
         <v>2</v>
       </c>
       <c r="AB44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC44" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD44" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE44" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="45" spans="1:31">
+      <c r="AF44" s="49">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="9" t="s">
@@ -11525,52 +11736,55 @@
       </c>
       <c r="X45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE45" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45" s="49">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="9">
         <v>9</v>
       </c>
       <c r="D46" s="9">
         <v>2</v>
       </c>
       <c r="E46" s="9">
         <v>5</v>
       </c>
       <c r="F46" s="9">
         <v>1</v>
       </c>
       <c r="G46" s="9">
         <v>4</v>
       </c>
       <c r="H46" s="9">
         <v>1</v>
       </c>
       <c r="I46" s="9">
@@ -11620,52 +11834,55 @@
       </c>
       <c r="X46" s="21">
         <v>3</v>
       </c>
       <c r="Y46" s="21">
         <v>2</v>
       </c>
       <c r="Z46" s="21">
         <v>1</v>
       </c>
       <c r="AA46" s="21">
         <v>4</v>
       </c>
       <c r="AB46" s="33">
         <v>2</v>
       </c>
       <c r="AC46" s="11">
         <v>2</v>
       </c>
       <c r="AD46" s="11">
         <v>1</v>
       </c>
       <c r="AE46" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="47" spans="1:31">
+      <c r="AF46" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H47" s="9">
         <v>1</v>
       </c>
       <c r="I47" s="9" t="s">
@@ -11715,52 +11932,55 @@
       </c>
       <c r="X47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA47" s="21">
         <v>1</v>
       </c>
       <c r="AB47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC47" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD47" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE47" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="48" spans="1:31">
+      <c r="AF47" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="9" t="s">
@@ -11808,50 +12028,53 @@
       <c r="W48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC48" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD48" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE48" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF48" s="50" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:36">
       <c r="A49" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="9">
         <v>1</v>
       </c>
       <c r="D49" s="9">
         <v>1</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="9">
         <v>2</v>
       </c>
       <c r="G49" s="9">
         <v>1</v>
       </c>
@@ -11905,50 +12128,53 @@
       </c>
       <c r="X49" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y49" s="21">
         <v>1</v>
       </c>
       <c r="Z49" s="21">
         <v>1</v>
       </c>
       <c r="AA49" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB49" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC49" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD49" s="11">
         <v>1</v>
       </c>
       <c r="AE49" s="25">
         <v>1</v>
       </c>
+      <c r="AF49" s="50" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="50" spans="1:36">
       <c r="A50" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="9">
         <v>4</v>
       </c>
       <c r="D50" s="9">
         <v>2</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="9">
         <v>1</v>
       </c>
       <c r="G50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="9" t="s">
         <v>16</v>
@@ -12000,50 +12226,53 @@
       </c>
       <c r="X50" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y50" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z50" s="21">
         <v>1</v>
       </c>
       <c r="AA50" s="21">
         <v>3</v>
       </c>
       <c r="AB50" s="33">
         <v>3</v>
       </c>
       <c r="AC50" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD50" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE50" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AF50" s="49">
+        <v>1</v>
+      </c>
     </row>
     <row r="51" spans="1:36">
       <c r="A51" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="9">
         <v>1</v>
       </c>
       <c r="C51" s="9">
         <v>1</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="9" t="s">
         <v>16</v>
@@ -12095,50 +12324,53 @@
       </c>
       <c r="X51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD51" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE51" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AF51" s="50" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="52" spans="1:36">
       <c r="A52" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="9">
         <v>1</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="9">
         <v>1</v>
       </c>
       <c r="G52" s="9">
         <v>2</v>
       </c>
       <c r="H52" s="9" t="s">
         <v>16</v>
@@ -12190,51 +12422,53 @@
       </c>
       <c r="X52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD52" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE52" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF52" s="35"/>
+      <c r="AF52" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG52" s="35"/>
       <c r="AH52" s="35"/>
       <c r="AI52" s="35"/>
       <c r="AJ52" s="35"/>
     </row>
     <row r="53" spans="1:36">
       <c r="A53" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="F53" s="14">
         <v>1</v>
       </c>
       <c r="G53" s="15" t="s">
@@ -12290,51 +12524,53 @@
       </c>
       <c r="X53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="15">
         <v>1</v>
       </c>
       <c r="Z53" s="15">
         <v>1</v>
       </c>
       <c r="AA53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AC53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AD53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AE53" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="AF53" s="37"/>
+      <c r="AF53" s="51">
+        <v>1</v>
+      </c>
       <c r="AG53" s="37"/>
       <c r="AH53" s="37"/>
       <c r="AI53" s="37"/>
       <c r="AJ53" s="37"/>
     </row>
     <row r="54" spans="1:36">
       <c r="AC54" s="11"/>
       <c r="AD54" s="11"/>
     </row>
     <row r="55" spans="1:36">
       <c r="AC55" s="11"/>
       <c r="AD55" s="11"/>
     </row>
     <row r="56" spans="1:36">
       <c r="AC56" s="11"/>
     </row>
     <row r="57" spans="1:36">
       <c r="AC57" s="11"/>
     </row>
     <row r="58" spans="1:36">
       <c r="AC58" s="11"/>
     </row>
     <row r="59" spans="1:36">
       <c r="AC59" s="11"/>
     </row>
@@ -12382,208 +12618,208 @@
     </row>
     <row r="74" spans="29:29">
       <c r="AC74" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK55"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Z65" sqref="Z65"/>
+    <sheetView topLeftCell="Y1" zoomScale="148" zoomScaleNormal="148" workbookViewId="0">
+      <selection activeCell="Y19" sqref="Y19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25" style="25" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="25" customWidth="1"/>
     <col min="3" max="3" width="7.28515625" style="25" customWidth="1"/>
     <col min="4" max="4" width="4.5703125" style="25" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="25" customWidth="1"/>
     <col min="6" max="6" width="3.85546875" style="25" customWidth="1"/>
     <col min="7" max="8" width="4.85546875" style="25" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="25" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="25" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="25" customWidth="1"/>
     <col min="12" max="12" width="6.140625" style="25" customWidth="1"/>
     <col min="13" max="13" width="7.140625" style="25" customWidth="1"/>
     <col min="14" max="14" width="6.140625" style="25" customWidth="1"/>
     <col min="15" max="15" width="7.28515625" style="25" customWidth="1"/>
     <col min="16" max="16" width="4.5703125" style="25" customWidth="1"/>
     <col min="17" max="17" width="6.140625" style="25" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="25" customWidth="1"/>
     <col min="19" max="20" width="4.85546875" style="25" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="25" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" style="25" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" style="25" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="25" customWidth="1"/>
     <col min="25" max="25" width="7.140625" style="25" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="49"/>
-[...34 lines deleted...]
-      <c r="AK1" s="49"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
+      <c r="Z1" s="48"/>
+      <c r="AA1" s="48"/>
+      <c r="AB1" s="48"/>
+      <c r="AC1" s="48"/>
+      <c r="AD1" s="48"/>
+      <c r="AE1" s="48"/>
+      <c r="AF1" s="48"/>
+      <c r="AG1" s="48"/>
+      <c r="AH1" s="48"/>
+      <c r="AI1" s="48"/>
+      <c r="AJ1" s="48"/>
+      <c r="AK1" s="48"/>
     </row>
     <row r="2" spans="1:37" ht="12.75">
       <c r="A2" s="34"/>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="34"/>
       <c r="J2" s="34"/>
       <c r="K2" s="34"/>
       <c r="L2" s="34"/>
       <c r="M2" s="34"/>
       <c r="N2" s="34"/>
       <c r="O2" s="34"/>
       <c r="P2" s="34"/>
       <c r="Q2" s="34"/>
       <c r="R2" s="34"/>
       <c r="S2" s="34"/>
       <c r="T2" s="34"/>
       <c r="U2" s="34"/>
       <c r="V2" s="34"/>
       <c r="W2" s="34"/>
       <c r="X2" s="34"/>
       <c r="Y2" s="34"/>
     </row>
     <row r="3" spans="1:37" s="2" customFormat="1">
       <c r="B3" s="26"/>
       <c r="C3" s="26"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="AK3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="47"/>
-      <c r="B4" s="41">
+      <c r="A4" s="46"/>
+      <c r="B4" s="40">
         <v>2024</v>
       </c>
-      <c r="C4" s="42"/>
-[...10 lines deleted...]
-      <c r="N4" s="41">
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
+      <c r="N4" s="40">
         <v>2025</v>
       </c>
-      <c r="O4" s="42"/>
-[...10 lines deleted...]
-      <c r="Z4" s="41">
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
+      <c r="S4" s="41"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
+      <c r="X4" s="41"/>
+      <c r="Y4" s="41"/>
+      <c r="Z4" s="40">
         <v>2026</v>
       </c>
-      <c r="AA4" s="42"/>
-[...9 lines deleted...]
-      <c r="AK4" s="42"/>
+      <c r="AA4" s="41"/>
+      <c r="AB4" s="41"/>
+      <c r="AC4" s="41"/>
+      <c r="AD4" s="41"/>
+      <c r="AE4" s="41"/>
+      <c r="AF4" s="41"/>
+      <c r="AG4" s="41"/>
+      <c r="AH4" s="41"/>
+      <c r="AI4" s="41"/>
+      <c r="AJ4" s="41"/>
+      <c r="AK4" s="41"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="48"/>
+      <c r="A5" s="47"/>
       <c r="B5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -12650,77 +12886,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="44" t="s">
+      <c r="A6" s="43" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="44"/>
-[...22 lines deleted...]
-      <c r="Y6" s="44"/>
+      <c r="B6" s="43"/>
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="43"/>
+      <c r="I6" s="43"/>
+      <c r="J6" s="43"/>
+      <c r="K6" s="43"/>
+      <c r="L6" s="43"/>
+      <c r="M6" s="43"/>
+      <c r="N6" s="43"/>
+      <c r="O6" s="43"/>
+      <c r="P6" s="43"/>
+      <c r="Q6" s="43"/>
+      <c r="R6" s="43"/>
+      <c r="S6" s="43"/>
+      <c r="T6" s="43"/>
+      <c r="U6" s="43"/>
+      <c r="V6" s="43"/>
+      <c r="W6" s="43"/>
+      <c r="X6" s="43"/>
+      <c r="Y6" s="43"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="7">
         <v>42</v>
       </c>
       <c r="C7" s="7">
         <v>1258</v>
       </c>
       <c r="D7" s="7">
         <v>63</v>
       </c>
       <c r="E7" s="7">
         <v>162</v>
       </c>
       <c r="F7" s="7">
         <v>76</v>
       </c>
       <c r="G7" s="7">
         <v>91</v>
       </c>
       <c r="H7" s="7">
         <v>50</v>
@@ -12772,50 +13008,53 @@
       </c>
       <c r="X7" s="13">
         <v>62</v>
       </c>
       <c r="Y7" s="13">
         <v>24</v>
       </c>
       <c r="Z7" s="25">
         <v>22</v>
       </c>
       <c r="AA7" s="25">
         <v>23</v>
       </c>
       <c r="AB7" s="11">
         <v>20</v>
       </c>
       <c r="AC7" s="11">
         <v>20</v>
       </c>
       <c r="AD7" s="11">
         <v>10</v>
       </c>
       <c r="AE7" s="11">
         <v>42</v>
       </c>
+      <c r="AF7" s="49">
+        <v>53</v>
+      </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="7">
         <v>20</v>
       </c>
       <c r="C8" s="7">
         <v>827</v>
       </c>
       <c r="D8" s="7">
         <v>41</v>
       </c>
       <c r="E8" s="7">
         <v>44</v>
       </c>
       <c r="F8" s="7">
         <v>42</v>
       </c>
       <c r="G8" s="7">
         <v>47</v>
       </c>
       <c r="H8" s="7">
         <v>39</v>
@@ -12867,50 +13106,53 @@
       </c>
       <c r="X8" s="13">
         <v>30</v>
       </c>
       <c r="Y8" s="13">
         <v>12</v>
       </c>
       <c r="Z8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA8" s="25">
         <v>6</v>
       </c>
       <c r="AB8" s="11">
         <v>8</v>
       </c>
       <c r="AC8" s="11">
         <v>13</v>
       </c>
       <c r="AD8" s="11">
         <v>7</v>
       </c>
       <c r="AE8" s="11">
         <v>17</v>
       </c>
+      <c r="AF8" s="49">
+        <v>12</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="7">
         <v>11</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="7">
         <v>81</v>
       </c>
       <c r="F9" s="7">
         <v>1</v>
       </c>
       <c r="G9" s="7">
         <v>6</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>16</v>
@@ -12962,50 +13204,53 @@
       </c>
       <c r="X9" s="13">
         <v>1</v>
       </c>
       <c r="Y9" s="13">
         <v>1</v>
       </c>
       <c r="Z9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA9" s="25">
         <v>1</v>
       </c>
       <c r="AB9" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC9" s="11">
         <v>2</v>
       </c>
       <c r="AD9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE9" s="11">
         <v>1</v>
       </c>
+      <c r="AF9" s="49">
+        <v>1</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="7">
         <v>1</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="7">
         <v>1</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>16</v>
@@ -13057,50 +13302,53 @@
       </c>
       <c r="X10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB10" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE10" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AF10" s="50" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="7">
         <v>2</v>
       </c>
       <c r="C11" s="7">
         <v>4</v>
       </c>
       <c r="D11" s="7">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="7">
         <v>3</v>
       </c>
       <c r="G11" s="7">
         <v>1</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>16</v>
@@ -13152,50 +13400,53 @@
       </c>
       <c r="X11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="25">
         <v>1</v>
       </c>
       <c r="AA11" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB11" s="11">
         <v>1</v>
       </c>
       <c r="AC11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE11" s="11">
         <v>3</v>
       </c>
+      <c r="AF11" s="50" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="7">
         <v>1</v>
       </c>
       <c r="C12" s="7">
         <v>2</v>
       </c>
       <c r="D12" s="7">
         <v>4</v>
       </c>
       <c r="E12" s="7">
         <v>4</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="7">
         <v>2</v>
       </c>
       <c r="H12" s="7" t="s">
         <v>16</v>
@@ -13247,50 +13498,53 @@
       </c>
       <c r="X12" s="13">
         <v>1</v>
       </c>
       <c r="Y12" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB12" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC12" s="11">
         <v>1</v>
       </c>
       <c r="AD12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE12" s="11" t="s">
         <v>16</v>
       </c>
+      <c r="AF12" s="50" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="7">
         <v>1</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>16</v>
@@ -13342,50 +13596,53 @@
       </c>
       <c r="X13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB13" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE13" s="11">
         <v>1</v>
       </c>
+      <c r="AF13" s="50" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7">
         <v>8</v>
       </c>
       <c r="C14" s="7">
         <v>53</v>
       </c>
       <c r="D14" s="7">
         <v>2</v>
       </c>
       <c r="E14" s="7">
         <v>1</v>
       </c>
       <c r="F14" s="7">
         <v>4</v>
       </c>
       <c r="G14" s="7">
         <v>7</v>
       </c>
       <c r="H14" s="7">
         <v>2</v>
@@ -13437,50 +13694,53 @@
       </c>
       <c r="X14" s="13">
         <v>2</v>
       </c>
       <c r="Y14" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z14" s="13">
         <v>1</v>
       </c>
       <c r="AA14" s="25">
         <v>11</v>
       </c>
       <c r="AB14" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE14" s="11">
         <v>1</v>
       </c>
+      <c r="AF14" s="49">
+        <v>7</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7">
         <v>22</v>
       </c>
       <c r="D15" s="7">
         <v>2</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="7">
         <v>3</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>16</v>
@@ -13532,50 +13792,53 @@
       </c>
       <c r="X15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="25">
         <v>2</v>
       </c>
       <c r="AA15" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB15" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE15" s="11">
         <v>5</v>
       </c>
+      <c r="AF15" s="50" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="7">
         <v>14</v>
       </c>
       <c r="D16" s="7">
         <v>1</v>
       </c>
       <c r="E16" s="7">
         <v>6</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="7">
         <v>7</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>16</v>
@@ -13627,52 +13890,55 @@
       </c>
       <c r="X16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB16" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE16" s="11">
         <v>1</v>
       </c>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16" s="49">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="7">
         <v>70</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="7">
         <v>2</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="7">
@@ -13722,52 +13988,55 @@
       </c>
       <c r="X17" s="13">
         <v>2</v>
       </c>
       <c r="Y17" s="13">
         <v>2</v>
       </c>
       <c r="Z17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA17" s="25">
         <v>1</v>
       </c>
       <c r="AB17" s="11">
         <v>2</v>
       </c>
       <c r="AC17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE17" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="7">
         <v>9</v>
       </c>
       <c r="C18" s="7">
         <v>239</v>
       </c>
       <c r="D18" s="7">
         <v>12</v>
       </c>
       <c r="E18" s="7">
         <v>17</v>
       </c>
       <c r="F18" s="7">
         <v>21</v>
       </c>
       <c r="G18" s="7">
         <v>10</v>
       </c>
       <c r="H18" s="7">
         <v>9</v>
       </c>
       <c r="I18" s="7">
@@ -13817,52 +14086,55 @@
       </c>
       <c r="X18" s="13">
         <v>21</v>
       </c>
       <c r="Y18" s="13">
         <v>9</v>
       </c>
       <c r="Z18" s="25">
         <v>18</v>
       </c>
       <c r="AA18" s="25">
         <v>4</v>
       </c>
       <c r="AB18" s="11">
         <v>9</v>
       </c>
       <c r="AC18" s="11">
         <v>4</v>
       </c>
       <c r="AD18" s="11">
         <v>3</v>
       </c>
       <c r="AE18" s="11">
         <v>13</v>
       </c>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18" s="49">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="7">
         <v>6</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="7" t="s">
@@ -13912,52 +14184,55 @@
       </c>
       <c r="X19" s="13">
         <v>5</v>
       </c>
       <c r="Y19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB19" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE19" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="7">
         <v>4</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="7">
         <v>4</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="7" t="s">
@@ -14007,52 +14282,55 @@
       </c>
       <c r="X20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB20" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE20" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="7">
         <v>1</v>
       </c>
       <c r="C21" s="7">
         <v>5</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="7">
         <v>2</v>
       </c>
       <c r="F21" s="7">
         <v>5</v>
       </c>
       <c r="G21" s="8">
         <v>8</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="7">
@@ -14102,83 +14380,86 @@
       </c>
       <c r="X21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA21" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB21" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC21" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD21" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE21" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="46" t="s">
+      <c r="AF21" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" ht="15" customHeight="1">
+      <c r="A22" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="46"/>
-[...22 lines deleted...]
-      <c r="Y22" s="46"/>
+      <c r="B22" s="45"/>
+      <c r="C22" s="45"/>
+      <c r="D22" s="45"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
+      <c r="I22" s="45"/>
+      <c r="J22" s="45"/>
+      <c r="K22" s="45"/>
+      <c r="L22" s="45"/>
+      <c r="M22" s="45"/>
+      <c r="N22" s="45"/>
+      <c r="O22" s="45"/>
+      <c r="P22" s="45"/>
+      <c r="Q22" s="45"/>
+      <c r="R22" s="45"/>
+      <c r="S22" s="45"/>
+      <c r="T22" s="45"/>
+      <c r="U22" s="45"/>
+      <c r="V22" s="45"/>
+      <c r="W22" s="45"/>
+      <c r="X22" s="45"/>
+      <c r="Y22" s="45"/>
       <c r="AC22" s="11"/>
       <c r="AD22" s="11"/>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="7">
         <v>26</v>
       </c>
       <c r="C23" s="7">
         <v>873</v>
       </c>
       <c r="D23" s="7">
         <v>43</v>
       </c>
       <c r="E23" s="7">
         <v>55</v>
       </c>
       <c r="F23" s="7">
         <v>47</v>
       </c>
       <c r="G23" s="7">
         <v>60</v>
       </c>
       <c r="H23" s="7">
         <v>40</v>
       </c>
       <c r="I23" s="7">
@@ -14228,52 +14509,55 @@
       </c>
       <c r="X23" s="13">
         <v>31</v>
       </c>
       <c r="Y23" s="13">
         <v>16</v>
       </c>
       <c r="Z23" s="25">
         <v>10</v>
       </c>
       <c r="AA23" s="25">
         <v>6</v>
       </c>
       <c r="AB23" s="25">
         <v>8</v>
       </c>
       <c r="AC23" s="11">
         <v>14</v>
       </c>
       <c r="AD23" s="11">
         <v>10</v>
       </c>
       <c r="AE23" s="25">
         <v>23</v>
       </c>
-    </row>
-    <row r="24" spans="1:31">
+      <c r="AF23" s="49">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="7">
         <v>20</v>
       </c>
       <c r="C24" s="7">
         <v>827</v>
       </c>
       <c r="D24" s="7">
         <v>41</v>
       </c>
       <c r="E24" s="7">
         <v>44</v>
       </c>
       <c r="F24" s="7">
         <v>42</v>
       </c>
       <c r="G24" s="7">
         <v>47</v>
       </c>
       <c r="H24" s="7">
         <v>39</v>
       </c>
       <c r="I24" s="7">
@@ -14323,52 +14607,55 @@
       </c>
       <c r="X24" s="13">
         <v>30</v>
       </c>
       <c r="Y24" s="13">
         <v>12</v>
       </c>
       <c r="Z24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA24" s="25">
         <v>6</v>
       </c>
       <c r="AB24" s="25">
         <v>8</v>
       </c>
       <c r="AC24" s="11">
         <v>13</v>
       </c>
       <c r="AD24" s="11">
         <v>7</v>
       </c>
       <c r="AE24" s="25">
         <v>17</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24" s="49">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="7" t="s">
@@ -14418,52 +14705,55 @@
       </c>
       <c r="X25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE25" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="7" t="s">
@@ -14513,52 +14803,55 @@
       </c>
       <c r="X26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE26" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="7">
         <v>1</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="7">
         <v>2</v>
       </c>
       <c r="G27" s="7">
         <v>1</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I27" s="7">
@@ -14608,52 +14901,55 @@
       </c>
       <c r="X27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="25">
         <v>1</v>
       </c>
       <c r="AA27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE27" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="7" t="s">
@@ -14703,52 +14999,55 @@
       </c>
       <c r="X28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE28" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="7" t="s">
@@ -14798,52 +15097,55 @@
       </c>
       <c r="X29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE29" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="7" t="s">
@@ -14893,52 +15195,55 @@
       </c>
       <c r="X30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE30" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="7">
         <v>8</v>
       </c>
       <c r="D31" s="7">
         <v>1</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="7">
         <v>2</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="7" t="s">
@@ -14988,52 +15293,55 @@
       </c>
       <c r="X31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE31" s="25">
         <v>2</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="7">
         <v>2</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="7">
         <v>4</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="7">
         <v>3</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="7" t="s">
@@ -15083,52 +15391,55 @@
       </c>
       <c r="X32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE32" s="25">
         <v>1</v>
       </c>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32" s="49">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="7" t="s">
@@ -15178,52 +15489,55 @@
       </c>
       <c r="X33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE33" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:31">
+      <c r="AF33" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="7">
         <v>6</v>
       </c>
       <c r="C34" s="7">
         <v>35</v>
       </c>
       <c r="D34" s="7">
         <v>1</v>
       </c>
       <c r="E34" s="7">
         <v>7</v>
       </c>
       <c r="F34" s="7">
         <v>3</v>
       </c>
       <c r="G34" s="7">
         <v>7</v>
       </c>
       <c r="H34" s="7">
         <v>1</v>
       </c>
       <c r="I34" s="7">
@@ -15273,52 +15587,55 @@
       </c>
       <c r="X34" s="13">
         <v>1</v>
       </c>
       <c r="Y34" s="13">
         <v>4</v>
       </c>
       <c r="Z34" s="25">
         <v>9</v>
       </c>
       <c r="AA34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC34" s="11">
         <v>1</v>
       </c>
       <c r="AD34" s="11">
         <v>3</v>
       </c>
       <c r="AE34" s="25">
         <v>3</v>
       </c>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34" s="49">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="7" t="s">
@@ -15368,52 +15685,55 @@
       </c>
       <c r="X35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE35" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="36" spans="1:31">
+      <c r="AF35" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="7" t="s">
@@ -15463,52 +15783,55 @@
       </c>
       <c r="X36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE36" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="37" spans="1:31">
+      <c r="AF36" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="7" t="s">
@@ -15558,83 +15881,86 @@
       </c>
       <c r="X37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE37" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="45" t="s">
+      <c r="AF37" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32">
+      <c r="A38" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="45"/>
-[...22 lines deleted...]
-      <c r="Y38" s="45"/>
+      <c r="B38" s="44"/>
+      <c r="C38" s="44"/>
+      <c r="D38" s="44"/>
+      <c r="E38" s="44"/>
+      <c r="F38" s="44"/>
+      <c r="G38" s="44"/>
+      <c r="H38" s="44"/>
+      <c r="I38" s="44"/>
+      <c r="J38" s="44"/>
+      <c r="K38" s="44"/>
+      <c r="L38" s="44"/>
+      <c r="M38" s="44"/>
+      <c r="N38" s="44"/>
+      <c r="O38" s="44"/>
+      <c r="P38" s="44"/>
+      <c r="Q38" s="44"/>
+      <c r="R38" s="44"/>
+      <c r="S38" s="44"/>
+      <c r="T38" s="44"/>
+      <c r="U38" s="44"/>
+      <c r="V38" s="44"/>
+      <c r="W38" s="44"/>
+      <c r="X38" s="44"/>
+      <c r="Y38" s="44"/>
       <c r="AC38" s="11"/>
       <c r="AD38" s="11"/>
     </row>
-    <row r="39" spans="1:31">
+    <row r="39" spans="1:32">
       <c r="A39" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="7">
         <v>16</v>
       </c>
       <c r="C39" s="7">
         <v>385</v>
       </c>
       <c r="D39" s="7">
         <v>20</v>
       </c>
       <c r="E39" s="7">
         <v>107</v>
       </c>
       <c r="F39" s="7">
         <v>29</v>
       </c>
       <c r="G39" s="7">
         <v>31</v>
       </c>
       <c r="H39" s="7">
         <v>10</v>
       </c>
       <c r="I39" s="7">
@@ -15684,52 +16010,55 @@
       </c>
       <c r="X39" s="13">
         <v>31</v>
       </c>
       <c r="Y39" s="13">
         <v>8</v>
       </c>
       <c r="Z39" s="25">
         <v>12</v>
       </c>
       <c r="AA39" s="25">
         <v>17</v>
       </c>
       <c r="AB39" s="25">
         <v>12</v>
       </c>
       <c r="AC39" s="11">
         <v>6</v>
       </c>
       <c r="AD39" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE39" s="25">
         <v>19</v>
       </c>
-    </row>
-    <row r="40" spans="1:31">
+      <c r="AF39" s="49">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="7" t="s">
@@ -15779,52 +16108,55 @@
       </c>
       <c r="X40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="13">
         <v>1</v>
       </c>
       <c r="Z40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE40" s="33" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:31">
+      <c r="AF40" s="33" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32">
       <c r="A41" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="7">
         <v>11</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E41" s="7">
         <v>81</v>
       </c>
       <c r="F41" s="7">
         <v>1</v>
       </c>
       <c r="G41" s="7">
         <v>6</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="7">
@@ -15874,52 +16206,55 @@
       </c>
       <c r="X41" s="13">
         <v>1</v>
       </c>
       <c r="Y41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA41" s="25">
         <v>1</v>
       </c>
       <c r="AB41" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC41" s="11">
         <v>2</v>
       </c>
       <c r="AD41" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE41" s="25">
         <v>1</v>
       </c>
-    </row>
-    <row r="42" spans="1:31">
+      <c r="AF41" s="49">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="7">
         <v>1</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="7">
         <v>1</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="7" t="s">
@@ -15969,52 +16304,55 @@
       </c>
       <c r="X42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB42" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC42" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD42" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE42" s="33" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="43" spans="1:31">
+      <c r="AF42" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="7">
         <v>2</v>
       </c>
       <c r="C43" s="7">
         <v>3</v>
       </c>
       <c r="D43" s="7">
         <v>1</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F43" s="7">
         <v>1</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I43" s="7">
@@ -16064,52 +16402,55 @@
       </c>
       <c r="X43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB43" s="11">
         <v>1</v>
       </c>
       <c r="AC43" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD43" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE43" s="25">
         <v>3</v>
       </c>
-    </row>
-    <row r="44" spans="1:31">
+      <c r="AF43" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="7">
         <v>1</v>
       </c>
       <c r="C44" s="7">
         <v>2</v>
       </c>
       <c r="D44" s="7">
         <v>4</v>
       </c>
       <c r="E44" s="7">
         <v>4</v>
       </c>
       <c r="F44" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="7">
         <v>2</v>
       </c>
       <c r="H44" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I44" s="7">
@@ -16159,52 +16500,55 @@
       </c>
       <c r="X44" s="13">
         <v>1</v>
       </c>
       <c r="Y44" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB44" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC44" s="11">
         <v>1</v>
       </c>
       <c r="AD44" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE44" s="33" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="45" spans="1:31">
+      <c r="AF44" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="7">
         <v>1</v>
       </c>
       <c r="C45" s="7">
         <v>0</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="7" t="s">
@@ -16254,52 +16598,55 @@
       </c>
       <c r="X45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB45" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD45" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE45" s="25">
         <v>1</v>
       </c>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="7">
         <v>8</v>
       </c>
       <c r="C46" s="7">
         <v>53</v>
       </c>
       <c r="D46" s="7">
         <v>2</v>
       </c>
       <c r="E46" s="7">
         <v>1</v>
       </c>
       <c r="F46" s="7">
         <v>4</v>
       </c>
       <c r="G46" s="7">
         <v>7</v>
       </c>
       <c r="H46" s="7">
         <v>2</v>
       </c>
       <c r="I46" s="7">
@@ -16349,52 +16696,55 @@
       </c>
       <c r="X46" s="13">
         <v>2</v>
       </c>
       <c r="Y46" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z46" s="25">
         <v>1</v>
       </c>
       <c r="AA46" s="25">
         <v>11</v>
       </c>
       <c r="AB46" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC46" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD46" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE46" s="25">
         <v>1</v>
       </c>
-    </row>
-    <row r="47" spans="1:31">
+      <c r="AF46" s="49">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="7">
         <v>14</v>
       </c>
       <c r="D47" s="7">
         <v>1</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="7">
         <v>1</v>
       </c>
       <c r="H47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="7" t="s">
@@ -16444,52 +16794,55 @@
       </c>
       <c r="X47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="25">
         <v>2</v>
       </c>
       <c r="AA47" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB47" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC47" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD47" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE47" s="25">
         <v>3</v>
       </c>
-    </row>
-    <row r="48" spans="1:31">
+      <c r="AF47" s="50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="7">
         <v>12</v>
       </c>
       <c r="D48" s="7">
         <v>1</v>
       </c>
       <c r="E48" s="7">
         <v>2</v>
       </c>
       <c r="F48" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="7">
         <v>4</v>
       </c>
       <c r="H48" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="7" t="s">
@@ -16537,50 +16890,53 @@
       <c r="W48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="X48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA48" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB48" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC48" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD48" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE48" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF48" s="50" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="7">
         <v>70</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="7">
         <v>2</v>
       </c>
       <c r="F49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="7" t="s">
         <v>16</v>
       </c>
@@ -16634,50 +16990,53 @@
       </c>
       <c r="X49" s="13">
         <v>2</v>
       </c>
       <c r="Y49" s="13">
         <v>2</v>
       </c>
       <c r="Z49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA49" s="25">
         <v>1</v>
       </c>
       <c r="AB49" s="11">
         <v>2</v>
       </c>
       <c r="AC49" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD49" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE49" s="33" t="s">
         <v>16</v>
       </c>
+      <c r="AF49" s="50" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="7">
         <v>3</v>
       </c>
       <c r="C50" s="7">
         <v>204</v>
       </c>
       <c r="D50" s="7">
         <v>11</v>
       </c>
       <c r="E50" s="7">
         <v>10</v>
       </c>
       <c r="F50" s="7">
         <v>18</v>
       </c>
       <c r="G50" s="7">
         <v>3</v>
       </c>
       <c r="H50" s="7">
         <v>8</v>
@@ -16729,50 +17088,53 @@
       </c>
       <c r="X50" s="13">
         <v>20</v>
       </c>
       <c r="Y50" s="13">
         <v>5</v>
       </c>
       <c r="Z50" s="25">
         <v>9</v>
       </c>
       <c r="AA50" s="25">
         <v>4</v>
       </c>
       <c r="AB50" s="11">
         <v>9</v>
       </c>
       <c r="AC50" s="11">
         <v>3</v>
       </c>
       <c r="AD50" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE50" s="25">
         <v>10</v>
       </c>
+      <c r="AF50" s="49">
+        <v>27</v>
+      </c>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="7">
         <v>6</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="7" t="s">
         <v>16</v>
@@ -16824,51 +17186,53 @@
       </c>
       <c r="X51" s="13">
         <v>5</v>
       </c>
       <c r="Y51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="31" t="s">
         <v>16</v>
       </c>
       <c r="AB51" s="31" t="s">
         <v>16</v>
       </c>
       <c r="AC51" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE51" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF51" s="35"/>
+      <c r="AF51" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG51" s="35"/>
       <c r="AH51" s="35"/>
       <c r="AI51" s="35"/>
       <c r="AJ51" s="35"/>
       <c r="AK51" s="35"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="7">
         <v>4</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="7">
         <v>4</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>16</v>
       </c>
@@ -16925,51 +17289,53 @@
       </c>
       <c r="X52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC52" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE52" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF52" s="35"/>
+      <c r="AF52" s="50" t="s">
+        <v>16</v>
+      </c>
       <c r="AG52" s="35"/>
       <c r="AH52" s="35"/>
       <c r="AI52" s="35"/>
       <c r="AJ52" s="35"/>
       <c r="AK52" s="35"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="17">
         <v>1</v>
       </c>
       <c r="C53" s="17">
         <v>5</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="17">
         <v>2</v>
       </c>
       <c r="F53" s="17">
         <v>5</v>
       </c>
@@ -17026,51 +17392,53 @@
       </c>
       <c r="X53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="Z53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="AA53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="AC53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AD53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AE53" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="AF53" s="37"/>
+      <c r="AF53" s="52" t="s">
+        <v>16</v>
+      </c>
       <c r="AG53" s="37"/>
       <c r="AH53" s="37"/>
       <c r="AI53" s="37"/>
       <c r="AJ53" s="37"/>
       <c r="AK53" s="37"/>
     </row>
     <row r="54" spans="1:37">
       <c r="E54" s="12"/>
       <c r="AD54" s="11"/>
     </row>
     <row r="55" spans="1:37">
       <c r="AD55" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>