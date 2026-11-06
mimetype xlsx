--- v5 (2026-09-21)
+++ v6 (2026-11-06)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2625" yWindow="-330" windowWidth="14340" windowHeight="12495"/>
+    <workbookView xWindow="2628" yWindow="-336" windowWidth="14340" windowHeight="12492"/>
   </bookViews>
   <sheets>
-    <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Выбышие" sheetId="2" r:id="rId3"/>
+    <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
+    <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId3"/>
+    <sheet name="Прибывшие" sheetId="1" r:id="rId4"/>
+    <sheet name="Выбышие" sheetId="2" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2836" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2969" uniqueCount="79">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -121,59 +125,191 @@
   </si>
   <si>
     <t xml:space="preserve">Мамлютский район </t>
   </si>
   <si>
     <t>район Шал акына</t>
   </si>
   <si>
     <t xml:space="preserve">Аккайынский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тайыншинский район </t>
   </si>
   <si>
     <t xml:space="preserve">Тимирязевский район </t>
   </si>
   <si>
     <t xml:space="preserve">Уалихановский район </t>
   </si>
   <si>
     <t>район им. Г.Мусрепова</t>
   </si>
   <si>
     <t xml:space="preserve">г. Петропавловск </t>
   </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 1 января 2024 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Для формирования текущих данных по статистике миграции населения используются такие источники данных, как административные данные, предоставляемые административными источниками и национальные переписи населения, проводимые вне плана статистических работ</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Нет</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> https://stat.gov.kz/ru/classifiers/statistical/21/ </t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/37/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/sko/dynamic-tables/38/</t>
+  </si>
+  <si>
+    <t>Внешняя миграция (по месяцам)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Количество лиц, которые прибыли в страну из-за границы для постоянного или длительного проживания в отчетном периоде, число лиц, которые выбыли из страны за границу для постоянного или длительного проживания в отчетном периоде, арифметическая разница между числом прибывших и числом выбывших за отчетный период. </t>
+  </si>
+  <si>
+    <t>Управление социальной, демографической статистики и уровня жизни</t>
+  </si>
+  <si>
+    <t>Кусаинова Акнур</t>
+  </si>
+  <si>
+    <t>+7 7152461063</t>
+  </si>
+  <si>
+    <t>ak.kusainova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Ежемесячное число прибывших, ежемесячное число выбывших граждан по регионампо районам, разница между прибывшими и выбывшими по месяцам</t>
+  </si>
+  <si>
+    <t>613101, 613102, 613103</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -223,50 +359,100 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -351,56 +537,63 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -463,107 +656,187 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 4" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -806,199 +1079,472 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ak.kusainova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/sko/dynamic-tables/38/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/37/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B20"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B12" sqref="B12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="1" max="1" width="46.33203125" customWidth="1"/>
+    <col min="2" max="2" width="108.88671875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="44" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="45" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="44" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="45" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="44" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="46" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="45" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="46" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="33.75" customHeight="1">
+      <c r="A6" s="44" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="47" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="45" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="39.6">
+      <c r="A8" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="47" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="52.5" customHeight="1">
+      <c r="A9" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="48" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="21" customHeight="1">
+      <c r="A10" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="50" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="21" customHeight="1">
+      <c r="A11" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="51" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="52" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="44" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="63" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="44" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="52" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="49" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="53">
+        <v>46275</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="53">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="49" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="64" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="49" t="s">
+        <v>60</v>
+      </c>
+      <c r="B18" s="54" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="49" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" s="55" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="49" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" s="65" t="s">
+        <v>76</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B11" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+    <hyperlink ref="B20" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B5:D14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B36" sqref="B36"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4"/>
+  <cols>
+    <col min="2" max="2" width="35.44140625" customWidth="1"/>
+    <col min="4" max="4" width="40.5546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:4" ht="18" customHeight="1">
+      <c r="B5" s="56" t="s">
+        <v>63</v>
+      </c>
+      <c r="C5" s="56"/>
+      <c r="D5" s="57"/>
+    </row>
+    <row r="6" spans="2:4" ht="15" customHeight="1">
+      <c r="B6" s="56" t="s">
+        <v>64</v>
+      </c>
+      <c r="C6" s="56"/>
+      <c r="D6" s="57"/>
+    </row>
+    <row r="7" spans="2:4" ht="15.75" customHeight="1">
+      <c r="B7" s="56" t="s">
+        <v>65</v>
+      </c>
+      <c r="C7" s="56"/>
+      <c r="D7" s="57"/>
+    </row>
+    <row r="8" spans="2:4" ht="16.5" customHeight="1">
+      <c r="B8" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" s="56"/>
+      <c r="D8" s="57"/>
+    </row>
+    <row r="9" spans="2:4" ht="15" customHeight="1">
+      <c r="B9" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="C9" s="56"/>
+      <c r="D9" s="57"/>
+    </row>
+    <row r="10" spans="2:4">
+      <c r="B10" s="58"/>
+      <c r="C10" s="56"/>
+      <c r="D10" s="59"/>
+    </row>
+    <row r="11" spans="2:4" ht="52.5" customHeight="1">
+      <c r="B11" s="60" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" s="56"/>
+      <c r="D11" s="59"/>
+    </row>
+    <row r="12" spans="2:4">
+      <c r="B12" s="58"/>
+      <c r="C12" s="56"/>
+      <c r="D12" s="59"/>
+    </row>
+    <row r="13" spans="2:4">
+      <c r="B13" s="58"/>
+      <c r="C13" s="58"/>
+      <c r="D13" s="59"/>
+    </row>
+    <row r="14" spans="2:4">
+      <c r="B14" s="61" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="62"/>
+      <c r="D14" s="62"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK574"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="X1" workbookViewId="0">
-      <selection activeCell="AI23" sqref="AI23:AI24"/>
+    <sheetView topLeftCell="K1" workbookViewId="0">
+      <selection activeCell="AG7" sqref="AG7:AG53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="25" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.140625" style="25" customWidth="1"/>
-[...21 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="25"/>
+    <col min="2" max="2" width="6.109375" style="25" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="25" customWidth="1"/>
+    <col min="4" max="4" width="4.5546875" style="25" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="25" customWidth="1"/>
+    <col min="6" max="6" width="3.88671875" style="25" customWidth="1"/>
+    <col min="7" max="8" width="4.88671875" style="25" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="25" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="25" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="25" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="25" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="25" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="25" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="25" customWidth="1"/>
+    <col min="16" max="16" width="4.5546875" style="25" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="25" customWidth="1"/>
+    <col min="18" max="18" width="4.5546875" style="25" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="25" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="25" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="25" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="25" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="25" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="25" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="42" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="42"/>
-[...22 lines deleted...]
-      <c r="Y1" s="42"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="71"/>
+      <c r="O1" s="71"/>
+      <c r="P1" s="71"/>
+      <c r="Q1" s="71"/>
+      <c r="R1" s="71"/>
+      <c r="S1" s="71"/>
+      <c r="T1" s="71"/>
+      <c r="U1" s="71"/>
+      <c r="V1" s="71"/>
+      <c r="W1" s="71"/>
+      <c r="X1" s="71"/>
+      <c r="Y1" s="71"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="39"/>
       <c r="B2" s="39"/>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
       <c r="H2" s="39"/>
       <c r="I2" s="39"/>
       <c r="J2" s="39"/>
       <c r="K2" s="39"/>
       <c r="L2" s="39"/>
       <c r="M2" s="39"/>
     </row>
     <row r="3" spans="1:37" s="2" customFormat="1">
       <c r="B3" s="26"/>
       <c r="C3" s="26"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="AK3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="46"/>
-      <c r="B4" s="40">
+      <c r="A4" s="75"/>
+      <c r="B4" s="69">
         <v>2024</v>
       </c>
-      <c r="C4" s="41"/>
-[...10 lines deleted...]
-      <c r="N4" s="40">
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70"/>
+      <c r="H4" s="70"/>
+      <c r="I4" s="70"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="70"/>
+      <c r="L4" s="70"/>
+      <c r="M4" s="70"/>
+      <c r="N4" s="69">
         <v>2025</v>
       </c>
-      <c r="O4" s="41"/>
-[...10 lines deleted...]
-      <c r="Z4" s="40">
+      <c r="O4" s="70"/>
+      <c r="P4" s="70"/>
+      <c r="Q4" s="70"/>
+      <c r="R4" s="70"/>
+      <c r="S4" s="70"/>
+      <c r="T4" s="70"/>
+      <c r="U4" s="70"/>
+      <c r="V4" s="70"/>
+      <c r="W4" s="70"/>
+      <c r="X4" s="70"/>
+      <c r="Y4" s="70"/>
+      <c r="Z4" s="69">
         <v>2026</v>
       </c>
-      <c r="AA4" s="41"/>
-[...9 lines deleted...]
-      <c r="AK4" s="41"/>
+      <c r="AA4" s="70"/>
+      <c r="AB4" s="70"/>
+      <c r="AC4" s="70"/>
+      <c r="AD4" s="70"/>
+      <c r="AE4" s="70"/>
+      <c r="AF4" s="70"/>
+      <c r="AG4" s="70"/>
+      <c r="AH4" s="70"/>
+      <c r="AI4" s="70"/>
+      <c r="AJ4" s="70"/>
+      <c r="AK4" s="70"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="47"/>
+      <c r="A5" s="76"/>
       <c r="B5" s="22" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="36" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="22" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="22" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="22" t="s">
@@ -1065,77 +1611,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="22" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="36" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="43" t="s">
+      <c r="A6" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="43"/>
-[...22 lines deleted...]
-      <c r="Y6" s="43"/>
+      <c r="B6" s="72"/>
+      <c r="C6" s="72"/>
+      <c r="D6" s="72"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72"/>
+      <c r="G6" s="72"/>
+      <c r="H6" s="72"/>
+      <c r="I6" s="72"/>
+      <c r="J6" s="72"/>
+      <c r="K6" s="72"/>
+      <c r="L6" s="72"/>
+      <c r="M6" s="72"/>
+      <c r="N6" s="72"/>
+      <c r="O6" s="72"/>
+      <c r="P6" s="72"/>
+      <c r="Q6" s="72"/>
+      <c r="R6" s="72"/>
+      <c r="S6" s="72"/>
+      <c r="T6" s="72"/>
+      <c r="U6" s="72"/>
+      <c r="V6" s="72"/>
+      <c r="W6" s="72"/>
+      <c r="X6" s="72"/>
+      <c r="Y6" s="72"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="11">
         <v>-27</v>
       </c>
       <c r="C7" s="11">
         <v>-1182</v>
       </c>
       <c r="D7" s="11">
         <v>-29</v>
       </c>
       <c r="E7" s="11">
         <v>-131</v>
       </c>
       <c r="F7" s="11">
         <v>-35</v>
       </c>
       <c r="G7" s="11">
         <v>-60</v>
       </c>
       <c r="H7" s="9">
         <v>-25</v>
@@ -1187,54 +1733,56 @@
       </c>
       <c r="X7" s="21">
         <v>-33</v>
       </c>
       <c r="Y7" s="21">
         <v>13</v>
       </c>
       <c r="Z7" s="11">
         <v>10</v>
       </c>
       <c r="AA7" s="11">
         <v>10</v>
       </c>
       <c r="AB7" s="33">
         <v>-2</v>
       </c>
       <c r="AC7" s="33">
         <v>-9</v>
       </c>
       <c r="AD7" s="33">
         <v>-2</v>
       </c>
       <c r="AE7" s="35">
         <v>-25</v>
       </c>
-      <c r="AF7" s="49">
+      <c r="AF7" s="66">
         <v>-40</v>
       </c>
-      <c r="AG7" s="35"/>
+      <c r="AG7" s="40">
+        <v>-35</v>
+      </c>
       <c r="AH7" s="35"/>
       <c r="AI7" s="35"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="11">
         <v>-7</v>
       </c>
       <c r="C8" s="11">
         <v>-772</v>
       </c>
       <c r="D8" s="11">
         <v>-14</v>
       </c>
       <c r="E8" s="11">
         <v>-25</v>
       </c>
       <c r="F8" s="11">
         <v>-29</v>
       </c>
       <c r="G8" s="11">
         <v>-29</v>
       </c>
@@ -1288,54 +1836,56 @@
       </c>
       <c r="X8" s="21">
         <v>-8</v>
       </c>
       <c r="Y8" s="21">
         <v>19</v>
       </c>
       <c r="Z8" s="11">
         <v>23</v>
       </c>
       <c r="AA8" s="11">
         <v>17</v>
       </c>
       <c r="AB8" s="33">
         <v>2</v>
       </c>
       <c r="AC8" s="33">
         <v>-6</v>
       </c>
       <c r="AD8" s="33">
         <v>-1</v>
       </c>
       <c r="AE8" s="35">
         <v>-2</v>
       </c>
-      <c r="AF8" s="49">
+      <c r="AF8" s="66">
         <v>-4</v>
       </c>
-      <c r="AG8" s="35"/>
+      <c r="AG8" s="40">
+        <v>-3</v>
+      </c>
       <c r="AH8" s="35"/>
       <c r="AI8" s="35"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="11">
         <v>-9</v>
       </c>
       <c r="D9" s="11">
         <v>1</v>
       </c>
       <c r="E9" s="11">
         <v>-80</v>
       </c>
       <c r="F9" s="11">
         <v>3</v>
       </c>
       <c r="G9" s="11">
         <v>-6</v>
       </c>
@@ -1389,54 +1939,56 @@
       </c>
       <c r="X9" s="21">
         <v>2</v>
       </c>
       <c r="Y9" s="21">
         <v>-1</v>
       </c>
       <c r="Z9" s="9">
         <v>4</v>
       </c>
       <c r="AA9" s="11">
         <v>-1</v>
       </c>
       <c r="AB9" s="33">
         <v>3</v>
       </c>
       <c r="AC9" s="33">
         <v>-2</v>
       </c>
       <c r="AD9" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE9" s="35">
         <v>-1</v>
       </c>
-      <c r="AF9" s="49">
+      <c r="AF9" s="66">
         <v>-1</v>
       </c>
-      <c r="AG9" s="35"/>
+      <c r="AG9" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="AH9" s="35"/>
       <c r="AI9" s="35"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="11">
         <v>-1</v>
       </c>
       <c r="F10" s="11">
         <v>2</v>
       </c>
       <c r="G10" s="11">
         <v>2</v>
       </c>
@@ -1490,54 +2042,56 @@
       </c>
       <c r="X10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB10" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AC10" s="33">
         <v>1</v>
       </c>
       <c r="AD10" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE10" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF10" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG10" s="35"/>
+      <c r="AF10" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG10" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="AH10" s="35"/>
       <c r="AI10" s="35"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="11">
         <v>-2</v>
       </c>
       <c r="C11" s="11">
         <v>-3</v>
       </c>
       <c r="D11" s="11">
         <v>-1</v>
       </c>
       <c r="E11" s="11">
         <v>5</v>
       </c>
       <c r="F11" s="11">
         <v>8</v>
       </c>
       <c r="G11" s="11">
         <v>2</v>
       </c>
@@ -1591,54 +2145,56 @@
       </c>
       <c r="X11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="9">
         <v>-1</v>
       </c>
       <c r="AA11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB11" s="33">
         <v>-1</v>
       </c>
       <c r="AC11" s="33">
         <v>1</v>
       </c>
       <c r="AD11" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE11" s="35">
         <v>-2</v>
       </c>
-      <c r="AF11" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG11" s="35"/>
+      <c r="AF11" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG11" s="40">
+        <v>-1</v>
+      </c>
       <c r="AH11" s="35"/>
       <c r="AI11" s="35"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="11">
         <v>-1</v>
       </c>
       <c r="C12" s="11">
         <v>-2</v>
       </c>
       <c r="D12" s="11">
         <v>-4</v>
       </c>
       <c r="E12" s="11">
         <v>-4</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="11">
         <v>-2</v>
       </c>
@@ -1692,54 +2248,56 @@
       </c>
       <c r="X12" s="21">
         <v>-1</v>
       </c>
       <c r="Y12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="11">
         <v>2</v>
       </c>
       <c r="AB12" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AC12" s="33">
         <v>-1</v>
       </c>
       <c r="AD12" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE12" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF12" s="49">
+      <c r="AF12" s="66">
         <v>2</v>
       </c>
-      <c r="AG12" s="35"/>
+      <c r="AG12" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="AH12" s="35"/>
       <c r="AI12" s="35"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="11">
         <v>-1</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="11" t="s">
         <v>16</v>
       </c>
@@ -1793,54 +2351,56 @@
       </c>
       <c r="X13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB13" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AC13" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD13" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE13" s="35">
         <v>-1</v>
       </c>
-      <c r="AF13" s="49">
-[...2 lines deleted...]
-      <c r="AG13" s="35"/>
+      <c r="AF13" s="66">
+        <v>1</v>
+      </c>
+      <c r="AG13" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="AH13" s="35"/>
       <c r="AI13" s="35"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="11">
         <v>-8</v>
       </c>
       <c r="C14" s="11">
         <v>-44</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E14" s="11">
         <v>4</v>
       </c>
       <c r="F14" s="11">
         <v>-3</v>
       </c>
       <c r="G14" s="11">
         <v>-3</v>
       </c>
@@ -1894,54 +2454,56 @@
       </c>
       <c r="X14" s="21">
         <v>1</v>
       </c>
       <c r="Y14" s="21">
         <v>2</v>
       </c>
       <c r="Z14" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA14" s="11">
         <v>-7</v>
       </c>
       <c r="AB14" s="33">
         <v>2</v>
       </c>
       <c r="AC14" s="33">
         <v>2</v>
       </c>
       <c r="AD14" s="33">
         <v>1</v>
       </c>
       <c r="AE14" s="35">
         <v>-1</v>
       </c>
-      <c r="AF14" s="49">
+      <c r="AF14" s="66">
         <v>-7</v>
       </c>
-      <c r="AG14" s="35"/>
+      <c r="AG14" s="40">
+        <v>1</v>
+      </c>
       <c r="AH14" s="35"/>
       <c r="AI14" s="35"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="11">
         <v>1</v>
       </c>
       <c r="C15" s="11">
         <v>-22</v>
       </c>
       <c r="D15" s="11">
         <v>-2</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="11">
         <v>-3</v>
       </c>
@@ -1995,54 +2557,56 @@
       </c>
       <c r="X15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="9">
         <v>-2</v>
       </c>
       <c r="AA15" s="11">
         <v>1</v>
       </c>
       <c r="AB15" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AC15" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD15" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE15" s="35">
         <v>-5</v>
       </c>
-      <c r="AF15" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG15" s="35"/>
+      <c r="AF15" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG15" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="AH15" s="35"/>
       <c r="AI15" s="35"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="11">
         <v>-14</v>
       </c>
       <c r="D16" s="11">
         <v>-1</v>
       </c>
       <c r="E16" s="11">
         <v>-6</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="11">
         <v>-6</v>
       </c>
@@ -2096,54 +2660,56 @@
       </c>
       <c r="X16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB16" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AC16" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD16" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE16" s="35">
         <v>-1</v>
       </c>
-      <c r="AF16" s="49">
+      <c r="AF16" s="66">
         <v>-1</v>
       </c>
-      <c r="AG16" s="35"/>
+      <c r="AG16" s="40">
+        <v>-3</v>
+      </c>
       <c r="AH16" s="35"/>
       <c r="AI16" s="35"/>
     </row>
     <row r="17" spans="1:35">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="11">
         <v>-69</v>
       </c>
       <c r="D17" s="11">
         <v>1</v>
       </c>
       <c r="E17" s="11">
         <v>-2</v>
       </c>
       <c r="F17" s="11">
         <v>2</v>
       </c>
       <c r="G17" s="11">
         <v>1</v>
       </c>
@@ -2197,54 +2763,56 @@
       </c>
       <c r="X17" s="21">
         <v>-2</v>
       </c>
       <c r="Y17" s="21">
         <v>-1</v>
       </c>
       <c r="Z17" s="9">
         <v>1</v>
       </c>
       <c r="AA17" s="11">
         <v>-1</v>
       </c>
       <c r="AB17" s="33">
         <v>-2</v>
       </c>
       <c r="AC17" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD17" s="33">
         <v>1</v>
       </c>
       <c r="AE17" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF17" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG17" s="35"/>
+      <c r="AF17" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG17" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="AH17" s="35"/>
       <c r="AI17" s="35"/>
     </row>
     <row r="18" spans="1:35">
       <c r="A18" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="11">
         <v>-9</v>
       </c>
       <c r="C18" s="11">
         <v>-233</v>
       </c>
       <c r="D18" s="11">
         <v>-10</v>
       </c>
       <c r="E18" s="11">
         <v>-16</v>
       </c>
       <c r="F18" s="11">
         <v>-15</v>
       </c>
       <c r="G18" s="11">
         <v>-10</v>
       </c>
@@ -2298,54 +2866,56 @@
       </c>
       <c r="X18" s="21">
         <v>-20</v>
       </c>
       <c r="Y18" s="21">
         <v>-7</v>
       </c>
       <c r="Z18" s="9">
         <v>-16</v>
       </c>
       <c r="AA18" s="11">
         <v>-1</v>
       </c>
       <c r="AB18" s="33">
         <v>-6</v>
       </c>
       <c r="AC18" s="33">
         <v>-4</v>
       </c>
       <c r="AD18" s="33">
         <v>-3</v>
       </c>
       <c r="AE18" s="35">
         <v>-12</v>
       </c>
-      <c r="AF18" s="49">
+      <c r="AF18" s="66">
         <v>-31</v>
       </c>
-      <c r="AG18" s="35"/>
+      <c r="AG18" s="40">
+        <v>-22</v>
+      </c>
       <c r="AH18" s="35"/>
       <c r="AI18" s="35"/>
     </row>
     <row r="19" spans="1:35">
       <c r="A19" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="11">
         <v>1</v>
       </c>
       <c r="C19" s="11">
         <v>-5</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="11" t="s">
         <v>16</v>
       </c>
@@ -2399,54 +2969,56 @@
       </c>
       <c r="X19" s="21">
         <v>-5</v>
       </c>
       <c r="Y19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB19" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AC19" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD19" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE19" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF19" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG19" s="35"/>
+      <c r="AF19" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG19" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="AH19" s="35"/>
       <c r="AI19" s="35"/>
     </row>
     <row r="20" spans="1:35">
       <c r="A20" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="11">
         <v>-4</v>
       </c>
       <c r="D20" s="11">
         <v>1</v>
       </c>
       <c r="E20" s="11">
         <v>-4</v>
       </c>
       <c r="F20" s="11">
         <v>1</v>
       </c>
       <c r="G20" s="11">
         <v>2</v>
       </c>
@@ -2500,54 +3072,56 @@
       </c>
       <c r="X20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB20" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AC20" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD20" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE20" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF20" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG20" s="35"/>
+      <c r="AF20" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG20" s="40">
+        <v>-1</v>
+      </c>
       <c r="AH20" s="35"/>
       <c r="AI20" s="35"/>
     </row>
     <row r="21" spans="1:35">
       <c r="A21" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="11">
         <v>-1</v>
       </c>
       <c r="C21" s="11">
         <v>-5</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="11">
         <v>-2</v>
       </c>
       <c r="F21" s="11">
         <v>-4</v>
       </c>
       <c r="G21" s="11">
         <v>-8</v>
       </c>
@@ -2601,85 +3175,87 @@
       </c>
       <c r="X21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="21">
         <v>1</v>
       </c>
       <c r="Z21" s="9">
         <v>1</v>
       </c>
       <c r="AA21" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AB21" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AC21" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD21" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE21" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF21" s="49">
-[...2 lines deleted...]
-      <c r="AG21" s="35"/>
+      <c r="AF21" s="66">
+        <v>1</v>
+      </c>
+      <c r="AG21" s="40">
+        <v>-6</v>
+      </c>
       <c r="AH21" s="35"/>
       <c r="AI21" s="35"/>
     </row>
     <row r="22" spans="1:35" ht="15" customHeight="1">
-      <c r="A22" s="45" t="s">
+      <c r="A22" s="74" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="45"/>
-[...22 lines deleted...]
-      <c r="Y22" s="45"/>
+      <c r="B22" s="74"/>
+      <c r="C22" s="74"/>
+      <c r="D22" s="74"/>
+      <c r="E22" s="74"/>
+      <c r="F22" s="74"/>
+      <c r="G22" s="74"/>
+      <c r="H22" s="74"/>
+      <c r="I22" s="74"/>
+      <c r="J22" s="74"/>
+      <c r="K22" s="74"/>
+      <c r="L22" s="74"/>
+      <c r="M22" s="74"/>
+      <c r="N22" s="74"/>
+      <c r="O22" s="74"/>
+      <c r="P22" s="74"/>
+      <c r="Q22" s="74"/>
+      <c r="R22" s="74"/>
+      <c r="S22" s="74"/>
+      <c r="T22" s="74"/>
+      <c r="U22" s="74"/>
+      <c r="V22" s="74"/>
+      <c r="W22" s="74"/>
+      <c r="X22" s="74"/>
+      <c r="Y22" s="74"/>
       <c r="AB22" s="35"/>
       <c r="AC22" s="33"/>
       <c r="AD22" s="33"/>
       <c r="AF22" s="35"/>
       <c r="AG22" s="35"/>
       <c r="AH22" s="35"/>
       <c r="AI22" s="35"/>
     </row>
     <row r="23" spans="1:35">
       <c r="A23" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="11">
         <v>-12</v>
       </c>
       <c r="C23" s="11">
         <v>-816</v>
       </c>
       <c r="D23" s="11">
         <v>-16</v>
       </c>
       <c r="E23" s="11">
         <v>-35</v>
       </c>
       <c r="F23" s="11">
@@ -2738,54 +3314,57 @@
       </c>
       <c r="X23" s="21">
         <v>-8</v>
       </c>
       <c r="Y23" s="21">
         <v>17</v>
       </c>
       <c r="Z23" s="12">
         <v>14</v>
       </c>
       <c r="AA23" s="12">
         <v>17</v>
       </c>
       <c r="AB23" s="35">
         <v>2</v>
       </c>
       <c r="AC23" s="33">
         <v>-7</v>
       </c>
       <c r="AD23" s="33">
         <v>-4</v>
       </c>
       <c r="AE23" s="33">
         <v>-8</v>
       </c>
-      <c r="AF23" s="49">
+      <c r="AF23" s="66">
         <v>-10</v>
       </c>
-      <c r="AI23" s="49"/>
+      <c r="AG23" s="40">
+        <v>-6</v>
+      </c>
+      <c r="AI23" s="40"/>
     </row>
     <row r="24" spans="1:35">
       <c r="A24" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="11">
         <v>-7</v>
       </c>
       <c r="C24" s="11">
         <v>-772</v>
       </c>
       <c r="D24" s="11">
         <v>-14</v>
       </c>
       <c r="E24" s="11">
         <v>-25</v>
       </c>
       <c r="F24" s="11">
         <v>-29</v>
       </c>
       <c r="G24" s="11">
         <v>-29</v>
       </c>
       <c r="H24" s="11">
         <v>-20</v>
@@ -2837,54 +3416,57 @@
       </c>
       <c r="X24" s="21">
         <v>-8</v>
       </c>
       <c r="Y24" s="21">
         <v>19</v>
       </c>
       <c r="Z24" s="12">
         <v>23</v>
       </c>
       <c r="AA24" s="12">
         <v>17</v>
       </c>
       <c r="AB24" s="35">
         <v>2</v>
       </c>
       <c r="AC24" s="33">
         <v>-6</v>
       </c>
       <c r="AD24" s="33">
         <v>-1</v>
       </c>
       <c r="AE24" s="33">
         <v>-2</v>
       </c>
-      <c r="AF24" s="49">
+      <c r="AF24" s="66">
         <v>-4</v>
       </c>
-      <c r="AI24" s="49"/>
+      <c r="AG24" s="40">
+        <v>-3</v>
+      </c>
+      <c r="AI24" s="40"/>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="11"/>
       <c r="D25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="9" t="s">
@@ -2934,54 +3516,56 @@
       </c>
       <c r="X25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE25" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF25" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG25" s="35"/>
+      <c r="AF25" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG25" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="AH25" s="35"/>
       <c r="AI25" s="35"/>
     </row>
     <row r="26" spans="1:35">
       <c r="A26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="11"/>
       <c r="D26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="11" t="s">
         <v>16</v>
@@ -3033,54 +3617,56 @@
       </c>
       <c r="X26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE26" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF26" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG26" s="35"/>
+      <c r="AF26" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG26" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="AH26" s="35"/>
       <c r="AI26" s="35"/>
     </row>
     <row r="27" spans="1:35">
       <c r="A27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="11">
         <v>-1</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="11">
         <v>7</v>
       </c>
       <c r="G27" s="11">
         <v>2</v>
       </c>
@@ -3134,54 +3720,56 @@
       </c>
       <c r="X27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="21">
         <v>-1</v>
       </c>
       <c r="AA27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC27" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD27" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE27" s="33">
         <v>-2</v>
       </c>
-      <c r="AF27" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG27" s="35"/>
+      <c r="AF27" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG27" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="AH27" s="35"/>
       <c r="AI27" s="35"/>
     </row>
     <row r="28" spans="1:35">
       <c r="A28" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="11" t="s">
         <v>16</v>
@@ -3233,54 +3821,56 @@
       </c>
       <c r="X28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE28" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF28" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG28" s="35"/>
+      <c r="AF28" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG28" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="AH28" s="35"/>
       <c r="AI28" s="35"/>
     </row>
     <row r="29" spans="1:35">
       <c r="A29" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="11"/>
       <c r="D29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="11" t="s">
         <v>16</v>
@@ -3332,54 +3922,56 @@
       </c>
       <c r="X29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE29" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF29" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG29" s="35"/>
+      <c r="AF29" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG29" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="AH29" s="35"/>
       <c r="AI29" s="35"/>
     </row>
     <row r="30" spans="1:35">
       <c r="A30" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="11"/>
       <c r="D30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="11" t="s">
         <v>16</v>
@@ -3431,54 +4023,56 @@
       </c>
       <c r="X30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE30" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF30" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG30" s="35"/>
+      <c r="AF30" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG30" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="AH30" s="35"/>
       <c r="AI30" s="35"/>
     </row>
     <row r="31" spans="1:35">
       <c r="A31" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="11">
         <v>1</v>
       </c>
       <c r="C31" s="11">
         <v>-8</v>
       </c>
       <c r="D31" s="11">
         <v>-1</v>
       </c>
       <c r="E31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="11">
         <v>-2</v>
       </c>
@@ -3532,54 +4126,56 @@
       </c>
       <c r="X31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC31" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD31" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE31" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF31" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG31" s="35"/>
+      <c r="AF31" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG31" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="AH31" s="35"/>
       <c r="AI31" s="35"/>
     </row>
     <row r="32" spans="1:35">
       <c r="A32" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="11">
         <v>-2</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="11">
         <v>-4</v>
       </c>
       <c r="F32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="11">
         <v>-2</v>
       </c>
@@ -3633,54 +4229,56 @@
       </c>
       <c r="X32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC32" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD32" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE32" s="33">
         <v>-1</v>
       </c>
-      <c r="AF32" s="49">
+      <c r="AF32" s="66">
         <v>-1</v>
       </c>
-      <c r="AG32" s="35"/>
+      <c r="AG32" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="AH32" s="35"/>
       <c r="AI32" s="35"/>
     </row>
     <row r="33" spans="1:35">
       <c r="A33" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="11"/>
       <c r="D33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="11" t="s">
         <v>16</v>
@@ -3732,54 +4330,56 @@
       </c>
       <c r="X33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE33" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF33" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG33" s="35"/>
+      <c r="AF33" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG33" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="AH33" s="35"/>
       <c r="AI33" s="35"/>
     </row>
     <row r="34" spans="1:35">
       <c r="A34" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="11">
         <v>-6</v>
       </c>
       <c r="C34" s="11">
         <v>-33</v>
       </c>
       <c r="D34" s="11">
         <v>-1</v>
       </c>
       <c r="E34" s="11">
         <v>-6</v>
       </c>
       <c r="F34" s="11">
         <v>2</v>
       </c>
       <c r="G34" s="11">
         <v>-7</v>
       </c>
@@ -3833,54 +4433,56 @@
       </c>
       <c r="X34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y34" s="21">
         <v>-2</v>
       </c>
       <c r="Z34" s="9">
         <v>-8</v>
       </c>
       <c r="AA34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC34" s="33">
         <v>-1</v>
       </c>
       <c r="AD34" s="33">
         <v>-3</v>
       </c>
       <c r="AE34" s="33">
         <v>-3</v>
       </c>
-      <c r="AF34" s="49">
+      <c r="AF34" s="66">
         <v>-5</v>
       </c>
-      <c r="AG34" s="35"/>
+      <c r="AG34" s="40">
+        <v>-3</v>
+      </c>
       <c r="AH34" s="35"/>
       <c r="AI34" s="35"/>
     </row>
     <row r="35" spans="1:35">
       <c r="A35" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="11"/>
       <c r="D35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="11" t="s">
         <v>16</v>
@@ -3932,54 +4534,56 @@
       </c>
       <c r="X35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE35" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF35" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG35" s="35"/>
+      <c r="AF35" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG35" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="AH35" s="35"/>
       <c r="AI35" s="35"/>
     </row>
     <row r="36" spans="1:35">
       <c r="A36" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="11"/>
       <c r="D36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="11" t="s">
         <v>16</v>
@@ -4031,54 +4635,56 @@
       </c>
       <c r="X36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE36" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF36" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG36" s="35"/>
+      <c r="AF36" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG36" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="AH36" s="35"/>
       <c r="AI36" s="35"/>
     </row>
     <row r="37" spans="1:35">
       <c r="A37" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="11"/>
       <c r="D37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="11" t="s">
         <v>16</v>
@@ -4130,85 +4736,87 @@
       </c>
       <c r="X37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE37" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF37" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG37" s="35"/>
+      <c r="AF37" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG37" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="AH37" s="35"/>
       <c r="AI37" s="35"/>
     </row>
     <row r="38" spans="1:35">
-      <c r="A38" s="44" t="s">
+      <c r="A38" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="44"/>
-[...22 lines deleted...]
-      <c r="Y38" s="44"/>
+      <c r="B38" s="73"/>
+      <c r="C38" s="73"/>
+      <c r="D38" s="73"/>
+      <c r="E38" s="73"/>
+      <c r="F38" s="73"/>
+      <c r="G38" s="73"/>
+      <c r="H38" s="73"/>
+      <c r="I38" s="73"/>
+      <c r="J38" s="73"/>
+      <c r="K38" s="73"/>
+      <c r="L38" s="73"/>
+      <c r="M38" s="73"/>
+      <c r="N38" s="73"/>
+      <c r="O38" s="73"/>
+      <c r="P38" s="73"/>
+      <c r="Q38" s="73"/>
+      <c r="R38" s="73"/>
+      <c r="S38" s="73"/>
+      <c r="T38" s="73"/>
+      <c r="U38" s="73"/>
+      <c r="V38" s="73"/>
+      <c r="W38" s="73"/>
+      <c r="X38" s="73"/>
+      <c r="Y38" s="73"/>
       <c r="AB38" s="35"/>
       <c r="AC38" s="33"/>
       <c r="AD38" s="33"/>
       <c r="AF38" s="35"/>
       <c r="AG38" s="35"/>
       <c r="AH38" s="35"/>
       <c r="AI38" s="35"/>
     </row>
     <row r="39" spans="1:35">
       <c r="A39" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="11">
         <v>-15</v>
       </c>
       <c r="C39" s="11">
         <v>-366</v>
       </c>
       <c r="D39" s="11">
         <v>-13</v>
       </c>
       <c r="E39" s="11">
         <v>-96</v>
       </c>
       <c r="F39" s="11">
@@ -4267,54 +4875,56 @@
       </c>
       <c r="X39" s="21">
         <v>-25</v>
       </c>
       <c r="Y39" s="21">
         <v>-4</v>
       </c>
       <c r="Z39" s="12">
         <v>-4</v>
       </c>
       <c r="AA39" s="12">
         <v>-7</v>
       </c>
       <c r="AB39" s="33">
         <v>-4</v>
       </c>
       <c r="AC39" s="33">
         <v>-2</v>
       </c>
       <c r="AD39" s="33">
         <v>2</v>
       </c>
       <c r="AE39" s="33">
         <v>-17</v>
       </c>
-      <c r="AF39" s="49">
+      <c r="AF39" s="66">
         <v>-30</v>
       </c>
-      <c r="AG39" s="35"/>
+      <c r="AG39" s="40">
+        <v>-29</v>
+      </c>
       <c r="AH39" s="35"/>
       <c r="AI39" s="35"/>
     </row>
     <row r="40" spans="1:35">
       <c r="A40" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="11" t="s">
         <v>16</v>
       </c>
@@ -4368,54 +4978,56 @@
       </c>
       <c r="X40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE40" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF40" s="33" t="s">
-[...2 lines deleted...]
-      <c r="AG40" s="35"/>
+      <c r="AF40" s="67" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG40" s="79" t="s">
+        <v>16</v>
+      </c>
       <c r="AH40" s="35"/>
       <c r="AI40" s="35"/>
     </row>
     <row r="41" spans="1:35">
       <c r="A41" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="11">
         <v>-9</v>
       </c>
       <c r="D41" s="11">
         <v>1</v>
       </c>
       <c r="E41" s="11">
         <v>-80</v>
       </c>
       <c r="F41" s="11">
         <v>3</v>
       </c>
       <c r="G41" s="11">
         <v>-6</v>
       </c>
@@ -4469,54 +5081,56 @@
       </c>
       <c r="X41" s="21">
         <v>2</v>
       </c>
       <c r="Y41" s="21">
         <v>-1</v>
       </c>
       <c r="Z41" s="21">
         <v>4</v>
       </c>
       <c r="AA41" s="12">
         <v>-1</v>
       </c>
       <c r="AB41" s="33">
         <v>3</v>
       </c>
       <c r="AC41" s="33">
         <v>-2</v>
       </c>
       <c r="AD41" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE41" s="33">
         <v>-1</v>
       </c>
-      <c r="AF41" s="49">
+      <c r="AF41" s="66">
         <v>-1</v>
       </c>
-      <c r="AG41" s="35"/>
+      <c r="AG41" s="79" t="s">
+        <v>16</v>
+      </c>
       <c r="AH41" s="35"/>
       <c r="AI41" s="35"/>
     </row>
     <row r="42" spans="1:35">
       <c r="A42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D42" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="11">
         <v>-1</v>
       </c>
       <c r="F42" s="11">
         <v>2</v>
       </c>
       <c r="G42" s="11">
         <v>2</v>
       </c>
@@ -4570,54 +5184,56 @@
       </c>
       <c r="X42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB42" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AC42" s="33">
         <v>1</v>
       </c>
       <c r="AD42" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE42" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF42" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG42" s="35"/>
+      <c r="AF42" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG42" s="79" t="s">
+        <v>16</v>
+      </c>
       <c r="AH42" s="35"/>
       <c r="AI42" s="35"/>
     </row>
     <row r="43" spans="1:35">
       <c r="A43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="11">
         <v>-2</v>
       </c>
       <c r="C43" s="11">
         <v>-2</v>
       </c>
       <c r="D43" s="11">
         <v>-1</v>
       </c>
       <c r="E43" s="11">
         <v>5</v>
       </c>
       <c r="F43" s="11">
         <v>1</v>
       </c>
       <c r="G43" s="11">
         <v>0</v>
       </c>
@@ -4671,54 +5287,56 @@
       </c>
       <c r="X43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB43" s="33">
         <v>-1</v>
       </c>
       <c r="AC43" s="33">
         <v>1</v>
       </c>
       <c r="AD43" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE43" s="33">
         <v>-2</v>
       </c>
-      <c r="AF43" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG43" s="35"/>
+      <c r="AF43" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG43" s="78">
+        <v>-1</v>
+      </c>
       <c r="AH43" s="35"/>
       <c r="AI43" s="35"/>
     </row>
     <row r="44" spans="1:35">
       <c r="A44" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="11">
         <v>-1</v>
       </c>
       <c r="C44" s="11">
         <v>-2</v>
       </c>
       <c r="D44" s="11">
         <v>-4</v>
       </c>
       <c r="E44" s="11">
         <v>-4</v>
       </c>
       <c r="F44" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="11">
         <v>-2</v>
       </c>
@@ -4772,54 +5390,56 @@
       </c>
       <c r="X44" s="21">
         <v>-1</v>
       </c>
       <c r="Y44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="12">
         <v>2</v>
       </c>
       <c r="AB44" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AC44" s="33">
         <v>-1</v>
       </c>
       <c r="AD44" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE44" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF44" s="49">
+      <c r="AF44" s="66">
         <v>2</v>
       </c>
-      <c r="AG44" s="35"/>
+      <c r="AG44" s="79" t="s">
+        <v>16</v>
+      </c>
       <c r="AH44" s="35"/>
       <c r="AI44" s="35"/>
     </row>
     <row r="45" spans="1:35">
       <c r="A45" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="11">
         <v>-1</v>
       </c>
       <c r="C45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="11" t="s">
         <v>16</v>
       </c>
@@ -4873,54 +5493,56 @@
       </c>
       <c r="X45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB45" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AC45" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD45" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE45" s="33">
         <v>-1</v>
       </c>
-      <c r="AF45" s="49">
-[...2 lines deleted...]
-      <c r="AG45" s="35"/>
+      <c r="AF45" s="66">
+        <v>1</v>
+      </c>
+      <c r="AG45" s="79" t="s">
+        <v>16</v>
+      </c>
       <c r="AH45" s="35"/>
       <c r="AI45" s="35"/>
     </row>
     <row r="46" spans="1:35">
       <c r="A46" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="11">
         <v>-8</v>
       </c>
       <c r="C46" s="11">
         <v>-44</v>
       </c>
       <c r="D46" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E46" s="11">
         <v>4</v>
       </c>
       <c r="F46" s="11">
         <v>-3</v>
       </c>
       <c r="G46" s="11">
         <v>-3</v>
       </c>
@@ -4972,54 +5594,56 @@
       <c r="W46" s="21">
         <v>1</v>
       </c>
       <c r="X46" s="21">
         <v>1</v>
       </c>
       <c r="Y46" s="21">
         <v>2</v>
       </c>
       <c r="Z46" s="21"/>
       <c r="AA46" s="12">
         <v>-7</v>
       </c>
       <c r="AB46" s="33">
         <v>2</v>
       </c>
       <c r="AC46" s="33">
         <v>2</v>
       </c>
       <c r="AD46" s="33">
         <v>1</v>
       </c>
       <c r="AE46" s="33">
         <v>-1</v>
       </c>
-      <c r="AF46" s="49">
+      <c r="AF46" s="66">
         <v>-7</v>
       </c>
-      <c r="AG46" s="35"/>
+      <c r="AG46" s="78">
+        <v>1</v>
+      </c>
       <c r="AH46" s="35"/>
       <c r="AI46" s="35"/>
     </row>
     <row r="47" spans="1:35">
       <c r="A47" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="11">
         <v>-14</v>
       </c>
       <c r="D47" s="11">
         <v>-1</v>
       </c>
       <c r="E47" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="11">
         <v>-1</v>
       </c>
@@ -5073,54 +5697,56 @@
       </c>
       <c r="X47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="27">
         <v>-2</v>
       </c>
       <c r="AA47" s="12">
         <v>1</v>
       </c>
       <c r="AB47" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AC47" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD47" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE47" s="33">
         <v>-3</v>
       </c>
-      <c r="AF47" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG47" s="35"/>
+      <c r="AF47" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG47" s="79" t="s">
+        <v>16</v>
+      </c>
       <c r="AH47" s="35"/>
       <c r="AI47" s="35"/>
     </row>
     <row r="48" spans="1:35">
       <c r="A48" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="11">
         <v>-12</v>
       </c>
       <c r="D48" s="11">
         <v>-1</v>
       </c>
       <c r="E48" s="11">
         <v>-2</v>
       </c>
       <c r="F48" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="11">
         <v>-4</v>
       </c>
@@ -5172,54 +5798,56 @@
       <c r="W48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="X48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="28"/>
       <c r="AA48" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB48" s="8" t="s">
         <v>16</v>
       </c>
       <c r="AC48" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD48" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE48" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF48" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG48" s="35"/>
+      <c r="AF48" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG48" s="78">
+        <v>-3</v>
+      </c>
       <c r="AH48" s="35"/>
       <c r="AI48" s="35"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="11">
         <v>-69</v>
       </c>
       <c r="D49" s="11">
         <v>1</v>
       </c>
       <c r="E49" s="11">
         <v>-2</v>
       </c>
       <c r="F49" s="11">
         <v>2</v>
       </c>
       <c r="G49" s="11">
         <v>1</v>
       </c>
@@ -5273,54 +5901,56 @@
       </c>
       <c r="X49" s="21">
         <v>-2</v>
       </c>
       <c r="Y49" s="21">
         <v>-1</v>
       </c>
       <c r="Z49" s="27">
         <v>1</v>
       </c>
       <c r="AA49" s="12">
         <v>-1</v>
       </c>
       <c r="AB49" s="33">
         <v>-2</v>
       </c>
       <c r="AC49" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD49" s="33">
         <v>1</v>
       </c>
       <c r="AE49" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF49" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG49" s="35"/>
+      <c r="AF49" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG49" s="79" t="s">
+        <v>16</v>
+      </c>
       <c r="AH49" s="35"/>
       <c r="AI49" s="35"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="11">
         <v>-3</v>
       </c>
       <c r="C50" s="11">
         <v>-200</v>
       </c>
       <c r="D50" s="11">
         <v>-9</v>
       </c>
       <c r="E50" s="11">
         <v>-10</v>
       </c>
       <c r="F50" s="11">
         <v>-17</v>
       </c>
       <c r="G50" s="11">
         <v>-3</v>
       </c>
@@ -5374,54 +6004,56 @@
       </c>
       <c r="X50" s="21">
         <v>-20</v>
       </c>
       <c r="Y50" s="21">
         <v>-5</v>
       </c>
       <c r="Z50" s="27">
         <v>-8</v>
       </c>
       <c r="AA50" s="12">
         <v>-1</v>
       </c>
       <c r="AB50" s="33">
         <v>-6</v>
       </c>
       <c r="AC50" s="33">
         <v>-3</v>
       </c>
       <c r="AD50" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE50" s="33">
         <v>-9</v>
       </c>
-      <c r="AF50" s="49">
+      <c r="AF50" s="66">
         <v>-26</v>
       </c>
-      <c r="AG50" s="35"/>
+      <c r="AG50" s="78">
+        <v>-19</v>
+      </c>
       <c r="AH50" s="35"/>
       <c r="AI50" s="35"/>
       <c r="AJ50" s="35"/>
       <c r="AK50" s="35"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="11">
         <v>1</v>
       </c>
       <c r="C51" s="11">
         <v>-5</v>
       </c>
       <c r="D51" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="11" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="11" t="s">
@@ -5477,54 +6109,56 @@
       </c>
       <c r="X51" s="21">
         <v>-5</v>
       </c>
       <c r="Y51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE51" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF51" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG51" s="35"/>
+      <c r="AF51" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG51" s="79" t="s">
+        <v>16</v>
+      </c>
       <c r="AH51" s="35"/>
       <c r="AI51" s="35"/>
       <c r="AJ51" s="35"/>
       <c r="AK51" s="35"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="11">
         <v>-4</v>
       </c>
       <c r="D52" s="11">
         <v>1</v>
       </c>
       <c r="E52" s="11">
         <v>-4</v>
       </c>
       <c r="F52" s="11">
         <v>1</v>
       </c>
       <c r="G52" s="11">
@@ -5580,54 +6214,56 @@
       </c>
       <c r="X52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE52" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF52" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG52" s="35"/>
+      <c r="AF52" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG52" s="78">
+        <v>-1</v>
+      </c>
       <c r="AH52" s="35"/>
       <c r="AI52" s="35"/>
       <c r="AJ52" s="35"/>
       <c r="AK52" s="35"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="15">
         <v>-1</v>
       </c>
       <c r="C53" s="15">
         <v>-5</v>
       </c>
       <c r="D53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="15">
         <v>-2</v>
       </c>
       <c r="F53" s="15">
         <v>-4</v>
       </c>
       <c r="G53" s="15">
@@ -5683,54 +6319,56 @@
       </c>
       <c r="X53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="15">
         <v>1</v>
       </c>
       <c r="Z53" s="15">
         <v>1</v>
       </c>
       <c r="AA53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AC53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AD53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AE53" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="AF53" s="51">
-[...2 lines deleted...]
-      <c r="AG53" s="37"/>
+      <c r="AF53" s="68">
+        <v>1</v>
+      </c>
+      <c r="AG53" s="42">
+        <v>-6</v>
+      </c>
       <c r="AH53" s="37"/>
       <c r="AI53" s="37"/>
       <c r="AJ53" s="37"/>
       <c r="AK53" s="37"/>
     </row>
     <row r="54" spans="1:37">
       <c r="AD54" s="30"/>
       <c r="AE54" s="30"/>
     </row>
     <row r="55" spans="1:37">
       <c r="AD55" s="30"/>
       <c r="AE55" s="30"/>
     </row>
     <row r="56" spans="1:37">
       <c r="AD56" s="30"/>
       <c r="AE56" s="30"/>
     </row>
     <row r="57" spans="1:37">
       <c r="AD57" s="30"/>
       <c r="AE57" s="30"/>
     </row>
     <row r="58" spans="1:37">
       <c r="AD58" s="30"/>
       <c r="AE58" s="30"/>
     </row>
@@ -7775,189 +8413,189 @@
     <row r="572" spans="31:31">
       <c r="AE572" s="30"/>
     </row>
     <row r="573" spans="31:31">
       <c r="AE573" s="30"/>
     </row>
     <row r="574" spans="31:31">
       <c r="AE574" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK74"/>
   <sheetViews>
-    <sheetView topLeftCell="X1" workbookViewId="0">
-      <selection activeCell="AF45" sqref="AF45"/>
+    <sheetView topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="AG7" sqref="AG7:AG53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="25" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.140625" style="25" customWidth="1"/>
-[...21 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="25"/>
+    <col min="2" max="2" width="6.109375" style="25" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="25" customWidth="1"/>
+    <col min="4" max="4" width="4.5546875" style="25" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="25" customWidth="1"/>
+    <col min="6" max="6" width="3.88671875" style="25" customWidth="1"/>
+    <col min="7" max="8" width="4.88671875" style="25" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="25" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="25" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="25" customWidth="1"/>
+    <col min="12" max="12" width="8.33203125" style="25" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="25" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="25" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="25" customWidth="1"/>
+    <col min="16" max="16" width="4.5546875" style="25" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="25" customWidth="1"/>
+    <col min="18" max="18" width="3.88671875" style="25" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="25" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="25" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="25" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="25" customWidth="1"/>
+    <col min="24" max="24" width="6.109375" style="25" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="25" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="42" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="42"/>
-[...22 lines deleted...]
-      <c r="Y1" s="42"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="71"/>
+      <c r="O1" s="71"/>
+      <c r="P1" s="71"/>
+      <c r="Q1" s="71"/>
+      <c r="R1" s="71"/>
+      <c r="S1" s="71"/>
+      <c r="T1" s="71"/>
+      <c r="U1" s="71"/>
+      <c r="V1" s="71"/>
+      <c r="W1" s="71"/>
+      <c r="X1" s="71"/>
+      <c r="Y1" s="71"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="32"/>
       <c r="B2" s="32"/>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="32"/>
       <c r="F2" s="32"/>
       <c r="G2" s="32"/>
       <c r="H2" s="32"/>
       <c r="I2" s="32"/>
       <c r="J2" s="32"/>
       <c r="K2" s="32"/>
       <c r="L2" s="32"/>
       <c r="M2" s="32"/>
     </row>
     <row r="3" spans="1:37" s="2" customFormat="1">
       <c r="B3" s="26"/>
       <c r="C3" s="26"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="AK3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="46"/>
-      <c r="B4" s="40">
+      <c r="A4" s="75"/>
+      <c r="B4" s="69">
         <v>2024</v>
       </c>
-      <c r="C4" s="41"/>
-[...10 lines deleted...]
-      <c r="N4" s="40">
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70"/>
+      <c r="H4" s="70"/>
+      <c r="I4" s="70"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="70"/>
+      <c r="L4" s="70"/>
+      <c r="M4" s="70"/>
+      <c r="N4" s="69">
         <v>2025</v>
       </c>
-      <c r="O4" s="41"/>
-[...10 lines deleted...]
-      <c r="Z4" s="40">
+      <c r="O4" s="70"/>
+      <c r="P4" s="70"/>
+      <c r="Q4" s="70"/>
+      <c r="R4" s="70"/>
+      <c r="S4" s="70"/>
+      <c r="T4" s="70"/>
+      <c r="U4" s="70"/>
+      <c r="V4" s="70"/>
+      <c r="W4" s="70"/>
+      <c r="X4" s="70"/>
+      <c r="Y4" s="70"/>
+      <c r="Z4" s="69">
         <v>2026</v>
       </c>
-      <c r="AA4" s="41"/>
-[...9 lines deleted...]
-      <c r="AK4" s="41"/>
+      <c r="AA4" s="70"/>
+      <c r="AB4" s="70"/>
+      <c r="AC4" s="70"/>
+      <c r="AD4" s="70"/>
+      <c r="AE4" s="70"/>
+      <c r="AF4" s="70"/>
+      <c r="AG4" s="70"/>
+      <c r="AH4" s="70"/>
+      <c r="AI4" s="70"/>
+      <c r="AJ4" s="70"/>
+      <c r="AK4" s="70"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="47"/>
+      <c r="A5" s="76"/>
       <c r="B5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -8024,77 +8662,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="43" t="s">
+      <c r="A6" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="43"/>
-[...22 lines deleted...]
-      <c r="Y6" s="43"/>
+      <c r="B6" s="72"/>
+      <c r="C6" s="72"/>
+      <c r="D6" s="72"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72"/>
+      <c r="G6" s="72"/>
+      <c r="H6" s="72"/>
+      <c r="I6" s="72"/>
+      <c r="J6" s="72"/>
+      <c r="K6" s="72"/>
+      <c r="L6" s="72"/>
+      <c r="M6" s="72"/>
+      <c r="N6" s="72"/>
+      <c r="O6" s="72"/>
+      <c r="P6" s="72"/>
+      <c r="Q6" s="72"/>
+      <c r="R6" s="72"/>
+      <c r="S6" s="72"/>
+      <c r="T6" s="72"/>
+      <c r="U6" s="72"/>
+      <c r="V6" s="72"/>
+      <c r="W6" s="72"/>
+      <c r="X6" s="72"/>
+      <c r="Y6" s="72"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="9">
         <v>15</v>
       </c>
       <c r="C7" s="9">
         <v>76</v>
       </c>
       <c r="D7" s="9">
         <v>34</v>
       </c>
       <c r="E7" s="9">
         <v>31</v>
       </c>
       <c r="F7" s="9">
         <v>41</v>
       </c>
       <c r="G7" s="9">
         <v>31</v>
       </c>
       <c r="H7" s="9">
         <v>25</v>
@@ -8146,52 +8784,55 @@
       </c>
       <c r="X7" s="21">
         <v>29</v>
       </c>
       <c r="Y7" s="21">
         <v>37</v>
       </c>
       <c r="Z7" s="21">
         <v>32</v>
       </c>
       <c r="AA7" s="21">
         <v>33</v>
       </c>
       <c r="AB7" s="11">
         <v>18</v>
       </c>
       <c r="AC7" s="11">
         <v>11</v>
       </c>
       <c r="AD7" s="11">
         <v>8</v>
       </c>
       <c r="AE7" s="25">
         <v>17</v>
       </c>
-      <c r="AF7" s="49">
+      <c r="AF7" s="40">
         <v>13</v>
+      </c>
+      <c r="AG7" s="40">
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="9">
         <v>13</v>
       </c>
       <c r="C8" s="9">
         <v>55</v>
       </c>
       <c r="D8" s="9">
         <v>27</v>
       </c>
       <c r="E8" s="9">
         <v>19</v>
       </c>
       <c r="F8" s="9">
         <v>13</v>
       </c>
       <c r="G8" s="9">
         <v>18</v>
       </c>
       <c r="H8" s="9">
@@ -8244,52 +8885,55 @@
       </c>
       <c r="X8" s="21">
         <v>22</v>
       </c>
       <c r="Y8" s="21">
         <v>31</v>
       </c>
       <c r="Z8" s="21">
         <v>23</v>
       </c>
       <c r="AA8" s="21">
         <v>23</v>
       </c>
       <c r="AB8" s="11">
         <v>10</v>
       </c>
       <c r="AC8" s="11">
         <v>7</v>
       </c>
       <c r="AD8" s="11">
         <v>6</v>
       </c>
       <c r="AE8" s="25">
         <v>15</v>
       </c>
-      <c r="AF8" s="49">
+      <c r="AF8" s="40">
         <v>8</v>
+      </c>
+      <c r="AG8" s="40">
+        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="9">
         <v>2</v>
       </c>
       <c r="D9" s="9">
         <v>1</v>
       </c>
       <c r="E9" s="9">
         <v>1</v>
       </c>
       <c r="F9" s="9">
         <v>4</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="9" t="s">
@@ -8342,52 +8986,55 @@
       </c>
       <c r="X9" s="21">
         <v>3</v>
       </c>
       <c r="Y9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z9" s="21">
         <v>4</v>
       </c>
       <c r="AA9" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB9" s="11">
         <v>3</v>
       </c>
       <c r="AC9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE9" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF9" s="50" t="s">
-        <v>16</v>
+      <c r="AF9" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG9" s="40">
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="9">
         <v>1</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="9">
         <v>2</v>
       </c>
       <c r="G10" s="9">
         <v>2</v>
       </c>
       <c r="H10" s="9" t="s">
@@ -8440,51 +9087,54 @@
       </c>
       <c r="X10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB10" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC10" s="11">
         <v>1</v>
       </c>
       <c r="AD10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE10" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF10" s="50" t="s">
+      <c r="AF10" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG10" s="41" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="9">
         <v>1</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="9">
         <v>5</v>
       </c>
       <c r="F11" s="9">
         <v>11</v>
       </c>
       <c r="G11" s="9">
         <v>3</v>
       </c>
@@ -8538,51 +9188,54 @@
       </c>
       <c r="X11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB11" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC11" s="11">
         <v>1</v>
       </c>
       <c r="AD11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE11" s="38">
         <v>1</v>
       </c>
-      <c r="AF11" s="50" t="s">
+      <c r="AF11" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG11" s="41" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>16</v>
       </c>
@@ -8636,52 +9289,55 @@
       </c>
       <c r="X12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="21">
         <v>2</v>
       </c>
       <c r="AB12" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE12" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF12" s="49">
+      <c r="AF12" s="40">
         <v>2</v>
+      </c>
+      <c r="AG12" s="41" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="9" t="s">
@@ -8734,52 +9390,55 @@
       </c>
       <c r="X13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB13" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE13" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF13" s="49">
-        <v>1</v>
+      <c r="AF13" s="40">
+        <v>1</v>
+      </c>
+      <c r="AG13" s="41" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="9">
         <v>9</v>
       </c>
       <c r="D14" s="9">
         <v>2</v>
       </c>
       <c r="E14" s="9">
         <v>5</v>
       </c>
       <c r="F14" s="9">
         <v>1</v>
       </c>
       <c r="G14" s="9">
         <v>4</v>
       </c>
       <c r="H14" s="9">
@@ -8832,52 +9491,55 @@
       </c>
       <c r="X14" s="21">
         <v>3</v>
       </c>
       <c r="Y14" s="21">
         <v>2</v>
       </c>
       <c r="Z14" s="21">
         <v>1</v>
       </c>
       <c r="AA14" s="21">
         <v>4</v>
       </c>
       <c r="AB14" s="11">
         <v>2</v>
       </c>
       <c r="AC14" s="11">
         <v>2</v>
       </c>
       <c r="AD14" s="11">
         <v>1</v>
       </c>
       <c r="AE14" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF14" s="50" t="s">
-        <v>16</v>
+      <c r="AF14" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG14" s="40">
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="9">
         <v>1</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="9">
@@ -8930,51 +9592,54 @@
       </c>
       <c r="X15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA15" s="21">
         <v>1</v>
       </c>
       <c r="AB15" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE15" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF15" s="50" t="s">
+      <c r="AF15" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG15" s="41" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="9">
         <v>1</v>
       </c>
@@ -9028,55 +9693,58 @@
       </c>
       <c r="X16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB16" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE16" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF16" s="50" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:32">
+      <c r="AF16" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG16" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="9">
         <v>1</v>
       </c>
       <c r="D17" s="9">
         <v>1</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="9">
         <v>2</v>
       </c>
       <c r="G17" s="9">
         <v>1</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="9" t="s">
@@ -9126,55 +9794,58 @@
       </c>
       <c r="X17" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y17" s="21">
         <v>1</v>
       </c>
       <c r="Z17" s="21">
         <v>1</v>
       </c>
       <c r="AA17" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB17" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD17" s="11">
         <v>1</v>
       </c>
       <c r="AE17" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF17" s="50" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:32">
+      <c r="AF17" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG17" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="9">
         <v>6</v>
       </c>
       <c r="D18" s="9">
         <v>2</v>
       </c>
       <c r="E18" s="9">
         <v>1</v>
       </c>
       <c r="F18" s="9">
         <v>6</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="9">
         <v>1</v>
       </c>
       <c r="I18" s="9">
@@ -9224,55 +9895,58 @@
       </c>
       <c r="X18" s="21">
         <v>1</v>
       </c>
       <c r="Y18" s="21">
         <v>2</v>
       </c>
       <c r="Z18" s="21">
         <v>2</v>
       </c>
       <c r="AA18" s="21">
         <v>3</v>
       </c>
       <c r="AB18" s="11">
         <v>3</v>
       </c>
       <c r="AC18" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD18" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE18" s="38">
         <v>1</v>
       </c>
-      <c r="AF18" s="49">
-[...3 lines deleted...]
-    <row r="19" spans="1:32">
+      <c r="AF18" s="40">
+        <v>1</v>
+      </c>
+      <c r="AG18" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="9">
         <v>1</v>
       </c>
       <c r="C19" s="9">
         <v>1</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="9" t="s">
@@ -9322,55 +9996,58 @@
       </c>
       <c r="X19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE19" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF19" s="50" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:32">
+      <c r="AF19" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG19" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="9">
         <v>1</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="9">
         <v>1</v>
       </c>
       <c r="G20" s="9">
         <v>2</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="9">
@@ -9420,55 +10097,58 @@
       </c>
       <c r="X20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB20" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE20" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF20" s="50" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:32">
+      <c r="AF20" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG20" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="9">
         <v>1</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="9">
@@ -9518,86 +10198,89 @@
       </c>
       <c r="X21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="21">
         <v>1</v>
       </c>
       <c r="Z21" s="21">
         <v>1</v>
       </c>
       <c r="AA21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC21" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD21" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE21" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF21" s="49">
-[...4 lines deleted...]
-      <c r="A22" s="45" t="s">
+      <c r="AF21" s="40">
+        <v>1</v>
+      </c>
+      <c r="AG21" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
+      <c r="A22" s="74" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="45"/>
-[...22 lines deleted...]
-      <c r="Y22" s="45"/>
+      <c r="B22" s="74"/>
+      <c r="C22" s="74"/>
+      <c r="D22" s="74"/>
+      <c r="E22" s="74"/>
+      <c r="F22" s="74"/>
+      <c r="G22" s="74"/>
+      <c r="H22" s="74"/>
+      <c r="I22" s="74"/>
+      <c r="J22" s="74"/>
+      <c r="K22" s="74"/>
+      <c r="L22" s="74"/>
+      <c r="M22" s="74"/>
+      <c r="N22" s="74"/>
+      <c r="O22" s="74"/>
+      <c r="P22" s="74"/>
+      <c r="Q22" s="74"/>
+      <c r="R22" s="74"/>
+      <c r="S22" s="74"/>
+      <c r="T22" s="74"/>
+      <c r="U22" s="74"/>
+      <c r="V22" s="74"/>
+      <c r="W22" s="74"/>
+      <c r="X22" s="74"/>
+      <c r="Y22" s="74"/>
       <c r="AC22" s="11"/>
       <c r="AD22" s="11"/>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="9">
         <v>14</v>
       </c>
       <c r="C23" s="9">
         <v>57</v>
       </c>
       <c r="D23" s="9">
         <v>27</v>
       </c>
       <c r="E23" s="9">
         <v>20</v>
       </c>
       <c r="F23" s="9">
         <v>27</v>
       </c>
       <c r="G23" s="9">
         <v>22</v>
       </c>
       <c r="H23" s="9">
         <v>21</v>
       </c>
       <c r="I23" s="9">
@@ -9647,55 +10330,58 @@
       </c>
       <c r="X23" s="21">
         <v>23</v>
       </c>
       <c r="Y23" s="21">
         <v>33</v>
       </c>
       <c r="Z23" s="21">
         <v>24</v>
       </c>
       <c r="AA23" s="21">
         <v>23</v>
       </c>
       <c r="AB23" s="25">
         <v>10</v>
       </c>
       <c r="AC23" s="11">
         <v>7</v>
       </c>
       <c r="AD23" s="11">
         <v>6</v>
       </c>
       <c r="AE23" s="25">
         <v>15</v>
       </c>
-      <c r="AF23" s="49">
+      <c r="AF23" s="40">
         <v>8</v>
       </c>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23" s="40">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="9">
         <v>13</v>
       </c>
       <c r="C24" s="9">
         <v>55</v>
       </c>
       <c r="D24" s="9">
         <v>27</v>
       </c>
       <c r="E24" s="9">
         <v>19</v>
       </c>
       <c r="F24" s="9">
         <v>13</v>
       </c>
       <c r="G24" s="9">
         <v>18</v>
       </c>
       <c r="H24" s="9">
         <v>19</v>
       </c>
       <c r="I24" s="9">
@@ -9745,55 +10431,58 @@
       </c>
       <c r="X24" s="21">
         <v>22</v>
       </c>
       <c r="Y24" s="21">
         <v>31</v>
       </c>
       <c r="Z24" s="21">
         <v>23</v>
       </c>
       <c r="AA24" s="21">
         <v>23</v>
       </c>
       <c r="AB24" s="25">
         <v>10</v>
       </c>
       <c r="AC24" s="11">
         <v>7</v>
       </c>
       <c r="AD24" s="11">
         <v>6</v>
       </c>
       <c r="AE24" s="25">
         <v>15</v>
       </c>
-      <c r="AF24" s="49">
+      <c r="AF24" s="40">
         <v>8</v>
       </c>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24" s="40">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="9" t="s">
@@ -9843,55 +10532,58 @@
       </c>
       <c r="X25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE25" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF25" s="50" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:32">
+      <c r="AF25" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG25" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="9" t="s">
@@ -9941,55 +10633,58 @@
       </c>
       <c r="X26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE26" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF26" s="50" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:32">
+      <c r="AF26" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG26" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="9">
         <v>9</v>
       </c>
       <c r="G27" s="9">
         <v>3</v>
       </c>
       <c r="H27" s="9">
         <v>1</v>
       </c>
       <c r="I27" s="9">
@@ -10039,55 +10734,58 @@
       </c>
       <c r="X27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE27" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF27" s="50" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:32">
+      <c r="AF27" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG27" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="9" t="s">
@@ -10137,55 +10835,58 @@
       </c>
       <c r="X28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE28" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF28" s="50" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:32">
+      <c r="AF28" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG28" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="9" t="s">
@@ -10235,55 +10936,58 @@
       </c>
       <c r="X29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE29" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF29" s="50" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:32">
+      <c r="AF29" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG29" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="9" t="s">
@@ -10333,55 +11037,58 @@
       </c>
       <c r="X30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE30" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF30" s="50" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:32">
+      <c r="AF30" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG30" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="9">
         <v>1</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="9" t="s">
@@ -10431,55 +11138,59 @@
       </c>
       <c r="X31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE31" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF31" s="50" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="1:32">
+      <c r="AF31" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG31" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AH31" s="80"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="9">
         <v>1</v>
       </c>
       <c r="H32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="9" t="s">
@@ -10529,55 +11240,58 @@
       </c>
       <c r="X32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE32" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF32" s="50" t="s">
-[...3 lines deleted...]
-    <row r="33" spans="1:32">
+      <c r="AF32" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG32" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33">
       <c r="A33" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="9" t="s">
@@ -10627,55 +11341,58 @@
       </c>
       <c r="X33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE33" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF33" s="50" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:32">
+      <c r="AF33" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG33" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33">
       <c r="A34" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="9">
         <v>2</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="9">
         <v>1</v>
       </c>
       <c r="F34" s="9">
         <v>5</v>
       </c>
       <c r="G34" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H34" s="9">
         <v>1</v>
       </c>
       <c r="I34" s="9" t="s">
@@ -10725,55 +11442,58 @@
       </c>
       <c r="X34" s="21">
         <v>1</v>
       </c>
       <c r="Y34" s="21">
         <v>2</v>
       </c>
       <c r="Z34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD34" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE34" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF34" s="50" t="s">
-[...3 lines deleted...]
-    <row r="35" spans="1:32">
+      <c r="AF34" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG34" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33">
       <c r="A35" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="9" t="s">
@@ -10823,55 +11543,58 @@
       </c>
       <c r="X35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="25">
         <v>1</v>
       </c>
       <c r="AA35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE35" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF35" s="50" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="1:32">
+      <c r="AF35" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG35" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33">
       <c r="A36" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="9" t="s">
@@ -10921,55 +11644,58 @@
       </c>
       <c r="X36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE36" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF36" s="50" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:32">
+      <c r="AF36" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG36" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33">
       <c r="A37" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="9" t="s">
@@ -11019,86 +11745,89 @@
       </c>
       <c r="X37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE37" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF37" s="50" t="s">
-[...4 lines deleted...]
-      <c r="A38" s="44" t="s">
+      <c r="AF37" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG37" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33">
+      <c r="A38" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="44"/>
-[...22 lines deleted...]
-      <c r="Y38" s="44"/>
+      <c r="B38" s="73"/>
+      <c r="C38" s="73"/>
+      <c r="D38" s="73"/>
+      <c r="E38" s="73"/>
+      <c r="F38" s="73"/>
+      <c r="G38" s="73"/>
+      <c r="H38" s="73"/>
+      <c r="I38" s="73"/>
+      <c r="J38" s="73"/>
+      <c r="K38" s="73"/>
+      <c r="L38" s="73"/>
+      <c r="M38" s="73"/>
+      <c r="N38" s="73"/>
+      <c r="O38" s="73"/>
+      <c r="P38" s="73"/>
+      <c r="Q38" s="73"/>
+      <c r="R38" s="73"/>
+      <c r="S38" s="73"/>
+      <c r="T38" s="73"/>
+      <c r="U38" s="73"/>
+      <c r="V38" s="73"/>
+      <c r="W38" s="73"/>
+      <c r="X38" s="73"/>
+      <c r="Y38" s="73"/>
       <c r="AC38" s="11"/>
       <c r="AD38" s="11"/>
     </row>
-    <row r="39" spans="1:32">
+    <row r="39" spans="1:33">
       <c r="A39" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="9">
         <v>1</v>
       </c>
       <c r="C39" s="9">
         <v>19</v>
       </c>
       <c r="D39" s="9">
         <v>7</v>
       </c>
       <c r="E39" s="9">
         <v>11</v>
       </c>
       <c r="F39" s="9">
         <v>14</v>
       </c>
       <c r="G39" s="9">
         <v>9</v>
       </c>
       <c r="H39" s="9">
         <v>4</v>
       </c>
       <c r="I39" s="9">
@@ -11148,55 +11877,58 @@
       </c>
       <c r="X39" s="21">
         <v>6</v>
       </c>
       <c r="Y39" s="21">
         <v>4</v>
       </c>
       <c r="Z39" s="21">
         <v>8</v>
       </c>
       <c r="AA39" s="21">
         <v>10</v>
       </c>
       <c r="AB39" s="25">
         <v>8</v>
       </c>
       <c r="AC39" s="11">
         <v>4</v>
       </c>
       <c r="AD39" s="11">
         <v>2</v>
       </c>
       <c r="AE39" s="25">
         <v>2</v>
       </c>
-      <c r="AF39" s="49">
+      <c r="AF39" s="40">
         <v>5</v>
       </c>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39" s="40">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33">
       <c r="A40" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="9" t="s">
@@ -11249,52 +11981,55 @@
       </c>
       <c r="Y40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AF40" s="11" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:32">
+      <c r="AG40" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33">
       <c r="A41" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="9">
         <v>2</v>
       </c>
       <c r="D41" s="9">
         <v>1</v>
       </c>
       <c r="E41" s="9">
         <v>1</v>
       </c>
       <c r="F41" s="9">
         <v>4</v>
       </c>
       <c r="G41" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="9">
@@ -11344,55 +12079,58 @@
       </c>
       <c r="X41" s="21">
         <v>3</v>
       </c>
       <c r="Y41" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z41" s="21">
         <v>4</v>
       </c>
       <c r="AA41" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB41" s="33">
         <v>3</v>
       </c>
       <c r="AC41" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD41" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE41" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF41" s="50" t="s">
-[...3 lines deleted...]
-    <row r="42" spans="1:32">
+      <c r="AF41" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG41" s="40">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33">
       <c r="A42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="9">
         <v>1</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F42" s="9">
         <v>2</v>
       </c>
       <c r="G42" s="9">
         <v>2</v>
       </c>
       <c r="H42" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="9">
@@ -11442,55 +12180,58 @@
       </c>
       <c r="X42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB42" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC42" s="11">
         <v>1</v>
       </c>
       <c r="AD42" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE42" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF42" s="50" t="s">
-[...3 lines deleted...]
-    <row r="43" spans="1:32">
+      <c r="AF42" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG42" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33">
       <c r="A43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C43" s="9">
         <v>1</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E43" s="9">
         <v>5</v>
       </c>
       <c r="F43" s="9">
         <v>2</v>
       </c>
       <c r="G43" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="9">
         <v>1</v>
       </c>
       <c r="I43" s="9" t="s">
@@ -11540,55 +12281,58 @@
       </c>
       <c r="X43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB43" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC43" s="11">
         <v>1</v>
       </c>
       <c r="AD43" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE43" s="25">
         <v>1</v>
       </c>
-      <c r="AF43" s="50" t="s">
-[...3 lines deleted...]
-    <row r="44" spans="1:32">
+      <c r="AF43" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG43" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="44" spans="1:33">
       <c r="A44" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H44" s="9">
         <v>1</v>
       </c>
       <c r="I44" s="9" t="s">
@@ -11638,55 +12382,58 @@
       </c>
       <c r="X44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="21">
         <v>2</v>
       </c>
       <c r="AB44" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC44" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD44" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE44" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF44" s="49">
+      <c r="AF44" s="40">
         <v>2</v>
       </c>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:33">
       <c r="A45" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="9" t="s">
@@ -11736,55 +12483,58 @@
       </c>
       <c r="X45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB45" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE45" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF45" s="49">
-[...3 lines deleted...]
-    <row r="46" spans="1:32">
+      <c r="AF45" s="40">
+        <v>1</v>
+      </c>
+      <c r="AG45" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:33">
       <c r="A46" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="9">
         <v>9</v>
       </c>
       <c r="D46" s="9">
         <v>2</v>
       </c>
       <c r="E46" s="9">
         <v>5</v>
       </c>
       <c r="F46" s="9">
         <v>1</v>
       </c>
       <c r="G46" s="9">
         <v>4</v>
       </c>
       <c r="H46" s="9">
         <v>1</v>
       </c>
       <c r="I46" s="9">
@@ -11834,55 +12584,58 @@
       </c>
       <c r="X46" s="21">
         <v>3</v>
       </c>
       <c r="Y46" s="21">
         <v>2</v>
       </c>
       <c r="Z46" s="21">
         <v>1</v>
       </c>
       <c r="AA46" s="21">
         <v>4</v>
       </c>
       <c r="AB46" s="33">
         <v>2</v>
       </c>
       <c r="AC46" s="11">
         <v>2</v>
       </c>
       <c r="AD46" s="11">
         <v>1</v>
       </c>
       <c r="AE46" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF46" s="50" t="s">
-[...3 lines deleted...]
-    <row r="47" spans="1:32">
+      <c r="AF46" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG46" s="40">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:33">
       <c r="A47" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H47" s="9">
         <v>1</v>
       </c>
       <c r="I47" s="9" t="s">
@@ -11932,55 +12685,58 @@
       </c>
       <c r="X47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA47" s="21">
         <v>1</v>
       </c>
       <c r="AB47" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC47" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD47" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE47" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF47" s="50" t="s">
-[...3 lines deleted...]
-    <row r="48" spans="1:32">
+      <c r="AF47" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG47" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33">
       <c r="A48" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H48" s="9" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="9" t="s">
@@ -12030,51 +12786,54 @@
       </c>
       <c r="X48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB48" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC48" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD48" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE48" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF48" s="50" t="s">
+      <c r="AF48" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG48" s="41" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:36">
       <c r="A49" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="9">
         <v>1</v>
       </c>
       <c r="D49" s="9">
         <v>1</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="9">
         <v>2</v>
       </c>
       <c r="G49" s="9">
         <v>1</v>
       </c>
@@ -12128,51 +12887,54 @@
       </c>
       <c r="X49" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y49" s="21">
         <v>1</v>
       </c>
       <c r="Z49" s="21">
         <v>1</v>
       </c>
       <c r="AA49" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB49" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC49" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD49" s="11">
         <v>1</v>
       </c>
       <c r="AE49" s="25">
         <v>1</v>
       </c>
-      <c r="AF49" s="50" t="s">
+      <c r="AF49" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG49" s="41" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:36">
       <c r="A50" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="9">
         <v>4</v>
       </c>
       <c r="D50" s="9">
         <v>2</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F50" s="9">
         <v>1</v>
       </c>
       <c r="G50" s="9" t="s">
         <v>16</v>
       </c>
@@ -12226,52 +12988,55 @@
       </c>
       <c r="X50" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y50" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z50" s="21">
         <v>1</v>
       </c>
       <c r="AA50" s="21">
         <v>3</v>
       </c>
       <c r="AB50" s="33">
         <v>3</v>
       </c>
       <c r="AC50" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD50" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE50" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF50" s="49">
-        <v>1</v>
+      <c r="AF50" s="40">
+        <v>1</v>
+      </c>
+      <c r="AG50" s="41" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:36">
       <c r="A51" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="9">
         <v>1</v>
       </c>
       <c r="C51" s="9">
         <v>1</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="9" t="s">
@@ -12324,51 +13089,54 @@
       </c>
       <c r="X51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB51" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD51" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE51" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF51" s="50" t="s">
+      <c r="AF51" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG51" s="41" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:36">
       <c r="A52" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D52" s="9">
         <v>1</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="9">
         <v>1</v>
       </c>
       <c r="G52" s="9">
         <v>2</v>
       </c>
@@ -12422,54 +13190,56 @@
       </c>
       <c r="X52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="21" t="s">
         <v>16</v>
       </c>
       <c r="AC52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AD52" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE52" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF52" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG52" s="35"/>
+      <c r="AF52" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG52" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="AH52" s="35"/>
       <c r="AI52" s="35"/>
       <c r="AJ52" s="35"/>
     </row>
     <row r="53" spans="1:36">
       <c r="A53" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="D53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="F53" s="14">
         <v>1</v>
       </c>
       <c r="G53" s="15" t="s">
         <v>16</v>
@@ -12524,54 +13294,56 @@
       </c>
       <c r="X53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="15">
         <v>1</v>
       </c>
       <c r="Z53" s="15">
         <v>1</v>
       </c>
       <c r="AA53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="15" t="s">
         <v>16</v>
       </c>
       <c r="AC53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AD53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AE53" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="AF53" s="51">
-[...2 lines deleted...]
-      <c r="AG53" s="37"/>
+      <c r="AF53" s="42">
+        <v>1</v>
+      </c>
+      <c r="AG53" s="43" t="s">
+        <v>16</v>
+      </c>
       <c r="AH53" s="37"/>
       <c r="AI53" s="37"/>
       <c r="AJ53" s="37"/>
     </row>
     <row r="54" spans="1:36">
       <c r="AC54" s="11"/>
       <c r="AD54" s="11"/>
     </row>
     <row r="55" spans="1:36">
       <c r="AC55" s="11"/>
       <c r="AD55" s="11"/>
     </row>
     <row r="56" spans="1:36">
       <c r="AC56" s="11"/>
     </row>
     <row r="57" spans="1:36">
       <c r="AC57" s="11"/>
     </row>
     <row r="58" spans="1:36">
       <c r="AC58" s="11"/>
     </row>
     <row r="59" spans="1:36">
       <c r="AC59" s="11"/>
     </row>
     <row r="60" spans="1:36">
@@ -12614,212 +13386,212 @@
       <c r="AC72" s="11"/>
     </row>
     <row r="73" spans="29:29">
       <c r="AC73" s="11"/>
     </row>
     <row r="74" spans="29:29">
       <c r="AC74" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK55"/>
   <sheetViews>
-    <sheetView topLeftCell="Y1" zoomScale="148" zoomScaleNormal="148" workbookViewId="0">
-      <selection activeCell="Y19" sqref="Y19"/>
+    <sheetView topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="AG7" sqref="AG7:AG53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="1" width="25" style="25" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.140625" style="25" customWidth="1"/>
-[...21 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="25"/>
+    <col min="2" max="2" width="6.109375" style="25" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="25" customWidth="1"/>
+    <col min="4" max="4" width="4.5546875" style="25" customWidth="1"/>
+    <col min="5" max="5" width="6.109375" style="25" customWidth="1"/>
+    <col min="6" max="6" width="3.88671875" style="25" customWidth="1"/>
+    <col min="7" max="8" width="4.88671875" style="25" customWidth="1"/>
+    <col min="9" max="9" width="5.6640625" style="25" customWidth="1"/>
+    <col min="10" max="10" width="7.6640625" style="25" customWidth="1"/>
+    <col min="11" max="11" width="6.88671875" style="25" customWidth="1"/>
+    <col min="12" max="12" width="6.109375" style="25" customWidth="1"/>
+    <col min="13" max="13" width="7.109375" style="25" customWidth="1"/>
+    <col min="14" max="14" width="6.109375" style="25" customWidth="1"/>
+    <col min="15" max="15" width="7.33203125" style="25" customWidth="1"/>
+    <col min="16" max="16" width="4.5546875" style="25" customWidth="1"/>
+    <col min="17" max="17" width="6.109375" style="25" customWidth="1"/>
+    <col min="18" max="18" width="4.6640625" style="25" customWidth="1"/>
+    <col min="19" max="20" width="4.88671875" style="25" customWidth="1"/>
+    <col min="21" max="21" width="5.6640625" style="25" customWidth="1"/>
+    <col min="22" max="22" width="7.6640625" style="25" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.88671875" style="25" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="8.88671875" style="25" customWidth="1"/>
+    <col min="25" max="25" width="7.109375" style="25" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.109375" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="12.75">
-      <c r="A1" s="48" t="s">
+    <row r="1" spans="1:37" ht="13.2">
+      <c r="A1" s="77" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="48"/>
-[...36 lines deleted...]
-    <row r="2" spans="1:37" ht="12.75">
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
+      <c r="N1" s="77"/>
+      <c r="O1" s="77"/>
+      <c r="P1" s="77"/>
+      <c r="Q1" s="77"/>
+      <c r="R1" s="77"/>
+      <c r="S1" s="77"/>
+      <c r="T1" s="77"/>
+      <c r="U1" s="77"/>
+      <c r="V1" s="77"/>
+      <c r="W1" s="77"/>
+      <c r="X1" s="77"/>
+      <c r="Y1" s="77"/>
+      <c r="Z1" s="77"/>
+      <c r="AA1" s="77"/>
+      <c r="AB1" s="77"/>
+      <c r="AC1" s="77"/>
+      <c r="AD1" s="77"/>
+      <c r="AE1" s="77"/>
+      <c r="AF1" s="77"/>
+      <c r="AG1" s="77"/>
+      <c r="AH1" s="77"/>
+      <c r="AI1" s="77"/>
+      <c r="AJ1" s="77"/>
+      <c r="AK1" s="77"/>
+    </row>
+    <row r="2" spans="1:37" ht="13.2">
       <c r="A2" s="34"/>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="34"/>
       <c r="I2" s="34"/>
       <c r="J2" s="34"/>
       <c r="K2" s="34"/>
       <c r="L2" s="34"/>
       <c r="M2" s="34"/>
       <c r="N2" s="34"/>
       <c r="O2" s="34"/>
       <c r="P2" s="34"/>
       <c r="Q2" s="34"/>
       <c r="R2" s="34"/>
       <c r="S2" s="34"/>
       <c r="T2" s="34"/>
       <c r="U2" s="34"/>
       <c r="V2" s="34"/>
       <c r="W2" s="34"/>
       <c r="X2" s="34"/>
       <c r="Y2" s="34"/>
     </row>
     <row r="3" spans="1:37" s="2" customFormat="1">
       <c r="B3" s="26"/>
       <c r="C3" s="26"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="AK3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="46"/>
-      <c r="B4" s="40">
+      <c r="A4" s="75"/>
+      <c r="B4" s="69">
         <v>2024</v>
       </c>
-      <c r="C4" s="41"/>
-[...10 lines deleted...]
-      <c r="N4" s="40">
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70"/>
+      <c r="H4" s="70"/>
+      <c r="I4" s="70"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="70"/>
+      <c r="L4" s="70"/>
+      <c r="M4" s="70"/>
+      <c r="N4" s="69">
         <v>2025</v>
       </c>
-      <c r="O4" s="41"/>
-[...10 lines deleted...]
-      <c r="Z4" s="40">
+      <c r="O4" s="70"/>
+      <c r="P4" s="70"/>
+      <c r="Q4" s="70"/>
+      <c r="R4" s="70"/>
+      <c r="S4" s="70"/>
+      <c r="T4" s="70"/>
+      <c r="U4" s="70"/>
+      <c r="V4" s="70"/>
+      <c r="W4" s="70"/>
+      <c r="X4" s="70"/>
+      <c r="Y4" s="70"/>
+      <c r="Z4" s="69">
         <v>2026</v>
       </c>
-      <c r="AA4" s="41"/>
-[...9 lines deleted...]
-      <c r="AK4" s="41"/>
+      <c r="AA4" s="70"/>
+      <c r="AB4" s="70"/>
+      <c r="AC4" s="70"/>
+      <c r="AD4" s="70"/>
+      <c r="AE4" s="70"/>
+      <c r="AF4" s="70"/>
+      <c r="AG4" s="70"/>
+      <c r="AH4" s="70"/>
+      <c r="AI4" s="70"/>
+      <c r="AJ4" s="70"/>
+      <c r="AK4" s="70"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="47"/>
+      <c r="A5" s="76"/>
       <c r="B5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="16" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -12886,77 +13658,77 @@
         <v>0</v>
       </c>
       <c r="AE5" s="16" t="s">
         <v>1</v>
       </c>
       <c r="AF5" s="16" t="s">
         <v>2</v>
       </c>
       <c r="AG5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="AH5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="AI5" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AJ5" s="19" t="s">
         <v>14</v>
       </c>
       <c r="AK5" s="4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="43" t="s">
+      <c r="A6" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="43"/>
-[...22 lines deleted...]
-      <c r="Y6" s="43"/>
+      <c r="B6" s="72"/>
+      <c r="C6" s="72"/>
+      <c r="D6" s="72"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72"/>
+      <c r="G6" s="72"/>
+      <c r="H6" s="72"/>
+      <c r="I6" s="72"/>
+      <c r="J6" s="72"/>
+      <c r="K6" s="72"/>
+      <c r="L6" s="72"/>
+      <c r="M6" s="72"/>
+      <c r="N6" s="72"/>
+      <c r="O6" s="72"/>
+      <c r="P6" s="72"/>
+      <c r="Q6" s="72"/>
+      <c r="R6" s="72"/>
+      <c r="S6" s="72"/>
+      <c r="T6" s="72"/>
+      <c r="U6" s="72"/>
+      <c r="V6" s="72"/>
+      <c r="W6" s="72"/>
+      <c r="X6" s="72"/>
+      <c r="Y6" s="72"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="7">
         <v>42</v>
       </c>
       <c r="C7" s="7">
         <v>1258</v>
       </c>
       <c r="D7" s="7">
         <v>63</v>
       </c>
       <c r="E7" s="7">
         <v>162</v>
       </c>
       <c r="F7" s="7">
         <v>76</v>
       </c>
       <c r="G7" s="7">
         <v>91</v>
       </c>
       <c r="H7" s="7">
         <v>50</v>
@@ -13008,52 +13780,55 @@
       </c>
       <c r="X7" s="13">
         <v>62</v>
       </c>
       <c r="Y7" s="13">
         <v>24</v>
       </c>
       <c r="Z7" s="25">
         <v>22</v>
       </c>
       <c r="AA7" s="25">
         <v>23</v>
       </c>
       <c r="AB7" s="11">
         <v>20</v>
       </c>
       <c r="AC7" s="11">
         <v>20</v>
       </c>
       <c r="AD7" s="11">
         <v>10</v>
       </c>
       <c r="AE7" s="11">
         <v>42</v>
       </c>
-      <c r="AF7" s="49">
+      <c r="AF7" s="40">
         <v>53</v>
+      </c>
+      <c r="AG7" s="40">
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="7">
         <v>20</v>
       </c>
       <c r="C8" s="7">
         <v>827</v>
       </c>
       <c r="D8" s="7">
         <v>41</v>
       </c>
       <c r="E8" s="7">
         <v>44</v>
       </c>
       <c r="F8" s="7">
         <v>42</v>
       </c>
       <c r="G8" s="7">
         <v>47</v>
       </c>
       <c r="H8" s="7">
@@ -13106,52 +13881,55 @@
       </c>
       <c r="X8" s="13">
         <v>30</v>
       </c>
       <c r="Y8" s="13">
         <v>12</v>
       </c>
       <c r="Z8" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA8" s="25">
         <v>6</v>
       </c>
       <c r="AB8" s="11">
         <v>8</v>
       </c>
       <c r="AC8" s="11">
         <v>13</v>
       </c>
       <c r="AD8" s="11">
         <v>7</v>
       </c>
       <c r="AE8" s="11">
         <v>17</v>
       </c>
-      <c r="AF8" s="49">
+      <c r="AF8" s="40">
         <v>12</v>
+      </c>
+      <c r="AG8" s="40">
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="7">
         <v>11</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="7">
         <v>81</v>
       </c>
       <c r="F9" s="7">
         <v>1</v>
       </c>
       <c r="G9" s="7">
         <v>6</v>
       </c>
       <c r="H9" s="7" t="s">
@@ -13204,51 +13982,54 @@
       </c>
       <c r="X9" s="13">
         <v>1</v>
       </c>
       <c r="Y9" s="13">
         <v>1</v>
       </c>
       <c r="Z9" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA9" s="25">
         <v>1</v>
       </c>
       <c r="AB9" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC9" s="11">
         <v>2</v>
       </c>
       <c r="AD9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE9" s="11">
         <v>1</v>
       </c>
-      <c r="AF9" s="49">
+      <c r="AF9" s="40">
+        <v>1</v>
+      </c>
+      <c r="AG9" s="40">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="7">
         <v>1</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="7">
         <v>1</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>16</v>
       </c>
@@ -13302,51 +14083,54 @@
       </c>
       <c r="X10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA10" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB10" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE10" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF10" s="50" t="s">
+      <c r="AF10" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG10" s="41" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="7">
         <v>2</v>
       </c>
       <c r="C11" s="7">
         <v>4</v>
       </c>
       <c r="D11" s="7">
         <v>1</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="7">
         <v>3</v>
       </c>
       <c r="G11" s="7">
         <v>1</v>
       </c>
@@ -13400,52 +14184,55 @@
       </c>
       <c r="X11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y11" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z11" s="25">
         <v>1</v>
       </c>
       <c r="AA11" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB11" s="11">
         <v>1</v>
       </c>
       <c r="AC11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD11" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE11" s="11">
         <v>3</v>
       </c>
-      <c r="AF11" s="50" t="s">
-        <v>16</v>
+      <c r="AF11" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG11" s="40">
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="7">
         <v>1</v>
       </c>
       <c r="C12" s="7">
         <v>2</v>
       </c>
       <c r="D12" s="7">
         <v>4</v>
       </c>
       <c r="E12" s="7">
         <v>4</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="7">
         <v>2</v>
       </c>
       <c r="H12" s="7" t="s">
@@ -13498,51 +14285,54 @@
       </c>
       <c r="X12" s="13">
         <v>1</v>
       </c>
       <c r="Y12" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z12" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA12" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB12" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC12" s="11">
         <v>1</v>
       </c>
       <c r="AD12" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE12" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF12" s="50" t="s">
+      <c r="AF12" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG12" s="41" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="7">
         <v>1</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="7" t="s">
         <v>16</v>
       </c>
@@ -13596,51 +14386,54 @@
       </c>
       <c r="X13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z13" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA13" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB13" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD13" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE13" s="11">
         <v>1</v>
       </c>
-      <c r="AF13" s="50" t="s">
+      <c r="AF13" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG13" s="41" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7">
         <v>8</v>
       </c>
       <c r="C14" s="7">
         <v>53</v>
       </c>
       <c r="D14" s="7">
         <v>2</v>
       </c>
       <c r="E14" s="7">
         <v>1</v>
       </c>
       <c r="F14" s="7">
         <v>4</v>
       </c>
       <c r="G14" s="7">
         <v>7</v>
       </c>
@@ -13694,52 +14487,55 @@
       </c>
       <c r="X14" s="13">
         <v>2</v>
       </c>
       <c r="Y14" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z14" s="13">
         <v>1</v>
       </c>
       <c r="AA14" s="25">
         <v>11</v>
       </c>
       <c r="AB14" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE14" s="11">
         <v>1</v>
       </c>
-      <c r="AF14" s="49">
+      <c r="AF14" s="40">
         <v>7</v>
+      </c>
+      <c r="AG14" s="40">
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="7">
         <v>22</v>
       </c>
       <c r="D15" s="7">
         <v>2</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="7">
         <v>3</v>
       </c>
       <c r="H15" s="7" t="s">
@@ -13792,51 +14588,54 @@
       </c>
       <c r="X15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z15" s="25">
         <v>2</v>
       </c>
       <c r="AA15" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB15" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD15" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE15" s="11">
         <v>5</v>
       </c>
-      <c r="AF15" s="50" t="s">
+      <c r="AF15" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG15" s="41" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="7">
         <v>14</v>
       </c>
       <c r="D16" s="7">
         <v>1</v>
       </c>
       <c r="E16" s="7">
         <v>6</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="7">
         <v>7</v>
       </c>
@@ -13890,55 +14689,58 @@
       </c>
       <c r="X16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z16" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA16" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB16" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD16" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE16" s="11">
         <v>1</v>
       </c>
-      <c r="AF16" s="49">
-[...3 lines deleted...]
-    <row r="17" spans="1:32">
+      <c r="AF16" s="40">
+        <v>1</v>
+      </c>
+      <c r="AG16" s="40">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="7">
         <v>70</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="7">
         <v>2</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H17" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="7">
@@ -13988,55 +14790,58 @@
       </c>
       <c r="X17" s="13">
         <v>2</v>
       </c>
       <c r="Y17" s="13">
         <v>2</v>
       </c>
       <c r="Z17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA17" s="25">
         <v>1</v>
       </c>
       <c r="AB17" s="11">
         <v>2</v>
       </c>
       <c r="AC17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD17" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE17" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF17" s="50" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:32">
+      <c r="AF17" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG17" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="7">
         <v>9</v>
       </c>
       <c r="C18" s="7">
         <v>239</v>
       </c>
       <c r="D18" s="7">
         <v>12</v>
       </c>
       <c r="E18" s="7">
         <v>17</v>
       </c>
       <c r="F18" s="7">
         <v>21</v>
       </c>
       <c r="G18" s="7">
         <v>10</v>
       </c>
       <c r="H18" s="7">
         <v>9</v>
       </c>
       <c r="I18" s="7">
@@ -14086,55 +14891,58 @@
       </c>
       <c r="X18" s="13">
         <v>21</v>
       </c>
       <c r="Y18" s="13">
         <v>9</v>
       </c>
       <c r="Z18" s="25">
         <v>18</v>
       </c>
       <c r="AA18" s="25">
         <v>4</v>
       </c>
       <c r="AB18" s="11">
         <v>9</v>
       </c>
       <c r="AC18" s="11">
         <v>4</v>
       </c>
       <c r="AD18" s="11">
         <v>3</v>
       </c>
       <c r="AE18" s="11">
         <v>13</v>
       </c>
-      <c r="AF18" s="49">
+      <c r="AF18" s="40">
         <v>32</v>
       </c>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18" s="40">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="7">
         <v>6</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="7" t="s">
@@ -14184,55 +14992,58 @@
       </c>
       <c r="X19" s="13">
         <v>5</v>
       </c>
       <c r="Y19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z19" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA19" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB19" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD19" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE19" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF19" s="50" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:32">
+      <c r="AF19" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG19" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="7">
         <v>4</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="7">
         <v>4</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="7" t="s">
@@ -14282,55 +15093,58 @@
       </c>
       <c r="X20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA20" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB20" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD20" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE20" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF20" s="50" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:32">
+      <c r="AF20" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG20" s="40">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="7">
         <v>1</v>
       </c>
       <c r="C21" s="7">
         <v>5</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="7">
         <v>2</v>
       </c>
       <c r="F21" s="7">
         <v>5</v>
       </c>
       <c r="G21" s="8">
         <v>8</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="7">
@@ -14380,86 +15194,89 @@
       </c>
       <c r="X21" s="21" t="s">
         <v>16</v>
       </c>
       <c r="Y21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z21" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA21" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB21" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC21" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD21" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE21" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF21" s="50" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="45" t="s">
+      <c r="AF21" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG21" s="40">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34" ht="15" customHeight="1">
+      <c r="A22" s="74" t="s">
         <v>11</v>
       </c>
-      <c r="B22" s="45"/>
-[...22 lines deleted...]
-      <c r="Y22" s="45"/>
+      <c r="B22" s="74"/>
+      <c r="C22" s="74"/>
+      <c r="D22" s="74"/>
+      <c r="E22" s="74"/>
+      <c r="F22" s="74"/>
+      <c r="G22" s="74"/>
+      <c r="H22" s="74"/>
+      <c r="I22" s="74"/>
+      <c r="J22" s="74"/>
+      <c r="K22" s="74"/>
+      <c r="L22" s="74"/>
+      <c r="M22" s="74"/>
+      <c r="N22" s="74"/>
+      <c r="O22" s="74"/>
+      <c r="P22" s="74"/>
+      <c r="Q22" s="74"/>
+      <c r="R22" s="74"/>
+      <c r="S22" s="74"/>
+      <c r="T22" s="74"/>
+      <c r="U22" s="74"/>
+      <c r="V22" s="74"/>
+      <c r="W22" s="74"/>
+      <c r="X22" s="74"/>
+      <c r="Y22" s="74"/>
       <c r="AC22" s="11"/>
       <c r="AD22" s="11"/>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="7">
         <v>26</v>
       </c>
       <c r="C23" s="7">
         <v>873</v>
       </c>
       <c r="D23" s="7">
         <v>43</v>
       </c>
       <c r="E23" s="7">
         <v>55</v>
       </c>
       <c r="F23" s="7">
         <v>47</v>
       </c>
       <c r="G23" s="7">
         <v>60</v>
       </c>
       <c r="H23" s="7">
         <v>40</v>
       </c>
       <c r="I23" s="7">
@@ -14509,55 +15326,59 @@
       </c>
       <c r="X23" s="13">
         <v>31</v>
       </c>
       <c r="Y23" s="13">
         <v>16</v>
       </c>
       <c r="Z23" s="25">
         <v>10</v>
       </c>
       <c r="AA23" s="25">
         <v>6</v>
       </c>
       <c r="AB23" s="25">
         <v>8</v>
       </c>
       <c r="AC23" s="11">
         <v>14</v>
       </c>
       <c r="AD23" s="11">
         <v>10</v>
       </c>
       <c r="AE23" s="25">
         <v>23</v>
       </c>
-      <c r="AF23" s="49">
+      <c r="AF23" s="40">
         <v>18</v>
       </c>
-    </row>
-    <row r="24" spans="1:32">
+      <c r="AG23" s="40">
+        <v>18</v>
+      </c>
+      <c r="AH23" s="80"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="7">
         <v>20</v>
       </c>
       <c r="C24" s="7">
         <v>827</v>
       </c>
       <c r="D24" s="7">
         <v>41</v>
       </c>
       <c r="E24" s="7">
         <v>44</v>
       </c>
       <c r="F24" s="7">
         <v>42</v>
       </c>
       <c r="G24" s="7">
         <v>47</v>
       </c>
       <c r="H24" s="7">
         <v>39</v>
       </c>
       <c r="I24" s="7">
@@ -14607,55 +15428,58 @@
       </c>
       <c r="X24" s="13">
         <v>30</v>
       </c>
       <c r="Y24" s="13">
         <v>12</v>
       </c>
       <c r="Z24" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA24" s="25">
         <v>6</v>
       </c>
       <c r="AB24" s="25">
         <v>8</v>
       </c>
       <c r="AC24" s="11">
         <v>13</v>
       </c>
       <c r="AD24" s="11">
         <v>7</v>
       </c>
       <c r="AE24" s="25">
         <v>17</v>
       </c>
-      <c r="AF24" s="49">
+      <c r="AF24" s="40">
         <v>12</v>
       </c>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24" s="40">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="7" t="s">
@@ -14705,55 +15529,58 @@
       </c>
       <c r="X25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB25" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD25" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE25" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF25" s="50" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:32">
+      <c r="AF25" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG25" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="7" t="s">
@@ -14803,55 +15630,58 @@
       </c>
       <c r="X26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB26" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD26" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE26" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF26" s="50" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:32">
+      <c r="AF26" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG26" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="7">
         <v>1</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="7">
         <v>2</v>
       </c>
       <c r="G27" s="7">
         <v>1</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I27" s="7">
@@ -14901,55 +15731,58 @@
       </c>
       <c r="X27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z27" s="25">
         <v>1</v>
       </c>
       <c r="AA27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE27" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF27" s="50" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:32">
+      <c r="AF27" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG27" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I28" s="7" t="s">
@@ -14999,55 +15832,58 @@
       </c>
       <c r="X28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB28" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD28" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE28" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF28" s="50" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:32">
+      <c r="AF28" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG28" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="7" t="s">
@@ -15097,55 +15933,58 @@
       </c>
       <c r="X29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD29" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE29" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF29" s="50" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:32">
+      <c r="AF29" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG29" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="7" t="s">
@@ -15195,55 +16034,58 @@
       </c>
       <c r="X30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB30" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD30" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE30" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF30" s="50" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:32">
+      <c r="AF30" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG30" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C31" s="7">
         <v>8</v>
       </c>
       <c r="D31" s="7">
         <v>1</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="7">
         <v>2</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="7" t="s">
@@ -15293,55 +16135,58 @@
       </c>
       <c r="X31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB31" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD31" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE31" s="25">
         <v>2</v>
       </c>
-      <c r="AF31" s="50" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="1:32">
+      <c r="AF31" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG31" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C32" s="7">
         <v>2</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E32" s="7">
         <v>4</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G32" s="7">
         <v>3</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I32" s="7" t="s">
@@ -15391,55 +16236,58 @@
       </c>
       <c r="X32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD32" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE32" s="25">
         <v>1</v>
       </c>
-      <c r="AF32" s="49">
-[...3 lines deleted...]
-    <row r="33" spans="1:32">
+      <c r="AF32" s="40">
+        <v>1</v>
+      </c>
+      <c r="AG32" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33">
       <c r="A33" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="7" t="s">
@@ -15489,55 +16337,58 @@
       </c>
       <c r="X33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB33" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD33" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE33" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF33" s="50" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:32">
+      <c r="AF33" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG33" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33">
       <c r="A34" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="7">
         <v>6</v>
       </c>
       <c r="C34" s="7">
         <v>35</v>
       </c>
       <c r="D34" s="7">
         <v>1</v>
       </c>
       <c r="E34" s="7">
         <v>7</v>
       </c>
       <c r="F34" s="7">
         <v>3</v>
       </c>
       <c r="G34" s="7">
         <v>7</v>
       </c>
       <c r="H34" s="7">
         <v>1</v>
       </c>
       <c r="I34" s="7">
@@ -15587,55 +16438,58 @@
       </c>
       <c r="X34" s="13">
         <v>1</v>
       </c>
       <c r="Y34" s="13">
         <v>4</v>
       </c>
       <c r="Z34" s="25">
         <v>9</v>
       </c>
       <c r="AA34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB34" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC34" s="11">
         <v>1</v>
       </c>
       <c r="AD34" s="11">
         <v>3</v>
       </c>
       <c r="AE34" s="25">
         <v>3</v>
       </c>
-      <c r="AF34" s="49">
+      <c r="AF34" s="40">
         <v>5</v>
       </c>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34" s="40">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33">
       <c r="A35" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="7" t="s">
@@ -15685,55 +16539,58 @@
       </c>
       <c r="X35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB35" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD35" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE35" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF35" s="50" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="1:32">
+      <c r="AF35" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG35" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33">
       <c r="A36" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="7" t="s">
@@ -15783,55 +16640,58 @@
       </c>
       <c r="X36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD36" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE36" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF36" s="50" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:32">
+      <c r="AF36" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG36" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33">
       <c r="A37" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I37" s="7" t="s">
@@ -15881,86 +16741,89 @@
       </c>
       <c r="X37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD37" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AE37" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="AF37" s="50" t="s">
-[...4 lines deleted...]
-      <c r="A38" s="44" t="s">
+      <c r="AF37" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG37" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33">
+      <c r="A38" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="44"/>
-[...22 lines deleted...]
-      <c r="Y38" s="44"/>
+      <c r="B38" s="73"/>
+      <c r="C38" s="73"/>
+      <c r="D38" s="73"/>
+      <c r="E38" s="73"/>
+      <c r="F38" s="73"/>
+      <c r="G38" s="73"/>
+      <c r="H38" s="73"/>
+      <c r="I38" s="73"/>
+      <c r="J38" s="73"/>
+      <c r="K38" s="73"/>
+      <c r="L38" s="73"/>
+      <c r="M38" s="73"/>
+      <c r="N38" s="73"/>
+      <c r="O38" s="73"/>
+      <c r="P38" s="73"/>
+      <c r="Q38" s="73"/>
+      <c r="R38" s="73"/>
+      <c r="S38" s="73"/>
+      <c r="T38" s="73"/>
+      <c r="U38" s="73"/>
+      <c r="V38" s="73"/>
+      <c r="W38" s="73"/>
+      <c r="X38" s="73"/>
+      <c r="Y38" s="73"/>
       <c r="AC38" s="11"/>
       <c r="AD38" s="11"/>
     </row>
-    <row r="39" spans="1:32">
+    <row r="39" spans="1:33">
       <c r="A39" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="7">
         <v>16</v>
       </c>
       <c r="C39" s="7">
         <v>385</v>
       </c>
       <c r="D39" s="7">
         <v>20</v>
       </c>
       <c r="E39" s="7">
         <v>107</v>
       </c>
       <c r="F39" s="7">
         <v>29</v>
       </c>
       <c r="G39" s="7">
         <v>31</v>
       </c>
       <c r="H39" s="7">
         <v>10</v>
       </c>
       <c r="I39" s="7">
@@ -16010,55 +16873,58 @@
       </c>
       <c r="X39" s="13">
         <v>31</v>
       </c>
       <c r="Y39" s="13">
         <v>8</v>
       </c>
       <c r="Z39" s="25">
         <v>12</v>
       </c>
       <c r="AA39" s="25">
         <v>17</v>
       </c>
       <c r="AB39" s="25">
         <v>12</v>
       </c>
       <c r="AC39" s="11">
         <v>6</v>
       </c>
       <c r="AD39" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE39" s="25">
         <v>19</v>
       </c>
-      <c r="AF39" s="49">
+      <c r="AF39" s="40">
         <v>35</v>
       </c>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39" s="40">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33">
       <c r="A40" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I40" s="7" t="s">
@@ -16111,52 +16977,55 @@
       </c>
       <c r="Y40" s="13">
         <v>1</v>
       </c>
       <c r="Z40" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA40" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB40" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC40" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD40" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE40" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AF40" s="33" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="41" spans="1:32">
+      <c r="AG40" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33">
       <c r="A41" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="7">
         <v>11</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E41" s="7">
         <v>81</v>
       </c>
       <c r="F41" s="7">
         <v>1</v>
       </c>
       <c r="G41" s="7">
         <v>6</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="7">
@@ -16206,55 +17075,58 @@
       </c>
       <c r="X41" s="13">
         <v>1</v>
       </c>
       <c r="Y41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z41" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA41" s="25">
         <v>1</v>
       </c>
       <c r="AB41" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC41" s="11">
         <v>2</v>
       </c>
       <c r="AD41" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE41" s="25">
         <v>1</v>
       </c>
-      <c r="AF41" s="49">
-[...3 lines deleted...]
-    <row r="42" spans="1:32">
+      <c r="AF41" s="40">
+        <v>1</v>
+      </c>
+      <c r="AG41" s="40">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33">
       <c r="A42" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="7">
         <v>1</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E42" s="7">
         <v>1</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I42" s="7" t="s">
@@ -16304,55 +17176,58 @@
       </c>
       <c r="X42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA42" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB42" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC42" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD42" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE42" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF42" s="50" t="s">
-[...3 lines deleted...]
-    <row r="43" spans="1:32">
+      <c r="AF42" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG42" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33">
       <c r="A43" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="7">
         <v>2</v>
       </c>
       <c r="C43" s="7">
         <v>3</v>
       </c>
       <c r="D43" s="7">
         <v>1</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F43" s="7">
         <v>1</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I43" s="7">
@@ -16402,55 +17277,58 @@
       </c>
       <c r="X43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z43" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA43" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB43" s="11">
         <v>1</v>
       </c>
       <c r="AC43" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD43" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE43" s="25">
         <v>3</v>
       </c>
-      <c r="AF43" s="50" t="s">
-[...3 lines deleted...]
-    <row r="44" spans="1:32">
+      <c r="AF43" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG43" s="40">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:33">
       <c r="A44" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B44" s="7">
         <v>1</v>
       </c>
       <c r="C44" s="7">
         <v>2</v>
       </c>
       <c r="D44" s="7">
         <v>4</v>
       </c>
       <c r="E44" s="7">
         <v>4</v>
       </c>
       <c r="F44" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="7">
         <v>2</v>
       </c>
       <c r="H44" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I44" s="7">
@@ -16500,55 +17378,58 @@
       </c>
       <c r="X44" s="13">
         <v>1</v>
       </c>
       <c r="Y44" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z44" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA44" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB44" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC44" s="11">
         <v>1</v>
       </c>
       <c r="AD44" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE44" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF44" s="50" t="s">
-[...3 lines deleted...]
-    <row r="45" spans="1:32">
+      <c r="AF44" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG44" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:33">
       <c r="A45" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B45" s="7">
         <v>1</v>
       </c>
       <c r="C45" s="7">
         <v>0</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="7" t="s">
@@ -16598,55 +17479,58 @@
       </c>
       <c r="X45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z45" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA45" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB45" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC45" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD45" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE45" s="25">
         <v>1</v>
       </c>
-      <c r="AF45" s="50" t="s">
-[...3 lines deleted...]
-    <row r="46" spans="1:32">
+      <c r="AF45" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG45" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:33">
       <c r="A46" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="7">
         <v>8</v>
       </c>
       <c r="C46" s="7">
         <v>53</v>
       </c>
       <c r="D46" s="7">
         <v>2</v>
       </c>
       <c r="E46" s="7">
         <v>1</v>
       </c>
       <c r="F46" s="7">
         <v>4</v>
       </c>
       <c r="G46" s="7">
         <v>7</v>
       </c>
       <c r="H46" s="7">
         <v>2</v>
       </c>
       <c r="I46" s="7">
@@ -16696,55 +17580,58 @@
       </c>
       <c r="X46" s="13">
         <v>2</v>
       </c>
       <c r="Y46" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z46" s="25">
         <v>1</v>
       </c>
       <c r="AA46" s="25">
         <v>11</v>
       </c>
       <c r="AB46" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC46" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD46" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE46" s="25">
         <v>1</v>
       </c>
-      <c r="AF46" s="49">
+      <c r="AF46" s="40">
         <v>7</v>
       </c>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46" s="40">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:33">
       <c r="A47" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="7">
         <v>14</v>
       </c>
       <c r="D47" s="7">
         <v>1</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="7">
         <v>1</v>
       </c>
       <c r="H47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="7" t="s">
@@ -16794,55 +17681,58 @@
       </c>
       <c r="X47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z47" s="25">
         <v>2</v>
       </c>
       <c r="AA47" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB47" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC47" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD47" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE47" s="25">
         <v>3</v>
       </c>
-      <c r="AF47" s="50" t="s">
-[...3 lines deleted...]
-    <row r="48" spans="1:32">
+      <c r="AF47" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG47" s="41" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33">
       <c r="A48" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="7">
         <v>12</v>
       </c>
       <c r="D48" s="7">
         <v>1</v>
       </c>
       <c r="E48" s="7">
         <v>2</v>
       </c>
       <c r="F48" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="7">
         <v>4</v>
       </c>
       <c r="H48" s="7" t="s">
         <v>16</v>
       </c>
       <c r="I48" s="7" t="s">
@@ -16892,52 +17782,55 @@
       </c>
       <c r="X48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z48" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA48" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AB48" s="29" t="s">
         <v>16</v>
       </c>
       <c r="AC48" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD48" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE48" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF48" s="50" t="s">
-        <v>16</v>
+      <c r="AF48" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG48" s="40">
+        <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C49" s="7">
         <v>70</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E49" s="7">
         <v>2</v>
       </c>
       <c r="F49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H49" s="7" t="s">
@@ -16990,51 +17883,54 @@
       </c>
       <c r="X49" s="13">
         <v>2</v>
       </c>
       <c r="Y49" s="13">
         <v>2</v>
       </c>
       <c r="Z49" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA49" s="25">
         <v>1</v>
       </c>
       <c r="AB49" s="11">
         <v>2</v>
       </c>
       <c r="AC49" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD49" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE49" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF49" s="50" t="s">
+      <c r="AF49" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG49" s="41" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B50" s="7">
         <v>3</v>
       </c>
       <c r="C50" s="7">
         <v>204</v>
       </c>
       <c r="D50" s="7">
         <v>11</v>
       </c>
       <c r="E50" s="7">
         <v>10</v>
       </c>
       <c r="F50" s="7">
         <v>18</v>
       </c>
       <c r="G50" s="7">
         <v>3</v>
       </c>
@@ -17088,52 +17984,55 @@
       </c>
       <c r="X50" s="13">
         <v>20</v>
       </c>
       <c r="Y50" s="13">
         <v>5</v>
       </c>
       <c r="Z50" s="25">
         <v>9</v>
       </c>
       <c r="AA50" s="25">
         <v>4</v>
       </c>
       <c r="AB50" s="11">
         <v>9</v>
       </c>
       <c r="AC50" s="11">
         <v>3</v>
       </c>
       <c r="AD50" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE50" s="25">
         <v>10</v>
       </c>
-      <c r="AF50" s="49">
+      <c r="AF50" s="40">
         <v>27</v>
+      </c>
+      <c r="AG50" s="40">
+        <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="7">
         <v>6</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="7" t="s">
@@ -17186,54 +18085,56 @@
       </c>
       <c r="X51" s="13">
         <v>5</v>
       </c>
       <c r="Y51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z51" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA51" s="31" t="s">
         <v>16</v>
       </c>
       <c r="AB51" s="31" t="s">
         <v>16</v>
       </c>
       <c r="AC51" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD51" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE51" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF51" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG51" s="35"/>
+      <c r="AF51" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG51" s="41" t="s">
+        <v>16</v>
+      </c>
       <c r="AH51" s="35"/>
       <c r="AI51" s="35"/>
       <c r="AJ51" s="35"/>
       <c r="AK51" s="35"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="7">
         <v>4</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="7">
         <v>4</v>
       </c>
       <c r="F52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="7" t="s">
@@ -17289,54 +18190,56 @@
       </c>
       <c r="X52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Y52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="Z52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AA52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AB52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="AC52" s="11" t="s">
         <v>16</v>
       </c>
       <c r="AD52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="AE52" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="AF52" s="50" t="s">
-[...2 lines deleted...]
-      <c r="AG52" s="35"/>
+      <c r="AF52" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG52" s="40">
+        <v>1</v>
+      </c>
       <c r="AH52" s="35"/>
       <c r="AI52" s="35"/>
       <c r="AJ52" s="35"/>
       <c r="AK52" s="35"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B53" s="17">
         <v>1</v>
       </c>
       <c r="C53" s="17">
         <v>5</v>
       </c>
       <c r="D53" s="17" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="17">
         <v>2</v>
       </c>
       <c r="F53" s="17">
         <v>5</v>
       </c>
       <c r="G53" s="18">
@@ -17392,96 +18295,100 @@
       </c>
       <c r="X53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="Y53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="Z53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="AA53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="AB53" s="18" t="s">
         <v>16</v>
       </c>
       <c r="AC53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AD53" s="14" t="s">
         <v>16</v>
       </c>
       <c r="AE53" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="AF53" s="52" t="s">
-[...2 lines deleted...]
-      <c r="AG53" s="37"/>
+      <c r="AF53" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="AG53" s="42">
+        <v>6</v>
+      </c>
       <c r="AH53" s="37"/>
       <c r="AI53" s="37"/>
       <c r="AJ53" s="37"/>
       <c r="AK53" s="37"/>
     </row>
     <row r="54" spans="1:37">
       <c r="E54" s="12"/>
       <c r="AD54" s="11"/>
     </row>
     <row r="55" spans="1:37">
       <c r="AD55" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A1:AK1"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A6:Y6"/>
     <mergeCell ref="A38:Y38"/>
     <mergeCell ref="A22:Y22"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Сальдо внешней миграции</vt:lpstr>
       <vt:lpstr>Прибывшие</vt:lpstr>
       <vt:lpstr>Выбышие</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>