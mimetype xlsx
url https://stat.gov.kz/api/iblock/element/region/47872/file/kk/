--- v0 (2026-04-29)
+++ v1 (2026-09-14)
@@ -1,151 +1,418 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Salmagambetova\Desktop\7 ТПЗ рус,каз,анг\7 ТПЗ каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="360" yWindow="255" windowWidth="12120" windowHeight="9120" tabRatio="596"/>
+    <workbookView xWindow="360" yWindow="255" windowWidth="12120" windowHeight="9120" tabRatio="596" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="1" sheetId="2" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="Көрсеткіштер" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'1'!$B$1:$B$6</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Көрсеткіштер!#REF!</definedName>
   </definedNames>
   <calcPr calcId="125725" calcMode="manual"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2" uniqueCount="2">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="46">
   <si>
     <t>Жазатайым оқиғаның материалдық салдары</t>
   </si>
+  <si>
+    <t>СКК коды 634207</t>
+  </si>
+  <si>
+    <t>мың.тг</t>
+  </si>
+  <si>
+    <t>Актөбе облысы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Жазатайым оқиғалардың материалдық салдары</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Мың қазақ теңгесі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2000 жылдан жиналады</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Статистика бойынша әдіснамалық ережелер 2018 ж</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Қазақстан Республикасындағы еңбек қызметіне байланысты жарақаттану және кәсіптік аурулар туралы</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>ӘАОЖ</t>
+  </si>
+  <si>
+    <t>Әлеуметтік және демографиялық статистика басқармасы</t>
+  </si>
+  <si>
+    <t>Жаналина Лена Мараловна</t>
+  </si>
+  <si>
+    <t>+7 7132540773</t>
+  </si>
+  <si>
+    <t>l.zhanalina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/489108/file/kk/</t>
+  </si>
+  <si>
+    <t>Түркістан облысы мен Шымкент қаласы (Республикалық маңызы бар қала) 2018 жылы құрылды; Абай, Жетісу, Ұлытау облыстары 2022 жылы құрылды.</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-[...3 lines deleted...]
-    <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
-      <sz val="11"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="18">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom/>
-[...7 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -155,225 +422,353 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="17" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="1" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="17" borderId="1" xfId="19" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="20" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="24">
+    <cellStyle name="20% - Акцент1" xfId="1"/>
+    <cellStyle name="20% - Акцент2" xfId="2"/>
+    <cellStyle name="20% - Акцент3" xfId="3"/>
+    <cellStyle name="20% - Акцент4" xfId="4"/>
+    <cellStyle name="20% - Акцент5" xfId="5"/>
+    <cellStyle name="20% - Акцент6" xfId="6"/>
+    <cellStyle name="40% - Акцент1" xfId="7"/>
+    <cellStyle name="40% - Акцент2" xfId="8"/>
+    <cellStyle name="40% - Акцент3" xfId="9"/>
+    <cellStyle name="40% - Акцент4" xfId="10"/>
+    <cellStyle name="40% - Акцент5" xfId="11"/>
+    <cellStyle name="40% - Акцент6" xfId="12"/>
+    <cellStyle name="60% - Акцент1" xfId="13"/>
+    <cellStyle name="60% - Акцент2" xfId="14"/>
+    <cellStyle name="60% - Акцент3" xfId="15"/>
+    <cellStyle name="60% - Акцент4" xfId="16"/>
+    <cellStyle name="60% - Акцент5" xfId="17"/>
+    <cellStyle name="60% - Акцент6" xfId="18"/>
+    <cellStyle name="Гиперссылка" xfId="19" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="20"/>
+    <cellStyle name="Обычный 3" xfId="21"/>
+    <cellStyle name="Обычный 4" xfId="22"/>
+    <cellStyle name="Обычный 6" xfId="23"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -505,374 +900,976 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.zhanalina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:X36"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B30"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="N18" sqref="N18"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="1" style="1" hidden="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="25" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="33.85546875" style="25" customWidth="1"/>
+    <col min="2" max="2" width="94.28515625" style="25" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="25"/>
+    <col min="257" max="257" width="44.28515625" style="25" customWidth="1"/>
+    <col min="258" max="258" width="94.7109375" style="25" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="25"/>
+    <col min="513" max="513" width="44.28515625" style="25" customWidth="1"/>
+    <col min="514" max="514" width="94.7109375" style="25" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="25"/>
+    <col min="769" max="769" width="44.28515625" style="25" customWidth="1"/>
+    <col min="770" max="770" width="94.7109375" style="25" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="25"/>
+    <col min="1025" max="1025" width="44.28515625" style="25" customWidth="1"/>
+    <col min="1026" max="1026" width="94.7109375" style="25" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="25"/>
+    <col min="1281" max="1281" width="44.28515625" style="25" customWidth="1"/>
+    <col min="1282" max="1282" width="94.7109375" style="25" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="25"/>
+    <col min="1537" max="1537" width="44.28515625" style="25" customWidth="1"/>
+    <col min="1538" max="1538" width="94.7109375" style="25" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="25"/>
+    <col min="1793" max="1793" width="44.28515625" style="25" customWidth="1"/>
+    <col min="1794" max="1794" width="94.7109375" style="25" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="25"/>
+    <col min="2049" max="2049" width="44.28515625" style="25" customWidth="1"/>
+    <col min="2050" max="2050" width="94.7109375" style="25" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="25"/>
+    <col min="2305" max="2305" width="44.28515625" style="25" customWidth="1"/>
+    <col min="2306" max="2306" width="94.7109375" style="25" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="25"/>
+    <col min="2561" max="2561" width="44.28515625" style="25" customWidth="1"/>
+    <col min="2562" max="2562" width="94.7109375" style="25" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="25"/>
+    <col min="2817" max="2817" width="44.28515625" style="25" customWidth="1"/>
+    <col min="2818" max="2818" width="94.7109375" style="25" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="25"/>
+    <col min="3073" max="3073" width="44.28515625" style="25" customWidth="1"/>
+    <col min="3074" max="3074" width="94.7109375" style="25" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="25"/>
+    <col min="3329" max="3329" width="44.28515625" style="25" customWidth="1"/>
+    <col min="3330" max="3330" width="94.7109375" style="25" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="25"/>
+    <col min="3585" max="3585" width="44.28515625" style="25" customWidth="1"/>
+    <col min="3586" max="3586" width="94.7109375" style="25" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="25"/>
+    <col min="3841" max="3841" width="44.28515625" style="25" customWidth="1"/>
+    <col min="3842" max="3842" width="94.7109375" style="25" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="25"/>
+    <col min="4097" max="4097" width="44.28515625" style="25" customWidth="1"/>
+    <col min="4098" max="4098" width="94.7109375" style="25" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="25"/>
+    <col min="4353" max="4353" width="44.28515625" style="25" customWidth="1"/>
+    <col min="4354" max="4354" width="94.7109375" style="25" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="25"/>
+    <col min="4609" max="4609" width="44.28515625" style="25" customWidth="1"/>
+    <col min="4610" max="4610" width="94.7109375" style="25" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="25"/>
+    <col min="4865" max="4865" width="44.28515625" style="25" customWidth="1"/>
+    <col min="4866" max="4866" width="94.7109375" style="25" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="25"/>
+    <col min="5121" max="5121" width="44.28515625" style="25" customWidth="1"/>
+    <col min="5122" max="5122" width="94.7109375" style="25" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="25"/>
+    <col min="5377" max="5377" width="44.28515625" style="25" customWidth="1"/>
+    <col min="5378" max="5378" width="94.7109375" style="25" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="25"/>
+    <col min="5633" max="5633" width="44.28515625" style="25" customWidth="1"/>
+    <col min="5634" max="5634" width="94.7109375" style="25" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="25"/>
+    <col min="5889" max="5889" width="44.28515625" style="25" customWidth="1"/>
+    <col min="5890" max="5890" width="94.7109375" style="25" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="25"/>
+    <col min="6145" max="6145" width="44.28515625" style="25" customWidth="1"/>
+    <col min="6146" max="6146" width="94.7109375" style="25" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="25"/>
+    <col min="6401" max="6401" width="44.28515625" style="25" customWidth="1"/>
+    <col min="6402" max="6402" width="94.7109375" style="25" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="25"/>
+    <col min="6657" max="6657" width="44.28515625" style="25" customWidth="1"/>
+    <col min="6658" max="6658" width="94.7109375" style="25" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="25"/>
+    <col min="6913" max="6913" width="44.28515625" style="25" customWidth="1"/>
+    <col min="6914" max="6914" width="94.7109375" style="25" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="25"/>
+    <col min="7169" max="7169" width="44.28515625" style="25" customWidth="1"/>
+    <col min="7170" max="7170" width="94.7109375" style="25" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="25"/>
+    <col min="7425" max="7425" width="44.28515625" style="25" customWidth="1"/>
+    <col min="7426" max="7426" width="94.7109375" style="25" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="25"/>
+    <col min="7681" max="7681" width="44.28515625" style="25" customWidth="1"/>
+    <col min="7682" max="7682" width="94.7109375" style="25" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="25"/>
+    <col min="7937" max="7937" width="44.28515625" style="25" customWidth="1"/>
+    <col min="7938" max="7938" width="94.7109375" style="25" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="25"/>
+    <col min="8193" max="8193" width="44.28515625" style="25" customWidth="1"/>
+    <col min="8194" max="8194" width="94.7109375" style="25" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="25"/>
+    <col min="8449" max="8449" width="44.28515625" style="25" customWidth="1"/>
+    <col min="8450" max="8450" width="94.7109375" style="25" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="25"/>
+    <col min="8705" max="8705" width="44.28515625" style="25" customWidth="1"/>
+    <col min="8706" max="8706" width="94.7109375" style="25" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="25"/>
+    <col min="8961" max="8961" width="44.28515625" style="25" customWidth="1"/>
+    <col min="8962" max="8962" width="94.7109375" style="25" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="25"/>
+    <col min="9217" max="9217" width="44.28515625" style="25" customWidth="1"/>
+    <col min="9218" max="9218" width="94.7109375" style="25" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="25"/>
+    <col min="9473" max="9473" width="44.28515625" style="25" customWidth="1"/>
+    <col min="9474" max="9474" width="94.7109375" style="25" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="25"/>
+    <col min="9729" max="9729" width="44.28515625" style="25" customWidth="1"/>
+    <col min="9730" max="9730" width="94.7109375" style="25" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="25"/>
+    <col min="9985" max="9985" width="44.28515625" style="25" customWidth="1"/>
+    <col min="9986" max="9986" width="94.7109375" style="25" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="25"/>
+    <col min="10241" max="10241" width="44.28515625" style="25" customWidth="1"/>
+    <col min="10242" max="10242" width="94.7109375" style="25" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="25"/>
+    <col min="10497" max="10497" width="44.28515625" style="25" customWidth="1"/>
+    <col min="10498" max="10498" width="94.7109375" style="25" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="25"/>
+    <col min="10753" max="10753" width="44.28515625" style="25" customWidth="1"/>
+    <col min="10754" max="10754" width="94.7109375" style="25" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="25"/>
+    <col min="11009" max="11009" width="44.28515625" style="25" customWidth="1"/>
+    <col min="11010" max="11010" width="94.7109375" style="25" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="25"/>
+    <col min="11265" max="11265" width="44.28515625" style="25" customWidth="1"/>
+    <col min="11266" max="11266" width="94.7109375" style="25" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="25"/>
+    <col min="11521" max="11521" width="44.28515625" style="25" customWidth="1"/>
+    <col min="11522" max="11522" width="94.7109375" style="25" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="25"/>
+    <col min="11777" max="11777" width="44.28515625" style="25" customWidth="1"/>
+    <col min="11778" max="11778" width="94.7109375" style="25" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="25"/>
+    <col min="12033" max="12033" width="44.28515625" style="25" customWidth="1"/>
+    <col min="12034" max="12034" width="94.7109375" style="25" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="25"/>
+    <col min="12289" max="12289" width="44.28515625" style="25" customWidth="1"/>
+    <col min="12290" max="12290" width="94.7109375" style="25" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="25"/>
+    <col min="12545" max="12545" width="44.28515625" style="25" customWidth="1"/>
+    <col min="12546" max="12546" width="94.7109375" style="25" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="25"/>
+    <col min="12801" max="12801" width="44.28515625" style="25" customWidth="1"/>
+    <col min="12802" max="12802" width="94.7109375" style="25" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="25"/>
+    <col min="13057" max="13057" width="44.28515625" style="25" customWidth="1"/>
+    <col min="13058" max="13058" width="94.7109375" style="25" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="25"/>
+    <col min="13313" max="13313" width="44.28515625" style="25" customWidth="1"/>
+    <col min="13314" max="13314" width="94.7109375" style="25" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="25"/>
+    <col min="13569" max="13569" width="44.28515625" style="25" customWidth="1"/>
+    <col min="13570" max="13570" width="94.7109375" style="25" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="25"/>
+    <col min="13825" max="13825" width="44.28515625" style="25" customWidth="1"/>
+    <col min="13826" max="13826" width="94.7109375" style="25" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="25"/>
+    <col min="14081" max="14081" width="44.28515625" style="25" customWidth="1"/>
+    <col min="14082" max="14082" width="94.7109375" style="25" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="25"/>
+    <col min="14337" max="14337" width="44.28515625" style="25" customWidth="1"/>
+    <col min="14338" max="14338" width="94.7109375" style="25" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="25"/>
+    <col min="14593" max="14593" width="44.28515625" style="25" customWidth="1"/>
+    <col min="14594" max="14594" width="94.7109375" style="25" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="25"/>
+    <col min="14849" max="14849" width="44.28515625" style="25" customWidth="1"/>
+    <col min="14850" max="14850" width="94.7109375" style="25" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="25"/>
+    <col min="15105" max="15105" width="44.28515625" style="25" customWidth="1"/>
+    <col min="15106" max="15106" width="94.7109375" style="25" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="25"/>
+    <col min="15361" max="15361" width="44.28515625" style="25" customWidth="1"/>
+    <col min="15362" max="15362" width="94.7109375" style="25" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="25"/>
+    <col min="15617" max="15617" width="44.28515625" style="25" customWidth="1"/>
+    <col min="15618" max="15618" width="94.7109375" style="25" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="25"/>
+    <col min="15873" max="15873" width="44.28515625" style="25" customWidth="1"/>
+    <col min="15874" max="15874" width="94.7109375" style="25" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="25"/>
+    <col min="16129" max="16129" width="44.28515625" style="25" customWidth="1"/>
+    <col min="16130" max="16130" width="94.7109375" style="25" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="12.75" customHeight="1">
-      <c r="B1" s="20" t="s">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="41"/>
+      <c r="B1" s="41"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="26"/>
+      <c r="B2" s="26"/>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="12">
+        <v>634207</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="20" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="21" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A10" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="18" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="24"/>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" s="8">
+        <v>45801</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="8">
+        <v>46166</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="17" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A23" s="7"/>
+      <c r="B23" s="7"/>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A27" s="7"/>
+      <c r="B27" s="7"/>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A28" s="7"/>
+      <c r="B28" s="7"/>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A29" s="7"/>
+      <c r="B29" s="7"/>
+    </row>
+    <row r="30" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A30" s="27"/>
+      <c r="B30" s="27"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B22" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:A16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D18" sqref="D18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="132.28515625" style="28" customWidth="1"/>
+    <col min="2" max="256" width="9.140625" style="28"/>
+    <col min="257" max="257" width="132.28515625" style="28" customWidth="1"/>
+    <col min="258" max="512" width="9.140625" style="28"/>
+    <col min="513" max="513" width="132.28515625" style="28" customWidth="1"/>
+    <col min="514" max="768" width="9.140625" style="28"/>
+    <col min="769" max="769" width="132.28515625" style="28" customWidth="1"/>
+    <col min="770" max="1024" width="9.140625" style="28"/>
+    <col min="1025" max="1025" width="132.28515625" style="28" customWidth="1"/>
+    <col min="1026" max="1280" width="9.140625" style="28"/>
+    <col min="1281" max="1281" width="132.28515625" style="28" customWidth="1"/>
+    <col min="1282" max="1536" width="9.140625" style="28"/>
+    <col min="1537" max="1537" width="132.28515625" style="28" customWidth="1"/>
+    <col min="1538" max="1792" width="9.140625" style="28"/>
+    <col min="1793" max="1793" width="132.28515625" style="28" customWidth="1"/>
+    <col min="1794" max="2048" width="9.140625" style="28"/>
+    <col min="2049" max="2049" width="132.28515625" style="28" customWidth="1"/>
+    <col min="2050" max="2304" width="9.140625" style="28"/>
+    <col min="2305" max="2305" width="132.28515625" style="28" customWidth="1"/>
+    <col min="2306" max="2560" width="9.140625" style="28"/>
+    <col min="2561" max="2561" width="132.28515625" style="28" customWidth="1"/>
+    <col min="2562" max="2816" width="9.140625" style="28"/>
+    <col min="2817" max="2817" width="132.28515625" style="28" customWidth="1"/>
+    <col min="2818" max="3072" width="9.140625" style="28"/>
+    <col min="3073" max="3073" width="132.28515625" style="28" customWidth="1"/>
+    <col min="3074" max="3328" width="9.140625" style="28"/>
+    <col min="3329" max="3329" width="132.28515625" style="28" customWidth="1"/>
+    <col min="3330" max="3584" width="9.140625" style="28"/>
+    <col min="3585" max="3585" width="132.28515625" style="28" customWidth="1"/>
+    <col min="3586" max="3840" width="9.140625" style="28"/>
+    <col min="3841" max="3841" width="132.28515625" style="28" customWidth="1"/>
+    <col min="3842" max="4096" width="9.140625" style="28"/>
+    <col min="4097" max="4097" width="132.28515625" style="28" customWidth="1"/>
+    <col min="4098" max="4352" width="9.140625" style="28"/>
+    <col min="4353" max="4353" width="132.28515625" style="28" customWidth="1"/>
+    <col min="4354" max="4608" width="9.140625" style="28"/>
+    <col min="4609" max="4609" width="132.28515625" style="28" customWidth="1"/>
+    <col min="4610" max="4864" width="9.140625" style="28"/>
+    <col min="4865" max="4865" width="132.28515625" style="28" customWidth="1"/>
+    <col min="4866" max="5120" width="9.140625" style="28"/>
+    <col min="5121" max="5121" width="132.28515625" style="28" customWidth="1"/>
+    <col min="5122" max="5376" width="9.140625" style="28"/>
+    <col min="5377" max="5377" width="132.28515625" style="28" customWidth="1"/>
+    <col min="5378" max="5632" width="9.140625" style="28"/>
+    <col min="5633" max="5633" width="132.28515625" style="28" customWidth="1"/>
+    <col min="5634" max="5888" width="9.140625" style="28"/>
+    <col min="5889" max="5889" width="132.28515625" style="28" customWidth="1"/>
+    <col min="5890" max="6144" width="9.140625" style="28"/>
+    <col min="6145" max="6145" width="132.28515625" style="28" customWidth="1"/>
+    <col min="6146" max="6400" width="9.140625" style="28"/>
+    <col min="6401" max="6401" width="132.28515625" style="28" customWidth="1"/>
+    <col min="6402" max="6656" width="9.140625" style="28"/>
+    <col min="6657" max="6657" width="132.28515625" style="28" customWidth="1"/>
+    <col min="6658" max="6912" width="9.140625" style="28"/>
+    <col min="6913" max="6913" width="132.28515625" style="28" customWidth="1"/>
+    <col min="6914" max="7168" width="9.140625" style="28"/>
+    <col min="7169" max="7169" width="132.28515625" style="28" customWidth="1"/>
+    <col min="7170" max="7424" width="9.140625" style="28"/>
+    <col min="7425" max="7425" width="132.28515625" style="28" customWidth="1"/>
+    <col min="7426" max="7680" width="9.140625" style="28"/>
+    <col min="7681" max="7681" width="132.28515625" style="28" customWidth="1"/>
+    <col min="7682" max="7936" width="9.140625" style="28"/>
+    <col min="7937" max="7937" width="132.28515625" style="28" customWidth="1"/>
+    <col min="7938" max="8192" width="9.140625" style="28"/>
+    <col min="8193" max="8193" width="132.28515625" style="28" customWidth="1"/>
+    <col min="8194" max="8448" width="9.140625" style="28"/>
+    <col min="8449" max="8449" width="132.28515625" style="28" customWidth="1"/>
+    <col min="8450" max="8704" width="9.140625" style="28"/>
+    <col min="8705" max="8705" width="132.28515625" style="28" customWidth="1"/>
+    <col min="8706" max="8960" width="9.140625" style="28"/>
+    <col min="8961" max="8961" width="132.28515625" style="28" customWidth="1"/>
+    <col min="8962" max="9216" width="9.140625" style="28"/>
+    <col min="9217" max="9217" width="132.28515625" style="28" customWidth="1"/>
+    <col min="9218" max="9472" width="9.140625" style="28"/>
+    <col min="9473" max="9473" width="132.28515625" style="28" customWidth="1"/>
+    <col min="9474" max="9728" width="9.140625" style="28"/>
+    <col min="9729" max="9729" width="132.28515625" style="28" customWidth="1"/>
+    <col min="9730" max="9984" width="9.140625" style="28"/>
+    <col min="9985" max="9985" width="132.28515625" style="28" customWidth="1"/>
+    <col min="9986" max="10240" width="9.140625" style="28"/>
+    <col min="10241" max="10241" width="132.28515625" style="28" customWidth="1"/>
+    <col min="10242" max="10496" width="9.140625" style="28"/>
+    <col min="10497" max="10497" width="132.28515625" style="28" customWidth="1"/>
+    <col min="10498" max="10752" width="9.140625" style="28"/>
+    <col min="10753" max="10753" width="132.28515625" style="28" customWidth="1"/>
+    <col min="10754" max="11008" width="9.140625" style="28"/>
+    <col min="11009" max="11009" width="132.28515625" style="28" customWidth="1"/>
+    <col min="11010" max="11264" width="9.140625" style="28"/>
+    <col min="11265" max="11265" width="132.28515625" style="28" customWidth="1"/>
+    <col min="11266" max="11520" width="9.140625" style="28"/>
+    <col min="11521" max="11521" width="132.28515625" style="28" customWidth="1"/>
+    <col min="11522" max="11776" width="9.140625" style="28"/>
+    <col min="11777" max="11777" width="132.28515625" style="28" customWidth="1"/>
+    <col min="11778" max="12032" width="9.140625" style="28"/>
+    <col min="12033" max="12033" width="132.28515625" style="28" customWidth="1"/>
+    <col min="12034" max="12288" width="9.140625" style="28"/>
+    <col min="12289" max="12289" width="132.28515625" style="28" customWidth="1"/>
+    <col min="12290" max="12544" width="9.140625" style="28"/>
+    <col min="12545" max="12545" width="132.28515625" style="28" customWidth="1"/>
+    <col min="12546" max="12800" width="9.140625" style="28"/>
+    <col min="12801" max="12801" width="132.28515625" style="28" customWidth="1"/>
+    <col min="12802" max="13056" width="9.140625" style="28"/>
+    <col min="13057" max="13057" width="132.28515625" style="28" customWidth="1"/>
+    <col min="13058" max="13312" width="9.140625" style="28"/>
+    <col min="13313" max="13313" width="132.28515625" style="28" customWidth="1"/>
+    <col min="13314" max="13568" width="9.140625" style="28"/>
+    <col min="13569" max="13569" width="132.28515625" style="28" customWidth="1"/>
+    <col min="13570" max="13824" width="9.140625" style="28"/>
+    <col min="13825" max="13825" width="132.28515625" style="28" customWidth="1"/>
+    <col min="13826" max="14080" width="9.140625" style="28"/>
+    <col min="14081" max="14081" width="132.28515625" style="28" customWidth="1"/>
+    <col min="14082" max="14336" width="9.140625" style="28"/>
+    <col min="14337" max="14337" width="132.28515625" style="28" customWidth="1"/>
+    <col min="14338" max="14592" width="9.140625" style="28"/>
+    <col min="14593" max="14593" width="132.28515625" style="28" customWidth="1"/>
+    <col min="14594" max="14848" width="9.140625" style="28"/>
+    <col min="14849" max="14849" width="132.28515625" style="28" customWidth="1"/>
+    <col min="14850" max="15104" width="9.140625" style="28"/>
+    <col min="15105" max="15105" width="132.28515625" style="28" customWidth="1"/>
+    <col min="15106" max="15360" width="9.140625" style="28"/>
+    <col min="15361" max="15361" width="132.28515625" style="28" customWidth="1"/>
+    <col min="15362" max="15616" width="9.140625" style="28"/>
+    <col min="15617" max="15617" width="132.28515625" style="28" customWidth="1"/>
+    <col min="15618" max="15872" width="9.140625" style="28"/>
+    <col min="15873" max="15873" width="132.28515625" style="28" customWidth="1"/>
+    <col min="15874" max="16128" width="9.140625" style="28"/>
+    <col min="16129" max="16129" width="132.28515625" style="28" customWidth="1"/>
+    <col min="16130" max="16384" width="9.140625" style="28"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A2" s="25"/>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A3" s="25"/>
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A4" s="25"/>
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A5" s="25"/>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A6" s="29" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A7" s="29" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A8" s="29" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A9" s="29" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A10" s="29" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="29" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25"/>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25"/>
+    </row>
+    <row r="14" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25"/>
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A15" s="30" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A16" s="25"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:Y38"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="J14" sqref="J14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="17.5703125" style="13" customWidth="1"/>
+    <col min="2" max="2" width="14.85546875" style="13" customWidth="1"/>
+    <col min="3" max="3" width="8.140625" style="13" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" style="13"/>
+    <col min="5" max="5" width="8.140625" style="13" customWidth="1"/>
+    <col min="6" max="6" width="8.28515625" style="13" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" style="13"/>
+    <col min="8" max="9" width="9.7109375" style="13" customWidth="1"/>
+    <col min="10" max="10" width="10" style="13" customWidth="1"/>
+    <col min="11" max="11" width="9.7109375" style="13" customWidth="1"/>
+    <col min="12" max="12" width="9.5703125" style="13" customWidth="1"/>
+    <col min="13" max="13" width="10.28515625" style="13" customWidth="1"/>
+    <col min="14" max="23" width="9.140625" style="13"/>
+    <col min="24" max="24" width="10" style="13" customWidth="1"/>
+    <col min="25" max="16384" width="9.140625" style="13"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="43"/>
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+      <c r="R2" s="43"/>
+      <c r="S2" s="43"/>
+      <c r="T2" s="43"/>
+      <c r="U2" s="43"/>
+      <c r="V2" s="43"/>
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="43"/>
+    </row>
+    <row r="3" spans="1:25" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="20"/>
-[...49 lines deleted...]
-      <c r="C3" s="4">
+      <c r="C3" s="31"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="31"/>
+      <c r="H3" s="31"/>
+      <c r="I3" s="31"/>
+      <c r="J3" s="31"/>
+      <c r="K3" s="31"/>
+      <c r="L3" s="31"/>
+      <c r="M3" s="31"/>
+      <c r="N3" s="31"/>
+      <c r="O3" s="31"/>
+      <c r="P3" s="31"/>
+      <c r="Q3" s="31"/>
+      <c r="R3" s="31"/>
+      <c r="S3" s="31"/>
+      <c r="T3" s="31"/>
+      <c r="U3" s="31"/>
+      <c r="V3" s="31"/>
+      <c r="W3" s="31"/>
+      <c r="X3" s="31"/>
+    </row>
+    <row r="4" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="15"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="32"/>
+      <c r="K4" s="32"/>
+      <c r="L4" s="32"/>
+      <c r="M4" s="32"/>
+      <c r="N4" s="32"/>
+      <c r="O4" s="32"/>
+      <c r="P4" s="32"/>
+      <c r="Q4" s="32"/>
+      <c r="R4" s="32"/>
+      <c r="S4" s="32"/>
+      <c r="T4" s="32"/>
+      <c r="U4" s="32"/>
+      <c r="V4" s="32"/>
+      <c r="W4" s="32"/>
+      <c r="X4" s="32"/>
+      <c r="Y4" s="16" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="1"/>
+      <c r="C5" s="33">
         <v>2003</v>
       </c>
-      <c r="D3" s="4">
+      <c r="D5" s="33">
         <v>2004</v>
       </c>
-      <c r="E3" s="4">
+      <c r="E5" s="33">
         <v>2005</v>
       </c>
-      <c r="F3" s="4">
+      <c r="F5" s="33">
         <v>2006</v>
       </c>
-      <c r="G3" s="4">
+      <c r="G5" s="33">
         <v>2007</v>
       </c>
-      <c r="H3" s="5">
+      <c r="H5" s="34">
         <v>2008</v>
       </c>
-      <c r="I3" s="6">
+      <c r="I5" s="33">
         <v>2009</v>
       </c>
-      <c r="J3" s="6">
+      <c r="J5" s="33">
         <v>2010</v>
       </c>
-      <c r="K3" s="7">
+      <c r="K5" s="35">
         <v>2011</v>
       </c>
-      <c r="L3" s="4">
+      <c r="L5" s="33">
         <v>2012</v>
       </c>
-      <c r="M3" s="4">
+      <c r="M5" s="33">
         <v>2013</v>
       </c>
-      <c r="N3" s="4">
+      <c r="N5" s="33">
         <v>2014</v>
       </c>
-      <c r="O3" s="6">
+      <c r="O5" s="33">
         <v>2015</v>
       </c>
-      <c r="P3" s="6">
+      <c r="P5" s="33">
         <v>2016</v>
       </c>
-      <c r="Q3" s="3">
+      <c r="Q5" s="1">
         <v>2017</v>
       </c>
-      <c r="R3" s="4">
+      <c r="R5" s="33">
         <v>2018</v>
       </c>
-      <c r="S3" s="4">
+      <c r="S5" s="33">
         <v>2019</v>
       </c>
-      <c r="T3" s="4">
+      <c r="T5" s="33">
         <v>2020</v>
       </c>
-      <c r="U3" s="4">
+      <c r="U5" s="33">
         <v>2021</v>
       </c>
-      <c r="V3" s="4">
+      <c r="V5" s="33">
         <v>2022</v>
       </c>
-      <c r="W3" s="6">
+      <c r="W5" s="33">
         <v>2023</v>
       </c>
-      <c r="X3" s="3">
+      <c r="X5" s="1">
         <v>2024</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="C4" s="9">
+      <c r="Y5" s="1">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="6">
+        <v>150000000</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="36">
         <v>41013.300000000003</v>
       </c>
-      <c r="D4" s="9">
+      <c r="D6" s="36">
         <v>53247.3</v>
       </c>
-      <c r="E4" s="9">
+      <c r="E6" s="36">
         <v>24771</v>
       </c>
-      <c r="F4" s="9">
+      <c r="F6" s="36">
         <v>62677.599999999999</v>
       </c>
-      <c r="G4" s="9">
+      <c r="G6" s="36">
         <v>23178.6</v>
       </c>
-      <c r="H4" s="10">
+      <c r="H6" s="36">
         <v>33471.1</v>
       </c>
-      <c r="I4" s="11">
+      <c r="I6" s="37">
         <v>40132.699999999997</v>
       </c>
-      <c r="J4" s="12">
+      <c r="J6" s="38">
         <v>49512.1</v>
       </c>
-      <c r="K4" s="11">
+      <c r="K6" s="37">
         <v>59515.199999999997</v>
       </c>
-      <c r="L4" s="11">
+      <c r="L6" s="37">
         <v>58750.1</v>
       </c>
-      <c r="M4" s="13">
+      <c r="M6" s="39">
         <v>126745.8</v>
       </c>
-      <c r="N4" s="13">
+      <c r="N6" s="39">
         <v>107760.9</v>
       </c>
-      <c r="O4" s="14">
+      <c r="O6" s="37">
         <v>38180.6</v>
       </c>
-      <c r="P4" s="9">
+      <c r="P6" s="36">
         <v>39133.1</v>
       </c>
-      <c r="Q4" s="11">
+      <c r="Q6" s="37">
         <v>69548.600000000006</v>
       </c>
-      <c r="R4" s="11">
+      <c r="R6" s="37">
         <v>83617.399999999994</v>
       </c>
-      <c r="S4" s="11">
+      <c r="S6" s="37">
         <v>105581.7</v>
       </c>
-      <c r="T4" s="11">
+      <c r="T6" s="37">
         <v>134970</v>
       </c>
-      <c r="U4" s="11">
+      <c r="U6" s="37">
         <v>205141</v>
       </c>
-      <c r="V4" s="11">
+      <c r="V6" s="37">
         <v>161170.6</v>
       </c>
-      <c r="W4" s="14">
+      <c r="W6" s="37">
         <v>174851.5</v>
       </c>
-      <c r="X4" s="19">
+      <c r="X6" s="40">
         <v>298350</v>
       </c>
-    </row>
-[...97 lines deleted...]
-    </row>
+      <c r="Y6" s="2">
+        <v>435576.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" s="14" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C8" s="19"/>
+    </row>
+    <row r="9" spans="1:25" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="10" spans="1:25" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="11" spans="1:25" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="12" spans="1:25" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="13" spans="1:25" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="14" spans="1:25" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="15" spans="1:25" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="16" spans="1:25" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="17" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="18" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="19" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="20" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="21" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="22" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="23" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="24" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="25" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="26" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="27" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="28" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="29" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="30" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="31" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="32" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="33" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="34" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="35" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="36" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="37" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="38" s="14" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="B1:X2"/>
+  <mergeCells count="1">
+    <mergeCell ref="A2:Y2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.21" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
@@ -939,80 +1936,81 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40AA225D-0E09-4697-9816-05D3329307F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75935D8C-C497-4415-A674-03BD3A797060}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CD6CFC6-D5EC-44B1-8F27-A11190914D2B}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>'1'!Область_печати</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіштер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Документ</vt:lpwstr>
   </property>
 </Properties>