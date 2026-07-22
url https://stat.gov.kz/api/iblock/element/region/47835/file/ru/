--- v0 (2026-06-24)
+++ v1 (2026-07-22)
@@ -1,116 +1,122 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="22827"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\D диск\ПУБЛИКАЦИЯ\2026\ДИНАМИКА\2-ТОРГ\2026\06\Внутренний документ\внутр.месячные\рус\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{386380D7-C701-419D-A56A-F4B5A86F36D1}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="17205" windowHeight="12735"/>
+    <workbookView xWindow="105" yWindow="480" windowWidth="28470" windowHeight="14115" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="15">
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                          млн. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>Розничная торговля</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="194" formatCode="0.0"/>
-    <numFmt numFmtId="195" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -237,218 +243,262 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="195" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="195" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="194" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="195" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="195" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="195" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="195" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="195" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -584,676 +634,678 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F29" sqref="F29"/>
+      <selection activeCell="I20" sqref="I20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.5703125" style="1" customWidth="1"/>
     <col min="2" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="12.75">
+    <row r="1" spans="1:13" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="18" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B1" s="18"/>
       <c r="C1" s="18"/>
       <c r="D1" s="18"/>
       <c r="E1" s="18"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
       <c r="H1" s="18"/>
       <c r="I1" s="18"/>
       <c r="J1" s="18"/>
       <c r="K1" s="18"/>
       <c r="L1" s="18"/>
       <c r="M1" s="18"/>
     </row>
-    <row r="2" spans="1:13" ht="12" thickBot="1">
+    <row r="2" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="19" t="s">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="19"/>
       <c r="K2" s="19"/>
       <c r="L2" s="19"/>
       <c r="M2" s="19"/>
     </row>
-    <row r="3" spans="1:13" ht="12" thickBot="1">
+    <row r="3" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="D3" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="E3" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="3" t="s">
+      <c r="F3" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="2" t="s">
+      <c r="G3" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="3" t="s">
+      <c r="H3" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="2" t="s">
+      <c r="I3" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="3" t="s">
+      <c r="J3" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="2" t="s">
+      <c r="K3" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="3" t="s">
+      <c r="L3" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="2" t="s">
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A4" s="5" t="s">
         <v>12</v>
-      </c>
-[...3 lines deleted...]
-        <v>13</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="7"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="8"/>
       <c r="M4" s="9"/>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="10">
         <v>2014</v>
       </c>
       <c r="B5" s="11">
         <v>7659.1</v>
       </c>
       <c r="C5" s="11">
         <v>8227.7999999999993</v>
       </c>
       <c r="D5" s="11">
         <v>9297</v>
       </c>
       <c r="E5" s="11">
         <v>8731.7000000000007</v>
       </c>
       <c r="F5" s="11">
         <v>8422.9</v>
       </c>
       <c r="G5" s="11">
         <v>9912.4</v>
       </c>
       <c r="H5" s="11">
         <v>10534.4</v>
       </c>
       <c r="I5" s="11">
         <v>11566.4</v>
       </c>
       <c r="J5" s="11">
         <v>11146.9</v>
       </c>
       <c r="K5" s="11">
         <v>12998.4</v>
       </c>
       <c r="L5" s="11">
         <v>15211.5</v>
       </c>
       <c r="M5" s="11">
         <v>18040.8</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="12">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
         <v>9006.7000000000007</v>
       </c>
       <c r="C6" s="11">
         <v>9104.5</v>
       </c>
       <c r="D6" s="11">
         <v>9583.7999999999993</v>
       </c>
       <c r="E6" s="11">
         <v>9606.2000000000007</v>
       </c>
       <c r="F6" s="11">
         <v>9367.6</v>
       </c>
       <c r="G6" s="11">
         <v>10729.9</v>
       </c>
       <c r="H6" s="11">
         <v>11180.2</v>
       </c>
       <c r="I6" s="11">
         <v>10486.4</v>
       </c>
       <c r="J6" s="11">
         <v>9574.1</v>
       </c>
       <c r="K6" s="11">
         <v>12164.5</v>
       </c>
       <c r="L6" s="11">
         <v>13217.2</v>
       </c>
       <c r="M6" s="11">
         <v>17809.099999999999</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="10">
         <v>2016</v>
       </c>
       <c r="B7" s="11">
         <v>8565.2000000000007</v>
       </c>
       <c r="C7" s="11">
         <v>8783.2999999999993</v>
       </c>
       <c r="D7" s="11">
         <v>9576.7999999999993</v>
       </c>
       <c r="E7" s="11">
         <v>9985.5</v>
       </c>
       <c r="F7" s="11">
         <v>12321.5</v>
       </c>
       <c r="G7" s="11">
         <v>12994.8</v>
       </c>
       <c r="H7" s="11">
         <v>13577.9</v>
       </c>
       <c r="I7" s="11">
         <v>14717.7</v>
       </c>
       <c r="J7" s="11">
         <v>13842</v>
       </c>
       <c r="K7" s="11">
         <v>14490.4</v>
       </c>
       <c r="L7" s="11">
         <v>15418</v>
       </c>
       <c r="M7" s="11">
         <v>18063</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="10">
         <v>2017</v>
       </c>
       <c r="B8" s="11">
         <v>10063.6</v>
       </c>
       <c r="C8" s="11">
         <v>9344.6</v>
       </c>
       <c r="D8" s="11">
         <v>10850.9</v>
       </c>
       <c r="E8" s="11">
         <v>10537.2</v>
       </c>
       <c r="F8" s="11">
         <v>12528.7</v>
       </c>
       <c r="G8" s="11">
         <v>13053.3</v>
       </c>
       <c r="H8" s="11">
         <v>15728.2</v>
       </c>
       <c r="I8" s="11">
         <v>16780.599999999999</v>
       </c>
       <c r="J8" s="11">
         <v>16549.3</v>
       </c>
       <c r="K8" s="11">
         <v>17301.400000000001</v>
       </c>
       <c r="L8" s="11">
         <v>16430.8</v>
       </c>
       <c r="M8" s="11">
         <v>20702</v>
       </c>
     </row>
-    <row r="9" spans="1:13">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="10">
         <v>2018</v>
       </c>
       <c r="B9" s="11">
         <v>10955.3</v>
       </c>
       <c r="C9" s="11">
         <v>10601.2</v>
       </c>
       <c r="D9" s="11">
         <v>11748</v>
       </c>
       <c r="E9" s="11">
         <v>11607</v>
       </c>
       <c r="F9" s="11">
         <v>13172.9</v>
       </c>
       <c r="G9" s="11">
         <v>14217.2</v>
       </c>
       <c r="H9" s="11">
         <v>17236.400000000001</v>
       </c>
       <c r="I9" s="11">
         <v>17530.099999999999</v>
       </c>
       <c r="J9" s="11">
         <v>17891.2</v>
       </c>
       <c r="K9" s="11">
         <v>18699.900000000001</v>
       </c>
       <c r="L9" s="11">
         <v>21260.7</v>
       </c>
       <c r="M9" s="11">
         <v>25662.400000000001</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="10">
         <v>2019</v>
       </c>
       <c r="B10" s="11">
         <v>11977.5</v>
       </c>
       <c r="C10" s="11">
         <v>11596.5</v>
       </c>
       <c r="D10" s="11">
         <v>12535.1</v>
       </c>
       <c r="E10" s="11">
         <v>12610.4</v>
       </c>
       <c r="F10" s="11">
         <v>14367</v>
       </c>
       <c r="G10" s="11">
         <v>15648.1</v>
       </c>
       <c r="H10" s="11">
         <v>18628.8</v>
       </c>
       <c r="I10" s="11">
         <v>19110</v>
       </c>
       <c r="J10" s="11">
         <v>19081.2</v>
       </c>
       <c r="K10" s="11">
         <v>19090.400000000001</v>
       </c>
       <c r="L10" s="11">
         <v>22690.799999999999</v>
       </c>
       <c r="M10" s="11">
         <v>27735.599999999999</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="10">
         <v>2020</v>
       </c>
       <c r="B11" s="11">
         <v>13044.3</v>
       </c>
       <c r="C11" s="11">
         <v>12160.9</v>
       </c>
       <c r="D11" s="11">
         <v>14742.8</v>
       </c>
       <c r="E11" s="11">
         <v>9722.7000000000007</v>
       </c>
       <c r="F11" s="11">
         <v>14323.5</v>
       </c>
       <c r="G11" s="11">
         <v>16161.2</v>
       </c>
       <c r="H11" s="11">
         <v>16175.6</v>
       </c>
       <c r="I11" s="11">
         <v>19172.099999999999</v>
       </c>
       <c r="J11" s="11">
         <v>25097.4</v>
       </c>
       <c r="K11" s="11">
         <v>25001.1</v>
       </c>
       <c r="L11" s="11">
         <v>24455.4</v>
       </c>
       <c r="M11" s="11">
         <v>30692.799999999999</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="10">
         <v>2021</v>
       </c>
       <c r="B12" s="11">
         <v>14201.2</v>
       </c>
       <c r="C12" s="11">
         <v>13247.1</v>
       </c>
       <c r="D12" s="11">
         <v>16437.599999999999</v>
       </c>
       <c r="E12" s="11">
         <v>15666.1</v>
       </c>
       <c r="F12" s="11">
         <v>17368.7</v>
       </c>
       <c r="G12" s="11">
         <v>19455.599999999999</v>
       </c>
       <c r="H12" s="11">
         <v>18331.599999999999</v>
       </c>
       <c r="I12" s="11">
         <v>21123.3</v>
       </c>
       <c r="J12" s="11">
         <v>30115</v>
       </c>
       <c r="K12" s="11">
         <v>28484.6</v>
       </c>
       <c r="L12" s="11">
         <v>29870.5</v>
       </c>
       <c r="M12" s="11">
         <v>37591.300000000003</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="10">
         <v>2022</v>
       </c>
       <c r="B13" s="13">
         <v>15429.3</v>
       </c>
       <c r="C13" s="13">
         <v>16424.2</v>
       </c>
       <c r="D13" s="13">
         <v>19341.8</v>
       </c>
       <c r="E13" s="13">
         <v>18227.3</v>
       </c>
       <c r="F13" s="13">
         <v>20956.7</v>
       </c>
       <c r="G13" s="13">
         <v>23375.7</v>
       </c>
       <c r="H13" s="13">
         <v>26442.3</v>
       </c>
       <c r="I13" s="13">
         <v>32010.3</v>
       </c>
       <c r="J13" s="13">
         <v>28320.5</v>
       </c>
       <c r="K13" s="13">
         <v>31234.7</v>
       </c>
       <c r="L13" s="14">
         <v>36717.1</v>
       </c>
       <c r="M13" s="13">
         <v>47075.3</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="10">
         <v>2023</v>
       </c>
       <c r="B14" s="15">
         <v>19602</v>
       </c>
       <c r="C14" s="11">
         <v>21105.599999999999</v>
       </c>
       <c r="D14" s="11">
         <v>24501.4</v>
       </c>
       <c r="E14" s="11">
         <v>22292.6</v>
       </c>
       <c r="F14" s="11">
         <v>28176.3</v>
       </c>
       <c r="G14" s="11">
         <v>36761.599999999999</v>
       </c>
       <c r="H14" s="11">
         <v>34718.199999999997</v>
       </c>
       <c r="I14" s="11">
         <v>41137.599999999999</v>
       </c>
       <c r="J14" s="11">
         <v>40108.6</v>
       </c>
       <c r="K14" s="11">
         <v>39689.599999999999</v>
       </c>
       <c r="L14" s="15">
         <v>46977.9</v>
       </c>
       <c r="M14" s="11">
         <v>66552.7</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="10">
         <v>2024</v>
       </c>
       <c r="B15" s="16">
         <v>22218.2</v>
       </c>
       <c r="C15" s="16">
         <v>24194.9</v>
       </c>
       <c r="D15" s="16">
         <v>27932.6</v>
       </c>
       <c r="E15" s="16">
         <v>25672</v>
       </c>
       <c r="F15" s="16">
         <v>31108.2</v>
       </c>
       <c r="G15" s="16">
         <v>42108</v>
       </c>
       <c r="H15" s="16">
         <v>42317.3</v>
       </c>
       <c r="I15" s="16">
         <v>50990.8</v>
       </c>
       <c r="J15" s="16">
         <v>49910.3</v>
       </c>
       <c r="K15" s="16">
         <v>50457.4</v>
       </c>
       <c r="L15" s="16">
         <v>57283.3</v>
       </c>
       <c r="M15" s="16">
         <v>79911.3</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="17">
         <v>2025</v>
       </c>
       <c r="B16" s="16">
         <v>24734.400000000001</v>
       </c>
       <c r="C16" s="16">
         <v>27281.1</v>
       </c>
       <c r="D16" s="16">
         <v>31535.1</v>
       </c>
       <c r="E16" s="16">
         <v>29357.7</v>
       </c>
       <c r="F16" s="16">
         <v>34458.9</v>
       </c>
       <c r="G16" s="16">
         <v>46893.8</v>
       </c>
       <c r="H16" s="16">
         <v>48493.9</v>
       </c>
       <c r="I16" s="16">
         <v>59490.1</v>
       </c>
       <c r="J16" s="16">
         <v>59627.4</v>
       </c>
       <c r="K16" s="16">
         <v>59485.1</v>
       </c>
       <c r="L16" s="16">
         <v>66757.399999999994</v>
       </c>
       <c r="M16" s="16">
         <v>96854.1</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="17">
         <v>2026</v>
       </c>
       <c r="B17" s="16">
         <v>27695.3</v>
       </c>
       <c r="C17" s="16">
         <v>30462.799999999999</v>
       </c>
       <c r="D17" s="16">
         <v>35383.9</v>
       </c>
       <c r="E17" s="16">
         <v>33585.800000000003</v>
       </c>
       <c r="F17" s="16">
         <v>39237.9</v>
       </c>
-      <c r="G17" s="16"/>
+      <c r="G17" s="16">
+        <v>53248.5</v>
+      </c>
       <c r="H17" s="16"/>
       <c r="I17" s="16"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
     </row>
-    <row r="42" spans="6:6">
+    <row r="42" spans="6:6" x14ac:dyDescent="0.2">
       <c r="F42" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>