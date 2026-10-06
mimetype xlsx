--- v3 (2026-08-27)
+++ v4 (2026-10-06)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="75" yWindow="4410" windowWidth="28740" windowHeight="7905"/>
+    <workbookView xWindow="45" yWindow="4815" windowWidth="28740" windowHeight="7980"/>
   </bookViews>
   <sheets>
-    <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Көші-қон айырымы" sheetId="4" r:id="rId3"/>
+    <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
+    <sheet name="Келгендер" sheetId="1" r:id="rId3"/>
+    <sheet name="Кеткендер" sheetId="2" r:id="rId4"/>
+    <sheet name="Көші-қон айырымы" sheetId="4" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2903" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3859" uniqueCount="99">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -152,56 +152,233 @@
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                      Абай   облысына  келгендердің  саны</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                       Абай  облысынан кеткендердің  саны</t>
   </si>
   <si>
     <t xml:space="preserve">    Қала халқы</t>
   </si>
   <si>
     <t xml:space="preserve">    Ауыл халқы</t>
   </si>
   <si>
     <t xml:space="preserve">             Барлық  халық</t>
   </si>
   <si>
     <t xml:space="preserve">     Қала халқы</t>
   </si>
   <si>
     <t xml:space="preserve">           Барлық халық</t>
   </si>
   <si>
     <t xml:space="preserve">            Барлық  халық</t>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Барлық ағындар бойынша  сыртқы көші-қон </t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Адам</t>
+  </si>
+  <si>
+    <t>КСП қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Барлық ағындар бойынша  сыртқы көші-қон</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткішті анықтау </t>
+  </si>
+  <si>
+    <t>Тұрақты немесе ұзақ мерзімге тұру үшін шетелден елге келген адамдар</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Есептеу әдістемесі </t>
+  </si>
+  <si>
+    <t>есепті кезеңде шетелден елге тұрақты немесе ұзақ мерзімге тұру үшін келген адамдар саны</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Халықтың көші-қоны статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер ұсынатын әкімшілік деректер және Статистикалық жұмыс жоспарынан тыс жүргізілетін ұлттық санақтардың дереккөздері пайдаланылады.</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсініктемелер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
+  </si>
+  <si>
+    <t>Байланысты басылымдар</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылу күні  </t>
+  </si>
+  <si>
+    <t>Келесі жаңартылу күні</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі:</t>
+  </si>
+  <si>
+    <t>Электронды пошта</t>
+  </si>
+  <si>
+    <t>1 қаңтар 2022 жылдан бастап</t>
+  </si>
+  <si>
+    <t>жоқ</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>" -" құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>"0,0"  - елеусіз шама</t>
+  </si>
+  <si>
+    <t>"х" - деректер құпиялы</t>
+  </si>
+  <si>
+    <t>"…" - деректер жоқ</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасының Стратегиялық жоспарлау мен реформалау агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/abay/spreadsheets/?industry=4482&amp;year=&amp;name=10721&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Әлеуметтік және  демографиялық  статистика  бөлімі</t>
+  </si>
+  <si>
+    <t>Мусина  Карлыгаш  Шарубаевна</t>
+  </si>
+  <si>
+    <t>+7 7222 36 25 49</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> k.musina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>1-</t>
+  </si>
+  <si>
+    <t>101010000</t>
+  </si>
+  <si>
+    <t>101810000</t>
+  </si>
+  <si>
+    <t>103200000</t>
+  </si>
+  <si>
+    <t>103400000</t>
+  </si>
+  <si>
+    <t>103600000</t>
+  </si>
+  <si>
+    <t>103800000</t>
+  </si>
+  <si>
+    <t>104000000</t>
+  </si>
+  <si>
+    <t>104100000</t>
+  </si>
+  <si>
+    <t>104200000</t>
+  </si>
+  <si>
+    <t>104400000</t>
+  </si>
+  <si>
+    <t>104500000</t>
+  </si>
+  <si>
+    <t>104600000</t>
+  </si>
+  <si>
+    <t>СКК коды - 613103</t>
+  </si>
+  <si>
+    <t>ӘАОЖ коды</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -256,66 +433,113 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -448,56 +672,93 @@
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="108">
+  <cellXfs count="135">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -517,51 +778,50 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -625,67 +885,54 @@
     <xf numFmtId="3" fontId="5" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -696,298 +943,201 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...191 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1232,17024 +1382,21313 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DE46"/>
+  <dimension ref="B2:C21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="AS21" sqref="AS21"/>
+      <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24.140625" style="1" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="74" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="3.42578125" style="68" customWidth="1"/>
+    <col min="2" max="2" width="32.7109375" style="68" customWidth="1"/>
+    <col min="3" max="3" width="99.42578125" style="68" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="68"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...24 lines deleted...]
-      <c r="AL3" s="85"/>
+    <row r="2" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B2" s="90" t="s">
+        <v>40</v>
+      </c>
+      <c r="C2" s="91">
+        <v>613101</v>
+      </c>
     </row>
-    <row r="4" spans="1:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="AM4" s="74"/>
+    <row r="3" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="90" t="s">
+        <v>41</v>
+      </c>
+      <c r="C3" s="92" t="s">
+        <v>42</v>
+      </c>
     </row>
-    <row r="5" spans="1:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="AM5" s="74"/>
+    <row r="4" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="90" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" s="92" t="s">
+        <v>44</v>
+      </c>
     </row>
-    <row r="6" spans="1:109" s="65" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-        <v>0</v>
+    <row r="5" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B5" s="90" t="s">
+        <v>45</v>
+      </c>
+      <c r="C5" s="92" t="s">
+        <v>46</v>
       </c>
     </row>
-    <row r="7" spans="1:109" x14ac:dyDescent="0.2">
-[...116 lines deleted...]
-      <c r="DA7" s="31"/>
+    <row r="6" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="90" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" s="92" t="s">
+        <v>70</v>
+      </c>
     </row>
-    <row r="8" spans="1:109" x14ac:dyDescent="0.2">
-[...252 lines deleted...]
-      <c r="DE8" s="31"/>
+    <row r="7" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="90" t="s">
+        <v>48</v>
+      </c>
+      <c r="C7" s="93" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="9" spans="1:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...92 lines deleted...]
-      <c r="DE9" s="31"/>
+    <row r="8" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B8" s="90" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="94" t="s">
+        <v>51</v>
+      </c>
     </row>
-    <row r="10" spans="1:109" s="24" customFormat="1" x14ac:dyDescent="0.2">
-[...178 lines deleted...]
-      <c r="DE10" s="17"/>
+    <row r="9" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="90" t="s">
+        <v>52</v>
+      </c>
+      <c r="C9" s="93" t="s">
+        <v>53</v>
+      </c>
     </row>
-    <row r="11" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...173 lines deleted...]
-      <c r="DE11" s="31"/>
+    <row r="10" spans="2:3" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="B10" s="90" t="s">
+        <v>54</v>
+      </c>
+      <c r="C10" s="95" t="s">
+        <v>55</v>
+      </c>
     </row>
-    <row r="12" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...177 lines deleted...]
-      <c r="DE12" s="31"/>
+    <row r="11" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B11" s="90" t="s">
+        <v>56</v>
+      </c>
+      <c r="C11" s="92" t="s">
+        <v>71</v>
+      </c>
     </row>
-    <row r="13" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...178 lines deleted...]
-      <c r="DE13" s="31"/>
+    <row r="12" spans="2:3" ht="15" x14ac:dyDescent="0.2">
+      <c r="B12" s="90" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" s="134" t="s">
+        <v>58</v>
+      </c>
     </row>
-    <row r="14" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...178 lines deleted...]
-      <c r="DE14" s="31"/>
+    <row r="13" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="90" t="s">
+        <v>59</v>
+      </c>
+      <c r="C13" s="96" t="s">
+        <v>60</v>
+      </c>
     </row>
-    <row r="15" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...177 lines deleted...]
-      <c r="DE15" s="31"/>
+    <row r="14" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B14" s="102" t="s">
+        <v>61</v>
+      </c>
+      <c r="C14" s="133" t="s">
+        <v>79</v>
+      </c>
     </row>
-    <row r="16" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...178 lines deleted...]
-      <c r="DE16" s="31"/>
+    <row r="15" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B15" s="90" t="s">
+        <v>62</v>
+      </c>
+      <c r="C15" s="132" t="s">
+        <v>63</v>
+      </c>
     </row>
-    <row r="17" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...174 lines deleted...]
-      <c r="DE17" s="31"/>
+    <row r="16" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B16" s="90" t="s">
+        <v>64</v>
+      </c>
+      <c r="C16" s="97">
+        <v>46275</v>
+      </c>
     </row>
-    <row r="18" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...178 lines deleted...]
-      <c r="DE18" s="31"/>
+    <row r="17" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B17" s="90" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" s="97">
+        <v>46304</v>
+      </c>
     </row>
-    <row r="19" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...177 lines deleted...]
-      <c r="DE19" s="31"/>
+    <row r="18" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B18" s="90" t="s">
+        <v>66</v>
+      </c>
+      <c r="C18" s="99" t="s">
+        <v>80</v>
+      </c>
     </row>
-    <row r="20" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...178 lines deleted...]
-      <c r="DE20" s="31"/>
+    <row r="19" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B19" s="90" t="s">
+        <v>67</v>
+      </c>
+      <c r="C19" s="93" t="s">
+        <v>81</v>
+      </c>
     </row>
-    <row r="21" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...178 lines deleted...]
-      <c r="DE21" s="31"/>
+    <row r="20" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B20" s="90" t="s">
+        <v>68</v>
+      </c>
+      <c r="C20" s="100" t="s">
+        <v>82</v>
+      </c>
     </row>
-    <row r="22" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...3685 lines deleted...]
-      <c r="DE46" s="31"/>
+    <row r="21" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B21" s="90" t="s">
+        <v>69</v>
+      </c>
+      <c r="C21" s="101" t="s">
+        <v>83</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="22">
-[...25 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="C15" r:id="rId1"/>
+    <hyperlink ref="C12" r:id="rId2"/>
+    <hyperlink ref="C13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DG43"/>
+  <dimension ref="B5:D16"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AQ1" sqref="AQ1"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="23.140625" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="74" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="7.7109375" customWidth="1"/>
+    <col min="2" max="2" width="136.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...17 lines deleted...]
-      <c r="N3" s="89"/>
+    <row r="5" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B5" s="68" t="s">
+        <v>72</v>
+      </c>
+      <c r="C5" s="103"/>
+      <c r="D5" s="103"/>
     </row>
-    <row r="4" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="AN4" s="74"/>
+    <row r="6" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B6" s="68" t="s">
+        <v>73</v>
+      </c>
+      <c r="C6" s="103"/>
+      <c r="D6" s="103"/>
     </row>
-    <row r="5" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="AN5" s="74"/>
+    <row r="7" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B7" s="68" t="s">
+        <v>74</v>
+      </c>
+      <c r="C7" s="103"/>
+      <c r="D7" s="103"/>
     </row>
-    <row r="6" spans="1:74" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      </c>
+    <row r="8" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B8" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="C8" s="103"/>
+      <c r="D8" s="103"/>
     </row>
-    <row r="7" spans="1:74" x14ac:dyDescent="0.2">
-[...84 lines deleted...]
-      <c r="BU7" s="98"/>
+    <row r="9" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B9" s="68" t="s">
+        <v>76</v>
+      </c>
+      <c r="C9" s="103"/>
+      <c r="D9" s="103"/>
     </row>
-    <row r="8" spans="1:74" x14ac:dyDescent="0.2">
-[...216 lines deleted...]
-      </c>
+    <row r="10" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B10" s="68"/>
+      <c r="C10" s="103"/>
+      <c r="D10" s="103"/>
     </row>
-    <row r="9" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...55 lines deleted...]
-      <c r="BV9" s="31"/>
+    <row r="11" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B11" s="68" t="s">
+        <v>77</v>
+      </c>
+      <c r="C11" s="103"/>
+      <c r="D11" s="103"/>
     </row>
-    <row r="10" spans="1:74" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...142 lines deleted...]
-      <c r="BM10" s="3"/>
+    <row r="12" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B12" s="68"/>
+      <c r="C12" s="103"/>
+      <c r="D12" s="103"/>
     </row>
-    <row r="11" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...136 lines deleted...]
-      <c r="BM11" s="3"/>
+    <row r="13" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B13" s="68"/>
+      <c r="C13" s="103"/>
+      <c r="D13" s="103"/>
     </row>
-    <row r="12" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...140 lines deleted...]
-      <c r="BM12" s="3"/>
+    <row r="14" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B14" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C14" s="103"/>
+      <c r="D14" s="103"/>
     </row>
-    <row r="13" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...142 lines deleted...]
-      <c r="BM13" s="3"/>
+    <row r="15" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B15" s="98"/>
     </row>
-    <row r="14" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...4052 lines deleted...]
-      <c r="AF43" s="90"/>
+    <row r="16" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B16" s="98"/>
     </row>
   </sheetData>
-  <mergeCells count="22">
-[...22 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:CS47"/>
+  <dimension ref="A1:DR43"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AQ1" sqref="AQ1"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="A2" sqref="A2:N2"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="77" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="13.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="24.140625" style="1" customWidth="1"/>
+    <col min="3" max="9" width="9.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="10" max="13" width="9.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" style="30" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="13.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="25" width="9.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" style="34" hidden="1" customWidth="1"/>
+    <col min="27" max="38" width="9.140625" style="30" hidden="1" customWidth="1"/>
+    <col min="39" max="46" width="9.140625" style="1"/>
+    <col min="47" max="47" width="8.5703125" style="1" customWidth="1"/>
+    <col min="48" max="48" width="8.7109375" style="1" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" style="1"/>
+    <col min="50" max="50" width="9.140625" style="30" customWidth="1"/>
+    <col min="51" max="51" width="10.28515625" style="1" customWidth="1"/>
+    <col min="52" max="52" width="11" style="1" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" style="1"/>
+    <col min="54" max="54" width="9.7109375" style="1" customWidth="1"/>
+    <col min="55" max="55" width="9.42578125" style="1" customWidth="1"/>
+    <col min="56" max="57" width="9.140625" style="1"/>
+    <col min="58" max="58" width="9" style="1" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" style="1"/>
+    <col min="60" max="60" width="8.7109375" style="1" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" style="1"/>
+    <col min="62" max="62" width="8.5703125" style="1" customWidth="1"/>
+    <col min="63" max="86" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="87" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...20 lines deleted...]
-      <c r="AK3" s="91"/>
+    <row r="1" spans="1:122" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z1" s="30"/>
     </row>
-    <row r="4" spans="1:77" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="AL4" s="85"/>
+    <row r="2" spans="1:122" s="80" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="116" t="s">
+        <v>97</v>
+      </c>
+      <c r="B2" s="83" t="s">
+        <v>32</v>
+      </c>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="83"/>
+      <c r="O2" s="83"/>
+      <c r="X2" s="79"/>
+      <c r="Y2" s="79"/>
+      <c r="Z2" s="79"/>
+      <c r="AA2" s="79"/>
+      <c r="AB2" s="79"/>
+      <c r="AC2" s="79"/>
+      <c r="AD2" s="79"/>
+      <c r="AE2" s="79"/>
+      <c r="AF2" s="79"/>
+      <c r="AG2" s="79"/>
+      <c r="AH2" s="79"/>
+      <c r="AI2" s="79"/>
+      <c r="AJ2" s="79"/>
+      <c r="AK2" s="79"/>
+      <c r="AL2" s="79"/>
+      <c r="AV2" s="79"/>
+      <c r="AW2" s="79"/>
+      <c r="AX2" s="79"/>
+      <c r="AY2" s="79"/>
     </row>
-    <row r="5" spans="1:77" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="AL5" s="85"/>
+    <row r="3" spans="1:122" s="64" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="65"/>
+      <c r="Z3" s="65"/>
+      <c r="AX3" s="65"/>
+      <c r="AY3" s="65"/>
+      <c r="BJ3" s="41" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:77" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      </c>
+    <row r="4" spans="1:122" x14ac:dyDescent="0.2">
+      <c r="A4" s="121" t="s">
+        <v>98</v>
+      </c>
+      <c r="B4" s="125"/>
+      <c r="C4" s="127">
+        <v>2022</v>
+      </c>
+      <c r="D4" s="128"/>
+      <c r="E4" s="128"/>
+      <c r="F4" s="128"/>
+      <c r="G4" s="128"/>
+      <c r="H4" s="128"/>
+      <c r="I4" s="128"/>
+      <c r="J4" s="128"/>
+      <c r="K4" s="128"/>
+      <c r="L4" s="128"/>
+      <c r="M4" s="128"/>
+      <c r="N4" s="129"/>
+      <c r="O4" s="117"/>
+      <c r="P4" s="117"/>
+      <c r="Q4" s="117"/>
+      <c r="R4" s="117"/>
+      <c r="S4" s="117"/>
+      <c r="T4" s="117"/>
+      <c r="U4" s="118">
+        <v>2023</v>
+      </c>
+      <c r="V4" s="118"/>
+      <c r="W4" s="118"/>
+      <c r="X4" s="117"/>
+      <c r="Y4" s="117"/>
+      <c r="Z4" s="123"/>
+      <c r="AA4" s="104"/>
+      <c r="AB4" s="104"/>
+      <c r="AC4" s="104"/>
+      <c r="AD4" s="104"/>
+      <c r="AE4" s="104"/>
+      <c r="AF4" s="109">
+        <v>2024</v>
+      </c>
+      <c r="AG4" s="104"/>
+      <c r="AH4" s="104"/>
+      <c r="AI4" s="104"/>
+      <c r="AJ4" s="104"/>
+      <c r="AK4" s="104"/>
+      <c r="AL4" s="104"/>
+      <c r="AM4" s="117"/>
+      <c r="AN4" s="117"/>
+      <c r="AO4" s="117"/>
+      <c r="AP4" s="117"/>
+      <c r="AQ4" s="117"/>
+      <c r="AR4" s="117"/>
+      <c r="AS4" s="118">
+        <v>2025</v>
+      </c>
+      <c r="AT4" s="118"/>
+      <c r="AU4" s="118"/>
+      <c r="AV4" s="117"/>
+      <c r="AW4" s="117"/>
+      <c r="AX4" s="123"/>
+      <c r="AY4" s="124"/>
+      <c r="AZ4" s="117"/>
+      <c r="BA4" s="117"/>
+      <c r="BB4" s="117"/>
+      <c r="BC4" s="117"/>
+      <c r="BD4" s="117"/>
+      <c r="BE4" s="118">
+        <v>2026</v>
+      </c>
+      <c r="BF4" s="118"/>
+      <c r="BG4" s="118"/>
+      <c r="BH4" s="117"/>
+      <c r="BI4" s="117"/>
+      <c r="BJ4" s="120"/>
+      <c r="BK4" s="119"/>
+      <c r="BL4" s="117"/>
+      <c r="BM4" s="117"/>
+      <c r="BN4" s="117"/>
+      <c r="BO4" s="117"/>
+      <c r="BP4" s="117"/>
+      <c r="BQ4" s="118">
+        <v>2026</v>
+      </c>
+      <c r="BR4" s="118"/>
+      <c r="BS4" s="118"/>
+      <c r="BT4" s="117"/>
+      <c r="BU4" s="117"/>
+      <c r="BV4" s="120"/>
+      <c r="BW4" s="119"/>
+      <c r="BX4" s="117"/>
+      <c r="BY4" s="117"/>
+      <c r="BZ4" s="117"/>
+      <c r="CA4" s="117"/>
+      <c r="CB4" s="117"/>
+      <c r="CC4" s="118">
+        <v>2027</v>
+      </c>
+      <c r="CD4" s="118"/>
+      <c r="CE4" s="118"/>
+      <c r="CF4" s="117"/>
+      <c r="CG4" s="117"/>
+      <c r="CH4" s="117"/>
+      <c r="CI4" s="30"/>
+      <c r="CJ4" s="30"/>
+      <c r="CK4" s="30"/>
+      <c r="CL4" s="30"/>
+      <c r="CM4" s="30"/>
+      <c r="CN4" s="30"/>
+      <c r="CO4" s="30"/>
+      <c r="CP4" s="30"/>
+      <c r="CQ4" s="30"/>
+      <c r="CR4" s="30"/>
+      <c r="CS4" s="30"/>
+      <c r="CT4" s="30"/>
+      <c r="CU4" s="30"/>
+      <c r="CV4" s="30"/>
+      <c r="CW4" s="30"/>
+      <c r="CX4" s="30"/>
+      <c r="CY4" s="30"/>
+      <c r="CZ4" s="30"/>
+      <c r="DA4" s="30"/>
+      <c r="DB4" s="30"/>
+      <c r="DC4" s="30"/>
+      <c r="DD4" s="30"/>
+      <c r="DE4" s="30"/>
+      <c r="DF4" s="30"/>
+      <c r="DG4" s="30"/>
+      <c r="DH4" s="30"/>
+      <c r="DI4" s="30"/>
+      <c r="DJ4" s="30"/>
+      <c r="DK4" s="30"/>
+      <c r="DL4" s="30"/>
+      <c r="DM4" s="30"/>
+      <c r="DN4" s="30"/>
     </row>
-    <row r="7" spans="1:77" x14ac:dyDescent="0.2">
-[...84 lines deleted...]
-      <c r="BU7" s="98"/>
+    <row r="5" spans="1:122" x14ac:dyDescent="0.2">
+      <c r="A5" s="122"/>
+      <c r="B5" s="126"/>
+      <c r="C5" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="H5" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="I5" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="J5" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="K5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="L5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="M5" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="N5" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="O5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="P5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="R5" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="S5" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="T5" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="U5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="V5" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="W5" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="X5" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y5" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z5" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="AA5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD5" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="AE5" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF5" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="AH5" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI5" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ5" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK5" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="AL5" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="AM5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="AO5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AP5" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="AQ5" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AR5" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="AS5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="AT5" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU5" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="AV5" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="AW5" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="AX5" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="AY5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="AZ5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="BA5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="BB5" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="BC5" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="BD5" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="BE5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="BF5" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG5" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="BH5" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="BI5" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="BJ5" s="69" t="s">
+        <v>12</v>
+      </c>
+      <c r="BK5" s="70" t="s">
+        <v>3</v>
+      </c>
+      <c r="BL5" s="71" t="s">
+        <v>4</v>
+      </c>
+      <c r="BM5" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="BN5" s="73" t="s">
+        <v>6</v>
+      </c>
+      <c r="BO5" s="73" t="s">
+        <v>7</v>
+      </c>
+      <c r="BP5" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="BQ5" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="BR5" s="73" t="s">
+        <v>1</v>
+      </c>
+      <c r="BS5" s="73" t="s">
+        <v>2</v>
+      </c>
+      <c r="BT5" s="73" t="s">
+        <v>10</v>
+      </c>
+      <c r="BU5" s="73" t="s">
+        <v>11</v>
+      </c>
+      <c r="BV5" s="69" t="s">
+        <v>12</v>
+      </c>
+      <c r="BW5" s="70" t="s">
+        <v>3</v>
+      </c>
+      <c r="BX5" s="71" t="s">
+        <v>4</v>
+      </c>
+      <c r="BY5" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="BZ5" s="73" t="s">
+        <v>6</v>
+      </c>
+      <c r="CA5" s="73" t="s">
+        <v>7</v>
+      </c>
+      <c r="CB5" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="CC5" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="CD5" s="73" t="s">
+        <v>1</v>
+      </c>
+      <c r="CE5" s="73" t="s">
+        <v>2</v>
+      </c>
+      <c r="CF5" s="73" t="s">
+        <v>10</v>
+      </c>
+      <c r="CG5" s="73" t="s">
+        <v>11</v>
+      </c>
+      <c r="CH5" s="73" t="s">
+        <v>12</v>
+      </c>
+      <c r="CI5" s="30"/>
+      <c r="CJ5" s="30"/>
+      <c r="CK5" s="30"/>
+      <c r="CL5" s="30"/>
+      <c r="CM5" s="30"/>
+      <c r="CN5" s="30"/>
+      <c r="CO5" s="30"/>
+      <c r="CP5" s="30"/>
+      <c r="CQ5" s="30"/>
+      <c r="CR5" s="30"/>
+      <c r="CS5" s="30"/>
+      <c r="CT5" s="30"/>
+      <c r="CU5" s="30"/>
+      <c r="CV5" s="30"/>
+      <c r="CW5" s="30"/>
+      <c r="CX5" s="30"/>
+      <c r="CY5" s="30"/>
+      <c r="CZ5" s="30"/>
+      <c r="DA5" s="30"/>
+      <c r="DB5" s="30"/>
+      <c r="DC5" s="30"/>
+      <c r="DD5" s="30"/>
+      <c r="DE5" s="30"/>
+      <c r="DF5" s="30"/>
+      <c r="DG5" s="30"/>
+      <c r="DH5" s="30"/>
+      <c r="DI5" s="30"/>
+      <c r="DJ5" s="30"/>
+      <c r="DK5" s="30"/>
+      <c r="DL5" s="30"/>
+      <c r="DM5" s="30"/>
+      <c r="DN5" s="30"/>
+      <c r="DO5" s="30"/>
+      <c r="DP5" s="30"/>
+      <c r="DQ5" s="30"/>
+      <c r="DR5" s="30"/>
     </row>
-    <row r="8" spans="1:77" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B8" s="6" t="s">
+    <row r="6" spans="1:122" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="12"/>
+      <c r="C6" s="13"/>
+      <c r="D6" s="13"/>
+      <c r="E6" s="14"/>
+      <c r="F6" s="14"/>
+      <c r="G6" s="14"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="14"/>
+      <c r="L6" s="14"/>
+      <c r="M6" s="14"/>
+      <c r="N6" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O6" s="13"/>
+      <c r="P6" s="13"/>
+      <c r="Q6" s="14"/>
+      <c r="R6" s="14"/>
+      <c r="S6" s="14"/>
+      <c r="T6" s="14"/>
+      <c r="U6" s="14"/>
+      <c r="V6" s="14"/>
+      <c r="W6" s="14"/>
+      <c r="X6" s="14"/>
+      <c r="Y6" s="14"/>
+      <c r="Z6" s="16"/>
+      <c r="AA6" s="14"/>
+      <c r="AB6" s="14"/>
+      <c r="AC6" s="14"/>
+      <c r="AD6" s="14"/>
+      <c r="AE6" s="14"/>
+      <c r="AF6" s="14"/>
+      <c r="AG6" s="14"/>
+      <c r="AH6" s="14"/>
+      <c r="AI6" s="14"/>
+      <c r="AJ6" s="14"/>
+      <c r="AK6" s="14"/>
+      <c r="AL6" s="16"/>
+      <c r="AV6" s="30"/>
+      <c r="AW6" s="30"/>
+      <c r="AX6" s="66" t="s">
+        <v>36</v>
+      </c>
+      <c r="BJ6" s="30"/>
+      <c r="BK6" s="30"/>
+      <c r="BL6" s="30"/>
+      <c r="BM6" s="30"/>
+      <c r="BN6" s="30"/>
+      <c r="BO6" s="30"/>
+      <c r="BP6" s="30"/>
+      <c r="BQ6" s="30"/>
+      <c r="BR6" s="30"/>
+      <c r="BS6" s="30"/>
+      <c r="BT6" s="30"/>
+      <c r="BU6" s="30"/>
+      <c r="BV6" s="30"/>
+      <c r="BW6" s="30"/>
+      <c r="BX6" s="30"/>
+      <c r="BY6" s="30"/>
+      <c r="BZ6" s="30"/>
+      <c r="CA6" s="30"/>
+      <c r="CB6" s="30"/>
+      <c r="CC6" s="30"/>
+      <c r="CD6" s="30"/>
+      <c r="CE6" s="30"/>
+      <c r="CF6" s="30"/>
+      <c r="CG6" s="30"/>
+      <c r="CH6" s="30"/>
+      <c r="CI6" s="30"/>
+      <c r="CJ6" s="30"/>
+      <c r="CK6" s="30"/>
+      <c r="CL6" s="30"/>
+      <c r="CM6" s="30"/>
+      <c r="CN6" s="30"/>
+      <c r="CO6" s="30"/>
+      <c r="CP6" s="30"/>
+      <c r="CQ6" s="30"/>
+      <c r="CR6" s="30"/>
+      <c r="CS6" s="30"/>
+      <c r="CT6" s="30"/>
+      <c r="CU6" s="30"/>
+      <c r="CV6" s="30"/>
+      <c r="CW6" s="30"/>
+      <c r="CX6" s="30"/>
+      <c r="CY6" s="30"/>
+      <c r="CZ6" s="30"/>
+      <c r="DA6" s="30"/>
+      <c r="DB6" s="30"/>
+      <c r="DC6" s="30"/>
+      <c r="DD6" s="30"/>
+      <c r="DE6" s="30"/>
+      <c r="DF6" s="30"/>
+      <c r="DG6" s="30"/>
+      <c r="DH6" s="30"/>
+      <c r="DI6" s="30"/>
+      <c r="DJ6" s="30"/>
+      <c r="DK6" s="30"/>
+      <c r="DL6" s="30"/>
+      <c r="DM6" s="30"/>
+      <c r="DN6" s="30"/>
+      <c r="DO6" s="30"/>
+      <c r="DP6" s="30"/>
+      <c r="DQ6" s="30"/>
+      <c r="DR6" s="30"/>
+    </row>
+    <row r="7" spans="1:122" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="110">
+        <v>100000000</v>
+      </c>
+      <c r="B7" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="29">
+        <v>9</v>
+      </c>
+      <c r="D7" s="32">
+        <v>13</v>
+      </c>
+      <c r="E7" s="29">
+        <v>7</v>
+      </c>
+      <c r="F7" s="29">
+        <v>6</v>
+      </c>
+      <c r="G7" s="29">
+        <v>21</v>
+      </c>
+      <c r="H7" s="29">
+        <v>5</v>
+      </c>
+      <c r="I7" s="32">
+        <v>27</v>
+      </c>
+      <c r="J7" s="32">
+        <v>7</v>
+      </c>
+      <c r="K7" s="32">
+        <v>5</v>
+      </c>
+      <c r="L7" s="40">
+        <v>27</v>
+      </c>
+      <c r="M7" s="32">
+        <v>32</v>
+      </c>
+      <c r="N7" s="26">
+        <v>12</v>
+      </c>
+      <c r="O7" s="19">
+        <v>29</v>
+      </c>
+      <c r="P7" s="19">
+        <v>14</v>
+      </c>
+      <c r="Q7" s="19">
+        <v>18</v>
+      </c>
+      <c r="R7" s="18">
+        <v>14</v>
+      </c>
+      <c r="S7" s="18">
+        <v>6</v>
+      </c>
+      <c r="T7" s="18">
+        <v>11</v>
+      </c>
+      <c r="U7" s="18">
+        <v>8</v>
+      </c>
+      <c r="V7" s="18">
+        <v>8</v>
+      </c>
+      <c r="W7" s="18">
+        <v>16</v>
+      </c>
+      <c r="X7" s="49">
+        <v>20</v>
+      </c>
+      <c r="Y7" s="49">
+        <v>12</v>
+      </c>
+      <c r="Z7" s="106">
+        <v>12</v>
+      </c>
+      <c r="AA7" s="18">
+        <v>4</v>
+      </c>
+      <c r="AB7" s="19">
+        <v>12</v>
+      </c>
+      <c r="AC7" s="19">
+        <v>18</v>
+      </c>
+      <c r="AD7" s="1">
         <v>3</v>
       </c>
-      <c r="C8" s="6" t="s">
+      <c r="AE7" s="1">
+        <v>14</v>
+      </c>
+      <c r="AF7" s="1">
+        <v>5</v>
+      </c>
+      <c r="AG7" s="1">
+        <v>6</v>
+      </c>
+      <c r="AH7" s="3">
+        <v>15</v>
+      </c>
+      <c r="AI7" s="3">
+        <v>12</v>
+      </c>
+      <c r="AJ7" s="30">
+        <v>10</v>
+      </c>
+      <c r="AK7" s="41">
+        <v>2</v>
+      </c>
+      <c r="AL7" s="31">
+        <v>5</v>
+      </c>
+      <c r="AM7" s="30">
+        <v>5</v>
+      </c>
+      <c r="AN7" s="1">
+        <v>8</v>
+      </c>
+      <c r="AO7" s="3">
+        <v>3</v>
+      </c>
+      <c r="AP7" s="3">
+        <v>11</v>
+      </c>
+      <c r="AQ7" s="41">
+        <v>11</v>
+      </c>
+      <c r="AR7" s="30">
+        <v>10</v>
+      </c>
+      <c r="AS7" s="41">
+        <v>25</v>
+      </c>
+      <c r="AT7" s="30">
+        <v>23</v>
+      </c>
+      <c r="AU7" s="30">
+        <v>7</v>
+      </c>
+      <c r="AV7" s="30">
+        <v>23</v>
+      </c>
+      <c r="AW7" s="30">
+        <v>29</v>
+      </c>
+      <c r="AX7" s="34">
+        <v>20</v>
+      </c>
+      <c r="AY7" s="30">
+        <v>36</v>
+      </c>
+      <c r="AZ7" s="30">
+        <v>9</v>
+      </c>
+      <c r="BA7" s="41">
+        <v>15</v>
+      </c>
+      <c r="BB7" s="41">
+        <v>11</v>
+      </c>
+      <c r="BC7" s="41">
+        <v>7</v>
+      </c>
+      <c r="BD7" s="86">
+        <v>7</v>
+      </c>
+      <c r="BE7" s="44">
         <v>4</v>
       </c>
-      <c r="D8" s="7" t="s">
+      <c r="BF7" s="30"/>
+      <c r="BG7" s="30"/>
+      <c r="BH7" s="30"/>
+      <c r="BI7" s="30"/>
+      <c r="BJ7" s="34"/>
+      <c r="BK7" s="59"/>
+      <c r="BL7" s="1"/>
+      <c r="BM7" s="3"/>
+      <c r="BN7" s="3"/>
+      <c r="BW7" s="59"/>
+      <c r="BX7" s="1"/>
+      <c r="BY7" s="3"/>
+      <c r="BZ7" s="3"/>
+      <c r="CI7" s="17"/>
+      <c r="CJ7" s="17"/>
+      <c r="CK7" s="17"/>
+      <c r="CL7" s="17"/>
+      <c r="CM7" s="17"/>
+      <c r="CN7" s="17"/>
+      <c r="CO7" s="17"/>
+      <c r="CP7" s="17"/>
+      <c r="CQ7" s="17"/>
+      <c r="CR7" s="17"/>
+      <c r="CS7" s="17"/>
+      <c r="CT7" s="17"/>
+      <c r="CU7" s="17"/>
+      <c r="CV7" s="17"/>
+      <c r="CW7" s="17"/>
+      <c r="CX7" s="17"/>
+      <c r="CY7" s="17"/>
+      <c r="CZ7" s="17"/>
+      <c r="DA7" s="17"/>
+      <c r="DB7" s="17"/>
+      <c r="DC7" s="17"/>
+      <c r="DD7" s="17"/>
+      <c r="DE7" s="17"/>
+      <c r="DF7" s="17"/>
+      <c r="DG7" s="17"/>
+      <c r="DH7" s="17"/>
+      <c r="DI7" s="17"/>
+      <c r="DJ7" s="17"/>
+      <c r="DK7" s="17"/>
+      <c r="DL7" s="17"/>
+      <c r="DM7" s="17"/>
+      <c r="DN7" s="17"/>
+      <c r="DO7" s="17"/>
+      <c r="DP7" s="17"/>
+      <c r="DQ7" s="17"/>
+      <c r="DR7" s="17"/>
+    </row>
+    <row r="8" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B8" s="112" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="29">
         <v>5</v>
       </c>
-      <c r="E8" s="8" t="s">
+      <c r="D8" s="32">
+        <v>3</v>
+      </c>
+      <c r="E8" s="29">
+        <v>3</v>
+      </c>
+      <c r="F8" s="29">
+        <v>2</v>
+      </c>
+      <c r="G8" s="29">
+        <v>21</v>
+      </c>
+      <c r="H8" s="29">
+        <v>1</v>
+      </c>
+      <c r="I8" s="32">
+        <v>17</v>
+      </c>
+      <c r="J8" s="32">
+        <v>2</v>
+      </c>
+      <c r="K8" s="32">
+        <v>3</v>
+      </c>
+      <c r="L8" s="40">
+        <v>20</v>
+      </c>
+      <c r="M8" s="32">
+        <v>20</v>
+      </c>
+      <c r="N8" s="26">
+        <v>11</v>
+      </c>
+      <c r="O8" s="19">
+        <v>21</v>
+      </c>
+      <c r="P8" s="19">
+        <v>9</v>
+      </c>
+      <c r="Q8" s="19">
+        <v>14</v>
+      </c>
+      <c r="R8" s="18">
         <v>6</v>
       </c>
-      <c r="F8" s="8" t="s">
+      <c r="S8" s="18">
+        <v>2</v>
+      </c>
+      <c r="T8" s="18">
         <v>7</v>
       </c>
-      <c r="G8" s="8" t="s">
+      <c r="U8" s="18">
+        <v>6</v>
+      </c>
+      <c r="V8" s="18">
+        <v>2</v>
+      </c>
+      <c r="W8" s="18">
+        <v>5</v>
+      </c>
+      <c r="X8" s="49">
+        <v>5</v>
+      </c>
+      <c r="Y8" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z8" s="107">
+        <v>6</v>
+      </c>
+      <c r="AA8" s="18">
+        <v>3</v>
+      </c>
+      <c r="AB8" s="19">
+        <v>11</v>
+      </c>
+      <c r="AC8" s="19">
+        <v>11</v>
+      </c>
+      <c r="AD8" s="1">
+        <v>3</v>
+      </c>
+      <c r="AE8" s="1">
+        <v>13</v>
+      </c>
+      <c r="AF8" s="1">
+        <v>5</v>
+      </c>
+      <c r="AG8" s="1">
+        <v>3</v>
+      </c>
+      <c r="AH8" s="3">
+        <v>10</v>
+      </c>
+      <c r="AI8" s="3">
+        <v>4</v>
+      </c>
+      <c r="AJ8" s="30">
+        <v>4</v>
+      </c>
+      <c r="AK8" s="41">
+        <v>1</v>
+      </c>
+      <c r="AL8" s="31">
+        <v>4</v>
+      </c>
+      <c r="AM8" s="30">
+        <v>5</v>
+      </c>
+      <c r="AN8" s="1">
+        <v>7</v>
+      </c>
+      <c r="AO8" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP8" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ8" s="3">
+        <v>9</v>
+      </c>
+      <c r="AR8" s="1">
+        <v>6</v>
+      </c>
+      <c r="AS8" s="3">
+        <v>14</v>
+      </c>
+      <c r="AT8" s="3">
+        <v>10</v>
+      </c>
+      <c r="AU8" s="1">
+        <v>5</v>
+      </c>
+      <c r="AV8" s="1">
+        <v>16</v>
+      </c>
+      <c r="AW8" s="1">
+        <v>21</v>
+      </c>
+      <c r="AX8" s="34">
+        <v>15</v>
+      </c>
+      <c r="AY8" s="1">
+        <v>19</v>
+      </c>
+      <c r="AZ8" s="1">
         <v>8</v>
       </c>
-      <c r="H8" s="8" t="s">
+      <c r="BA8" s="3">
+        <v>10</v>
+      </c>
+      <c r="BB8" s="3">
         <v>9</v>
       </c>
-      <c r="I8" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="7" t="s">
+      <c r="BC8" s="3">
+        <v>5</v>
+      </c>
+      <c r="BD8" s="87">
+        <v>7</v>
+      </c>
+      <c r="BE8" s="88">
+        <v>4</v>
+      </c>
+      <c r="BF8" s="3"/>
+      <c r="BJ8" s="34"/>
+      <c r="BK8" s="59"/>
+      <c r="BM8" s="3"/>
+      <c r="BN8" s="3"/>
+      <c r="BW8" s="59"/>
+      <c r="BY8" s="3"/>
+      <c r="BZ8" s="3"/>
+      <c r="CI8" s="30"/>
+      <c r="CJ8" s="30"/>
+      <c r="CK8" s="30"/>
+      <c r="CL8" s="30"/>
+      <c r="CM8" s="30"/>
+      <c r="CN8" s="30"/>
+      <c r="CO8" s="30"/>
+      <c r="CP8" s="30"/>
+      <c r="CQ8" s="30"/>
+      <c r="CR8" s="30"/>
+      <c r="CS8" s="30"/>
+      <c r="CT8" s="30"/>
+      <c r="CU8" s="30"/>
+      <c r="CV8" s="30"/>
+      <c r="CW8" s="30"/>
+      <c r="CX8" s="30"/>
+      <c r="CY8" s="30"/>
+      <c r="CZ8" s="30"/>
+      <c r="DA8" s="30"/>
+      <c r="DB8" s="30"/>
+      <c r="DC8" s="30"/>
+      <c r="DD8" s="30"/>
+      <c r="DE8" s="30"/>
+      <c r="DF8" s="30"/>
+      <c r="DG8" s="30"/>
+      <c r="DH8" s="30"/>
+      <c r="DI8" s="30"/>
+      <c r="DJ8" s="30"/>
+      <c r="DK8" s="30"/>
+      <c r="DL8" s="30"/>
+      <c r="DM8" s="30"/>
+      <c r="DN8" s="30"/>
+      <c r="DO8" s="30"/>
+      <c r="DP8" s="30"/>
+      <c r="DQ8" s="30"/>
+      <c r="DR8" s="30"/>
+    </row>
+    <row r="9" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B9" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="32">
+        <v>-1</v>
+      </c>
+      <c r="E9" s="29">
+        <v>1</v>
+      </c>
+      <c r="F9" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H9" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="I9" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J9" s="32">
+        <v>1</v>
+      </c>
+      <c r="K9" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L9" s="40">
+        <v>1</v>
+      </c>
+      <c r="M9" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N9" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O9" s="19">
+        <v>1</v>
+      </c>
+      <c r="P9" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q9" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R9" s="18">
+        <v>3</v>
+      </c>
+      <c r="S9" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T9" s="18">
         <v>2</v>
       </c>
-      <c r="K8" s="7" t="s">
-[...20 lines deleted...]
-      <c r="R8" s="11" t="s">
+      <c r="U9" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="V9" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W9" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="X9" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y9" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z9" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA9" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB9" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC9" s="18">
+        <v>2</v>
+      </c>
+      <c r="AD9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ9" s="30">
+        <v>1</v>
+      </c>
+      <c r="AK9" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL9" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM9" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW9" s="1">
+        <v>-1</v>
+      </c>
+      <c r="AX9" s="34">
+        <v>2</v>
+      </c>
+      <c r="AY9" s="3">
         <v>7</v>
       </c>
-      <c r="S8" s="11" t="s">
-[...163 lines deleted...]
-      </c>
+      <c r="AZ9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD9" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE9" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF9" s="3"/>
+      <c r="BG9" s="3"/>
+      <c r="BH9" s="3"/>
+      <c r="BJ9" s="34"/>
+      <c r="BK9" s="60"/>
+      <c r="BL9" s="3"/>
+      <c r="BM9" s="3"/>
+      <c r="BN9" s="3"/>
+      <c r="BW9" s="60"/>
+      <c r="BX9" s="3"/>
+      <c r="BY9" s="3"/>
+      <c r="BZ9" s="3"/>
+      <c r="CI9" s="30"/>
+      <c r="CJ9" s="30"/>
+      <c r="CK9" s="30"/>
+      <c r="CL9" s="30"/>
+      <c r="CM9" s="30"/>
+      <c r="CN9" s="30"/>
+      <c r="CO9" s="30"/>
+      <c r="CP9" s="30"/>
+      <c r="CQ9" s="30"/>
+      <c r="CR9" s="30"/>
+      <c r="CS9" s="30"/>
+      <c r="CT9" s="30"/>
+      <c r="CU9" s="30"/>
+      <c r="CV9" s="30"/>
+      <c r="CW9" s="30"/>
+      <c r="CX9" s="30"/>
+      <c r="CY9" s="30"/>
+      <c r="CZ9" s="30"/>
+      <c r="DA9" s="30"/>
+      <c r="DB9" s="30"/>
+      <c r="DC9" s="30"/>
+      <c r="DD9" s="30"/>
+      <c r="DE9" s="30"/>
+      <c r="DF9" s="30"/>
+      <c r="DG9" s="30"/>
+      <c r="DH9" s="30"/>
+      <c r="DI9" s="30"/>
+      <c r="DJ9" s="30"/>
+      <c r="DK9" s="30"/>
+      <c r="DL9" s="30"/>
+      <c r="DM9" s="30"/>
+      <c r="DN9" s="30"/>
+      <c r="DO9" s="30"/>
+      <c r="DP9" s="30"/>
+      <c r="DQ9" s="30"/>
+      <c r="DR9" s="30"/>
     </row>
-    <row r="9" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...115 lines deleted...]
-        <v>-35</v>
+    <row r="10" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B10" s="112" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H10" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="I10" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J10" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K10" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L10" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M10" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N10" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O10" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P10" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q10" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R10" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="S10" s="18">
-        <v>-63</v>
-[...85 lines deleted...]
-      <c r="BK10" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="T10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W10" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="X10" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y10" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z10" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB10" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ10" s="30">
+        <v>1</v>
+      </c>
+      <c r="AK10" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL10" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM10" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX10" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD10" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE10" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF10" s="3"/>
+      <c r="BG10" s="3"/>
+      <c r="BH10" s="3"/>
+      <c r="BI10" s="3"/>
+      <c r="BJ10" s="31"/>
+      <c r="BK10" s="60"/>
       <c r="BL10" s="3"/>
       <c r="BM10" s="3"/>
+      <c r="BN10" s="3"/>
+      <c r="BW10" s="60"/>
+      <c r="BX10" s="3"/>
+      <c r="BY10" s="3"/>
+      <c r="BZ10" s="3"/>
+      <c r="CI10" s="30"/>
+      <c r="CJ10" s="30"/>
+      <c r="CK10" s="30"/>
+      <c r="CL10" s="30"/>
+      <c r="CM10" s="30"/>
+      <c r="CN10" s="30"/>
+      <c r="CO10" s="30"/>
+      <c r="CP10" s="30"/>
+      <c r="CQ10" s="30"/>
+      <c r="CR10" s="30"/>
+      <c r="CS10" s="30"/>
+      <c r="CT10" s="30"/>
+      <c r="CU10" s="30"/>
+      <c r="CV10" s="30"/>
+      <c r="CW10" s="30"/>
+      <c r="CX10" s="30"/>
+      <c r="CY10" s="30"/>
+      <c r="CZ10" s="30"/>
+      <c r="DA10" s="30"/>
+      <c r="DB10" s="30"/>
+      <c r="DC10" s="30"/>
+      <c r="DD10" s="30"/>
+      <c r="DE10" s="30"/>
+      <c r="DF10" s="30"/>
+      <c r="DG10" s="30"/>
+      <c r="DH10" s="30"/>
+      <c r="DI10" s="30"/>
+      <c r="DJ10" s="30"/>
+      <c r="DK10" s="30"/>
+      <c r="DL10" s="30"/>
+      <c r="DM10" s="30"/>
+      <c r="DN10" s="30"/>
+      <c r="DO10" s="30"/>
+      <c r="DP10" s="30"/>
+      <c r="DQ10" s="30"/>
+      <c r="DR10" s="30"/>
     </row>
-    <row r="11" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="69" t="s">
+    <row r="11" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B11" s="112" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H11" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="I11" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J11" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K11" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L11" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M11" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N11" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O11" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P11" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q11" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W11" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="X11" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y11" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z11" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB11" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ11" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK11" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL11" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM11" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX11" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD11" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE11" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF11" s="3"/>
+      <c r="BG11" s="3"/>
+      <c r="BH11" s="3"/>
+      <c r="BI11" s="3"/>
+      <c r="BJ11" s="31"/>
+      <c r="BK11" s="60"/>
+      <c r="BL11" s="3"/>
+      <c r="BM11" s="3"/>
+      <c r="BN11" s="3"/>
+      <c r="BW11" s="60"/>
+      <c r="BX11" s="3"/>
+      <c r="BY11" s="3"/>
+      <c r="BZ11" s="3"/>
+      <c r="CI11" s="30"/>
+      <c r="CJ11" s="30"/>
+      <c r="CK11" s="30"/>
+      <c r="CL11" s="30"/>
+      <c r="CM11" s="30"/>
+      <c r="CN11" s="30"/>
+      <c r="CO11" s="30"/>
+      <c r="CP11" s="30"/>
+      <c r="CQ11" s="30"/>
+      <c r="CR11" s="30"/>
+      <c r="CS11" s="30"/>
+      <c r="CT11" s="30"/>
+      <c r="CU11" s="30"/>
+      <c r="CV11" s="30"/>
+      <c r="CW11" s="30"/>
+      <c r="CX11" s="30"/>
+      <c r="CY11" s="30"/>
+      <c r="CZ11" s="30"/>
+      <c r="DA11" s="30"/>
+      <c r="DB11" s="30"/>
+      <c r="DC11" s="30"/>
+      <c r="DD11" s="30"/>
+      <c r="DE11" s="30"/>
+      <c r="DF11" s="30"/>
+      <c r="DG11" s="30"/>
+      <c r="DH11" s="30"/>
+      <c r="DI11" s="30"/>
+      <c r="DJ11" s="30"/>
+      <c r="DK11" s="30"/>
+      <c r="DL11" s="30"/>
+      <c r="DM11" s="30"/>
+      <c r="DN11" s="30"/>
+      <c r="DO11" s="30"/>
+      <c r="DP11" s="30"/>
+      <c r="DQ11" s="30"/>
+      <c r="DR11" s="30"/>
+    </row>
+    <row r="12" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B12" s="112" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F12" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" s="29">
+        <v>2</v>
+      </c>
+      <c r="I12" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J12" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K12" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L12" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M12" s="32">
+        <v>1</v>
+      </c>
+      <c r="N12" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O12" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P12" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q12" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R12" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S12" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T12" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U12" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V12" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W12" s="19">
+        <v>1</v>
+      </c>
+      <c r="X12" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y12" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z12" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA12" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB12" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC12" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ12" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK12" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL12" s="31">
+        <v>1</v>
+      </c>
+      <c r="AM12" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV12" s="1">
+        <v>1</v>
+      </c>
+      <c r="AW12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX12" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY12" s="3">
+        <v>1</v>
+      </c>
+      <c r="AZ12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA12" s="3">
+        <v>2</v>
+      </c>
+      <c r="BB12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD12" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE12" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF12" s="3"/>
+      <c r="BG12" s="3"/>
+      <c r="BI12" s="3"/>
+      <c r="BJ12" s="31"/>
+      <c r="BK12" s="60"/>
+      <c r="BL12" s="3"/>
+      <c r="BM12" s="3"/>
+      <c r="BN12" s="3"/>
+      <c r="BW12" s="60"/>
+      <c r="BX12" s="3"/>
+      <c r="BY12" s="3"/>
+      <c r="BZ12" s="3"/>
+      <c r="CI12" s="30"/>
+      <c r="CJ12" s="30"/>
+      <c r="CK12" s="30"/>
+      <c r="CL12" s="30"/>
+      <c r="CM12" s="30"/>
+      <c r="CN12" s="30"/>
+      <c r="CO12" s="30"/>
+      <c r="CP12" s="30"/>
+      <c r="CQ12" s="30"/>
+      <c r="CR12" s="30"/>
+      <c r="CS12" s="30"/>
+      <c r="CT12" s="30"/>
+      <c r="CU12" s="30"/>
+      <c r="CV12" s="30"/>
+      <c r="CW12" s="30"/>
+      <c r="CX12" s="30"/>
+      <c r="CY12" s="30"/>
+      <c r="CZ12" s="30"/>
+      <c r="DA12" s="30"/>
+      <c r="DB12" s="30"/>
+      <c r="DC12" s="30"/>
+      <c r="DD12" s="30"/>
+      <c r="DE12" s="30"/>
+      <c r="DF12" s="30"/>
+      <c r="DG12" s="30"/>
+      <c r="DH12" s="30"/>
+      <c r="DI12" s="30"/>
+      <c r="DJ12" s="30"/>
+      <c r="DK12" s="30"/>
+      <c r="DL12" s="30"/>
+      <c r="DM12" s="30"/>
+      <c r="DN12" s="30"/>
+      <c r="DO12" s="30"/>
+      <c r="DP12" s="30"/>
+      <c r="DQ12" s="30"/>
+      <c r="DR12" s="30"/>
+    </row>
+    <row r="13" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B13" s="112" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H13" s="29">
+        <v>1</v>
+      </c>
+      <c r="I13" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J13" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K13" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L13" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M13" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N13" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O13" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P13" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q13" s="19">
+        <v>2</v>
+      </c>
+      <c r="R13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W13" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="X13" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y13" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z13" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB13" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC13" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI13" s="3">
+        <v>1</v>
+      </c>
+      <c r="AJ13" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK13" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL13" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM13" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS13" s="3">
+        <v>1</v>
+      </c>
+      <c r="AT13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX13" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD13" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE13" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF13" s="3"/>
+      <c r="BG13" s="3"/>
+      <c r="BH13" s="3"/>
+      <c r="BI13" s="3"/>
+      <c r="BJ13" s="31"/>
+      <c r="BK13" s="60"/>
+      <c r="BL13" s="3"/>
+      <c r="BM13" s="3"/>
+      <c r="BN13" s="3"/>
+      <c r="BW13" s="60"/>
+      <c r="BX13" s="3"/>
+      <c r="BY13" s="3"/>
+      <c r="BZ13" s="3"/>
+      <c r="CI13" s="30"/>
+      <c r="CJ13" s="30"/>
+      <c r="CK13" s="30"/>
+      <c r="CL13" s="30"/>
+      <c r="CM13" s="30"/>
+      <c r="CN13" s="30"/>
+      <c r="CO13" s="30"/>
+      <c r="CP13" s="30"/>
+      <c r="CQ13" s="30"/>
+      <c r="CR13" s="30"/>
+      <c r="CS13" s="30"/>
+      <c r="CT13" s="30"/>
+      <c r="CU13" s="30"/>
+      <c r="CV13" s="30"/>
+      <c r="CW13" s="30"/>
+      <c r="CX13" s="30"/>
+      <c r="CY13" s="30"/>
+      <c r="CZ13" s="30"/>
+      <c r="DA13" s="30"/>
+      <c r="DB13" s="30"/>
+      <c r="DC13" s="30"/>
+      <c r="DD13" s="30"/>
+      <c r="DE13" s="30"/>
+      <c r="DF13" s="30"/>
+      <c r="DG13" s="30"/>
+      <c r="DH13" s="30"/>
+      <c r="DI13" s="30"/>
+      <c r="DJ13" s="30"/>
+      <c r="DK13" s="30"/>
+      <c r="DL13" s="30"/>
+      <c r="DM13" s="30"/>
+      <c r="DN13" s="30"/>
+      <c r="DO13" s="30"/>
+      <c r="DP13" s="30"/>
+      <c r="DQ13" s="30"/>
+      <c r="DR13" s="30"/>
+    </row>
+    <row r="14" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="112" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="29">
+        <v>-10</v>
+      </c>
+      <c r="D14" s="32">
+        <v>4</v>
+      </c>
+      <c r="E14" s="29">
+        <v>1</v>
+      </c>
+      <c r="F14" s="29">
+        <v>4</v>
+      </c>
+      <c r="G14" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" s="29">
+        <v>1</v>
+      </c>
+      <c r="I14" s="32">
+        <v>6</v>
+      </c>
+      <c r="J14" s="32">
+        <v>4</v>
+      </c>
+      <c r="K14" s="32">
+        <v>2</v>
+      </c>
+      <c r="L14" s="40">
+        <v>4</v>
+      </c>
+      <c r="M14" s="32">
+        <v>9</v>
+      </c>
+      <c r="N14" s="26">
+        <v>1</v>
+      </c>
+      <c r="O14" s="19">
+        <v>7</v>
+      </c>
+      <c r="P14" s="19">
+        <v>3</v>
+      </c>
+      <c r="Q14" s="19">
+        <v>1</v>
+      </c>
+      <c r="R14" s="18">
+        <v>5</v>
+      </c>
+      <c r="S14" s="18">
+        <v>2</v>
+      </c>
+      <c r="T14" s="18">
+        <v>2</v>
+      </c>
+      <c r="U14" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V14" s="18">
+        <v>2</v>
+      </c>
+      <c r="W14" s="19">
+        <v>5</v>
+      </c>
+      <c r="X14" s="27">
+        <v>10</v>
+      </c>
+      <c r="Y14" s="41">
+        <v>2</v>
+      </c>
+      <c r="Z14" s="107">
+        <v>6</v>
+      </c>
+      <c r="AA14" s="18">
+        <v>1</v>
+      </c>
+      <c r="AB14" s="19">
+        <v>1</v>
+      </c>
+      <c r="AC14" s="23">
+        <v>3</v>
+      </c>
+      <c r="AD14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE14" s="3">
+        <v>1</v>
+      </c>
+      <c r="AF14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG14" s="3">
+        <v>3</v>
+      </c>
+      <c r="AH14" s="3">
+        <v>3</v>
+      </c>
+      <c r="AI14" s="3">
+        <v>3</v>
+      </c>
+      <c r="AJ14" s="41">
+        <v>3</v>
+      </c>
+      <c r="AK14" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL14" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM14" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP14" s="3">
+        <v>2</v>
+      </c>
+      <c r="AQ14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS14" s="3">
+        <v>2</v>
+      </c>
+      <c r="AT14" s="1">
+        <v>5</v>
+      </c>
+      <c r="AU14" s="1">
+        <v>2</v>
+      </c>
+      <c r="AV14" s="1">
+        <v>4</v>
+      </c>
+      <c r="AW14" s="1">
+        <v>1</v>
+      </c>
+      <c r="AX14" s="34">
+        <v>2</v>
+      </c>
+      <c r="AY14" s="3">
+        <v>3</v>
+      </c>
+      <c r="AZ14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA14" s="3">
+        <v>1</v>
+      </c>
+      <c r="BB14" s="3">
+        <v>2</v>
+      </c>
+      <c r="BC14" s="3">
+        <v>1</v>
+      </c>
+      <c r="BD14" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE14" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BJ14" s="34"/>
+      <c r="BK14" s="60"/>
+      <c r="BL14" s="3"/>
+      <c r="BM14" s="3"/>
+      <c r="BN14" s="3"/>
+      <c r="BW14" s="60"/>
+      <c r="BX14" s="3"/>
+      <c r="BY14" s="3"/>
+      <c r="BZ14" s="3"/>
+      <c r="CI14" s="30"/>
+      <c r="CJ14" s="30"/>
+      <c r="CK14" s="30"/>
+      <c r="CL14" s="30"/>
+      <c r="CM14" s="30"/>
+      <c r="CN14" s="30"/>
+      <c r="CO14" s="30"/>
+      <c r="CP14" s="30"/>
+      <c r="CQ14" s="30"/>
+      <c r="CR14" s="30"/>
+      <c r="CS14" s="30"/>
+      <c r="CT14" s="30"/>
+      <c r="CU14" s="30"/>
+      <c r="CV14" s="30"/>
+      <c r="CW14" s="30"/>
+      <c r="CX14" s="30"/>
+      <c r="CY14" s="30"/>
+      <c r="CZ14" s="30"/>
+      <c r="DA14" s="30"/>
+      <c r="DB14" s="30"/>
+      <c r="DC14" s="30"/>
+      <c r="DD14" s="30"/>
+      <c r="DE14" s="30"/>
+      <c r="DF14" s="30"/>
+      <c r="DG14" s="30"/>
+      <c r="DH14" s="30"/>
+      <c r="DI14" s="30"/>
+      <c r="DJ14" s="30"/>
+      <c r="DK14" s="30"/>
+      <c r="DL14" s="30"/>
+      <c r="DM14" s="30"/>
+      <c r="DN14" s="30"/>
+      <c r="DO14" s="30"/>
+      <c r="DP14" s="30"/>
+      <c r="DQ14" s="30"/>
+      <c r="DR14" s="30"/>
+    </row>
+    <row r="15" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="I15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="J15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="K15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="L15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="M15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="N15" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="O15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="P15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="R15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="S15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="T15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="U15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="V15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="W15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="X15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z15" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ15" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK15" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL15" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM15" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO15" s="3">
+        <v>1</v>
+      </c>
+      <c r="AP15" s="3">
+        <v>2</v>
+      </c>
+      <c r="AQ15" s="74">
+        <v>1</v>
+      </c>
+      <c r="AR15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX15" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY15" s="3">
+        <v>1</v>
+      </c>
+      <c r="AZ15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD15" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE15" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF15" s="3"/>
+      <c r="BG15" s="3"/>
+      <c r="BH15" s="3"/>
+      <c r="BI15" s="3"/>
+      <c r="BJ15" s="31"/>
+      <c r="BK15" s="60"/>
+      <c r="BL15" s="3"/>
+      <c r="BM15" s="3"/>
+      <c r="BN15" s="3"/>
+      <c r="BW15" s="60"/>
+      <c r="BX15" s="3"/>
+      <c r="BY15" s="3"/>
+      <c r="BZ15" s="3"/>
+      <c r="CI15" s="30"/>
+      <c r="CJ15" s="30"/>
+      <c r="CK15" s="30"/>
+      <c r="CL15" s="30"/>
+      <c r="CM15" s="30"/>
+      <c r="CN15" s="30"/>
+      <c r="CO15" s="30"/>
+      <c r="CP15" s="30"/>
+      <c r="CQ15" s="30"/>
+      <c r="CR15" s="30"/>
+      <c r="CS15" s="30"/>
+      <c r="CT15" s="30"/>
+      <c r="CU15" s="30"/>
+      <c r="CV15" s="30"/>
+      <c r="CW15" s="30"/>
+      <c r="CX15" s="30"/>
+      <c r="CY15" s="30"/>
+      <c r="CZ15" s="30"/>
+      <c r="DA15" s="30"/>
+      <c r="DB15" s="30"/>
+      <c r="DC15" s="30"/>
+      <c r="DD15" s="30"/>
+      <c r="DE15" s="30"/>
+      <c r="DF15" s="30"/>
+      <c r="DG15" s="30"/>
+      <c r="DH15" s="30"/>
+      <c r="DI15" s="30"/>
+      <c r="DJ15" s="30"/>
+      <c r="DK15" s="30"/>
+      <c r="DL15" s="30"/>
+      <c r="DM15" s="30"/>
+      <c r="DN15" s="30"/>
+      <c r="DO15" s="30"/>
+      <c r="DP15" s="30"/>
+      <c r="DQ15" s="30"/>
+      <c r="DR15" s="30"/>
+    </row>
+    <row r="16" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" s="112" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H16" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="I16" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J16" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K16" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L16" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M16" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N16" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O16" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P16" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W16" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="X16" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y16" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z16" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB16" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC16" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ16" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK16" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL16" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM16" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT16" s="1">
+        <v>3</v>
+      </c>
+      <c r="AU16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX16" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD16" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE16" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG16" s="3"/>
+      <c r="BH16" s="3"/>
+      <c r="BI16" s="3"/>
+      <c r="BJ16" s="31"/>
+      <c r="BK16" s="60"/>
+      <c r="BL16" s="3"/>
+      <c r="BM16" s="3"/>
+      <c r="BN16" s="3"/>
+      <c r="BW16" s="60"/>
+      <c r="BX16" s="3"/>
+      <c r="BY16" s="3"/>
+      <c r="BZ16" s="3"/>
+      <c r="CI16" s="30"/>
+      <c r="CJ16" s="30"/>
+      <c r="CK16" s="30"/>
+      <c r="CL16" s="30"/>
+      <c r="CM16" s="30"/>
+      <c r="CN16" s="30"/>
+      <c r="CO16" s="30"/>
+      <c r="CP16" s="30"/>
+      <c r="CQ16" s="30"/>
+      <c r="CR16" s="30"/>
+      <c r="CS16" s="30"/>
+      <c r="CT16" s="30"/>
+      <c r="CU16" s="30"/>
+      <c r="CV16" s="30"/>
+      <c r="CW16" s="30"/>
+      <c r="CX16" s="30"/>
+      <c r="CY16" s="30"/>
+      <c r="CZ16" s="30"/>
+      <c r="DA16" s="30"/>
+      <c r="DB16" s="30"/>
+      <c r="DC16" s="30"/>
+      <c r="DD16" s="30"/>
+      <c r="DE16" s="30"/>
+      <c r="DF16" s="30"/>
+      <c r="DG16" s="30"/>
+      <c r="DH16" s="30"/>
+      <c r="DI16" s="30"/>
+      <c r="DJ16" s="30"/>
+      <c r="DK16" s="30"/>
+      <c r="DL16" s="30"/>
+      <c r="DM16" s="30"/>
+      <c r="DN16" s="30"/>
+      <c r="DO16" s="30"/>
+      <c r="DP16" s="30"/>
+      <c r="DQ16" s="30"/>
+      <c r="DR16" s="30"/>
+    </row>
+    <row r="17" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B17" s="112" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" s="32">
+        <v>2</v>
+      </c>
+      <c r="E17" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="I17" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J17" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K17" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L17" s="40">
+        <v>1</v>
+      </c>
+      <c r="M17" s="32">
+        <v>2</v>
+      </c>
+      <c r="N17" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O17" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P17" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R17" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S17" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T17" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U17" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V17" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W17" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="X17" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y17" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z17" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA17" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB17" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC17" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ17" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK17" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL17" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM17" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX17" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD17" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE17" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF17" s="3"/>
+      <c r="BG17" s="3"/>
+      <c r="BH17" s="3"/>
+      <c r="BI17" s="3"/>
+      <c r="BJ17" s="31"/>
+      <c r="BK17" s="60"/>
+      <c r="BL17" s="3"/>
+      <c r="BM17" s="3"/>
+      <c r="BN17" s="3"/>
+      <c r="BW17" s="60"/>
+      <c r="BX17" s="3"/>
+      <c r="BY17" s="3"/>
+      <c r="BZ17" s="3"/>
+      <c r="CI17" s="30"/>
+      <c r="CJ17" s="30"/>
+      <c r="CK17" s="30"/>
+      <c r="CL17" s="30"/>
+      <c r="CM17" s="30"/>
+      <c r="CN17" s="30"/>
+      <c r="CO17" s="30"/>
+      <c r="CP17" s="30"/>
+      <c r="CQ17" s="30"/>
+      <c r="CR17" s="30"/>
+      <c r="CS17" s="30"/>
+      <c r="CT17" s="30"/>
+      <c r="CU17" s="30"/>
+      <c r="CV17" s="30"/>
+      <c r="CW17" s="30"/>
+      <c r="CX17" s="30"/>
+      <c r="CY17" s="30"/>
+      <c r="CZ17" s="30"/>
+      <c r="DA17" s="30"/>
+      <c r="DB17" s="30"/>
+      <c r="DC17" s="30"/>
+      <c r="DD17" s="30"/>
+      <c r="DE17" s="30"/>
+      <c r="DF17" s="30"/>
+      <c r="DG17" s="30"/>
+      <c r="DH17" s="30"/>
+      <c r="DI17" s="30"/>
+      <c r="DJ17" s="30"/>
+      <c r="DK17" s="30"/>
+      <c r="DL17" s="30"/>
+      <c r="DM17" s="30"/>
+      <c r="DN17" s="30"/>
+      <c r="DO17" s="30"/>
+      <c r="DP17" s="30"/>
+      <c r="DQ17" s="30"/>
+      <c r="DR17" s="30"/>
+    </row>
+    <row r="18" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B18" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="J18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="K18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="L18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="M18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="N18" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="O18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="P18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="R18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="S18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="T18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="U18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="V18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="W18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="X18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z18" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ18" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK18" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL18" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM18" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR18" s="1">
+        <v>2</v>
+      </c>
+      <c r="AS18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX18" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD18" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE18" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF18" s="3"/>
+      <c r="BG18" s="3"/>
+      <c r="BH18" s="3"/>
+      <c r="BI18" s="3"/>
+      <c r="BJ18" s="31"/>
+      <c r="BK18" s="60"/>
+      <c r="BL18" s="3"/>
+      <c r="BM18" s="3"/>
+      <c r="BN18" s="3"/>
+      <c r="BW18" s="60"/>
+      <c r="BX18" s="3"/>
+      <c r="BY18" s="3"/>
+      <c r="BZ18" s="3"/>
+      <c r="CI18" s="30"/>
+      <c r="CJ18" s="30"/>
+      <c r="CK18" s="30"/>
+      <c r="CL18" s="30"/>
+      <c r="CM18" s="30"/>
+      <c r="CN18" s="30"/>
+      <c r="CO18" s="30"/>
+      <c r="CP18" s="30"/>
+      <c r="CQ18" s="30"/>
+      <c r="CR18" s="30"/>
+      <c r="CS18" s="30"/>
+      <c r="CT18" s="30"/>
+      <c r="CU18" s="30"/>
+      <c r="CV18" s="30"/>
+      <c r="CW18" s="30"/>
+      <c r="CX18" s="30"/>
+      <c r="CY18" s="30"/>
+      <c r="CZ18" s="30"/>
+      <c r="DA18" s="30"/>
+      <c r="DB18" s="30"/>
+      <c r="DC18" s="30"/>
+      <c r="DD18" s="30"/>
+      <c r="DE18" s="30"/>
+      <c r="DF18" s="30"/>
+      <c r="DG18" s="30"/>
+      <c r="DH18" s="30"/>
+      <c r="DI18" s="30"/>
+      <c r="DJ18" s="30"/>
+      <c r="DK18" s="30"/>
+      <c r="DL18" s="30"/>
+      <c r="DM18" s="30"/>
+      <c r="DN18" s="30"/>
+      <c r="DO18" s="30"/>
+      <c r="DP18" s="30"/>
+      <c r="DQ18" s="30"/>
+      <c r="DR18" s="30"/>
+    </row>
+    <row r="19" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B19" s="112" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" s="29">
+        <v>3</v>
+      </c>
+      <c r="D19" s="32">
+        <v>3</v>
+      </c>
+      <c r="E19" s="29">
+        <v>2</v>
+      </c>
+      <c r="F19" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="I19" s="32">
+        <v>4</v>
+      </c>
+      <c r="J19" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K19" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L19" s="40">
+        <v>1</v>
+      </c>
+      <c r="M19" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N19" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O19" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P19" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q19" s="19">
+        <v>1</v>
+      </c>
+      <c r="R19" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S19" s="18">
+        <v>-5</v>
+      </c>
+      <c r="T19" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U19" s="32">
+        <v>2</v>
+      </c>
+      <c r="V19" s="29">
+        <v>4</v>
+      </c>
+      <c r="W19" s="32">
+        <v>5</v>
+      </c>
+      <c r="X19" s="27">
+        <v>5</v>
+      </c>
+      <c r="Y19" s="41">
+        <v>9</v>
+      </c>
+      <c r="Z19" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA19" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB19" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC19" s="23">
+        <v>2</v>
+      </c>
+      <c r="AD19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH19" s="3">
+        <v>2</v>
+      </c>
+      <c r="AI19" s="3">
+        <v>4</v>
+      </c>
+      <c r="AJ19" s="41">
+        <v>1</v>
+      </c>
+      <c r="AK19" s="41">
+        <v>1</v>
+      </c>
+      <c r="AL19" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM19" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN19" s="1">
+        <v>1</v>
+      </c>
+      <c r="AO19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP19" s="3">
+        <v>4</v>
+      </c>
+      <c r="AQ19" s="3">
+        <v>1</v>
+      </c>
+      <c r="AR19" s="1">
+        <v>2</v>
+      </c>
+      <c r="AS19" s="3">
+        <v>8</v>
+      </c>
+      <c r="AT19" s="1">
+        <v>5</v>
+      </c>
+      <c r="AU19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV19" s="1">
+        <v>2</v>
+      </c>
+      <c r="AW19" s="1">
+        <v>5</v>
+      </c>
+      <c r="AX19" s="34">
+        <v>1</v>
+      </c>
+      <c r="AY19" s="3">
+        <v>5</v>
+      </c>
+      <c r="AZ19" s="1">
+        <v>1</v>
+      </c>
+      <c r="BA19" s="3">
+        <v>2</v>
+      </c>
+      <c r="BB19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC19" s="3">
+        <v>1</v>
+      </c>
+      <c r="BD19" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE19" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG19" s="3"/>
+      <c r="BJ19" s="34"/>
+      <c r="BK19" s="60"/>
+      <c r="BM19" s="3"/>
+      <c r="BN19" s="3"/>
+      <c r="BW19" s="60"/>
+      <c r="BY19" s="3"/>
+      <c r="BZ19" s="3"/>
+      <c r="CI19" s="30"/>
+      <c r="CJ19" s="30"/>
+      <c r="CK19" s="30"/>
+      <c r="CL19" s="30"/>
+      <c r="CM19" s="30"/>
+      <c r="CN19" s="30"/>
+      <c r="CO19" s="30"/>
+      <c r="CP19" s="30"/>
+      <c r="CQ19" s="30"/>
+      <c r="CR19" s="30"/>
+      <c r="CS19" s="30"/>
+      <c r="CT19" s="30"/>
+      <c r="CU19" s="30"/>
+      <c r="CV19" s="30"/>
+      <c r="CW19" s="30"/>
+      <c r="CX19" s="30"/>
+      <c r="CY19" s="30"/>
+      <c r="CZ19" s="30"/>
+      <c r="DA19" s="30"/>
+      <c r="DB19" s="30"/>
+      <c r="DC19" s="30"/>
+      <c r="DD19" s="30"/>
+      <c r="DE19" s="30"/>
+      <c r="DF19" s="30"/>
+      <c r="DG19" s="30"/>
+      <c r="DH19" s="30"/>
+      <c r="DI19" s="30"/>
+      <c r="DJ19" s="30"/>
+      <c r="DK19" s="30"/>
+      <c r="DL19" s="30"/>
+      <c r="DM19" s="30"/>
+      <c r="DN19" s="30"/>
+      <c r="DO19" s="30"/>
+      <c r="DP19" s="30"/>
+      <c r="DQ19" s="30"/>
+      <c r="DR19" s="30"/>
+    </row>
+    <row r="20" spans="1:122" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="87"/>
+      <c r="B20" s="113"/>
+      <c r="C20" s="29"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="29"/>
+      <c r="F20" s="29"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="32"/>
+      <c r="J20" s="32"/>
+      <c r="K20" s="32"/>
+      <c r="L20" s="42"/>
+      <c r="M20" s="32"/>
+      <c r="N20" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="O20" s="19"/>
+      <c r="P20" s="19"/>
+      <c r="Q20" s="19"/>
+      <c r="X20" s="41"/>
+      <c r="Y20" s="41"/>
+      <c r="Z20" s="31"/>
+      <c r="AA20" s="18"/>
+      <c r="AB20" s="19"/>
+      <c r="AC20" s="1"/>
+      <c r="AD20" s="1"/>
+      <c r="AE20" s="1"/>
+      <c r="AF20" s="1"/>
+      <c r="AG20" s="3"/>
+      <c r="AH20" s="3"/>
+      <c r="AI20" s="3"/>
+      <c r="AJ20" s="41"/>
+      <c r="AK20" s="41"/>
+      <c r="AL20" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="AM20" s="30"/>
+      <c r="AO20" s="3"/>
+      <c r="AX20" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="AY20" s="59"/>
+      <c r="BA20" s="3"/>
+      <c r="BJ20" s="30"/>
+      <c r="BK20" s="30"/>
+      <c r="BL20" s="30"/>
+      <c r="BM20" s="41"/>
+      <c r="BN20" s="30"/>
+      <c r="BO20" s="30"/>
+      <c r="BP20" s="30"/>
+      <c r="BQ20" s="30"/>
+      <c r="BR20" s="30"/>
+      <c r="BS20" s="30"/>
+      <c r="BT20" s="30"/>
+      <c r="BU20" s="30"/>
+      <c r="BV20" s="30"/>
+      <c r="BW20" s="30"/>
+      <c r="BX20" s="30"/>
+      <c r="BY20" s="41"/>
+      <c r="BZ20" s="30"/>
+      <c r="CA20" s="30"/>
+      <c r="CB20" s="30"/>
+      <c r="CC20" s="30"/>
+      <c r="CD20" s="30"/>
+      <c r="CE20" s="30"/>
+      <c r="CF20" s="30"/>
+      <c r="CG20" s="30"/>
+      <c r="CH20" s="30"/>
+      <c r="CI20" s="30"/>
+      <c r="CJ20" s="30"/>
+      <c r="CK20" s="30"/>
+      <c r="CL20" s="30"/>
+      <c r="CM20" s="30"/>
+      <c r="CN20" s="30"/>
+      <c r="CO20" s="30"/>
+      <c r="CP20" s="30"/>
+      <c r="CQ20" s="30"/>
+      <c r="CR20" s="30"/>
+      <c r="CS20" s="30"/>
+      <c r="CT20" s="30"/>
+      <c r="CU20" s="30"/>
+      <c r="CV20" s="30"/>
+      <c r="CW20" s="30"/>
+      <c r="CX20" s="30"/>
+      <c r="CY20" s="30"/>
+      <c r="CZ20" s="30"/>
+      <c r="DA20" s="30"/>
+      <c r="DB20" s="30"/>
+      <c r="DC20" s="30"/>
+      <c r="DD20" s="30"/>
+      <c r="DE20" s="30"/>
+      <c r="DF20" s="30"/>
+      <c r="DG20" s="30"/>
+      <c r="DH20" s="30"/>
+      <c r="DI20" s="30"/>
+      <c r="DJ20" s="30"/>
+      <c r="DK20" s="30"/>
+      <c r="DL20" s="30"/>
+      <c r="DM20" s="30"/>
+      <c r="DN20" s="30"/>
+      <c r="DO20" s="30"/>
+      <c r="DP20" s="30"/>
+      <c r="DQ20" s="30"/>
+      <c r="DR20" s="30"/>
+    </row>
+    <row r="21" spans="1:122" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="110">
+        <v>100000000</v>
+      </c>
+      <c r="B21" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="29">
+        <v>5</v>
+      </c>
+      <c r="D21" s="29">
+        <v>4</v>
+      </c>
+      <c r="E21" s="29">
+        <v>4</v>
+      </c>
+      <c r="F21" s="29">
+        <v>2</v>
+      </c>
+      <c r="G21" s="29">
+        <v>21</v>
+      </c>
+      <c r="H21" s="29">
+        <v>3</v>
+      </c>
+      <c r="I21" s="32">
+        <v>17</v>
+      </c>
+      <c r="J21" s="32">
+        <v>3</v>
+      </c>
+      <c r="K21" s="32">
+        <v>3</v>
+      </c>
+      <c r="L21" s="43">
+        <v>21</v>
+      </c>
+      <c r="M21" s="32">
+        <v>21</v>
+      </c>
+      <c r="N21" s="26">
+        <v>11</v>
+      </c>
+      <c r="O21" s="19">
+        <v>20</v>
+      </c>
+      <c r="P21" s="19">
+        <v>9</v>
+      </c>
+      <c r="Q21" s="19">
         <v>14</v>
       </c>
-      <c r="B11" s="18">
+      <c r="R21" s="18">
+        <v>9</v>
+      </c>
+      <c r="S21" s="18">
+        <v>2</v>
+      </c>
+      <c r="T21" s="18">
+        <v>9</v>
+      </c>
+      <c r="U21" s="18">
+        <v>6</v>
+      </c>
+      <c r="V21" s="18">
+        <v>2</v>
+      </c>
+      <c r="W21" s="19">
+        <v>6</v>
+      </c>
+      <c r="X21" s="27">
+        <v>5</v>
+      </c>
+      <c r="Y21" s="41">
+        <v>1</v>
+      </c>
+      <c r="Z21" s="108">
+        <v>4</v>
+      </c>
+      <c r="AA21" s="18">
+        <v>3</v>
+      </c>
+      <c r="AB21" s="19">
+        <v>11</v>
+      </c>
+      <c r="AC21" s="18">
+        <v>13</v>
+      </c>
+      <c r="AD21" s="3">
+        <v>3</v>
+      </c>
+      <c r="AE21" s="3">
+        <v>13</v>
+      </c>
+      <c r="AF21" s="3">
+        <v>5</v>
+      </c>
+      <c r="AG21" s="3">
+        <v>3</v>
+      </c>
+      <c r="AH21" s="3">
+        <v>10</v>
+      </c>
+      <c r="AI21" s="3">
+        <v>4</v>
+      </c>
+      <c r="AJ21" s="41">
+        <v>5</v>
+      </c>
+      <c r="AK21" s="41">
+        <v>1</v>
+      </c>
+      <c r="AL21" s="31">
+        <v>5</v>
+      </c>
+      <c r="AM21" s="30">
+        <v>5</v>
+      </c>
+      <c r="AN21" s="1">
+        <v>7</v>
+      </c>
+      <c r="AO21" s="3">
+        <v>3</v>
+      </c>
+      <c r="AP21" s="3">
+        <v>3</v>
+      </c>
+      <c r="AQ21" s="3">
+        <v>10</v>
+      </c>
+      <c r="AR21" s="1">
+        <v>6</v>
+      </c>
+      <c r="AS21" s="3">
+        <v>14</v>
+      </c>
+      <c r="AT21" s="1">
+        <v>10</v>
+      </c>
+      <c r="AU21" s="1">
+        <v>5</v>
+      </c>
+      <c r="AV21" s="1">
+        <v>17</v>
+      </c>
+      <c r="AW21" s="1">
+        <v>21</v>
+      </c>
+      <c r="AX21" s="34">
+        <v>17</v>
+      </c>
+      <c r="AY21" s="1">
+        <v>27</v>
+      </c>
+      <c r="AZ21" s="1">
+        <v>8</v>
+      </c>
+      <c r="BA21" s="3">
+        <v>12</v>
+      </c>
+      <c r="BB21" s="3">
+        <v>9</v>
+      </c>
+      <c r="BC21" s="3">
+        <v>5</v>
+      </c>
+      <c r="BD21" s="87">
+        <v>7</v>
+      </c>
+      <c r="BE21" s="88">
+        <v>4</v>
+      </c>
+      <c r="BF21" s="1"/>
+      <c r="BG21" s="1"/>
+      <c r="BH21" s="1"/>
+      <c r="BI21" s="1"/>
+      <c r="BJ21" s="34"/>
+      <c r="BK21" s="59"/>
+      <c r="BL21" s="1"/>
+      <c r="BM21" s="3"/>
+      <c r="BN21" s="3"/>
+      <c r="BW21" s="59"/>
+      <c r="BX21" s="1"/>
+      <c r="BY21" s="3"/>
+      <c r="BZ21" s="3"/>
+      <c r="CI21" s="17"/>
+      <c r="CJ21" s="17"/>
+      <c r="CK21" s="17"/>
+      <c r="CL21" s="17"/>
+      <c r="CM21" s="17"/>
+      <c r="CN21" s="17"/>
+      <c r="CO21" s="17"/>
+      <c r="CP21" s="17"/>
+      <c r="CQ21" s="17"/>
+      <c r="CR21" s="17"/>
+      <c r="CS21" s="17"/>
+      <c r="CT21" s="17"/>
+      <c r="CU21" s="17"/>
+      <c r="CV21" s="17"/>
+      <c r="CW21" s="17"/>
+      <c r="CX21" s="17"/>
+      <c r="CY21" s="17"/>
+      <c r="CZ21" s="17"/>
+      <c r="DA21" s="17"/>
+      <c r="DB21" s="17"/>
+      <c r="DC21" s="17"/>
+      <c r="DD21" s="17"/>
+      <c r="DE21" s="17"/>
+      <c r="DF21" s="17"/>
+      <c r="DG21" s="17"/>
+      <c r="DH21" s="17"/>
+      <c r="DI21" s="17"/>
+      <c r="DJ21" s="17"/>
+      <c r="DK21" s="17"/>
+      <c r="DL21" s="17"/>
+      <c r="DM21" s="17"/>
+      <c r="DN21" s="17"/>
+      <c r="DO21" s="17"/>
+      <c r="DP21" s="17"/>
+      <c r="DQ21" s="17"/>
+      <c r="DR21" s="17"/>
+    </row>
+    <row r="22" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B22" s="112" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="29">
+        <v>5</v>
+      </c>
+      <c r="D22" s="29">
+        <v>3</v>
+      </c>
+      <c r="E22" s="29">
+        <v>3</v>
+      </c>
+      <c r="F22" s="29">
+        <v>2</v>
+      </c>
+      <c r="G22" s="29">
+        <v>21</v>
+      </c>
+      <c r="H22" s="29">
+        <v>1</v>
+      </c>
+      <c r="I22" s="32">
+        <v>17</v>
+      </c>
+      <c r="J22" s="32">
+        <v>2</v>
+      </c>
+      <c r="K22" s="32">
+        <v>3</v>
+      </c>
+      <c r="L22" s="40">
+        <v>20</v>
+      </c>
+      <c r="M22" s="32">
+        <v>20</v>
+      </c>
+      <c r="N22" s="26">
+        <v>11</v>
+      </c>
+      <c r="O22" s="19">
+        <v>19</v>
+      </c>
+      <c r="P22" s="19">
+        <v>9</v>
+      </c>
+      <c r="Q22" s="19">
+        <v>14</v>
+      </c>
+      <c r="R22" s="18">
+        <v>6</v>
+      </c>
+      <c r="S22" s="18">
+        <v>2</v>
+      </c>
+      <c r="T22" s="18">
+        <v>7</v>
+      </c>
+      <c r="U22" s="18">
+        <v>6</v>
+      </c>
+      <c r="V22" s="18">
+        <v>2</v>
+      </c>
+      <c r="W22" s="19">
+        <v>5</v>
+      </c>
+      <c r="X22" s="27">
+        <v>5</v>
+      </c>
+      <c r="Y22" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z22" s="108">
+        <v>4</v>
+      </c>
+      <c r="AA22" s="18">
+        <v>3</v>
+      </c>
+      <c r="AB22" s="19">
+        <v>11</v>
+      </c>
+      <c r="AC22" s="18">
+        <v>11</v>
+      </c>
+      <c r="AD22" s="3">
+        <v>3</v>
+      </c>
+      <c r="AE22" s="3">
+        <v>13</v>
+      </c>
+      <c r="AF22" s="3">
+        <v>5</v>
+      </c>
+      <c r="AG22" s="3">
+        <v>3</v>
+      </c>
+      <c r="AH22" s="3">
+        <v>10</v>
+      </c>
+      <c r="AI22" s="3">
+        <v>4</v>
+      </c>
+      <c r="AJ22" s="41">
+        <v>4</v>
+      </c>
+      <c r="AK22" s="41">
+        <v>1</v>
+      </c>
+      <c r="AL22" s="31">
+        <v>4</v>
+      </c>
+      <c r="AM22" s="30">
+        <v>5</v>
+      </c>
+      <c r="AN22" s="1">
+        <v>7</v>
+      </c>
+      <c r="AO22" s="3">
+        <v>2</v>
+      </c>
+      <c r="AP22" s="3">
+        <v>3</v>
+      </c>
+      <c r="AQ22" s="3">
+        <v>9</v>
+      </c>
+      <c r="AR22" s="1">
+        <v>6</v>
+      </c>
+      <c r="AS22" s="3">
+        <v>14</v>
+      </c>
+      <c r="AT22" s="1">
+        <v>10</v>
+      </c>
+      <c r="AU22" s="1">
+        <v>5</v>
+      </c>
+      <c r="AV22" s="1">
+        <v>16</v>
+      </c>
+      <c r="AW22" s="1">
+        <v>21</v>
+      </c>
+      <c r="AX22" s="34">
+        <v>15</v>
+      </c>
+      <c r="AY22" s="1">
+        <v>19</v>
+      </c>
+      <c r="AZ22" s="1">
+        <v>8</v>
+      </c>
+      <c r="BA22" s="3">
+        <v>10</v>
+      </c>
+      <c r="BB22" s="3">
+        <v>9</v>
+      </c>
+      <c r="BC22" s="3">
+        <v>5</v>
+      </c>
+      <c r="BD22" s="87">
+        <v>7</v>
+      </c>
+      <c r="BE22" s="88">
+        <v>4</v>
+      </c>
+      <c r="BJ22" s="34"/>
+      <c r="BK22" s="59"/>
+      <c r="BM22" s="3"/>
+      <c r="BN22" s="3"/>
+      <c r="BW22" s="59"/>
+      <c r="BY22" s="3"/>
+      <c r="BZ22" s="3"/>
+      <c r="CI22" s="30"/>
+      <c r="CJ22" s="30"/>
+      <c r="CK22" s="30"/>
+      <c r="CL22" s="30"/>
+      <c r="CM22" s="30"/>
+      <c r="CN22" s="30"/>
+      <c r="CO22" s="30"/>
+      <c r="CP22" s="30"/>
+      <c r="CQ22" s="30"/>
+      <c r="CR22" s="30"/>
+      <c r="CS22" s="30"/>
+      <c r="CT22" s="30"/>
+      <c r="CU22" s="30"/>
+      <c r="CV22" s="30"/>
+      <c r="CW22" s="30"/>
+      <c r="CX22" s="30"/>
+      <c r="CY22" s="30"/>
+      <c r="CZ22" s="30"/>
+      <c r="DA22" s="30"/>
+      <c r="DB22" s="30"/>
+      <c r="DC22" s="30"/>
+      <c r="DD22" s="30"/>
+      <c r="DE22" s="30"/>
+      <c r="DF22" s="30"/>
+      <c r="DG22" s="30"/>
+      <c r="DH22" s="30"/>
+      <c r="DI22" s="30"/>
+      <c r="DJ22" s="30"/>
+      <c r="DK22" s="30"/>
+      <c r="DL22" s="30"/>
+      <c r="DM22" s="30"/>
+      <c r="DN22" s="30"/>
+      <c r="DO22" s="30"/>
+      <c r="DP22" s="30"/>
+      <c r="DQ22" s="30"/>
+      <c r="DR22" s="30"/>
+    </row>
+    <row r="23" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" s="29">
+        <v>1</v>
+      </c>
+      <c r="E23" s="29">
+        <v>1</v>
+      </c>
+      <c r="F23" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H23" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="I23" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J23" s="32">
+        <v>1</v>
+      </c>
+      <c r="K23" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L23" s="40">
+        <v>1</v>
+      </c>
+      <c r="M23" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N23" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O23" s="19">
+        <v>1</v>
+      </c>
+      <c r="P23" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q23" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R23" s="18">
+        <v>3</v>
+      </c>
+      <c r="S23" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T23" s="18">
+        <v>2</v>
+      </c>
+      <c r="U23" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V23" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W23" s="19">
+        <v>-4</v>
+      </c>
+      <c r="X23" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y23" s="41">
+        <v>1</v>
+      </c>
+      <c r="Z23" s="108" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA23" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB23" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC23" s="23">
+        <v>2</v>
+      </c>
+      <c r="AD23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ23" s="41">
+        <v>1</v>
+      </c>
+      <c r="AK23" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL23" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM23" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX23" s="34">
+        <v>2</v>
+      </c>
+      <c r="AY23" s="3">
+        <v>7</v>
+      </c>
+      <c r="AZ23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD23" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE23" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF23" s="3"/>
+      <c r="BG23" s="3"/>
+      <c r="BH23" s="3"/>
+      <c r="BI23" s="3"/>
+      <c r="BJ23" s="34"/>
+      <c r="BK23" s="60"/>
+      <c r="BL23" s="3"/>
+      <c r="BM23" s="3"/>
+      <c r="BN23" s="3"/>
+      <c r="BW23" s="60"/>
+      <c r="BX23" s="3"/>
+      <c r="BY23" s="3"/>
+      <c r="BZ23" s="3"/>
+      <c r="CI23" s="30"/>
+      <c r="CJ23" s="30"/>
+      <c r="CK23" s="30"/>
+      <c r="CL23" s="30"/>
+      <c r="CM23" s="30"/>
+      <c r="CN23" s="30"/>
+      <c r="CO23" s="30"/>
+      <c r="CP23" s="30"/>
+      <c r="CQ23" s="30"/>
+      <c r="CR23" s="30"/>
+      <c r="CS23" s="30"/>
+      <c r="CT23" s="30"/>
+      <c r="CU23" s="30"/>
+      <c r="CV23" s="30"/>
+      <c r="CW23" s="30"/>
+      <c r="CX23" s="30"/>
+      <c r="CY23" s="30"/>
+      <c r="CZ23" s="30"/>
+      <c r="DA23" s="30"/>
+      <c r="DB23" s="30"/>
+      <c r="DC23" s="30"/>
+      <c r="DD23" s="30"/>
+      <c r="DE23" s="30"/>
+      <c r="DF23" s="30"/>
+      <c r="DG23" s="30"/>
+      <c r="DH23" s="30"/>
+      <c r="DI23" s="30"/>
+      <c r="DJ23" s="30"/>
+      <c r="DK23" s="30"/>
+      <c r="DL23" s="30"/>
+      <c r="DM23" s="30"/>
+      <c r="DN23" s="30"/>
+      <c r="DO23" s="30"/>
+      <c r="DP23" s="30"/>
+      <c r="DQ23" s="30"/>
+      <c r="DR23" s="30"/>
+    </row>
+    <row r="24" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="112" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="E24" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F24" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H24" s="29">
+        <v>2</v>
+      </c>
+      <c r="I24" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J24" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K24" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L24" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M24" s="32">
+        <v>1</v>
+      </c>
+      <c r="N24" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O24" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P24" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q24" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R24" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S24" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T24" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U24" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V24" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W24" s="19">
+        <v>1</v>
+      </c>
+      <c r="X24" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y24" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z24" s="108" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA24" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB24" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC24" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ24" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK24" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL24" s="31">
+        <v>1</v>
+      </c>
+      <c r="AM24" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV24" s="1">
+        <v>1</v>
+      </c>
+      <c r="AW24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX24" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY24" s="3">
+        <v>1</v>
+      </c>
+      <c r="AZ24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA24" s="3">
+        <v>2</v>
+      </c>
+      <c r="BB24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD24" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE24" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF24" s="3"/>
+      <c r="BG24" s="3"/>
+      <c r="BI24" s="3"/>
+      <c r="BJ24" s="31"/>
+      <c r="BK24" s="60"/>
+      <c r="BL24" s="3"/>
+      <c r="BM24" s="3"/>
+      <c r="BN24" s="3"/>
+      <c r="BW24" s="60"/>
+      <c r="BX24" s="3"/>
+      <c r="BY24" s="3"/>
+      <c r="BZ24" s="3"/>
+      <c r="CI24" s="30"/>
+      <c r="CJ24" s="30"/>
+      <c r="CK24" s="30"/>
+      <c r="CL24" s="30"/>
+      <c r="CM24" s="30"/>
+      <c r="CN24" s="30"/>
+      <c r="CO24" s="30"/>
+      <c r="CP24" s="30"/>
+      <c r="CQ24" s="30"/>
+      <c r="CR24" s="30"/>
+      <c r="CS24" s="30"/>
+      <c r="CT24" s="30"/>
+      <c r="CU24" s="30"/>
+      <c r="CV24" s="30"/>
+      <c r="CW24" s="30"/>
+      <c r="CX24" s="30"/>
+      <c r="CY24" s="30"/>
+      <c r="CZ24" s="30"/>
+      <c r="DA24" s="30"/>
+      <c r="DB24" s="30"/>
+      <c r="DC24" s="30"/>
+      <c r="DD24" s="30"/>
+      <c r="DE24" s="30"/>
+      <c r="DF24" s="30"/>
+      <c r="DG24" s="30"/>
+      <c r="DH24" s="30"/>
+      <c r="DI24" s="30"/>
+      <c r="DJ24" s="30"/>
+      <c r="DK24" s="30"/>
+      <c r="DL24" s="30"/>
+      <c r="DM24" s="30"/>
+      <c r="DN24" s="30"/>
+      <c r="DO24" s="30"/>
+      <c r="DP24" s="30"/>
+      <c r="DQ24" s="30"/>
+      <c r="DR24" s="30"/>
+    </row>
+    <row r="25" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B25" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="E25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="I25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="J25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="K25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="L25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="M25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="N25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="O25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="P25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="R25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="S25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="T25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="U25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="V25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="W25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="X25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z25" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ25" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK25" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL25" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM25" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ25" s="3">
+        <v>1</v>
+      </c>
+      <c r="AR25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX25" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB25" s="78" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD25" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE25" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF25" s="3"/>
+      <c r="BG25" s="3"/>
+      <c r="BH25" s="3"/>
+      <c r="BI25" s="3"/>
+      <c r="BJ25" s="31"/>
+      <c r="BK25" s="60"/>
+      <c r="BL25" s="3"/>
+      <c r="BM25" s="3"/>
+      <c r="BN25" s="3"/>
+      <c r="BW25" s="60"/>
+      <c r="BX25" s="3"/>
+      <c r="BY25" s="3"/>
+      <c r="BZ25" s="3"/>
+      <c r="CI25" s="30"/>
+      <c r="CJ25" s="30"/>
+      <c r="CK25" s="30"/>
+      <c r="CL25" s="30"/>
+      <c r="CM25" s="30"/>
+      <c r="CN25" s="30"/>
+      <c r="CO25" s="30"/>
+      <c r="CP25" s="30"/>
+      <c r="CQ25" s="30"/>
+      <c r="CR25" s="30"/>
+      <c r="CS25" s="30"/>
+      <c r="CT25" s="30"/>
+      <c r="CU25" s="30"/>
+      <c r="CV25" s="30"/>
+      <c r="CW25" s="30"/>
+      <c r="CX25" s="30"/>
+      <c r="CY25" s="30"/>
+      <c r="CZ25" s="30"/>
+      <c r="DA25" s="30"/>
+      <c r="DB25" s="30"/>
+      <c r="DC25" s="30"/>
+      <c r="DD25" s="30"/>
+      <c r="DE25" s="30"/>
+      <c r="DF25" s="30"/>
+      <c r="DG25" s="30"/>
+      <c r="DH25" s="30"/>
+      <c r="DI25" s="30"/>
+      <c r="DJ25" s="30"/>
+      <c r="DK25" s="30"/>
+      <c r="DL25" s="30"/>
+      <c r="DM25" s="30"/>
+      <c r="DN25" s="30"/>
+      <c r="DO25" s="30"/>
+      <c r="DP25" s="30"/>
+      <c r="DQ25" s="30"/>
+      <c r="DR25" s="30"/>
+    </row>
+    <row r="26" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" s="112" t="s">
+        <v>21</v>
+      </c>
+      <c r="C26" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="E26" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F26" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H26" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="I26" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J26" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K26" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L26" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M26" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N26" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O26" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P26" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q26" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R26" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S26" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T26" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U26" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="V26" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="W26" s="32">
+        <v>0</v>
+      </c>
+      <c r="X26" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y26" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z26" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA26" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB26" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC26" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ26" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK26" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL26" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM26" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX26" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD26" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE26" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF26" s="3"/>
+      <c r="BG26" s="3"/>
+      <c r="BH26" s="3"/>
+      <c r="BI26" s="3"/>
+      <c r="BJ26" s="31"/>
+      <c r="BK26" s="60"/>
+      <c r="BM26" s="3"/>
+      <c r="BN26" s="3"/>
+      <c r="BW26" s="60"/>
+      <c r="BY26" s="3"/>
+      <c r="BZ26" s="3"/>
+      <c r="CI26" s="30"/>
+      <c r="CJ26" s="30"/>
+      <c r="CK26" s="30"/>
+      <c r="CL26" s="30"/>
+      <c r="CM26" s="30"/>
+      <c r="CN26" s="30"/>
+      <c r="CO26" s="30"/>
+      <c r="CP26" s="30"/>
+      <c r="CQ26" s="30"/>
+      <c r="CR26" s="30"/>
+      <c r="CS26" s="30"/>
+      <c r="CT26" s="30"/>
+      <c r="CU26" s="30"/>
+      <c r="CV26" s="30"/>
+      <c r="CW26" s="30"/>
+      <c r="CX26" s="30"/>
+      <c r="CY26" s="30"/>
+      <c r="CZ26" s="30"/>
+      <c r="DA26" s="30"/>
+      <c r="DB26" s="30"/>
+      <c r="DC26" s="30"/>
+      <c r="DD26" s="30"/>
+      <c r="DE26" s="30"/>
+      <c r="DF26" s="30"/>
+      <c r="DG26" s="30"/>
+      <c r="DH26" s="30"/>
+      <c r="DI26" s="30"/>
+      <c r="DJ26" s="30"/>
+      <c r="DK26" s="30"/>
+      <c r="DL26" s="30"/>
+      <c r="DM26" s="30"/>
+      <c r="DN26" s="30"/>
+      <c r="DO26" s="30"/>
+      <c r="DP26" s="30"/>
+      <c r="DQ26" s="30"/>
+      <c r="DR26" s="30"/>
+    </row>
+    <row r="27" spans="1:122" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="87"/>
+      <c r="B27" s="113"/>
+      <c r="C27" s="29"/>
+      <c r="D27" s="29"/>
+      <c r="E27" s="29"/>
+      <c r="F27" s="29"/>
+      <c r="G27" s="29"/>
+      <c r="H27" s="29"/>
+      <c r="I27" s="32"/>
+      <c r="J27" s="32"/>
+      <c r="K27" s="32"/>
+      <c r="L27" s="42"/>
+      <c r="M27" s="32"/>
+      <c r="N27" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="O27" s="19"/>
+      <c r="P27" s="19"/>
+      <c r="Q27" s="19"/>
+      <c r="X27" s="41"/>
+      <c r="Y27" s="41"/>
+      <c r="Z27" s="31"/>
+      <c r="AA27" s="18"/>
+      <c r="AB27" s="19"/>
+      <c r="AC27" s="1"/>
+      <c r="AD27" s="1"/>
+      <c r="AE27" s="1"/>
+      <c r="AF27" s="1"/>
+      <c r="AG27" s="3"/>
+      <c r="AH27" s="3"/>
+      <c r="AI27" s="3"/>
+      <c r="AJ27" s="41"/>
+      <c r="AK27" s="41"/>
+      <c r="AL27" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="AM27" s="30"/>
+      <c r="AO27" s="3"/>
+      <c r="AX27" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="AY27" s="59"/>
+      <c r="BA27" s="3"/>
+      <c r="BJ27" s="30"/>
+      <c r="BK27" s="30"/>
+      <c r="BL27" s="30"/>
+      <c r="BM27" s="41"/>
+      <c r="BN27" s="30"/>
+      <c r="BO27" s="30"/>
+      <c r="BP27" s="30"/>
+      <c r="BQ27" s="30"/>
+      <c r="BR27" s="30"/>
+      <c r="BS27" s="30"/>
+      <c r="BT27" s="30"/>
+      <c r="BU27" s="30"/>
+      <c r="BV27" s="30"/>
+      <c r="BW27" s="30"/>
+      <c r="BX27" s="30"/>
+      <c r="BY27" s="41"/>
+      <c r="BZ27" s="30"/>
+      <c r="CA27" s="30"/>
+      <c r="CB27" s="30"/>
+      <c r="CC27" s="30"/>
+      <c r="CD27" s="30"/>
+      <c r="CE27" s="30"/>
+      <c r="CF27" s="30"/>
+      <c r="CG27" s="30"/>
+      <c r="CH27" s="30"/>
+      <c r="CI27" s="30"/>
+      <c r="CJ27" s="30"/>
+      <c r="CK27" s="30"/>
+      <c r="CL27" s="30"/>
+      <c r="CM27" s="30"/>
+      <c r="CN27" s="30"/>
+      <c r="CO27" s="30"/>
+      <c r="CP27" s="30"/>
+      <c r="CQ27" s="30"/>
+      <c r="CR27" s="30"/>
+      <c r="CS27" s="30"/>
+      <c r="CT27" s="30"/>
+      <c r="CU27" s="30"/>
+      <c r="CV27" s="30"/>
+      <c r="CW27" s="30"/>
+      <c r="CX27" s="30"/>
+      <c r="CY27" s="30"/>
+      <c r="CZ27" s="30"/>
+      <c r="DA27" s="30"/>
+      <c r="DB27" s="30"/>
+      <c r="DC27" s="30"/>
+      <c r="DD27" s="30"/>
+      <c r="DE27" s="30"/>
+      <c r="DF27" s="30"/>
+      <c r="DG27" s="30"/>
+      <c r="DH27" s="30"/>
+      <c r="DI27" s="30"/>
+      <c r="DJ27" s="30"/>
+      <c r="DK27" s="30"/>
+      <c r="DL27" s="30"/>
+      <c r="DM27" s="30"/>
+      <c r="DN27" s="30"/>
+      <c r="DO27" s="30"/>
+      <c r="DP27" s="30"/>
+      <c r="DQ27" s="30"/>
+      <c r="DR27" s="30"/>
+    </row>
+    <row r="28" spans="1:122" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="111">
+        <v>100000000</v>
+      </c>
+      <c r="B28" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C28" s="29">
+        <v>4</v>
+      </c>
+      <c r="D28" s="32">
+        <v>9</v>
+      </c>
+      <c r="E28" s="29">
+        <v>3</v>
+      </c>
+      <c r="F28" s="29">
+        <v>4</v>
+      </c>
+      <c r="G28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H28" s="29">
+        <v>2</v>
+      </c>
+      <c r="I28" s="32">
+        <v>10</v>
+      </c>
+      <c r="J28" s="32">
+        <v>4</v>
+      </c>
+      <c r="K28" s="32">
+        <v>2</v>
+      </c>
+      <c r="L28" s="40">
+        <v>6</v>
+      </c>
+      <c r="M28" s="32">
+        <v>11</v>
+      </c>
+      <c r="N28" s="26">
+        <v>1</v>
+      </c>
+      <c r="O28" s="19">
+        <v>9</v>
+      </c>
+      <c r="P28" s="19">
+        <v>5</v>
+      </c>
+      <c r="Q28" s="19">
+        <v>4</v>
+      </c>
+      <c r="R28" s="18">
+        <v>5</v>
+      </c>
+      <c r="S28" s="18">
+        <v>4</v>
+      </c>
+      <c r="T28" s="18">
+        <v>2</v>
+      </c>
+      <c r="U28" s="18">
+        <v>2</v>
+      </c>
+      <c r="V28" s="18">
+        <v>6</v>
+      </c>
+      <c r="W28" s="19">
+        <v>10</v>
+      </c>
+      <c r="X28" s="27">
+        <v>15</v>
+      </c>
+      <c r="Y28" s="44">
+        <v>11</v>
+      </c>
+      <c r="Z28" s="108">
+        <v>8</v>
+      </c>
+      <c r="AA28" s="18">
+        <v>1</v>
+      </c>
+      <c r="AB28" s="19">
+        <v>1</v>
+      </c>
+      <c r="AC28" s="18">
+        <v>5</v>
+      </c>
+      <c r="AD28" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE28" s="3">
+        <v>1</v>
+      </c>
+      <c r="AF28" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG28" s="3">
+        <v>3</v>
+      </c>
+      <c r="AH28" s="3">
+        <v>5</v>
+      </c>
+      <c r="AI28" s="3">
+        <v>8</v>
+      </c>
+      <c r="AJ28" s="41">
+        <v>5</v>
+      </c>
+      <c r="AK28" s="41">
+        <v>1</v>
+      </c>
+      <c r="AL28" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM28" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN28" s="1">
+        <v>1</v>
+      </c>
+      <c r="AO28" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP28" s="3">
+        <v>8</v>
+      </c>
+      <c r="AQ28" s="3">
+        <v>1</v>
+      </c>
+      <c r="AR28" s="1">
+        <v>4</v>
+      </c>
+      <c r="AS28" s="1">
+        <v>11</v>
+      </c>
+      <c r="AT28" s="1">
+        <v>13</v>
+      </c>
+      <c r="AU28" s="1">
+        <v>2</v>
+      </c>
+      <c r="AV28" s="1">
+        <v>6</v>
+      </c>
+      <c r="AW28" s="1">
+        <v>8</v>
+      </c>
+      <c r="AX28" s="34">
+        <v>3</v>
+      </c>
+      <c r="AY28" s="3">
+        <v>9</v>
+      </c>
+      <c r="AZ28" s="1">
+        <v>1</v>
+      </c>
+      <c r="BA28" s="3">
+        <v>3</v>
+      </c>
+      <c r="BB28" s="3">
+        <v>2</v>
+      </c>
+      <c r="BC28" s="3">
+        <v>2</v>
+      </c>
+      <c r="BD28" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE28" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF28" s="1"/>
+      <c r="BG28" s="1"/>
+      <c r="BH28" s="1"/>
+      <c r="BI28" s="1"/>
+      <c r="BJ28" s="34"/>
+      <c r="BK28" s="41"/>
+      <c r="BL28" s="30"/>
+      <c r="BM28" s="41"/>
+      <c r="BN28" s="41"/>
+      <c r="BO28" s="17"/>
+      <c r="BP28" s="17"/>
+      <c r="BQ28" s="17"/>
+      <c r="BR28" s="17"/>
+      <c r="BS28" s="17"/>
+      <c r="BT28" s="17"/>
+      <c r="BU28" s="17"/>
+      <c r="BV28" s="17"/>
+      <c r="BW28" s="41"/>
+      <c r="BX28" s="30"/>
+      <c r="BY28" s="41"/>
+      <c r="BZ28" s="41"/>
+      <c r="CA28" s="17"/>
+      <c r="CB28" s="17"/>
+      <c r="CC28" s="17"/>
+      <c r="CD28" s="17"/>
+      <c r="CE28" s="17"/>
+      <c r="CF28" s="17"/>
+      <c r="CG28" s="17"/>
+      <c r="CH28" s="17"/>
+      <c r="CI28" s="17"/>
+      <c r="CJ28" s="17"/>
+      <c r="CK28" s="17"/>
+      <c r="CL28" s="17"/>
+      <c r="CM28" s="17"/>
+      <c r="CN28" s="17"/>
+      <c r="CO28" s="17"/>
+      <c r="CP28" s="17"/>
+      <c r="CQ28" s="17"/>
+      <c r="CR28" s="17"/>
+      <c r="CS28" s="17"/>
+      <c r="CT28" s="17"/>
+      <c r="CU28" s="17"/>
+      <c r="CV28" s="17"/>
+      <c r="CW28" s="17"/>
+      <c r="CX28" s="17"/>
+      <c r="CY28" s="17"/>
+      <c r="CZ28" s="17"/>
+      <c r="DA28" s="17"/>
+      <c r="DB28" s="17"/>
+      <c r="DC28" s="17"/>
+      <c r="DD28" s="17"/>
+      <c r="DE28" s="17"/>
+      <c r="DF28" s="17"/>
+      <c r="DG28" s="17"/>
+      <c r="DH28" s="17"/>
+      <c r="DI28" s="17"/>
+      <c r="DJ28" s="17"/>
+      <c r="DK28" s="17"/>
+      <c r="DL28" s="17"/>
+      <c r="DM28" s="17"/>
+      <c r="DN28" s="17"/>
+      <c r="DO28" s="17"/>
+      <c r="DP28" s="17"/>
+      <c r="DQ28" s="17"/>
+      <c r="DR28" s="17"/>
+    </row>
+    <row r="29" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="30" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" s="112" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="I29" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J29" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K29" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L29" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M29" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N29" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O29" s="19">
+        <v>2</v>
+      </c>
+      <c r="P29" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q29" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R29" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S29" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T29" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U29" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V29" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W29" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X29" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y29" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z29" s="108">
+        <v>2</v>
+      </c>
+      <c r="AA29" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB29" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC29" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH29" s="3"/>
+      <c r="AI29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ29" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK29" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL29" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM29" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX29" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD29" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE29" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF29" s="3"/>
+      <c r="BG29" s="3"/>
+      <c r="BH29" s="3"/>
+      <c r="BI29" s="3"/>
+      <c r="BJ29" s="31"/>
+      <c r="BK29" s="60"/>
+      <c r="BL29" s="3"/>
+      <c r="BM29" s="3"/>
+      <c r="BN29" s="3"/>
+      <c r="BW29" s="60"/>
+      <c r="BX29" s="3"/>
+      <c r="BY29" s="3"/>
+      <c r="BZ29" s="3"/>
+      <c r="CI29" s="30"/>
+      <c r="CJ29" s="30"/>
+      <c r="CK29" s="30"/>
+      <c r="CL29" s="30"/>
+      <c r="CM29" s="30"/>
+      <c r="CN29" s="30"/>
+      <c r="CO29" s="30"/>
+      <c r="CP29" s="30"/>
+      <c r="CQ29" s="30"/>
+      <c r="CR29" s="30"/>
+      <c r="CS29" s="30"/>
+      <c r="CT29" s="30"/>
+      <c r="CU29" s="30"/>
+      <c r="CV29" s="30"/>
+      <c r="CW29" s="30"/>
+      <c r="CX29" s="30"/>
+      <c r="CY29" s="30"/>
+      <c r="CZ29" s="30"/>
+      <c r="DA29" s="30"/>
+      <c r="DB29" s="30"/>
+      <c r="DC29" s="30"/>
+      <c r="DD29" s="30"/>
+      <c r="DE29" s="30"/>
+      <c r="DF29" s="30"/>
+      <c r="DG29" s="30"/>
+      <c r="DH29" s="30"/>
+      <c r="DI29" s="30"/>
+      <c r="DJ29" s="30"/>
+      <c r="DK29" s="30"/>
+      <c r="DL29" s="30"/>
+      <c r="DM29" s="30"/>
+      <c r="DN29" s="30"/>
+      <c r="DO29" s="30"/>
+      <c r="DP29" s="30"/>
+      <c r="DQ29" s="30"/>
+      <c r="DR29" s="30"/>
+    </row>
+    <row r="30" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="114" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D30" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="E30" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F30" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H30" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="I30" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J30" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K30" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L30" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M30" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N30" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O30" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P30" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q30" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R30" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S30" s="18">
+        <v>1</v>
+      </c>
+      <c r="T30" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U30" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V30" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W30" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X30" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y30" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z30" s="108" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA30" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB30" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC30" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ30" s="41">
+        <v>1</v>
+      </c>
+      <c r="AK30" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL30" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM30" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX30" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD30" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE30" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF30" s="3"/>
+      <c r="BG30" s="3"/>
+      <c r="BH30" s="3"/>
+      <c r="BI30" s="3"/>
+      <c r="BJ30" s="31"/>
+      <c r="BK30" s="60"/>
+      <c r="BL30" s="3"/>
+      <c r="BM30" s="3"/>
+      <c r="BN30" s="3"/>
+      <c r="BW30" s="60"/>
+      <c r="BX30" s="3"/>
+      <c r="BY30" s="3"/>
+      <c r="BZ30" s="3"/>
+      <c r="CI30" s="30"/>
+      <c r="CJ30" s="30"/>
+      <c r="CK30" s="30"/>
+      <c r="CL30" s="30"/>
+      <c r="CM30" s="30"/>
+      <c r="CN30" s="30"/>
+      <c r="CO30" s="30"/>
+      <c r="CP30" s="30"/>
+      <c r="CQ30" s="30"/>
+      <c r="CR30" s="30"/>
+      <c r="CS30" s="30"/>
+      <c r="CT30" s="30"/>
+      <c r="CU30" s="30"/>
+      <c r="CV30" s="30"/>
+      <c r="CW30" s="30"/>
+      <c r="CX30" s="30"/>
+      <c r="CY30" s="30"/>
+      <c r="CZ30" s="30"/>
+      <c r="DA30" s="30"/>
+      <c r="DB30" s="30"/>
+      <c r="DC30" s="30"/>
+      <c r="DD30" s="30"/>
+      <c r="DE30" s="30"/>
+      <c r="DF30" s="30"/>
+      <c r="DG30" s="30"/>
+      <c r="DH30" s="30"/>
+      <c r="DI30" s="30"/>
+      <c r="DJ30" s="30"/>
+      <c r="DK30" s="30"/>
+      <c r="DL30" s="30"/>
+      <c r="DM30" s="30"/>
+      <c r="DN30" s="30"/>
+      <c r="DO30" s="30"/>
+      <c r="DP30" s="30"/>
+      <c r="DQ30" s="30"/>
+      <c r="DR30" s="30"/>
+    </row>
+    <row r="31" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="30" t="s">
+        <v>88</v>
+      </c>
+      <c r="B31" s="114" t="s">
+        <v>17</v>
+      </c>
+      <c r="C31" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D31" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="E31" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F31" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H31" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="I31" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J31" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K31" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L31" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M31" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N31" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O31" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P31" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q31" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X31" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y31" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z31" s="108" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB31" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC31" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ31" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK31" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL31" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM31" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX31" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD31" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE31" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF31" s="3"/>
+      <c r="BG31" s="3"/>
+      <c r="BH31" s="3"/>
+      <c r="BI31" s="3"/>
+      <c r="BJ31" s="31"/>
+      <c r="BK31" s="60"/>
+      <c r="BL31" s="3"/>
+      <c r="BM31" s="3"/>
+      <c r="BN31" s="3"/>
+      <c r="BW31" s="60"/>
+      <c r="BX31" s="3"/>
+      <c r="BY31" s="3"/>
+      <c r="BZ31" s="3"/>
+      <c r="CI31" s="30"/>
+      <c r="CJ31" s="30"/>
+      <c r="CK31" s="30"/>
+      <c r="CL31" s="30"/>
+      <c r="CM31" s="30"/>
+      <c r="CN31" s="30"/>
+      <c r="CO31" s="30"/>
+      <c r="CP31" s="30"/>
+      <c r="CQ31" s="30"/>
+      <c r="CR31" s="30"/>
+      <c r="CS31" s="30"/>
+      <c r="CT31" s="30"/>
+      <c r="CU31" s="30"/>
+      <c r="CV31" s="30"/>
+      <c r="CW31" s="30"/>
+      <c r="CX31" s="30"/>
+      <c r="CY31" s="30"/>
+      <c r="CZ31" s="30"/>
+      <c r="DA31" s="30"/>
+      <c r="DB31" s="30"/>
+      <c r="DC31" s="30"/>
+      <c r="DD31" s="30"/>
+      <c r="DE31" s="30"/>
+      <c r="DF31" s="30"/>
+      <c r="DG31" s="30"/>
+      <c r="DH31" s="30"/>
+      <c r="DI31" s="30"/>
+      <c r="DJ31" s="30"/>
+      <c r="DK31" s="30"/>
+      <c r="DL31" s="30"/>
+      <c r="DM31" s="30"/>
+      <c r="DN31" s="30"/>
+      <c r="DO31" s="30"/>
+      <c r="DP31" s="30"/>
+      <c r="DQ31" s="30"/>
+      <c r="DR31" s="30"/>
+    </row>
+    <row r="32" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B32" s="112" t="s">
+        <v>18</v>
+      </c>
+      <c r="C32" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D32" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="E32" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F32" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H32" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="I32" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J32" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K32" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L32" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M32" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N32" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O32" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P32" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q32" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X32" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y32" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z32" s="108" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB32" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC32" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ32" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK32" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL32" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM32" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX32" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD32" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE32" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF32" s="3"/>
+      <c r="BG32" s="3"/>
+      <c r="BH32" s="3"/>
+      <c r="BI32" s="3"/>
+      <c r="BJ32" s="31"/>
+      <c r="BK32" s="60"/>
+      <c r="BL32" s="3"/>
+      <c r="BM32" s="3"/>
+      <c r="BN32" s="3"/>
+      <c r="BW32" s="60"/>
+      <c r="BX32" s="3"/>
+      <c r="BY32" s="3"/>
+      <c r="BZ32" s="3"/>
+      <c r="CI32" s="30"/>
+      <c r="CJ32" s="30"/>
+      <c r="CK32" s="30"/>
+      <c r="CL32" s="30"/>
+      <c r="CM32" s="30"/>
+      <c r="CN32" s="30"/>
+      <c r="CO32" s="30"/>
+      <c r="CP32" s="30"/>
+      <c r="CQ32" s="30"/>
+      <c r="CR32" s="30"/>
+      <c r="CS32" s="30"/>
+      <c r="CT32" s="30"/>
+      <c r="CU32" s="30"/>
+      <c r="CV32" s="30"/>
+      <c r="CW32" s="30"/>
+      <c r="CX32" s="30"/>
+      <c r="CY32" s="30"/>
+      <c r="CZ32" s="30"/>
+      <c r="DA32" s="30"/>
+      <c r="DB32" s="30"/>
+      <c r="DC32" s="30"/>
+      <c r="DD32" s="30"/>
+      <c r="DE32" s="30"/>
+      <c r="DF32" s="30"/>
+      <c r="DG32" s="30"/>
+      <c r="DH32" s="30"/>
+      <c r="DI32" s="30"/>
+      <c r="DJ32" s="30"/>
+      <c r="DK32" s="30"/>
+      <c r="DL32" s="30"/>
+      <c r="DM32" s="30"/>
+      <c r="DN32" s="30"/>
+      <c r="DO32" s="30"/>
+      <c r="DP32" s="30"/>
+      <c r="DQ32" s="30"/>
+      <c r="DR32" s="30"/>
+    </row>
+    <row r="33" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="30" t="s">
+        <v>90</v>
+      </c>
+      <c r="B33" s="112" t="s">
+        <v>19</v>
+      </c>
+      <c r="C33" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D33" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="E33" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F33" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H33" s="29">
+        <v>1</v>
+      </c>
+      <c r="I33" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J33" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K33" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M33" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N33" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O33" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P33" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q33" s="19">
+        <v>2</v>
+      </c>
+      <c r="R33" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S33" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T33" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U33" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V33" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W33" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X33" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y33" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z33" s="108" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA33" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB33" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC33" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI33" s="3">
+        <v>1</v>
+      </c>
+      <c r="AJ33" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK33" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL33" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM33" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS33" s="3">
+        <v>1</v>
+      </c>
+      <c r="AT33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX33" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD33" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE33" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF33" s="3"/>
+      <c r="BG33" s="3"/>
+      <c r="BH33" s="3"/>
+      <c r="BI33" s="3"/>
+      <c r="BJ33" s="31"/>
+      <c r="BK33" s="60"/>
+      <c r="BL33" s="3"/>
+      <c r="BM33" s="3"/>
+      <c r="BN33" s="3"/>
+      <c r="BW33" s="60"/>
+      <c r="BX33" s="3"/>
+      <c r="BY33" s="3"/>
+      <c r="BZ33" s="3"/>
+      <c r="CI33" s="30"/>
+      <c r="CJ33" s="30"/>
+      <c r="CK33" s="30"/>
+      <c r="CL33" s="30"/>
+      <c r="CM33" s="30"/>
+      <c r="CN33" s="30"/>
+      <c r="CO33" s="30"/>
+      <c r="CP33" s="30"/>
+      <c r="CQ33" s="30"/>
+      <c r="CR33" s="30"/>
+      <c r="CS33" s="30"/>
+      <c r="CT33" s="30"/>
+      <c r="CU33" s="30"/>
+      <c r="CV33" s="30"/>
+      <c r="CW33" s="30"/>
+      <c r="CX33" s="30"/>
+      <c r="CY33" s="30"/>
+      <c r="CZ33" s="30"/>
+      <c r="DA33" s="30"/>
+      <c r="DB33" s="30"/>
+      <c r="DC33" s="30"/>
+      <c r="DD33" s="30"/>
+      <c r="DE33" s="30"/>
+      <c r="DF33" s="30"/>
+      <c r="DG33" s="30"/>
+      <c r="DH33" s="30"/>
+      <c r="DI33" s="30"/>
+      <c r="DJ33" s="30"/>
+      <c r="DK33" s="30"/>
+      <c r="DL33" s="30"/>
+      <c r="DM33" s="30"/>
+      <c r="DN33" s="30"/>
+      <c r="DO33" s="30"/>
+      <c r="DP33" s="30"/>
+      <c r="DQ33" s="30"/>
+      <c r="DR33" s="30"/>
+    </row>
+    <row r="34" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B34" s="112" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="29">
+        <v>1</v>
+      </c>
+      <c r="D34" s="32">
+        <v>4</v>
+      </c>
+      <c r="E34" s="29">
+        <v>1</v>
+      </c>
+      <c r="F34" s="29">
+        <v>4</v>
+      </c>
+      <c r="G34" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H34" s="29">
+        <v>1</v>
+      </c>
+      <c r="I34" s="32">
+        <v>6</v>
+      </c>
+      <c r="J34" s="32">
+        <v>4</v>
+      </c>
+      <c r="K34" s="32">
+        <v>2</v>
+      </c>
+      <c r="L34" s="40">
+        <v>4</v>
+      </c>
+      <c r="M34" s="32">
+        <v>9</v>
+      </c>
+      <c r="N34" s="26">
+        <v>1</v>
+      </c>
+      <c r="O34" s="19">
+        <v>7</v>
+      </c>
+      <c r="P34" s="19">
+        <v>3</v>
+      </c>
+      <c r="Q34" s="19">
+        <v>1</v>
+      </c>
+      <c r="R34" s="18">
+        <v>5</v>
+      </c>
+      <c r="S34" s="18">
+        <v>2</v>
+      </c>
+      <c r="T34" s="18">
+        <v>2</v>
+      </c>
+      <c r="U34" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V34" s="18">
+        <v>2</v>
+      </c>
+      <c r="W34" s="18">
+        <v>5</v>
+      </c>
+      <c r="X34" s="27">
+        <v>10</v>
+      </c>
+      <c r="Y34" s="44">
+        <v>2</v>
+      </c>
+      <c r="Z34" s="107">
+        <v>6</v>
+      </c>
+      <c r="AA34" s="18">
+        <v>1</v>
+      </c>
+      <c r="AB34" s="19">
+        <v>1</v>
+      </c>
+      <c r="AC34" s="23">
+        <v>3</v>
+      </c>
+      <c r="AD34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE34" s="3">
+        <v>1</v>
+      </c>
+      <c r="AF34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG34" s="3">
+        <v>3</v>
+      </c>
+      <c r="AH34" s="3">
+        <v>3</v>
+      </c>
+      <c r="AI34" s="3">
+        <v>3</v>
+      </c>
+      <c r="AJ34" s="41">
+        <v>3</v>
+      </c>
+      <c r="AK34" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL34" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM34" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP34" s="3">
+        <v>2</v>
+      </c>
+      <c r="AQ34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS34" s="3">
+        <v>2</v>
+      </c>
+      <c r="AT34" s="1">
+        <v>5</v>
+      </c>
+      <c r="AU34" s="1">
+        <v>2</v>
+      </c>
+      <c r="AV34" s="3">
+        <v>4</v>
+      </c>
+      <c r="AW34" s="1">
+        <v>3</v>
+      </c>
+      <c r="AX34" s="34">
+        <v>2</v>
+      </c>
+      <c r="AY34" s="3">
+        <v>3</v>
+      </c>
+      <c r="AZ34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA34" s="3">
+        <v>1</v>
+      </c>
+      <c r="BB34" s="3">
+        <v>2</v>
+      </c>
+      <c r="BC34" s="3">
+        <v>1</v>
+      </c>
+      <c r="BD34" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE34" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BH34" s="3"/>
+      <c r="BJ34" s="34"/>
+      <c r="BK34" s="60"/>
+      <c r="BL34" s="3"/>
+      <c r="BM34" s="3"/>
+      <c r="BN34" s="3"/>
+      <c r="BW34" s="60"/>
+      <c r="BX34" s="3"/>
+      <c r="BY34" s="3"/>
+      <c r="BZ34" s="3"/>
+      <c r="CI34" s="30"/>
+      <c r="CJ34" s="30"/>
+      <c r="CK34" s="30"/>
+      <c r="CL34" s="30"/>
+      <c r="CM34" s="30"/>
+      <c r="CN34" s="30"/>
+      <c r="CO34" s="30"/>
+      <c r="CP34" s="30"/>
+      <c r="CQ34" s="30"/>
+      <c r="CR34" s="30"/>
+      <c r="CS34" s="30"/>
+      <c r="CT34" s="30"/>
+      <c r="CU34" s="30"/>
+      <c r="CV34" s="30"/>
+      <c r="CW34" s="30"/>
+      <c r="CX34" s="30"/>
+      <c r="CY34" s="30"/>
+      <c r="CZ34" s="30"/>
+      <c r="DA34" s="30"/>
+      <c r="DB34" s="30"/>
+      <c r="DC34" s="30"/>
+      <c r="DD34" s="30"/>
+      <c r="DE34" s="30"/>
+      <c r="DF34" s="30"/>
+      <c r="DG34" s="30"/>
+      <c r="DH34" s="30"/>
+      <c r="DI34" s="30"/>
+      <c r="DJ34" s="30"/>
+      <c r="DK34" s="30"/>
+      <c r="DL34" s="30"/>
+      <c r="DM34" s="30"/>
+      <c r="DN34" s="30"/>
+      <c r="DO34" s="30"/>
+      <c r="DP34" s="30"/>
+      <c r="DQ34" s="30"/>
+      <c r="DR34" s="30"/>
+    </row>
+    <row r="35" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="30" t="s">
+        <v>92</v>
+      </c>
+      <c r="B35" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="C35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="E35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="I35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="J35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="K35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="L35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="M35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="N35" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="O35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="P35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="R35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="S35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="T35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="U35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="V35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="W35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="X35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z35" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ35" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK35" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL35" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM35" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP35" s="3">
+        <v>2</v>
+      </c>
+      <c r="AQ35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX35" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY35" s="3">
+        <v>1</v>
+      </c>
+      <c r="AZ35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD35" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE35" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF35" s="3"/>
+      <c r="BG35" s="3"/>
+      <c r="BH35" s="3"/>
+      <c r="BI35" s="3"/>
+      <c r="BJ35" s="31"/>
+      <c r="BK35" s="60"/>
+      <c r="BL35" s="3"/>
+      <c r="BM35" s="3"/>
+      <c r="BN35" s="3"/>
+      <c r="BW35" s="60"/>
+      <c r="BX35" s="3"/>
+      <c r="BY35" s="3"/>
+      <c r="BZ35" s="3"/>
+      <c r="CI35" s="30"/>
+      <c r="CJ35" s="30"/>
+      <c r="CK35" s="30"/>
+      <c r="CL35" s="30"/>
+      <c r="CM35" s="30"/>
+      <c r="CN35" s="30"/>
+      <c r="CO35" s="30"/>
+      <c r="CP35" s="30"/>
+      <c r="CQ35" s="30"/>
+      <c r="CR35" s="30"/>
+      <c r="CS35" s="30"/>
+      <c r="CT35" s="30"/>
+      <c r="CU35" s="30"/>
+      <c r="CV35" s="30"/>
+      <c r="CW35" s="30"/>
+      <c r="CX35" s="30"/>
+      <c r="CY35" s="30"/>
+      <c r="CZ35" s="30"/>
+      <c r="DA35" s="30"/>
+      <c r="DB35" s="30"/>
+      <c r="DC35" s="30"/>
+      <c r="DD35" s="30"/>
+      <c r="DE35" s="30"/>
+      <c r="DF35" s="30"/>
+      <c r="DG35" s="30"/>
+      <c r="DH35" s="30"/>
+      <c r="DI35" s="30"/>
+      <c r="DJ35" s="30"/>
+      <c r="DK35" s="30"/>
+      <c r="DL35" s="30"/>
+      <c r="DM35" s="30"/>
+      <c r="DN35" s="30"/>
+      <c r="DO35" s="30"/>
+      <c r="DP35" s="30"/>
+      <c r="DQ35" s="30"/>
+      <c r="DR35" s="30"/>
+    </row>
+    <row r="36" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B36" s="112" t="s">
+        <v>21</v>
+      </c>
+      <c r="C36" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D36" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="E36" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F36" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H36" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="I36" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J36" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K36" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L36" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M36" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N36" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O36" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P36" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q36" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R36" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="S36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T36" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="U36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X36" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y36" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z36" s="108" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB36" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC36" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ36" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK36" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL36" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM36" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT36" s="1">
+        <v>3</v>
+      </c>
+      <c r="AU36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX36" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD36" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE36" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG36" s="3"/>
+      <c r="BH36" s="3"/>
+      <c r="BI36" s="3"/>
+      <c r="BJ36" s="31"/>
+      <c r="BK36" s="60"/>
+      <c r="BL36" s="3"/>
+      <c r="BM36" s="3"/>
+      <c r="BN36" s="3"/>
+      <c r="BW36" s="60"/>
+      <c r="BX36" s="3"/>
+      <c r="BY36" s="3"/>
+      <c r="BZ36" s="3"/>
+      <c r="CI36" s="30"/>
+      <c r="CJ36" s="30"/>
+      <c r="CK36" s="30"/>
+      <c r="CL36" s="30"/>
+      <c r="CM36" s="30"/>
+      <c r="CN36" s="30"/>
+      <c r="CO36" s="30"/>
+      <c r="CP36" s="30"/>
+      <c r="CQ36" s="30"/>
+      <c r="CR36" s="30"/>
+      <c r="CS36" s="30"/>
+      <c r="CT36" s="30"/>
+      <c r="CU36" s="30"/>
+      <c r="CV36" s="30"/>
+      <c r="CW36" s="30"/>
+      <c r="CX36" s="30"/>
+      <c r="CY36" s="30"/>
+      <c r="CZ36" s="30"/>
+      <c r="DA36" s="30"/>
+      <c r="DB36" s="30"/>
+      <c r="DC36" s="30"/>
+      <c r="DD36" s="30"/>
+      <c r="DE36" s="30"/>
+      <c r="DF36" s="30"/>
+      <c r="DG36" s="30"/>
+      <c r="DH36" s="30"/>
+      <c r="DI36" s="30"/>
+      <c r="DJ36" s="30"/>
+      <c r="DK36" s="30"/>
+      <c r="DL36" s="30"/>
+      <c r="DM36" s="30"/>
+      <c r="DN36" s="30"/>
+      <c r="DO36" s="30"/>
+      <c r="DP36" s="30"/>
+      <c r="DQ36" s="30"/>
+      <c r="DR36" s="30"/>
+    </row>
+    <row r="37" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B37" s="112" t="s">
+        <v>22</v>
+      </c>
+      <c r="C37" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D37" s="32">
+        <v>2</v>
+      </c>
+      <c r="E37" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F37" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H37" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="I37" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J37" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K37" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L37" s="40">
+        <v>1</v>
+      </c>
+      <c r="M37" s="32">
+        <v>2</v>
+      </c>
+      <c r="N37" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O37" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P37" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q37" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R37" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="S37" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T37" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="U37" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V37" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W37" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X37" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y37" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z37" s="108" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA37" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB37" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC37" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ37" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK37" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL37" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM37" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX37" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD37" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE37" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF37" s="3"/>
+      <c r="BG37" s="3"/>
+      <c r="BH37" s="3"/>
+      <c r="BI37" s="3"/>
+      <c r="BJ37" s="31"/>
+      <c r="BK37" s="60"/>
+      <c r="BL37" s="3"/>
+      <c r="BM37" s="3"/>
+      <c r="BN37" s="3"/>
+      <c r="BW37" s="60"/>
+      <c r="BX37" s="3"/>
+      <c r="BY37" s="3"/>
+      <c r="BZ37" s="3"/>
+      <c r="CI37" s="30"/>
+      <c r="CJ37" s="30"/>
+      <c r="CK37" s="30"/>
+      <c r="CL37" s="30"/>
+      <c r="CM37" s="30"/>
+      <c r="CN37" s="30"/>
+      <c r="CO37" s="30"/>
+      <c r="CP37" s="30"/>
+      <c r="CQ37" s="30"/>
+      <c r="CR37" s="30"/>
+      <c r="CS37" s="30"/>
+      <c r="CT37" s="30"/>
+      <c r="CU37" s="30"/>
+      <c r="CV37" s="30"/>
+      <c r="CW37" s="30"/>
+      <c r="CX37" s="30"/>
+      <c r="CY37" s="30"/>
+      <c r="CZ37" s="30"/>
+      <c r="DA37" s="30"/>
+      <c r="DB37" s="30"/>
+      <c r="DC37" s="30"/>
+      <c r="DD37" s="30"/>
+      <c r="DE37" s="30"/>
+      <c r="DF37" s="30"/>
+      <c r="DG37" s="30"/>
+      <c r="DH37" s="30"/>
+      <c r="DI37" s="30"/>
+      <c r="DJ37" s="30"/>
+      <c r="DK37" s="30"/>
+      <c r="DL37" s="30"/>
+      <c r="DM37" s="30"/>
+      <c r="DN37" s="30"/>
+      <c r="DO37" s="30"/>
+      <c r="DP37" s="30"/>
+      <c r="DQ37" s="30"/>
+      <c r="DR37" s="30"/>
+    </row>
+    <row r="38" spans="1:122" s="30" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="30" t="s">
+        <v>95</v>
+      </c>
+      <c r="B38" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="C38" s="29"/>
+      <c r="D38" s="32"/>
+      <c r="E38" s="29"/>
+      <c r="F38" s="29"/>
+      <c r="G38" s="29"/>
+      <c r="H38" s="29"/>
+      <c r="I38" s="32"/>
+      <c r="J38" s="32"/>
+      <c r="K38" s="32"/>
+      <c r="L38" s="40"/>
+      <c r="M38" s="32"/>
+      <c r="N38" s="26"/>
+      <c r="O38" s="32"/>
+      <c r="P38" s="32"/>
+      <c r="Q38" s="32"/>
+      <c r="R38" s="36"/>
+      <c r="S38" s="29"/>
+      <c r="T38" s="36"/>
+      <c r="U38" s="29"/>
+      <c r="V38" s="29"/>
+      <c r="W38" s="29"/>
+      <c r="X38" s="27"/>
+      <c r="Y38" s="44"/>
+      <c r="Z38" s="108"/>
+      <c r="AA38" s="29"/>
+      <c r="AB38" s="32"/>
+      <c r="AC38" s="27"/>
+      <c r="AD38" s="41"/>
+      <c r="AE38" s="41"/>
+      <c r="AF38" s="41"/>
+      <c r="AG38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ38" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK38" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL38" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM38" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR38" s="1">
+        <v>2</v>
+      </c>
+      <c r="AS38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX38" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD38" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE38" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF38" s="3"/>
+      <c r="BG38" s="3"/>
+      <c r="BH38" s="3"/>
+      <c r="BI38" s="3"/>
+      <c r="BJ38" s="31"/>
+      <c r="BK38" s="60"/>
+      <c r="BL38" s="3"/>
+      <c r="BM38" s="3"/>
+      <c r="BN38" s="3"/>
+      <c r="BW38" s="60"/>
+      <c r="BX38" s="3"/>
+      <c r="BY38" s="3"/>
+      <c r="BZ38" s="3"/>
+    </row>
+    <row r="39" spans="1:122" s="38" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="38" t="s">
+        <v>96</v>
+      </c>
+      <c r="B39" s="115" t="s">
+        <v>23</v>
+      </c>
+      <c r="C39" s="52">
+        <v>3</v>
+      </c>
+      <c r="D39" s="53">
+        <v>3</v>
+      </c>
+      <c r="E39" s="52">
+        <v>2</v>
+      </c>
+      <c r="F39" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="H39" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="I39" s="53">
+        <v>4</v>
+      </c>
+      <c r="J39" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="K39" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="L39" s="54">
+        <v>1</v>
+      </c>
+      <c r="M39" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="N39" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="O39" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="P39" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q39" s="53">
+        <v>1</v>
+      </c>
+      <c r="R39" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="S39" s="56">
+        <v>1</v>
+      </c>
+      <c r="T39" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="U39" s="52">
+        <v>2</v>
+      </c>
+      <c r="V39" s="52">
+        <v>4</v>
+      </c>
+      <c r="W39" s="52">
+        <v>5</v>
+      </c>
+      <c r="X39" s="4">
+        <v>5</v>
+      </c>
+      <c r="Y39" s="4">
+        <v>9</v>
+      </c>
+      <c r="Z39" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA39" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB39" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC39" s="38">
+        <v>2</v>
+      </c>
+      <c r="AD39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH39" s="4">
+        <v>2</v>
+      </c>
+      <c r="AI39" s="4">
+        <v>4</v>
+      </c>
+      <c r="AJ39" s="4">
+        <v>1</v>
+      </c>
+      <c r="AK39" s="4">
+        <v>1</v>
+      </c>
+      <c r="AL39" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN39" s="38">
+        <v>1</v>
+      </c>
+      <c r="AO39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP39" s="4">
+        <v>4</v>
+      </c>
+      <c r="AQ39" s="4">
+        <v>1</v>
+      </c>
+      <c r="AR39" s="38">
+        <v>2</v>
+      </c>
+      <c r="AS39" s="4">
+        <v>8</v>
+      </c>
+      <c r="AT39" s="38">
+        <v>5</v>
+      </c>
+      <c r="AU39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV39" s="4">
+        <v>2</v>
+      </c>
+      <c r="AW39" s="38">
+        <v>5</v>
+      </c>
+      <c r="AX39" s="67">
+        <v>1</v>
+      </c>
+      <c r="AY39" s="58">
+        <v>5</v>
+      </c>
+      <c r="AZ39" s="38">
+        <v>1</v>
+      </c>
+      <c r="BA39" s="4">
+        <v>2</v>
+      </c>
+      <c r="BB39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC39" s="4">
+        <v>1</v>
+      </c>
+      <c r="BD39" s="89" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE39" s="89" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG39" s="4"/>
+      <c r="BH39" s="4"/>
+      <c r="BJ39" s="67"/>
+      <c r="BK39" s="58"/>
+      <c r="BM39" s="4"/>
+      <c r="BN39" s="4"/>
+      <c r="BW39" s="58"/>
+      <c r="BY39" s="4"/>
+      <c r="BZ39" s="4"/>
+      <c r="CI39" s="30"/>
+      <c r="CJ39" s="30"/>
+      <c r="CK39" s="30"/>
+      <c r="CL39" s="30"/>
+      <c r="CM39" s="30"/>
+      <c r="CN39" s="30"/>
+      <c r="CO39" s="30"/>
+      <c r="CP39" s="30"/>
+      <c r="CQ39" s="30"/>
+      <c r="CR39" s="30"/>
+      <c r="CS39" s="30"/>
+      <c r="CT39" s="30"/>
+      <c r="CU39" s="30"/>
+      <c r="CV39" s="30"/>
+      <c r="CW39" s="30"/>
+      <c r="CX39" s="30"/>
+      <c r="CY39" s="30"/>
+      <c r="CZ39" s="30"/>
+      <c r="DA39" s="30"/>
+      <c r="DB39" s="30"/>
+      <c r="DC39" s="30"/>
+      <c r="DD39" s="30"/>
+      <c r="DE39" s="30"/>
+      <c r="DF39" s="30"/>
+      <c r="DG39" s="30"/>
+      <c r="DH39" s="30"/>
+      <c r="DI39" s="30"/>
+      <c r="DJ39" s="30"/>
+      <c r="DK39" s="30"/>
+      <c r="DL39" s="30"/>
+      <c r="DM39" s="30"/>
+      <c r="DN39" s="30"/>
+      <c r="DO39" s="30"/>
+      <c r="DP39" s="30"/>
+      <c r="DQ39" s="30"/>
+      <c r="DR39" s="30"/>
+    </row>
+    <row r="40" spans="1:122" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B40" s="81" t="s">
+        <v>30</v>
+      </c>
+      <c r="C40" s="82"/>
+      <c r="D40" s="82"/>
+      <c r="E40" s="82"/>
+      <c r="F40" s="82"/>
+      <c r="G40" s="82"/>
+      <c r="AA40" s="1"/>
+      <c r="AB40" s="1"/>
+      <c r="AC40" s="1"/>
+      <c r="AD40" s="1"/>
+      <c r="AE40" s="1"/>
+      <c r="AF40" s="1"/>
+      <c r="AG40" s="1"/>
+      <c r="AH40" s="1"/>
+      <c r="AI40" s="1"/>
+      <c r="AJ40" s="1"/>
+      <c r="AK40" s="1"/>
+      <c r="CI40" s="30"/>
+      <c r="CJ40" s="30"/>
+      <c r="CK40" s="30"/>
+      <c r="CL40" s="30"/>
+      <c r="CM40" s="30"/>
+      <c r="CN40" s="30"/>
+      <c r="CO40" s="30"/>
+      <c r="CP40" s="30"/>
+      <c r="CQ40" s="30"/>
+      <c r="CR40" s="30"/>
+      <c r="CS40" s="30"/>
+      <c r="CT40" s="30"/>
+      <c r="CU40" s="30"/>
+      <c r="CV40" s="30"/>
+      <c r="CW40" s="30"/>
+      <c r="CX40" s="30"/>
+      <c r="CY40" s="30"/>
+      <c r="CZ40" s="30"/>
+      <c r="DA40" s="30"/>
+      <c r="DB40" s="30"/>
+      <c r="DC40" s="30"/>
+      <c r="DD40" s="30"/>
+      <c r="DE40" s="30"/>
+      <c r="DF40" s="30"/>
+      <c r="DG40" s="30"/>
+      <c r="DH40" s="30"/>
+      <c r="DI40" s="30"/>
+      <c r="DJ40" s="30"/>
+      <c r="DK40" s="30"/>
+      <c r="DL40" s="30"/>
+      <c r="DM40" s="30"/>
+      <c r="DN40" s="30"/>
+      <c r="DO40" s="30"/>
+      <c r="DP40" s="30"/>
+      <c r="DQ40" s="30"/>
+      <c r="DR40" s="30"/>
+    </row>
+    <row r="41" spans="1:122" x14ac:dyDescent="0.2">
+      <c r="CI41" s="30"/>
+      <c r="CJ41" s="30"/>
+      <c r="CK41" s="30"/>
+      <c r="CL41" s="30"/>
+      <c r="CM41" s="30"/>
+      <c r="CN41" s="30"/>
+      <c r="CO41" s="30"/>
+      <c r="CP41" s="30"/>
+      <c r="CQ41" s="30"/>
+      <c r="CR41" s="30"/>
+      <c r="CS41" s="30"/>
+      <c r="CT41" s="30"/>
+      <c r="CU41" s="30"/>
+      <c r="CV41" s="30"/>
+      <c r="CW41" s="30"/>
+      <c r="CX41" s="30"/>
+      <c r="CY41" s="30"/>
+      <c r="CZ41" s="30"/>
+      <c r="DA41" s="30"/>
+      <c r="DB41" s="30"/>
+      <c r="DC41" s="30"/>
+      <c r="DD41" s="30"/>
+      <c r="DE41" s="30"/>
+      <c r="DF41" s="30"/>
+      <c r="DG41" s="30"/>
+      <c r="DH41" s="30"/>
+      <c r="DI41" s="30"/>
+      <c r="DJ41" s="30"/>
+      <c r="DK41" s="30"/>
+      <c r="DL41" s="30"/>
+      <c r="DM41" s="30"/>
+      <c r="DN41" s="30"/>
+      <c r="DO41" s="30"/>
+      <c r="DP41" s="30"/>
+      <c r="DQ41" s="30"/>
+      <c r="DR41" s="30"/>
+    </row>
+    <row r="42" spans="1:122" x14ac:dyDescent="0.2">
+      <c r="CI42" s="30"/>
+      <c r="CJ42" s="30"/>
+      <c r="CK42" s="30"/>
+      <c r="CL42" s="30"/>
+      <c r="CM42" s="30"/>
+      <c r="CN42" s="30"/>
+      <c r="CO42" s="30"/>
+      <c r="CP42" s="30"/>
+      <c r="CQ42" s="30"/>
+      <c r="CR42" s="30"/>
+      <c r="CS42" s="30"/>
+      <c r="CT42" s="30"/>
+      <c r="CU42" s="30"/>
+      <c r="CV42" s="30"/>
+      <c r="CW42" s="30"/>
+      <c r="CX42" s="30"/>
+      <c r="CY42" s="30"/>
+      <c r="CZ42" s="30"/>
+      <c r="DA42" s="30"/>
+      <c r="DB42" s="30"/>
+      <c r="DC42" s="30"/>
+      <c r="DD42" s="30"/>
+      <c r="DE42" s="30"/>
+      <c r="DF42" s="30"/>
+      <c r="DG42" s="30"/>
+      <c r="DH42" s="30"/>
+      <c r="DI42" s="30"/>
+      <c r="DJ42" s="30"/>
+      <c r="DK42" s="30"/>
+      <c r="DL42" s="30"/>
+      <c r="DM42" s="30"/>
+      <c r="DN42" s="30"/>
+      <c r="DO42" s="30"/>
+      <c r="DP42" s="30"/>
+      <c r="DQ42" s="30"/>
+      <c r="DR42" s="30"/>
+    </row>
+    <row r="43" spans="1:122" x14ac:dyDescent="0.2">
+      <c r="CI43" s="30"/>
+      <c r="CJ43" s="30"/>
+      <c r="CK43" s="30"/>
+      <c r="CL43" s="30"/>
+      <c r="CM43" s="30"/>
+      <c r="CN43" s="30"/>
+      <c r="CO43" s="30"/>
+      <c r="CP43" s="30"/>
+      <c r="CQ43" s="30"/>
+      <c r="CR43" s="30"/>
+      <c r="CS43" s="30"/>
+      <c r="CT43" s="30"/>
+      <c r="CU43" s="30"/>
+      <c r="CV43" s="30"/>
+      <c r="CW43" s="30"/>
+      <c r="CX43" s="30"/>
+      <c r="CY43" s="30"/>
+      <c r="CZ43" s="30"/>
+      <c r="DA43" s="30"/>
+      <c r="DB43" s="30"/>
+      <c r="DC43" s="30"/>
+      <c r="DD43" s="30"/>
+      <c r="DE43" s="30"/>
+      <c r="DF43" s="30"/>
+      <c r="DG43" s="30"/>
+      <c r="DH43" s="30"/>
+      <c r="DI43" s="30"/>
+      <c r="DJ43" s="30"/>
+      <c r="DK43" s="30"/>
+      <c r="DL43" s="30"/>
+      <c r="DM43" s="30"/>
+      <c r="DN43" s="30"/>
+      <c r="DO43" s="30"/>
+      <c r="DP43" s="30"/>
+      <c r="DQ43" s="30"/>
+      <c r="DR43" s="30"/>
+    </row>
+  </sheetData>
+  <mergeCells count="23">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="BB4:BD4"/>
+    <mergeCell ref="BE4:BG4"/>
+    <mergeCell ref="BH4:BJ4"/>
+    <mergeCell ref="AM4:AO4"/>
+    <mergeCell ref="AP4:AR4"/>
+    <mergeCell ref="AS4:AU4"/>
+    <mergeCell ref="AV4:AX4"/>
+    <mergeCell ref="AY4:BA4"/>
+    <mergeCell ref="U4:W4"/>
+    <mergeCell ref="X4:Z4"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Q4"/>
+    <mergeCell ref="R4:T4"/>
+    <mergeCell ref="BZ4:CB4"/>
+    <mergeCell ref="CC4:CE4"/>
+    <mergeCell ref="CF4:CH4"/>
+    <mergeCell ref="BK4:BM4"/>
+    <mergeCell ref="BN4:BP4"/>
+    <mergeCell ref="BQ4:BS4"/>
+    <mergeCell ref="BT4:BV4"/>
+    <mergeCell ref="BW4:BY4"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:DT40"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A40" sqref="A40:XFD40"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="11.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="23.140625" style="1" customWidth="1"/>
+    <col min="3" max="9" width="9.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="10" max="14" width="9.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="13.28515625" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="38" width="9.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="39" max="62" width="9.140625" style="1"/>
+    <col min="63" max="86" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="87" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:87" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:87" s="80" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="116" t="s">
+        <v>97</v>
+      </c>
+      <c r="B2" s="83" t="s">
+        <v>33</v>
+      </c>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="83"/>
+      <c r="O2" s="83"/>
+    </row>
+    <row r="3" spans="1:87" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="5"/>
+      <c r="M3" s="3"/>
+      <c r="N3" s="4"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="4"/>
+      <c r="Z3" s="4"/>
+      <c r="AA3" s="41"/>
+      <c r="AB3" s="41"/>
+      <c r="AC3" s="41"/>
+      <c r="AD3" s="41"/>
+      <c r="AE3" s="41"/>
+      <c r="AF3" s="41"/>
+      <c r="AG3" s="41"/>
+      <c r="AH3" s="41"/>
+      <c r="AI3" s="41"/>
+      <c r="AJ3" s="41"/>
+      <c r="AK3" s="41"/>
+      <c r="AL3" s="41"/>
+      <c r="BJ3" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:87" x14ac:dyDescent="0.2">
+      <c r="A4" s="121" t="s">
+        <v>98</v>
+      </c>
+      <c r="B4" s="125"/>
+      <c r="C4" s="127">
+        <v>2022</v>
+      </c>
+      <c r="D4" s="128"/>
+      <c r="E4" s="128"/>
+      <c r="F4" s="128"/>
+      <c r="G4" s="128"/>
+      <c r="H4" s="128"/>
+      <c r="I4" s="128"/>
+      <c r="J4" s="128"/>
+      <c r="K4" s="128"/>
+      <c r="L4" s="128"/>
+      <c r="M4" s="128"/>
+      <c r="N4" s="129"/>
+      <c r="O4" s="117"/>
+      <c r="P4" s="117"/>
+      <c r="Q4" s="117"/>
+      <c r="R4" s="117"/>
+      <c r="S4" s="117"/>
+      <c r="T4" s="117"/>
+      <c r="U4" s="118">
+        <v>2023</v>
+      </c>
+      <c r="V4" s="118"/>
+      <c r="W4" s="118"/>
+      <c r="X4" s="117"/>
+      <c r="Y4" s="117"/>
+      <c r="Z4" s="120"/>
+      <c r="AA4" s="104"/>
+      <c r="AB4" s="104"/>
+      <c r="AC4" s="104"/>
+      <c r="AD4" s="104"/>
+      <c r="AE4" s="104"/>
+      <c r="AF4" s="109">
+        <v>2024</v>
+      </c>
+      <c r="AG4" s="104"/>
+      <c r="AH4" s="104"/>
+      <c r="AI4" s="104"/>
+      <c r="AJ4" s="104"/>
+      <c r="AK4" s="104"/>
+      <c r="AL4" s="104"/>
+      <c r="AM4" s="119"/>
+      <c r="AN4" s="117"/>
+      <c r="AO4" s="117"/>
+      <c r="AP4" s="117"/>
+      <c r="AQ4" s="117"/>
+      <c r="AR4" s="117"/>
+      <c r="AS4" s="118">
+        <v>2025</v>
+      </c>
+      <c r="AT4" s="118"/>
+      <c r="AU4" s="118"/>
+      <c r="AV4" s="117"/>
+      <c r="AW4" s="117"/>
+      <c r="AX4" s="120"/>
+      <c r="AY4" s="119"/>
+      <c r="AZ4" s="117"/>
+      <c r="BA4" s="117"/>
+      <c r="BB4" s="117"/>
+      <c r="BC4" s="117"/>
+      <c r="BD4" s="117"/>
+      <c r="BE4" s="118">
+        <v>2026</v>
+      </c>
+      <c r="BF4" s="118"/>
+      <c r="BG4" s="118"/>
+      <c r="BH4" s="117"/>
+      <c r="BI4" s="117"/>
+      <c r="BJ4" s="120"/>
+      <c r="BK4" s="119"/>
+      <c r="BL4" s="117"/>
+      <c r="BM4" s="117"/>
+      <c r="BN4" s="117"/>
+      <c r="BO4" s="117"/>
+      <c r="BP4" s="117"/>
+      <c r="BQ4" s="118">
+        <v>2026</v>
+      </c>
+      <c r="BR4" s="118"/>
+      <c r="BS4" s="118"/>
+      <c r="BT4" s="117"/>
+      <c r="BU4" s="117"/>
+      <c r="BV4" s="120"/>
+      <c r="BW4" s="119"/>
+      <c r="BX4" s="117"/>
+      <c r="BY4" s="117"/>
+      <c r="BZ4" s="117"/>
+      <c r="CA4" s="117"/>
+      <c r="CB4" s="117"/>
+      <c r="CC4" s="118">
+        <v>2027</v>
+      </c>
+      <c r="CD4" s="118"/>
+      <c r="CE4" s="118"/>
+      <c r="CF4" s="117"/>
+      <c r="CG4" s="117"/>
+      <c r="CH4" s="120"/>
+    </row>
+    <row r="5" spans="1:87" x14ac:dyDescent="0.2">
+      <c r="A5" s="130"/>
+      <c r="B5" s="131"/>
+      <c r="C5" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="H5" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="I5" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="J5" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="K5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="L5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="M5" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="N5" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="O5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="P5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="R5" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="S5" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="T5" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="U5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="V5" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="W5" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="X5" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y5" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z5" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="AA5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD5" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="AE5" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF5" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="AH5" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI5" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ5" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK5" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="AL5" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="AM5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="AO5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AP5" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="AQ5" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AR5" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="AS5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="AT5" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU5" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="AV5" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="AW5" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="AX5" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="AY5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="AZ5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="BA5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="BB5" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="BC5" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="BD5" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="BE5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="BF5" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG5" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="BH5" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="BI5" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="BJ5" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="BK5" s="70" t="s">
+        <v>3</v>
+      </c>
+      <c r="BL5" s="71" t="s">
+        <v>4</v>
+      </c>
+      <c r="BM5" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="BN5" s="73" t="s">
+        <v>6</v>
+      </c>
+      <c r="BO5" s="73" t="s">
+        <v>7</v>
+      </c>
+      <c r="BP5" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="BQ5" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="BR5" s="73" t="s">
+        <v>1</v>
+      </c>
+      <c r="BS5" s="73" t="s">
+        <v>2</v>
+      </c>
+      <c r="BT5" s="73" t="s">
+        <v>10</v>
+      </c>
+      <c r="BU5" s="73" t="s">
+        <v>11</v>
+      </c>
+      <c r="BV5" s="69" t="s">
+        <v>12</v>
+      </c>
+      <c r="BW5" s="70" t="s">
+        <v>3</v>
+      </c>
+      <c r="BX5" s="71" t="s">
+        <v>4</v>
+      </c>
+      <c r="BY5" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="BZ5" s="73" t="s">
+        <v>6</v>
+      </c>
+      <c r="CA5" s="73" t="s">
+        <v>7</v>
+      </c>
+      <c r="CB5" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="CC5" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="CD5" s="73" t="s">
+        <v>1</v>
+      </c>
+      <c r="CE5" s="73" t="s">
+        <v>2</v>
+      </c>
+      <c r="CF5" s="73" t="s">
+        <v>10</v>
+      </c>
+      <c r="CG5" s="73" t="s">
+        <v>11</v>
+      </c>
+      <c r="CH5" s="69" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="12"/>
+      <c r="C6" s="13"/>
+      <c r="D6" s="13"/>
+      <c r="E6" s="14"/>
+      <c r="F6" s="14"/>
+      <c r="G6" s="14"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="14"/>
+      <c r="L6" s="14"/>
+      <c r="M6" s="14"/>
+      <c r="N6" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O6" s="13"/>
+      <c r="P6" s="13"/>
+      <c r="Q6" s="14"/>
+      <c r="R6" s="14"/>
+      <c r="S6" s="14"/>
+      <c r="T6" s="14"/>
+      <c r="U6" s="14"/>
+      <c r="V6" s="14"/>
+      <c r="W6" s="14"/>
+      <c r="X6" s="14"/>
+      <c r="Y6" s="14"/>
+      <c r="Z6" s="16"/>
+      <c r="AA6" s="14"/>
+      <c r="AB6" s="14"/>
+      <c r="AC6" s="14"/>
+      <c r="AD6" s="14"/>
+      <c r="AE6" s="14"/>
+      <c r="AF6" s="14"/>
+      <c r="AG6" s="14"/>
+      <c r="AH6" s="14"/>
+      <c r="AI6" s="14"/>
+      <c r="AJ6" s="14"/>
+      <c r="AK6" s="14"/>
+      <c r="AL6" s="16"/>
+      <c r="AX6" s="66" t="s">
+        <v>39</v>
+      </c>
+      <c r="BJ6" s="30"/>
+      <c r="BK6" s="30"/>
+      <c r="BL6" s="30"/>
+      <c r="BM6" s="30"/>
+      <c r="BN6" s="30"/>
+      <c r="BO6" s="30"/>
+      <c r="BP6" s="30"/>
+      <c r="BQ6" s="30"/>
+      <c r="BR6" s="30"/>
+      <c r="BS6" s="30"/>
+      <c r="BT6" s="30"/>
+      <c r="BU6" s="30"/>
+      <c r="BV6" s="30"/>
+      <c r="BW6" s="30"/>
+      <c r="BX6" s="30"/>
+      <c r="BY6" s="30"/>
+      <c r="BZ6" s="30"/>
+      <c r="CA6" s="30"/>
+      <c r="CB6" s="30"/>
+      <c r="CC6" s="30"/>
+      <c r="CD6" s="30"/>
+      <c r="CE6" s="30"/>
+      <c r="CF6" s="30"/>
+      <c r="CG6" s="30"/>
+      <c r="CH6" s="30"/>
+      <c r="CI6" s="30"/>
+    </row>
+    <row r="7" spans="1:87" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="110">
+        <v>100000000</v>
+      </c>
+      <c r="B7" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="29">
+        <v>55</v>
+      </c>
+      <c r="D7" s="32">
+        <v>75</v>
+      </c>
+      <c r="E7" s="29">
+        <v>62</v>
+      </c>
+      <c r="F7" s="29">
+        <v>61</v>
+      </c>
+      <c r="G7" s="29">
+        <v>65</v>
+      </c>
+      <c r="H7" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="I7" s="32">
+        <v>94</v>
+      </c>
+      <c r="J7" s="32">
+        <v>86</v>
+      </c>
+      <c r="K7" s="32">
+        <v>110</v>
+      </c>
+      <c r="L7" s="40">
+        <v>56</v>
+      </c>
+      <c r="M7" s="32">
+        <v>33</v>
+      </c>
+      <c r="N7" s="26">
+        <v>40</v>
+      </c>
+      <c r="O7" s="19">
+        <v>37</v>
+      </c>
+      <c r="P7" s="19">
+        <v>15</v>
+      </c>
+      <c r="Q7" s="19">
+        <v>24</v>
+      </c>
+      <c r="R7" s="18">
+        <v>36</v>
+      </c>
+      <c r="S7" s="18">
+        <v>41</v>
+      </c>
+      <c r="T7" s="18">
+        <v>74</v>
+      </c>
+      <c r="U7" s="18">
+        <v>60</v>
+      </c>
+      <c r="V7" s="18">
+        <v>92</v>
+      </c>
+      <c r="W7" s="18">
+        <v>39</v>
+      </c>
+      <c r="X7" s="27">
+        <v>62</v>
+      </c>
+      <c r="Y7" s="27">
+        <v>42</v>
+      </c>
+      <c r="Z7" s="107">
+        <v>39</v>
+      </c>
+      <c r="AA7" s="18">
+        <v>18</v>
+      </c>
+      <c r="AB7" s="19">
+        <v>53</v>
+      </c>
+      <c r="AC7" s="23">
+        <v>165</v>
+      </c>
+      <c r="AD7" s="3">
+        <v>68</v>
+      </c>
+      <c r="AE7" s="3">
+        <v>43</v>
+      </c>
+      <c r="AF7" s="3">
+        <v>4</v>
+      </c>
+      <c r="AG7" s="1">
+        <v>22</v>
+      </c>
+      <c r="AH7" s="3">
+        <v>27</v>
+      </c>
+      <c r="AI7" s="3">
+        <v>26</v>
+      </c>
+      <c r="AJ7" s="41">
+        <v>38</v>
+      </c>
+      <c r="AK7" s="41">
+        <v>19</v>
+      </c>
+      <c r="AL7" s="31">
+        <v>23</v>
+      </c>
+      <c r="AM7" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN7" s="1">
+        <v>7</v>
+      </c>
+      <c r="AO7" s="3">
+        <v>26</v>
+      </c>
+      <c r="AP7" s="3">
+        <v>11</v>
+      </c>
+      <c r="AQ7" s="3">
+        <v>21</v>
+      </c>
+      <c r="AR7" s="1">
+        <v>23</v>
+      </c>
+      <c r="AS7" s="3">
+        <v>35</v>
+      </c>
+      <c r="AT7" s="1">
+        <v>15</v>
+      </c>
+      <c r="AU7" s="1">
+        <v>18</v>
+      </c>
+      <c r="AV7" s="1">
+        <v>17</v>
+      </c>
+      <c r="AW7" s="1">
+        <v>17</v>
+      </c>
+      <c r="AX7" s="34">
+        <v>15</v>
+      </c>
+      <c r="AY7" s="1">
+        <v>11</v>
+      </c>
+      <c r="AZ7" s="1">
+        <v>5</v>
+      </c>
+      <c r="BA7" s="3">
+        <v>3</v>
+      </c>
+      <c r="BB7" s="3">
+        <v>3</v>
+      </c>
+      <c r="BC7" s="3">
+        <v>10</v>
+      </c>
+      <c r="BD7" s="87">
+        <v>21</v>
+      </c>
+      <c r="BE7" s="88">
+        <v>15</v>
+      </c>
+      <c r="BF7" s="1"/>
+      <c r="BG7" s="1"/>
+      <c r="BH7" s="1"/>
+      <c r="BI7" s="1"/>
+      <c r="BJ7" s="34"/>
+      <c r="BK7" s="60"/>
+      <c r="BL7" s="1"/>
+      <c r="BM7" s="3"/>
+      <c r="BN7" s="3"/>
+      <c r="BW7" s="60"/>
+      <c r="BX7" s="1"/>
+      <c r="BY7" s="3"/>
+      <c r="BZ7" s="3"/>
+    </row>
+    <row r="8" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B8" s="112" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="29">
+        <v>41</v>
+      </c>
+      <c r="D8" s="32">
+        <v>57</v>
+      </c>
+      <c r="E8" s="29">
+        <v>43</v>
+      </c>
+      <c r="F8" s="29">
+        <v>43</v>
+      </c>
+      <c r="G8" s="29">
+        <v>46</v>
+      </c>
+      <c r="H8" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="I8" s="32">
+        <v>70</v>
+      </c>
+      <c r="J8" s="32">
+        <v>59</v>
+      </c>
+      <c r="K8" s="32">
+        <v>82</v>
+      </c>
+      <c r="L8" s="40">
+        <v>45</v>
+      </c>
+      <c r="M8" s="32">
+        <v>24</v>
+      </c>
+      <c r="N8" s="26">
+        <v>33</v>
+      </c>
+      <c r="O8" s="19">
+        <v>24</v>
+      </c>
+      <c r="P8" s="19">
+        <v>8</v>
+      </c>
+      <c r="Q8" s="19">
+        <v>13</v>
+      </c>
+      <c r="R8" s="18">
+        <v>12</v>
+      </c>
+      <c r="S8" s="18">
+        <v>29</v>
+      </c>
+      <c r="T8" s="18">
+        <v>51</v>
+      </c>
+      <c r="U8" s="18">
+        <v>44</v>
+      </c>
+      <c r="V8" s="18">
+        <v>51</v>
+      </c>
+      <c r="W8" s="18">
+        <v>22</v>
+      </c>
+      <c r="X8" s="27">
+        <v>35</v>
+      </c>
+      <c r="Y8" s="27">
+        <v>33</v>
+      </c>
+      <c r="Z8" s="107">
+        <v>28</v>
+      </c>
+      <c r="AA8" s="18">
+        <v>17</v>
+      </c>
+      <c r="AB8" s="19">
+        <v>18</v>
+      </c>
+      <c r="AC8" s="23">
+        <v>118</v>
+      </c>
+      <c r="AD8" s="3">
+        <v>3</v>
+      </c>
+      <c r="AE8" s="3">
+        <v>32</v>
+      </c>
+      <c r="AF8" s="3">
+        <v>23</v>
+      </c>
+      <c r="AG8" s="1">
+        <v>11</v>
+      </c>
+      <c r="AH8" s="3">
+        <v>16</v>
+      </c>
+      <c r="AI8" s="3">
+        <v>18</v>
+      </c>
+      <c r="AJ8" s="41">
+        <v>22</v>
+      </c>
+      <c r="AK8" s="41">
+        <v>7</v>
+      </c>
+      <c r="AL8" s="31">
+        <v>9</v>
+      </c>
+      <c r="AM8" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN8" s="1">
+        <v>3</v>
+      </c>
+      <c r="AO8" s="3">
+        <v>15</v>
+      </c>
+      <c r="AP8" s="3">
+        <v>7</v>
+      </c>
+      <c r="AQ8" s="3">
+        <v>5</v>
+      </c>
+      <c r="AR8" s="1">
+        <v>15</v>
+      </c>
+      <c r="AS8" s="3">
+        <v>2</v>
+      </c>
+      <c r="AT8" s="1">
+        <v>11</v>
+      </c>
+      <c r="AU8" s="1">
+        <v>13</v>
+      </c>
+      <c r="AV8" s="1">
+        <v>12</v>
+      </c>
+      <c r="AW8" s="1">
+        <v>13</v>
+      </c>
+      <c r="AX8" s="34">
+        <v>14</v>
+      </c>
+      <c r="AY8" s="1">
+        <v>3</v>
+      </c>
+      <c r="AZ8" s="1">
+        <v>4</v>
+      </c>
+      <c r="BA8" s="3">
+        <v>3</v>
+      </c>
+      <c r="BB8" s="3">
+        <v>2</v>
+      </c>
+      <c r="BC8" s="3">
+        <v>9</v>
+      </c>
+      <c r="BD8" s="87">
+        <v>12</v>
+      </c>
+      <c r="BE8" s="88">
+        <v>12</v>
+      </c>
+      <c r="BJ8" s="34"/>
+      <c r="BK8" s="60"/>
+      <c r="BM8" s="3"/>
+      <c r="BN8" s="3"/>
+      <c r="BW8" s="60"/>
+      <c r="BY8" s="3"/>
+      <c r="BZ8" s="3"/>
+    </row>
+    <row r="9" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B9" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="32">
+        <v>2</v>
+      </c>
+      <c r="E9" s="29">
+        <v>3</v>
+      </c>
+      <c r="F9" s="29">
+        <v>2</v>
+      </c>
+      <c r="G9" s="29">
+        <v>3</v>
+      </c>
+      <c r="H9" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="I9" s="32">
+        <v>10</v>
+      </c>
+      <c r="J9" s="32">
+        <v>1</v>
+      </c>
+      <c r="K9" s="32">
+        <v>5</v>
+      </c>
+      <c r="L9" s="40">
+        <v>4</v>
+      </c>
+      <c r="M9" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N9" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O9" s="19">
+        <v>2</v>
+      </c>
+      <c r="P9" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q9" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R9" s="18">
+        <v>5</v>
+      </c>
+      <c r="S9" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T9" s="18">
+        <v>9</v>
+      </c>
+      <c r="U9" s="18">
+        <v>7</v>
+      </c>
+      <c r="V9" s="18">
+        <v>4</v>
+      </c>
+      <c r="W9" s="18">
+        <v>4</v>
+      </c>
+      <c r="X9" s="27">
+        <v>9</v>
+      </c>
+      <c r="Y9" s="27">
+        <v>3</v>
+      </c>
+      <c r="Z9" s="107">
+        <v>1</v>
+      </c>
+      <c r="AA9" s="18">
+        <v>1</v>
+      </c>
+      <c r="AB9" s="19">
+        <v>18</v>
+      </c>
+      <c r="AC9" s="23">
+        <v>3</v>
+      </c>
+      <c r="AD9" s="3">
+        <v>4</v>
+      </c>
+      <c r="AE9" s="3">
+        <v>3</v>
+      </c>
+      <c r="AF9" s="3">
+        <v>13</v>
+      </c>
+      <c r="AG9" s="1">
+        <v>2</v>
+      </c>
+      <c r="AH9" s="3">
+        <v>4</v>
+      </c>
+      <c r="AI9" s="3">
+        <v>1</v>
+      </c>
+      <c r="AJ9" s="41">
+        <v>2</v>
+      </c>
+      <c r="AK9" s="41">
+        <v>1</v>
+      </c>
+      <c r="AL9" s="31">
+        <v>1</v>
+      </c>
+      <c r="AM9" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ9" s="3">
+        <v>7</v>
+      </c>
+      <c r="AR9" s="1">
+        <v>1</v>
+      </c>
+      <c r="AS9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT9" s="1">
+        <v>1</v>
+      </c>
+      <c r="AU9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW9" s="1">
+        <v>1</v>
+      </c>
+      <c r="AX9" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY9" s="1">
+        <v>1</v>
+      </c>
+      <c r="AZ9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD9" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE9" s="88">
+        <v>1</v>
+      </c>
+      <c r="BG9" s="3"/>
+      <c r="BH9" s="3"/>
+      <c r="BJ9" s="31"/>
+      <c r="BK9" s="60"/>
+      <c r="BL9" s="3"/>
+      <c r="BM9" s="3"/>
+      <c r="BN9" s="3"/>
+      <c r="BW9" s="60"/>
+      <c r="BX9" s="3"/>
+      <c r="BY9" s="3"/>
+      <c r="BZ9" s="3"/>
+    </row>
+    <row r="10" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B10" s="112" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H10" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="I10" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J10" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K10" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L10" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M10" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N10" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O10" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P10" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q10" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X10" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y10" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z10" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB10" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC10" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ10" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK10" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL10" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM10" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX10" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD10" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE10" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF10" s="3"/>
+      <c r="BG10" s="3"/>
+      <c r="BH10" s="3"/>
+      <c r="BI10" s="3"/>
+      <c r="BJ10" s="31"/>
+      <c r="BK10" s="60"/>
+      <c r="BL10" s="3"/>
+      <c r="BM10" s="3"/>
+      <c r="BN10" s="3"/>
+      <c r="BW10" s="60"/>
+      <c r="BX10" s="3"/>
+      <c r="BY10" s="3"/>
+      <c r="BZ10" s="3"/>
+    </row>
+    <row r="11" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B11" s="112" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H11" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="I11" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J11" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K11" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L11" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M11" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N11" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O11" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P11" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q11" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X11" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y11" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z11" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB11" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC11" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ11" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK11" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL11" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM11" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX11" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD11" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE11" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF11" s="3"/>
+      <c r="BG11" s="3"/>
+      <c r="BH11" s="3"/>
+      <c r="BI11" s="3"/>
+      <c r="BJ11" s="31"/>
+      <c r="BK11" s="60"/>
+      <c r="BL11" s="3"/>
+      <c r="BM11" s="3"/>
+      <c r="BN11" s="3"/>
+      <c r="BW11" s="60"/>
+      <c r="BX11" s="3"/>
+      <c r="BY11" s="3"/>
+      <c r="BZ11" s="3"/>
+    </row>
+    <row r="12" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B12" s="112" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="29">
+        <v>1</v>
+      </c>
+      <c r="F12" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="I12" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J12" s="32">
+        <v>4</v>
+      </c>
+      <c r="K12" s="32">
+        <v>1</v>
+      </c>
+      <c r="L12" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M12" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N12" s="26">
+        <v>1</v>
+      </c>
+      <c r="O12" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P12" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q12" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R12" s="18">
+        <v>1</v>
+      </c>
+      <c r="S12" s="18">
+        <v>1</v>
+      </c>
+      <c r="T12" s="18">
+        <v>1</v>
+      </c>
+      <c r="U12" s="18">
+        <v>1</v>
+      </c>
+      <c r="V12" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W12" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X12" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y12" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z12" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA12" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB12" s="19">
+        <v>7</v>
+      </c>
+      <c r="AC12" s="27">
+        <v>42</v>
+      </c>
+      <c r="AD12" s="3">
+        <v>29</v>
+      </c>
+      <c r="AE12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF12" s="3">
+        <v>1</v>
+      </c>
+      <c r="AG12" s="1">
+        <v>1</v>
+      </c>
+      <c r="AH12" s="3">
+        <v>1</v>
+      </c>
+      <c r="AI12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ12" s="41">
+        <v>3</v>
+      </c>
+      <c r="AK12" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL12" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM12" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS12" s="3">
+        <v>1</v>
+      </c>
+      <c r="AT12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX12" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD12" s="88">
+        <v>1</v>
+      </c>
+      <c r="BE12" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF12" s="3"/>
+      <c r="BG12" s="3"/>
+      <c r="BH12" s="3"/>
+      <c r="BI12" s="3"/>
+      <c r="BJ12" s="31"/>
+      <c r="BK12" s="60"/>
+      <c r="BL12" s="3"/>
+      <c r="BM12" s="3"/>
+      <c r="BN12" s="3"/>
+      <c r="BW12" s="60"/>
+      <c r="BX12" s="3"/>
+      <c r="BY12" s="3"/>
+      <c r="BZ12" s="3"/>
+    </row>
+    <row r="13" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B13" s="112" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="29">
+        <v>1</v>
+      </c>
+      <c r="D13" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="29">
+        <v>1</v>
+      </c>
+      <c r="F13" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="29">
+        <v>1</v>
+      </c>
+      <c r="H13" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="I13" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J13" s="32">
+        <v>1</v>
+      </c>
+      <c r="K13" s="32">
+        <v>1</v>
+      </c>
+      <c r="L13" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M13" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N13" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O13" s="19">
+        <v>1</v>
+      </c>
+      <c r="P13" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q13" s="19">
+        <v>6</v>
+      </c>
+      <c r="R13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W13" s="18">
+        <v>3</v>
+      </c>
+      <c r="X13" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y13" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z13" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB13" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC13" s="27">
+        <v>1</v>
+      </c>
+      <c r="AD13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ13" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK13" s="41">
+        <v>1</v>
+      </c>
+      <c r="AL13" s="31">
+        <v>1</v>
+      </c>
+      <c r="AM13" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR13" s="1">
+        <v>1</v>
+      </c>
+      <c r="AS13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX13" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB13" s="3">
+        <v>1</v>
+      </c>
+      <c r="BC13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD13" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE13" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF13" s="3"/>
+      <c r="BG13" s="3"/>
+      <c r="BH13" s="3"/>
+      <c r="BI13" s="3"/>
+      <c r="BJ13" s="31"/>
+      <c r="BK13" s="60"/>
+      <c r="BL13" s="3"/>
+      <c r="BM13" s="3"/>
+      <c r="BN13" s="3"/>
+      <c r="BW13" s="60"/>
+      <c r="BX13" s="3"/>
+      <c r="BY13" s="3"/>
+      <c r="BZ13" s="3"/>
+    </row>
+    <row r="14" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="112" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="29">
+        <v>11</v>
+      </c>
+      <c r="D14" s="32">
+        <v>16</v>
+      </c>
+      <c r="E14" s="29">
+        <v>14</v>
+      </c>
+      <c r="F14" s="29">
+        <v>11</v>
+      </c>
+      <c r="G14" s="29">
+        <v>15</v>
+      </c>
+      <c r="H14" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="I14" s="32">
+        <v>13</v>
+      </c>
+      <c r="J14" s="32">
+        <v>21</v>
+      </c>
+      <c r="K14" s="32">
+        <v>6</v>
+      </c>
+      <c r="L14" s="40">
+        <v>7</v>
+      </c>
+      <c r="M14" s="32">
+        <v>6</v>
+      </c>
+      <c r="N14" s="26">
+        <v>4</v>
+      </c>
+      <c r="O14" s="19">
+        <v>10</v>
+      </c>
+      <c r="P14" s="19">
+        <v>7</v>
+      </c>
+      <c r="Q14" s="19">
+        <v>4</v>
+      </c>
+      <c r="R14" s="18">
+        <v>18</v>
+      </c>
+      <c r="S14" s="18">
+        <v>5</v>
+      </c>
+      <c r="T14" s="18">
+        <v>11</v>
+      </c>
+      <c r="U14" s="18">
+        <v>2</v>
+      </c>
+      <c r="V14" s="18">
+        <v>37</v>
+      </c>
+      <c r="W14" s="18">
+        <v>10</v>
+      </c>
+      <c r="X14" s="27">
+        <v>16</v>
+      </c>
+      <c r="Y14" s="27">
+        <v>6</v>
+      </c>
+      <c r="Z14" s="107">
+        <v>7</v>
+      </c>
+      <c r="AA14" s="18">
+        <v>1</v>
+      </c>
+      <c r="AB14" s="19">
+        <v>10</v>
+      </c>
+      <c r="AC14" s="27">
+        <v>1</v>
+      </c>
+      <c r="AD14" s="3">
+        <v>3</v>
+      </c>
+      <c r="AE14" s="3">
+        <v>8</v>
+      </c>
+      <c r="AF14" s="3">
+        <v>2</v>
+      </c>
+      <c r="AG14" s="1">
+        <v>8</v>
+      </c>
+      <c r="AH14" s="3">
+        <v>3</v>
+      </c>
+      <c r="AI14" s="3">
+        <v>7</v>
+      </c>
+      <c r="AJ14" s="41">
+        <v>1</v>
+      </c>
+      <c r="AK14" s="41">
+        <v>1</v>
+      </c>
+      <c r="AL14" s="31">
+        <v>12</v>
+      </c>
+      <c r="AM14" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN14" s="1">
+        <v>1</v>
+      </c>
+      <c r="AO14" s="3">
+        <v>9</v>
+      </c>
+      <c r="AP14" s="3">
+        <v>4</v>
+      </c>
+      <c r="AQ14" s="3">
+        <v>8</v>
+      </c>
+      <c r="AR14" s="1">
+        <v>6</v>
+      </c>
+      <c r="AS14" s="3">
+        <v>14</v>
+      </c>
+      <c r="AT14" s="1">
+        <v>3</v>
+      </c>
+      <c r="AU14" s="1">
+        <v>5</v>
+      </c>
+      <c r="AV14" s="3">
+        <v>1</v>
+      </c>
+      <c r="AW14" s="1">
+        <v>2</v>
+      </c>
+      <c r="AX14" s="34">
+        <v>1</v>
+      </c>
+      <c r="AY14" s="1">
+        <v>4</v>
+      </c>
+      <c r="AZ14" s="3">
+        <v>1</v>
+      </c>
+      <c r="BA14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD14" s="87">
+        <v>8</v>
+      </c>
+      <c r="BE14" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BH14" s="3"/>
+      <c r="BJ14" s="34"/>
+      <c r="BK14" s="60"/>
+      <c r="BM14" s="3"/>
+      <c r="BN14" s="3"/>
+      <c r="BW14" s="60"/>
+      <c r="BY14" s="3"/>
+      <c r="BZ14" s="3"/>
+    </row>
+    <row r="15" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="I15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="J15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="K15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="L15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="M15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="N15" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="O15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="P15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="R15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="S15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="T15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="U15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="V15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="W15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="X15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z15" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ15" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK15" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL15" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM15" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ15" s="3">
+        <v>1</v>
+      </c>
+      <c r="AR15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV15" s="3">
+        <v>1</v>
+      </c>
+      <c r="AW15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX15" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY15" s="1">
+        <v>3</v>
+      </c>
+      <c r="AZ15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD15" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE15" s="88">
+        <v>2</v>
+      </c>
+      <c r="BF15" s="3"/>
+      <c r="BG15" s="3"/>
+      <c r="BH15" s="3"/>
+      <c r="BI15" s="3"/>
+      <c r="BJ15" s="31"/>
+      <c r="BK15" s="60"/>
+      <c r="BL15" s="3"/>
+      <c r="BM15" s="3"/>
+      <c r="BN15" s="3"/>
+      <c r="BW15" s="60"/>
+      <c r="BX15" s="3"/>
+      <c r="BY15" s="3"/>
+      <c r="BZ15" s="3"/>
+    </row>
+    <row r="16" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" s="112" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="36">
+        <v>2</v>
+      </c>
+      <c r="D16" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="36">
+        <v>3</v>
+      </c>
+      <c r="G16" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H16" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="I16" s="32">
+        <v>1</v>
+      </c>
+      <c r="J16" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K16" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L16" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M16" s="32">
+        <v>1</v>
+      </c>
+      <c r="N16" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O16" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P16" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q16" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X16" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y16" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z16" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB16" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC16" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ16" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK16" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL16" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM16" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV16" s="3">
+        <v>3</v>
+      </c>
+      <c r="AW16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX16" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC16" s="3">
+        <v>1</v>
+      </c>
+      <c r="BD16" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE16" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF16" s="3"/>
+      <c r="BG16" s="3"/>
+      <c r="BH16" s="3"/>
+      <c r="BI16" s="3"/>
+      <c r="BJ16" s="31"/>
+      <c r="BK16" s="60"/>
+      <c r="BL16" s="3"/>
+      <c r="BM16" s="3"/>
+      <c r="BN16" s="3"/>
+      <c r="BW16" s="60"/>
+      <c r="BX16" s="3"/>
+      <c r="BY16" s="3"/>
+      <c r="BZ16" s="3"/>
+    </row>
+    <row r="17" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B17" s="112" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="I17" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J17" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K17" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L17" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M17" s="32">
+        <v>2</v>
+      </c>
+      <c r="N17" s="26">
+        <v>2</v>
+      </c>
+      <c r="O17" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P17" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q17" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R17" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S17" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T17" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U17" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V17" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W17" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X17" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y17" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z17" s="34">
+        <v>3</v>
+      </c>
+      <c r="AA17" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB17" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC17" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD17" s="3">
+        <v>1</v>
+      </c>
+      <c r="AE17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH17" s="3">
+        <v>1</v>
+      </c>
+      <c r="AI17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ17" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK17" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL17" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM17" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX17" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD17" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE17" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF17" s="3"/>
+      <c r="BG17" s="3"/>
+      <c r="BH17" s="3"/>
+      <c r="BI17" s="3"/>
+      <c r="BJ17" s="31"/>
+      <c r="BK17" s="60"/>
+      <c r="BL17" s="3"/>
+      <c r="BM17" s="3"/>
+      <c r="BN17" s="3"/>
+      <c r="BW17" s="60"/>
+      <c r="BX17" s="3"/>
+      <c r="BY17" s="3"/>
+      <c r="BZ17" s="3"/>
+    </row>
+    <row r="18" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B18" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="J18" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="K18" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="L18" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="M18" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="N18" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="O18" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="P18" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q18" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="R18" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="S18" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="T18" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="U18" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="V18" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="W18" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="X18" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y18" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z18" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA18" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB18" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC18" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ18" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK18" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL18" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM18" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX18" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD18" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE18" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF18" s="3"/>
+      <c r="BG18" s="3"/>
+      <c r="BH18" s="3"/>
+      <c r="BI18" s="3"/>
+      <c r="BJ18" s="31"/>
+      <c r="BK18" s="60"/>
+      <c r="BL18" s="3"/>
+      <c r="BM18" s="3"/>
+      <c r="BN18" s="3"/>
+      <c r="BW18" s="60"/>
+      <c r="BX18" s="3"/>
+      <c r="BY18" s="3"/>
+      <c r="BZ18" s="3"/>
+    </row>
+    <row r="19" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B19" s="112" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="36">
+        <v>2</v>
+      </c>
+      <c r="G19" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="I19" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J19" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K19" s="32">
+        <v>15</v>
+      </c>
+      <c r="L19" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M19" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N19" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O19" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P19" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q19" s="19">
+        <v>1</v>
+      </c>
+      <c r="R19" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S19" s="18">
+        <v>6</v>
+      </c>
+      <c r="T19" s="18">
+        <v>2</v>
+      </c>
+      <c r="U19" s="29">
+        <v>6</v>
+      </c>
+      <c r="V19" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="W19" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="X19" s="27">
+        <v>2</v>
+      </c>
+      <c r="Y19" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z19" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA19" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB19" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC19" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD19" s="3">
+        <v>1</v>
+      </c>
+      <c r="AE19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF19" s="3">
+        <v>1</v>
+      </c>
+      <c r="AG19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH19" s="3">
+        <v>2</v>
+      </c>
+      <c r="AI19" s="3"/>
+      <c r="AJ19" s="41">
+        <v>1</v>
+      </c>
+      <c r="AK19" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL19" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM19" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN19" s="1">
+        <v>3</v>
+      </c>
+      <c r="AO19" s="3">
+        <v>2</v>
+      </c>
+      <c r="AP19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW19" s="1">
+        <v>1</v>
+      </c>
+      <c r="AX19" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD19" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE19" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF19" s="3"/>
+      <c r="BG19" s="3"/>
+      <c r="BH19" s="3"/>
+      <c r="BJ19" s="31"/>
+      <c r="BK19" s="60"/>
+      <c r="BM19" s="3"/>
+      <c r="BN19" s="3"/>
+      <c r="BW19" s="60"/>
+      <c r="BY19" s="3"/>
+      <c r="BZ19" s="3"/>
+    </row>
+    <row r="20" spans="1:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="87"/>
+      <c r="B20" s="113"/>
+      <c r="C20" s="36"/>
+      <c r="D20" s="36"/>
+      <c r="E20" s="36"/>
+      <c r="F20" s="36"/>
+      <c r="G20" s="36"/>
+      <c r="H20" s="36"/>
+      <c r="I20" s="32"/>
+      <c r="J20" s="32"/>
+      <c r="K20" s="32"/>
+      <c r="L20" s="42"/>
+      <c r="M20" s="32"/>
+      <c r="N20" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="O20" s="19"/>
+      <c r="P20" s="19"/>
+      <c r="Q20" s="19"/>
+      <c r="X20" s="30"/>
+      <c r="Y20" s="30"/>
+      <c r="Z20" s="34"/>
+      <c r="AA20" s="18"/>
+      <c r="AB20" s="19"/>
+      <c r="AH20" s="3"/>
+      <c r="AI20" s="3"/>
+      <c r="AJ20" s="41"/>
+      <c r="AK20" s="41"/>
+      <c r="AL20" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="AM20" s="30"/>
+      <c r="AO20" s="3"/>
+      <c r="AQ20" s="75"/>
+      <c r="AR20" s="75"/>
+      <c r="AU20" s="75"/>
+      <c r="AX20" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="AY20" s="59"/>
+      <c r="BA20" s="75"/>
+      <c r="BB20" s="75"/>
+      <c r="BC20" s="75"/>
+      <c r="BD20" s="75"/>
+      <c r="BG20" s="75"/>
+      <c r="BJ20" s="30"/>
+      <c r="BK20" s="30"/>
+      <c r="BL20" s="30"/>
+      <c r="BM20" s="41"/>
+      <c r="BN20" s="30"/>
+      <c r="BO20" s="30"/>
+      <c r="BP20" s="30"/>
+      <c r="BQ20" s="30"/>
+      <c r="BR20" s="30"/>
+      <c r="BS20" s="30"/>
+      <c r="BT20" s="30"/>
+      <c r="BU20" s="30"/>
+      <c r="BV20" s="30"/>
+      <c r="BW20" s="30"/>
+      <c r="BX20" s="30"/>
+      <c r="BY20" s="41"/>
+      <c r="BZ20" s="30"/>
+      <c r="CA20" s="30"/>
+      <c r="CB20" s="30"/>
+      <c r="CC20" s="30"/>
+      <c r="CD20" s="30"/>
+      <c r="CE20" s="30"/>
+      <c r="CF20" s="30"/>
+      <c r="CG20" s="30"/>
+      <c r="CH20" s="30"/>
+      <c r="CI20" s="30"/>
+    </row>
+    <row r="21" spans="1:87" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="110">
+        <v>100000000</v>
+      </c>
+      <c r="B21" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="29">
+        <v>42</v>
+      </c>
+      <c r="D21" s="29">
+        <v>59</v>
+      </c>
+      <c r="E21" s="29">
+        <v>46</v>
+      </c>
+      <c r="F21" s="29">
+        <v>44</v>
+      </c>
+      <c r="G21" s="29">
+        <v>49</v>
+      </c>
+      <c r="H21" s="29">
+        <v>69</v>
+      </c>
+      <c r="I21" s="32">
+        <v>81</v>
+      </c>
+      <c r="J21" s="32">
+        <v>64</v>
+      </c>
+      <c r="K21" s="32">
+        <v>85</v>
+      </c>
+      <c r="L21" s="43">
+        <v>49</v>
+      </c>
+      <c r="M21" s="32">
+        <v>21</v>
+      </c>
+      <c r="N21" s="26">
+        <v>34</v>
+      </c>
+      <c r="O21" s="19">
+        <v>26</v>
+      </c>
+      <c r="P21" s="19">
+        <v>8</v>
+      </c>
+      <c r="Q21" s="19">
+        <v>13</v>
+      </c>
+      <c r="R21" s="18">
+        <v>17</v>
+      </c>
+      <c r="S21" s="18">
+        <v>30</v>
+      </c>
+      <c r="T21" s="18">
+        <v>60</v>
+      </c>
+      <c r="U21" s="18">
+        <v>48</v>
+      </c>
+      <c r="V21" s="18">
+        <v>55</v>
+      </c>
+      <c r="W21" s="23">
+        <v>24</v>
+      </c>
+      <c r="X21" s="27">
+        <v>44</v>
+      </c>
+      <c r="Y21" s="27">
+        <v>36</v>
+      </c>
+      <c r="Z21" s="107">
+        <v>29</v>
+      </c>
+      <c r="AA21" s="18">
+        <v>18</v>
+      </c>
+      <c r="AB21" s="19">
+        <v>43</v>
+      </c>
+      <c r="AC21" s="27">
+        <v>138</v>
+      </c>
+      <c r="AD21" s="3">
+        <v>59</v>
+      </c>
+      <c r="AE21" s="3">
+        <v>34</v>
+      </c>
+      <c r="AF21" s="3">
+        <v>33</v>
+      </c>
+      <c r="AG21" s="1">
+        <v>14</v>
+      </c>
+      <c r="AH21" s="3">
+        <v>21</v>
+      </c>
+      <c r="AI21" s="3">
+        <v>19</v>
+      </c>
+      <c r="AJ21" s="41">
+        <v>27</v>
+      </c>
+      <c r="AK21" s="41">
+        <v>8</v>
+      </c>
+      <c r="AL21" s="31" t="s">
+        <v>84</v>
+      </c>
+      <c r="AM21" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN21" s="1">
+        <v>3</v>
+      </c>
+      <c r="AO21" s="3">
+        <v>15</v>
+      </c>
+      <c r="AP21" s="3">
+        <v>7</v>
+      </c>
+      <c r="AQ21" s="3">
+        <v>13</v>
+      </c>
+      <c r="AR21" s="1">
+        <v>16</v>
+      </c>
+      <c r="AS21" s="3">
+        <v>21</v>
+      </c>
+      <c r="AT21" s="1">
+        <v>12</v>
+      </c>
+      <c r="AU21" s="1">
+        <v>13</v>
+      </c>
+      <c r="AV21" s="1">
+        <v>12</v>
+      </c>
+      <c r="AW21" s="1">
+        <v>14</v>
+      </c>
+      <c r="AX21" s="34">
+        <v>14</v>
+      </c>
+      <c r="AY21" s="3">
+        <v>7</v>
+      </c>
+      <c r="AZ21" s="1">
+        <v>4</v>
+      </c>
+      <c r="BA21" s="3">
+        <v>3</v>
+      </c>
+      <c r="BB21" s="3">
+        <v>2</v>
+      </c>
+      <c r="BC21" s="3">
+        <v>9</v>
+      </c>
+      <c r="BD21" s="87">
+        <v>13</v>
+      </c>
+      <c r="BE21" s="88">
+        <v>15</v>
+      </c>
+      <c r="BF21" s="1"/>
+      <c r="BG21" s="1"/>
+      <c r="BH21" s="1"/>
+      <c r="BI21" s="1"/>
+      <c r="BJ21" s="34"/>
+      <c r="BK21" s="60"/>
+      <c r="BL21" s="1"/>
+      <c r="BM21" s="3"/>
+      <c r="BN21" s="3"/>
+      <c r="BW21" s="60"/>
+      <c r="BX21" s="1"/>
+      <c r="BY21" s="3"/>
+      <c r="BZ21" s="3"/>
+    </row>
+    <row r="22" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B22" s="112" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="29">
+        <v>41</v>
+      </c>
+      <c r="D22" s="29">
+        <v>57</v>
+      </c>
+      <c r="E22" s="29">
+        <v>43</v>
+      </c>
+      <c r="F22" s="29">
+        <v>42</v>
+      </c>
+      <c r="G22" s="29">
+        <v>46</v>
+      </c>
+      <c r="H22" s="29">
+        <v>64</v>
+      </c>
+      <c r="I22" s="32">
+        <v>70</v>
+      </c>
+      <c r="J22" s="32">
+        <v>59</v>
+      </c>
+      <c r="K22" s="32">
+        <v>79</v>
+      </c>
+      <c r="L22" s="40">
+        <v>45</v>
+      </c>
+      <c r="M22" s="32">
+        <v>21</v>
+      </c>
+      <c r="N22" s="26">
+        <v>33</v>
+      </c>
+      <c r="O22" s="19">
+        <v>24</v>
+      </c>
+      <c r="P22" s="19">
+        <v>8</v>
+      </c>
+      <c r="Q22" s="19">
+        <v>13</v>
+      </c>
+      <c r="R22" s="18">
+        <v>12</v>
+      </c>
+      <c r="S22" s="18">
+        <v>29</v>
+      </c>
+      <c r="T22" s="18">
+        <v>50</v>
+      </c>
+      <c r="U22" s="18">
+        <v>40</v>
+      </c>
+      <c r="V22" s="18">
+        <v>51</v>
+      </c>
+      <c r="W22" s="18">
+        <v>20</v>
+      </c>
+      <c r="X22" s="27">
+        <v>35</v>
+      </c>
+      <c r="Y22" s="27">
+        <v>33</v>
+      </c>
+      <c r="Z22" s="107">
+        <v>28</v>
+      </c>
+      <c r="AA22" s="18">
+        <v>17</v>
+      </c>
+      <c r="AB22" s="19">
+        <v>18</v>
+      </c>
+      <c r="AC22" s="27">
+        <v>117</v>
+      </c>
+      <c r="AD22" s="3">
+        <v>3</v>
+      </c>
+      <c r="AE22" s="3">
+        <v>31</v>
+      </c>
+      <c r="AF22" s="3">
+        <v>19</v>
+      </c>
+      <c r="AG22" s="1">
+        <v>11</v>
+      </c>
+      <c r="AH22" s="3">
+        <v>16</v>
+      </c>
+      <c r="AI22" s="3">
+        <v>18</v>
+      </c>
+      <c r="AJ22" s="41">
+        <v>22</v>
+      </c>
+      <c r="AK22" s="41">
+        <v>7</v>
+      </c>
+      <c r="AL22" s="31">
+        <v>9</v>
+      </c>
+      <c r="AM22" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN22" s="1">
+        <v>3</v>
+      </c>
+      <c r="AO22" s="3">
+        <v>15</v>
+      </c>
+      <c r="AP22" s="3">
+        <v>7</v>
+      </c>
+      <c r="AQ22" s="3">
+        <v>5</v>
+      </c>
+      <c r="AR22" s="1">
+        <v>15</v>
+      </c>
+      <c r="AS22" s="3">
+        <v>2</v>
+      </c>
+      <c r="AT22" s="1">
+        <v>11</v>
+      </c>
+      <c r="AU22" s="1">
+        <v>13</v>
+      </c>
+      <c r="AV22" s="1">
+        <v>12</v>
+      </c>
+      <c r="AW22" s="1">
+        <v>13</v>
+      </c>
+      <c r="AX22" s="34">
+        <v>14</v>
+      </c>
+      <c r="AY22" s="3">
+        <v>3</v>
+      </c>
+      <c r="AZ22" s="1">
+        <v>4</v>
+      </c>
+      <c r="BA22" s="3">
+        <v>3</v>
+      </c>
+      <c r="BB22" s="3">
+        <v>2</v>
+      </c>
+      <c r="BC22" s="3">
+        <v>9</v>
+      </c>
+      <c r="BD22" s="87">
+        <v>12</v>
+      </c>
+      <c r="BE22" s="88">
+        <v>12</v>
+      </c>
+      <c r="BJ22" s="34"/>
+      <c r="BK22" s="60"/>
+      <c r="BM22" s="3"/>
+      <c r="BN22" s="3"/>
+      <c r="BW22" s="60"/>
+      <c r="BY22" s="3"/>
+      <c r="BZ22" s="3"/>
+    </row>
+    <row r="23" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" s="36">
+        <v>2</v>
+      </c>
+      <c r="E23" s="36">
+        <v>3</v>
+      </c>
+      <c r="F23" s="36">
+        <v>2</v>
+      </c>
+      <c r="G23" s="36">
+        <v>3</v>
+      </c>
+      <c r="H23" s="36">
+        <v>5</v>
+      </c>
+      <c r="I23" s="32">
+        <v>10</v>
+      </c>
+      <c r="J23" s="32">
+        <v>1</v>
+      </c>
+      <c r="K23" s="32">
+        <v>5</v>
+      </c>
+      <c r="L23" s="40">
+        <v>4</v>
+      </c>
+      <c r="M23" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N23" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O23" s="19">
+        <v>2</v>
+      </c>
+      <c r="P23" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q23" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R23" s="28">
+        <v>5</v>
+      </c>
+      <c r="S23" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="T23" s="18">
+        <v>9</v>
+      </c>
+      <c r="U23" s="18">
+        <v>7</v>
+      </c>
+      <c r="V23" s="18">
+        <v>4</v>
+      </c>
+      <c r="W23" s="18">
+        <v>4</v>
+      </c>
+      <c r="X23" s="27">
+        <v>9</v>
+      </c>
+      <c r="Y23" s="27">
+        <v>3</v>
+      </c>
+      <c r="Z23" s="107">
+        <v>1</v>
+      </c>
+      <c r="AA23" s="18">
+        <v>1</v>
+      </c>
+      <c r="AB23" s="20">
+        <v>18</v>
+      </c>
+      <c r="AC23" s="27">
+        <v>3</v>
+      </c>
+      <c r="AD23" s="3">
+        <v>4</v>
+      </c>
+      <c r="AE23" s="3">
+        <v>3</v>
+      </c>
+      <c r="AF23" s="3">
+        <v>13</v>
+      </c>
+      <c r="AG23" s="1">
+        <v>2</v>
+      </c>
+      <c r="AH23" s="3">
+        <v>4</v>
+      </c>
+      <c r="AI23" s="3">
+        <v>1</v>
+      </c>
+      <c r="AJ23" s="41">
+        <v>2</v>
+      </c>
+      <c r="AK23" s="41">
+        <v>1</v>
+      </c>
+      <c r="AL23" s="31">
+        <v>1</v>
+      </c>
+      <c r="AM23" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ23" s="3">
+        <v>7</v>
+      </c>
+      <c r="AR23" s="1">
+        <v>1</v>
+      </c>
+      <c r="AS23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT23" s="1">
+        <v>1</v>
+      </c>
+      <c r="AU23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW23" s="1">
+        <v>1</v>
+      </c>
+      <c r="AX23" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY23" s="3">
+        <v>1</v>
+      </c>
+      <c r="AZ23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD23" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE23" s="88">
+        <v>1</v>
+      </c>
+      <c r="BG23" s="3"/>
+      <c r="BH23" s="3"/>
+      <c r="BJ23" s="31"/>
+      <c r="BK23" s="60"/>
+      <c r="BL23" s="3"/>
+      <c r="BM23" s="3"/>
+      <c r="BN23" s="3"/>
+      <c r="BW23" s="60"/>
+      <c r="BX23" s="3"/>
+      <c r="BY23" s="3"/>
+      <c r="BZ23" s="3"/>
+    </row>
+    <row r="24" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="112" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="E24" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="F24" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="H24" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="I24" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J24" s="32">
+        <v>4</v>
+      </c>
+      <c r="K24" s="32">
+        <v>1</v>
+      </c>
+      <c r="L24" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M24" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N24" s="26">
+        <v>1</v>
+      </c>
+      <c r="O24" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P24" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q24" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R24" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="S24" s="28">
+        <v>1</v>
+      </c>
+      <c r="T24" s="28">
+        <v>1</v>
+      </c>
+      <c r="U24" s="18">
+        <v>1</v>
+      </c>
+      <c r="V24" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W24" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X24" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y24" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z24" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA24" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB24" s="20">
+        <v>7</v>
+      </c>
+      <c r="AC24" s="27">
+        <v>18</v>
+      </c>
+      <c r="AD24" s="3">
+        <v>25</v>
+      </c>
+      <c r="AE24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF24" s="3">
+        <v>1</v>
+      </c>
+      <c r="AG24" s="1">
+        <v>1</v>
+      </c>
+      <c r="AH24" s="3">
+        <v>1</v>
+      </c>
+      <c r="AI24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ24" s="41">
+        <v>3</v>
+      </c>
+      <c r="AK24" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL24" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM24" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS24" s="3">
+        <v>1</v>
+      </c>
+      <c r="AT24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX24" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD24" s="88">
+        <v>1</v>
+      </c>
+      <c r="BE24" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF24" s="3"/>
+      <c r="BG24" s="3"/>
+      <c r="BH24" s="3"/>
+      <c r="BI24" s="3"/>
+      <c r="BJ24" s="31"/>
+      <c r="BK24" s="60"/>
+      <c r="BL24" s="3"/>
+      <c r="BM24" s="3"/>
+      <c r="BN24" s="3"/>
+      <c r="BW24" s="60"/>
+      <c r="BX24" s="3"/>
+      <c r="BY24" s="3"/>
+      <c r="BZ24" s="3"/>
+    </row>
+    <row r="25" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B25" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="D25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="E25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="F25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="H25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="I25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="J25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="K25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="L25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="M25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="N25" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="O25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="P25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="R25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="S25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="T25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="U25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="V25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="W25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="X25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z25" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ25" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK25" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL25" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM25" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ25" s="3">
+        <v>1</v>
+      </c>
+      <c r="AR25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX25" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY25" s="3">
+        <v>3</v>
+      </c>
+      <c r="AZ25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD25" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE25" s="88">
+        <v>2</v>
+      </c>
+      <c r="BF25" s="3"/>
+      <c r="BG25" s="3"/>
+      <c r="BH25" s="3"/>
+      <c r="BI25" s="3"/>
+      <c r="BJ25" s="31"/>
+      <c r="BK25" s="60"/>
+      <c r="BL25" s="3"/>
+      <c r="BM25" s="3"/>
+      <c r="BN25" s="3"/>
+      <c r="BW25" s="60"/>
+      <c r="BX25" s="3"/>
+      <c r="BY25" s="3"/>
+      <c r="BZ25" s="3"/>
+    </row>
+    <row r="26" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" s="112" t="s">
+        <v>21</v>
+      </c>
+      <c r="C26" s="36">
+        <v>1</v>
+      </c>
+      <c r="D26" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="E26" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="F26" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="H26" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="I26" s="32">
+        <v>1</v>
+      </c>
+      <c r="J26" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K26" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L26" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M26" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N26" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O26" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P26" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q26" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R26" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="S26" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="T26" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="U26" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="V26" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="W26" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="X26" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y26" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z26" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA26" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB26" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC26" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ26" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK26" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL26" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM26" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX26" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD26" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE26" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF26" s="3"/>
+      <c r="BG26" s="3"/>
+      <c r="BH26" s="3"/>
+      <c r="BI26" s="3"/>
+      <c r="BJ26" s="31"/>
+      <c r="BK26" s="60"/>
+      <c r="BL26" s="3"/>
+      <c r="BM26" s="3"/>
+      <c r="BN26" s="3"/>
+      <c r="BW26" s="60"/>
+      <c r="BX26" s="3"/>
+      <c r="BY26" s="3"/>
+      <c r="BZ26" s="3"/>
+    </row>
+    <row r="27" spans="1:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="87"/>
+      <c r="B27" s="113"/>
+      <c r="C27" s="36"/>
+      <c r="D27" s="36"/>
+      <c r="E27" s="36"/>
+      <c r="F27" s="36"/>
+      <c r="G27" s="36"/>
+      <c r="H27" s="36"/>
+      <c r="I27" s="32"/>
+      <c r="J27" s="32"/>
+      <c r="K27" s="32"/>
+      <c r="L27" s="42"/>
+      <c r="M27" s="32"/>
+      <c r="N27" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="O27" s="19"/>
+      <c r="P27" s="19"/>
+      <c r="Q27" s="19"/>
+      <c r="X27" s="30"/>
+      <c r="Y27" s="30"/>
+      <c r="Z27" s="34"/>
+      <c r="AA27" s="18"/>
+      <c r="AB27" s="19"/>
+      <c r="AH27" s="3"/>
+      <c r="AI27" s="3"/>
+      <c r="AJ27" s="41"/>
+      <c r="AK27" s="41"/>
+      <c r="AL27" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="AM27" s="30"/>
+      <c r="AO27" s="3"/>
+      <c r="AQ27" s="76"/>
+      <c r="AR27" s="77"/>
+      <c r="AU27" s="77"/>
+      <c r="AX27" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="AY27" s="59"/>
+      <c r="AZ27" s="77"/>
+      <c r="BA27" s="77"/>
+      <c r="BB27" s="77"/>
+      <c r="BC27" s="76"/>
+      <c r="BD27" s="77"/>
+      <c r="BG27" s="77"/>
+      <c r="BJ27" s="30"/>
+      <c r="BK27" s="30"/>
+      <c r="BL27" s="30"/>
+      <c r="BM27" s="41"/>
+      <c r="BN27" s="30"/>
+      <c r="BO27" s="30"/>
+      <c r="BP27" s="30"/>
+      <c r="BQ27" s="30"/>
+      <c r="BR27" s="30"/>
+      <c r="BS27" s="30"/>
+      <c r="BT27" s="30"/>
+      <c r="BU27" s="30"/>
+      <c r="BV27" s="30"/>
+      <c r="BW27" s="30"/>
+      <c r="BX27" s="30"/>
+      <c r="BY27" s="41"/>
+      <c r="BZ27" s="30"/>
+      <c r="CA27" s="30"/>
+      <c r="CB27" s="30"/>
+      <c r="CC27" s="30"/>
+      <c r="CD27" s="30"/>
+      <c r="CE27" s="30"/>
+      <c r="CF27" s="30"/>
+      <c r="CG27" s="30"/>
+      <c r="CH27" s="30"/>
+      <c r="CI27" s="30"/>
+    </row>
+    <row r="28" spans="1:87" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="111">
+        <v>100000000</v>
+      </c>
+      <c r="B28" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C28" s="29">
+        <v>13</v>
+      </c>
+      <c r="D28" s="32">
+        <v>16</v>
+      </c>
+      <c r="E28" s="29">
+        <v>16</v>
+      </c>
+      <c r="F28" s="29">
+        <v>17</v>
+      </c>
+      <c r="G28" s="29">
+        <v>16</v>
+      </c>
+      <c r="H28" s="29">
+        <v>25</v>
+      </c>
+      <c r="I28" s="32">
+        <v>13</v>
+      </c>
+      <c r="J28" s="32">
+        <v>22</v>
+      </c>
+      <c r="K28" s="32">
+        <v>25</v>
+      </c>
+      <c r="L28" s="40">
+        <v>7</v>
+      </c>
+      <c r="M28" s="32">
+        <v>12</v>
+      </c>
+      <c r="N28" s="26">
+        <v>6</v>
+      </c>
+      <c r="O28" s="19">
+        <v>11</v>
+      </c>
+      <c r="P28" s="19">
+        <v>7</v>
+      </c>
+      <c r="Q28" s="19">
+        <v>11</v>
+      </c>
+      <c r="R28" s="18">
+        <v>19</v>
+      </c>
+      <c r="S28" s="18">
+        <v>11</v>
+      </c>
+      <c r="T28" s="18">
+        <v>14</v>
+      </c>
+      <c r="U28" s="18">
+        <v>12</v>
+      </c>
+      <c r="V28" s="18">
+        <v>37</v>
+      </c>
+      <c r="W28" s="18">
+        <v>15</v>
+      </c>
+      <c r="X28" s="27">
+        <v>18</v>
+      </c>
+      <c r="Y28" s="27">
+        <v>6</v>
+      </c>
+      <c r="Z28" s="107">
+        <v>10</v>
+      </c>
+      <c r="AA28" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB28" s="19">
+        <v>10</v>
+      </c>
+      <c r="AC28" s="23">
+        <v>27</v>
+      </c>
+      <c r="AD28" s="3">
+        <v>9</v>
+      </c>
+      <c r="AE28" s="3">
+        <v>9</v>
+      </c>
+      <c r="AF28" s="3">
+        <v>7</v>
+      </c>
+      <c r="AG28" s="1">
+        <v>8</v>
+      </c>
+      <c r="AH28" s="3">
+        <v>6</v>
+      </c>
+      <c r="AI28" s="3">
+        <v>7</v>
+      </c>
+      <c r="AJ28" s="41">
+        <v>11</v>
+      </c>
+      <c r="AK28" s="41">
+        <v>11</v>
+      </c>
+      <c r="AL28" s="31">
+        <v>13</v>
+      </c>
+      <c r="AM28" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN28" s="1">
+        <v>4</v>
+      </c>
+      <c r="AO28" s="3">
+        <v>11</v>
+      </c>
+      <c r="AP28" s="3">
+        <v>4</v>
+      </c>
+      <c r="AQ28" s="3">
+        <v>8</v>
+      </c>
+      <c r="AR28" s="1">
+        <v>7</v>
+      </c>
+      <c r="AS28" s="3">
+        <v>14</v>
+      </c>
+      <c r="AT28" s="1">
+        <v>3</v>
+      </c>
+      <c r="AU28" s="1">
+        <v>5</v>
+      </c>
+      <c r="AV28" s="1">
+        <v>5</v>
+      </c>
+      <c r="AW28" s="1">
+        <v>3</v>
+      </c>
+      <c r="AX28" s="34">
+        <v>1</v>
+      </c>
+      <c r="AY28" s="3">
+        <v>4</v>
+      </c>
+      <c r="AZ28" s="1">
+        <v>1</v>
+      </c>
+      <c r="BA28" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB28" s="3">
+        <v>1</v>
+      </c>
+      <c r="BC28" s="3">
+        <v>1</v>
+      </c>
+      <c r="BD28" s="87">
+        <v>8</v>
+      </c>
+      <c r="BE28" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF28" s="1"/>
+      <c r="BG28" s="1"/>
+      <c r="BH28" s="1"/>
+      <c r="BI28" s="1"/>
+      <c r="BJ28" s="34"/>
+      <c r="BK28" s="60"/>
+      <c r="BL28" s="1"/>
+      <c r="BM28" s="3"/>
+      <c r="BN28" s="3"/>
+      <c r="BW28" s="60"/>
+      <c r="BX28" s="1"/>
+      <c r="BY28" s="3"/>
+      <c r="BZ28" s="3"/>
+    </row>
+    <row r="29" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="30" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" s="112" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="F29" s="36">
+        <v>1</v>
+      </c>
+      <c r="G29" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" s="36">
+        <v>3</v>
+      </c>
+      <c r="I29" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J29" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K29" s="32">
+        <v>3</v>
+      </c>
+      <c r="L29" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M29" s="32">
+        <v>3</v>
+      </c>
+      <c r="N29" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O29" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P29" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q29" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R29" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="S29" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="T29" s="28">
+        <v>1</v>
+      </c>
+      <c r="U29" s="18">
+        <v>4</v>
+      </c>
+      <c r="V29" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W29" s="18">
+        <v>2</v>
+      </c>
+      <c r="X29" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y29" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z29" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA29" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB29" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC29" s="23">
+        <v>1</v>
+      </c>
+      <c r="AD29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE29" s="3">
+        <v>1</v>
+      </c>
+      <c r="AF29" s="3">
+        <v>4</v>
+      </c>
+      <c r="AG29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ29" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK29" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL29" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM29" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN29" s="1">
+        <v>0</v>
+      </c>
+      <c r="AO29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX29" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD29" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE29" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF29" s="3"/>
+      <c r="BG29" s="3"/>
+      <c r="BH29" s="3"/>
+      <c r="BI29" s="3"/>
+      <c r="BJ29" s="31"/>
+      <c r="BK29" s="60"/>
+      <c r="BM29" s="3"/>
+      <c r="BN29" s="3"/>
+      <c r="BW29" s="60"/>
+      <c r="BY29" s="3"/>
+      <c r="BZ29" s="3"/>
+    </row>
+    <row r="30" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="114" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="D30" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E30" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="F30" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H30" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="I30" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J30" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K30" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L30" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M30" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N30" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O30" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P30" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q30" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R30" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S30" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T30" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U30" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V30" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W30" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X30" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y30" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z30" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA30" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB30" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC30" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ30" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK30" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL30" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM30" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX30" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD30" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE30" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF30" s="3"/>
+      <c r="BG30" s="3"/>
+      <c r="BH30" s="3"/>
+      <c r="BI30" s="3"/>
+      <c r="BJ30" s="31"/>
+      <c r="BK30" s="60"/>
+      <c r="BL30" s="3"/>
+      <c r="BM30" s="3"/>
+      <c r="BN30" s="3"/>
+      <c r="BW30" s="60"/>
+      <c r="BX30" s="3"/>
+      <c r="BY30" s="3"/>
+      <c r="BZ30" s="3"/>
+    </row>
+    <row r="31" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="30" t="s">
+        <v>88</v>
+      </c>
+      <c r="B31" s="114" t="s">
+        <v>17</v>
+      </c>
+      <c r="C31" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="D31" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E31" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F31" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H31" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="I31" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J31" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K31" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L31" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M31" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N31" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O31" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P31" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q31" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X31" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y31" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z31" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB31" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC31" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ31" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK31" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL31" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM31" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX31" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD31" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE31" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF31" s="3"/>
+      <c r="BG31" s="3"/>
+      <c r="BH31" s="3"/>
+      <c r="BI31" s="3"/>
+      <c r="BJ31" s="31"/>
+      <c r="BK31" s="60"/>
+      <c r="BL31" s="3"/>
+      <c r="BM31" s="3"/>
+      <c r="BN31" s="3"/>
+      <c r="BW31" s="60"/>
+      <c r="BX31" s="3"/>
+      <c r="BY31" s="3"/>
+      <c r="BZ31" s="3"/>
+    </row>
+    <row r="32" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B32" s="112" t="s">
+        <v>18</v>
+      </c>
+      <c r="C32" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="D32" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E32" s="36">
+        <v>1</v>
+      </c>
+      <c r="F32" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H32" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="I32" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J32" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K32" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L32" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M32" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N32" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O32" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P32" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q32" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R32" s="18">
+        <v>1</v>
+      </c>
+      <c r="S32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X32" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y32" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z32" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB32" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC32" s="27">
+        <v>24</v>
+      </c>
+      <c r="AD32" s="3">
+        <v>4</v>
+      </c>
+      <c r="AE32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ32" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK32" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL32" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM32" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX32" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD32" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE32" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF32" s="3"/>
+      <c r="BG32" s="3"/>
+      <c r="BH32" s="3"/>
+      <c r="BI32" s="3"/>
+      <c r="BJ32" s="31"/>
+      <c r="BK32" s="60"/>
+      <c r="BL32" s="3"/>
+      <c r="BM32" s="3"/>
+      <c r="BN32" s="3"/>
+      <c r="BW32" s="60"/>
+      <c r="BX32" s="3"/>
+      <c r="BY32" s="3"/>
+      <c r="BZ32" s="3"/>
+    </row>
+    <row r="33" spans="1:124" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="30" t="s">
+        <v>90</v>
+      </c>
+      <c r="B33" s="112" t="s">
+        <v>19</v>
+      </c>
+      <c r="C33" s="29">
+        <v>1</v>
+      </c>
+      <c r="D33" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="E33" s="29">
+        <v>1</v>
+      </c>
+      <c r="F33" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="29">
+        <v>1</v>
+      </c>
+      <c r="H33" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="I33" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J33" s="32">
+        <v>1</v>
+      </c>
+      <c r="K33" s="32">
+        <v>1</v>
+      </c>
+      <c r="L33" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M33" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="N33" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O33" s="19">
+        <v>1</v>
+      </c>
+      <c r="P33" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q33" s="19">
+        <v>6</v>
+      </c>
+      <c r="R33" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S33" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T33" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U33" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V33" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W33" s="18">
+        <v>3</v>
+      </c>
+      <c r="X33" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y33" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z33" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA33" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB33" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC33" s="27">
+        <v>1</v>
+      </c>
+      <c r="AD33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ33" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK33" s="41">
+        <v>1</v>
+      </c>
+      <c r="AL33" s="31">
+        <v>1</v>
+      </c>
+      <c r="AM33" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR33" s="1">
+        <v>1</v>
+      </c>
+      <c r="AS33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX33" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB33" s="3">
+        <v>2</v>
+      </c>
+      <c r="BC33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD33" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE33" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF33" s="3"/>
+      <c r="BG33" s="3"/>
+      <c r="BH33" s="3"/>
+      <c r="BI33" s="3"/>
+      <c r="BJ33" s="31"/>
+      <c r="BK33" s="60"/>
+      <c r="BL33" s="3"/>
+      <c r="BM33" s="3"/>
+      <c r="BN33" s="3"/>
+      <c r="BW33" s="60"/>
+      <c r="BX33" s="3"/>
+      <c r="BY33" s="3"/>
+      <c r="BZ33" s="3"/>
+    </row>
+    <row r="34" spans="1:124" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B34" s="112" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="29">
+        <v>11</v>
+      </c>
+      <c r="D34" s="32">
+        <v>16</v>
+      </c>
+      <c r="E34" s="29">
+        <v>14</v>
+      </c>
+      <c r="F34" s="29">
+        <v>11</v>
+      </c>
+      <c r="G34" s="29">
+        <v>-14</v>
+      </c>
+      <c r="H34" s="29">
+        <v>21</v>
+      </c>
+      <c r="I34" s="32">
+        <v>13</v>
+      </c>
+      <c r="J34" s="32">
+        <v>21</v>
+      </c>
+      <c r="K34" s="32">
+        <v>6</v>
+      </c>
+      <c r="L34" s="40">
+        <v>7</v>
+      </c>
+      <c r="M34" s="32">
+        <v>6</v>
+      </c>
+      <c r="N34" s="26">
+        <v>4</v>
+      </c>
+      <c r="O34" s="19">
+        <v>10</v>
+      </c>
+      <c r="P34" s="19">
+        <v>7</v>
+      </c>
+      <c r="Q34" s="19">
+        <v>4</v>
+      </c>
+      <c r="R34" s="18">
+        <v>18</v>
+      </c>
+      <c r="S34" s="18">
+        <v>5</v>
+      </c>
+      <c r="T34" s="18">
+        <v>11</v>
+      </c>
+      <c r="U34" s="18">
+        <v>2</v>
+      </c>
+      <c r="V34" s="18">
+        <v>37</v>
+      </c>
+      <c r="W34" s="18">
+        <v>10</v>
+      </c>
+      <c r="X34" s="27">
+        <v>16</v>
+      </c>
+      <c r="Y34" s="27">
+        <v>6</v>
+      </c>
+      <c r="Z34" s="107">
+        <v>7</v>
+      </c>
+      <c r="AA34" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB34" s="19">
+        <v>10</v>
+      </c>
+      <c r="AC34" s="27">
+        <v>1</v>
+      </c>
+      <c r="AD34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE34" s="3">
+        <v>8</v>
+      </c>
+      <c r="AF34" s="3">
+        <v>2</v>
+      </c>
+      <c r="AG34" s="1">
+        <v>8</v>
+      </c>
+      <c r="AH34" s="3">
+        <v>3</v>
+      </c>
+      <c r="AI34" s="3">
+        <v>7</v>
+      </c>
+      <c r="AJ34" s="41">
+        <v>1</v>
+      </c>
+      <c r="AK34" s="41">
+        <v>1</v>
+      </c>
+      <c r="AL34" s="31">
+        <v>12</v>
+      </c>
+      <c r="AM34" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN34" s="1">
+        <v>1</v>
+      </c>
+      <c r="AO34" s="3">
+        <v>9</v>
+      </c>
+      <c r="AP34" s="3">
+        <v>4</v>
+      </c>
+      <c r="AQ34" s="3">
+        <v>8</v>
+      </c>
+      <c r="AR34" s="1">
+        <v>6</v>
+      </c>
+      <c r="AS34" s="3">
+        <v>14</v>
+      </c>
+      <c r="AT34" s="1">
+        <v>3</v>
+      </c>
+      <c r="AU34" s="1">
+        <v>5</v>
+      </c>
+      <c r="AV34" s="3">
+        <v>1</v>
+      </c>
+      <c r="AW34" s="1">
+        <v>2</v>
+      </c>
+      <c r="AX34" s="34">
+        <v>1</v>
+      </c>
+      <c r="AY34" s="3">
+        <v>4</v>
+      </c>
+      <c r="AZ34" s="3">
+        <v>1</v>
+      </c>
+      <c r="BA34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD34" s="87">
+        <v>8</v>
+      </c>
+      <c r="BE34" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BH34" s="3"/>
+      <c r="BJ34" s="34"/>
+      <c r="BK34" s="60"/>
+      <c r="BM34" s="3"/>
+      <c r="BN34" s="3"/>
+      <c r="BW34" s="60"/>
+      <c r="BY34" s="3"/>
+      <c r="BZ34" s="3"/>
+    </row>
+    <row r="35" spans="1:124" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="30" t="s">
+        <v>92</v>
+      </c>
+      <c r="B35" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="C35" s="29"/>
+      <c r="D35" s="32"/>
+      <c r="E35" s="29"/>
+      <c r="F35" s="29"/>
+      <c r="G35" s="29"/>
+      <c r="H35" s="29"/>
+      <c r="I35" s="32"/>
+      <c r="J35" s="32"/>
+      <c r="K35" s="32"/>
+      <c r="L35" s="40"/>
+      <c r="M35" s="32"/>
+      <c r="N35" s="26"/>
+      <c r="O35" s="19"/>
+      <c r="P35" s="19"/>
+      <c r="Q35" s="19"/>
+      <c r="R35" s="18"/>
+      <c r="S35" s="18"/>
+      <c r="T35" s="18"/>
+      <c r="U35" s="18"/>
+      <c r="V35" s="18"/>
+      <c r="W35" s="18"/>
+      <c r="X35" s="27"/>
+      <c r="Y35" s="27"/>
+      <c r="Z35" s="107"/>
+      <c r="AA35" s="18"/>
+      <c r="AB35" s="19"/>
+      <c r="AC35" s="27"/>
+      <c r="AD35" s="3"/>
+      <c r="AE35" s="3"/>
+      <c r="AF35" s="3"/>
+      <c r="AG35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ35" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK35" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL35" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM35" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV35" s="3">
+        <v>1</v>
+      </c>
+      <c r="AW35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX35" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD35" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE35" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF35" s="3"/>
+      <c r="BG35" s="3"/>
+      <c r="BH35" s="3"/>
+      <c r="BI35" s="3"/>
+      <c r="BJ35" s="31"/>
+      <c r="BK35" s="60"/>
+      <c r="BL35" s="3"/>
+      <c r="BM35" s="3"/>
+      <c r="BN35" s="3"/>
+      <c r="BW35" s="60"/>
+      <c r="BX35" s="3"/>
+      <c r="BY35" s="3"/>
+      <c r="BZ35" s="3"/>
+    </row>
+    <row r="36" spans="1:124" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B36" s="112" t="s">
+        <v>21</v>
+      </c>
+      <c r="C36" s="36">
+        <v>1</v>
+      </c>
+      <c r="D36" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E36" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="F36" s="36">
+        <v>3</v>
+      </c>
+      <c r="G36" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="H36" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="I36" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J36" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K36" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L36" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M36" s="32">
+        <v>1</v>
+      </c>
+      <c r="N36" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O36" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P36" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q36" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X36" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y36" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z36" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB36" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC36" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ36" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK36" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL36" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM36" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV36" s="3">
+        <v>3</v>
+      </c>
+      <c r="AW36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX36" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC36" s="3">
+        <v>1</v>
+      </c>
+      <c r="BD36" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE36" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF36" s="3"/>
+      <c r="BG36" s="3"/>
+      <c r="BH36" s="3"/>
+      <c r="BI36" s="3"/>
+      <c r="BJ36" s="31"/>
+      <c r="BK36" s="60"/>
+      <c r="BL36" s="3"/>
+      <c r="BM36" s="3"/>
+      <c r="BN36" s="3"/>
+      <c r="BW36" s="60"/>
+      <c r="BX36" s="3"/>
+      <c r="BY36" s="3"/>
+      <c r="BZ36" s="3"/>
+    </row>
+    <row r="37" spans="1:124" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B37" s="112" t="s">
+        <v>22</v>
+      </c>
+      <c r="C37" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="D37" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E37" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="F37" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="H37" s="36">
+        <v>1</v>
+      </c>
+      <c r="I37" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="J37" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K37" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="L37" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M37" s="32">
+        <v>2</v>
+      </c>
+      <c r="N37" s="26">
+        <v>2</v>
+      </c>
+      <c r="O37" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P37" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q37" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R37" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S37" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T37" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U37" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V37" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W37" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X37" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y37" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z37" s="34">
+        <v>3</v>
+      </c>
+      <c r="AA37" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB37" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC37" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD37" s="3">
+        <v>1</v>
+      </c>
+      <c r="AE37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH37" s="3">
+        <v>1</v>
+      </c>
+      <c r="AI37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ37" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK37" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL37" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM37" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX37" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD37" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE37" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF37" s="3"/>
+      <c r="BG37" s="3"/>
+      <c r="BH37" s="3"/>
+      <c r="BI37" s="3"/>
+      <c r="BJ37" s="31"/>
+      <c r="BK37" s="60"/>
+      <c r="BL37" s="3"/>
+      <c r="BM37" s="3"/>
+      <c r="BN37" s="3"/>
+      <c r="BW37" s="60"/>
+      <c r="BX37" s="3"/>
+      <c r="BY37" s="3"/>
+      <c r="BZ37" s="3"/>
+      <c r="CI37" s="30"/>
+      <c r="CJ37" s="30"/>
+      <c r="CK37" s="30"/>
+      <c r="CL37" s="30"/>
+      <c r="CM37" s="30"/>
+      <c r="CN37" s="30"/>
+      <c r="CO37" s="30"/>
+      <c r="CP37" s="30"/>
+      <c r="CQ37" s="30"/>
+      <c r="CR37" s="30"/>
+      <c r="CS37" s="30"/>
+      <c r="CT37" s="30"/>
+      <c r="CU37" s="30"/>
+      <c r="CV37" s="30"/>
+      <c r="CW37" s="30"/>
+      <c r="CX37" s="30"/>
+      <c r="CY37" s="30"/>
+      <c r="CZ37" s="30"/>
+      <c r="DA37" s="30"/>
+      <c r="DB37" s="30"/>
+      <c r="DC37" s="30"/>
+      <c r="DD37" s="30"/>
+      <c r="DE37" s="30"/>
+      <c r="DF37" s="30"/>
+      <c r="DG37" s="30"/>
+      <c r="DH37" s="30"/>
+      <c r="DI37" s="30"/>
+      <c r="DJ37" s="30"/>
+      <c r="DK37" s="30"/>
+      <c r="DL37" s="30"/>
+      <c r="DM37" s="30"/>
+      <c r="DN37" s="30"/>
+      <c r="DO37" s="30"/>
+      <c r="DP37" s="30"/>
+      <c r="DQ37" s="30"/>
+      <c r="DR37" s="30"/>
+      <c r="DS37" s="30"/>
+      <c r="DT37" s="30"/>
+    </row>
+    <row r="38" spans="1:124" s="30" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="30" t="s">
+        <v>95</v>
+      </c>
+      <c r="B38" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="C38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="D38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="E38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="F38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="H38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="I38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="J38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="K38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="L38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="M38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="N38" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="O38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="P38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="R38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="S38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="T38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="U38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="V38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="W38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="X38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z38" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF38" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH38" s="3">
+        <v>2</v>
+      </c>
+      <c r="AI38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ38" s="41">
+        <v>1</v>
+      </c>
+      <c r="AK38" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL38" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM38" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX38" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD38" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE38" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF38" s="3"/>
+      <c r="BG38" s="3"/>
+      <c r="BH38" s="3"/>
+      <c r="BI38" s="3"/>
+      <c r="BJ38" s="31"/>
+      <c r="BK38" s="60"/>
+      <c r="BL38" s="3"/>
+      <c r="BM38" s="3"/>
+      <c r="BN38" s="3"/>
+      <c r="BW38" s="60"/>
+      <c r="BX38" s="3"/>
+      <c r="BY38" s="3"/>
+      <c r="BZ38" s="3"/>
+    </row>
+    <row r="39" spans="1:124" s="38" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="38" t="s">
+        <v>96</v>
+      </c>
+      <c r="B39" s="115" t="s">
+        <v>23</v>
+      </c>
+      <c r="C39" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="D39" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="E39" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="F39" s="56">
+        <v>2</v>
+      </c>
+      <c r="G39" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="H39" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="I39" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="J39" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="K39" s="53">
+        <v>15</v>
+      </c>
+      <c r="L39" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="M39" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="N39" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="O39" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="P39" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q39" s="53">
+        <v>1</v>
+      </c>
+      <c r="R39" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="S39" s="52">
+        <v>6</v>
+      </c>
+      <c r="T39" s="52">
+        <v>2</v>
+      </c>
+      <c r="U39" s="52">
+        <v>6</v>
+      </c>
+      <c r="V39" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="W39" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="X39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z39" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA39" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB39" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD39" s="4">
+        <v>1</v>
+      </c>
+      <c r="AE39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF39" s="4">
+        <v>1</v>
+      </c>
+      <c r="AG39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL39" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN39" s="38">
+        <v>3</v>
+      </c>
+      <c r="AO39" s="4">
+        <v>2</v>
+      </c>
+      <c r="AP39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW39" s="38">
+        <v>1</v>
+      </c>
+      <c r="AX39" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY39" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD39" s="89" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE39" s="89" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF39" s="4"/>
+      <c r="BG39" s="4"/>
+      <c r="BH39" s="4"/>
+      <c r="BJ39" s="39"/>
+      <c r="BK39" s="58"/>
+      <c r="BM39" s="4"/>
+      <c r="BN39" s="4"/>
+      <c r="BW39" s="58"/>
+      <c r="BY39" s="4"/>
+      <c r="BZ39" s="4"/>
+      <c r="CI39" s="30"/>
+      <c r="CJ39" s="30"/>
+      <c r="CK39" s="30"/>
+      <c r="CL39" s="30"/>
+      <c r="CM39" s="30"/>
+      <c r="CN39" s="30"/>
+      <c r="CO39" s="30"/>
+      <c r="CP39" s="30"/>
+      <c r="CQ39" s="30"/>
+      <c r="CR39" s="30"/>
+      <c r="CS39" s="30"/>
+      <c r="CT39" s="30"/>
+      <c r="CU39" s="30"/>
+      <c r="CV39" s="30"/>
+      <c r="CW39" s="30"/>
+      <c r="CX39" s="30"/>
+      <c r="CY39" s="30"/>
+      <c r="CZ39" s="30"/>
+      <c r="DA39" s="30"/>
+      <c r="DB39" s="30"/>
+      <c r="DC39" s="30"/>
+      <c r="DD39" s="30"/>
+      <c r="DE39" s="30"/>
+      <c r="DF39" s="30"/>
+      <c r="DG39" s="30"/>
+      <c r="DH39" s="30"/>
+      <c r="DI39" s="30"/>
+      <c r="DJ39" s="30"/>
+      <c r="DK39" s="30"/>
+      <c r="DL39" s="30"/>
+      <c r="DM39" s="30"/>
+      <c r="DN39" s="30"/>
+      <c r="DO39" s="30"/>
+      <c r="DP39" s="30"/>
+      <c r="DQ39" s="30"/>
+      <c r="DR39" s="30"/>
+      <c r="DS39" s="30"/>
+      <c r="DT39" s="30"/>
+    </row>
+    <row r="40" spans="1:124" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B40" s="81"/>
+      <c r="C40" s="82"/>
+      <c r="D40" s="82"/>
+      <c r="E40" s="82"/>
+      <c r="F40" s="82"/>
+      <c r="G40" s="82"/>
+      <c r="N40" s="30"/>
+      <c r="Z40" s="30"/>
+      <c r="AA40" s="30"/>
+      <c r="AB40" s="30"/>
+      <c r="AC40" s="30"/>
+      <c r="AD40" s="30"/>
+      <c r="AE40" s="30"/>
+      <c r="AF40" s="30"/>
+      <c r="AG40" s="30"/>
+      <c r="AH40" s="30"/>
+      <c r="AI40" s="30"/>
+      <c r="AJ40" s="30"/>
+      <c r="AK40" s="30"/>
+      <c r="AL40" s="30"/>
+      <c r="AS40" s="84"/>
+    </row>
+  </sheetData>
+  <mergeCells count="23">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="BB4:BD4"/>
+    <mergeCell ref="BE4:BG4"/>
+    <mergeCell ref="BH4:BJ4"/>
+    <mergeCell ref="AM4:AO4"/>
+    <mergeCell ref="AP4:AR4"/>
+    <mergeCell ref="AS4:AU4"/>
+    <mergeCell ref="AV4:AX4"/>
+    <mergeCell ref="AY4:BA4"/>
+    <mergeCell ref="U4:W4"/>
+    <mergeCell ref="X4:Z4"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Q4"/>
+    <mergeCell ref="R4:T4"/>
+    <mergeCell ref="BZ4:CB4"/>
+    <mergeCell ref="CC4:CE4"/>
+    <mergeCell ref="CF4:CH4"/>
+    <mergeCell ref="BK4:BM4"/>
+    <mergeCell ref="BN4:BP4"/>
+    <mergeCell ref="BQ4:BS4"/>
+    <mergeCell ref="BT4:BV4"/>
+    <mergeCell ref="BW4:BY4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:DF44"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A40" sqref="A40:XFD40"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="11" style="1" customWidth="1"/>
+    <col min="2" max="2" width="22.140625" style="1" customWidth="1"/>
+    <col min="3" max="9" width="8.42578125" style="1" hidden="1" customWidth="1"/>
+    <col min="10" max="38" width="9.140625" style="1" hidden="1" customWidth="1"/>
+    <col min="39" max="61" width="9.140625" style="1"/>
+    <col min="62" max="62" width="9.7109375" style="1" customWidth="1"/>
+    <col min="63" max="89" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="90" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:90" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:90" s="80" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="116" t="s">
+        <v>97</v>
+      </c>
+      <c r="B2" s="83" t="s">
+        <v>31</v>
+      </c>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="83"/>
+      <c r="O2" s="83"/>
+      <c r="AV2" s="79"/>
+      <c r="AW2" s="79"/>
+      <c r="AX2" s="85"/>
+    </row>
+    <row r="3" spans="1:90" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="65"/>
+      <c r="M3" s="3"/>
+      <c r="N3" s="4"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="4"/>
+      <c r="Z3" s="4"/>
+      <c r="AA3" s="41"/>
+      <c r="AB3" s="41"/>
+      <c r="AC3" s="41"/>
+      <c r="AD3" s="41"/>
+      <c r="AE3" s="41"/>
+      <c r="AF3" s="41"/>
+      <c r="AG3" s="41"/>
+      <c r="AH3" s="41"/>
+      <c r="AI3" s="41"/>
+      <c r="AJ3" s="41"/>
+      <c r="AK3" s="41"/>
+      <c r="AL3" s="41"/>
+      <c r="AV3" s="50"/>
+      <c r="AW3" s="50"/>
+      <c r="AX3" s="50"/>
+      <c r="AY3" s="50"/>
+      <c r="BJ3" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:90" x14ac:dyDescent="0.2">
+      <c r="A4" s="121" t="s">
+        <v>98</v>
+      </c>
+      <c r="B4" s="125"/>
+      <c r="C4" s="127">
+        <v>2022</v>
+      </c>
+      <c r="D4" s="128"/>
+      <c r="E4" s="128"/>
+      <c r="F4" s="128"/>
+      <c r="G4" s="128"/>
+      <c r="H4" s="128"/>
+      <c r="I4" s="128"/>
+      <c r="J4" s="128"/>
+      <c r="K4" s="128"/>
+      <c r="L4" s="128"/>
+      <c r="M4" s="128"/>
+      <c r="N4" s="128"/>
+      <c r="O4" s="119"/>
+      <c r="P4" s="117"/>
+      <c r="Q4" s="117"/>
+      <c r="R4" s="117"/>
+      <c r="S4" s="117"/>
+      <c r="T4" s="117"/>
+      <c r="U4" s="118">
+        <v>2023</v>
+      </c>
+      <c r="V4" s="118"/>
+      <c r="W4" s="118"/>
+      <c r="X4" s="117"/>
+      <c r="Y4" s="117"/>
+      <c r="Z4" s="120"/>
+      <c r="AA4" s="104"/>
+      <c r="AB4" s="104"/>
+      <c r="AC4" s="104"/>
+      <c r="AD4" s="104"/>
+      <c r="AE4" s="104"/>
+      <c r="AF4" s="109">
+        <v>2024</v>
+      </c>
+      <c r="AG4" s="104"/>
+      <c r="AH4" s="104"/>
+      <c r="AI4" s="104"/>
+      <c r="AJ4" s="104"/>
+      <c r="AK4" s="104"/>
+      <c r="AL4" s="105"/>
+      <c r="AM4" s="117"/>
+      <c r="AN4" s="117"/>
+      <c r="AO4" s="117"/>
+      <c r="AP4" s="117"/>
+      <c r="AQ4" s="117"/>
+      <c r="AR4" s="117"/>
+      <c r="AS4" s="118">
+        <v>2025</v>
+      </c>
+      <c r="AT4" s="118"/>
+      <c r="AU4" s="118"/>
+      <c r="AV4" s="117"/>
+      <c r="AW4" s="117"/>
+      <c r="AX4" s="120"/>
+      <c r="AY4" s="117"/>
+      <c r="AZ4" s="117"/>
+      <c r="BA4" s="117"/>
+      <c r="BB4" s="117"/>
+      <c r="BC4" s="117"/>
+      <c r="BD4" s="117"/>
+      <c r="BE4" s="118">
+        <v>2026</v>
+      </c>
+      <c r="BF4" s="118"/>
+      <c r="BG4" s="118"/>
+      <c r="BH4" s="117"/>
+      <c r="BI4" s="117"/>
+      <c r="BJ4" s="120"/>
+      <c r="BK4" s="117"/>
+      <c r="BL4" s="117"/>
+      <c r="BM4" s="117"/>
+      <c r="BN4" s="117"/>
+      <c r="BO4" s="117"/>
+      <c r="BP4" s="117"/>
+      <c r="BQ4" s="118">
+        <v>2026</v>
+      </c>
+      <c r="BR4" s="118"/>
+      <c r="BS4" s="118"/>
+      <c r="BT4" s="117"/>
+      <c r="BU4" s="117"/>
+      <c r="BV4" s="120"/>
+      <c r="BW4" s="117"/>
+      <c r="BX4" s="117"/>
+      <c r="BY4" s="117"/>
+      <c r="BZ4" s="117"/>
+      <c r="CA4" s="117"/>
+      <c r="CB4" s="117"/>
+      <c r="CC4" s="118">
+        <v>2027</v>
+      </c>
+      <c r="CD4" s="118"/>
+      <c r="CE4" s="118"/>
+      <c r="CF4" s="117"/>
+      <c r="CG4" s="117"/>
+      <c r="CH4" s="120"/>
+    </row>
+    <row r="5" spans="1:90" x14ac:dyDescent="0.2">
+      <c r="A5" s="130"/>
+      <c r="B5" s="131"/>
+      <c r="C5" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="H5" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="I5" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="J5" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="K5" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="L5" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="M5" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="N5" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="O5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="P5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="R5" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="S5" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="T5" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="U5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="V5" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="W5" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="X5" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y5" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z5" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="AA5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="AC5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD5" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="AE5" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF5" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="AH5" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI5" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="AJ5" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="AK5" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="AL5" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="AM5" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="AO5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AP5" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="AQ5" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AR5" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="AS5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="AT5" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU5" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="AV5" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="AW5" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="AX5" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="AY5" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="AZ5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="BA5" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="BB5" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="BC5" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="BD5" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="BE5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="BF5" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="BG5" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="BH5" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="BI5" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="BJ5" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="BK5" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="BL5" s="71" t="s">
+        <v>4</v>
+      </c>
+      <c r="BM5" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="BN5" s="73" t="s">
+        <v>6</v>
+      </c>
+      <c r="BO5" s="73" t="s">
+        <v>7</v>
+      </c>
+      <c r="BP5" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="BQ5" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="BR5" s="73" t="s">
+        <v>1</v>
+      </c>
+      <c r="BS5" s="73" t="s">
+        <v>2</v>
+      </c>
+      <c r="BT5" s="73" t="s">
+        <v>10</v>
+      </c>
+      <c r="BU5" s="73" t="s">
+        <v>11</v>
+      </c>
+      <c r="BV5" s="69" t="s">
+        <v>12</v>
+      </c>
+      <c r="BW5" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="BX5" s="71" t="s">
+        <v>4</v>
+      </c>
+      <c r="BY5" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="BZ5" s="73" t="s">
+        <v>6</v>
+      </c>
+      <c r="CA5" s="73" t="s">
+        <v>7</v>
+      </c>
+      <c r="CB5" s="73" t="s">
+        <v>8</v>
+      </c>
+      <c r="CC5" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="CD5" s="73" t="s">
+        <v>1</v>
+      </c>
+      <c r="CE5" s="73" t="s">
+        <v>2</v>
+      </c>
+      <c r="CF5" s="73" t="s">
+        <v>10</v>
+      </c>
+      <c r="CG5" s="73" t="s">
+        <v>11</v>
+      </c>
+      <c r="CH5" s="69" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="12"/>
+      <c r="C6" s="13"/>
+      <c r="D6" s="13"/>
+      <c r="E6" s="14"/>
+      <c r="F6" s="14"/>
+      <c r="G6" s="14"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="14"/>
+      <c r="L6" s="14"/>
+      <c r="M6" s="14"/>
+      <c r="N6" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O6" s="13"/>
+      <c r="P6" s="13"/>
+      <c r="Q6" s="14"/>
+      <c r="R6" s="14"/>
+      <c r="S6" s="14"/>
+      <c r="T6" s="14"/>
+      <c r="U6" s="14"/>
+      <c r="V6" s="14"/>
+      <c r="W6" s="14"/>
+      <c r="X6" s="14"/>
+      <c r="Y6" s="14"/>
+      <c r="Z6" s="16"/>
+      <c r="AA6" s="14"/>
+      <c r="AB6" s="14"/>
+      <c r="AC6" s="14"/>
+      <c r="AD6" s="14"/>
+      <c r="AE6" s="14"/>
+      <c r="AF6" s="14"/>
+      <c r="AG6" s="14"/>
+      <c r="AH6" s="14"/>
+      <c r="AI6" s="14"/>
+      <c r="AJ6" s="14"/>
+      <c r="AK6" s="14"/>
+      <c r="AL6" s="16"/>
+      <c r="AV6" s="30"/>
+      <c r="AW6" s="30"/>
+      <c r="AX6" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="BJ6" s="30"/>
+      <c r="BK6" s="30"/>
+      <c r="BL6" s="30"/>
+      <c r="BM6" s="30"/>
+      <c r="BN6" s="30"/>
+      <c r="BO6" s="30"/>
+      <c r="BP6" s="30"/>
+      <c r="BQ6" s="30"/>
+      <c r="BR6" s="30"/>
+      <c r="BS6" s="30"/>
+      <c r="BT6" s="30"/>
+      <c r="BU6" s="30"/>
+      <c r="BV6" s="30"/>
+      <c r="BW6" s="30"/>
+      <c r="BX6" s="30"/>
+      <c r="BY6" s="30"/>
+      <c r="BZ6" s="30"/>
+      <c r="CA6" s="30"/>
+      <c r="CB6" s="30"/>
+      <c r="CC6" s="30"/>
+      <c r="CD6" s="30"/>
+      <c r="CE6" s="30"/>
+      <c r="CF6" s="30"/>
+      <c r="CG6" s="30"/>
+      <c r="CH6" s="30"/>
+      <c r="CI6" s="30"/>
+      <c r="CJ6" s="30"/>
+      <c r="CK6" s="30"/>
+      <c r="CL6" s="30"/>
+    </row>
+    <row r="7" spans="1:90" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="110">
+        <v>100000000</v>
+      </c>
+      <c r="B7" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="18">
+        <v>-46</v>
+      </c>
+      <c r="D7" s="19">
+        <v>-62</v>
+      </c>
+      <c r="E7" s="18">
+        <v>-55</v>
+      </c>
+      <c r="F7" s="18">
+        <v>-55</v>
+      </c>
+      <c r="G7" s="18">
+        <v>-44</v>
+      </c>
+      <c r="H7" s="18">
+        <v>-89</v>
+      </c>
+      <c r="I7" s="20">
+        <v>-67</v>
+      </c>
+      <c r="J7" s="20">
+        <v>-79</v>
+      </c>
+      <c r="K7" s="20">
+        <v>-105</v>
+      </c>
+      <c r="L7" s="21">
+        <v>-29</v>
+      </c>
+      <c r="M7" s="20">
+        <v>-1</v>
+      </c>
+      <c r="N7" s="22">
+        <v>-28</v>
+      </c>
+      <c r="O7" s="20">
+        <v>-8</v>
+      </c>
+      <c r="P7" s="20">
+        <v>-1</v>
+      </c>
+      <c r="Q7" s="20">
+        <v>-6</v>
+      </c>
+      <c r="R7" s="18">
+        <v>-22</v>
+      </c>
+      <c r="S7" s="18">
+        <v>-35</v>
+      </c>
+      <c r="T7" s="18">
+        <v>-63</v>
+      </c>
+      <c r="U7" s="18">
+        <v>-52</v>
+      </c>
+      <c r="V7" s="18">
+        <v>-84</v>
+      </c>
+      <c r="W7" s="18">
+        <v>-23</v>
+      </c>
+      <c r="X7" s="27">
+        <v>42</v>
+      </c>
+      <c r="Y7" s="27">
+        <v>30</v>
+      </c>
+      <c r="Z7" s="107">
+        <v>27</v>
+      </c>
+      <c r="AA7" s="18">
+        <v>-14</v>
+      </c>
+      <c r="AB7" s="19">
+        <v>-41</v>
+      </c>
+      <c r="AC7" s="23">
+        <v>-147</v>
+      </c>
+      <c r="AD7" s="3">
+        <v>-65</v>
+      </c>
+      <c r="AE7" s="3">
+        <v>-29</v>
+      </c>
+      <c r="AF7" s="3">
+        <v>-35</v>
+      </c>
+      <c r="AG7" s="3">
+        <v>-16</v>
+      </c>
+      <c r="AH7" s="3">
+        <v>-12</v>
+      </c>
+      <c r="AI7" s="3">
+        <v>-14</v>
+      </c>
+      <c r="AJ7" s="41">
+        <v>-28</v>
+      </c>
+      <c r="AK7" s="41">
+        <v>-17</v>
+      </c>
+      <c r="AL7" s="31">
+        <v>-18</v>
+      </c>
+      <c r="AM7" s="41">
+        <v>5</v>
+      </c>
+      <c r="AN7" s="3">
+        <v>1</v>
+      </c>
+      <c r="AO7" s="3">
+        <v>-23</v>
+      </c>
+      <c r="AP7" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ7" s="3">
+        <v>-10</v>
+      </c>
+      <c r="AR7" s="3">
+        <v>-13</v>
+      </c>
+      <c r="AS7" s="3">
+        <v>-10</v>
+      </c>
+      <c r="AT7" s="1">
+        <v>8</v>
+      </c>
+      <c r="AU7" s="1">
+        <v>-11</v>
+      </c>
+      <c r="AV7" s="1">
+        <v>6</v>
+      </c>
+      <c r="AW7" s="1">
+        <v>12</v>
+      </c>
+      <c r="AX7" s="34">
+        <v>5</v>
+      </c>
+      <c r="AY7" s="3">
+        <v>25</v>
+      </c>
+      <c r="AZ7" s="3">
+        <v>4</v>
+      </c>
+      <c r="BA7" s="3">
+        <v>12</v>
+      </c>
+      <c r="BB7" s="3">
+        <v>8</v>
+      </c>
+      <c r="BC7" s="3">
+        <v>-3</v>
+      </c>
+      <c r="BD7" s="3">
+        <v>-14</v>
+      </c>
+      <c r="BE7" s="3">
+        <v>-11</v>
+      </c>
+      <c r="BF7" s="1"/>
+      <c r="BG7" s="1"/>
+      <c r="BH7" s="1"/>
+      <c r="BI7" s="1"/>
+      <c r="BJ7" s="34"/>
+      <c r="BK7" s="3"/>
+      <c r="BL7" s="3"/>
+      <c r="BM7" s="3"/>
+      <c r="BN7" s="3"/>
+      <c r="BV7" s="63"/>
+      <c r="BW7" s="3"/>
+      <c r="BX7" s="3"/>
+      <c r="BY7" s="3"/>
+      <c r="BZ7" s="3"/>
+    </row>
+    <row r="8" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B8" s="112" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="18">
         <v>-36</v>
       </c>
-      <c r="C11" s="19">
+      <c r="D8" s="19">
         <v>-54</v>
       </c>
-      <c r="D11" s="18">
+      <c r="E8" s="18">
         <v>-40</v>
       </c>
-      <c r="E11" s="18">
+      <c r="F8" s="18">
         <v>-41</v>
       </c>
-      <c r="F11" s="18">
+      <c r="G8" s="18">
         <v>-25</v>
       </c>
-      <c r="G11" s="18">
+      <c r="H8" s="18">
         <v>-66</v>
       </c>
-      <c r="H11" s="19">
+      <c r="I8" s="19">
         <v>-53</v>
       </c>
-      <c r="I11" s="19">
+      <c r="J8" s="19">
         <v>-57</v>
       </c>
-      <c r="J11" s="19">
+      <c r="K8" s="19">
         <v>-79</v>
       </c>
-      <c r="K11" s="26">
+      <c r="L8" s="25">
         <v>-25</v>
       </c>
-      <c r="L11" s="19">
+      <c r="M8" s="19">
         <v>-4</v>
       </c>
-      <c r="M11" s="27">
+      <c r="N8" s="26">
         <v>-22</v>
       </c>
-      <c r="N11" s="19">
+      <c r="O8" s="19">
         <v>-3</v>
       </c>
-      <c r="O11" s="19">
-[...5 lines deleted...]
-      <c r="Q11" s="18">
+      <c r="P8" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q8" s="19">
+        <v>1</v>
+      </c>
+      <c r="R8" s="18">
         <v>-6</v>
       </c>
-      <c r="R11" s="18">
+      <c r="S8" s="18">
         <v>-27</v>
       </c>
-      <c r="S11" s="18">
+      <c r="T8" s="18">
         <v>-44</v>
       </c>
-      <c r="T11" s="18">
+      <c r="U8" s="18">
         <v>-38</v>
       </c>
-      <c r="U11" s="18">
+      <c r="V8" s="18">
         <v>-49</v>
       </c>
-      <c r="V11" s="18">
+      <c r="W8" s="18">
         <v>-17</v>
       </c>
-      <c r="W11" s="23">
+      <c r="X8" s="27">
         <v>30</v>
       </c>
-      <c r="X11" s="23">
+      <c r="Y8" s="27">
         <v>33</v>
       </c>
-      <c r="Y11" s="28">
+      <c r="Z8" s="107">
         <v>22</v>
       </c>
-      <c r="Z11" s="30">
+      <c r="AA8" s="18">
+        <v>-14</v>
+      </c>
+      <c r="AB8" s="19">
+        <v>-7</v>
+      </c>
+      <c r="AC8" s="23">
+        <v>-107</v>
+      </c>
+      <c r="AD8" s="3">
+        <v>-27</v>
+      </c>
+      <c r="AE8" s="3">
+        <v>-19</v>
+      </c>
+      <c r="AF8" s="3">
+        <v>-18</v>
+      </c>
+      <c r="AG8" s="3">
+        <v>-8</v>
+      </c>
+      <c r="AH8" s="3">
+        <v>-6</v>
+      </c>
+      <c r="AI8" s="3">
+        <v>-14</v>
+      </c>
+      <c r="AJ8" s="41">
+        <v>-18</v>
+      </c>
+      <c r="AK8" s="41">
+        <v>-6</v>
+      </c>
+      <c r="AL8" s="31">
+        <v>-5</v>
+      </c>
+      <c r="AM8" s="29">
         <v>5</v>
       </c>
-      <c r="AA11" s="3">
+      <c r="AN8" s="3">
         <v>4</v>
       </c>
-      <c r="AB11" s="23">
+      <c r="AO8" s="23">
         <v>-13</v>
       </c>
-      <c r="AC11" s="3">
+      <c r="AP8" s="3">
         <v>-4</v>
       </c>
-      <c r="AD11" s="3">
+      <c r="AQ8" s="3">
         <v>4</v>
       </c>
-      <c r="AE11" s="3">
+      <c r="AR8" s="3">
         <v>-9</v>
       </c>
-      <c r="AF11" s="3">
+      <c r="AS8" s="3">
         <v>-6</v>
       </c>
-      <c r="AG11" s="1">
+      <c r="AT8" s="1">
         <v>-1</v>
       </c>
-      <c r="AH11" s="1">
+      <c r="AU8" s="1">
         <v>-8</v>
       </c>
-      <c r="AI11" s="1">
+      <c r="AV8" s="1">
         <v>4</v>
       </c>
-      <c r="AJ11" s="1">
+      <c r="AW8" s="1">
         <v>8</v>
       </c>
-      <c r="AK11" s="35">
-[...2 lines deleted...]
-      <c r="AL11" s="18">
+      <c r="AX8" s="34">
+        <v>1</v>
+      </c>
+      <c r="AY8" s="18">
         <v>16</v>
       </c>
-      <c r="AM11" s="3">
+      <c r="AZ8" s="3">
         <v>4</v>
       </c>
-      <c r="AN11" s="23">
+      <c r="BA8" s="23">
         <v>7</v>
       </c>
-      <c r="AO11" s="3">
+      <c r="BB8" s="3">
         <v>7</v>
       </c>
-      <c r="AP11" s="3">
+      <c r="BC8" s="3">
         <v>-4</v>
       </c>
-      <c r="AQ11" s="3">
+      <c r="BD8" s="3">
         <v>-5</v>
       </c>
-      <c r="AR11" s="3"/>
-[...9 lines deleted...]
-      <c r="BM11" s="3"/>
+      <c r="BE8" s="3">
+        <v>-8</v>
+      </c>
+      <c r="BJ8" s="34"/>
+      <c r="BK8" s="18"/>
+      <c r="BL8" s="3"/>
+      <c r="BM8" s="23"/>
+      <c r="BN8" s="3"/>
+      <c r="BV8" s="34"/>
+      <c r="BW8" s="18"/>
+      <c r="BX8" s="3"/>
+      <c r="BY8" s="23"/>
+      <c r="BZ8" s="3"/>
     </row>
-    <row r="12" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="69" t="s">
+    <row r="9" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B9" s="112" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="18" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="19">
+      <c r="C9" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="19">
         <v>-1</v>
       </c>
-      <c r="D12" s="18">
+      <c r="E9" s="18">
         <v>-2</v>
       </c>
+      <c r="F9" s="18">
+        <v>-2</v>
+      </c>
+      <c r="G9" s="18">
+        <v>-3</v>
+      </c>
+      <c r="H9" s="18">
+        <v>-5</v>
+      </c>
+      <c r="I9" s="19">
+        <v>-10</v>
+      </c>
+      <c r="J9" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="K9" s="19">
+        <v>-5</v>
+      </c>
+      <c r="L9" s="25">
+        <v>-3</v>
+      </c>
+      <c r="M9" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="N9" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O9" s="19">
+        <v>-1</v>
+      </c>
+      <c r="P9" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q9" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R9" s="18">
+        <v>-2</v>
+      </c>
+      <c r="S9" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T9" s="18">
+        <v>-7</v>
+      </c>
+      <c r="U9" s="18">
+        <v>-7</v>
+      </c>
+      <c r="V9" s="18">
+        <v>-4</v>
+      </c>
+      <c r="W9" s="18">
+        <v>-4</v>
+      </c>
+      <c r="X9" s="27">
+        <v>9</v>
+      </c>
+      <c r="Y9" s="27">
+        <v>2</v>
+      </c>
+      <c r="Z9" s="107">
+        <v>1</v>
+      </c>
+      <c r="AA9" s="18">
+        <v>-1</v>
+      </c>
+      <c r="AB9" s="19">
+        <v>-18</v>
+      </c>
+      <c r="AC9" s="23">
+        <v>-1</v>
+      </c>
+      <c r="AD9" s="3">
+        <v>-4</v>
+      </c>
+      <c r="AE9" s="3">
+        <v>-3</v>
+      </c>
+      <c r="AF9" s="3">
+        <v>-13</v>
+      </c>
+      <c r="AG9" s="3">
+        <v>-2</v>
+      </c>
+      <c r="AH9" s="3">
+        <v>-4</v>
+      </c>
+      <c r="AI9" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AJ9" s="41">
+        <v>-1</v>
+      </c>
+      <c r="AK9" s="41">
+        <v>-1</v>
+      </c>
+      <c r="AL9" s="31">
+        <v>-1</v>
+      </c>
+      <c r="AM9" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN9" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO9" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ9" s="3">
+        <v>-7</v>
+      </c>
+      <c r="AR9" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AS9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT9" s="1">
+        <v>-1</v>
+      </c>
+      <c r="AU9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW9" s="1">
+        <v>-1</v>
+      </c>
+      <c r="AX9" s="34">
+        <v>2</v>
+      </c>
+      <c r="AY9" s="18">
+        <v>6</v>
+      </c>
+      <c r="AZ9" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA9" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB9" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC9" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD9" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE9" s="3">
+        <v>-1</v>
+      </c>
+      <c r="BG9" s="3"/>
+      <c r="BH9" s="3"/>
+      <c r="BJ9" s="34"/>
+      <c r="BK9" s="18"/>
+      <c r="BL9" s="18"/>
+      <c r="BM9" s="23"/>
+      <c r="BN9" s="3"/>
+      <c r="BV9" s="34"/>
+      <c r="BW9" s="18"/>
+      <c r="BX9" s="18"/>
+      <c r="BY9" s="23"/>
+      <c r="BZ9" s="3"/>
+    </row>
+    <row r="10" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B10" s="112" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="H10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="I10" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="J10" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="K10" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="L10" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="M10" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="N10" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O10" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P10" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q10" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S10" s="18">
+        <v>1</v>
+      </c>
+      <c r="T10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X10" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y10" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z10" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB10" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC10" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ10" s="41">
+        <v>1</v>
+      </c>
+      <c r="AK10" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL10" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM10" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN10" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO10" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX10" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY10" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ10" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA10" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB10" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC10" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD10" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE10" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF10" s="3"/>
+      <c r="BG10" s="3"/>
+      <c r="BH10" s="3"/>
+      <c r="BI10" s="3"/>
+      <c r="BJ10" s="31"/>
+      <c r="BK10" s="18"/>
+      <c r="BL10" s="18"/>
+      <c r="BM10" s="27"/>
+      <c r="BN10" s="3"/>
+      <c r="BV10" s="34"/>
+      <c r="BW10" s="18"/>
+      <c r="BX10" s="18"/>
+      <c r="BY10" s="27"/>
+      <c r="BZ10" s="3"/>
+    </row>
+    <row r="11" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B11" s="112" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="H11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="I11" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="J11" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="K11" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="L11" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="M11" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="N11" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O11" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P11" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q11" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X11" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y11" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z11" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB11" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC11" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ11" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK11" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL11" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM11" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO11" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX11" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY11" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ11" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA11" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB11" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC11" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD11" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE11" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF11" s="3"/>
+      <c r="BG11" s="3"/>
+      <c r="BH11" s="3"/>
+      <c r="BI11" s="3"/>
+      <c r="BJ11" s="31"/>
+      <c r="BK11" s="18"/>
+      <c r="BL11" s="18"/>
+      <c r="BM11" s="27"/>
+      <c r="BN11" s="3"/>
+      <c r="BV11" s="34"/>
+      <c r="BW11" s="18"/>
+      <c r="BX11" s="18"/>
+      <c r="BY11" s="27"/>
+      <c r="BZ11" s="3"/>
+    </row>
+    <row r="12" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B12" s="112" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" s="19" t="s">
+        <v>13</v>
+      </c>
       <c r="E12" s="18">
+        <v>-1</v>
+      </c>
+      <c r="F12" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" s="18">
+        <v>2</v>
+      </c>
+      <c r="I12" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="J12" s="19">
+        <v>-4</v>
+      </c>
+      <c r="K12" s="19">
+        <v>-1</v>
+      </c>
+      <c r="L12" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="M12" s="19">
+        <v>1</v>
+      </c>
+      <c r="N12" s="26">
+        <v>-1</v>
+      </c>
+      <c r="O12" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P12" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q12" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R12" s="18">
+        <v>-1</v>
+      </c>
+      <c r="S12" s="18">
+        <v>-1</v>
+      </c>
+      <c r="T12" s="18">
+        <v>-1</v>
+      </c>
+      <c r="U12" s="18">
+        <v>-1</v>
+      </c>
+      <c r="V12" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W12" s="18">
+        <v>1</v>
+      </c>
+      <c r="X12" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y12" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z12" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA12" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB12" s="19">
+        <v>-7</v>
+      </c>
+      <c r="AC12" s="27">
+        <v>-42</v>
+      </c>
+      <c r="AD12" s="3">
+        <v>-29</v>
+      </c>
+      <c r="AE12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF12" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AG12" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AH12" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AI12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ12" s="41">
+        <v>-3</v>
+      </c>
+      <c r="AK12" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL12" s="31">
+        <v>1</v>
+      </c>
+      <c r="AM12" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN12" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO12" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS12" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AT12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV12" s="3">
+        <v>1</v>
+      </c>
+      <c r="AW12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX12" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY12" s="18">
+        <v>1</v>
+      </c>
+      <c r="AZ12" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA12" s="27">
+        <v>2</v>
+      </c>
+      <c r="BB12" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC12" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD12" s="3">
+        <v>-1</v>
+      </c>
+      <c r="BE12" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF12" s="3"/>
+      <c r="BG12" s="3"/>
+      <c r="BH12" s="3"/>
+      <c r="BI12" s="3"/>
+      <c r="BJ12" s="31"/>
+      <c r="BK12" s="18"/>
+      <c r="BL12" s="18"/>
+      <c r="BM12" s="27"/>
+      <c r="BN12" s="3"/>
+      <c r="BV12" s="34"/>
+      <c r="BW12" s="18"/>
+      <c r="BX12" s="18"/>
+      <c r="BY12" s="27"/>
+      <c r="BZ12" s="3"/>
+    </row>
+    <row r="13" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B13" s="112" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="18">
+        <v>-1</v>
+      </c>
+      <c r="D13" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="18">
+        <v>-1</v>
+      </c>
+      <c r="F13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="18">
+        <v>-1</v>
+      </c>
+      <c r="H13" s="18">
+        <v>1</v>
+      </c>
+      <c r="I13" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="J13" s="19">
+        <v>-1</v>
+      </c>
+      <c r="K13" s="19">
+        <v>-1</v>
+      </c>
+      <c r="L13" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="M13" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="N13" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O13" s="19">
+        <v>-1</v>
+      </c>
+      <c r="P13" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q13" s="19">
+        <v>-4</v>
+      </c>
+      <c r="R13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W13" s="18">
+        <v>-3</v>
+      </c>
+      <c r="X13" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y13" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z13" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB13" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC13" s="27">
+        <v>-1</v>
+      </c>
+      <c r="AD13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI13" s="3">
+        <v>1</v>
+      </c>
+      <c r="AJ13" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK13" s="41">
+        <v>-1</v>
+      </c>
+      <c r="AL13" s="31">
+        <v>-1</v>
+      </c>
+      <c r="AM13" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO13" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR13" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AS13" s="3">
+        <v>1</v>
+      </c>
+      <c r="AT13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX13" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY13" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ13" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA13" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB13" s="41">
+        <v>-1</v>
+      </c>
+      <c r="BC13" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD13" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE13" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF13" s="3"/>
+      <c r="BG13" s="3"/>
+      <c r="BH13" s="3"/>
+      <c r="BI13" s="3"/>
+      <c r="BJ13" s="31"/>
+      <c r="BK13" s="18"/>
+      <c r="BL13" s="18"/>
+      <c r="BM13" s="27"/>
+      <c r="BN13" s="3"/>
+      <c r="BV13" s="34"/>
+      <c r="BW13" s="18"/>
+      <c r="BX13" s="18"/>
+      <c r="BY13" s="27"/>
+      <c r="BZ13" s="3"/>
+    </row>
+    <row r="14" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="112" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="18">
+        <v>-10</v>
+      </c>
+      <c r="D14" s="19">
+        <v>-12</v>
+      </c>
+      <c r="E14" s="18">
+        <v>-13</v>
+      </c>
+      <c r="F14" s="18">
+        <v>-7</v>
+      </c>
+      <c r="G14" s="18">
+        <v>-15</v>
+      </c>
+      <c r="H14" s="18">
+        <v>-20</v>
+      </c>
+      <c r="I14" s="19">
+        <v>-7</v>
+      </c>
+      <c r="J14" s="19">
+        <v>-17</v>
+      </c>
+      <c r="K14" s="19">
+        <v>-4</v>
+      </c>
+      <c r="L14" s="25">
+        <v>-3</v>
+      </c>
+      <c r="M14" s="19">
+        <v>3</v>
+      </c>
+      <c r="N14" s="26">
+        <v>-3</v>
+      </c>
+      <c r="O14" s="19">
+        <v>-3</v>
+      </c>
+      <c r="P14" s="19">
+        <v>-4</v>
+      </c>
+      <c r="Q14" s="19">
+        <v>-3</v>
+      </c>
+      <c r="R14" s="18">
+        <v>-13</v>
+      </c>
+      <c r="S14" s="18">
+        <v>-3</v>
+      </c>
+      <c r="T14" s="18">
+        <v>-9</v>
+      </c>
+      <c r="U14" s="18">
         <v>-2</v>
       </c>
-      <c r="F12" s="18">
+      <c r="V14" s="18">
+        <v>-35</v>
+      </c>
+      <c r="W14" s="18">
+        <v>-5</v>
+      </c>
+      <c r="X14" s="27">
+        <v>6</v>
+      </c>
+      <c r="Y14" s="27">
+        <v>4</v>
+      </c>
+      <c r="Z14" s="107">
+        <v>1</v>
+      </c>
+      <c r="AA14" s="18">
+        <v>1</v>
+      </c>
+      <c r="AB14" s="19">
+        <v>-9</v>
+      </c>
+      <c r="AC14" s="27">
+        <v>2</v>
+      </c>
+      <c r="AD14" s="3">
         <v>-3</v>
       </c>
-      <c r="G12" s="18">
+      <c r="AE14" s="3">
+        <v>-7</v>
+      </c>
+      <c r="AF14" s="3">
+        <v>-2</v>
+      </c>
+      <c r="AG14" s="3">
         <v>-5</v>
       </c>
-      <c r="H12" s="19">
-[...5 lines deleted...]
-      <c r="J12" s="19">
+      <c r="AH14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI14" s="3">
+        <v>-4</v>
+      </c>
+      <c r="AJ14" s="41">
+        <v>-7</v>
+      </c>
+      <c r="AK14" s="41">
+        <v>-1</v>
+      </c>
+      <c r="AL14" s="31">
+        <v>-12</v>
+      </c>
+      <c r="AM14" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN14" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AO14" s="27">
+        <v>-9</v>
+      </c>
+      <c r="AP14" s="3">
+        <v>-2</v>
+      </c>
+      <c r="AQ14" s="3">
+        <v>-8</v>
+      </c>
+      <c r="AR14" s="3">
+        <v>-6</v>
+      </c>
+      <c r="AS14" s="3">
+        <v>-12</v>
+      </c>
+      <c r="AT14" s="1">
+        <v>2</v>
+      </c>
+      <c r="AU14" s="1">
+        <v>-3</v>
+      </c>
+      <c r="AV14" s="3">
+        <v>3</v>
+      </c>
+      <c r="AW14" s="1">
+        <v>1</v>
+      </c>
+      <c r="AX14" s="34">
+        <v>1</v>
+      </c>
+      <c r="AY14" s="18">
+        <v>-1</v>
+      </c>
+      <c r="AZ14" s="41">
+        <v>-1</v>
+      </c>
+      <c r="BA14" s="27">
+        <v>1</v>
+      </c>
+      <c r="BB14" s="41">
+        <v>2</v>
+      </c>
+      <c r="BC14" s="3">
+        <v>1</v>
+      </c>
+      <c r="BD14" s="3">
+        <v>-8</v>
+      </c>
+      <c r="BE14" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BH14" s="3"/>
+      <c r="BJ14" s="34"/>
+      <c r="BK14" s="18"/>
+      <c r="BL14" s="3"/>
+      <c r="BM14" s="27"/>
+      <c r="BN14" s="3"/>
+      <c r="BV14" s="34"/>
+      <c r="BW14" s="18"/>
+      <c r="BX14" s="3"/>
+      <c r="BY14" s="27"/>
+      <c r="BZ14" s="3"/>
+    </row>
+    <row r="15" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="I15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="J15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="K15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="L15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="M15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="N15" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="O15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="P15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="R15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z15" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ15" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK15" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL15" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO15" s="27">
+        <v>1</v>
+      </c>
+      <c r="AP15" s="3">
+        <v>2</v>
+      </c>
+      <c r="AQ15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV15" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AW15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX15" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY15" s="18">
+        <v>-2</v>
+      </c>
+      <c r="AZ15" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA15" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB15" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC15" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD15" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE15" s="3">
+        <v>-2</v>
+      </c>
+      <c r="BF15" s="3"/>
+      <c r="BG15" s="3"/>
+      <c r="BH15" s="3"/>
+      <c r="BI15" s="3"/>
+      <c r="BJ15" s="31"/>
+      <c r="BK15" s="18"/>
+      <c r="BL15" s="18"/>
+      <c r="BM15" s="27"/>
+      <c r="BN15" s="3"/>
+      <c r="BV15" s="34"/>
+      <c r="BW15" s="18"/>
+      <c r="BX15" s="18"/>
+      <c r="BY15" s="27"/>
+      <c r="BZ15" s="3"/>
+    </row>
+    <row r="16" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" s="112" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="18">
+        <v>-2</v>
+      </c>
+      <c r="D16" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="18">
+        <v>-3</v>
+      </c>
+      <c r="G16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="H16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="I16" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="J16" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="K16" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="L16" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="M16" s="19">
+        <v>-1</v>
+      </c>
+      <c r="N16" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O16" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P16" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X16" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y16" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z16" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB16" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC16" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ16" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK16" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL16" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM16" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO16" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT16" s="1">
+        <v>3</v>
+      </c>
+      <c r="AU16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV16" s="3">
+        <v>-3</v>
+      </c>
+      <c r="AW16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX16" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY16" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ16" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA16" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB16" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC16" s="3">
+        <v>-1</v>
+      </c>
+      <c r="BD16" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE16" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG16" s="3"/>
+      <c r="BH16" s="3"/>
+      <c r="BI16" s="3"/>
+      <c r="BJ16" s="31"/>
+      <c r="BK16" s="18"/>
+      <c r="BL16" s="18"/>
+      <c r="BM16" s="27"/>
+      <c r="BN16" s="3"/>
+      <c r="BV16" s="34"/>
+      <c r="BW16" s="18"/>
+      <c r="BX16" s="18"/>
+      <c r="BY16" s="27"/>
+      <c r="BZ16" s="3"/>
+    </row>
+    <row r="17" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B17" s="112" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" s="19">
+        <v>2</v>
+      </c>
+      <c r="E17" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" s="18">
+        <v>-1</v>
+      </c>
+      <c r="I17" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="J17" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="K17" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="L17" s="25">
+        <v>1</v>
+      </c>
+      <c r="M17" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="N17" s="26">
+        <v>-2</v>
+      </c>
+      <c r="O17" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P17" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R17" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="S17" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T17" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U17" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V17" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W17" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X17" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y17" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z17" s="107">
+        <v>3</v>
+      </c>
+      <c r="AA17" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB17" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC17" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD17" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AE17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH17" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AI17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ17" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK17" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL17" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM17" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN17" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO17" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX17" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY17" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ17" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA17" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB17" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC17" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD17" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE17" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF17" s="3"/>
+      <c r="BG17" s="3"/>
+      <c r="BH17" s="3"/>
+      <c r="BI17" s="3"/>
+      <c r="BJ17" s="31"/>
+      <c r="BK17" s="18"/>
+      <c r="BL17" s="18"/>
+      <c r="BM17" s="27"/>
+      <c r="BN17" s="3"/>
+      <c r="BV17" s="34"/>
+      <c r="BW17" s="18"/>
+      <c r="BX17" s="18"/>
+      <c r="BY17" s="27"/>
+      <c r="BZ17" s="3"/>
+    </row>
+    <row r="18" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B18" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="J18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="K18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="L18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="M18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="N18" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="O18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="P18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="R18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z18" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB18" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC18" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH18" s="3">
+        <v>2</v>
+      </c>
+      <c r="AI18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ18" s="41">
+        <v>1</v>
+      </c>
+      <c r="AK18" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL18" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO18" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR18" s="3">
+        <v>2</v>
+      </c>
+      <c r="AS18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX18" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY18" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ18" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA18" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB18" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC18" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD18" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE18" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF18" s="3"/>
+      <c r="BG18" s="3"/>
+      <c r="BH18" s="3"/>
+      <c r="BI18" s="3"/>
+      <c r="BJ18" s="31"/>
+      <c r="BK18" s="18"/>
+      <c r="BL18" s="18"/>
+      <c r="BM18" s="27"/>
+      <c r="BN18" s="3"/>
+      <c r="BV18" s="34"/>
+      <c r="BW18" s="18"/>
+      <c r="BX18" s="18"/>
+      <c r="BY18" s="27"/>
+      <c r="BZ18" s="3"/>
+    </row>
+    <row r="19" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B19" s="112" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" s="18">
+        <v>3</v>
+      </c>
+      <c r="D19" s="19">
+        <v>3</v>
+      </c>
+      <c r="E19" s="18">
+        <v>2</v>
+      </c>
+      <c r="F19" s="18">
+        <v>-2</v>
+      </c>
+      <c r="G19" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="I19" s="19">
+        <v>4</v>
+      </c>
+      <c r="J19" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="K19" s="19">
+        <v>-15</v>
+      </c>
+      <c r="L19" s="25">
+        <v>1</v>
+      </c>
+      <c r="M19" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="N19" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O19" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P19" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q19" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R19" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="S19" s="18">
         <v>-5</v>
       </c>
-      <c r="K12" s="26">
-[...8 lines deleted...]
-      <c r="N12" s="19">
+      <c r="T19" s="18">
+        <v>-2</v>
+      </c>
+      <c r="U19" s="29">
+        <v>-4</v>
+      </c>
+      <c r="V19" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="W19" s="29">
+        <v>5</v>
+      </c>
+      <c r="X19" s="27">
+        <v>3</v>
+      </c>
+      <c r="Y19" s="30">
+        <v>9</v>
+      </c>
+      <c r="Z19" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA19" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB19" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC19" s="27">
+        <v>2</v>
+      </c>
+      <c r="AD19" s="3">
         <v>-1</v>
       </c>
-      <c r="O12" s="19" t="s">
-[...5 lines deleted...]
-      <c r="Q12" s="18">
+      <c r="AE19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF19" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AG19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH19" s="3">
         <v>-2</v>
       </c>
-      <c r="R12" s="18" t="s">
-[...17 lines deleted...]
-      <c r="X12" s="23">
+      <c r="AI19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ19" s="41">
+        <v>-1</v>
+      </c>
+      <c r="AK19" s="41">
+        <v>1</v>
+      </c>
+      <c r="AL19" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM19" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN19" s="3">
+        <v>-2</v>
+      </c>
+      <c r="AO19" s="27">
+        <v>-2</v>
+      </c>
+      <c r="AP19" s="3">
+        <v>4</v>
+      </c>
+      <c r="AQ19" s="3">
+        <v>1</v>
+      </c>
+      <c r="AR19" s="3">
         <v>2</v>
       </c>
-      <c r="Y12" s="28">
-[...68 lines deleted...]
-      <c r="BM12" s="3"/>
+      <c r="AS19" s="3">
+        <v>8</v>
+      </c>
+      <c r="AT19" s="1">
+        <v>5</v>
+      </c>
+      <c r="AU19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW19" s="1">
+        <v>4</v>
+      </c>
+      <c r="AX19" s="34">
+        <v>1</v>
+      </c>
+      <c r="AY19" s="18">
+        <v>5</v>
+      </c>
+      <c r="AZ19" s="41">
+        <v>1</v>
+      </c>
+      <c r="BA19" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB19" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC19" s="3">
+        <v>1</v>
+      </c>
+      <c r="BD19" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE19" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG19" s="3"/>
+      <c r="BH19" s="3"/>
+      <c r="BJ19" s="34"/>
+      <c r="BK19" s="18"/>
+      <c r="BL19" s="3"/>
+      <c r="BM19" s="27"/>
+      <c r="BN19" s="3"/>
+      <c r="BV19" s="34"/>
+      <c r="BW19" s="18"/>
+      <c r="BX19" s="3"/>
+      <c r="BY19" s="27"/>
+      <c r="BZ19" s="3"/>
     </row>
-    <row r="13" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...1147 lines deleted...]
-      <c r="AR20" s="3"/>
+    <row r="20" spans="1:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="87"/>
+      <c r="B20" s="113"/>
+      <c r="C20" s="28"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="28"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="28"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+      <c r="K20" s="19"/>
+      <c r="L20" s="33"/>
+      <c r="M20" s="19"/>
+      <c r="N20" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="O20" s="19"/>
+      <c r="P20" s="19"/>
+      <c r="Q20" s="19"/>
+      <c r="X20" s="30"/>
+      <c r="Y20" s="30"/>
+      <c r="Z20" s="34"/>
+      <c r="AA20" s="18"/>
+      <c r="AB20" s="19"/>
+      <c r="AG20" s="3"/>
+      <c r="AH20" s="3"/>
+      <c r="AI20" s="3"/>
+      <c r="AJ20" s="41"/>
+      <c r="AK20" s="41"/>
+      <c r="AL20" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="AM20" s="29"/>
+      <c r="AN20" s="19"/>
       <c r="AS20" s="3"/>
       <c r="AT20" s="3"/>
       <c r="AU20" s="3"/>
-      <c r="AV20" s="3"/>
-[...1 lines deleted...]
-      <c r="AX20" s="18"/>
+      <c r="AV20" s="41"/>
+      <c r="AW20" s="41"/>
+      <c r="AX20" s="45" t="s">
+        <v>34</v>
+      </c>
       <c r="AY20" s="18"/>
-      <c r="AZ20" s="28"/>
-[...5 lines deleted...]
-      <c r="BM20" s="3"/>
+      <c r="AZ20" s="75"/>
+      <c r="BA20" s="75"/>
+      <c r="BB20" s="75"/>
+      <c r="BD20" s="75"/>
+      <c r="BG20" s="75"/>
+      <c r="BJ20" s="75"/>
+      <c r="BK20" s="29"/>
+      <c r="BL20" s="27"/>
+      <c r="BM20" s="30"/>
+      <c r="BN20" s="41"/>
+      <c r="BO20" s="30"/>
+      <c r="BP20" s="30"/>
+      <c r="BQ20" s="30"/>
+      <c r="BR20" s="30"/>
+      <c r="BS20" s="30"/>
+      <c r="BT20" s="30"/>
+      <c r="BU20" s="30"/>
+      <c r="BV20" s="30"/>
+      <c r="BW20" s="29"/>
+      <c r="BX20" s="27"/>
+      <c r="BY20" s="30"/>
+      <c r="BZ20" s="41"/>
+      <c r="CA20" s="30"/>
+      <c r="CB20" s="30"/>
+      <c r="CC20" s="30"/>
+      <c r="CD20" s="30"/>
+      <c r="CE20" s="30"/>
+      <c r="CF20" s="30"/>
+      <c r="CG20" s="30"/>
+      <c r="CH20" s="30"/>
+      <c r="CI20" s="30"/>
+      <c r="CJ20" s="30"/>
+      <c r="CK20" s="30"/>
+      <c r="CL20" s="30"/>
     </row>
-    <row r="21" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...88 lines deleted...]
-        <v>13</v>
+    <row r="21" spans="1:90" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="110">
+        <v>100000000</v>
+      </c>
+      <c r="B21" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="18">
+        <v>-37</v>
+      </c>
+      <c r="D21" s="19">
+        <v>-55</v>
+      </c>
+      <c r="E21" s="18">
+        <v>-42</v>
+      </c>
+      <c r="F21" s="18">
+        <v>-42</v>
+      </c>
+      <c r="G21" s="18">
+        <v>-28</v>
+      </c>
+      <c r="H21" s="18">
+        <v>-66</v>
+      </c>
+      <c r="I21" s="19">
+        <v>-64</v>
+      </c>
+      <c r="J21" s="32">
+        <v>-61</v>
+      </c>
+      <c r="K21" s="19">
+        <v>-82</v>
+      </c>
+      <c r="L21" s="35">
+        <v>-28</v>
+      </c>
+      <c r="M21" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="N21" s="26">
+        <v>-23</v>
+      </c>
+      <c r="O21" s="19">
+        <v>-6</v>
+      </c>
+      <c r="P21" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q21" s="19">
+        <v>1</v>
+      </c>
+      <c r="R21" s="18">
+        <v>-8</v>
+      </c>
+      <c r="S21" s="18">
+        <v>-28</v>
+      </c>
+      <c r="T21" s="18">
+        <v>-51</v>
+      </c>
+      <c r="U21" s="18">
+        <v>-42</v>
+      </c>
+      <c r="V21" s="18">
+        <v>-53</v>
+      </c>
+      <c r="W21" s="18">
+        <v>-18</v>
+      </c>
+      <c r="X21" s="27">
+        <v>39</v>
+      </c>
+      <c r="Y21" s="27">
+        <v>35</v>
+      </c>
+      <c r="Z21" s="107">
+        <v>25</v>
+      </c>
+      <c r="AA21" s="18">
+        <v>-15</v>
+      </c>
+      <c r="AB21" s="19">
+        <v>-32</v>
+      </c>
+      <c r="AC21" s="27">
+        <v>-125</v>
+      </c>
+      <c r="AD21" s="3">
+        <v>-56</v>
       </c>
       <c r="AE21" s="3">
+        <v>-21</v>
+      </c>
+      <c r="AF21" s="3">
+        <v>-28</v>
+      </c>
+      <c r="AG21" s="3">
+        <v>-11</v>
+      </c>
+      <c r="AH21" s="3">
+        <v>-11</v>
+      </c>
+      <c r="AI21" s="3">
+        <v>-15</v>
+      </c>
+      <c r="AJ21" s="41">
+        <v>-22</v>
+      </c>
+      <c r="AK21" s="41">
+        <v>-7</v>
+      </c>
+      <c r="AL21" s="31">
+        <v>-5</v>
+      </c>
+      <c r="AM21" s="29">
+        <v>5</v>
+      </c>
+      <c r="AN21" s="27">
+        <v>4</v>
+      </c>
+      <c r="AO21" s="27">
+        <v>-12</v>
+      </c>
+      <c r="AP21" s="3">
+        <v>-4</v>
+      </c>
+      <c r="AQ21" s="3">
+        <v>-3</v>
+      </c>
+      <c r="AR21" s="3">
+        <v>-10</v>
+      </c>
+      <c r="AS21" s="3">
+        <v>-7</v>
+      </c>
+      <c r="AT21" s="1">
+        <v>-2</v>
+      </c>
+      <c r="AU21" s="1">
+        <v>-8</v>
+      </c>
+      <c r="AV21" s="1">
+        <v>5</v>
+      </c>
+      <c r="AW21" s="1">
+        <v>7</v>
+      </c>
+      <c r="AX21" s="34">
+        <v>3</v>
+      </c>
+      <c r="AY21" s="18">
+        <v>20</v>
+      </c>
+      <c r="AZ21" s="27">
+        <v>8</v>
+      </c>
+      <c r="BA21" s="27">
+        <v>9</v>
+      </c>
+      <c r="BB21" s="3">
+        <v>7</v>
+      </c>
+      <c r="BC21" s="3">
+        <v>-4</v>
+      </c>
+      <c r="BD21" s="3">
+        <v>-6</v>
+      </c>
+      <c r="BE21" s="3">
+        <v>-11</v>
+      </c>
+      <c r="BF21" s="1"/>
+      <c r="BG21" s="1"/>
+      <c r="BH21" s="1"/>
+      <c r="BI21" s="1"/>
+      <c r="BJ21" s="34"/>
+      <c r="BK21" s="18"/>
+      <c r="BL21" s="27"/>
+      <c r="BM21" s="27"/>
+      <c r="BN21" s="3"/>
+      <c r="BV21" s="63"/>
+      <c r="BW21" s="18"/>
+      <c r="BX21" s="27"/>
+      <c r="BY21" s="27"/>
+      <c r="BZ21" s="3"/>
+    </row>
+    <row r="22" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B22" s="112" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="18">
+        <v>-36</v>
+      </c>
+      <c r="D22" s="19">
+        <v>-54</v>
+      </c>
+      <c r="E22" s="18">
+        <v>-40</v>
+      </c>
+      <c r="F22" s="18">
+        <v>-40</v>
+      </c>
+      <c r="G22" s="18">
+        <v>-25</v>
+      </c>
+      <c r="H22" s="18">
+        <v>-63</v>
+      </c>
+      <c r="I22" s="19">
+        <v>-53</v>
+      </c>
+      <c r="J22" s="32">
+        <v>-57</v>
+      </c>
+      <c r="K22" s="19">
+        <v>-76</v>
+      </c>
+      <c r="L22" s="25">
+        <v>-25</v>
+      </c>
+      <c r="M22" s="19">
+        <v>-1</v>
+      </c>
+      <c r="N22" s="26">
+        <v>-22</v>
+      </c>
+      <c r="O22" s="19">
+        <v>-5</v>
+      </c>
+      <c r="P22" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q22" s="19">
+        <v>1</v>
+      </c>
+      <c r="R22" s="18">
+        <v>-6</v>
+      </c>
+      <c r="S22" s="18">
+        <v>-27</v>
+      </c>
+      <c r="T22" s="18">
+        <v>-43</v>
+      </c>
+      <c r="U22" s="18">
+        <v>-34</v>
+      </c>
+      <c r="V22" s="18">
+        <v>-49</v>
+      </c>
+      <c r="W22" s="18">
+        <v>-15</v>
+      </c>
+      <c r="X22" s="27">
+        <v>30</v>
+      </c>
+      <c r="Y22" s="27">
+        <v>33</v>
+      </c>
+      <c r="Z22" s="107">
+        <v>24</v>
+      </c>
+      <c r="AA22" s="18">
+        <v>-14</v>
+      </c>
+      <c r="AB22" s="19">
+        <v>-7</v>
+      </c>
+      <c r="AC22" s="27">
+        <v>-106</v>
+      </c>
+      <c r="AD22" s="3">
+        <v>-27</v>
+      </c>
+      <c r="AE22" s="3">
+        <v>-18</v>
+      </c>
+      <c r="AF22" s="3">
+        <v>-14</v>
+      </c>
+      <c r="AG22" s="3">
+        <v>-8</v>
+      </c>
+      <c r="AH22" s="3">
+        <v>-6</v>
+      </c>
+      <c r="AI22" s="3">
+        <v>-14</v>
+      </c>
+      <c r="AJ22" s="41">
+        <v>-18</v>
+      </c>
+      <c r="AK22" s="41">
+        <v>-6</v>
+      </c>
+      <c r="AL22" s="31">
+        <v>-5</v>
+      </c>
+      <c r="AM22" s="29">
+        <v>5</v>
+      </c>
+      <c r="AN22" s="27">
+        <v>4</v>
+      </c>
+      <c r="AO22" s="27">
+        <v>-13</v>
+      </c>
+      <c r="AP22" s="3">
+        <v>-4</v>
+      </c>
+      <c r="AQ22" s="3">
+        <v>4</v>
+      </c>
+      <c r="AR22" s="3">
+        <v>9</v>
+      </c>
+      <c r="AS22" s="3">
+        <v>-6</v>
+      </c>
+      <c r="AT22" s="1">
+        <v>-1</v>
+      </c>
+      <c r="AU22" s="1">
+        <v>-8</v>
+      </c>
+      <c r="AV22" s="1">
+        <v>4</v>
+      </c>
+      <c r="AW22" s="1">
+        <v>8</v>
+      </c>
+      <c r="AX22" s="34">
+        <v>1</v>
+      </c>
+      <c r="AY22" s="18">
+        <v>16</v>
+      </c>
+      <c r="AZ22" s="27">
+        <v>8</v>
+      </c>
+      <c r="BA22" s="27">
+        <v>7</v>
+      </c>
+      <c r="BB22" s="3">
+        <v>7</v>
+      </c>
+      <c r="BC22" s="3">
+        <v>-4</v>
+      </c>
+      <c r="BD22" s="3">
+        <v>-5</v>
+      </c>
+      <c r="BE22" s="3">
+        <v>-8</v>
+      </c>
+      <c r="BJ22" s="34"/>
+      <c r="BK22" s="18"/>
+      <c r="BL22" s="27"/>
+      <c r="BM22" s="27"/>
+      <c r="BN22" s="3"/>
+      <c r="BV22" s="34"/>
+      <c r="BW22" s="18"/>
+      <c r="BX22" s="27"/>
+      <c r="BY22" s="27"/>
+      <c r="BZ22" s="3"/>
+    </row>
+    <row r="23" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" s="112" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" s="19">
+        <v>-1</v>
+      </c>
+      <c r="E23" s="18">
+        <v>-2</v>
+      </c>
+      <c r="F23" s="18">
+        <v>-2</v>
+      </c>
+      <c r="G23" s="18">
+        <v>-3</v>
+      </c>
+      <c r="H23" s="18">
+        <v>-5</v>
+      </c>
+      <c r="I23" s="19">
+        <v>-10</v>
+      </c>
+      <c r="J23" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K23" s="19">
+        <v>-5</v>
+      </c>
+      <c r="L23" s="25">
+        <v>-3</v>
+      </c>
+      <c r="M23" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="N23" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O23" s="19">
+        <v>-1</v>
+      </c>
+      <c r="P23" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q23" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R23" s="18">
+        <v>-2</v>
+      </c>
+      <c r="S23" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T23" s="18">
+        <v>-7</v>
+      </c>
+      <c r="U23" s="18">
+        <v>-7</v>
+      </c>
+      <c r="V23" s="18">
+        <v>-4</v>
+      </c>
+      <c r="W23" s="18">
+        <v>-4</v>
+      </c>
+      <c r="X23" s="27">
+        <v>9</v>
+      </c>
+      <c r="Y23" s="27">
         <v>2</v>
       </c>
-      <c r="AF21" s="3" t="s">
-[...49 lines deleted...]
-      <c r="BM21" s="3"/>
+      <c r="Z23" s="107">
+        <v>1</v>
+      </c>
+      <c r="AA23" s="18">
+        <v>-1</v>
+      </c>
+      <c r="AB23" s="19">
+        <v>-18</v>
+      </c>
+      <c r="AC23" s="27">
+        <v>-1</v>
+      </c>
+      <c r="AD23" s="3">
+        <v>-4</v>
+      </c>
+      <c r="AE23" s="3">
+        <v>-3</v>
+      </c>
+      <c r="AF23" s="3">
+        <v>-13</v>
+      </c>
+      <c r="AG23" s="3">
+        <v>-2</v>
+      </c>
+      <c r="AH23" s="3">
+        <v>-4</v>
+      </c>
+      <c r="AI23" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AJ23" s="41">
+        <v>-1</v>
+      </c>
+      <c r="AK23" s="41">
+        <v>-1</v>
+      </c>
+      <c r="AL23" s="31">
+        <v>-1</v>
+      </c>
+      <c r="AM23" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN23" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO23" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ23" s="3">
+        <v>-7</v>
+      </c>
+      <c r="AR23" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AS23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT23" s="1">
+        <v>-1</v>
+      </c>
+      <c r="AU23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW23" s="1">
+        <v>-1</v>
+      </c>
+      <c r="AX23" s="34">
+        <v>2</v>
+      </c>
+      <c r="AY23" s="18">
+        <v>6</v>
+      </c>
+      <c r="AZ23" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA23" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE23" s="3">
+        <v>-1</v>
+      </c>
+      <c r="BG23" s="3"/>
+      <c r="BH23" s="3"/>
+      <c r="BJ23" s="34"/>
+      <c r="BK23" s="18"/>
+      <c r="BL23" s="18"/>
+      <c r="BM23" s="27"/>
+      <c r="BN23" s="3"/>
+      <c r="BV23" s="34"/>
+      <c r="BW23" s="18"/>
+      <c r="BX23" s="18"/>
+      <c r="BY23" s="27"/>
+      <c r="BZ23" s="3"/>
     </row>
-    <row r="22" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D22" s="18">
+    <row r="24" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="112" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="E24" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="F24" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="H24" s="28">
         <v>2</v>
       </c>
-      <c r="E22" s="18">
+      <c r="I24" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="J24" s="32">
+        <v>-4</v>
+      </c>
+      <c r="K24" s="19">
+        <v>-1</v>
+      </c>
+      <c r="L24" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="M24" s="19">
+        <v>1</v>
+      </c>
+      <c r="N24" s="26">
+        <v>-1</v>
+      </c>
+      <c r="O24" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P24" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q24" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R24" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S24" s="18">
+        <v>-1</v>
+      </c>
+      <c r="T24" s="18">
+        <v>-1</v>
+      </c>
+      <c r="U24" s="18">
+        <v>-1</v>
+      </c>
+      <c r="V24" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W24" s="18">
+        <v>1</v>
+      </c>
+      <c r="X24" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y24" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z24" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA24" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB24" s="20">
+        <v>-7</v>
+      </c>
+      <c r="AC24" s="27">
+        <v>-18</v>
+      </c>
+      <c r="AD24" s="3">
+        <v>-25</v>
+      </c>
+      <c r="AE24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF24" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AG24" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AH24" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AI24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ24" s="41">
+        <v>-3</v>
+      </c>
+      <c r="AK24" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL24" s="31">
+        <v>1</v>
+      </c>
+      <c r="AM24" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN24" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO24" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS24" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AT24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV24" s="3">
+        <v>1</v>
+      </c>
+      <c r="AW24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX24" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY24" s="18">
+        <v>1</v>
+      </c>
+      <c r="AZ24" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA24" s="18">
+        <v>2</v>
+      </c>
+      <c r="BB24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD24" s="3">
+        <v>-1</v>
+      </c>
+      <c r="BE24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF24" s="3"/>
+      <c r="BG24" s="3"/>
+      <c r="BH24" s="3"/>
+      <c r="BI24" s="3"/>
+      <c r="BJ24" s="31"/>
+      <c r="BK24" s="18"/>
+      <c r="BL24" s="18"/>
+      <c r="BM24" s="27"/>
+      <c r="BN24" s="3"/>
+      <c r="BV24" s="34"/>
+      <c r="BW24" s="18"/>
+      <c r="BX24" s="18"/>
+      <c r="BY24" s="27"/>
+      <c r="BZ24" s="3"/>
+    </row>
+    <row r="25" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B25" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="E25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="F25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="H25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="I25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="J25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="K25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="L25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="M25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="N25" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="O25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="P25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="R25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="S25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="T25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="U25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="V25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="W25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y25" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z25" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF25" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ25" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK25" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL25" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN25" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO25" s="27">
+        <v>1</v>
+      </c>
+      <c r="AP25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX25" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY25" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ25" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA25" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE25" s="3">
         <v>-2</v>
       </c>
-      <c r="F22" s="18" t="s">
-[...125 lines deleted...]
-      <c r="BM22" s="3"/>
+      <c r="BF25" s="3"/>
+      <c r="BG25" s="3"/>
+      <c r="BH25" s="3"/>
+      <c r="BI25" s="3"/>
+      <c r="BJ25" s="31"/>
+      <c r="BK25" s="18"/>
+      <c r="BL25" s="18"/>
+      <c r="BM25" s="27"/>
+      <c r="BN25" s="3"/>
+      <c r="BV25" s="34"/>
+      <c r="BW25" s="18"/>
+      <c r="BX25" s="18"/>
+      <c r="BY25" s="27"/>
+      <c r="BZ25" s="3"/>
     </row>
-    <row r="23" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...63 lines deleted...]
-      <c r="BY23" s="31"/>
+    <row r="26" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" s="112" t="s">
+        <v>21</v>
+      </c>
+      <c r="C26" s="28">
+        <v>-1</v>
+      </c>
+      <c r="D26" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="E26" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="F26" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="H26" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="I26" s="19">
+        <v>-1</v>
+      </c>
+      <c r="J26" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K26" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="L26" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="M26" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="N26" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O26" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P26" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q26" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R26" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="S26" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="T26" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="U26" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="V26" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="W26" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="X26" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y26" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z26" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA26" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB26" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC26" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ26" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK26" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL26" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM26" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN26" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO26" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX26" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY26" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ26" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA26" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF26" s="3"/>
+      <c r="BG26" s="3"/>
+      <c r="BH26" s="3"/>
+      <c r="BI26" s="3"/>
+      <c r="BJ26" s="31"/>
+      <c r="BK26" s="18"/>
+      <c r="BL26" s="18"/>
+      <c r="BM26" s="27"/>
+      <c r="BN26" s="3"/>
+      <c r="BV26" s="34"/>
+      <c r="BW26" s="18"/>
+      <c r="BX26" s="18"/>
+      <c r="BY26" s="27"/>
+      <c r="BZ26" s="3"/>
     </row>
-    <row r="24" spans="1:77" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...72 lines deleted...]
-      <c r="Y24" s="28">
+    <row r="27" spans="1:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="87"/>
+      <c r="B27" s="112"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="28"/>
+      <c r="F27" s="28"/>
+      <c r="G27" s="28"/>
+      <c r="H27" s="28"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="32"/>
+      <c r="K27" s="19"/>
+      <c r="L27" s="25"/>
+      <c r="M27" s="19"/>
+      <c r="N27" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="Z24" s="30">
-[...485 lines deleted...]
-      <c r="AR27" s="3"/>
+      <c r="O27" s="19"/>
+      <c r="P27" s="19"/>
+      <c r="Q27" s="19"/>
+      <c r="X27" s="30"/>
+      <c r="Y27" s="30"/>
+      <c r="Z27" s="34"/>
+      <c r="AA27" s="18"/>
+      <c r="AB27" s="19"/>
+      <c r="AG27" s="3"/>
+      <c r="AH27" s="3"/>
+      <c r="AI27" s="3"/>
+      <c r="AJ27" s="41"/>
+      <c r="AK27" s="41"/>
+      <c r="AL27" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="AM27" s="29"/>
+      <c r="AN27" s="19"/>
       <c r="AS27" s="3"/>
       <c r="AT27" s="3"/>
       <c r="AU27" s="3"/>
-      <c r="AV27" s="3"/>
-[...1 lines deleted...]
-      <c r="AX27" s="18"/>
+      <c r="AV27" s="41"/>
+      <c r="AW27" s="41"/>
+      <c r="AX27" s="45" t="s">
+        <v>35</v>
+      </c>
       <c r="AY27" s="18"/>
-      <c r="AZ27" s="28"/>
-[...5 lines deleted...]
-      <c r="BM27" s="3"/>
+      <c r="AZ27" s="77"/>
+      <c r="BA27" s="77"/>
+      <c r="BB27" s="77"/>
+      <c r="BD27" s="77"/>
+      <c r="BG27" s="77"/>
+      <c r="BJ27" s="77"/>
+      <c r="BK27" s="29"/>
+      <c r="BL27" s="30"/>
+      <c r="BM27" s="30"/>
+      <c r="BN27" s="41"/>
+      <c r="BO27" s="30"/>
+      <c r="BP27" s="30"/>
+      <c r="BQ27" s="30"/>
+      <c r="BR27" s="30"/>
+      <c r="BS27" s="30"/>
+      <c r="BT27" s="30"/>
+      <c r="BU27" s="30"/>
+      <c r="BV27" s="30"/>
+      <c r="BW27" s="29"/>
+      <c r="BX27" s="30"/>
+      <c r="BY27" s="30"/>
+      <c r="BZ27" s="41"/>
+      <c r="CA27" s="30"/>
+      <c r="CB27" s="30"/>
+      <c r="CC27" s="30"/>
+      <c r="CD27" s="30"/>
+      <c r="CE27" s="30"/>
+      <c r="CF27" s="30"/>
+      <c r="CG27" s="30"/>
+      <c r="CH27" s="30"/>
+      <c r="CI27" s="30"/>
+      <c r="CJ27" s="30"/>
+      <c r="CK27" s="30"/>
+      <c r="CL27" s="30"/>
     </row>
-    <row r="28" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...140 lines deleted...]
-      <c r="BJ28" s="18"/>
+    <row r="28" spans="1:90" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="111">
+        <v>100000000</v>
+      </c>
+      <c r="B28" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C28" s="18">
+        <v>-9</v>
+      </c>
+      <c r="D28" s="19">
+        <v>-7</v>
+      </c>
+      <c r="E28" s="18">
+        <v>-13</v>
+      </c>
+      <c r="F28" s="18">
+        <v>-13</v>
+      </c>
+      <c r="G28" s="18">
+        <v>-16</v>
+      </c>
+      <c r="H28" s="18">
+        <v>-23</v>
+      </c>
+      <c r="I28" s="20">
+        <v>-3</v>
+      </c>
+      <c r="J28" s="32">
+        <v>-18</v>
+      </c>
+      <c r="K28" s="19">
+        <v>-23</v>
+      </c>
+      <c r="L28" s="25">
+        <v>-1</v>
+      </c>
+      <c r="M28" s="20">
+        <v>-1</v>
+      </c>
+      <c r="N28" s="22">
+        <v>-5</v>
+      </c>
+      <c r="O28" s="20">
+        <v>-2</v>
+      </c>
+      <c r="P28" s="20">
+        <v>-2</v>
+      </c>
+      <c r="Q28" s="20">
+        <v>-7</v>
+      </c>
+      <c r="R28" s="18">
+        <v>-14</v>
+      </c>
+      <c r="S28" s="18">
+        <v>-7</v>
+      </c>
+      <c r="T28" s="18">
+        <v>-12</v>
+      </c>
+      <c r="U28" s="18">
+        <v>-10</v>
+      </c>
+      <c r="V28" s="18">
+        <v>-31</v>
+      </c>
+      <c r="W28" s="18">
+        <v>-5</v>
+      </c>
+      <c r="X28" s="27">
+        <v>3</v>
+      </c>
+      <c r="Y28" s="27">
+        <v>5</v>
+      </c>
+      <c r="Z28" s="107">
+        <v>2</v>
+      </c>
+      <c r="AA28" s="18">
+        <v>1</v>
+      </c>
+      <c r="AB28" s="19">
+        <v>-9</v>
+      </c>
+      <c r="AC28" s="27">
+        <v>-22</v>
+      </c>
+      <c r="AD28" s="3">
+        <v>-9</v>
+      </c>
+      <c r="AE28" s="3">
+        <v>-8</v>
+      </c>
+      <c r="AF28" s="3">
+        <v>-7</v>
+      </c>
+      <c r="AG28" s="3">
+        <v>-5</v>
+      </c>
+      <c r="AH28" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AI28" s="3">
+        <v>1</v>
+      </c>
+      <c r="AJ28" s="41">
+        <v>-6</v>
+      </c>
+      <c r="AK28" s="41">
+        <v>-1</v>
+      </c>
+      <c r="AL28" s="31">
+        <v>-13</v>
+      </c>
+      <c r="AM28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN28" s="27">
+        <v>-3</v>
+      </c>
+      <c r="AO28" s="27">
+        <v>-11</v>
+      </c>
+      <c r="AP28" s="3">
+        <v>4</v>
+      </c>
+      <c r="AQ28" s="3">
+        <v>-7</v>
+      </c>
+      <c r="AR28" s="3">
+        <v>-3</v>
+      </c>
+      <c r="AS28" s="3">
+        <v>-3</v>
+      </c>
+      <c r="AT28" s="1">
+        <v>10</v>
+      </c>
+      <c r="AU28" s="1">
+        <v>-3</v>
+      </c>
+      <c r="AV28" s="1">
+        <v>1</v>
+      </c>
+      <c r="AW28" s="1">
+        <v>5</v>
+      </c>
+      <c r="AX28" s="34">
+        <v>2</v>
+      </c>
+      <c r="AY28" s="18">
+        <v>5</v>
+      </c>
+      <c r="AZ28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA28" s="27">
+        <v>3</v>
+      </c>
+      <c r="BB28" s="3">
+        <v>1</v>
+      </c>
+      <c r="BC28" s="3">
+        <v>1</v>
+      </c>
+      <c r="BD28" s="3">
+        <v>-8</v>
+      </c>
+      <c r="BE28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF28" s="1"/>
+      <c r="BG28" s="1"/>
+      <c r="BH28" s="1"/>
+      <c r="BI28" s="1"/>
+      <c r="BJ28" s="34"/>
       <c r="BK28" s="18"/>
-      <c r="BL28" s="28"/>
-      <c r="BM28" s="3"/>
+      <c r="BL28" s="27"/>
+      <c r="BM28" s="27"/>
+      <c r="BN28" s="3"/>
+      <c r="BV28" s="63"/>
+      <c r="BW28" s="18"/>
+      <c r="BX28" s="27"/>
+      <c r="BY28" s="27"/>
+      <c r="BZ28" s="3"/>
     </row>
-    <row r="29" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B29" s="29">
+    <row r="29" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="30" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" s="112" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="F29" s="18">
         <v>-1</v>
       </c>
-      <c r="C29" s="20" t="s">
-[...14 lines deleted...]
-      <c r="H29" s="19">
+      <c r="G29" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" s="18">
+        <v>-3</v>
+      </c>
+      <c r="I29" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="J29" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K29" s="19">
+        <v>-3</v>
+      </c>
+      <c r="L29" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="M29" s="19">
+        <v>-3</v>
+      </c>
+      <c r="N29" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O29" s="19">
+        <v>2</v>
+      </c>
+      <c r="P29" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q29" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R29" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S29" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T29" s="18">
         <v>-1</v>
       </c>
-      <c r="I29" s="33" t="s">
-[...51 lines deleted...]
-        <v>13</v>
+      <c r="U29" s="18">
+        <v>-4</v>
+      </c>
+      <c r="V29" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W29" s="18">
+        <v>-2</v>
+      </c>
+      <c r="X29" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y29" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z29" s="107">
+        <v>2</v>
       </c>
       <c r="AA29" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="AB29" s="28" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="AB29" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC29" s="27">
+        <v>-1</v>
       </c>
       <c r="AD29" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AE29" s="3" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="AE29" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AF29" s="3">
+        <v>-4</v>
       </c>
       <c r="AG29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI29" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AJ29" s="3" t="s">
-[...14 lines deleted...]
-      <c r="AO29" s="3" t="s">
+      <c r="AJ29" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK29" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL29" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO29" s="27" t="s">
         <v>13</v>
       </c>
       <c r="AP29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AQ29" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AR29" s="3"/>
-[...13 lines deleted...]
-      <c r="BM29" s="3"/>
+      <c r="AR29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX29" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF29" s="3"/>
+      <c r="BG29" s="3"/>
+      <c r="BH29" s="3"/>
+      <c r="BI29" s="3"/>
+      <c r="BJ29" s="31"/>
+      <c r="BK29" s="61"/>
+      <c r="BL29" s="29"/>
+      <c r="BM29" s="27"/>
+      <c r="BN29" s="3"/>
+      <c r="BV29" s="34"/>
+      <c r="BW29" s="29"/>
+      <c r="BX29" s="29"/>
+      <c r="BY29" s="27"/>
+      <c r="BZ29" s="3"/>
     </row>
-    <row r="30" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...63 lines deleted...]
-      <c r="BY30" s="31"/>
+    <row r="30" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="114" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D30" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="E30" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="F30" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="H30" s="18">
+        <v>1</v>
+      </c>
+      <c r="I30" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="J30" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K30" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="L30" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="M30" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="N30" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O30" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P30" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q30" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R30" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S30" s="18">
+        <v>1</v>
+      </c>
+      <c r="T30" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U30" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V30" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W30" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X30" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y30" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z30" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA30" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB30" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC30" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ30" s="41">
+        <v>1</v>
+      </c>
+      <c r="AK30" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL30" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM30" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN30" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO30" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX30" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY30" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ30" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA30" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB30" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC30" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD30" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE30" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF30" s="3"/>
+      <c r="BG30" s="3"/>
+      <c r="BH30" s="3"/>
+      <c r="BI30" s="3"/>
+      <c r="BJ30" s="31"/>
+      <c r="BK30" s="61"/>
+      <c r="BL30" s="29"/>
+      <c r="BM30" s="27"/>
+      <c r="BN30" s="3"/>
+      <c r="BW30" s="61"/>
+      <c r="BX30" s="29"/>
+      <c r="BY30" s="27"/>
+      <c r="BZ30" s="3"/>
     </row>
-    <row r="31" spans="1:77" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...143 lines deleted...]
-      <c r="BM31" s="3"/>
+    <row r="31" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="30" t="s">
+        <v>88</v>
+      </c>
+      <c r="B31" s="114" t="s">
+        <v>17</v>
+      </c>
+      <c r="C31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D31" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="E31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="F31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="H31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="I31" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="J31" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K31" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="L31" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="M31" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="N31" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O31" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P31" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q31" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X31" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y31" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z31" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA31" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB31" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC31" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ31" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK31" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL31" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM31" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN31" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO31" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX31" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY31" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ31" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA31" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB31" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC31" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD31" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE31" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF31" s="3"/>
+      <c r="BG31" s="3"/>
+      <c r="BH31" s="3"/>
+      <c r="BI31" s="3"/>
+      <c r="BJ31" s="31"/>
+      <c r="BK31" s="61"/>
+      <c r="BL31" s="29"/>
+      <c r="BM31" s="27"/>
+      <c r="BN31" s="3"/>
+      <c r="BW31" s="61"/>
+      <c r="BX31" s="29"/>
+      <c r="BY31" s="27"/>
+      <c r="BZ31" s="3"/>
     </row>
-    <row r="32" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D32" s="18" t="s">
+    <row r="32" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B32" s="112" t="s">
+        <v>18</v>
+      </c>
+      <c r="C32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D32" s="19" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="18">
         <v>-1</v>
       </c>
       <c r="F32" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="G32" s="18">
+      <c r="G32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="H32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="I32" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="J32" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K32" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="L32" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="M32" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="N32" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O32" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P32" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q32" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R32" s="18">
+        <v>-1</v>
+      </c>
+      <c r="S32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X32" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y32" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z32" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB32" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC32" s="27">
+        <v>-24</v>
+      </c>
+      <c r="AD32" s="3">
+        <v>-4</v>
+      </c>
+      <c r="AE32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ32" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK32" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL32" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM32" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN32" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO32" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX32" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY32" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ32" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA32" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB32" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC32" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD32" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE32" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF32" s="3"/>
+      <c r="BG32" s="3"/>
+      <c r="BH32" s="3"/>
+      <c r="BI32" s="3"/>
+      <c r="BJ32" s="31"/>
+      <c r="BK32" s="61"/>
+      <c r="BL32" s="29"/>
+      <c r="BM32" s="27"/>
+      <c r="BN32" s="3"/>
+      <c r="BW32" s="61"/>
+      <c r="BX32" s="29"/>
+      <c r="BY32" s="27"/>
+      <c r="BZ32" s="3"/>
+    </row>
+    <row r="33" spans="1:110" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="30" t="s">
+        <v>90</v>
+      </c>
+      <c r="B33" s="112" t="s">
+        <v>19</v>
+      </c>
+      <c r="C33" s="18">
+        <v>-1</v>
+      </c>
+      <c r="D33" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="E33" s="18">
+        <v>-1</v>
+      </c>
+      <c r="F33" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="18">
+        <v>-1</v>
+      </c>
+      <c r="H33" s="18">
+        <v>1</v>
+      </c>
+      <c r="I33" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="J33" s="32">
+        <v>-1</v>
+      </c>
+      <c r="K33" s="19">
+        <v>-1</v>
+      </c>
+      <c r="L33" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="M33" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="N33" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O33" s="19">
+        <v>-1</v>
+      </c>
+      <c r="P33" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q33" s="19">
+        <v>-4</v>
+      </c>
+      <c r="R33" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S33" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T33" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U33" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V33" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W33" s="18">
         <v>-3</v>
       </c>
-      <c r="H32" s="19" t="s">
-[...5 lines deleted...]
-      <c r="J32" s="19">
+      <c r="X33" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y33" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z33" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA33" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB33" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC33" s="27">
+        <v>-1</v>
+      </c>
+      <c r="AD33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI33" s="3">
+        <v>1</v>
+      </c>
+      <c r="AJ33" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK33" s="41">
+        <v>-1</v>
+      </c>
+      <c r="AL33" s="31">
+        <v>-1</v>
+      </c>
+      <c r="AM33" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN33" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO33" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR33" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AS33" s="3">
+        <v>1</v>
+      </c>
+      <c r="AT33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX33" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY33" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ33" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA33" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB33" s="29">
+        <v>-1</v>
+      </c>
+      <c r="BC33" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD33" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE33" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF33" s="3"/>
+      <c r="BG33" s="3"/>
+      <c r="BH33" s="3"/>
+      <c r="BI33" s="3"/>
+      <c r="BJ33" s="31"/>
+      <c r="BK33" s="61"/>
+      <c r="BL33" s="29"/>
+      <c r="BM33" s="27"/>
+      <c r="BN33" s="3"/>
+      <c r="BW33" s="61"/>
+      <c r="BX33" s="29"/>
+      <c r="BY33" s="27"/>
+      <c r="BZ33" s="3"/>
+    </row>
+    <row r="34" spans="1:110" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B34" s="112" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="18">
+        <v>-10</v>
+      </c>
+      <c r="D34" s="19">
+        <v>-12</v>
+      </c>
+      <c r="E34" s="18">
+        <v>-13</v>
+      </c>
+      <c r="F34" s="18">
+        <v>-7</v>
+      </c>
+      <c r="G34" s="18">
+        <v>-15</v>
+      </c>
+      <c r="H34" s="18">
+        <v>-20</v>
+      </c>
+      <c r="I34" s="19">
+        <v>-7</v>
+      </c>
+      <c r="J34" s="32">
+        <v>-17</v>
+      </c>
+      <c r="K34" s="19">
+        <v>-4</v>
+      </c>
+      <c r="L34" s="25">
         <v>-3</v>
       </c>
-      <c r="K32" s="26" t="s">
-[...2 lines deleted...]
-      <c r="L32" s="19">
+      <c r="M34" s="19">
+        <v>3</v>
+      </c>
+      <c r="N34" s="26">
         <v>-3</v>
       </c>
-      <c r="M32" s="27" t="s">
-[...2 lines deleted...]
-      <c r="N32" s="19">
+      <c r="O34" s="19">
+        <v>-3</v>
+      </c>
+      <c r="P34" s="19">
+        <v>-4</v>
+      </c>
+      <c r="Q34" s="19">
+        <v>-3</v>
+      </c>
+      <c r="R34" s="18">
+        <v>-13</v>
+      </c>
+      <c r="S34" s="18">
+        <v>-3</v>
+      </c>
+      <c r="T34" s="18">
+        <v>-9</v>
+      </c>
+      <c r="U34" s="18">
+        <v>-2</v>
+      </c>
+      <c r="V34" s="18">
+        <v>-35</v>
+      </c>
+      <c r="W34" s="18">
+        <v>-5</v>
+      </c>
+      <c r="X34" s="27">
+        <v>6</v>
+      </c>
+      <c r="Y34" s="27">
+        <v>4</v>
+      </c>
+      <c r="Z34" s="107">
+        <v>1</v>
+      </c>
+      <c r="AA34" s="18">
+        <v>1</v>
+      </c>
+      <c r="AB34" s="19">
+        <v>-9</v>
+      </c>
+      <c r="AC34" s="27">
         <v>2</v>
       </c>
-      <c r="O32" s="19" t="s">
-[...11 lines deleted...]
-      <c r="S32" s="18">
+      <c r="AD34" s="3">
+        <v>-3</v>
+      </c>
+      <c r="AE34" s="3">
+        <v>-7</v>
+      </c>
+      <c r="AF34" s="3">
+        <v>-2</v>
+      </c>
+      <c r="AG34" s="3">
+        <v>-5</v>
+      </c>
+      <c r="AH34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI34" s="3">
+        <v>-4</v>
+      </c>
+      <c r="AJ34" s="41">
+        <v>-7</v>
+      </c>
+      <c r="AK34" s="41">
         <v>-1</v>
       </c>
-      <c r="T32" s="18">
+      <c r="AL34" s="31">
+        <v>-12</v>
+      </c>
+      <c r="AM34" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN34" s="27">
+        <v>-1</v>
+      </c>
+      <c r="AO34" s="27">
+        <v>-9</v>
+      </c>
+      <c r="AP34" s="3">
+        <v>-2</v>
+      </c>
+      <c r="AQ34" s="3">
+        <v>-8</v>
+      </c>
+      <c r="AR34" s="3">
+        <v>-6</v>
+      </c>
+      <c r="AS34" s="3">
+        <v>-12</v>
+      </c>
+      <c r="AT34" s="1">
+        <v>2</v>
+      </c>
+      <c r="AU34" s="1">
+        <v>-3</v>
+      </c>
+      <c r="AV34" s="3">
+        <v>3</v>
+      </c>
+      <c r="AW34" s="1">
+        <v>1</v>
+      </c>
+      <c r="AX34" s="34">
+        <v>1</v>
+      </c>
+      <c r="AY34" s="29">
+        <v>-1</v>
+      </c>
+      <c r="AZ34" s="29">
+        <v>-1</v>
+      </c>
+      <c r="BA34" s="27">
+        <v>1</v>
+      </c>
+      <c r="BB34" s="29">
+        <v>2</v>
+      </c>
+      <c r="BC34" s="3">
+        <v>1</v>
+      </c>
+      <c r="BD34" s="3">
+        <v>-8</v>
+      </c>
+      <c r="BE34" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BH34" s="3"/>
+      <c r="BJ34" s="34"/>
+      <c r="BK34" s="61"/>
+      <c r="BL34" s="27"/>
+      <c r="BM34" s="27"/>
+      <c r="BN34" s="3"/>
+      <c r="BW34" s="61"/>
+      <c r="BX34" s="27"/>
+      <c r="BY34" s="27"/>
+      <c r="BZ34" s="3"/>
+      <c r="CL34" s="30"/>
+      <c r="CM34" s="30"/>
+      <c r="CN34" s="30"/>
+      <c r="CO34" s="30"/>
+      <c r="CP34" s="30"/>
+      <c r="CQ34" s="30"/>
+      <c r="CR34" s="30"/>
+      <c r="CS34" s="30"/>
+      <c r="CT34" s="30"/>
+      <c r="CU34" s="30"/>
+      <c r="CV34" s="30"/>
+      <c r="CW34" s="30"/>
+      <c r="CX34" s="30"/>
+      <c r="CY34" s="30"/>
+      <c r="CZ34" s="30"/>
+      <c r="DA34" s="30"/>
+      <c r="DB34" s="30"/>
+      <c r="DC34" s="30"/>
+      <c r="DD34" s="30"/>
+      <c r="DE34" s="30"/>
+      <c r="DF34" s="30"/>
+    </row>
+    <row r="35" spans="1:110" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="30" t="s">
+        <v>92</v>
+      </c>
+      <c r="B35" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="C35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="F35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="H35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="I35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="J35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="K35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="L35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="M35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="N35" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="O35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="P35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="R35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z35" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF35" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ35" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK35" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL35" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO35" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP35" s="3">
+        <v>2</v>
+      </c>
+      <c r="AQ35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV35" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AW35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX35" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY35" s="29">
+        <v>1</v>
+      </c>
+      <c r="AZ35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF35" s="3"/>
+      <c r="BG35" s="3"/>
+      <c r="BH35" s="3"/>
+      <c r="BI35" s="3"/>
+      <c r="BJ35" s="31"/>
+      <c r="BK35" s="61"/>
+      <c r="BL35" s="29"/>
+      <c r="BM35" s="27"/>
+      <c r="BN35" s="3"/>
+      <c r="BW35" s="61"/>
+      <c r="BX35" s="29"/>
+      <c r="BY35" s="27"/>
+      <c r="BZ35" s="3"/>
+      <c r="CL35" s="30"/>
+      <c r="CM35" s="30"/>
+      <c r="CN35" s="30"/>
+      <c r="CO35" s="30"/>
+      <c r="CP35" s="30"/>
+      <c r="CQ35" s="30"/>
+      <c r="CR35" s="30"/>
+      <c r="CS35" s="30"/>
+      <c r="CT35" s="30"/>
+      <c r="CU35" s="30"/>
+      <c r="CV35" s="30"/>
+      <c r="CW35" s="30"/>
+      <c r="CX35" s="30"/>
+      <c r="CY35" s="30"/>
+      <c r="CZ35" s="30"/>
+      <c r="DA35" s="30"/>
+      <c r="DB35" s="30"/>
+      <c r="DC35" s="30"/>
+      <c r="DD35" s="30"/>
+      <c r="DE35" s="30"/>
+      <c r="DF35" s="30"/>
+    </row>
+    <row r="36" spans="1:110" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="B36" s="112" t="s">
+        <v>21</v>
+      </c>
+      <c r="C36" s="18">
+        <v>-1</v>
+      </c>
+      <c r="D36" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="E36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="F36" s="18">
+        <v>-3</v>
+      </c>
+      <c r="G36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="H36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="I36" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="J36" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K36" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="L36" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="M36" s="19">
+        <v>-1</v>
+      </c>
+      <c r="N36" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="O36" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P36" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q36" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X36" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y36" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z36" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB36" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC36" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ36" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK36" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL36" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM36" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN36" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO36" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT36" s="1">
+        <v>3</v>
+      </c>
+      <c r="AU36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV36" s="3">
+        <v>-3</v>
+      </c>
+      <c r="AW36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX36" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY36" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ36" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA36" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB36" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC36" s="3">
+        <v>-1</v>
+      </c>
+      <c r="BD36" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE36" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG36" s="3"/>
+      <c r="BH36" s="3"/>
+      <c r="BI36" s="3"/>
+      <c r="BJ36" s="31"/>
+      <c r="BK36" s="61"/>
+      <c r="BL36" s="29"/>
+      <c r="BM36" s="27"/>
+      <c r="BN36" s="3"/>
+      <c r="BW36" s="61"/>
+      <c r="BX36" s="29"/>
+      <c r="BY36" s="27"/>
+      <c r="BZ36" s="3"/>
+      <c r="CL36" s="30"/>
+      <c r="CM36" s="30"/>
+      <c r="CN36" s="30"/>
+      <c r="CO36" s="30"/>
+      <c r="CP36" s="30"/>
+      <c r="CQ36" s="30"/>
+      <c r="CR36" s="30"/>
+      <c r="CS36" s="30"/>
+      <c r="CT36" s="30"/>
+      <c r="CU36" s="30"/>
+      <c r="CV36" s="30"/>
+      <c r="CW36" s="30"/>
+      <c r="CX36" s="30"/>
+      <c r="CY36" s="30"/>
+      <c r="CZ36" s="30"/>
+      <c r="DA36" s="30"/>
+      <c r="DB36" s="30"/>
+      <c r="DC36" s="30"/>
+      <c r="DD36" s="30"/>
+      <c r="DE36" s="30"/>
+      <c r="DF36" s="30"/>
+    </row>
+    <row r="37" spans="1:110" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B37" s="112" t="s">
+        <v>22</v>
+      </c>
+      <c r="C37" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D37" s="19">
+        <v>2</v>
+      </c>
+      <c r="E37" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="F37" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="H37" s="18">
+        <v>-1</v>
+      </c>
+      <c r="I37" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="J37" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="K37" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="L37" s="25">
+        <v>1</v>
+      </c>
+      <c r="M37" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="N37" s="26">
+        <v>-2</v>
+      </c>
+      <c r="O37" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P37" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q37" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R37" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S37" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T37" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U37" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V37" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W37" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X37" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y37" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z37" s="34">
+        <v>3</v>
+      </c>
+      <c r="AA37" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB37" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC37" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD37" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AE37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH37" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AI37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ37" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK37" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL37" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM37" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN37" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO37" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AS37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX37" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY37" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ37" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA37" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB37" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC37" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD37" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE37" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF37" s="3"/>
+      <c r="BG37" s="3"/>
+      <c r="BH37" s="3"/>
+      <c r="BI37" s="3"/>
+      <c r="BJ37" s="31"/>
+      <c r="BK37" s="61"/>
+      <c r="BL37" s="29"/>
+      <c r="BM37" s="27"/>
+      <c r="BN37" s="3"/>
+      <c r="BW37" s="61"/>
+      <c r="BX37" s="29"/>
+      <c r="BY37" s="27"/>
+      <c r="BZ37" s="3"/>
+      <c r="CL37" s="30"/>
+      <c r="CM37" s="30"/>
+      <c r="CN37" s="30"/>
+      <c r="CO37" s="30"/>
+      <c r="CP37" s="30"/>
+      <c r="CQ37" s="30"/>
+      <c r="CR37" s="30"/>
+      <c r="CS37" s="30"/>
+      <c r="CT37" s="30"/>
+      <c r="CU37" s="30"/>
+      <c r="CV37" s="30"/>
+      <c r="CW37" s="30"/>
+      <c r="CX37" s="30"/>
+      <c r="CY37" s="30"/>
+      <c r="CZ37" s="30"/>
+      <c r="DA37" s="30"/>
+      <c r="DB37" s="30"/>
+      <c r="DC37" s="30"/>
+      <c r="DD37" s="30"/>
+      <c r="DE37" s="30"/>
+      <c r="DF37" s="30"/>
+    </row>
+    <row r="38" spans="1:110" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="30" t="s">
+        <v>95</v>
+      </c>
+      <c r="B38" s="112" t="s">
+        <v>29</v>
+      </c>
+      <c r="C38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="F38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="H38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="I38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="J38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="K38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="L38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="M38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="N38" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="O38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="P38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="R38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X38" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y38" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z38" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH38" s="3">
+        <v>-2</v>
+      </c>
+      <c r="AI38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ38" s="41">
+        <v>-1</v>
+      </c>
+      <c r="AK38" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL38" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM38" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN38" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO38" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR38" s="3">
+        <v>2</v>
+      </c>
+      <c r="AS38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AU38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AX38" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY38" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ38" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA38" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB38" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC38" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BD38" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE38" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF38" s="3"/>
+      <c r="BG38" s="3"/>
+      <c r="BH38" s="3"/>
+      <c r="BI38" s="3"/>
+      <c r="BJ38" s="31"/>
+      <c r="BK38" s="61"/>
+      <c r="BL38" s="29"/>
+      <c r="BM38" s="27"/>
+      <c r="BN38" s="3"/>
+      <c r="BW38" s="61"/>
+      <c r="BX38" s="29"/>
+      <c r="BY38" s="27"/>
+      <c r="BZ38" s="3"/>
+      <c r="CL38" s="30"/>
+      <c r="CM38" s="30"/>
+      <c r="CN38" s="30"/>
+      <c r="CO38" s="30"/>
+      <c r="CP38" s="30"/>
+      <c r="CQ38" s="30"/>
+      <c r="CR38" s="30"/>
+      <c r="CS38" s="30"/>
+      <c r="CT38" s="30"/>
+      <c r="CU38" s="30"/>
+      <c r="CV38" s="30"/>
+      <c r="CW38" s="30"/>
+      <c r="CX38" s="30"/>
+      <c r="CY38" s="30"/>
+      <c r="CZ38" s="30"/>
+      <c r="DA38" s="30"/>
+      <c r="DB38" s="30"/>
+      <c r="DC38" s="30"/>
+      <c r="DD38" s="30"/>
+      <c r="DE38" s="30"/>
+      <c r="DF38" s="30"/>
+    </row>
+    <row r="39" spans="1:110" s="38" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="38" t="s">
+        <v>96</v>
+      </c>
+      <c r="B39" s="115" t="s">
+        <v>23</v>
+      </c>
+      <c r="C39" s="52">
+        <v>3</v>
+      </c>
+      <c r="D39" s="53">
+        <v>3</v>
+      </c>
+      <c r="E39" s="52">
+        <v>2</v>
+      </c>
+      <c r="F39" s="52">
+        <v>-2</v>
+      </c>
+      <c r="G39" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="H39" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="I39" s="53">
+        <v>4</v>
+      </c>
+      <c r="J39" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="K39" s="53">
+        <v>-15</v>
+      </c>
+      <c r="L39" s="54">
+        <v>1</v>
+      </c>
+      <c r="M39" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="N39" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="O39" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="P39" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q39" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="R39" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="S39" s="52">
+        <v>-5</v>
+      </c>
+      <c r="T39" s="52">
+        <v>-2</v>
+      </c>
+      <c r="U39" s="52">
         <v>-4</v>
       </c>
-      <c r="U32" s="18" t="s">
-[...2 lines deleted...]
-      <c r="V32" s="18">
+      <c r="V39" s="52">
+        <v>4</v>
+      </c>
+      <c r="W39" s="52">
+        <v>5</v>
+      </c>
+      <c r="X39" s="38">
+        <v>3</v>
+      </c>
+      <c r="Y39" s="38">
+        <v>9</v>
+      </c>
+      <c r="Z39" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA39" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB39" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC39" s="38">
+        <v>2</v>
+      </c>
+      <c r="AD39" s="4">
+        <v>-1</v>
+      </c>
+      <c r="AE39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF39" s="4">
+        <v>-1</v>
+      </c>
+      <c r="AG39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH39" s="4">
+        <v>2</v>
+      </c>
+      <c r="AI39" s="4">
+        <v>4</v>
+      </c>
+      <c r="AJ39" s="4">
+        <v>1</v>
+      </c>
+      <c r="AK39" s="4">
+        <v>1</v>
+      </c>
+      <c r="AL39" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM39" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN39" s="38">
         <v>-2</v>
       </c>
-      <c r="W32" s="23" t="s">
-[...5 lines deleted...]
-      <c r="Y32" s="28">
+      <c r="AO39" s="38">
+        <v>-2</v>
+      </c>
+      <c r="AP39" s="4">
+        <v>4</v>
+      </c>
+      <c r="AQ39" s="4">
+        <v>1</v>
+      </c>
+      <c r="AR39" s="4">
         <v>2</v>
       </c>
-      <c r="Z32" s="30" t="s">
-[...67 lines deleted...]
-      <c r="BM32" s="3"/>
+      <c r="AS39" s="4">
+        <v>8</v>
+      </c>
+      <c r="AT39" s="38">
+        <v>5</v>
+      </c>
+      <c r="AU39" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AV39" s="4">
+        <v>2</v>
+      </c>
+      <c r="AW39" s="38">
+        <v>4</v>
+      </c>
+      <c r="AX39" s="67">
+        <v>1</v>
+      </c>
+      <c r="AY39" s="52">
+        <v>5</v>
+      </c>
+      <c r="AZ39" s="52">
+        <v>1</v>
+      </c>
+      <c r="BA39" s="38">
+        <v>2</v>
+      </c>
+      <c r="BB39" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="BC39" s="4">
+        <v>1</v>
+      </c>
+      <c r="BD39" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="BE39" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="BG39" s="4"/>
+      <c r="BH39" s="4"/>
+      <c r="BJ39" s="67"/>
+      <c r="BK39" s="62"/>
+      <c r="BN39" s="4"/>
+      <c r="BW39" s="62"/>
+      <c r="BZ39" s="4"/>
+      <c r="CL39" s="30"/>
+      <c r="CM39" s="30"/>
+      <c r="CN39" s="30"/>
+      <c r="CO39" s="30"/>
+      <c r="CP39" s="30"/>
+      <c r="CQ39" s="30"/>
+      <c r="CR39" s="30"/>
+      <c r="CS39" s="30"/>
+      <c r="CT39" s="30"/>
+      <c r="CU39" s="30"/>
+      <c r="CV39" s="30"/>
+      <c r="CW39" s="30"/>
+      <c r="CX39" s="30"/>
+      <c r="CY39" s="30"/>
+      <c r="CZ39" s="30"/>
+      <c r="DA39" s="30"/>
+      <c r="DB39" s="30"/>
+      <c r="DC39" s="30"/>
+      <c r="DD39" s="30"/>
+      <c r="DE39" s="30"/>
+      <c r="DF39" s="30"/>
     </row>
-    <row r="33" spans="1:97" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...142 lines deleted...]
-      <c r="BM33" s="3"/>
+    <row r="40" spans="1:110" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B40" s="81"/>
+      <c r="C40" s="82"/>
+      <c r="D40" s="82"/>
+      <c r="E40" s="82"/>
+      <c r="F40" s="82"/>
+      <c r="G40" s="82"/>
+      <c r="CL40" s="30"/>
+      <c r="CM40" s="30"/>
+      <c r="CN40" s="30"/>
+      <c r="CO40" s="30"/>
+      <c r="CP40" s="30"/>
+      <c r="CQ40" s="30"/>
+      <c r="CR40" s="30"/>
+      <c r="CS40" s="30"/>
+      <c r="CT40" s="30"/>
+      <c r="CU40" s="30"/>
+      <c r="CV40" s="30"/>
+      <c r="CW40" s="30"/>
+      <c r="CX40" s="30"/>
+      <c r="CY40" s="30"/>
+      <c r="CZ40" s="30"/>
+      <c r="DA40" s="30"/>
+      <c r="DB40" s="30"/>
+      <c r="DC40" s="30"/>
+      <c r="DD40" s="30"/>
+      <c r="DE40" s="30"/>
+      <c r="DF40" s="30"/>
     </row>
-    <row r="34" spans="1:97" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...142 lines deleted...]
-      <c r="BM34" s="3"/>
+    <row r="41" spans="1:110" x14ac:dyDescent="0.2">
+      <c r="CL41" s="30"/>
+      <c r="CM41" s="30"/>
+      <c r="CN41" s="30"/>
+      <c r="CO41" s="30"/>
+      <c r="CP41" s="30"/>
+      <c r="CQ41" s="30"/>
+      <c r="CR41" s="30"/>
+      <c r="CS41" s="30"/>
+      <c r="CT41" s="30"/>
+      <c r="CU41" s="30"/>
+      <c r="CV41" s="30"/>
+      <c r="CW41" s="30"/>
+      <c r="CX41" s="30"/>
+      <c r="CY41" s="30"/>
+      <c r="CZ41" s="30"/>
+      <c r="DA41" s="30"/>
+      <c r="DB41" s="30"/>
+      <c r="DC41" s="30"/>
+      <c r="DD41" s="30"/>
+      <c r="DE41" s="30"/>
+      <c r="DF41" s="30"/>
     </row>
-    <row r="35" spans="1:97" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...142 lines deleted...]
-      <c r="BM35" s="3"/>
+    <row r="42" spans="1:110" x14ac:dyDescent="0.2">
+      <c r="CL42" s="30"/>
+      <c r="CM42" s="30"/>
+      <c r="CN42" s="30"/>
+      <c r="CO42" s="30"/>
+      <c r="CP42" s="30"/>
+      <c r="CQ42" s="30"/>
+      <c r="CR42" s="30"/>
+      <c r="CS42" s="30"/>
+      <c r="CT42" s="30"/>
+      <c r="CU42" s="30"/>
+      <c r="CV42" s="30"/>
+      <c r="CW42" s="30"/>
+      <c r="CX42" s="30"/>
+      <c r="CY42" s="30"/>
+      <c r="CZ42" s="30"/>
+      <c r="DA42" s="30"/>
+      <c r="DB42" s="30"/>
+      <c r="DC42" s="30"/>
+      <c r="DD42" s="30"/>
+      <c r="DE42" s="30"/>
+      <c r="DF42" s="30"/>
     </row>
-    <row r="36" spans="1:97" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...142 lines deleted...]
-      <c r="BM36" s="3"/>
+    <row r="43" spans="1:110" x14ac:dyDescent="0.2">
+      <c r="CL43" s="30"/>
+      <c r="CM43" s="30"/>
+      <c r="CN43" s="30"/>
+      <c r="CO43" s="30"/>
+      <c r="CP43" s="30"/>
+      <c r="CQ43" s="30"/>
+      <c r="CR43" s="30"/>
+      <c r="CS43" s="30"/>
+      <c r="CT43" s="30"/>
+      <c r="CU43" s="30"/>
+      <c r="CV43" s="30"/>
+      <c r="CW43" s="30"/>
+      <c r="CX43" s="30"/>
+      <c r="CY43" s="30"/>
+      <c r="CZ43" s="30"/>
+      <c r="DA43" s="30"/>
+      <c r="DB43" s="30"/>
+      <c r="DC43" s="30"/>
+      <c r="DD43" s="30"/>
+      <c r="DE43" s="30"/>
+      <c r="DF43" s="30"/>
     </row>
-    <row r="37" spans="1:97" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-[...1106 lines deleted...]
-      <c r="CS47" s="31"/>
+    <row r="44" spans="1:110" x14ac:dyDescent="0.2">
+      <c r="CL44" s="30"/>
+      <c r="CM44" s="30"/>
+      <c r="CN44" s="30"/>
+      <c r="CO44" s="30"/>
+      <c r="CP44" s="30"/>
+      <c r="CQ44" s="30"/>
+      <c r="CR44" s="30"/>
+      <c r="CS44" s="30"/>
+      <c r="CT44" s="30"/>
+      <c r="CU44" s="30"/>
+      <c r="CV44" s="30"/>
+      <c r="CW44" s="30"/>
+      <c r="CX44" s="30"/>
+      <c r="CY44" s="30"/>
+      <c r="CZ44" s="30"/>
+      <c r="DA44" s="30"/>
+      <c r="DB44" s="30"/>
+      <c r="DC44" s="30"/>
+      <c r="DD44" s="30"/>
+      <c r="DE44" s="30"/>
+      <c r="DF44" s="30"/>
     </row>
   </sheetData>
-  <mergeCells count="22">
-[...21 lines deleted...]
-    <mergeCell ref="AL7:AN7"/>
+  <mergeCells count="23">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="BB4:BD4"/>
+    <mergeCell ref="BE4:BG4"/>
+    <mergeCell ref="BH4:BJ4"/>
+    <mergeCell ref="AM4:AO4"/>
+    <mergeCell ref="AP4:AR4"/>
+    <mergeCell ref="AS4:AU4"/>
+    <mergeCell ref="AV4:AX4"/>
+    <mergeCell ref="AY4:BA4"/>
+    <mergeCell ref="U4:W4"/>
+    <mergeCell ref="X4:Z4"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Q4"/>
+    <mergeCell ref="R4:T4"/>
+    <mergeCell ref="BZ4:CB4"/>
+    <mergeCell ref="CC4:CE4"/>
+    <mergeCell ref="CF4:CH4"/>
+    <mergeCell ref="BK4:BM4"/>
+    <mergeCell ref="BN4:BP4"/>
+    <mergeCell ref="BQ4:BS4"/>
+    <mergeCell ref="BT4:BV4"/>
+    <mergeCell ref="BW4:BY4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Келгендер</vt:lpstr>
       <vt:lpstr>Кеткендер</vt:lpstr>
       <vt:lpstr>Көші-қон айырымы</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>