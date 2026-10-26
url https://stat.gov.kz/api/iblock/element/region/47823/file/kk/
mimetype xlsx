--- v4 (2026-10-06)
+++ v5 (2026-10-26)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="45" yWindow="4815" windowWidth="28740" windowHeight="7980"/>
+    <workbookView xWindow="30" yWindow="5025" windowWidth="28740" windowHeight="7980"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
     <sheet name="Келгендер" sheetId="1" r:id="rId3"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId4"/>
     <sheet name="Көші-қон айырымы" sheetId="4" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3859" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3928" uniqueCount="98">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -109,65 +109,50 @@
     <t>Жарма ауданы</t>
   </si>
   <si>
     <t>Көкпекті ауданы</t>
   </si>
   <si>
     <t>Үржар ауданы</t>
   </si>
   <si>
     <t>қала халқы</t>
   </si>
   <si>
     <t>ауыл халқы</t>
   </si>
   <si>
     <t>Абай облысы</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>Жаңасемей  ауданы</t>
   </si>
   <si>
     <t>Мақаншы ауданы</t>
-  </si>
-[...13 lines deleted...]
-    </r>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                              Абай  облысы  халқының  сыртқы  көші-қон айырымы </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                      Абай   облысына  келгендердің  саны</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                       Абай  облысынан кеткендердің  саны</t>
   </si>
   <si>
     <t xml:space="preserve">    Қала халқы</t>
   </si>
   <si>
     <t xml:space="preserve">    Ауыл халқы</t>
   </si>
   <si>
     <t xml:space="preserve">             Барлық  халық</t>
   </si>
   <si>
     <t xml:space="preserve">     Қала халқы</t>
   </si>
   <si>
     <t xml:space="preserve">           Барлық халық</t>
   </si>
@@ -334,51 +319,51 @@
     <t>104100000</t>
   </si>
   <si>
     <t>104200000</t>
   </si>
   <si>
     <t>104400000</t>
   </si>
   <si>
     <t>104500000</t>
   </si>
   <si>
     <t>104600000</t>
   </si>
   <si>
     <t>СКК коды - 613103</t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -472,57 +457,50 @@
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -714,51 +692,51 @@
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="135">
+  <cellXfs count="134">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -964,50 +942,53 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1016,103 +997,97 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5"/>
     <cellStyle name="Обычный 2 2 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
@@ -1406,553 +1381,552 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:C21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C35" sqref="C35"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.42578125" style="68" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="68"/>
+    <col min="1" max="1" width="3.5703125" customWidth="1"/>
+    <col min="2" max="2" width="33.140625" customWidth="1"/>
+    <col min="3" max="3" width="99.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:3" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B2" s="90" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C2" s="91">
         <v>613101</v>
       </c>
     </row>
-    <row r="3" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="90" t="s">
+        <v>40</v>
+      </c>
+      <c r="C3" s="92" t="s">
         <v>41</v>
       </c>
-      <c r="C3" s="92" t="s">
+    </row>
+    <row r="4" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="90" t="s">
         <v>42</v>
       </c>
+      <c r="C4" s="92" t="s">
+        <v>43</v>
+      </c>
     </row>
-    <row r="4" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="C4" s="92" t="s">
+    <row r="5" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B5" s="90" t="s">
         <v>44</v>
       </c>
+      <c r="C5" s="92" t="s">
+        <v>45</v>
+      </c>
     </row>
-    <row r="5" spans="2:3" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="C5" s="92" t="s">
+    <row r="6" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="90" t="s">
         <v>46</v>
       </c>
+      <c r="C6" s="92" t="s">
+        <v>69</v>
+      </c>
     </row>
-    <row r="6" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="90" t="s">
+    <row r="7" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="90" t="s">
         <v>47</v>
       </c>
-      <c r="C6" s="92" t="s">
+      <c r="C7" s="93" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B8" s="90" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" s="94" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="90" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" s="93" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="2:3" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="B10" s="90" t="s">
+        <v>53</v>
+      </c>
+      <c r="C10" s="95" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B11" s="90" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" s="92" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="7" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>49</v>
+    <row r="12" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B12" s="90" t="s">
+        <v>56</v>
+      </c>
+      <c r="C12" s="118" t="s">
+        <v>57</v>
       </c>
     </row>
-    <row r="8" spans="2:3" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>51</v>
+    <row r="13" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="90" t="s">
+        <v>58</v>
+      </c>
+      <c r="C13" s="96" t="s">
+        <v>59</v>
       </c>
     </row>
-    <row r="9" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>53</v>
+    <row r="14" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B14" s="103" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" s="96" t="s">
+        <v>78</v>
       </c>
     </row>
-    <row r="10" spans="2:3" ht="38.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>55</v>
+    <row r="15" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B15" s="90" t="s">
+        <v>61</v>
+      </c>
+      <c r="C15" s="97" t="s">
+        <v>62</v>
       </c>
     </row>
-    <row r="11" spans="2:3" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>71</v>
+    <row r="16" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B16" s="90" t="s">
+        <v>63</v>
+      </c>
+      <c r="C16" s="98">
+        <v>46304</v>
       </c>
     </row>
-    <row r="12" spans="2:3" ht="15" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>58</v>
+    <row r="17" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B17" s="90" t="s">
+        <v>64</v>
+      </c>
+      <c r="C17" s="98">
+        <v>46335</v>
       </c>
     </row>
-    <row r="13" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>60</v>
+    <row r="18" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B18" s="90" t="s">
+        <v>65</v>
+      </c>
+      <c r="C18" s="100" t="s">
+        <v>79</v>
       </c>
     </row>
-    <row r="14" spans="2:3" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>79</v>
+    <row r="19" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B19" s="90" t="s">
+        <v>66</v>
+      </c>
+      <c r="C19" s="93" t="s">
+        <v>80</v>
       </c>
     </row>
-    <row r="15" spans="2:3" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>63</v>
+    <row r="20" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B20" s="90" t="s">
+        <v>67</v>
+      </c>
+      <c r="C20" s="101" t="s">
+        <v>81</v>
       </c>
     </row>
-    <row r="16" spans="2:3" x14ac:dyDescent="0.2">
-[...32 lines deleted...]
-      <c r="B20" s="90" t="s">
+    <row r="21" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B21" s="90" t="s">
         <v>68</v>
       </c>
-      <c r="C20" s="100" t="s">
+      <c r="C21" s="102" t="s">
         <v>82</v>
-      </c>
-[...6 lines deleted...]
-        <v>83</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C15" r:id="rId1"/>
     <hyperlink ref="C12" r:id="rId2"/>
     <hyperlink ref="C13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B5:D16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.7109375" customWidth="1"/>
     <col min="2" max="2" width="136.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B5" s="68" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="D5" s="103"/>
+        <v>71</v>
+      </c>
+      <c r="C5" s="104"/>
+      <c r="D5" s="104"/>
     </row>
     <row r="6" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B6" s="68" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="D6" s="103"/>
+        <v>72</v>
+      </c>
+      <c r="C6" s="104"/>
+      <c r="D6" s="104"/>
     </row>
     <row r="7" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B7" s="68" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="D7" s="103"/>
+        <v>73</v>
+      </c>
+      <c r="C7" s="104"/>
+      <c r="D7" s="104"/>
     </row>
     <row r="8" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B8" s="68" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="D8" s="103"/>
+        <v>74</v>
+      </c>
+      <c r="C8" s="104"/>
+      <c r="D8" s="104"/>
     </row>
     <row r="9" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B9" s="68" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="D9" s="103"/>
+        <v>75</v>
+      </c>
+      <c r="C9" s="104"/>
+      <c r="D9" s="104"/>
     </row>
     <row r="10" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B10" s="68"/>
-      <c r="C10" s="103"/>
-      <c r="D10" s="103"/>
+      <c r="C10" s="104"/>
+      <c r="D10" s="104"/>
     </row>
     <row r="11" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B11" s="68" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="D11" s="103"/>
+        <v>76</v>
+      </c>
+      <c r="C11" s="104"/>
+      <c r="D11" s="104"/>
     </row>
     <row r="12" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B12" s="68"/>
-      <c r="C12" s="103"/>
-      <c r="D12" s="103"/>
+      <c r="C12" s="104"/>
+      <c r="D12" s="104"/>
     </row>
     <row r="13" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B13" s="68"/>
-      <c r="C13" s="103"/>
-      <c r="D13" s="103"/>
+      <c r="C13" s="104"/>
+      <c r="D13" s="104"/>
     </row>
     <row r="14" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B14" s="1" t="s">
-[...3 lines deleted...]
-      <c r="D14" s="103"/>
+      <c r="B14" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C14" s="104"/>
+      <c r="D14" s="104"/>
     </row>
     <row r="15" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B15" s="98"/>
+      <c r="B15" s="99"/>
     </row>
     <row r="16" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B16" s="98"/>
+      <c r="B16" s="99"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2:N2"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="BF5" sqref="BF5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="24.140625" style="1" customWidth="1"/>
     <col min="3" max="9" width="9.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="13" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="30" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="13.140625" style="1" hidden="1" customWidth="1"/>
     <col min="16" max="25" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="34" hidden="1" customWidth="1"/>
     <col min="27" max="38" width="9.140625" style="30" hidden="1" customWidth="1"/>
     <col min="39" max="46" width="9.140625" style="1"/>
     <col min="47" max="47" width="8.5703125" style="1" customWidth="1"/>
     <col min="48" max="48" width="8.7109375" style="1" customWidth="1"/>
     <col min="49" max="49" width="9.140625" style="1"/>
     <col min="50" max="50" width="9.140625" style="30" customWidth="1"/>
     <col min="51" max="51" width="10.28515625" style="1" customWidth="1"/>
     <col min="52" max="52" width="11" style="1" customWidth="1"/>
     <col min="53" max="53" width="9.140625" style="1"/>
     <col min="54" max="54" width="9.7109375" style="1" customWidth="1"/>
     <col min="55" max="55" width="9.42578125" style="1" customWidth="1"/>
     <col min="56" max="57" width="9.140625" style="1"/>
     <col min="58" max="58" width="9" style="1" customWidth="1"/>
     <col min="59" max="59" width="9.140625" style="1"/>
     <col min="60" max="60" width="8.7109375" style="1" customWidth="1"/>
     <col min="61" max="61" width="9.140625" style="1"/>
-    <col min="62" max="62" width="8.5703125" style="1" customWidth="1"/>
+    <col min="62" max="62" width="8.85546875" style="1" customWidth="1"/>
     <col min="63" max="86" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="87" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="Z1" s="30"/>
     </row>
     <row r="2" spans="1:122" s="80" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="116" t="s">
-        <v>97</v>
+      <c r="A2" s="117" t="s">
+        <v>96</v>
       </c>
       <c r="B2" s="83" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C2" s="83"/>
       <c r="D2" s="83"/>
       <c r="E2" s="83"/>
       <c r="F2" s="83"/>
       <c r="G2" s="83"/>
       <c r="H2" s="83"/>
       <c r="I2" s="83"/>
       <c r="J2" s="83"/>
       <c r="K2" s="83"/>
       <c r="L2" s="83"/>
       <c r="M2" s="83"/>
       <c r="N2" s="83"/>
       <c r="O2" s="83"/>
       <c r="X2" s="79"/>
       <c r="Y2" s="79"/>
       <c r="Z2" s="79"/>
       <c r="AA2" s="79"/>
       <c r="AB2" s="79"/>
       <c r="AC2" s="79"/>
       <c r="AD2" s="79"/>
       <c r="AE2" s="79"/>
       <c r="AF2" s="79"/>
       <c r="AG2" s="79"/>
       <c r="AH2" s="79"/>
       <c r="AI2" s="79"/>
       <c r="AJ2" s="79"/>
       <c r="AK2" s="79"/>
       <c r="AL2" s="79"/>
       <c r="AV2" s="79"/>
       <c r="AW2" s="79"/>
       <c r="AX2" s="79"/>
       <c r="AY2" s="79"/>
     </row>
     <row r="3" spans="1:122" s="64" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="65"/>
       <c r="Z3" s="65"/>
       <c r="AX3" s="65"/>
       <c r="AY3" s="65"/>
       <c r="BJ3" s="41" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:122" x14ac:dyDescent="0.2">
-      <c r="A4" s="121" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="127">
+      <c r="A4" s="123" t="s">
+        <v>97</v>
+      </c>
+      <c r="B4" s="127"/>
+      <c r="C4" s="129">
         <v>2022</v>
       </c>
-      <c r="D4" s="128"/>
-[...16 lines deleted...]
-      <c r="U4" s="118">
+      <c r="D4" s="130"/>
+      <c r="E4" s="130"/>
+      <c r="F4" s="130"/>
+      <c r="G4" s="130"/>
+      <c r="H4" s="130"/>
+      <c r="I4" s="130"/>
+      <c r="J4" s="130"/>
+      <c r="K4" s="130"/>
+      <c r="L4" s="130"/>
+      <c r="M4" s="130"/>
+      <c r="N4" s="131"/>
+      <c r="O4" s="119"/>
+      <c r="P4" s="119"/>
+      <c r="Q4" s="119"/>
+      <c r="R4" s="119"/>
+      <c r="S4" s="119"/>
+      <c r="T4" s="119"/>
+      <c r="U4" s="120">
         <v>2023</v>
       </c>
-      <c r="V4" s="118"/>
-[...9 lines deleted...]
-      <c r="AF4" s="109">
+      <c r="V4" s="120"/>
+      <c r="W4" s="120"/>
+      <c r="X4" s="119"/>
+      <c r="Y4" s="119"/>
+      <c r="Z4" s="125"/>
+      <c r="AA4" s="105"/>
+      <c r="AB4" s="105"/>
+      <c r="AC4" s="105"/>
+      <c r="AD4" s="105"/>
+      <c r="AE4" s="105"/>
+      <c r="AF4" s="110">
         <v>2024</v>
       </c>
-      <c r="AG4" s="104"/>
-[...11 lines deleted...]
-      <c r="AS4" s="118">
+      <c r="AG4" s="105"/>
+      <c r="AH4" s="105"/>
+      <c r="AI4" s="105"/>
+      <c r="AJ4" s="105"/>
+      <c r="AK4" s="105"/>
+      <c r="AL4" s="105"/>
+      <c r="AM4" s="119"/>
+      <c r="AN4" s="119"/>
+      <c r="AO4" s="119"/>
+      <c r="AP4" s="119"/>
+      <c r="AQ4" s="119"/>
+      <c r="AR4" s="119"/>
+      <c r="AS4" s="120">
         <v>2025</v>
       </c>
-      <c r="AT4" s="118"/>
-[...10 lines deleted...]
-      <c r="BE4" s="118">
+      <c r="AT4" s="120"/>
+      <c r="AU4" s="120"/>
+      <c r="AV4" s="119"/>
+      <c r="AW4" s="119"/>
+      <c r="AX4" s="125"/>
+      <c r="AY4" s="126"/>
+      <c r="AZ4" s="119"/>
+      <c r="BA4" s="119"/>
+      <c r="BB4" s="119"/>
+      <c r="BC4" s="119"/>
+      <c r="BD4" s="119"/>
+      <c r="BE4" s="120">
         <v>2026</v>
       </c>
-      <c r="BF4" s="118"/>
-[...10 lines deleted...]
-      <c r="BQ4" s="118">
+      <c r="BF4" s="120"/>
+      <c r="BG4" s="120"/>
+      <c r="BH4" s="119"/>
+      <c r="BI4" s="119"/>
+      <c r="BJ4" s="122"/>
+      <c r="BK4" s="121"/>
+      <c r="BL4" s="119"/>
+      <c r="BM4" s="119"/>
+      <c r="BN4" s="119"/>
+      <c r="BO4" s="119"/>
+      <c r="BP4" s="119"/>
+      <c r="BQ4" s="120">
         <v>2026</v>
       </c>
-      <c r="BR4" s="118"/>
-[...10 lines deleted...]
-      <c r="CC4" s="118">
+      <c r="BR4" s="120"/>
+      <c r="BS4" s="120"/>
+      <c r="BT4" s="119"/>
+      <c r="BU4" s="119"/>
+      <c r="BV4" s="122"/>
+      <c r="BW4" s="121"/>
+      <c r="BX4" s="119"/>
+      <c r="BY4" s="119"/>
+      <c r="BZ4" s="119"/>
+      <c r="CA4" s="119"/>
+      <c r="CB4" s="119"/>
+      <c r="CC4" s="120">
         <v>2027</v>
       </c>
-      <c r="CD4" s="118"/>
-[...3 lines deleted...]
-      <c r="CH4" s="117"/>
+      <c r="CD4" s="120"/>
+      <c r="CE4" s="120"/>
+      <c r="CF4" s="119"/>
+      <c r="CG4" s="119"/>
+      <c r="CH4" s="119"/>
       <c r="CI4" s="30"/>
       <c r="CJ4" s="30"/>
       <c r="CK4" s="30"/>
       <c r="CL4" s="30"/>
       <c r="CM4" s="30"/>
       <c r="CN4" s="30"/>
       <c r="CO4" s="30"/>
       <c r="CP4" s="30"/>
       <c r="CQ4" s="30"/>
       <c r="CR4" s="30"/>
       <c r="CS4" s="30"/>
       <c r="CT4" s="30"/>
       <c r="CU4" s="30"/>
       <c r="CV4" s="30"/>
       <c r="CW4" s="30"/>
       <c r="CX4" s="30"/>
       <c r="CY4" s="30"/>
       <c r="CZ4" s="30"/>
       <c r="DA4" s="30"/>
       <c r="DB4" s="30"/>
       <c r="DC4" s="30"/>
       <c r="DD4" s="30"/>
       <c r="DE4" s="30"/>
       <c r="DF4" s="30"/>
       <c r="DG4" s="30"/>
       <c r="DH4" s="30"/>
       <c r="DI4" s="30"/>
       <c r="DJ4" s="30"/>
       <c r="DK4" s="30"/>
       <c r="DL4" s="30"/>
       <c r="DM4" s="30"/>
       <c r="DN4" s="30"/>
     </row>
     <row r="5" spans="1:122" x14ac:dyDescent="0.2">
-      <c r="A5" s="122"/>
-      <c r="B5" s="126"/>
+      <c r="A5" s="124"/>
+      <c r="B5" s="128"/>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="K5" s="7" t="s">
@@ -2241,51 +2215,51 @@
       <c r="Q6" s="14"/>
       <c r="R6" s="14"/>
       <c r="S6" s="14"/>
       <c r="T6" s="14"/>
       <c r="U6" s="14"/>
       <c r="V6" s="14"/>
       <c r="W6" s="14"/>
       <c r="X6" s="14"/>
       <c r="Y6" s="14"/>
       <c r="Z6" s="16"/>
       <c r="AA6" s="14"/>
       <c r="AB6" s="14"/>
       <c r="AC6" s="14"/>
       <c r="AD6" s="14"/>
       <c r="AE6" s="14"/>
       <c r="AF6" s="14"/>
       <c r="AG6" s="14"/>
       <c r="AH6" s="14"/>
       <c r="AI6" s="14"/>
       <c r="AJ6" s="14"/>
       <c r="AK6" s="14"/>
       <c r="AL6" s="16"/>
       <c r="AV6" s="30"/>
       <c r="AW6" s="30"/>
       <c r="AX6" s="66" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="BJ6" s="30"/>
       <c r="BK6" s="30"/>
       <c r="BL6" s="30"/>
       <c r="BM6" s="30"/>
       <c r="BN6" s="30"/>
       <c r="BO6" s="30"/>
       <c r="BP6" s="30"/>
       <c r="BQ6" s="30"/>
       <c r="BR6" s="30"/>
       <c r="BS6" s="30"/>
       <c r="BT6" s="30"/>
       <c r="BU6" s="30"/>
       <c r="BV6" s="30"/>
       <c r="BW6" s="30"/>
       <c r="BX6" s="30"/>
       <c r="BY6" s="30"/>
       <c r="BZ6" s="30"/>
       <c r="CA6" s="30"/>
       <c r="CB6" s="30"/>
       <c r="CC6" s="30"/>
       <c r="CD6" s="30"/>
       <c r="CE6" s="30"/>
       <c r="CF6" s="30"/>
       <c r="CG6" s="30"/>
@@ -2306,51 +2280,51 @@
       <c r="CV6" s="30"/>
       <c r="CW6" s="30"/>
       <c r="CX6" s="30"/>
       <c r="CY6" s="30"/>
       <c r="CZ6" s="30"/>
       <c r="DA6" s="30"/>
       <c r="DB6" s="30"/>
       <c r="DC6" s="30"/>
       <c r="DD6" s="30"/>
       <c r="DE6" s="30"/>
       <c r="DF6" s="30"/>
       <c r="DG6" s="30"/>
       <c r="DH6" s="30"/>
       <c r="DI6" s="30"/>
       <c r="DJ6" s="30"/>
       <c r="DK6" s="30"/>
       <c r="DL6" s="30"/>
       <c r="DM6" s="30"/>
       <c r="DN6" s="30"/>
       <c r="DO6" s="30"/>
       <c r="DP6" s="30"/>
       <c r="DQ6" s="30"/>
       <c r="DR6" s="30"/>
     </row>
     <row r="7" spans="1:122" s="24" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="110">
+      <c r="A7" s="111">
         <v>100000000</v>
       </c>
       <c r="B7" s="63" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="29">
         <v>9</v>
       </c>
       <c r="D7" s="32">
         <v>13</v>
       </c>
       <c r="E7" s="29">
         <v>7</v>
       </c>
       <c r="F7" s="29">
         <v>6</v>
       </c>
       <c r="G7" s="29">
         <v>21</v>
       </c>
       <c r="H7" s="29">
         <v>5</v>
       </c>
       <c r="I7" s="32">
         <v>27</v>
@@ -2381,51 +2355,51 @@
       </c>
       <c r="R7" s="18">
         <v>14</v>
       </c>
       <c r="S7" s="18">
         <v>6</v>
       </c>
       <c r="T7" s="18">
         <v>11</v>
       </c>
       <c r="U7" s="18">
         <v>8</v>
       </c>
       <c r="V7" s="18">
         <v>8</v>
       </c>
       <c r="W7" s="18">
         <v>16</v>
       </c>
       <c r="X7" s="49">
         <v>20</v>
       </c>
       <c r="Y7" s="49">
         <v>12</v>
       </c>
-      <c r="Z7" s="106">
+      <c r="Z7" s="107">
         <v>12</v>
       </c>
       <c r="AA7" s="18">
         <v>4</v>
       </c>
       <c r="AB7" s="19">
         <v>12</v>
       </c>
       <c r="AC7" s="19">
         <v>18</v>
       </c>
       <c r="AD7" s="1">
         <v>3</v>
       </c>
       <c r="AE7" s="1">
         <v>14</v>
       </c>
       <c r="AF7" s="1">
         <v>5</v>
       </c>
       <c r="AG7" s="1">
         <v>6</v>
       </c>
       <c r="AH7" s="3">
         <v>15</v>
@@ -2477,51 +2451,53 @@
       </c>
       <c r="AX7" s="34">
         <v>20</v>
       </c>
       <c r="AY7" s="30">
         <v>36</v>
       </c>
       <c r="AZ7" s="30">
         <v>9</v>
       </c>
       <c r="BA7" s="41">
         <v>15</v>
       </c>
       <c r="BB7" s="41">
         <v>11</v>
       </c>
       <c r="BC7" s="41">
         <v>7</v>
       </c>
       <c r="BD7" s="86">
         <v>7</v>
       </c>
       <c r="BE7" s="44">
         <v>4</v>
       </c>
-      <c r="BF7" s="30"/>
+      <c r="BF7" s="86">
+        <v>4</v>
+      </c>
       <c r="BG7" s="30"/>
       <c r="BH7" s="30"/>
       <c r="BI7" s="30"/>
       <c r="BJ7" s="34"/>
       <c r="BK7" s="59"/>
       <c r="BL7" s="1"/>
       <c r="BM7" s="3"/>
       <c r="BN7" s="3"/>
       <c r="BW7" s="59"/>
       <c r="BX7" s="1"/>
       <c r="BY7" s="3"/>
       <c r="BZ7" s="3"/>
       <c r="CI7" s="17"/>
       <c r="CJ7" s="17"/>
       <c r="CK7" s="17"/>
       <c r="CL7" s="17"/>
       <c r="CM7" s="17"/>
       <c r="CN7" s="17"/>
       <c r="CO7" s="17"/>
       <c r="CP7" s="17"/>
       <c r="CQ7" s="17"/>
       <c r="CR7" s="17"/>
       <c r="CS7" s="17"/>
       <c r="CT7" s="17"/>
       <c r="CU7" s="17"/>
@@ -2529,53 +2505,53 @@
       <c r="CW7" s="17"/>
       <c r="CX7" s="17"/>
       <c r="CY7" s="17"/>
       <c r="CZ7" s="17"/>
       <c r="DA7" s="17"/>
       <c r="DB7" s="17"/>
       <c r="DC7" s="17"/>
       <c r="DD7" s="17"/>
       <c r="DE7" s="17"/>
       <c r="DF7" s="17"/>
       <c r="DG7" s="17"/>
       <c r="DH7" s="17"/>
       <c r="DI7" s="17"/>
       <c r="DJ7" s="17"/>
       <c r="DK7" s="17"/>
       <c r="DL7" s="17"/>
       <c r="DM7" s="17"/>
       <c r="DN7" s="17"/>
       <c r="DO7" s="17"/>
       <c r="DP7" s="17"/>
       <c r="DQ7" s="17"/>
       <c r="DR7" s="17"/>
     </row>
     <row r="8" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="1" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B8" s="112" t="s">
+        <v>84</v>
+      </c>
+      <c r="B8" s="113" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="29">
         <v>5</v>
       </c>
       <c r="D8" s="32">
         <v>3</v>
       </c>
       <c r="E8" s="29">
         <v>3</v>
       </c>
       <c r="F8" s="29">
         <v>2</v>
       </c>
       <c r="G8" s="29">
         <v>21</v>
       </c>
       <c r="H8" s="29">
         <v>1</v>
       </c>
       <c r="I8" s="32">
         <v>17</v>
       </c>
       <c r="J8" s="32">
         <v>2</v>
@@ -2603,51 +2579,51 @@
       </c>
       <c r="R8" s="18">
         <v>6</v>
       </c>
       <c r="S8" s="18">
         <v>2</v>
       </c>
       <c r="T8" s="18">
         <v>7</v>
       </c>
       <c r="U8" s="18">
         <v>6</v>
       </c>
       <c r="V8" s="18">
         <v>2</v>
       </c>
       <c r="W8" s="18">
         <v>5</v>
       </c>
       <c r="X8" s="49">
         <v>5</v>
       </c>
       <c r="Y8" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z8" s="107">
+      <c r="Z8" s="108">
         <v>6</v>
       </c>
       <c r="AA8" s="18">
         <v>3</v>
       </c>
       <c r="AB8" s="19">
         <v>11</v>
       </c>
       <c r="AC8" s="19">
         <v>11</v>
       </c>
       <c r="AD8" s="1">
         <v>3</v>
       </c>
       <c r="AE8" s="1">
         <v>13</v>
       </c>
       <c r="AF8" s="1">
         <v>5</v>
       </c>
       <c r="AG8" s="1">
         <v>3</v>
       </c>
       <c r="AH8" s="3">
         <v>10</v>
@@ -2699,100 +2675,102 @@
       </c>
       <c r="AX8" s="34">
         <v>15</v>
       </c>
       <c r="AY8" s="1">
         <v>19</v>
       </c>
       <c r="AZ8" s="1">
         <v>8</v>
       </c>
       <c r="BA8" s="3">
         <v>10</v>
       </c>
       <c r="BB8" s="3">
         <v>9</v>
       </c>
       <c r="BC8" s="3">
         <v>5</v>
       </c>
       <c r="BD8" s="87">
         <v>7</v>
       </c>
       <c r="BE8" s="88">
         <v>4</v>
       </c>
-      <c r="BF8" s="3"/>
+      <c r="BF8" s="88">
+        <v>2</v>
+      </c>
       <c r="BJ8" s="34"/>
       <c r="BK8" s="59"/>
       <c r="BM8" s="3"/>
       <c r="BN8" s="3"/>
       <c r="BW8" s="59"/>
       <c r="BY8" s="3"/>
       <c r="BZ8" s="3"/>
       <c r="CI8" s="30"/>
       <c r="CJ8" s="30"/>
       <c r="CK8" s="30"/>
       <c r="CL8" s="30"/>
       <c r="CM8" s="30"/>
       <c r="CN8" s="30"/>
       <c r="CO8" s="30"/>
       <c r="CP8" s="30"/>
       <c r="CQ8" s="30"/>
       <c r="CR8" s="30"/>
       <c r="CS8" s="30"/>
       <c r="CT8" s="30"/>
       <c r="CU8" s="30"/>
       <c r="CV8" s="30"/>
       <c r="CW8" s="30"/>
       <c r="CX8" s="30"/>
       <c r="CY8" s="30"/>
       <c r="CZ8" s="30"/>
       <c r="DA8" s="30"/>
       <c r="DB8" s="30"/>
       <c r="DC8" s="30"/>
       <c r="DD8" s="30"/>
       <c r="DE8" s="30"/>
       <c r="DF8" s="30"/>
       <c r="DG8" s="30"/>
       <c r="DH8" s="30"/>
       <c r="DI8" s="30"/>
       <c r="DJ8" s="30"/>
       <c r="DK8" s="30"/>
       <c r="DL8" s="30"/>
       <c r="DM8" s="30"/>
       <c r="DN8" s="30"/>
       <c r="DO8" s="30"/>
       <c r="DP8" s="30"/>
       <c r="DQ8" s="30"/>
       <c r="DR8" s="30"/>
     </row>
     <row r="9" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="1" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B9" s="112" t="s">
+        <v>85</v>
+      </c>
+      <c r="B9" s="113" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="32">
         <v>-1</v>
       </c>
       <c r="E9" s="29">
         <v>1</v>
       </c>
       <c r="F9" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H9" s="29" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="32">
         <v>1</v>
@@ -2820,51 +2798,51 @@
       </c>
       <c r="R9" s="18">
         <v>3</v>
       </c>
       <c r="S9" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T9" s="18">
         <v>2</v>
       </c>
       <c r="U9" s="19" t="s">
         <v>13</v>
       </c>
       <c r="V9" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W9" s="19" t="s">
         <v>13</v>
       </c>
       <c r="X9" s="41" t="s">
         <v>13</v>
       </c>
       <c r="Y9" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="Z9" s="107" t="s">
+      <c r="Z9" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA9" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB9" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC9" s="18">
         <v>2</v>
       </c>
       <c r="AD9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH9" s="3" t="s">
         <v>13</v>
@@ -2916,104 +2894,106 @@
       </c>
       <c r="AX9" s="34">
         <v>2</v>
       </c>
       <c r="AY9" s="3">
         <v>7</v>
       </c>
       <c r="AZ9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD9" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE9" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF9" s="3"/>
+      <c r="BF9" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG9" s="3"/>
       <c r="BH9" s="3"/>
       <c r="BJ9" s="34"/>
       <c r="BK9" s="60"/>
       <c r="BL9" s="3"/>
       <c r="BM9" s="3"/>
       <c r="BN9" s="3"/>
       <c r="BW9" s="60"/>
       <c r="BX9" s="3"/>
       <c r="BY9" s="3"/>
       <c r="BZ9" s="3"/>
       <c r="CI9" s="30"/>
       <c r="CJ9" s="30"/>
       <c r="CK9" s="30"/>
       <c r="CL9" s="30"/>
       <c r="CM9" s="30"/>
       <c r="CN9" s="30"/>
       <c r="CO9" s="30"/>
       <c r="CP9" s="30"/>
       <c r="CQ9" s="30"/>
       <c r="CR9" s="30"/>
       <c r="CS9" s="30"/>
       <c r="CT9" s="30"/>
       <c r="CU9" s="30"/>
       <c r="CV9" s="30"/>
       <c r="CW9" s="30"/>
       <c r="CX9" s="30"/>
       <c r="CY9" s="30"/>
       <c r="CZ9" s="30"/>
       <c r="DA9" s="30"/>
       <c r="DB9" s="30"/>
       <c r="DC9" s="30"/>
       <c r="DD9" s="30"/>
       <c r="DE9" s="30"/>
       <c r="DF9" s="30"/>
       <c r="DG9" s="30"/>
       <c r="DH9" s="30"/>
       <c r="DI9" s="30"/>
       <c r="DJ9" s="30"/>
       <c r="DK9" s="30"/>
       <c r="DL9" s="30"/>
       <c r="DM9" s="30"/>
       <c r="DN9" s="30"/>
       <c r="DO9" s="30"/>
       <c r="DP9" s="30"/>
       <c r="DQ9" s="30"/>
       <c r="DR9" s="30"/>
     </row>
     <row r="10" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="1" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B10" s="112" t="s">
+        <v>86</v>
+      </c>
+      <c r="B10" s="113" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="32" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H10" s="29" t="s">
         <v>13</v>
       </c>
       <c r="I10" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J10" s="32" t="s">
         <v>13</v>
@@ -3041,51 +3021,51 @@
       </c>
       <c r="R10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S10" s="18">
         <v>1</v>
       </c>
       <c r="T10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W10" s="19" t="s">
         <v>13</v>
       </c>
       <c r="X10" s="41" t="s">
         <v>13</v>
       </c>
       <c r="Y10" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="Z10" s="107" t="s">
+      <c r="Z10" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB10" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AD10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH10" s="3" t="s">
         <v>13</v>
@@ -3137,51 +3117,53 @@
       </c>
       <c r="AX10" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD10" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE10" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF10" s="3"/>
+      <c r="BF10" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG10" s="3"/>
       <c r="BH10" s="3"/>
       <c r="BI10" s="3"/>
       <c r="BJ10" s="31"/>
       <c r="BK10" s="60"/>
       <c r="BL10" s="3"/>
       <c r="BM10" s="3"/>
       <c r="BN10" s="3"/>
       <c r="BW10" s="60"/>
       <c r="BX10" s="3"/>
       <c r="BY10" s="3"/>
       <c r="BZ10" s="3"/>
       <c r="CI10" s="30"/>
       <c r="CJ10" s="30"/>
       <c r="CK10" s="30"/>
       <c r="CL10" s="30"/>
       <c r="CM10" s="30"/>
       <c r="CN10" s="30"/>
       <c r="CO10" s="30"/>
       <c r="CP10" s="30"/>
       <c r="CQ10" s="30"/>
       <c r="CR10" s="30"/>
       <c r="CS10" s="30"/>
       <c r="CT10" s="30"/>
       <c r="CU10" s="30"/>
@@ -3189,53 +3171,53 @@
       <c r="CW10" s="30"/>
       <c r="CX10" s="30"/>
       <c r="CY10" s="30"/>
       <c r="CZ10" s="30"/>
       <c r="DA10" s="30"/>
       <c r="DB10" s="30"/>
       <c r="DC10" s="30"/>
       <c r="DD10" s="30"/>
       <c r="DE10" s="30"/>
       <c r="DF10" s="30"/>
       <c r="DG10" s="30"/>
       <c r="DH10" s="30"/>
       <c r="DI10" s="30"/>
       <c r="DJ10" s="30"/>
       <c r="DK10" s="30"/>
       <c r="DL10" s="30"/>
       <c r="DM10" s="30"/>
       <c r="DN10" s="30"/>
       <c r="DO10" s="30"/>
       <c r="DP10" s="30"/>
       <c r="DQ10" s="30"/>
       <c r="DR10" s="30"/>
     </row>
     <row r="11" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B11" s="112" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="113" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="32" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="29" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="29" t="s">
         <v>13</v>
       </c>
       <c r="I11" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J11" s="32" t="s">
         <v>13</v>
@@ -3263,51 +3245,51 @@
       </c>
       <c r="R11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W11" s="19" t="s">
         <v>13</v>
       </c>
       <c r="X11" s="41" t="s">
         <v>13</v>
       </c>
       <c r="Y11" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="Z11" s="107" t="s">
+      <c r="Z11" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB11" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AD11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH11" s="3" t="s">
         <v>13</v>
@@ -3359,51 +3341,53 @@
       </c>
       <c r="AX11" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD11" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE11" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF11" s="3"/>
+      <c r="BF11" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG11" s="3"/>
       <c r="BH11" s="3"/>
       <c r="BI11" s="3"/>
       <c r="BJ11" s="31"/>
       <c r="BK11" s="60"/>
       <c r="BL11" s="3"/>
       <c r="BM11" s="3"/>
       <c r="BN11" s="3"/>
       <c r="BW11" s="60"/>
       <c r="BX11" s="3"/>
       <c r="BY11" s="3"/>
       <c r="BZ11" s="3"/>
       <c r="CI11" s="30"/>
       <c r="CJ11" s="30"/>
       <c r="CK11" s="30"/>
       <c r="CL11" s="30"/>
       <c r="CM11" s="30"/>
       <c r="CN11" s="30"/>
       <c r="CO11" s="30"/>
       <c r="CP11" s="30"/>
       <c r="CQ11" s="30"/>
       <c r="CR11" s="30"/>
       <c r="CS11" s="30"/>
       <c r="CT11" s="30"/>
       <c r="CU11" s="30"/>
@@ -3411,53 +3395,53 @@
       <c r="CW11" s="30"/>
       <c r="CX11" s="30"/>
       <c r="CY11" s="30"/>
       <c r="CZ11" s="30"/>
       <c r="DA11" s="30"/>
       <c r="DB11" s="30"/>
       <c r="DC11" s="30"/>
       <c r="DD11" s="30"/>
       <c r="DE11" s="30"/>
       <c r="DF11" s="30"/>
       <c r="DG11" s="30"/>
       <c r="DH11" s="30"/>
       <c r="DI11" s="30"/>
       <c r="DJ11" s="30"/>
       <c r="DK11" s="30"/>
       <c r="DL11" s="30"/>
       <c r="DM11" s="30"/>
       <c r="DN11" s="30"/>
       <c r="DO11" s="30"/>
       <c r="DP11" s="30"/>
       <c r="DQ11" s="30"/>
       <c r="DR11" s="30"/>
     </row>
     <row r="12" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="1" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B12" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="113" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="32" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="29" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="29">
         <v>2</v>
       </c>
       <c r="I12" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J12" s="32" t="s">
         <v>13</v>
@@ -3485,51 +3469,51 @@
       </c>
       <c r="R12" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S12" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T12" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U12" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V12" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W12" s="19">
         <v>1</v>
       </c>
       <c r="X12" s="41" t="s">
         <v>13</v>
       </c>
       <c r="Y12" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="Z12" s="107" t="s">
+      <c r="Z12" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA12" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB12" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC12" s="23" t="s">
         <v>13</v>
       </c>
       <c r="AD12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH12" s="3" t="s">
         <v>13</v>
@@ -3581,104 +3565,106 @@
       </c>
       <c r="AX12" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY12" s="3">
         <v>1</v>
       </c>
       <c r="AZ12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA12" s="3">
         <v>2</v>
       </c>
       <c r="BB12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD12" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE12" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF12" s="3"/>
+      <c r="BF12" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG12" s="3"/>
       <c r="BI12" s="3"/>
       <c r="BJ12" s="31"/>
       <c r="BK12" s="60"/>
       <c r="BL12" s="3"/>
       <c r="BM12" s="3"/>
       <c r="BN12" s="3"/>
       <c r="BW12" s="60"/>
       <c r="BX12" s="3"/>
       <c r="BY12" s="3"/>
       <c r="BZ12" s="3"/>
       <c r="CI12" s="30"/>
       <c r="CJ12" s="30"/>
       <c r="CK12" s="30"/>
       <c r="CL12" s="30"/>
       <c r="CM12" s="30"/>
       <c r="CN12" s="30"/>
       <c r="CO12" s="30"/>
       <c r="CP12" s="30"/>
       <c r="CQ12" s="30"/>
       <c r="CR12" s="30"/>
       <c r="CS12" s="30"/>
       <c r="CT12" s="30"/>
       <c r="CU12" s="30"/>
       <c r="CV12" s="30"/>
       <c r="CW12" s="30"/>
       <c r="CX12" s="30"/>
       <c r="CY12" s="30"/>
       <c r="CZ12" s="30"/>
       <c r="DA12" s="30"/>
       <c r="DB12" s="30"/>
       <c r="DC12" s="30"/>
       <c r="DD12" s="30"/>
       <c r="DE12" s="30"/>
       <c r="DF12" s="30"/>
       <c r="DG12" s="30"/>
       <c r="DH12" s="30"/>
       <c r="DI12" s="30"/>
       <c r="DJ12" s="30"/>
       <c r="DK12" s="30"/>
       <c r="DL12" s="30"/>
       <c r="DM12" s="30"/>
       <c r="DN12" s="30"/>
       <c r="DO12" s="30"/>
       <c r="DP12" s="30"/>
       <c r="DQ12" s="30"/>
       <c r="DR12" s="30"/>
     </row>
     <row r="13" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="1" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B13" s="112" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="113" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="32" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="29" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H13" s="29">
         <v>1</v>
       </c>
       <c r="I13" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J13" s="32" t="s">
         <v>13</v>
@@ -3706,51 +3692,51 @@
       </c>
       <c r="R13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W13" s="19" t="s">
         <v>13</v>
       </c>
       <c r="X13" s="41" t="s">
         <v>13</v>
       </c>
       <c r="Y13" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="Z13" s="107" t="s">
+      <c r="Z13" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB13" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC13" s="23" t="s">
         <v>13</v>
       </c>
       <c r="AD13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH13" s="3" t="s">
         <v>13</v>
@@ -3802,51 +3788,53 @@
       </c>
       <c r="AX13" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD13" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE13" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF13" s="3"/>
+      <c r="BF13" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG13" s="3"/>
       <c r="BH13" s="3"/>
       <c r="BI13" s="3"/>
       <c r="BJ13" s="31"/>
       <c r="BK13" s="60"/>
       <c r="BL13" s="3"/>
       <c r="BM13" s="3"/>
       <c r="BN13" s="3"/>
       <c r="BW13" s="60"/>
       <c r="BX13" s="3"/>
       <c r="BY13" s="3"/>
       <c r="BZ13" s="3"/>
       <c r="CI13" s="30"/>
       <c r="CJ13" s="30"/>
       <c r="CK13" s="30"/>
       <c r="CL13" s="30"/>
       <c r="CM13" s="30"/>
       <c r="CN13" s="30"/>
       <c r="CO13" s="30"/>
       <c r="CP13" s="30"/>
       <c r="CQ13" s="30"/>
       <c r="CR13" s="30"/>
       <c r="CS13" s="30"/>
       <c r="CT13" s="30"/>
       <c r="CU13" s="30"/>
@@ -3854,53 +3842,53 @@
       <c r="CW13" s="30"/>
       <c r="CX13" s="30"/>
       <c r="CY13" s="30"/>
       <c r="CZ13" s="30"/>
       <c r="DA13" s="30"/>
       <c r="DB13" s="30"/>
       <c r="DC13" s="30"/>
       <c r="DD13" s="30"/>
       <c r="DE13" s="30"/>
       <c r="DF13" s="30"/>
       <c r="DG13" s="30"/>
       <c r="DH13" s="30"/>
       <c r="DI13" s="30"/>
       <c r="DJ13" s="30"/>
       <c r="DK13" s="30"/>
       <c r="DL13" s="30"/>
       <c r="DM13" s="30"/>
       <c r="DN13" s="30"/>
       <c r="DO13" s="30"/>
       <c r="DP13" s="30"/>
       <c r="DQ13" s="30"/>
       <c r="DR13" s="30"/>
     </row>
     <row r="14" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B14" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="113" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="29">
         <v>-10</v>
       </c>
       <c r="D14" s="32">
         <v>4</v>
       </c>
       <c r="E14" s="29">
         <v>1</v>
       </c>
       <c r="F14" s="29">
         <v>4</v>
       </c>
       <c r="G14" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="29">
         <v>1</v>
       </c>
       <c r="I14" s="32">
         <v>6</v>
       </c>
       <c r="J14" s="32">
         <v>4</v>
@@ -3928,51 +3916,51 @@
       </c>
       <c r="R14" s="18">
         <v>5</v>
       </c>
       <c r="S14" s="18">
         <v>2</v>
       </c>
       <c r="T14" s="18">
         <v>2</v>
       </c>
       <c r="U14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V14" s="18">
         <v>2</v>
       </c>
       <c r="W14" s="19">
         <v>5</v>
       </c>
       <c r="X14" s="27">
         <v>10</v>
       </c>
       <c r="Y14" s="41">
         <v>2</v>
       </c>
-      <c r="Z14" s="107">
+      <c r="Z14" s="108">
         <v>6</v>
       </c>
       <c r="AA14" s="18">
         <v>1</v>
       </c>
       <c r="AB14" s="19">
         <v>1</v>
       </c>
       <c r="AC14" s="23">
         <v>3</v>
       </c>
       <c r="AD14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE14" s="3">
         <v>1</v>
       </c>
       <c r="AF14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG14" s="3">
         <v>3</v>
       </c>
       <c r="AH14" s="3">
         <v>3</v>
@@ -4023,102 +4011,105 @@
         <v>1</v>
       </c>
       <c r="AX14" s="34">
         <v>2</v>
       </c>
       <c r="AY14" s="3">
         <v>3</v>
       </c>
       <c r="AZ14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA14" s="3">
         <v>1</v>
       </c>
       <c r="BB14" s="3">
         <v>2</v>
       </c>
       <c r="BC14" s="3">
         <v>1</v>
       </c>
       <c r="BD14" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE14" s="88" t="s">
         <v>13</v>
+      </c>
+      <c r="BF14" s="87">
+        <v>2</v>
       </c>
       <c r="BJ14" s="34"/>
       <c r="BK14" s="60"/>
       <c r="BL14" s="3"/>
       <c r="BM14" s="3"/>
       <c r="BN14" s="3"/>
       <c r="BW14" s="60"/>
       <c r="BX14" s="3"/>
       <c r="BY14" s="3"/>
       <c r="BZ14" s="3"/>
       <c r="CI14" s="30"/>
       <c r="CJ14" s="30"/>
       <c r="CK14" s="30"/>
       <c r="CL14" s="30"/>
       <c r="CM14" s="30"/>
       <c r="CN14" s="30"/>
       <c r="CO14" s="30"/>
       <c r="CP14" s="30"/>
       <c r="CQ14" s="30"/>
       <c r="CR14" s="30"/>
       <c r="CS14" s="30"/>
       <c r="CT14" s="30"/>
       <c r="CU14" s="30"/>
       <c r="CV14" s="30"/>
       <c r="CW14" s="30"/>
       <c r="CX14" s="30"/>
       <c r="CY14" s="30"/>
       <c r="CZ14" s="30"/>
       <c r="DA14" s="30"/>
       <c r="DB14" s="30"/>
       <c r="DC14" s="30"/>
       <c r="DD14" s="30"/>
       <c r="DE14" s="30"/>
       <c r="DF14" s="30"/>
       <c r="DG14" s="30"/>
       <c r="DH14" s="30"/>
       <c r="DI14" s="30"/>
       <c r="DJ14" s="30"/>
       <c r="DK14" s="30"/>
       <c r="DL14" s="30"/>
       <c r="DM14" s="30"/>
       <c r="DN14" s="30"/>
       <c r="DO14" s="30"/>
       <c r="DP14" s="30"/>
       <c r="DQ14" s="30"/>
       <c r="DR14" s="30"/>
     </row>
     <row r="15" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="1" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B15" s="112" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="113" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="29" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="29" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="29" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="29" t="s">
         <v>13</v>
       </c>
       <c r="J15" s="29" t="s">
         <v>13</v>
@@ -4242,51 +4233,53 @@
       </c>
       <c r="AX15" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY15" s="3">
         <v>1</v>
       </c>
       <c r="AZ15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD15" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE15" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF15" s="3"/>
+      <c r="BF15" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG15" s="3"/>
       <c r="BH15" s="3"/>
       <c r="BI15" s="3"/>
       <c r="BJ15" s="31"/>
       <c r="BK15" s="60"/>
       <c r="BL15" s="3"/>
       <c r="BM15" s="3"/>
       <c r="BN15" s="3"/>
       <c r="BW15" s="60"/>
       <c r="BX15" s="3"/>
       <c r="BY15" s="3"/>
       <c r="BZ15" s="3"/>
       <c r="CI15" s="30"/>
       <c r="CJ15" s="30"/>
       <c r="CK15" s="30"/>
       <c r="CL15" s="30"/>
       <c r="CM15" s="30"/>
       <c r="CN15" s="30"/>
       <c r="CO15" s="30"/>
       <c r="CP15" s="30"/>
       <c r="CQ15" s="30"/>
       <c r="CR15" s="30"/>
       <c r="CS15" s="30"/>
       <c r="CT15" s="30"/>
       <c r="CU15" s="30"/>
@@ -4294,53 +4287,53 @@
       <c r="CW15" s="30"/>
       <c r="CX15" s="30"/>
       <c r="CY15" s="30"/>
       <c r="CZ15" s="30"/>
       <c r="DA15" s="30"/>
       <c r="DB15" s="30"/>
       <c r="DC15" s="30"/>
       <c r="DD15" s="30"/>
       <c r="DE15" s="30"/>
       <c r="DF15" s="30"/>
       <c r="DG15" s="30"/>
       <c r="DH15" s="30"/>
       <c r="DI15" s="30"/>
       <c r="DJ15" s="30"/>
       <c r="DK15" s="30"/>
       <c r="DL15" s="30"/>
       <c r="DM15" s="30"/>
       <c r="DN15" s="30"/>
       <c r="DO15" s="30"/>
       <c r="DP15" s="30"/>
       <c r="DQ15" s="30"/>
       <c r="DR15" s="30"/>
     </row>
     <row r="16" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B16" s="112" t="s">
+        <v>92</v>
+      </c>
+      <c r="B16" s="113" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="32" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="29" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="29" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J16" s="32" t="s">
         <v>13</v>
@@ -4462,50 +4455,53 @@
       <c r="AW16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AX16" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD16" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE16" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF16" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BG16" s="3"/>
       <c r="BH16" s="3"/>
       <c r="BI16" s="3"/>
       <c r="BJ16" s="31"/>
       <c r="BK16" s="60"/>
       <c r="BL16" s="3"/>
       <c r="BM16" s="3"/>
       <c r="BN16" s="3"/>
       <c r="BW16" s="60"/>
       <c r="BX16" s="3"/>
       <c r="BY16" s="3"/>
       <c r="BZ16" s="3"/>
       <c r="CI16" s="30"/>
       <c r="CJ16" s="30"/>
       <c r="CK16" s="30"/>
       <c r="CL16" s="30"/>
       <c r="CM16" s="30"/>
       <c r="CN16" s="30"/>
       <c r="CO16" s="30"/>
       <c r="CP16" s="30"/>
       <c r="CQ16" s="30"/>
       <c r="CR16" s="30"/>
       <c r="CS16" s="30"/>
@@ -4515,53 +4511,53 @@
       <c r="CW16" s="30"/>
       <c r="CX16" s="30"/>
       <c r="CY16" s="30"/>
       <c r="CZ16" s="30"/>
       <c r="DA16" s="30"/>
       <c r="DB16" s="30"/>
       <c r="DC16" s="30"/>
       <c r="DD16" s="30"/>
       <c r="DE16" s="30"/>
       <c r="DF16" s="30"/>
       <c r="DG16" s="30"/>
       <c r="DH16" s="30"/>
       <c r="DI16" s="30"/>
       <c r="DJ16" s="30"/>
       <c r="DK16" s="30"/>
       <c r="DL16" s="30"/>
       <c r="DM16" s="30"/>
       <c r="DN16" s="30"/>
       <c r="DO16" s="30"/>
       <c r="DP16" s="30"/>
       <c r="DQ16" s="30"/>
       <c r="DR16" s="30"/>
     </row>
     <row r="17" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="1" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B17" s="112" t="s">
+        <v>93</v>
+      </c>
+      <c r="B17" s="113" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="32">
         <v>2</v>
       </c>
       <c r="E17" s="29" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="29" t="s">
         <v>13</v>
       </c>
       <c r="I17" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J17" s="32" t="s">
         <v>13</v>
@@ -4685,51 +4681,53 @@
       </c>
       <c r="AX17" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD17" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE17" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF17" s="3"/>
+      <c r="BF17" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG17" s="3"/>
       <c r="BH17" s="3"/>
       <c r="BI17" s="3"/>
       <c r="BJ17" s="31"/>
       <c r="BK17" s="60"/>
       <c r="BL17" s="3"/>
       <c r="BM17" s="3"/>
       <c r="BN17" s="3"/>
       <c r="BW17" s="60"/>
       <c r="BX17" s="3"/>
       <c r="BY17" s="3"/>
       <c r="BZ17" s="3"/>
       <c r="CI17" s="30"/>
       <c r="CJ17" s="30"/>
       <c r="CK17" s="30"/>
       <c r="CL17" s="30"/>
       <c r="CM17" s="30"/>
       <c r="CN17" s="30"/>
       <c r="CO17" s="30"/>
       <c r="CP17" s="30"/>
       <c r="CQ17" s="30"/>
       <c r="CR17" s="30"/>
       <c r="CS17" s="30"/>
       <c r="CT17" s="30"/>
       <c r="CU17" s="30"/>
@@ -4737,53 +4735,53 @@
       <c r="CW17" s="30"/>
       <c r="CX17" s="30"/>
       <c r="CY17" s="30"/>
       <c r="CZ17" s="30"/>
       <c r="DA17" s="30"/>
       <c r="DB17" s="30"/>
       <c r="DC17" s="30"/>
       <c r="DD17" s="30"/>
       <c r="DE17" s="30"/>
       <c r="DF17" s="30"/>
       <c r="DG17" s="30"/>
       <c r="DH17" s="30"/>
       <c r="DI17" s="30"/>
       <c r="DJ17" s="30"/>
       <c r="DK17" s="30"/>
       <c r="DL17" s="30"/>
       <c r="DM17" s="30"/>
       <c r="DN17" s="30"/>
       <c r="DO17" s="30"/>
       <c r="DP17" s="30"/>
       <c r="DQ17" s="30"/>
       <c r="DR17" s="30"/>
     </row>
     <row r="18" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="1" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B18" s="112" t="s">
+        <v>94</v>
+      </c>
+      <c r="B18" s="113" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="29" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="29" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H18" s="29" t="s">
         <v>13</v>
       </c>
       <c r="I18" s="29" t="s">
         <v>13</v>
       </c>
       <c r="J18" s="29" t="s">
         <v>13</v>
@@ -4907,51 +4905,53 @@
       </c>
       <c r="AX18" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD18" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE18" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF18" s="3"/>
+      <c r="BF18" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG18" s="3"/>
       <c r="BH18" s="3"/>
       <c r="BI18" s="3"/>
       <c r="BJ18" s="31"/>
       <c r="BK18" s="60"/>
       <c r="BL18" s="3"/>
       <c r="BM18" s="3"/>
       <c r="BN18" s="3"/>
       <c r="BW18" s="60"/>
       <c r="BX18" s="3"/>
       <c r="BY18" s="3"/>
       <c r="BZ18" s="3"/>
       <c r="CI18" s="30"/>
       <c r="CJ18" s="30"/>
       <c r="CK18" s="30"/>
       <c r="CL18" s="30"/>
       <c r="CM18" s="30"/>
       <c r="CN18" s="30"/>
       <c r="CO18" s="30"/>
       <c r="CP18" s="30"/>
       <c r="CQ18" s="30"/>
       <c r="CR18" s="30"/>
       <c r="CS18" s="30"/>
       <c r="CT18" s="30"/>
       <c r="CU18" s="30"/>
@@ -4959,53 +4959,53 @@
       <c r="CW18" s="30"/>
       <c r="CX18" s="30"/>
       <c r="CY18" s="30"/>
       <c r="CZ18" s="30"/>
       <c r="DA18" s="30"/>
       <c r="DB18" s="30"/>
       <c r="DC18" s="30"/>
       <c r="DD18" s="30"/>
       <c r="DE18" s="30"/>
       <c r="DF18" s="30"/>
       <c r="DG18" s="30"/>
       <c r="DH18" s="30"/>
       <c r="DI18" s="30"/>
       <c r="DJ18" s="30"/>
       <c r="DK18" s="30"/>
       <c r="DL18" s="30"/>
       <c r="DM18" s="30"/>
       <c r="DN18" s="30"/>
       <c r="DO18" s="30"/>
       <c r="DP18" s="30"/>
       <c r="DQ18" s="30"/>
       <c r="DR18" s="30"/>
     </row>
     <row r="19" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="1" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B19" s="112" t="s">
+        <v>95</v>
+      </c>
+      <c r="B19" s="113" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="29">
         <v>3</v>
       </c>
       <c r="D19" s="32">
         <v>3</v>
       </c>
       <c r="E19" s="29">
         <v>2</v>
       </c>
       <c r="F19" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="29" t="s">
         <v>13</v>
       </c>
       <c r="I19" s="32">
         <v>4</v>
       </c>
       <c r="J19" s="32" t="s">
         <v>13</v>
@@ -5127,141 +5127,145 @@
       <c r="AW19" s="1">
         <v>5</v>
       </c>
       <c r="AX19" s="34">
         <v>1</v>
       </c>
       <c r="AY19" s="3">
         <v>5</v>
       </c>
       <c r="AZ19" s="1">
         <v>1</v>
       </c>
       <c r="BA19" s="3">
         <v>2</v>
       </c>
       <c r="BB19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC19" s="3">
         <v>1</v>
       </c>
       <c r="BD19" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE19" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF19" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BG19" s="3"/>
       <c r="BJ19" s="34"/>
       <c r="BK19" s="60"/>
       <c r="BM19" s="3"/>
       <c r="BN19" s="3"/>
       <c r="BW19" s="60"/>
       <c r="BY19" s="3"/>
       <c r="BZ19" s="3"/>
       <c r="CI19" s="30"/>
       <c r="CJ19" s="30"/>
       <c r="CK19" s="30"/>
       <c r="CL19" s="30"/>
       <c r="CM19" s="30"/>
       <c r="CN19" s="30"/>
       <c r="CO19" s="30"/>
       <c r="CP19" s="30"/>
       <c r="CQ19" s="30"/>
       <c r="CR19" s="30"/>
       <c r="CS19" s="30"/>
       <c r="CT19" s="30"/>
       <c r="CU19" s="30"/>
       <c r="CV19" s="30"/>
       <c r="CW19" s="30"/>
       <c r="CX19" s="30"/>
       <c r="CY19" s="30"/>
       <c r="CZ19" s="30"/>
       <c r="DA19" s="30"/>
       <c r="DB19" s="30"/>
       <c r="DC19" s="30"/>
       <c r="DD19" s="30"/>
       <c r="DE19" s="30"/>
       <c r="DF19" s="30"/>
       <c r="DG19" s="30"/>
       <c r="DH19" s="30"/>
       <c r="DI19" s="30"/>
       <c r="DJ19" s="30"/>
       <c r="DK19" s="30"/>
       <c r="DL19" s="30"/>
       <c r="DM19" s="30"/>
       <c r="DN19" s="30"/>
       <c r="DO19" s="30"/>
       <c r="DP19" s="30"/>
       <c r="DQ19" s="30"/>
       <c r="DR19" s="30"/>
     </row>
     <row r="20" spans="1:122" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="87"/>
-      <c r="B20" s="113"/>
+      <c r="B20" s="114"/>
       <c r="C20" s="29"/>
       <c r="D20" s="29"/>
       <c r="E20" s="29"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="29"/>
       <c r="I20" s="32"/>
       <c r="J20" s="32"/>
       <c r="K20" s="32"/>
       <c r="L20" s="42"/>
       <c r="M20" s="32"/>
       <c r="N20" s="45" t="s">
         <v>24</v>
       </c>
       <c r="O20" s="19"/>
       <c r="P20" s="19"/>
       <c r="Q20" s="19"/>
       <c r="X20" s="41"/>
       <c r="Y20" s="41"/>
       <c r="Z20" s="31"/>
       <c r="AA20" s="18"/>
       <c r="AB20" s="19"/>
       <c r="AC20" s="1"/>
       <c r="AD20" s="1"/>
       <c r="AE20" s="1"/>
       <c r="AF20" s="1"/>
       <c r="AG20" s="3"/>
       <c r="AH20" s="3"/>
       <c r="AI20" s="3"/>
       <c r="AJ20" s="41"/>
       <c r="AK20" s="41"/>
       <c r="AL20" s="45" t="s">
         <v>24</v>
       </c>
       <c r="AM20" s="30"/>
       <c r="AO20" s="3"/>
       <c r="AX20" s="45" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AY20" s="59"/>
       <c r="BA20" s="3"/>
+      <c r="BF20" s="75"/>
       <c r="BJ20" s="30"/>
       <c r="BK20" s="30"/>
       <c r="BL20" s="30"/>
       <c r="BM20" s="41"/>
       <c r="BN20" s="30"/>
       <c r="BO20" s="30"/>
       <c r="BP20" s="30"/>
       <c r="BQ20" s="30"/>
       <c r="BR20" s="30"/>
       <c r="BS20" s="30"/>
       <c r="BT20" s="30"/>
       <c r="BU20" s="30"/>
       <c r="BV20" s="30"/>
       <c r="BW20" s="30"/>
       <c r="BX20" s="30"/>
       <c r="BY20" s="41"/>
       <c r="BZ20" s="30"/>
       <c r="CA20" s="30"/>
       <c r="CB20" s="30"/>
       <c r="CC20" s="30"/>
       <c r="CD20" s="30"/>
       <c r="CE20" s="30"/>
       <c r="CF20" s="30"/>
       <c r="CG20" s="30"/>
       <c r="CH20" s="30"/>
@@ -5281,51 +5285,51 @@
       <c r="CV20" s="30"/>
       <c r="CW20" s="30"/>
       <c r="CX20" s="30"/>
       <c r="CY20" s="30"/>
       <c r="CZ20" s="30"/>
       <c r="DA20" s="30"/>
       <c r="DB20" s="30"/>
       <c r="DC20" s="30"/>
       <c r="DD20" s="30"/>
       <c r="DE20" s="30"/>
       <c r="DF20" s="30"/>
       <c r="DG20" s="30"/>
       <c r="DH20" s="30"/>
       <c r="DI20" s="30"/>
       <c r="DJ20" s="30"/>
       <c r="DK20" s="30"/>
       <c r="DL20" s="30"/>
       <c r="DM20" s="30"/>
       <c r="DN20" s="30"/>
       <c r="DO20" s="30"/>
       <c r="DP20" s="30"/>
       <c r="DQ20" s="30"/>
       <c r="DR20" s="30"/>
     </row>
     <row r="21" spans="1:122" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="110">
+      <c r="A21" s="111">
         <v>100000000</v>
       </c>
       <c r="B21" s="63" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="29">
         <v>5</v>
       </c>
       <c r="D21" s="29">
         <v>4</v>
       </c>
       <c r="E21" s="29">
         <v>4</v>
       </c>
       <c r="F21" s="29">
         <v>2</v>
       </c>
       <c r="G21" s="29">
         <v>21</v>
       </c>
       <c r="H21" s="29">
         <v>3</v>
       </c>
       <c r="I21" s="32">
         <v>17</v>
@@ -5356,51 +5360,51 @@
       </c>
       <c r="R21" s="18">
         <v>9</v>
       </c>
       <c r="S21" s="18">
         <v>2</v>
       </c>
       <c r="T21" s="18">
         <v>9</v>
       </c>
       <c r="U21" s="18">
         <v>6</v>
       </c>
       <c r="V21" s="18">
         <v>2</v>
       </c>
       <c r="W21" s="19">
         <v>6</v>
       </c>
       <c r="X21" s="27">
         <v>5</v>
       </c>
       <c r="Y21" s="41">
         <v>1</v>
       </c>
-      <c r="Z21" s="108">
+      <c r="Z21" s="109">
         <v>4</v>
       </c>
       <c r="AA21" s="18">
         <v>3</v>
       </c>
       <c r="AB21" s="19">
         <v>11</v>
       </c>
       <c r="AC21" s="18">
         <v>13</v>
       </c>
       <c r="AD21" s="3">
         <v>3</v>
       </c>
       <c r="AE21" s="3">
         <v>13</v>
       </c>
       <c r="AF21" s="3">
         <v>5</v>
       </c>
       <c r="AG21" s="3">
         <v>3</v>
       </c>
       <c r="AH21" s="3">
         <v>10</v>
@@ -5452,51 +5456,53 @@
       </c>
       <c r="AX21" s="34">
         <v>17</v>
       </c>
       <c r="AY21" s="1">
         <v>27</v>
       </c>
       <c r="AZ21" s="1">
         <v>8</v>
       </c>
       <c r="BA21" s="3">
         <v>12</v>
       </c>
       <c r="BB21" s="3">
         <v>9</v>
       </c>
       <c r="BC21" s="3">
         <v>5</v>
       </c>
       <c r="BD21" s="87">
         <v>7</v>
       </c>
       <c r="BE21" s="88">
         <v>4</v>
       </c>
-      <c r="BF21" s="1"/>
+      <c r="BF21" s="87">
+        <v>2</v>
+      </c>
       <c r="BG21" s="1"/>
       <c r="BH21" s="1"/>
       <c r="BI21" s="1"/>
       <c r="BJ21" s="34"/>
       <c r="BK21" s="59"/>
       <c r="BL21" s="1"/>
       <c r="BM21" s="3"/>
       <c r="BN21" s="3"/>
       <c r="BW21" s="59"/>
       <c r="BX21" s="1"/>
       <c r="BY21" s="3"/>
       <c r="BZ21" s="3"/>
       <c r="CI21" s="17"/>
       <c r="CJ21" s="17"/>
       <c r="CK21" s="17"/>
       <c r="CL21" s="17"/>
       <c r="CM21" s="17"/>
       <c r="CN21" s="17"/>
       <c r="CO21" s="17"/>
       <c r="CP21" s="17"/>
       <c r="CQ21" s="17"/>
       <c r="CR21" s="17"/>
       <c r="CS21" s="17"/>
       <c r="CT21" s="17"/>
       <c r="CU21" s="17"/>
@@ -5504,53 +5510,53 @@
       <c r="CW21" s="17"/>
       <c r="CX21" s="17"/>
       <c r="CY21" s="17"/>
       <c r="CZ21" s="17"/>
       <c r="DA21" s="17"/>
       <c r="DB21" s="17"/>
       <c r="DC21" s="17"/>
       <c r="DD21" s="17"/>
       <c r="DE21" s="17"/>
       <c r="DF21" s="17"/>
       <c r="DG21" s="17"/>
       <c r="DH21" s="17"/>
       <c r="DI21" s="17"/>
       <c r="DJ21" s="17"/>
       <c r="DK21" s="17"/>
       <c r="DL21" s="17"/>
       <c r="DM21" s="17"/>
       <c r="DN21" s="17"/>
       <c r="DO21" s="17"/>
       <c r="DP21" s="17"/>
       <c r="DQ21" s="17"/>
       <c r="DR21" s="17"/>
     </row>
     <row r="22" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="1" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B22" s="112" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="113" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="29">
         <v>5</v>
       </c>
       <c r="D22" s="29">
         <v>3</v>
       </c>
       <c r="E22" s="29">
         <v>3</v>
       </c>
       <c r="F22" s="29">
         <v>2</v>
       </c>
       <c r="G22" s="29">
         <v>21</v>
       </c>
       <c r="H22" s="29">
         <v>1</v>
       </c>
       <c r="I22" s="32">
         <v>17</v>
       </c>
       <c r="J22" s="32">
         <v>2</v>
@@ -5578,51 +5584,51 @@
       </c>
       <c r="R22" s="18">
         <v>6</v>
       </c>
       <c r="S22" s="18">
         <v>2</v>
       </c>
       <c r="T22" s="18">
         <v>7</v>
       </c>
       <c r="U22" s="18">
         <v>6</v>
       </c>
       <c r="V22" s="18">
         <v>2</v>
       </c>
       <c r="W22" s="19">
         <v>5</v>
       </c>
       <c r="X22" s="27">
         <v>5</v>
       </c>
       <c r="Y22" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="Z22" s="108">
+      <c r="Z22" s="109">
         <v>4</v>
       </c>
       <c r="AA22" s="18">
         <v>3</v>
       </c>
       <c r="AB22" s="19">
         <v>11</v>
       </c>
       <c r="AC22" s="18">
         <v>11</v>
       </c>
       <c r="AD22" s="3">
         <v>3</v>
       </c>
       <c r="AE22" s="3">
         <v>13</v>
       </c>
       <c r="AF22" s="3">
         <v>5</v>
       </c>
       <c r="AG22" s="3">
         <v>3</v>
       </c>
       <c r="AH22" s="3">
         <v>10</v>
@@ -5673,100 +5679,103 @@
         <v>21</v>
       </c>
       <c r="AX22" s="34">
         <v>15</v>
       </c>
       <c r="AY22" s="1">
         <v>19</v>
       </c>
       <c r="AZ22" s="1">
         <v>8</v>
       </c>
       <c r="BA22" s="3">
         <v>10</v>
       </c>
       <c r="BB22" s="3">
         <v>9</v>
       </c>
       <c r="BC22" s="3">
         <v>5</v>
       </c>
       <c r="BD22" s="87">
         <v>7</v>
       </c>
       <c r="BE22" s="88">
         <v>4</v>
+      </c>
+      <c r="BF22" s="87">
+        <v>2</v>
       </c>
       <c r="BJ22" s="34"/>
       <c r="BK22" s="59"/>
       <c r="BM22" s="3"/>
       <c r="BN22" s="3"/>
       <c r="BW22" s="59"/>
       <c r="BY22" s="3"/>
       <c r="BZ22" s="3"/>
       <c r="CI22" s="30"/>
       <c r="CJ22" s="30"/>
       <c r="CK22" s="30"/>
       <c r="CL22" s="30"/>
       <c r="CM22" s="30"/>
       <c r="CN22" s="30"/>
       <c r="CO22" s="30"/>
       <c r="CP22" s="30"/>
       <c r="CQ22" s="30"/>
       <c r="CR22" s="30"/>
       <c r="CS22" s="30"/>
       <c r="CT22" s="30"/>
       <c r="CU22" s="30"/>
       <c r="CV22" s="30"/>
       <c r="CW22" s="30"/>
       <c r="CX22" s="30"/>
       <c r="CY22" s="30"/>
       <c r="CZ22" s="30"/>
       <c r="DA22" s="30"/>
       <c r="DB22" s="30"/>
       <c r="DC22" s="30"/>
       <c r="DD22" s="30"/>
       <c r="DE22" s="30"/>
       <c r="DF22" s="30"/>
       <c r="DG22" s="30"/>
       <c r="DH22" s="30"/>
       <c r="DI22" s="30"/>
       <c r="DJ22" s="30"/>
       <c r="DK22" s="30"/>
       <c r="DL22" s="30"/>
       <c r="DM22" s="30"/>
       <c r="DN22" s="30"/>
       <c r="DO22" s="30"/>
       <c r="DP22" s="30"/>
       <c r="DQ22" s="30"/>
       <c r="DR22" s="30"/>
     </row>
     <row r="23" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="1" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B23" s="112" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" s="113" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="29">
         <v>1</v>
       </c>
       <c r="E23" s="29">
         <v>1</v>
       </c>
       <c r="F23" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H23" s="29" t="s">
         <v>13</v>
       </c>
       <c r="I23" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J23" s="32">
         <v>1</v>
@@ -5794,51 +5803,51 @@
       </c>
       <c r="R23" s="18">
         <v>3</v>
       </c>
       <c r="S23" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T23" s="18">
         <v>2</v>
       </c>
       <c r="U23" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V23" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W23" s="19">
         <v>-4</v>
       </c>
       <c r="X23" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y23" s="41">
         <v>1</v>
       </c>
-      <c r="Z23" s="108" t="s">
+      <c r="Z23" s="109" t="s">
         <v>13</v>
       </c>
       <c r="AA23" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB23" s="20" t="s">
         <v>13</v>
       </c>
       <c r="AC23" s="23">
         <v>2</v>
       </c>
       <c r="AD23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH23" s="3" t="s">
         <v>13</v>
@@ -5890,51 +5899,53 @@
       </c>
       <c r="AX23" s="34">
         <v>2</v>
       </c>
       <c r="AY23" s="3">
         <v>7</v>
       </c>
       <c r="AZ23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD23" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE23" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF23" s="3"/>
+      <c r="BF23" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG23" s="3"/>
       <c r="BH23" s="3"/>
       <c r="BI23" s="3"/>
       <c r="BJ23" s="34"/>
       <c r="BK23" s="60"/>
       <c r="BL23" s="3"/>
       <c r="BM23" s="3"/>
       <c r="BN23" s="3"/>
       <c r="BW23" s="60"/>
       <c r="BX23" s="3"/>
       <c r="BY23" s="3"/>
       <c r="BZ23" s="3"/>
       <c r="CI23" s="30"/>
       <c r="CJ23" s="30"/>
       <c r="CK23" s="30"/>
       <c r="CL23" s="30"/>
       <c r="CM23" s="30"/>
       <c r="CN23" s="30"/>
       <c r="CO23" s="30"/>
       <c r="CP23" s="30"/>
       <c r="CQ23" s="30"/>
       <c r="CR23" s="30"/>
       <c r="CS23" s="30"/>
       <c r="CT23" s="30"/>
       <c r="CU23" s="30"/>
@@ -5942,53 +5953,53 @@
       <c r="CW23" s="30"/>
       <c r="CX23" s="30"/>
       <c r="CY23" s="30"/>
       <c r="CZ23" s="30"/>
       <c r="DA23" s="30"/>
       <c r="DB23" s="30"/>
       <c r="DC23" s="30"/>
       <c r="DD23" s="30"/>
       <c r="DE23" s="30"/>
       <c r="DF23" s="30"/>
       <c r="DG23" s="30"/>
       <c r="DH23" s="30"/>
       <c r="DI23" s="30"/>
       <c r="DJ23" s="30"/>
       <c r="DK23" s="30"/>
       <c r="DL23" s="30"/>
       <c r="DM23" s="30"/>
       <c r="DN23" s="30"/>
       <c r="DO23" s="30"/>
       <c r="DP23" s="30"/>
       <c r="DQ23" s="30"/>
       <c r="DR23" s="30"/>
     </row>
     <row r="24" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="1" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B24" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="B24" s="113" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D24" s="29" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="29" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H24" s="29">
         <v>2</v>
       </c>
       <c r="I24" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J24" s="32" t="s">
         <v>13</v>
@@ -6016,51 +6027,51 @@
       </c>
       <c r="R24" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S24" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T24" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U24" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V24" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W24" s="19">
         <v>1</v>
       </c>
       <c r="X24" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y24" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="Z24" s="108" t="s">
+      <c r="Z24" s="109" t="s">
         <v>13</v>
       </c>
       <c r="AA24" s="28" t="s">
         <v>13</v>
       </c>
       <c r="AB24" s="20" t="s">
         <v>13</v>
       </c>
       <c r="AC24" s="23" t="s">
         <v>13</v>
       </c>
       <c r="AD24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH24" s="3" t="s">
         <v>13</v>
@@ -6112,104 +6123,106 @@
       </c>
       <c r="AX24" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY24" s="3">
         <v>1</v>
       </c>
       <c r="AZ24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA24" s="3">
         <v>2</v>
       </c>
       <c r="BB24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD24" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE24" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF24" s="3"/>
+      <c r="BF24" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG24" s="3"/>
       <c r="BI24" s="3"/>
       <c r="BJ24" s="31"/>
       <c r="BK24" s="60"/>
       <c r="BL24" s="3"/>
       <c r="BM24" s="3"/>
       <c r="BN24" s="3"/>
       <c r="BW24" s="60"/>
       <c r="BX24" s="3"/>
       <c r="BY24" s="3"/>
       <c r="BZ24" s="3"/>
       <c r="CI24" s="30"/>
       <c r="CJ24" s="30"/>
       <c r="CK24" s="30"/>
       <c r="CL24" s="30"/>
       <c r="CM24" s="30"/>
       <c r="CN24" s="30"/>
       <c r="CO24" s="30"/>
       <c r="CP24" s="30"/>
       <c r="CQ24" s="30"/>
       <c r="CR24" s="30"/>
       <c r="CS24" s="30"/>
       <c r="CT24" s="30"/>
       <c r="CU24" s="30"/>
       <c r="CV24" s="30"/>
       <c r="CW24" s="30"/>
       <c r="CX24" s="30"/>
       <c r="CY24" s="30"/>
       <c r="CZ24" s="30"/>
       <c r="DA24" s="30"/>
       <c r="DB24" s="30"/>
       <c r="DC24" s="30"/>
       <c r="DD24" s="30"/>
       <c r="DE24" s="30"/>
       <c r="DF24" s="30"/>
       <c r="DG24" s="30"/>
       <c r="DH24" s="30"/>
       <c r="DI24" s="30"/>
       <c r="DJ24" s="30"/>
       <c r="DK24" s="30"/>
       <c r="DL24" s="30"/>
       <c r="DM24" s="30"/>
       <c r="DN24" s="30"/>
       <c r="DO24" s="30"/>
       <c r="DP24" s="30"/>
       <c r="DQ24" s="30"/>
       <c r="DR24" s="30"/>
     </row>
     <row r="25" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="1" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B25" s="112" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" s="113" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D25" s="29" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="29" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H25" s="29" t="s">
         <v>13</v>
       </c>
       <c r="I25" s="29" t="s">
         <v>13</v>
       </c>
       <c r="J25" s="29" t="s">
         <v>13</v>
@@ -6333,51 +6346,53 @@
       </c>
       <c r="AX25" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY25" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ25" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA25" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB25" s="78" t="s">
         <v>13</v>
       </c>
       <c r="BC25" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD25" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE25" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF25" s="3"/>
+      <c r="BF25" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG25" s="3"/>
       <c r="BH25" s="3"/>
       <c r="BI25" s="3"/>
       <c r="BJ25" s="31"/>
       <c r="BK25" s="60"/>
       <c r="BL25" s="3"/>
       <c r="BM25" s="3"/>
       <c r="BN25" s="3"/>
       <c r="BW25" s="60"/>
       <c r="BX25" s="3"/>
       <c r="BY25" s="3"/>
       <c r="BZ25" s="3"/>
       <c r="CI25" s="30"/>
       <c r="CJ25" s="30"/>
       <c r="CK25" s="30"/>
       <c r="CL25" s="30"/>
       <c r="CM25" s="30"/>
       <c r="CN25" s="30"/>
       <c r="CO25" s="30"/>
       <c r="CP25" s="30"/>
       <c r="CQ25" s="30"/>
       <c r="CR25" s="30"/>
       <c r="CS25" s="30"/>
       <c r="CT25" s="30"/>
       <c r="CU25" s="30"/>
@@ -6385,53 +6400,53 @@
       <c r="CW25" s="30"/>
       <c r="CX25" s="30"/>
       <c r="CY25" s="30"/>
       <c r="CZ25" s="30"/>
       <c r="DA25" s="30"/>
       <c r="DB25" s="30"/>
       <c r="DC25" s="30"/>
       <c r="DD25" s="30"/>
       <c r="DE25" s="30"/>
       <c r="DF25" s="30"/>
       <c r="DG25" s="30"/>
       <c r="DH25" s="30"/>
       <c r="DI25" s="30"/>
       <c r="DJ25" s="30"/>
       <c r="DK25" s="30"/>
       <c r="DL25" s="30"/>
       <c r="DM25" s="30"/>
       <c r="DN25" s="30"/>
       <c r="DO25" s="30"/>
       <c r="DP25" s="30"/>
       <c r="DQ25" s="30"/>
       <c r="DR25" s="30"/>
     </row>
     <row r="26" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="1" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B26" s="112" t="s">
+        <v>92</v>
+      </c>
+      <c r="B26" s="113" t="s">
         <v>21</v>
       </c>
       <c r="C26" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D26" s="29" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="29" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H26" s="29" t="s">
         <v>13</v>
       </c>
       <c r="I26" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J26" s="32" t="s">
         <v>13</v>
@@ -6552,142 +6567,145 @@
       </c>
       <c r="AX26" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD26" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE26" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF26" s="3"/>
+      <c r="BF26" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG26" s="3"/>
       <c r="BH26" s="3"/>
       <c r="BI26" s="3"/>
       <c r="BJ26" s="31"/>
       <c r="BK26" s="60"/>
       <c r="BM26" s="3"/>
       <c r="BN26" s="3"/>
       <c r="BW26" s="60"/>
       <c r="BY26" s="3"/>
       <c r="BZ26" s="3"/>
       <c r="CI26" s="30"/>
       <c r="CJ26" s="30"/>
       <c r="CK26" s="30"/>
       <c r="CL26" s="30"/>
       <c r="CM26" s="30"/>
       <c r="CN26" s="30"/>
       <c r="CO26" s="30"/>
       <c r="CP26" s="30"/>
       <c r="CQ26" s="30"/>
       <c r="CR26" s="30"/>
       <c r="CS26" s="30"/>
       <c r="CT26" s="30"/>
       <c r="CU26" s="30"/>
       <c r="CV26" s="30"/>
       <c r="CW26" s="30"/>
       <c r="CX26" s="30"/>
       <c r="CY26" s="30"/>
       <c r="CZ26" s="30"/>
       <c r="DA26" s="30"/>
       <c r="DB26" s="30"/>
       <c r="DC26" s="30"/>
       <c r="DD26" s="30"/>
       <c r="DE26" s="30"/>
       <c r="DF26" s="30"/>
       <c r="DG26" s="30"/>
       <c r="DH26" s="30"/>
       <c r="DI26" s="30"/>
       <c r="DJ26" s="30"/>
       <c r="DK26" s="30"/>
       <c r="DL26" s="30"/>
       <c r="DM26" s="30"/>
       <c r="DN26" s="30"/>
       <c r="DO26" s="30"/>
       <c r="DP26" s="30"/>
       <c r="DQ26" s="30"/>
       <c r="DR26" s="30"/>
     </row>
     <row r="27" spans="1:122" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="87"/>
-      <c r="B27" s="113"/>
+      <c r="B27" s="114"/>
       <c r="C27" s="29"/>
       <c r="D27" s="29"/>
       <c r="E27" s="29"/>
       <c r="F27" s="29"/>
       <c r="G27" s="29"/>
       <c r="H27" s="29"/>
       <c r="I27" s="32"/>
       <c r="J27" s="32"/>
       <c r="K27" s="32"/>
       <c r="L27" s="42"/>
       <c r="M27" s="32"/>
       <c r="N27" s="45" t="s">
         <v>25</v>
       </c>
       <c r="O27" s="19"/>
       <c r="P27" s="19"/>
       <c r="Q27" s="19"/>
       <c r="X27" s="41"/>
       <c r="Y27" s="41"/>
       <c r="Z27" s="31"/>
       <c r="AA27" s="18"/>
       <c r="AB27" s="19"/>
       <c r="AC27" s="1"/>
       <c r="AD27" s="1"/>
       <c r="AE27" s="1"/>
       <c r="AF27" s="1"/>
       <c r="AG27" s="3"/>
       <c r="AH27" s="3"/>
       <c r="AI27" s="3"/>
       <c r="AJ27" s="41"/>
       <c r="AK27" s="41"/>
       <c r="AL27" s="45" t="s">
         <v>25</v>
       </c>
       <c r="AM27" s="30"/>
       <c r="AO27" s="3"/>
       <c r="AX27" s="45" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="AY27" s="59"/>
       <c r="BA27" s="3"/>
+      <c r="BF27" s="77"/>
       <c r="BJ27" s="30"/>
       <c r="BK27" s="30"/>
       <c r="BL27" s="30"/>
       <c r="BM27" s="41"/>
       <c r="BN27" s="30"/>
       <c r="BO27" s="30"/>
       <c r="BP27" s="30"/>
       <c r="BQ27" s="30"/>
       <c r="BR27" s="30"/>
       <c r="BS27" s="30"/>
       <c r="BT27" s="30"/>
       <c r="BU27" s="30"/>
       <c r="BV27" s="30"/>
       <c r="BW27" s="30"/>
       <c r="BX27" s="30"/>
       <c r="BY27" s="41"/>
       <c r="BZ27" s="30"/>
       <c r="CA27" s="30"/>
       <c r="CB27" s="30"/>
       <c r="CC27" s="30"/>
       <c r="CD27" s="30"/>
       <c r="CE27" s="30"/>
       <c r="CF27" s="30"/>
       <c r="CG27" s="30"/>
       <c r="CH27" s="30"/>
@@ -6707,51 +6725,51 @@
       <c r="CV27" s="30"/>
       <c r="CW27" s="30"/>
       <c r="CX27" s="30"/>
       <c r="CY27" s="30"/>
       <c r="CZ27" s="30"/>
       <c r="DA27" s="30"/>
       <c r="DB27" s="30"/>
       <c r="DC27" s="30"/>
       <c r="DD27" s="30"/>
       <c r="DE27" s="30"/>
       <c r="DF27" s="30"/>
       <c r="DG27" s="30"/>
       <c r="DH27" s="30"/>
       <c r="DI27" s="30"/>
       <c r="DJ27" s="30"/>
       <c r="DK27" s="30"/>
       <c r="DL27" s="30"/>
       <c r="DM27" s="30"/>
       <c r="DN27" s="30"/>
       <c r="DO27" s="30"/>
       <c r="DP27" s="30"/>
       <c r="DQ27" s="30"/>
       <c r="DR27" s="30"/>
     </row>
     <row r="28" spans="1:122" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="111">
+      <c r="A28" s="112">
         <v>100000000</v>
       </c>
       <c r="B28" s="63" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="29">
         <v>4</v>
       </c>
       <c r="D28" s="32">
         <v>9</v>
       </c>
       <c r="E28" s="29">
         <v>3</v>
       </c>
       <c r="F28" s="29">
         <v>4</v>
       </c>
       <c r="G28" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H28" s="29">
         <v>2</v>
       </c>
       <c r="I28" s="32">
         <v>10</v>
@@ -6782,51 +6800,51 @@
       </c>
       <c r="R28" s="18">
         <v>5</v>
       </c>
       <c r="S28" s="18">
         <v>4</v>
       </c>
       <c r="T28" s="18">
         <v>2</v>
       </c>
       <c r="U28" s="18">
         <v>2</v>
       </c>
       <c r="V28" s="18">
         <v>6</v>
       </c>
       <c r="W28" s="19">
         <v>10</v>
       </c>
       <c r="X28" s="27">
         <v>15</v>
       </c>
       <c r="Y28" s="44">
         <v>11</v>
       </c>
-      <c r="Z28" s="108">
+      <c r="Z28" s="109">
         <v>8</v>
       </c>
       <c r="AA28" s="18">
         <v>1</v>
       </c>
       <c r="AB28" s="19">
         <v>1</v>
       </c>
       <c r="AC28" s="18">
         <v>5</v>
       </c>
       <c r="AD28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE28" s="3">
         <v>1</v>
       </c>
       <c r="AF28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG28" s="3">
         <v>3</v>
       </c>
       <c r="AH28" s="3">
         <v>5</v>
@@ -6878,51 +6896,53 @@
       </c>
       <c r="AX28" s="34">
         <v>3</v>
       </c>
       <c r="AY28" s="3">
         <v>9</v>
       </c>
       <c r="AZ28" s="1">
         <v>1</v>
       </c>
       <c r="BA28" s="3">
         <v>3</v>
       </c>
       <c r="BB28" s="3">
         <v>2</v>
       </c>
       <c r="BC28" s="3">
         <v>2</v>
       </c>
       <c r="BD28" s="44" t="s">
         <v>13</v>
       </c>
       <c r="BE28" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="BF28" s="1"/>
+      <c r="BF28" s="87">
+        <v>2</v>
+      </c>
       <c r="BG28" s="1"/>
       <c r="BH28" s="1"/>
       <c r="BI28" s="1"/>
       <c r="BJ28" s="34"/>
       <c r="BK28" s="41"/>
       <c r="BL28" s="30"/>
       <c r="BM28" s="41"/>
       <c r="BN28" s="41"/>
       <c r="BO28" s="17"/>
       <c r="BP28" s="17"/>
       <c r="BQ28" s="17"/>
       <c r="BR28" s="17"/>
       <c r="BS28" s="17"/>
       <c r="BT28" s="17"/>
       <c r="BU28" s="17"/>
       <c r="BV28" s="17"/>
       <c r="BW28" s="41"/>
       <c r="BX28" s="30"/>
       <c r="BY28" s="41"/>
       <c r="BZ28" s="41"/>
       <c r="CA28" s="17"/>
       <c r="CB28" s="17"/>
       <c r="CC28" s="17"/>
       <c r="CD28" s="17"/>
       <c r="CE28" s="17"/>
@@ -6946,53 +6966,53 @@
       <c r="CW28" s="17"/>
       <c r="CX28" s="17"/>
       <c r="CY28" s="17"/>
       <c r="CZ28" s="17"/>
       <c r="DA28" s="17"/>
       <c r="DB28" s="17"/>
       <c r="DC28" s="17"/>
       <c r="DD28" s="17"/>
       <c r="DE28" s="17"/>
       <c r="DF28" s="17"/>
       <c r="DG28" s="17"/>
       <c r="DH28" s="17"/>
       <c r="DI28" s="17"/>
       <c r="DJ28" s="17"/>
       <c r="DK28" s="17"/>
       <c r="DL28" s="17"/>
       <c r="DM28" s="17"/>
       <c r="DN28" s="17"/>
       <c r="DO28" s="17"/>
       <c r="DP28" s="17"/>
       <c r="DQ28" s="17"/>
       <c r="DR28" s="17"/>
     </row>
     <row r="29" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="30" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B29" s="112" t="s">
+        <v>84</v>
+      </c>
+      <c r="B29" s="113" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D29" s="32" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="29" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H29" s="29" t="s">
         <v>13</v>
       </c>
       <c r="I29" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J29" s="32" t="s">
         <v>13</v>
@@ -7020,51 +7040,51 @@
       </c>
       <c r="R29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X29" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y29" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="Z29" s="108">
+      <c r="Z29" s="109">
         <v>2</v>
       </c>
       <c r="AA29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB29" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AD29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH29" s="3"/>
       <c r="AI29" s="3" t="s">
@@ -7114,51 +7134,53 @@
       </c>
       <c r="AX29" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD29" s="44" t="s">
         <v>13</v>
       </c>
       <c r="BE29" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="BF29" s="3"/>
+      <c r="BF29" s="44" t="s">
+        <v>13</v>
+      </c>
       <c r="BG29" s="3"/>
       <c r="BH29" s="3"/>
       <c r="BI29" s="3"/>
       <c r="BJ29" s="31"/>
       <c r="BK29" s="60"/>
       <c r="BL29" s="3"/>
       <c r="BM29" s="3"/>
       <c r="BN29" s="3"/>
       <c r="BW29" s="60"/>
       <c r="BX29" s="3"/>
       <c r="BY29" s="3"/>
       <c r="BZ29" s="3"/>
       <c r="CI29" s="30"/>
       <c r="CJ29" s="30"/>
       <c r="CK29" s="30"/>
       <c r="CL29" s="30"/>
       <c r="CM29" s="30"/>
       <c r="CN29" s="30"/>
       <c r="CO29" s="30"/>
       <c r="CP29" s="30"/>
       <c r="CQ29" s="30"/>
       <c r="CR29" s="30"/>
       <c r="CS29" s="30"/>
       <c r="CT29" s="30"/>
       <c r="CU29" s="30"/>
@@ -7166,53 +7188,53 @@
       <c r="CW29" s="30"/>
       <c r="CX29" s="30"/>
       <c r="CY29" s="30"/>
       <c r="CZ29" s="30"/>
       <c r="DA29" s="30"/>
       <c r="DB29" s="30"/>
       <c r="DC29" s="30"/>
       <c r="DD29" s="30"/>
       <c r="DE29" s="30"/>
       <c r="DF29" s="30"/>
       <c r="DG29" s="30"/>
       <c r="DH29" s="30"/>
       <c r="DI29" s="30"/>
       <c r="DJ29" s="30"/>
       <c r="DK29" s="30"/>
       <c r="DL29" s="30"/>
       <c r="DM29" s="30"/>
       <c r="DN29" s="30"/>
       <c r="DO29" s="30"/>
       <c r="DP29" s="30"/>
       <c r="DQ29" s="30"/>
       <c r="DR29" s="30"/>
     </row>
     <row r="30" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="30" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B30" s="114" t="s">
+        <v>86</v>
+      </c>
+      <c r="B30" s="115" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D30" s="32" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="29" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H30" s="29" t="s">
         <v>13</v>
       </c>
       <c r="I30" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J30" s="32" t="s">
         <v>13</v>
@@ -7240,51 +7262,51 @@
       </c>
       <c r="R30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S30" s="18">
         <v>1</v>
       </c>
       <c r="T30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X30" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y30" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="Z30" s="108" t="s">
+      <c r="Z30" s="109" t="s">
         <v>13</v>
       </c>
       <c r="AA30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB30" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC30" s="23" t="s">
         <v>13</v>
       </c>
       <c r="AD30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH30" s="3" t="s">
         <v>13</v>
@@ -7336,51 +7358,53 @@
       </c>
       <c r="AX30" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD30" s="44" t="s">
         <v>13</v>
       </c>
       <c r="BE30" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="BF30" s="3"/>
+      <c r="BF30" s="44" t="s">
+        <v>13</v>
+      </c>
       <c r="BG30" s="3"/>
       <c r="BH30" s="3"/>
       <c r="BI30" s="3"/>
       <c r="BJ30" s="31"/>
       <c r="BK30" s="60"/>
       <c r="BL30" s="3"/>
       <c r="BM30" s="3"/>
       <c r="BN30" s="3"/>
       <c r="BW30" s="60"/>
       <c r="BX30" s="3"/>
       <c r="BY30" s="3"/>
       <c r="BZ30" s="3"/>
       <c r="CI30" s="30"/>
       <c r="CJ30" s="30"/>
       <c r="CK30" s="30"/>
       <c r="CL30" s="30"/>
       <c r="CM30" s="30"/>
       <c r="CN30" s="30"/>
       <c r="CO30" s="30"/>
       <c r="CP30" s="30"/>
       <c r="CQ30" s="30"/>
       <c r="CR30" s="30"/>
       <c r="CS30" s="30"/>
       <c r="CT30" s="30"/>
       <c r="CU30" s="30"/>
@@ -7388,53 +7412,53 @@
       <c r="CW30" s="30"/>
       <c r="CX30" s="30"/>
       <c r="CY30" s="30"/>
       <c r="CZ30" s="30"/>
       <c r="DA30" s="30"/>
       <c r="DB30" s="30"/>
       <c r="DC30" s="30"/>
       <c r="DD30" s="30"/>
       <c r="DE30" s="30"/>
       <c r="DF30" s="30"/>
       <c r="DG30" s="30"/>
       <c r="DH30" s="30"/>
       <c r="DI30" s="30"/>
       <c r="DJ30" s="30"/>
       <c r="DK30" s="30"/>
       <c r="DL30" s="30"/>
       <c r="DM30" s="30"/>
       <c r="DN30" s="30"/>
       <c r="DO30" s="30"/>
       <c r="DP30" s="30"/>
       <c r="DQ30" s="30"/>
       <c r="DR30" s="30"/>
     </row>
     <row r="31" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="30" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B31" s="114" t="s">
+        <v>87</v>
+      </c>
+      <c r="B31" s="115" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D31" s="32" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="29" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H31" s="29" t="s">
         <v>13</v>
       </c>
       <c r="I31" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J31" s="32" t="s">
         <v>13</v>
@@ -7462,51 +7486,51 @@
       </c>
       <c r="R31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X31" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y31" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="Z31" s="108" t="s">
+      <c r="Z31" s="109" t="s">
         <v>13</v>
       </c>
       <c r="AA31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB31" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC31" s="23" t="s">
         <v>13</v>
       </c>
       <c r="AD31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH31" s="3" t="s">
         <v>13</v>
@@ -7558,51 +7582,53 @@
       </c>
       <c r="AX31" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD31" s="44" t="s">
         <v>13</v>
       </c>
       <c r="BE31" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="BF31" s="3"/>
+      <c r="BF31" s="44" t="s">
+        <v>13</v>
+      </c>
       <c r="BG31" s="3"/>
       <c r="BH31" s="3"/>
       <c r="BI31" s="3"/>
       <c r="BJ31" s="31"/>
       <c r="BK31" s="60"/>
       <c r="BL31" s="3"/>
       <c r="BM31" s="3"/>
       <c r="BN31" s="3"/>
       <c r="BW31" s="60"/>
       <c r="BX31" s="3"/>
       <c r="BY31" s="3"/>
       <c r="BZ31" s="3"/>
       <c r="CI31" s="30"/>
       <c r="CJ31" s="30"/>
       <c r="CK31" s="30"/>
       <c r="CL31" s="30"/>
       <c r="CM31" s="30"/>
       <c r="CN31" s="30"/>
       <c r="CO31" s="30"/>
       <c r="CP31" s="30"/>
       <c r="CQ31" s="30"/>
       <c r="CR31" s="30"/>
       <c r="CS31" s="30"/>
       <c r="CT31" s="30"/>
       <c r="CU31" s="30"/>
@@ -7610,53 +7636,53 @@
       <c r="CW31" s="30"/>
       <c r="CX31" s="30"/>
       <c r="CY31" s="30"/>
       <c r="CZ31" s="30"/>
       <c r="DA31" s="30"/>
       <c r="DB31" s="30"/>
       <c r="DC31" s="30"/>
       <c r="DD31" s="30"/>
       <c r="DE31" s="30"/>
       <c r="DF31" s="30"/>
       <c r="DG31" s="30"/>
       <c r="DH31" s="30"/>
       <c r="DI31" s="30"/>
       <c r="DJ31" s="30"/>
       <c r="DK31" s="30"/>
       <c r="DL31" s="30"/>
       <c r="DM31" s="30"/>
       <c r="DN31" s="30"/>
       <c r="DO31" s="30"/>
       <c r="DP31" s="30"/>
       <c r="DQ31" s="30"/>
       <c r="DR31" s="30"/>
     </row>
     <row r="32" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="30" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B32" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="B32" s="113" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D32" s="32" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="29" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H32" s="29" t="s">
         <v>13</v>
       </c>
       <c r="I32" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J32" s="32" t="s">
         <v>13</v>
@@ -7684,51 +7710,51 @@
       </c>
       <c r="R32" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S32" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T32" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U32" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V32" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W32" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X32" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y32" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="Z32" s="108" t="s">
+      <c r="Z32" s="109" t="s">
         <v>13</v>
       </c>
       <c r="AA32" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB32" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC32" s="23" t="s">
         <v>13</v>
       </c>
       <c r="AD32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH32" s="3" t="s">
         <v>13</v>
@@ -7780,51 +7806,53 @@
       </c>
       <c r="AX32" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD32" s="44" t="s">
         <v>13</v>
       </c>
       <c r="BE32" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="BF32" s="3"/>
+      <c r="BF32" s="44" t="s">
+        <v>13</v>
+      </c>
       <c r="BG32" s="3"/>
       <c r="BH32" s="3"/>
       <c r="BI32" s="3"/>
       <c r="BJ32" s="31"/>
       <c r="BK32" s="60"/>
       <c r="BL32" s="3"/>
       <c r="BM32" s="3"/>
       <c r="BN32" s="3"/>
       <c r="BW32" s="60"/>
       <c r="BX32" s="3"/>
       <c r="BY32" s="3"/>
       <c r="BZ32" s="3"/>
       <c r="CI32" s="30"/>
       <c r="CJ32" s="30"/>
       <c r="CK32" s="30"/>
       <c r="CL32" s="30"/>
       <c r="CM32" s="30"/>
       <c r="CN32" s="30"/>
       <c r="CO32" s="30"/>
       <c r="CP32" s="30"/>
       <c r="CQ32" s="30"/>
       <c r="CR32" s="30"/>
       <c r="CS32" s="30"/>
       <c r="CT32" s="30"/>
       <c r="CU32" s="30"/>
@@ -7832,53 +7860,53 @@
       <c r="CW32" s="30"/>
       <c r="CX32" s="30"/>
       <c r="CY32" s="30"/>
       <c r="CZ32" s="30"/>
       <c r="DA32" s="30"/>
       <c r="DB32" s="30"/>
       <c r="DC32" s="30"/>
       <c r="DD32" s="30"/>
       <c r="DE32" s="30"/>
       <c r="DF32" s="30"/>
       <c r="DG32" s="30"/>
       <c r="DH32" s="30"/>
       <c r="DI32" s="30"/>
       <c r="DJ32" s="30"/>
       <c r="DK32" s="30"/>
       <c r="DL32" s="30"/>
       <c r="DM32" s="30"/>
       <c r="DN32" s="30"/>
       <c r="DO32" s="30"/>
       <c r="DP32" s="30"/>
       <c r="DQ32" s="30"/>
       <c r="DR32" s="30"/>
     </row>
     <row r="33" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="30" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B33" s="112" t="s">
+        <v>89</v>
+      </c>
+      <c r="B33" s="113" t="s">
         <v>19</v>
       </c>
       <c r="C33" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="32" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="29" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H33" s="29">
         <v>1</v>
       </c>
       <c r="I33" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J33" s="32" t="s">
         <v>13</v>
@@ -7906,51 +7934,51 @@
       </c>
       <c r="R33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X33" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y33" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="Z33" s="108" t="s">
+      <c r="Z33" s="109" t="s">
         <v>13</v>
       </c>
       <c r="AA33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC33" s="23" t="s">
         <v>13</v>
       </c>
       <c r="AD33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH33" s="3" t="s">
         <v>13</v>
@@ -8002,51 +8030,53 @@
       </c>
       <c r="AX33" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD33" s="44" t="s">
         <v>13</v>
       </c>
       <c r="BE33" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="BF33" s="3"/>
+      <c r="BF33" s="44" t="s">
+        <v>13</v>
+      </c>
       <c r="BG33" s="3"/>
       <c r="BH33" s="3"/>
       <c r="BI33" s="3"/>
       <c r="BJ33" s="31"/>
       <c r="BK33" s="60"/>
       <c r="BL33" s="3"/>
       <c r="BM33" s="3"/>
       <c r="BN33" s="3"/>
       <c r="BW33" s="60"/>
       <c r="BX33" s="3"/>
       <c r="BY33" s="3"/>
       <c r="BZ33" s="3"/>
       <c r="CI33" s="30"/>
       <c r="CJ33" s="30"/>
       <c r="CK33" s="30"/>
       <c r="CL33" s="30"/>
       <c r="CM33" s="30"/>
       <c r="CN33" s="30"/>
       <c r="CO33" s="30"/>
       <c r="CP33" s="30"/>
       <c r="CQ33" s="30"/>
       <c r="CR33" s="30"/>
       <c r="CS33" s="30"/>
       <c r="CT33" s="30"/>
       <c r="CU33" s="30"/>
@@ -8054,53 +8084,53 @@
       <c r="CW33" s="30"/>
       <c r="CX33" s="30"/>
       <c r="CY33" s="30"/>
       <c r="CZ33" s="30"/>
       <c r="DA33" s="30"/>
       <c r="DB33" s="30"/>
       <c r="DC33" s="30"/>
       <c r="DD33" s="30"/>
       <c r="DE33" s="30"/>
       <c r="DF33" s="30"/>
       <c r="DG33" s="30"/>
       <c r="DH33" s="30"/>
       <c r="DI33" s="30"/>
       <c r="DJ33" s="30"/>
       <c r="DK33" s="30"/>
       <c r="DL33" s="30"/>
       <c r="DM33" s="30"/>
       <c r="DN33" s="30"/>
       <c r="DO33" s="30"/>
       <c r="DP33" s="30"/>
       <c r="DQ33" s="30"/>
       <c r="DR33" s="30"/>
     </row>
     <row r="34" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="30" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B34" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="B34" s="113" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="29">
         <v>1</v>
       </c>
       <c r="D34" s="32">
         <v>4</v>
       </c>
       <c r="E34" s="29">
         <v>1</v>
       </c>
       <c r="F34" s="29">
         <v>4</v>
       </c>
       <c r="G34" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H34" s="29">
         <v>1</v>
       </c>
       <c r="I34" s="32">
         <v>6</v>
       </c>
       <c r="J34" s="32">
         <v>4</v>
@@ -8128,51 +8158,51 @@
       </c>
       <c r="R34" s="18">
         <v>5</v>
       </c>
       <c r="S34" s="18">
         <v>2</v>
       </c>
       <c r="T34" s="18">
         <v>2</v>
       </c>
       <c r="U34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V34" s="18">
         <v>2</v>
       </c>
       <c r="W34" s="18">
         <v>5</v>
       </c>
       <c r="X34" s="27">
         <v>10</v>
       </c>
       <c r="Y34" s="44">
         <v>2</v>
       </c>
-      <c r="Z34" s="107">
+      <c r="Z34" s="108">
         <v>6</v>
       </c>
       <c r="AA34" s="18">
         <v>1</v>
       </c>
       <c r="AB34" s="19">
         <v>1</v>
       </c>
       <c r="AC34" s="23">
         <v>3</v>
       </c>
       <c r="AD34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE34" s="3">
         <v>1</v>
       </c>
       <c r="AF34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG34" s="3">
         <v>3</v>
       </c>
       <c r="AH34" s="3">
         <v>3</v>
@@ -8223,103 +8253,106 @@
         <v>3</v>
       </c>
       <c r="AX34" s="34">
         <v>2</v>
       </c>
       <c r="AY34" s="3">
         <v>3</v>
       </c>
       <c r="AZ34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA34" s="3">
         <v>1</v>
       </c>
       <c r="BB34" s="3">
         <v>2</v>
       </c>
       <c r="BC34" s="3">
         <v>1</v>
       </c>
       <c r="BD34" s="44" t="s">
         <v>13</v>
       </c>
       <c r="BE34" s="44" t="s">
         <v>13</v>
+      </c>
+      <c r="BF34" s="87">
+        <v>2</v>
       </c>
       <c r="BH34" s="3"/>
       <c r="BJ34" s="34"/>
       <c r="BK34" s="60"/>
       <c r="BL34" s="3"/>
       <c r="BM34" s="3"/>
       <c r="BN34" s="3"/>
       <c r="BW34" s="60"/>
       <c r="BX34" s="3"/>
       <c r="BY34" s="3"/>
       <c r="BZ34" s="3"/>
       <c r="CI34" s="30"/>
       <c r="CJ34" s="30"/>
       <c r="CK34" s="30"/>
       <c r="CL34" s="30"/>
       <c r="CM34" s="30"/>
       <c r="CN34" s="30"/>
       <c r="CO34" s="30"/>
       <c r="CP34" s="30"/>
       <c r="CQ34" s="30"/>
       <c r="CR34" s="30"/>
       <c r="CS34" s="30"/>
       <c r="CT34" s="30"/>
       <c r="CU34" s="30"/>
       <c r="CV34" s="30"/>
       <c r="CW34" s="30"/>
       <c r="CX34" s="30"/>
       <c r="CY34" s="30"/>
       <c r="CZ34" s="30"/>
       <c r="DA34" s="30"/>
       <c r="DB34" s="30"/>
       <c r="DC34" s="30"/>
       <c r="DD34" s="30"/>
       <c r="DE34" s="30"/>
       <c r="DF34" s="30"/>
       <c r="DG34" s="30"/>
       <c r="DH34" s="30"/>
       <c r="DI34" s="30"/>
       <c r="DJ34" s="30"/>
       <c r="DK34" s="30"/>
       <c r="DL34" s="30"/>
       <c r="DM34" s="30"/>
       <c r="DN34" s="30"/>
       <c r="DO34" s="30"/>
       <c r="DP34" s="30"/>
       <c r="DQ34" s="30"/>
       <c r="DR34" s="30"/>
     </row>
     <row r="35" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="30" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B35" s="112" t="s">
+        <v>91</v>
+      </c>
+      <c r="B35" s="113" t="s">
         <v>28</v>
       </c>
       <c r="C35" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="29" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="29" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H35" s="29" t="s">
         <v>13</v>
       </c>
       <c r="I35" s="29" t="s">
         <v>13</v>
       </c>
       <c r="J35" s="29" t="s">
         <v>13</v>
@@ -8443,51 +8476,53 @@
       </c>
       <c r="AX35" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY35" s="3">
         <v>1</v>
       </c>
       <c r="AZ35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD35" s="44" t="s">
         <v>13</v>
       </c>
       <c r="BE35" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="BF35" s="3"/>
+      <c r="BF35" s="44" t="s">
+        <v>13</v>
+      </c>
       <c r="BG35" s="3"/>
       <c r="BH35" s="3"/>
       <c r="BI35" s="3"/>
       <c r="BJ35" s="31"/>
       <c r="BK35" s="60"/>
       <c r="BL35" s="3"/>
       <c r="BM35" s="3"/>
       <c r="BN35" s="3"/>
       <c r="BW35" s="60"/>
       <c r="BX35" s="3"/>
       <c r="BY35" s="3"/>
       <c r="BZ35" s="3"/>
       <c r="CI35" s="30"/>
       <c r="CJ35" s="30"/>
       <c r="CK35" s="30"/>
       <c r="CL35" s="30"/>
       <c r="CM35" s="30"/>
       <c r="CN35" s="30"/>
       <c r="CO35" s="30"/>
       <c r="CP35" s="30"/>
       <c r="CQ35" s="30"/>
       <c r="CR35" s="30"/>
       <c r="CS35" s="30"/>
       <c r="CT35" s="30"/>
       <c r="CU35" s="30"/>
@@ -8495,53 +8530,53 @@
       <c r="CW35" s="30"/>
       <c r="CX35" s="30"/>
       <c r="CY35" s="30"/>
       <c r="CZ35" s="30"/>
       <c r="DA35" s="30"/>
       <c r="DB35" s="30"/>
       <c r="DC35" s="30"/>
       <c r="DD35" s="30"/>
       <c r="DE35" s="30"/>
       <c r="DF35" s="30"/>
       <c r="DG35" s="30"/>
       <c r="DH35" s="30"/>
       <c r="DI35" s="30"/>
       <c r="DJ35" s="30"/>
       <c r="DK35" s="30"/>
       <c r="DL35" s="30"/>
       <c r="DM35" s="30"/>
       <c r="DN35" s="30"/>
       <c r="DO35" s="30"/>
       <c r="DP35" s="30"/>
       <c r="DQ35" s="30"/>
       <c r="DR35" s="30"/>
     </row>
     <row r="36" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="30" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B36" s="112" t="s">
+        <v>92</v>
+      </c>
+      <c r="B36" s="113" t="s">
         <v>21</v>
       </c>
       <c r="C36" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D36" s="32" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="29" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H36" s="29" t="s">
         <v>13</v>
       </c>
       <c r="I36" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J36" s="32" t="s">
         <v>13</v>
@@ -8569,51 +8604,51 @@
       </c>
       <c r="R36" s="28" t="s">
         <v>13</v>
       </c>
       <c r="S36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T36" s="28" t="s">
         <v>13</v>
       </c>
       <c r="U36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X36" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y36" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="Z36" s="108" t="s">
+      <c r="Z36" s="109" t="s">
         <v>13</v>
       </c>
       <c r="AA36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB36" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC36" s="23" t="s">
         <v>13</v>
       </c>
       <c r="AD36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH36" s="3" t="s">
         <v>13</v>
@@ -8663,50 +8698,53 @@
       <c r="AW36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AX36" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD36" s="44" t="s">
         <v>13</v>
       </c>
       <c r="BE36" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF36" s="44" t="s">
         <v>13</v>
       </c>
       <c r="BG36" s="3"/>
       <c r="BH36" s="3"/>
       <c r="BI36" s="3"/>
       <c r="BJ36" s="31"/>
       <c r="BK36" s="60"/>
       <c r="BL36" s="3"/>
       <c r="BM36" s="3"/>
       <c r="BN36" s="3"/>
       <c r="BW36" s="60"/>
       <c r="BX36" s="3"/>
       <c r="BY36" s="3"/>
       <c r="BZ36" s="3"/>
       <c r="CI36" s="30"/>
       <c r="CJ36" s="30"/>
       <c r="CK36" s="30"/>
       <c r="CL36" s="30"/>
       <c r="CM36" s="30"/>
       <c r="CN36" s="30"/>
       <c r="CO36" s="30"/>
       <c r="CP36" s="30"/>
       <c r="CQ36" s="30"/>
       <c r="CR36" s="30"/>
       <c r="CS36" s="30"/>
@@ -8716,53 +8754,53 @@
       <c r="CW36" s="30"/>
       <c r="CX36" s="30"/>
       <c r="CY36" s="30"/>
       <c r="CZ36" s="30"/>
       <c r="DA36" s="30"/>
       <c r="DB36" s="30"/>
       <c r="DC36" s="30"/>
       <c r="DD36" s="30"/>
       <c r="DE36" s="30"/>
       <c r="DF36" s="30"/>
       <c r="DG36" s="30"/>
       <c r="DH36" s="30"/>
       <c r="DI36" s="30"/>
       <c r="DJ36" s="30"/>
       <c r="DK36" s="30"/>
       <c r="DL36" s="30"/>
       <c r="DM36" s="30"/>
       <c r="DN36" s="30"/>
       <c r="DO36" s="30"/>
       <c r="DP36" s="30"/>
       <c r="DQ36" s="30"/>
       <c r="DR36" s="30"/>
     </row>
     <row r="37" spans="1:122" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="30" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B37" s="112" t="s">
+        <v>93</v>
+      </c>
+      <c r="B37" s="113" t="s">
         <v>22</v>
       </c>
       <c r="C37" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D37" s="32">
         <v>2</v>
       </c>
       <c r="E37" s="29" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H37" s="29" t="s">
         <v>13</v>
       </c>
       <c r="I37" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J37" s="32" t="s">
         <v>13</v>
@@ -8790,51 +8828,51 @@
       </c>
       <c r="R37" s="28" t="s">
         <v>13</v>
       </c>
       <c r="S37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T37" s="28" t="s">
         <v>13</v>
       </c>
       <c r="U37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X37" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y37" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="Z37" s="108" t="s">
+      <c r="Z37" s="109" t="s">
         <v>13</v>
       </c>
       <c r="AA37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB37" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC37" s="23" t="s">
         <v>13</v>
       </c>
       <c r="AD37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH37" s="3" t="s">
         <v>13</v>
@@ -8886,51 +8924,53 @@
       </c>
       <c r="AX37" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD37" s="44" t="s">
         <v>13</v>
       </c>
       <c r="BE37" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="BF37" s="3"/>
+      <c r="BF37" s="44" t="s">
+        <v>13</v>
+      </c>
       <c r="BG37" s="3"/>
       <c r="BH37" s="3"/>
       <c r="BI37" s="3"/>
       <c r="BJ37" s="31"/>
       <c r="BK37" s="60"/>
       <c r="BL37" s="3"/>
       <c r="BM37" s="3"/>
       <c r="BN37" s="3"/>
       <c r="BW37" s="60"/>
       <c r="BX37" s="3"/>
       <c r="BY37" s="3"/>
       <c r="BZ37" s="3"/>
       <c r="CI37" s="30"/>
       <c r="CJ37" s="30"/>
       <c r="CK37" s="30"/>
       <c r="CL37" s="30"/>
       <c r="CM37" s="30"/>
       <c r="CN37" s="30"/>
       <c r="CO37" s="30"/>
       <c r="CP37" s="30"/>
       <c r="CQ37" s="30"/>
       <c r="CR37" s="30"/>
       <c r="CS37" s="30"/>
       <c r="CT37" s="30"/>
       <c r="CU37" s="30"/>
@@ -8938,79 +8978,79 @@
       <c r="CW37" s="30"/>
       <c r="CX37" s="30"/>
       <c r="CY37" s="30"/>
       <c r="CZ37" s="30"/>
       <c r="DA37" s="30"/>
       <c r="DB37" s="30"/>
       <c r="DC37" s="30"/>
       <c r="DD37" s="30"/>
       <c r="DE37" s="30"/>
       <c r="DF37" s="30"/>
       <c r="DG37" s="30"/>
       <c r="DH37" s="30"/>
       <c r="DI37" s="30"/>
       <c r="DJ37" s="30"/>
       <c r="DK37" s="30"/>
       <c r="DL37" s="30"/>
       <c r="DM37" s="30"/>
       <c r="DN37" s="30"/>
       <c r="DO37" s="30"/>
       <c r="DP37" s="30"/>
       <c r="DQ37" s="30"/>
       <c r="DR37" s="30"/>
     </row>
     <row r="38" spans="1:122" s="30" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="30" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B38" s="112" t="s">
+        <v>94</v>
+      </c>
+      <c r="B38" s="113" t="s">
         <v>29</v>
       </c>
       <c r="C38" s="29"/>
       <c r="D38" s="32"/>
       <c r="E38" s="29"/>
       <c r="F38" s="29"/>
       <c r="G38" s="29"/>
       <c r="H38" s="29"/>
       <c r="I38" s="32"/>
       <c r="J38" s="32"/>
       <c r="K38" s="32"/>
       <c r="L38" s="40"/>
       <c r="M38" s="32"/>
       <c r="N38" s="26"/>
       <c r="O38" s="32"/>
       <c r="P38" s="32"/>
       <c r="Q38" s="32"/>
       <c r="R38" s="36"/>
       <c r="S38" s="29"/>
       <c r="T38" s="36"/>
       <c r="U38" s="29"/>
       <c r="V38" s="29"/>
       <c r="W38" s="29"/>
       <c r="X38" s="27"/>
       <c r="Y38" s="44"/>
-      <c r="Z38" s="108"/>
+      <c r="Z38" s="109"/>
       <c r="AA38" s="29"/>
       <c r="AB38" s="32"/>
       <c r="AC38" s="27"/>
       <c r="AD38" s="41"/>
       <c r="AE38" s="41"/>
       <c r="AF38" s="41"/>
       <c r="AG38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ38" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AK38" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AL38" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AM38" s="41" t="s">
@@ -9048,69 +9088,71 @@
       </c>
       <c r="AX38" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD38" s="44" t="s">
         <v>13</v>
       </c>
       <c r="BE38" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="BF38" s="3"/>
+      <c r="BF38" s="44" t="s">
+        <v>13</v>
+      </c>
       <c r="BG38" s="3"/>
       <c r="BH38" s="3"/>
       <c r="BI38" s="3"/>
       <c r="BJ38" s="31"/>
       <c r="BK38" s="60"/>
       <c r="BL38" s="3"/>
       <c r="BM38" s="3"/>
       <c r="BN38" s="3"/>
       <c r="BW38" s="60"/>
       <c r="BX38" s="3"/>
       <c r="BY38" s="3"/>
       <c r="BZ38" s="3"/>
     </row>
     <row r="39" spans="1:122" s="38" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="38" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B39" s="115" t="s">
+        <v>95</v>
+      </c>
+      <c r="B39" s="116" t="s">
         <v>23</v>
       </c>
       <c r="C39" s="52">
         <v>3</v>
       </c>
       <c r="D39" s="53">
         <v>3</v>
       </c>
       <c r="E39" s="52">
         <v>2</v>
       </c>
       <c r="F39" s="52" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="52" t="s">
         <v>13</v>
       </c>
       <c r="H39" s="52" t="s">
         <v>13</v>
       </c>
       <c r="I39" s="53">
         <v>4</v>
       </c>
       <c r="J39" s="53" t="s">
         <v>13</v>
@@ -9232,102 +9274,103 @@
       <c r="AW39" s="38">
         <v>5</v>
       </c>
       <c r="AX39" s="67">
         <v>1</v>
       </c>
       <c r="AY39" s="58">
         <v>5</v>
       </c>
       <c r="AZ39" s="38">
         <v>1</v>
       </c>
       <c r="BA39" s="4">
         <v>2</v>
       </c>
       <c r="BB39" s="4" t="s">
         <v>13</v>
       </c>
       <c r="BC39" s="4">
         <v>1</v>
       </c>
       <c r="BD39" s="89" t="s">
         <v>13</v>
       </c>
       <c r="BE39" s="89" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF39" s="89" t="s">
         <v>13</v>
       </c>
       <c r="BG39" s="4"/>
       <c r="BH39" s="4"/>
       <c r="BJ39" s="67"/>
       <c r="BK39" s="58"/>
       <c r="BM39" s="4"/>
       <c r="BN39" s="4"/>
       <c r="BW39" s="58"/>
       <c r="BY39" s="4"/>
       <c r="BZ39" s="4"/>
       <c r="CI39" s="30"/>
       <c r="CJ39" s="30"/>
       <c r="CK39" s="30"/>
       <c r="CL39" s="30"/>
       <c r="CM39" s="30"/>
       <c r="CN39" s="30"/>
       <c r="CO39" s="30"/>
       <c r="CP39" s="30"/>
       <c r="CQ39" s="30"/>
       <c r="CR39" s="30"/>
       <c r="CS39" s="30"/>
       <c r="CT39" s="30"/>
       <c r="CU39" s="30"/>
       <c r="CV39" s="30"/>
       <c r="CW39" s="30"/>
       <c r="CX39" s="30"/>
       <c r="CY39" s="30"/>
       <c r="CZ39" s="30"/>
       <c r="DA39" s="30"/>
       <c r="DB39" s="30"/>
       <c r="DC39" s="30"/>
       <c r="DD39" s="30"/>
       <c r="DE39" s="30"/>
       <c r="DF39" s="30"/>
       <c r="DG39" s="30"/>
       <c r="DH39" s="30"/>
       <c r="DI39" s="30"/>
       <c r="DJ39" s="30"/>
       <c r="DK39" s="30"/>
       <c r="DL39" s="30"/>
       <c r="DM39" s="30"/>
       <c r="DN39" s="30"/>
       <c r="DO39" s="30"/>
       <c r="DP39" s="30"/>
       <c r="DQ39" s="30"/>
       <c r="DR39" s="30"/>
     </row>
     <row r="40" spans="1:122" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="B40" s="81" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B40" s="81"/>
       <c r="C40" s="82"/>
       <c r="D40" s="82"/>
       <c r="E40" s="82"/>
       <c r="F40" s="82"/>
       <c r="G40" s="82"/>
       <c r="AA40" s="1"/>
       <c r="AB40" s="1"/>
       <c r="AC40" s="1"/>
       <c r="AD40" s="1"/>
       <c r="AE40" s="1"/>
       <c r="AF40" s="1"/>
       <c r="AG40" s="1"/>
       <c r="AH40" s="1"/>
       <c r="AI40" s="1"/>
       <c r="AJ40" s="1"/>
       <c r="AK40" s="1"/>
       <c r="CI40" s="30"/>
       <c r="CJ40" s="30"/>
       <c r="CK40" s="30"/>
       <c r="CL40" s="30"/>
       <c r="CM40" s="30"/>
       <c r="CN40" s="30"/>
       <c r="CO40" s="30"/>
       <c r="CP40" s="30"/>
       <c r="CQ40" s="30"/>
@@ -9487,219 +9530,219 @@
     <mergeCell ref="U4:W4"/>
     <mergeCell ref="X4:Z4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="R4:T4"/>
     <mergeCell ref="BZ4:CB4"/>
     <mergeCell ref="CC4:CE4"/>
     <mergeCell ref="CF4:CH4"/>
     <mergeCell ref="BK4:BM4"/>
     <mergeCell ref="BN4:BP4"/>
     <mergeCell ref="BQ4:BS4"/>
     <mergeCell ref="BT4:BV4"/>
     <mergeCell ref="BW4:BY4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DT40"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A40" sqref="A40:XFD40"/>
+      <selection activeCell="BF5" sqref="BF5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="23.140625" style="1" customWidth="1"/>
     <col min="3" max="9" width="9.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="14" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="13.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="16" max="38" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="39" max="62" width="9.140625" style="1"/>
     <col min="63" max="86" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="87" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:87" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:87" s="80" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="116" t="s">
-        <v>97</v>
+      <c r="A2" s="117" t="s">
+        <v>96</v>
       </c>
       <c r="B2" s="83" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C2" s="83"/>
       <c r="D2" s="83"/>
       <c r="E2" s="83"/>
       <c r="F2" s="83"/>
       <c r="G2" s="83"/>
       <c r="H2" s="83"/>
       <c r="I2" s="83"/>
       <c r="J2" s="83"/>
       <c r="K2" s="83"/>
       <c r="L2" s="83"/>
       <c r="M2" s="83"/>
       <c r="N2" s="83"/>
       <c r="O2" s="83"/>
     </row>
     <row r="3" spans="1:87" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="5"/>
       <c r="M3" s="3"/>
       <c r="N3" s="4"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="4"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AD3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="41"/>
       <c r="AH3" s="41"/>
       <c r="AI3" s="41"/>
       <c r="AJ3" s="41"/>
       <c r="AK3" s="41"/>
       <c r="AL3" s="41"/>
       <c r="BJ3" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:87" x14ac:dyDescent="0.2">
-      <c r="A4" s="121" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="127">
+      <c r="A4" s="123" t="s">
+        <v>97</v>
+      </c>
+      <c r="B4" s="127"/>
+      <c r="C4" s="129">
         <v>2022</v>
       </c>
-      <c r="D4" s="128"/>
-[...16 lines deleted...]
-      <c r="U4" s="118">
+      <c r="D4" s="130"/>
+      <c r="E4" s="130"/>
+      <c r="F4" s="130"/>
+      <c r="G4" s="130"/>
+      <c r="H4" s="130"/>
+      <c r="I4" s="130"/>
+      <c r="J4" s="130"/>
+      <c r="K4" s="130"/>
+      <c r="L4" s="130"/>
+      <c r="M4" s="130"/>
+      <c r="N4" s="131"/>
+      <c r="O4" s="119"/>
+      <c r="P4" s="119"/>
+      <c r="Q4" s="119"/>
+      <c r="R4" s="119"/>
+      <c r="S4" s="119"/>
+      <c r="T4" s="119"/>
+      <c r="U4" s="120">
         <v>2023</v>
       </c>
-      <c r="V4" s="118"/>
-[...9 lines deleted...]
-      <c r="AF4" s="109">
+      <c r="V4" s="120"/>
+      <c r="W4" s="120"/>
+      <c r="X4" s="119"/>
+      <c r="Y4" s="119"/>
+      <c r="Z4" s="122"/>
+      <c r="AA4" s="105"/>
+      <c r="AB4" s="105"/>
+      <c r="AC4" s="105"/>
+      <c r="AD4" s="105"/>
+      <c r="AE4" s="105"/>
+      <c r="AF4" s="110">
         <v>2024</v>
       </c>
-      <c r="AG4" s="104"/>
-[...11 lines deleted...]
-      <c r="AS4" s="118">
+      <c r="AG4" s="105"/>
+      <c r="AH4" s="105"/>
+      <c r="AI4" s="105"/>
+      <c r="AJ4" s="105"/>
+      <c r="AK4" s="105"/>
+      <c r="AL4" s="105"/>
+      <c r="AM4" s="121"/>
+      <c r="AN4" s="119"/>
+      <c r="AO4" s="119"/>
+      <c r="AP4" s="119"/>
+      <c r="AQ4" s="119"/>
+      <c r="AR4" s="119"/>
+      <c r="AS4" s="120">
         <v>2025</v>
       </c>
-      <c r="AT4" s="118"/>
-[...10 lines deleted...]
-      <c r="BE4" s="118">
+      <c r="AT4" s="120"/>
+      <c r="AU4" s="120"/>
+      <c r="AV4" s="119"/>
+      <c r="AW4" s="119"/>
+      <c r="AX4" s="122"/>
+      <c r="AY4" s="121"/>
+      <c r="AZ4" s="119"/>
+      <c r="BA4" s="119"/>
+      <c r="BB4" s="119"/>
+      <c r="BC4" s="119"/>
+      <c r="BD4" s="119"/>
+      <c r="BE4" s="120">
         <v>2026</v>
       </c>
-      <c r="BF4" s="118"/>
-[...10 lines deleted...]
-      <c r="BQ4" s="118">
+      <c r="BF4" s="120"/>
+      <c r="BG4" s="120"/>
+      <c r="BH4" s="119"/>
+      <c r="BI4" s="119"/>
+      <c r="BJ4" s="122"/>
+      <c r="BK4" s="121"/>
+      <c r="BL4" s="119"/>
+      <c r="BM4" s="119"/>
+      <c r="BN4" s="119"/>
+      <c r="BO4" s="119"/>
+      <c r="BP4" s="119"/>
+      <c r="BQ4" s="120">
         <v>2026</v>
       </c>
-      <c r="BR4" s="118"/>
-[...10 lines deleted...]
-      <c r="CC4" s="118">
+      <c r="BR4" s="120"/>
+      <c r="BS4" s="120"/>
+      <c r="BT4" s="119"/>
+      <c r="BU4" s="119"/>
+      <c r="BV4" s="122"/>
+      <c r="BW4" s="121"/>
+      <c r="BX4" s="119"/>
+      <c r="BY4" s="119"/>
+      <c r="BZ4" s="119"/>
+      <c r="CA4" s="119"/>
+      <c r="CB4" s="119"/>
+      <c r="CC4" s="120">
         <v>2027</v>
       </c>
-      <c r="CD4" s="118"/>
-[...3 lines deleted...]
-      <c r="CH4" s="120"/>
+      <c r="CD4" s="120"/>
+      <c r="CE4" s="120"/>
+      <c r="CF4" s="119"/>
+      <c r="CG4" s="119"/>
+      <c r="CH4" s="122"/>
     </row>
     <row r="5" spans="1:87" x14ac:dyDescent="0.2">
-      <c r="A5" s="130"/>
-      <c r="B5" s="131"/>
+      <c r="A5" s="132"/>
+      <c r="B5" s="133"/>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="K5" s="7" t="s">
@@ -9950,81 +9993,81 @@
       <c r="O6" s="13"/>
       <c r="P6" s="13"/>
       <c r="Q6" s="14"/>
       <c r="R6" s="14"/>
       <c r="S6" s="14"/>
       <c r="T6" s="14"/>
       <c r="U6" s="14"/>
       <c r="V6" s="14"/>
       <c r="W6" s="14"/>
       <c r="X6" s="14"/>
       <c r="Y6" s="14"/>
       <c r="Z6" s="16"/>
       <c r="AA6" s="14"/>
       <c r="AB6" s="14"/>
       <c r="AC6" s="14"/>
       <c r="AD6" s="14"/>
       <c r="AE6" s="14"/>
       <c r="AF6" s="14"/>
       <c r="AG6" s="14"/>
       <c r="AH6" s="14"/>
       <c r="AI6" s="14"/>
       <c r="AJ6" s="14"/>
       <c r="AK6" s="14"/>
       <c r="AL6" s="16"/>
       <c r="AX6" s="66" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="BJ6" s="30"/>
       <c r="BK6" s="30"/>
       <c r="BL6" s="30"/>
       <c r="BM6" s="30"/>
       <c r="BN6" s="30"/>
       <c r="BO6" s="30"/>
       <c r="BP6" s="30"/>
       <c r="BQ6" s="30"/>
       <c r="BR6" s="30"/>
       <c r="BS6" s="30"/>
       <c r="BT6" s="30"/>
       <c r="BU6" s="30"/>
       <c r="BV6" s="30"/>
       <c r="BW6" s="30"/>
       <c r="BX6" s="30"/>
       <c r="BY6" s="30"/>
       <c r="BZ6" s="30"/>
       <c r="CA6" s="30"/>
       <c r="CB6" s="30"/>
       <c r="CC6" s="30"/>
       <c r="CD6" s="30"/>
       <c r="CE6" s="30"/>
       <c r="CF6" s="30"/>
       <c r="CG6" s="30"/>
       <c r="CH6" s="30"/>
       <c r="CI6" s="30"/>
     </row>
     <row r="7" spans="1:87" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="110">
+      <c r="A7" s="111">
         <v>100000000</v>
       </c>
       <c r="B7" s="63" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="29">
         <v>55</v>
       </c>
       <c r="D7" s="32">
         <v>75</v>
       </c>
       <c r="E7" s="29">
         <v>62</v>
       </c>
       <c r="F7" s="29">
         <v>61</v>
       </c>
       <c r="G7" s="29">
         <v>65</v>
       </c>
       <c r="H7" s="36" t="s">
         <v>13</v>
       </c>
       <c r="I7" s="32">
         <v>94</v>
@@ -10055,51 +10098,51 @@
       </c>
       <c r="R7" s="18">
         <v>36</v>
       </c>
       <c r="S7" s="18">
         <v>41</v>
       </c>
       <c r="T7" s="18">
         <v>74</v>
       </c>
       <c r="U7" s="18">
         <v>60</v>
       </c>
       <c r="V7" s="18">
         <v>92</v>
       </c>
       <c r="W7" s="18">
         <v>39</v>
       </c>
       <c r="X7" s="27">
         <v>62</v>
       </c>
       <c r="Y7" s="27">
         <v>42</v>
       </c>
-      <c r="Z7" s="107">
+      <c r="Z7" s="108">
         <v>39</v>
       </c>
       <c r="AA7" s="18">
         <v>18</v>
       </c>
       <c r="AB7" s="19">
         <v>53</v>
       </c>
       <c r="AC7" s="23">
         <v>165</v>
       </c>
       <c r="AD7" s="3">
         <v>68</v>
       </c>
       <c r="AE7" s="3">
         <v>43</v>
       </c>
       <c r="AF7" s="3">
         <v>4</v>
       </c>
       <c r="AG7" s="1">
         <v>22</v>
       </c>
       <c r="AH7" s="3">
         <v>27</v>
@@ -10151,69 +10194,71 @@
       </c>
       <c r="AX7" s="34">
         <v>15</v>
       </c>
       <c r="AY7" s="1">
         <v>11</v>
       </c>
       <c r="AZ7" s="1">
         <v>5</v>
       </c>
       <c r="BA7" s="3">
         <v>3</v>
       </c>
       <c r="BB7" s="3">
         <v>3</v>
       </c>
       <c r="BC7" s="3">
         <v>10</v>
       </c>
       <c r="BD7" s="87">
         <v>21</v>
       </c>
       <c r="BE7" s="88">
         <v>15</v>
       </c>
-      <c r="BF7" s="1"/>
+      <c r="BF7" s="87">
+        <v>4</v>
+      </c>
       <c r="BG7" s="1"/>
       <c r="BH7" s="1"/>
       <c r="BI7" s="1"/>
       <c r="BJ7" s="34"/>
       <c r="BK7" s="60"/>
       <c r="BL7" s="1"/>
       <c r="BM7" s="3"/>
       <c r="BN7" s="3"/>
       <c r="BW7" s="60"/>
       <c r="BX7" s="1"/>
       <c r="BY7" s="3"/>
       <c r="BZ7" s="3"/>
     </row>
     <row r="8" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="1" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B8" s="112" t="s">
+        <v>84</v>
+      </c>
+      <c r="B8" s="113" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="29">
         <v>41</v>
       </c>
       <c r="D8" s="32">
         <v>57</v>
       </c>
       <c r="E8" s="29">
         <v>43</v>
       </c>
       <c r="F8" s="29">
         <v>43</v>
       </c>
       <c r="G8" s="29">
         <v>46</v>
       </c>
       <c r="H8" s="36" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="32">
         <v>70</v>
       </c>
       <c r="J8" s="32">
         <v>59</v>
@@ -10241,51 +10286,51 @@
       </c>
       <c r="R8" s="18">
         <v>12</v>
       </c>
       <c r="S8" s="18">
         <v>29</v>
       </c>
       <c r="T8" s="18">
         <v>51</v>
       </c>
       <c r="U8" s="18">
         <v>44</v>
       </c>
       <c r="V8" s="18">
         <v>51</v>
       </c>
       <c r="W8" s="18">
         <v>22</v>
       </c>
       <c r="X8" s="27">
         <v>35</v>
       </c>
       <c r="Y8" s="27">
         <v>33</v>
       </c>
-      <c r="Z8" s="107">
+      <c r="Z8" s="108">
         <v>28</v>
       </c>
       <c r="AA8" s="18">
         <v>17</v>
       </c>
       <c r="AB8" s="19">
         <v>18</v>
       </c>
       <c r="AC8" s="23">
         <v>118</v>
       </c>
       <c r="AD8" s="3">
         <v>3</v>
       </c>
       <c r="AE8" s="3">
         <v>32</v>
       </c>
       <c r="AF8" s="3">
         <v>23</v>
       </c>
       <c r="AG8" s="1">
         <v>11</v>
       </c>
       <c r="AH8" s="3">
         <v>16</v>
@@ -10336,64 +10381,67 @@
         <v>13</v>
       </c>
       <c r="AX8" s="34">
         <v>14</v>
       </c>
       <c r="AY8" s="1">
         <v>3</v>
       </c>
       <c r="AZ8" s="1">
         <v>4</v>
       </c>
       <c r="BA8" s="3">
         <v>3</v>
       </c>
       <c r="BB8" s="3">
         <v>2</v>
       </c>
       <c r="BC8" s="3">
         <v>9</v>
       </c>
       <c r="BD8" s="87">
         <v>12</v>
       </c>
       <c r="BE8" s="88">
         <v>12</v>
+      </c>
+      <c r="BF8" s="87">
+        <v>3</v>
       </c>
       <c r="BJ8" s="34"/>
       <c r="BK8" s="60"/>
       <c r="BM8" s="3"/>
       <c r="BN8" s="3"/>
       <c r="BW8" s="60"/>
       <c r="BY8" s="3"/>
       <c r="BZ8" s="3"/>
     </row>
     <row r="9" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="1" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B9" s="112" t="s">
+        <v>85</v>
+      </c>
+      <c r="B9" s="113" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="32">
         <v>2</v>
       </c>
       <c r="E9" s="29">
         <v>3</v>
       </c>
       <c r="F9" s="29">
         <v>2</v>
       </c>
       <c r="G9" s="29">
         <v>3</v>
       </c>
       <c r="H9" s="36" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="32">
         <v>10</v>
       </c>
       <c r="J9" s="32">
         <v>1</v>
@@ -10421,51 +10469,51 @@
       </c>
       <c r="R9" s="18">
         <v>5</v>
       </c>
       <c r="S9" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T9" s="18">
         <v>9</v>
       </c>
       <c r="U9" s="18">
         <v>7</v>
       </c>
       <c r="V9" s="18">
         <v>4</v>
       </c>
       <c r="W9" s="18">
         <v>4</v>
       </c>
       <c r="X9" s="27">
         <v>9</v>
       </c>
       <c r="Y9" s="27">
         <v>3</v>
       </c>
-      <c r="Z9" s="107">
+      <c r="Z9" s="108">
         <v>1</v>
       </c>
       <c r="AA9" s="18">
         <v>1</v>
       </c>
       <c r="AB9" s="19">
         <v>18</v>
       </c>
       <c r="AC9" s="23">
         <v>3</v>
       </c>
       <c r="AD9" s="3">
         <v>4</v>
       </c>
       <c r="AE9" s="3">
         <v>3</v>
       </c>
       <c r="AF9" s="3">
         <v>13</v>
       </c>
       <c r="AG9" s="1">
         <v>2</v>
       </c>
       <c r="AH9" s="3">
         <v>4</v>
@@ -10516,68 +10564,71 @@
         <v>1</v>
       </c>
       <c r="AX9" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY9" s="1">
         <v>1</v>
       </c>
       <c r="AZ9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC9" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD9" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE9" s="88">
         <v>1</v>
+      </c>
+      <c r="BF9" s="88" t="s">
+        <v>13</v>
       </c>
       <c r="BG9" s="3"/>
       <c r="BH9" s="3"/>
       <c r="BJ9" s="31"/>
       <c r="BK9" s="60"/>
       <c r="BL9" s="3"/>
       <c r="BM9" s="3"/>
       <c r="BN9" s="3"/>
       <c r="BW9" s="60"/>
       <c r="BX9" s="3"/>
       <c r="BY9" s="3"/>
       <c r="BZ9" s="3"/>
     </row>
     <row r="10" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="1" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B10" s="112" t="s">
+        <v>86</v>
+      </c>
+      <c r="B10" s="113" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="32" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H10" s="36" t="s">
         <v>13</v>
       </c>
       <c r="I10" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J10" s="32" t="s">
         <v>13</v>
@@ -10605,51 +10656,51 @@
       </c>
       <c r="R10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X10" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y10" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z10" s="107" t="s">
+      <c r="Z10" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB10" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC10" s="27" t="s">
         <v>13</v>
       </c>
       <c r="AD10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH10" s="3" t="s">
         <v>13</v>
@@ -10701,69 +10752,71 @@
       </c>
       <c r="AX10" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD10" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE10" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF10" s="3"/>
+      <c r="BF10" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG10" s="3"/>
       <c r="BH10" s="3"/>
       <c r="BI10" s="3"/>
       <c r="BJ10" s="31"/>
       <c r="BK10" s="60"/>
       <c r="BL10" s="3"/>
       <c r="BM10" s="3"/>
       <c r="BN10" s="3"/>
       <c r="BW10" s="60"/>
       <c r="BX10" s="3"/>
       <c r="BY10" s="3"/>
       <c r="BZ10" s="3"/>
     </row>
     <row r="11" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B11" s="112" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="113" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="32" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="29" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="36" t="s">
         <v>13</v>
       </c>
       <c r="I11" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J11" s="32" t="s">
         <v>13</v>
@@ -10791,51 +10844,51 @@
       </c>
       <c r="R11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X11" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y11" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z11" s="107" t="s">
+      <c r="Z11" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB11" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC11" s="27" t="s">
         <v>13</v>
       </c>
       <c r="AD11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH11" s="3" t="s">
         <v>13</v>
@@ -10887,69 +10940,71 @@
       </c>
       <c r="AX11" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD11" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE11" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF11" s="3"/>
+      <c r="BF11" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG11" s="3"/>
       <c r="BH11" s="3"/>
       <c r="BI11" s="3"/>
       <c r="BJ11" s="31"/>
       <c r="BK11" s="60"/>
       <c r="BL11" s="3"/>
       <c r="BM11" s="3"/>
       <c r="BN11" s="3"/>
       <c r="BW11" s="60"/>
       <c r="BX11" s="3"/>
       <c r="BY11" s="3"/>
       <c r="BZ11" s="3"/>
     </row>
     <row r="12" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="1" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B12" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="113" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="32" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="29">
         <v>1</v>
       </c>
       <c r="F12" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="36" t="s">
         <v>13</v>
       </c>
       <c r="I12" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J12" s="32">
         <v>4</v>
@@ -10977,51 +11032,51 @@
       </c>
       <c r="R12" s="18">
         <v>1</v>
       </c>
       <c r="S12" s="18">
         <v>1</v>
       </c>
       <c r="T12" s="18">
         <v>1</v>
       </c>
       <c r="U12" s="18">
         <v>1</v>
       </c>
       <c r="V12" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W12" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X12" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y12" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z12" s="107" t="s">
+      <c r="Z12" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA12" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB12" s="19">
         <v>7</v>
       </c>
       <c r="AC12" s="27">
         <v>42</v>
       </c>
       <c r="AD12" s="3">
         <v>29</v>
       </c>
       <c r="AE12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF12" s="3">
         <v>1</v>
       </c>
       <c r="AG12" s="1">
         <v>1</v>
       </c>
       <c r="AH12" s="3">
         <v>1</v>
@@ -11073,69 +11128,71 @@
       </c>
       <c r="AX12" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD12" s="88">
         <v>1</v>
       </c>
       <c r="BE12" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF12" s="3"/>
+      <c r="BF12" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG12" s="3"/>
       <c r="BH12" s="3"/>
       <c r="BI12" s="3"/>
       <c r="BJ12" s="31"/>
       <c r="BK12" s="60"/>
       <c r="BL12" s="3"/>
       <c r="BM12" s="3"/>
       <c r="BN12" s="3"/>
       <c r="BW12" s="60"/>
       <c r="BX12" s="3"/>
       <c r="BY12" s="3"/>
       <c r="BZ12" s="3"/>
     </row>
     <row r="13" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="1" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B13" s="112" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="113" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="29">
         <v>1</v>
       </c>
       <c r="D13" s="32" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="29">
         <v>1</v>
       </c>
       <c r="F13" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="29">
         <v>1</v>
       </c>
       <c r="H13" s="36" t="s">
         <v>13</v>
       </c>
       <c r="I13" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J13" s="32">
         <v>1</v>
@@ -11163,51 +11220,51 @@
       </c>
       <c r="R13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W13" s="18">
         <v>3</v>
       </c>
       <c r="X13" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y13" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z13" s="107" t="s">
+      <c r="Z13" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB13" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC13" s="27">
         <v>1</v>
       </c>
       <c r="AD13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH13" s="3" t="s">
         <v>13</v>
@@ -11259,69 +11316,71 @@
       </c>
       <c r="AX13" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB13" s="3">
         <v>1</v>
       </c>
       <c r="BC13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD13" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE13" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF13" s="3"/>
+      <c r="BF13" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG13" s="3"/>
       <c r="BH13" s="3"/>
       <c r="BI13" s="3"/>
       <c r="BJ13" s="31"/>
       <c r="BK13" s="60"/>
       <c r="BL13" s="3"/>
       <c r="BM13" s="3"/>
       <c r="BN13" s="3"/>
       <c r="BW13" s="60"/>
       <c r="BX13" s="3"/>
       <c r="BY13" s="3"/>
       <c r="BZ13" s="3"/>
     </row>
     <row r="14" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B14" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="113" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="29">
         <v>11</v>
       </c>
       <c r="D14" s="32">
         <v>16</v>
       </c>
       <c r="E14" s="29">
         <v>14</v>
       </c>
       <c r="F14" s="29">
         <v>11</v>
       </c>
       <c r="G14" s="29">
         <v>15</v>
       </c>
       <c r="H14" s="36" t="s">
         <v>13</v>
       </c>
       <c r="I14" s="32">
         <v>13</v>
       </c>
       <c r="J14" s="32">
         <v>21</v>
@@ -11349,51 +11408,51 @@
       </c>
       <c r="R14" s="18">
         <v>18</v>
       </c>
       <c r="S14" s="18">
         <v>5</v>
       </c>
       <c r="T14" s="18">
         <v>11</v>
       </c>
       <c r="U14" s="18">
         <v>2</v>
       </c>
       <c r="V14" s="18">
         <v>37</v>
       </c>
       <c r="W14" s="18">
         <v>10</v>
       </c>
       <c r="X14" s="27">
         <v>16</v>
       </c>
       <c r="Y14" s="27">
         <v>6</v>
       </c>
-      <c r="Z14" s="107">
+      <c r="Z14" s="108">
         <v>7</v>
       </c>
       <c r="AA14" s="18">
         <v>1</v>
       </c>
       <c r="AB14" s="19">
         <v>10</v>
       </c>
       <c r="AC14" s="27">
         <v>1</v>
       </c>
       <c r="AD14" s="3">
         <v>3</v>
       </c>
       <c r="AE14" s="3">
         <v>8</v>
       </c>
       <c r="AF14" s="3">
         <v>2</v>
       </c>
       <c r="AG14" s="1">
         <v>8</v>
       </c>
       <c r="AH14" s="3">
         <v>3</v>
@@ -11443,66 +11502,69 @@
       <c r="AW14" s="1">
         <v>2</v>
       </c>
       <c r="AX14" s="34">
         <v>1</v>
       </c>
       <c r="AY14" s="1">
         <v>4</v>
       </c>
       <c r="AZ14" s="3">
         <v>1</v>
       </c>
       <c r="BA14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD14" s="87">
         <v>8</v>
       </c>
       <c r="BE14" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF14" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BH14" s="3"/>
       <c r="BJ14" s="34"/>
       <c r="BK14" s="60"/>
       <c r="BM14" s="3"/>
       <c r="BN14" s="3"/>
       <c r="BW14" s="60"/>
       <c r="BY14" s="3"/>
       <c r="BZ14" s="3"/>
     </row>
     <row r="15" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="1" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B15" s="112" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="113" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="29" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="29" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="29" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="29" t="s">
         <v>13</v>
       </c>
       <c r="J15" s="29" t="s">
         <v>13</v>
@@ -11626,69 +11688,71 @@
       </c>
       <c r="AX15" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY15" s="1">
         <v>3</v>
       </c>
       <c r="AZ15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD15" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE15" s="88">
         <v>2</v>
       </c>
-      <c r="BF15" s="3"/>
+      <c r="BF15" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG15" s="3"/>
       <c r="BH15" s="3"/>
       <c r="BI15" s="3"/>
       <c r="BJ15" s="31"/>
       <c r="BK15" s="60"/>
       <c r="BL15" s="3"/>
       <c r="BM15" s="3"/>
       <c r="BN15" s="3"/>
       <c r="BW15" s="60"/>
       <c r="BX15" s="3"/>
       <c r="BY15" s="3"/>
       <c r="BZ15" s="3"/>
     </row>
     <row r="16" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B16" s="112" t="s">
+        <v>92</v>
+      </c>
+      <c r="B16" s="113" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="36">
         <v>2</v>
       </c>
       <c r="D16" s="37" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="36" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="36">
         <v>3</v>
       </c>
       <c r="G16" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="36" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="32">
         <v>1</v>
       </c>
       <c r="J16" s="32" t="s">
         <v>13</v>
@@ -11716,51 +11780,51 @@
       </c>
       <c r="R16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X16" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y16" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z16" s="107" t="s">
+      <c r="Z16" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC16" s="27" t="s">
         <v>13</v>
       </c>
       <c r="AD16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH16" s="3" t="s">
         <v>13</v>
@@ -11812,69 +11876,71 @@
       </c>
       <c r="AX16" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC16" s="3">
         <v>1</v>
       </c>
       <c r="BD16" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE16" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF16" s="3"/>
+      <c r="BF16" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG16" s="3"/>
       <c r="BH16" s="3"/>
       <c r="BI16" s="3"/>
       <c r="BJ16" s="31"/>
       <c r="BK16" s="60"/>
       <c r="BL16" s="3"/>
       <c r="BM16" s="3"/>
       <c r="BN16" s="3"/>
       <c r="BW16" s="60"/>
       <c r="BX16" s="3"/>
       <c r="BY16" s="3"/>
       <c r="BZ16" s="3"/>
     </row>
     <row r="17" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="1" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B17" s="112" t="s">
+        <v>93</v>
+      </c>
+      <c r="B17" s="113" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="36" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="37" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="36" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="36" t="s">
         <v>13</v>
       </c>
       <c r="I17" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J17" s="32" t="s">
         <v>13</v>
@@ -11998,69 +12064,71 @@
       </c>
       <c r="AX17" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD17" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE17" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF17" s="3"/>
+      <c r="BF17" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG17" s="3"/>
       <c r="BH17" s="3"/>
       <c r="BI17" s="3"/>
       <c r="BJ17" s="31"/>
       <c r="BK17" s="60"/>
       <c r="BL17" s="3"/>
       <c r="BM17" s="3"/>
       <c r="BN17" s="3"/>
       <c r="BW17" s="60"/>
       <c r="BX17" s="3"/>
       <c r="BY17" s="3"/>
       <c r="BZ17" s="3"/>
     </row>
     <row r="18" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="1" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B18" s="112" t="s">
+        <v>94</v>
+      </c>
+      <c r="B18" s="113" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="36" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="36" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="36" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="36" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="36" t="s">
         <v>13</v>
       </c>
       <c r="H18" s="36" t="s">
         <v>13</v>
       </c>
       <c r="I18" s="36" t="s">
         <v>13</v>
       </c>
       <c r="J18" s="36" t="s">
         <v>13</v>
@@ -12184,69 +12252,71 @@
       </c>
       <c r="AX18" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD18" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE18" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF18" s="3"/>
+      <c r="BF18" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG18" s="3"/>
       <c r="BH18" s="3"/>
       <c r="BI18" s="3"/>
       <c r="BJ18" s="31"/>
       <c r="BK18" s="60"/>
       <c r="BL18" s="3"/>
       <c r="BM18" s="3"/>
       <c r="BN18" s="3"/>
       <c r="BW18" s="60"/>
       <c r="BX18" s="3"/>
       <c r="BY18" s="3"/>
       <c r="BZ18" s="3"/>
     </row>
     <row r="19" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="1" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B19" s="112" t="s">
+        <v>95</v>
+      </c>
+      <c r="B19" s="113" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="36" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="37" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="36" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="36">
         <v>2</v>
       </c>
       <c r="G19" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="36" t="s">
         <v>13</v>
       </c>
       <c r="I19" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J19" s="32" t="s">
         <v>13</v>
@@ -12368,136 +12438,139 @@
       </c>
       <c r="AX19" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD19" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE19" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF19" s="3"/>
+      <c r="BF19" s="88">
+        <v>1</v>
+      </c>
       <c r="BG19" s="3"/>
       <c r="BH19" s="3"/>
       <c r="BJ19" s="31"/>
       <c r="BK19" s="60"/>
       <c r="BM19" s="3"/>
       <c r="BN19" s="3"/>
       <c r="BW19" s="60"/>
       <c r="BY19" s="3"/>
       <c r="BZ19" s="3"/>
     </row>
     <row r="20" spans="1:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="87"/>
-      <c r="B20" s="113"/>
+      <c r="B20" s="114"/>
       <c r="C20" s="36"/>
       <c r="D20" s="36"/>
       <c r="E20" s="36"/>
       <c r="F20" s="36"/>
       <c r="G20" s="36"/>
       <c r="H20" s="36"/>
       <c r="I20" s="32"/>
       <c r="J20" s="32"/>
       <c r="K20" s="32"/>
       <c r="L20" s="42"/>
       <c r="M20" s="32"/>
       <c r="N20" s="45" t="s">
         <v>24</v>
       </c>
       <c r="O20" s="19"/>
       <c r="P20" s="19"/>
       <c r="Q20" s="19"/>
       <c r="X20" s="30"/>
       <c r="Y20" s="30"/>
       <c r="Z20" s="34"/>
       <c r="AA20" s="18"/>
       <c r="AB20" s="19"/>
       <c r="AH20" s="3"/>
       <c r="AI20" s="3"/>
       <c r="AJ20" s="41"/>
       <c r="AK20" s="41"/>
       <c r="AL20" s="45" t="s">
         <v>24</v>
       </c>
       <c r="AM20" s="30"/>
       <c r="AO20" s="3"/>
       <c r="AQ20" s="75"/>
       <c r="AR20" s="75"/>
       <c r="AU20" s="75"/>
       <c r="AX20" s="45" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="AY20" s="59"/>
       <c r="BA20" s="75"/>
       <c r="BB20" s="75"/>
       <c r="BC20" s="75"/>
       <c r="BD20" s="75"/>
+      <c r="BF20" s="75"/>
       <c r="BG20" s="75"/>
       <c r="BJ20" s="30"/>
       <c r="BK20" s="30"/>
       <c r="BL20" s="30"/>
       <c r="BM20" s="41"/>
       <c r="BN20" s="30"/>
       <c r="BO20" s="30"/>
       <c r="BP20" s="30"/>
       <c r="BQ20" s="30"/>
       <c r="BR20" s="30"/>
       <c r="BS20" s="30"/>
       <c r="BT20" s="30"/>
       <c r="BU20" s="30"/>
       <c r="BV20" s="30"/>
       <c r="BW20" s="30"/>
       <c r="BX20" s="30"/>
       <c r="BY20" s="41"/>
       <c r="BZ20" s="30"/>
       <c r="CA20" s="30"/>
       <c r="CB20" s="30"/>
       <c r="CC20" s="30"/>
       <c r="CD20" s="30"/>
       <c r="CE20" s="30"/>
       <c r="CF20" s="30"/>
       <c r="CG20" s="30"/>
       <c r="CH20" s="30"/>
       <c r="CI20" s="30"/>
     </row>
     <row r="21" spans="1:87" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="110">
+      <c r="A21" s="111">
         <v>100000000</v>
       </c>
       <c r="B21" s="63" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="29">
         <v>42</v>
       </c>
       <c r="D21" s="29">
         <v>59</v>
       </c>
       <c r="E21" s="29">
         <v>46</v>
       </c>
       <c r="F21" s="29">
         <v>44</v>
       </c>
       <c r="G21" s="29">
         <v>49</v>
       </c>
       <c r="H21" s="29">
         <v>69</v>
       </c>
       <c r="I21" s="32">
         <v>81</v>
@@ -12528,88 +12601,88 @@
       </c>
       <c r="R21" s="18">
         <v>17</v>
       </c>
       <c r="S21" s="18">
         <v>30</v>
       </c>
       <c r="T21" s="18">
         <v>60</v>
       </c>
       <c r="U21" s="18">
         <v>48</v>
       </c>
       <c r="V21" s="18">
         <v>55</v>
       </c>
       <c r="W21" s="23">
         <v>24</v>
       </c>
       <c r="X21" s="27">
         <v>44</v>
       </c>
       <c r="Y21" s="27">
         <v>36</v>
       </c>
-      <c r="Z21" s="107">
+      <c r="Z21" s="108">
         <v>29</v>
       </c>
       <c r="AA21" s="18">
         <v>18</v>
       </c>
       <c r="AB21" s="19">
         <v>43</v>
       </c>
       <c r="AC21" s="27">
         <v>138</v>
       </c>
       <c r="AD21" s="3">
         <v>59</v>
       </c>
       <c r="AE21" s="3">
         <v>34</v>
       </c>
       <c r="AF21" s="3">
         <v>33</v>
       </c>
       <c r="AG21" s="1">
         <v>14</v>
       </c>
       <c r="AH21" s="3">
         <v>21</v>
       </c>
       <c r="AI21" s="3">
         <v>19</v>
       </c>
       <c r="AJ21" s="41">
         <v>27</v>
       </c>
       <c r="AK21" s="41">
         <v>8</v>
       </c>
       <c r="AL21" s="31" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="AM21" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AN21" s="1">
         <v>3</v>
       </c>
       <c r="AO21" s="3">
         <v>15</v>
       </c>
       <c r="AP21" s="3">
         <v>7</v>
       </c>
       <c r="AQ21" s="3">
         <v>13</v>
       </c>
       <c r="AR21" s="1">
         <v>16</v>
       </c>
       <c r="AS21" s="3">
         <v>21</v>
       </c>
       <c r="AT21" s="1">
         <v>12</v>
       </c>
@@ -12624,69 +12697,71 @@
       </c>
       <c r="AX21" s="34">
         <v>14</v>
       </c>
       <c r="AY21" s="3">
         <v>7</v>
       </c>
       <c r="AZ21" s="1">
         <v>4</v>
       </c>
       <c r="BA21" s="3">
         <v>3</v>
       </c>
       <c r="BB21" s="3">
         <v>2</v>
       </c>
       <c r="BC21" s="3">
         <v>9</v>
       </c>
       <c r="BD21" s="87">
         <v>13</v>
       </c>
       <c r="BE21" s="88">
         <v>15</v>
       </c>
-      <c r="BF21" s="1"/>
+      <c r="BF21" s="87">
+        <v>3</v>
+      </c>
       <c r="BG21" s="1"/>
       <c r="BH21" s="1"/>
       <c r="BI21" s="1"/>
       <c r="BJ21" s="34"/>
       <c r="BK21" s="60"/>
       <c r="BL21" s="1"/>
       <c r="BM21" s="3"/>
       <c r="BN21" s="3"/>
       <c r="BW21" s="60"/>
       <c r="BX21" s="1"/>
       <c r="BY21" s="3"/>
       <c r="BZ21" s="3"/>
     </row>
     <row r="22" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="1" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B22" s="112" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="113" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="29">
         <v>41</v>
       </c>
       <c r="D22" s="29">
         <v>57</v>
       </c>
       <c r="E22" s="29">
         <v>43</v>
       </c>
       <c r="F22" s="29">
         <v>42</v>
       </c>
       <c r="G22" s="29">
         <v>46</v>
       </c>
       <c r="H22" s="29">
         <v>64</v>
       </c>
       <c r="I22" s="32">
         <v>70</v>
       </c>
       <c r="J22" s="32">
         <v>59</v>
@@ -12714,51 +12789,51 @@
       </c>
       <c r="R22" s="18">
         <v>12</v>
       </c>
       <c r="S22" s="18">
         <v>29</v>
       </c>
       <c r="T22" s="18">
         <v>50</v>
       </c>
       <c r="U22" s="18">
         <v>40</v>
       </c>
       <c r="V22" s="18">
         <v>51</v>
       </c>
       <c r="W22" s="18">
         <v>20</v>
       </c>
       <c r="X22" s="27">
         <v>35</v>
       </c>
       <c r="Y22" s="27">
         <v>33</v>
       </c>
-      <c r="Z22" s="107">
+      <c r="Z22" s="108">
         <v>28</v>
       </c>
       <c r="AA22" s="18">
         <v>17</v>
       </c>
       <c r="AB22" s="19">
         <v>18</v>
       </c>
       <c r="AC22" s="27">
         <v>117</v>
       </c>
       <c r="AD22" s="3">
         <v>3</v>
       </c>
       <c r="AE22" s="3">
         <v>31</v>
       </c>
       <c r="AF22" s="3">
         <v>19</v>
       </c>
       <c r="AG22" s="1">
         <v>11</v>
       </c>
       <c r="AH22" s="3">
         <v>16</v>
@@ -12809,64 +12884,67 @@
         <v>13</v>
       </c>
       <c r="AX22" s="34">
         <v>14</v>
       </c>
       <c r="AY22" s="3">
         <v>3</v>
       </c>
       <c r="AZ22" s="1">
         <v>4</v>
       </c>
       <c r="BA22" s="3">
         <v>3</v>
       </c>
       <c r="BB22" s="3">
         <v>2</v>
       </c>
       <c r="BC22" s="3">
         <v>9</v>
       </c>
       <c r="BD22" s="87">
         <v>12</v>
       </c>
       <c r="BE22" s="88">
         <v>12</v>
+      </c>
+      <c r="BF22" s="87">
+        <v>3</v>
       </c>
       <c r="BJ22" s="34"/>
       <c r="BK22" s="60"/>
       <c r="BM22" s="3"/>
       <c r="BN22" s="3"/>
       <c r="BW22" s="60"/>
       <c r="BY22" s="3"/>
       <c r="BZ22" s="3"/>
     </row>
     <row r="23" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="1" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B23" s="112" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" s="113" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="36" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="36">
         <v>2</v>
       </c>
       <c r="E23" s="36">
         <v>3</v>
       </c>
       <c r="F23" s="36">
         <v>2</v>
       </c>
       <c r="G23" s="36">
         <v>3</v>
       </c>
       <c r="H23" s="36">
         <v>5</v>
       </c>
       <c r="I23" s="32">
         <v>10</v>
       </c>
       <c r="J23" s="32">
         <v>1</v>
@@ -12894,51 +12972,51 @@
       </c>
       <c r="R23" s="28">
         <v>5</v>
       </c>
       <c r="S23" s="28" t="s">
         <v>13</v>
       </c>
       <c r="T23" s="18">
         <v>9</v>
       </c>
       <c r="U23" s="18">
         <v>7</v>
       </c>
       <c r="V23" s="18">
         <v>4</v>
       </c>
       <c r="W23" s="18">
         <v>4</v>
       </c>
       <c r="X23" s="27">
         <v>9</v>
       </c>
       <c r="Y23" s="27">
         <v>3</v>
       </c>
-      <c r="Z23" s="107">
+      <c r="Z23" s="108">
         <v>1</v>
       </c>
       <c r="AA23" s="18">
         <v>1</v>
       </c>
       <c r="AB23" s="20">
         <v>18</v>
       </c>
       <c r="AC23" s="27">
         <v>3</v>
       </c>
       <c r="AD23" s="3">
         <v>4</v>
       </c>
       <c r="AE23" s="3">
         <v>3</v>
       </c>
       <c r="AF23" s="3">
         <v>13</v>
       </c>
       <c r="AG23" s="1">
         <v>2</v>
       </c>
       <c r="AH23" s="3">
         <v>4</v>
@@ -12989,68 +13067,71 @@
         <v>1</v>
       </c>
       <c r="AX23" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY23" s="3">
         <v>1</v>
       </c>
       <c r="AZ23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD23" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE23" s="88">
         <v>1</v>
+      </c>
+      <c r="BF23" s="88" t="s">
+        <v>13</v>
       </c>
       <c r="BG23" s="3"/>
       <c r="BH23" s="3"/>
       <c r="BJ23" s="31"/>
       <c r="BK23" s="60"/>
       <c r="BL23" s="3"/>
       <c r="BM23" s="3"/>
       <c r="BN23" s="3"/>
       <c r="BW23" s="60"/>
       <c r="BX23" s="3"/>
       <c r="BY23" s="3"/>
       <c r="BZ23" s="3"/>
     </row>
     <row r="24" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="1" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B24" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="B24" s="113" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="36" t="s">
         <v>13</v>
       </c>
       <c r="D24" s="36" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="36" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="36" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="36" t="s">
         <v>13</v>
       </c>
       <c r="H24" s="36" t="s">
         <v>13</v>
       </c>
       <c r="I24" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J24" s="32">
         <v>4</v>
@@ -13078,51 +13159,51 @@
       </c>
       <c r="R24" s="28" t="s">
         <v>13</v>
       </c>
       <c r="S24" s="28">
         <v>1</v>
       </c>
       <c r="T24" s="28">
         <v>1</v>
       </c>
       <c r="U24" s="18">
         <v>1</v>
       </c>
       <c r="V24" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W24" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X24" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y24" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z24" s="107" t="s">
+      <c r="Z24" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA24" s="28" t="s">
         <v>13</v>
       </c>
       <c r="AB24" s="20">
         <v>7</v>
       </c>
       <c r="AC24" s="27">
         <v>18</v>
       </c>
       <c r="AD24" s="3">
         <v>25</v>
       </c>
       <c r="AE24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF24" s="3">
         <v>1</v>
       </c>
       <c r="AG24" s="1">
         <v>1</v>
       </c>
       <c r="AH24" s="3">
         <v>1</v>
@@ -13174,69 +13255,71 @@
       </c>
       <c r="AX24" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD24" s="88">
         <v>1</v>
       </c>
       <c r="BE24" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF24" s="3"/>
+      <c r="BF24" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG24" s="3"/>
       <c r="BH24" s="3"/>
       <c r="BI24" s="3"/>
       <c r="BJ24" s="31"/>
       <c r="BK24" s="60"/>
       <c r="BL24" s="3"/>
       <c r="BM24" s="3"/>
       <c r="BN24" s="3"/>
       <c r="BW24" s="60"/>
       <c r="BX24" s="3"/>
       <c r="BY24" s="3"/>
       <c r="BZ24" s="3"/>
     </row>
     <row r="25" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="1" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B25" s="112" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" s="113" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="36" t="s">
         <v>13</v>
       </c>
       <c r="D25" s="36" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="36" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="36" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="36" t="s">
         <v>13</v>
       </c>
       <c r="H25" s="36" t="s">
         <v>13</v>
       </c>
       <c r="I25" s="36" t="s">
         <v>13</v>
       </c>
       <c r="J25" s="36" t="s">
         <v>13</v>
@@ -13360,69 +13443,71 @@
       </c>
       <c r="AX25" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY25" s="3">
         <v>3</v>
       </c>
       <c r="AZ25" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA25" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB25" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC25" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD25" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE25" s="88">
         <v>2</v>
       </c>
-      <c r="BF25" s="3"/>
+      <c r="BF25" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG25" s="3"/>
       <c r="BH25" s="3"/>
       <c r="BI25" s="3"/>
       <c r="BJ25" s="31"/>
       <c r="BK25" s="60"/>
       <c r="BL25" s="3"/>
       <c r="BM25" s="3"/>
       <c r="BN25" s="3"/>
       <c r="BW25" s="60"/>
       <c r="BX25" s="3"/>
       <c r="BY25" s="3"/>
       <c r="BZ25" s="3"/>
     </row>
     <row r="26" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="1" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B26" s="112" t="s">
+        <v>92</v>
+      </c>
+      <c r="B26" s="113" t="s">
         <v>21</v>
       </c>
       <c r="C26" s="36">
         <v>1</v>
       </c>
       <c r="D26" s="36" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="36" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="36" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="36" t="s">
         <v>13</v>
       </c>
       <c r="H26" s="36" t="s">
         <v>13</v>
       </c>
       <c r="I26" s="32">
         <v>1</v>
       </c>
       <c r="J26" s="32" t="s">
         <v>13</v>
@@ -13546,140 +13631,143 @@
       </c>
       <c r="AX26" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD26" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE26" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF26" s="3"/>
+      <c r="BF26" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG26" s="3"/>
       <c r="BH26" s="3"/>
       <c r="BI26" s="3"/>
       <c r="BJ26" s="31"/>
       <c r="BK26" s="60"/>
       <c r="BL26" s="3"/>
       <c r="BM26" s="3"/>
       <c r="BN26" s="3"/>
       <c r="BW26" s="60"/>
       <c r="BX26" s="3"/>
       <c r="BY26" s="3"/>
       <c r="BZ26" s="3"/>
     </row>
     <row r="27" spans="1:87" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="87"/>
-      <c r="B27" s="113"/>
+      <c r="B27" s="114"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="36"/>
       <c r="I27" s="32"/>
       <c r="J27" s="32"/>
       <c r="K27" s="32"/>
       <c r="L27" s="42"/>
       <c r="M27" s="32"/>
       <c r="N27" s="45" t="s">
         <v>25</v>
       </c>
       <c r="O27" s="19"/>
       <c r="P27" s="19"/>
       <c r="Q27" s="19"/>
       <c r="X27" s="30"/>
       <c r="Y27" s="30"/>
       <c r="Z27" s="34"/>
       <c r="AA27" s="18"/>
       <c r="AB27" s="19"/>
       <c r="AH27" s="3"/>
       <c r="AI27" s="3"/>
       <c r="AJ27" s="41"/>
       <c r="AK27" s="41"/>
       <c r="AL27" s="45" t="s">
         <v>25</v>
       </c>
       <c r="AM27" s="30"/>
       <c r="AO27" s="3"/>
       <c r="AQ27" s="76"/>
       <c r="AR27" s="77"/>
       <c r="AU27" s="77"/>
       <c r="AX27" s="45" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="AY27" s="59"/>
       <c r="AZ27" s="77"/>
       <c r="BA27" s="77"/>
       <c r="BB27" s="77"/>
       <c r="BC27" s="76"/>
       <c r="BD27" s="77"/>
+      <c r="BF27" s="75"/>
       <c r="BG27" s="77"/>
       <c r="BJ27" s="30"/>
       <c r="BK27" s="30"/>
       <c r="BL27" s="30"/>
       <c r="BM27" s="41"/>
       <c r="BN27" s="30"/>
       <c r="BO27" s="30"/>
       <c r="BP27" s="30"/>
       <c r="BQ27" s="30"/>
       <c r="BR27" s="30"/>
       <c r="BS27" s="30"/>
       <c r="BT27" s="30"/>
       <c r="BU27" s="30"/>
       <c r="BV27" s="30"/>
       <c r="BW27" s="30"/>
       <c r="BX27" s="30"/>
       <c r="BY27" s="41"/>
       <c r="BZ27" s="30"/>
       <c r="CA27" s="30"/>
       <c r="CB27" s="30"/>
       <c r="CC27" s="30"/>
       <c r="CD27" s="30"/>
       <c r="CE27" s="30"/>
       <c r="CF27" s="30"/>
       <c r="CG27" s="30"/>
       <c r="CH27" s="30"/>
       <c r="CI27" s="30"/>
     </row>
     <row r="28" spans="1:87" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="111">
+      <c r="A28" s="112">
         <v>100000000</v>
       </c>
       <c r="B28" s="63" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="29">
         <v>13</v>
       </c>
       <c r="D28" s="32">
         <v>16</v>
       </c>
       <c r="E28" s="29">
         <v>16</v>
       </c>
       <c r="F28" s="29">
         <v>17</v>
       </c>
       <c r="G28" s="29">
         <v>16</v>
       </c>
       <c r="H28" s="29">
         <v>25</v>
       </c>
       <c r="I28" s="32">
         <v>13</v>
@@ -13710,51 +13798,51 @@
       </c>
       <c r="R28" s="18">
         <v>19</v>
       </c>
       <c r="S28" s="18">
         <v>11</v>
       </c>
       <c r="T28" s="18">
         <v>14</v>
       </c>
       <c r="U28" s="18">
         <v>12</v>
       </c>
       <c r="V28" s="18">
         <v>37</v>
       </c>
       <c r="W28" s="18">
         <v>15</v>
       </c>
       <c r="X28" s="27">
         <v>18</v>
       </c>
       <c r="Y28" s="27">
         <v>6</v>
       </c>
-      <c r="Z28" s="107">
+      <c r="Z28" s="108">
         <v>10</v>
       </c>
       <c r="AA28" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB28" s="19">
         <v>10</v>
       </c>
       <c r="AC28" s="23">
         <v>27</v>
       </c>
       <c r="AD28" s="3">
         <v>9</v>
       </c>
       <c r="AE28" s="3">
         <v>9</v>
       </c>
       <c r="AF28" s="3">
         <v>7</v>
       </c>
       <c r="AG28" s="1">
         <v>8</v>
       </c>
       <c r="AH28" s="3">
         <v>6</v>
@@ -13806,69 +13894,71 @@
       </c>
       <c r="AX28" s="34">
         <v>1</v>
       </c>
       <c r="AY28" s="3">
         <v>4</v>
       </c>
       <c r="AZ28" s="1">
         <v>1</v>
       </c>
       <c r="BA28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB28" s="3">
         <v>1</v>
       </c>
       <c r="BC28" s="3">
         <v>1</v>
       </c>
       <c r="BD28" s="87">
         <v>8</v>
       </c>
       <c r="BE28" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF28" s="1"/>
+      <c r="BF28" s="87">
+        <v>1</v>
+      </c>
       <c r="BG28" s="1"/>
       <c r="BH28" s="1"/>
       <c r="BI28" s="1"/>
       <c r="BJ28" s="34"/>
       <c r="BK28" s="60"/>
       <c r="BL28" s="1"/>
       <c r="BM28" s="3"/>
       <c r="BN28" s="3"/>
       <c r="BW28" s="60"/>
       <c r="BX28" s="1"/>
       <c r="BY28" s="3"/>
       <c r="BZ28" s="3"/>
     </row>
     <row r="29" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="30" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B29" s="112" t="s">
+        <v>84</v>
+      </c>
+      <c r="B29" s="113" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="36" t="s">
         <v>13</v>
       </c>
       <c r="D29" s="37" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="36" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="36">
         <v>1</v>
       </c>
       <c r="G29" s="36" t="s">
         <v>13</v>
       </c>
       <c r="H29" s="36">
         <v>3</v>
       </c>
       <c r="I29" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J29" s="32" t="s">
         <v>13</v>
@@ -13896,51 +13986,51 @@
       </c>
       <c r="R29" s="28" t="s">
         <v>13</v>
       </c>
       <c r="S29" s="28" t="s">
         <v>13</v>
       </c>
       <c r="T29" s="28">
         <v>1</v>
       </c>
       <c r="U29" s="18">
         <v>4</v>
       </c>
       <c r="V29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W29" s="18">
         <v>2</v>
       </c>
       <c r="X29" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y29" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z29" s="107" t="s">
+      <c r="Z29" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB29" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC29" s="23">
         <v>1</v>
       </c>
       <c r="AD29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE29" s="3">
         <v>1</v>
       </c>
       <c r="AF29" s="3">
         <v>4</v>
       </c>
       <c r="AG29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH29" s="3" t="s">
         <v>13</v>
@@ -13992,67 +14082,69 @@
       </c>
       <c r="AX29" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD29" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE29" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF29" s="3"/>
+      <c r="BF29" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG29" s="3"/>
       <c r="BH29" s="3"/>
       <c r="BI29" s="3"/>
       <c r="BJ29" s="31"/>
       <c r="BK29" s="60"/>
       <c r="BM29" s="3"/>
       <c r="BN29" s="3"/>
       <c r="BW29" s="60"/>
       <c r="BY29" s="3"/>
       <c r="BZ29" s="3"/>
     </row>
     <row r="30" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="30" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B30" s="114" t="s">
+        <v>86</v>
+      </c>
+      <c r="B30" s="115" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="36" t="s">
         <v>13</v>
       </c>
       <c r="D30" s="37" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="36" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="36" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H30" s="36" t="s">
         <v>13</v>
       </c>
       <c r="I30" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J30" s="32" t="s">
         <v>13</v>
@@ -14080,51 +14172,51 @@
       </c>
       <c r="R30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X30" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y30" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z30" s="107" t="s">
+      <c r="Z30" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB30" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC30" s="23" t="s">
         <v>13</v>
       </c>
       <c r="AD30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH30" s="3" t="s">
         <v>13</v>
@@ -14176,69 +14268,71 @@
       </c>
       <c r="AX30" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD30" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE30" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF30" s="3"/>
+      <c r="BF30" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG30" s="3"/>
       <c r="BH30" s="3"/>
       <c r="BI30" s="3"/>
       <c r="BJ30" s="31"/>
       <c r="BK30" s="60"/>
       <c r="BL30" s="3"/>
       <c r="BM30" s="3"/>
       <c r="BN30" s="3"/>
       <c r="BW30" s="60"/>
       <c r="BX30" s="3"/>
       <c r="BY30" s="3"/>
       <c r="BZ30" s="3"/>
     </row>
     <row r="31" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="30" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B31" s="114" t="s">
+        <v>87</v>
+      </c>
+      <c r="B31" s="115" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="36" t="s">
         <v>13</v>
       </c>
       <c r="D31" s="37" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="29" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="36" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H31" s="36" t="s">
         <v>13</v>
       </c>
       <c r="I31" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J31" s="32" t="s">
         <v>13</v>
@@ -14266,51 +14360,51 @@
       </c>
       <c r="R31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X31" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y31" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z31" s="107" t="s">
+      <c r="Z31" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB31" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC31" s="27" t="s">
         <v>13</v>
       </c>
       <c r="AD31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH31" s="3" t="s">
         <v>13</v>
@@ -14362,69 +14456,71 @@
       </c>
       <c r="AX31" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD31" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE31" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF31" s="3"/>
+      <c r="BF31" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG31" s="3"/>
       <c r="BH31" s="3"/>
       <c r="BI31" s="3"/>
       <c r="BJ31" s="31"/>
       <c r="BK31" s="60"/>
       <c r="BL31" s="3"/>
       <c r="BM31" s="3"/>
       <c r="BN31" s="3"/>
       <c r="BW31" s="60"/>
       <c r="BX31" s="3"/>
       <c r="BY31" s="3"/>
       <c r="BZ31" s="3"/>
     </row>
     <row r="32" spans="1:87" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="30" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B32" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="B32" s="113" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="36" t="s">
         <v>13</v>
       </c>
       <c r="D32" s="37" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="36">
         <v>1</v>
       </c>
       <c r="F32" s="36" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H32" s="36" t="s">
         <v>13</v>
       </c>
       <c r="I32" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J32" s="32" t="s">
         <v>13</v>
@@ -14452,51 +14548,51 @@
       </c>
       <c r="R32" s="18">
         <v>1</v>
       </c>
       <c r="S32" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T32" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U32" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V32" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W32" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X32" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y32" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z32" s="107" t="s">
+      <c r="Z32" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA32" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB32" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC32" s="27">
         <v>24</v>
       </c>
       <c r="AD32" s="3">
         <v>4</v>
       </c>
       <c r="AE32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH32" s="3" t="s">
         <v>13</v>
@@ -14548,69 +14644,71 @@
       </c>
       <c r="AX32" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD32" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE32" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF32" s="3"/>
+      <c r="BF32" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG32" s="3"/>
       <c r="BH32" s="3"/>
       <c r="BI32" s="3"/>
       <c r="BJ32" s="31"/>
       <c r="BK32" s="60"/>
       <c r="BL32" s="3"/>
       <c r="BM32" s="3"/>
       <c r="BN32" s="3"/>
       <c r="BW32" s="60"/>
       <c r="BX32" s="3"/>
       <c r="BY32" s="3"/>
       <c r="BZ32" s="3"/>
     </row>
     <row r="33" spans="1:124" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="30" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B33" s="112" t="s">
+        <v>89</v>
+      </c>
+      <c r="B33" s="113" t="s">
         <v>19</v>
       </c>
       <c r="C33" s="29">
         <v>1</v>
       </c>
       <c r="D33" s="32" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="29">
         <v>1</v>
       </c>
       <c r="F33" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="29">
         <v>1</v>
       </c>
       <c r="H33" s="29" t="s">
         <v>13</v>
       </c>
       <c r="I33" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J33" s="32">
         <v>1</v>
@@ -14638,51 +14736,51 @@
       </c>
       <c r="R33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W33" s="18">
         <v>3</v>
       </c>
       <c r="X33" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y33" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z33" s="107" t="s">
+      <c r="Z33" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC33" s="27">
         <v>1</v>
       </c>
       <c r="AD33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH33" s="3" t="s">
         <v>13</v>
@@ -14734,69 +14832,71 @@
       </c>
       <c r="AX33" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB33" s="3">
         <v>2</v>
       </c>
       <c r="BC33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD33" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BE33" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF33" s="3"/>
+      <c r="BF33" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG33" s="3"/>
       <c r="BH33" s="3"/>
       <c r="BI33" s="3"/>
       <c r="BJ33" s="31"/>
       <c r="BK33" s="60"/>
       <c r="BL33" s="3"/>
       <c r="BM33" s="3"/>
       <c r="BN33" s="3"/>
       <c r="BW33" s="60"/>
       <c r="BX33" s="3"/>
       <c r="BY33" s="3"/>
       <c r="BZ33" s="3"/>
     </row>
     <row r="34" spans="1:124" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="30" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B34" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="B34" s="113" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="29">
         <v>11</v>
       </c>
       <c r="D34" s="32">
         <v>16</v>
       </c>
       <c r="E34" s="29">
         <v>14</v>
       </c>
       <c r="F34" s="29">
         <v>11</v>
       </c>
       <c r="G34" s="29">
         <v>-14</v>
       </c>
       <c r="H34" s="29">
         <v>21</v>
       </c>
       <c r="I34" s="32">
         <v>13</v>
       </c>
       <c r="J34" s="32">
         <v>21</v>
@@ -14824,51 +14924,51 @@
       </c>
       <c r="R34" s="18">
         <v>18</v>
       </c>
       <c r="S34" s="18">
         <v>5</v>
       </c>
       <c r="T34" s="18">
         <v>11</v>
       </c>
       <c r="U34" s="18">
         <v>2</v>
       </c>
       <c r="V34" s="18">
         <v>37</v>
       </c>
       <c r="W34" s="18">
         <v>10</v>
       </c>
       <c r="X34" s="27">
         <v>16</v>
       </c>
       <c r="Y34" s="27">
         <v>6</v>
       </c>
-      <c r="Z34" s="107">
+      <c r="Z34" s="108">
         <v>7</v>
       </c>
       <c r="AA34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB34" s="19">
         <v>10</v>
       </c>
       <c r="AC34" s="27">
         <v>1</v>
       </c>
       <c r="AD34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE34" s="3">
         <v>8</v>
       </c>
       <c r="AF34" s="3">
         <v>2</v>
       </c>
       <c r="AG34" s="1">
         <v>8</v>
       </c>
       <c r="AH34" s="3">
         <v>3</v>
@@ -14918,92 +15018,95 @@
       <c r="AW34" s="1">
         <v>2</v>
       </c>
       <c r="AX34" s="34">
         <v>1</v>
       </c>
       <c r="AY34" s="3">
         <v>4</v>
       </c>
       <c r="AZ34" s="3">
         <v>1</v>
       </c>
       <c r="BA34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD34" s="87">
         <v>8</v>
       </c>
       <c r="BE34" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF34" s="88" t="s">
         <v>13</v>
       </c>
       <c r="BH34" s="3"/>
       <c r="BJ34" s="34"/>
       <c r="BK34" s="60"/>
       <c r="BM34" s="3"/>
       <c r="BN34" s="3"/>
       <c r="BW34" s="60"/>
       <c r="BY34" s="3"/>
       <c r="BZ34" s="3"/>
     </row>
     <row r="35" spans="1:124" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="30" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B35" s="112" t="s">
+        <v>91</v>
+      </c>
+      <c r="B35" s="113" t="s">
         <v>28</v>
       </c>
       <c r="C35" s="29"/>
       <c r="D35" s="32"/>
       <c r="E35" s="29"/>
       <c r="F35" s="29"/>
       <c r="G35" s="29"/>
       <c r="H35" s="29"/>
       <c r="I35" s="32"/>
       <c r="J35" s="32"/>
       <c r="K35" s="32"/>
       <c r="L35" s="40"/>
       <c r="M35" s="32"/>
       <c r="N35" s="26"/>
       <c r="O35" s="19"/>
       <c r="P35" s="19"/>
       <c r="Q35" s="19"/>
       <c r="R35" s="18"/>
       <c r="S35" s="18"/>
       <c r="T35" s="18"/>
       <c r="U35" s="18"/>
       <c r="V35" s="18"/>
       <c r="W35" s="18"/>
       <c r="X35" s="27"/>
       <c r="Y35" s="27"/>
-      <c r="Z35" s="107"/>
+      <c r="Z35" s="108"/>
       <c r="AA35" s="18"/>
       <c r="AB35" s="19"/>
       <c r="AC35" s="27"/>
       <c r="AD35" s="3"/>
       <c r="AE35" s="3"/>
       <c r="AF35" s="3"/>
       <c r="AG35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ35" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AK35" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AL35" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AM35" s="41" t="s">
@@ -15041,69 +15144,71 @@
       </c>
       <c r="AX35" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD35" s="44" t="s">
         <v>13</v>
       </c>
       <c r="BE35" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF35" s="3"/>
+      <c r="BF35" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG35" s="3"/>
       <c r="BH35" s="3"/>
       <c r="BI35" s="3"/>
       <c r="BJ35" s="31"/>
       <c r="BK35" s="60"/>
       <c r="BL35" s="3"/>
       <c r="BM35" s="3"/>
       <c r="BN35" s="3"/>
       <c r="BW35" s="60"/>
       <c r="BX35" s="3"/>
       <c r="BY35" s="3"/>
       <c r="BZ35" s="3"/>
     </row>
     <row r="36" spans="1:124" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="30" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B36" s="112" t="s">
+        <v>92</v>
+      </c>
+      <c r="B36" s="113" t="s">
         <v>21</v>
       </c>
       <c r="C36" s="36">
         <v>1</v>
       </c>
       <c r="D36" s="37" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="36" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="36">
         <v>3</v>
       </c>
       <c r="G36" s="36" t="s">
         <v>13</v>
       </c>
       <c r="H36" s="36" t="s">
         <v>13</v>
       </c>
       <c r="I36" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J36" s="32" t="s">
         <v>13</v>
@@ -15131,51 +15236,51 @@
       </c>
       <c r="R36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X36" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y36" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z36" s="107" t="s">
+      <c r="Z36" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB36" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC36" s="27" t="s">
         <v>13</v>
       </c>
       <c r="AD36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH36" s="3" t="s">
         <v>13</v>
@@ -15227,69 +15332,71 @@
       </c>
       <c r="AX36" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC36" s="3">
         <v>1</v>
       </c>
       <c r="BD36" s="44" t="s">
         <v>13</v>
       </c>
       <c r="BE36" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF36" s="3"/>
+      <c r="BF36" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG36" s="3"/>
       <c r="BH36" s="3"/>
       <c r="BI36" s="3"/>
       <c r="BJ36" s="31"/>
       <c r="BK36" s="60"/>
       <c r="BL36" s="3"/>
       <c r="BM36" s="3"/>
       <c r="BN36" s="3"/>
       <c r="BW36" s="60"/>
       <c r="BX36" s="3"/>
       <c r="BY36" s="3"/>
       <c r="BZ36" s="3"/>
     </row>
     <row r="37" spans="1:124" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="30" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B37" s="112" t="s">
+        <v>93</v>
+      </c>
+      <c r="B37" s="113" t="s">
         <v>22</v>
       </c>
       <c r="C37" s="36" t="s">
         <v>13</v>
       </c>
       <c r="D37" s="37" t="s">
         <v>13</v>
       </c>
       <c r="E37" s="36" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="36" t="s">
         <v>13</v>
       </c>
       <c r="H37" s="36">
         <v>1</v>
       </c>
       <c r="I37" s="32" t="s">
         <v>13</v>
       </c>
       <c r="J37" s="32" t="s">
         <v>13</v>
@@ -15413,51 +15520,53 @@
       </c>
       <c r="AX37" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD37" s="44" t="s">
         <v>13</v>
       </c>
       <c r="BE37" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF37" s="3"/>
+      <c r="BF37" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG37" s="3"/>
       <c r="BH37" s="3"/>
       <c r="BI37" s="3"/>
       <c r="BJ37" s="31"/>
       <c r="BK37" s="60"/>
       <c r="BL37" s="3"/>
       <c r="BM37" s="3"/>
       <c r="BN37" s="3"/>
       <c r="BW37" s="60"/>
       <c r="BX37" s="3"/>
       <c r="BY37" s="3"/>
       <c r="BZ37" s="3"/>
       <c r="CI37" s="30"/>
       <c r="CJ37" s="30"/>
       <c r="CK37" s="30"/>
       <c r="CL37" s="30"/>
       <c r="CM37" s="30"/>
       <c r="CN37" s="30"/>
       <c r="CO37" s="30"/>
       <c r="CP37" s="30"/>
       <c r="CQ37" s="30"/>
       <c r="CR37" s="30"/>
       <c r="CS37" s="30"/>
       <c r="CT37" s="30"/>
       <c r="CU37" s="30"/>
@@ -15467,53 +15576,53 @@
       <c r="CY37" s="30"/>
       <c r="CZ37" s="30"/>
       <c r="DA37" s="30"/>
       <c r="DB37" s="30"/>
       <c r="DC37" s="30"/>
       <c r="DD37" s="30"/>
       <c r="DE37" s="30"/>
       <c r="DF37" s="30"/>
       <c r="DG37" s="30"/>
       <c r="DH37" s="30"/>
       <c r="DI37" s="30"/>
       <c r="DJ37" s="30"/>
       <c r="DK37" s="30"/>
       <c r="DL37" s="30"/>
       <c r="DM37" s="30"/>
       <c r="DN37" s="30"/>
       <c r="DO37" s="30"/>
       <c r="DP37" s="30"/>
       <c r="DQ37" s="30"/>
       <c r="DR37" s="30"/>
       <c r="DS37" s="30"/>
       <c r="DT37" s="30"/>
     </row>
     <row r="38" spans="1:124" s="30" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="30" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B38" s="112" t="s">
+        <v>94</v>
+      </c>
+      <c r="B38" s="113" t="s">
         <v>29</v>
       </c>
       <c r="C38" s="36" t="s">
         <v>13</v>
       </c>
       <c r="D38" s="36" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="36" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="36" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="36" t="s">
         <v>13</v>
       </c>
       <c r="H38" s="36" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="36" t="s">
         <v>13</v>
       </c>
       <c r="J38" s="36" t="s">
         <v>13</v>
@@ -15637,69 +15746,71 @@
       </c>
       <c r="AX38" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AZ38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BA38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BB38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD38" s="44" t="s">
         <v>13</v>
       </c>
       <c r="BE38" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="BF38" s="3"/>
+      <c r="BF38" s="88" t="s">
+        <v>13</v>
+      </c>
       <c r="BG38" s="3"/>
       <c r="BH38" s="3"/>
       <c r="BI38" s="3"/>
       <c r="BJ38" s="31"/>
       <c r="BK38" s="60"/>
       <c r="BL38" s="3"/>
       <c r="BM38" s="3"/>
       <c r="BN38" s="3"/>
       <c r="BW38" s="60"/>
       <c r="BX38" s="3"/>
       <c r="BY38" s="3"/>
       <c r="BZ38" s="3"/>
     </row>
     <row r="39" spans="1:124" s="38" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="38" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B39" s="115" t="s">
+        <v>95</v>
+      </c>
+      <c r="B39" s="116" t="s">
         <v>23</v>
       </c>
       <c r="C39" s="56" t="s">
         <v>13</v>
       </c>
       <c r="D39" s="57" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="56" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="56">
         <v>2</v>
       </c>
       <c r="G39" s="56" t="s">
         <v>13</v>
       </c>
       <c r="H39" s="56" t="s">
         <v>13</v>
       </c>
       <c r="I39" s="53" t="s">
         <v>13</v>
       </c>
       <c r="J39" s="53" t="s">
         <v>13</v>
@@ -15823,51 +15934,53 @@
       </c>
       <c r="AX39" s="39" t="s">
         <v>13</v>
       </c>
       <c r="AY39" s="58" t="s">
         <v>13</v>
       </c>
       <c r="AZ39" s="4" t="s">
         <v>13</v>
       </c>
       <c r="BA39" s="4" t="s">
         <v>13</v>
       </c>
       <c r="BB39" s="4" t="s">
         <v>13</v>
       </c>
       <c r="BC39" s="4" t="s">
         <v>13</v>
       </c>
       <c r="BD39" s="89" t="s">
         <v>13</v>
       </c>
       <c r="BE39" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="BF39" s="4"/>
+      <c r="BF39" s="89">
+        <v>1</v>
+      </c>
       <c r="BG39" s="4"/>
       <c r="BH39" s="4"/>
       <c r="BJ39" s="39"/>
       <c r="BK39" s="58"/>
       <c r="BM39" s="4"/>
       <c r="BN39" s="4"/>
       <c r="BW39" s="58"/>
       <c r="BY39" s="4"/>
       <c r="BZ39" s="4"/>
       <c r="CI39" s="30"/>
       <c r="CJ39" s="30"/>
       <c r="CK39" s="30"/>
       <c r="CL39" s="30"/>
       <c r="CM39" s="30"/>
       <c r="CN39" s="30"/>
       <c r="CO39" s="30"/>
       <c r="CP39" s="30"/>
       <c r="CQ39" s="30"/>
       <c r="CR39" s="30"/>
       <c r="CS39" s="30"/>
       <c r="CT39" s="30"/>
       <c r="CU39" s="30"/>
       <c r="CV39" s="30"/>
       <c r="CW39" s="30"/>
       <c r="CX39" s="30"/>
@@ -15931,225 +16044,223 @@
     <mergeCell ref="U4:W4"/>
     <mergeCell ref="X4:Z4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Q4"/>
     <mergeCell ref="R4:T4"/>
     <mergeCell ref="BZ4:CB4"/>
     <mergeCell ref="CC4:CE4"/>
     <mergeCell ref="CF4:CH4"/>
     <mergeCell ref="BK4:BM4"/>
     <mergeCell ref="BN4:BP4"/>
     <mergeCell ref="BQ4:BS4"/>
     <mergeCell ref="BT4:BV4"/>
     <mergeCell ref="BW4:BY4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DF44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A40" sqref="A40:XFD40"/>
+      <selection activeCell="BF5" sqref="BF5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11" style="1" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="1" customWidth="1"/>
     <col min="3" max="9" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="38" width="9.140625" style="1" hidden="1" customWidth="1"/>
     <col min="39" max="61" width="9.140625" style="1"/>
     <col min="62" max="62" width="9.7109375" style="1" customWidth="1"/>
     <col min="63" max="89" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="90" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:90" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:90" s="80" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="116" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A2" s="117"/>
       <c r="B2" s="83" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C2" s="83"/>
       <c r="D2" s="83"/>
       <c r="E2" s="83"/>
       <c r="F2" s="83"/>
       <c r="G2" s="83"/>
       <c r="H2" s="83"/>
       <c r="I2" s="83"/>
       <c r="J2" s="83"/>
       <c r="K2" s="83"/>
       <c r="L2" s="83"/>
       <c r="M2" s="83"/>
       <c r="N2" s="83"/>
       <c r="O2" s="83"/>
       <c r="AV2" s="79"/>
       <c r="AW2" s="79"/>
       <c r="AX2" s="85"/>
     </row>
     <row r="3" spans="1:90" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="65"/>
       <c r="M3" s="3"/>
       <c r="N3" s="4"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="4"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
       <c r="AC3" s="41"/>
       <c r="AD3" s="41"/>
       <c r="AE3" s="41"/>
       <c r="AF3" s="41"/>
       <c r="AG3" s="41"/>
       <c r="AH3" s="41"/>
       <c r="AI3" s="41"/>
       <c r="AJ3" s="41"/>
       <c r="AK3" s="41"/>
       <c r="AL3" s="41"/>
       <c r="AV3" s="50"/>
       <c r="AW3" s="50"/>
       <c r="AX3" s="50"/>
       <c r="AY3" s="50"/>
       <c r="BJ3" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:90" x14ac:dyDescent="0.2">
-      <c r="A4" s="121" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="127">
+      <c r="A4" s="123" t="s">
+        <v>97</v>
+      </c>
+      <c r="B4" s="127"/>
+      <c r="C4" s="129">
         <v>2022</v>
       </c>
-      <c r="D4" s="128"/>
-[...16 lines deleted...]
-      <c r="U4" s="118">
+      <c r="D4" s="130"/>
+      <c r="E4" s="130"/>
+      <c r="F4" s="130"/>
+      <c r="G4" s="130"/>
+      <c r="H4" s="130"/>
+      <c r="I4" s="130"/>
+      <c r="J4" s="130"/>
+      <c r="K4" s="130"/>
+      <c r="L4" s="130"/>
+      <c r="M4" s="130"/>
+      <c r="N4" s="130"/>
+      <c r="O4" s="121"/>
+      <c r="P4" s="119"/>
+      <c r="Q4" s="119"/>
+      <c r="R4" s="119"/>
+      <c r="S4" s="119"/>
+      <c r="T4" s="119"/>
+      <c r="U4" s="120">
         <v>2023</v>
       </c>
-      <c r="V4" s="118"/>
-[...9 lines deleted...]
-      <c r="AF4" s="109">
+      <c r="V4" s="120"/>
+      <c r="W4" s="120"/>
+      <c r="X4" s="119"/>
+      <c r="Y4" s="119"/>
+      <c r="Z4" s="122"/>
+      <c r="AA4" s="105"/>
+      <c r="AB4" s="105"/>
+      <c r="AC4" s="105"/>
+      <c r="AD4" s="105"/>
+      <c r="AE4" s="105"/>
+      <c r="AF4" s="110">
         <v>2024</v>
       </c>
-      <c r="AG4" s="104"/>
-[...11 lines deleted...]
-      <c r="AS4" s="118">
+      <c r="AG4" s="105"/>
+      <c r="AH4" s="105"/>
+      <c r="AI4" s="105"/>
+      <c r="AJ4" s="105"/>
+      <c r="AK4" s="105"/>
+      <c r="AL4" s="106"/>
+      <c r="AM4" s="119"/>
+      <c r="AN4" s="119"/>
+      <c r="AO4" s="119"/>
+      <c r="AP4" s="119"/>
+      <c r="AQ4" s="119"/>
+      <c r="AR4" s="119"/>
+      <c r="AS4" s="120">
         <v>2025</v>
       </c>
-      <c r="AT4" s="118"/>
-[...10 lines deleted...]
-      <c r="BE4" s="118">
+      <c r="AT4" s="120"/>
+      <c r="AU4" s="120"/>
+      <c r="AV4" s="119"/>
+      <c r="AW4" s="119"/>
+      <c r="AX4" s="122"/>
+      <c r="AY4" s="119"/>
+      <c r="AZ4" s="119"/>
+      <c r="BA4" s="119"/>
+      <c r="BB4" s="119"/>
+      <c r="BC4" s="119"/>
+      <c r="BD4" s="119"/>
+      <c r="BE4" s="120">
         <v>2026</v>
       </c>
-      <c r="BF4" s="118"/>
-[...10 lines deleted...]
-      <c r="BQ4" s="118">
+      <c r="BF4" s="120"/>
+      <c r="BG4" s="120"/>
+      <c r="BH4" s="119"/>
+      <c r="BI4" s="119"/>
+      <c r="BJ4" s="122"/>
+      <c r="BK4" s="119"/>
+      <c r="BL4" s="119"/>
+      <c r="BM4" s="119"/>
+      <c r="BN4" s="119"/>
+      <c r="BO4" s="119"/>
+      <c r="BP4" s="119"/>
+      <c r="BQ4" s="120">
         <v>2026</v>
       </c>
-      <c r="BR4" s="118"/>
-[...10 lines deleted...]
-      <c r="CC4" s="118">
+      <c r="BR4" s="120"/>
+      <c r="BS4" s="120"/>
+      <c r="BT4" s="119"/>
+      <c r="BU4" s="119"/>
+      <c r="BV4" s="122"/>
+      <c r="BW4" s="119"/>
+      <c r="BX4" s="119"/>
+      <c r="BY4" s="119"/>
+      <c r="BZ4" s="119"/>
+      <c r="CA4" s="119"/>
+      <c r="CB4" s="119"/>
+      <c r="CC4" s="120">
         <v>2027</v>
       </c>
-      <c r="CD4" s="118"/>
-[...3 lines deleted...]
-      <c r="CH4" s="120"/>
+      <c r="CD4" s="120"/>
+      <c r="CE4" s="120"/>
+      <c r="CF4" s="119"/>
+      <c r="CG4" s="119"/>
+      <c r="CH4" s="122"/>
     </row>
     <row r="5" spans="1:90" x14ac:dyDescent="0.2">
-      <c r="A5" s="130"/>
-      <c r="B5" s="131"/>
+      <c r="A5" s="132"/>
+      <c r="B5" s="133"/>
       <c r="C5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="K5" s="7" t="s">
@@ -16402,84 +16513,84 @@
       <c r="Q6" s="14"/>
       <c r="R6" s="14"/>
       <c r="S6" s="14"/>
       <c r="T6" s="14"/>
       <c r="U6" s="14"/>
       <c r="V6" s="14"/>
       <c r="W6" s="14"/>
       <c r="X6" s="14"/>
       <c r="Y6" s="14"/>
       <c r="Z6" s="16"/>
       <c r="AA6" s="14"/>
       <c r="AB6" s="14"/>
       <c r="AC6" s="14"/>
       <c r="AD6" s="14"/>
       <c r="AE6" s="14"/>
       <c r="AF6" s="14"/>
       <c r="AG6" s="14"/>
       <c r="AH6" s="14"/>
       <c r="AI6" s="14"/>
       <c r="AJ6" s="14"/>
       <c r="AK6" s="14"/>
       <c r="AL6" s="16"/>
       <c r="AV6" s="30"/>
       <c r="AW6" s="30"/>
       <c r="AX6" s="66" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="BJ6" s="30"/>
       <c r="BK6" s="30"/>
       <c r="BL6" s="30"/>
       <c r="BM6" s="30"/>
       <c r="BN6" s="30"/>
       <c r="BO6" s="30"/>
       <c r="BP6" s="30"/>
       <c r="BQ6" s="30"/>
       <c r="BR6" s="30"/>
       <c r="BS6" s="30"/>
       <c r="BT6" s="30"/>
       <c r="BU6" s="30"/>
       <c r="BV6" s="30"/>
       <c r="BW6" s="30"/>
       <c r="BX6" s="30"/>
       <c r="BY6" s="30"/>
       <c r="BZ6" s="30"/>
       <c r="CA6" s="30"/>
       <c r="CB6" s="30"/>
       <c r="CC6" s="30"/>
       <c r="CD6" s="30"/>
       <c r="CE6" s="30"/>
       <c r="CF6" s="30"/>
       <c r="CG6" s="30"/>
       <c r="CH6" s="30"/>
       <c r="CI6" s="30"/>
       <c r="CJ6" s="30"/>
       <c r="CK6" s="30"/>
       <c r="CL6" s="30"/>
     </row>
     <row r="7" spans="1:90" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="110">
+      <c r="A7" s="111">
         <v>100000000</v>
       </c>
       <c r="B7" s="63" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="18">
         <v>-46</v>
       </c>
       <c r="D7" s="19">
         <v>-62</v>
       </c>
       <c r="E7" s="18">
         <v>-55</v>
       </c>
       <c r="F7" s="18">
         <v>-55</v>
       </c>
       <c r="G7" s="18">
         <v>-44</v>
       </c>
       <c r="H7" s="18">
         <v>-89</v>
       </c>
       <c r="I7" s="20">
         <v>-67</v>
@@ -16510,51 +16621,51 @@
       </c>
       <c r="R7" s="18">
         <v>-22</v>
       </c>
       <c r="S7" s="18">
         <v>-35</v>
       </c>
       <c r="T7" s="18">
         <v>-63</v>
       </c>
       <c r="U7" s="18">
         <v>-52</v>
       </c>
       <c r="V7" s="18">
         <v>-84</v>
       </c>
       <c r="W7" s="18">
         <v>-23</v>
       </c>
       <c r="X7" s="27">
         <v>42</v>
       </c>
       <c r="Y7" s="27">
         <v>30</v>
       </c>
-      <c r="Z7" s="107">
+      <c r="Z7" s="108">
         <v>27</v>
       </c>
       <c r="AA7" s="18">
         <v>-14</v>
       </c>
       <c r="AB7" s="19">
         <v>-41</v>
       </c>
       <c r="AC7" s="23">
         <v>-147</v>
       </c>
       <c r="AD7" s="3">
         <v>-65</v>
       </c>
       <c r="AE7" s="3">
         <v>-29</v>
       </c>
       <c r="AF7" s="3">
         <v>-35</v>
       </c>
       <c r="AG7" s="3">
         <v>-16</v>
       </c>
       <c r="AH7" s="3">
         <v>-12</v>
@@ -16606,70 +16717,72 @@
       </c>
       <c r="AX7" s="34">
         <v>5</v>
       </c>
       <c r="AY7" s="3">
         <v>25</v>
       </c>
       <c r="AZ7" s="3">
         <v>4</v>
       </c>
       <c r="BA7" s="3">
         <v>12</v>
       </c>
       <c r="BB7" s="3">
         <v>8</v>
       </c>
       <c r="BC7" s="3">
         <v>-3</v>
       </c>
       <c r="BD7" s="3">
         <v>-14</v>
       </c>
       <c r="BE7" s="3">
         <v>-11</v>
       </c>
-      <c r="BF7" s="1"/>
+      <c r="BF7" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="BG7" s="1"/>
       <c r="BH7" s="1"/>
       <c r="BI7" s="1"/>
       <c r="BJ7" s="34"/>
       <c r="BK7" s="3"/>
       <c r="BL7" s="3"/>
       <c r="BM7" s="3"/>
       <c r="BN7" s="3"/>
       <c r="BV7" s="63"/>
       <c r="BW7" s="3"/>
       <c r="BX7" s="3"/>
       <c r="BY7" s="3"/>
       <c r="BZ7" s="3"/>
     </row>
     <row r="8" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="1" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B8" s="112" t="s">
+        <v>84</v>
+      </c>
+      <c r="B8" s="113" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="18">
         <v>-36</v>
       </c>
       <c r="D8" s="19">
         <v>-54</v>
       </c>
       <c r="E8" s="18">
         <v>-40</v>
       </c>
       <c r="F8" s="18">
         <v>-41</v>
       </c>
       <c r="G8" s="18">
         <v>-25</v>
       </c>
       <c r="H8" s="18">
         <v>-66</v>
       </c>
       <c r="I8" s="19">
         <v>-53</v>
       </c>
       <c r="J8" s="19">
         <v>-57</v>
@@ -16697,51 +16810,51 @@
       </c>
       <c r="R8" s="18">
         <v>-6</v>
       </c>
       <c r="S8" s="18">
         <v>-27</v>
       </c>
       <c r="T8" s="18">
         <v>-44</v>
       </c>
       <c r="U8" s="18">
         <v>-38</v>
       </c>
       <c r="V8" s="18">
         <v>-49</v>
       </c>
       <c r="W8" s="18">
         <v>-17</v>
       </c>
       <c r="X8" s="27">
         <v>30</v>
       </c>
       <c r="Y8" s="27">
         <v>33</v>
       </c>
-      <c r="Z8" s="107">
+      <c r="Z8" s="108">
         <v>22</v>
       </c>
       <c r="AA8" s="18">
         <v>-14</v>
       </c>
       <c r="AB8" s="19">
         <v>-7</v>
       </c>
       <c r="AC8" s="23">
         <v>-107</v>
       </c>
       <c r="AD8" s="3">
         <v>-27</v>
       </c>
       <c r="AE8" s="3">
         <v>-19</v>
       </c>
       <c r="AF8" s="3">
         <v>-18</v>
       </c>
       <c r="AG8" s="3">
         <v>-8</v>
       </c>
       <c r="AH8" s="3">
         <v>-6</v>
@@ -16792,67 +16905,70 @@
         <v>8</v>
       </c>
       <c r="AX8" s="34">
         <v>1</v>
       </c>
       <c r="AY8" s="18">
         <v>16</v>
       </c>
       <c r="AZ8" s="3">
         <v>4</v>
       </c>
       <c r="BA8" s="23">
         <v>7</v>
       </c>
       <c r="BB8" s="3">
         <v>7</v>
       </c>
       <c r="BC8" s="3">
         <v>-4</v>
       </c>
       <c r="BD8" s="3">
         <v>-5</v>
       </c>
       <c r="BE8" s="3">
         <v>-8</v>
+      </c>
+      <c r="BF8" s="1">
+        <v>-1</v>
       </c>
       <c r="BJ8" s="34"/>
       <c r="BK8" s="18"/>
       <c r="BL8" s="3"/>
       <c r="BM8" s="23"/>
       <c r="BN8" s="3"/>
       <c r="BV8" s="34"/>
       <c r="BW8" s="18"/>
       <c r="BX8" s="3"/>
       <c r="BY8" s="23"/>
       <c r="BZ8" s="3"/>
     </row>
     <row r="9" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="1" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B9" s="112" t="s">
+        <v>85</v>
+      </c>
+      <c r="B9" s="113" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="19">
         <v>-1</v>
       </c>
       <c r="E9" s="18">
         <v>-2</v>
       </c>
       <c r="F9" s="18">
         <v>-2</v>
       </c>
       <c r="G9" s="18">
         <v>-3</v>
       </c>
       <c r="H9" s="18">
         <v>-5</v>
       </c>
       <c r="I9" s="19">
         <v>-10</v>
       </c>
       <c r="J9" s="19" t="s">
         <v>13</v>
@@ -16880,51 +16996,51 @@
       </c>
       <c r="R9" s="18">
         <v>-2</v>
       </c>
       <c r="S9" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T9" s="18">
         <v>-7</v>
       </c>
       <c r="U9" s="18">
         <v>-7</v>
       </c>
       <c r="V9" s="18">
         <v>-4</v>
       </c>
       <c r="W9" s="18">
         <v>-4</v>
       </c>
       <c r="X9" s="27">
         <v>9</v>
       </c>
       <c r="Y9" s="27">
         <v>2</v>
       </c>
-      <c r="Z9" s="107">
+      <c r="Z9" s="108">
         <v>1</v>
       </c>
       <c r="AA9" s="18">
         <v>-1</v>
       </c>
       <c r="AB9" s="19">
         <v>-18</v>
       </c>
       <c r="AC9" s="23">
         <v>-1</v>
       </c>
       <c r="AD9" s="3">
         <v>-4</v>
       </c>
       <c r="AE9" s="3">
         <v>-3</v>
       </c>
       <c r="AF9" s="3">
         <v>-13</v>
       </c>
       <c r="AG9" s="3">
         <v>-2</v>
       </c>
       <c r="AH9" s="3">
         <v>-4</v>
@@ -16975,69 +17091,72 @@
         <v>-1</v>
       </c>
       <c r="AX9" s="34">
         <v>2</v>
       </c>
       <c r="AY9" s="18">
         <v>6</v>
       </c>
       <c r="AZ9" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BA9" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BB9" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BC9" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BD9" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BE9" s="3">
         <v>-1</v>
+      </c>
+      <c r="BF9" s="41" t="s">
+        <v>13</v>
       </c>
       <c r="BG9" s="3"/>
       <c r="BH9" s="3"/>
       <c r="BJ9" s="34"/>
       <c r="BK9" s="18"/>
       <c r="BL9" s="18"/>
       <c r="BM9" s="23"/>
       <c r="BN9" s="3"/>
       <c r="BV9" s="34"/>
       <c r="BW9" s="18"/>
       <c r="BX9" s="18"/>
       <c r="BY9" s="23"/>
       <c r="BZ9" s="3"/>
     </row>
     <row r="10" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="1" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B10" s="112" t="s">
+        <v>86</v>
+      </c>
+      <c r="B10" s="113" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="19" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="I10" s="19" t="s">
         <v>13</v>
       </c>
       <c r="J10" s="19" t="s">
         <v>13</v>
@@ -17065,51 +17184,51 @@
       </c>
       <c r="R10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S10" s="18">
         <v>1</v>
       </c>
       <c r="T10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X10" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y10" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z10" s="107" t="s">
+      <c r="Z10" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB10" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC10" s="27" t="s">
         <v>13</v>
       </c>
       <c r="AD10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH10" s="3" t="s">
         <v>13</v>
@@ -17161,70 +17280,72 @@
       </c>
       <c r="AX10" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY10" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AZ10" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BA10" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BB10" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BC10" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BD10" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BE10" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="BF10" s="3"/>
+      <c r="BF10" s="41" t="s">
+        <v>13</v>
+      </c>
       <c r="BG10" s="3"/>
       <c r="BH10" s="3"/>
       <c r="BI10" s="3"/>
       <c r="BJ10" s="31"/>
       <c r="BK10" s="18"/>
       <c r="BL10" s="18"/>
       <c r="BM10" s="27"/>
       <c r="BN10" s="3"/>
       <c r="BV10" s="34"/>
       <c r="BW10" s="18"/>
       <c r="BX10" s="18"/>
       <c r="BY10" s="27"/>
       <c r="BZ10" s="3"/>
     </row>
     <row r="11" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B11" s="112" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="113" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="19" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="I11" s="19" t="s">
         <v>13</v>
       </c>
       <c r="J11" s="19" t="s">
         <v>13</v>
@@ -17252,51 +17373,51 @@
       </c>
       <c r="R11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X11" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y11" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z11" s="107" t="s">
+      <c r="Z11" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB11" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC11" s="27" t="s">
         <v>13</v>
       </c>
       <c r="AD11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG11" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH11" s="3" t="s">
         <v>13</v>
@@ -17348,70 +17469,72 @@
       </c>
       <c r="AX11" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY11" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AZ11" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BA11" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BB11" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BC11" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BD11" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BE11" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="BF11" s="3"/>
+      <c r="BF11" s="41" t="s">
+        <v>13</v>
+      </c>
       <c r="BG11" s="3"/>
       <c r="BH11" s="3"/>
       <c r="BI11" s="3"/>
       <c r="BJ11" s="31"/>
       <c r="BK11" s="18"/>
       <c r="BL11" s="18"/>
       <c r="BM11" s="27"/>
       <c r="BN11" s="3"/>
       <c r="BV11" s="34"/>
       <c r="BW11" s="18"/>
       <c r="BX11" s="18"/>
       <c r="BY11" s="27"/>
       <c r="BZ11" s="3"/>
     </row>
     <row r="12" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="1" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B12" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="113" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="19" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="18">
         <v>-1</v>
       </c>
       <c r="F12" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="18">
         <v>2</v>
       </c>
       <c r="I12" s="19" t="s">
         <v>13</v>
       </c>
       <c r="J12" s="19">
         <v>-4</v>
@@ -17439,51 +17562,51 @@
       </c>
       <c r="R12" s="18">
         <v>-1</v>
       </c>
       <c r="S12" s="18">
         <v>-1</v>
       </c>
       <c r="T12" s="18">
         <v>-1</v>
       </c>
       <c r="U12" s="18">
         <v>-1</v>
       </c>
       <c r="V12" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W12" s="18">
         <v>1</v>
       </c>
       <c r="X12" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y12" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z12" s="107" t="s">
+      <c r="Z12" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA12" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB12" s="19">
         <v>-7</v>
       </c>
       <c r="AC12" s="27">
         <v>-42</v>
       </c>
       <c r="AD12" s="3">
         <v>-29</v>
       </c>
       <c r="AE12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF12" s="3">
         <v>-1</v>
       </c>
       <c r="AG12" s="3">
         <v>-1</v>
       </c>
       <c r="AH12" s="3">
         <v>-1</v>
@@ -17535,70 +17658,72 @@
       </c>
       <c r="AX12" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY12" s="18">
         <v>1</v>
       </c>
       <c r="AZ12" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BA12" s="27">
         <v>2</v>
       </c>
       <c r="BB12" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BC12" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BD12" s="3">
         <v>-1</v>
       </c>
       <c r="BE12" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="BF12" s="3"/>
+      <c r="BF12" s="41" t="s">
+        <v>13</v>
+      </c>
       <c r="BG12" s="3"/>
       <c r="BH12" s="3"/>
       <c r="BI12" s="3"/>
       <c r="BJ12" s="31"/>
       <c r="BK12" s="18"/>
       <c r="BL12" s="18"/>
       <c r="BM12" s="27"/>
       <c r="BN12" s="3"/>
       <c r="BV12" s="34"/>
       <c r="BW12" s="18"/>
       <c r="BX12" s="18"/>
       <c r="BY12" s="27"/>
       <c r="BZ12" s="3"/>
     </row>
     <row r="13" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="1" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B13" s="112" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="113" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="18">
         <v>-1</v>
       </c>
       <c r="D13" s="19" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="18">
         <v>-1</v>
       </c>
       <c r="F13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="18">
         <v>-1</v>
       </c>
       <c r="H13" s="18">
         <v>1</v>
       </c>
       <c r="I13" s="19" t="s">
         <v>13</v>
       </c>
       <c r="J13" s="19">
         <v>-1</v>
@@ -17626,51 +17751,51 @@
       </c>
       <c r="R13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W13" s="18">
         <v>-3</v>
       </c>
       <c r="X13" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y13" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z13" s="107" t="s">
+      <c r="Z13" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB13" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC13" s="27">
         <v>-1</v>
       </c>
       <c r="AD13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH13" s="3" t="s">
         <v>13</v>
@@ -17722,70 +17847,72 @@
       </c>
       <c r="AX13" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY13" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AZ13" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BA13" s="27" t="s">
         <v>13</v>
       </c>
       <c r="BB13" s="41">
         <v>-1</v>
       </c>
       <c r="BC13" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BD13" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BE13" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="BF13" s="3"/>
+      <c r="BF13" s="41" t="s">
+        <v>13</v>
+      </c>
       <c r="BG13" s="3"/>
       <c r="BH13" s="3"/>
       <c r="BI13" s="3"/>
       <c r="BJ13" s="31"/>
       <c r="BK13" s="18"/>
       <c r="BL13" s="18"/>
       <c r="BM13" s="27"/>
       <c r="BN13" s="3"/>
       <c r="BV13" s="34"/>
       <c r="BW13" s="18"/>
       <c r="BX13" s="18"/>
       <c r="BY13" s="27"/>
       <c r="BZ13" s="3"/>
     </row>
     <row r="14" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B14" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="113" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="18">
         <v>-10</v>
       </c>
       <c r="D14" s="19">
         <v>-12</v>
       </c>
       <c r="E14" s="18">
         <v>-13</v>
       </c>
       <c r="F14" s="18">
         <v>-7</v>
       </c>
       <c r="G14" s="18">
         <v>-15</v>
       </c>
       <c r="H14" s="18">
         <v>-20</v>
       </c>
       <c r="I14" s="19">
         <v>-7</v>
       </c>
       <c r="J14" s="19">
         <v>-17</v>
@@ -17813,51 +17940,51 @@
       </c>
       <c r="R14" s="18">
         <v>-13</v>
       </c>
       <c r="S14" s="18">
         <v>-3</v>
       </c>
       <c r="T14" s="18">
         <v>-9</v>
       </c>
       <c r="U14" s="18">
         <v>-2</v>
       </c>
       <c r="V14" s="18">
         <v>-35</v>
       </c>
       <c r="W14" s="18">
         <v>-5</v>
       </c>
       <c r="X14" s="27">
         <v>6</v>
       </c>
       <c r="Y14" s="27">
         <v>4</v>
       </c>
-      <c r="Z14" s="107">
+      <c r="Z14" s="108">
         <v>1</v>
       </c>
       <c r="AA14" s="18">
         <v>1</v>
       </c>
       <c r="AB14" s="19">
         <v>-9</v>
       </c>
       <c r="AC14" s="27">
         <v>2</v>
       </c>
       <c r="AD14" s="3">
         <v>-3</v>
       </c>
       <c r="AE14" s="3">
         <v>-7</v>
       </c>
       <c r="AF14" s="3">
         <v>-2</v>
       </c>
       <c r="AG14" s="3">
         <v>-5</v>
       </c>
       <c r="AH14" s="3" t="s">
         <v>13</v>
@@ -17908,68 +18035,71 @@
         <v>1</v>
       </c>
       <c r="AX14" s="34">
         <v>1</v>
       </c>
       <c r="AY14" s="18">
         <v>-1</v>
       </c>
       <c r="AZ14" s="41">
         <v>-1</v>
       </c>
       <c r="BA14" s="27">
         <v>1</v>
       </c>
       <c r="BB14" s="41">
         <v>2</v>
       </c>
       <c r="BC14" s="3">
         <v>1</v>
       </c>
       <c r="BD14" s="3">
         <v>-8</v>
       </c>
       <c r="BE14" s="41" t="s">
         <v>13</v>
+      </c>
+      <c r="BF14" s="1">
+        <v>2</v>
       </c>
       <c r="BH14" s="3"/>
       <c r="BJ14" s="34"/>
       <c r="BK14" s="18"/>
       <c r="BL14" s="3"/>
       <c r="BM14" s="27"/>
       <c r="BN14" s="3"/>
       <c r="BV14" s="34"/>
       <c r="BW14" s="18"/>
       <c r="BX14" s="3"/>
       <c r="BY14" s="27"/>
       <c r="BZ14" s="3"/>
     </row>
     <row r="15" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="1" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B15" s="112" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="113" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="J15" s="18" t="s">
         <v>13</v>
@@ -18093,70 +18223,72 @@
       </c>
       <c r="AX15" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY15" s="18">
         <v>-2</v>
       </c>
       <c r="AZ15" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BA15" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BB15" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BC15" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BD15" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BE15" s="3">
         <v>-2</v>
       </c>
-      <c r="BF15" s="3"/>
+      <c r="BF15" s="41" t="s">
+        <v>13</v>
+      </c>
       <c r="BG15" s="3"/>
       <c r="BH15" s="3"/>
       <c r="BI15" s="3"/>
       <c r="BJ15" s="31"/>
       <c r="BK15" s="18"/>
       <c r="BL15" s="18"/>
       <c r="BM15" s="27"/>
       <c r="BN15" s="3"/>
       <c r="BV15" s="34"/>
       <c r="BW15" s="18"/>
       <c r="BX15" s="18"/>
       <c r="BY15" s="27"/>
       <c r="BZ15" s="3"/>
     </row>
     <row r="16" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B16" s="112" t="s">
+        <v>92</v>
+      </c>
+      <c r="B16" s="113" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="18">
         <v>-2</v>
       </c>
       <c r="D16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="18">
         <v>-3</v>
       </c>
       <c r="G16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="J16" s="19" t="s">
         <v>13</v>
@@ -18184,51 +18316,51 @@
       </c>
       <c r="R16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X16" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y16" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z16" s="107" t="s">
+      <c r="Z16" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC16" s="27" t="s">
         <v>13</v>
       </c>
       <c r="AD16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH16" s="3" t="s">
         <v>13</v>
@@ -18278,71 +18410,74 @@
       <c r="AW16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AX16" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY16" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AZ16" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BA16" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BB16" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BC16" s="3">
         <v>-1</v>
       </c>
       <c r="BD16" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BE16" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF16" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BG16" s="3"/>
       <c r="BH16" s="3"/>
       <c r="BI16" s="3"/>
       <c r="BJ16" s="31"/>
       <c r="BK16" s="18"/>
       <c r="BL16" s="18"/>
       <c r="BM16" s="27"/>
       <c r="BN16" s="3"/>
       <c r="BV16" s="34"/>
       <c r="BW16" s="18"/>
       <c r="BX16" s="18"/>
       <c r="BY16" s="27"/>
       <c r="BZ16" s="3"/>
     </row>
     <row r="17" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="1" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B17" s="112" t="s">
+        <v>93</v>
+      </c>
+      <c r="B17" s="113" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="19">
         <v>2</v>
       </c>
       <c r="E17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="18">
         <v>-1</v>
       </c>
       <c r="I17" s="19" t="s">
         <v>13</v>
       </c>
       <c r="J17" s="19" t="s">
         <v>13</v>
@@ -18370,51 +18505,51 @@
       </c>
       <c r="R17" s="28" t="s">
         <v>13</v>
       </c>
       <c r="S17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X17" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y17" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z17" s="107">
+      <c r="Z17" s="108">
         <v>3</v>
       </c>
       <c r="AA17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB17" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC17" s="27" t="s">
         <v>13</v>
       </c>
       <c r="AD17" s="3">
         <v>-1</v>
       </c>
       <c r="AE17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH17" s="3">
         <v>-1</v>
@@ -18466,70 +18601,72 @@
       </c>
       <c r="AX17" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY17" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AZ17" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BA17" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BB17" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BC17" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BD17" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BE17" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="BF17" s="3"/>
+      <c r="BF17" s="41" t="s">
+        <v>13</v>
+      </c>
       <c r="BG17" s="3"/>
       <c r="BH17" s="3"/>
       <c r="BI17" s="3"/>
       <c r="BJ17" s="31"/>
       <c r="BK17" s="18"/>
       <c r="BL17" s="18"/>
       <c r="BM17" s="27"/>
       <c r="BN17" s="3"/>
       <c r="BV17" s="34"/>
       <c r="BW17" s="18"/>
       <c r="BX17" s="18"/>
       <c r="BY17" s="27"/>
       <c r="BZ17" s="3"/>
     </row>
     <row r="18" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="1" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B18" s="112" t="s">
+        <v>94</v>
+      </c>
+      <c r="B18" s="113" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="18" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H18" s="18" t="s">
         <v>13</v>
       </c>
       <c r="I18" s="18" t="s">
         <v>13</v>
       </c>
       <c r="J18" s="18" t="s">
         <v>13</v>
@@ -18653,70 +18790,72 @@
       </c>
       <c r="AX18" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY18" s="41" t="s">
         <v>13</v>
       </c>
       <c r="AZ18" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BA18" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BB18" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BC18" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BD18" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BE18" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="BF18" s="3"/>
+      <c r="BF18" s="41" t="s">
+        <v>13</v>
+      </c>
       <c r="BG18" s="3"/>
       <c r="BH18" s="3"/>
       <c r="BI18" s="3"/>
       <c r="BJ18" s="31"/>
       <c r="BK18" s="18"/>
       <c r="BL18" s="18"/>
       <c r="BM18" s="27"/>
       <c r="BN18" s="3"/>
       <c r="BV18" s="34"/>
       <c r="BW18" s="18"/>
       <c r="BX18" s="18"/>
       <c r="BY18" s="27"/>
       <c r="BZ18" s="3"/>
     </row>
     <row r="19" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="1" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B19" s="112" t="s">
+        <v>95</v>
+      </c>
+      <c r="B19" s="113" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="18">
         <v>3</v>
       </c>
       <c r="D19" s="19">
         <v>3</v>
       </c>
       <c r="E19" s="18">
         <v>2</v>
       </c>
       <c r="F19" s="18">
         <v>-2</v>
       </c>
       <c r="G19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="I19" s="19">
         <v>4</v>
       </c>
       <c r="J19" s="19" t="s">
         <v>13</v>
@@ -18839,145 +18978,149 @@
         <v>4</v>
       </c>
       <c r="AX19" s="34">
         <v>1</v>
       </c>
       <c r="AY19" s="18">
         <v>5</v>
       </c>
       <c r="AZ19" s="41">
         <v>1</v>
       </c>
       <c r="BA19" s="27" t="s">
         <v>13</v>
       </c>
       <c r="BB19" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BC19" s="3">
         <v>1</v>
       </c>
       <c r="BD19" s="41" t="s">
         <v>13</v>
       </c>
       <c r="BE19" s="41" t="s">
         <v>13</v>
+      </c>
+      <c r="BF19" s="1">
+        <v>-1</v>
       </c>
       <c r="BG19" s="3"/>
       <c r="BH19" s="3"/>
       <c r="BJ19" s="34"/>
       <c r="BK19" s="18"/>
       <c r="BL19" s="3"/>
       <c r="BM19" s="27"/>
       <c r="BN19" s="3"/>
       <c r="BV19" s="34"/>
       <c r="BW19" s="18"/>
       <c r="BX19" s="3"/>
       <c r="BY19" s="27"/>
       <c r="BZ19" s="3"/>
     </row>
     <row r="20" spans="1:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="87"/>
-      <c r="B20" s="113"/>
+      <c r="B20" s="114"/>
       <c r="C20" s="28"/>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
       <c r="K20" s="19"/>
       <c r="L20" s="33"/>
       <c r="M20" s="19"/>
       <c r="N20" s="45" t="s">
         <v>24</v>
       </c>
       <c r="O20" s="19"/>
       <c r="P20" s="19"/>
       <c r="Q20" s="19"/>
       <c r="X20" s="30"/>
       <c r="Y20" s="30"/>
       <c r="Z20" s="34"/>
       <c r="AA20" s="18"/>
       <c r="AB20" s="19"/>
       <c r="AG20" s="3"/>
       <c r="AH20" s="3"/>
       <c r="AI20" s="3"/>
       <c r="AJ20" s="41"/>
       <c r="AK20" s="41"/>
       <c r="AL20" s="45" t="s">
         <v>24</v>
       </c>
       <c r="AM20" s="29"/>
       <c r="AN20" s="19"/>
       <c r="AS20" s="3"/>
       <c r="AT20" s="3"/>
       <c r="AU20" s="3"/>
       <c r="AV20" s="41"/>
       <c r="AW20" s="41"/>
       <c r="AX20" s="45" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AY20" s="18"/>
       <c r="AZ20" s="75"/>
       <c r="BA20" s="75"/>
       <c r="BB20" s="75"/>
       <c r="BD20" s="75"/>
+      <c r="BF20" s="75"/>
       <c r="BG20" s="75"/>
       <c r="BJ20" s="75"/>
       <c r="BK20" s="29"/>
       <c r="BL20" s="27"/>
       <c r="BM20" s="30"/>
       <c r="BN20" s="41"/>
       <c r="BO20" s="30"/>
       <c r="BP20" s="30"/>
       <c r="BQ20" s="30"/>
       <c r="BR20" s="30"/>
       <c r="BS20" s="30"/>
       <c r="BT20" s="30"/>
       <c r="BU20" s="30"/>
       <c r="BV20" s="30"/>
       <c r="BW20" s="29"/>
       <c r="BX20" s="27"/>
       <c r="BY20" s="30"/>
       <c r="BZ20" s="41"/>
       <c r="CA20" s="30"/>
       <c r="CB20" s="30"/>
       <c r="CC20" s="30"/>
       <c r="CD20" s="30"/>
       <c r="CE20" s="30"/>
       <c r="CF20" s="30"/>
       <c r="CG20" s="30"/>
       <c r="CH20" s="30"/>
       <c r="CI20" s="30"/>
       <c r="CJ20" s="30"/>
       <c r="CK20" s="30"/>
       <c r="CL20" s="30"/>
     </row>
     <row r="21" spans="1:90" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="110">
+      <c r="A21" s="111">
         <v>100000000</v>
       </c>
       <c r="B21" s="63" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="18">
         <v>-37</v>
       </c>
       <c r="D21" s="19">
         <v>-55</v>
       </c>
       <c r="E21" s="18">
         <v>-42</v>
       </c>
       <c r="F21" s="18">
         <v>-42</v>
       </c>
       <c r="G21" s="18">
         <v>-28</v>
       </c>
       <c r="H21" s="18">
         <v>-66</v>
       </c>
       <c r="I21" s="19">
         <v>-64</v>
@@ -19008,51 +19151,51 @@
       </c>
       <c r="R21" s="18">
         <v>-8</v>
       </c>
       <c r="S21" s="18">
         <v>-28</v>
       </c>
       <c r="T21" s="18">
         <v>-51</v>
       </c>
       <c r="U21" s="18">
         <v>-42</v>
       </c>
       <c r="V21" s="18">
         <v>-53</v>
       </c>
       <c r="W21" s="18">
         <v>-18</v>
       </c>
       <c r="X21" s="27">
         <v>39</v>
       </c>
       <c r="Y21" s="27">
         <v>35</v>
       </c>
-      <c r="Z21" s="107">
+      <c r="Z21" s="108">
         <v>25</v>
       </c>
       <c r="AA21" s="18">
         <v>-15</v>
       </c>
       <c r="AB21" s="19">
         <v>-32</v>
       </c>
       <c r="AC21" s="27">
         <v>-125</v>
       </c>
       <c r="AD21" s="3">
         <v>-56</v>
       </c>
       <c r="AE21" s="3">
         <v>-21</v>
       </c>
       <c r="AF21" s="3">
         <v>-28</v>
       </c>
       <c r="AG21" s="3">
         <v>-11</v>
       </c>
       <c r="AH21" s="3">
         <v>-11</v>
@@ -19104,70 +19247,72 @@
       </c>
       <c r="AX21" s="34">
         <v>3</v>
       </c>
       <c r="AY21" s="18">
         <v>20</v>
       </c>
       <c r="AZ21" s="27">
         <v>8</v>
       </c>
       <c r="BA21" s="27">
         <v>9</v>
       </c>
       <c r="BB21" s="3">
         <v>7</v>
       </c>
       <c r="BC21" s="3">
         <v>-4</v>
       </c>
       <c r="BD21" s="3">
         <v>-6</v>
       </c>
       <c r="BE21" s="3">
         <v>-11</v>
       </c>
-      <c r="BF21" s="1"/>
+      <c r="BF21" s="1">
+        <v>-1</v>
+      </c>
       <c r="BG21" s="1"/>
       <c r="BH21" s="1"/>
       <c r="BI21" s="1"/>
       <c r="BJ21" s="34"/>
       <c r="BK21" s="18"/>
       <c r="BL21" s="27"/>
       <c r="BM21" s="27"/>
       <c r="BN21" s="3"/>
       <c r="BV21" s="63"/>
       <c r="BW21" s="18"/>
       <c r="BX21" s="27"/>
       <c r="BY21" s="27"/>
       <c r="BZ21" s="3"/>
     </row>
     <row r="22" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="1" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B22" s="112" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" s="113" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="18">
         <v>-36</v>
       </c>
       <c r="D22" s="19">
         <v>-54</v>
       </c>
       <c r="E22" s="18">
         <v>-40</v>
       </c>
       <c r="F22" s="18">
         <v>-40</v>
       </c>
       <c r="G22" s="18">
         <v>-25</v>
       </c>
       <c r="H22" s="18">
         <v>-63</v>
       </c>
       <c r="I22" s="19">
         <v>-53</v>
       </c>
       <c r="J22" s="32">
         <v>-57</v>
@@ -19195,51 +19340,51 @@
       </c>
       <c r="R22" s="18">
         <v>-6</v>
       </c>
       <c r="S22" s="18">
         <v>-27</v>
       </c>
       <c r="T22" s="18">
         <v>-43</v>
       </c>
       <c r="U22" s="18">
         <v>-34</v>
       </c>
       <c r="V22" s="18">
         <v>-49</v>
       </c>
       <c r="W22" s="18">
         <v>-15</v>
       </c>
       <c r="X22" s="27">
         <v>30</v>
       </c>
       <c r="Y22" s="27">
         <v>33</v>
       </c>
-      <c r="Z22" s="107">
+      <c r="Z22" s="108">
         <v>24</v>
       </c>
       <c r="AA22" s="18">
         <v>-14</v>
       </c>
       <c r="AB22" s="19">
         <v>-7</v>
       </c>
       <c r="AC22" s="27">
         <v>-106</v>
       </c>
       <c r="AD22" s="3">
         <v>-27</v>
       </c>
       <c r="AE22" s="3">
         <v>-18</v>
       </c>
       <c r="AF22" s="3">
         <v>-14</v>
       </c>
       <c r="AG22" s="3">
         <v>-8</v>
       </c>
       <c r="AH22" s="3">
         <v>-6</v>
@@ -19290,67 +19435,70 @@
         <v>8</v>
       </c>
       <c r="AX22" s="34">
         <v>1</v>
       </c>
       <c r="AY22" s="18">
         <v>16</v>
       </c>
       <c r="AZ22" s="27">
         <v>8</v>
       </c>
       <c r="BA22" s="27">
         <v>7</v>
       </c>
       <c r="BB22" s="3">
         <v>7</v>
       </c>
       <c r="BC22" s="3">
         <v>-4</v>
       </c>
       <c r="BD22" s="3">
         <v>-5</v>
       </c>
       <c r="BE22" s="3">
         <v>-8</v>
+      </c>
+      <c r="BF22" s="1">
+        <v>-1</v>
       </c>
       <c r="BJ22" s="34"/>
       <c r="BK22" s="18"/>
       <c r="BL22" s="27"/>
       <c r="BM22" s="27"/>
       <c r="BN22" s="3"/>
       <c r="BV22" s="34"/>
       <c r="BW22" s="18"/>
       <c r="BX22" s="27"/>
       <c r="BY22" s="27"/>
       <c r="BZ22" s="3"/>
     </row>
     <row r="23" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="1" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B23" s="112" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" s="113" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="19">
         <v>-1</v>
       </c>
       <c r="E23" s="18">
         <v>-2</v>
       </c>
       <c r="F23" s="18">
         <v>-2</v>
       </c>
       <c r="G23" s="18">
         <v>-3</v>
       </c>
       <c r="H23" s="18">
         <v>-5</v>
       </c>
       <c r="I23" s="19">
         <v>-10</v>
       </c>
       <c r="J23" s="32" t="s">
         <v>13</v>
@@ -19378,51 +19526,51 @@
       </c>
       <c r="R23" s="18">
         <v>-2</v>
       </c>
       <c r="S23" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T23" s="18">
         <v>-7</v>
       </c>
       <c r="U23" s="18">
         <v>-7</v>
       </c>
       <c r="V23" s="18">
         <v>-4</v>
       </c>
       <c r="W23" s="18">
         <v>-4</v>
       </c>
       <c r="X23" s="27">
         <v>9</v>
       </c>
       <c r="Y23" s="27">
         <v>2</v>
       </c>
-      <c r="Z23" s="107">
+      <c r="Z23" s="108">
         <v>1</v>
       </c>
       <c r="AA23" s="18">
         <v>-1</v>
       </c>
       <c r="AB23" s="19">
         <v>-18</v>
       </c>
       <c r="AC23" s="27">
         <v>-1</v>
       </c>
       <c r="AD23" s="3">
         <v>-4</v>
       </c>
       <c r="AE23" s="3">
         <v>-3</v>
       </c>
       <c r="AF23" s="3">
         <v>-13</v>
       </c>
       <c r="AG23" s="3">
         <v>-2</v>
       </c>
       <c r="AH23" s="3">
         <v>-4</v>
@@ -19473,69 +19621,72 @@
         <v>-1</v>
       </c>
       <c r="AX23" s="34">
         <v>2</v>
       </c>
       <c r="AY23" s="18">
         <v>6</v>
       </c>
       <c r="AZ23" s="18" t="s">
         <v>13</v>
       </c>
       <c r="BA23" s="18" t="s">
         <v>13</v>
       </c>
       <c r="BB23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD23" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BE23" s="3">
         <v>-1</v>
+      </c>
+      <c r="BF23" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="BG23" s="3"/>
       <c r="BH23" s="3"/>
       <c r="BJ23" s="34"/>
       <c r="BK23" s="18"/>
       <c r="BL23" s="18"/>
       <c r="BM23" s="27"/>
       <c r="BN23" s="3"/>
       <c r="BV23" s="34"/>
       <c r="BW23" s="18"/>
       <c r="BX23" s="18"/>
       <c r="BY23" s="27"/>
       <c r="BZ23" s="3"/>
     </row>
     <row r="24" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="1" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B24" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="B24" s="113" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="28" t="s">
         <v>13</v>
       </c>
       <c r="D24" s="20" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="28" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="28" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="28" t="s">
         <v>13</v>
       </c>
       <c r="H24" s="28">
         <v>2</v>
       </c>
       <c r="I24" s="19" t="s">
         <v>13</v>
       </c>
       <c r="J24" s="32">
         <v>-4</v>
@@ -19563,51 +19714,51 @@
       </c>
       <c r="R24" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S24" s="18">
         <v>-1</v>
       </c>
       <c r="T24" s="18">
         <v>-1</v>
       </c>
       <c r="U24" s="18">
         <v>-1</v>
       </c>
       <c r="V24" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W24" s="18">
         <v>1</v>
       </c>
       <c r="X24" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y24" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z24" s="107" t="s">
+      <c r="Z24" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA24" s="28" t="s">
         <v>13</v>
       </c>
       <c r="AB24" s="20">
         <v>-7</v>
       </c>
       <c r="AC24" s="27">
         <v>-18</v>
       </c>
       <c r="AD24" s="3">
         <v>-25</v>
       </c>
       <c r="AE24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF24" s="3">
         <v>-1</v>
       </c>
       <c r="AG24" s="3">
         <v>-1</v>
       </c>
       <c r="AH24" s="3">
         <v>-1</v>
@@ -19659,70 +19810,72 @@
       </c>
       <c r="AX24" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY24" s="18">
         <v>1</v>
       </c>
       <c r="AZ24" s="18" t="s">
         <v>13</v>
       </c>
       <c r="BA24" s="18">
         <v>2</v>
       </c>
       <c r="BB24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC24" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD24" s="3">
         <v>-1</v>
       </c>
       <c r="BE24" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="BF24" s="3"/>
+      <c r="BF24" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="BG24" s="3"/>
       <c r="BH24" s="3"/>
       <c r="BI24" s="3"/>
       <c r="BJ24" s="31"/>
       <c r="BK24" s="18"/>
       <c r="BL24" s="18"/>
       <c r="BM24" s="27"/>
       <c r="BN24" s="3"/>
       <c r="BV24" s="34"/>
       <c r="BW24" s="18"/>
       <c r="BX24" s="18"/>
       <c r="BY24" s="27"/>
       <c r="BZ24" s="3"/>
     </row>
     <row r="25" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="1" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B25" s="112" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" s="113" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="28" t="s">
         <v>13</v>
       </c>
       <c r="D25" s="28" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="28" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="28" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="28" t="s">
         <v>13</v>
       </c>
       <c r="H25" s="28" t="s">
         <v>13</v>
       </c>
       <c r="I25" s="28" t="s">
         <v>13</v>
       </c>
       <c r="J25" s="28" t="s">
         <v>13</v>
@@ -19846,70 +19999,72 @@
       </c>
       <c r="AX25" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY25" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AZ25" s="18" t="s">
         <v>13</v>
       </c>
       <c r="BA25" s="18" t="s">
         <v>13</v>
       </c>
       <c r="BB25" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC25" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD25" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BE25" s="3">
         <v>-2</v>
       </c>
-      <c r="BF25" s="3"/>
+      <c r="BF25" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="BG25" s="3"/>
       <c r="BH25" s="3"/>
       <c r="BI25" s="3"/>
       <c r="BJ25" s="31"/>
       <c r="BK25" s="18"/>
       <c r="BL25" s="18"/>
       <c r="BM25" s="27"/>
       <c r="BN25" s="3"/>
       <c r="BV25" s="34"/>
       <c r="BW25" s="18"/>
       <c r="BX25" s="18"/>
       <c r="BY25" s="27"/>
       <c r="BZ25" s="3"/>
     </row>
     <row r="26" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="1" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B26" s="112" t="s">
+        <v>92</v>
+      </c>
+      <c r="B26" s="113" t="s">
         <v>21</v>
       </c>
       <c r="C26" s="28">
         <v>-1</v>
       </c>
       <c r="D26" s="20" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="28" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="28" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="28" t="s">
         <v>13</v>
       </c>
       <c r="H26" s="28" t="s">
         <v>13</v>
       </c>
       <c r="I26" s="19">
         <v>-1</v>
       </c>
       <c r="J26" s="32" t="s">
         <v>13</v>
@@ -20033,146 +20188,149 @@
       </c>
       <c r="AX26" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY26" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AZ26" s="18" t="s">
         <v>13</v>
       </c>
       <c r="BA26" s="18" t="s">
         <v>13</v>
       </c>
       <c r="BB26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BC26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BE26" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="BF26" s="3"/>
+      <c r="BF26" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="BG26" s="3"/>
       <c r="BH26" s="3"/>
       <c r="BI26" s="3"/>
       <c r="BJ26" s="31"/>
       <c r="BK26" s="18"/>
       <c r="BL26" s="18"/>
       <c r="BM26" s="27"/>
       <c r="BN26" s="3"/>
       <c r="BV26" s="34"/>
       <c r="BW26" s="18"/>
       <c r="BX26" s="18"/>
       <c r="BY26" s="27"/>
       <c r="BZ26" s="3"/>
     </row>
     <row r="27" spans="1:90" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="87"/>
-      <c r="B27" s="112"/>
+      <c r="B27" s="113"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="28"/>
       <c r="F27" s="28"/>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="19"/>
       <c r="J27" s="32"/>
       <c r="K27" s="19"/>
       <c r="L27" s="25"/>
       <c r="M27" s="19"/>
       <c r="N27" s="47" t="s">
         <v>25</v>
       </c>
       <c r="O27" s="19"/>
       <c r="P27" s="19"/>
       <c r="Q27" s="19"/>
       <c r="X27" s="30"/>
       <c r="Y27" s="30"/>
       <c r="Z27" s="34"/>
       <c r="AA27" s="18"/>
       <c r="AB27" s="19"/>
       <c r="AG27" s="3"/>
       <c r="AH27" s="3"/>
       <c r="AI27" s="3"/>
       <c r="AJ27" s="41"/>
       <c r="AK27" s="41"/>
       <c r="AL27" s="45" t="s">
         <v>25</v>
       </c>
       <c r="AM27" s="29"/>
       <c r="AN27" s="19"/>
       <c r="AS27" s="3"/>
       <c r="AT27" s="3"/>
       <c r="AU27" s="3"/>
       <c r="AV27" s="41"/>
       <c r="AW27" s="41"/>
       <c r="AX27" s="45" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="AY27" s="18"/>
       <c r="AZ27" s="77"/>
       <c r="BA27" s="77"/>
       <c r="BB27" s="77"/>
       <c r="BD27" s="77"/>
+      <c r="BF27" s="77"/>
       <c r="BG27" s="77"/>
       <c r="BJ27" s="77"/>
       <c r="BK27" s="29"/>
       <c r="BL27" s="30"/>
       <c r="BM27" s="30"/>
       <c r="BN27" s="41"/>
       <c r="BO27" s="30"/>
       <c r="BP27" s="30"/>
       <c r="BQ27" s="30"/>
       <c r="BR27" s="30"/>
       <c r="BS27" s="30"/>
       <c r="BT27" s="30"/>
       <c r="BU27" s="30"/>
       <c r="BV27" s="30"/>
       <c r="BW27" s="29"/>
       <c r="BX27" s="30"/>
       <c r="BY27" s="30"/>
       <c r="BZ27" s="41"/>
       <c r="CA27" s="30"/>
       <c r="CB27" s="30"/>
       <c r="CC27" s="30"/>
       <c r="CD27" s="30"/>
       <c r="CE27" s="30"/>
       <c r="CF27" s="30"/>
       <c r="CG27" s="30"/>
       <c r="CH27" s="30"/>
       <c r="CI27" s="30"/>
       <c r="CJ27" s="30"/>
       <c r="CK27" s="30"/>
       <c r="CL27" s="30"/>
     </row>
     <row r="28" spans="1:90" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="111">
+      <c r="A28" s="112">
         <v>100000000</v>
       </c>
       <c r="B28" s="63" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="18">
         <v>-9</v>
       </c>
       <c r="D28" s="19">
         <v>-7</v>
       </c>
       <c r="E28" s="18">
         <v>-13</v>
       </c>
       <c r="F28" s="18">
         <v>-13</v>
       </c>
       <c r="G28" s="18">
         <v>-16</v>
       </c>
       <c r="H28" s="18">
         <v>-23</v>
       </c>
       <c r="I28" s="20">
         <v>-3</v>
@@ -20203,51 +20361,51 @@
       </c>
       <c r="R28" s="18">
         <v>-14</v>
       </c>
       <c r="S28" s="18">
         <v>-7</v>
       </c>
       <c r="T28" s="18">
         <v>-12</v>
       </c>
       <c r="U28" s="18">
         <v>-10</v>
       </c>
       <c r="V28" s="18">
         <v>-31</v>
       </c>
       <c r="W28" s="18">
         <v>-5</v>
       </c>
       <c r="X28" s="27">
         <v>3</v>
       </c>
       <c r="Y28" s="27">
         <v>5</v>
       </c>
-      <c r="Z28" s="107">
+      <c r="Z28" s="108">
         <v>2</v>
       </c>
       <c r="AA28" s="18">
         <v>1</v>
       </c>
       <c r="AB28" s="19">
         <v>-9</v>
       </c>
       <c r="AC28" s="27">
         <v>-22</v>
       </c>
       <c r="AD28" s="3">
         <v>-9</v>
       </c>
       <c r="AE28" s="3">
         <v>-8</v>
       </c>
       <c r="AF28" s="3">
         <v>-7</v>
       </c>
       <c r="AG28" s="3">
         <v>-5</v>
       </c>
       <c r="AH28" s="3">
         <v>-1</v>
@@ -20299,70 +20457,72 @@
       </c>
       <c r="AX28" s="34">
         <v>2</v>
       </c>
       <c r="AY28" s="18">
         <v>5</v>
       </c>
       <c r="AZ28" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BA28" s="27">
         <v>3</v>
       </c>
       <c r="BB28" s="3">
         <v>1</v>
       </c>
       <c r="BC28" s="3">
         <v>1</v>
       </c>
       <c r="BD28" s="3">
         <v>-8</v>
       </c>
       <c r="BE28" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="BF28" s="1"/>
+      <c r="BF28" s="1">
+        <v>1</v>
+      </c>
       <c r="BG28" s="1"/>
       <c r="BH28" s="1"/>
       <c r="BI28" s="1"/>
       <c r="BJ28" s="34"/>
       <c r="BK28" s="18"/>
       <c r="BL28" s="27"/>
       <c r="BM28" s="27"/>
       <c r="BN28" s="3"/>
       <c r="BV28" s="63"/>
       <c r="BW28" s="18"/>
       <c r="BX28" s="27"/>
       <c r="BY28" s="27"/>
       <c r="BZ28" s="3"/>
     </row>
     <row r="29" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="30" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B29" s="112" t="s">
+        <v>84</v>
+      </c>
+      <c r="B29" s="113" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D29" s="19" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="18">
         <v>-1</v>
       </c>
       <c r="G29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H29" s="18">
         <v>-3</v>
       </c>
       <c r="I29" s="19" t="s">
         <v>13</v>
       </c>
       <c r="J29" s="32" t="s">
         <v>13</v>
@@ -20390,51 +20550,51 @@
       </c>
       <c r="R29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T29" s="18">
         <v>-1</v>
       </c>
       <c r="U29" s="18">
         <v>-4</v>
       </c>
       <c r="V29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W29" s="18">
         <v>-2</v>
       </c>
       <c r="X29" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y29" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z29" s="107">
+      <c r="Z29" s="108">
         <v>2</v>
       </c>
       <c r="AA29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB29" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC29" s="27">
         <v>-1</v>
       </c>
       <c r="AD29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE29" s="3">
         <v>-1</v>
       </c>
       <c r="AF29" s="3">
         <v>-4</v>
       </c>
       <c r="AG29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH29" s="3" t="s">
         <v>13</v>
@@ -20486,70 +20646,72 @@
       </c>
       <c r="AX29" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY29" s="29" t="s">
         <v>13</v>
       </c>
       <c r="AZ29" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BA29" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BB29" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BC29" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BD29" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BE29" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="BF29" s="3"/>
+      <c r="BF29" s="29" t="s">
+        <v>13</v>
+      </c>
       <c r="BG29" s="3"/>
       <c r="BH29" s="3"/>
       <c r="BI29" s="3"/>
       <c r="BJ29" s="31"/>
       <c r="BK29" s="61"/>
       <c r="BL29" s="29"/>
       <c r="BM29" s="27"/>
       <c r="BN29" s="3"/>
       <c r="BV29" s="34"/>
       <c r="BW29" s="29"/>
       <c r="BX29" s="29"/>
       <c r="BY29" s="27"/>
       <c r="BZ29" s="3"/>
     </row>
     <row r="30" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="30" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B30" s="114" t="s">
+        <v>86</v>
+      </c>
+      <c r="B30" s="115" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D30" s="19" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H30" s="18">
         <v>1</v>
       </c>
       <c r="I30" s="19" t="s">
         <v>13</v>
       </c>
       <c r="J30" s="32" t="s">
         <v>13</v>
@@ -20577,51 +20739,51 @@
       </c>
       <c r="R30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S30" s="18">
         <v>1</v>
       </c>
       <c r="T30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X30" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y30" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z30" s="107" t="s">
+      <c r="Z30" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB30" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC30" s="27" t="s">
         <v>13</v>
       </c>
       <c r="AD30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH30" s="3" t="s">
         <v>13</v>
@@ -20673,69 +20835,71 @@
       </c>
       <c r="AX30" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY30" s="29" t="s">
         <v>13</v>
       </c>
       <c r="AZ30" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BA30" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BB30" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BC30" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BD30" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BE30" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="BF30" s="3"/>
+      <c r="BF30" s="29" t="s">
+        <v>13</v>
+      </c>
       <c r="BG30" s="3"/>
       <c r="BH30" s="3"/>
       <c r="BI30" s="3"/>
       <c r="BJ30" s="31"/>
       <c r="BK30" s="61"/>
       <c r="BL30" s="29"/>
       <c r="BM30" s="27"/>
       <c r="BN30" s="3"/>
       <c r="BW30" s="61"/>
       <c r="BX30" s="29"/>
       <c r="BY30" s="27"/>
       <c r="BZ30" s="3"/>
     </row>
     <row r="31" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="30" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B31" s="114" t="s">
+        <v>87</v>
+      </c>
+      <c r="B31" s="115" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="I31" s="19" t="s">
         <v>13</v>
       </c>
       <c r="J31" s="32" t="s">
         <v>13</v>
@@ -20763,51 +20927,51 @@
       </c>
       <c r="R31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X31" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y31" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z31" s="107" t="s">
+      <c r="Z31" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA31" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB31" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC31" s="27" t="s">
         <v>13</v>
       </c>
       <c r="AD31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH31" s="3" t="s">
         <v>13</v>
@@ -20859,69 +21023,71 @@
       </c>
       <c r="AX31" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY31" s="29" t="s">
         <v>13</v>
       </c>
       <c r="AZ31" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BA31" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BB31" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BC31" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BD31" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BE31" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="BF31" s="3"/>
+      <c r="BF31" s="29" t="s">
+        <v>13</v>
+      </c>
       <c r="BG31" s="3"/>
       <c r="BH31" s="3"/>
       <c r="BI31" s="3"/>
       <c r="BJ31" s="31"/>
       <c r="BK31" s="61"/>
       <c r="BL31" s="29"/>
       <c r="BM31" s="27"/>
       <c r="BN31" s="3"/>
       <c r="BW31" s="61"/>
       <c r="BX31" s="29"/>
       <c r="BY31" s="27"/>
       <c r="BZ31" s="3"/>
     </row>
     <row r="32" spans="1:90" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="30" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B32" s="112" t="s">
+        <v>88</v>
+      </c>
+      <c r="B32" s="113" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="18">
         <v>-1</v>
       </c>
       <c r="F32" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H32" s="18" t="s">
         <v>13</v>
       </c>
       <c r="I32" s="19" t="s">
         <v>13</v>
       </c>
       <c r="J32" s="32" t="s">
         <v>13</v>
@@ -20949,51 +21115,51 @@
       </c>
       <c r="R32" s="18">
         <v>-1</v>
       </c>
       <c r="S32" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T32" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U32" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V32" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W32" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X32" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y32" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z32" s="107" t="s">
+      <c r="Z32" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA32" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB32" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC32" s="27">
         <v>-24</v>
       </c>
       <c r="AD32" s="3">
         <v>-4</v>
       </c>
       <c r="AE32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH32" s="3" t="s">
         <v>13</v>
@@ -21045,69 +21211,71 @@
       </c>
       <c r="AX32" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY32" s="29" t="s">
         <v>13</v>
       </c>
       <c r="AZ32" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BA32" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BB32" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BC32" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BD32" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BE32" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="BF32" s="3"/>
+      <c r="BF32" s="29" t="s">
+        <v>13</v>
+      </c>
       <c r="BG32" s="3"/>
       <c r="BH32" s="3"/>
       <c r="BI32" s="3"/>
       <c r="BJ32" s="31"/>
       <c r="BK32" s="61"/>
       <c r="BL32" s="29"/>
       <c r="BM32" s="27"/>
       <c r="BN32" s="3"/>
       <c r="BW32" s="61"/>
       <c r="BX32" s="29"/>
       <c r="BY32" s="27"/>
       <c r="BZ32" s="3"/>
     </row>
     <row r="33" spans="1:110" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="30" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B33" s="112" t="s">
+        <v>89</v>
+      </c>
+      <c r="B33" s="113" t="s">
         <v>19</v>
       </c>
       <c r="C33" s="18">
         <v>-1</v>
       </c>
       <c r="D33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="18">
         <v>-1</v>
       </c>
       <c r="F33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="18">
         <v>-1</v>
       </c>
       <c r="H33" s="18">
         <v>1</v>
       </c>
       <c r="I33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="J33" s="32">
         <v>-1</v>
@@ -21135,51 +21303,51 @@
       </c>
       <c r="R33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W33" s="18">
         <v>-3</v>
       </c>
       <c r="X33" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y33" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z33" s="107" t="s">
+      <c r="Z33" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC33" s="27">
         <v>-1</v>
       </c>
       <c r="AD33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH33" s="3" t="s">
         <v>13</v>
@@ -21231,69 +21399,71 @@
       </c>
       <c r="AX33" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY33" s="29" t="s">
         <v>13</v>
       </c>
       <c r="AZ33" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BA33" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BB33" s="29">
         <v>-1</v>
       </c>
       <c r="BC33" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BD33" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BE33" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="BF33" s="3"/>
+      <c r="BF33" s="29" t="s">
+        <v>13</v>
+      </c>
       <c r="BG33" s="3"/>
       <c r="BH33" s="3"/>
       <c r="BI33" s="3"/>
       <c r="BJ33" s="31"/>
       <c r="BK33" s="61"/>
       <c r="BL33" s="29"/>
       <c r="BM33" s="27"/>
       <c r="BN33" s="3"/>
       <c r="BW33" s="61"/>
       <c r="BX33" s="29"/>
       <c r="BY33" s="27"/>
       <c r="BZ33" s="3"/>
     </row>
     <row r="34" spans="1:110" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="30" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B34" s="112" t="s">
+        <v>90</v>
+      </c>
+      <c r="B34" s="113" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="18">
         <v>-10</v>
       </c>
       <c r="D34" s="19">
         <v>-12</v>
       </c>
       <c r="E34" s="18">
         <v>-13</v>
       </c>
       <c r="F34" s="18">
         <v>-7</v>
       </c>
       <c r="G34" s="18">
         <v>-15</v>
       </c>
       <c r="H34" s="18">
         <v>-20</v>
       </c>
       <c r="I34" s="19">
         <v>-7</v>
       </c>
       <c r="J34" s="32">
         <v>-17</v>
@@ -21321,51 +21491,51 @@
       </c>
       <c r="R34" s="18">
         <v>-13</v>
       </c>
       <c r="S34" s="18">
         <v>-3</v>
       </c>
       <c r="T34" s="18">
         <v>-9</v>
       </c>
       <c r="U34" s="18">
         <v>-2</v>
       </c>
       <c r="V34" s="18">
         <v>-35</v>
       </c>
       <c r="W34" s="18">
         <v>-5</v>
       </c>
       <c r="X34" s="27">
         <v>6</v>
       </c>
       <c r="Y34" s="27">
         <v>4</v>
       </c>
-      <c r="Z34" s="107">
+      <c r="Z34" s="108">
         <v>1</v>
       </c>
       <c r="AA34" s="18">
         <v>1</v>
       </c>
       <c r="AB34" s="19">
         <v>-9</v>
       </c>
       <c r="AC34" s="27">
         <v>2</v>
       </c>
       <c r="AD34" s="3">
         <v>-3</v>
       </c>
       <c r="AE34" s="3">
         <v>-7</v>
       </c>
       <c r="AF34" s="3">
         <v>-2</v>
       </c>
       <c r="AG34" s="3">
         <v>-5</v>
       </c>
       <c r="AH34" s="3" t="s">
         <v>13</v>
@@ -21416,88 +21586,91 @@
         <v>1</v>
       </c>
       <c r="AX34" s="34">
         <v>1</v>
       </c>
       <c r="AY34" s="29">
         <v>-1</v>
       </c>
       <c r="AZ34" s="29">
         <v>-1</v>
       </c>
       <c r="BA34" s="27">
         <v>1</v>
       </c>
       <c r="BB34" s="29">
         <v>2</v>
       </c>
       <c r="BC34" s="3">
         <v>1</v>
       </c>
       <c r="BD34" s="3">
         <v>-8</v>
       </c>
       <c r="BE34" s="29" t="s">
         <v>13</v>
+      </c>
+      <c r="BF34" s="1">
+        <v>2</v>
       </c>
       <c r="BH34" s="3"/>
       <c r="BJ34" s="34"/>
       <c r="BK34" s="61"/>
       <c r="BL34" s="27"/>
       <c r="BM34" s="27"/>
       <c r="BN34" s="3"/>
       <c r="BW34" s="61"/>
       <c r="BX34" s="27"/>
       <c r="BY34" s="27"/>
       <c r="BZ34" s="3"/>
       <c r="CL34" s="30"/>
       <c r="CM34" s="30"/>
       <c r="CN34" s="30"/>
       <c r="CO34" s="30"/>
       <c r="CP34" s="30"/>
       <c r="CQ34" s="30"/>
       <c r="CR34" s="30"/>
       <c r="CS34" s="30"/>
       <c r="CT34" s="30"/>
       <c r="CU34" s="30"/>
       <c r="CV34" s="30"/>
       <c r="CW34" s="30"/>
       <c r="CX34" s="30"/>
       <c r="CY34" s="30"/>
       <c r="CZ34" s="30"/>
       <c r="DA34" s="30"/>
       <c r="DB34" s="30"/>
       <c r="DC34" s="30"/>
       <c r="DD34" s="30"/>
       <c r="DE34" s="30"/>
       <c r="DF34" s="30"/>
     </row>
     <row r="35" spans="1:110" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="30" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B35" s="112" t="s">
+        <v>91</v>
+      </c>
+      <c r="B35" s="113" t="s">
         <v>28</v>
       </c>
       <c r="C35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="I35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="J35" s="18" t="s">
         <v>13</v>
@@ -21621,90 +21794,92 @@
       </c>
       <c r="AX35" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY35" s="29">
         <v>1</v>
       </c>
       <c r="AZ35" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BA35" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BB35" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BC35" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BD35" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BE35" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="BF35" s="3"/>
+      <c r="BF35" s="29" t="s">
+        <v>13</v>
+      </c>
       <c r="BG35" s="3"/>
       <c r="BH35" s="3"/>
       <c r="BI35" s="3"/>
       <c r="BJ35" s="31"/>
       <c r="BK35" s="61"/>
       <c r="BL35" s="29"/>
       <c r="BM35" s="27"/>
       <c r="BN35" s="3"/>
       <c r="BW35" s="61"/>
       <c r="BX35" s="29"/>
       <c r="BY35" s="27"/>
       <c r="BZ35" s="3"/>
       <c r="CL35" s="30"/>
       <c r="CM35" s="30"/>
       <c r="CN35" s="30"/>
       <c r="CO35" s="30"/>
       <c r="CP35" s="30"/>
       <c r="CQ35" s="30"/>
       <c r="CR35" s="30"/>
       <c r="CS35" s="30"/>
       <c r="CT35" s="30"/>
       <c r="CU35" s="30"/>
       <c r="CV35" s="30"/>
       <c r="CW35" s="30"/>
       <c r="CX35" s="30"/>
       <c r="CY35" s="30"/>
       <c r="CZ35" s="30"/>
       <c r="DA35" s="30"/>
       <c r="DB35" s="30"/>
       <c r="DC35" s="30"/>
       <c r="DD35" s="30"/>
       <c r="DE35" s="30"/>
       <c r="DF35" s="30"/>
     </row>
     <row r="36" spans="1:110" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="30" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B36" s="112" t="s">
+        <v>92</v>
+      </c>
+      <c r="B36" s="113" t="s">
         <v>21</v>
       </c>
       <c r="C36" s="18">
         <v>-1</v>
       </c>
       <c r="D36" s="19" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="18">
         <v>-3</v>
       </c>
       <c r="G36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="I36" s="19" t="s">
         <v>13</v>
       </c>
       <c r="J36" s="32" t="s">
         <v>13</v>
@@ -21732,51 +21907,51 @@
       </c>
       <c r="R36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X36" s="27" t="s">
         <v>13</v>
       </c>
       <c r="Y36" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="Z36" s="107" t="s">
+      <c r="Z36" s="108" t="s">
         <v>13</v>
       </c>
       <c r="AA36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB36" s="19" t="s">
         <v>13</v>
       </c>
       <c r="AC36" s="27" t="s">
         <v>13</v>
       </c>
       <c r="AD36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH36" s="3" t="s">
         <v>13</v>
@@ -21826,91 +22001,94 @@
       <c r="AW36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AX36" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY36" s="29" t="s">
         <v>13</v>
       </c>
       <c r="AZ36" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BA36" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BB36" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BC36" s="3">
         <v>-1</v>
       </c>
       <c r="BD36" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BE36" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="BF36" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BG36" s="3"/>
       <c r="BH36" s="3"/>
       <c r="BI36" s="3"/>
       <c r="BJ36" s="31"/>
       <c r="BK36" s="61"/>
       <c r="BL36" s="29"/>
       <c r="BM36" s="27"/>
       <c r="BN36" s="3"/>
       <c r="BW36" s="61"/>
       <c r="BX36" s="29"/>
       <c r="BY36" s="27"/>
       <c r="BZ36" s="3"/>
       <c r="CL36" s="30"/>
       <c r="CM36" s="30"/>
       <c r="CN36" s="30"/>
       <c r="CO36" s="30"/>
       <c r="CP36" s="30"/>
       <c r="CQ36" s="30"/>
       <c r="CR36" s="30"/>
       <c r="CS36" s="30"/>
       <c r="CT36" s="30"/>
       <c r="CU36" s="30"/>
       <c r="CV36" s="30"/>
       <c r="CW36" s="30"/>
       <c r="CX36" s="30"/>
       <c r="CY36" s="30"/>
       <c r="CZ36" s="30"/>
       <c r="DA36" s="30"/>
       <c r="DB36" s="30"/>
       <c r="DC36" s="30"/>
       <c r="DD36" s="30"/>
       <c r="DE36" s="30"/>
       <c r="DF36" s="30"/>
     </row>
     <row r="37" spans="1:110" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="30" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B37" s="112" t="s">
+        <v>93</v>
+      </c>
+      <c r="B37" s="113" t="s">
         <v>22</v>
       </c>
       <c r="C37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D37" s="19">
         <v>2</v>
       </c>
       <c r="E37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H37" s="18">
         <v>-1</v>
       </c>
       <c r="I37" s="19" t="s">
         <v>13</v>
       </c>
       <c r="J37" s="32" t="s">
         <v>13</v>
@@ -22034,90 +22212,92 @@
       </c>
       <c r="AX37" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY37" s="29" t="s">
         <v>13</v>
       </c>
       <c r="AZ37" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BA37" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BB37" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BC37" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BD37" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BE37" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="BF37" s="3"/>
+      <c r="BF37" s="29" t="s">
+        <v>13</v>
+      </c>
       <c r="BG37" s="3"/>
       <c r="BH37" s="3"/>
       <c r="BI37" s="3"/>
       <c r="BJ37" s="31"/>
       <c r="BK37" s="61"/>
       <c r="BL37" s="29"/>
       <c r="BM37" s="27"/>
       <c r="BN37" s="3"/>
       <c r="BW37" s="61"/>
       <c r="BX37" s="29"/>
       <c r="BY37" s="27"/>
       <c r="BZ37" s="3"/>
       <c r="CL37" s="30"/>
       <c r="CM37" s="30"/>
       <c r="CN37" s="30"/>
       <c r="CO37" s="30"/>
       <c r="CP37" s="30"/>
       <c r="CQ37" s="30"/>
       <c r="CR37" s="30"/>
       <c r="CS37" s="30"/>
       <c r="CT37" s="30"/>
       <c r="CU37" s="30"/>
       <c r="CV37" s="30"/>
       <c r="CW37" s="30"/>
       <c r="CX37" s="30"/>
       <c r="CY37" s="30"/>
       <c r="CZ37" s="30"/>
       <c r="DA37" s="30"/>
       <c r="DB37" s="30"/>
       <c r="DC37" s="30"/>
       <c r="DD37" s="30"/>
       <c r="DE37" s="30"/>
       <c r="DF37" s="30"/>
     </row>
     <row r="38" spans="1:110" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="30" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B38" s="112" t="s">
+        <v>94</v>
+      </c>
+      <c r="B38" s="113" t="s">
         <v>29</v>
       </c>
       <c r="C38" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D38" s="18" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H38" s="18" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="18" t="s">
         <v>13</v>
       </c>
       <c r="J38" s="18" t="s">
         <v>13</v>
@@ -22241,90 +22421,92 @@
       </c>
       <c r="AX38" s="31" t="s">
         <v>13</v>
       </c>
       <c r="AY38" s="29" t="s">
         <v>13</v>
       </c>
       <c r="AZ38" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BA38" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BB38" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BC38" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BD38" s="29" t="s">
         <v>13</v>
       </c>
       <c r="BE38" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="BF38" s="3"/>
+      <c r="BF38" s="29" t="s">
+        <v>13</v>
+      </c>
       <c r="BG38" s="3"/>
       <c r="BH38" s="3"/>
       <c r="BI38" s="3"/>
       <c r="BJ38" s="31"/>
       <c r="BK38" s="61"/>
       <c r="BL38" s="29"/>
       <c r="BM38" s="27"/>
       <c r="BN38" s="3"/>
       <c r="BW38" s="61"/>
       <c r="BX38" s="29"/>
       <c r="BY38" s="27"/>
       <c r="BZ38" s="3"/>
       <c r="CL38" s="30"/>
       <c r="CM38" s="30"/>
       <c r="CN38" s="30"/>
       <c r="CO38" s="30"/>
       <c r="CP38" s="30"/>
       <c r="CQ38" s="30"/>
       <c r="CR38" s="30"/>
       <c r="CS38" s="30"/>
       <c r="CT38" s="30"/>
       <c r="CU38" s="30"/>
       <c r="CV38" s="30"/>
       <c r="CW38" s="30"/>
       <c r="CX38" s="30"/>
       <c r="CY38" s="30"/>
       <c r="CZ38" s="30"/>
       <c r="DA38" s="30"/>
       <c r="DB38" s="30"/>
       <c r="DC38" s="30"/>
       <c r="DD38" s="30"/>
       <c r="DE38" s="30"/>
       <c r="DF38" s="30"/>
     </row>
     <row r="39" spans="1:110" s="38" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="38" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B39" s="115" t="s">
+        <v>95</v>
+      </c>
+      <c r="B39" s="116" t="s">
         <v>23</v>
       </c>
       <c r="C39" s="52">
         <v>3</v>
       </c>
       <c r="D39" s="53">
         <v>3</v>
       </c>
       <c r="E39" s="52">
         <v>2</v>
       </c>
       <c r="F39" s="52">
         <v>-2</v>
       </c>
       <c r="G39" s="52" t="s">
         <v>13</v>
       </c>
       <c r="H39" s="52" t="s">
         <v>13</v>
       </c>
       <c r="I39" s="53">
         <v>4</v>
       </c>
       <c r="J39" s="53" t="s">
         <v>13</v>
@@ -22447,50 +22629,53 @@
         <v>4</v>
       </c>
       <c r="AX39" s="67">
         <v>1</v>
       </c>
       <c r="AY39" s="52">
         <v>5</v>
       </c>
       <c r="AZ39" s="52">
         <v>1</v>
       </c>
       <c r="BA39" s="38">
         <v>2</v>
       </c>
       <c r="BB39" s="52" t="s">
         <v>13</v>
       </c>
       <c r="BC39" s="4">
         <v>1</v>
       </c>
       <c r="BD39" s="52" t="s">
         <v>13</v>
       </c>
       <c r="BE39" s="52" t="s">
         <v>13</v>
+      </c>
+      <c r="BF39" s="38">
+        <v>-1</v>
       </c>
       <c r="BG39" s="4"/>
       <c r="BH39" s="4"/>
       <c r="BJ39" s="67"/>
       <c r="BK39" s="62"/>
       <c r="BN39" s="4"/>
       <c r="BW39" s="62"/>
       <c r="BZ39" s="4"/>
       <c r="CL39" s="30"/>
       <c r="CM39" s="30"/>
       <c r="CN39" s="30"/>
       <c r="CO39" s="30"/>
       <c r="CP39" s="30"/>
       <c r="CQ39" s="30"/>
       <c r="CR39" s="30"/>
       <c r="CS39" s="30"/>
       <c r="CT39" s="30"/>
       <c r="CU39" s="30"/>
       <c r="CV39" s="30"/>
       <c r="CW39" s="30"/>
       <c r="CX39" s="30"/>
       <c r="CY39" s="30"/>
       <c r="CZ39" s="30"/>
       <c r="DA39" s="30"/>
       <c r="DB39" s="30"/>