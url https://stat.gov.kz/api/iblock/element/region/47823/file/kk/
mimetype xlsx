--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -1,69 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12720"/>
+    <workbookView xWindow="120" yWindow="4680" windowWidth="28725" windowHeight="7455"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Көші-қон айырымы" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3212" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2763" uniqueCount="33">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -111,103 +107,64 @@
   <si>
     <t>Көкпекті ауданы</t>
   </si>
   <si>
     <t>Үржар ауданы</t>
   </si>
   <si>
     <t>қала халқы</t>
   </si>
   <si>
     <t>ауыл халқы</t>
   </si>
   <si>
     <t>Абай облысы</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>Жаңасемей  ауданы</t>
   </si>
   <si>
     <t>Мақаншы ауданы</t>
   </si>
   <si>
-    <t>1-</t>
+    <t xml:space="preserve">                                                                                                                                                                                                                                   Абай  облысы  халқының  сыртқы  көші-қон айырымы </t>
   </si>
   <si>
-    <r>
-[...11 lines deleted...]
-    </r>
+    <t xml:space="preserve">                                                                                                                                                                                                                                                   Абай облысынан кеткендер сыртқы  көші-қон саны</t>
   </si>
   <si>
-    <r>
-[...26 lines deleted...]
-    </r>
+    <t xml:space="preserve">                                                                                                                                                                                                                                                        Абай  облысына келгендер сыртқы  көші-қон саны</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -239,57 +196,50 @@
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-[...5 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -436,51 +386,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="101">
+  <cellXfs count="99">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -497,53 +447,50 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -571,56 +518,50 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -700,301 +641,73 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-</file>
-[...229 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1239,270 +952,248 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A6:DE47"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2:N2"/>
-      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
+      <selection pane="bottomLeft" activeCell="AQ16" sqref="AQ16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.140625" style="1" customWidth="1"/>
     <col min="2" max="8" width="9.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="12" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="13" max="13" width="0" style="32" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="0" style="31" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="13.140625" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="24" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="25" max="25" width="0" style="32" hidden="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="37" max="37" width="9.140625" style="32"/>
+    <col min="25" max="25" width="0" style="31" hidden="1" customWidth="1"/>
+    <col min="26" max="33" width="9.140625" style="1"/>
+    <col min="34" max="34" width="8.5703125" style="1" customWidth="1"/>
+    <col min="35" max="35" width="8.7109375" style="1" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" style="1"/>
+    <col min="37" max="37" width="9.140625" style="31" customWidth="1"/>
     <col min="38" max="38" width="10.28515625" style="1" customWidth="1"/>
     <col min="39" max="39" width="11" style="1" customWidth="1"/>
-    <col min="40" max="49" width="9.140625" style="1"/>
+    <col min="40" max="40" width="9.140625" style="1"/>
+    <col min="41" max="41" width="9.7109375" style="1" customWidth="1"/>
+    <col min="42" max="42" width="9.42578125" style="1" customWidth="1"/>
+    <col min="43" max="49" width="9.140625" style="1"/>
     <col min="50" max="73" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="74" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:109" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...50 lines deleted...]
-      <c r="AW6" s="71"/>
+    <row r="6" spans="1:109" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="68" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="68"/>
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="68"/>
+      <c r="W6" s="31"/>
+      <c r="X6" s="31"/>
+      <c r="AI6" s="74"/>
+      <c r="AJ6" s="74"/>
+      <c r="AK6" s="74"/>
+      <c r="AL6" s="74"/>
+      <c r="AM6" s="75"/>
     </row>
-    <row r="7" spans="1:109" s="69" customFormat="1" ht="8.4499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="AW7" s="43" t="s">
+    <row r="7" spans="1:109" s="66" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AK7" s="67"/>
+      <c r="AL7" s="67"/>
+      <c r="AW7" s="42" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A8" s="93"/>
-      <c r="B8" s="95">
+      <c r="A8" s="90"/>
+      <c r="B8" s="92">
         <v>2022</v>
       </c>
-      <c r="C8" s="96"/>
-[...16 lines deleted...]
-      <c r="T8" s="90">
+      <c r="C8" s="93"/>
+      <c r="D8" s="93"/>
+      <c r="E8" s="93"/>
+      <c r="F8" s="93"/>
+      <c r="G8" s="93"/>
+      <c r="H8" s="93"/>
+      <c r="I8" s="93"/>
+      <c r="J8" s="93"/>
+      <c r="K8" s="93"/>
+      <c r="L8" s="93"/>
+      <c r="M8" s="94"/>
+      <c r="N8" s="86"/>
+      <c r="O8" s="86"/>
+      <c r="P8" s="86"/>
+      <c r="Q8" s="86"/>
+      <c r="R8" s="86"/>
+      <c r="S8" s="86"/>
+      <c r="T8" s="87">
         <v>2023</v>
       </c>
-      <c r="U8" s="90"/>
-[...24 lines deleted...]
-      <c r="AR8" s="90">
+      <c r="U8" s="87"/>
+      <c r="V8" s="87"/>
+      <c r="W8" s="86"/>
+      <c r="X8" s="86"/>
+      <c r="Y8" s="89"/>
+      <c r="Z8" s="86"/>
+      <c r="AA8" s="86"/>
+      <c r="AB8" s="86"/>
+      <c r="AC8" s="86"/>
+      <c r="AD8" s="86"/>
+      <c r="AE8" s="86"/>
+      <c r="AF8" s="87">
         <v>2025</v>
       </c>
-      <c r="AS8" s="90"/>
-[...10 lines deleted...]
-      <c r="BD8" s="90">
+      <c r="AG8" s="87"/>
+      <c r="AH8" s="87"/>
+      <c r="AI8" s="86"/>
+      <c r="AJ8" s="86"/>
+      <c r="AK8" s="95"/>
+      <c r="AL8" s="96"/>
+      <c r="AM8" s="86"/>
+      <c r="AN8" s="86"/>
+      <c r="AO8" s="86"/>
+      <c r="AP8" s="86"/>
+      <c r="AQ8" s="86"/>
+      <c r="AR8" s="87">
         <v>2026</v>
       </c>
-      <c r="BE8" s="90"/>
-[...10 lines deleted...]
-      <c r="BP8" s="90">
+      <c r="AS8" s="87"/>
+      <c r="AT8" s="87"/>
+      <c r="AU8" s="86"/>
+      <c r="AV8" s="86"/>
+      <c r="AW8" s="89"/>
+      <c r="AX8" s="88"/>
+      <c r="AY8" s="86"/>
+      <c r="AZ8" s="86"/>
+      <c r="BA8" s="86"/>
+      <c r="BB8" s="86"/>
+      <c r="BC8" s="86"/>
+      <c r="BD8" s="87">
+        <v>2026</v>
+      </c>
+      <c r="BE8" s="87"/>
+      <c r="BF8" s="87"/>
+      <c r="BG8" s="86"/>
+      <c r="BH8" s="86"/>
+      <c r="BI8" s="89"/>
+      <c r="BJ8" s="88"/>
+      <c r="BK8" s="86"/>
+      <c r="BL8" s="86"/>
+      <c r="BM8" s="86"/>
+      <c r="BN8" s="86"/>
+      <c r="BO8" s="86"/>
+      <c r="BP8" s="87">
         <v>2027</v>
       </c>
-      <c r="BQ8" s="90"/>
-[...35 lines deleted...]
-      <c r="DA8" s="32"/>
+      <c r="BQ8" s="87"/>
+      <c r="BR8" s="87"/>
+      <c r="BS8" s="86"/>
+      <c r="BT8" s="86"/>
+      <c r="BU8" s="86"/>
+      <c r="BV8" s="31"/>
+      <c r="BW8" s="31"/>
+      <c r="BX8" s="31"/>
+      <c r="BY8" s="31"/>
+      <c r="BZ8" s="31"/>
+      <c r="CA8" s="31"/>
+      <c r="CB8" s="31"/>
+      <c r="CC8" s="31"/>
+      <c r="CD8" s="31"/>
+      <c r="CE8" s="31"/>
+      <c r="CF8" s="31"/>
+      <c r="CG8" s="31"/>
+      <c r="CH8" s="31"/>
+      <c r="CI8" s="31"/>
+      <c r="CJ8" s="31"/>
+      <c r="CK8" s="31"/>
+      <c r="CL8" s="31"/>
+      <c r="CM8" s="31"/>
+      <c r="CN8" s="31"/>
+      <c r="CO8" s="31"/>
+      <c r="CP8" s="31"/>
+      <c r="CQ8" s="31"/>
+      <c r="CR8" s="31"/>
+      <c r="CS8" s="31"/>
+      <c r="CT8" s="31"/>
+      <c r="CU8" s="31"/>
+      <c r="CV8" s="31"/>
+      <c r="CW8" s="31"/>
+      <c r="CX8" s="31"/>
+      <c r="CY8" s="31"/>
+      <c r="CZ8" s="31"/>
+      <c r="DA8" s="31"/>
     </row>
     <row r="9" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A9" s="94"/>
+      <c r="A9" s="91"/>
       <c r="B9" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>8</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I9" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J9" s="7" t="s">
@@ -1600,6664 +1291,6142 @@
       </c>
       <c r="AO9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AP9" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AQ9" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AR9" s="11" t="s">
         <v>9</v>
       </c>
       <c r="AS9" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AT9" s="11" t="s">
         <v>2</v>
       </c>
       <c r="AU9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AV9" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="AW9" s="80" t="s">
+      <c r="AW9" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="AX9" s="81" t="s">
+      <c r="AX9" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="AY9" s="82" t="s">
+      <c r="AY9" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="AZ9" s="83" t="s">
+      <c r="AZ9" s="80" t="s">
         <v>5</v>
       </c>
-      <c r="BA9" s="84" t="s">
+      <c r="BA9" s="81" t="s">
         <v>6</v>
       </c>
-      <c r="BB9" s="84" t="s">
+      <c r="BB9" s="81" t="s">
         <v>7</v>
       </c>
-      <c r="BC9" s="84" t="s">
+      <c r="BC9" s="81" t="s">
         <v>8</v>
       </c>
-      <c r="BD9" s="84" t="s">
+      <c r="BD9" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="BE9" s="84" t="s">
-[...2 lines deleted...]
-      <c r="BF9" s="84" t="s">
+      <c r="BE9" s="81" t="s">
+        <v>1</v>
+      </c>
+      <c r="BF9" s="81" t="s">
         <v>2</v>
       </c>
-      <c r="BG9" s="84" t="s">
+      <c r="BG9" s="81" t="s">
         <v>10</v>
       </c>
-      <c r="BH9" s="84" t="s">
+      <c r="BH9" s="81" t="s">
         <v>11</v>
       </c>
-      <c r="BI9" s="80" t="s">
+      <c r="BI9" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="BJ9" s="81" t="s">
+      <c r="BJ9" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="BK9" s="82" t="s">
+      <c r="BK9" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="BL9" s="83" t="s">
+      <c r="BL9" s="80" t="s">
         <v>5</v>
       </c>
-      <c r="BM9" s="84" t="s">
+      <c r="BM9" s="81" t="s">
         <v>6</v>
       </c>
-      <c r="BN9" s="84" t="s">
+      <c r="BN9" s="81" t="s">
         <v>7</v>
       </c>
-      <c r="BO9" s="84" t="s">
+      <c r="BO9" s="81" t="s">
         <v>8</v>
       </c>
-      <c r="BP9" s="84" t="s">
+      <c r="BP9" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="BQ9" s="84" t="s">
-[...2 lines deleted...]
-      <c r="BR9" s="84" t="s">
+      <c r="BQ9" s="81" t="s">
+        <v>1</v>
+      </c>
+      <c r="BR9" s="81" t="s">
         <v>2</v>
       </c>
-      <c r="BS9" s="84" t="s">
+      <c r="BS9" s="81" t="s">
         <v>10</v>
       </c>
-      <c r="BT9" s="84" t="s">
+      <c r="BT9" s="81" t="s">
         <v>11</v>
       </c>
-      <c r="BU9" s="84" t="s">
+      <c r="BU9" s="81" t="s">
         <v>12</v>
       </c>
-      <c r="BV9" s="32"/>
-[...34 lines deleted...]
-      <c r="DE9" s="32"/>
+      <c r="BV9" s="31"/>
+      <c r="BW9" s="31"/>
+      <c r="BX9" s="31"/>
+      <c r="BY9" s="31"/>
+      <c r="BZ9" s="31"/>
+      <c r="CA9" s="31"/>
+      <c r="CB9" s="31"/>
+      <c r="CC9" s="31"/>
+      <c r="CD9" s="31"/>
+      <c r="CE9" s="31"/>
+      <c r="CF9" s="31"/>
+      <c r="CG9" s="31"/>
+      <c r="CH9" s="31"/>
+      <c r="CI9" s="31"/>
+      <c r="CJ9" s="31"/>
+      <c r="CK9" s="31"/>
+      <c r="CL9" s="31"/>
+      <c r="CM9" s="31"/>
+      <c r="CN9" s="31"/>
+      <c r="CO9" s="31"/>
+      <c r="CP9" s="31"/>
+      <c r="CQ9" s="31"/>
+      <c r="CR9" s="31"/>
+      <c r="CS9" s="31"/>
+      <c r="CT9" s="31"/>
+      <c r="CU9" s="31"/>
+      <c r="CV9" s="31"/>
+      <c r="CW9" s="31"/>
+      <c r="CX9" s="31"/>
+      <c r="CY9" s="31"/>
+      <c r="CZ9" s="31"/>
+      <c r="DA9" s="31"/>
+      <c r="DB9" s="31"/>
+      <c r="DC9" s="31"/>
+      <c r="DD9" s="31"/>
+      <c r="DE9" s="31"/>
     </row>
     <row r="10" spans="1:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="12"/>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
       <c r="G10" s="14"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="15" t="s">
         <v>27</v>
       </c>
       <c r="N10" s="13"/>
       <c r="O10" s="13"/>
       <c r="P10" s="14"/>
       <c r="Q10" s="14"/>
       <c r="R10" s="14"/>
       <c r="S10" s="14"/>
       <c r="T10" s="14"/>
       <c r="U10" s="14"/>
       <c r="V10" s="14"/>
       <c r="W10" s="14"/>
       <c r="X10" s="14"/>
       <c r="Y10" s="16"/>
-      <c r="AI10" s="32"/>
-[...1 lines deleted...]
-      <c r="AK10" s="72" t="s">
+      <c r="AI10" s="31"/>
+      <c r="AJ10" s="31"/>
+      <c r="AK10" s="69" t="s">
         <v>27</v>
       </c>
-      <c r="AW10" s="32"/>
-[...59 lines deleted...]
-      <c r="DE10" s="32"/>
+      <c r="AW10" s="31"/>
+      <c r="AX10" s="31"/>
+      <c r="AY10" s="31"/>
+      <c r="AZ10" s="31"/>
+      <c r="BA10" s="31"/>
+      <c r="BB10" s="31"/>
+      <c r="BC10" s="31"/>
+      <c r="BD10" s="31"/>
+      <c r="BE10" s="31"/>
+      <c r="BF10" s="31"/>
+      <c r="BG10" s="31"/>
+      <c r="BH10" s="31"/>
+      <c r="BI10" s="31"/>
+      <c r="BJ10" s="31"/>
+      <c r="BK10" s="31"/>
+      <c r="BL10" s="31"/>
+      <c r="BM10" s="31"/>
+      <c r="BN10" s="31"/>
+      <c r="BO10" s="31"/>
+      <c r="BP10" s="31"/>
+      <c r="BQ10" s="31"/>
+      <c r="BR10" s="31"/>
+      <c r="BS10" s="31"/>
+      <c r="BT10" s="31"/>
+      <c r="BU10" s="31"/>
+      <c r="BV10" s="31"/>
+      <c r="BW10" s="31"/>
+      <c r="BX10" s="31"/>
+      <c r="BY10" s="31"/>
+      <c r="BZ10" s="31"/>
+      <c r="CA10" s="31"/>
+      <c r="CB10" s="31"/>
+      <c r="CC10" s="31"/>
+      <c r="CD10" s="31"/>
+      <c r="CE10" s="31"/>
+      <c r="CF10" s="31"/>
+      <c r="CG10" s="31"/>
+      <c r="CH10" s="31"/>
+      <c r="CI10" s="31"/>
+      <c r="CJ10" s="31"/>
+      <c r="CK10" s="31"/>
+      <c r="CL10" s="31"/>
+      <c r="CM10" s="31"/>
+      <c r="CN10" s="31"/>
+      <c r="CO10" s="31"/>
+      <c r="CP10" s="31"/>
+      <c r="CQ10" s="31"/>
+      <c r="CR10" s="31"/>
+      <c r="CS10" s="31"/>
+      <c r="CT10" s="31"/>
+      <c r="CU10" s="31"/>
+      <c r="CV10" s="31"/>
+      <c r="CW10" s="31"/>
+      <c r="CX10" s="31"/>
+      <c r="CY10" s="31"/>
+      <c r="CZ10" s="31"/>
+      <c r="DA10" s="31"/>
+      <c r="DB10" s="31"/>
+      <c r="DC10" s="31"/>
+      <c r="DD10" s="31"/>
+      <c r="DE10" s="31"/>
     </row>
-    <row r="11" spans="1:109" s="25" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:109" s="24" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="31">
+      <c r="B11" s="30">
         <v>9</v>
       </c>
-      <c r="C11" s="34">
-[...2 lines deleted...]
-      <c r="D11" s="31">
+      <c r="C11" s="33">
+        <v>13</v>
+      </c>
+      <c r="D11" s="30">
         <v>7</v>
       </c>
-      <c r="E11" s="31">
+      <c r="E11" s="30">
         <v>6</v>
       </c>
-      <c r="F11" s="31">
+      <c r="F11" s="30">
         <v>21</v>
       </c>
-      <c r="G11" s="31">
+      <c r="G11" s="30">
         <v>5</v>
       </c>
-      <c r="H11" s="34">
+      <c r="H11" s="33">
         <v>27</v>
       </c>
-      <c r="I11" s="34">
+      <c r="I11" s="33">
         <v>7</v>
       </c>
-      <c r="J11" s="34">
+      <c r="J11" s="33">
         <v>5</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="41">
         <v>27</v>
       </c>
-      <c r="L11" s="34">
+      <c r="L11" s="33">
         <v>32</v>
       </c>
-      <c r="M11" s="28">
+      <c r="M11" s="27">
         <v>12</v>
       </c>
       <c r="N11" s="19">
         <v>29</v>
       </c>
       <c r="O11" s="19">
         <v>14</v>
       </c>
       <c r="P11" s="19">
         <v>18</v>
       </c>
       <c r="Q11" s="18">
         <v>14</v>
       </c>
       <c r="R11" s="18">
         <v>6</v>
       </c>
       <c r="S11" s="18">
         <v>11</v>
       </c>
       <c r="T11" s="18">
         <v>8</v>
       </c>
       <c r="U11" s="18">
         <v>8</v>
       </c>
       <c r="V11" s="18">
         <v>16</v>
       </c>
-      <c r="W11" s="54">
+      <c r="W11" s="51">
         <v>20</v>
       </c>
-      <c r="X11" s="54">
+      <c r="X11" s="51">
         <v>12</v>
       </c>
-      <c r="Y11" s="52">
+      <c r="Y11" s="51">
         <v>12</v>
       </c>
-      <c r="Z11" s="18">
-[...8 lines deleted...]
-      <c r="AC11" s="1">
+      <c r="Z11" s="31">
+        <v>5</v>
+      </c>
+      <c r="AA11" s="1">
+        <v>8</v>
+      </c>
+      <c r="AB11" s="3">
         <v>3</v>
       </c>
-      <c r="AD11" s="1">
-[...8 lines deleted...]
-      <c r="AG11" s="3">
+      <c r="AC11" s="3">
+        <v>11</v>
+      </c>
+      <c r="AD11" s="42">
+        <v>11</v>
+      </c>
+      <c r="AE11" s="31">
+        <v>10</v>
+      </c>
+      <c r="AF11" s="42">
+        <v>25</v>
+      </c>
+      <c r="AG11" s="31">
+        <v>23</v>
+      </c>
+      <c r="AH11" s="31">
+        <v>7</v>
+      </c>
+      <c r="AI11" s="31">
+        <v>23</v>
+      </c>
+      <c r="AJ11" s="31">
+        <v>29</v>
+      </c>
+      <c r="AK11" s="35">
+        <v>20</v>
+      </c>
+      <c r="AL11" s="31">
+        <v>36</v>
+      </c>
+      <c r="AM11" s="31">
+        <v>9</v>
+      </c>
+      <c r="AN11" s="42">
         <v>15</v>
       </c>
-      <c r="AH11" s="3">
-[...20 lines deleted...]
-      <c r="AO11" s="3">
+      <c r="AO11" s="42">
         <v>11</v>
       </c>
-      <c r="AP11" s="43">
-[...23 lines deleted...]
-      <c r="AX11" s="64"/>
+      <c r="AP11" s="42"/>
+      <c r="AQ11" s="31"/>
+      <c r="AR11" s="42"/>
+      <c r="AS11" s="31"/>
+      <c r="AT11" s="31"/>
+      <c r="AU11" s="31"/>
+      <c r="AV11" s="31"/>
+      <c r="AW11" s="35"/>
+      <c r="AX11" s="61"/>
       <c r="AY11" s="1"/>
       <c r="AZ11" s="3"/>
       <c r="BA11" s="3"/>
-      <c r="BJ11" s="64"/>
+      <c r="BJ11" s="61"/>
       <c r="BK11" s="1"/>
       <c r="BL11" s="3"/>
       <c r="BM11" s="3"/>
       <c r="BV11" s="17"/>
       <c r="BW11" s="17"/>
       <c r="BX11" s="17"/>
       <c r="BY11" s="17"/>
       <c r="BZ11" s="17"/>
       <c r="CA11" s="17"/>
       <c r="CB11" s="17"/>
       <c r="CC11" s="17"/>
       <c r="CD11" s="17"/>
       <c r="CE11" s="17"/>
       <c r="CF11" s="17"/>
       <c r="CG11" s="17"/>
       <c r="CH11" s="17"/>
       <c r="CI11" s="17"/>
       <c r="CJ11" s="17"/>
       <c r="CK11" s="17"/>
       <c r="CL11" s="17"/>
       <c r="CM11" s="17"/>
       <c r="CN11" s="17"/>
       <c r="CO11" s="17"/>
       <c r="CP11" s="17"/>
       <c r="CQ11" s="17"/>
       <c r="CR11" s="17"/>
       <c r="CS11" s="17"/>
       <c r="CT11" s="17"/>
       <c r="CU11" s="17"/>
       <c r="CV11" s="17"/>
       <c r="CW11" s="17"/>
       <c r="CX11" s="17"/>
       <c r="CY11" s="17"/>
       <c r="CZ11" s="17"/>
       <c r="DA11" s="17"/>
       <c r="DB11" s="17"/>
       <c r="DC11" s="17"/>
       <c r="DD11" s="17"/>
       <c r="DE11" s="17"/>
     </row>
     <row r="12" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A12" s="73" t="s">
+      <c r="A12" s="70" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="31">
+      <c r="B12" s="30">
         <v>5</v>
       </c>
-      <c r="C12" s="34">
+      <c r="C12" s="33">
         <v>3</v>
       </c>
-      <c r="D12" s="31">
+      <c r="D12" s="30">
         <v>3</v>
       </c>
-      <c r="E12" s="31">
+      <c r="E12" s="30">
         <v>2</v>
       </c>
-      <c r="F12" s="31">
+      <c r="F12" s="30">
         <v>21</v>
       </c>
-      <c r="G12" s="31">
-[...2 lines deleted...]
-      <c r="H12" s="34">
+      <c r="G12" s="30">
+        <v>1</v>
+      </c>
+      <c r="H12" s="33">
         <v>17</v>
       </c>
-      <c r="I12" s="34">
+      <c r="I12" s="33">
         <v>2</v>
       </c>
-      <c r="J12" s="34">
+      <c r="J12" s="33">
         <v>3</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="41">
         <v>20</v>
       </c>
-      <c r="L12" s="34">
+      <c r="L12" s="33">
         <v>20</v>
       </c>
-      <c r="M12" s="28">
+      <c r="M12" s="27">
         <v>11</v>
       </c>
       <c r="N12" s="19">
         <v>21</v>
       </c>
       <c r="O12" s="19">
         <v>9</v>
       </c>
       <c r="P12" s="19">
         <v>14</v>
       </c>
       <c r="Q12" s="18">
         <v>6</v>
       </c>
       <c r="R12" s="18">
         <v>2</v>
       </c>
       <c r="S12" s="18">
         <v>7</v>
       </c>
       <c r="T12" s="18">
         <v>6</v>
       </c>
       <c r="U12" s="18">
         <v>2</v>
       </c>
       <c r="V12" s="18">
         <v>5</v>
       </c>
-      <c r="W12" s="54">
+      <c r="W12" s="51">
         <v>5</v>
       </c>
-      <c r="X12" s="29" t="s">
-[...2 lines deleted...]
-      <c r="Y12" s="24">
+      <c r="X12" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y12" s="28">
         <v>6</v>
       </c>
-      <c r="Z12" s="18">
-[...12 lines deleted...]
-        <v>13</v>
+      <c r="Z12" s="31">
+        <v>5</v>
+      </c>
+      <c r="AA12" s="1">
+        <v>7</v>
+      </c>
+      <c r="AB12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD12" s="3">
+        <v>9</v>
       </c>
       <c r="AE12" s="1">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>6</v>
+      </c>
+      <c r="AF12" s="3">
+        <v>14</v>
       </c>
       <c r="AG12" s="3">
         <v>10</v>
       </c>
-      <c r="AH12" s="3">
-[...11 lines deleted...]
-      <c r="AL12" s="64">
+      <c r="AH12" s="1">
         <v>5</v>
       </c>
+      <c r="AI12" s="1">
+        <v>16</v>
+      </c>
+      <c r="AJ12" s="1">
+        <v>21</v>
+      </c>
+      <c r="AK12" s="35">
+        <v>15</v>
+      </c>
+      <c r="AL12" s="1">
+        <v>19</v>
+      </c>
       <c r="AM12" s="1">
-        <v>7</v>
-[...7 lines deleted...]
-      <c r="AP12" s="3">
+        <v>8</v>
+      </c>
+      <c r="AN12" s="3">
+        <v>10</v>
+      </c>
+      <c r="AO12" s="3">
         <v>9</v>
       </c>
-      <c r="AQ12" s="1">
-[...20 lines deleted...]
-      <c r="AX12" s="64"/>
+      <c r="AP12" s="3"/>
+      <c r="AR12" s="3"/>
+      <c r="AS12" s="3"/>
+      <c r="AW12" s="35"/>
+      <c r="AX12" s="61"/>
       <c r="AZ12" s="3"/>
       <c r="BA12" s="3"/>
-      <c r="BJ12" s="64"/>
+      <c r="BJ12" s="61"/>
       <c r="BL12" s="3"/>
       <c r="BM12" s="3"/>
-      <c r="BV12" s="32"/>
-[...34 lines deleted...]
-      <c r="DE12" s="32"/>
+      <c r="BV12" s="31"/>
+      <c r="BW12" s="31"/>
+      <c r="BX12" s="31"/>
+      <c r="BY12" s="31"/>
+      <c r="BZ12" s="31"/>
+      <c r="CA12" s="31"/>
+      <c r="CB12" s="31"/>
+      <c r="CC12" s="31"/>
+      <c r="CD12" s="31"/>
+      <c r="CE12" s="31"/>
+      <c r="CF12" s="31"/>
+      <c r="CG12" s="31"/>
+      <c r="CH12" s="31"/>
+      <c r="CI12" s="31"/>
+      <c r="CJ12" s="31"/>
+      <c r="CK12" s="31"/>
+      <c r="CL12" s="31"/>
+      <c r="CM12" s="31"/>
+      <c r="CN12" s="31"/>
+      <c r="CO12" s="31"/>
+      <c r="CP12" s="31"/>
+      <c r="CQ12" s="31"/>
+      <c r="CR12" s="31"/>
+      <c r="CS12" s="31"/>
+      <c r="CT12" s="31"/>
+      <c r="CU12" s="31"/>
+      <c r="CV12" s="31"/>
+      <c r="CW12" s="31"/>
+      <c r="CX12" s="31"/>
+      <c r="CY12" s="31"/>
+      <c r="CZ12" s="31"/>
+      <c r="DA12" s="31"/>
+      <c r="DB12" s="31"/>
+      <c r="DC12" s="31"/>
+      <c r="DD12" s="31"/>
+      <c r="DE12" s="31"/>
     </row>
     <row r="13" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A13" s="73" t="s">
+      <c r="A13" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="34">
+      <c r="B13" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="33">
         <v>-1</v>
       </c>
-      <c r="D13" s="31">
-[...26 lines deleted...]
-      <c r="M13" s="28" t="s">
+      <c r="D13" s="30">
+        <v>1</v>
+      </c>
+      <c r="E13" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H13" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I13" s="33">
+        <v>1</v>
+      </c>
+      <c r="J13" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K13" s="41">
+        <v>1</v>
+      </c>
+      <c r="L13" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M13" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N13" s="19">
         <v>1</v>
       </c>
       <c r="O13" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P13" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q13" s="18">
         <v>3</v>
       </c>
       <c r="R13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S13" s="18">
         <v>2</v>
       </c>
       <c r="T13" s="19" t="s">
         <v>13</v>
       </c>
       <c r="U13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V13" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="W13" s="43" t="s">
-[...14 lines deleted...]
-      <c r="AB13" s="18">
+      <c r="W13" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="X13" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y13" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z13" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ13" s="1">
+        <v>-1</v>
+      </c>
+      <c r="AK13" s="35">
         <v>2</v>
       </c>
-      <c r="AC13" s="3" t="s">
-[...27 lines deleted...]
-        <v>13</v>
+      <c r="AL13" s="3">
+        <v>7</v>
       </c>
       <c r="AM13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO13" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP13" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX13" s="65"/>
+      <c r="AP13" s="3"/>
+      <c r="AQ13" s="3"/>
+      <c r="AR13" s="3"/>
+      <c r="AS13" s="3"/>
+      <c r="AT13" s="3"/>
+      <c r="AU13" s="3"/>
+      <c r="AW13" s="35"/>
+      <c r="AX13" s="62"/>
       <c r="AY13" s="3"/>
       <c r="AZ13" s="3"/>
       <c r="BA13" s="3"/>
-      <c r="BJ13" s="65"/>
+      <c r="BJ13" s="62"/>
       <c r="BK13" s="3"/>
       <c r="BL13" s="3"/>
       <c r="BM13" s="3"/>
-      <c r="BV13" s="32"/>
-[...34 lines deleted...]
-      <c r="DE13" s="32"/>
+      <c r="BV13" s="31"/>
+      <c r="BW13" s="31"/>
+      <c r="BX13" s="31"/>
+      <c r="BY13" s="31"/>
+      <c r="BZ13" s="31"/>
+      <c r="CA13" s="31"/>
+      <c r="CB13" s="31"/>
+      <c r="CC13" s="31"/>
+      <c r="CD13" s="31"/>
+      <c r="CE13" s="31"/>
+      <c r="CF13" s="31"/>
+      <c r="CG13" s="31"/>
+      <c r="CH13" s="31"/>
+      <c r="CI13" s="31"/>
+      <c r="CJ13" s="31"/>
+      <c r="CK13" s="31"/>
+      <c r="CL13" s="31"/>
+      <c r="CM13" s="31"/>
+      <c r="CN13" s="31"/>
+      <c r="CO13" s="31"/>
+      <c r="CP13" s="31"/>
+      <c r="CQ13" s="31"/>
+      <c r="CR13" s="31"/>
+      <c r="CS13" s="31"/>
+      <c r="CT13" s="31"/>
+      <c r="CU13" s="31"/>
+      <c r="CV13" s="31"/>
+      <c r="CW13" s="31"/>
+      <c r="CX13" s="31"/>
+      <c r="CY13" s="31"/>
+      <c r="CZ13" s="31"/>
+      <c r="DA13" s="31"/>
+      <c r="DB13" s="31"/>
+      <c r="DC13" s="31"/>
+      <c r="DD13" s="31"/>
+      <c r="DE13" s="31"/>
     </row>
     <row r="14" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A14" s="73" t="s">
+      <c r="A14" s="70" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="31" t="s">
-[...32 lines deleted...]
-      <c r="M14" s="28" t="s">
+      <c r="B14" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I14" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J14" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K14" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L14" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M14" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R14" s="18">
         <v>1</v>
       </c>
       <c r="S14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V14" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="W14" s="43" t="s">
-[...14 lines deleted...]
-      <c r="AB14" s="18" t="s">
+      <c r="W14" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="X14" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y14" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z14" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH14" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI14" s="32">
-[...8 lines deleted...]
-      <c r="AL14" s="65" t="s">
+      <c r="AI14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK14" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO14" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP14" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX14" s="65"/>
+      <c r="AP14" s="3"/>
+      <c r="AQ14" s="3"/>
+      <c r="AR14" s="3"/>
+      <c r="AS14" s="3"/>
+      <c r="AT14" s="3"/>
+      <c r="AU14" s="3"/>
+      <c r="AV14" s="3"/>
+      <c r="AW14" s="32"/>
+      <c r="AX14" s="62"/>
       <c r="AY14" s="3"/>
       <c r="AZ14" s="3"/>
       <c r="BA14" s="3"/>
-      <c r="BJ14" s="65"/>
+      <c r="BJ14" s="62"/>
       <c r="BK14" s="3"/>
       <c r="BL14" s="3"/>
       <c r="BM14" s="3"/>
-      <c r="BV14" s="32"/>
-[...34 lines deleted...]
-      <c r="DE14" s="32"/>
+      <c r="BV14" s="31"/>
+      <c r="BW14" s="31"/>
+      <c r="BX14" s="31"/>
+      <c r="BY14" s="31"/>
+      <c r="BZ14" s="31"/>
+      <c r="CA14" s="31"/>
+      <c r="CB14" s="31"/>
+      <c r="CC14" s="31"/>
+      <c r="CD14" s="31"/>
+      <c r="CE14" s="31"/>
+      <c r="CF14" s="31"/>
+      <c r="CG14" s="31"/>
+      <c r="CH14" s="31"/>
+      <c r="CI14" s="31"/>
+      <c r="CJ14" s="31"/>
+      <c r="CK14" s="31"/>
+      <c r="CL14" s="31"/>
+      <c r="CM14" s="31"/>
+      <c r="CN14" s="31"/>
+      <c r="CO14" s="31"/>
+      <c r="CP14" s="31"/>
+      <c r="CQ14" s="31"/>
+      <c r="CR14" s="31"/>
+      <c r="CS14" s="31"/>
+      <c r="CT14" s="31"/>
+      <c r="CU14" s="31"/>
+      <c r="CV14" s="31"/>
+      <c r="CW14" s="31"/>
+      <c r="CX14" s="31"/>
+      <c r="CY14" s="31"/>
+      <c r="CZ14" s="31"/>
+      <c r="DA14" s="31"/>
+      <c r="DB14" s="31"/>
+      <c r="DC14" s="31"/>
+      <c r="DD14" s="31"/>
+      <c r="DE14" s="31"/>
     </row>
     <row r="15" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A15" s="73" t="s">
+      <c r="A15" s="70" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="31" t="s">
-[...32 lines deleted...]
-      <c r="M15" s="28" t="s">
+      <c r="B15" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I15" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J15" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K15" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L15" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M15" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N15" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O15" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P15" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V15" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="W15" s="43" t="s">
-[...14 lines deleted...]
-      <c r="AB15" s="18" t="s">
+      <c r="W15" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="X15" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y15" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z15" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH15" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI15" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL15" s="65" t="s">
+      <c r="AI15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK15" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO15" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP15" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX15" s="65"/>
+      <c r="AP15" s="3"/>
+      <c r="AQ15" s="3"/>
+      <c r="AR15" s="3"/>
+      <c r="AS15" s="3"/>
+      <c r="AT15" s="3"/>
+      <c r="AU15" s="3"/>
+      <c r="AV15" s="3"/>
+      <c r="AW15" s="32"/>
+      <c r="AX15" s="62"/>
       <c r="AY15" s="3"/>
       <c r="AZ15" s="3"/>
       <c r="BA15" s="3"/>
-      <c r="BJ15" s="65"/>
+      <c r="BJ15" s="62"/>
       <c r="BK15" s="3"/>
       <c r="BL15" s="3"/>
       <c r="BM15" s="3"/>
-      <c r="BV15" s="32"/>
-[...34 lines deleted...]
-      <c r="DE15" s="32"/>
+      <c r="BV15" s="31"/>
+      <c r="BW15" s="31"/>
+      <c r="BX15" s="31"/>
+      <c r="BY15" s="31"/>
+      <c r="BZ15" s="31"/>
+      <c r="CA15" s="31"/>
+      <c r="CB15" s="31"/>
+      <c r="CC15" s="31"/>
+      <c r="CD15" s="31"/>
+      <c r="CE15" s="31"/>
+      <c r="CF15" s="31"/>
+      <c r="CG15" s="31"/>
+      <c r="CH15" s="31"/>
+      <c r="CI15" s="31"/>
+      <c r="CJ15" s="31"/>
+      <c r="CK15" s="31"/>
+      <c r="CL15" s="31"/>
+      <c r="CM15" s="31"/>
+      <c r="CN15" s="31"/>
+      <c r="CO15" s="31"/>
+      <c r="CP15" s="31"/>
+      <c r="CQ15" s="31"/>
+      <c r="CR15" s="31"/>
+      <c r="CS15" s="31"/>
+      <c r="CT15" s="31"/>
+      <c r="CU15" s="31"/>
+      <c r="CV15" s="31"/>
+      <c r="CW15" s="31"/>
+      <c r="CX15" s="31"/>
+      <c r="CY15" s="31"/>
+      <c r="CZ15" s="31"/>
+      <c r="DA15" s="31"/>
+      <c r="DB15" s="31"/>
+      <c r="DC15" s="31"/>
+      <c r="DD15" s="31"/>
+      <c r="DE15" s="31"/>
     </row>
     <row r="16" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A16" s="73" t="s">
+      <c r="A16" s="70" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G16" s="31">
+      <c r="B16" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C16" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="30">
         <v>2</v>
       </c>
-      <c r="H16" s="34" t="s">
-[...14 lines deleted...]
-      <c r="M16" s="28" t="s">
+      <c r="H16" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I16" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J16" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K16" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L16" s="33">
+        <v>1</v>
+      </c>
+      <c r="M16" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V16" s="19">
         <v>1</v>
       </c>
-      <c r="W16" s="43" t="s">
-[...14 lines deleted...]
-      <c r="AB16" s="23" t="s">
+      <c r="W16" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="X16" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y16" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z16" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH16" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI16" s="43" t="s">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="AI16" s="1">
+        <v>1</v>
+      </c>
+      <c r="AJ16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK16" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL16" s="3">
+        <v>1</v>
       </c>
       <c r="AM16" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AN16" s="3" t="s">
-        <v>13</v>
+      <c r="AN16" s="3">
+        <v>2</v>
       </c>
       <c r="AO16" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP16" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX16" s="65"/>
+      <c r="AP16" s="3"/>
+      <c r="AQ16" s="3"/>
+      <c r="AR16" s="3"/>
+      <c r="AS16" s="3"/>
+      <c r="AT16" s="3"/>
+      <c r="AV16" s="3"/>
+      <c r="AW16" s="32"/>
+      <c r="AX16" s="62"/>
       <c r="AY16" s="3"/>
       <c r="AZ16" s="3"/>
       <c r="BA16" s="3"/>
-      <c r="BJ16" s="65"/>
+      <c r="BJ16" s="62"/>
       <c r="BK16" s="3"/>
       <c r="BL16" s="3"/>
       <c r="BM16" s="3"/>
-      <c r="BV16" s="32"/>
-[...34 lines deleted...]
-      <c r="DE16" s="32"/>
+      <c r="BV16" s="31"/>
+      <c r="BW16" s="31"/>
+      <c r="BX16" s="31"/>
+      <c r="BY16" s="31"/>
+      <c r="BZ16" s="31"/>
+      <c r="CA16" s="31"/>
+      <c r="CB16" s="31"/>
+      <c r="CC16" s="31"/>
+      <c r="CD16" s="31"/>
+      <c r="CE16" s="31"/>
+      <c r="CF16" s="31"/>
+      <c r="CG16" s="31"/>
+      <c r="CH16" s="31"/>
+      <c r="CI16" s="31"/>
+      <c r="CJ16" s="31"/>
+      <c r="CK16" s="31"/>
+      <c r="CL16" s="31"/>
+      <c r="CM16" s="31"/>
+      <c r="CN16" s="31"/>
+      <c r="CO16" s="31"/>
+      <c r="CP16" s="31"/>
+      <c r="CQ16" s="31"/>
+      <c r="CR16" s="31"/>
+      <c r="CS16" s="31"/>
+      <c r="CT16" s="31"/>
+      <c r="CU16" s="31"/>
+      <c r="CV16" s="31"/>
+      <c r="CW16" s="31"/>
+      <c r="CX16" s="31"/>
+      <c r="CY16" s="31"/>
+      <c r="CZ16" s="31"/>
+      <c r="DA16" s="31"/>
+      <c r="DB16" s="31"/>
+      <c r="DC16" s="31"/>
+      <c r="DD16" s="31"/>
+      <c r="DE16" s="31"/>
     </row>
     <row r="17" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A17" s="73" t="s">
+      <c r="A17" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="31" t="s">
-[...32 lines deleted...]
-      <c r="M17" s="28" t="s">
+      <c r="B17" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="30">
+        <v>1</v>
+      </c>
+      <c r="H17" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I17" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J17" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K17" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L17" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M17" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N17" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O17" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P17" s="19">
         <v>2</v>
       </c>
       <c r="Q17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V17" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="W17" s="43" t="s">
-[...14 lines deleted...]
-      <c r="AB17" s="23" t="s">
+      <c r="W17" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="X17" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y17" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z17" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE17" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AF17" s="3" t="s">
-        <v>13</v>
+      <c r="AF17" s="3">
+        <v>1</v>
       </c>
       <c r="AG17" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AH17" s="3">
-[...11 lines deleted...]
-      <c r="AL17" s="65" t="s">
+      <c r="AH17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK17" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO17" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP17" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX17" s="65"/>
+      <c r="AP17" s="3"/>
+      <c r="AQ17" s="3"/>
+      <c r="AR17" s="3"/>
+      <c r="AS17" s="3"/>
+      <c r="AT17" s="3"/>
+      <c r="AU17" s="3"/>
+      <c r="AV17" s="3"/>
+      <c r="AW17" s="32"/>
+      <c r="AX17" s="62"/>
       <c r="AY17" s="3"/>
       <c r="AZ17" s="3"/>
       <c r="BA17" s="3"/>
-      <c r="BJ17" s="65"/>
+      <c r="BJ17" s="62"/>
       <c r="BK17" s="3"/>
       <c r="BL17" s="3"/>
       <c r="BM17" s="3"/>
-      <c r="BV17" s="32"/>
-[...34 lines deleted...]
-      <c r="DE17" s="32"/>
+      <c r="BV17" s="31"/>
+      <c r="BW17" s="31"/>
+      <c r="BX17" s="31"/>
+      <c r="BY17" s="31"/>
+      <c r="BZ17" s="31"/>
+      <c r="CA17" s="31"/>
+      <c r="CB17" s="31"/>
+      <c r="CC17" s="31"/>
+      <c r="CD17" s="31"/>
+      <c r="CE17" s="31"/>
+      <c r="CF17" s="31"/>
+      <c r="CG17" s="31"/>
+      <c r="CH17" s="31"/>
+      <c r="CI17" s="31"/>
+      <c r="CJ17" s="31"/>
+      <c r="CK17" s="31"/>
+      <c r="CL17" s="31"/>
+      <c r="CM17" s="31"/>
+      <c r="CN17" s="31"/>
+      <c r="CO17" s="31"/>
+      <c r="CP17" s="31"/>
+      <c r="CQ17" s="31"/>
+      <c r="CR17" s="31"/>
+      <c r="CS17" s="31"/>
+      <c r="CT17" s="31"/>
+      <c r="CU17" s="31"/>
+      <c r="CV17" s="31"/>
+      <c r="CW17" s="31"/>
+      <c r="CX17" s="31"/>
+      <c r="CY17" s="31"/>
+      <c r="CZ17" s="31"/>
+      <c r="DA17" s="31"/>
+      <c r="DB17" s="31"/>
+      <c r="DC17" s="31"/>
+      <c r="DD17" s="31"/>
+      <c r="DE17" s="31"/>
     </row>
     <row r="18" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A18" s="73" t="s">
+      <c r="A18" s="70" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="31">
+      <c r="B18" s="30">
         <v>-10</v>
       </c>
-      <c r="C18" s="34">
+      <c r="C18" s="33">
         <v>4</v>
       </c>
-      <c r="D18" s="31">
-[...2 lines deleted...]
-      <c r="E18" s="31">
+      <c r="D18" s="30">
+        <v>1</v>
+      </c>
+      <c r="E18" s="30">
         <v>4</v>
       </c>
-      <c r="F18" s="31" t="s">
-[...5 lines deleted...]
-      <c r="H18" s="34">
+      <c r="F18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="30">
+        <v>1</v>
+      </c>
+      <c r="H18" s="33">
         <v>6</v>
       </c>
-      <c r="I18" s="34">
+      <c r="I18" s="33">
         <v>4</v>
       </c>
-      <c r="J18" s="34">
+      <c r="J18" s="33">
         <v>2</v>
       </c>
-      <c r="K18" s="42">
+      <c r="K18" s="41">
         <v>4</v>
       </c>
-      <c r="L18" s="34">
+      <c r="L18" s="33">
         <v>9</v>
       </c>
-      <c r="M18" s="28">
+      <c r="M18" s="27">
         <v>1</v>
       </c>
       <c r="N18" s="19">
         <v>7</v>
       </c>
       <c r="O18" s="19">
         <v>3</v>
       </c>
       <c r="P18" s="19">
         <v>1</v>
       </c>
       <c r="Q18" s="18">
         <v>5</v>
       </c>
       <c r="R18" s="18">
         <v>2</v>
       </c>
       <c r="S18" s="18">
         <v>2</v>
       </c>
       <c r="T18" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U18" s="18">
         <v>2</v>
       </c>
       <c r="V18" s="19">
         <v>5</v>
       </c>
-      <c r="W18" s="29">
+      <c r="W18" s="28">
         <v>10</v>
       </c>
-      <c r="X18" s="43">
+      <c r="X18" s="42">
         <v>2</v>
       </c>
-      <c r="Y18" s="24">
+      <c r="Y18" s="28">
         <v>6</v>
       </c>
-      <c r="Z18" s="18">
-[...5 lines deleted...]
-      <c r="AB18" s="23">
+      <c r="Z18" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC18" s="3">
+        <v>2</v>
+      </c>
+      <c r="AD18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF18" s="3">
+        <v>2</v>
+      </c>
+      <c r="AG18" s="1">
+        <v>5</v>
+      </c>
+      <c r="AH18" s="1">
+        <v>2</v>
+      </c>
+      <c r="AI18" s="1">
+        <v>4</v>
+      </c>
+      <c r="AJ18" s="1">
+        <v>1</v>
+      </c>
+      <c r="AK18" s="35">
+        <v>2</v>
+      </c>
+      <c r="AL18" s="3">
         <v>3</v>
       </c>
-      <c r="AC18" s="3" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="AM18" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AN18" s="3" t="s">
-        <v>13</v>
+      <c r="AN18" s="3">
+        <v>1</v>
       </c>
       <c r="AO18" s="3">
         <v>2</v>
       </c>
-      <c r="AP18" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX18" s="65"/>
+      <c r="AP18" s="3"/>
+      <c r="AQ18" s="3"/>
+      <c r="AR18" s="3"/>
+      <c r="AW18" s="35"/>
+      <c r="AX18" s="62"/>
       <c r="AY18" s="3"/>
       <c r="AZ18" s="3"/>
       <c r="BA18" s="3"/>
-      <c r="BJ18" s="65"/>
+      <c r="BJ18" s="62"/>
       <c r="BK18" s="3"/>
       <c r="BL18" s="3"/>
       <c r="BM18" s="3"/>
-      <c r="BV18" s="32"/>
-[...34 lines deleted...]
-      <c r="DE18" s="32"/>
+      <c r="BV18" s="31"/>
+      <c r="BW18" s="31"/>
+      <c r="BX18" s="31"/>
+      <c r="BY18" s="31"/>
+      <c r="BZ18" s="31"/>
+      <c r="CA18" s="31"/>
+      <c r="CB18" s="31"/>
+      <c r="CC18" s="31"/>
+      <c r="CD18" s="31"/>
+      <c r="CE18" s="31"/>
+      <c r="CF18" s="31"/>
+      <c r="CG18" s="31"/>
+      <c r="CH18" s="31"/>
+      <c r="CI18" s="31"/>
+      <c r="CJ18" s="31"/>
+      <c r="CK18" s="31"/>
+      <c r="CL18" s="31"/>
+      <c r="CM18" s="31"/>
+      <c r="CN18" s="31"/>
+      <c r="CO18" s="31"/>
+      <c r="CP18" s="31"/>
+      <c r="CQ18" s="31"/>
+      <c r="CR18" s="31"/>
+      <c r="CS18" s="31"/>
+      <c r="CT18" s="31"/>
+      <c r="CU18" s="31"/>
+      <c r="CV18" s="31"/>
+      <c r="CW18" s="31"/>
+      <c r="CX18" s="31"/>
+      <c r="CY18" s="31"/>
+      <c r="CZ18" s="31"/>
+      <c r="DA18" s="31"/>
+      <c r="DB18" s="31"/>
+      <c r="DC18" s="31"/>
+      <c r="DD18" s="31"/>
+      <c r="DE18" s="31"/>
     </row>
     <row r="19" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A19" s="73" t="s">
+      <c r="A19" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="B19" s="31" t="s">
-[...86 lines deleted...]
-      <c r="AE19" s="31" t="s">
+      <c r="B19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="I19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="J19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="K19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="L19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="M19" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="N19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="O19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="P19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="R19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="S19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="T19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="U19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="V19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="W19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="X19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z19" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB19" s="3">
+        <v>1</v>
+      </c>
+      <c r="AC19" s="3">
+        <v>2</v>
+      </c>
+      <c r="AD19" s="82">
+        <v>1</v>
+      </c>
+      <c r="AE19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH19" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI19" s="43" t="s">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="AI19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK19" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL19" s="3">
+        <v>1</v>
       </c>
       <c r="AM19" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AN19" s="3">
-[...29 lines deleted...]
-      <c r="AX19" s="65"/>
+      <c r="AN19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP19" s="82"/>
+      <c r="AQ19" s="3"/>
+      <c r="AR19" s="3"/>
+      <c r="AS19" s="3"/>
+      <c r="AT19" s="3"/>
+      <c r="AU19" s="3"/>
+      <c r="AV19" s="3"/>
+      <c r="AW19" s="32"/>
+      <c r="AX19" s="62"/>
       <c r="AY19" s="3"/>
       <c r="AZ19" s="3"/>
       <c r="BA19" s="3"/>
-      <c r="BJ19" s="65"/>
+      <c r="BJ19" s="62"/>
       <c r="BK19" s="3"/>
       <c r="BL19" s="3"/>
       <c r="BM19" s="3"/>
-      <c r="BV19" s="32"/>
-[...34 lines deleted...]
-      <c r="DE19" s="32"/>
+      <c r="BV19" s="31"/>
+      <c r="BW19" s="31"/>
+      <c r="BX19" s="31"/>
+      <c r="BY19" s="31"/>
+      <c r="BZ19" s="31"/>
+      <c r="CA19" s="31"/>
+      <c r="CB19" s="31"/>
+      <c r="CC19" s="31"/>
+      <c r="CD19" s="31"/>
+      <c r="CE19" s="31"/>
+      <c r="CF19" s="31"/>
+      <c r="CG19" s="31"/>
+      <c r="CH19" s="31"/>
+      <c r="CI19" s="31"/>
+      <c r="CJ19" s="31"/>
+      <c r="CK19" s="31"/>
+      <c r="CL19" s="31"/>
+      <c r="CM19" s="31"/>
+      <c r="CN19" s="31"/>
+      <c r="CO19" s="31"/>
+      <c r="CP19" s="31"/>
+      <c r="CQ19" s="31"/>
+      <c r="CR19" s="31"/>
+      <c r="CS19" s="31"/>
+      <c r="CT19" s="31"/>
+      <c r="CU19" s="31"/>
+      <c r="CV19" s="31"/>
+      <c r="CW19" s="31"/>
+      <c r="CX19" s="31"/>
+      <c r="CY19" s="31"/>
+      <c r="CZ19" s="31"/>
+      <c r="DA19" s="31"/>
+      <c r="DB19" s="31"/>
+      <c r="DC19" s="31"/>
+      <c r="DD19" s="31"/>
+      <c r="DE19" s="31"/>
     </row>
     <row r="20" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A20" s="73" t="s">
+      <c r="A20" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="31" t="s">
-[...32 lines deleted...]
-      <c r="M20" s="28" t="s">
+      <c r="B20" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D20" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F20" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H20" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I20" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J20" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K20" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L20" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M20" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N20" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O20" s="19">
         <v>1</v>
       </c>
       <c r="P20" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V20" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="W20" s="43" t="s">
-[...14 lines deleted...]
-      <c r="AB20" s="23" t="s">
+      <c r="W20" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="X20" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y20" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z20" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA20" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF20" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AG20" s="3" t="s">
-        <v>13</v>
+      <c r="AG20" s="1">
+        <v>3</v>
       </c>
       <c r="AH20" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI20" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL20" s="65" t="s">
+      <c r="AI20" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ20" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK20" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO20" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP20" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX20" s="65"/>
+      <c r="AP20" s="3"/>
+      <c r="AQ20" s="3"/>
+      <c r="AR20" s="3"/>
+      <c r="AT20" s="3"/>
+      <c r="AU20" s="3"/>
+      <c r="AV20" s="3"/>
+      <c r="AW20" s="32"/>
+      <c r="AX20" s="62"/>
       <c r="AY20" s="3"/>
       <c r="AZ20" s="3"/>
       <c r="BA20" s="3"/>
-      <c r="BJ20" s="65"/>
+      <c r="BJ20" s="62"/>
       <c r="BK20" s="3"/>
       <c r="BL20" s="3"/>
       <c r="BM20" s="3"/>
-      <c r="BV20" s="32"/>
-[...34 lines deleted...]
-      <c r="DE20" s="32"/>
+      <c r="BV20" s="31"/>
+      <c r="BW20" s="31"/>
+      <c r="BX20" s="31"/>
+      <c r="BY20" s="31"/>
+      <c r="BZ20" s="31"/>
+      <c r="CA20" s="31"/>
+      <c r="CB20" s="31"/>
+      <c r="CC20" s="31"/>
+      <c r="CD20" s="31"/>
+      <c r="CE20" s="31"/>
+      <c r="CF20" s="31"/>
+      <c r="CG20" s="31"/>
+      <c r="CH20" s="31"/>
+      <c r="CI20" s="31"/>
+      <c r="CJ20" s="31"/>
+      <c r="CK20" s="31"/>
+      <c r="CL20" s="31"/>
+      <c r="CM20" s="31"/>
+      <c r="CN20" s="31"/>
+      <c r="CO20" s="31"/>
+      <c r="CP20" s="31"/>
+      <c r="CQ20" s="31"/>
+      <c r="CR20" s="31"/>
+      <c r="CS20" s="31"/>
+      <c r="CT20" s="31"/>
+      <c r="CU20" s="31"/>
+      <c r="CV20" s="31"/>
+      <c r="CW20" s="31"/>
+      <c r="CX20" s="31"/>
+      <c r="CY20" s="31"/>
+      <c r="CZ20" s="31"/>
+      <c r="DA20" s="31"/>
+      <c r="DB20" s="31"/>
+      <c r="DC20" s="31"/>
+      <c r="DD20" s="31"/>
+      <c r="DE20" s="31"/>
     </row>
     <row r="21" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A21" s="73" t="s">
+      <c r="A21" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="34">
+      <c r="B21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="33">
         <v>2</v>
       </c>
-      <c r="D21" s="31" t="s">
-[...23 lines deleted...]
-      <c r="L21" s="34">
+      <c r="D21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I21" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J21" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K21" s="41">
+        <v>1</v>
+      </c>
+      <c r="L21" s="33">
         <v>2</v>
       </c>
-      <c r="M21" s="28" t="s">
+      <c r="M21" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N21" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O21" s="19">
         <v>1</v>
       </c>
       <c r="P21" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q21" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R21" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S21" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T21" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U21" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V21" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="W21" s="43" t="s">
-[...14 lines deleted...]
-      <c r="AB21" s="23" t="s">
+      <c r="W21" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="X21" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y21" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z21" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH21" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI21" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL21" s="65" t="s">
+      <c r="AI21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK21" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO21" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP21" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX21" s="65"/>
+      <c r="AP21" s="3"/>
+      <c r="AQ21" s="3"/>
+      <c r="AR21" s="3"/>
+      <c r="AS21" s="3"/>
+      <c r="AT21" s="3"/>
+      <c r="AU21" s="3"/>
+      <c r="AV21" s="3"/>
+      <c r="AW21" s="32"/>
+      <c r="AX21" s="62"/>
       <c r="AY21" s="3"/>
       <c r="AZ21" s="3"/>
       <c r="BA21" s="3"/>
-      <c r="BJ21" s="65"/>
+      <c r="BJ21" s="62"/>
       <c r="BK21" s="3"/>
       <c r="BL21" s="3"/>
       <c r="BM21" s="3"/>
-      <c r="BV21" s="32"/>
-[...34 lines deleted...]
-      <c r="DE21" s="32"/>
+      <c r="BV21" s="31"/>
+      <c r="BW21" s="31"/>
+      <c r="BX21" s="31"/>
+      <c r="BY21" s="31"/>
+      <c r="BZ21" s="31"/>
+      <c r="CA21" s="31"/>
+      <c r="CB21" s="31"/>
+      <c r="CC21" s="31"/>
+      <c r="CD21" s="31"/>
+      <c r="CE21" s="31"/>
+      <c r="CF21" s="31"/>
+      <c r="CG21" s="31"/>
+      <c r="CH21" s="31"/>
+      <c r="CI21" s="31"/>
+      <c r="CJ21" s="31"/>
+      <c r="CK21" s="31"/>
+      <c r="CL21" s="31"/>
+      <c r="CM21" s="31"/>
+      <c r="CN21" s="31"/>
+      <c r="CO21" s="31"/>
+      <c r="CP21" s="31"/>
+      <c r="CQ21" s="31"/>
+      <c r="CR21" s="31"/>
+      <c r="CS21" s="31"/>
+      <c r="CT21" s="31"/>
+      <c r="CU21" s="31"/>
+      <c r="CV21" s="31"/>
+      <c r="CW21" s="31"/>
+      <c r="CX21" s="31"/>
+      <c r="CY21" s="31"/>
+      <c r="CZ21" s="31"/>
+      <c r="DA21" s="31"/>
+      <c r="DB21" s="31"/>
+      <c r="DC21" s="31"/>
+      <c r="DD21" s="31"/>
+      <c r="DE21" s="31"/>
     </row>
     <row r="22" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A22" s="73" t="s">
+      <c r="A22" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="B22" s="31" t="s">
-[...89 lines deleted...]
-      <c r="AF22" s="31" t="s">
+      <c r="B22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="D22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="I22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="J22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="K22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="L22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="M22" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="N22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="O22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="P22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="R22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="S22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="T22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="U22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="V22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="W22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="X22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z22" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA22" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB22" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC22" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD22" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE22" s="1">
+        <v>2</v>
+      </c>
+      <c r="AF22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH22" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI22" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL22" s="65" t="s">
+      <c r="AI22" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ22" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK22" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO22" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP22" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX22" s="65"/>
+      <c r="AP22" s="3"/>
+      <c r="AR22" s="3"/>
+      <c r="AS22" s="3"/>
+      <c r="AT22" s="3"/>
+      <c r="AU22" s="3"/>
+      <c r="AV22" s="3"/>
+      <c r="AW22" s="32"/>
+      <c r="AX22" s="62"/>
       <c r="AY22" s="3"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
-      <c r="BJ22" s="65"/>
+      <c r="BJ22" s="62"/>
       <c r="BK22" s="3"/>
       <c r="BL22" s="3"/>
       <c r="BM22" s="3"/>
-      <c r="BV22" s="32"/>
-[...34 lines deleted...]
-      <c r="DE22" s="32"/>
+      <c r="BV22" s="31"/>
+      <c r="BW22" s="31"/>
+      <c r="BX22" s="31"/>
+      <c r="BY22" s="31"/>
+      <c r="BZ22" s="31"/>
+      <c r="CA22" s="31"/>
+      <c r="CB22" s="31"/>
+      <c r="CC22" s="31"/>
+      <c r="CD22" s="31"/>
+      <c r="CE22" s="31"/>
+      <c r="CF22" s="31"/>
+      <c r="CG22" s="31"/>
+      <c r="CH22" s="31"/>
+      <c r="CI22" s="31"/>
+      <c r="CJ22" s="31"/>
+      <c r="CK22" s="31"/>
+      <c r="CL22" s="31"/>
+      <c r="CM22" s="31"/>
+      <c r="CN22" s="31"/>
+      <c r="CO22" s="31"/>
+      <c r="CP22" s="31"/>
+      <c r="CQ22" s="31"/>
+      <c r="CR22" s="31"/>
+      <c r="CS22" s="31"/>
+      <c r="CT22" s="31"/>
+      <c r="CU22" s="31"/>
+      <c r="CV22" s="31"/>
+      <c r="CW22" s="31"/>
+      <c r="CX22" s="31"/>
+      <c r="CY22" s="31"/>
+      <c r="CZ22" s="31"/>
+      <c r="DA22" s="31"/>
+      <c r="DB22" s="31"/>
+      <c r="DC22" s="31"/>
+      <c r="DD22" s="31"/>
+      <c r="DE22" s="31"/>
     </row>
     <row r="23" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A23" s="73" t="s">
+      <c r="A23" s="70" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="31">
+      <c r="B23" s="30">
         <v>3</v>
       </c>
-      <c r="C23" s="34">
+      <c r="C23" s="33">
         <v>3</v>
       </c>
-      <c r="D23" s="31">
+      <c r="D23" s="30">
         <v>2</v>
       </c>
-      <c r="E23" s="31" t="s">
-[...8 lines deleted...]
-      <c r="H23" s="34">
+      <c r="E23" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F23" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H23" s="33">
         <v>4</v>
       </c>
-      <c r="I23" s="34" t="s">
-[...11 lines deleted...]
-      <c r="M23" s="28" t="s">
+      <c r="I23" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J23" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K23" s="41">
+        <v>1</v>
+      </c>
+      <c r="L23" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M23" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N23" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O23" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P23" s="19">
         <v>1</v>
       </c>
       <c r="Q23" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R23" s="18">
         <v>-5</v>
       </c>
       <c r="S23" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="T23" s="34">
+      <c r="T23" s="33">
         <v>2</v>
       </c>
-      <c r="U23" s="31">
+      <c r="U23" s="30">
         <v>4</v>
       </c>
-      <c r="V23" s="34">
+      <c r="V23" s="33">
         <v>5</v>
       </c>
-      <c r="W23" s="29">
+      <c r="W23" s="28">
         <v>5</v>
       </c>
-      <c r="X23" s="43">
+      <c r="X23" s="42">
         <v>9</v>
       </c>
-      <c r="Y23" s="33" t="s">
-[...8 lines deleted...]
-      <c r="AB23" s="23">
+      <c r="Y23" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z23" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA23" s="1">
+        <v>1</v>
+      </c>
+      <c r="AB23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC23" s="3">
+        <v>4</v>
+      </c>
+      <c r="AD23" s="3">
+        <v>1</v>
+      </c>
+      <c r="AE23" s="1">
         <v>2</v>
       </c>
-      <c r="AC23" s="3" t="s">
-[...11 lines deleted...]
-      <c r="AG23" s="3">
+      <c r="AF23" s="3">
+        <v>8</v>
+      </c>
+      <c r="AG23" s="1">
+        <v>5</v>
+      </c>
+      <c r="AH23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI23" s="1">
         <v>2</v>
       </c>
-      <c r="AH23" s="3">
-[...12 lines deleted...]
-        <v>13</v>
+      <c r="AJ23" s="1">
+        <v>5</v>
+      </c>
+      <c r="AK23" s="35">
+        <v>1</v>
+      </c>
+      <c r="AL23" s="3">
+        <v>5</v>
       </c>
       <c r="AM23" s="1">
         <v>1</v>
       </c>
-      <c r="AN23" s="3" t="s">
-[...8 lines deleted...]
-      <c r="AQ23" s="1">
+      <c r="AN23" s="3">
         <v>2</v>
       </c>
-      <c r="AR23" s="3">
-[...17 lines deleted...]
-      <c r="AX23" s="65"/>
+      <c r="AO23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP23" s="3"/>
+      <c r="AR23" s="3"/>
+      <c r="AT23" s="3"/>
+      <c r="AW23" s="35"/>
+      <c r="AX23" s="62"/>
       <c r="AZ23" s="3"/>
       <c r="BA23" s="3"/>
-      <c r="BJ23" s="65"/>
+      <c r="BJ23" s="62"/>
       <c r="BL23" s="3"/>
       <c r="BM23" s="3"/>
-      <c r="BV23" s="32"/>
-[...34 lines deleted...]
-      <c r="DE23" s="32"/>
+      <c r="BV23" s="31"/>
+      <c r="BW23" s="31"/>
+      <c r="BX23" s="31"/>
+      <c r="BY23" s="31"/>
+      <c r="BZ23" s="31"/>
+      <c r="CA23" s="31"/>
+      <c r="CB23" s="31"/>
+      <c r="CC23" s="31"/>
+      <c r="CD23" s="31"/>
+      <c r="CE23" s="31"/>
+      <c r="CF23" s="31"/>
+      <c r="CG23" s="31"/>
+      <c r="CH23" s="31"/>
+      <c r="CI23" s="31"/>
+      <c r="CJ23" s="31"/>
+      <c r="CK23" s="31"/>
+      <c r="CL23" s="31"/>
+      <c r="CM23" s="31"/>
+      <c r="CN23" s="31"/>
+      <c r="CO23" s="31"/>
+      <c r="CP23" s="31"/>
+      <c r="CQ23" s="31"/>
+      <c r="CR23" s="31"/>
+      <c r="CS23" s="31"/>
+      <c r="CT23" s="31"/>
+      <c r="CU23" s="31"/>
+      <c r="CV23" s="31"/>
+      <c r="CW23" s="31"/>
+      <c r="CX23" s="31"/>
+      <c r="CY23" s="31"/>
+      <c r="CZ23" s="31"/>
+      <c r="DA23" s="31"/>
+      <c r="DB23" s="31"/>
+      <c r="DC23" s="31"/>
+      <c r="DD23" s="31"/>
+      <c r="DE23" s="31"/>
     </row>
     <row r="24" spans="1:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="26"/>
-[...11 lines deleted...]
-      <c r="M24" s="47" t="s">
+      <c r="A24" s="25"/>
+      <c r="B24" s="30"/>
+      <c r="C24" s="30"/>
+      <c r="D24" s="30"/>
+      <c r="E24" s="30"/>
+      <c r="F24" s="30"/>
+      <c r="G24" s="30"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="33"/>
+      <c r="J24" s="33"/>
+      <c r="K24" s="43"/>
+      <c r="L24" s="33"/>
+      <c r="M24" s="46" t="s">
         <v>24</v>
       </c>
       <c r="N24" s="19"/>
       <c r="O24" s="19"/>
       <c r="P24" s="19"/>
-      <c r="W24" s="43"/>
-[...9 lines deleted...]
-      <c r="AK24" s="47" t="s">
+      <c r="W24" s="42"/>
+      <c r="X24" s="42"/>
+      <c r="Y24" s="42"/>
+      <c r="Z24" s="31"/>
+      <c r="AB24" s="3"/>
+      <c r="AK24" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="AL24" s="64"/>
+      <c r="AL24" s="61"/>
       <c r="AN24" s="3"/>
-      <c r="AW24" s="32"/>
-[...59 lines deleted...]
-      <c r="DE24" s="32"/>
+      <c r="AW24" s="31"/>
+      <c r="AX24" s="31"/>
+      <c r="AY24" s="31"/>
+      <c r="AZ24" s="42"/>
+      <c r="BA24" s="31"/>
+      <c r="BB24" s="31"/>
+      <c r="BC24" s="31"/>
+      <c r="BD24" s="31"/>
+      <c r="BE24" s="31"/>
+      <c r="BF24" s="31"/>
+      <c r="BG24" s="31"/>
+      <c r="BH24" s="31"/>
+      <c r="BI24" s="31"/>
+      <c r="BJ24" s="31"/>
+      <c r="BK24" s="31"/>
+      <c r="BL24" s="42"/>
+      <c r="BM24" s="31"/>
+      <c r="BN24" s="31"/>
+      <c r="BO24" s="31"/>
+      <c r="BP24" s="31"/>
+      <c r="BQ24" s="31"/>
+      <c r="BR24" s="31"/>
+      <c r="BS24" s="31"/>
+      <c r="BT24" s="31"/>
+      <c r="BU24" s="31"/>
+      <c r="BV24" s="31"/>
+      <c r="BW24" s="31"/>
+      <c r="BX24" s="31"/>
+      <c r="BY24" s="31"/>
+      <c r="BZ24" s="31"/>
+      <c r="CA24" s="31"/>
+      <c r="CB24" s="31"/>
+      <c r="CC24" s="31"/>
+      <c r="CD24" s="31"/>
+      <c r="CE24" s="31"/>
+      <c r="CF24" s="31"/>
+      <c r="CG24" s="31"/>
+      <c r="CH24" s="31"/>
+      <c r="CI24" s="31"/>
+      <c r="CJ24" s="31"/>
+      <c r="CK24" s="31"/>
+      <c r="CL24" s="31"/>
+      <c r="CM24" s="31"/>
+      <c r="CN24" s="31"/>
+      <c r="CO24" s="31"/>
+      <c r="CP24" s="31"/>
+      <c r="CQ24" s="31"/>
+      <c r="CR24" s="31"/>
+      <c r="CS24" s="31"/>
+      <c r="CT24" s="31"/>
+      <c r="CU24" s="31"/>
+      <c r="CV24" s="31"/>
+      <c r="CW24" s="31"/>
+      <c r="CX24" s="31"/>
+      <c r="CY24" s="31"/>
+      <c r="CZ24" s="31"/>
+      <c r="DA24" s="31"/>
+      <c r="DB24" s="31"/>
+      <c r="DC24" s="31"/>
+      <c r="DD24" s="31"/>
+      <c r="DE24" s="31"/>
     </row>
-    <row r="25" spans="1:109" s="25" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:109" s="24" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B25" s="31">
+      <c r="B25" s="30">
         <v>5</v>
       </c>
-      <c r="C25" s="31">
+      <c r="C25" s="30">
         <v>4</v>
       </c>
-      <c r="D25" s="31">
+      <c r="D25" s="30">
         <v>4</v>
       </c>
-      <c r="E25" s="31">
+      <c r="E25" s="30">
         <v>2</v>
       </c>
-      <c r="F25" s="31">
+      <c r="F25" s="30">
         <v>21</v>
       </c>
-      <c r="G25" s="31">
+      <c r="G25" s="30">
         <v>3</v>
       </c>
-      <c r="H25" s="34">
+      <c r="H25" s="33">
         <v>17</v>
       </c>
-      <c r="I25" s="34">
+      <c r="I25" s="33">
         <v>3</v>
       </c>
-      <c r="J25" s="34">
+      <c r="J25" s="33">
         <v>3</v>
       </c>
-      <c r="K25" s="45">
+      <c r="K25" s="44">
         <v>21</v>
       </c>
-      <c r="L25" s="34">
+      <c r="L25" s="33">
         <v>21</v>
       </c>
-      <c r="M25" s="28">
+      <c r="M25" s="27">
         <v>11</v>
       </c>
       <c r="N25" s="19">
         <v>20</v>
       </c>
       <c r="O25" s="19">
         <v>9</v>
       </c>
       <c r="P25" s="19">
         <v>14</v>
       </c>
       <c r="Q25" s="18">
         <v>9</v>
       </c>
       <c r="R25" s="18">
         <v>2</v>
       </c>
       <c r="S25" s="18">
         <v>9</v>
       </c>
       <c r="T25" s="18">
         <v>6</v>
       </c>
       <c r="U25" s="18">
         <v>2</v>
       </c>
       <c r="V25" s="19">
         <v>6</v>
       </c>
-      <c r="W25" s="29">
+      <c r="W25" s="28">
         <v>5</v>
       </c>
-      <c r="X25" s="43">
-[...2 lines deleted...]
-      <c r="Y25" s="53">
+      <c r="X25" s="42">
+        <v>1</v>
+      </c>
+      <c r="Y25" s="45">
         <v>4</v>
       </c>
-      <c r="Z25" s="18">
+      <c r="Z25" s="31">
+        <v>5</v>
+      </c>
+      <c r="AA25" s="1">
+        <v>7</v>
+      </c>
+      <c r="AB25" s="3">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="AC25" s="3">
         <v>3</v>
       </c>
       <c r="AD25" s="3">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="AE25" s="3">
+        <v>10</v>
+      </c>
+      <c r="AE25" s="1">
+        <v>6</v>
+      </c>
+      <c r="AF25" s="3">
+        <v>14</v>
+      </c>
+      <c r="AG25" s="1">
+        <v>10</v>
+      </c>
+      <c r="AH25" s="1">
         <v>5</v>
       </c>
-      <c r="AF25" s="3">
-[...18 lines deleted...]
-        <v>5</v>
+      <c r="AI25" s="1">
+        <v>17</v>
+      </c>
+      <c r="AJ25" s="1">
+        <v>21</v>
+      </c>
+      <c r="AK25" s="35">
+        <v>17</v>
+      </c>
+      <c r="AL25" s="1">
+        <v>27</v>
       </c>
       <c r="AM25" s="1">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AN25" s="3">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="AO25" s="3">
-        <v>3</v>
-[...25 lines deleted...]
-      <c r="AX25" s="64"/>
+        <v>9</v>
+      </c>
+      <c r="AP25" s="3"/>
+      <c r="AQ25" s="1"/>
+      <c r="AR25" s="3"/>
+      <c r="AS25" s="1"/>
+      <c r="AT25" s="1"/>
+      <c r="AU25" s="1"/>
+      <c r="AV25" s="1"/>
+      <c r="AW25" s="35"/>
+      <c r="AX25" s="61"/>
       <c r="AY25" s="1"/>
       <c r="AZ25" s="3"/>
       <c r="BA25" s="3"/>
-      <c r="BJ25" s="64"/>
+      <c r="BJ25" s="61"/>
       <c r="BK25" s="1"/>
       <c r="BL25" s="3"/>
       <c r="BM25" s="3"/>
       <c r="BV25" s="17"/>
       <c r="BW25" s="17"/>
       <c r="BX25" s="17"/>
       <c r="BY25" s="17"/>
       <c r="BZ25" s="17"/>
       <c r="CA25" s="17"/>
       <c r="CB25" s="17"/>
       <c r="CC25" s="17"/>
       <c r="CD25" s="17"/>
       <c r="CE25" s="17"/>
       <c r="CF25" s="17"/>
       <c r="CG25" s="17"/>
       <c r="CH25" s="17"/>
       <c r="CI25" s="17"/>
       <c r="CJ25" s="17"/>
       <c r="CK25" s="17"/>
       <c r="CL25" s="17"/>
       <c r="CM25" s="17"/>
       <c r="CN25" s="17"/>
       <c r="CO25" s="17"/>
       <c r="CP25" s="17"/>
       <c r="CQ25" s="17"/>
       <c r="CR25" s="17"/>
       <c r="CS25" s="17"/>
       <c r="CT25" s="17"/>
       <c r="CU25" s="17"/>
       <c r="CV25" s="17"/>
       <c r="CW25" s="17"/>
       <c r="CX25" s="17"/>
       <c r="CY25" s="17"/>
       <c r="CZ25" s="17"/>
       <c r="DA25" s="17"/>
       <c r="DB25" s="17"/>
       <c r="DC25" s="17"/>
       <c r="DD25" s="17"/>
       <c r="DE25" s="17"/>
     </row>
     <row r="26" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A26" s="73" t="s">
+      <c r="A26" s="70" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="31">
+      <c r="B26" s="30">
         <v>5</v>
       </c>
-      <c r="C26" s="31">
+      <c r="C26" s="30">
         <v>3</v>
       </c>
-      <c r="D26" s="31">
+      <c r="D26" s="30">
         <v>3</v>
       </c>
-      <c r="E26" s="31">
+      <c r="E26" s="30">
         <v>2</v>
       </c>
-      <c r="F26" s="31">
+      <c r="F26" s="30">
         <v>21</v>
       </c>
-      <c r="G26" s="31">
-[...2 lines deleted...]
-      <c r="H26" s="34">
+      <c r="G26" s="30">
+        <v>1</v>
+      </c>
+      <c r="H26" s="33">
         <v>17</v>
       </c>
-      <c r="I26" s="34">
+      <c r="I26" s="33">
         <v>2</v>
       </c>
-      <c r="J26" s="34">
+      <c r="J26" s="33">
         <v>3</v>
       </c>
-      <c r="K26" s="42">
+      <c r="K26" s="41">
         <v>20</v>
       </c>
-      <c r="L26" s="34">
+      <c r="L26" s="33">
         <v>20</v>
       </c>
-      <c r="M26" s="28">
+      <c r="M26" s="27">
         <v>11</v>
       </c>
       <c r="N26" s="19">
         <v>19</v>
       </c>
       <c r="O26" s="19">
         <v>9</v>
       </c>
       <c r="P26" s="19">
         <v>14</v>
       </c>
       <c r="Q26" s="18">
         <v>6</v>
       </c>
       <c r="R26" s="18">
         <v>2</v>
       </c>
       <c r="S26" s="18">
         <v>7</v>
       </c>
       <c r="T26" s="18">
         <v>6</v>
       </c>
       <c r="U26" s="18">
         <v>2</v>
       </c>
       <c r="V26" s="19">
         <v>5</v>
       </c>
-      <c r="W26" s="29">
+      <c r="W26" s="28">
         <v>5</v>
       </c>
-      <c r="X26" s="43" t="s">
-[...2 lines deleted...]
-      <c r="Y26" s="53">
+      <c r="X26" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y26" s="45">
         <v>4</v>
       </c>
-      <c r="Z26" s="18">
-[...6 lines deleted...]
-        <v>11</v>
+      <c r="Z26" s="31">
+        <v>5</v>
+      </c>
+      <c r="AA26" s="1">
+        <v>7</v>
+      </c>
+      <c r="AB26" s="3">
+        <v>2</v>
       </c>
       <c r="AC26" s="3">
         <v>3</v>
       </c>
       <c r="AD26" s="3">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="AE26" s="3">
+        <v>9</v>
+      </c>
+      <c r="AE26" s="1">
+        <v>6</v>
+      </c>
+      <c r="AF26" s="3">
+        <v>14</v>
+      </c>
+      <c r="AG26" s="1">
+        <v>10</v>
+      </c>
+      <c r="AH26" s="1">
         <v>5</v>
       </c>
-      <c r="AF26" s="3">
-[...2 lines deleted...]
-      <c r="AG26" s="3">
+      <c r="AI26" s="1">
+        <v>16</v>
+      </c>
+      <c r="AJ26" s="1">
+        <v>21</v>
+      </c>
+      <c r="AK26" s="35">
+        <v>15</v>
+      </c>
+      <c r="AL26" s="1">
+        <v>19</v>
+      </c>
+      <c r="AM26" s="1">
+        <v>8</v>
+      </c>
+      <c r="AN26" s="3">
         <v>10</v>
       </c>
-      <c r="AH26" s="3">
-[...19 lines deleted...]
-      </c>
       <c r="AO26" s="3">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="AP26" s="3">
         <v>9</v>
       </c>
-      <c r="AQ26" s="1">
-[...20 lines deleted...]
-      <c r="AX26" s="64"/>
+      <c r="AP26" s="3"/>
+      <c r="AR26" s="3"/>
+      <c r="AW26" s="35"/>
+      <c r="AX26" s="61"/>
       <c r="AZ26" s="3"/>
       <c r="BA26" s="3"/>
-      <c r="BJ26" s="64"/>
+      <c r="BJ26" s="61"/>
       <c r="BL26" s="3"/>
       <c r="BM26" s="3"/>
-      <c r="BV26" s="32"/>
-[...34 lines deleted...]
-      <c r="DE26" s="32"/>
+      <c r="BV26" s="31"/>
+      <c r="BW26" s="31"/>
+      <c r="BX26" s="31"/>
+      <c r="BY26" s="31"/>
+      <c r="BZ26" s="31"/>
+      <c r="CA26" s="31"/>
+      <c r="CB26" s="31"/>
+      <c r="CC26" s="31"/>
+      <c r="CD26" s="31"/>
+      <c r="CE26" s="31"/>
+      <c r="CF26" s="31"/>
+      <c r="CG26" s="31"/>
+      <c r="CH26" s="31"/>
+      <c r="CI26" s="31"/>
+      <c r="CJ26" s="31"/>
+      <c r="CK26" s="31"/>
+      <c r="CL26" s="31"/>
+      <c r="CM26" s="31"/>
+      <c r="CN26" s="31"/>
+      <c r="CO26" s="31"/>
+      <c r="CP26" s="31"/>
+      <c r="CQ26" s="31"/>
+      <c r="CR26" s="31"/>
+      <c r="CS26" s="31"/>
+      <c r="CT26" s="31"/>
+      <c r="CU26" s="31"/>
+      <c r="CV26" s="31"/>
+      <c r="CW26" s="31"/>
+      <c r="CX26" s="31"/>
+      <c r="CY26" s="31"/>
+      <c r="CZ26" s="31"/>
+      <c r="DA26" s="31"/>
+      <c r="DB26" s="31"/>
+      <c r="DC26" s="31"/>
+      <c r="DD26" s="31"/>
+      <c r="DE26" s="31"/>
     </row>
     <row r="27" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A27" s="73" t="s">
+      <c r="A27" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="31" t="s">
-[...32 lines deleted...]
-      <c r="M27" s="28" t="s">
+      <c r="B27" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="30">
+        <v>1</v>
+      </c>
+      <c r="D27" s="30">
+        <v>1</v>
+      </c>
+      <c r="E27" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F27" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H27" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I27" s="33">
+        <v>1</v>
+      </c>
+      <c r="J27" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K27" s="41">
+        <v>1</v>
+      </c>
+      <c r="L27" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M27" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N27" s="19">
         <v>1</v>
       </c>
       <c r="O27" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P27" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q27" s="18">
         <v>3</v>
       </c>
       <c r="R27" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S27" s="18">
         <v>2</v>
       </c>
       <c r="T27" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U27" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V27" s="19">
         <v>-4</v>
       </c>
-      <c r="W27" s="29" t="s">
-[...14 lines deleted...]
-      <c r="AB27" s="23">
+      <c r="W27" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X27" s="42">
+        <v>1</v>
+      </c>
+      <c r="Y27" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z27" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK27" s="35">
         <v>2</v>
       </c>
-      <c r="AC27" s="3" t="s">
-[...27 lines deleted...]
-        <v>13</v>
+      <c r="AL27" s="3">
+        <v>7</v>
       </c>
       <c r="AM27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO27" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP27" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX27" s="65"/>
+      <c r="AP27" s="3"/>
+      <c r="AQ27" s="3"/>
+      <c r="AR27" s="3"/>
+      <c r="AS27" s="3"/>
+      <c r="AT27" s="3"/>
+      <c r="AU27" s="3"/>
+      <c r="AV27" s="3"/>
+      <c r="AW27" s="35"/>
+      <c r="AX27" s="62"/>
       <c r="AY27" s="3"/>
       <c r="AZ27" s="3"/>
       <c r="BA27" s="3"/>
-      <c r="BJ27" s="65"/>
+      <c r="BJ27" s="62"/>
       <c r="BK27" s="3"/>
       <c r="BL27" s="3"/>
       <c r="BM27" s="3"/>
-      <c r="BV27" s="32"/>
-[...34 lines deleted...]
-      <c r="DE27" s="32"/>
+      <c r="BV27" s="31"/>
+      <c r="BW27" s="31"/>
+      <c r="BX27" s="31"/>
+      <c r="BY27" s="31"/>
+      <c r="BZ27" s="31"/>
+      <c r="CA27" s="31"/>
+      <c r="CB27" s="31"/>
+      <c r="CC27" s="31"/>
+      <c r="CD27" s="31"/>
+      <c r="CE27" s="31"/>
+      <c r="CF27" s="31"/>
+      <c r="CG27" s="31"/>
+      <c r="CH27" s="31"/>
+      <c r="CI27" s="31"/>
+      <c r="CJ27" s="31"/>
+      <c r="CK27" s="31"/>
+      <c r="CL27" s="31"/>
+      <c r="CM27" s="31"/>
+      <c r="CN27" s="31"/>
+      <c r="CO27" s="31"/>
+      <c r="CP27" s="31"/>
+      <c r="CQ27" s="31"/>
+      <c r="CR27" s="31"/>
+      <c r="CS27" s="31"/>
+      <c r="CT27" s="31"/>
+      <c r="CU27" s="31"/>
+      <c r="CV27" s="31"/>
+      <c r="CW27" s="31"/>
+      <c r="CX27" s="31"/>
+      <c r="CY27" s="31"/>
+      <c r="CZ27" s="31"/>
+      <c r="DA27" s="31"/>
+      <c r="DB27" s="31"/>
+      <c r="DC27" s="31"/>
+      <c r="DD27" s="31"/>
+      <c r="DE27" s="31"/>
     </row>
     <row r="28" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A28" s="73" t="s">
+      <c r="A28" s="70" t="s">
         <v>18</v>
       </c>
-      <c r="B28" s="31" t="s">
-[...14 lines deleted...]
-      <c r="G28" s="31">
+      <c r="B28" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E28" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F28" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="30">
         <v>2</v>
       </c>
-      <c r="H28" s="34" t="s">
-[...14 lines deleted...]
-      <c r="M28" s="28" t="s">
+      <c r="H28" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I28" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J28" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K28" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L28" s="33">
+        <v>1</v>
+      </c>
+      <c r="M28" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N28" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O28" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P28" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q28" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R28" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S28" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T28" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U28" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V28" s="19">
         <v>1</v>
       </c>
-      <c r="W28" s="29" t="s">
-[...14 lines deleted...]
-      <c r="AB28" s="23" t="s">
+      <c r="W28" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X28" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y28" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z28" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA28" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH28" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI28" s="43" t="s">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="AI28" s="1">
+        <v>1</v>
+      </c>
+      <c r="AJ28" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK28" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL28" s="3">
+        <v>1</v>
       </c>
       <c r="AM28" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AN28" s="3" t="s">
-        <v>13</v>
+      <c r="AN28" s="3">
+        <v>2</v>
       </c>
       <c r="AO28" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP28" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX28" s="65"/>
+      <c r="AP28" s="3"/>
+      <c r="AQ28" s="3"/>
+      <c r="AR28" s="3"/>
+      <c r="AS28" s="3"/>
+      <c r="AT28" s="3"/>
+      <c r="AV28" s="3"/>
+      <c r="AW28" s="32"/>
+      <c r="AX28" s="62"/>
       <c r="AY28" s="3"/>
       <c r="AZ28" s="3"/>
       <c r="BA28" s="3"/>
-      <c r="BJ28" s="65"/>
+      <c r="BJ28" s="62"/>
       <c r="BK28" s="3"/>
       <c r="BL28" s="3"/>
       <c r="BM28" s="3"/>
-      <c r="BV28" s="32"/>
-[...34 lines deleted...]
-      <c r="DE28" s="32"/>
+      <c r="BV28" s="31"/>
+      <c r="BW28" s="31"/>
+      <c r="BX28" s="31"/>
+      <c r="BY28" s="31"/>
+      <c r="BZ28" s="31"/>
+      <c r="CA28" s="31"/>
+      <c r="CB28" s="31"/>
+      <c r="CC28" s="31"/>
+      <c r="CD28" s="31"/>
+      <c r="CE28" s="31"/>
+      <c r="CF28" s="31"/>
+      <c r="CG28" s="31"/>
+      <c r="CH28" s="31"/>
+      <c r="CI28" s="31"/>
+      <c r="CJ28" s="31"/>
+      <c r="CK28" s="31"/>
+      <c r="CL28" s="31"/>
+      <c r="CM28" s="31"/>
+      <c r="CN28" s="31"/>
+      <c r="CO28" s="31"/>
+      <c r="CP28" s="31"/>
+      <c r="CQ28" s="31"/>
+      <c r="CR28" s="31"/>
+      <c r="CS28" s="31"/>
+      <c r="CT28" s="31"/>
+      <c r="CU28" s="31"/>
+      <c r="CV28" s="31"/>
+      <c r="CW28" s="31"/>
+      <c r="CX28" s="31"/>
+      <c r="CY28" s="31"/>
+      <c r="CZ28" s="31"/>
+      <c r="DA28" s="31"/>
+      <c r="DB28" s="31"/>
+      <c r="DC28" s="31"/>
+      <c r="DD28" s="31"/>
+      <c r="DE28" s="31"/>
     </row>
     <row r="29" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A29" s="73" t="s">
+      <c r="A29" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="31" t="s">
-[...86 lines deleted...]
-      <c r="AE29" s="31" t="s">
+      <c r="B29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="I29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="J29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="K29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="L29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="M29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="N29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="O29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="P29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="R29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="S29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="T29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="U29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="V29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="W29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="X29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z29" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD29" s="3">
+        <v>1</v>
+      </c>
+      <c r="AE29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH29" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI29" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL29" s="65" t="s">
+      <c r="AI29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK29" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN29" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AO29" s="3" t="s">
-[...26 lines deleted...]
-      <c r="AX29" s="65"/>
+      <c r="AO29" s="98" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP29" s="3"/>
+      <c r="AQ29" s="3"/>
+      <c r="AR29" s="3"/>
+      <c r="AS29" s="3"/>
+      <c r="AT29" s="3"/>
+      <c r="AU29" s="3"/>
+      <c r="AV29" s="3"/>
+      <c r="AW29" s="32"/>
+      <c r="AX29" s="62"/>
       <c r="AY29" s="3"/>
       <c r="AZ29" s="3"/>
       <c r="BA29" s="3"/>
-      <c r="BJ29" s="65"/>
+      <c r="BJ29" s="62"/>
       <c r="BK29" s="3"/>
       <c r="BL29" s="3"/>
       <c r="BM29" s="3"/>
-      <c r="BV29" s="32"/>
-[...34 lines deleted...]
-      <c r="DE29" s="32"/>
+      <c r="BV29" s="31"/>
+      <c r="BW29" s="31"/>
+      <c r="BX29" s="31"/>
+      <c r="BY29" s="31"/>
+      <c r="BZ29" s="31"/>
+      <c r="CA29" s="31"/>
+      <c r="CB29" s="31"/>
+      <c r="CC29" s="31"/>
+      <c r="CD29" s="31"/>
+      <c r="CE29" s="31"/>
+      <c r="CF29" s="31"/>
+      <c r="CG29" s="31"/>
+      <c r="CH29" s="31"/>
+      <c r="CI29" s="31"/>
+      <c r="CJ29" s="31"/>
+      <c r="CK29" s="31"/>
+      <c r="CL29" s="31"/>
+      <c r="CM29" s="31"/>
+      <c r="CN29" s="31"/>
+      <c r="CO29" s="31"/>
+      <c r="CP29" s="31"/>
+      <c r="CQ29" s="31"/>
+      <c r="CR29" s="31"/>
+      <c r="CS29" s="31"/>
+      <c r="CT29" s="31"/>
+      <c r="CU29" s="31"/>
+      <c r="CV29" s="31"/>
+      <c r="CW29" s="31"/>
+      <c r="CX29" s="31"/>
+      <c r="CY29" s="31"/>
+      <c r="CZ29" s="31"/>
+      <c r="DA29" s="31"/>
+      <c r="DB29" s="31"/>
+      <c r="DC29" s="31"/>
+      <c r="DD29" s="31"/>
+      <c r="DE29" s="31"/>
     </row>
     <row r="30" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A30" s="73" t="s">
+      <c r="A30" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="B30" s="31" t="s">
-[...32 lines deleted...]
-      <c r="M30" s="28" t="s">
+      <c r="B30" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C30" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="D30" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E30" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F30" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H30" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I30" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J30" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K30" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L30" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M30" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N30" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O30" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P30" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S30" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="T30" s="31" t="s">
-[...5 lines deleted...]
-      <c r="V30" s="34">
+      <c r="T30" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="U30" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="V30" s="33">
         <v>0</v>
       </c>
-      <c r="W30" s="29" t="s">
-[...14 lines deleted...]
-      <c r="AB30" s="23" t="s">
+      <c r="W30" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X30" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y30" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z30" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH30" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI30" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL30" s="65" t="s">
+      <c r="AI30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK30" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO30" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP30" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX30" s="65"/>
+      <c r="AP30" s="3"/>
+      <c r="AQ30" s="3"/>
+      <c r="AR30" s="3"/>
+      <c r="AS30" s="3"/>
+      <c r="AT30" s="3"/>
+      <c r="AU30" s="3"/>
+      <c r="AV30" s="3"/>
+      <c r="AW30" s="32"/>
+      <c r="AX30" s="62"/>
       <c r="AZ30" s="3"/>
       <c r="BA30" s="3"/>
-      <c r="BJ30" s="65"/>
+      <c r="BJ30" s="62"/>
       <c r="BL30" s="3"/>
       <c r="BM30" s="3"/>
-      <c r="BV30" s="32"/>
-[...34 lines deleted...]
-      <c r="DE30" s="32"/>
+      <c r="BV30" s="31"/>
+      <c r="BW30" s="31"/>
+      <c r="BX30" s="31"/>
+      <c r="BY30" s="31"/>
+      <c r="BZ30" s="31"/>
+      <c r="CA30" s="31"/>
+      <c r="CB30" s="31"/>
+      <c r="CC30" s="31"/>
+      <c r="CD30" s="31"/>
+      <c r="CE30" s="31"/>
+      <c r="CF30" s="31"/>
+      <c r="CG30" s="31"/>
+      <c r="CH30" s="31"/>
+      <c r="CI30" s="31"/>
+      <c r="CJ30" s="31"/>
+      <c r="CK30" s="31"/>
+      <c r="CL30" s="31"/>
+      <c r="CM30" s="31"/>
+      <c r="CN30" s="31"/>
+      <c r="CO30" s="31"/>
+      <c r="CP30" s="31"/>
+      <c r="CQ30" s="31"/>
+      <c r="CR30" s="31"/>
+      <c r="CS30" s="31"/>
+      <c r="CT30" s="31"/>
+      <c r="CU30" s="31"/>
+      <c r="CV30" s="31"/>
+      <c r="CW30" s="31"/>
+      <c r="CX30" s="31"/>
+      <c r="CY30" s="31"/>
+      <c r="CZ30" s="31"/>
+      <c r="DA30" s="31"/>
+      <c r="DB30" s="31"/>
+      <c r="DC30" s="31"/>
+      <c r="DD30" s="31"/>
+      <c r="DE30" s="31"/>
     </row>
     <row r="31" spans="1:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="26"/>
-[...11 lines deleted...]
-      <c r="M31" s="47" t="s">
+      <c r="A31" s="25"/>
+      <c r="B31" s="30"/>
+      <c r="C31" s="30"/>
+      <c r="D31" s="30"/>
+      <c r="E31" s="30"/>
+      <c r="F31" s="30"/>
+      <c r="G31" s="30"/>
+      <c r="H31" s="33"/>
+      <c r="I31" s="33"/>
+      <c r="J31" s="33"/>
+      <c r="K31" s="43"/>
+      <c r="L31" s="33"/>
+      <c r="M31" s="46" t="s">
         <v>25</v>
       </c>
       <c r="N31" s="19"/>
       <c r="O31" s="19"/>
       <c r="P31" s="19"/>
-      <c r="W31" s="43"/>
-[...9 lines deleted...]
-      <c r="AK31" s="47" t="s">
+      <c r="W31" s="42"/>
+      <c r="X31" s="42"/>
+      <c r="Y31" s="42"/>
+      <c r="Z31" s="31"/>
+      <c r="AB31" s="3"/>
+      <c r="AK31" s="46" t="s">
         <v>25</v>
       </c>
-      <c r="AL31" s="64"/>
+      <c r="AL31" s="61"/>
       <c r="AN31" s="3"/>
-      <c r="AW31" s="32"/>
-[...59 lines deleted...]
-      <c r="DE31" s="32"/>
+      <c r="AW31" s="31"/>
+      <c r="AX31" s="31"/>
+      <c r="AY31" s="31"/>
+      <c r="AZ31" s="42"/>
+      <c r="BA31" s="31"/>
+      <c r="BB31" s="31"/>
+      <c r="BC31" s="31"/>
+      <c r="BD31" s="31"/>
+      <c r="BE31" s="31"/>
+      <c r="BF31" s="31"/>
+      <c r="BG31" s="31"/>
+      <c r="BH31" s="31"/>
+      <c r="BI31" s="31"/>
+      <c r="BJ31" s="31"/>
+      <c r="BK31" s="31"/>
+      <c r="BL31" s="42"/>
+      <c r="BM31" s="31"/>
+      <c r="BN31" s="31"/>
+      <c r="BO31" s="31"/>
+      <c r="BP31" s="31"/>
+      <c r="BQ31" s="31"/>
+      <c r="BR31" s="31"/>
+      <c r="BS31" s="31"/>
+      <c r="BT31" s="31"/>
+      <c r="BU31" s="31"/>
+      <c r="BV31" s="31"/>
+      <c r="BW31" s="31"/>
+      <c r="BX31" s="31"/>
+      <c r="BY31" s="31"/>
+      <c r="BZ31" s="31"/>
+      <c r="CA31" s="31"/>
+      <c r="CB31" s="31"/>
+      <c r="CC31" s="31"/>
+      <c r="CD31" s="31"/>
+      <c r="CE31" s="31"/>
+      <c r="CF31" s="31"/>
+      <c r="CG31" s="31"/>
+      <c r="CH31" s="31"/>
+      <c r="CI31" s="31"/>
+      <c r="CJ31" s="31"/>
+      <c r="CK31" s="31"/>
+      <c r="CL31" s="31"/>
+      <c r="CM31" s="31"/>
+      <c r="CN31" s="31"/>
+      <c r="CO31" s="31"/>
+      <c r="CP31" s="31"/>
+      <c r="CQ31" s="31"/>
+      <c r="CR31" s="31"/>
+      <c r="CS31" s="31"/>
+      <c r="CT31" s="31"/>
+      <c r="CU31" s="31"/>
+      <c r="CV31" s="31"/>
+      <c r="CW31" s="31"/>
+      <c r="CX31" s="31"/>
+      <c r="CY31" s="31"/>
+      <c r="CZ31" s="31"/>
+      <c r="DA31" s="31"/>
+      <c r="DB31" s="31"/>
+      <c r="DC31" s="31"/>
+      <c r="DD31" s="31"/>
+      <c r="DE31" s="31"/>
     </row>
-    <row r="32" spans="1:109" s="25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:109" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B32" s="31">
+      <c r="B32" s="30">
         <v>4</v>
       </c>
-      <c r="C32" s="34">
+      <c r="C32" s="33">
         <v>9</v>
       </c>
-      <c r="D32" s="31">
+      <c r="D32" s="30">
         <v>3</v>
       </c>
-      <c r="E32" s="31">
+      <c r="E32" s="30">
         <v>4</v>
       </c>
-      <c r="F32" s="31" t="s">
-[...2 lines deleted...]
-      <c r="G32" s="31">
+      <c r="F32" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="30">
         <v>2</v>
       </c>
-      <c r="H32" s="34">
+      <c r="H32" s="33">
         <v>10</v>
       </c>
-      <c r="I32" s="34">
+      <c r="I32" s="33">
         <v>4</v>
       </c>
-      <c r="J32" s="34">
+      <c r="J32" s="33">
         <v>2</v>
       </c>
-      <c r="K32" s="42">
+      <c r="K32" s="41">
         <v>6</v>
       </c>
-      <c r="L32" s="34">
+      <c r="L32" s="33">
         <v>11</v>
       </c>
-      <c r="M32" s="28">
+      <c r="M32" s="27">
         <v>1</v>
       </c>
       <c r="N32" s="19">
         <v>9</v>
       </c>
       <c r="O32" s="19">
         <v>5</v>
       </c>
       <c r="P32" s="19">
         <v>4</v>
       </c>
       <c r="Q32" s="18">
         <v>5</v>
       </c>
       <c r="R32" s="18">
         <v>4</v>
       </c>
       <c r="S32" s="18">
         <v>2</v>
       </c>
       <c r="T32" s="18">
         <v>2</v>
       </c>
       <c r="U32" s="18">
         <v>6</v>
       </c>
       <c r="V32" s="19">
         <v>10</v>
       </c>
-      <c r="W32" s="29">
+      <c r="W32" s="28">
         <v>15</v>
       </c>
-      <c r="X32" s="46">
+      <c r="X32" s="45">
         <v>11</v>
       </c>
-      <c r="Y32" s="53">
+      <c r="Y32" s="45">
         <v>8</v>
       </c>
-      <c r="Z32" s="18">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="Z32" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA32" s="1">
+        <v>1</v>
+      </c>
+      <c r="AB32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC32" s="3">
+        <v>8</v>
       </c>
       <c r="AD32" s="3">
         <v>1</v>
       </c>
-      <c r="AE32" s="3" t="s">
-[...2 lines deleted...]
-      <c r="AF32" s="3">
+      <c r="AE32" s="1">
+        <v>4</v>
+      </c>
+      <c r="AF32" s="1">
+        <v>11</v>
+      </c>
+      <c r="AG32" s="1">
+        <v>13</v>
+      </c>
+      <c r="AH32" s="1">
+        <v>2</v>
+      </c>
+      <c r="AI32" s="1">
+        <v>6</v>
+      </c>
+      <c r="AJ32" s="1">
+        <v>8</v>
+      </c>
+      <c r="AK32" s="35">
         <v>3</v>
       </c>
-      <c r="AG32" s="3">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="AL32" s="3">
+        <v>9</v>
       </c>
       <c r="AM32" s="1">
         <v>1</v>
       </c>
-      <c r="AN32" s="3" t="s">
-        <v>13</v>
+      <c r="AN32" s="3">
+        <v>3</v>
       </c>
       <c r="AO32" s="3">
-        <v>8</v>
-[...13 lines deleted...]
-      <c r="AT32" s="1">
         <v>2</v>
       </c>
-      <c r="AU32" s="1">
-[...11 lines deleted...]
-      <c r="BA32" s="43"/>
+      <c r="AP32" s="3"/>
+      <c r="AQ32" s="1"/>
+      <c r="AR32" s="1"/>
+      <c r="AS32" s="1"/>
+      <c r="AT32" s="1"/>
+      <c r="AU32" s="1"/>
+      <c r="AV32" s="1"/>
+      <c r="AW32" s="35"/>
+      <c r="AX32" s="42"/>
+      <c r="AY32" s="31"/>
+      <c r="AZ32" s="42"/>
+      <c r="BA32" s="42"/>
       <c r="BB32" s="17"/>
       <c r="BC32" s="17"/>
       <c r="BD32" s="17"/>
       <c r="BE32" s="17"/>
       <c r="BF32" s="17"/>
       <c r="BG32" s="17"/>
       <c r="BH32" s="17"/>
       <c r="BI32" s="17"/>
-      <c r="BJ32" s="43"/>
-[...2 lines deleted...]
-      <c r="BM32" s="43"/>
+      <c r="BJ32" s="42"/>
+      <c r="BK32" s="31"/>
+      <c r="BL32" s="42"/>
+      <c r="BM32" s="42"/>
       <c r="BN32" s="17"/>
       <c r="BO32" s="17"/>
       <c r="BP32" s="17"/>
       <c r="BQ32" s="17"/>
       <c r="BR32" s="17"/>
       <c r="BS32" s="17"/>
       <c r="BT32" s="17"/>
       <c r="BU32" s="17"/>
       <c r="BV32" s="17"/>
       <c r="BW32" s="17"/>
       <c r="BX32" s="17"/>
       <c r="BY32" s="17"/>
       <c r="BZ32" s="17"/>
       <c r="CA32" s="17"/>
       <c r="CB32" s="17"/>
       <c r="CC32" s="17"/>
       <c r="CD32" s="17"/>
       <c r="CE32" s="17"/>
       <c r="CF32" s="17"/>
       <c r="CG32" s="17"/>
       <c r="CH32" s="17"/>
       <c r="CI32" s="17"/>
       <c r="CJ32" s="17"/>
       <c r="CK32" s="17"/>
       <c r="CL32" s="17"/>
       <c r="CM32" s="17"/>
       <c r="CN32" s="17"/>
       <c r="CO32" s="17"/>
       <c r="CP32" s="17"/>
       <c r="CQ32" s="17"/>
       <c r="CR32" s="17"/>
       <c r="CS32" s="17"/>
       <c r="CT32" s="17"/>
       <c r="CU32" s="17"/>
       <c r="CV32" s="17"/>
       <c r="CW32" s="17"/>
       <c r="CX32" s="17"/>
       <c r="CY32" s="17"/>
       <c r="CZ32" s="17"/>
       <c r="DA32" s="17"/>
       <c r="DB32" s="17"/>
       <c r="DC32" s="17"/>
       <c r="DD32" s="17"/>
       <c r="DE32" s="17"/>
     </row>
     <row r="33" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A33" s="73" t="s">
+      <c r="A33" s="70" t="s">
         <v>14</v>
       </c>
-      <c r="B33" s="31" t="s">
-[...32 lines deleted...]
-      <c r="M33" s="28" t="s">
+      <c r="B33" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C33" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D33" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E33" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F33" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H33" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I33" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J33" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K33" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M33" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N33" s="19">
         <v>2</v>
       </c>
       <c r="O33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V33" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="W33" s="29" t="s">
-[...5 lines deleted...]
-      <c r="Y33" s="53">
+      <c r="W33" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X33" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y33" s="45">
         <v>2</v>
       </c>
-      <c r="Z33" s="18" t="s">
-[...5 lines deleted...]
-      <c r="AB33" s="18" t="s">
+      <c r="Z33" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF33" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AG33" s="3"/>
+      <c r="AG33" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AH33" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI33" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL33" s="65" t="s">
+      <c r="AI33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK33" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO33" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP33" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX33" s="65"/>
+      <c r="AP33" s="3"/>
+      <c r="AQ33" s="3"/>
+      <c r="AR33" s="3"/>
+      <c r="AS33" s="3"/>
+      <c r="AT33" s="3"/>
+      <c r="AU33" s="3"/>
+      <c r="AV33" s="3"/>
+      <c r="AW33" s="32"/>
+      <c r="AX33" s="62"/>
       <c r="AY33" s="3"/>
       <c r="AZ33" s="3"/>
       <c r="BA33" s="3"/>
-      <c r="BJ33" s="65"/>
+      <c r="BJ33" s="62"/>
       <c r="BK33" s="3"/>
       <c r="BL33" s="3"/>
       <c r="BM33" s="3"/>
-      <c r="BV33" s="32"/>
-[...34 lines deleted...]
-      <c r="DE33" s="32"/>
+      <c r="BV33" s="31"/>
+      <c r="BW33" s="31"/>
+      <c r="BX33" s="31"/>
+      <c r="BY33" s="31"/>
+      <c r="BZ33" s="31"/>
+      <c r="CA33" s="31"/>
+      <c r="CB33" s="31"/>
+      <c r="CC33" s="31"/>
+      <c r="CD33" s="31"/>
+      <c r="CE33" s="31"/>
+      <c r="CF33" s="31"/>
+      <c r="CG33" s="31"/>
+      <c r="CH33" s="31"/>
+      <c r="CI33" s="31"/>
+      <c r="CJ33" s="31"/>
+      <c r="CK33" s="31"/>
+      <c r="CL33" s="31"/>
+      <c r="CM33" s="31"/>
+      <c r="CN33" s="31"/>
+      <c r="CO33" s="31"/>
+      <c r="CP33" s="31"/>
+      <c r="CQ33" s="31"/>
+      <c r="CR33" s="31"/>
+      <c r="CS33" s="31"/>
+      <c r="CT33" s="31"/>
+      <c r="CU33" s="31"/>
+      <c r="CV33" s="31"/>
+      <c r="CW33" s="31"/>
+      <c r="CX33" s="31"/>
+      <c r="CY33" s="31"/>
+      <c r="CZ33" s="31"/>
+      <c r="DA33" s="31"/>
+      <c r="DB33" s="31"/>
+      <c r="DC33" s="31"/>
+      <c r="DD33" s="31"/>
+      <c r="DE33" s="31"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A34" s="74" t="s">
+      <c r="A34" s="71" t="s">
         <v>16</v>
       </c>
-      <c r="B34" s="31" t="s">
-[...32 lines deleted...]
-      <c r="M34" s="28" t="s">
+      <c r="B34" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C34" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D34" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E34" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F34" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H34" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I34" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J34" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K34" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L34" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M34" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N34" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O34" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P34" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R34" s="18">
         <v>1</v>
       </c>
       <c r="S34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V34" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="W34" s="29" t="s">
-[...14 lines deleted...]
-      <c r="AB34" s="23" t="s">
+      <c r="W34" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X34" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y34" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z34" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH34" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI34" s="43">
-[...8 lines deleted...]
-      <c r="AL34" s="65" t="s">
+      <c r="AI34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK34" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO34" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP34" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX34" s="65"/>
+      <c r="AP34" s="3"/>
+      <c r="AQ34" s="3"/>
+      <c r="AR34" s="3"/>
+      <c r="AS34" s="3"/>
+      <c r="AT34" s="3"/>
+      <c r="AU34" s="3"/>
+      <c r="AV34" s="3"/>
+      <c r="AW34" s="32"/>
+      <c r="AX34" s="62"/>
       <c r="AY34" s="3"/>
       <c r="AZ34" s="3"/>
       <c r="BA34" s="3"/>
-      <c r="BJ34" s="65"/>
+      <c r="BJ34" s="62"/>
       <c r="BK34" s="3"/>
       <c r="BL34" s="3"/>
       <c r="BM34" s="3"/>
-      <c r="BV34" s="32"/>
-[...34 lines deleted...]
-      <c r="DE34" s="32"/>
+      <c r="BV34" s="31"/>
+      <c r="BW34" s="31"/>
+      <c r="BX34" s="31"/>
+      <c r="BY34" s="31"/>
+      <c r="BZ34" s="31"/>
+      <c r="CA34" s="31"/>
+      <c r="CB34" s="31"/>
+      <c r="CC34" s="31"/>
+      <c r="CD34" s="31"/>
+      <c r="CE34" s="31"/>
+      <c r="CF34" s="31"/>
+      <c r="CG34" s="31"/>
+      <c r="CH34" s="31"/>
+      <c r="CI34" s="31"/>
+      <c r="CJ34" s="31"/>
+      <c r="CK34" s="31"/>
+      <c r="CL34" s="31"/>
+      <c r="CM34" s="31"/>
+      <c r="CN34" s="31"/>
+      <c r="CO34" s="31"/>
+      <c r="CP34" s="31"/>
+      <c r="CQ34" s="31"/>
+      <c r="CR34" s="31"/>
+      <c r="CS34" s="31"/>
+      <c r="CT34" s="31"/>
+      <c r="CU34" s="31"/>
+      <c r="CV34" s="31"/>
+      <c r="CW34" s="31"/>
+      <c r="CX34" s="31"/>
+      <c r="CY34" s="31"/>
+      <c r="CZ34" s="31"/>
+      <c r="DA34" s="31"/>
+      <c r="DB34" s="31"/>
+      <c r="DC34" s="31"/>
+      <c r="DD34" s="31"/>
+      <c r="DE34" s="31"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A35" s="74" t="s">
+      <c r="A35" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="B35" s="31" t="s">
-[...32 lines deleted...]
-      <c r="M35" s="28" t="s">
+      <c r="B35" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D35" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E35" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F35" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H35" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I35" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J35" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K35" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L35" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M35" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N35" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O35" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P35" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V35" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="W35" s="29" t="s">
-[...14 lines deleted...]
-      <c r="AB35" s="23" t="s">
+      <c r="W35" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X35" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y35" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z35" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH35" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI35" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL35" s="65" t="s">
+      <c r="AI35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK35" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO35" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP35" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX35" s="65"/>
+      <c r="AP35" s="3"/>
+      <c r="AQ35" s="3"/>
+      <c r="AR35" s="3"/>
+      <c r="AS35" s="3"/>
+      <c r="AT35" s="3"/>
+      <c r="AU35" s="3"/>
+      <c r="AV35" s="3"/>
+      <c r="AW35" s="32"/>
+      <c r="AX35" s="62"/>
       <c r="AY35" s="3"/>
       <c r="AZ35" s="3"/>
       <c r="BA35" s="3"/>
-      <c r="BJ35" s="65"/>
+      <c r="BJ35" s="62"/>
       <c r="BK35" s="3"/>
       <c r="BL35" s="3"/>
       <c r="BM35" s="3"/>
-      <c r="BV35" s="32"/>
-[...34 lines deleted...]
-      <c r="DE35" s="32"/>
+      <c r="BV35" s="31"/>
+      <c r="BW35" s="31"/>
+      <c r="BX35" s="31"/>
+      <c r="BY35" s="31"/>
+      <c r="BZ35" s="31"/>
+      <c r="CA35" s="31"/>
+      <c r="CB35" s="31"/>
+      <c r="CC35" s="31"/>
+      <c r="CD35" s="31"/>
+      <c r="CE35" s="31"/>
+      <c r="CF35" s="31"/>
+      <c r="CG35" s="31"/>
+      <c r="CH35" s="31"/>
+      <c r="CI35" s="31"/>
+      <c r="CJ35" s="31"/>
+      <c r="CK35" s="31"/>
+      <c r="CL35" s="31"/>
+      <c r="CM35" s="31"/>
+      <c r="CN35" s="31"/>
+      <c r="CO35" s="31"/>
+      <c r="CP35" s="31"/>
+      <c r="CQ35" s="31"/>
+      <c r="CR35" s="31"/>
+      <c r="CS35" s="31"/>
+      <c r="CT35" s="31"/>
+      <c r="CU35" s="31"/>
+      <c r="CV35" s="31"/>
+      <c r="CW35" s="31"/>
+      <c r="CX35" s="31"/>
+      <c r="CY35" s="31"/>
+      <c r="CZ35" s="31"/>
+      <c r="DA35" s="31"/>
+      <c r="DB35" s="31"/>
+      <c r="DC35" s="31"/>
+      <c r="DD35" s="31"/>
+      <c r="DE35" s="31"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A36" s="73" t="s">
+      <c r="A36" s="70" t="s">
         <v>18</v>
       </c>
-      <c r="B36" s="31" t="s">
-[...32 lines deleted...]
-      <c r="M36" s="28" t="s">
+      <c r="B36" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C36" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D36" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E36" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F36" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H36" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I36" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J36" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K36" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L36" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M36" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N36" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O36" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P36" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V36" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="W36" s="29" t="s">
-[...14 lines deleted...]
-      <c r="AB36" s="23" t="s">
+      <c r="W36" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X36" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y36" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z36" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH36" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI36" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL36" s="65" t="s">
+      <c r="AI36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK36" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO36" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP36" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX36" s="65"/>
+      <c r="AP36" s="3"/>
+      <c r="AQ36" s="3"/>
+      <c r="AR36" s="3"/>
+      <c r="AS36" s="3"/>
+      <c r="AT36" s="3"/>
+      <c r="AU36" s="3"/>
+      <c r="AV36" s="3"/>
+      <c r="AW36" s="32"/>
+      <c r="AX36" s="62"/>
       <c r="AY36" s="3"/>
       <c r="AZ36" s="3"/>
       <c r="BA36" s="3"/>
-      <c r="BJ36" s="65"/>
+      <c r="BJ36" s="62"/>
       <c r="BK36" s="3"/>
       <c r="BL36" s="3"/>
       <c r="BM36" s="3"/>
-      <c r="BV36" s="32"/>
-[...34 lines deleted...]
-      <c r="DE36" s="32"/>
+      <c r="BV36" s="31"/>
+      <c r="BW36" s="31"/>
+      <c r="BX36" s="31"/>
+      <c r="BY36" s="31"/>
+      <c r="BZ36" s="31"/>
+      <c r="CA36" s="31"/>
+      <c r="CB36" s="31"/>
+      <c r="CC36" s="31"/>
+      <c r="CD36" s="31"/>
+      <c r="CE36" s="31"/>
+      <c r="CF36" s="31"/>
+      <c r="CG36" s="31"/>
+      <c r="CH36" s="31"/>
+      <c r="CI36" s="31"/>
+      <c r="CJ36" s="31"/>
+      <c r="CK36" s="31"/>
+      <c r="CL36" s="31"/>
+      <c r="CM36" s="31"/>
+      <c r="CN36" s="31"/>
+      <c r="CO36" s="31"/>
+      <c r="CP36" s="31"/>
+      <c r="CQ36" s="31"/>
+      <c r="CR36" s="31"/>
+      <c r="CS36" s="31"/>
+      <c r="CT36" s="31"/>
+      <c r="CU36" s="31"/>
+      <c r="CV36" s="31"/>
+      <c r="CW36" s="31"/>
+      <c r="CX36" s="31"/>
+      <c r="CY36" s="31"/>
+      <c r="CZ36" s="31"/>
+      <c r="DA36" s="31"/>
+      <c r="DB36" s="31"/>
+      <c r="DC36" s="31"/>
+      <c r="DD36" s="31"/>
+      <c r="DE36" s="31"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A37" s="73" t="s">
+      <c r="A37" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="B37" s="31" t="s">
-[...32 lines deleted...]
-      <c r="M37" s="28" t="s">
+      <c r="B37" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C37" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D37" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E37" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F37" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="30">
+        <v>1</v>
+      </c>
+      <c r="H37" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I37" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J37" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K37" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L37" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M37" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N37" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O37" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P37" s="19">
         <v>2</v>
       </c>
       <c r="Q37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V37" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="W37" s="29" t="s">
-[...14 lines deleted...]
-      <c r="AB37" s="23" t="s">
+      <c r="W37" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X37" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y37" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z37" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE37" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AF37" s="3" t="s">
-        <v>13</v>
+      <c r="AF37" s="3">
+        <v>1</v>
       </c>
       <c r="AG37" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AH37" s="3">
-[...11 lines deleted...]
-      <c r="AL37" s="65" t="s">
+      <c r="AH37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK37" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO37" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP37" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX37" s="65"/>
+      <c r="AP37" s="3"/>
+      <c r="AQ37" s="3"/>
+      <c r="AR37" s="3"/>
+      <c r="AS37" s="3"/>
+      <c r="AT37" s="3"/>
+      <c r="AU37" s="3"/>
+      <c r="AV37" s="3"/>
+      <c r="AW37" s="32"/>
+      <c r="AX37" s="62"/>
       <c r="AY37" s="3"/>
       <c r="AZ37" s="3"/>
       <c r="BA37" s="3"/>
-      <c r="BJ37" s="65"/>
+      <c r="BJ37" s="62"/>
       <c r="BK37" s="3"/>
       <c r="BL37" s="3"/>
       <c r="BM37" s="3"/>
-      <c r="BV37" s="32"/>
-[...34 lines deleted...]
-      <c r="DE37" s="32"/>
+      <c r="BV37" s="31"/>
+      <c r="BW37" s="31"/>
+      <c r="BX37" s="31"/>
+      <c r="BY37" s="31"/>
+      <c r="BZ37" s="31"/>
+      <c r="CA37" s="31"/>
+      <c r="CB37" s="31"/>
+      <c r="CC37" s="31"/>
+      <c r="CD37" s="31"/>
+      <c r="CE37" s="31"/>
+      <c r="CF37" s="31"/>
+      <c r="CG37" s="31"/>
+      <c r="CH37" s="31"/>
+      <c r="CI37" s="31"/>
+      <c r="CJ37" s="31"/>
+      <c r="CK37" s="31"/>
+      <c r="CL37" s="31"/>
+      <c r="CM37" s="31"/>
+      <c r="CN37" s="31"/>
+      <c r="CO37" s="31"/>
+      <c r="CP37" s="31"/>
+      <c r="CQ37" s="31"/>
+      <c r="CR37" s="31"/>
+      <c r="CS37" s="31"/>
+      <c r="CT37" s="31"/>
+      <c r="CU37" s="31"/>
+      <c r="CV37" s="31"/>
+      <c r="CW37" s="31"/>
+      <c r="CX37" s="31"/>
+      <c r="CY37" s="31"/>
+      <c r="CZ37" s="31"/>
+      <c r="DA37" s="31"/>
+      <c r="DB37" s="31"/>
+      <c r="DC37" s="31"/>
+      <c r="DD37" s="31"/>
+      <c r="DE37" s="31"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A38" s="73" t="s">
+      <c r="A38" s="70" t="s">
         <v>20</v>
       </c>
-      <c r="B38" s="31">
-[...2 lines deleted...]
-      <c r="C38" s="34">
+      <c r="B38" s="30">
+        <v>1</v>
+      </c>
+      <c r="C38" s="33">
         <v>4</v>
       </c>
-      <c r="D38" s="31">
-[...2 lines deleted...]
-      <c r="E38" s="31">
+      <c r="D38" s="30">
+        <v>1</v>
+      </c>
+      <c r="E38" s="30">
         <v>4</v>
       </c>
-      <c r="F38" s="31" t="s">
-[...5 lines deleted...]
-      <c r="H38" s="34">
+      <c r="F38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="30">
+        <v>1</v>
+      </c>
+      <c r="H38" s="33">
         <v>6</v>
       </c>
-      <c r="I38" s="34">
+      <c r="I38" s="33">
         <v>4</v>
       </c>
-      <c r="J38" s="34">
+      <c r="J38" s="33">
         <v>2</v>
       </c>
-      <c r="K38" s="42">
+      <c r="K38" s="41">
         <v>4</v>
       </c>
-      <c r="L38" s="34">
+      <c r="L38" s="33">
         <v>9</v>
       </c>
-      <c r="M38" s="28">
+      <c r="M38" s="27">
         <v>1</v>
       </c>
       <c r="N38" s="19">
         <v>7</v>
       </c>
       <c r="O38" s="19">
         <v>3</v>
       </c>
       <c r="P38" s="19">
         <v>1</v>
       </c>
       <c r="Q38" s="18">
         <v>5</v>
       </c>
       <c r="R38" s="18">
         <v>2</v>
       </c>
       <c r="S38" s="18">
         <v>2</v>
       </c>
       <c r="T38" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U38" s="18">
         <v>2</v>
       </c>
       <c r="V38" s="18">
         <v>5</v>
       </c>
-      <c r="W38" s="29">
+      <c r="W38" s="28">
         <v>10</v>
       </c>
-      <c r="X38" s="46">
+      <c r="X38" s="45">
         <v>2</v>
       </c>
-      <c r="Y38" s="24">
+      <c r="Y38" s="28">
         <v>6</v>
       </c>
-      <c r="Z38" s="18">
-[...5 lines deleted...]
-      <c r="AB38" s="23">
+      <c r="Z38" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC38" s="3">
+        <v>2</v>
+      </c>
+      <c r="AD38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF38" s="3">
+        <v>2</v>
+      </c>
+      <c r="AG38" s="1">
+        <v>5</v>
+      </c>
+      <c r="AH38" s="1">
+        <v>2</v>
+      </c>
+      <c r="AI38" s="3">
+        <v>4</v>
+      </c>
+      <c r="AJ38" s="1">
         <v>3</v>
       </c>
-      <c r="AC38" s="3" t="s">
-[...8 lines deleted...]
-      <c r="AF38" s="3">
+      <c r="AK38" s="35">
+        <v>2</v>
+      </c>
+      <c r="AL38" s="3">
         <v>3</v>
       </c>
-      <c r="AG38" s="3">
-[...16 lines deleted...]
-      </c>
       <c r="AM38" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AN38" s="3" t="s">
-        <v>13</v>
+      <c r="AN38" s="3">
+        <v>1</v>
       </c>
       <c r="AO38" s="3">
         <v>2</v>
       </c>
-      <c r="AP38" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX38" s="65"/>
+      <c r="AP38" s="3"/>
+      <c r="AQ38" s="3"/>
+      <c r="AR38" s="3"/>
+      <c r="AU38" s="3"/>
+      <c r="AW38" s="35"/>
+      <c r="AX38" s="62"/>
       <c r="AY38" s="3"/>
       <c r="AZ38" s="3"/>
       <c r="BA38" s="3"/>
-      <c r="BJ38" s="65"/>
+      <c r="BJ38" s="62"/>
       <c r="BK38" s="3"/>
       <c r="BL38" s="3"/>
       <c r="BM38" s="3"/>
-      <c r="BV38" s="32"/>
-[...34 lines deleted...]
-      <c r="DE38" s="32"/>
+      <c r="BV38" s="31"/>
+      <c r="BW38" s="31"/>
+      <c r="BX38" s="31"/>
+      <c r="BY38" s="31"/>
+      <c r="BZ38" s="31"/>
+      <c r="CA38" s="31"/>
+      <c r="CB38" s="31"/>
+      <c r="CC38" s="31"/>
+      <c r="CD38" s="31"/>
+      <c r="CE38" s="31"/>
+      <c r="CF38" s="31"/>
+      <c r="CG38" s="31"/>
+      <c r="CH38" s="31"/>
+      <c r="CI38" s="31"/>
+      <c r="CJ38" s="31"/>
+      <c r="CK38" s="31"/>
+      <c r="CL38" s="31"/>
+      <c r="CM38" s="31"/>
+      <c r="CN38" s="31"/>
+      <c r="CO38" s="31"/>
+      <c r="CP38" s="31"/>
+      <c r="CQ38" s="31"/>
+      <c r="CR38" s="31"/>
+      <c r="CS38" s="31"/>
+      <c r="CT38" s="31"/>
+      <c r="CU38" s="31"/>
+      <c r="CV38" s="31"/>
+      <c r="CW38" s="31"/>
+      <c r="CX38" s="31"/>
+      <c r="CY38" s="31"/>
+      <c r="CZ38" s="31"/>
+      <c r="DA38" s="31"/>
+      <c r="DB38" s="31"/>
+      <c r="DC38" s="31"/>
+      <c r="DD38" s="31"/>
+      <c r="DE38" s="31"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A39" s="73" t="s">
+      <c r="A39" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="B39" s="31" t="s">
-[...89 lines deleted...]
-      <c r="AF39" s="31" t="s">
+      <c r="B39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="D39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="I39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="J39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="K39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="L39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="M39" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="N39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="O39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="P39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="R39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="S39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="T39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="U39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="V39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="W39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="X39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z39" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA39" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB39" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC39" s="3">
+        <v>2</v>
+      </c>
+      <c r="AD39" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE39" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH39" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI39" s="43" t="s">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="AI39" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ39" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK39" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL39" s="3">
+        <v>1</v>
       </c>
       <c r="AM39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN39" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AO39" s="3">
-[...26 lines deleted...]
-      <c r="AX39" s="65"/>
+      <c r="AO39" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP39" s="3"/>
+      <c r="AQ39" s="3"/>
+      <c r="AR39" s="3"/>
+      <c r="AS39" s="3"/>
+      <c r="AT39" s="3"/>
+      <c r="AU39" s="3"/>
+      <c r="AV39" s="3"/>
+      <c r="AW39" s="32"/>
+      <c r="AX39" s="62"/>
       <c r="AY39" s="3"/>
       <c r="AZ39" s="3"/>
       <c r="BA39" s="3"/>
-      <c r="BJ39" s="65"/>
+      <c r="BJ39" s="62"/>
       <c r="BK39" s="3"/>
       <c r="BL39" s="3"/>
       <c r="BM39" s="3"/>
-      <c r="BV39" s="32"/>
-[...34 lines deleted...]
-      <c r="DE39" s="32"/>
+      <c r="BV39" s="31"/>
+      <c r="BW39" s="31"/>
+      <c r="BX39" s="31"/>
+      <c r="BY39" s="31"/>
+      <c r="BZ39" s="31"/>
+      <c r="CA39" s="31"/>
+      <c r="CB39" s="31"/>
+      <c r="CC39" s="31"/>
+      <c r="CD39" s="31"/>
+      <c r="CE39" s="31"/>
+      <c r="CF39" s="31"/>
+      <c r="CG39" s="31"/>
+      <c r="CH39" s="31"/>
+      <c r="CI39" s="31"/>
+      <c r="CJ39" s="31"/>
+      <c r="CK39" s="31"/>
+      <c r="CL39" s="31"/>
+      <c r="CM39" s="31"/>
+      <c r="CN39" s="31"/>
+      <c r="CO39" s="31"/>
+      <c r="CP39" s="31"/>
+      <c r="CQ39" s="31"/>
+      <c r="CR39" s="31"/>
+      <c r="CS39" s="31"/>
+      <c r="CT39" s="31"/>
+      <c r="CU39" s="31"/>
+      <c r="CV39" s="31"/>
+      <c r="CW39" s="31"/>
+      <c r="CX39" s="31"/>
+      <c r="CY39" s="31"/>
+      <c r="CZ39" s="31"/>
+      <c r="DA39" s="31"/>
+      <c r="DB39" s="31"/>
+      <c r="DC39" s="31"/>
+      <c r="DD39" s="31"/>
+      <c r="DE39" s="31"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A40" s="73" t="s">
+      <c r="A40" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="B40" s="31" t="s">
-[...32 lines deleted...]
-      <c r="M40" s="28" t="s">
+      <c r="B40" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C40" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E40" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F40" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H40" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I40" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J40" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K40" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L40" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M40" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N40" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O40" s="19">
         <v>1</v>
       </c>
       <c r="P40" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="Q40" s="30" t="s">
+      <c r="Q40" s="29" t="s">
         <v>13</v>
       </c>
       <c r="R40" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="S40" s="30" t="s">
+      <c r="S40" s="29" t="s">
         <v>13</v>
       </c>
       <c r="T40" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U40" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V40" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="W40" s="29" t="s">
-[...14 lines deleted...]
-      <c r="AB40" s="23" t="s">
+      <c r="W40" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X40" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y40" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z40" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA40" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF40" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AG40" s="3" t="s">
-        <v>13</v>
+      <c r="AG40" s="1">
+        <v>3</v>
       </c>
       <c r="AH40" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI40" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL40" s="65" t="s">
+      <c r="AI40" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ40" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK40" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO40" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP40" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX40" s="65"/>
+      <c r="AP40" s="3"/>
+      <c r="AQ40" s="3"/>
+      <c r="AR40" s="3"/>
+      <c r="AT40" s="3"/>
+      <c r="AU40" s="3"/>
+      <c r="AV40" s="3"/>
+      <c r="AW40" s="32"/>
+      <c r="AX40" s="62"/>
       <c r="AY40" s="3"/>
       <c r="AZ40" s="3"/>
       <c r="BA40" s="3"/>
-      <c r="BJ40" s="65"/>
+      <c r="BJ40" s="62"/>
       <c r="BK40" s="3"/>
       <c r="BL40" s="3"/>
       <c r="BM40" s="3"/>
-      <c r="BV40" s="32"/>
-[...34 lines deleted...]
-      <c r="DE40" s="32"/>
+      <c r="BV40" s="31"/>
+      <c r="BW40" s="31"/>
+      <c r="BX40" s="31"/>
+      <c r="BY40" s="31"/>
+      <c r="BZ40" s="31"/>
+      <c r="CA40" s="31"/>
+      <c r="CB40" s="31"/>
+      <c r="CC40" s="31"/>
+      <c r="CD40" s="31"/>
+      <c r="CE40" s="31"/>
+      <c r="CF40" s="31"/>
+      <c r="CG40" s="31"/>
+      <c r="CH40" s="31"/>
+      <c r="CI40" s="31"/>
+      <c r="CJ40" s="31"/>
+      <c r="CK40" s="31"/>
+      <c r="CL40" s="31"/>
+      <c r="CM40" s="31"/>
+      <c r="CN40" s="31"/>
+      <c r="CO40" s="31"/>
+      <c r="CP40" s="31"/>
+      <c r="CQ40" s="31"/>
+      <c r="CR40" s="31"/>
+      <c r="CS40" s="31"/>
+      <c r="CT40" s="31"/>
+      <c r="CU40" s="31"/>
+      <c r="CV40" s="31"/>
+      <c r="CW40" s="31"/>
+      <c r="CX40" s="31"/>
+      <c r="CY40" s="31"/>
+      <c r="CZ40" s="31"/>
+      <c r="DA40" s="31"/>
+      <c r="DB40" s="31"/>
+      <c r="DC40" s="31"/>
+      <c r="DD40" s="31"/>
+      <c r="DE40" s="31"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A41" s="73" t="s">
+      <c r="A41" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="B41" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C41" s="34">
+      <c r="B41" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C41" s="33">
         <v>2</v>
       </c>
-      <c r="D41" s="31" t="s">
-[...23 lines deleted...]
-      <c r="L41" s="34">
+      <c r="D41" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E41" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F41" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H41" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I41" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J41" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K41" s="41">
+        <v>1</v>
+      </c>
+      <c r="L41" s="33">
         <v>2</v>
       </c>
-      <c r="M41" s="28" t="s">
+      <c r="M41" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N41" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O41" s="19">
         <v>1</v>
       </c>
       <c r="P41" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="Q41" s="30" t="s">
+      <c r="Q41" s="29" t="s">
         <v>13</v>
       </c>
       <c r="R41" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="S41" s="30" t="s">
+      <c r="S41" s="29" t="s">
         <v>13</v>
       </c>
       <c r="T41" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U41" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V41" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="W41" s="29" t="s">
-[...14 lines deleted...]
-      <c r="AB41" s="23" t="s">
+      <c r="W41" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X41" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y41" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z41" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA41" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH41" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI41" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL41" s="65" t="s">
+      <c r="AI41" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ41" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK41" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO41" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP41" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX41" s="65"/>
+      <c r="AP41" s="3"/>
+      <c r="AQ41" s="3"/>
+      <c r="AR41" s="3"/>
+      <c r="AS41" s="3"/>
+      <c r="AT41" s="3"/>
+      <c r="AU41" s="3"/>
+      <c r="AV41" s="3"/>
+      <c r="AW41" s="32"/>
+      <c r="AX41" s="62"/>
       <c r="AY41" s="3"/>
       <c r="AZ41" s="3"/>
       <c r="BA41" s="3"/>
-      <c r="BJ41" s="65"/>
+      <c r="BJ41" s="62"/>
       <c r="BK41" s="3"/>
       <c r="BL41" s="3"/>
       <c r="BM41" s="3"/>
-      <c r="BV41" s="32"/>
-[...34 lines deleted...]
-      <c r="DE41" s="32"/>
+      <c r="BV41" s="31"/>
+      <c r="BW41" s="31"/>
+      <c r="BX41" s="31"/>
+      <c r="BY41" s="31"/>
+      <c r="BZ41" s="31"/>
+      <c r="CA41" s="31"/>
+      <c r="CB41" s="31"/>
+      <c r="CC41" s="31"/>
+      <c r="CD41" s="31"/>
+      <c r="CE41" s="31"/>
+      <c r="CF41" s="31"/>
+      <c r="CG41" s="31"/>
+      <c r="CH41" s="31"/>
+      <c r="CI41" s="31"/>
+      <c r="CJ41" s="31"/>
+      <c r="CK41" s="31"/>
+      <c r="CL41" s="31"/>
+      <c r="CM41" s="31"/>
+      <c r="CN41" s="31"/>
+      <c r="CO41" s="31"/>
+      <c r="CP41" s="31"/>
+      <c r="CQ41" s="31"/>
+      <c r="CR41" s="31"/>
+      <c r="CS41" s="31"/>
+      <c r="CT41" s="31"/>
+      <c r="CU41" s="31"/>
+      <c r="CV41" s="31"/>
+      <c r="CW41" s="31"/>
+      <c r="CX41" s="31"/>
+      <c r="CY41" s="31"/>
+      <c r="CZ41" s="31"/>
+      <c r="DA41" s="31"/>
+      <c r="DB41" s="31"/>
+      <c r="DC41" s="31"/>
+      <c r="DD41" s="31"/>
+      <c r="DE41" s="31"/>
     </row>
-    <row r="42" spans="1:109" s="32" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="73" t="s">
+    <row r="42" spans="1:109" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="B42" s="31"/>
-[...28 lines deleted...]
-      <c r="AE42" s="43"/>
+      <c r="B42" s="30"/>
+      <c r="C42" s="33"/>
+      <c r="D42" s="30"/>
+      <c r="E42" s="30"/>
+      <c r="F42" s="30"/>
+      <c r="G42" s="30"/>
+      <c r="H42" s="33"/>
+      <c r="I42" s="33"/>
+      <c r="J42" s="33"/>
+      <c r="K42" s="41"/>
+      <c r="L42" s="33"/>
+      <c r="M42" s="27"/>
+      <c r="N42" s="33"/>
+      <c r="O42" s="33"/>
+      <c r="P42" s="33"/>
+      <c r="Q42" s="37"/>
+      <c r="R42" s="30"/>
+      <c r="S42" s="37"/>
+      <c r="T42" s="30"/>
+      <c r="U42" s="30"/>
+      <c r="V42" s="30"/>
+      <c r="W42" s="28"/>
+      <c r="X42" s="45"/>
+      <c r="Y42" s="45"/>
+      <c r="Z42" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA42" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB42" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC42" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD42" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE42" s="1">
+        <v>2</v>
+      </c>
       <c r="AF42" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG42" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH42" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI42" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL42" s="65" t="s">
+      <c r="AI42" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ42" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK42" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL42" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM42" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN42" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO42" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP42" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX42" s="65"/>
+      <c r="AP42" s="3"/>
+      <c r="AQ42" s="1"/>
+      <c r="AR42" s="3"/>
+      <c r="AS42" s="3"/>
+      <c r="AT42" s="3"/>
+      <c r="AU42" s="3"/>
+      <c r="AV42" s="3"/>
+      <c r="AW42" s="32"/>
+      <c r="AX42" s="62"/>
       <c r="AY42" s="3"/>
       <c r="AZ42" s="3"/>
       <c r="BA42" s="3"/>
-      <c r="BJ42" s="65"/>
+      <c r="BJ42" s="62"/>
       <c r="BK42" s="3"/>
       <c r="BL42" s="3"/>
       <c r="BM42" s="3"/>
     </row>
-    <row r="43" spans="1:109" s="40" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="75" t="s">
+    <row r="43" spans="1:109" s="39" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="B43" s="57">
+      <c r="B43" s="54">
         <v>3</v>
       </c>
-      <c r="C43" s="58">
+      <c r="C43" s="55">
         <v>3</v>
       </c>
-      <c r="D43" s="57">
+      <c r="D43" s="54">
         <v>2</v>
       </c>
-      <c r="E43" s="57" t="s">
-[...8 lines deleted...]
-      <c r="H43" s="58">
+      <c r="E43" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="F43" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="H43" s="55">
         <v>4</v>
       </c>
-      <c r="I43" s="58" t="s">
-[...32 lines deleted...]
-      <c r="T43" s="57">
+      <c r="I43" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="J43" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="K43" s="56">
+        <v>1</v>
+      </c>
+      <c r="L43" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="M43" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="N43" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="O43" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="P43" s="55">
+        <v>1</v>
+      </c>
+      <c r="Q43" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="R43" s="58">
+        <v>1</v>
+      </c>
+      <c r="S43" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="T43" s="54">
         <v>2</v>
       </c>
-      <c r="U43" s="57">
+      <c r="U43" s="54">
         <v>4</v>
       </c>
-      <c r="V43" s="57">
+      <c r="V43" s="54">
         <v>5</v>
       </c>
       <c r="W43" s="4">
         <v>5</v>
       </c>
       <c r="X43" s="4">
         <v>9</v>
       </c>
-      <c r="Y43" s="41" t="s">
-[...8 lines deleted...]
-      <c r="AB43" s="40">
+      <c r="Y43" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z43" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA43" s="39">
+        <v>1</v>
+      </c>
+      <c r="AB43" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC43" s="4">
+        <v>4</v>
+      </c>
+      <c r="AD43" s="4">
+        <v>1</v>
+      </c>
+      <c r="AE43" s="39">
         <v>2</v>
       </c>
-      <c r="AC43" s="4" t="s">
-[...11 lines deleted...]
-      <c r="AG43" s="4">
+      <c r="AF43" s="4">
+        <v>8</v>
+      </c>
+      <c r="AG43" s="39">
+        <v>5</v>
+      </c>
+      <c r="AH43" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI43" s="4">
         <v>2</v>
       </c>
-      <c r="AH43" s="4">
-[...26 lines deleted...]
-      <c r="AQ43" s="40">
+      <c r="AJ43" s="39">
+        <v>5</v>
+      </c>
+      <c r="AK43" s="73">
+        <v>1</v>
+      </c>
+      <c r="AL43" s="60">
+        <v>5</v>
+      </c>
+      <c r="AM43" s="39">
+        <v>1</v>
+      </c>
+      <c r="AN43" s="4">
         <v>2</v>
       </c>
-      <c r="AR43" s="4">
-[...17 lines deleted...]
-      <c r="AX43" s="63"/>
+      <c r="AO43" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP43" s="4"/>
+      <c r="AR43" s="4"/>
+      <c r="AT43" s="4"/>
+      <c r="AU43" s="4"/>
+      <c r="AW43" s="73"/>
+      <c r="AX43" s="60"/>
       <c r="AZ43" s="4"/>
       <c r="BA43" s="4"/>
-      <c r="BJ43" s="63"/>
+      <c r="BJ43" s="60"/>
       <c r="BL43" s="4"/>
       <c r="BM43" s="4"/>
-      <c r="BV43" s="32"/>
-[...34 lines deleted...]
-      <c r="DE43" s="32"/>
+      <c r="BV43" s="31"/>
+      <c r="BW43" s="31"/>
+      <c r="BX43" s="31"/>
+      <c r="BY43" s="31"/>
+      <c r="BZ43" s="31"/>
+      <c r="CA43" s="31"/>
+      <c r="CB43" s="31"/>
+      <c r="CC43" s="31"/>
+      <c r="CD43" s="31"/>
+      <c r="CE43" s="31"/>
+      <c r="CF43" s="31"/>
+      <c r="CG43" s="31"/>
+      <c r="CH43" s="31"/>
+      <c r="CI43" s="31"/>
+      <c r="CJ43" s="31"/>
+      <c r="CK43" s="31"/>
+      <c r="CL43" s="31"/>
+      <c r="CM43" s="31"/>
+      <c r="CN43" s="31"/>
+      <c r="CO43" s="31"/>
+      <c r="CP43" s="31"/>
+      <c r="CQ43" s="31"/>
+      <c r="CR43" s="31"/>
+      <c r="CS43" s="31"/>
+      <c r="CT43" s="31"/>
+      <c r="CU43" s="31"/>
+      <c r="CV43" s="31"/>
+      <c r="CW43" s="31"/>
+      <c r="CX43" s="31"/>
+      <c r="CY43" s="31"/>
+      <c r="CZ43" s="31"/>
+      <c r="DA43" s="31"/>
+      <c r="DB43" s="31"/>
+      <c r="DC43" s="31"/>
+      <c r="DD43" s="31"/>
+      <c r="DE43" s="31"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BV44" s="32"/>
-[...34 lines deleted...]
-      <c r="DE44" s="32"/>
+      <c r="BV44" s="31"/>
+      <c r="BW44" s="31"/>
+      <c r="BX44" s="31"/>
+      <c r="BY44" s="31"/>
+      <c r="BZ44" s="31"/>
+      <c r="CA44" s="31"/>
+      <c r="CB44" s="31"/>
+      <c r="CC44" s="31"/>
+      <c r="CD44" s="31"/>
+      <c r="CE44" s="31"/>
+      <c r="CF44" s="31"/>
+      <c r="CG44" s="31"/>
+      <c r="CH44" s="31"/>
+      <c r="CI44" s="31"/>
+      <c r="CJ44" s="31"/>
+      <c r="CK44" s="31"/>
+      <c r="CL44" s="31"/>
+      <c r="CM44" s="31"/>
+      <c r="CN44" s="31"/>
+      <c r="CO44" s="31"/>
+      <c r="CP44" s="31"/>
+      <c r="CQ44" s="31"/>
+      <c r="CR44" s="31"/>
+      <c r="CS44" s="31"/>
+      <c r="CT44" s="31"/>
+      <c r="CU44" s="31"/>
+      <c r="CV44" s="31"/>
+      <c r="CW44" s="31"/>
+      <c r="CX44" s="31"/>
+      <c r="CY44" s="31"/>
+      <c r="CZ44" s="31"/>
+      <c r="DA44" s="31"/>
+      <c r="DB44" s="31"/>
+      <c r="DC44" s="31"/>
+      <c r="DD44" s="31"/>
+      <c r="DE44" s="31"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BV45" s="32"/>
-[...34 lines deleted...]
-      <c r="DE45" s="32"/>
+      <c r="BV45" s="31"/>
+      <c r="BW45" s="31"/>
+      <c r="BX45" s="31"/>
+      <c r="BY45" s="31"/>
+      <c r="BZ45" s="31"/>
+      <c r="CA45" s="31"/>
+      <c r="CB45" s="31"/>
+      <c r="CC45" s="31"/>
+      <c r="CD45" s="31"/>
+      <c r="CE45" s="31"/>
+      <c r="CF45" s="31"/>
+      <c r="CG45" s="31"/>
+      <c r="CH45" s="31"/>
+      <c r="CI45" s="31"/>
+      <c r="CJ45" s="31"/>
+      <c r="CK45" s="31"/>
+      <c r="CL45" s="31"/>
+      <c r="CM45" s="31"/>
+      <c r="CN45" s="31"/>
+      <c r="CO45" s="31"/>
+      <c r="CP45" s="31"/>
+      <c r="CQ45" s="31"/>
+      <c r="CR45" s="31"/>
+      <c r="CS45" s="31"/>
+      <c r="CT45" s="31"/>
+      <c r="CU45" s="31"/>
+      <c r="CV45" s="31"/>
+      <c r="CW45" s="31"/>
+      <c r="CX45" s="31"/>
+      <c r="CY45" s="31"/>
+      <c r="CZ45" s="31"/>
+      <c r="DA45" s="31"/>
+      <c r="DB45" s="31"/>
+      <c r="DC45" s="31"/>
+      <c r="DD45" s="31"/>
+      <c r="DE45" s="31"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BV46" s="32"/>
-[...34 lines deleted...]
-      <c r="DE46" s="32"/>
+      <c r="BV46" s="31"/>
+      <c r="BW46" s="31"/>
+      <c r="BX46" s="31"/>
+      <c r="BY46" s="31"/>
+      <c r="BZ46" s="31"/>
+      <c r="CA46" s="31"/>
+      <c r="CB46" s="31"/>
+      <c r="CC46" s="31"/>
+      <c r="CD46" s="31"/>
+      <c r="CE46" s="31"/>
+      <c r="CF46" s="31"/>
+      <c r="CG46" s="31"/>
+      <c r="CH46" s="31"/>
+      <c r="CI46" s="31"/>
+      <c r="CJ46" s="31"/>
+      <c r="CK46" s="31"/>
+      <c r="CL46" s="31"/>
+      <c r="CM46" s="31"/>
+      <c r="CN46" s="31"/>
+      <c r="CO46" s="31"/>
+      <c r="CP46" s="31"/>
+      <c r="CQ46" s="31"/>
+      <c r="CR46" s="31"/>
+      <c r="CS46" s="31"/>
+      <c r="CT46" s="31"/>
+      <c r="CU46" s="31"/>
+      <c r="CV46" s="31"/>
+      <c r="CW46" s="31"/>
+      <c r="CX46" s="31"/>
+      <c r="CY46" s="31"/>
+      <c r="CZ46" s="31"/>
+      <c r="DA46" s="31"/>
+      <c r="DB46" s="31"/>
+      <c r="DC46" s="31"/>
+      <c r="DD46" s="31"/>
+      <c r="DE46" s="31"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BV47" s="32"/>
-[...34 lines deleted...]
-      <c r="DE47" s="32"/>
+      <c r="BV47" s="31"/>
+      <c r="BW47" s="31"/>
+      <c r="BX47" s="31"/>
+      <c r="BY47" s="31"/>
+      <c r="BZ47" s="31"/>
+      <c r="CA47" s="31"/>
+      <c r="CB47" s="31"/>
+      <c r="CC47" s="31"/>
+      <c r="CD47" s="31"/>
+      <c r="CE47" s="31"/>
+      <c r="CF47" s="31"/>
+      <c r="CG47" s="31"/>
+      <c r="CH47" s="31"/>
+      <c r="CI47" s="31"/>
+      <c r="CJ47" s="31"/>
+      <c r="CK47" s="31"/>
+      <c r="CL47" s="31"/>
+      <c r="CM47" s="31"/>
+      <c r="CN47" s="31"/>
+      <c r="CO47" s="31"/>
+      <c r="CP47" s="31"/>
+      <c r="CQ47" s="31"/>
+      <c r="CR47" s="31"/>
+      <c r="CS47" s="31"/>
+      <c r="CT47" s="31"/>
+      <c r="CU47" s="31"/>
+      <c r="CV47" s="31"/>
+      <c r="CW47" s="31"/>
+      <c r="CX47" s="31"/>
+      <c r="CY47" s="31"/>
+      <c r="CZ47" s="31"/>
+      <c r="DA47" s="31"/>
+      <c r="DB47" s="31"/>
+      <c r="DC47" s="31"/>
+      <c r="DD47" s="31"/>
+      <c r="DE47" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="AO8:AQ8"/>
     <mergeCell ref="AR8:AT8"/>
     <mergeCell ref="AU8:AW8"/>
     <mergeCell ref="Z8:AB8"/>
     <mergeCell ref="AC8:AE8"/>
     <mergeCell ref="AF8:AH8"/>
     <mergeCell ref="AI8:AK8"/>
     <mergeCell ref="AL8:AN8"/>
     <mergeCell ref="T8:V8"/>
     <mergeCell ref="W8:Y8"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:P8"/>
     <mergeCell ref="Q8:S8"/>
     <mergeCell ref="BM8:BO8"/>
     <mergeCell ref="BP8:BR8"/>
     <mergeCell ref="BS8:BU8"/>
     <mergeCell ref="AX8:AZ8"/>
     <mergeCell ref="BA8:BC8"/>
     <mergeCell ref="BD8:BF8"/>
     <mergeCell ref="BG8:BI8"/>
     <mergeCell ref="BJ8:BL8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A6:DG45"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="AO9" sqref="AO9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="8" width="9.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="13.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="25" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="49" width="9.140625" style="1"/>
     <col min="50" max="73" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="74" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:74" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="AN6" s="78"/>
+    <row r="6" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="68" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" s="68"/>
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="68"/>
+      <c r="AI6" s="75"/>
+      <c r="AJ6" s="75"/>
+      <c r="AK6" s="75"/>
+      <c r="AL6" s="75"/>
+      <c r="AM6" s="75"/>
+      <c r="AN6" s="75"/>
     </row>
     <row r="7" spans="1:74" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="L7" s="3"/>
       <c r="M7" s="4"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="4"/>
       <c r="Y7" s="4"/>
       <c r="AW7" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A8" s="93"/>
-      <c r="B8" s="95">
+      <c r="A8" s="90"/>
+      <c r="B8" s="92">
         <v>2022</v>
       </c>
-      <c r="C8" s="96"/>
-[...16 lines deleted...]
-      <c r="T8" s="90">
+      <c r="C8" s="93"/>
+      <c r="D8" s="93"/>
+      <c r="E8" s="93"/>
+      <c r="F8" s="93"/>
+      <c r="G8" s="93"/>
+      <c r="H8" s="93"/>
+      <c r="I8" s="93"/>
+      <c r="J8" s="93"/>
+      <c r="K8" s="93"/>
+      <c r="L8" s="93"/>
+      <c r="M8" s="94"/>
+      <c r="N8" s="86"/>
+      <c r="O8" s="86"/>
+      <c r="P8" s="86"/>
+      <c r="Q8" s="86"/>
+      <c r="R8" s="86"/>
+      <c r="S8" s="86"/>
+      <c r="T8" s="87">
         <v>2023</v>
       </c>
-      <c r="U8" s="90"/>
-[...24 lines deleted...]
-      <c r="AR8" s="90">
+      <c r="U8" s="87"/>
+      <c r="V8" s="87"/>
+      <c r="W8" s="86"/>
+      <c r="X8" s="86"/>
+      <c r="Y8" s="89"/>
+      <c r="Z8" s="88"/>
+      <c r="AA8" s="86"/>
+      <c r="AB8" s="86"/>
+      <c r="AC8" s="86"/>
+      <c r="AD8" s="86"/>
+      <c r="AE8" s="86"/>
+      <c r="AF8" s="87">
         <v>2025</v>
       </c>
-      <c r="AS8" s="90"/>
-[...10 lines deleted...]
-      <c r="BD8" s="90">
+      <c r="AG8" s="87"/>
+      <c r="AH8" s="87"/>
+      <c r="AI8" s="86"/>
+      <c r="AJ8" s="86"/>
+      <c r="AK8" s="89"/>
+      <c r="AL8" s="88"/>
+      <c r="AM8" s="86"/>
+      <c r="AN8" s="86"/>
+      <c r="AO8" s="86"/>
+      <c r="AP8" s="86"/>
+      <c r="AQ8" s="86"/>
+      <c r="AR8" s="87">
         <v>2026</v>
       </c>
-      <c r="BE8" s="90"/>
-[...10 lines deleted...]
-      <c r="BP8" s="90">
+      <c r="AS8" s="87"/>
+      <c r="AT8" s="87"/>
+      <c r="AU8" s="86"/>
+      <c r="AV8" s="86"/>
+      <c r="AW8" s="89"/>
+      <c r="AX8" s="88"/>
+      <c r="AY8" s="86"/>
+      <c r="AZ8" s="86"/>
+      <c r="BA8" s="86"/>
+      <c r="BB8" s="86"/>
+      <c r="BC8" s="86"/>
+      <c r="BD8" s="87">
+        <v>2026</v>
+      </c>
+      <c r="BE8" s="87"/>
+      <c r="BF8" s="87"/>
+      <c r="BG8" s="86"/>
+      <c r="BH8" s="86"/>
+      <c r="BI8" s="89"/>
+      <c r="BJ8" s="88"/>
+      <c r="BK8" s="86"/>
+      <c r="BL8" s="86"/>
+      <c r="BM8" s="86"/>
+      <c r="BN8" s="86"/>
+      <c r="BO8" s="86"/>
+      <c r="BP8" s="87">
         <v>2027</v>
       </c>
-      <c r="BQ8" s="90"/>
-[...3 lines deleted...]
-      <c r="BU8" s="92"/>
+      <c r="BQ8" s="87"/>
+      <c r="BR8" s="87"/>
+      <c r="BS8" s="86"/>
+      <c r="BT8" s="86"/>
+      <c r="BU8" s="89"/>
     </row>
     <row r="9" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A9" s="100"/>
+      <c r="A9" s="97"/>
       <c r="B9" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>8</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I9" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J9" s="7" t="s">
@@ -8355,5431 +7524,4923 @@
       </c>
       <c r="AO9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AP9" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AQ9" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AR9" s="11" t="s">
         <v>9</v>
       </c>
       <c r="AS9" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AT9" s="11" t="s">
         <v>2</v>
       </c>
       <c r="AU9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AV9" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="AW9" s="80" t="s">
+      <c r="AW9" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="AX9" s="81" t="s">
+      <c r="AX9" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="AY9" s="82" t="s">
+      <c r="AY9" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="AZ9" s="83" t="s">
+      <c r="AZ9" s="80" t="s">
         <v>5</v>
       </c>
-      <c r="BA9" s="84" t="s">
+      <c r="BA9" s="81" t="s">
         <v>6</v>
       </c>
-      <c r="BB9" s="84" t="s">
+      <c r="BB9" s="81" t="s">
         <v>7</v>
       </c>
-      <c r="BC9" s="84" t="s">
+      <c r="BC9" s="81" t="s">
         <v>8</v>
       </c>
-      <c r="BD9" s="84" t="s">
+      <c r="BD9" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="BE9" s="84" t="s">
-[...2 lines deleted...]
-      <c r="BF9" s="84" t="s">
+      <c r="BE9" s="81" t="s">
+        <v>1</v>
+      </c>
+      <c r="BF9" s="81" t="s">
         <v>2</v>
       </c>
-      <c r="BG9" s="84" t="s">
+      <c r="BG9" s="81" t="s">
         <v>10</v>
       </c>
-      <c r="BH9" s="84" t="s">
+      <c r="BH9" s="81" t="s">
         <v>11</v>
       </c>
-      <c r="BI9" s="80" t="s">
+      <c r="BI9" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="BJ9" s="81" t="s">
+      <c r="BJ9" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="BK9" s="82" t="s">
+      <c r="BK9" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="BL9" s="83" t="s">
+      <c r="BL9" s="80" t="s">
         <v>5</v>
       </c>
-      <c r="BM9" s="84" t="s">
+      <c r="BM9" s="81" t="s">
         <v>6</v>
       </c>
-      <c r="BN9" s="84" t="s">
+      <c r="BN9" s="81" t="s">
         <v>7</v>
       </c>
-      <c r="BO9" s="84" t="s">
+      <c r="BO9" s="81" t="s">
         <v>8</v>
       </c>
-      <c r="BP9" s="84" t="s">
+      <c r="BP9" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="BQ9" s="84" t="s">
-[...2 lines deleted...]
-      <c r="BR9" s="84" t="s">
+      <c r="BQ9" s="81" t="s">
+        <v>1</v>
+      </c>
+      <c r="BR9" s="81" t="s">
         <v>2</v>
       </c>
-      <c r="BS9" s="84" t="s">
+      <c r="BS9" s="81" t="s">
         <v>10</v>
       </c>
-      <c r="BT9" s="84" t="s">
+      <c r="BT9" s="81" t="s">
         <v>11</v>
       </c>
-      <c r="BU9" s="80" t="s">
+      <c r="BU9" s="77" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="12"/>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
       <c r="G10" s="14"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="15" t="s">
         <v>27</v>
       </c>
       <c r="N10" s="13"/>
       <c r="O10" s="13"/>
       <c r="P10" s="14"/>
       <c r="Q10" s="14"/>
       <c r="R10" s="14"/>
       <c r="S10" s="14"/>
       <c r="T10" s="14"/>
       <c r="U10" s="14"/>
       <c r="V10" s="14"/>
       <c r="W10" s="14"/>
       <c r="X10" s="14"/>
       <c r="Y10" s="16"/>
-      <c r="AK10" s="72" t="s">
+      <c r="AK10" s="69" t="s">
         <v>27</v>
       </c>
-      <c r="AW10" s="32"/>
-[...24 lines deleted...]
-      <c r="BV10" s="32"/>
+      <c r="AW10" s="31"/>
+      <c r="AX10" s="31"/>
+      <c r="AY10" s="31"/>
+      <c r="AZ10" s="31"/>
+      <c r="BA10" s="31"/>
+      <c r="BB10" s="31"/>
+      <c r="BC10" s="31"/>
+      <c r="BD10" s="31"/>
+      <c r="BE10" s="31"/>
+      <c r="BF10" s="31"/>
+      <c r="BG10" s="31"/>
+      <c r="BH10" s="31"/>
+      <c r="BI10" s="31"/>
+      <c r="BJ10" s="31"/>
+      <c r="BK10" s="31"/>
+      <c r="BL10" s="31"/>
+      <c r="BM10" s="31"/>
+      <c r="BN10" s="31"/>
+      <c r="BO10" s="31"/>
+      <c r="BP10" s="31"/>
+      <c r="BQ10" s="31"/>
+      <c r="BR10" s="31"/>
+      <c r="BS10" s="31"/>
+      <c r="BT10" s="31"/>
+      <c r="BU10" s="31"/>
+      <c r="BV10" s="31"/>
     </row>
-    <row r="11" spans="1:74" s="25" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:74" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="31">
+      <c r="B11" s="30">
         <v>55</v>
       </c>
-      <c r="C11" s="34">
+      <c r="C11" s="33">
         <v>75</v>
       </c>
-      <c r="D11" s="31">
+      <c r="D11" s="30">
         <v>62</v>
       </c>
-      <c r="E11" s="31">
+      <c r="E11" s="30">
         <v>61</v>
       </c>
-      <c r="F11" s="31">
+      <c r="F11" s="30">
         <v>65</v>
       </c>
-      <c r="G11" s="38" t="s">
-[...2 lines deleted...]
-      <c r="H11" s="34">
+      <c r="G11" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H11" s="33">
         <v>94</v>
       </c>
-      <c r="I11" s="34">
+      <c r="I11" s="33">
         <v>86</v>
       </c>
-      <c r="J11" s="34">
+      <c r="J11" s="33">
         <v>110</v>
       </c>
-      <c r="K11" s="42">
+      <c r="K11" s="41">
         <v>56</v>
       </c>
-      <c r="L11" s="34">
+      <c r="L11" s="33">
         <v>33</v>
       </c>
-      <c r="M11" s="28">
+      <c r="M11" s="27">
         <v>40</v>
       </c>
       <c r="N11" s="19">
         <v>37</v>
       </c>
       <c r="O11" s="19">
         <v>15</v>
       </c>
       <c r="P11" s="19">
         <v>24</v>
       </c>
       <c r="Q11" s="18">
         <v>36</v>
       </c>
       <c r="R11" s="18">
         <v>41</v>
       </c>
       <c r="S11" s="18">
         <v>74</v>
       </c>
       <c r="T11" s="18">
         <v>60</v>
       </c>
       <c r="U11" s="18">
         <v>92</v>
       </c>
       <c r="V11" s="18">
         <v>39</v>
       </c>
       <c r="W11" s="23">
         <v>62</v>
       </c>
-      <c r="X11" s="29">
+      <c r="X11" s="28">
         <v>42</v>
       </c>
-      <c r="Y11" s="24">
+      <c r="Y11" s="28">
         <v>39</v>
       </c>
-      <c r="Z11" s="18">
+      <c r="Z11" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA11" s="1">
+        <v>7</v>
+      </c>
+      <c r="AB11" s="3">
+        <v>26</v>
+      </c>
+      <c r="AC11" s="3">
+        <v>11</v>
+      </c>
+      <c r="AD11" s="3">
+        <v>21</v>
+      </c>
+      <c r="AE11" s="1">
+        <v>23</v>
+      </c>
+      <c r="AF11" s="3">
+        <v>35</v>
+      </c>
+      <c r="AG11" s="1">
+        <v>15</v>
+      </c>
+      <c r="AH11" s="1">
         <v>18</v>
       </c>
-      <c r="AA11" s="19">
-[...33 lines deleted...]
-        <v>13</v>
+      <c r="AI11" s="1">
+        <v>17</v>
+      </c>
+      <c r="AJ11" s="1">
+        <v>17</v>
+      </c>
+      <c r="AK11" s="35">
+        <v>15</v>
+      </c>
+      <c r="AL11" s="1">
+        <v>11</v>
       </c>
       <c r="AM11" s="1">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="AN11" s="3">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="AO11" s="3">
-        <v>11</v>
-[...25 lines deleted...]
-      <c r="AX11" s="65"/>
+        <v>3</v>
+      </c>
+      <c r="AP11" s="3"/>
+      <c r="AQ11" s="1"/>
+      <c r="AR11" s="3"/>
+      <c r="AS11" s="1"/>
+      <c r="AT11" s="1"/>
+      <c r="AU11" s="1"/>
+      <c r="AV11" s="1"/>
+      <c r="AW11" s="35"/>
+      <c r="AX11" s="62"/>
       <c r="AY11" s="1"/>
       <c r="AZ11" s="3"/>
       <c r="BA11" s="3"/>
-      <c r="BJ11" s="65"/>
+      <c r="BJ11" s="62"/>
       <c r="BK11" s="1"/>
       <c r="BL11" s="3"/>
       <c r="BM11" s="3"/>
     </row>
     <row r="12" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="73" t="s">
+      <c r="A12" s="70" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="31">
+      <c r="B12" s="30">
         <v>41</v>
       </c>
-      <c r="C12" s="34">
+      <c r="C12" s="33">
         <v>57</v>
       </c>
-      <c r="D12" s="31">
+      <c r="D12" s="30">
         <v>43</v>
       </c>
-      <c r="E12" s="31">
+      <c r="E12" s="30">
         <v>43</v>
       </c>
-      <c r="F12" s="31">
+      <c r="F12" s="30">
         <v>46</v>
       </c>
-      <c r="G12" s="38" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="34">
+      <c r="G12" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" s="33">
         <v>70</v>
       </c>
-      <c r="I12" s="34">
+      <c r="I12" s="33">
         <v>59</v>
       </c>
-      <c r="J12" s="34">
+      <c r="J12" s="33">
         <v>82</v>
       </c>
-      <c r="K12" s="42">
+      <c r="K12" s="41">
         <v>45</v>
       </c>
-      <c r="L12" s="34">
+      <c r="L12" s="33">
         <v>24</v>
       </c>
-      <c r="M12" s="28">
+      <c r="M12" s="27">
         <v>33</v>
       </c>
       <c r="N12" s="19">
         <v>24</v>
       </c>
       <c r="O12" s="19">
         <v>8</v>
       </c>
       <c r="P12" s="19">
         <v>13</v>
       </c>
       <c r="Q12" s="18">
         <v>12</v>
       </c>
       <c r="R12" s="18">
         <v>29</v>
       </c>
       <c r="S12" s="18">
         <v>51</v>
       </c>
       <c r="T12" s="18">
         <v>44</v>
       </c>
       <c r="U12" s="18">
         <v>51</v>
       </c>
       <c r="V12" s="18">
         <v>22</v>
       </c>
       <c r="W12" s="23">
         <v>35</v>
       </c>
-      <c r="X12" s="29">
+      <c r="X12" s="28">
         <v>33</v>
       </c>
-      <c r="Y12" s="24">
+      <c r="Y12" s="28">
         <v>28</v>
       </c>
-      <c r="Z12" s="18">
-[...6 lines deleted...]
-        <v>118</v>
+      <c r="Z12" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA12" s="1">
+        <v>3</v>
+      </c>
+      <c r="AB12" s="3">
+        <v>15</v>
       </c>
       <c r="AC12" s="3">
+        <v>7</v>
+      </c>
+      <c r="AD12" s="3">
+        <v>5</v>
+      </c>
+      <c r="AE12" s="1">
+        <v>15</v>
+      </c>
+      <c r="AF12" s="3">
+        <v>2</v>
+      </c>
+      <c r="AG12" s="1">
+        <v>11</v>
+      </c>
+      <c r="AH12" s="1">
+        <v>13</v>
+      </c>
+      <c r="AI12" s="1">
+        <v>12</v>
+      </c>
+      <c r="AJ12" s="1">
+        <v>13</v>
+      </c>
+      <c r="AK12" s="35">
+        <v>14</v>
+      </c>
+      <c r="AL12" s="1">
         <v>3</v>
       </c>
-      <c r="AD12" s="3">
-[...25 lines deleted...]
-      </c>
       <c r="AM12" s="1">
+        <v>4</v>
+      </c>
+      <c r="AN12" s="3">
         <v>3</v>
       </c>
-      <c r="AN12" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="AO12" s="3">
-        <v>7</v>
-[...7 lines deleted...]
-      <c r="AR12" s="3">
         <v>2</v>
       </c>
-      <c r="AS12" s="1">
-[...14 lines deleted...]
-      <c r="AX12" s="65"/>
+      <c r="AP12" s="3"/>
+      <c r="AR12" s="3"/>
+      <c r="AW12" s="35"/>
+      <c r="AX12" s="62"/>
       <c r="AZ12" s="3"/>
       <c r="BA12" s="3"/>
-      <c r="BJ12" s="65"/>
+      <c r="BJ12" s="62"/>
       <c r="BL12" s="3"/>
       <c r="BM12" s="3"/>
     </row>
     <row r="13" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="73" t="s">
+      <c r="A13" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="34">
+      <c r="B13" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="33">
         <v>2</v>
       </c>
-      <c r="D13" s="31">
+      <c r="D13" s="30">
         <v>3</v>
       </c>
-      <c r="E13" s="31">
+      <c r="E13" s="30">
         <v>2</v>
       </c>
-      <c r="F13" s="31">
+      <c r="F13" s="30">
         <v>3</v>
       </c>
-      <c r="G13" s="38" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="34">
+      <c r="G13" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H13" s="33">
         <v>10</v>
       </c>
-      <c r="I13" s="34">
-[...2 lines deleted...]
-      <c r="J13" s="34">
+      <c r="I13" s="33">
+        <v>1</v>
+      </c>
+      <c r="J13" s="33">
         <v>5</v>
       </c>
-      <c r="K13" s="42">
+      <c r="K13" s="41">
         <v>4</v>
       </c>
-      <c r="L13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="M13" s="28" t="s">
+      <c r="L13" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M13" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N13" s="19">
         <v>2</v>
       </c>
       <c r="O13" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P13" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q13" s="18">
         <v>5</v>
       </c>
       <c r="R13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S13" s="18">
         <v>9</v>
       </c>
       <c r="T13" s="18">
         <v>7</v>
       </c>
       <c r="U13" s="18">
         <v>4</v>
       </c>
       <c r="V13" s="18">
         <v>4</v>
       </c>
       <c r="W13" s="23">
         <v>9</v>
       </c>
-      <c r="X13" s="29">
+      <c r="X13" s="28">
         <v>3</v>
       </c>
-      <c r="Y13" s="24">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="Y13" s="28">
+        <v>1</v>
+      </c>
+      <c r="Z13" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC13" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AD13" s="3">
-        <v>3</v>
-[...23 lines deleted...]
-        <v>13</v>
+        <v>7</v>
+      </c>
+      <c r="AE13" s="1">
+        <v>1</v>
+      </c>
+      <c r="AF13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG13" s="1">
+        <v>1</v>
+      </c>
+      <c r="AH13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ13" s="1">
+        <v>1</v>
+      </c>
+      <c r="AK13" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL13" s="1">
+        <v>1</v>
       </c>
       <c r="AM13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO13" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP13" s="3">
-[...23 lines deleted...]
-      <c r="AX13" s="65"/>
+      <c r="AP13" s="3"/>
+      <c r="AR13" s="3"/>
+      <c r="AT13" s="3"/>
+      <c r="AU13" s="3"/>
+      <c r="AW13" s="32"/>
+      <c r="AX13" s="62"/>
       <c r="AY13" s="3"/>
       <c r="AZ13" s="3"/>
       <c r="BA13" s="3"/>
-      <c r="BJ13" s="65"/>
+      <c r="BJ13" s="62"/>
       <c r="BK13" s="3"/>
       <c r="BL13" s="3"/>
       <c r="BM13" s="3"/>
     </row>
     <row r="14" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="73" t="s">
+      <c r="A14" s="70" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="31" t="s">
-[...32 lines deleted...]
-      <c r="M14" s="28" t="s">
+      <c r="B14" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I14" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J14" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K14" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L14" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M14" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V14" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="W14" s="29" t="s">
-[...14 lines deleted...]
-      <c r="AB14" s="29" t="s">
+      <c r="W14" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X14" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y14" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z14" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH14" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI14" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL14" s="65" t="s">
+      <c r="AI14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK14" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO14" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP14" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX14" s="65"/>
+      <c r="AP14" s="3"/>
+      <c r="AQ14" s="3"/>
+      <c r="AR14" s="3"/>
+      <c r="AS14" s="3"/>
+      <c r="AT14" s="3"/>
+      <c r="AU14" s="3"/>
+      <c r="AV14" s="3"/>
+      <c r="AW14" s="32"/>
+      <c r="AX14" s="62"/>
       <c r="AY14" s="3"/>
       <c r="AZ14" s="3"/>
       <c r="BA14" s="3"/>
-      <c r="BJ14" s="65"/>
+      <c r="BJ14" s="62"/>
       <c r="BK14" s="3"/>
       <c r="BL14" s="3"/>
       <c r="BM14" s="3"/>
     </row>
     <row r="15" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="73" t="s">
+      <c r="A15" s="70" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="31" t="s">
-[...32 lines deleted...]
-      <c r="M15" s="28" t="s">
+      <c r="B15" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I15" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J15" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K15" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L15" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M15" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N15" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O15" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P15" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V15" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="W15" s="29" t="s">
-[...14 lines deleted...]
-      <c r="AB15" s="29" t="s">
+      <c r="W15" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X15" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y15" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z15" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH15" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI15" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL15" s="65" t="s">
+      <c r="AI15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK15" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO15" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP15" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX15" s="65"/>
+      <c r="AP15" s="3"/>
+      <c r="AQ15" s="3"/>
+      <c r="AR15" s="3"/>
+      <c r="AS15" s="3"/>
+      <c r="AT15" s="3"/>
+      <c r="AU15" s="3"/>
+      <c r="AV15" s="3"/>
+      <c r="AW15" s="32"/>
+      <c r="AX15" s="62"/>
       <c r="AY15" s="3"/>
       <c r="AZ15" s="3"/>
       <c r="BA15" s="3"/>
-      <c r="BJ15" s="65"/>
+      <c r="BJ15" s="62"/>
       <c r="BK15" s="3"/>
       <c r="BL15" s="3"/>
       <c r="BM15" s="3"/>
     </row>
     <row r="16" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="73" t="s">
+      <c r="A16" s="70" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="31" t="s">
-[...20 lines deleted...]
-      <c r="I16" s="34">
+      <c r="B16" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C16" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="30">
+        <v>1</v>
+      </c>
+      <c r="E16" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H16" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I16" s="33">
         <v>4</v>
       </c>
-      <c r="J16" s="34">
-[...8 lines deleted...]
-      <c r="M16" s="28">
+      <c r="J16" s="33">
+        <v>1</v>
+      </c>
+      <c r="K16" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L16" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M16" s="27">
         <v>1</v>
       </c>
       <c r="N16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q16" s="18">
         <v>1</v>
       </c>
       <c r="R16" s="18">
         <v>1</v>
       </c>
       <c r="S16" s="18">
         <v>1</v>
       </c>
       <c r="T16" s="18">
         <v>1</v>
       </c>
       <c r="U16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V16" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="W16" s="29" t="s">
-[...18 lines deleted...]
-        <v>29</v>
+      <c r="W16" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X16" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y16" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z16" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC16" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AD16" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AE16" s="3">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="AE16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF16" s="3">
+        <v>1</v>
+      </c>
+      <c r="AG16" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AH16" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI16" s="43">
-[...8 lines deleted...]
-      <c r="AL16" s="65" t="s">
+      <c r="AI16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK16" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO16" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP16" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX16" s="65"/>
+      <c r="AP16" s="3"/>
+      <c r="AQ16" s="3"/>
+      <c r="AR16" s="3"/>
+      <c r="AS16" s="3"/>
+      <c r="AT16" s="3"/>
+      <c r="AU16" s="3"/>
+      <c r="AV16" s="3"/>
+      <c r="AW16" s="32"/>
+      <c r="AX16" s="62"/>
       <c r="AY16" s="3"/>
       <c r="AZ16" s="3"/>
       <c r="BA16" s="3"/>
-      <c r="BJ16" s="65"/>
+      <c r="BJ16" s="62"/>
       <c r="BK16" s="3"/>
       <c r="BL16" s="3"/>
       <c r="BM16" s="3"/>
     </row>
     <row r="17" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="73" t="s">
+      <c r="A17" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="31">
-[...32 lines deleted...]
-      <c r="M17" s="28" t="s">
+      <c r="B17" s="30">
+        <v>1</v>
+      </c>
+      <c r="C17" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" s="30">
+        <v>1</v>
+      </c>
+      <c r="E17" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" s="30">
+        <v>1</v>
+      </c>
+      <c r="G17" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I17" s="33">
+        <v>1</v>
+      </c>
+      <c r="J17" s="33">
+        <v>1</v>
+      </c>
+      <c r="K17" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L17" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M17" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N17" s="19">
         <v>1</v>
       </c>
       <c r="O17" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P17" s="19">
         <v>6</v>
       </c>
       <c r="Q17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V17" s="18">
         <v>3</v>
       </c>
-      <c r="W17" s="29" t="s">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="W17" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X17" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y17" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z17" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB17" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AC17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD17" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AE17" s="3" t="s">
-        <v>13</v>
+      <c r="AE17" s="1">
+        <v>1</v>
       </c>
       <c r="AF17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH17" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI17" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL17" s="65" t="s">
+      <c r="AI17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK17" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN17" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AO17" s="3" t="s">
-[...26 lines deleted...]
-      <c r="AX17" s="65"/>
+      <c r="AO17" s="3">
+        <v>1</v>
+      </c>
+      <c r="AP17" s="3"/>
+      <c r="AR17" s="3"/>
+      <c r="AS17" s="3"/>
+      <c r="AT17" s="3"/>
+      <c r="AU17" s="3"/>
+      <c r="AV17" s="3"/>
+      <c r="AW17" s="32"/>
+      <c r="AX17" s="62"/>
       <c r="AY17" s="3"/>
       <c r="AZ17" s="3"/>
       <c r="BA17" s="3"/>
-      <c r="BJ17" s="65"/>
+      <c r="BJ17" s="62"/>
       <c r="BK17" s="3"/>
       <c r="BL17" s="3"/>
       <c r="BM17" s="3"/>
     </row>
     <row r="18" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="73" t="s">
+      <c r="A18" s="70" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="31">
+      <c r="B18" s="30">
         <v>11</v>
       </c>
-      <c r="C18" s="34">
+      <c r="C18" s="33">
         <v>16</v>
       </c>
-      <c r="D18" s="31">
+      <c r="D18" s="30">
         <v>14</v>
       </c>
-      <c r="E18" s="31">
+      <c r="E18" s="30">
         <v>11</v>
       </c>
-      <c r="F18" s="31">
+      <c r="F18" s="30">
         <v>15</v>
       </c>
-      <c r="G18" s="38" t="s">
-[...5 lines deleted...]
-      <c r="I18" s="34">
+      <c r="G18" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" s="33">
+        <v>13</v>
+      </c>
+      <c r="I18" s="33">
         <v>21</v>
       </c>
-      <c r="J18" s="34">
+      <c r="J18" s="33">
         <v>6</v>
       </c>
-      <c r="K18" s="42">
+      <c r="K18" s="41">
         <v>7</v>
       </c>
-      <c r="L18" s="34">
+      <c r="L18" s="33">
         <v>6</v>
       </c>
-      <c r="M18" s="28">
+      <c r="M18" s="27">
         <v>4</v>
       </c>
       <c r="N18" s="19">
         <v>10</v>
       </c>
       <c r="O18" s="19">
         <v>7</v>
       </c>
       <c r="P18" s="19">
         <v>4</v>
       </c>
       <c r="Q18" s="18">
         <v>18</v>
       </c>
       <c r="R18" s="18">
         <v>5</v>
       </c>
       <c r="S18" s="18">
         <v>11</v>
       </c>
       <c r="T18" s="18">
         <v>2</v>
       </c>
       <c r="U18" s="18">
         <v>37</v>
       </c>
       <c r="V18" s="18">
         <v>10</v>
       </c>
       <c r="W18" s="23">
         <v>16</v>
       </c>
-      <c r="X18" s="29">
+      <c r="X18" s="28">
         <v>6</v>
       </c>
-      <c r="Y18" s="24">
+      <c r="Y18" s="28">
         <v>7</v>
       </c>
-      <c r="Z18" s="18">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="Z18" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA18" s="1">
+        <v>1</v>
+      </c>
+      <c r="AB18" s="3">
+        <v>9</v>
       </c>
       <c r="AC18" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AD18" s="3">
         <v>8</v>
       </c>
-      <c r="AE18" s="3">
+      <c r="AE18" s="1">
+        <v>6</v>
+      </c>
+      <c r="AF18" s="3">
+        <v>14</v>
+      </c>
+      <c r="AG18" s="1">
+        <v>3</v>
+      </c>
+      <c r="AH18" s="1">
+        <v>5</v>
+      </c>
+      <c r="AI18" s="3">
+        <v>1</v>
+      </c>
+      <c r="AJ18" s="1">
         <v>2</v>
       </c>
-      <c r="AF18" s="1">
-[...26 lines deleted...]
-      <c r="AO18" s="3">
+      <c r="AK18" s="35">
+        <v>1</v>
+      </c>
+      <c r="AL18" s="1">
         <v>4</v>
       </c>
-      <c r="AP18" s="3">
-[...23 lines deleted...]
-      <c r="AX18" s="65"/>
+      <c r="AM18" s="3">
+        <v>1</v>
+      </c>
+      <c r="AN18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP18" s="3"/>
+      <c r="AR18" s="3"/>
+      <c r="AU18" s="3"/>
+      <c r="AW18" s="35"/>
+      <c r="AX18" s="62"/>
       <c r="AZ18" s="3"/>
       <c r="BA18" s="3"/>
-      <c r="BJ18" s="65"/>
+      <c r="BJ18" s="62"/>
       <c r="BL18" s="3"/>
       <c r="BM18" s="3"/>
     </row>
     <row r="19" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="73" t="s">
+      <c r="A19" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="B19" s="31" t="s">
-[...86 lines deleted...]
-      <c r="AE19" s="31" t="s">
+      <c r="B19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="I19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="J19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="K19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="L19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="M19" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="N19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="O19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="P19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="R19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="S19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="T19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="U19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="V19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="W19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="X19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z19" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD19" s="3">
+        <v>1</v>
+      </c>
+      <c r="AE19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH19" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI19" s="43" t="s">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="AI19" s="3">
+        <v>1</v>
+      </c>
+      <c r="AJ19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK19" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL19" s="1">
+        <v>3</v>
       </c>
       <c r="AM19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO19" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP19" s="3">
-[...23 lines deleted...]
-      <c r="AX19" s="65"/>
+      <c r="AP19" s="3"/>
+      <c r="AQ19" s="3"/>
+      <c r="AR19" s="3"/>
+      <c r="AS19" s="3"/>
+      <c r="AT19" s="3"/>
+      <c r="AU19" s="3"/>
+      <c r="AV19" s="3"/>
+      <c r="AW19" s="32"/>
+      <c r="AX19" s="62"/>
       <c r="AY19" s="3"/>
       <c r="AZ19" s="3"/>
       <c r="BA19" s="3"/>
-      <c r="BJ19" s="65"/>
+      <c r="BJ19" s="62"/>
       <c r="BK19" s="3"/>
       <c r="BL19" s="3"/>
       <c r="BM19" s="3"/>
     </row>
     <row r="20" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="73" t="s">
+      <c r="A20" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="38">
+      <c r="B20" s="37">
         <v>2</v>
       </c>
-      <c r="C20" s="39" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="38">
+      <c r="C20" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="D20" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="37">
         <v>3</v>
       </c>
-      <c r="F20" s="31" t="s">
-[...20 lines deleted...]
-      <c r="M20" s="28" t="s">
+      <c r="F20" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H20" s="33">
+        <v>1</v>
+      </c>
+      <c r="I20" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J20" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K20" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L20" s="33">
+        <v>1</v>
+      </c>
+      <c r="M20" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N20" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O20" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P20" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W20" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="X20" s="29" t="s">
-[...11 lines deleted...]
-      <c r="AB20" s="29" t="s">
+      <c r="X20" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y20" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z20" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA20" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH20" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI20" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL20" s="65" t="s">
+      <c r="AI20" s="3">
+        <v>3</v>
+      </c>
+      <c r="AJ20" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK20" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO20" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP20" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX20" s="65"/>
+      <c r="AP20" s="3"/>
+      <c r="AQ20" s="3"/>
+      <c r="AR20" s="3"/>
+      <c r="AS20" s="3"/>
+      <c r="AT20" s="3"/>
+      <c r="AU20" s="3"/>
+      <c r="AV20" s="3"/>
+      <c r="AW20" s="32"/>
+      <c r="AX20" s="62"/>
       <c r="AY20" s="3"/>
       <c r="AZ20" s="3"/>
       <c r="BA20" s="3"/>
-      <c r="BJ20" s="65"/>
+      <c r="BJ20" s="62"/>
       <c r="BK20" s="3"/>
       <c r="BL20" s="3"/>
       <c r="BM20" s="3"/>
     </row>
     <row r="21" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="73" t="s">
+      <c r="A21" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="38" t="s">
-[...29 lines deleted...]
-      <c r="L21" s="34">
+      <c r="B21" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I21" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J21" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K21" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L21" s="33">
         <v>2</v>
       </c>
-      <c r="M21" s="28">
+      <c r="M21" s="27">
         <v>2</v>
       </c>
       <c r="N21" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O21" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P21" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q21" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R21" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S21" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T21" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U21" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V21" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W21" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="X21" s="29" t="s">
-[...2 lines deleted...]
-      <c r="Y21" s="36">
+      <c r="X21" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y21" s="31">
         <v>3</v>
       </c>
-      <c r="Z21" s="18" t="s">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="Z21" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC21" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AD21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF21" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AG21" s="3">
-        <v>1</v>
+      <c r="AG21" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AH21" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI21" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL21" s="65" t="s">
+      <c r="AI21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK21" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO21" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP21" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX21" s="65"/>
+      <c r="AP21" s="3"/>
+      <c r="AQ21" s="3"/>
+      <c r="AR21" s="3"/>
+      <c r="AS21" s="3"/>
+      <c r="AT21" s="3"/>
+      <c r="AU21" s="3"/>
+      <c r="AV21" s="3"/>
+      <c r="AW21" s="32"/>
+      <c r="AX21" s="62"/>
       <c r="AY21" s="3"/>
       <c r="AZ21" s="3"/>
       <c r="BA21" s="3"/>
-      <c r="BJ21" s="65"/>
+      <c r="BJ21" s="62"/>
       <c r="BK21" s="3"/>
       <c r="BL21" s="3"/>
       <c r="BM21" s="3"/>
     </row>
     <row r="22" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="73" t="s">
+      <c r="A22" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="B22" s="38" t="s">
-[...77 lines deleted...]
-      <c r="AB22" s="38" t="s">
+      <c r="B22" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="D22" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E22" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F22" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H22" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="I22" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="J22" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="K22" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="L22" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="M22" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="N22" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="O22" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="P22" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q22" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="R22" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="S22" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="T22" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="U22" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="V22" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="W22" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="X22" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y22" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z22" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA22" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH22" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI22" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL22" s="65" t="s">
+      <c r="AI22" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ22" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK22" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO22" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP22" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX22" s="65"/>
+      <c r="AP22" s="3"/>
+      <c r="AQ22" s="3"/>
+      <c r="AR22" s="3"/>
+      <c r="AS22" s="3"/>
+      <c r="AT22" s="3"/>
+      <c r="AU22" s="3"/>
+      <c r="AV22" s="3"/>
+      <c r="AW22" s="32"/>
+      <c r="AX22" s="62"/>
       <c r="AY22" s="3"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
-      <c r="BJ22" s="65"/>
+      <c r="BJ22" s="62"/>
       <c r="BK22" s="3"/>
       <c r="BL22" s="3"/>
       <c r="BM22" s="3"/>
     </row>
     <row r="23" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="73" t="s">
+      <c r="A23" s="70" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="38" t="s">
-[...8 lines deleted...]
-      <c r="E23" s="38">
+      <c r="B23" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E23" s="37">
         <v>2</v>
       </c>
-      <c r="F23" s="31" t="s">
-[...11 lines deleted...]
-      <c r="J23" s="34">
+      <c r="F23" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H23" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I23" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J23" s="33">
         <v>15</v>
       </c>
-      <c r="K23" s="42" t="s">
-[...5 lines deleted...]
-      <c r="M23" s="28" t="s">
+      <c r="K23" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L23" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M23" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N23" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O23" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P23" s="19">
         <v>1</v>
       </c>
       <c r="Q23" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R23" s="18">
         <v>6</v>
       </c>
       <c r="S23" s="18">
         <v>2</v>
       </c>
-      <c r="T23" s="31">
+      <c r="T23" s="30">
         <v>6</v>
       </c>
-      <c r="U23" s="31" t="s">
-[...5 lines deleted...]
-      <c r="W23" s="29">
+      <c r="U23" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="V23" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="W23" s="28">
         <v>2</v>
       </c>
-      <c r="X23" s="43" t="s">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="X23" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y23" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z23" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA23" s="1">
+        <v>3</v>
+      </c>
+      <c r="AB23" s="3">
+        <v>2</v>
+      </c>
+      <c r="AC23" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AD23" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AE23" s="3">
-        <v>1</v>
+      <c r="AE23" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AF23" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AG23" s="3">
-[...19 lines deleted...]
-        <v>2</v>
+      <c r="AG23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ23" s="1">
+        <v>1</v>
+      </c>
+      <c r="AK23" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN23" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AO23" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP23" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX23" s="65"/>
+      <c r="AP23" s="3"/>
+      <c r="AQ23" s="3"/>
+      <c r="AR23" s="3"/>
+      <c r="AS23" s="3"/>
+      <c r="AT23" s="3"/>
+      <c r="AU23" s="3"/>
+      <c r="AW23" s="32"/>
+      <c r="AX23" s="62"/>
       <c r="AZ23" s="3"/>
       <c r="BA23" s="3"/>
-      <c r="BJ23" s="65"/>
+      <c r="BJ23" s="62"/>
       <c r="BL23" s="3"/>
       <c r="BM23" s="3"/>
     </row>
     <row r="24" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="26"/>
-[...11 lines deleted...]
-      <c r="M24" s="47" t="s">
+      <c r="A24" s="25"/>
+      <c r="B24" s="37"/>
+      <c r="C24" s="37"/>
+      <c r="D24" s="37"/>
+      <c r="E24" s="37"/>
+      <c r="F24" s="37"/>
+      <c r="G24" s="37"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="33"/>
+      <c r="J24" s="33"/>
+      <c r="K24" s="43"/>
+      <c r="L24" s="33"/>
+      <c r="M24" s="46" t="s">
         <v>24</v>
       </c>
       <c r="N24" s="19"/>
       <c r="O24" s="19"/>
       <c r="P24" s="19"/>
-      <c r="X24" s="32"/>
-[...7 lines deleted...]
-      <c r="AK24" s="47" t="s">
+      <c r="X24" s="31"/>
+      <c r="Y24" s="31"/>
+      <c r="Z24" s="31"/>
+      <c r="AB24" s="3"/>
+      <c r="AD24" s="83"/>
+      <c r="AE24" s="83"/>
+      <c r="AH24" s="83"/>
+      <c r="AK24" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="AL24" s="64"/>
-[...28 lines deleted...]
-      <c r="BV24" s="32"/>
+      <c r="AL24" s="61"/>
+      <c r="AN24" s="83"/>
+      <c r="AO24" s="83"/>
+      <c r="AP24" s="83"/>
+      <c r="AQ24" s="83"/>
+      <c r="AT24" s="83"/>
+      <c r="AW24" s="31"/>
+      <c r="AX24" s="31"/>
+      <c r="AY24" s="31"/>
+      <c r="AZ24" s="42"/>
+      <c r="BA24" s="31"/>
+      <c r="BB24" s="31"/>
+      <c r="BC24" s="31"/>
+      <c r="BD24" s="31"/>
+      <c r="BE24" s="31"/>
+      <c r="BF24" s="31"/>
+      <c r="BG24" s="31"/>
+      <c r="BH24" s="31"/>
+      <c r="BI24" s="31"/>
+      <c r="BJ24" s="31"/>
+      <c r="BK24" s="31"/>
+      <c r="BL24" s="42"/>
+      <c r="BM24" s="31"/>
+      <c r="BN24" s="31"/>
+      <c r="BO24" s="31"/>
+      <c r="BP24" s="31"/>
+      <c r="BQ24" s="31"/>
+      <c r="BR24" s="31"/>
+      <c r="BS24" s="31"/>
+      <c r="BT24" s="31"/>
+      <c r="BU24" s="31"/>
+      <c r="BV24" s="31"/>
     </row>
-    <row r="25" spans="1:74" s="25" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:74" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B25" s="31">
+      <c r="B25" s="30">
         <v>42</v>
       </c>
-      <c r="C25" s="31">
+      <c r="C25" s="30">
         <v>59</v>
       </c>
-      <c r="D25" s="31">
+      <c r="D25" s="30">
         <v>46</v>
       </c>
-      <c r="E25" s="31">
+      <c r="E25" s="30">
         <v>44</v>
       </c>
-      <c r="F25" s="31">
+      <c r="F25" s="30">
         <v>49</v>
       </c>
-      <c r="G25" s="31">
+      <c r="G25" s="30">
         <v>69</v>
       </c>
-      <c r="H25" s="34">
+      <c r="H25" s="33">
         <v>81</v>
       </c>
-      <c r="I25" s="34">
+      <c r="I25" s="33">
         <v>64</v>
       </c>
-      <c r="J25" s="34">
+      <c r="J25" s="33">
         <v>85</v>
       </c>
-      <c r="K25" s="45">
+      <c r="K25" s="44">
         <v>49</v>
       </c>
-      <c r="L25" s="34">
+      <c r="L25" s="33">
         <v>21</v>
       </c>
-      <c r="M25" s="28">
+      <c r="M25" s="27">
         <v>34</v>
       </c>
       <c r="N25" s="19">
         <v>26</v>
       </c>
       <c r="O25" s="19">
         <v>8</v>
       </c>
       <c r="P25" s="19">
         <v>13</v>
       </c>
       <c r="Q25" s="18">
         <v>17</v>
       </c>
       <c r="R25" s="18">
         <v>30</v>
       </c>
       <c r="S25" s="18">
         <v>60</v>
       </c>
       <c r="T25" s="18">
         <v>48</v>
       </c>
       <c r="U25" s="18">
         <v>55</v>
       </c>
       <c r="V25" s="23">
         <v>24</v>
       </c>
       <c r="W25" s="23">
         <v>44</v>
       </c>
-      <c r="X25" s="29">
+      <c r="X25" s="28">
         <v>36</v>
       </c>
-      <c r="Y25" s="24">
+      <c r="Y25" s="28">
         <v>29</v>
       </c>
-      <c r="Z25" s="18">
-[...6 lines deleted...]
-        <v>138</v>
+      <c r="Z25" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA25" s="1">
+        <v>3</v>
+      </c>
+      <c r="AB25" s="3">
+        <v>15</v>
       </c>
       <c r="AC25" s="3">
-        <v>59</v>
+        <v>7</v>
       </c>
       <c r="AD25" s="3">
-        <v>34</v>
-[...4 lines deleted...]
-      <c r="AF25" s="1">
+        <v>13</v>
+      </c>
+      <c r="AE25" s="1">
+        <v>16</v>
+      </c>
+      <c r="AF25" s="3">
+        <v>21</v>
+      </c>
+      <c r="AG25" s="1">
+        <v>12</v>
+      </c>
+      <c r="AH25" s="1">
+        <v>13</v>
+      </c>
+      <c r="AI25" s="1">
+        <v>12</v>
+      </c>
+      <c r="AJ25" s="1">
         <v>14</v>
       </c>
-      <c r="AG25" s="3">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="AK25" s="35">
+        <v>14</v>
+      </c>
+      <c r="AL25" s="3">
+        <v>7</v>
       </c>
       <c r="AM25" s="1">
+        <v>4</v>
+      </c>
+      <c r="AN25" s="3">
         <v>3</v>
       </c>
-      <c r="AN25" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="AO25" s="3">
-        <v>7</v>
-[...25 lines deleted...]
-      <c r="AX25" s="65"/>
+        <v>2</v>
+      </c>
+      <c r="AP25" s="3"/>
+      <c r="AQ25" s="1"/>
+      <c r="AR25" s="3"/>
+      <c r="AS25" s="1"/>
+      <c r="AT25" s="1"/>
+      <c r="AU25" s="1"/>
+      <c r="AV25" s="1"/>
+      <c r="AW25" s="35"/>
+      <c r="AX25" s="62"/>
       <c r="AY25" s="1"/>
       <c r="AZ25" s="3"/>
       <c r="BA25" s="3"/>
-      <c r="BJ25" s="65"/>
+      <c r="BJ25" s="62"/>
       <c r="BK25" s="1"/>
       <c r="BL25" s="3"/>
       <c r="BM25" s="3"/>
     </row>
     <row r="26" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="73" t="s">
+      <c r="A26" s="70" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="31">
+      <c r="B26" s="30">
         <v>41</v>
       </c>
-      <c r="C26" s="31">
+      <c r="C26" s="30">
         <v>57</v>
       </c>
-      <c r="D26" s="31">
+      <c r="D26" s="30">
         <v>43</v>
       </c>
-      <c r="E26" s="31">
+      <c r="E26" s="30">
         <v>42</v>
       </c>
-      <c r="F26" s="31">
+      <c r="F26" s="30">
         <v>46</v>
       </c>
-      <c r="G26" s="31">
+      <c r="G26" s="30">
         <v>64</v>
       </c>
-      <c r="H26" s="34">
+      <c r="H26" s="33">
         <v>70</v>
       </c>
-      <c r="I26" s="34">
+      <c r="I26" s="33">
         <v>59</v>
       </c>
-      <c r="J26" s="34">
+      <c r="J26" s="33">
         <v>79</v>
       </c>
-      <c r="K26" s="42">
+      <c r="K26" s="41">
         <v>45</v>
       </c>
-      <c r="L26" s="34">
+      <c r="L26" s="33">
         <v>21</v>
       </c>
-      <c r="M26" s="28">
+      <c r="M26" s="27">
         <v>33</v>
       </c>
       <c r="N26" s="19">
         <v>24</v>
       </c>
       <c r="O26" s="19">
         <v>8</v>
       </c>
       <c r="P26" s="19">
         <v>13</v>
       </c>
       <c r="Q26" s="18">
         <v>12</v>
       </c>
       <c r="R26" s="18">
         <v>29</v>
       </c>
       <c r="S26" s="18">
         <v>50</v>
       </c>
       <c r="T26" s="18">
         <v>40</v>
       </c>
       <c r="U26" s="18">
         <v>51</v>
       </c>
       <c r="V26" s="18">
         <v>20</v>
       </c>
       <c r="W26" s="23">
         <v>35</v>
       </c>
-      <c r="X26" s="29">
+      <c r="X26" s="28">
         <v>33</v>
       </c>
-      <c r="Y26" s="24">
+      <c r="Y26" s="28">
         <v>28</v>
       </c>
-      <c r="Z26" s="18">
-[...6 lines deleted...]
-        <v>117</v>
+      <c r="Z26" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA26" s="1">
+        <v>3</v>
+      </c>
+      <c r="AB26" s="3">
+        <v>15</v>
       </c>
       <c r="AC26" s="3">
+        <v>7</v>
+      </c>
+      <c r="AD26" s="3">
+        <v>5</v>
+      </c>
+      <c r="AE26" s="1">
+        <v>15</v>
+      </c>
+      <c r="AF26" s="3">
+        <v>2</v>
+      </c>
+      <c r="AG26" s="1">
+        <v>11</v>
+      </c>
+      <c r="AH26" s="1">
+        <v>13</v>
+      </c>
+      <c r="AI26" s="1">
+        <v>12</v>
+      </c>
+      <c r="AJ26" s="1">
+        <v>13</v>
+      </c>
+      <c r="AK26" s="35">
+        <v>14</v>
+      </c>
+      <c r="AL26" s="3">
         <v>3</v>
       </c>
-      <c r="AD26" s="3">
-[...25 lines deleted...]
-      </c>
       <c r="AM26" s="1">
+        <v>4</v>
+      </c>
+      <c r="AN26" s="3">
         <v>3</v>
       </c>
-      <c r="AN26" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="AO26" s="3">
-        <v>7</v>
-[...7 lines deleted...]
-      <c r="AR26" s="3">
         <v>2</v>
       </c>
-      <c r="AS26" s="1">
-[...14 lines deleted...]
-      <c r="AX26" s="65"/>
+      <c r="AP26" s="3"/>
+      <c r="AR26" s="3"/>
+      <c r="AW26" s="35"/>
+      <c r="AX26" s="62"/>
       <c r="AZ26" s="3"/>
       <c r="BA26" s="3"/>
-      <c r="BJ26" s="65"/>
+      <c r="BJ26" s="62"/>
       <c r="BL26" s="3"/>
       <c r="BM26" s="3"/>
     </row>
     <row r="27" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="73" t="s">
+      <c r="A27" s="70" t="s">
         <v>15</v>
       </c>
-      <c r="B27" s="38" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="38">
+      <c r="B27" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="37">
         <v>2</v>
       </c>
-      <c r="D27" s="38">
+      <c r="D27" s="37">
         <v>3</v>
       </c>
-      <c r="E27" s="38">
+      <c r="E27" s="37">
         <v>2</v>
       </c>
-      <c r="F27" s="38">
+      <c r="F27" s="37">
         <v>3</v>
       </c>
-      <c r="G27" s="38">
+      <c r="G27" s="37">
         <v>5</v>
       </c>
-      <c r="H27" s="34">
+      <c r="H27" s="33">
         <v>10</v>
       </c>
-      <c r="I27" s="34">
-[...2 lines deleted...]
-      <c r="J27" s="34">
+      <c r="I27" s="33">
+        <v>1</v>
+      </c>
+      <c r="J27" s="33">
         <v>5</v>
       </c>
-      <c r="K27" s="42">
+      <c r="K27" s="41">
         <v>4</v>
       </c>
-      <c r="L27" s="34" t="s">
-[...2 lines deleted...]
-      <c r="M27" s="28" t="s">
+      <c r="L27" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M27" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N27" s="19">
         <v>2</v>
       </c>
       <c r="O27" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P27" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="Q27" s="30">
+      <c r="Q27" s="29">
         <v>5</v>
       </c>
-      <c r="R27" s="30" t="s">
+      <c r="R27" s="29" t="s">
         <v>13</v>
       </c>
       <c r="S27" s="18">
         <v>9</v>
       </c>
       <c r="T27" s="18">
         <v>7</v>
       </c>
       <c r="U27" s="18">
         <v>4</v>
       </c>
       <c r="V27" s="18">
         <v>4</v>
       </c>
       <c r="W27" s="23">
         <v>9</v>
       </c>
-      <c r="X27" s="29">
+      <c r="X27" s="28">
         <v>3</v>
       </c>
-      <c r="Y27" s="24">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="Y27" s="28">
+        <v>1</v>
+      </c>
+      <c r="Z27" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC27" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AD27" s="3">
-        <v>3</v>
-[...23 lines deleted...]
-        <v>13</v>
+        <v>7</v>
+      </c>
+      <c r="AE27" s="1">
+        <v>1</v>
+      </c>
+      <c r="AF27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG27" s="1">
+        <v>1</v>
+      </c>
+      <c r="AH27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ27" s="1">
+        <v>1</v>
+      </c>
+      <c r="AK27" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL27" s="3">
+        <v>1</v>
       </c>
       <c r="AM27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO27" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP27" s="3">
-[...23 lines deleted...]
-      <c r="AX27" s="65"/>
+      <c r="AP27" s="3"/>
+      <c r="AR27" s="3"/>
+      <c r="AT27" s="3"/>
+      <c r="AU27" s="3"/>
+      <c r="AW27" s="32"/>
+      <c r="AX27" s="62"/>
       <c r="AY27" s="3"/>
       <c r="AZ27" s="3"/>
       <c r="BA27" s="3"/>
-      <c r="BJ27" s="65"/>
+      <c r="BJ27" s="62"/>
       <c r="BK27" s="3"/>
       <c r="BL27" s="3"/>
       <c r="BM27" s="3"/>
     </row>
     <row r="28" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="73" t="s">
+      <c r="A28" s="70" t="s">
         <v>18</v>
       </c>
-      <c r="B28" s="38" t="s">
-[...20 lines deleted...]
-      <c r="I28" s="34">
+      <c r="B28" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E28" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F28" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H28" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I28" s="33">
         <v>4</v>
       </c>
-      <c r="J28" s="34">
-[...8 lines deleted...]
-      <c r="M28" s="28">
+      <c r="J28" s="33">
+        <v>1</v>
+      </c>
+      <c r="K28" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L28" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M28" s="27">
         <v>1</v>
       </c>
       <c r="N28" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O28" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P28" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="Q28" s="30" t="s">
-[...5 lines deleted...]
-      <c r="S28" s="30">
+      <c r="Q28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="R28" s="29">
+        <v>1</v>
+      </c>
+      <c r="S28" s="29">
         <v>1</v>
       </c>
       <c r="T28" s="18">
         <v>1</v>
       </c>
       <c r="U28" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V28" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W28" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="X28" s="29" t="s">
-[...15 lines deleted...]
-        <v>25</v>
+      <c r="X28" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y28" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z28" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA28" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB28" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC28" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AD28" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AE28" s="3">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="AE28" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF28" s="3">
+        <v>1</v>
+      </c>
+      <c r="AG28" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AH28" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI28" s="43">
-[...8 lines deleted...]
-      <c r="AL28" s="65" t="s">
+      <c r="AI28" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ28" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK28" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO28" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP28" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX28" s="65"/>
+      <c r="AP28" s="3"/>
+      <c r="AQ28" s="3"/>
+      <c r="AR28" s="3"/>
+      <c r="AS28" s="3"/>
+      <c r="AT28" s="3"/>
+      <c r="AU28" s="3"/>
+      <c r="AV28" s="3"/>
+      <c r="AW28" s="32"/>
+      <c r="AX28" s="62"/>
       <c r="AY28" s="3"/>
       <c r="AZ28" s="3"/>
       <c r="BA28" s="3"/>
-      <c r="BJ28" s="65"/>
+      <c r="BJ28" s="62"/>
       <c r="BK28" s="3"/>
       <c r="BL28" s="3"/>
       <c r="BM28" s="3"/>
     </row>
     <row r="29" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="73" t="s">
+      <c r="A29" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="38" t="s">
-[...86 lines deleted...]
-      <c r="AE29" s="38" t="s">
+      <c r="B29" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F29" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="I29" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="J29" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="K29" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="L29" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="M29" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="N29" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="O29" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="P29" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q29" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="R29" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="S29" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="T29" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="U29" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="V29" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="W29" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="X29" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y29" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z29" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD29" s="3">
+        <v>1</v>
+      </c>
+      <c r="AE29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH29" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI29" s="43" t="s">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="AI29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK29" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL29" s="3">
+        <v>3</v>
       </c>
       <c r="AM29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO29" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP29" s="3">
-[...23 lines deleted...]
-      <c r="AX29" s="65"/>
+      <c r="AP29" s="3"/>
+      <c r="AQ29" s="3"/>
+      <c r="AR29" s="3"/>
+      <c r="AS29" s="3"/>
+      <c r="AT29" s="3"/>
+      <c r="AU29" s="3"/>
+      <c r="AV29" s="3"/>
+      <c r="AW29" s="32"/>
+      <c r="AX29" s="62"/>
       <c r="AY29" s="3"/>
       <c r="AZ29" s="3"/>
       <c r="BA29" s="3"/>
-      <c r="BJ29" s="65"/>
+      <c r="BJ29" s="62"/>
       <c r="BK29" s="3"/>
       <c r="BL29" s="3"/>
       <c r="BM29" s="3"/>
     </row>
     <row r="30" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="73" t="s">
+      <c r="A30" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="B30" s="38">
-[...32 lines deleted...]
-      <c r="M30" s="28" t="s">
+      <c r="B30" s="37">
+        <v>1</v>
+      </c>
+      <c r="C30" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="D30" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E30" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F30" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H30" s="33">
+        <v>1</v>
+      </c>
+      <c r="I30" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J30" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K30" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L30" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M30" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N30" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O30" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P30" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="Q30" s="30" t="s">
-[...32 lines deleted...]
-      <c r="AB30" s="29" t="s">
+      <c r="Q30" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="R30" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="S30" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="T30" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="U30" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="V30" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="W30" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X30" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y30" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z30" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH30" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI30" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL30" s="65" t="s">
+      <c r="AI30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK30" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO30" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP30" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX30" s="65"/>
+      <c r="AP30" s="3"/>
+      <c r="AQ30" s="3"/>
+      <c r="AR30" s="3"/>
+      <c r="AS30" s="3"/>
+      <c r="AT30" s="3"/>
+      <c r="AU30" s="3"/>
+      <c r="AV30" s="3"/>
+      <c r="AW30" s="32"/>
+      <c r="AX30" s="62"/>
       <c r="AY30" s="3"/>
       <c r="AZ30" s="3"/>
       <c r="BA30" s="3"/>
-      <c r="BJ30" s="65"/>
+      <c r="BJ30" s="62"/>
       <c r="BK30" s="3"/>
       <c r="BL30" s="3"/>
       <c r="BM30" s="3"/>
     </row>
     <row r="31" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="26"/>
-[...11 lines deleted...]
-      <c r="M31" s="47" t="s">
+      <c r="A31" s="25"/>
+      <c r="B31" s="37"/>
+      <c r="C31" s="37"/>
+      <c r="D31" s="37"/>
+      <c r="E31" s="37"/>
+      <c r="F31" s="37"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="33"/>
+      <c r="I31" s="33"/>
+      <c r="J31" s="33"/>
+      <c r="K31" s="43"/>
+      <c r="L31" s="33"/>
+      <c r="M31" s="46" t="s">
         <v>25</v>
       </c>
       <c r="N31" s="19"/>
       <c r="O31" s="19"/>
       <c r="P31" s="19"/>
-      <c r="X31" s="32"/>
-[...7 lines deleted...]
-      <c r="AK31" s="47" t="s">
+      <c r="X31" s="31"/>
+      <c r="Y31" s="31"/>
+      <c r="Z31" s="31"/>
+      <c r="AB31" s="3"/>
+      <c r="AD31" s="84"/>
+      <c r="AE31" s="85"/>
+      <c r="AH31" s="85"/>
+      <c r="AK31" s="46" t="s">
         <v>25</v>
       </c>
-      <c r="AL31" s="64"/>
-[...28 lines deleted...]
-      <c r="BV31" s="32"/>
+      <c r="AL31" s="61"/>
+      <c r="AM31" s="85"/>
+      <c r="AN31" s="85"/>
+      <c r="AO31" s="85"/>
+      <c r="AP31" s="84"/>
+      <c r="AQ31" s="85"/>
+      <c r="AT31" s="85"/>
+      <c r="AW31" s="31"/>
+      <c r="AX31" s="31"/>
+      <c r="AY31" s="31"/>
+      <c r="AZ31" s="42"/>
+      <c r="BA31" s="31"/>
+      <c r="BB31" s="31"/>
+      <c r="BC31" s="31"/>
+      <c r="BD31" s="31"/>
+      <c r="BE31" s="31"/>
+      <c r="BF31" s="31"/>
+      <c r="BG31" s="31"/>
+      <c r="BH31" s="31"/>
+      <c r="BI31" s="31"/>
+      <c r="BJ31" s="31"/>
+      <c r="BK31" s="31"/>
+      <c r="BL31" s="42"/>
+      <c r="BM31" s="31"/>
+      <c r="BN31" s="31"/>
+      <c r="BO31" s="31"/>
+      <c r="BP31" s="31"/>
+      <c r="BQ31" s="31"/>
+      <c r="BR31" s="31"/>
+      <c r="BS31" s="31"/>
+      <c r="BT31" s="31"/>
+      <c r="BU31" s="31"/>
+      <c r="BV31" s="31"/>
     </row>
-    <row r="32" spans="1:74" s="25" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:74" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B32" s="31">
-[...2 lines deleted...]
-      <c r="C32" s="34">
+      <c r="B32" s="30">
+        <v>13</v>
+      </c>
+      <c r="C32" s="33">
         <v>16</v>
       </c>
-      <c r="D32" s="31">
+      <c r="D32" s="30">
         <v>16</v>
       </c>
-      <c r="E32" s="31">
+      <c r="E32" s="30">
         <v>17</v>
       </c>
-      <c r="F32" s="31">
+      <c r="F32" s="30">
         <v>16</v>
       </c>
-      <c r="G32" s="31">
+      <c r="G32" s="30">
         <v>25</v>
       </c>
-      <c r="H32" s="34">
-[...2 lines deleted...]
-      <c r="I32" s="34">
+      <c r="H32" s="33">
+        <v>13</v>
+      </c>
+      <c r="I32" s="33">
         <v>22</v>
       </c>
-      <c r="J32" s="34">
+      <c r="J32" s="33">
         <v>25</v>
       </c>
-      <c r="K32" s="42">
+      <c r="K32" s="41">
         <v>7</v>
       </c>
-      <c r="L32" s="34">
+      <c r="L32" s="33">
         <v>12</v>
       </c>
-      <c r="M32" s="28">
+      <c r="M32" s="27">
         <v>6</v>
       </c>
       <c r="N32" s="19">
         <v>11</v>
       </c>
       <c r="O32" s="19">
         <v>7</v>
       </c>
       <c r="P32" s="19">
         <v>11</v>
       </c>
       <c r="Q32" s="18">
         <v>19</v>
       </c>
       <c r="R32" s="18">
         <v>11</v>
       </c>
       <c r="S32" s="18">
         <v>14</v>
       </c>
       <c r="T32" s="18">
         <v>12</v>
       </c>
       <c r="U32" s="18">
         <v>37</v>
       </c>
       <c r="V32" s="18">
         <v>15</v>
       </c>
       <c r="W32" s="23">
         <v>18</v>
       </c>
-      <c r="X32" s="29">
+      <c r="X32" s="28">
         <v>6</v>
       </c>
-      <c r="Y32" s="24">
+      <c r="Y32" s="28">
         <v>10</v>
       </c>
-      <c r="Z32" s="18" t="s">
-[...6 lines deleted...]
-        <v>27</v>
+      <c r="Z32" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA32" s="1">
+        <v>4</v>
+      </c>
+      <c r="AB32" s="3">
+        <v>11</v>
       </c>
       <c r="AC32" s="3">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="AD32" s="3">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="AE32" s="3">
+        <v>8</v>
+      </c>
+      <c r="AE32" s="1">
         <v>7</v>
       </c>
-      <c r="AF32" s="1">
-[...18 lines deleted...]
-        <v>13</v>
+      <c r="AF32" s="3">
+        <v>14</v>
+      </c>
+      <c r="AG32" s="1">
+        <v>3</v>
+      </c>
+      <c r="AH32" s="1">
+        <v>5</v>
+      </c>
+      <c r="AI32" s="1">
+        <v>5</v>
+      </c>
+      <c r="AJ32" s="1">
+        <v>3</v>
+      </c>
+      <c r="AK32" s="35">
+        <v>1</v>
+      </c>
+      <c r="AL32" s="3">
+        <v>4</v>
       </c>
       <c r="AM32" s="1">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1</v>
+      </c>
+      <c r="AN32" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AO32" s="3">
-        <v>4</v>
-[...25 lines deleted...]
-      <c r="AX32" s="65"/>
+        <v>1</v>
+      </c>
+      <c r="AP32" s="3"/>
+      <c r="AQ32" s="1"/>
+      <c r="AR32" s="3"/>
+      <c r="AS32" s="1"/>
+      <c r="AT32" s="1"/>
+      <c r="AU32" s="1"/>
+      <c r="AV32" s="1"/>
+      <c r="AW32" s="35"/>
+      <c r="AX32" s="62"/>
       <c r="AY32" s="1"/>
       <c r="AZ32" s="3"/>
       <c r="BA32" s="3"/>
-      <c r="BJ32" s="65"/>
+      <c r="BJ32" s="62"/>
       <c r="BK32" s="1"/>
       <c r="BL32" s="3"/>
       <c r="BM32" s="3"/>
     </row>
     <row r="33" spans="1:111" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="73" t="s">
+      <c r="A33" s="70" t="s">
         <v>14</v>
       </c>
-      <c r="B33" s="38" t="s">
-[...14 lines deleted...]
-      <c r="G33" s="38">
+      <c r="B33" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C33" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="D33" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E33" s="37">
+        <v>1</v>
+      </c>
+      <c r="F33" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="37">
         <v>3</v>
       </c>
-      <c r="H33" s="34" t="s">
-[...5 lines deleted...]
-      <c r="J33" s="34">
+      <c r="H33" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I33" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J33" s="33">
         <v>3</v>
       </c>
-      <c r="K33" s="42" t="s">
-[...2 lines deleted...]
-      <c r="L33" s="34">
+      <c r="K33" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="33">
         <v>3</v>
       </c>
-      <c r="M33" s="28" t="s">
+      <c r="M33" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P33" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="Q33" s="30" t="s">
-[...5 lines deleted...]
-      <c r="S33" s="30">
+      <c r="Q33" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="R33" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="S33" s="29">
         <v>1</v>
       </c>
       <c r="T33" s="18">
         <v>4</v>
       </c>
       <c r="U33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V33" s="18">
         <v>2</v>
       </c>
       <c r="W33" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="X33" s="29" t="s">
-[...12 lines deleted...]
-        <v>1</v>
+      <c r="X33" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y33" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z33" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA33" s="1">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AC33" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AD33" s="3">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="AD33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE33" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AF33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH33" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI33" s="43" t="s">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="AI33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK33" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM33" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AN33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO33" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP33" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX33" s="65"/>
+      <c r="AP33" s="3"/>
+      <c r="AQ33" s="3"/>
+      <c r="AR33" s="3"/>
+      <c r="AS33" s="3"/>
+      <c r="AT33" s="3"/>
+      <c r="AU33" s="3"/>
+      <c r="AV33" s="3"/>
+      <c r="AW33" s="32"/>
+      <c r="AX33" s="62"/>
       <c r="AZ33" s="3"/>
       <c r="BA33" s="3"/>
-      <c r="BJ33" s="65"/>
+      <c r="BJ33" s="62"/>
       <c r="BL33" s="3"/>
       <c r="BM33" s="3"/>
     </row>
     <row r="34" spans="1:111" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="74" t="s">
+      <c r="A34" s="71" t="s">
         <v>16</v>
       </c>
-      <c r="B34" s="38" t="s">
-[...32 lines deleted...]
-      <c r="M34" s="28" t="s">
+      <c r="B34" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C34" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="D34" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E34" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F34" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H34" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I34" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J34" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K34" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L34" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M34" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N34" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O34" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P34" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W34" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="X34" s="29" t="s">
-[...11 lines deleted...]
-      <c r="AB34" s="23" t="s">
+      <c r="X34" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y34" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z34" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH34" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI34" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL34" s="65" t="s">
+      <c r="AI34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK34" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO34" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP34" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX34" s="65"/>
+      <c r="AP34" s="3"/>
+      <c r="AQ34" s="3"/>
+      <c r="AR34" s="3"/>
+      <c r="AS34" s="3"/>
+      <c r="AT34" s="3"/>
+      <c r="AU34" s="3"/>
+      <c r="AV34" s="3"/>
+      <c r="AW34" s="32"/>
+      <c r="AX34" s="62"/>
       <c r="AY34" s="3"/>
       <c r="AZ34" s="3"/>
       <c r="BA34" s="3"/>
-      <c r="BJ34" s="65"/>
+      <c r="BJ34" s="62"/>
       <c r="BK34" s="3"/>
       <c r="BL34" s="3"/>
       <c r="BM34" s="3"/>
     </row>
     <row r="35" spans="1:111" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="74" t="s">
+      <c r="A35" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="B35" s="38" t="s">
-[...32 lines deleted...]
-      <c r="M35" s="28" t="s">
+      <c r="B35" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="D35" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E35" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F35" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H35" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I35" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J35" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K35" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L35" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M35" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N35" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O35" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P35" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W35" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="X35" s="29" t="s">
-[...11 lines deleted...]
-      <c r="AB35" s="29" t="s">
+      <c r="X35" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y35" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z35" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH35" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI35" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL35" s="65" t="s">
+      <c r="AI35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK35" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO35" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP35" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX35" s="65"/>
+      <c r="AP35" s="3"/>
+      <c r="AQ35" s="3"/>
+      <c r="AR35" s="3"/>
+      <c r="AS35" s="3"/>
+      <c r="AT35" s="3"/>
+      <c r="AU35" s="3"/>
+      <c r="AV35" s="3"/>
+      <c r="AW35" s="32"/>
+      <c r="AX35" s="62"/>
       <c r="AY35" s="3"/>
       <c r="AZ35" s="3"/>
       <c r="BA35" s="3"/>
-      <c r="BJ35" s="65"/>
+      <c r="BJ35" s="62"/>
       <c r="BK35" s="3"/>
       <c r="BL35" s="3"/>
       <c r="BM35" s="3"/>
     </row>
     <row r="36" spans="1:111" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="73" t="s">
+      <c r="A36" s="70" t="s">
         <v>18</v>
       </c>
-      <c r="B36" s="38" t="s">
-[...32 lines deleted...]
-      <c r="M36" s="28" t="s">
+      <c r="B36" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C36" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="D36" s="37">
+        <v>1</v>
+      </c>
+      <c r="E36" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F36" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H36" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I36" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J36" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K36" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L36" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M36" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N36" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O36" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P36" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q36" s="18">
         <v>1</v>
       </c>
       <c r="R36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W36" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="X36" s="29" t="s">
-[...15 lines deleted...]
-        <v>4</v>
+      <c r="X36" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y36" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z36" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC36" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AD36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH36" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI36" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL36" s="65" t="s">
+      <c r="AI36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK36" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO36" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP36" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX36" s="65"/>
+      <c r="AP36" s="3"/>
+      <c r="AQ36" s="3"/>
+      <c r="AR36" s="3"/>
+      <c r="AS36" s="3"/>
+      <c r="AT36" s="3"/>
+      <c r="AU36" s="3"/>
+      <c r="AV36" s="3"/>
+      <c r="AW36" s="32"/>
+      <c r="AX36" s="62"/>
       <c r="AY36" s="3"/>
       <c r="AZ36" s="3"/>
       <c r="BA36" s="3"/>
-      <c r="BJ36" s="65"/>
+      <c r="BJ36" s="62"/>
       <c r="BK36" s="3"/>
       <c r="BL36" s="3"/>
       <c r="BM36" s="3"/>
     </row>
     <row r="37" spans="1:111" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="73" t="s">
+      <c r="A37" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="B37" s="31">
-[...32 lines deleted...]
-      <c r="M37" s="28" t="s">
+      <c r="B37" s="30">
+        <v>1</v>
+      </c>
+      <c r="C37" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D37" s="30">
+        <v>1</v>
+      </c>
+      <c r="E37" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F37" s="30">
+        <v>1</v>
+      </c>
+      <c r="G37" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H37" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I37" s="33">
+        <v>1</v>
+      </c>
+      <c r="J37" s="33">
+        <v>1</v>
+      </c>
+      <c r="K37" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L37" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M37" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N37" s="19">
         <v>1</v>
       </c>
       <c r="O37" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P37" s="19">
         <v>6</v>
       </c>
       <c r="Q37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V37" s="18">
         <v>3</v>
       </c>
       <c r="W37" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="X37" s="29" t="s">
-[...12 lines deleted...]
-        <v>1</v>
+      <c r="X37" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y37" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z37" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB37" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AC37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD37" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AE37" s="3" t="s">
-        <v>13</v>
+      <c r="AE37" s="1">
+        <v>1</v>
       </c>
       <c r="AF37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH37" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI37" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL37" s="65" t="s">
+      <c r="AI37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK37" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN37" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AO37" s="3" t="s">
-[...26 lines deleted...]
-      <c r="AX37" s="65"/>
+      <c r="AO37" s="3">
+        <v>2</v>
+      </c>
+      <c r="AP37" s="3"/>
+      <c r="AR37" s="3"/>
+      <c r="AS37" s="3"/>
+      <c r="AT37" s="3"/>
+      <c r="AU37" s="3"/>
+      <c r="AV37" s="3"/>
+      <c r="AW37" s="32"/>
+      <c r="AX37" s="62"/>
       <c r="AY37" s="3"/>
       <c r="AZ37" s="3"/>
       <c r="BA37" s="3"/>
-      <c r="BJ37" s="65"/>
+      <c r="BJ37" s="62"/>
       <c r="BK37" s="3"/>
       <c r="BL37" s="3"/>
       <c r="BM37" s="3"/>
     </row>
     <row r="38" spans="1:111" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="73" t="s">
+      <c r="A38" s="70" t="s">
         <v>20</v>
       </c>
-      <c r="B38" s="31">
+      <c r="B38" s="30">
         <v>11</v>
       </c>
-      <c r="C38" s="34">
+      <c r="C38" s="33">
         <v>16</v>
       </c>
-      <c r="D38" s="31">
+      <c r="D38" s="30">
         <v>14</v>
       </c>
-      <c r="E38" s="31">
+      <c r="E38" s="30">
         <v>11</v>
       </c>
-      <c r="F38" s="31">
+      <c r="F38" s="30">
         <v>-14</v>
       </c>
-      <c r="G38" s="31">
+      <c r="G38" s="30">
         <v>21</v>
       </c>
-      <c r="H38" s="34">
-[...2 lines deleted...]
-      <c r="I38" s="34">
+      <c r="H38" s="33">
+        <v>13</v>
+      </c>
+      <c r="I38" s="33">
         <v>21</v>
       </c>
-      <c r="J38" s="34">
+      <c r="J38" s="33">
         <v>6</v>
       </c>
-      <c r="K38" s="42">
+      <c r="K38" s="41">
         <v>7</v>
       </c>
-      <c r="L38" s="34">
+      <c r="L38" s="33">
         <v>6</v>
       </c>
-      <c r="M38" s="28">
+      <c r="M38" s="27">
         <v>4</v>
       </c>
       <c r="N38" s="19">
         <v>10</v>
       </c>
       <c r="O38" s="19">
         <v>7</v>
       </c>
       <c r="P38" s="19">
         <v>4</v>
       </c>
       <c r="Q38" s="18">
         <v>18</v>
       </c>
       <c r="R38" s="18">
         <v>5</v>
       </c>
       <c r="S38" s="18">
         <v>11</v>
       </c>
       <c r="T38" s="18">
         <v>2</v>
       </c>
       <c r="U38" s="18">
         <v>37</v>
       </c>
       <c r="V38" s="18">
         <v>10</v>
       </c>
       <c r="W38" s="23">
         <v>16</v>
       </c>
-      <c r="X38" s="29">
+      <c r="X38" s="28">
         <v>6</v>
       </c>
-      <c r="Y38" s="24">
+      <c r="Y38" s="28">
         <v>7</v>
       </c>
-      <c r="Z38" s="18" t="s">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="Z38" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA38" s="1">
+        <v>1</v>
+      </c>
+      <c r="AB38" s="3">
+        <v>9</v>
+      </c>
+      <c r="AC38" s="3">
+        <v>4</v>
       </c>
       <c r="AD38" s="3">
         <v>8</v>
       </c>
-      <c r="AE38" s="3">
+      <c r="AE38" s="1">
+        <v>6</v>
+      </c>
+      <c r="AF38" s="3">
+        <v>14</v>
+      </c>
+      <c r="AG38" s="1">
+        <v>3</v>
+      </c>
+      <c r="AH38" s="1">
+        <v>5</v>
+      </c>
+      <c r="AI38" s="3">
+        <v>1</v>
+      </c>
+      <c r="AJ38" s="1">
         <v>2</v>
       </c>
-      <c r="AF38" s="1">
-[...26 lines deleted...]
-      <c r="AO38" s="3">
+      <c r="AK38" s="35">
+        <v>1</v>
+      </c>
+      <c r="AL38" s="3">
         <v>4</v>
       </c>
-      <c r="AP38" s="3">
-[...23 lines deleted...]
-      <c r="AX38" s="65"/>
+      <c r="AM38" s="3">
+        <v>1</v>
+      </c>
+      <c r="AN38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP38" s="3"/>
+      <c r="AR38" s="3"/>
+      <c r="AU38" s="3"/>
+      <c r="AW38" s="35"/>
+      <c r="AX38" s="62"/>
       <c r="AZ38" s="3"/>
       <c r="BA38" s="3"/>
-      <c r="BJ38" s="65"/>
+      <c r="BJ38" s="62"/>
       <c r="BL38" s="3"/>
       <c r="BM38" s="3"/>
     </row>
     <row r="39" spans="1:111" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="73" t="s">
+      <c r="A39" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="B39" s="31"/>
-[...10 lines deleted...]
-      <c r="M39" s="28"/>
+      <c r="B39" s="30"/>
+      <c r="C39" s="33"/>
+      <c r="D39" s="30"/>
+      <c r="E39" s="30"/>
+      <c r="F39" s="30"/>
+      <c r="G39" s="30"/>
+      <c r="H39" s="33"/>
+      <c r="I39" s="33"/>
+      <c r="J39" s="33"/>
+      <c r="K39" s="41"/>
+      <c r="L39" s="33"/>
+      <c r="M39" s="27"/>
       <c r="N39" s="19"/>
       <c r="O39" s="19"/>
       <c r="P39" s="19"/>
       <c r="Q39" s="18"/>
       <c r="R39" s="18"/>
       <c r="S39" s="18"/>
       <c r="T39" s="18"/>
       <c r="U39" s="18"/>
       <c r="V39" s="18"/>
       <c r="W39" s="23"/>
-      <c r="X39" s="29"/>
-[...6 lines deleted...]
-      <c r="AE39" s="3"/>
+      <c r="X39" s="28"/>
+      <c r="Y39" s="28"/>
+      <c r="Z39" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA39" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB39" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC39" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD39" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE39" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AF39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH39" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI39" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL39" s="65" t="s">
+      <c r="AI39" s="3">
+        <v>1</v>
+      </c>
+      <c r="AJ39" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK39" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO39" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP39" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX39" s="65"/>
+      <c r="AP39" s="3"/>
+      <c r="AQ39" s="3"/>
+      <c r="AR39" s="3"/>
+      <c r="AS39" s="3"/>
+      <c r="AT39" s="3"/>
+      <c r="AU39" s="3"/>
+      <c r="AV39" s="3"/>
+      <c r="AW39" s="32"/>
+      <c r="AX39" s="62"/>
       <c r="AY39" s="3"/>
       <c r="AZ39" s="3"/>
       <c r="BA39" s="3"/>
-      <c r="BJ39" s="65"/>
+      <c r="BJ39" s="62"/>
       <c r="BK39" s="3"/>
       <c r="BL39" s="3"/>
       <c r="BM39" s="3"/>
     </row>
     <row r="40" spans="1:111" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="73" t="s">
+      <c r="A40" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="B40" s="38">
-[...8 lines deleted...]
-      <c r="E40" s="38">
+      <c r="B40" s="37">
+        <v>1</v>
+      </c>
+      <c r="C40" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E40" s="37">
         <v>3</v>
       </c>
-      <c r="F40" s="38" t="s">
-[...20 lines deleted...]
-      <c r="M40" s="28" t="s">
+      <c r="F40" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H40" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I40" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J40" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K40" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L40" s="33">
+        <v>1</v>
+      </c>
+      <c r="M40" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N40" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O40" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P40" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q40" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R40" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S40" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T40" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U40" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V40" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W40" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="X40" s="29" t="s">
-[...11 lines deleted...]
-      <c r="AB40" s="29" t="s">
+      <c r="X40" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y40" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z40" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA40" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH40" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI40" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL40" s="65" t="s">
+      <c r="AI40" s="3">
+        <v>3</v>
+      </c>
+      <c r="AJ40" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK40" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO40" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP40" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX40" s="65"/>
+      <c r="AP40" s="3"/>
+      <c r="AQ40" s="3"/>
+      <c r="AR40" s="3"/>
+      <c r="AS40" s="3"/>
+      <c r="AT40" s="3"/>
+      <c r="AU40" s="3"/>
+      <c r="AV40" s="3"/>
+      <c r="AW40" s="32"/>
+      <c r="AX40" s="62"/>
       <c r="AY40" s="3"/>
       <c r="AZ40" s="3"/>
       <c r="BA40" s="3"/>
-      <c r="BJ40" s="65"/>
+      <c r="BJ40" s="62"/>
       <c r="BK40" s="3"/>
       <c r="BL40" s="3"/>
       <c r="BM40" s="3"/>
     </row>
     <row r="41" spans="1:111" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="73" t="s">
+      <c r="A41" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="B41" s="38" t="s">
-[...29 lines deleted...]
-      <c r="L41" s="34">
+      <c r="B41" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C41" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="D41" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E41" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F41" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="37">
+        <v>1</v>
+      </c>
+      <c r="H41" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I41" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J41" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K41" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L41" s="33">
         <v>2</v>
       </c>
-      <c r="M41" s="28">
+      <c r="M41" s="27">
         <v>2</v>
       </c>
       <c r="N41" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O41" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P41" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q41" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R41" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S41" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T41" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U41" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V41" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W41" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="X41" s="29" t="s">
-[...2 lines deleted...]
-      <c r="Y41" s="36">
+      <c r="X41" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y41" s="31">
         <v>3</v>
       </c>
-      <c r="Z41" s="18" t="s">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="Z41" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA41" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB41" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC41" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AD41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF41" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AG41" s="3">
-        <v>1</v>
+      <c r="AG41" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AH41" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI41" s="43" t="s">
-[...8 lines deleted...]
-      <c r="AL41" s="65" t="s">
+      <c r="AI41" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ41" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK41" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO41" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP41" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX41" s="65"/>
+      <c r="AP41" s="3"/>
+      <c r="AQ41" s="3"/>
+      <c r="AR41" s="3"/>
+      <c r="AS41" s="3"/>
+      <c r="AT41" s="3"/>
+      <c r="AU41" s="3"/>
+      <c r="AV41" s="3"/>
+      <c r="AW41" s="32"/>
+      <c r="AX41" s="62"/>
       <c r="AY41" s="3"/>
       <c r="AZ41" s="3"/>
       <c r="BA41" s="3"/>
-      <c r="BJ41" s="65"/>
+      <c r="BJ41" s="62"/>
       <c r="BK41" s="3"/>
       <c r="BL41" s="3"/>
       <c r="BM41" s="3"/>
-      <c r="BV41" s="32"/>
-[...36 lines deleted...]
-      <c r="DG41" s="32"/>
+      <c r="BV41" s="31"/>
+      <c r="BW41" s="31"/>
+      <c r="BX41" s="31"/>
+      <c r="BY41" s="31"/>
+      <c r="BZ41" s="31"/>
+      <c r="CA41" s="31"/>
+      <c r="CB41" s="31"/>
+      <c r="CC41" s="31"/>
+      <c r="CD41" s="31"/>
+      <c r="CE41" s="31"/>
+      <c r="CF41" s="31"/>
+      <c r="CG41" s="31"/>
+      <c r="CH41" s="31"/>
+      <c r="CI41" s="31"/>
+      <c r="CJ41" s="31"/>
+      <c r="CK41" s="31"/>
+      <c r="CL41" s="31"/>
+      <c r="CM41" s="31"/>
+      <c r="CN41" s="31"/>
+      <c r="CO41" s="31"/>
+      <c r="CP41" s="31"/>
+      <c r="CQ41" s="31"/>
+      <c r="CR41" s="31"/>
+      <c r="CS41" s="31"/>
+      <c r="CT41" s="31"/>
+      <c r="CU41" s="31"/>
+      <c r="CV41" s="31"/>
+      <c r="CW41" s="31"/>
+      <c r="CX41" s="31"/>
+      <c r="CY41" s="31"/>
+      <c r="CZ41" s="31"/>
+      <c r="DA41" s="31"/>
+      <c r="DB41" s="31"/>
+      <c r="DC41" s="31"/>
+      <c r="DD41" s="31"/>
+      <c r="DE41" s="31"/>
+      <c r="DF41" s="31"/>
+      <c r="DG41" s="31"/>
     </row>
-    <row r="42" spans="1:111" s="32" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="73" t="s">
+    <row r="42" spans="1:111" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="B42" s="38" t="s">
-[...86 lines deleted...]
-      <c r="AE42" s="38" t="s">
+      <c r="B42" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C42" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="D42" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E42" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F42" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H42" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="I42" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="J42" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="K42" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="L42" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="M42" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="N42" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="O42" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="P42" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q42" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="R42" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="S42" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="T42" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="U42" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="V42" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="W42" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="X42" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y42" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z42" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA42" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB42" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC42" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD42" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE42" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF42" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AG42" s="3">
-        <v>2</v>
+      <c r="AG42" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AH42" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI42" s="43">
-[...8 lines deleted...]
-      <c r="AL42" s="65" t="s">
+      <c r="AI42" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ42" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK42" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL42" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM42" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN42" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO42" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP42" s="3" t="s">
-[...23 lines deleted...]
-      <c r="AX42" s="65"/>
+      <c r="AP42" s="3"/>
+      <c r="AQ42" s="3"/>
+      <c r="AR42" s="3"/>
+      <c r="AS42" s="3"/>
+      <c r="AT42" s="3"/>
+      <c r="AU42" s="3"/>
+      <c r="AV42" s="3"/>
+      <c r="AW42" s="32"/>
+      <c r="AX42" s="62"/>
       <c r="AY42" s="3"/>
       <c r="AZ42" s="3"/>
       <c r="BA42" s="3"/>
-      <c r="BJ42" s="65"/>
+      <c r="BJ42" s="62"/>
       <c r="BK42" s="3"/>
       <c r="BL42" s="3"/>
       <c r="BM42" s="3"/>
     </row>
-    <row r="43" spans="1:111" s="40" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="75" t="s">
+    <row r="43" spans="1:111" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="B43" s="61" t="s">
-[...8 lines deleted...]
-      <c r="E43" s="61">
+      <c r="B43" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="C43" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="D43" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="E43" s="58">
         <v>2</v>
       </c>
-      <c r="F43" s="61" t="s">
-[...11 lines deleted...]
-      <c r="J43" s="58">
+      <c r="F43" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="H43" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="I43" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="J43" s="55">
         <v>15</v>
       </c>
-      <c r="K43" s="59" t="s">
-[...20 lines deleted...]
-      <c r="R43" s="57">
+      <c r="K43" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="L43" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="M43" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="N43" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="O43" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="P43" s="55">
+        <v>1</v>
+      </c>
+      <c r="Q43" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="R43" s="54">
         <v>6</v>
       </c>
-      <c r="S43" s="57">
+      <c r="S43" s="54">
         <v>2</v>
       </c>
-      <c r="T43" s="57">
+      <c r="T43" s="54">
         <v>6</v>
       </c>
-      <c r="U43" s="57" t="s">
-[...2 lines deleted...]
-      <c r="V43" s="57" t="s">
+      <c r="U43" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="V43" s="54" t="s">
         <v>13</v>
       </c>
       <c r="W43" s="4" t="s">
         <v>13</v>
       </c>
       <c r="X43" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="Y43" s="41" t="s">
-[...12 lines deleted...]
-        <v>1</v>
+      <c r="Y43" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z43" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA43" s="39">
+        <v>3</v>
+      </c>
+      <c r="AB43" s="4">
+        <v>2</v>
+      </c>
+      <c r="AC43" s="4" t="s">
+        <v>13</v>
       </c>
       <c r="AD43" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="AE43" s="4">
-        <v>1</v>
+      <c r="AE43" s="4" t="s">
+        <v>13</v>
       </c>
       <c r="AF43" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AG43" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AH43" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AI43" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="AJ43" s="4" t="s">
-[...12 lines deleted...]
-        <v>2</v>
+      <c r="AJ43" s="39">
+        <v>1</v>
+      </c>
+      <c r="AK43" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL43" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM43" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN43" s="4" t="s">
+        <v>13</v>
       </c>
       <c r="AO43" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="AP43" s="4" t="s">
-[...23 lines deleted...]
-      <c r="AX43" s="63"/>
+      <c r="AP43" s="4"/>
+      <c r="AQ43" s="4"/>
+      <c r="AR43" s="4"/>
+      <c r="AS43" s="4"/>
+      <c r="AT43" s="4"/>
+      <c r="AU43" s="4"/>
+      <c r="AW43" s="40"/>
+      <c r="AX43" s="60"/>
       <c r="AZ43" s="4"/>
       <c r="BA43" s="4"/>
-      <c r="BJ43" s="63"/>
+      <c r="BJ43" s="60"/>
       <c r="BL43" s="4"/>
       <c r="BM43" s="4"/>
-      <c r="BV43" s="32"/>
-[...36 lines deleted...]
-      <c r="DG43" s="32"/>
+      <c r="BV43" s="31"/>
+      <c r="BW43" s="31"/>
+      <c r="BX43" s="31"/>
+      <c r="BY43" s="31"/>
+      <c r="BZ43" s="31"/>
+      <c r="CA43" s="31"/>
+      <c r="CB43" s="31"/>
+      <c r="CC43" s="31"/>
+      <c r="CD43" s="31"/>
+      <c r="CE43" s="31"/>
+      <c r="CF43" s="31"/>
+      <c r="CG43" s="31"/>
+      <c r="CH43" s="31"/>
+      <c r="CI43" s="31"/>
+      <c r="CJ43" s="31"/>
+      <c r="CK43" s="31"/>
+      <c r="CL43" s="31"/>
+      <c r="CM43" s="31"/>
+      <c r="CN43" s="31"/>
+      <c r="CO43" s="31"/>
+      <c r="CP43" s="31"/>
+      <c r="CQ43" s="31"/>
+      <c r="CR43" s="31"/>
+      <c r="CS43" s="31"/>
+      <c r="CT43" s="31"/>
+      <c r="CU43" s="31"/>
+      <c r="CV43" s="31"/>
+      <c r="CW43" s="31"/>
+      <c r="CX43" s="31"/>
+      <c r="CY43" s="31"/>
+      <c r="CZ43" s="31"/>
+      <c r="DA43" s="31"/>
+      <c r="DB43" s="31"/>
+      <c r="DC43" s="31"/>
+      <c r="DD43" s="31"/>
+      <c r="DE43" s="31"/>
+      <c r="DF43" s="31"/>
+      <c r="DG43" s="31"/>
     </row>
     <row r="44" spans="1:111" x14ac:dyDescent="0.2">
-      <c r="BV44" s="32"/>
-[...36 lines deleted...]
-      <c r="DG44" s="32"/>
+      <c r="BV44" s="31"/>
+      <c r="BW44" s="31"/>
+      <c r="BX44" s="31"/>
+      <c r="BY44" s="31"/>
+      <c r="BZ44" s="31"/>
+      <c r="CA44" s="31"/>
+      <c r="CB44" s="31"/>
+      <c r="CC44" s="31"/>
+      <c r="CD44" s="31"/>
+      <c r="CE44" s="31"/>
+      <c r="CF44" s="31"/>
+      <c r="CG44" s="31"/>
+      <c r="CH44" s="31"/>
+      <c r="CI44" s="31"/>
+      <c r="CJ44" s="31"/>
+      <c r="CK44" s="31"/>
+      <c r="CL44" s="31"/>
+      <c r="CM44" s="31"/>
+      <c r="CN44" s="31"/>
+      <c r="CO44" s="31"/>
+      <c r="CP44" s="31"/>
+      <c r="CQ44" s="31"/>
+      <c r="CR44" s="31"/>
+      <c r="CS44" s="31"/>
+      <c r="CT44" s="31"/>
+      <c r="CU44" s="31"/>
+      <c r="CV44" s="31"/>
+      <c r="CW44" s="31"/>
+      <c r="CX44" s="31"/>
+      <c r="CY44" s="31"/>
+      <c r="CZ44" s="31"/>
+      <c r="DA44" s="31"/>
+      <c r="DB44" s="31"/>
+      <c r="DC44" s="31"/>
+      <c r="DD44" s="31"/>
+      <c r="DE44" s="31"/>
+      <c r="DF44" s="31"/>
+      <c r="DG44" s="31"/>
     </row>
     <row r="45" spans="1:111" x14ac:dyDescent="0.2">
-      <c r="BV45" s="32"/>
-[...36 lines deleted...]
-      <c r="DG45" s="32"/>
+      <c r="BV45" s="31"/>
+      <c r="BW45" s="31"/>
+      <c r="BX45" s="31"/>
+      <c r="BY45" s="31"/>
+      <c r="BZ45" s="31"/>
+      <c r="CA45" s="31"/>
+      <c r="CB45" s="31"/>
+      <c r="CC45" s="31"/>
+      <c r="CD45" s="31"/>
+      <c r="CE45" s="31"/>
+      <c r="CF45" s="31"/>
+      <c r="CG45" s="31"/>
+      <c r="CH45" s="31"/>
+      <c r="CI45" s="31"/>
+      <c r="CJ45" s="31"/>
+      <c r="CK45" s="31"/>
+      <c r="CL45" s="31"/>
+      <c r="CM45" s="31"/>
+      <c r="CN45" s="31"/>
+      <c r="CO45" s="31"/>
+      <c r="CP45" s="31"/>
+      <c r="CQ45" s="31"/>
+      <c r="CR45" s="31"/>
+      <c r="CS45" s="31"/>
+      <c r="CT45" s="31"/>
+      <c r="CU45" s="31"/>
+      <c r="CV45" s="31"/>
+      <c r="CW45" s="31"/>
+      <c r="CX45" s="31"/>
+      <c r="CY45" s="31"/>
+      <c r="CZ45" s="31"/>
+      <c r="DA45" s="31"/>
+      <c r="DB45" s="31"/>
+      <c r="DC45" s="31"/>
+      <c r="DD45" s="31"/>
+      <c r="DE45" s="31"/>
+      <c r="DF45" s="31"/>
+      <c r="DG45" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="AO8:AQ8"/>
     <mergeCell ref="AR8:AT8"/>
     <mergeCell ref="AU8:AW8"/>
     <mergeCell ref="Z8:AB8"/>
     <mergeCell ref="AC8:AE8"/>
     <mergeCell ref="AF8:AH8"/>
     <mergeCell ref="AI8:AK8"/>
     <mergeCell ref="AL8:AN8"/>
     <mergeCell ref="T8:V8"/>
     <mergeCell ref="W8:Y8"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:P8"/>
     <mergeCell ref="Q8:S8"/>
     <mergeCell ref="BM8:BO8"/>
     <mergeCell ref="BP8:BR8"/>
     <mergeCell ref="BS8:BU8"/>
     <mergeCell ref="AX8:AZ8"/>
     <mergeCell ref="BA8:BC8"/>
     <mergeCell ref="BD8:BF8"/>
     <mergeCell ref="BG8:BI8"/>
     <mergeCell ref="BJ8:BL8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A6:CS48"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="AO11" sqref="AO11:AO43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="8" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="25" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="49" width="9.140625" style="1"/>
     <col min="50" max="76" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="77" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:77" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="AM6" s="78"/>
+    <row r="6" spans="1:77" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="68" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="68"/>
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="H6" s="68"/>
+      <c r="I6" s="68"/>
+      <c r="J6" s="68"/>
+      <c r="K6" s="68"/>
+      <c r="L6" s="68"/>
+      <c r="M6" s="68"/>
+      <c r="N6" s="68"/>
+      <c r="AH6" s="75"/>
+      <c r="AI6" s="74"/>
+      <c r="AJ6" s="74"/>
+      <c r="AK6" s="76"/>
+      <c r="AL6" s="75"/>
+      <c r="AM6" s="75"/>
     </row>
     <row r="7" spans="1:77" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="L7" s="3"/>
       <c r="M7" s="4"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5"/>
       <c r="P7" s="4"/>
       <c r="Y7" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AI7" s="55"/>
-[...1 lines deleted...]
-      <c r="AK7" s="51"/>
+      <c r="AI7" s="52"/>
+      <c r="AJ7" s="52"/>
+      <c r="AK7" s="50"/>
       <c r="AW7" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:77" x14ac:dyDescent="0.2">
-      <c r="A8" s="93"/>
-      <c r="B8" s="95">
+      <c r="A8" s="90"/>
+      <c r="B8" s="92">
         <v>2022</v>
       </c>
-      <c r="C8" s="96"/>
-[...16 lines deleted...]
-      <c r="T8" s="90">
+      <c r="C8" s="93"/>
+      <c r="D8" s="93"/>
+      <c r="E8" s="93"/>
+      <c r="F8" s="93"/>
+      <c r="G8" s="93"/>
+      <c r="H8" s="93"/>
+      <c r="I8" s="93"/>
+      <c r="J8" s="93"/>
+      <c r="K8" s="93"/>
+      <c r="L8" s="93"/>
+      <c r="M8" s="93"/>
+      <c r="N8" s="88"/>
+      <c r="O8" s="86"/>
+      <c r="P8" s="86"/>
+      <c r="Q8" s="86"/>
+      <c r="R8" s="86"/>
+      <c r="S8" s="86"/>
+      <c r="T8" s="87">
         <v>2023</v>
       </c>
-      <c r="U8" s="90"/>
-[...24 lines deleted...]
-      <c r="AR8" s="90">
+      <c r="U8" s="87"/>
+      <c r="V8" s="87"/>
+      <c r="W8" s="86"/>
+      <c r="X8" s="86"/>
+      <c r="Y8" s="89"/>
+      <c r="Z8" s="88"/>
+      <c r="AA8" s="86"/>
+      <c r="AB8" s="86"/>
+      <c r="AC8" s="86"/>
+      <c r="AD8" s="86"/>
+      <c r="AE8" s="86"/>
+      <c r="AF8" s="87">
         <v>2025</v>
       </c>
-      <c r="AS8" s="90"/>
-[...10 lines deleted...]
-      <c r="BD8" s="90">
+      <c r="AG8" s="87"/>
+      <c r="AH8" s="87"/>
+      <c r="AI8" s="86"/>
+      <c r="AJ8" s="86"/>
+      <c r="AK8" s="89"/>
+      <c r="AL8" s="86"/>
+      <c r="AM8" s="86"/>
+      <c r="AN8" s="86"/>
+      <c r="AO8" s="86"/>
+      <c r="AP8" s="86"/>
+      <c r="AQ8" s="86"/>
+      <c r="AR8" s="87">
         <v>2026</v>
       </c>
-      <c r="BE8" s="90"/>
-[...10 lines deleted...]
-      <c r="BP8" s="90">
+      <c r="AS8" s="87"/>
+      <c r="AT8" s="87"/>
+      <c r="AU8" s="86"/>
+      <c r="AV8" s="86"/>
+      <c r="AW8" s="89"/>
+      <c r="AX8" s="86"/>
+      <c r="AY8" s="86"/>
+      <c r="AZ8" s="86"/>
+      <c r="BA8" s="86"/>
+      <c r="BB8" s="86"/>
+      <c r="BC8" s="86"/>
+      <c r="BD8" s="87">
+        <v>2026</v>
+      </c>
+      <c r="BE8" s="87"/>
+      <c r="BF8" s="87"/>
+      <c r="BG8" s="86"/>
+      <c r="BH8" s="86"/>
+      <c r="BI8" s="89"/>
+      <c r="BJ8" s="86"/>
+      <c r="BK8" s="86"/>
+      <c r="BL8" s="86"/>
+      <c r="BM8" s="86"/>
+      <c r="BN8" s="86"/>
+      <c r="BO8" s="86"/>
+      <c r="BP8" s="87">
         <v>2027</v>
       </c>
-      <c r="BQ8" s="90"/>
-[...3 lines deleted...]
-      <c r="BU8" s="92"/>
+      <c r="BQ8" s="87"/>
+      <c r="BR8" s="87"/>
+      <c r="BS8" s="86"/>
+      <c r="BT8" s="86"/>
+      <c r="BU8" s="89"/>
     </row>
     <row r="9" spans="1:77" x14ac:dyDescent="0.2">
-      <c r="A9" s="100"/>
+      <c r="A9" s="97"/>
       <c r="B9" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>8</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I9" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J9" s="7" t="s">
@@ -13844,223 +12505,223 @@
       </c>
       <c r="AD9" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AE9" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AF9" s="11" t="s">
         <v>9</v>
       </c>
       <c r="AG9" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AH9" s="11" t="s">
         <v>2</v>
       </c>
       <c r="AI9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AJ9" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AK9" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="AL9" s="56" t="s">
+      <c r="AL9" s="53" t="s">
         <v>3</v>
       </c>
       <c r="AM9" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AN9" s="7" t="s">
         <v>5</v>
       </c>
       <c r="AO9" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AP9" s="11" t="s">
         <v>7</v>
       </c>
       <c r="AQ9" s="11" t="s">
         <v>8</v>
       </c>
       <c r="AR9" s="11" t="s">
         <v>9</v>
       </c>
       <c r="AS9" s="11" t="s">
         <v>1</v>
       </c>
       <c r="AT9" s="11" t="s">
         <v>2</v>
       </c>
       <c r="AU9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="AV9" s="11" t="s">
         <v>11</v>
       </c>
       <c r="AW9" s="9" t="s">
         <v>12</v>
       </c>
       <c r="AX9" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="AY9" s="82" t="s">
+      <c r="AY9" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="AZ9" s="83" t="s">
+      <c r="AZ9" s="80" t="s">
         <v>5</v>
       </c>
-      <c r="BA9" s="84" t="s">
+      <c r="BA9" s="81" t="s">
         <v>6</v>
       </c>
-      <c r="BB9" s="84" t="s">
+      <c r="BB9" s="81" t="s">
         <v>7</v>
       </c>
-      <c r="BC9" s="84" t="s">
+      <c r="BC9" s="81" t="s">
         <v>8</v>
       </c>
-      <c r="BD9" s="84" t="s">
+      <c r="BD9" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="BE9" s="84" t="s">
-[...2 lines deleted...]
-      <c r="BF9" s="84" t="s">
+      <c r="BE9" s="81" t="s">
+        <v>1</v>
+      </c>
+      <c r="BF9" s="81" t="s">
         <v>2</v>
       </c>
-      <c r="BG9" s="84" t="s">
+      <c r="BG9" s="81" t="s">
         <v>10</v>
       </c>
-      <c r="BH9" s="84" t="s">
+      <c r="BH9" s="81" t="s">
         <v>11</v>
       </c>
-      <c r="BI9" s="80" t="s">
+      <c r="BI9" s="77" t="s">
         <v>12</v>
       </c>
       <c r="BJ9" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="BK9" s="82" t="s">
+      <c r="BK9" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="BL9" s="83" t="s">
+      <c r="BL9" s="80" t="s">
         <v>5</v>
       </c>
-      <c r="BM9" s="84" t="s">
+      <c r="BM9" s="81" t="s">
         <v>6</v>
       </c>
-      <c r="BN9" s="84" t="s">
+      <c r="BN9" s="81" t="s">
         <v>7</v>
       </c>
-      <c r="BO9" s="84" t="s">
+      <c r="BO9" s="81" t="s">
         <v>8</v>
       </c>
-      <c r="BP9" s="84" t="s">
+      <c r="BP9" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="BQ9" s="84" t="s">
-[...2 lines deleted...]
-      <c r="BR9" s="84" t="s">
+      <c r="BQ9" s="81" t="s">
+        <v>1</v>
+      </c>
+      <c r="BR9" s="81" t="s">
         <v>2</v>
       </c>
-      <c r="BS9" s="84" t="s">
+      <c r="BS9" s="81" t="s">
         <v>10</v>
       </c>
-      <c r="BT9" s="84" t="s">
+      <c r="BT9" s="81" t="s">
         <v>11</v>
       </c>
-      <c r="BU9" s="80" t="s">
+      <c r="BU9" s="77" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="12"/>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
       <c r="G10" s="14"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="15" t="s">
         <v>27</v>
       </c>
       <c r="N10" s="13"/>
       <c r="O10" s="13"/>
       <c r="P10" s="14"/>
       <c r="Q10" s="14"/>
       <c r="R10" s="14"/>
       <c r="S10" s="14"/>
       <c r="T10" s="14"/>
       <c r="U10" s="14"/>
       <c r="V10" s="14"/>
       <c r="W10" s="14"/>
       <c r="X10" s="14"/>
       <c r="Y10" s="16"/>
-      <c r="AI10" s="32"/>
-[...1 lines deleted...]
-      <c r="AK10" s="72" t="s">
+      <c r="AI10" s="31"/>
+      <c r="AJ10" s="31"/>
+      <c r="AK10" s="69" t="s">
         <v>27</v>
       </c>
-      <c r="AW10" s="32"/>
-[...27 lines deleted...]
-      <c r="BY10" s="32"/>
+      <c r="AW10" s="31"/>
+      <c r="AX10" s="31"/>
+      <c r="AY10" s="31"/>
+      <c r="AZ10" s="31"/>
+      <c r="BA10" s="31"/>
+      <c r="BB10" s="31"/>
+      <c r="BC10" s="31"/>
+      <c r="BD10" s="31"/>
+      <c r="BE10" s="31"/>
+      <c r="BF10" s="31"/>
+      <c r="BG10" s="31"/>
+      <c r="BH10" s="31"/>
+      <c r="BI10" s="31"/>
+      <c r="BJ10" s="31"/>
+      <c r="BK10" s="31"/>
+      <c r="BL10" s="31"/>
+      <c r="BM10" s="31"/>
+      <c r="BN10" s="31"/>
+      <c r="BO10" s="31"/>
+      <c r="BP10" s="31"/>
+      <c r="BQ10" s="31"/>
+      <c r="BR10" s="31"/>
+      <c r="BS10" s="31"/>
+      <c r="BT10" s="31"/>
+      <c r="BU10" s="31"/>
+      <c r="BV10" s="31"/>
+      <c r="BW10" s="31"/>
+      <c r="BX10" s="31"/>
+      <c r="BY10" s="31"/>
     </row>
-    <row r="11" spans="1:77" s="25" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:77" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="18">
         <v>-46</v>
       </c>
       <c r="C11" s="19">
         <v>-62</v>
       </c>
       <c r="D11" s="18">
         <v>-55</v>
       </c>
       <c r="E11" s="18">
         <v>-55</v>
       </c>
       <c r="F11" s="18">
         <v>-44</v>
       </c>
       <c r="G11" s="18">
         <v>-89</v>
       </c>
       <c r="H11" s="20">
         <v>-67</v>
       </c>
       <c r="I11" s="20">
@@ -14089,5257 +12750,4741 @@
       </c>
       <c r="Q11" s="18">
         <v>-22</v>
       </c>
       <c r="R11" s="18">
         <v>-35</v>
       </c>
       <c r="S11" s="18">
         <v>-63</v>
       </c>
       <c r="T11" s="18">
         <v>-52</v>
       </c>
       <c r="U11" s="18">
         <v>-84</v>
       </c>
       <c r="V11" s="18">
         <v>-23</v>
       </c>
       <c r="W11" s="23">
         <v>42</v>
       </c>
       <c r="X11" s="23">
         <v>30</v>
       </c>
-      <c r="Y11" s="24">
+      <c r="Y11" s="28">
         <v>27</v>
       </c>
-      <c r="Z11" s="18">
-[...9 lines deleted...]
-        <v>-65</v>
+      <c r="Z11" s="42">
+        <v>5</v>
+      </c>
+      <c r="AA11" s="3">
+        <v>1</v>
+      </c>
+      <c r="AB11" s="3">
+        <v>-23</v>
+      </c>
+      <c r="AC11" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AD11" s="3">
-        <v>-29</v>
+        <v>-10</v>
       </c>
       <c r="AE11" s="3">
-        <v>-35</v>
+        <v>-13</v>
       </c>
       <c r="AF11" s="3">
-        <v>-16</v>
-[...14 lines deleted...]
-        <v>-18</v>
+        <v>-10</v>
+      </c>
+      <c r="AG11" s="1">
+        <v>8</v>
+      </c>
+      <c r="AH11" s="1">
+        <v>-11</v>
+      </c>
+      <c r="AI11" s="1">
+        <v>6</v>
+      </c>
+      <c r="AJ11" s="1">
+        <v>12</v>
+      </c>
+      <c r="AK11" s="35">
+        <v>5</v>
       </c>
       <c r="AL11" s="3">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="AM11" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="AN11" s="3">
-        <v>-23</v>
-[...13 lines deleted...]
-      <c r="AS11" s="1">
+        <v>12</v>
+      </c>
+      <c r="AO11" s="3">
         <v>8</v>
       </c>
-      <c r="AT11" s="1">
-[...10 lines deleted...]
-      </c>
+      <c r="AP11" s="3"/>
+      <c r="AQ11" s="3"/>
+      <c r="AR11" s="3"/>
+      <c r="AS11" s="1"/>
+      <c r="AT11" s="1"/>
+      <c r="AU11" s="1"/>
+      <c r="AV11" s="1"/>
+      <c r="AW11" s="35"/>
       <c r="AX11" s="3"/>
       <c r="AY11" s="3"/>
       <c r="AZ11" s="3"/>
       <c r="BA11" s="3"/>
-      <c r="BI11" s="68"/>
+      <c r="BI11" s="65"/>
       <c r="BJ11" s="3"/>
       <c r="BK11" s="3"/>
       <c r="BL11" s="3"/>
       <c r="BM11" s="3"/>
     </row>
     <row r="12" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="73" t="s">
+      <c r="A12" s="70" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="18">
         <v>-36</v>
       </c>
       <c r="C12" s="19">
         <v>-54</v>
       </c>
       <c r="D12" s="18">
         <v>-40</v>
       </c>
       <c r="E12" s="18">
         <v>-41</v>
       </c>
       <c r="F12" s="18">
         <v>-25</v>
       </c>
       <c r="G12" s="18">
         <v>-66</v>
       </c>
       <c r="H12" s="19">
         <v>-53</v>
       </c>
       <c r="I12" s="19">
         <v>-57</v>
       </c>
       <c r="J12" s="19">
         <v>-79</v>
       </c>
-      <c r="K12" s="27">
+      <c r="K12" s="26">
         <v>-25</v>
       </c>
       <c r="L12" s="19">
         <v>-4</v>
       </c>
-      <c r="M12" s="28">
+      <c r="M12" s="27">
         <v>-22</v>
       </c>
       <c r="N12" s="19">
         <v>-3</v>
       </c>
       <c r="O12" s="19">
         <v>1</v>
       </c>
       <c r="P12" s="19">
         <v>1</v>
       </c>
       <c r="Q12" s="18">
         <v>-6</v>
       </c>
       <c r="R12" s="18">
         <v>-27</v>
       </c>
       <c r="S12" s="18">
         <v>-44</v>
       </c>
       <c r="T12" s="18">
         <v>-38</v>
       </c>
       <c r="U12" s="18">
         <v>-49</v>
       </c>
       <c r="V12" s="18">
         <v>-17</v>
       </c>
       <c r="W12" s="23">
         <v>30</v>
       </c>
       <c r="X12" s="23">
         <v>33</v>
       </c>
-      <c r="Y12" s="24">
+      <c r="Y12" s="28">
         <v>22</v>
       </c>
-      <c r="Z12" s="18">
-[...3 lines deleted...]
-        <v>-7</v>
+      <c r="Z12" s="30">
+        <v>5</v>
+      </c>
+      <c r="AA12" s="3">
+        <v>4</v>
       </c>
       <c r="AB12" s="23">
-        <v>-107</v>
+        <v>-13</v>
       </c>
       <c r="AC12" s="3">
-        <v>-27</v>
+        <v>-4</v>
       </c>
       <c r="AD12" s="3">
-        <v>-19</v>
+        <v>4</v>
       </c>
       <c r="AE12" s="3">
-        <v>-18</v>
+        <v>-9</v>
       </c>
       <c r="AF12" s="3">
+        <v>-6</v>
+      </c>
+      <c r="AG12" s="1">
+        <v>-1</v>
+      </c>
+      <c r="AH12" s="1">
         <v>-8</v>
       </c>
-      <c r="AG12" s="3">
-[...12 lines deleted...]
-        <v>-5</v>
+      <c r="AI12" s="1">
+        <v>4</v>
+      </c>
+      <c r="AJ12" s="1">
+        <v>8</v>
+      </c>
+      <c r="AK12" s="35">
+        <v>1</v>
       </c>
       <c r="AL12" s="18">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="AM12" s="3">
         <v>4</v>
       </c>
       <c r="AN12" s="23">
-        <v>-13</v>
+        <v>7</v>
       </c>
       <c r="AO12" s="3">
-        <v>-4</v>
-[...24 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="AP12" s="3"/>
+      <c r="AQ12" s="3"/>
+      <c r="AR12" s="3"/>
+      <c r="AW12" s="35"/>
       <c r="AX12" s="18"/>
       <c r="AY12" s="3"/>
       <c r="AZ12" s="23"/>
       <c r="BA12" s="3"/>
-      <c r="BI12" s="36"/>
+      <c r="BI12" s="35"/>
       <c r="BJ12" s="18"/>
       <c r="BK12" s="3"/>
       <c r="BL12" s="23"/>
       <c r="BM12" s="3"/>
     </row>
     <row r="13" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="73" t="s">
+      <c r="A13" s="70" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="19">
         <v>-1</v>
       </c>
       <c r="D13" s="18">
         <v>-2</v>
       </c>
       <c r="E13" s="18">
         <v>-2</v>
       </c>
       <c r="F13" s="18">
         <v>-3</v>
       </c>
       <c r="G13" s="18">
         <v>-5</v>
       </c>
       <c r="H13" s="19">
         <v>-10</v>
       </c>
       <c r="I13" s="19" t="s">
         <v>13</v>
       </c>
       <c r="J13" s="19">
         <v>-5</v>
       </c>
-      <c r="K13" s="27">
+      <c r="K13" s="26">
         <v>-3</v>
       </c>
       <c r="L13" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="M13" s="28" t="s">
+      <c r="M13" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N13" s="19">
         <v>-1</v>
       </c>
       <c r="O13" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P13" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q13" s="18">
         <v>-2</v>
       </c>
       <c r="R13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S13" s="18">
         <v>-7</v>
       </c>
       <c r="T13" s="18">
         <v>-7</v>
       </c>
       <c r="U13" s="18">
         <v>-4</v>
       </c>
       <c r="V13" s="18">
         <v>-4</v>
       </c>
       <c r="W13" s="23">
         <v>9</v>
       </c>
       <c r="X13" s="23">
         <v>2</v>
       </c>
-      <c r="Y13" s="24">
-[...2 lines deleted...]
-      <c r="Z13" s="18">
+      <c r="Y13" s="28">
+        <v>1</v>
+      </c>
+      <c r="Z13" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB13" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD13" s="3">
+        <v>-7</v>
+      </c>
+      <c r="AE13" s="3">
         <v>-1</v>
       </c>
-      <c r="AA13" s="19">
-[...2 lines deleted...]
-      <c r="AB13" s="23">
+      <c r="AF13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG13" s="1">
         <v>-1</v>
       </c>
-      <c r="AC13" s="3">
-[...14 lines deleted...]
-      <c r="AH13" s="3">
+      <c r="AH13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ13" s="1">
         <v>-1</v>
       </c>
-      <c r="AI13" s="43">
-[...41 lines deleted...]
-      <c r="AW13" s="36">
+      <c r="AK13" s="35">
         <v>2</v>
       </c>
+      <c r="AL13" s="18">
+        <v>6</v>
+      </c>
+      <c r="AM13" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN13" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO13" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP13" s="3"/>
+      <c r="AQ13" s="3"/>
+      <c r="AR13" s="3"/>
+      <c r="AT13" s="3"/>
+      <c r="AU13" s="3"/>
+      <c r="AW13" s="35"/>
       <c r="AX13" s="18"/>
       <c r="AY13" s="18"/>
       <c r="AZ13" s="23"/>
       <c r="BA13" s="3"/>
-      <c r="BI13" s="36"/>
+      <c r="BI13" s="35"/>
       <c r="BJ13" s="18"/>
       <c r="BK13" s="18"/>
       <c r="BL13" s="23"/>
       <c r="BM13" s="3"/>
     </row>
     <row r="14" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="73" t="s">
+      <c r="A14" s="70" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="I14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="J14" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="K14" s="27" t="s">
+      <c r="K14" s="26" t="s">
         <v>13</v>
       </c>
       <c r="L14" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="M14" s="28" t="s">
+      <c r="M14" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R14" s="18">
         <v>1</v>
       </c>
       <c r="S14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V14" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="W14" s="29" t="s">
-[...14 lines deleted...]
-      <c r="AB14" s="29" t="s">
+      <c r="W14" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X14" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y14" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z14" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA14" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB14" s="28" t="s">
         <v>13</v>
       </c>
       <c r="AC14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH14" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI14" s="43">
-[...43 lines deleted...]
-      </c>
+      <c r="AI14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK14" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL14" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM14" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN14" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO14" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP14" s="3"/>
+      <c r="AQ14" s="3"/>
+      <c r="AR14" s="3"/>
+      <c r="AS14" s="3"/>
+      <c r="AT14" s="3"/>
+      <c r="AU14" s="3"/>
+      <c r="AV14" s="3"/>
+      <c r="AW14" s="32"/>
       <c r="AX14" s="18"/>
       <c r="AY14" s="18"/>
-      <c r="AZ14" s="29"/>
+      <c r="AZ14" s="28"/>
       <c r="BA14" s="3"/>
-      <c r="BI14" s="36"/>
+      <c r="BI14" s="35"/>
       <c r="BJ14" s="18"/>
       <c r="BK14" s="18"/>
-      <c r="BL14" s="29"/>
+      <c r="BL14" s="28"/>
       <c r="BM14" s="3"/>
     </row>
     <row r="15" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="73" t="s">
+      <c r="A15" s="70" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="19" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="19" t="s">
         <v>13</v>
       </c>
       <c r="J15" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="K15" s="27" t="s">
+      <c r="K15" s="26" t="s">
         <v>13</v>
       </c>
       <c r="L15" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="M15" s="28" t="s">
+      <c r="M15" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N15" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O15" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P15" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V15" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="W15" s="29" t="s">
-[...14 lines deleted...]
-      <c r="AB15" s="29" t="s">
+      <c r="W15" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X15" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y15" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z15" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA15" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB15" s="28" t="s">
         <v>13</v>
       </c>
       <c r="AC15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH15" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI15" s="43" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="AI15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK15" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL15" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM15" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN15" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO15" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP15" s="3"/>
+      <c r="AQ15" s="3"/>
+      <c r="AR15" s="3"/>
+      <c r="AS15" s="3"/>
+      <c r="AT15" s="3"/>
+      <c r="AU15" s="3"/>
+      <c r="AV15" s="3"/>
+      <c r="AW15" s="32"/>
       <c r="AX15" s="18"/>
       <c r="AY15" s="18"/>
-      <c r="AZ15" s="29"/>
+      <c r="AZ15" s="28"/>
       <c r="BA15" s="3"/>
-      <c r="BI15" s="36"/>
+      <c r="BI15" s="35"/>
       <c r="BJ15" s="18"/>
       <c r="BK15" s="18"/>
-      <c r="BL15" s="29"/>
+      <c r="BL15" s="28"/>
       <c r="BM15" s="3"/>
     </row>
     <row r="16" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="73" t="s">
+      <c r="A16" s="70" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="18">
         <v>-1</v>
       </c>
       <c r="E16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="18">
         <v>2</v>
       </c>
       <c r="H16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="19">
         <v>-4</v>
       </c>
       <c r="J16" s="19">
         <v>-1</v>
       </c>
-      <c r="K16" s="27" t="s">
+      <c r="K16" s="26" t="s">
         <v>13</v>
       </c>
       <c r="L16" s="19">
         <v>1</v>
       </c>
-      <c r="M16" s="28">
+      <c r="M16" s="27">
         <v>-1</v>
       </c>
       <c r="N16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q16" s="18">
         <v>-1</v>
       </c>
       <c r="R16" s="18">
         <v>-1</v>
       </c>
       <c r="S16" s="18">
         <v>-1</v>
       </c>
       <c r="T16" s="18">
         <v>-1</v>
       </c>
       <c r="U16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V16" s="18">
         <v>1</v>
       </c>
-      <c r="W16" s="29" t="s">
-[...18 lines deleted...]
-        <v>-29</v>
+      <c r="W16" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X16" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y16" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z16" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB16" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC16" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AD16" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AE16" s="3">
-        <v>-1</v>
+      <c r="AE16" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AF16" s="3">
         <v>-1</v>
       </c>
-      <c r="AG16" s="3">
-        <v>-1</v>
+      <c r="AG16" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AH16" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI16" s="43">
-[...43 lines deleted...]
-      </c>
+      <c r="AI16" s="3">
+        <v>1</v>
+      </c>
+      <c r="AJ16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK16" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL16" s="18">
+        <v>1</v>
+      </c>
+      <c r="AM16" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN16" s="28">
+        <v>2</v>
+      </c>
+      <c r="AO16" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP16" s="3"/>
+      <c r="AQ16" s="3"/>
+      <c r="AR16" s="3"/>
+      <c r="AS16" s="3"/>
+      <c r="AT16" s="3"/>
+      <c r="AU16" s="3"/>
+      <c r="AV16" s="3"/>
+      <c r="AW16" s="32"/>
       <c r="AX16" s="18"/>
       <c r="AY16" s="18"/>
-      <c r="AZ16" s="29"/>
+      <c r="AZ16" s="28"/>
       <c r="BA16" s="3"/>
-      <c r="BI16" s="36"/>
+      <c r="BI16" s="35"/>
       <c r="BJ16" s="18"/>
       <c r="BK16" s="18"/>
-      <c r="BL16" s="29"/>
+      <c r="BL16" s="28"/>
       <c r="BM16" s="3"/>
     </row>
     <row r="17" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="73" t="s">
+      <c r="A17" s="70" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="18">
         <v>-1</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="18">
         <v>-1</v>
       </c>
       <c r="E17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="18">
         <v>-1</v>
       </c>
       <c r="G17" s="18">
         <v>1</v>
       </c>
       <c r="H17" s="19" t="s">
         <v>13</v>
       </c>
       <c r="I17" s="19">
         <v>-1</v>
       </c>
       <c r="J17" s="19">
         <v>-1</v>
       </c>
-      <c r="K17" s="27" t="s">
+      <c r="K17" s="26" t="s">
         <v>13</v>
       </c>
       <c r="L17" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="M17" s="28" t="s">
+      <c r="M17" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N17" s="19">
         <v>-1</v>
       </c>
       <c r="O17" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P17" s="19">
         <v>-4</v>
       </c>
       <c r="Q17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V17" s="18">
         <v>-3</v>
       </c>
-      <c r="W17" s="29" t="s">
-[...14 lines deleted...]
-      <c r="AB17" s="29">
+      <c r="W17" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X17" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y17" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z17" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA17" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB17" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE17" s="3">
         <v>-1</v>
       </c>
-      <c r="AC17" s="3" t="s">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="AF17" s="3">
+        <v>1</v>
       </c>
       <c r="AG17" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AH17" s="3">
-[...5 lines deleted...]
-      <c r="AJ17" s="43">
+      <c r="AH17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK17" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL17" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM17" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN17" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO17" s="42">
         <v>-1</v>
       </c>
-      <c r="AK17" s="33">
-[...37 lines deleted...]
-      </c>
+      <c r="AP17" s="3"/>
+      <c r="AQ17" s="3"/>
+      <c r="AR17" s="3"/>
+      <c r="AS17" s="3"/>
+      <c r="AT17" s="3"/>
+      <c r="AU17" s="3"/>
+      <c r="AV17" s="3"/>
+      <c r="AW17" s="32"/>
       <c r="AX17" s="18"/>
       <c r="AY17" s="18"/>
-      <c r="AZ17" s="29"/>
+      <c r="AZ17" s="28"/>
       <c r="BA17" s="3"/>
-      <c r="BI17" s="36"/>
+      <c r="BI17" s="35"/>
       <c r="BJ17" s="18"/>
       <c r="BK17" s="18"/>
-      <c r="BL17" s="29"/>
+      <c r="BL17" s="28"/>
       <c r="BM17" s="3"/>
     </row>
     <row r="18" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="73" t="s">
+      <c r="A18" s="70" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="18">
         <v>-10</v>
       </c>
       <c r="C18" s="19">
         <v>-12</v>
       </c>
       <c r="D18" s="18">
         <v>-13</v>
       </c>
       <c r="E18" s="18">
         <v>-7</v>
       </c>
       <c r="F18" s="18">
         <v>-15</v>
       </c>
       <c r="G18" s="18">
         <v>-20</v>
       </c>
       <c r="H18" s="19">
         <v>-7</v>
       </c>
       <c r="I18" s="19">
         <v>-17</v>
       </c>
       <c r="J18" s="19">
         <v>-4</v>
       </c>
-      <c r="K18" s="27">
+      <c r="K18" s="26">
         <v>-3</v>
       </c>
       <c r="L18" s="19">
         <v>3</v>
       </c>
-      <c r="M18" s="28">
+      <c r="M18" s="27">
         <v>-3</v>
       </c>
       <c r="N18" s="19">
         <v>-3</v>
       </c>
       <c r="O18" s="19">
         <v>-4</v>
       </c>
       <c r="P18" s="19">
         <v>-3</v>
       </c>
       <c r="Q18" s="18">
         <v>-13</v>
       </c>
       <c r="R18" s="18">
         <v>-3</v>
       </c>
       <c r="S18" s="18">
         <v>-9</v>
       </c>
       <c r="T18" s="18">
         <v>-2</v>
       </c>
       <c r="U18" s="18">
         <v>-35</v>
       </c>
       <c r="V18" s="18">
         <v>-5</v>
       </c>
       <c r="W18" s="23">
         <v>6</v>
       </c>
       <c r="X18" s="23">
         <v>4</v>
       </c>
-      <c r="Y18" s="24">
-[...5 lines deleted...]
-      <c r="AA18" s="19">
+      <c r="Y18" s="28">
+        <v>1</v>
+      </c>
+      <c r="Z18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA18" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AB18" s="28">
         <v>-9</v>
       </c>
-      <c r="AB18" s="29">
+      <c r="AC18" s="3">
+        <v>-2</v>
+      </c>
+      <c r="AD18" s="3">
+        <v>-8</v>
+      </c>
+      <c r="AE18" s="3">
+        <v>-6</v>
+      </c>
+      <c r="AF18" s="3">
+        <v>-12</v>
+      </c>
+      <c r="AG18" s="1">
         <v>2</v>
       </c>
-      <c r="AC18" s="3">
+      <c r="AH18" s="1">
         <v>-3</v>
       </c>
-      <c r="AD18" s="3">
-[...17 lines deleted...]
-      <c r="AJ18" s="43">
+      <c r="AI18" s="3">
+        <v>3</v>
+      </c>
+      <c r="AJ18" s="1">
+        <v>1</v>
+      </c>
+      <c r="AK18" s="35">
+        <v>1</v>
+      </c>
+      <c r="AL18" s="18">
         <v>-1</v>
       </c>
-      <c r="AK18" s="33">
-[...5 lines deleted...]
-      <c r="AM18" s="3">
+      <c r="AM18" s="42">
         <v>-1</v>
       </c>
-      <c r="AN18" s="29">
-[...14 lines deleted...]
-      <c r="AS18" s="1">
+      <c r="AN18" s="28">
+        <v>1</v>
+      </c>
+      <c r="AO18" s="42">
         <v>2</v>
       </c>
-      <c r="AT18" s="1">
-[...10 lines deleted...]
-      </c>
+      <c r="AP18" s="3"/>
+      <c r="AQ18" s="3"/>
+      <c r="AR18" s="3"/>
+      <c r="AU18" s="3"/>
+      <c r="AW18" s="35"/>
       <c r="AX18" s="18"/>
       <c r="AY18" s="3"/>
-      <c r="AZ18" s="29"/>
+      <c r="AZ18" s="28"/>
       <c r="BA18" s="3"/>
-      <c r="BI18" s="36"/>
+      <c r="BI18" s="35"/>
       <c r="BJ18" s="18"/>
       <c r="BK18" s="3"/>
-      <c r="BL18" s="29"/>
+      <c r="BL18" s="28"/>
       <c r="BM18" s="3"/>
     </row>
     <row r="19" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="73" t="s">
+      <c r="A19" s="70" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="I19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="J19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="K19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="L19" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="M19" s="50" t="s">
+      <c r="M19" s="49" t="s">
         <v>13</v>
       </c>
       <c r="N19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="O19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="P19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="Q19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X19" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="Y19" s="50" t="s">
-[...2 lines deleted...]
-      <c r="Z19" s="18" t="s">
+      <c r="Y19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z19" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AA19" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="AB19" s="18" t="s">
-[...8 lines deleted...]
-      <c r="AE19" s="18" t="s">
+      <c r="AB19" s="28">
+        <v>1</v>
+      </c>
+      <c r="AC19" s="3">
+        <v>2</v>
+      </c>
+      <c r="AD19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH19" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI19" s="43" t="s">
-[...35 lines deleted...]
-      <c r="AU19" s="3">
+      <c r="AI19" s="3">
         <v>-1</v>
       </c>
-      <c r="AV19" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AJ19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK19" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL19" s="18">
+        <v>-2</v>
+      </c>
+      <c r="AM19" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN19" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO19" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP19" s="3"/>
+      <c r="AQ19" s="3"/>
+      <c r="AR19" s="3"/>
+      <c r="AS19" s="3"/>
+      <c r="AT19" s="3"/>
+      <c r="AU19" s="3"/>
+      <c r="AV19" s="3"/>
+      <c r="AW19" s="32"/>
       <c r="AX19" s="18"/>
       <c r="AY19" s="18"/>
-      <c r="AZ19" s="29"/>
+      <c r="AZ19" s="28"/>
       <c r="BA19" s="3"/>
-      <c r="BI19" s="36"/>
+      <c r="BI19" s="35"/>
       <c r="BJ19" s="18"/>
       <c r="BK19" s="18"/>
-      <c r="BL19" s="29"/>
+      <c r="BL19" s="28"/>
       <c r="BM19" s="3"/>
     </row>
     <row r="20" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="73" t="s">
+      <c r="A20" s="70" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="18">
         <v>-2</v>
       </c>
       <c r="C20" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="18">
         <v>-3</v>
       </c>
       <c r="F20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H20" s="19" t="s">
         <v>13</v>
       </c>
       <c r="I20" s="19" t="s">
         <v>13</v>
       </c>
       <c r="J20" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="K20" s="27" t="s">
+      <c r="K20" s="26" t="s">
         <v>13</v>
       </c>
       <c r="L20" s="19">
         <v>-1</v>
       </c>
-      <c r="M20" s="28" t="s">
+      <c r="M20" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N20" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O20" s="19">
         <v>1</v>
       </c>
       <c r="P20" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W20" s="23" t="s">
         <v>13</v>
       </c>
       <c r="X20" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="Y20" s="24" t="s">
-[...8 lines deleted...]
-      <c r="AB20" s="29" t="s">
+      <c r="Y20" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z20" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA20" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB20" s="28" t="s">
         <v>13</v>
       </c>
       <c r="AC20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF20" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AG20" s="3" t="s">
-        <v>13</v>
+      <c r="AG20" s="1">
+        <v>3</v>
       </c>
       <c r="AH20" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI20" s="43" t="s">
-[...35 lines deleted...]
-      <c r="AU20" s="3">
+      <c r="AI20" s="3">
         <v>-3</v>
       </c>
-      <c r="AV20" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AJ20" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK20" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL20" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM20" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN20" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO20" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP20" s="3"/>
+      <c r="AQ20" s="3"/>
+      <c r="AR20" s="3"/>
+      <c r="AT20" s="3"/>
+      <c r="AU20" s="3"/>
+      <c r="AV20" s="3"/>
+      <c r="AW20" s="32"/>
       <c r="AX20" s="18"/>
       <c r="AY20" s="18"/>
-      <c r="AZ20" s="29"/>
+      <c r="AZ20" s="28"/>
       <c r="BA20" s="3"/>
-      <c r="BI20" s="36"/>
+      <c r="BI20" s="35"/>
       <c r="BJ20" s="18"/>
       <c r="BK20" s="18"/>
-      <c r="BL20" s="29"/>
+      <c r="BL20" s="28"/>
       <c r="BM20" s="3"/>
     </row>
     <row r="21" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="73" t="s">
+      <c r="A21" s="70" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="19">
         <v>2</v>
       </c>
       <c r="D21" s="18" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="18">
         <v>-1</v>
       </c>
       <c r="H21" s="19" t="s">
         <v>13</v>
       </c>
       <c r="I21" s="19" t="s">
         <v>13</v>
       </c>
       <c r="J21" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="K21" s="27">
+      <c r="K21" s="26">
         <v>1</v>
       </c>
       <c r="L21" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="M21" s="28">
+      <c r="M21" s="27">
         <v>-2</v>
       </c>
       <c r="N21" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O21" s="19">
         <v>1</v>
       </c>
       <c r="P21" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="Q21" s="30" t="s">
+      <c r="Q21" s="29" t="s">
         <v>13</v>
       </c>
       <c r="R21" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S21" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T21" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U21" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V21" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W21" s="23" t="s">
         <v>13</v>
       </c>
       <c r="X21" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="Y21" s="24">
+      <c r="Y21" s="28">
         <v>3</v>
       </c>
-      <c r="Z21" s="18" t="s">
-[...9 lines deleted...]
-        <v>-1</v>
+      <c r="Z21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA21" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB21" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC21" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AD21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF21" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AG21" s="3">
-        <v>-1</v>
+      <c r="AG21" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AH21" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI21" s="43" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="AI21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK21" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL21" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM21" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN21" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO21" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP21" s="3"/>
+      <c r="AQ21" s="3"/>
+      <c r="AR21" s="3"/>
+      <c r="AS21" s="3"/>
+      <c r="AT21" s="3"/>
+      <c r="AU21" s="3"/>
+      <c r="AV21" s="3"/>
+      <c r="AW21" s="32"/>
       <c r="AX21" s="18"/>
       <c r="AY21" s="18"/>
-      <c r="AZ21" s="29"/>
+      <c r="AZ21" s="28"/>
       <c r="BA21" s="3"/>
-      <c r="BI21" s="36"/>
+      <c r="BI21" s="35"/>
       <c r="BJ21" s="18"/>
       <c r="BK21" s="18"/>
-      <c r="BL21" s="29"/>
+      <c r="BL21" s="28"/>
       <c r="BM21" s="3"/>
     </row>
     <row r="22" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="73" t="s">
+      <c r="A22" s="70" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="18" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H22" s="18" t="s">
         <v>13</v>
       </c>
       <c r="I22" s="18" t="s">
         <v>13</v>
       </c>
       <c r="J22" s="18" t="s">
         <v>13</v>
       </c>
       <c r="K22" s="18" t="s">
         <v>13</v>
       </c>
       <c r="L22" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="M22" s="50" t="s">
+      <c r="M22" s="49" t="s">
         <v>13</v>
       </c>
       <c r="N22" s="18" t="s">
         <v>13</v>
       </c>
       <c r="O22" s="18" t="s">
         <v>13</v>
       </c>
       <c r="P22" s="18" t="s">
         <v>13</v>
       </c>
       <c r="Q22" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R22" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S22" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T22" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U22" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V22" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W22" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X22" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="Y22" s="50" t="s">
-[...8 lines deleted...]
-      <c r="AB22" s="29" t="s">
+      <c r="Y22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA22" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB22" s="28" t="s">
         <v>13</v>
       </c>
       <c r="AC22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD22" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AE22" s="3" t="s">
-        <v>13</v>
+      <c r="AE22" s="3">
+        <v>2</v>
       </c>
       <c r="AF22" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AG22" s="3">
-        <v>2</v>
+      <c r="AG22" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AH22" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI22" s="43">
-[...43 lines deleted...]
-      </c>
+      <c r="AI22" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ22" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK22" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL22" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM22" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN22" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO22" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP22" s="3"/>
+      <c r="AQ22" s="3"/>
+      <c r="AR22" s="3"/>
+      <c r="AS22" s="3"/>
+      <c r="AT22" s="3"/>
+      <c r="AU22" s="3"/>
+      <c r="AV22" s="3"/>
+      <c r="AW22" s="32"/>
       <c r="AX22" s="18"/>
       <c r="AY22" s="18"/>
-      <c r="AZ22" s="29"/>
+      <c r="AZ22" s="28"/>
       <c r="BA22" s="3"/>
-      <c r="BI22" s="36"/>
+      <c r="BI22" s="35"/>
       <c r="BJ22" s="18"/>
       <c r="BK22" s="18"/>
-      <c r="BL22" s="29"/>
+      <c r="BL22" s="28"/>
       <c r="BM22" s="3"/>
     </row>
     <row r="23" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="73" t="s">
+      <c r="A23" s="70" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="18">
         <v>3</v>
       </c>
       <c r="C23" s="19">
         <v>3</v>
       </c>
       <c r="D23" s="18">
         <v>2</v>
       </c>
       <c r="E23" s="18">
         <v>-2</v>
       </c>
       <c r="F23" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H23" s="19">
         <v>4</v>
       </c>
       <c r="I23" s="19" t="s">
         <v>13</v>
       </c>
       <c r="J23" s="19">
         <v>-15</v>
       </c>
-      <c r="K23" s="27">
+      <c r="K23" s="26">
         <v>1</v>
       </c>
       <c r="L23" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="M23" s="28" t="s">
+      <c r="M23" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N23" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O23" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P23" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="Q23" s="30" t="s">
+      <c r="Q23" s="29" t="s">
         <v>13</v>
       </c>
       <c r="R23" s="18">
         <v>-5</v>
       </c>
       <c r="S23" s="18">
         <v>-2</v>
       </c>
-      <c r="T23" s="31">
+      <c r="T23" s="30">
         <v>-4</v>
       </c>
-      <c r="U23" s="31" t="s">
-[...2 lines deleted...]
-      <c r="V23" s="31">
+      <c r="U23" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="V23" s="30">
         <v>5</v>
       </c>
-      <c r="W23" s="29">
+      <c r="W23" s="28">
         <v>3</v>
       </c>
-      <c r="X23" s="32">
+      <c r="X23" s="31">
         <v>9</v>
       </c>
-      <c r="Y23" s="33" t="s">
-[...8 lines deleted...]
-      <c r="AB23" s="29">
+      <c r="Y23" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z23" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA23" s="3">
+        <v>-2</v>
+      </c>
+      <c r="AB23" s="28">
+        <v>-2</v>
+      </c>
+      <c r="AC23" s="3">
+        <v>4</v>
+      </c>
+      <c r="AD23" s="3">
+        <v>1</v>
+      </c>
+      <c r="AE23" s="3">
         <v>2</v>
       </c>
-      <c r="AC23" s="3">
-[...12 lines deleted...]
-        <v>-2</v>
+      <c r="AF23" s="3">
+        <v>8</v>
+      </c>
+      <c r="AG23" s="1">
+        <v>5</v>
       </c>
       <c r="AH23" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI23" s="43">
-[...17 lines deleted...]
-      <c r="AO23" s="3">
+      <c r="AI23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ23" s="1">
         <v>4</v>
       </c>
-      <c r="AP23" s="3">
-[...8 lines deleted...]
-      <c r="AS23" s="1">
+      <c r="AK23" s="35">
+        <v>1</v>
+      </c>
+      <c r="AL23" s="18">
         <v>5</v>
       </c>
-      <c r="AT23" s="3" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="AM23" s="42">
+        <v>1</v>
+      </c>
+      <c r="AN23" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO23" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP23" s="3"/>
+      <c r="AQ23" s="3"/>
+      <c r="AR23" s="3"/>
+      <c r="AT23" s="3"/>
+      <c r="AU23" s="3"/>
+      <c r="AW23" s="35"/>
       <c r="AX23" s="18"/>
       <c r="AY23" s="3"/>
-      <c r="AZ23" s="29"/>
+      <c r="AZ23" s="28"/>
       <c r="BA23" s="3"/>
-      <c r="BI23" s="36"/>
+      <c r="BI23" s="35"/>
       <c r="BJ23" s="18"/>
       <c r="BK23" s="3"/>
-      <c r="BL23" s="29"/>
+      <c r="BL23" s="28"/>
       <c r="BM23" s="3"/>
     </row>
     <row r="24" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="26"/>
-[...5 lines deleted...]
-      <c r="G24" s="30"/>
+      <c r="A24" s="25"/>
+      <c r="B24" s="29"/>
+      <c r="C24" s="29"/>
+      <c r="D24" s="29"/>
+      <c r="E24" s="29"/>
+      <c r="F24" s="29"/>
+      <c r="G24" s="29"/>
       <c r="H24" s="19"/>
       <c r="I24" s="19"/>
       <c r="J24" s="19"/>
-      <c r="K24" s="35"/>
+      <c r="K24" s="34"/>
       <c r="L24" s="19"/>
-      <c r="M24" s="47" t="s">
+      <c r="M24" s="46" t="s">
         <v>24</v>
       </c>
       <c r="N24" s="19"/>
       <c r="O24" s="19"/>
       <c r="P24" s="19"/>
-      <c r="Y24" s="36"/>
-      <c r="Z24" s="18"/>
+      <c r="Y24" s="31"/>
+      <c r="Z24" s="30"/>
       <c r="AA24" s="19"/>
       <c r="AF24" s="3"/>
       <c r="AG24" s="3"/>
       <c r="AH24" s="3"/>
-      <c r="AI24" s="43"/>
-[...1 lines deleted...]
-      <c r="AK24" s="47" t="s">
+      <c r="AI24" s="42"/>
+      <c r="AJ24" s="42"/>
+      <c r="AK24" s="46" t="s">
         <v>24</v>
       </c>
       <c r="AL24" s="18"/>
-      <c r="AM24" s="29"/>
-[...30 lines deleted...]
-      <c r="BY24" s="32"/>
+      <c r="AM24" s="83"/>
+      <c r="AN24" s="83"/>
+      <c r="AO24" s="83"/>
+      <c r="AQ24" s="83"/>
+      <c r="AT24" s="83"/>
+      <c r="AW24" s="83"/>
+      <c r="AX24" s="30"/>
+      <c r="AY24" s="28"/>
+      <c r="AZ24" s="31"/>
+      <c r="BA24" s="42"/>
+      <c r="BB24" s="31"/>
+      <c r="BC24" s="31"/>
+      <c r="BD24" s="31"/>
+      <c r="BE24" s="31"/>
+      <c r="BF24" s="31"/>
+      <c r="BG24" s="31"/>
+      <c r="BH24" s="31"/>
+      <c r="BI24" s="31"/>
+      <c r="BJ24" s="30"/>
+      <c r="BK24" s="28"/>
+      <c r="BL24" s="31"/>
+      <c r="BM24" s="42"/>
+      <c r="BN24" s="31"/>
+      <c r="BO24" s="31"/>
+      <c r="BP24" s="31"/>
+      <c r="BQ24" s="31"/>
+      <c r="BR24" s="31"/>
+      <c r="BS24" s="31"/>
+      <c r="BT24" s="31"/>
+      <c r="BU24" s="31"/>
+      <c r="BV24" s="31"/>
+      <c r="BW24" s="31"/>
+      <c r="BX24" s="31"/>
+      <c r="BY24" s="31"/>
     </row>
-    <row r="25" spans="1:77" s="25" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:77" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="18">
         <v>-37</v>
       </c>
       <c r="C25" s="19">
         <v>-55</v>
       </c>
       <c r="D25" s="18">
         <v>-42</v>
       </c>
       <c r="E25" s="18">
         <v>-42</v>
       </c>
       <c r="F25" s="18">
         <v>-28</v>
       </c>
       <c r="G25" s="18">
         <v>-66</v>
       </c>
       <c r="H25" s="19">
         <v>-64</v>
       </c>
-      <c r="I25" s="34">
+      <c r="I25" s="33">
         <v>-61</v>
       </c>
       <c r="J25" s="19">
         <v>-82</v>
       </c>
-      <c r="K25" s="37">
+      <c r="K25" s="36">
         <v>-28</v>
       </c>
       <c r="L25" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="M25" s="28">
+      <c r="M25" s="27">
         <v>-23</v>
       </c>
       <c r="N25" s="19">
         <v>-6</v>
       </c>
       <c r="O25" s="19">
         <v>1</v>
       </c>
       <c r="P25" s="19">
         <v>1</v>
       </c>
       <c r="Q25" s="18">
         <v>-8</v>
       </c>
       <c r="R25" s="18">
         <v>-28</v>
       </c>
       <c r="S25" s="18">
         <v>-51</v>
       </c>
       <c r="T25" s="18">
         <v>-42</v>
       </c>
       <c r="U25" s="18">
         <v>-53</v>
       </c>
       <c r="V25" s="18">
         <v>-18</v>
       </c>
       <c r="W25" s="23">
         <v>39</v>
       </c>
       <c r="X25" s="23">
         <v>35</v>
       </c>
-      <c r="Y25" s="24">
+      <c r="Y25" s="28">
         <v>25</v>
       </c>
-      <c r="Z25" s="18">
-[...6 lines deleted...]
-        <v>-125</v>
+      <c r="Z25" s="30">
+        <v>5</v>
+      </c>
+      <c r="AA25" s="28">
+        <v>4</v>
+      </c>
+      <c r="AB25" s="28">
+        <v>-12</v>
       </c>
       <c r="AC25" s="3">
-        <v>-56</v>
+        <v>-4</v>
       </c>
       <c r="AD25" s="3">
-        <v>-21</v>
+        <v>-3</v>
       </c>
       <c r="AE25" s="3">
-        <v>-28</v>
+        <v>-10</v>
       </c>
       <c r="AF25" s="3">
-        <v>-11</v>
-[...10 lines deleted...]
-      <c r="AJ25" s="43">
         <v>-7</v>
       </c>
-      <c r="AK25" s="33">
-        <v>-5</v>
+      <c r="AG25" s="1">
+        <v>-2</v>
+      </c>
+      <c r="AH25" s="1">
+        <v>-8</v>
+      </c>
+      <c r="AI25" s="1">
+        <v>5</v>
+      </c>
+      <c r="AJ25" s="1">
+        <v>7</v>
+      </c>
+      <c r="AK25" s="35">
+        <v>3</v>
       </c>
       <c r="AL25" s="18">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>-12</v>
+        <v>20</v>
+      </c>
+      <c r="AM25" s="28">
+        <v>8</v>
+      </c>
+      <c r="AN25" s="28">
+        <v>9</v>
       </c>
       <c r="AO25" s="3">
-        <v>-4</v>
-[...19 lines deleted...]
-      <c r="AV25" s="1">
         <v>7</v>
       </c>
-      <c r="AW25" s="36">
-[...1 lines deleted...]
-      </c>
+      <c r="AP25" s="3"/>
+      <c r="AQ25" s="3"/>
+      <c r="AR25" s="3"/>
+      <c r="AS25" s="1"/>
+      <c r="AT25" s="1"/>
+      <c r="AU25" s="1"/>
+      <c r="AV25" s="1"/>
+      <c r="AW25" s="35"/>
       <c r="AX25" s="18"/>
-      <c r="AY25" s="29"/>
-      <c r="AZ25" s="29"/>
+      <c r="AY25" s="28"/>
+      <c r="AZ25" s="28"/>
       <c r="BA25" s="3"/>
-      <c r="BI25" s="68"/>
+      <c r="BI25" s="65"/>
       <c r="BJ25" s="18"/>
-      <c r="BK25" s="29"/>
-      <c r="BL25" s="29"/>
+      <c r="BK25" s="28"/>
+      <c r="BL25" s="28"/>
       <c r="BM25" s="3"/>
     </row>
     <row r="26" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="73" t="s">
+      <c r="A26" s="70" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="18">
         <v>-36</v>
       </c>
       <c r="C26" s="19">
         <v>-54</v>
       </c>
       <c r="D26" s="18">
         <v>-40</v>
       </c>
       <c r="E26" s="18">
         <v>-40</v>
       </c>
       <c r="F26" s="18">
         <v>-25</v>
       </c>
       <c r="G26" s="18">
         <v>-63</v>
       </c>
       <c r="H26" s="19">
         <v>-53</v>
       </c>
-      <c r="I26" s="34">
+      <c r="I26" s="33">
         <v>-57</v>
       </c>
       <c r="J26" s="19">
         <v>-76</v>
       </c>
-      <c r="K26" s="27">
+      <c r="K26" s="26">
         <v>-25</v>
       </c>
       <c r="L26" s="19">
         <v>-1</v>
       </c>
-      <c r="M26" s="28">
+      <c r="M26" s="27">
         <v>-22</v>
       </c>
       <c r="N26" s="19">
         <v>-5</v>
       </c>
       <c r="O26" s="19">
         <v>1</v>
       </c>
       <c r="P26" s="19">
         <v>1</v>
       </c>
       <c r="Q26" s="18">
         <v>-6</v>
       </c>
       <c r="R26" s="18">
         <v>-27</v>
       </c>
       <c r="S26" s="18">
         <v>-43</v>
       </c>
       <c r="T26" s="18">
         <v>-34</v>
       </c>
       <c r="U26" s="18">
         <v>-49</v>
       </c>
       <c r="V26" s="18">
         <v>-15</v>
       </c>
       <c r="W26" s="23">
         <v>30</v>
       </c>
       <c r="X26" s="23">
         <v>33</v>
       </c>
-      <c r="Y26" s="24">
+      <c r="Y26" s="28">
         <v>24</v>
       </c>
-      <c r="Z26" s="18">
-[...6 lines deleted...]
-        <v>-106</v>
+      <c r="Z26" s="30">
+        <v>5</v>
+      </c>
+      <c r="AA26" s="28">
+        <v>4</v>
+      </c>
+      <c r="AB26" s="28">
+        <v>-13</v>
       </c>
       <c r="AC26" s="3">
-        <v>-27</v>
+        <v>-4</v>
       </c>
       <c r="AD26" s="3">
-        <v>-18</v>
+        <v>4</v>
       </c>
       <c r="AE26" s="3">
-        <v>-14</v>
+        <v>9</v>
       </c>
       <c r="AF26" s="3">
+        <v>-6</v>
+      </c>
+      <c r="AG26" s="1">
+        <v>-1</v>
+      </c>
+      <c r="AH26" s="1">
         <v>-8</v>
       </c>
-      <c r="AG26" s="3">
-[...12 lines deleted...]
-        <v>-5</v>
+      <c r="AI26" s="1">
+        <v>4</v>
+      </c>
+      <c r="AJ26" s="1">
+        <v>8</v>
+      </c>
+      <c r="AK26" s="35">
+        <v>1</v>
       </c>
       <c r="AL26" s="18">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>-13</v>
+        <v>16</v>
+      </c>
+      <c r="AM26" s="28">
+        <v>8</v>
+      </c>
+      <c r="AN26" s="28">
+        <v>7</v>
       </c>
       <c r="AO26" s="3">
-        <v>-4</v>
-[...24 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="AP26" s="3"/>
+      <c r="AQ26" s="3"/>
+      <c r="AR26" s="3"/>
+      <c r="AW26" s="35"/>
       <c r="AX26" s="18"/>
-      <c r="AY26" s="29"/>
-      <c r="AZ26" s="29"/>
+      <c r="AY26" s="28"/>
+      <c r="AZ26" s="28"/>
       <c r="BA26" s="3"/>
-      <c r="BI26" s="36"/>
+      <c r="BI26" s="35"/>
       <c r="BJ26" s="18"/>
-      <c r="BK26" s="29"/>
-      <c r="BL26" s="29"/>
+      <c r="BK26" s="28"/>
+      <c r="BL26" s="28"/>
       <c r="BM26" s="3"/>
     </row>
     <row r="27" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="73" t="s">
+      <c r="A27" s="70" t="s">
         <v>15</v>
       </c>
       <c r="B27" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="19">
         <v>-1</v>
       </c>
       <c r="D27" s="18">
         <v>-2</v>
       </c>
       <c r="E27" s="18">
         <v>-2</v>
       </c>
       <c r="F27" s="18">
         <v>-3</v>
       </c>
       <c r="G27" s="18">
         <v>-5</v>
       </c>
       <c r="H27" s="19">
         <v>-10</v>
       </c>
-      <c r="I27" s="34" t="s">
+      <c r="I27" s="33" t="s">
         <v>13</v>
       </c>
       <c r="J27" s="19">
         <v>-5</v>
       </c>
-      <c r="K27" s="27">
+      <c r="K27" s="26">
         <v>-3</v>
       </c>
       <c r="L27" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="M27" s="28" t="s">
+      <c r="M27" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N27" s="19">
         <v>-1</v>
       </c>
       <c r="O27" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P27" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q27" s="18">
         <v>-2</v>
       </c>
       <c r="R27" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S27" s="18">
         <v>-7</v>
       </c>
       <c r="T27" s="18">
         <v>-7</v>
       </c>
       <c r="U27" s="18">
         <v>-4</v>
       </c>
       <c r="V27" s="18">
         <v>-4</v>
       </c>
       <c r="W27" s="23">
         <v>9</v>
       </c>
       <c r="X27" s="23">
         <v>2</v>
       </c>
-      <c r="Y27" s="24">
-[...2 lines deleted...]
-      <c r="Z27" s="18">
+      <c r="Y27" s="28">
+        <v>1</v>
+      </c>
+      <c r="Z27" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA27" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB27" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD27" s="3">
+        <v>-7</v>
+      </c>
+      <c r="AE27" s="3">
         <v>-1</v>
       </c>
-      <c r="AA27" s="19">
-[...2 lines deleted...]
-      <c r="AB27" s="29">
+      <c r="AF27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG27" s="1">
         <v>-1</v>
       </c>
-      <c r="AC27" s="3">
-[...14 lines deleted...]
-      <c r="AH27" s="3">
+      <c r="AH27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ27" s="1">
         <v>-1</v>
       </c>
-      <c r="AI27" s="43">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="AK27" s="35">
+        <v>2</v>
+      </c>
+      <c r="AL27" s="18">
+        <v>6</v>
       </c>
       <c r="AM27" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="AN27" s="29" t="s">
+      <c r="AN27" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AO27" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP27" s="3">
-[...22 lines deleted...]
-      </c>
+      <c r="AP27" s="3"/>
+      <c r="AQ27" s="3"/>
+      <c r="AR27" s="3"/>
+      <c r="AT27" s="3"/>
+      <c r="AU27" s="3"/>
+      <c r="AW27" s="35"/>
       <c r="AX27" s="18"/>
       <c r="AY27" s="18"/>
-      <c r="AZ27" s="29"/>
+      <c r="AZ27" s="28"/>
       <c r="BA27" s="3"/>
-      <c r="BI27" s="36"/>
+      <c r="BI27" s="35"/>
       <c r="BJ27" s="18"/>
       <c r="BK27" s="18"/>
-      <c r="BL27" s="29"/>
+      <c r="BL27" s="28"/>
       <c r="BM27" s="3"/>
     </row>
     <row r="28" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="73" t="s">
+      <c r="A28" s="70" t="s">
         <v>18</v>
       </c>
-      <c r="B28" s="30" t="s">
+      <c r="B28" s="29" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="D28" s="30" t="s">
-[...8 lines deleted...]
-      <c r="G28" s="30">
+      <c r="D28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="E28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="29">
         <v>2</v>
       </c>
       <c r="H28" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="I28" s="34">
+      <c r="I28" s="33">
         <v>-4</v>
       </c>
       <c r="J28" s="19">
         <v>-1</v>
       </c>
-      <c r="K28" s="27" t="s">
+      <c r="K28" s="26" t="s">
         <v>13</v>
       </c>
       <c r="L28" s="19">
         <v>1</v>
       </c>
-      <c r="M28" s="28">
+      <c r="M28" s="27">
         <v>-1</v>
       </c>
       <c r="N28" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O28" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P28" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q28" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R28" s="18">
         <v>-1</v>
       </c>
       <c r="S28" s="18">
         <v>-1</v>
       </c>
       <c r="T28" s="18">
         <v>-1</v>
       </c>
       <c r="U28" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V28" s="18">
         <v>1</v>
       </c>
       <c r="W28" s="23" t="s">
         <v>13</v>
       </c>
       <c r="X28" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="Y28" s="24" t="s">
+      <c r="Y28" s="28" t="s">
         <v>13</v>
       </c>
       <c r="Z28" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AA28" s="20">
-[...6 lines deleted...]
-        <v>-25</v>
+      <c r="AA28" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB28" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC28" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AD28" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AE28" s="3">
-        <v>-1</v>
+      <c r="AE28" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AF28" s="3">
         <v>-1</v>
       </c>
-      <c r="AG28" s="3">
-        <v>-1</v>
+      <c r="AG28" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AH28" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI28" s="43">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="AI28" s="3">
+        <v>1</v>
+      </c>
+      <c r="AJ28" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK28" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL28" s="18">
+        <v>1</v>
       </c>
       <c r="AM28" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="AN28" s="29" t="s">
-        <v>13</v>
+      <c r="AN28" s="18">
+        <v>2</v>
       </c>
       <c r="AO28" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP28" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP28" s="3"/>
+      <c r="AQ28" s="3"/>
+      <c r="AR28" s="3"/>
+      <c r="AS28" s="3"/>
+      <c r="AT28" s="3"/>
+      <c r="AU28" s="3"/>
+      <c r="AV28" s="3"/>
+      <c r="AW28" s="32"/>
       <c r="AX28" s="18"/>
       <c r="AY28" s="18"/>
-      <c r="AZ28" s="29"/>
+      <c r="AZ28" s="28"/>
       <c r="BA28" s="3"/>
-      <c r="BI28" s="36"/>
+      <c r="BI28" s="35"/>
       <c r="BJ28" s="18"/>
       <c r="BK28" s="18"/>
-      <c r="BL28" s="29"/>
+      <c r="BL28" s="28"/>
       <c r="BM28" s="3"/>
     </row>
     <row r="29" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="73" t="s">
+      <c r="A29" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="30" t="s">
-[...68 lines deleted...]
-      <c r="Y29" s="30" t="s">
+      <c r="B29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="I29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="J29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="K29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="L29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="M29" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="N29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="O29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="P29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="R29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="S29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="T29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="U29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="V29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="W29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="X29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y29" s="29" t="s">
         <v>13</v>
       </c>
       <c r="Z29" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AA29" s="30" t="s">
-[...11 lines deleted...]
-      <c r="AE29" s="30" t="s">
+      <c r="AA29" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB29" s="28">
+        <v>1</v>
+      </c>
+      <c r="AC29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH29" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI29" s="43" t="s">
-[...5 lines deleted...]
-      <c r="AK29" s="33" t="s">
+      <c r="AI29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK29" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AM29" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="AN29" s="29">
-        <v>1</v>
+      <c r="AN29" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="AO29" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP29" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP29" s="3"/>
+      <c r="AQ29" s="3"/>
+      <c r="AR29" s="3"/>
+      <c r="AS29" s="3"/>
+      <c r="AT29" s="3"/>
+      <c r="AU29" s="3"/>
+      <c r="AV29" s="3"/>
+      <c r="AW29" s="32"/>
       <c r="AX29" s="18"/>
       <c r="AY29" s="18"/>
-      <c r="AZ29" s="29"/>
+      <c r="AZ29" s="28"/>
       <c r="BA29" s="3"/>
-      <c r="BI29" s="36"/>
+      <c r="BI29" s="35"/>
       <c r="BJ29" s="18"/>
       <c r="BK29" s="18"/>
-      <c r="BL29" s="29"/>
+      <c r="BL29" s="28"/>
       <c r="BM29" s="3"/>
     </row>
     <row r="30" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="73" t="s">
+      <c r="A30" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="B30" s="30">
+      <c r="B30" s="29">
         <v>-1</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="D30" s="30" t="s">
-[...8 lines deleted...]
-      <c r="G30" s="30" t="s">
+      <c r="D30" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="E30" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F30" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H30" s="19">
         <v>-1</v>
       </c>
-      <c r="I30" s="34" t="s">
+      <c r="I30" s="33" t="s">
         <v>13</v>
       </c>
       <c r="J30" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="K30" s="27" t="s">
+      <c r="K30" s="26" t="s">
         <v>13</v>
       </c>
       <c r="L30" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="M30" s="28" t="s">
+      <c r="M30" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N30" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O30" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P30" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="Q30" s="30" t="s">
-[...32 lines deleted...]
-      <c r="AB30" s="29" t="s">
+      <c r="Q30" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="R30" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="S30" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="T30" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="U30" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="V30" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="W30" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X30" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y30" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z30" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA30" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB30" s="28" t="s">
         <v>13</v>
       </c>
       <c r="AC30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG30" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH30" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI30" s="43" t="s">
-[...5 lines deleted...]
-      <c r="AK30" s="33" t="s">
+      <c r="AI30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK30" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AM30" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="AN30" s="29" t="s">
+      <c r="AN30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AO30" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP30" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP30" s="3"/>
+      <c r="AQ30" s="3"/>
+      <c r="AR30" s="3"/>
+      <c r="AS30" s="3"/>
+      <c r="AT30" s="3"/>
+      <c r="AU30" s="3"/>
+      <c r="AV30" s="3"/>
+      <c r="AW30" s="32"/>
       <c r="AX30" s="18"/>
       <c r="AY30" s="18"/>
-      <c r="AZ30" s="29"/>
+      <c r="AZ30" s="28"/>
       <c r="BA30" s="3"/>
-      <c r="BI30" s="36"/>
+      <c r="BI30" s="35"/>
       <c r="BJ30" s="18"/>
       <c r="BK30" s="18"/>
-      <c r="BL30" s="29"/>
+      <c r="BL30" s="28"/>
       <c r="BM30" s="3"/>
     </row>
     <row r="31" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="73"/>
-[...5 lines deleted...]
-      <c r="G31" s="30"/>
+      <c r="A31" s="70"/>
+      <c r="B31" s="29"/>
+      <c r="C31" s="29"/>
+      <c r="D31" s="29"/>
+      <c r="E31" s="29"/>
+      <c r="F31" s="29"/>
+      <c r="G31" s="29"/>
       <c r="H31" s="19"/>
-      <c r="I31" s="34"/>
+      <c r="I31" s="33"/>
       <c r="J31" s="19"/>
-      <c r="K31" s="27"/>
+      <c r="K31" s="26"/>
       <c r="L31" s="19"/>
-      <c r="M31" s="49" t="s">
+      <c r="M31" s="48" t="s">
         <v>25</v>
       </c>
       <c r="N31" s="19"/>
       <c r="O31" s="19"/>
       <c r="P31" s="19"/>
-      <c r="Y31" s="36"/>
-      <c r="Z31" s="18"/>
+      <c r="Y31" s="31"/>
+      <c r="Z31" s="30"/>
       <c r="AA31" s="19"/>
       <c r="AF31" s="3"/>
       <c r="AG31" s="3"/>
       <c r="AH31" s="3"/>
-      <c r="AI31" s="43"/>
-[...1 lines deleted...]
-      <c r="AK31" s="47" t="s">
+      <c r="AI31" s="42"/>
+      <c r="AJ31" s="42"/>
+      <c r="AK31" s="46" t="s">
         <v>25</v>
       </c>
       <c r="AL31" s="18"/>
-      <c r="AO31" s="3"/>
-[...29 lines deleted...]
-      <c r="BY31" s="32"/>
+      <c r="AM31" s="85"/>
+      <c r="AN31" s="85"/>
+      <c r="AO31" s="85"/>
+      <c r="AQ31" s="85"/>
+      <c r="AT31" s="85"/>
+      <c r="AW31" s="85"/>
+      <c r="AX31" s="30"/>
+      <c r="AY31" s="31"/>
+      <c r="AZ31" s="31"/>
+      <c r="BA31" s="42"/>
+      <c r="BB31" s="31"/>
+      <c r="BC31" s="31"/>
+      <c r="BD31" s="31"/>
+      <c r="BE31" s="31"/>
+      <c r="BF31" s="31"/>
+      <c r="BG31" s="31"/>
+      <c r="BH31" s="31"/>
+      <c r="BI31" s="31"/>
+      <c r="BJ31" s="30"/>
+      <c r="BK31" s="31"/>
+      <c r="BL31" s="31"/>
+      <c r="BM31" s="42"/>
+      <c r="BN31" s="31"/>
+      <c r="BO31" s="31"/>
+      <c r="BP31" s="31"/>
+      <c r="BQ31" s="31"/>
+      <c r="BR31" s="31"/>
+      <c r="BS31" s="31"/>
+      <c r="BT31" s="31"/>
+      <c r="BU31" s="31"/>
+      <c r="BV31" s="31"/>
+      <c r="BW31" s="31"/>
+      <c r="BX31" s="31"/>
+      <c r="BY31" s="31"/>
     </row>
-    <row r="32" spans="1:77" s="25" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:77" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="18">
         <v>-9</v>
       </c>
       <c r="C32" s="19">
         <v>-7</v>
       </c>
       <c r="D32" s="18">
         <v>-13</v>
       </c>
       <c r="E32" s="18">
         <v>-13</v>
       </c>
       <c r="F32" s="18">
         <v>-16</v>
       </c>
       <c r="G32" s="18">
         <v>-23</v>
       </c>
       <c r="H32" s="20">
         <v>-3</v>
       </c>
-      <c r="I32" s="34">
+      <c r="I32" s="33">
         <v>-18</v>
       </c>
       <c r="J32" s="19">
         <v>-23</v>
       </c>
-      <c r="K32" s="27">
+      <c r="K32" s="26">
         <v>-1</v>
       </c>
       <c r="L32" s="20">
         <v>-1</v>
       </c>
       <c r="M32" s="22">
         <v>-5</v>
       </c>
       <c r="N32" s="20">
         <v>-2</v>
       </c>
       <c r="O32" s="20">
         <v>-2</v>
       </c>
       <c r="P32" s="20">
         <v>-7</v>
       </c>
       <c r="Q32" s="18">
         <v>-14</v>
       </c>
       <c r="R32" s="18">
         <v>-7</v>
       </c>
       <c r="S32" s="18">
         <v>-12</v>
       </c>
       <c r="T32" s="18">
         <v>-10</v>
       </c>
       <c r="U32" s="18">
         <v>-31</v>
       </c>
       <c r="V32" s="18">
         <v>-5</v>
       </c>
       <c r="W32" s="23">
         <v>3</v>
       </c>
       <c r="X32" s="23">
         <v>5</v>
       </c>
-      <c r="Y32" s="24">
+      <c r="Y32" s="28">
         <v>2</v>
       </c>
-      <c r="Z32" s="18">
-[...6 lines deleted...]
-        <v>-22</v>
+      <c r="Z32" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA32" s="28">
+        <v>-3</v>
+      </c>
+      <c r="AB32" s="28">
+        <v>-11</v>
       </c>
       <c r="AC32" s="3">
-        <v>-9</v>
+        <v>4</v>
       </c>
       <c r="AD32" s="3">
-        <v>-8</v>
+        <v>-7</v>
       </c>
       <c r="AE32" s="3">
-        <v>-7</v>
+        <v>-3</v>
       </c>
       <c r="AF32" s="3">
-        <v>-5</v>
-[...19 lines deleted...]
-      <c r="AM32" s="29">
         <v>-3</v>
       </c>
-      <c r="AN32" s="29">
-        <v>-11</v>
+      <c r="AG32" s="1">
+        <v>10</v>
+      </c>
+      <c r="AH32" s="1">
+        <v>-3</v>
+      </c>
+      <c r="AI32" s="1">
+        <v>1</v>
+      </c>
+      <c r="AJ32" s="1">
+        <v>5</v>
+      </c>
+      <c r="AK32" s="35">
+        <v>2</v>
+      </c>
+      <c r="AL32" s="18">
+        <v>5</v>
+      </c>
+      <c r="AM32" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN32" s="28">
+        <v>3</v>
       </c>
       <c r="AO32" s="3">
-        <v>4</v>
-[...24 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="AP32" s="3"/>
+      <c r="AQ32" s="3"/>
+      <c r="AR32" s="3"/>
+      <c r="AS32" s="1"/>
+      <c r="AT32" s="1"/>
+      <c r="AU32" s="1"/>
+      <c r="AV32" s="1"/>
+      <c r="AW32" s="35"/>
       <c r="AX32" s="18"/>
-      <c r="AY32" s="29"/>
-      <c r="AZ32" s="29"/>
+      <c r="AY32" s="28"/>
+      <c r="AZ32" s="28"/>
       <c r="BA32" s="3"/>
-      <c r="BI32" s="68"/>
+      <c r="BI32" s="65"/>
       <c r="BJ32" s="18"/>
-      <c r="BK32" s="29"/>
-      <c r="BL32" s="29"/>
+      <c r="BK32" s="28"/>
+      <c r="BL32" s="28"/>
       <c r="BM32" s="3"/>
     </row>
     <row r="33" spans="1:97" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="73" t="s">
+      <c r="A33" s="70" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="18">
         <v>-1</v>
       </c>
       <c r="F33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="18">
         <v>-3</v>
       </c>
       <c r="H33" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="I33" s="34" t="s">
+      <c r="I33" s="33" t="s">
         <v>13</v>
       </c>
       <c r="J33" s="19">
         <v>-3</v>
       </c>
-      <c r="K33" s="27" t="s">
+      <c r="K33" s="26" t="s">
         <v>13</v>
       </c>
       <c r="L33" s="19">
         <v>-3</v>
       </c>
-      <c r="M33" s="28" t="s">
+      <c r="M33" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N33" s="19">
         <v>2</v>
       </c>
       <c r="O33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S33" s="18">
         <v>-1</v>
       </c>
       <c r="T33" s="18">
         <v>-4</v>
       </c>
       <c r="U33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V33" s="18">
         <v>-2</v>
       </c>
       <c r="W33" s="23" t="s">
         <v>13</v>
       </c>
       <c r="X33" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="Y33" s="24">
+      <c r="Y33" s="28">
         <v>2</v>
       </c>
-      <c r="Z33" s="18" t="s">
-[...6 lines deleted...]
-        <v>-1</v>
+      <c r="Z33" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA33" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB33" s="28" t="s">
+        <v>13</v>
       </c>
       <c r="AC33" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AD33" s="3">
-[...3 lines deleted...]
-        <v>-4</v>
+      <c r="AD33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE33" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AF33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH33" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI33" s="43" t="s">
-[...46 lines deleted...]
-      <c r="AZ33" s="29"/>
+      <c r="AI33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK33" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL33" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM33" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN33" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO33" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP33" s="3"/>
+      <c r="AQ33" s="3"/>
+      <c r="AR33" s="3"/>
+      <c r="AS33" s="3"/>
+      <c r="AT33" s="3"/>
+      <c r="AU33" s="3"/>
+      <c r="AV33" s="3"/>
+      <c r="AW33" s="32"/>
+      <c r="AX33" s="63"/>
+      <c r="AY33" s="30"/>
+      <c r="AZ33" s="28"/>
       <c r="BA33" s="3"/>
-      <c r="BI33" s="36"/>
-[...2 lines deleted...]
-      <c r="BL33" s="29"/>
+      <c r="BI33" s="35"/>
+      <c r="BJ33" s="30"/>
+      <c r="BK33" s="30"/>
+      <c r="BL33" s="28"/>
       <c r="BM33" s="3"/>
     </row>
     <row r="34" spans="1:97" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="74" t="s">
+      <c r="A34" s="71" t="s">
         <v>16</v>
       </c>
       <c r="B34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="18">
         <v>1</v>
       </c>
       <c r="H34" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="I34" s="34" t="s">
+      <c r="I34" s="33" t="s">
         <v>13</v>
       </c>
       <c r="J34" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="K34" s="27" t="s">
+      <c r="K34" s="26" t="s">
         <v>13</v>
       </c>
       <c r="L34" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="M34" s="28" t="s">
+      <c r="M34" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N34" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O34" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P34" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R34" s="18">
         <v>1</v>
       </c>
       <c r="S34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W34" s="23" t="s">
         <v>13</v>
       </c>
       <c r="X34" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="Y34" s="24" t="s">
-[...8 lines deleted...]
-      <c r="AB34" s="29" t="s">
+      <c r="Y34" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z34" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA34" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB34" s="28" t="s">
         <v>13</v>
       </c>
       <c r="AC34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH34" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI34" s="43">
-[...46 lines deleted...]
-      <c r="AZ34" s="29"/>
+      <c r="AI34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ34" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK34" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL34" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM34" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN34" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO34" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP34" s="3"/>
+      <c r="AQ34" s="3"/>
+      <c r="AR34" s="3"/>
+      <c r="AS34" s="3"/>
+      <c r="AT34" s="3"/>
+      <c r="AU34" s="3"/>
+      <c r="AV34" s="3"/>
+      <c r="AW34" s="32"/>
+      <c r="AX34" s="63"/>
+      <c r="AY34" s="30"/>
+      <c r="AZ34" s="28"/>
       <c r="BA34" s="3"/>
-      <c r="BJ34" s="66"/>
-[...1 lines deleted...]
-      <c r="BL34" s="29"/>
+      <c r="BJ34" s="63"/>
+      <c r="BK34" s="30"/>
+      <c r="BL34" s="28"/>
       <c r="BM34" s="3"/>
     </row>
     <row r="35" spans="1:97" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="74" t="s">
+      <c r="A35" s="71" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H35" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="I35" s="34" t="s">
+      <c r="I35" s="33" t="s">
         <v>13</v>
       </c>
       <c r="J35" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="K35" s="27" t="s">
+      <c r="K35" s="26" t="s">
         <v>13</v>
       </c>
       <c r="L35" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="M35" s="28" t="s">
+      <c r="M35" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N35" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O35" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P35" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W35" s="23" t="s">
         <v>13</v>
       </c>
       <c r="X35" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="Y35" s="24" t="s">
-[...8 lines deleted...]
-      <c r="AB35" s="29" t="s">
+      <c r="Y35" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z35" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA35" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB35" s="28" t="s">
         <v>13</v>
       </c>
       <c r="AC35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH35" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI35" s="43" t="s">
-[...46 lines deleted...]
-      <c r="AZ35" s="29"/>
+      <c r="AI35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK35" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL35" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM35" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN35" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO35" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP35" s="3"/>
+      <c r="AQ35" s="3"/>
+      <c r="AR35" s="3"/>
+      <c r="AS35" s="3"/>
+      <c r="AT35" s="3"/>
+      <c r="AU35" s="3"/>
+      <c r="AV35" s="3"/>
+      <c r="AW35" s="32"/>
+      <c r="AX35" s="63"/>
+      <c r="AY35" s="30"/>
+      <c r="AZ35" s="28"/>
       <c r="BA35" s="3"/>
-      <c r="BJ35" s="66"/>
-[...1 lines deleted...]
-      <c r="BL35" s="29"/>
+      <c r="BJ35" s="63"/>
+      <c r="BK35" s="30"/>
+      <c r="BL35" s="28"/>
       <c r="BM35" s="3"/>
     </row>
     <row r="36" spans="1:97" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="73" t="s">
+      <c r="A36" s="70" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D36" s="18">
         <v>-1</v>
       </c>
       <c r="E36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H36" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="I36" s="34" t="s">
+      <c r="I36" s="33" t="s">
         <v>13</v>
       </c>
       <c r="J36" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="K36" s="27" t="s">
+      <c r="K36" s="26" t="s">
         <v>13</v>
       </c>
       <c r="L36" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="M36" s="28" t="s">
+      <c r="M36" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N36" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O36" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P36" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q36" s="18">
         <v>-1</v>
       </c>
       <c r="R36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W36" s="23" t="s">
         <v>13</v>
       </c>
       <c r="X36" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="Y36" s="24" t="s">
-[...12 lines deleted...]
-        <v>-4</v>
+      <c r="Y36" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z36" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA36" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB36" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC36" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AD36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH36" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI36" s="43" t="s">
-[...46 lines deleted...]
-      <c r="AZ36" s="29"/>
+      <c r="AI36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK36" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL36" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM36" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN36" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO36" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP36" s="3"/>
+      <c r="AQ36" s="3"/>
+      <c r="AR36" s="3"/>
+      <c r="AS36" s="3"/>
+      <c r="AT36" s="3"/>
+      <c r="AU36" s="3"/>
+      <c r="AV36" s="3"/>
+      <c r="AW36" s="32"/>
+      <c r="AX36" s="63"/>
+      <c r="AY36" s="30"/>
+      <c r="AZ36" s="28"/>
       <c r="BA36" s="3"/>
-      <c r="BJ36" s="66"/>
-[...1 lines deleted...]
-      <c r="BL36" s="29"/>
+      <c r="BJ36" s="63"/>
+      <c r="BK36" s="30"/>
+      <c r="BL36" s="28"/>
       <c r="BM36" s="3"/>
     </row>
     <row r="37" spans="1:97" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="73" t="s">
+      <c r="A37" s="70" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="18">
         <v>-1</v>
       </c>
       <c r="C37" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D37" s="18">
         <v>-1</v>
       </c>
       <c r="E37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="18">
         <v>-1</v>
       </c>
       <c r="G37" s="18">
         <v>1</v>
       </c>
       <c r="H37" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="I37" s="34">
+      <c r="I37" s="33">
         <v>-1</v>
       </c>
       <c r="J37" s="19">
         <v>-1</v>
       </c>
-      <c r="K37" s="27" t="s">
+      <c r="K37" s="26" t="s">
         <v>13</v>
       </c>
       <c r="L37" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="M37" s="28" t="s">
+      <c r="M37" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N37" s="19">
         <v>-1</v>
       </c>
       <c r="O37" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P37" s="19">
         <v>-4</v>
       </c>
       <c r="Q37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U37" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V37" s="18">
         <v>-3</v>
       </c>
       <c r="W37" s="23" t="s">
         <v>13</v>
       </c>
       <c r="X37" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="Y37" s="24" t="s">
-[...8 lines deleted...]
-      <c r="AB37" s="29">
+      <c r="Y37" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z37" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA37" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB37" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE37" s="3">
         <v>-1</v>
       </c>
-      <c r="AC37" s="3" t="s">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="AF37" s="3">
+        <v>1</v>
       </c>
       <c r="AG37" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AH37" s="3">
-[...5 lines deleted...]
-      <c r="AJ37" s="43">
+      <c r="AH37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK37" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL37" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM37" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN37" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO37" s="30">
         <v>-1</v>
       </c>
-      <c r="AK37" s="33">
-[...40 lines deleted...]
-      <c r="AZ37" s="29"/>
+      <c r="AP37" s="3"/>
+      <c r="AQ37" s="3"/>
+      <c r="AR37" s="3"/>
+      <c r="AS37" s="3"/>
+      <c r="AT37" s="3"/>
+      <c r="AU37" s="3"/>
+      <c r="AV37" s="3"/>
+      <c r="AW37" s="32"/>
+      <c r="AX37" s="63"/>
+      <c r="AY37" s="30"/>
+      <c r="AZ37" s="28"/>
       <c r="BA37" s="3"/>
-      <c r="BJ37" s="66"/>
-[...1 lines deleted...]
-      <c r="BL37" s="29"/>
+      <c r="BJ37" s="63"/>
+      <c r="BK37" s="30"/>
+      <c r="BL37" s="28"/>
       <c r="BM37" s="3"/>
     </row>
     <row r="38" spans="1:97" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="73" t="s">
+      <c r="A38" s="70" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="18">
         <v>-10</v>
       </c>
       <c r="C38" s="19">
         <v>-12</v>
       </c>
       <c r="D38" s="18">
         <v>-13</v>
       </c>
       <c r="E38" s="18">
         <v>-7</v>
       </c>
       <c r="F38" s="18">
         <v>-15</v>
       </c>
       <c r="G38" s="18">
         <v>-20</v>
       </c>
       <c r="H38" s="19">
         <v>-7</v>
       </c>
-      <c r="I38" s="34">
+      <c r="I38" s="33">
         <v>-17</v>
       </c>
       <c r="J38" s="19">
         <v>-4</v>
       </c>
-      <c r="K38" s="27">
+      <c r="K38" s="26">
         <v>-3</v>
       </c>
       <c r="L38" s="19">
         <v>3</v>
       </c>
-      <c r="M38" s="28">
+      <c r="M38" s="27">
         <v>-3</v>
       </c>
       <c r="N38" s="19">
         <v>-3</v>
       </c>
       <c r="O38" s="19">
         <v>-4</v>
       </c>
       <c r="P38" s="19">
         <v>-3</v>
       </c>
       <c r="Q38" s="18">
         <v>-13</v>
       </c>
       <c r="R38" s="18">
         <v>-3</v>
       </c>
       <c r="S38" s="18">
         <v>-9</v>
       </c>
       <c r="T38" s="18">
         <v>-2</v>
       </c>
       <c r="U38" s="18">
         <v>-35</v>
       </c>
       <c r="V38" s="18">
         <v>-5</v>
       </c>
       <c r="W38" s="23">
         <v>6</v>
       </c>
       <c r="X38" s="23">
         <v>4</v>
       </c>
-      <c r="Y38" s="24">
-[...5 lines deleted...]
-      <c r="AA38" s="19">
+      <c r="Y38" s="28">
+        <v>1</v>
+      </c>
+      <c r="Z38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA38" s="28">
+        <v>-1</v>
+      </c>
+      <c r="AB38" s="28">
         <v>-9</v>
       </c>
-      <c r="AB38" s="29">
+      <c r="AC38" s="3">
+        <v>-2</v>
+      </c>
+      <c r="AD38" s="3">
+        <v>-8</v>
+      </c>
+      <c r="AE38" s="3">
+        <v>-6</v>
+      </c>
+      <c r="AF38" s="3">
+        <v>-12</v>
+      </c>
+      <c r="AG38" s="1">
         <v>2</v>
       </c>
-      <c r="AC38" s="3">
+      <c r="AH38" s="1">
         <v>-3</v>
       </c>
-      <c r="AD38" s="3">
-[...17 lines deleted...]
-      <c r="AJ38" s="43">
+      <c r="AI38" s="3">
+        <v>3</v>
+      </c>
+      <c r="AJ38" s="1">
+        <v>1</v>
+      </c>
+      <c r="AK38" s="35">
+        <v>1</v>
+      </c>
+      <c r="AL38" s="30">
         <v>-1</v>
       </c>
-      <c r="AK38" s="33">
-[...5 lines deleted...]
-      <c r="AM38" s="29">
+      <c r="AM38" s="30">
         <v>-1</v>
       </c>
-      <c r="AN38" s="29">
-[...14 lines deleted...]
-      <c r="AS38" s="1">
+      <c r="AN38" s="28">
+        <v>1</v>
+      </c>
+      <c r="AO38" s="30">
         <v>2</v>
       </c>
-      <c r="AT38" s="1">
-[...13 lines deleted...]
-      <c r="AZ38" s="29"/>
+      <c r="AP38" s="3"/>
+      <c r="AQ38" s="3"/>
+      <c r="AR38" s="3"/>
+      <c r="AU38" s="3"/>
+      <c r="AW38" s="35"/>
+      <c r="AX38" s="63"/>
+      <c r="AY38" s="28"/>
+      <c r="AZ38" s="28"/>
       <c r="BA38" s="3"/>
-      <c r="BJ38" s="66"/>
-[...1 lines deleted...]
-      <c r="BL38" s="29"/>
+      <c r="BJ38" s="63"/>
+      <c r="BK38" s="28"/>
+      <c r="BL38" s="28"/>
       <c r="BM38" s="3"/>
-      <c r="BY38" s="32"/>
-[...19 lines deleted...]
-      <c r="CS38" s="32"/>
+      <c r="BY38" s="31"/>
+      <c r="BZ38" s="31"/>
+      <c r="CA38" s="31"/>
+      <c r="CB38" s="31"/>
+      <c r="CC38" s="31"/>
+      <c r="CD38" s="31"/>
+      <c r="CE38" s="31"/>
+      <c r="CF38" s="31"/>
+      <c r="CG38" s="31"/>
+      <c r="CH38" s="31"/>
+      <c r="CI38" s="31"/>
+      <c r="CJ38" s="31"/>
+      <c r="CK38" s="31"/>
+      <c r="CL38" s="31"/>
+      <c r="CM38" s="31"/>
+      <c r="CN38" s="31"/>
+      <c r="CO38" s="31"/>
+      <c r="CP38" s="31"/>
+      <c r="CQ38" s="31"/>
+      <c r="CR38" s="31"/>
+      <c r="CS38" s="31"/>
     </row>
     <row r="39" spans="1:97" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="73" t="s">
+      <c r="A39" s="70" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="I39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="J39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="K39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="L39" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="M39" s="50" t="s">
+      <c r="M39" s="49" t="s">
         <v>13</v>
       </c>
       <c r="N39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="O39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="P39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="Q39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X39" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="Y39" s="50" t="s">
-[...17 lines deleted...]
-      <c r="AE39" s="18" t="s">
+      <c r="Y39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB39" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC39" s="3">
+        <v>2</v>
+      </c>
+      <c r="AD39" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH39" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI39" s="43" t="s">
-[...35 lines deleted...]
-      <c r="AU39" s="3">
+      <c r="AI39" s="3">
         <v>-1</v>
       </c>
-      <c r="AV39" s="3" t="s">
-[...7 lines deleted...]
-      <c r="AZ39" s="29"/>
+      <c r="AJ39" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK39" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL39" s="30">
+        <v>1</v>
+      </c>
+      <c r="AM39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP39" s="3"/>
+      <c r="AQ39" s="3"/>
+      <c r="AR39" s="3"/>
+      <c r="AS39" s="3"/>
+      <c r="AT39" s="3"/>
+      <c r="AU39" s="3"/>
+      <c r="AV39" s="3"/>
+      <c r="AW39" s="32"/>
+      <c r="AX39" s="63"/>
+      <c r="AY39" s="30"/>
+      <c r="AZ39" s="28"/>
       <c r="BA39" s="3"/>
-      <c r="BJ39" s="66"/>
-[...1 lines deleted...]
-      <c r="BL39" s="29"/>
+      <c r="BJ39" s="63"/>
+      <c r="BK39" s="30"/>
+      <c r="BL39" s="28"/>
       <c r="BM39" s="3"/>
-      <c r="BY39" s="32"/>
-[...19 lines deleted...]
-      <c r="CS39" s="32"/>
+      <c r="BY39" s="31"/>
+      <c r="BZ39" s="31"/>
+      <c r="CA39" s="31"/>
+      <c r="CB39" s="31"/>
+      <c r="CC39" s="31"/>
+      <c r="CD39" s="31"/>
+      <c r="CE39" s="31"/>
+      <c r="CF39" s="31"/>
+      <c r="CG39" s="31"/>
+      <c r="CH39" s="31"/>
+      <c r="CI39" s="31"/>
+      <c r="CJ39" s="31"/>
+      <c r="CK39" s="31"/>
+      <c r="CL39" s="31"/>
+      <c r="CM39" s="31"/>
+      <c r="CN39" s="31"/>
+      <c r="CO39" s="31"/>
+      <c r="CP39" s="31"/>
+      <c r="CQ39" s="31"/>
+      <c r="CR39" s="31"/>
+      <c r="CS39" s="31"/>
     </row>
     <row r="40" spans="1:97" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="73" t="s">
+      <c r="A40" s="70" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="18">
         <v>-1</v>
       </c>
       <c r="C40" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D40" s="18" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="18">
         <v>-3</v>
       </c>
       <c r="F40" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H40" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="I40" s="34" t="s">
+      <c r="I40" s="33" t="s">
         <v>13</v>
       </c>
       <c r="J40" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="K40" s="27" t="s">
+      <c r="K40" s="26" t="s">
         <v>13</v>
       </c>
       <c r="L40" s="19">
         <v>-1</v>
       </c>
-      <c r="M40" s="28" t="s">
+      <c r="M40" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N40" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O40" s="19">
         <v>1</v>
       </c>
       <c r="P40" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q40" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R40" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S40" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T40" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U40" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V40" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W40" s="23" t="s">
         <v>13</v>
       </c>
       <c r="X40" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="Y40" s="24" t="s">
-[...8 lines deleted...]
-      <c r="AB40" s="29" t="s">
+      <c r="Y40" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z40" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA40" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB40" s="28" t="s">
         <v>13</v>
       </c>
       <c r="AC40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF40" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AG40" s="3" t="s">
-        <v>13</v>
+      <c r="AG40" s="1">
+        <v>3</v>
       </c>
       <c r="AH40" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI40" s="43" t="s">
-[...35 lines deleted...]
-      <c r="AU40" s="3">
+      <c r="AI40" s="3">
         <v>-3</v>
       </c>
-      <c r="AV40" s="3" t="s">
-[...7 lines deleted...]
-      <c r="AZ40" s="29"/>
+      <c r="AJ40" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK40" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL40" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM40" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN40" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO40" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP40" s="3"/>
+      <c r="AQ40" s="3"/>
+      <c r="AR40" s="3"/>
+      <c r="AT40" s="3"/>
+      <c r="AU40" s="3"/>
+      <c r="AV40" s="3"/>
+      <c r="AW40" s="32"/>
+      <c r="AX40" s="63"/>
+      <c r="AY40" s="30"/>
+      <c r="AZ40" s="28"/>
       <c r="BA40" s="3"/>
-      <c r="BJ40" s="66"/>
-[...1 lines deleted...]
-      <c r="BL40" s="29"/>
+      <c r="BJ40" s="63"/>
+      <c r="BK40" s="30"/>
+      <c r="BL40" s="28"/>
       <c r="BM40" s="3"/>
-      <c r="BY40" s="32"/>
-[...19 lines deleted...]
-      <c r="CS40" s="32"/>
+      <c r="BY40" s="31"/>
+      <c r="BZ40" s="31"/>
+      <c r="CA40" s="31"/>
+      <c r="CB40" s="31"/>
+      <c r="CC40" s="31"/>
+      <c r="CD40" s="31"/>
+      <c r="CE40" s="31"/>
+      <c r="CF40" s="31"/>
+      <c r="CG40" s="31"/>
+      <c r="CH40" s="31"/>
+      <c r="CI40" s="31"/>
+      <c r="CJ40" s="31"/>
+      <c r="CK40" s="31"/>
+      <c r="CL40" s="31"/>
+      <c r="CM40" s="31"/>
+      <c r="CN40" s="31"/>
+      <c r="CO40" s="31"/>
+      <c r="CP40" s="31"/>
+      <c r="CQ40" s="31"/>
+      <c r="CR40" s="31"/>
+      <c r="CS40" s="31"/>
     </row>
     <row r="41" spans="1:97" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="73" t="s">
+      <c r="A41" s="70" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="19">
         <v>2</v>
       </c>
       <c r="D41" s="18" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="18">
         <v>-1</v>
       </c>
       <c r="H41" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="I41" s="34" t="s">
+      <c r="I41" s="33" t="s">
         <v>13</v>
       </c>
       <c r="J41" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="K41" s="27">
+      <c r="K41" s="26">
         <v>1</v>
       </c>
       <c r="L41" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="M41" s="28">
+      <c r="M41" s="27">
         <v>-2</v>
       </c>
       <c r="N41" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O41" s="19">
         <v>1</v>
       </c>
       <c r="P41" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q41" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R41" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S41" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T41" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U41" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V41" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W41" s="23" t="s">
         <v>13</v>
       </c>
       <c r="X41" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="Y41" s="36">
+      <c r="Y41" s="31">
         <v>3</v>
       </c>
-      <c r="Z41" s="18" t="s">
-[...9 lines deleted...]
-        <v>-1</v>
+      <c r="Z41" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA41" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB41" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC41" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AD41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF41" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AG41" s="3">
-        <v>-1</v>
+      <c r="AG41" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AH41" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI41" s="43" t="s">
-[...46 lines deleted...]
-      <c r="AZ41" s="29"/>
+      <c r="AI41" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ41" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK41" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL41" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM41" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN41" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO41" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP41" s="3"/>
+      <c r="AQ41" s="3"/>
+      <c r="AR41" s="3"/>
+      <c r="AS41" s="3"/>
+      <c r="AT41" s="3"/>
+      <c r="AU41" s="3"/>
+      <c r="AV41" s="3"/>
+      <c r="AW41" s="32"/>
+      <c r="AX41" s="63"/>
+      <c r="AY41" s="30"/>
+      <c r="AZ41" s="28"/>
       <c r="BA41" s="3"/>
-      <c r="BJ41" s="66"/>
-[...1 lines deleted...]
-      <c r="BL41" s="29"/>
+      <c r="BJ41" s="63"/>
+      <c r="BK41" s="30"/>
+      <c r="BL41" s="28"/>
       <c r="BM41" s="3"/>
-      <c r="BY41" s="32"/>
-[...19 lines deleted...]
-      <c r="CS41" s="32"/>
+      <c r="BY41" s="31"/>
+      <c r="BZ41" s="31"/>
+      <c r="CA41" s="31"/>
+      <c r="CB41" s="31"/>
+      <c r="CC41" s="31"/>
+      <c r="CD41" s="31"/>
+      <c r="CE41" s="31"/>
+      <c r="CF41" s="31"/>
+      <c r="CG41" s="31"/>
+      <c r="CH41" s="31"/>
+      <c r="CI41" s="31"/>
+      <c r="CJ41" s="31"/>
+      <c r="CK41" s="31"/>
+      <c r="CL41" s="31"/>
+      <c r="CM41" s="31"/>
+      <c r="CN41" s="31"/>
+      <c r="CO41" s="31"/>
+      <c r="CP41" s="31"/>
+      <c r="CQ41" s="31"/>
+      <c r="CR41" s="31"/>
+      <c r="CS41" s="31"/>
     </row>
     <row r="42" spans="1:97" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="73" t="s">
+      <c r="A42" s="70" t="s">
         <v>29</v>
       </c>
       <c r="B42" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D42" s="18" t="s">
         <v>13</v>
       </c>
       <c r="E42" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H42" s="18" t="s">
         <v>13</v>
       </c>
       <c r="I42" s="18" t="s">
         <v>13</v>
       </c>
       <c r="J42" s="18" t="s">
         <v>13</v>
       </c>
       <c r="K42" s="18" t="s">
         <v>13</v>
       </c>
       <c r="L42" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="M42" s="50" t="s">
+      <c r="M42" s="49" t="s">
         <v>13</v>
       </c>
       <c r="N42" s="18" t="s">
         <v>13</v>
       </c>
       <c r="O42" s="18" t="s">
         <v>13</v>
       </c>
       <c r="P42" s="18" t="s">
         <v>13</v>
       </c>
       <c r="Q42" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R42" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S42" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T42" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U42" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V42" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W42" s="18" t="s">
         <v>13</v>
       </c>
       <c r="X42" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="Y42" s="50" t="s">
-[...18 lines deleted...]
-        <v>13</v>
+      <c r="Y42" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z42" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA42" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB42" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC42" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD42" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE42" s="3">
+        <v>2</v>
       </c>
       <c r="AF42" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AG42" s="3">
+      <c r="AG42" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH42" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI42" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ42" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK42" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL42" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM42" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN42" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO42" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP42" s="3"/>
+      <c r="AQ42" s="3"/>
+      <c r="AR42" s="3"/>
+      <c r="AS42" s="3"/>
+      <c r="AT42" s="3"/>
+      <c r="AU42" s="3"/>
+      <c r="AV42" s="3"/>
+      <c r="AW42" s="32"/>
+      <c r="AX42" s="63"/>
+      <c r="AY42" s="30"/>
+      <c r="AZ42" s="28"/>
+      <c r="BA42" s="3"/>
+      <c r="BJ42" s="63"/>
+      <c r="BK42" s="30"/>
+      <c r="BL42" s="28"/>
+      <c r="BM42" s="3"/>
+      <c r="BY42" s="31"/>
+      <c r="BZ42" s="31"/>
+      <c r="CA42" s="31"/>
+      <c r="CB42" s="31"/>
+      <c r="CC42" s="31"/>
+      <c r="CD42" s="31"/>
+      <c r="CE42" s="31"/>
+      <c r="CF42" s="31"/>
+      <c r="CG42" s="31"/>
+      <c r="CH42" s="31"/>
+      <c r="CI42" s="31"/>
+      <c r="CJ42" s="31"/>
+      <c r="CK42" s="31"/>
+      <c r="CL42" s="31"/>
+      <c r="CM42" s="31"/>
+      <c r="CN42" s="31"/>
+      <c r="CO42" s="31"/>
+      <c r="CP42" s="31"/>
+      <c r="CQ42" s="31"/>
+      <c r="CR42" s="31"/>
+      <c r="CS42" s="31"/>
+    </row>
+    <row r="43" spans="1:97" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="B43" s="54">
+        <v>3</v>
+      </c>
+      <c r="C43" s="55">
+        <v>3</v>
+      </c>
+      <c r="D43" s="54">
+        <v>2</v>
+      </c>
+      <c r="E43" s="54">
         <v>-2</v>
       </c>
-      <c r="AH42" s="3" t="s">
-[...26 lines deleted...]
-      <c r="AQ42" s="3">
+      <c r="F43" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="H43" s="55">
+        <v>4</v>
+      </c>
+      <c r="I43" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="J43" s="55">
+        <v>-15</v>
+      </c>
+      <c r="K43" s="56">
+        <v>1</v>
+      </c>
+      <c r="L43" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="M43" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="N43" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="O43" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="P43" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q43" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="R43" s="54">
+        <v>-5</v>
+      </c>
+      <c r="S43" s="54">
+        <v>-2</v>
+      </c>
+      <c r="T43" s="54">
+        <v>-4</v>
+      </c>
+      <c r="U43" s="54">
+        <v>4</v>
+      </c>
+      <c r="V43" s="54">
+        <v>5</v>
+      </c>
+      <c r="W43" s="39">
+        <v>3</v>
+      </c>
+      <c r="X43" s="39">
+        <v>9</v>
+      </c>
+      <c r="Y43" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z43" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA43" s="39">
+        <v>-2</v>
+      </c>
+      <c r="AB43" s="39">
+        <v>-2</v>
+      </c>
+      <c r="AC43" s="4">
+        <v>4</v>
+      </c>
+      <c r="AD43" s="4">
+        <v>1</v>
+      </c>
+      <c r="AE43" s="4">
         <v>2</v>
       </c>
-      <c r="AR42" s="3" t="s">
-[...57 lines deleted...]
-      <c r="D43" s="57">
+      <c r="AF43" s="4">
+        <v>8</v>
+      </c>
+      <c r="AG43" s="39">
+        <v>5</v>
+      </c>
+      <c r="AH43" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI43" s="4">
         <v>2</v>
       </c>
-      <c r="E43" s="57">
-[...8 lines deleted...]
-      <c r="H43" s="58">
+      <c r="AJ43" s="39">
         <v>4</v>
       </c>
-      <c r="I43" s="58" t="s">
-[...38 lines deleted...]
-      <c r="V43" s="57">
+      <c r="AK43" s="73">
+        <v>1</v>
+      </c>
+      <c r="AL43" s="54">
         <v>5</v>
       </c>
-      <c r="W43" s="40">
-[...14 lines deleted...]
-      <c r="AB43" s="40">
+      <c r="AM43" s="54">
+        <v>1</v>
+      </c>
+      <c r="AN43" s="39">
         <v>2</v>
       </c>
-      <c r="AC43" s="4">
-[...62 lines deleted...]
-      <c r="AX43" s="67"/>
+      <c r="AO43" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP43" s="4"/>
+      <c r="AQ43" s="4"/>
+      <c r="AR43" s="4"/>
+      <c r="AT43" s="4"/>
+      <c r="AU43" s="4"/>
+      <c r="AW43" s="73"/>
+      <c r="AX43" s="64"/>
       <c r="BA43" s="4"/>
-      <c r="BJ43" s="67"/>
+      <c r="BJ43" s="64"/>
       <c r="BM43" s="4"/>
-      <c r="BY43" s="32"/>
-[...19 lines deleted...]
-      <c r="CS43" s="32"/>
+      <c r="BY43" s="31"/>
+      <c r="BZ43" s="31"/>
+      <c r="CA43" s="31"/>
+      <c r="CB43" s="31"/>
+      <c r="CC43" s="31"/>
+      <c r="CD43" s="31"/>
+      <c r="CE43" s="31"/>
+      <c r="CF43" s="31"/>
+      <c r="CG43" s="31"/>
+      <c r="CH43" s="31"/>
+      <c r="CI43" s="31"/>
+      <c r="CJ43" s="31"/>
+      <c r="CK43" s="31"/>
+      <c r="CL43" s="31"/>
+      <c r="CM43" s="31"/>
+      <c r="CN43" s="31"/>
+      <c r="CO43" s="31"/>
+      <c r="CP43" s="31"/>
+      <c r="CQ43" s="31"/>
+      <c r="CR43" s="31"/>
+      <c r="CS43" s="31"/>
     </row>
     <row r="44" spans="1:97" x14ac:dyDescent="0.2">
-      <c r="BY44" s="32"/>
-[...19 lines deleted...]
-      <c r="CS44" s="32"/>
+      <c r="BY44" s="31"/>
+      <c r="BZ44" s="31"/>
+      <c r="CA44" s="31"/>
+      <c r="CB44" s="31"/>
+      <c r="CC44" s="31"/>
+      <c r="CD44" s="31"/>
+      <c r="CE44" s="31"/>
+      <c r="CF44" s="31"/>
+      <c r="CG44" s="31"/>
+      <c r="CH44" s="31"/>
+      <c r="CI44" s="31"/>
+      <c r="CJ44" s="31"/>
+      <c r="CK44" s="31"/>
+      <c r="CL44" s="31"/>
+      <c r="CM44" s="31"/>
+      <c r="CN44" s="31"/>
+      <c r="CO44" s="31"/>
+      <c r="CP44" s="31"/>
+      <c r="CQ44" s="31"/>
+      <c r="CR44" s="31"/>
+      <c r="CS44" s="31"/>
     </row>
     <row r="45" spans="1:97" x14ac:dyDescent="0.2">
-      <c r="BY45" s="32"/>
-[...19 lines deleted...]
-      <c r="CS45" s="32"/>
+      <c r="BY45" s="31"/>
+      <c r="BZ45" s="31"/>
+      <c r="CA45" s="31"/>
+      <c r="CB45" s="31"/>
+      <c r="CC45" s="31"/>
+      <c r="CD45" s="31"/>
+      <c r="CE45" s="31"/>
+      <c r="CF45" s="31"/>
+      <c r="CG45" s="31"/>
+      <c r="CH45" s="31"/>
+      <c r="CI45" s="31"/>
+      <c r="CJ45" s="31"/>
+      <c r="CK45" s="31"/>
+      <c r="CL45" s="31"/>
+      <c r="CM45" s="31"/>
+      <c r="CN45" s="31"/>
+      <c r="CO45" s="31"/>
+      <c r="CP45" s="31"/>
+      <c r="CQ45" s="31"/>
+      <c r="CR45" s="31"/>
+      <c r="CS45" s="31"/>
     </row>
     <row r="46" spans="1:97" x14ac:dyDescent="0.2">
-      <c r="BY46" s="32"/>
-[...19 lines deleted...]
-      <c r="CS46" s="32"/>
+      <c r="BY46" s="31"/>
+      <c r="BZ46" s="31"/>
+      <c r="CA46" s="31"/>
+      <c r="CB46" s="31"/>
+      <c r="CC46" s="31"/>
+      <c r="CD46" s="31"/>
+      <c r="CE46" s="31"/>
+      <c r="CF46" s="31"/>
+      <c r="CG46" s="31"/>
+      <c r="CH46" s="31"/>
+      <c r="CI46" s="31"/>
+      <c r="CJ46" s="31"/>
+      <c r="CK46" s="31"/>
+      <c r="CL46" s="31"/>
+      <c r="CM46" s="31"/>
+      <c r="CN46" s="31"/>
+      <c r="CO46" s="31"/>
+      <c r="CP46" s="31"/>
+      <c r="CQ46" s="31"/>
+      <c r="CR46" s="31"/>
+      <c r="CS46" s="31"/>
     </row>
     <row r="47" spans="1:97" x14ac:dyDescent="0.2">
-      <c r="BY47" s="32"/>
-[...19 lines deleted...]
-      <c r="CS47" s="32"/>
+      <c r="BY47" s="31"/>
+      <c r="BZ47" s="31"/>
+      <c r="CA47" s="31"/>
+      <c r="CB47" s="31"/>
+      <c r="CC47" s="31"/>
+      <c r="CD47" s="31"/>
+      <c r="CE47" s="31"/>
+      <c r="CF47" s="31"/>
+      <c r="CG47" s="31"/>
+      <c r="CH47" s="31"/>
+      <c r="CI47" s="31"/>
+      <c r="CJ47" s="31"/>
+      <c r="CK47" s="31"/>
+      <c r="CL47" s="31"/>
+      <c r="CM47" s="31"/>
+      <c r="CN47" s="31"/>
+      <c r="CO47" s="31"/>
+      <c r="CP47" s="31"/>
+      <c r="CQ47" s="31"/>
+      <c r="CR47" s="31"/>
+      <c r="CS47" s="31"/>
     </row>
     <row r="48" spans="1:97" x14ac:dyDescent="0.2">
-      <c r="BY48" s="32"/>
-[...19 lines deleted...]
-      <c r="CS48" s="32"/>
+      <c r="BY48" s="31"/>
+      <c r="BZ48" s="31"/>
+      <c r="CA48" s="31"/>
+      <c r="CB48" s="31"/>
+      <c r="CC48" s="31"/>
+      <c r="CD48" s="31"/>
+      <c r="CE48" s="31"/>
+      <c r="CF48" s="31"/>
+      <c r="CG48" s="31"/>
+      <c r="CH48" s="31"/>
+      <c r="CI48" s="31"/>
+      <c r="CJ48" s="31"/>
+      <c r="CK48" s="31"/>
+      <c r="CL48" s="31"/>
+      <c r="CM48" s="31"/>
+      <c r="CN48" s="31"/>
+      <c r="CO48" s="31"/>
+      <c r="CP48" s="31"/>
+      <c r="CQ48" s="31"/>
+      <c r="CR48" s="31"/>
+      <c r="CS48" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="AO8:AQ8"/>
     <mergeCell ref="AR8:AT8"/>
     <mergeCell ref="AU8:AW8"/>
     <mergeCell ref="Z8:AB8"/>
     <mergeCell ref="AC8:AE8"/>
     <mergeCell ref="AF8:AH8"/>
     <mergeCell ref="AI8:AK8"/>
     <mergeCell ref="AL8:AN8"/>
     <mergeCell ref="T8:V8"/>
     <mergeCell ref="W8:Y8"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:P8"/>
     <mergeCell ref="Q8:S8"/>
     <mergeCell ref="BM8:BO8"/>
     <mergeCell ref="BP8:BR8"/>
     <mergeCell ref="BS8:BU8"/>
     <mergeCell ref="AX8:AZ8"/>
     <mergeCell ref="BA8:BC8"/>
     <mergeCell ref="BD8:BF8"/>
     <mergeCell ref="BG8:BI8"/>
     <mergeCell ref="BJ8:BL8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Келгендер</vt:lpstr>
       <vt:lpstr>Кеткендер</vt:lpstr>
       <vt:lpstr>Көші-қон айырымы</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>