--- v1 (2026-06-24)
+++ v2 (2026-07-17)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="4680" windowWidth="28725" windowHeight="7455"/>
+    <workbookView xWindow="60" yWindow="4920" windowWidth="28725" windowHeight="7275"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Көші-қон айырымы" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2763" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2832" uniqueCount="40">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -107,64 +111,97 @@
   <si>
     <t>Көкпекті ауданы</t>
   </si>
   <si>
     <t>Үржар ауданы</t>
   </si>
   <si>
     <t>қала халқы</t>
   </si>
   <si>
     <t>ауыл халқы</t>
   </si>
   <si>
     <t>Абай облысы</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>Жаңасемей  ауданы</t>
   </si>
   <si>
     <t>Мақаншы ауданы</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                                   Абай  облысы  халқының  сыртқы  көші-қон айырымы </t>
+    <r>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 2009 жылдан бастап деректер жаңа облыстардың құрылуына байланысты қайта есептелді.</t>
+    </r>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                                                   Абай облысынан кеткендер сыртқы  көші-қон саны</t>
+    <t xml:space="preserve">                                                                                                                                                                                              Абай  облысы  халқының  сыртқы  көші-қон айырымы </t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                                                        Абай  облысына келгендер сыртқы  көші-қон саны</t>
+    <t xml:space="preserve">                                                                                                                                                                                      Абай   облысына  келгендердің  саны</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                       Абай  облысынан кеткендердің  саны</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Қала халқы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    Ауыл халқы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">             Барлық  халық</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     Қала халқы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">           Барлық халық</t>
+  </si>
+  <si>
+    <t xml:space="preserve">            Барлық  халық</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -198,66 +235,87 @@
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -381,56 +439,65 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="99">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -517,51 +584,50 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -577,137 +643,343 @@
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>161925</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="9525"/>
+          <a:ext cx="2381250" cy="800100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="28575"/>
+          <a:ext cx="2238375" cy="781050"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2381250" cy="771525"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -952,1174 +1224,1407 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A6:DE47"/>
+  <dimension ref="A1:DE46"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2:N2"/>
-      <selection pane="bottomLeft" activeCell="AQ16" sqref="AQ16"/>
+      <selection pane="bottomLeft" activeCell="A38" sqref="A38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.140625" style="1" customWidth="1"/>
     <col min="2" max="8" width="9.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="12" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="0" style="31" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="13.140625" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="24" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="0" style="31" hidden="1" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="8.5703125" style="1" customWidth="1"/>
     <col min="35" max="35" width="8.7109375" style="1" customWidth="1"/>
     <col min="36" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="9.140625" style="31" customWidth="1"/>
     <col min="38" max="38" width="10.28515625" style="1" customWidth="1"/>
     <col min="39" max="39" width="11" style="1" customWidth="1"/>
     <col min="40" max="40" width="9.140625" style="1"/>
     <col min="41" max="41" width="9.7109375" style="1" customWidth="1"/>
     <col min="42" max="42" width="9.42578125" style="1" customWidth="1"/>
     <col min="43" max="49" width="9.140625" style="1"/>
     <col min="50" max="73" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="74" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:109" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A6" s="68" t="s">
+    <row r="1" spans="1:109" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:109" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:109" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="B6" s="68"/>
-[...18 lines deleted...]
-      <c r="AM6" s="75"/>
+      <c r="B3" s="89"/>
+      <c r="C3" s="89"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
+      <c r="I3" s="89"/>
+      <c r="J3" s="89"/>
+      <c r="K3" s="89"/>
+      <c r="L3" s="89"/>
+      <c r="M3" s="89"/>
+      <c r="N3" s="89"/>
+      <c r="W3" s="85"/>
+      <c r="X3" s="85"/>
+      <c r="Y3" s="85"/>
+      <c r="AI3" s="85"/>
+      <c r="AJ3" s="85"/>
+      <c r="AK3" s="85"/>
+      <c r="AL3" s="85"/>
     </row>
-    <row r="7" spans="1:109" s="66" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="AW7" s="42" t="s">
+    <row r="4" spans="1:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="67"/>
+      <c r="B4" s="67"/>
+      <c r="C4" s="67"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="67"/>
+      <c r="N4" s="67"/>
+      <c r="W4" s="31"/>
+      <c r="X4" s="31"/>
+      <c r="AI4" s="73"/>
+      <c r="AJ4" s="73"/>
+      <c r="AK4" s="73"/>
+      <c r="AL4" s="73"/>
+      <c r="AM4" s="74"/>
+    </row>
+    <row r="5" spans="1:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="67"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="67"/>
+      <c r="D5" s="67"/>
+      <c r="E5" s="67"/>
+      <c r="F5" s="67"/>
+      <c r="G5" s="67"/>
+      <c r="H5" s="67"/>
+      <c r="I5" s="67"/>
+      <c r="J5" s="67"/>
+      <c r="K5" s="67"/>
+      <c r="L5" s="67"/>
+      <c r="M5" s="67"/>
+      <c r="N5" s="67"/>
+      <c r="W5" s="31"/>
+      <c r="X5" s="31"/>
+      <c r="AI5" s="73"/>
+      <c r="AJ5" s="73"/>
+      <c r="AK5" s="73"/>
+      <c r="AL5" s="73"/>
+      <c r="AM5" s="74"/>
+    </row>
+    <row r="6" spans="1:109" s="65" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AK6" s="66"/>
+      <c r="AL6" s="66"/>
+      <c r="AW6" s="42" t="s">
         <v>0</v>
       </c>
+    </row>
+    <row r="7" spans="1:109" x14ac:dyDescent="0.2">
+      <c r="A7" s="97"/>
+      <c r="B7" s="99">
+        <v>2022</v>
+      </c>
+      <c r="C7" s="100"/>
+      <c r="D7" s="100"/>
+      <c r="E7" s="100"/>
+      <c r="F7" s="100"/>
+      <c r="G7" s="100"/>
+      <c r="H7" s="100"/>
+      <c r="I7" s="100"/>
+      <c r="J7" s="100"/>
+      <c r="K7" s="100"/>
+      <c r="L7" s="100"/>
+      <c r="M7" s="101"/>
+      <c r="N7" s="92"/>
+      <c r="O7" s="92"/>
+      <c r="P7" s="92"/>
+      <c r="Q7" s="92"/>
+      <c r="R7" s="92"/>
+      <c r="S7" s="92"/>
+      <c r="T7" s="93">
+        <v>2023</v>
+      </c>
+      <c r="U7" s="93"/>
+      <c r="V7" s="93"/>
+      <c r="W7" s="92"/>
+      <c r="X7" s="92"/>
+      <c r="Y7" s="94"/>
+      <c r="Z7" s="92"/>
+      <c r="AA7" s="92"/>
+      <c r="AB7" s="92"/>
+      <c r="AC7" s="92"/>
+      <c r="AD7" s="92"/>
+      <c r="AE7" s="92"/>
+      <c r="AF7" s="93">
+        <v>2025</v>
+      </c>
+      <c r="AG7" s="93"/>
+      <c r="AH7" s="93"/>
+      <c r="AI7" s="92"/>
+      <c r="AJ7" s="92"/>
+      <c r="AK7" s="95"/>
+      <c r="AL7" s="96"/>
+      <c r="AM7" s="92"/>
+      <c r="AN7" s="92"/>
+      <c r="AO7" s="92"/>
+      <c r="AP7" s="92"/>
+      <c r="AQ7" s="92"/>
+      <c r="AR7" s="93">
+        <v>2026</v>
+      </c>
+      <c r="AS7" s="93"/>
+      <c r="AT7" s="93"/>
+      <c r="AU7" s="92"/>
+      <c r="AV7" s="92"/>
+      <c r="AW7" s="94"/>
+      <c r="AX7" s="102"/>
+      <c r="AY7" s="92"/>
+      <c r="AZ7" s="92"/>
+      <c r="BA7" s="92"/>
+      <c r="BB7" s="92"/>
+      <c r="BC7" s="92"/>
+      <c r="BD7" s="93">
+        <v>2026</v>
+      </c>
+      <c r="BE7" s="93"/>
+      <c r="BF7" s="93"/>
+      <c r="BG7" s="92"/>
+      <c r="BH7" s="92"/>
+      <c r="BI7" s="94"/>
+      <c r="BJ7" s="102"/>
+      <c r="BK7" s="92"/>
+      <c r="BL7" s="92"/>
+      <c r="BM7" s="92"/>
+      <c r="BN7" s="92"/>
+      <c r="BO7" s="92"/>
+      <c r="BP7" s="93">
+        <v>2027</v>
+      </c>
+      <c r="BQ7" s="93"/>
+      <c r="BR7" s="93"/>
+      <c r="BS7" s="92"/>
+      <c r="BT7" s="92"/>
+      <c r="BU7" s="92"/>
+      <c r="BV7" s="31"/>
+      <c r="BW7" s="31"/>
+      <c r="BX7" s="31"/>
+      <c r="BY7" s="31"/>
+      <c r="BZ7" s="31"/>
+      <c r="CA7" s="31"/>
+      <c r="CB7" s="31"/>
+      <c r="CC7" s="31"/>
+      <c r="CD7" s="31"/>
+      <c r="CE7" s="31"/>
+      <c r="CF7" s="31"/>
+      <c r="CG7" s="31"/>
+      <c r="CH7" s="31"/>
+      <c r="CI7" s="31"/>
+      <c r="CJ7" s="31"/>
+      <c r="CK7" s="31"/>
+      <c r="CL7" s="31"/>
+      <c r="CM7" s="31"/>
+      <c r="CN7" s="31"/>
+      <c r="CO7" s="31"/>
+      <c r="CP7" s="31"/>
+      <c r="CQ7" s="31"/>
+      <c r="CR7" s="31"/>
+      <c r="CS7" s="31"/>
+      <c r="CT7" s="31"/>
+      <c r="CU7" s="31"/>
+      <c r="CV7" s="31"/>
+      <c r="CW7" s="31"/>
+      <c r="CX7" s="31"/>
+      <c r="CY7" s="31"/>
+      <c r="CZ7" s="31"/>
+      <c r="DA7" s="31"/>
     </row>
     <row r="8" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A8" s="90"/>
-[...83 lines deleted...]
-      <c r="BU8" s="86"/>
+      <c r="A8" s="98"/>
+      <c r="B8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="G8" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="H8" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="I8" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="K8" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="L8" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="M8" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="N8" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="O8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="P8" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q8" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="R8" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="S8" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="T8" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="U8" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="V8" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="W8" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="X8" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y8" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z8" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="AB8" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC8" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="AD8" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE8" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF8" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG8" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH8" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI8" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="AJ8" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="AK8" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="AL8" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="AN8" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AO8" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="AP8" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AQ8" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="AR8" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="AS8" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT8" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="AU8" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="AV8" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="AW8" s="75" t="s">
+        <v>12</v>
+      </c>
+      <c r="AX8" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="AY8" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="AZ8" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="BA8" s="79" t="s">
+        <v>6</v>
+      </c>
+      <c r="BB8" s="79" t="s">
+        <v>7</v>
+      </c>
+      <c r="BC8" s="79" t="s">
+        <v>8</v>
+      </c>
+      <c r="BD8" s="79" t="s">
+        <v>9</v>
+      </c>
+      <c r="BE8" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="BF8" s="79" t="s">
+        <v>2</v>
+      </c>
+      <c r="BG8" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="BH8" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="BI8" s="75" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ8" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="BK8" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="BL8" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="BM8" s="79" t="s">
+        <v>6</v>
+      </c>
+      <c r="BN8" s="79" t="s">
+        <v>7</v>
+      </c>
+      <c r="BO8" s="79" t="s">
+        <v>8</v>
+      </c>
+      <c r="BP8" s="79" t="s">
+        <v>9</v>
+      </c>
+      <c r="BQ8" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="BR8" s="79" t="s">
+        <v>2</v>
+      </c>
+      <c r="BS8" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="BT8" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="BU8" s="79" t="s">
+        <v>12</v>
+      </c>
       <c r="BV8" s="31"/>
       <c r="BW8" s="31"/>
       <c r="BX8" s="31"/>
       <c r="BY8" s="31"/>
       <c r="BZ8" s="31"/>
       <c r="CA8" s="31"/>
       <c r="CB8" s="31"/>
       <c r="CC8" s="31"/>
       <c r="CD8" s="31"/>
       <c r="CE8" s="31"/>
       <c r="CF8" s="31"/>
       <c r="CG8" s="31"/>
       <c r="CH8" s="31"/>
       <c r="CI8" s="31"/>
       <c r="CJ8" s="31"/>
       <c r="CK8" s="31"/>
       <c r="CL8" s="31"/>
       <c r="CM8" s="31"/>
       <c r="CN8" s="31"/>
       <c r="CO8" s="31"/>
       <c r="CP8" s="31"/>
       <c r="CQ8" s="31"/>
       <c r="CR8" s="31"/>
       <c r="CS8" s="31"/>
       <c r="CT8" s="31"/>
       <c r="CU8" s="31"/>
       <c r="CV8" s="31"/>
       <c r="CW8" s="31"/>
       <c r="CX8" s="31"/>
       <c r="CY8" s="31"/>
       <c r="CZ8" s="31"/>
       <c r="DA8" s="31"/>
+      <c r="DB8" s="31"/>
+      <c r="DC8" s="31"/>
+      <c r="DD8" s="31"/>
+      <c r="DE8" s="31"/>
     </row>
-    <row r="9" spans="1:109" x14ac:dyDescent="0.2">
-[...216 lines deleted...]
-      </c>
+    <row r="9" spans="1:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="12"/>
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="14"/>
+      <c r="E9" s="14"/>
+      <c r="F9" s="14"/>
+      <c r="G9" s="14"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="14"/>
+      <c r="L9" s="14"/>
+      <c r="M9" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="N9" s="13"/>
+      <c r="O9" s="13"/>
+      <c r="P9" s="14"/>
+      <c r="Q9" s="14"/>
+      <c r="R9" s="14"/>
+      <c r="S9" s="14"/>
+      <c r="T9" s="14"/>
+      <c r="U9" s="14"/>
+      <c r="V9" s="14"/>
+      <c r="W9" s="14"/>
+      <c r="X9" s="14"/>
+      <c r="Y9" s="16"/>
+      <c r="AI9" s="31"/>
+      <c r="AJ9" s="31"/>
+      <c r="AK9" s="68" t="s">
+        <v>36</v>
+      </c>
+      <c r="AW9" s="31"/>
+      <c r="AX9" s="31"/>
+      <c r="AY9" s="31"/>
+      <c r="AZ9" s="31"/>
+      <c r="BA9" s="31"/>
+      <c r="BB9" s="31"/>
+      <c r="BC9" s="31"/>
+      <c r="BD9" s="31"/>
+      <c r="BE9" s="31"/>
+      <c r="BF9" s="31"/>
+      <c r="BG9" s="31"/>
+      <c r="BH9" s="31"/>
+      <c r="BI9" s="31"/>
+      <c r="BJ9" s="31"/>
+      <c r="BK9" s="31"/>
+      <c r="BL9" s="31"/>
+      <c r="BM9" s="31"/>
+      <c r="BN9" s="31"/>
+      <c r="BO9" s="31"/>
+      <c r="BP9" s="31"/>
+      <c r="BQ9" s="31"/>
+      <c r="BR9" s="31"/>
+      <c r="BS9" s="31"/>
+      <c r="BT9" s="31"/>
+      <c r="BU9" s="31"/>
       <c r="BV9" s="31"/>
       <c r="BW9" s="31"/>
       <c r="BX9" s="31"/>
       <c r="BY9" s="31"/>
       <c r="BZ9" s="31"/>
       <c r="CA9" s="31"/>
       <c r="CB9" s="31"/>
       <c r="CC9" s="31"/>
       <c r="CD9" s="31"/>
       <c r="CE9" s="31"/>
       <c r="CF9" s="31"/>
       <c r="CG9" s="31"/>
       <c r="CH9" s="31"/>
       <c r="CI9" s="31"/>
       <c r="CJ9" s="31"/>
       <c r="CK9" s="31"/>
       <c r="CL9" s="31"/>
       <c r="CM9" s="31"/>
       <c r="CN9" s="31"/>
       <c r="CO9" s="31"/>
       <c r="CP9" s="31"/>
       <c r="CQ9" s="31"/>
       <c r="CR9" s="31"/>
       <c r="CS9" s="31"/>
       <c r="CT9" s="31"/>
       <c r="CU9" s="31"/>
       <c r="CV9" s="31"/>
       <c r="CW9" s="31"/>
       <c r="CX9" s="31"/>
       <c r="CY9" s="31"/>
       <c r="CZ9" s="31"/>
       <c r="DA9" s="31"/>
       <c r="DB9" s="31"/>
       <c r="DC9" s="31"/>
       <c r="DD9" s="31"/>
       <c r="DE9" s="31"/>
     </row>
-    <row r="10" spans="1:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="M10" s="15" t="s">
+    <row r="10" spans="1:109" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="30">
+        <v>9</v>
+      </c>
+      <c r="C10" s="33">
+        <v>13</v>
+      </c>
+      <c r="D10" s="30">
+        <v>7</v>
+      </c>
+      <c r="E10" s="30">
+        <v>6</v>
+      </c>
+      <c r="F10" s="30">
+        <v>21</v>
+      </c>
+      <c r="G10" s="30">
+        <v>5</v>
+      </c>
+      <c r="H10" s="33">
         <v>27</v>
       </c>
-      <c r="N10" s="13"/>
-[...13 lines deleted...]
-      <c r="AK10" s="69" t="s">
+      <c r="I10" s="33">
+        <v>7</v>
+      </c>
+      <c r="J10" s="33">
+        <v>5</v>
+      </c>
+      <c r="K10" s="41">
         <v>27</v>
       </c>
-      <c r="AW10" s="31"/>
-[...59 lines deleted...]
-      <c r="DE10" s="31"/>
+      <c r="L10" s="33">
+        <v>32</v>
+      </c>
+      <c r="M10" s="27">
+        <v>12</v>
+      </c>
+      <c r="N10" s="19">
+        <v>29</v>
+      </c>
+      <c r="O10" s="19">
+        <v>14</v>
+      </c>
+      <c r="P10" s="19">
+        <v>18</v>
+      </c>
+      <c r="Q10" s="18">
+        <v>14</v>
+      </c>
+      <c r="R10" s="18">
+        <v>6</v>
+      </c>
+      <c r="S10" s="18">
+        <v>11</v>
+      </c>
+      <c r="T10" s="18">
+        <v>8</v>
+      </c>
+      <c r="U10" s="18">
+        <v>8</v>
+      </c>
+      <c r="V10" s="18">
+        <v>16</v>
+      </c>
+      <c r="W10" s="50">
+        <v>20</v>
+      </c>
+      <c r="X10" s="50">
+        <v>12</v>
+      </c>
+      <c r="Y10" s="50">
+        <v>12</v>
+      </c>
+      <c r="Z10" s="31">
+        <v>5</v>
+      </c>
+      <c r="AA10" s="1">
+        <v>8</v>
+      </c>
+      <c r="AB10" s="3">
+        <v>3</v>
+      </c>
+      <c r="AC10" s="3">
+        <v>11</v>
+      </c>
+      <c r="AD10" s="42">
+        <v>11</v>
+      </c>
+      <c r="AE10" s="31">
+        <v>10</v>
+      </c>
+      <c r="AF10" s="42">
+        <v>25</v>
+      </c>
+      <c r="AG10" s="31">
+        <v>23</v>
+      </c>
+      <c r="AH10" s="31">
+        <v>7</v>
+      </c>
+      <c r="AI10" s="31">
+        <v>23</v>
+      </c>
+      <c r="AJ10" s="31">
+        <v>29</v>
+      </c>
+      <c r="AK10" s="35">
+        <v>20</v>
+      </c>
+      <c r="AL10" s="31">
+        <v>36</v>
+      </c>
+      <c r="AM10" s="31">
+        <v>9</v>
+      </c>
+      <c r="AN10" s="42">
+        <v>15</v>
+      </c>
+      <c r="AO10" s="42">
+        <v>11</v>
+      </c>
+      <c r="AP10" s="42">
+        <v>7</v>
+      </c>
+      <c r="AQ10" s="31"/>
+      <c r="AR10" s="42"/>
+      <c r="AS10" s="31"/>
+      <c r="AT10" s="31"/>
+      <c r="AU10" s="31"/>
+      <c r="AV10" s="31"/>
+      <c r="AW10" s="35"/>
+      <c r="AX10" s="60"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="3"/>
+      <c r="BA10" s="3"/>
+      <c r="BJ10" s="60"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="3"/>
+      <c r="BM10" s="3"/>
+      <c r="BV10" s="17"/>
+      <c r="BW10" s="17"/>
+      <c r="BX10" s="17"/>
+      <c r="BY10" s="17"/>
+      <c r="BZ10" s="17"/>
+      <c r="CA10" s="17"/>
+      <c r="CB10" s="17"/>
+      <c r="CC10" s="17"/>
+      <c r="CD10" s="17"/>
+      <c r="CE10" s="17"/>
+      <c r="CF10" s="17"/>
+      <c r="CG10" s="17"/>
+      <c r="CH10" s="17"/>
+      <c r="CI10" s="17"/>
+      <c r="CJ10" s="17"/>
+      <c r="CK10" s="17"/>
+      <c r="CL10" s="17"/>
+      <c r="CM10" s="17"/>
+      <c r="CN10" s="17"/>
+      <c r="CO10" s="17"/>
+      <c r="CP10" s="17"/>
+      <c r="CQ10" s="17"/>
+      <c r="CR10" s="17"/>
+      <c r="CS10" s="17"/>
+      <c r="CT10" s="17"/>
+      <c r="CU10" s="17"/>
+      <c r="CV10" s="17"/>
+      <c r="CW10" s="17"/>
+      <c r="CX10" s="17"/>
+      <c r="CY10" s="17"/>
+      <c r="CZ10" s="17"/>
+      <c r="DA10" s="17"/>
+      <c r="DB10" s="17"/>
+      <c r="DC10" s="17"/>
+      <c r="DD10" s="17"/>
+      <c r="DE10" s="17"/>
     </row>
-    <row r="11" spans="1:109" s="24" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="11" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="69" t="s">
+        <v>14</v>
       </c>
       <c r="B11" s="30">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C11" s="33">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="D11" s="30">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="E11" s="30">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F11" s="30">
         <v>21</v>
       </c>
       <c r="G11" s="30">
+        <v>1</v>
+      </c>
+      <c r="H11" s="33">
+        <v>17</v>
+      </c>
+      <c r="I11" s="33">
+        <v>2</v>
+      </c>
+      <c r="J11" s="33">
+        <v>3</v>
+      </c>
+      <c r="K11" s="41">
+        <v>20</v>
+      </c>
+      <c r="L11" s="33">
+        <v>20</v>
+      </c>
+      <c r="M11" s="27">
+        <v>11</v>
+      </c>
+      <c r="N11" s="19">
+        <v>21</v>
+      </c>
+      <c r="O11" s="19">
+        <v>9</v>
+      </c>
+      <c r="P11" s="19">
+        <v>14</v>
+      </c>
+      <c r="Q11" s="18">
+        <v>6</v>
+      </c>
+      <c r="R11" s="18">
+        <v>2</v>
+      </c>
+      <c r="S11" s="18">
+        <v>7</v>
+      </c>
+      <c r="T11" s="18">
+        <v>6</v>
+      </c>
+      <c r="U11" s="18">
+        <v>2</v>
+      </c>
+      <c r="V11" s="18">
         <v>5</v>
       </c>
-      <c r="H11" s="33">
-[...5 lines deleted...]
-      <c r="J11" s="33">
+      <c r="W11" s="50">
         <v>5</v>
       </c>
-      <c r="K11" s="41">
-[...20 lines deleted...]
-      <c r="R11" s="18">
+      <c r="X11" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y11" s="28">
         <v>6</v>
-      </c>
-[...19 lines deleted...]
-        <v>12</v>
       </c>
       <c r="Z11" s="31">
         <v>5</v>
       </c>
       <c r="AA11" s="1">
+        <v>7</v>
+      </c>
+      <c r="AB11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD11" s="3">
+        <v>9</v>
+      </c>
+      <c r="AE11" s="1">
+        <v>6</v>
+      </c>
+      <c r="AF11" s="3">
+        <v>14</v>
+      </c>
+      <c r="AG11" s="3">
+        <v>10</v>
+      </c>
+      <c r="AH11" s="1">
+        <v>5</v>
+      </c>
+      <c r="AI11" s="1">
+        <v>16</v>
+      </c>
+      <c r="AJ11" s="1">
+        <v>21</v>
+      </c>
+      <c r="AK11" s="35">
+        <v>15</v>
+      </c>
+      <c r="AL11" s="1">
+        <v>19</v>
+      </c>
+      <c r="AM11" s="1">
         <v>8</v>
       </c>
-      <c r="AB11" s="3">
-[...8 lines deleted...]
-      <c r="AE11" s="31">
+      <c r="AN11" s="3">
         <v>10</v>
       </c>
-      <c r="AF11" s="42">
-[...20 lines deleted...]
-      <c r="AM11" s="31">
+      <c r="AO11" s="3">
         <v>9</v>
       </c>
-      <c r="AN11" s="42">
-[...11 lines deleted...]
-      <c r="AV11" s="31"/>
+      <c r="AP11" s="3">
+        <v>5</v>
+      </c>
+      <c r="AR11" s="3"/>
+      <c r="AS11" s="3"/>
       <c r="AW11" s="35"/>
-      <c r="AX11" s="61"/>
-      <c r="AY11" s="1"/>
+      <c r="AX11" s="60"/>
       <c r="AZ11" s="3"/>
       <c r="BA11" s="3"/>
-      <c r="BJ11" s="61"/>
-      <c r="BK11" s="1"/>
+      <c r="BJ11" s="60"/>
       <c r="BL11" s="3"/>
       <c r="BM11" s="3"/>
-      <c r="BV11" s="17"/>
-[...34 lines deleted...]
-      <c r="DE11" s="17"/>
+      <c r="BV11" s="31"/>
+      <c r="BW11" s="31"/>
+      <c r="BX11" s="31"/>
+      <c r="BY11" s="31"/>
+      <c r="BZ11" s="31"/>
+      <c r="CA11" s="31"/>
+      <c r="CB11" s="31"/>
+      <c r="CC11" s="31"/>
+      <c r="CD11" s="31"/>
+      <c r="CE11" s="31"/>
+      <c r="CF11" s="31"/>
+      <c r="CG11" s="31"/>
+      <c r="CH11" s="31"/>
+      <c r="CI11" s="31"/>
+      <c r="CJ11" s="31"/>
+      <c r="CK11" s="31"/>
+      <c r="CL11" s="31"/>
+      <c r="CM11" s="31"/>
+      <c r="CN11" s="31"/>
+      <c r="CO11" s="31"/>
+      <c r="CP11" s="31"/>
+      <c r="CQ11" s="31"/>
+      <c r="CR11" s="31"/>
+      <c r="CS11" s="31"/>
+      <c r="CT11" s="31"/>
+      <c r="CU11" s="31"/>
+      <c r="CV11" s="31"/>
+      <c r="CW11" s="31"/>
+      <c r="CX11" s="31"/>
+      <c r="CY11" s="31"/>
+      <c r="CZ11" s="31"/>
+      <c r="DA11" s="31"/>
+      <c r="DB11" s="31"/>
+      <c r="DC11" s="31"/>
+      <c r="DD11" s="31"/>
+      <c r="DE11" s="31"/>
     </row>
-    <row r="12" spans="1:109" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>5</v>
+    <row r="12" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="69" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>13</v>
       </c>
       <c r="C12" s="33">
+        <v>-1</v>
+      </c>
+      <c r="D12" s="30">
+        <v>1</v>
+      </c>
+      <c r="E12" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F12" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I12" s="33">
+        <v>1</v>
+      </c>
+      <c r="J12" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K12" s="41">
+        <v>1</v>
+      </c>
+      <c r="L12" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M12" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="N12" s="19">
+        <v>1</v>
+      </c>
+      <c r="O12" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P12" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q12" s="18">
         <v>3</v>
       </c>
-      <c r="D12" s="30">
-[...2 lines deleted...]
-      <c r="E12" s="30">
+      <c r="R12" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S12" s="18">
         <v>2</v>
       </c>
-      <c r="F12" s="30">
-[...8 lines deleted...]
-      <c r="I12" s="33">
+      <c r="T12" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="U12" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V12" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="W12" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="X12" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y12" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z12" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ12" s="1">
+        <v>-1</v>
+      </c>
+      <c r="AK12" s="35">
         <v>2</v>
       </c>
-      <c r="J12" s="33">
-[...26 lines deleted...]
-      <c r="S12" s="18">
+      <c r="AL12" s="3">
         <v>7</v>
       </c>
-      <c r="T12" s="18">
-[...65 lines deleted...]
-      <c r="AP12" s="3"/>
+      <c r="AM12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ12" s="3"/>
       <c r="AR12" s="3"/>
       <c r="AS12" s="3"/>
+      <c r="AT12" s="3"/>
+      <c r="AU12" s="3"/>
       <c r="AW12" s="35"/>
       <c r="AX12" s="61"/>
+      <c r="AY12" s="3"/>
       <c r="AZ12" s="3"/>
       <c r="BA12" s="3"/>
       <c r="BJ12" s="61"/>
+      <c r="BK12" s="3"/>
       <c r="BL12" s="3"/>
       <c r="BM12" s="3"/>
       <c r="BV12" s="31"/>
       <c r="BW12" s="31"/>
       <c r="BX12" s="31"/>
       <c r="BY12" s="31"/>
       <c r="BZ12" s="31"/>
       <c r="CA12" s="31"/>
       <c r="CB12" s="31"/>
       <c r="CC12" s="31"/>
       <c r="CD12" s="31"/>
       <c r="CE12" s="31"/>
       <c r="CF12" s="31"/>
       <c r="CG12" s="31"/>
       <c r="CH12" s="31"/>
       <c r="CI12" s="31"/>
       <c r="CJ12" s="31"/>
       <c r="CK12" s="31"/>
       <c r="CL12" s="31"/>
       <c r="CM12" s="31"/>
       <c r="CN12" s="31"/>
       <c r="CO12" s="31"/>
       <c r="CP12" s="31"/>
       <c r="CQ12" s="31"/>
       <c r="CR12" s="31"/>
       <c r="CS12" s="31"/>
       <c r="CT12" s="31"/>
       <c r="CU12" s="31"/>
       <c r="CV12" s="31"/>
       <c r="CW12" s="31"/>
       <c r="CX12" s="31"/>
       <c r="CY12" s="31"/>
       <c r="CZ12" s="31"/>
       <c r="DA12" s="31"/>
       <c r="DB12" s="31"/>
       <c r="DC12" s="31"/>
       <c r="DD12" s="31"/>
       <c r="DE12" s="31"/>
     </row>
-    <row r="13" spans="1:109" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>15</v>
+    <row r="13" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="69" t="s">
+        <v>16</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="C13" s="33">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="C13" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="30" t="s">
+        <v>13</v>
       </c>
       <c r="E13" s="30" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="30" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="30" t="s">
         <v>13</v>
       </c>
       <c r="H13" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="I13" s="33">
-        <v>1</v>
+      <c r="I13" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="J13" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="K13" s="41">
-        <v>1</v>
+      <c r="K13" s="41" t="s">
+        <v>13</v>
       </c>
       <c r="L13" s="33" t="s">
         <v>13</v>
       </c>
       <c r="M13" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="N13" s="19">
-        <v>1</v>
+      <c r="N13" s="19" t="s">
+        <v>13</v>
       </c>
       <c r="O13" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P13" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="Q13" s="18">
-[...8 lines deleted...]
-      <c r="T13" s="19" t="s">
+      <c r="Q13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="R13" s="18">
+        <v>1</v>
+      </c>
+      <c r="S13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V13" s="19" t="s">
         <v>13</v>
       </c>
       <c r="W13" s="42" t="s">
         <v>13</v>
       </c>
       <c r="X13" s="42" t="s">
         <v>13</v>
       </c>
       <c r="Y13" s="28" t="s">
         <v>13</v>
       </c>
       <c r="Z13" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI13" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AJ13" s="1">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="AJ13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK13" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL13" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AM13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO13" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP13" s="3"/>
+      <c r="AP13" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ13" s="3"/>
       <c r="AR13" s="3"/>
       <c r="AS13" s="3"/>
       <c r="AT13" s="3"/>
       <c r="AU13" s="3"/>
-      <c r="AW13" s="35"/>
-      <c r="AX13" s="62"/>
+      <c r="AV13" s="3"/>
+      <c r="AW13" s="32"/>
+      <c r="AX13" s="61"/>
       <c r="AY13" s="3"/>
       <c r="AZ13" s="3"/>
       <c r="BA13" s="3"/>
-      <c r="BJ13" s="62"/>
+      <c r="BJ13" s="61"/>
       <c r="BK13" s="3"/>
       <c r="BL13" s="3"/>
       <c r="BM13" s="3"/>
       <c r="BV13" s="31"/>
       <c r="BW13" s="31"/>
       <c r="BX13" s="31"/>
       <c r="BY13" s="31"/>
       <c r="BZ13" s="31"/>
       <c r="CA13" s="31"/>
       <c r="CB13" s="31"/>
       <c r="CC13" s="31"/>
       <c r="CD13" s="31"/>
       <c r="CE13" s="31"/>
       <c r="CF13" s="31"/>
       <c r="CG13" s="31"/>
       <c r="CH13" s="31"/>
       <c r="CI13" s="31"/>
       <c r="CJ13" s="31"/>
       <c r="CK13" s="31"/>
       <c r="CL13" s="31"/>
       <c r="CM13" s="31"/>
       <c r="CN13" s="31"/>
       <c r="CO13" s="31"/>
       <c r="CP13" s="31"/>
       <c r="CQ13" s="31"/>
       <c r="CR13" s="31"/>
       <c r="CS13" s="31"/>
       <c r="CT13" s="31"/>
       <c r="CU13" s="31"/>
       <c r="CV13" s="31"/>
       <c r="CW13" s="31"/>
       <c r="CX13" s="31"/>
       <c r="CY13" s="31"/>
       <c r="CZ13" s="31"/>
       <c r="DA13" s="31"/>
       <c r="DB13" s="31"/>
       <c r="DC13" s="31"/>
       <c r="DD13" s="31"/>
       <c r="DE13" s="31"/>
     </row>
-    <row r="14" spans="1:109" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>16</v>
+    <row r="14" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="69" t="s">
+        <v>17</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="33" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="30" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="30" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="30" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="30" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="33" t="s">
         <v>13</v>
       </c>
       <c r="I14" s="33" t="s">
         <v>13</v>
       </c>
       <c r="J14" s="33" t="s">
         <v>13</v>
       </c>
       <c r="K14" s="41" t="s">
         <v>13</v>
       </c>
       <c r="L14" s="33" t="s">
         <v>13</v>
       </c>
       <c r="M14" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q14" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="R14" s="18">
-        <v>1</v>
+      <c r="R14" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="S14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="W14" s="42" t="s">
         <v>13</v>
       </c>
       <c r="X14" s="42" t="s">
         <v>13</v>
       </c>
       <c r="Y14" s="28" t="s">
         <v>13</v>
       </c>
       <c r="Z14" s="42" t="s">
         <v>13</v>
       </c>
@@ -2146,1019 +2651,1030 @@
       </c>
       <c r="AH14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK14" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO14" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP14" s="3"/>
+      <c r="AP14" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ14" s="3"/>
       <c r="AR14" s="3"/>
       <c r="AS14" s="3"/>
       <c r="AT14" s="3"/>
       <c r="AU14" s="3"/>
       <c r="AV14" s="3"/>
       <c r="AW14" s="32"/>
-      <c r="AX14" s="62"/>
+      <c r="AX14" s="61"/>
       <c r="AY14" s="3"/>
       <c r="AZ14" s="3"/>
       <c r="BA14" s="3"/>
-      <c r="BJ14" s="62"/>
+      <c r="BJ14" s="61"/>
       <c r="BK14" s="3"/>
       <c r="BL14" s="3"/>
       <c r="BM14" s="3"/>
       <c r="BV14" s="31"/>
       <c r="BW14" s="31"/>
       <c r="BX14" s="31"/>
       <c r="BY14" s="31"/>
       <c r="BZ14" s="31"/>
       <c r="CA14" s="31"/>
       <c r="CB14" s="31"/>
       <c r="CC14" s="31"/>
       <c r="CD14" s="31"/>
       <c r="CE14" s="31"/>
       <c r="CF14" s="31"/>
       <c r="CG14" s="31"/>
       <c r="CH14" s="31"/>
       <c r="CI14" s="31"/>
       <c r="CJ14" s="31"/>
       <c r="CK14" s="31"/>
       <c r="CL14" s="31"/>
       <c r="CM14" s="31"/>
       <c r="CN14" s="31"/>
       <c r="CO14" s="31"/>
       <c r="CP14" s="31"/>
       <c r="CQ14" s="31"/>
       <c r="CR14" s="31"/>
       <c r="CS14" s="31"/>
       <c r="CT14" s="31"/>
       <c r="CU14" s="31"/>
       <c r="CV14" s="31"/>
       <c r="CW14" s="31"/>
       <c r="CX14" s="31"/>
       <c r="CY14" s="31"/>
       <c r="CZ14" s="31"/>
       <c r="DA14" s="31"/>
       <c r="DB14" s="31"/>
       <c r="DC14" s="31"/>
       <c r="DD14" s="31"/>
       <c r="DE14" s="31"/>
     </row>
-    <row r="15" spans="1:109" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>17</v>
+    <row r="15" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="69" t="s">
+        <v>18</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="33" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="30" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="30" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="G15" s="30" t="s">
-        <v>13</v>
+      <c r="G15" s="30">
+        <v>2</v>
       </c>
       <c r="H15" s="33" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="33" t="s">
         <v>13</v>
       </c>
       <c r="J15" s="33" t="s">
         <v>13</v>
       </c>
       <c r="K15" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="L15" s="33" t="s">
-        <v>13</v>
+      <c r="L15" s="33">
+        <v>1</v>
       </c>
       <c r="M15" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N15" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O15" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P15" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U15" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="V15" s="19" t="s">
-        <v>13</v>
+      <c r="V15" s="19">
+        <v>1</v>
       </c>
       <c r="W15" s="42" t="s">
         <v>13</v>
       </c>
       <c r="X15" s="42" t="s">
         <v>13</v>
       </c>
       <c r="Y15" s="28" t="s">
         <v>13</v>
       </c>
       <c r="Z15" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH15" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI15" s="3" t="s">
-        <v>13</v>
+      <c r="AI15" s="1">
+        <v>1</v>
       </c>
       <c r="AJ15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK15" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="AL15" s="3" t="s">
-        <v>13</v>
+      <c r="AL15" s="3">
+        <v>1</v>
       </c>
       <c r="AM15" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AN15" s="3" t="s">
-        <v>13</v>
+      <c r="AN15" s="3">
+        <v>2</v>
       </c>
       <c r="AO15" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP15" s="3"/>
+      <c r="AP15" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ15" s="3"/>
       <c r="AR15" s="3"/>
       <c r="AS15" s="3"/>
       <c r="AT15" s="3"/>
-      <c r="AU15" s="3"/>
       <c r="AV15" s="3"/>
       <c r="AW15" s="32"/>
-      <c r="AX15" s="62"/>
+      <c r="AX15" s="61"/>
       <c r="AY15" s="3"/>
       <c r="AZ15" s="3"/>
       <c r="BA15" s="3"/>
-      <c r="BJ15" s="62"/>
+      <c r="BJ15" s="61"/>
       <c r="BK15" s="3"/>
       <c r="BL15" s="3"/>
       <c r="BM15" s="3"/>
       <c r="BV15" s="31"/>
       <c r="BW15" s="31"/>
       <c r="BX15" s="31"/>
       <c r="BY15" s="31"/>
       <c r="BZ15" s="31"/>
       <c r="CA15" s="31"/>
       <c r="CB15" s="31"/>
       <c r="CC15" s="31"/>
       <c r="CD15" s="31"/>
       <c r="CE15" s="31"/>
       <c r="CF15" s="31"/>
       <c r="CG15" s="31"/>
       <c r="CH15" s="31"/>
       <c r="CI15" s="31"/>
       <c r="CJ15" s="31"/>
       <c r="CK15" s="31"/>
       <c r="CL15" s="31"/>
       <c r="CM15" s="31"/>
       <c r="CN15" s="31"/>
       <c r="CO15" s="31"/>
       <c r="CP15" s="31"/>
       <c r="CQ15" s="31"/>
       <c r="CR15" s="31"/>
       <c r="CS15" s="31"/>
       <c r="CT15" s="31"/>
       <c r="CU15" s="31"/>
       <c r="CV15" s="31"/>
       <c r="CW15" s="31"/>
       <c r="CX15" s="31"/>
       <c r="CY15" s="31"/>
       <c r="CZ15" s="31"/>
       <c r="DA15" s="31"/>
       <c r="DB15" s="31"/>
       <c r="DC15" s="31"/>
       <c r="DD15" s="31"/>
       <c r="DE15" s="31"/>
     </row>
-    <row r="16" spans="1:109" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>18</v>
+    <row r="16" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="69" t="s">
+        <v>19</v>
       </c>
       <c r="B16" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="33" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="30" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="30" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="30" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="30">
+        <v>1</v>
+      </c>
+      <c r="H16" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I16" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J16" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K16" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L16" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M16" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="N16" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="O16" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P16" s="19">
         <v>2</v>
       </c>
-      <c r="H16" s="33" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="Q16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T16" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U16" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="V16" s="19">
-        <v>1</v>
+      <c r="V16" s="19" t="s">
+        <v>13</v>
       </c>
       <c r="W16" s="42" t="s">
         <v>13</v>
       </c>
       <c r="X16" s="42" t="s">
         <v>13</v>
       </c>
       <c r="Y16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="Z16" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE16" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AF16" s="3" t="s">
-        <v>13</v>
+      <c r="AF16" s="3">
+        <v>1</v>
       </c>
       <c r="AG16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH16" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI16" s="1">
-        <v>1</v>
+      <c r="AI16" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AJ16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK16" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="AL16" s="3">
-        <v>1</v>
+      <c r="AL16" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AM16" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AN16" s="3">
-        <v>2</v>
+      <c r="AN16" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AO16" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP16" s="3"/>
+      <c r="AP16" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ16" s="3"/>
       <c r="AR16" s="3"/>
       <c r="AS16" s="3"/>
       <c r="AT16" s="3"/>
+      <c r="AU16" s="3"/>
       <c r="AV16" s="3"/>
       <c r="AW16" s="32"/>
-      <c r="AX16" s="62"/>
+      <c r="AX16" s="61"/>
       <c r="AY16" s="3"/>
       <c r="AZ16" s="3"/>
       <c r="BA16" s="3"/>
-      <c r="BJ16" s="62"/>
+      <c r="BJ16" s="61"/>
       <c r="BK16" s="3"/>
       <c r="BL16" s="3"/>
       <c r="BM16" s="3"/>
       <c r="BV16" s="31"/>
       <c r="BW16" s="31"/>
       <c r="BX16" s="31"/>
       <c r="BY16" s="31"/>
       <c r="BZ16" s="31"/>
       <c r="CA16" s="31"/>
       <c r="CB16" s="31"/>
       <c r="CC16" s="31"/>
       <c r="CD16" s="31"/>
       <c r="CE16" s="31"/>
       <c r="CF16" s="31"/>
       <c r="CG16" s="31"/>
       <c r="CH16" s="31"/>
       <c r="CI16" s="31"/>
       <c r="CJ16" s="31"/>
       <c r="CK16" s="31"/>
       <c r="CL16" s="31"/>
       <c r="CM16" s="31"/>
       <c r="CN16" s="31"/>
       <c r="CO16" s="31"/>
       <c r="CP16" s="31"/>
       <c r="CQ16" s="31"/>
       <c r="CR16" s="31"/>
       <c r="CS16" s="31"/>
       <c r="CT16" s="31"/>
       <c r="CU16" s="31"/>
       <c r="CV16" s="31"/>
       <c r="CW16" s="31"/>
       <c r="CX16" s="31"/>
       <c r="CY16" s="31"/>
       <c r="CZ16" s="31"/>
       <c r="DA16" s="31"/>
       <c r="DB16" s="31"/>
       <c r="DC16" s="31"/>
       <c r="DD16" s="31"/>
       <c r="DE16" s="31"/>
     </row>
-    <row r="17" spans="1:109" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-        <v>13</v>
+    <row r="17" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="69" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="30">
+        <v>-10</v>
+      </c>
+      <c r="C17" s="33">
+        <v>4</v>
+      </c>
+      <c r="D17" s="30">
+        <v>1</v>
+      </c>
+      <c r="E17" s="30">
+        <v>4</v>
       </c>
       <c r="F17" s="30" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="30">
         <v>1</v>
       </c>
-      <c r="H17" s="33" t="s">
-[...21 lines deleted...]
-        <v>13</v>
+      <c r="H17" s="33">
+        <v>6</v>
+      </c>
+      <c r="I17" s="33">
+        <v>4</v>
+      </c>
+      <c r="J17" s="33">
+        <v>2</v>
+      </c>
+      <c r="K17" s="41">
+        <v>4</v>
+      </c>
+      <c r="L17" s="33">
+        <v>9</v>
+      </c>
+      <c r="M17" s="27">
+        <v>1</v>
+      </c>
+      <c r="N17" s="19">
+        <v>7</v>
+      </c>
+      <c r="O17" s="19">
+        <v>3</v>
       </c>
       <c r="P17" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="18">
+        <v>5</v>
+      </c>
+      <c r="R17" s="18">
         <v>2</v>
       </c>
-      <c r="Q17" s="18" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="S17" s="18">
+        <v>2</v>
       </c>
       <c r="T17" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="U17" s="18" t="s">
-[...12 lines deleted...]
-        <v>13</v>
+      <c r="U17" s="18">
+        <v>2</v>
+      </c>
+      <c r="V17" s="19">
+        <v>5</v>
+      </c>
+      <c r="W17" s="28">
+        <v>10</v>
+      </c>
+      <c r="X17" s="42">
+        <v>2</v>
+      </c>
+      <c r="Y17" s="28">
+        <v>6</v>
       </c>
       <c r="Z17" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB17" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AC17" s="3" t="s">
-        <v>13</v>
+      <c r="AC17" s="3">
+        <v>2</v>
       </c>
       <c r="AD17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF17" s="3">
-        <v>1</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>2</v>
+      </c>
+      <c r="AG17" s="1">
+        <v>5</v>
+      </c>
+      <c r="AH17" s="1">
+        <v>2</v>
+      </c>
+      <c r="AI17" s="1">
+        <v>4</v>
+      </c>
+      <c r="AJ17" s="1">
+        <v>1</v>
+      </c>
+      <c r="AK17" s="35">
+        <v>2</v>
+      </c>
+      <c r="AL17" s="3">
+        <v>3</v>
       </c>
       <c r="AM17" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AN17" s="3" t="s">
-[...5 lines deleted...]
-      <c r="AP17" s="3"/>
+      <c r="AN17" s="3">
+        <v>1</v>
+      </c>
+      <c r="AO17" s="3">
+        <v>2</v>
+      </c>
+      <c r="AP17" s="3">
+        <v>1</v>
+      </c>
       <c r="AQ17" s="3"/>
       <c r="AR17" s="3"/>
-      <c r="AS17" s="3"/>
-[...4 lines deleted...]
-      <c r="AX17" s="62"/>
+      <c r="AW17" s="35"/>
+      <c r="AX17" s="61"/>
       <c r="AY17" s="3"/>
       <c r="AZ17" s="3"/>
       <c r="BA17" s="3"/>
-      <c r="BJ17" s="62"/>
+      <c r="BJ17" s="61"/>
       <c r="BK17" s="3"/>
       <c r="BL17" s="3"/>
       <c r="BM17" s="3"/>
       <c r="BV17" s="31"/>
       <c r="BW17" s="31"/>
       <c r="BX17" s="31"/>
       <c r="BY17" s="31"/>
       <c r="BZ17" s="31"/>
       <c r="CA17" s="31"/>
       <c r="CB17" s="31"/>
       <c r="CC17" s="31"/>
       <c r="CD17" s="31"/>
       <c r="CE17" s="31"/>
       <c r="CF17" s="31"/>
       <c r="CG17" s="31"/>
       <c r="CH17" s="31"/>
       <c r="CI17" s="31"/>
       <c r="CJ17" s="31"/>
       <c r="CK17" s="31"/>
       <c r="CL17" s="31"/>
       <c r="CM17" s="31"/>
       <c r="CN17" s="31"/>
       <c r="CO17" s="31"/>
       <c r="CP17" s="31"/>
       <c r="CQ17" s="31"/>
       <c r="CR17" s="31"/>
       <c r="CS17" s="31"/>
       <c r="CT17" s="31"/>
       <c r="CU17" s="31"/>
       <c r="CV17" s="31"/>
       <c r="CW17" s="31"/>
       <c r="CX17" s="31"/>
       <c r="CY17" s="31"/>
       <c r="CZ17" s="31"/>
       <c r="DA17" s="31"/>
       <c r="DB17" s="31"/>
       <c r="DC17" s="31"/>
       <c r="DD17" s="31"/>
       <c r="DE17" s="31"/>
     </row>
-    <row r="18" spans="1:109" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-        <v>4</v>
+    <row r="18" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="69" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="30" t="s">
+        <v>13</v>
       </c>
       <c r="F18" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="G18" s="30">
-[...54 lines deleted...]
-        <v>6</v>
+      <c r="G18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="J18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="K18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="L18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="M18" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="N18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="O18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="P18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="R18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="S18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="T18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="U18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="V18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="W18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="X18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y18" s="30" t="s">
+        <v>13</v>
       </c>
       <c r="Z18" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA18" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AB18" s="3" t="s">
-        <v>13</v>
+      <c r="AB18" s="3">
+        <v>1</v>
       </c>
       <c r="AC18" s="3">
         <v>2</v>
       </c>
-      <c r="AD18" s="3" t="s">
-        <v>13</v>
+      <c r="AD18" s="80">
+        <v>1</v>
       </c>
       <c r="AE18" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AF18" s="3">
-[...15 lines deleted...]
-        <v>2</v>
+      <c r="AF18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK18" s="32" t="s">
+        <v>13</v>
       </c>
       <c r="AL18" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AM18" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AN18" s="3">
-[...5 lines deleted...]
-      <c r="AP18" s="3"/>
+      <c r="AN18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP18" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ18" s="3"/>
       <c r="AR18" s="3"/>
-      <c r="AW18" s="35"/>
-      <c r="AX18" s="62"/>
+      <c r="AS18" s="3"/>
+      <c r="AT18" s="3"/>
+      <c r="AU18" s="3"/>
+      <c r="AV18" s="3"/>
+      <c r="AW18" s="32"/>
+      <c r="AX18" s="61"/>
       <c r="AY18" s="3"/>
       <c r="AZ18" s="3"/>
       <c r="BA18" s="3"/>
-      <c r="BJ18" s="62"/>
+      <c r="BJ18" s="61"/>
       <c r="BK18" s="3"/>
       <c r="BL18" s="3"/>
       <c r="BM18" s="3"/>
       <c r="BV18" s="31"/>
       <c r="BW18" s="31"/>
       <c r="BX18" s="31"/>
       <c r="BY18" s="31"/>
       <c r="BZ18" s="31"/>
       <c r="CA18" s="31"/>
       <c r="CB18" s="31"/>
       <c r="CC18" s="31"/>
       <c r="CD18" s="31"/>
       <c r="CE18" s="31"/>
       <c r="CF18" s="31"/>
       <c r="CG18" s="31"/>
       <c r="CH18" s="31"/>
       <c r="CI18" s="31"/>
       <c r="CJ18" s="31"/>
       <c r="CK18" s="31"/>
       <c r="CL18" s="31"/>
       <c r="CM18" s="31"/>
       <c r="CN18" s="31"/>
       <c r="CO18" s="31"/>
       <c r="CP18" s="31"/>
       <c r="CQ18" s="31"/>
       <c r="CR18" s="31"/>
       <c r="CS18" s="31"/>
       <c r="CT18" s="31"/>
       <c r="CU18" s="31"/>
       <c r="CV18" s="31"/>
       <c r="CW18" s="31"/>
       <c r="CX18" s="31"/>
       <c r="CY18" s="31"/>
       <c r="CZ18" s="31"/>
       <c r="DA18" s="31"/>
       <c r="DB18" s="31"/>
       <c r="DC18" s="31"/>
       <c r="DD18" s="31"/>
       <c r="DE18" s="31"/>
     </row>
-    <row r="19" spans="1:109" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="19" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="69" t="s">
+        <v>21</v>
       </c>
       <c r="B19" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="C19" s="30" t="s">
+      <c r="C19" s="33" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="30" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="30" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="30" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="H19" s="30" t="s">
-[...50 lines deleted...]
-      <c r="Y19" s="30" t="s">
+      <c r="H19" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I19" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J19" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K19" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L19" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M19" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="N19" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="O19" s="19">
+        <v>1</v>
+      </c>
+      <c r="P19" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q19" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="R19" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S19" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T19" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U19" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V19" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="W19" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="X19" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y19" s="42" t="s">
         <v>13</v>
       </c>
       <c r="Z19" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA19" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AB19" s="3">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="AB19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD19" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AE19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF19" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AG19" s="3" t="s">
-        <v>13</v>
+      <c r="AG19" s="1">
+        <v>3</v>
       </c>
       <c r="AH19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK19" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="AL19" s="3">
-        <v>1</v>
+      <c r="AL19" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AM19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO19" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP19" s="82"/>
+      <c r="AP19" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ19" s="3"/>
       <c r="AR19" s="3"/>
-      <c r="AS19" s="3"/>
       <c r="AT19" s="3"/>
       <c r="AU19" s="3"/>
       <c r="AV19" s="3"/>
       <c r="AW19" s="32"/>
-      <c r="AX19" s="62"/>
+      <c r="AX19" s="61"/>
       <c r="AY19" s="3"/>
       <c r="AZ19" s="3"/>
       <c r="BA19" s="3"/>
-      <c r="BJ19" s="62"/>
+      <c r="BJ19" s="61"/>
       <c r="BK19" s="3"/>
       <c r="BL19" s="3"/>
       <c r="BM19" s="3"/>
       <c r="BV19" s="31"/>
       <c r="BW19" s="31"/>
       <c r="BX19" s="31"/>
       <c r="BY19" s="31"/>
       <c r="BZ19" s="31"/>
       <c r="CA19" s="31"/>
       <c r="CB19" s="31"/>
       <c r="CC19" s="31"/>
       <c r="CD19" s="31"/>
       <c r="CE19" s="31"/>
       <c r="CF19" s="31"/>
       <c r="CG19" s="31"/>
       <c r="CH19" s="31"/>
       <c r="CI19" s="31"/>
       <c r="CJ19" s="31"/>
       <c r="CK19" s="31"/>
       <c r="CL19" s="31"/>
       <c r="CM19" s="31"/>
       <c r="CN19" s="31"/>
       <c r="CO19" s="31"/>
       <c r="CP19" s="31"/>
       <c r="CQ19" s="31"/>
       <c r="CR19" s="31"/>
       <c r="CS19" s="31"/>
       <c r="CT19" s="31"/>
       <c r="CU19" s="31"/>
       <c r="CV19" s="31"/>
       <c r="CW19" s="31"/>
       <c r="CX19" s="31"/>
       <c r="CY19" s="31"/>
       <c r="CZ19" s="31"/>
       <c r="DA19" s="31"/>
       <c r="DB19" s="31"/>
       <c r="DC19" s="31"/>
       <c r="DD19" s="31"/>
       <c r="DE19" s="31"/>
     </row>
-    <row r="20" spans="1:109" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>21</v>
+    <row r="20" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="69" t="s">
+        <v>22</v>
       </c>
       <c r="B20" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="C20" s="33" t="s">
-        <v>13</v>
+      <c r="C20" s="33">
+        <v>2</v>
       </c>
       <c r="D20" s="30" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="30" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="30" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="30" t="s">
         <v>13</v>
       </c>
       <c r="H20" s="33" t="s">
         <v>13</v>
       </c>
       <c r="I20" s="33" t="s">
         <v>13</v>
       </c>
       <c r="J20" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="K20" s="41" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="K20" s="41">
+        <v>1</v>
+      </c>
+      <c r="L20" s="33">
+        <v>2</v>
       </c>
       <c r="M20" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N20" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O20" s="19">
         <v>1</v>
       </c>
       <c r="P20" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T20" s="18" t="s">
         <v>13</v>
       </c>
@@ -3176,2308 +3692,2333 @@
       </c>
       <c r="Y20" s="42" t="s">
         <v>13</v>
       </c>
       <c r="Z20" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF20" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AG20" s="1">
-        <v>3</v>
+      <c r="AG20" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AH20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK20" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO20" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP20" s="3"/>
+      <c r="AP20" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ20" s="3"/>
       <c r="AR20" s="3"/>
+      <c r="AS20" s="3"/>
       <c r="AT20" s="3"/>
       <c r="AU20" s="3"/>
       <c r="AV20" s="3"/>
       <c r="AW20" s="32"/>
-      <c r="AX20" s="62"/>
+      <c r="AX20" s="61"/>
       <c r="AY20" s="3"/>
       <c r="AZ20" s="3"/>
       <c r="BA20" s="3"/>
-      <c r="BJ20" s="62"/>
+      <c r="BJ20" s="61"/>
       <c r="BK20" s="3"/>
       <c r="BL20" s="3"/>
       <c r="BM20" s="3"/>
       <c r="BV20" s="31"/>
       <c r="BW20" s="31"/>
       <c r="BX20" s="31"/>
       <c r="BY20" s="31"/>
       <c r="BZ20" s="31"/>
       <c r="CA20" s="31"/>
       <c r="CB20" s="31"/>
       <c r="CC20" s="31"/>
       <c r="CD20" s="31"/>
       <c r="CE20" s="31"/>
       <c r="CF20" s="31"/>
       <c r="CG20" s="31"/>
       <c r="CH20" s="31"/>
       <c r="CI20" s="31"/>
       <c r="CJ20" s="31"/>
       <c r="CK20" s="31"/>
       <c r="CL20" s="31"/>
       <c r="CM20" s="31"/>
       <c r="CN20" s="31"/>
       <c r="CO20" s="31"/>
       <c r="CP20" s="31"/>
       <c r="CQ20" s="31"/>
       <c r="CR20" s="31"/>
       <c r="CS20" s="31"/>
       <c r="CT20" s="31"/>
       <c r="CU20" s="31"/>
       <c r="CV20" s="31"/>
       <c r="CW20" s="31"/>
       <c r="CX20" s="31"/>
       <c r="CY20" s="31"/>
       <c r="CZ20" s="31"/>
       <c r="DA20" s="31"/>
       <c r="DB20" s="31"/>
       <c r="DC20" s="31"/>
       <c r="DD20" s="31"/>
       <c r="DE20" s="31"/>
     </row>
-    <row r="21" spans="1:109" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>22</v>
+    <row r="21" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="69" t="s">
+        <v>29</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="C21" s="33">
+      <c r="C21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="I21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="J21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="K21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="L21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="M21" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="N21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="O21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="P21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="R21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="S21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="T21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="U21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="V21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="W21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="X21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z21" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE21" s="1">
         <v>2</v>
       </c>
-      <c r="D21" s="30" t="s">
-[...82 lines deleted...]
-      </c>
       <c r="AF21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK21" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO21" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP21" s="3"/>
-      <c r="AQ21" s="3"/>
+      <c r="AP21" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="32"/>
-      <c r="AX21" s="62"/>
+      <c r="AX21" s="61"/>
       <c r="AY21" s="3"/>
       <c r="AZ21" s="3"/>
       <c r="BA21" s="3"/>
-      <c r="BJ21" s="62"/>
+      <c r="BJ21" s="61"/>
       <c r="BK21" s="3"/>
       <c r="BL21" s="3"/>
       <c r="BM21" s="3"/>
       <c r="BV21" s="31"/>
       <c r="BW21" s="31"/>
       <c r="BX21" s="31"/>
       <c r="BY21" s="31"/>
       <c r="BZ21" s="31"/>
       <c r="CA21" s="31"/>
       <c r="CB21" s="31"/>
       <c r="CC21" s="31"/>
       <c r="CD21" s="31"/>
       <c r="CE21" s="31"/>
       <c r="CF21" s="31"/>
       <c r="CG21" s="31"/>
       <c r="CH21" s="31"/>
       <c r="CI21" s="31"/>
       <c r="CJ21" s="31"/>
       <c r="CK21" s="31"/>
       <c r="CL21" s="31"/>
       <c r="CM21" s="31"/>
       <c r="CN21" s="31"/>
       <c r="CO21" s="31"/>
       <c r="CP21" s="31"/>
       <c r="CQ21" s="31"/>
       <c r="CR21" s="31"/>
       <c r="CS21" s="31"/>
       <c r="CT21" s="31"/>
       <c r="CU21" s="31"/>
       <c r="CV21" s="31"/>
       <c r="CW21" s="31"/>
       <c r="CX21" s="31"/>
       <c r="CY21" s="31"/>
       <c r="CZ21" s="31"/>
       <c r="DA21" s="31"/>
       <c r="DB21" s="31"/>
       <c r="DC21" s="31"/>
       <c r="DD21" s="31"/>
       <c r="DE21" s="31"/>
     </row>
-    <row r="22" spans="1:109" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>13</v>
+    <row r="22" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="69" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="30">
+        <v>3</v>
+      </c>
+      <c r="C22" s="33">
+        <v>3</v>
+      </c>
+      <c r="D22" s="30">
+        <v>2</v>
       </c>
       <c r="E22" s="30" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="30" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="H22" s="30" t="s">
-[...50 lines deleted...]
-      <c r="Y22" s="30" t="s">
+      <c r="H22" s="33">
+        <v>4</v>
+      </c>
+      <c r="I22" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J22" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K22" s="41">
+        <v>1</v>
+      </c>
+      <c r="L22" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M22" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="N22" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="O22" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P22" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q22" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="R22" s="18">
+        <v>-5</v>
+      </c>
+      <c r="S22" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T22" s="33">
+        <v>2</v>
+      </c>
+      <c r="U22" s="30">
+        <v>4</v>
+      </c>
+      <c r="V22" s="33">
+        <v>5</v>
+      </c>
+      <c r="W22" s="28">
+        <v>5</v>
+      </c>
+      <c r="X22" s="42">
+        <v>9</v>
+      </c>
+      <c r="Y22" s="42" t="s">
         <v>13</v>
       </c>
       <c r="Z22" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AA22" s="3" t="s">
-        <v>13</v>
+      <c r="AA22" s="1">
+        <v>1</v>
       </c>
       <c r="AB22" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AC22" s="3" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="AC22" s="3">
+        <v>4</v>
+      </c>
+      <c r="AD22" s="3">
+        <v>1</v>
       </c>
       <c r="AE22" s="1">
         <v>2</v>
       </c>
-      <c r="AF22" s="3" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="AF22" s="3">
+        <v>8</v>
+      </c>
+      <c r="AG22" s="1">
+        <v>5</v>
       </c>
       <c r="AH22" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI22" s="3" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="AI22" s="1">
+        <v>2</v>
+      </c>
+      <c r="AJ22" s="1">
+        <v>5</v>
+      </c>
+      <c r="AK22" s="35">
+        <v>1</v>
+      </c>
+      <c r="AL22" s="3">
+        <v>5</v>
+      </c>
+      <c r="AM22" s="1">
+        <v>1</v>
+      </c>
+      <c r="AN22" s="3">
+        <v>2</v>
       </c>
       <c r="AO22" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP22" s="3"/>
+      <c r="AP22" s="3">
+        <v>1</v>
+      </c>
       <c r="AR22" s="3"/>
-      <c r="AS22" s="3"/>
       <c r="AT22" s="3"/>
-      <c r="AU22" s="3"/>
-[...3 lines deleted...]
-      <c r="AY22" s="3"/>
+      <c r="AW22" s="35"/>
+      <c r="AX22" s="61"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
-      <c r="BJ22" s="62"/>
-      <c r="BK22" s="3"/>
+      <c r="BJ22" s="61"/>
       <c r="BL22" s="3"/>
       <c r="BM22" s="3"/>
       <c r="BV22" s="31"/>
       <c r="BW22" s="31"/>
       <c r="BX22" s="31"/>
       <c r="BY22" s="31"/>
       <c r="BZ22" s="31"/>
       <c r="CA22" s="31"/>
       <c r="CB22" s="31"/>
       <c r="CC22" s="31"/>
       <c r="CD22" s="31"/>
       <c r="CE22" s="31"/>
       <c r="CF22" s="31"/>
       <c r="CG22" s="31"/>
       <c r="CH22" s="31"/>
       <c r="CI22" s="31"/>
       <c r="CJ22" s="31"/>
       <c r="CK22" s="31"/>
       <c r="CL22" s="31"/>
       <c r="CM22" s="31"/>
       <c r="CN22" s="31"/>
       <c r="CO22" s="31"/>
       <c r="CP22" s="31"/>
       <c r="CQ22" s="31"/>
       <c r="CR22" s="31"/>
       <c r="CS22" s="31"/>
       <c r="CT22" s="31"/>
       <c r="CU22" s="31"/>
       <c r="CV22" s="31"/>
       <c r="CW22" s="31"/>
       <c r="CX22" s="31"/>
       <c r="CY22" s="31"/>
       <c r="CZ22" s="31"/>
       <c r="DA22" s="31"/>
       <c r="DB22" s="31"/>
       <c r="DC22" s="31"/>
       <c r="DD22" s="31"/>
       <c r="DE22" s="31"/>
     </row>
-    <row r="23" spans="1:109" x14ac:dyDescent="0.2">
-[...132 lines deleted...]
-      <c r="BM23" s="3"/>
+    <row r="23" spans="1:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="25"/>
+      <c r="B23" s="30"/>
+      <c r="C23" s="30"/>
+      <c r="D23" s="30"/>
+      <c r="E23" s="30"/>
+      <c r="F23" s="30"/>
+      <c r="G23" s="30"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="33"/>
+      <c r="J23" s="33"/>
+      <c r="K23" s="43"/>
+      <c r="L23" s="33"/>
+      <c r="M23" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="N23" s="19"/>
+      <c r="O23" s="19"/>
+      <c r="P23" s="19"/>
+      <c r="W23" s="42"/>
+      <c r="X23" s="42"/>
+      <c r="Y23" s="42"/>
+      <c r="Z23" s="31"/>
+      <c r="AB23" s="3"/>
+      <c r="AK23" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="AL23" s="60"/>
+      <c r="AN23" s="3"/>
+      <c r="AW23" s="31"/>
+      <c r="AX23" s="31"/>
+      <c r="AY23" s="31"/>
+      <c r="AZ23" s="42"/>
+      <c r="BA23" s="31"/>
+      <c r="BB23" s="31"/>
+      <c r="BC23" s="31"/>
+      <c r="BD23" s="31"/>
+      <c r="BE23" s="31"/>
+      <c r="BF23" s="31"/>
+      <c r="BG23" s="31"/>
+      <c r="BH23" s="31"/>
+      <c r="BI23" s="31"/>
+      <c r="BJ23" s="31"/>
+      <c r="BK23" s="31"/>
+      <c r="BL23" s="42"/>
+      <c r="BM23" s="31"/>
+      <c r="BN23" s="31"/>
+      <c r="BO23" s="31"/>
+      <c r="BP23" s="31"/>
+      <c r="BQ23" s="31"/>
+      <c r="BR23" s="31"/>
+      <c r="BS23" s="31"/>
+      <c r="BT23" s="31"/>
+      <c r="BU23" s="31"/>
       <c r="BV23" s="31"/>
       <c r="BW23" s="31"/>
       <c r="BX23" s="31"/>
       <c r="BY23" s="31"/>
       <c r="BZ23" s="31"/>
       <c r="CA23" s="31"/>
       <c r="CB23" s="31"/>
       <c r="CC23" s="31"/>
       <c r="CD23" s="31"/>
       <c r="CE23" s="31"/>
       <c r="CF23" s="31"/>
       <c r="CG23" s="31"/>
       <c r="CH23" s="31"/>
       <c r="CI23" s="31"/>
       <c r="CJ23" s="31"/>
       <c r="CK23" s="31"/>
       <c r="CL23" s="31"/>
       <c r="CM23" s="31"/>
       <c r="CN23" s="31"/>
       <c r="CO23" s="31"/>
       <c r="CP23" s="31"/>
       <c r="CQ23" s="31"/>
       <c r="CR23" s="31"/>
       <c r="CS23" s="31"/>
       <c r="CT23" s="31"/>
       <c r="CU23" s="31"/>
       <c r="CV23" s="31"/>
       <c r="CW23" s="31"/>
       <c r="CX23" s="31"/>
       <c r="CY23" s="31"/>
       <c r="CZ23" s="31"/>
       <c r="DA23" s="31"/>
       <c r="DB23" s="31"/>
       <c r="DC23" s="31"/>
       <c r="DD23" s="31"/>
       <c r="DE23" s="31"/>
     </row>
-    <row r="24" spans="1:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...88 lines deleted...]
-      <c r="DE24" s="31"/>
+    <row r="24" spans="1:109" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" s="30">
+        <v>5</v>
+      </c>
+      <c r="C24" s="30">
+        <v>4</v>
+      </c>
+      <c r="D24" s="30">
+        <v>4</v>
+      </c>
+      <c r="E24" s="30">
+        <v>2</v>
+      </c>
+      <c r="F24" s="30">
+        <v>21</v>
+      </c>
+      <c r="G24" s="30">
+        <v>3</v>
+      </c>
+      <c r="H24" s="33">
+        <v>17</v>
+      </c>
+      <c r="I24" s="33">
+        <v>3</v>
+      </c>
+      <c r="J24" s="33">
+        <v>3</v>
+      </c>
+      <c r="K24" s="44">
+        <v>21</v>
+      </c>
+      <c r="L24" s="33">
+        <v>21</v>
+      </c>
+      <c r="M24" s="27">
+        <v>11</v>
+      </c>
+      <c r="N24" s="19">
+        <v>20</v>
+      </c>
+      <c r="O24" s="19">
+        <v>9</v>
+      </c>
+      <c r="P24" s="19">
+        <v>14</v>
+      </c>
+      <c r="Q24" s="18">
+        <v>9</v>
+      </c>
+      <c r="R24" s="18">
+        <v>2</v>
+      </c>
+      <c r="S24" s="18">
+        <v>9</v>
+      </c>
+      <c r="T24" s="18">
+        <v>6</v>
+      </c>
+      <c r="U24" s="18">
+        <v>2</v>
+      </c>
+      <c r="V24" s="19">
+        <v>6</v>
+      </c>
+      <c r="W24" s="28">
+        <v>5</v>
+      </c>
+      <c r="X24" s="42">
+        <v>1</v>
+      </c>
+      <c r="Y24" s="45">
+        <v>4</v>
+      </c>
+      <c r="Z24" s="31">
+        <v>5</v>
+      </c>
+      <c r="AA24" s="1">
+        <v>7</v>
+      </c>
+      <c r="AB24" s="3">
+        <v>3</v>
+      </c>
+      <c r="AC24" s="3">
+        <v>3</v>
+      </c>
+      <c r="AD24" s="3">
+        <v>10</v>
+      </c>
+      <c r="AE24" s="1">
+        <v>6</v>
+      </c>
+      <c r="AF24" s="3">
+        <v>14</v>
+      </c>
+      <c r="AG24" s="1">
+        <v>10</v>
+      </c>
+      <c r="AH24" s="1">
+        <v>5</v>
+      </c>
+      <c r="AI24" s="1">
+        <v>17</v>
+      </c>
+      <c r="AJ24" s="1">
+        <v>21</v>
+      </c>
+      <c r="AK24" s="35">
+        <v>17</v>
+      </c>
+      <c r="AL24" s="1">
+        <v>27</v>
+      </c>
+      <c r="AM24" s="1">
+        <v>8</v>
+      </c>
+      <c r="AN24" s="3">
+        <v>12</v>
+      </c>
+      <c r="AO24" s="3">
+        <v>9</v>
+      </c>
+      <c r="AP24" s="3">
+        <v>5</v>
+      </c>
+      <c r="AQ24" s="1"/>
+      <c r="AR24" s="3"/>
+      <c r="AS24" s="1"/>
+      <c r="AT24" s="1"/>
+      <c r="AU24" s="1"/>
+      <c r="AV24" s="1"/>
+      <c r="AW24" s="35"/>
+      <c r="AX24" s="60"/>
+      <c r="AY24" s="1"/>
+      <c r="AZ24" s="3"/>
+      <c r="BA24" s="3"/>
+      <c r="BJ24" s="60"/>
+      <c r="BK24" s="1"/>
+      <c r="BL24" s="3"/>
+      <c r="BM24" s="3"/>
+      <c r="BV24" s="17"/>
+      <c r="BW24" s="17"/>
+      <c r="BX24" s="17"/>
+      <c r="BY24" s="17"/>
+      <c r="BZ24" s="17"/>
+      <c r="CA24" s="17"/>
+      <c r="CB24" s="17"/>
+      <c r="CC24" s="17"/>
+      <c r="CD24" s="17"/>
+      <c r="CE24" s="17"/>
+      <c r="CF24" s="17"/>
+      <c r="CG24" s="17"/>
+      <c r="CH24" s="17"/>
+      <c r="CI24" s="17"/>
+      <c r="CJ24" s="17"/>
+      <c r="CK24" s="17"/>
+      <c r="CL24" s="17"/>
+      <c r="CM24" s="17"/>
+      <c r="CN24" s="17"/>
+      <c r="CO24" s="17"/>
+      <c r="CP24" s="17"/>
+      <c r="CQ24" s="17"/>
+      <c r="CR24" s="17"/>
+      <c r="CS24" s="17"/>
+      <c r="CT24" s="17"/>
+      <c r="CU24" s="17"/>
+      <c r="CV24" s="17"/>
+      <c r="CW24" s="17"/>
+      <c r="CX24" s="17"/>
+      <c r="CY24" s="17"/>
+      <c r="CZ24" s="17"/>
+      <c r="DA24" s="17"/>
+      <c r="DB24" s="17"/>
+      <c r="DC24" s="17"/>
+      <c r="DD24" s="17"/>
+      <c r="DE24" s="17"/>
     </row>
-    <row r="25" spans="1:109" s="24" customFormat="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>26</v>
+    <row r="25" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="69" t="s">
+        <v>14</v>
       </c>
       <c r="B25" s="30">
         <v>5</v>
       </c>
       <c r="C25" s="30">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D25" s="30">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E25" s="30">
         <v>2</v>
       </c>
       <c r="F25" s="30">
         <v>21</v>
       </c>
       <c r="G25" s="30">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H25" s="33">
         <v>17</v>
       </c>
       <c r="I25" s="33">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J25" s="33">
         <v>3</v>
       </c>
-      <c r="K25" s="44">
-        <v>21</v>
+      <c r="K25" s="41">
+        <v>20</v>
       </c>
       <c r="L25" s="33">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="M25" s="27">
         <v>11</v>
       </c>
       <c r="N25" s="19">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O25" s="19">
         <v>9</v>
       </c>
       <c r="P25" s="19">
         <v>14</v>
       </c>
       <c r="Q25" s="18">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="R25" s="18">
         <v>2</v>
       </c>
       <c r="S25" s="18">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="T25" s="18">
         <v>6</v>
       </c>
       <c r="U25" s="18">
         <v>2</v>
       </c>
       <c r="V25" s="19">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="W25" s="28">
         <v>5</v>
       </c>
-      <c r="X25" s="42">
-        <v>1</v>
+      <c r="X25" s="42" t="s">
+        <v>13</v>
       </c>
       <c r="Y25" s="45">
         <v>4</v>
       </c>
       <c r="Z25" s="31">
         <v>5</v>
       </c>
       <c r="AA25" s="1">
         <v>7</v>
       </c>
       <c r="AB25" s="3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AC25" s="3">
         <v>3</v>
       </c>
       <c r="AD25" s="3">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="AE25" s="1">
         <v>6</v>
       </c>
       <c r="AF25" s="3">
         <v>14</v>
       </c>
       <c r="AG25" s="1">
         <v>10</v>
       </c>
       <c r="AH25" s="1">
         <v>5</v>
       </c>
       <c r="AI25" s="1">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="AJ25" s="1">
         <v>21</v>
       </c>
       <c r="AK25" s="35">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="AL25" s="1">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="AM25" s="1">
         <v>8</v>
       </c>
       <c r="AN25" s="3">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="AO25" s="3">
         <v>9</v>
       </c>
-      <c r="AP25" s="3"/>
-      <c r="AQ25" s="1"/>
+      <c r="AP25" s="3">
+        <v>5</v>
+      </c>
       <c r="AR25" s="3"/>
-      <c r="AS25" s="1"/>
-[...2 lines deleted...]
-      <c r="AV25" s="1"/>
       <c r="AW25" s="35"/>
-      <c r="AX25" s="61"/>
-      <c r="AY25" s="1"/>
+      <c r="AX25" s="60"/>
       <c r="AZ25" s="3"/>
       <c r="BA25" s="3"/>
-      <c r="BJ25" s="61"/>
-      <c r="BK25" s="1"/>
+      <c r="BJ25" s="60"/>
       <c r="BL25" s="3"/>
       <c r="BM25" s="3"/>
-      <c r="BV25" s="17"/>
-[...34 lines deleted...]
-      <c r="DE25" s="17"/>
+      <c r="BV25" s="31"/>
+      <c r="BW25" s="31"/>
+      <c r="BX25" s="31"/>
+      <c r="BY25" s="31"/>
+      <c r="BZ25" s="31"/>
+      <c r="CA25" s="31"/>
+      <c r="CB25" s="31"/>
+      <c r="CC25" s="31"/>
+      <c r="CD25" s="31"/>
+      <c r="CE25" s="31"/>
+      <c r="CF25" s="31"/>
+      <c r="CG25" s="31"/>
+      <c r="CH25" s="31"/>
+      <c r="CI25" s="31"/>
+      <c r="CJ25" s="31"/>
+      <c r="CK25" s="31"/>
+      <c r="CL25" s="31"/>
+      <c r="CM25" s="31"/>
+      <c r="CN25" s="31"/>
+      <c r="CO25" s="31"/>
+      <c r="CP25" s="31"/>
+      <c r="CQ25" s="31"/>
+      <c r="CR25" s="31"/>
+      <c r="CS25" s="31"/>
+      <c r="CT25" s="31"/>
+      <c r="CU25" s="31"/>
+      <c r="CV25" s="31"/>
+      <c r="CW25" s="31"/>
+      <c r="CX25" s="31"/>
+      <c r="CY25" s="31"/>
+      <c r="CZ25" s="31"/>
+      <c r="DA25" s="31"/>
+      <c r="DB25" s="31"/>
+      <c r="DC25" s="31"/>
+      <c r="DD25" s="31"/>
+      <c r="DE25" s="31"/>
     </row>
-    <row r="26" spans="1:109" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>5</v>
+    <row r="26" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="69" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="30" t="s">
+        <v>13</v>
       </c>
       <c r="C26" s="30">
+        <v>1</v>
+      </c>
+      <c r="D26" s="30">
+        <v>1</v>
+      </c>
+      <c r="E26" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F26" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H26" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I26" s="33">
+        <v>1</v>
+      </c>
+      <c r="J26" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K26" s="41">
+        <v>1</v>
+      </c>
+      <c r="L26" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M26" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="N26" s="19">
+        <v>1</v>
+      </c>
+      <c r="O26" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P26" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q26" s="18">
         <v>3</v>
       </c>
-      <c r="D26" s="30">
-[...2 lines deleted...]
-      <c r="E26" s="30">
+      <c r="R26" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S26" s="18">
         <v>2</v>
       </c>
-      <c r="F26" s="30">
-[...8 lines deleted...]
-      <c r="I26" s="33">
+      <c r="T26" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U26" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V26" s="19">
+        <v>-4</v>
+      </c>
+      <c r="W26" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X26" s="42">
+        <v>1</v>
+      </c>
+      <c r="Y26" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z26" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK26" s="35">
         <v>2</v>
       </c>
-      <c r="J26" s="33">
-[...26 lines deleted...]
-      <c r="S26" s="18">
+      <c r="AL26" s="3">
         <v>7</v>
       </c>
-      <c r="T26" s="18">
-[...65 lines deleted...]
-      <c r="AP26" s="3"/>
+      <c r="AM26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ26" s="3"/>
       <c r="AR26" s="3"/>
+      <c r="AS26" s="3"/>
+      <c r="AT26" s="3"/>
+      <c r="AU26" s="3"/>
+      <c r="AV26" s="3"/>
       <c r="AW26" s="35"/>
       <c r="AX26" s="61"/>
+      <c r="AY26" s="3"/>
       <c r="AZ26" s="3"/>
       <c r="BA26" s="3"/>
       <c r="BJ26" s="61"/>
+      <c r="BK26" s="3"/>
       <c r="BL26" s="3"/>
       <c r="BM26" s="3"/>
       <c r="BV26" s="31"/>
       <c r="BW26" s="31"/>
       <c r="BX26" s="31"/>
       <c r="BY26" s="31"/>
       <c r="BZ26" s="31"/>
       <c r="CA26" s="31"/>
       <c r="CB26" s="31"/>
       <c r="CC26" s="31"/>
       <c r="CD26" s="31"/>
       <c r="CE26" s="31"/>
       <c r="CF26" s="31"/>
       <c r="CG26" s="31"/>
       <c r="CH26" s="31"/>
       <c r="CI26" s="31"/>
       <c r="CJ26" s="31"/>
       <c r="CK26" s="31"/>
       <c r="CL26" s="31"/>
       <c r="CM26" s="31"/>
       <c r="CN26" s="31"/>
       <c r="CO26" s="31"/>
       <c r="CP26" s="31"/>
       <c r="CQ26" s="31"/>
       <c r="CR26" s="31"/>
       <c r="CS26" s="31"/>
       <c r="CT26" s="31"/>
       <c r="CU26" s="31"/>
       <c r="CV26" s="31"/>
       <c r="CW26" s="31"/>
       <c r="CX26" s="31"/>
       <c r="CY26" s="31"/>
       <c r="CZ26" s="31"/>
       <c r="DA26" s="31"/>
       <c r="DB26" s="31"/>
       <c r="DC26" s="31"/>
       <c r="DD26" s="31"/>
       <c r="DE26" s="31"/>
     </row>
-    <row r="27" spans="1:109" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>15</v>
+    <row r="27" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="69" t="s">
+        <v>18</v>
       </c>
       <c r="B27" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="C27" s="30">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="C27" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" s="30" t="s">
+        <v>13</v>
       </c>
       <c r="E27" s="30" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="G27" s="30" t="s">
-        <v>13</v>
+      <c r="G27" s="30">
+        <v>2</v>
       </c>
       <c r="H27" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="I27" s="33">
-        <v>1</v>
+      <c r="I27" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="J27" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="K27" s="41">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="K27" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L27" s="33">
+        <v>1</v>
       </c>
       <c r="M27" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="N27" s="19">
-        <v>1</v>
+      <c r="N27" s="19" t="s">
+        <v>13</v>
       </c>
       <c r="O27" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P27" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="Q27" s="18">
-        <v>3</v>
+      <c r="Q27" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="R27" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="S27" s="18">
+      <c r="S27" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T27" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U27" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V27" s="19">
+        <v>1</v>
+      </c>
+      <c r="W27" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X27" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y27" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z27" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI27" s="1">
+        <v>1</v>
+      </c>
+      <c r="AJ27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK27" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL27" s="3">
+        <v>1</v>
+      </c>
+      <c r="AM27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN27" s="3">
         <v>2</v>
       </c>
-      <c r="T27" s="18" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="AO27" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP27" s="3"/>
+      <c r="AP27" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ27" s="3"/>
       <c r="AR27" s="3"/>
       <c r="AS27" s="3"/>
       <c r="AT27" s="3"/>
-      <c r="AU27" s="3"/>
       <c r="AV27" s="3"/>
-      <c r="AW27" s="35"/>
-      <c r="AX27" s="62"/>
+      <c r="AW27" s="32"/>
+      <c r="AX27" s="61"/>
       <c r="AY27" s="3"/>
       <c r="AZ27" s="3"/>
       <c r="BA27" s="3"/>
-      <c r="BJ27" s="62"/>
+      <c r="BJ27" s="61"/>
       <c r="BK27" s="3"/>
       <c r="BL27" s="3"/>
       <c r="BM27" s="3"/>
       <c r="BV27" s="31"/>
       <c r="BW27" s="31"/>
       <c r="BX27" s="31"/>
       <c r="BY27" s="31"/>
       <c r="BZ27" s="31"/>
       <c r="CA27" s="31"/>
       <c r="CB27" s="31"/>
       <c r="CC27" s="31"/>
       <c r="CD27" s="31"/>
       <c r="CE27" s="31"/>
       <c r="CF27" s="31"/>
       <c r="CG27" s="31"/>
       <c r="CH27" s="31"/>
       <c r="CI27" s="31"/>
       <c r="CJ27" s="31"/>
       <c r="CK27" s="31"/>
       <c r="CL27" s="31"/>
       <c r="CM27" s="31"/>
       <c r="CN27" s="31"/>
       <c r="CO27" s="31"/>
       <c r="CP27" s="31"/>
       <c r="CQ27" s="31"/>
       <c r="CR27" s="31"/>
       <c r="CS27" s="31"/>
       <c r="CT27" s="31"/>
       <c r="CU27" s="31"/>
       <c r="CV27" s="31"/>
       <c r="CW27" s="31"/>
       <c r="CX27" s="31"/>
       <c r="CY27" s="31"/>
       <c r="CZ27" s="31"/>
       <c r="DA27" s="31"/>
       <c r="DB27" s="31"/>
       <c r="DC27" s="31"/>
       <c r="DD27" s="31"/>
       <c r="DE27" s="31"/>
     </row>
-    <row r="28" spans="1:109" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>18</v>
+    <row r="28" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="69" t="s">
+        <v>28</v>
       </c>
       <c r="B28" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="30" t="s">
         <v>13</v>
       </c>
       <c r="D28" s="30" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="30" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="G28" s="30">
-[...53 lines deleted...]
-      <c r="Y28" s="45" t="s">
+      <c r="G28" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H28" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="I28" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="J28" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="K28" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="L28" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="M28" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="N28" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="O28" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="P28" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q28" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="R28" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="S28" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="T28" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="U28" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="V28" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="W28" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="X28" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y28" s="30" t="s">
         <v>13</v>
       </c>
       <c r="Z28" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC28" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AD28" s="3" t="s">
-        <v>13</v>
+      <c r="AD28" s="3">
+        <v>1</v>
       </c>
       <c r="AE28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH28" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI28" s="1">
-        <v>1</v>
+      <c r="AI28" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AJ28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK28" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="AL28" s="3">
-        <v>1</v>
+      <c r="AL28" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AM28" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AN28" s="3">
-[...5 lines deleted...]
-      <c r="AP28" s="3"/>
+      <c r="AN28" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO28" s="84" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP28" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ28" s="3"/>
       <c r="AR28" s="3"/>
       <c r="AS28" s="3"/>
       <c r="AT28" s="3"/>
+      <c r="AU28" s="3"/>
       <c r="AV28" s="3"/>
       <c r="AW28" s="32"/>
-      <c r="AX28" s="62"/>
+      <c r="AX28" s="61"/>
       <c r="AY28" s="3"/>
       <c r="AZ28" s="3"/>
       <c r="BA28" s="3"/>
-      <c r="BJ28" s="62"/>
+      <c r="BJ28" s="61"/>
       <c r="BK28" s="3"/>
       <c r="BL28" s="3"/>
       <c r="BM28" s="3"/>
       <c r="BV28" s="31"/>
       <c r="BW28" s="31"/>
       <c r="BX28" s="31"/>
       <c r="BY28" s="31"/>
       <c r="BZ28" s="31"/>
       <c r="CA28" s="31"/>
       <c r="CB28" s="31"/>
       <c r="CC28" s="31"/>
       <c r="CD28" s="31"/>
       <c r="CE28" s="31"/>
       <c r="CF28" s="31"/>
       <c r="CG28" s="31"/>
       <c r="CH28" s="31"/>
       <c r="CI28" s="31"/>
       <c r="CJ28" s="31"/>
       <c r="CK28" s="31"/>
       <c r="CL28" s="31"/>
       <c r="CM28" s="31"/>
       <c r="CN28" s="31"/>
       <c r="CO28" s="31"/>
       <c r="CP28" s="31"/>
       <c r="CQ28" s="31"/>
       <c r="CR28" s="31"/>
       <c r="CS28" s="31"/>
       <c r="CT28" s="31"/>
       <c r="CU28" s="31"/>
       <c r="CV28" s="31"/>
       <c r="CW28" s="31"/>
       <c r="CX28" s="31"/>
       <c r="CY28" s="31"/>
       <c r="CZ28" s="31"/>
       <c r="DA28" s="31"/>
       <c r="DB28" s="31"/>
       <c r="DC28" s="31"/>
       <c r="DD28" s="31"/>
       <c r="DE28" s="31"/>
     </row>
-    <row r="29" spans="1:109" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="29" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="69" t="s">
+        <v>21</v>
       </c>
       <c r="B29" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="30" t="s">
         <v>13</v>
       </c>
       <c r="D29" s="30" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="30" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="30" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="H29" s="30" t="s">
-[...32 lines deleted...]
-      <c r="S29" s="30" t="s">
+      <c r="H29" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I29" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J29" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K29" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L29" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="N29" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="O29" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P29" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q29" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="R29" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T29" s="30" t="s">
         <v>13</v>
       </c>
       <c r="U29" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="V29" s="30" t="s">
-[...8 lines deleted...]
-      <c r="Y29" s="30" t="s">
+      <c r="V29" s="33">
+        <v>0</v>
+      </c>
+      <c r="W29" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X29" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y29" s="42" t="s">
         <v>13</v>
       </c>
       <c r="Z29" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AA29" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC29" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AD29" s="3">
-        <v>1</v>
+      <c r="AD29" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AE29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK29" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN29" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AO29" s="98" t="s">
-[...2 lines deleted...]
-      <c r="AP29" s="3"/>
+      <c r="AO29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP29" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ29" s="3"/>
       <c r="AR29" s="3"/>
       <c r="AS29" s="3"/>
       <c r="AT29" s="3"/>
       <c r="AU29" s="3"/>
       <c r="AV29" s="3"/>
       <c r="AW29" s="32"/>
-      <c r="AX29" s="62"/>
-      <c r="AY29" s="3"/>
+      <c r="AX29" s="61"/>
       <c r="AZ29" s="3"/>
       <c r="BA29" s="3"/>
-      <c r="BJ29" s="62"/>
-      <c r="BK29" s="3"/>
+      <c r="BJ29" s="61"/>
       <c r="BL29" s="3"/>
       <c r="BM29" s="3"/>
       <c r="BV29" s="31"/>
       <c r="BW29" s="31"/>
       <c r="BX29" s="31"/>
       <c r="BY29" s="31"/>
       <c r="BZ29" s="31"/>
       <c r="CA29" s="31"/>
       <c r="CB29" s="31"/>
       <c r="CC29" s="31"/>
       <c r="CD29" s="31"/>
       <c r="CE29" s="31"/>
       <c r="CF29" s="31"/>
       <c r="CG29" s="31"/>
       <c r="CH29" s="31"/>
       <c r="CI29" s="31"/>
       <c r="CJ29" s="31"/>
       <c r="CK29" s="31"/>
       <c r="CL29" s="31"/>
       <c r="CM29" s="31"/>
       <c r="CN29" s="31"/>
       <c r="CO29" s="31"/>
       <c r="CP29" s="31"/>
       <c r="CQ29" s="31"/>
       <c r="CR29" s="31"/>
       <c r="CS29" s="31"/>
       <c r="CT29" s="31"/>
       <c r="CU29" s="31"/>
       <c r="CV29" s="31"/>
       <c r="CW29" s="31"/>
       <c r="CX29" s="31"/>
       <c r="CY29" s="31"/>
       <c r="CZ29" s="31"/>
       <c r="DA29" s="31"/>
       <c r="DB29" s="31"/>
       <c r="DC29" s="31"/>
       <c r="DD29" s="31"/>
       <c r="DE29" s="31"/>
     </row>
-    <row r="30" spans="1:109" x14ac:dyDescent="0.2">
-[...133 lines deleted...]
-      <c r="BM30" s="3"/>
+    <row r="30" spans="1:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="25"/>
+      <c r="B30" s="30"/>
+      <c r="C30" s="30"/>
+      <c r="D30" s="30"/>
+      <c r="E30" s="30"/>
+      <c r="F30" s="30"/>
+      <c r="G30" s="30"/>
+      <c r="H30" s="33"/>
+      <c r="I30" s="33"/>
+      <c r="J30" s="33"/>
+      <c r="K30" s="43"/>
+      <c r="L30" s="33"/>
+      <c r="M30" s="46" t="s">
+        <v>25</v>
+      </c>
+      <c r="N30" s="19"/>
+      <c r="O30" s="19"/>
+      <c r="P30" s="19"/>
+      <c r="W30" s="42"/>
+      <c r="X30" s="42"/>
+      <c r="Y30" s="42"/>
+      <c r="Z30" s="31"/>
+      <c r="AB30" s="3"/>
+      <c r="AK30" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="AL30" s="60"/>
+      <c r="AN30" s="3"/>
+      <c r="AW30" s="31"/>
+      <c r="AX30" s="31"/>
+      <c r="AY30" s="31"/>
+      <c r="AZ30" s="42"/>
+      <c r="BA30" s="31"/>
+      <c r="BB30" s="31"/>
+      <c r="BC30" s="31"/>
+      <c r="BD30" s="31"/>
+      <c r="BE30" s="31"/>
+      <c r="BF30" s="31"/>
+      <c r="BG30" s="31"/>
+      <c r="BH30" s="31"/>
+      <c r="BI30" s="31"/>
+      <c r="BJ30" s="31"/>
+      <c r="BK30" s="31"/>
+      <c r="BL30" s="42"/>
+      <c r="BM30" s="31"/>
+      <c r="BN30" s="31"/>
+      <c r="BO30" s="31"/>
+      <c r="BP30" s="31"/>
+      <c r="BQ30" s="31"/>
+      <c r="BR30" s="31"/>
+      <c r="BS30" s="31"/>
+      <c r="BT30" s="31"/>
+      <c r="BU30" s="31"/>
       <c r="BV30" s="31"/>
       <c r="BW30" s="31"/>
       <c r="BX30" s="31"/>
       <c r="BY30" s="31"/>
       <c r="BZ30" s="31"/>
       <c r="CA30" s="31"/>
       <c r="CB30" s="31"/>
       <c r="CC30" s="31"/>
       <c r="CD30" s="31"/>
       <c r="CE30" s="31"/>
       <c r="CF30" s="31"/>
       <c r="CG30" s="31"/>
       <c r="CH30" s="31"/>
       <c r="CI30" s="31"/>
       <c r="CJ30" s="31"/>
       <c r="CK30" s="31"/>
       <c r="CL30" s="31"/>
       <c r="CM30" s="31"/>
       <c r="CN30" s="31"/>
       <c r="CO30" s="31"/>
       <c r="CP30" s="31"/>
       <c r="CQ30" s="31"/>
       <c r="CR30" s="31"/>
       <c r="CS30" s="31"/>
       <c r="CT30" s="31"/>
       <c r="CU30" s="31"/>
       <c r="CV30" s="31"/>
       <c r="CW30" s="31"/>
       <c r="CX30" s="31"/>
       <c r="CY30" s="31"/>
       <c r="CZ30" s="31"/>
       <c r="DA30" s="31"/>
       <c r="DB30" s="31"/>
       <c r="DC30" s="31"/>
       <c r="DD30" s="31"/>
       <c r="DE30" s="31"/>
     </row>
-    <row r="31" spans="1:109" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...29 lines deleted...]
-      <c r="AX31" s="31"/>
+    <row r="31" spans="1:109" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B31" s="30">
+        <v>4</v>
+      </c>
+      <c r="C31" s="33">
+        <v>9</v>
+      </c>
+      <c r="D31" s="30">
+        <v>3</v>
+      </c>
+      <c r="E31" s="30">
+        <v>4</v>
+      </c>
+      <c r="F31" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="30">
+        <v>2</v>
+      </c>
+      <c r="H31" s="33">
+        <v>10</v>
+      </c>
+      <c r="I31" s="33">
+        <v>4</v>
+      </c>
+      <c r="J31" s="33">
+        <v>2</v>
+      </c>
+      <c r="K31" s="41">
+        <v>6</v>
+      </c>
+      <c r="L31" s="33">
+        <v>11</v>
+      </c>
+      <c r="M31" s="27">
+        <v>1</v>
+      </c>
+      <c r="N31" s="19">
+        <v>9</v>
+      </c>
+      <c r="O31" s="19">
+        <v>5</v>
+      </c>
+      <c r="P31" s="19">
+        <v>4</v>
+      </c>
+      <c r="Q31" s="18">
+        <v>5</v>
+      </c>
+      <c r="R31" s="18">
+        <v>4</v>
+      </c>
+      <c r="S31" s="18">
+        <v>2</v>
+      </c>
+      <c r="T31" s="18">
+        <v>2</v>
+      </c>
+      <c r="U31" s="18">
+        <v>6</v>
+      </c>
+      <c r="V31" s="19">
+        <v>10</v>
+      </c>
+      <c r="W31" s="28">
+        <v>15</v>
+      </c>
+      <c r="X31" s="45">
+        <v>11</v>
+      </c>
+      <c r="Y31" s="45">
+        <v>8</v>
+      </c>
+      <c r="Z31" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA31" s="1">
+        <v>1</v>
+      </c>
+      <c r="AB31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC31" s="3">
+        <v>8</v>
+      </c>
+      <c r="AD31" s="3">
+        <v>1</v>
+      </c>
+      <c r="AE31" s="1">
+        <v>4</v>
+      </c>
+      <c r="AF31" s="1">
+        <v>11</v>
+      </c>
+      <c r="AG31" s="1">
+        <v>13</v>
+      </c>
+      <c r="AH31" s="1">
+        <v>2</v>
+      </c>
+      <c r="AI31" s="1">
+        <v>6</v>
+      </c>
+      <c r="AJ31" s="1">
+        <v>8</v>
+      </c>
+      <c r="AK31" s="35">
+        <v>3</v>
+      </c>
+      <c r="AL31" s="3">
+        <v>9</v>
+      </c>
+      <c r="AM31" s="1">
+        <v>1</v>
+      </c>
+      <c r="AN31" s="3">
+        <v>3</v>
+      </c>
+      <c r="AO31" s="3">
+        <v>2</v>
+      </c>
+      <c r="AP31" s="3">
+        <v>2</v>
+      </c>
+      <c r="AQ31" s="1"/>
+      <c r="AR31" s="1"/>
+      <c r="AS31" s="1"/>
+      <c r="AT31" s="1"/>
+      <c r="AU31" s="1"/>
+      <c r="AV31" s="1"/>
+      <c r="AW31" s="35"/>
+      <c r="AX31" s="42"/>
       <c r="AY31" s="31"/>
       <c r="AZ31" s="42"/>
-      <c r="BA31" s="31"/>
-[...8 lines deleted...]
-      <c r="BJ31" s="31"/>
+      <c r="BA31" s="42"/>
+      <c r="BB31" s="17"/>
+      <c r="BC31" s="17"/>
+      <c r="BD31" s="17"/>
+      <c r="BE31" s="17"/>
+      <c r="BF31" s="17"/>
+      <c r="BG31" s="17"/>
+      <c r="BH31" s="17"/>
+      <c r="BI31" s="17"/>
+      <c r="BJ31" s="42"/>
       <c r="BK31" s="31"/>
       <c r="BL31" s="42"/>
-      <c r="BM31" s="31"/>
-[...43 lines deleted...]
-      <c r="DE31" s="31"/>
+      <c r="BM31" s="42"/>
+      <c r="BN31" s="17"/>
+      <c r="BO31" s="17"/>
+      <c r="BP31" s="17"/>
+      <c r="BQ31" s="17"/>
+      <c r="BR31" s="17"/>
+      <c r="BS31" s="17"/>
+      <c r="BT31" s="17"/>
+      <c r="BU31" s="17"/>
+      <c r="BV31" s="17"/>
+      <c r="BW31" s="17"/>
+      <c r="BX31" s="17"/>
+      <c r="BY31" s="17"/>
+      <c r="BZ31" s="17"/>
+      <c r="CA31" s="17"/>
+      <c r="CB31" s="17"/>
+      <c r="CC31" s="17"/>
+      <c r="CD31" s="17"/>
+      <c r="CE31" s="17"/>
+      <c r="CF31" s="17"/>
+      <c r="CG31" s="17"/>
+      <c r="CH31" s="17"/>
+      <c r="CI31" s="17"/>
+      <c r="CJ31" s="17"/>
+      <c r="CK31" s="17"/>
+      <c r="CL31" s="17"/>
+      <c r="CM31" s="17"/>
+      <c r="CN31" s="17"/>
+      <c r="CO31" s="17"/>
+      <c r="CP31" s="17"/>
+      <c r="CQ31" s="17"/>
+      <c r="CR31" s="17"/>
+      <c r="CS31" s="17"/>
+      <c r="CT31" s="17"/>
+      <c r="CU31" s="17"/>
+      <c r="CV31" s="17"/>
+      <c r="CW31" s="17"/>
+      <c r="CX31" s="17"/>
+      <c r="CY31" s="17"/>
+      <c r="CZ31" s="17"/>
+      <c r="DA31" s="17"/>
+      <c r="DB31" s="17"/>
+      <c r="DC31" s="17"/>
+      <c r="DD31" s="17"/>
+      <c r="DE31" s="17"/>
     </row>
-    <row r="32" spans="1:109" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-        <v>4</v>
+    <row r="32" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="69" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C32" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D32" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E32" s="30" t="s">
+        <v>13</v>
       </c>
       <c r="F32" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="G32" s="30">
+      <c r="G32" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H32" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I32" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J32" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K32" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L32" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M32" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="N32" s="19">
         <v>2</v>
       </c>
-      <c r="H32" s="33">
-[...5 lines deleted...]
-      <c r="J32" s="33">
+      <c r="O32" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P32" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="R32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W32" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X32" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y32" s="45">
         <v>2</v>
       </c>
-      <c r="K32" s="41">
-[...43 lines deleted...]
-      </c>
       <c r="Z32" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AA32" s="1">
-        <v>1</v>
+      <c r="AA32" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AB32" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AC32" s="3">
-[...105 lines deleted...]
-      <c r="DE32" s="17"/>
+      <c r="AC32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK32" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ32" s="3"/>
+      <c r="AR32" s="3"/>
+      <c r="AS32" s="3"/>
+      <c r="AT32" s="3"/>
+      <c r="AU32" s="3"/>
+      <c r="AV32" s="3"/>
+      <c r="AW32" s="32"/>
+      <c r="AX32" s="61"/>
+      <c r="AY32" s="3"/>
+      <c r="AZ32" s="3"/>
+      <c r="BA32" s="3"/>
+      <c r="BJ32" s="61"/>
+      <c r="BK32" s="3"/>
+      <c r="BL32" s="3"/>
+      <c r="BM32" s="3"/>
+      <c r="BV32" s="31"/>
+      <c r="BW32" s="31"/>
+      <c r="BX32" s="31"/>
+      <c r="BY32" s="31"/>
+      <c r="BZ32" s="31"/>
+      <c r="CA32" s="31"/>
+      <c r="CB32" s="31"/>
+      <c r="CC32" s="31"/>
+      <c r="CD32" s="31"/>
+      <c r="CE32" s="31"/>
+      <c r="CF32" s="31"/>
+      <c r="CG32" s="31"/>
+      <c r="CH32" s="31"/>
+      <c r="CI32" s="31"/>
+      <c r="CJ32" s="31"/>
+      <c r="CK32" s="31"/>
+      <c r="CL32" s="31"/>
+      <c r="CM32" s="31"/>
+      <c r="CN32" s="31"/>
+      <c r="CO32" s="31"/>
+      <c r="CP32" s="31"/>
+      <c r="CQ32" s="31"/>
+      <c r="CR32" s="31"/>
+      <c r="CS32" s="31"/>
+      <c r="CT32" s="31"/>
+      <c r="CU32" s="31"/>
+      <c r="CV32" s="31"/>
+      <c r="CW32" s="31"/>
+      <c r="CX32" s="31"/>
+      <c r="CY32" s="31"/>
+      <c r="CZ32" s="31"/>
+      <c r="DA32" s="31"/>
+      <c r="DB32" s="31"/>
+      <c r="DC32" s="31"/>
+      <c r="DD32" s="31"/>
+      <c r="DE32" s="31"/>
     </row>
-    <row r="33" spans="1:109" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="70" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B33" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="33" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="30" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="30" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="30" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="30" t="s">
         <v>13</v>
       </c>
       <c r="H33" s="33" t="s">
         <v>13</v>
       </c>
       <c r="I33" s="33" t="s">
         <v>13</v>
       </c>
       <c r="J33" s="33" t="s">
         <v>13</v>
       </c>
       <c r="K33" s="41" t="s">
         <v>13</v>
       </c>
       <c r="L33" s="33" t="s">
         <v>13</v>
       </c>
       <c r="M33" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="N33" s="19">
-        <v>2</v>
+      <c r="N33" s="19" t="s">
+        <v>13</v>
       </c>
       <c r="O33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q33" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="R33" s="18" t="s">
-        <v>13</v>
+      <c r="R33" s="18">
+        <v>1</v>
       </c>
       <c r="S33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W33" s="28" t="s">
         <v>13</v>
       </c>
       <c r="X33" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="Y33" s="45">
-        <v>2</v>
+      <c r="Y33" s="45" t="s">
+        <v>13</v>
       </c>
       <c r="Z33" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK33" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO33" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP33" s="3"/>
+      <c r="AP33" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ33" s="3"/>
       <c r="AR33" s="3"/>
       <c r="AS33" s="3"/>
       <c r="AT33" s="3"/>
       <c r="AU33" s="3"/>
       <c r="AV33" s="3"/>
       <c r="AW33" s="32"/>
-      <c r="AX33" s="62"/>
+      <c r="AX33" s="61"/>
       <c r="AY33" s="3"/>
       <c r="AZ33" s="3"/>
       <c r="BA33" s="3"/>
-      <c r="BJ33" s="62"/>
+      <c r="BJ33" s="61"/>
       <c r="BK33" s="3"/>
       <c r="BL33" s="3"/>
       <c r="BM33" s="3"/>
       <c r="BV33" s="31"/>
       <c r="BW33" s="31"/>
       <c r="BX33" s="31"/>
       <c r="BY33" s="31"/>
       <c r="BZ33" s="31"/>
       <c r="CA33" s="31"/>
       <c r="CB33" s="31"/>
       <c r="CC33" s="31"/>
       <c r="CD33" s="31"/>
       <c r="CE33" s="31"/>
       <c r="CF33" s="31"/>
       <c r="CG33" s="31"/>
       <c r="CH33" s="31"/>
       <c r="CI33" s="31"/>
       <c r="CJ33" s="31"/>
       <c r="CK33" s="31"/>
       <c r="CL33" s="31"/>
       <c r="CM33" s="31"/>
       <c r="CN33" s="31"/>
       <c r="CO33" s="31"/>
       <c r="CP33" s="31"/>
       <c r="CQ33" s="31"/>
       <c r="CR33" s="31"/>
       <c r="CS33" s="31"/>
       <c r="CT33" s="31"/>
       <c r="CU33" s="31"/>
       <c r="CV33" s="31"/>
       <c r="CW33" s="31"/>
       <c r="CX33" s="31"/>
       <c r="CY33" s="31"/>
       <c r="CZ33" s="31"/>
       <c r="DA33" s="31"/>
       <c r="DB33" s="31"/>
       <c r="DC33" s="31"/>
       <c r="DD33" s="31"/>
       <c r="DE33" s="31"/>
     </row>
-    <row r="34" spans="1:109" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>16</v>
+    <row r="34" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="70" t="s">
+        <v>17</v>
       </c>
       <c r="B34" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="33" t="s">
         <v>13</v>
       </c>
       <c r="D34" s="30" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="30" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="30" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="30" t="s">
         <v>13</v>
       </c>
       <c r="H34" s="33" t="s">
         <v>13</v>
       </c>
       <c r="I34" s="33" t="s">
         <v>13</v>
       </c>
       <c r="J34" s="33" t="s">
         <v>13</v>
       </c>
       <c r="K34" s="41" t="s">
         <v>13</v>
       </c>
       <c r="L34" s="33" t="s">
         <v>13</v>
       </c>
       <c r="M34" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N34" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O34" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P34" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q34" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="R34" s="18">
-        <v>1</v>
+      <c r="R34" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="S34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W34" s="28" t="s">
         <v>13</v>
       </c>
       <c r="X34" s="45" t="s">
         <v>13</v>
       </c>
       <c r="Y34" s="45" t="s">
         <v>13</v>
       </c>
       <c r="Z34" s="42" t="s">
         <v>13</v>
       </c>
@@ -5504,106 +6045,108 @@
       </c>
       <c r="AH34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK34" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO34" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP34" s="3"/>
+      <c r="AP34" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ34" s="3"/>
       <c r="AR34" s="3"/>
       <c r="AS34" s="3"/>
       <c r="AT34" s="3"/>
       <c r="AU34" s="3"/>
       <c r="AV34" s="3"/>
       <c r="AW34" s="32"/>
-      <c r="AX34" s="62"/>
+      <c r="AX34" s="61"/>
       <c r="AY34" s="3"/>
       <c r="AZ34" s="3"/>
       <c r="BA34" s="3"/>
-      <c r="BJ34" s="62"/>
+      <c r="BJ34" s="61"/>
       <c r="BK34" s="3"/>
       <c r="BL34" s="3"/>
       <c r="BM34" s="3"/>
       <c r="BV34" s="31"/>
       <c r="BW34" s="31"/>
       <c r="BX34" s="31"/>
       <c r="BY34" s="31"/>
       <c r="BZ34" s="31"/>
       <c r="CA34" s="31"/>
       <c r="CB34" s="31"/>
       <c r="CC34" s="31"/>
       <c r="CD34" s="31"/>
       <c r="CE34" s="31"/>
       <c r="CF34" s="31"/>
       <c r="CG34" s="31"/>
       <c r="CH34" s="31"/>
       <c r="CI34" s="31"/>
       <c r="CJ34" s="31"/>
       <c r="CK34" s="31"/>
       <c r="CL34" s="31"/>
       <c r="CM34" s="31"/>
       <c r="CN34" s="31"/>
       <c r="CO34" s="31"/>
       <c r="CP34" s="31"/>
       <c r="CQ34" s="31"/>
       <c r="CR34" s="31"/>
       <c r="CS34" s="31"/>
       <c r="CT34" s="31"/>
       <c r="CU34" s="31"/>
       <c r="CV34" s="31"/>
       <c r="CW34" s="31"/>
       <c r="CX34" s="31"/>
       <c r="CY34" s="31"/>
       <c r="CZ34" s="31"/>
       <c r="DA34" s="31"/>
       <c r="DB34" s="31"/>
       <c r="DC34" s="31"/>
       <c r="DD34" s="31"/>
       <c r="DE34" s="31"/>
     </row>
-    <row r="35" spans="1:109" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>17</v>
+    <row r="35" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="69" t="s">
+        <v>18</v>
       </c>
       <c r="B35" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="33" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="30" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="30" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="30" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="30" t="s">
         <v>13</v>
       </c>
       <c r="H35" s="33" t="s">
         <v>13</v>
       </c>
       <c r="I35" s="33" t="s">
         <v>13</v>
       </c>
@@ -5681,844 +6224,853 @@
       </c>
       <c r="AH35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK35" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO35" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP35" s="3"/>
+      <c r="AP35" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ35" s="3"/>
       <c r="AR35" s="3"/>
       <c r="AS35" s="3"/>
       <c r="AT35" s="3"/>
       <c r="AU35" s="3"/>
       <c r="AV35" s="3"/>
       <c r="AW35" s="32"/>
-      <c r="AX35" s="62"/>
+      <c r="AX35" s="61"/>
       <c r="AY35" s="3"/>
       <c r="AZ35" s="3"/>
       <c r="BA35" s="3"/>
-      <c r="BJ35" s="62"/>
+      <c r="BJ35" s="61"/>
       <c r="BK35" s="3"/>
       <c r="BL35" s="3"/>
       <c r="BM35" s="3"/>
       <c r="BV35" s="31"/>
       <c r="BW35" s="31"/>
       <c r="BX35" s="31"/>
       <c r="BY35" s="31"/>
       <c r="BZ35" s="31"/>
       <c r="CA35" s="31"/>
       <c r="CB35" s="31"/>
       <c r="CC35" s="31"/>
       <c r="CD35" s="31"/>
       <c r="CE35" s="31"/>
       <c r="CF35" s="31"/>
       <c r="CG35" s="31"/>
       <c r="CH35" s="31"/>
       <c r="CI35" s="31"/>
       <c r="CJ35" s="31"/>
       <c r="CK35" s="31"/>
       <c r="CL35" s="31"/>
       <c r="CM35" s="31"/>
       <c r="CN35" s="31"/>
       <c r="CO35" s="31"/>
       <c r="CP35" s="31"/>
       <c r="CQ35" s="31"/>
       <c r="CR35" s="31"/>
       <c r="CS35" s="31"/>
       <c r="CT35" s="31"/>
       <c r="CU35" s="31"/>
       <c r="CV35" s="31"/>
       <c r="CW35" s="31"/>
       <c r="CX35" s="31"/>
       <c r="CY35" s="31"/>
       <c r="CZ35" s="31"/>
       <c r="DA35" s="31"/>
       <c r="DB35" s="31"/>
       <c r="DC35" s="31"/>
       <c r="DD35" s="31"/>
       <c r="DE35" s="31"/>
     </row>
-    <row r="36" spans="1:109" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>18</v>
+    <row r="36" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="69" t="s">
+        <v>19</v>
       </c>
       <c r="B36" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="33" t="s">
         <v>13</v>
       </c>
       <c r="D36" s="30" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="30" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="G36" s="30" t="s">
-        <v>13</v>
+      <c r="G36" s="30">
+        <v>1</v>
       </c>
       <c r="H36" s="33" t="s">
         <v>13</v>
       </c>
       <c r="I36" s="33" t="s">
         <v>13</v>
       </c>
       <c r="J36" s="33" t="s">
         <v>13</v>
       </c>
       <c r="K36" s="41" t="s">
         <v>13</v>
       </c>
       <c r="L36" s="33" t="s">
         <v>13</v>
       </c>
       <c r="M36" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N36" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O36" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="P36" s="19" t="s">
-        <v>13</v>
+      <c r="P36" s="19">
+        <v>2</v>
       </c>
       <c r="Q36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W36" s="28" t="s">
         <v>13</v>
       </c>
       <c r="X36" s="45" t="s">
         <v>13</v>
       </c>
       <c r="Y36" s="45" t="s">
         <v>13</v>
       </c>
       <c r="Z36" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE36" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AF36" s="3" t="s">
-        <v>13</v>
+      <c r="AF36" s="3">
+        <v>1</v>
       </c>
       <c r="AG36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK36" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO36" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP36" s="3"/>
+      <c r="AP36" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ36" s="3"/>
       <c r="AR36" s="3"/>
       <c r="AS36" s="3"/>
       <c r="AT36" s="3"/>
       <c r="AU36" s="3"/>
       <c r="AV36" s="3"/>
       <c r="AW36" s="32"/>
-      <c r="AX36" s="62"/>
+      <c r="AX36" s="61"/>
       <c r="AY36" s="3"/>
       <c r="AZ36" s="3"/>
       <c r="BA36" s="3"/>
-      <c r="BJ36" s="62"/>
+      <c r="BJ36" s="61"/>
       <c r="BK36" s="3"/>
       <c r="BL36" s="3"/>
       <c r="BM36" s="3"/>
       <c r="BV36" s="31"/>
       <c r="BW36" s="31"/>
       <c r="BX36" s="31"/>
       <c r="BY36" s="31"/>
       <c r="BZ36" s="31"/>
       <c r="CA36" s="31"/>
       <c r="CB36" s="31"/>
       <c r="CC36" s="31"/>
       <c r="CD36" s="31"/>
       <c r="CE36" s="31"/>
       <c r="CF36" s="31"/>
       <c r="CG36" s="31"/>
       <c r="CH36" s="31"/>
       <c r="CI36" s="31"/>
       <c r="CJ36" s="31"/>
       <c r="CK36" s="31"/>
       <c r="CL36" s="31"/>
       <c r="CM36" s="31"/>
       <c r="CN36" s="31"/>
       <c r="CO36" s="31"/>
       <c r="CP36" s="31"/>
       <c r="CQ36" s="31"/>
       <c r="CR36" s="31"/>
       <c r="CS36" s="31"/>
       <c r="CT36" s="31"/>
       <c r="CU36" s="31"/>
       <c r="CV36" s="31"/>
       <c r="CW36" s="31"/>
       <c r="CX36" s="31"/>
       <c r="CY36" s="31"/>
       <c r="CZ36" s="31"/>
       <c r="DA36" s="31"/>
       <c r="DB36" s="31"/>
       <c r="DC36" s="31"/>
       <c r="DD36" s="31"/>
       <c r="DE36" s="31"/>
     </row>
-    <row r="37" spans="1:109" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-        <v>13</v>
+    <row r="37" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="69" t="s">
+        <v>20</v>
+      </c>
+      <c r="B37" s="30">
+        <v>1</v>
+      </c>
+      <c r="C37" s="33">
+        <v>4</v>
+      </c>
+      <c r="D37" s="30">
+        <v>1</v>
+      </c>
+      <c r="E37" s="30">
+        <v>4</v>
       </c>
       <c r="F37" s="30" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="30">
         <v>1</v>
       </c>
-      <c r="H37" s="33" t="s">
-[...21 lines deleted...]
-        <v>13</v>
+      <c r="H37" s="33">
+        <v>6</v>
+      </c>
+      <c r="I37" s="33">
+        <v>4</v>
+      </c>
+      <c r="J37" s="33">
+        <v>2</v>
+      </c>
+      <c r="K37" s="41">
+        <v>4</v>
+      </c>
+      <c r="L37" s="33">
+        <v>9</v>
+      </c>
+      <c r="M37" s="27">
+        <v>1</v>
+      </c>
+      <c r="N37" s="19">
+        <v>7</v>
+      </c>
+      <c r="O37" s="19">
+        <v>3</v>
       </c>
       <c r="P37" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q37" s="18">
+        <v>5</v>
+      </c>
+      <c r="R37" s="18">
         <v>2</v>
       </c>
-      <c r="Q37" s="18" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="S37" s="18">
+        <v>2</v>
       </c>
       <c r="T37" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="U37" s="18" t="s">
-[...12 lines deleted...]
-        <v>13</v>
+      <c r="U37" s="18">
+        <v>2</v>
+      </c>
+      <c r="V37" s="18">
+        <v>5</v>
+      </c>
+      <c r="W37" s="28">
+        <v>10</v>
+      </c>
+      <c r="X37" s="45">
+        <v>2</v>
+      </c>
+      <c r="Y37" s="28">
+        <v>6</v>
       </c>
       <c r="Z37" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB37" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AC37" s="3" t="s">
-        <v>13</v>
+      <c r="AC37" s="3">
+        <v>2</v>
       </c>
       <c r="AD37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF37" s="3">
-        <v>1</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>2</v>
+      </c>
+      <c r="AG37" s="1">
+        <v>5</v>
+      </c>
+      <c r="AH37" s="1">
+        <v>2</v>
+      </c>
+      <c r="AI37" s="3">
+        <v>4</v>
+      </c>
+      <c r="AJ37" s="1">
+        <v>3</v>
+      </c>
+      <c r="AK37" s="35">
+        <v>2</v>
+      </c>
+      <c r="AL37" s="3">
+        <v>3</v>
       </c>
       <c r="AM37" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AN37" s="3" t="s">
-[...5 lines deleted...]
-      <c r="AP37" s="3"/>
+      <c r="AN37" s="3">
+        <v>1</v>
+      </c>
+      <c r="AO37" s="3">
+        <v>2</v>
+      </c>
+      <c r="AP37" s="3">
+        <v>1</v>
+      </c>
       <c r="AQ37" s="3"/>
       <c r="AR37" s="3"/>
-      <c r="AS37" s="3"/>
-      <c r="AT37" s="3"/>
       <c r="AU37" s="3"/>
-      <c r="AV37" s="3"/>
-[...1 lines deleted...]
-      <c r="AX37" s="62"/>
+      <c r="AW37" s="35"/>
+      <c r="AX37" s="61"/>
       <c r="AY37" s="3"/>
       <c r="AZ37" s="3"/>
       <c r="BA37" s="3"/>
-      <c r="BJ37" s="62"/>
+      <c r="BJ37" s="61"/>
       <c r="BK37" s="3"/>
       <c r="BL37" s="3"/>
       <c r="BM37" s="3"/>
       <c r="BV37" s="31"/>
       <c r="BW37" s="31"/>
       <c r="BX37" s="31"/>
       <c r="BY37" s="31"/>
       <c r="BZ37" s="31"/>
       <c r="CA37" s="31"/>
       <c r="CB37" s="31"/>
       <c r="CC37" s="31"/>
       <c r="CD37" s="31"/>
       <c r="CE37" s="31"/>
       <c r="CF37" s="31"/>
       <c r="CG37" s="31"/>
       <c r="CH37" s="31"/>
       <c r="CI37" s="31"/>
       <c r="CJ37" s="31"/>
       <c r="CK37" s="31"/>
       <c r="CL37" s="31"/>
       <c r="CM37" s="31"/>
       <c r="CN37" s="31"/>
       <c r="CO37" s="31"/>
       <c r="CP37" s="31"/>
       <c r="CQ37" s="31"/>
       <c r="CR37" s="31"/>
       <c r="CS37" s="31"/>
       <c r="CT37" s="31"/>
       <c r="CU37" s="31"/>
       <c r="CV37" s="31"/>
       <c r="CW37" s="31"/>
       <c r="CX37" s="31"/>
       <c r="CY37" s="31"/>
       <c r="CZ37" s="31"/>
       <c r="DA37" s="31"/>
       <c r="DB37" s="31"/>
       <c r="DC37" s="31"/>
       <c r="DD37" s="31"/>
       <c r="DE37" s="31"/>
     </row>
-    <row r="38" spans="1:109" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-        <v>4</v>
+    <row r="38" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="69" t="s">
+        <v>28</v>
+      </c>
+      <c r="B38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="D38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E38" s="30" t="s">
+        <v>13</v>
       </c>
       <c r="F38" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="G38" s="30">
-[...54 lines deleted...]
-        <v>6</v>
+      <c r="G38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="I38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="J38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="K38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="L38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="M38" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="N38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="O38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="P38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="R38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="S38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="T38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="U38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="V38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="W38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="X38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y38" s="30" t="s">
+        <v>13</v>
       </c>
       <c r="Z38" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC38" s="3">
         <v>2</v>
       </c>
       <c r="AD38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE38" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AF38" s="3">
-[...15 lines deleted...]
-        <v>2</v>
+      <c r="AF38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK38" s="32" t="s">
+        <v>13</v>
       </c>
       <c r="AL38" s="3">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AM38" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AN38" s="3">
-[...5 lines deleted...]
-      <c r="AP38" s="3"/>
+      <c r="AN38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP38" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ38" s="3"/>
       <c r="AR38" s="3"/>
+      <c r="AS38" s="3"/>
+      <c r="AT38" s="3"/>
       <c r="AU38" s="3"/>
-      <c r="AW38" s="35"/>
-      <c r="AX38" s="62"/>
+      <c r="AV38" s="3"/>
+      <c r="AW38" s="32"/>
+      <c r="AX38" s="61"/>
       <c r="AY38" s="3"/>
       <c r="AZ38" s="3"/>
       <c r="BA38" s="3"/>
-      <c r="BJ38" s="62"/>
+      <c r="BJ38" s="61"/>
       <c r="BK38" s="3"/>
       <c r="BL38" s="3"/>
       <c r="BM38" s="3"/>
       <c r="BV38" s="31"/>
       <c r="BW38" s="31"/>
       <c r="BX38" s="31"/>
       <c r="BY38" s="31"/>
       <c r="BZ38" s="31"/>
       <c r="CA38" s="31"/>
       <c r="CB38" s="31"/>
       <c r="CC38" s="31"/>
       <c r="CD38" s="31"/>
       <c r="CE38" s="31"/>
       <c r="CF38" s="31"/>
       <c r="CG38" s="31"/>
       <c r="CH38" s="31"/>
       <c r="CI38" s="31"/>
       <c r="CJ38" s="31"/>
       <c r="CK38" s="31"/>
       <c r="CL38" s="31"/>
       <c r="CM38" s="31"/>
       <c r="CN38" s="31"/>
       <c r="CO38" s="31"/>
       <c r="CP38" s="31"/>
       <c r="CQ38" s="31"/>
       <c r="CR38" s="31"/>
       <c r="CS38" s="31"/>
       <c r="CT38" s="31"/>
       <c r="CU38" s="31"/>
       <c r="CV38" s="31"/>
       <c r="CW38" s="31"/>
       <c r="CX38" s="31"/>
       <c r="CY38" s="31"/>
       <c r="CZ38" s="31"/>
       <c r="DA38" s="31"/>
       <c r="DB38" s="31"/>
       <c r="DC38" s="31"/>
       <c r="DD38" s="31"/>
       <c r="DE38" s="31"/>
     </row>
-    <row r="39" spans="1:109" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="39" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="69" t="s">
+        <v>21</v>
       </c>
       <c r="B39" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="C39" s="30" t="s">
+      <c r="C39" s="33" t="s">
         <v>13</v>
       </c>
       <c r="D39" s="30" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="30" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="30" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="H39" s="30" t="s">
-[...50 lines deleted...]
-      <c r="Y39" s="30" t="s">
+      <c r="H39" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I39" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J39" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K39" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L39" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M39" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="N39" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="O39" s="19">
+        <v>1</v>
+      </c>
+      <c r="P39" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q39" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="R39" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S39" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="T39" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U39" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V39" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W39" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X39" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y39" s="45" t="s">
         <v>13</v>
       </c>
       <c r="Z39" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB39" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AC39" s="3">
-        <v>2</v>
+      <c r="AC39" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AD39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF39" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AG39" s="3" t="s">
-        <v>13</v>
+      <c r="AG39" s="1">
+        <v>3</v>
       </c>
       <c r="AH39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK39" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="AL39" s="3">
-        <v>1</v>
+      <c r="AL39" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AM39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO39" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP39" s="3"/>
+      <c r="AP39" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ39" s="3"/>
       <c r="AR39" s="3"/>
-      <c r="AS39" s="3"/>
       <c r="AT39" s="3"/>
       <c r="AU39" s="3"/>
       <c r="AV39" s="3"/>
       <c r="AW39" s="32"/>
-      <c r="AX39" s="62"/>
+      <c r="AX39" s="61"/>
       <c r="AY39" s="3"/>
       <c r="AZ39" s="3"/>
       <c r="BA39" s="3"/>
-      <c r="BJ39" s="62"/>
+      <c r="BJ39" s="61"/>
       <c r="BK39" s="3"/>
       <c r="BL39" s="3"/>
       <c r="BM39" s="3"/>
       <c r="BV39" s="31"/>
       <c r="BW39" s="31"/>
       <c r="BX39" s="31"/>
       <c r="BY39" s="31"/>
       <c r="BZ39" s="31"/>
       <c r="CA39" s="31"/>
       <c r="CB39" s="31"/>
       <c r="CC39" s="31"/>
       <c r="CD39" s="31"/>
       <c r="CE39" s="31"/>
       <c r="CF39" s="31"/>
       <c r="CG39" s="31"/>
       <c r="CH39" s="31"/>
       <c r="CI39" s="31"/>
       <c r="CJ39" s="31"/>
       <c r="CK39" s="31"/>
       <c r="CL39" s="31"/>
       <c r="CM39" s="31"/>
       <c r="CN39" s="31"/>
       <c r="CO39" s="31"/>
       <c r="CP39" s="31"/>
       <c r="CQ39" s="31"/>
       <c r="CR39" s="31"/>
       <c r="CS39" s="31"/>
       <c r="CT39" s="31"/>
       <c r="CU39" s="31"/>
       <c r="CV39" s="31"/>
       <c r="CW39" s="31"/>
       <c r="CX39" s="31"/>
       <c r="CY39" s="31"/>
       <c r="CZ39" s="31"/>
       <c r="DA39" s="31"/>
       <c r="DB39" s="31"/>
       <c r="DC39" s="31"/>
       <c r="DD39" s="31"/>
       <c r="DE39" s="31"/>
     </row>
-    <row r="40" spans="1:109" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>21</v>
+    <row r="40" spans="1:109" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="69" t="s">
+        <v>22</v>
       </c>
       <c r="B40" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="C40" s="33" t="s">
-        <v>13</v>
+      <c r="C40" s="33">
+        <v>2</v>
       </c>
       <c r="D40" s="30" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="30" t="s">
         <v>13</v>
       </c>
       <c r="F40" s="30" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="30" t="s">
         <v>13</v>
       </c>
       <c r="H40" s="33" t="s">
         <v>13</v>
       </c>
       <c r="I40" s="33" t="s">
         <v>13</v>
       </c>
       <c r="J40" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="K40" s="41" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="K40" s="41">
+        <v>1</v>
+      </c>
+      <c r="L40" s="33">
+        <v>2</v>
       </c>
       <c r="M40" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N40" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O40" s="19">
         <v>1</v>
       </c>
       <c r="P40" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q40" s="29" t="s">
         <v>13</v>
       </c>
       <c r="R40" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S40" s="29" t="s">
         <v>13</v>
       </c>
       <c r="T40" s="18" t="s">
         <v>13</v>
       </c>
@@ -6536,534 +7088,410 @@
       </c>
       <c r="Y40" s="45" t="s">
         <v>13</v>
       </c>
       <c r="Z40" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF40" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AG40" s="1">
-        <v>3</v>
+      <c r="AG40" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AH40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK40" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO40" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP40" s="3"/>
+      <c r="AP40" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ40" s="3"/>
       <c r="AR40" s="3"/>
+      <c r="AS40" s="3"/>
       <c r="AT40" s="3"/>
       <c r="AU40" s="3"/>
       <c r="AV40" s="3"/>
       <c r="AW40" s="32"/>
-      <c r="AX40" s="62"/>
+      <c r="AX40" s="61"/>
       <c r="AY40" s="3"/>
       <c r="AZ40" s="3"/>
       <c r="BA40" s="3"/>
-      <c r="BJ40" s="62"/>
+      <c r="BJ40" s="61"/>
       <c r="BK40" s="3"/>
       <c r="BL40" s="3"/>
       <c r="BM40" s="3"/>
       <c r="BV40" s="31"/>
       <c r="BW40" s="31"/>
       <c r="BX40" s="31"/>
       <c r="BY40" s="31"/>
       <c r="BZ40" s="31"/>
       <c r="CA40" s="31"/>
       <c r="CB40" s="31"/>
       <c r="CC40" s="31"/>
       <c r="CD40" s="31"/>
       <c r="CE40" s="31"/>
       <c r="CF40" s="31"/>
       <c r="CG40" s="31"/>
       <c r="CH40" s="31"/>
       <c r="CI40" s="31"/>
       <c r="CJ40" s="31"/>
       <c r="CK40" s="31"/>
       <c r="CL40" s="31"/>
       <c r="CM40" s="31"/>
       <c r="CN40" s="31"/>
       <c r="CO40" s="31"/>
       <c r="CP40" s="31"/>
       <c r="CQ40" s="31"/>
       <c r="CR40" s="31"/>
       <c r="CS40" s="31"/>
       <c r="CT40" s="31"/>
       <c r="CU40" s="31"/>
       <c r="CV40" s="31"/>
       <c r="CW40" s="31"/>
       <c r="CX40" s="31"/>
       <c r="CY40" s="31"/>
       <c r="CZ40" s="31"/>
       <c r="DA40" s="31"/>
       <c r="DB40" s="31"/>
       <c r="DC40" s="31"/>
       <c r="DD40" s="31"/>
       <c r="DE40" s="31"/>
     </row>
-    <row r="41" spans="1:109" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C41" s="33">
+    <row r="41" spans="1:109" s="31" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="69" t="s">
+        <v>29</v>
+      </c>
+      <c r="B41" s="30"/>
+      <c r="C41" s="33"/>
+      <c r="D41" s="30"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="30"/>
+      <c r="G41" s="30"/>
+      <c r="H41" s="33"/>
+      <c r="I41" s="33"/>
+      <c r="J41" s="33"/>
+      <c r="K41" s="41"/>
+      <c r="L41" s="33"/>
+      <c r="M41" s="27"/>
+      <c r="N41" s="33"/>
+      <c r="O41" s="33"/>
+      <c r="P41" s="33"/>
+      <c r="Q41" s="37"/>
+      <c r="R41" s="30"/>
+      <c r="S41" s="37"/>
+      <c r="T41" s="30"/>
+      <c r="U41" s="30"/>
+      <c r="V41" s="30"/>
+      <c r="W41" s="28"/>
+      <c r="X41" s="45"/>
+      <c r="Y41" s="45"/>
+      <c r="Z41" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA41" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB41" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC41" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD41" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE41" s="1">
         <v>2</v>
       </c>
-      <c r="D41" s="30" t="s">
-[...82 lines deleted...]
-      </c>
       <c r="AF41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK41" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO41" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP41" s="3"/>
-      <c r="AQ41" s="3"/>
+      <c r="AP41" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ41" s="1"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
       <c r="AT41" s="3"/>
       <c r="AU41" s="3"/>
       <c r="AV41" s="3"/>
       <c r="AW41" s="32"/>
-      <c r="AX41" s="62"/>
+      <c r="AX41" s="61"/>
       <c r="AY41" s="3"/>
       <c r="AZ41" s="3"/>
       <c r="BA41" s="3"/>
-      <c r="BJ41" s="62"/>
+      <c r="BJ41" s="61"/>
       <c r="BK41" s="3"/>
       <c r="BL41" s="3"/>
       <c r="BM41" s="3"/>
-      <c r="BV41" s="31"/>
-[...34 lines deleted...]
-      <c r="DE41" s="31"/>
     </row>
-    <row r="42" spans="1:109" s="31" customFormat="1" x14ac:dyDescent="0.2">
-[...42 lines deleted...]
-      <c r="AE42" s="1">
+    <row r="42" spans="1:109" s="39" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="71" t="s">
+        <v>23</v>
+      </c>
+      <c r="B42" s="53">
+        <v>3</v>
+      </c>
+      <c r="C42" s="54">
+        <v>3</v>
+      </c>
+      <c r="D42" s="53">
         <v>2</v>
       </c>
-      <c r="AF42" s="3" t="s">
-[...44 lines deleted...]
-      <c r="BM42" s="3"/>
+      <c r="E42" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="F42" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="H42" s="54">
+        <v>4</v>
+      </c>
+      <c r="I42" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="J42" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="K42" s="55">
+        <v>1</v>
+      </c>
+      <c r="L42" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="M42" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="N42" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="O42" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="P42" s="54">
+        <v>1</v>
+      </c>
+      <c r="Q42" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="R42" s="57">
+        <v>1</v>
+      </c>
+      <c r="S42" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="T42" s="53">
+        <v>2</v>
+      </c>
+      <c r="U42" s="53">
+        <v>4</v>
+      </c>
+      <c r="V42" s="53">
+        <v>5</v>
+      </c>
+      <c r="W42" s="4">
+        <v>5</v>
+      </c>
+      <c r="X42" s="4">
+        <v>9</v>
+      </c>
+      <c r="Y42" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z42" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA42" s="39">
+        <v>1</v>
+      </c>
+      <c r="AB42" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC42" s="4">
+        <v>4</v>
+      </c>
+      <c r="AD42" s="4">
+        <v>1</v>
+      </c>
+      <c r="AE42" s="39">
+        <v>2</v>
+      </c>
+      <c r="AF42" s="4">
+        <v>8</v>
+      </c>
+      <c r="AG42" s="39">
+        <v>5</v>
+      </c>
+      <c r="AH42" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI42" s="4">
+        <v>2</v>
+      </c>
+      <c r="AJ42" s="39">
+        <v>5</v>
+      </c>
+      <c r="AK42" s="72">
+        <v>1</v>
+      </c>
+      <c r="AL42" s="59">
+        <v>5</v>
+      </c>
+      <c r="AM42" s="39">
+        <v>1</v>
+      </c>
+      <c r="AN42" s="4">
+        <v>2</v>
+      </c>
+      <c r="AO42" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP42" s="4">
+        <v>1</v>
+      </c>
+      <c r="AR42" s="4"/>
+      <c r="AT42" s="4"/>
+      <c r="AU42" s="4"/>
+      <c r="AW42" s="72"/>
+      <c r="AX42" s="59"/>
+      <c r="AZ42" s="4"/>
+      <c r="BA42" s="4"/>
+      <c r="BJ42" s="59"/>
+      <c r="BL42" s="4"/>
+      <c r="BM42" s="4"/>
+      <c r="BV42" s="31"/>
+      <c r="BW42" s="31"/>
+      <c r="BX42" s="31"/>
+      <c r="BY42" s="31"/>
+      <c r="BZ42" s="31"/>
+      <c r="CA42" s="31"/>
+      <c r="CB42" s="31"/>
+      <c r="CC42" s="31"/>
+      <c r="CD42" s="31"/>
+      <c r="CE42" s="31"/>
+      <c r="CF42" s="31"/>
+      <c r="CG42" s="31"/>
+      <c r="CH42" s="31"/>
+      <c r="CI42" s="31"/>
+      <c r="CJ42" s="31"/>
+      <c r="CK42" s="31"/>
+      <c r="CL42" s="31"/>
+      <c r="CM42" s="31"/>
+      <c r="CN42" s="31"/>
+      <c r="CO42" s="31"/>
+      <c r="CP42" s="31"/>
+      <c r="CQ42" s="31"/>
+      <c r="CR42" s="31"/>
+      <c r="CS42" s="31"/>
+      <c r="CT42" s="31"/>
+      <c r="CU42" s="31"/>
+      <c r="CV42" s="31"/>
+      <c r="CW42" s="31"/>
+      <c r="CX42" s="31"/>
+      <c r="CY42" s="31"/>
+      <c r="CZ42" s="31"/>
+      <c r="DA42" s="31"/>
+      <c r="DB42" s="31"/>
+      <c r="DC42" s="31"/>
+      <c r="DD42" s="31"/>
+      <c r="DE42" s="31"/>
     </row>
-    <row r="43" spans="1:109" s="39" customFormat="1" x14ac:dyDescent="0.2">
-[...133 lines deleted...]
-      <c r="BM43" s="4"/>
+    <row r="43" spans="1:109" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="87" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" s="88"/>
+      <c r="C43" s="88"/>
+      <c r="D43" s="88"/>
+      <c r="E43" s="88"/>
+      <c r="F43" s="88"/>
       <c r="BV43" s="31"/>
       <c r="BW43" s="31"/>
       <c r="BX43" s="31"/>
       <c r="BY43" s="31"/>
       <c r="BZ43" s="31"/>
       <c r="CA43" s="31"/>
       <c r="CB43" s="31"/>
       <c r="CC43" s="31"/>
       <c r="CD43" s="31"/>
       <c r="CE43" s="31"/>
       <c r="CF43" s="31"/>
       <c r="CG43" s="31"/>
       <c r="CH43" s="31"/>
       <c r="CI43" s="31"/>
       <c r="CJ43" s="31"/>
       <c r="CK43" s="31"/>
       <c r="CL43" s="31"/>
       <c r="CM43" s="31"/>
       <c r="CN43" s="31"/>
       <c r="CO43" s="31"/>
       <c r="CP43" s="31"/>
       <c r="CQ43" s="31"/>
       <c r="CR43" s="31"/>
       <c r="CS43" s="31"/>
       <c r="CT43" s="31"/>
@@ -7171,953 +7599,1105 @@
       <c r="CH46" s="31"/>
       <c r="CI46" s="31"/>
       <c r="CJ46" s="31"/>
       <c r="CK46" s="31"/>
       <c r="CL46" s="31"/>
       <c r="CM46" s="31"/>
       <c r="CN46" s="31"/>
       <c r="CO46" s="31"/>
       <c r="CP46" s="31"/>
       <c r="CQ46" s="31"/>
       <c r="CR46" s="31"/>
       <c r="CS46" s="31"/>
       <c r="CT46" s="31"/>
       <c r="CU46" s="31"/>
       <c r="CV46" s="31"/>
       <c r="CW46" s="31"/>
       <c r="CX46" s="31"/>
       <c r="CY46" s="31"/>
       <c r="CZ46" s="31"/>
       <c r="DA46" s="31"/>
       <c r="DB46" s="31"/>
       <c r="DC46" s="31"/>
       <c r="DD46" s="31"/>
       <c r="DE46" s="31"/>
     </row>
-    <row r="47" spans="1:109" x14ac:dyDescent="0.2">
-[...36 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="AO8:AQ8"/>
-[...20 lines deleted...]
-    <mergeCell ref="BJ8:BL8"/>
+    <mergeCell ref="BM7:BO7"/>
+    <mergeCell ref="BP7:BR7"/>
+    <mergeCell ref="BS7:BU7"/>
+    <mergeCell ref="AX7:AZ7"/>
+    <mergeCell ref="BA7:BC7"/>
+    <mergeCell ref="BD7:BF7"/>
+    <mergeCell ref="BG7:BI7"/>
+    <mergeCell ref="BJ7:BL7"/>
+    <mergeCell ref="T7:V7"/>
+    <mergeCell ref="W7:Y7"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:P7"/>
+    <mergeCell ref="Q7:S7"/>
+    <mergeCell ref="AO7:AQ7"/>
+    <mergeCell ref="AR7:AT7"/>
+    <mergeCell ref="AU7:AW7"/>
+    <mergeCell ref="Z7:AB7"/>
+    <mergeCell ref="AC7:AE7"/>
+    <mergeCell ref="AF7:AH7"/>
+    <mergeCell ref="AI7:AK7"/>
+    <mergeCell ref="AL7:AN7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A6:DG45"/>
+  <dimension ref="A1:DG43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AO9" sqref="AO9"/>
+      <selection activeCell="AK10" sqref="AK10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="23.140625" style="1" customWidth="1"/>
     <col min="2" max="8" width="9.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="13.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="25" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="49" width="9.140625" style="1"/>
     <col min="50" max="73" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="74" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="AN6" s="75"/>
+    <row r="1" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:74" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="89" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="89"/>
+      <c r="C3" s="89"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
+      <c r="I3" s="89"/>
+      <c r="J3" s="89"/>
+      <c r="K3" s="89"/>
+      <c r="L3" s="89"/>
+      <c r="M3" s="89"/>
+      <c r="N3" s="89"/>
     </row>
-    <row r="7" spans="1:74" s="2" customFormat="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="AW7" s="4" t="s">
+    <row r="4" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="67"/>
+      <c r="B4" s="67"/>
+      <c r="C4" s="67"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="67"/>
+      <c r="N4" s="67"/>
+      <c r="AI4" s="74"/>
+      <c r="AJ4" s="74"/>
+      <c r="AK4" s="74"/>
+      <c r="AL4" s="74"/>
+      <c r="AM4" s="74"/>
+      <c r="AN4" s="74"/>
+    </row>
+    <row r="5" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="67"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="67"/>
+      <c r="D5" s="67"/>
+      <c r="E5" s="67"/>
+      <c r="F5" s="67"/>
+      <c r="G5" s="67"/>
+      <c r="H5" s="67"/>
+      <c r="I5" s="67"/>
+      <c r="J5" s="67"/>
+      <c r="K5" s="67"/>
+      <c r="L5" s="67"/>
+      <c r="M5" s="67"/>
+      <c r="N5" s="67"/>
+      <c r="AI5" s="74"/>
+      <c r="AJ5" s="74"/>
+      <c r="AK5" s="74"/>
+      <c r="AL5" s="74"/>
+      <c r="AM5" s="74"/>
+      <c r="AN5" s="74"/>
+    </row>
+    <row r="6" spans="1:74" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L6" s="3"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="4"/>
+      <c r="Y6" s="4"/>
+      <c r="AW6" s="4" t="s">
         <v>0</v>
       </c>
+    </row>
+    <row r="7" spans="1:74" x14ac:dyDescent="0.2">
+      <c r="A7" s="97"/>
+      <c r="B7" s="99">
+        <v>2022</v>
+      </c>
+      <c r="C7" s="100"/>
+      <c r="D7" s="100"/>
+      <c r="E7" s="100"/>
+      <c r="F7" s="100"/>
+      <c r="G7" s="100"/>
+      <c r="H7" s="100"/>
+      <c r="I7" s="100"/>
+      <c r="J7" s="100"/>
+      <c r="K7" s="100"/>
+      <c r="L7" s="100"/>
+      <c r="M7" s="101"/>
+      <c r="N7" s="92"/>
+      <c r="O7" s="92"/>
+      <c r="P7" s="92"/>
+      <c r="Q7" s="92"/>
+      <c r="R7" s="92"/>
+      <c r="S7" s="92"/>
+      <c r="T7" s="93">
+        <v>2023</v>
+      </c>
+      <c r="U7" s="93"/>
+      <c r="V7" s="93"/>
+      <c r="W7" s="92"/>
+      <c r="X7" s="92"/>
+      <c r="Y7" s="94"/>
+      <c r="Z7" s="102"/>
+      <c r="AA7" s="92"/>
+      <c r="AB7" s="92"/>
+      <c r="AC7" s="92"/>
+      <c r="AD7" s="92"/>
+      <c r="AE7" s="92"/>
+      <c r="AF7" s="93">
+        <v>2025</v>
+      </c>
+      <c r="AG7" s="93"/>
+      <c r="AH7" s="93"/>
+      <c r="AI7" s="92"/>
+      <c r="AJ7" s="92"/>
+      <c r="AK7" s="94"/>
+      <c r="AL7" s="102"/>
+      <c r="AM7" s="92"/>
+      <c r="AN7" s="92"/>
+      <c r="AO7" s="92"/>
+      <c r="AP7" s="92"/>
+      <c r="AQ7" s="92"/>
+      <c r="AR7" s="93">
+        <v>2026</v>
+      </c>
+      <c r="AS7" s="93"/>
+      <c r="AT7" s="93"/>
+      <c r="AU7" s="92"/>
+      <c r="AV7" s="92"/>
+      <c r="AW7" s="94"/>
+      <c r="AX7" s="102"/>
+      <c r="AY7" s="92"/>
+      <c r="AZ7" s="92"/>
+      <c r="BA7" s="92"/>
+      <c r="BB7" s="92"/>
+      <c r="BC7" s="92"/>
+      <c r="BD7" s="93">
+        <v>2026</v>
+      </c>
+      <c r="BE7" s="93"/>
+      <c r="BF7" s="93"/>
+      <c r="BG7" s="92"/>
+      <c r="BH7" s="92"/>
+      <c r="BI7" s="94"/>
+      <c r="BJ7" s="102"/>
+      <c r="BK7" s="92"/>
+      <c r="BL7" s="92"/>
+      <c r="BM7" s="92"/>
+      <c r="BN7" s="92"/>
+      <c r="BO7" s="92"/>
+      <c r="BP7" s="93">
+        <v>2027</v>
+      </c>
+      <c r="BQ7" s="93"/>
+      <c r="BR7" s="93"/>
+      <c r="BS7" s="92"/>
+      <c r="BT7" s="92"/>
+      <c r="BU7" s="94"/>
     </row>
     <row r="8" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A8" s="90"/>
-[...83 lines deleted...]
-      <c r="BU8" s="89"/>
+      <c r="A8" s="103"/>
+      <c r="B8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="G8" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="H8" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="I8" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="K8" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="L8" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="M8" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="N8" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="O8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="P8" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q8" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="R8" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="S8" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="T8" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="U8" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="V8" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="W8" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="X8" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y8" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z8" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="AB8" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC8" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="AD8" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE8" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF8" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG8" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH8" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI8" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="AJ8" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="AK8" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="AL8" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="AN8" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AO8" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="AP8" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AQ8" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="AR8" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="AS8" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT8" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="AU8" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="AV8" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="AW8" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="AX8" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="AY8" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="AZ8" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="BA8" s="79" t="s">
+        <v>6</v>
+      </c>
+      <c r="BB8" s="79" t="s">
+        <v>7</v>
+      </c>
+      <c r="BC8" s="79" t="s">
+        <v>8</v>
+      </c>
+      <c r="BD8" s="79" t="s">
+        <v>9</v>
+      </c>
+      <c r="BE8" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="BF8" s="79" t="s">
+        <v>2</v>
+      </c>
+      <c r="BG8" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="BH8" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="BI8" s="75" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ8" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="BK8" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="BL8" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="BM8" s="79" t="s">
+        <v>6</v>
+      </c>
+      <c r="BN8" s="79" t="s">
+        <v>7</v>
+      </c>
+      <c r="BO8" s="79" t="s">
+        <v>8</v>
+      </c>
+      <c r="BP8" s="79" t="s">
+        <v>9</v>
+      </c>
+      <c r="BQ8" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="BR8" s="79" t="s">
+        <v>2</v>
+      </c>
+      <c r="BS8" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="BT8" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="BU8" s="75" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="9" spans="1:74" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B9" s="6" t="s">
+    <row r="9" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="12"/>
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="14"/>
+      <c r="E9" s="14"/>
+      <c r="F9" s="14"/>
+      <c r="G9" s="14"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="14"/>
+      <c r="L9" s="14"/>
+      <c r="M9" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="N9" s="13"/>
+      <c r="O9" s="13"/>
+      <c r="P9" s="14"/>
+      <c r="Q9" s="14"/>
+      <c r="R9" s="14"/>
+      <c r="S9" s="14"/>
+      <c r="T9" s="14"/>
+      <c r="U9" s="14"/>
+      <c r="V9" s="14"/>
+      <c r="W9" s="14"/>
+      <c r="X9" s="14"/>
+      <c r="Y9" s="16"/>
+      <c r="AK9" s="68" t="s">
+        <v>39</v>
+      </c>
+      <c r="AW9" s="31"/>
+      <c r="AX9" s="31"/>
+      <c r="AY9" s="31"/>
+      <c r="AZ9" s="31"/>
+      <c r="BA9" s="31"/>
+      <c r="BB9" s="31"/>
+      <c r="BC9" s="31"/>
+      <c r="BD9" s="31"/>
+      <c r="BE9" s="31"/>
+      <c r="BF9" s="31"/>
+      <c r="BG9" s="31"/>
+      <c r="BH9" s="31"/>
+      <c r="BI9" s="31"/>
+      <c r="BJ9" s="31"/>
+      <c r="BK9" s="31"/>
+      <c r="BL9" s="31"/>
+      <c r="BM9" s="31"/>
+      <c r="BN9" s="31"/>
+      <c r="BO9" s="31"/>
+      <c r="BP9" s="31"/>
+      <c r="BQ9" s="31"/>
+      <c r="BR9" s="31"/>
+      <c r="BS9" s="31"/>
+      <c r="BT9" s="31"/>
+      <c r="BU9" s="31"/>
+      <c r="BV9" s="31"/>
+    </row>
+    <row r="10" spans="1:74" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="30">
+        <v>55</v>
+      </c>
+      <c r="C10" s="33">
+        <v>75</v>
+      </c>
+      <c r="D10" s="30">
+        <v>62</v>
+      </c>
+      <c r="E10" s="30">
+        <v>61</v>
+      </c>
+      <c r="F10" s="30">
+        <v>65</v>
+      </c>
+      <c r="G10" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H10" s="33">
+        <v>94</v>
+      </c>
+      <c r="I10" s="33">
+        <v>86</v>
+      </c>
+      <c r="J10" s="33">
+        <v>110</v>
+      </c>
+      <c r="K10" s="41">
+        <v>56</v>
+      </c>
+      <c r="L10" s="33">
+        <v>33</v>
+      </c>
+      <c r="M10" s="27">
+        <v>40</v>
+      </c>
+      <c r="N10" s="19">
+        <v>37</v>
+      </c>
+      <c r="O10" s="19">
+        <v>15</v>
+      </c>
+      <c r="P10" s="19">
+        <v>24</v>
+      </c>
+      <c r="Q10" s="18">
+        <v>36</v>
+      </c>
+      <c r="R10" s="18">
+        <v>41</v>
+      </c>
+      <c r="S10" s="18">
+        <v>74</v>
+      </c>
+      <c r="T10" s="18">
+        <v>60</v>
+      </c>
+      <c r="U10" s="18">
+        <v>92</v>
+      </c>
+      <c r="V10" s="18">
+        <v>39</v>
+      </c>
+      <c r="W10" s="23">
+        <v>62</v>
+      </c>
+      <c r="X10" s="28">
+        <v>42</v>
+      </c>
+      <c r="Y10" s="28">
+        <v>39</v>
+      </c>
+      <c r="Z10" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA10" s="1">
+        <v>7</v>
+      </c>
+      <c r="AB10" s="3">
+        <v>26</v>
+      </c>
+      <c r="AC10" s="3">
+        <v>11</v>
+      </c>
+      <c r="AD10" s="3">
+        <v>21</v>
+      </c>
+      <c r="AE10" s="1">
+        <v>23</v>
+      </c>
+      <c r="AF10" s="3">
+        <v>35</v>
+      </c>
+      <c r="AG10" s="1">
+        <v>15</v>
+      </c>
+      <c r="AH10" s="1">
+        <v>18</v>
+      </c>
+      <c r="AI10" s="1">
+        <v>17</v>
+      </c>
+      <c r="AJ10" s="1">
+        <v>17</v>
+      </c>
+      <c r="AK10" s="35">
+        <v>15</v>
+      </c>
+      <c r="AL10" s="1">
+        <v>11</v>
+      </c>
+      <c r="AM10" s="1">
+        <v>5</v>
+      </c>
+      <c r="AN10" s="3">
         <v>3</v>
       </c>
-      <c r="C9" s="6" t="s">
+      <c r="AO10" s="3">
+        <v>3</v>
+      </c>
+      <c r="AP10" s="3">
+        <v>10</v>
+      </c>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="3"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="35"/>
+      <c r="AX10" s="61"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="3"/>
+      <c r="BA10" s="3"/>
+      <c r="BJ10" s="61"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="3"/>
+      <c r="BM10" s="3"/>
+    </row>
+    <row r="11" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="69" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="30">
+        <v>41</v>
+      </c>
+      <c r="C11" s="33">
+        <v>57</v>
+      </c>
+      <c r="D11" s="30">
+        <v>43</v>
+      </c>
+      <c r="E11" s="30">
+        <v>43</v>
+      </c>
+      <c r="F11" s="30">
+        <v>46</v>
+      </c>
+      <c r="G11" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H11" s="33">
+        <v>70</v>
+      </c>
+      <c r="I11" s="33">
+        <v>59</v>
+      </c>
+      <c r="J11" s="33">
+        <v>82</v>
+      </c>
+      <c r="K11" s="41">
+        <v>45</v>
+      </c>
+      <c r="L11" s="33">
+        <v>24</v>
+      </c>
+      <c r="M11" s="27">
+        <v>33</v>
+      </c>
+      <c r="N11" s="19">
+        <v>24</v>
+      </c>
+      <c r="O11" s="19">
+        <v>8</v>
+      </c>
+      <c r="P11" s="19">
+        <v>13</v>
+      </c>
+      <c r="Q11" s="18">
+        <v>12</v>
+      </c>
+      <c r="R11" s="18">
+        <v>29</v>
+      </c>
+      <c r="S11" s="18">
+        <v>51</v>
+      </c>
+      <c r="T11" s="18">
+        <v>44</v>
+      </c>
+      <c r="U11" s="18">
+        <v>51</v>
+      </c>
+      <c r="V11" s="18">
+        <v>22</v>
+      </c>
+      <c r="W11" s="23">
+        <v>35</v>
+      </c>
+      <c r="X11" s="28">
+        <v>33</v>
+      </c>
+      <c r="Y11" s="28">
+        <v>28</v>
+      </c>
+      <c r="Z11" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA11" s="1">
+        <v>3</v>
+      </c>
+      <c r="AB11" s="3">
+        <v>15</v>
+      </c>
+      <c r="AC11" s="3">
+        <v>7</v>
+      </c>
+      <c r="AD11" s="3">
+        <v>5</v>
+      </c>
+      <c r="AE11" s="1">
+        <v>15</v>
+      </c>
+      <c r="AF11" s="3">
+        <v>2</v>
+      </c>
+      <c r="AG11" s="1">
+        <v>11</v>
+      </c>
+      <c r="AH11" s="1">
+        <v>13</v>
+      </c>
+      <c r="AI11" s="1">
+        <v>12</v>
+      </c>
+      <c r="AJ11" s="1">
+        <v>13</v>
+      </c>
+      <c r="AK11" s="35">
+        <v>14</v>
+      </c>
+      <c r="AL11" s="1">
+        <v>3</v>
+      </c>
+      <c r="AM11" s="1">
         <v>4</v>
-      </c>
-[...385 lines deleted...]
-        <v>5</v>
       </c>
       <c r="AN11" s="3">
         <v>3</v>
       </c>
       <c r="AO11" s="3">
-        <v>3</v>
-[...2 lines deleted...]
-      <c r="AQ11" s="1"/>
+        <v>2</v>
+      </c>
+      <c r="AP11" s="3">
+        <v>9</v>
+      </c>
       <c r="AR11" s="3"/>
-      <c r="AS11" s="1"/>
-[...2 lines deleted...]
-      <c r="AV11" s="1"/>
       <c r="AW11" s="35"/>
-      <c r="AX11" s="62"/>
-      <c r="AY11" s="1"/>
+      <c r="AX11" s="61"/>
       <c r="AZ11" s="3"/>
       <c r="BA11" s="3"/>
-      <c r="BJ11" s="62"/>
-      <c r="BK11" s="1"/>
+      <c r="BJ11" s="61"/>
       <c r="BL11" s="3"/>
       <c r="BM11" s="3"/>
     </row>
-    <row r="12" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>41</v>
+    <row r="12" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="69" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>13</v>
       </c>
       <c r="C12" s="33">
-        <v>57</v>
+        <v>2</v>
       </c>
       <c r="D12" s="30">
-        <v>43</v>
+        <v>3</v>
       </c>
       <c r="E12" s="30">
-        <v>43</v>
+        <v>2</v>
       </c>
       <c r="F12" s="30">
-        <v>46</v>
+        <v>3</v>
       </c>
       <c r="G12" s="37" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="33">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="I12" s="33">
-        <v>59</v>
+        <v>1</v>
       </c>
       <c r="J12" s="33">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="K12" s="41">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>4</v>
+      </c>
+      <c r="L12" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M12" s="27" t="s">
+        <v>13</v>
       </c>
       <c r="N12" s="19">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="P12" s="19">
+        <v>2</v>
+      </c>
+      <c r="O12" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P12" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q12" s="18">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>5</v>
+      </c>
+      <c r="R12" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="S12" s="18">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="T12" s="18">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="U12" s="18">
-        <v>51</v>
+        <v>4</v>
       </c>
       <c r="V12" s="18">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="W12" s="23">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="X12" s="28">
-        <v>33</v>
+        <v>3</v>
       </c>
       <c r="Y12" s="28">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="Z12" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AA12" s="1">
-[...5 lines deleted...]
-      <c r="AC12" s="3">
+      <c r="AA12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD12" s="3">
         <v>7</v>
       </c>
-      <c r="AD12" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="AE12" s="1">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="AF12" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AG12" s="1">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1</v>
+      </c>
+      <c r="AH12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI12" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AJ12" s="1">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1</v>
+      </c>
+      <c r="AK12" s="32" t="s">
+        <v>13</v>
       </c>
       <c r="AL12" s="1">
-        <v>3</v>
-[...10 lines deleted...]
-      <c r="AP12" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="AM12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP12" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AR12" s="3"/>
-      <c r="AW12" s="35"/>
-      <c r="AX12" s="62"/>
+      <c r="AT12" s="3"/>
+      <c r="AU12" s="3"/>
+      <c r="AW12" s="32"/>
+      <c r="AX12" s="61"/>
+      <c r="AY12" s="3"/>
       <c r="AZ12" s="3"/>
       <c r="BA12" s="3"/>
-      <c r="BJ12" s="62"/>
+      <c r="BJ12" s="61"/>
+      <c r="BK12" s="3"/>
       <c r="BL12" s="3"/>
       <c r="BM12" s="3"/>
     </row>
-    <row r="13" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>15</v>
+    <row r="13" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="69" t="s">
+        <v>16</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="C13" s="33">
-[...9 lines deleted...]
-        <v>3</v>
+      <c r="C13" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" s="30" t="s">
+        <v>13</v>
       </c>
       <c r="G13" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="H13" s="33">
-[...9 lines deleted...]
-        <v>4</v>
+      <c r="H13" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I13" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J13" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K13" s="41" t="s">
+        <v>13</v>
       </c>
       <c r="L13" s="33" t="s">
         <v>13</v>
       </c>
       <c r="M13" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="N13" s="19">
-        <v>2</v>
+      <c r="N13" s="19" t="s">
+        <v>13</v>
       </c>
       <c r="O13" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P13" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="Q13" s="18">
-        <v>5</v>
+      <c r="Q13" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="R13" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="S13" s="18">
-[...18 lines deleted...]
-        <v>1</v>
+      <c r="S13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W13" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X13" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y13" s="28" t="s">
+        <v>13</v>
       </c>
       <c r="Z13" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC13" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AD13" s="3">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="AD13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE13" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AF13" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AG13" s="1">
-        <v>1</v>
+      <c r="AG13" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AH13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI13" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AJ13" s="1">
-        <v>1</v>
+      <c r="AJ13" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AK13" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="AL13" s="1">
-        <v>1</v>
+      <c r="AL13" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AM13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO13" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP13" s="3"/>
+      <c r="AP13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ13" s="3"/>
       <c r="AR13" s="3"/>
+      <c r="AS13" s="3"/>
       <c r="AT13" s="3"/>
       <c r="AU13" s="3"/>
+      <c r="AV13" s="3"/>
       <c r="AW13" s="32"/>
-      <c r="AX13" s="62"/>
+      <c r="AX13" s="61"/>
       <c r="AY13" s="3"/>
       <c r="AZ13" s="3"/>
       <c r="BA13" s="3"/>
-      <c r="BJ13" s="62"/>
+      <c r="BJ13" s="61"/>
       <c r="BK13" s="3"/>
       <c r="BL13" s="3"/>
       <c r="BM13" s="3"/>
     </row>
-    <row r="14" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>16</v>
+    <row r="14" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="69" t="s">
+        <v>17</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="33" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="30" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="30" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="30" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="37" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="33" t="s">
         <v>13</v>
       </c>
       <c r="I14" s="33" t="s">
         <v>13</v>
       </c>
@@ -8195,2578 +8775,2614 @@
       </c>
       <c r="AH14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK14" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO14" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP14" s="3"/>
+      <c r="AP14" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ14" s="3"/>
       <c r="AR14" s="3"/>
       <c r="AS14" s="3"/>
       <c r="AT14" s="3"/>
       <c r="AU14" s="3"/>
       <c r="AV14" s="3"/>
       <c r="AW14" s="32"/>
-      <c r="AX14" s="62"/>
+      <c r="AX14" s="61"/>
       <c r="AY14" s="3"/>
       <c r="AZ14" s="3"/>
       <c r="BA14" s="3"/>
-      <c r="BJ14" s="62"/>
+      <c r="BJ14" s="61"/>
       <c r="BK14" s="3"/>
       <c r="BL14" s="3"/>
       <c r="BM14" s="3"/>
     </row>
-    <row r="15" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>17</v>
+    <row r="15" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="69" t="s">
+        <v>18</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="D15" s="30" t="s">
-        <v>13</v>
+      <c r="D15" s="30">
+        <v>1</v>
       </c>
       <c r="E15" s="30" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="30" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="37" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="I15" s="33" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="I15" s="33">
+        <v>4</v>
+      </c>
+      <c r="J15" s="33">
+        <v>1</v>
       </c>
       <c r="K15" s="41" t="s">
         <v>13</v>
       </c>
       <c r="L15" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="M15" s="27" t="s">
-        <v>13</v>
+      <c r="M15" s="27">
+        <v>1</v>
       </c>
       <c r="N15" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O15" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P15" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="Q15" s="18" t="s">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="Q15" s="18">
+        <v>1</v>
+      </c>
+      <c r="R15" s="18">
+        <v>1</v>
+      </c>
+      <c r="S15" s="18">
+        <v>1</v>
+      </c>
+      <c r="T15" s="18">
+        <v>1</v>
       </c>
       <c r="U15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W15" s="28" t="s">
         <v>13</v>
       </c>
       <c r="X15" s="28" t="s">
         <v>13</v>
       </c>
       <c r="Y15" s="28" t="s">
         <v>13</v>
       </c>
       <c r="Z15" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE15" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AF15" s="3" t="s">
-        <v>13</v>
+      <c r="AF15" s="3">
+        <v>1</v>
       </c>
       <c r="AG15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK15" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO15" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP15" s="3"/>
+      <c r="AP15" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ15" s="3"/>
       <c r="AR15" s="3"/>
       <c r="AS15" s="3"/>
       <c r="AT15" s="3"/>
       <c r="AU15" s="3"/>
       <c r="AV15" s="3"/>
       <c r="AW15" s="32"/>
-      <c r="AX15" s="62"/>
+      <c r="AX15" s="61"/>
       <c r="AY15" s="3"/>
       <c r="AZ15" s="3"/>
       <c r="BA15" s="3"/>
-      <c r="BJ15" s="62"/>
+      <c r="BJ15" s="61"/>
       <c r="BK15" s="3"/>
       <c r="BL15" s="3"/>
       <c r="BM15" s="3"/>
     </row>
-    <row r="16" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>13</v>
+    <row r="16" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="30">
+        <v>1</v>
       </c>
       <c r="C16" s="33" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="30">
         <v>1</v>
       </c>
       <c r="E16" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="F16" s="30" t="s">
-        <v>13</v>
+      <c r="F16" s="30">
+        <v>1</v>
       </c>
       <c r="G16" s="37" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="33" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="33">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J16" s="33">
         <v>1</v>
       </c>
       <c r="K16" s="41" t="s">
         <v>13</v>
       </c>
       <c r="L16" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="M16" s="27">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="M16" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="N16" s="19">
+        <v>1</v>
       </c>
       <c r="O16" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="P16" s="19" t="s">
-[...12 lines deleted...]
-        <v>1</v>
+      <c r="P16" s="19">
+        <v>6</v>
+      </c>
+      <c r="Q16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="R16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T16" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="U16" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="V16" s="18" t="s">
-        <v>13</v>
+      <c r="V16" s="18">
+        <v>3</v>
       </c>
       <c r="W16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="X16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="Y16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="Z16" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD16" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AE16" s="3" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="AE16" s="1">
+        <v>1</v>
+      </c>
+      <c r="AF16" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AG16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK16" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN16" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AO16" s="3" t="s">
-[...3 lines deleted...]
-      <c r="AQ16" s="3"/>
+      <c r="AO16" s="3">
+        <v>1</v>
+      </c>
+      <c r="AP16" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AR16" s="3"/>
       <c r="AS16" s="3"/>
       <c r="AT16" s="3"/>
       <c r="AU16" s="3"/>
       <c r="AV16" s="3"/>
       <c r="AW16" s="32"/>
-      <c r="AX16" s="62"/>
+      <c r="AX16" s="61"/>
       <c r="AY16" s="3"/>
       <c r="AZ16" s="3"/>
       <c r="BA16" s="3"/>
-      <c r="BJ16" s="62"/>
+      <c r="BJ16" s="61"/>
       <c r="BK16" s="3"/>
       <c r="BL16" s="3"/>
       <c r="BM16" s="3"/>
     </row>
-    <row r="17" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="17" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="69" t="s">
+        <v>20</v>
       </c>
       <c r="B17" s="30">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>11</v>
+      </c>
+      <c r="C17" s="33">
+        <v>16</v>
       </c>
       <c r="D17" s="30">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="E17" s="30">
+        <v>11</v>
       </c>
       <c r="F17" s="30">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="G17" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="H17" s="33" t="s">
+      <c r="H17" s="33">
         <v>13</v>
       </c>
       <c r="I17" s="33">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="J17" s="33">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>6</v>
+      </c>
+      <c r="K17" s="41">
+        <v>7</v>
+      </c>
+      <c r="L17" s="33">
+        <v>6</v>
+      </c>
+      <c r="M17" s="27">
+        <v>4</v>
       </c>
       <c r="N17" s="19">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>10</v>
+      </c>
+      <c r="O17" s="19">
+        <v>7</v>
       </c>
       <c r="P17" s="19">
+        <v>4</v>
+      </c>
+      <c r="Q17" s="18">
+        <v>18</v>
+      </c>
+      <c r="R17" s="18">
+        <v>5</v>
+      </c>
+      <c r="S17" s="18">
+        <v>11</v>
+      </c>
+      <c r="T17" s="18">
+        <v>2</v>
+      </c>
+      <c r="U17" s="18">
+        <v>37</v>
+      </c>
+      <c r="V17" s="18">
+        <v>10</v>
+      </c>
+      <c r="W17" s="23">
+        <v>16</v>
+      </c>
+      <c r="X17" s="28">
         <v>6</v>
       </c>
-      <c r="Q17" s="18" t="s">
-[...14 lines deleted...]
-      <c r="V17" s="18">
+      <c r="Y17" s="28">
+        <v>7</v>
+      </c>
+      <c r="Z17" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA17" s="1">
+        <v>1</v>
+      </c>
+      <c r="AB17" s="3">
+        <v>9</v>
+      </c>
+      <c r="AC17" s="3">
+        <v>4</v>
+      </c>
+      <c r="AD17" s="3">
+        <v>8</v>
+      </c>
+      <c r="AE17" s="1">
+        <v>6</v>
+      </c>
+      <c r="AF17" s="3">
+        <v>14</v>
+      </c>
+      <c r="AG17" s="1">
         <v>3</v>
       </c>
-      <c r="W17" s="28" t="s">
-[...48 lines deleted...]
-        <v>13</v>
+      <c r="AH17" s="1">
+        <v>5</v>
+      </c>
+      <c r="AI17" s="3">
+        <v>1</v>
+      </c>
+      <c r="AJ17" s="1">
+        <v>2</v>
+      </c>
+      <c r="AK17" s="35">
+        <v>1</v>
+      </c>
+      <c r="AL17" s="1">
+        <v>4</v>
+      </c>
+      <c r="AM17" s="3">
+        <v>1</v>
       </c>
       <c r="AN17" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AO17" s="3">
-[...2 lines deleted...]
-      <c r="AP17" s="3"/>
+      <c r="AO17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP17" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AR17" s="3"/>
-      <c r="AS17" s="3"/>
-      <c r="AT17" s="3"/>
       <c r="AU17" s="3"/>
-      <c r="AV17" s="3"/>
-[...2 lines deleted...]
-      <c r="AY17" s="3"/>
+      <c r="AW17" s="35"/>
+      <c r="AX17" s="61"/>
       <c r="AZ17" s="3"/>
       <c r="BA17" s="3"/>
-      <c r="BJ17" s="62"/>
-      <c r="BK17" s="3"/>
+      <c r="BJ17" s="61"/>
       <c r="BL17" s="3"/>
       <c r="BM17" s="3"/>
     </row>
-    <row r="18" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...73 lines deleted...]
-        <v>7</v>
+    <row r="18" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="69" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="J18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="K18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="L18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="M18" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="N18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="O18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="P18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="R18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="S18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="T18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="U18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="V18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="W18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="X18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y18" s="30" t="s">
+        <v>13</v>
       </c>
       <c r="Z18" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AA18" s="1">
-[...6 lines deleted...]
-        <v>4</v>
+      <c r="AA18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC18" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AD18" s="3">
-        <v>8</v>
-[...7 lines deleted...]
-      <c r="AG18" s="1">
+        <v>1</v>
+      </c>
+      <c r="AE18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI18" s="3">
+        <v>1</v>
+      </c>
+      <c r="AJ18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK18" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL18" s="1">
         <v>3</v>
       </c>
-      <c r="AH18" s="1">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="AM18" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AN18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO18" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP18" s="3"/>
+      <c r="AP18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ18" s="3"/>
       <c r="AR18" s="3"/>
+      <c r="AS18" s="3"/>
+      <c r="AT18" s="3"/>
       <c r="AU18" s="3"/>
-      <c r="AW18" s="35"/>
-      <c r="AX18" s="62"/>
+      <c r="AV18" s="3"/>
+      <c r="AW18" s="32"/>
+      <c r="AX18" s="61"/>
+      <c r="AY18" s="3"/>
       <c r="AZ18" s="3"/>
       <c r="BA18" s="3"/>
-      <c r="BJ18" s="62"/>
+      <c r="BJ18" s="61"/>
+      <c r="BK18" s="3"/>
       <c r="BL18" s="3"/>
       <c r="BM18" s="3"/>
     </row>
-    <row r="19" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-        <v>13</v>
+    <row r="19" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="69" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="37">
+        <v>2</v>
+      </c>
+      <c r="C19" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="37">
+        <v>3</v>
       </c>
       <c r="F19" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="G19" s="30" t="s">
-[...53 lines deleted...]
-      <c r="Y19" s="30" t="s">
+      <c r="G19" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" s="33">
+        <v>1</v>
+      </c>
+      <c r="I19" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J19" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K19" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L19" s="33">
+        <v>1</v>
+      </c>
+      <c r="M19" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="N19" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="O19" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P19" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q19" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="R19" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S19" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T19" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U19" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V19" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W19" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="X19" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y19" s="28" t="s">
         <v>13</v>
       </c>
       <c r="Z19" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC19" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AD19" s="3">
-        <v>1</v>
+      <c r="AD19" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AE19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI19" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AJ19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK19" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="AL19" s="1">
-        <v>3</v>
+      <c r="AL19" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AM19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO19" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP19" s="3"/>
+      <c r="AP19" s="3">
+        <v>1</v>
+      </c>
       <c r="AQ19" s="3"/>
       <c r="AR19" s="3"/>
       <c r="AS19" s="3"/>
       <c r="AT19" s="3"/>
       <c r="AU19" s="3"/>
       <c r="AV19" s="3"/>
       <c r="AW19" s="32"/>
-      <c r="AX19" s="62"/>
+      <c r="AX19" s="61"/>
       <c r="AY19" s="3"/>
       <c r="AZ19" s="3"/>
       <c r="BA19" s="3"/>
-      <c r="BJ19" s="62"/>
+      <c r="BJ19" s="61"/>
       <c r="BK19" s="3"/>
       <c r="BL19" s="3"/>
       <c r="BM19" s="3"/>
     </row>
-    <row r="20" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B20" s="37">
+    <row r="20" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="69" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="D20" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F20" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H20" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I20" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J20" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K20" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L20" s="33">
         <v>2</v>
       </c>
-      <c r="C20" s="38" t="s">
-[...5 lines deleted...]
-      <c r="E20" s="37">
+      <c r="M20" s="27">
+        <v>2</v>
+      </c>
+      <c r="N20" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="O20" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P20" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q20" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="R20" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S20" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T20" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U20" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V20" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W20" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="X20" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y20" s="31">
         <v>3</v>
       </c>
-      <c r="F20" s="30" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="Z20" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH20" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI20" s="3">
-        <v>3</v>
+      <c r="AI20" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AJ20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK20" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO20" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP20" s="3"/>
+      <c r="AP20" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ20" s="3"/>
       <c r="AR20" s="3"/>
       <c r="AS20" s="3"/>
       <c r="AT20" s="3"/>
       <c r="AU20" s="3"/>
       <c r="AV20" s="3"/>
       <c r="AW20" s="32"/>
-      <c r="AX20" s="62"/>
+      <c r="AX20" s="61"/>
       <c r="AY20" s="3"/>
       <c r="AZ20" s="3"/>
       <c r="BA20" s="3"/>
-      <c r="BJ20" s="62"/>
+      <c r="BJ20" s="61"/>
       <c r="BK20" s="3"/>
       <c r="BL20" s="3"/>
       <c r="BM20" s="3"/>
     </row>
-    <row r="21" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>22</v>
+    <row r="21" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="69" t="s">
+        <v>29</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="C21" s="38" t="s">
+      <c r="C21" s="37" t="s">
         <v>13</v>
       </c>
       <c r="D21" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="E21" s="30" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="30" t="s">
+      <c r="E21" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" s="37" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="H21" s="33" t="s">
-[...51 lines deleted...]
-        <v>3</v>
+      <c r="H21" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="I21" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="J21" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="K21" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="L21" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="M21" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="N21" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="O21" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="P21" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q21" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="R21" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="S21" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="T21" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="U21" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="V21" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="W21" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="X21" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y21" s="37" t="s">
+        <v>13</v>
       </c>
       <c r="Z21" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK21" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO21" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP21" s="3"/>
+      <c r="AP21" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="32"/>
-      <c r="AX21" s="62"/>
+      <c r="AX21" s="61"/>
       <c r="AY21" s="3"/>
       <c r="AZ21" s="3"/>
       <c r="BA21" s="3"/>
-      <c r="BJ21" s="62"/>
+      <c r="BJ21" s="61"/>
       <c r="BK21" s="3"/>
       <c r="BL21" s="3"/>
       <c r="BM21" s="3"/>
     </row>
-    <row r="22" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>29</v>
+    <row r="22" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="69" t="s">
+        <v>23</v>
       </c>
       <c r="B22" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="C22" s="37" t="s">
+      <c r="C22" s="38" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="E22" s="37" t="s">
-[...2 lines deleted...]
-      <c r="F22" s="37" t="s">
+      <c r="E22" s="37">
+        <v>2</v>
+      </c>
+      <c r="F22" s="30" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="H22" s="37" t="s">
-[...50 lines deleted...]
-      <c r="Y22" s="37" t="s">
+      <c r="H22" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I22" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J22" s="33">
+        <v>15</v>
+      </c>
+      <c r="K22" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L22" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M22" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="N22" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="O22" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P22" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q22" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="R22" s="18">
+        <v>6</v>
+      </c>
+      <c r="S22" s="18">
+        <v>2</v>
+      </c>
+      <c r="T22" s="30">
+        <v>6</v>
+      </c>
+      <c r="U22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="V22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="W22" s="28">
+        <v>2</v>
+      </c>
+      <c r="X22" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y22" s="42" t="s">
         <v>13</v>
       </c>
       <c r="Z22" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AA22" s="3" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="AA22" s="1">
+        <v>3</v>
+      </c>
+      <c r="AB22" s="3">
+        <v>2</v>
       </c>
       <c r="AC22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI22" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AJ22" s="3" t="s">
-        <v>13</v>
+      <c r="AJ22" s="1">
+        <v>1</v>
       </c>
       <c r="AK22" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO22" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP22" s="3"/>
+      <c r="AP22" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ22" s="3"/>
       <c r="AR22" s="3"/>
       <c r="AS22" s="3"/>
       <c r="AT22" s="3"/>
       <c r="AU22" s="3"/>
-      <c r="AV22" s="3"/>
       <c r="AW22" s="32"/>
-      <c r="AX22" s="62"/>
-      <c r="AY22" s="3"/>
+      <c r="AX22" s="61"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
-      <c r="BJ22" s="62"/>
-      <c r="BK22" s="3"/>
+      <c r="BJ22" s="61"/>
       <c r="BL22" s="3"/>
       <c r="BM22" s="3"/>
     </row>
-    <row r="23" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E23" s="37">
+    <row r="23" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="25"/>
+      <c r="B23" s="37"/>
+      <c r="C23" s="37"/>
+      <c r="D23" s="37"/>
+      <c r="E23" s="37"/>
+      <c r="F23" s="37"/>
+      <c r="G23" s="37"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="33"/>
+      <c r="J23" s="33"/>
+      <c r="K23" s="43"/>
+      <c r="L23" s="33"/>
+      <c r="M23" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="N23" s="19"/>
+      <c r="O23" s="19"/>
+      <c r="P23" s="19"/>
+      <c r="X23" s="31"/>
+      <c r="Y23" s="31"/>
+      <c r="Z23" s="31"/>
+      <c r="AB23" s="3"/>
+      <c r="AD23" s="81"/>
+      <c r="AE23" s="81"/>
+      <c r="AH23" s="81"/>
+      <c r="AK23" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="AL23" s="60"/>
+      <c r="AN23" s="81"/>
+      <c r="AO23" s="81"/>
+      <c r="AP23" s="81"/>
+      <c r="AQ23" s="81"/>
+      <c r="AT23" s="81"/>
+      <c r="AW23" s="31"/>
+      <c r="AX23" s="31"/>
+      <c r="AY23" s="31"/>
+      <c r="AZ23" s="42"/>
+      <c r="BA23" s="31"/>
+      <c r="BB23" s="31"/>
+      <c r="BC23" s="31"/>
+      <c r="BD23" s="31"/>
+      <c r="BE23" s="31"/>
+      <c r="BF23" s="31"/>
+      <c r="BG23" s="31"/>
+      <c r="BH23" s="31"/>
+      <c r="BI23" s="31"/>
+      <c r="BJ23" s="31"/>
+      <c r="BK23" s="31"/>
+      <c r="BL23" s="42"/>
+      <c r="BM23" s="31"/>
+      <c r="BN23" s="31"/>
+      <c r="BO23" s="31"/>
+      <c r="BP23" s="31"/>
+      <c r="BQ23" s="31"/>
+      <c r="BR23" s="31"/>
+      <c r="BS23" s="31"/>
+      <c r="BT23" s="31"/>
+      <c r="BU23" s="31"/>
+      <c r="BV23" s="31"/>
+    </row>
+    <row r="24" spans="1:74" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" s="30">
+        <v>42</v>
+      </c>
+      <c r="C24" s="30">
+        <v>59</v>
+      </c>
+      <c r="D24" s="30">
+        <v>46</v>
+      </c>
+      <c r="E24" s="30">
+        <v>44</v>
+      </c>
+      <c r="F24" s="30">
+        <v>49</v>
+      </c>
+      <c r="G24" s="30">
+        <v>69</v>
+      </c>
+      <c r="H24" s="33">
+        <v>81</v>
+      </c>
+      <c r="I24" s="33">
+        <v>64</v>
+      </c>
+      <c r="J24" s="33">
+        <v>85</v>
+      </c>
+      <c r="K24" s="44">
+        <v>49</v>
+      </c>
+      <c r="L24" s="33">
+        <v>21</v>
+      </c>
+      <c r="M24" s="27">
+        <v>34</v>
+      </c>
+      <c r="N24" s="19">
+        <v>26</v>
+      </c>
+      <c r="O24" s="19">
+        <v>8</v>
+      </c>
+      <c r="P24" s="19">
+        <v>13</v>
+      </c>
+      <c r="Q24" s="18">
+        <v>17</v>
+      </c>
+      <c r="R24" s="18">
+        <v>30</v>
+      </c>
+      <c r="S24" s="18">
+        <v>60</v>
+      </c>
+      <c r="T24" s="18">
+        <v>48</v>
+      </c>
+      <c r="U24" s="18">
+        <v>55</v>
+      </c>
+      <c r="V24" s="23">
+        <v>24</v>
+      </c>
+      <c r="W24" s="23">
+        <v>44</v>
+      </c>
+      <c r="X24" s="28">
+        <v>36</v>
+      </c>
+      <c r="Y24" s="28">
+        <v>29</v>
+      </c>
+      <c r="Z24" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA24" s="1">
+        <v>3</v>
+      </c>
+      <c r="AB24" s="3">
+        <v>15</v>
+      </c>
+      <c r="AC24" s="3">
+        <v>7</v>
+      </c>
+      <c r="AD24" s="3">
+        <v>13</v>
+      </c>
+      <c r="AE24" s="1">
+        <v>16</v>
+      </c>
+      <c r="AF24" s="3">
+        <v>21</v>
+      </c>
+      <c r="AG24" s="1">
+        <v>12</v>
+      </c>
+      <c r="AH24" s="1">
+        <v>13</v>
+      </c>
+      <c r="AI24" s="1">
+        <v>12</v>
+      </c>
+      <c r="AJ24" s="1">
+        <v>14</v>
+      </c>
+      <c r="AK24" s="35">
+        <v>14</v>
+      </c>
+      <c r="AL24" s="3">
+        <v>7</v>
+      </c>
+      <c r="AM24" s="1">
+        <v>4</v>
+      </c>
+      <c r="AN24" s="3">
+        <v>3</v>
+      </c>
+      <c r="AO24" s="3">
         <v>2</v>
       </c>
-      <c r="F23" s="30" t="s">
-[...119 lines deleted...]
-      <c r="BM23" s="3"/>
+      <c r="AP24" s="3">
+        <v>9</v>
+      </c>
+      <c r="AQ24" s="1"/>
+      <c r="AR24" s="3"/>
+      <c r="AS24" s="1"/>
+      <c r="AT24" s="1"/>
+      <c r="AU24" s="1"/>
+      <c r="AV24" s="1"/>
+      <c r="AW24" s="35"/>
+      <c r="AX24" s="61"/>
+      <c r="AY24" s="1"/>
+      <c r="AZ24" s="3"/>
+      <c r="BA24" s="3"/>
+      <c r="BJ24" s="61"/>
+      <c r="BK24" s="1"/>
+      <c r="BL24" s="3"/>
+      <c r="BM24" s="3"/>
     </row>
-    <row r="24" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...63 lines deleted...]
-        <v>26</v>
+    <row r="25" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="69" t="s">
+        <v>14</v>
       </c>
       <c r="B25" s="30">
+        <v>41</v>
+      </c>
+      <c r="C25" s="30">
+        <v>57</v>
+      </c>
+      <c r="D25" s="30">
+        <v>43</v>
+      </c>
+      <c r="E25" s="30">
         <v>42</v>
       </c>
-      <c r="C25" s="30">
+      <c r="F25" s="30">
+        <v>46</v>
+      </c>
+      <c r="G25" s="30">
+        <v>64</v>
+      </c>
+      <c r="H25" s="33">
+        <v>70</v>
+      </c>
+      <c r="I25" s="33">
         <v>59</v>
       </c>
-      <c r="D25" s="30">
-[...16 lines deleted...]
-      </c>
       <c r="J25" s="33">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>79</v>
+      </c>
+      <c r="K25" s="41">
+        <v>45</v>
       </c>
       <c r="L25" s="33">
         <v>21</v>
       </c>
       <c r="M25" s="27">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="N25" s="19">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="O25" s="19">
         <v>8</v>
       </c>
       <c r="P25" s="19">
         <v>13</v>
       </c>
       <c r="Q25" s="18">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="R25" s="18">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="S25" s="18">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="T25" s="18">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="U25" s="18">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>51</v>
+      </c>
+      <c r="V25" s="18">
+        <v>20</v>
       </c>
       <c r="W25" s="23">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="X25" s="28">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="Y25" s="28">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="Z25" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA25" s="1">
         <v>3</v>
       </c>
       <c r="AB25" s="3">
         <v>15</v>
       </c>
       <c r="AC25" s="3">
         <v>7</v>
       </c>
       <c r="AD25" s="3">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="AE25" s="1">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="AF25" s="3">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="AG25" s="1">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="AH25" s="1">
         <v>13</v>
       </c>
       <c r="AI25" s="1">
         <v>12</v>
       </c>
       <c r="AJ25" s="1">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="AK25" s="35">
         <v>14</v>
       </c>
       <c r="AL25" s="3">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="AM25" s="1">
         <v>4</v>
       </c>
       <c r="AN25" s="3">
         <v>3</v>
       </c>
       <c r="AO25" s="3">
         <v>2</v>
       </c>
-      <c r="AP25" s="3"/>
-      <c r="AQ25" s="1"/>
+      <c r="AP25" s="3">
+        <v>9</v>
+      </c>
       <c r="AR25" s="3"/>
-      <c r="AS25" s="1"/>
-[...2 lines deleted...]
-      <c r="AV25" s="1"/>
       <c r="AW25" s="35"/>
-      <c r="AX25" s="62"/>
-      <c r="AY25" s="1"/>
+      <c r="AX25" s="61"/>
       <c r="AZ25" s="3"/>
       <c r="BA25" s="3"/>
-      <c r="BJ25" s="62"/>
-      <c r="BK25" s="1"/>
+      <c r="BJ25" s="61"/>
       <c r="BL25" s="3"/>
       <c r="BM25" s="3"/>
     </row>
-    <row r="26" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-        <v>64</v>
+    <row r="26" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="69" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C26" s="37">
+        <v>2</v>
+      </c>
+      <c r="D26" s="37">
+        <v>3</v>
+      </c>
+      <c r="E26" s="37">
+        <v>2</v>
+      </c>
+      <c r="F26" s="37">
+        <v>3</v>
+      </c>
+      <c r="G26" s="37">
+        <v>5</v>
       </c>
       <c r="H26" s="33">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="I26" s="33">
-        <v>59</v>
+        <v>1</v>
       </c>
       <c r="J26" s="33">
-        <v>79</v>
+        <v>5</v>
       </c>
       <c r="K26" s="41">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>4</v>
+      </c>
+      <c r="L26" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M26" s="27" t="s">
+        <v>13</v>
       </c>
       <c r="N26" s="19">
-        <v>24</v>
-[...11 lines deleted...]
-        <v>29</v>
+        <v>2</v>
+      </c>
+      <c r="O26" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P26" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q26" s="29">
+        <v>5</v>
+      </c>
+      <c r="R26" s="29" t="s">
+        <v>13</v>
       </c>
       <c r="S26" s="18">
-        <v>50</v>
+        <v>9</v>
       </c>
       <c r="T26" s="18">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="U26" s="18">
-        <v>51</v>
+        <v>4</v>
       </c>
       <c r="V26" s="18">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="W26" s="23">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="X26" s="28">
-        <v>33</v>
+        <v>3</v>
       </c>
       <c r="Y26" s="28">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="Z26" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AA26" s="1">
-[...5 lines deleted...]
-      <c r="AC26" s="3">
+      <c r="AA26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD26" s="3">
         <v>7</v>
       </c>
-      <c r="AD26" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="AE26" s="1">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="AF26" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AG26" s="1">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1</v>
+      </c>
+      <c r="AH26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI26" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AJ26" s="1">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1</v>
+      </c>
+      <c r="AK26" s="32" t="s">
+        <v>13</v>
       </c>
       <c r="AL26" s="3">
-        <v>3</v>
-[...10 lines deleted...]
-      <c r="AP26" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="AM26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP26" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AR26" s="3"/>
-      <c r="AW26" s="35"/>
-      <c r="AX26" s="62"/>
+      <c r="AT26" s="3"/>
+      <c r="AU26" s="3"/>
+      <c r="AW26" s="32"/>
+      <c r="AX26" s="61"/>
+      <c r="AY26" s="3"/>
       <c r="AZ26" s="3"/>
       <c r="BA26" s="3"/>
-      <c r="BJ26" s="62"/>
+      <c r="BJ26" s="61"/>
+      <c r="BK26" s="3"/>
       <c r="BL26" s="3"/>
       <c r="BM26" s="3"/>
     </row>
-    <row r="27" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>15</v>
+    <row r="27" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="69" t="s">
+        <v>18</v>
       </c>
       <c r="B27" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="C27" s="37">
-[...15 lines deleted...]
-        <v>10</v>
+      <c r="C27" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E27" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F27" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H27" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="I27" s="33">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J27" s="33">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>1</v>
+      </c>
+      <c r="K27" s="41" t="s">
+        <v>13</v>
       </c>
       <c r="L27" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="M27" s="27" t="s">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="M27" s="27">
+        <v>1</v>
+      </c>
+      <c r="N27" s="19" t="s">
+        <v>13</v>
       </c>
       <c r="O27" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P27" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="Q27" s="29">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="Q27" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="R27" s="29">
+        <v>1</v>
+      </c>
+      <c r="S27" s="29">
+        <v>1</v>
       </c>
       <c r="T27" s="18">
-        <v>7</v>
-[...14 lines deleted...]
-        <v>1</v>
+        <v>1</v>
+      </c>
+      <c r="U27" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V27" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W27" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="X27" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y27" s="28" t="s">
+        <v>13</v>
       </c>
       <c r="Z27" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC27" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AD27" s="3">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="AD27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF27" s="3">
+        <v>1</v>
+      </c>
+      <c r="AG27" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AH27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI27" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AJ27" s="1">
-        <v>1</v>
+      <c r="AJ27" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AK27" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="AL27" s="3">
-        <v>1</v>
+      <c r="AL27" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AM27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO27" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP27" s="3"/>
+      <c r="AP27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ27" s="3"/>
       <c r="AR27" s="3"/>
+      <c r="AS27" s="3"/>
       <c r="AT27" s="3"/>
       <c r="AU27" s="3"/>
+      <c r="AV27" s="3"/>
       <c r="AW27" s="32"/>
-      <c r="AX27" s="62"/>
+      <c r="AX27" s="61"/>
       <c r="AY27" s="3"/>
       <c r="AZ27" s="3"/>
       <c r="BA27" s="3"/>
-      <c r="BJ27" s="62"/>
+      <c r="BJ27" s="61"/>
       <c r="BK27" s="3"/>
       <c r="BL27" s="3"/>
       <c r="BM27" s="3"/>
     </row>
-    <row r="28" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>18</v>
+    <row r="28" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="69" t="s">
+        <v>28</v>
       </c>
       <c r="B28" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="37" t="s">
         <v>13</v>
       </c>
       <c r="D28" s="37" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="37" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="H28" s="33" t="s">
-[...50 lines deleted...]
-      <c r="Y28" s="28" t="s">
+      <c r="H28" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="I28" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="J28" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="K28" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="L28" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="M28" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="N28" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="O28" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="P28" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q28" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="R28" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="S28" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="T28" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="U28" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="V28" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="W28" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="X28" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y28" s="37" t="s">
         <v>13</v>
       </c>
       <c r="Z28" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC28" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AD28" s="3" t="s">
-        <v>13</v>
+      <c r="AD28" s="3">
+        <v>1</v>
       </c>
       <c r="AE28" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AF28" s="3">
-        <v>1</v>
+      <c r="AF28" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AG28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK28" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="AL28" s="3" t="s">
-        <v>13</v>
+      <c r="AL28" s="3">
+        <v>3</v>
       </c>
       <c r="AM28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO28" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP28" s="3"/>
+      <c r="AP28" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ28" s="3"/>
       <c r="AR28" s="3"/>
       <c r="AS28" s="3"/>
       <c r="AT28" s="3"/>
       <c r="AU28" s="3"/>
       <c r="AV28" s="3"/>
       <c r="AW28" s="32"/>
-      <c r="AX28" s="62"/>
+      <c r="AX28" s="61"/>
       <c r="AY28" s="3"/>
       <c r="AZ28" s="3"/>
       <c r="BA28" s="3"/>
-      <c r="BJ28" s="62"/>
+      <c r="BJ28" s="61"/>
       <c r="BK28" s="3"/>
       <c r="BL28" s="3"/>
       <c r="BM28" s="3"/>
     </row>
-    <row r="29" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>13</v>
+    <row r="29" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="69" t="s">
+        <v>21</v>
+      </c>
+      <c r="B29" s="37">
+        <v>1</v>
       </c>
       <c r="C29" s="37" t="s">
         <v>13</v>
       </c>
       <c r="D29" s="37" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="37" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="H29" s="37" t="s">
-[...50 lines deleted...]
-      <c r="Y29" s="37" t="s">
+      <c r="H29" s="33">
+        <v>1</v>
+      </c>
+      <c r="I29" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J29" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K29" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L29" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="N29" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="O29" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P29" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="R29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="S29" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="T29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="U29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="V29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="W29" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X29" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y29" s="42" t="s">
         <v>13</v>
       </c>
       <c r="Z29" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC29" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AD29" s="3">
-        <v>1</v>
+      <c r="AD29" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AE29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK29" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="AL29" s="3">
-        <v>3</v>
+      <c r="AL29" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AM29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO29" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP29" s="3"/>
+      <c r="AP29" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ29" s="3"/>
       <c r="AR29" s="3"/>
       <c r="AS29" s="3"/>
       <c r="AT29" s="3"/>
       <c r="AU29" s="3"/>
       <c r="AV29" s="3"/>
       <c r="AW29" s="32"/>
-      <c r="AX29" s="62"/>
+      <c r="AX29" s="61"/>
       <c r="AY29" s="3"/>
       <c r="AZ29" s="3"/>
       <c r="BA29" s="3"/>
-      <c r="BJ29" s="62"/>
+      <c r="BJ29" s="61"/>
       <c r="BK29" s="3"/>
       <c r="BL29" s="3"/>
       <c r="BM29" s="3"/>
     </row>
-    <row r="30" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...138 lines deleted...]
-      <c r="BM30" s="3"/>
+    <row r="30" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="25"/>
+      <c r="B30" s="37"/>
+      <c r="C30" s="37"/>
+      <c r="D30" s="37"/>
+      <c r="E30" s="37"/>
+      <c r="F30" s="37"/>
+      <c r="G30" s="37"/>
+      <c r="H30" s="33"/>
+      <c r="I30" s="33"/>
+      <c r="J30" s="33"/>
+      <c r="K30" s="43"/>
+      <c r="L30" s="33"/>
+      <c r="M30" s="46" t="s">
+        <v>25</v>
+      </c>
+      <c r="N30" s="19"/>
+      <c r="O30" s="19"/>
+      <c r="P30" s="19"/>
+      <c r="X30" s="31"/>
+      <c r="Y30" s="31"/>
+      <c r="Z30" s="31"/>
+      <c r="AB30" s="3"/>
+      <c r="AD30" s="82"/>
+      <c r="AE30" s="83"/>
+      <c r="AH30" s="83"/>
+      <c r="AK30" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="AL30" s="60"/>
+      <c r="AM30" s="83"/>
+      <c r="AN30" s="83"/>
+      <c r="AO30" s="83"/>
+      <c r="AP30" s="82"/>
+      <c r="AQ30" s="83"/>
+      <c r="AT30" s="83"/>
+      <c r="AW30" s="31"/>
+      <c r="AX30" s="31"/>
+      <c r="AY30" s="31"/>
+      <c r="AZ30" s="42"/>
+      <c r="BA30" s="31"/>
+      <c r="BB30" s="31"/>
+      <c r="BC30" s="31"/>
+      <c r="BD30" s="31"/>
+      <c r="BE30" s="31"/>
+      <c r="BF30" s="31"/>
+      <c r="BG30" s="31"/>
+      <c r="BH30" s="31"/>
+      <c r="BI30" s="31"/>
+      <c r="BJ30" s="31"/>
+      <c r="BK30" s="31"/>
+      <c r="BL30" s="42"/>
+      <c r="BM30" s="31"/>
+      <c r="BN30" s="31"/>
+      <c r="BO30" s="31"/>
+      <c r="BP30" s="31"/>
+      <c r="BQ30" s="31"/>
+      <c r="BR30" s="31"/>
+      <c r="BS30" s="31"/>
+      <c r="BT30" s="31"/>
+      <c r="BU30" s="31"/>
+      <c r="BV30" s="31"/>
     </row>
-    <row r="31" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="M31" s="46" t="s">
+    <row r="31" spans="1:74" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B31" s="30">
+        <v>13</v>
+      </c>
+      <c r="C31" s="33">
+        <v>16</v>
+      </c>
+      <c r="D31" s="30">
+        <v>16</v>
+      </c>
+      <c r="E31" s="30">
+        <v>17</v>
+      </c>
+      <c r="F31" s="30">
+        <v>16</v>
+      </c>
+      <c r="G31" s="30">
         <v>25</v>
       </c>
-      <c r="N31" s="19"/>
-[...9 lines deleted...]
-      <c r="AK31" s="46" t="s">
+      <c r="H31" s="33">
+        <v>13</v>
+      </c>
+      <c r="I31" s="33">
+        <v>22</v>
+      </c>
+      <c r="J31" s="33">
         <v>25</v>
       </c>
-      <c r="AL31" s="61"/>
-[...31 lines deleted...]
-      <c r="BV31" s="31"/>
+      <c r="K31" s="41">
+        <v>7</v>
+      </c>
+      <c r="L31" s="33">
+        <v>12</v>
+      </c>
+      <c r="M31" s="27">
+        <v>6</v>
+      </c>
+      <c r="N31" s="19">
+        <v>11</v>
+      </c>
+      <c r="O31" s="19">
+        <v>7</v>
+      </c>
+      <c r="P31" s="19">
+        <v>11</v>
+      </c>
+      <c r="Q31" s="18">
+        <v>19</v>
+      </c>
+      <c r="R31" s="18">
+        <v>11</v>
+      </c>
+      <c r="S31" s="18">
+        <v>14</v>
+      </c>
+      <c r="T31" s="18">
+        <v>12</v>
+      </c>
+      <c r="U31" s="18">
+        <v>37</v>
+      </c>
+      <c r="V31" s="18">
+        <v>15</v>
+      </c>
+      <c r="W31" s="23">
+        <v>18</v>
+      </c>
+      <c r="X31" s="28">
+        <v>6</v>
+      </c>
+      <c r="Y31" s="28">
+        <v>10</v>
+      </c>
+      <c r="Z31" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA31" s="1">
+        <v>4</v>
+      </c>
+      <c r="AB31" s="3">
+        <v>11</v>
+      </c>
+      <c r="AC31" s="3">
+        <v>4</v>
+      </c>
+      <c r="AD31" s="3">
+        <v>8</v>
+      </c>
+      <c r="AE31" s="1">
+        <v>7</v>
+      </c>
+      <c r="AF31" s="3">
+        <v>14</v>
+      </c>
+      <c r="AG31" s="1">
+        <v>3</v>
+      </c>
+      <c r="AH31" s="1">
+        <v>5</v>
+      </c>
+      <c r="AI31" s="1">
+        <v>5</v>
+      </c>
+      <c r="AJ31" s="1">
+        <v>3</v>
+      </c>
+      <c r="AK31" s="35">
+        <v>1</v>
+      </c>
+      <c r="AL31" s="3">
+        <v>4</v>
+      </c>
+      <c r="AM31" s="1">
+        <v>1</v>
+      </c>
+      <c r="AN31" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO31" s="3">
+        <v>1</v>
+      </c>
+      <c r="AP31" s="3">
+        <v>1</v>
+      </c>
+      <c r="AQ31" s="1"/>
+      <c r="AR31" s="3"/>
+      <c r="AS31" s="1"/>
+      <c r="AT31" s="1"/>
+      <c r="AU31" s="1"/>
+      <c r="AV31" s="1"/>
+      <c r="AW31" s="35"/>
+      <c r="AX31" s="61"/>
+      <c r="AY31" s="1"/>
+      <c r="AZ31" s="3"/>
+      <c r="BA31" s="3"/>
+      <c r="BJ31" s="61"/>
+      <c r="BK31" s="1"/>
+      <c r="BL31" s="3"/>
+      <c r="BM31" s="3"/>
     </row>
-    <row r="32" spans="1:74" s="24" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...25 lines deleted...]
-        <v>22</v>
+    <row r="32" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="69" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C32" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="D32" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E32" s="37">
+        <v>1</v>
+      </c>
+      <c r="F32" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="37">
+        <v>3</v>
+      </c>
+      <c r="H32" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I32" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="J32" s="33">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>3</v>
+      </c>
+      <c r="K32" s="41" t="s">
+        <v>13</v>
       </c>
       <c r="L32" s="33">
-        <v>12</v>
-[...20 lines deleted...]
-        <v>14</v>
+        <v>3</v>
+      </c>
+      <c r="M32" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="N32" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="O32" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P32" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q32" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="R32" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="S32" s="29">
+        <v>1</v>
       </c>
       <c r="T32" s="18">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>4</v>
+      </c>
+      <c r="U32" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="V32" s="18">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>10</v>
+        <v>2</v>
+      </c>
+      <c r="W32" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="X32" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y32" s="28" t="s">
+        <v>13</v>
       </c>
       <c r="Z32" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA32" s="1">
-        <v>4</v>
-[...35 lines deleted...]
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="AB32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK32" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM32" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AN32" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AO32" s="3">
-[...3 lines deleted...]
-      <c r="AQ32" s="1"/>
+      <c r="AO32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ32" s="3"/>
       <c r="AR32" s="3"/>
-      <c r="AS32" s="1"/>
-[...5 lines deleted...]
-      <c r="AY32" s="1"/>
+      <c r="AS32" s="3"/>
+      <c r="AT32" s="3"/>
+      <c r="AU32" s="3"/>
+      <c r="AV32" s="3"/>
+      <c r="AW32" s="32"/>
+      <c r="AX32" s="61"/>
       <c r="AZ32" s="3"/>
       <c r="BA32" s="3"/>
-      <c r="BJ32" s="62"/>
-      <c r="BK32" s="1"/>
+      <c r="BJ32" s="61"/>
       <c r="BL32" s="3"/>
       <c r="BM32" s="3"/>
     </row>
-    <row r="33" spans="1:111" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:111" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="70" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B33" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="38" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="E33" s="37">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="E33" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="F33" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="37" t="s">
+        <v>13</v>
       </c>
       <c r="H33" s="33" t="s">
         <v>13</v>
       </c>
       <c r="I33" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="J33" s="33">
-        <v>3</v>
+      <c r="J33" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="K33" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="L33" s="33">
-        <v>3</v>
+      <c r="L33" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="M33" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P33" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="Q33" s="29" t="s">
-[...9 lines deleted...]
-        <v>4</v>
+      <c r="Q33" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="R33" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S33" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T33" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="U33" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="V33" s="18">
-        <v>2</v>
+      <c r="V33" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="W33" s="23" t="s">
         <v>13</v>
       </c>
       <c r="X33" s="28" t="s">
         <v>13</v>
       </c>
       <c r="Y33" s="28" t="s">
         <v>13</v>
       </c>
       <c r="Z33" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AA33" s="1">
-        <v>0</v>
+      <c r="AA33" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AB33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK33" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO33" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP33" s="3"/>
+      <c r="AP33" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ33" s="3"/>
       <c r="AR33" s="3"/>
       <c r="AS33" s="3"/>
       <c r="AT33" s="3"/>
       <c r="AU33" s="3"/>
       <c r="AV33" s="3"/>
       <c r="AW33" s="32"/>
-      <c r="AX33" s="62"/>
+      <c r="AX33" s="61"/>
+      <c r="AY33" s="3"/>
       <c r="AZ33" s="3"/>
       <c r="BA33" s="3"/>
-      <c r="BJ33" s="62"/>
+      <c r="BJ33" s="61"/>
+      <c r="BK33" s="3"/>
       <c r="BL33" s="3"/>
       <c r="BM33" s="3"/>
     </row>
-    <row r="34" spans="1:111" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>16</v>
+    <row r="34" spans="1:111" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="70" t="s">
+        <v>17</v>
       </c>
       <c r="B34" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="D34" s="37" t="s">
+      <c r="D34" s="30" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="30" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="37" t="s">
         <v>13</v>
       </c>
       <c r="H34" s="33" t="s">
         <v>13</v>
       </c>
       <c r="I34" s="33" t="s">
         <v>13</v>
       </c>
       <c r="J34" s="33" t="s">
         <v>13</v>
       </c>
       <c r="K34" s="41" t="s">
         <v>13</v>
       </c>
       <c r="L34" s="33" t="s">
         <v>13</v>
@@ -10836,118 +11452,120 @@
       </c>
       <c r="AH34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK34" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO34" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP34" s="3"/>
+      <c r="AP34" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ34" s="3"/>
       <c r="AR34" s="3"/>
       <c r="AS34" s="3"/>
       <c r="AT34" s="3"/>
       <c r="AU34" s="3"/>
       <c r="AV34" s="3"/>
       <c r="AW34" s="32"/>
-      <c r="AX34" s="62"/>
+      <c r="AX34" s="61"/>
       <c r="AY34" s="3"/>
       <c r="AZ34" s="3"/>
       <c r="BA34" s="3"/>
-      <c r="BJ34" s="62"/>
+      <c r="BJ34" s="61"/>
       <c r="BK34" s="3"/>
       <c r="BL34" s="3"/>
       <c r="BM34" s="3"/>
     </row>
-    <row r="35" spans="1:111" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>17</v>
+    <row r="35" spans="1:111" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="69" t="s">
+        <v>18</v>
       </c>
       <c r="B35" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="D35" s="30" t="s">
-        <v>13</v>
+      <c r="D35" s="37">
+        <v>1</v>
       </c>
       <c r="E35" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="30" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="37" t="s">
         <v>13</v>
       </c>
       <c r="H35" s="33" t="s">
         <v>13</v>
       </c>
       <c r="I35" s="33" t="s">
         <v>13</v>
       </c>
       <c r="J35" s="33" t="s">
         <v>13</v>
       </c>
       <c r="K35" s="41" t="s">
         <v>13</v>
       </c>
       <c r="L35" s="33" t="s">
         <v>13</v>
       </c>
       <c r="M35" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N35" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O35" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P35" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="Q35" s="18" t="s">
-        <v>13</v>
+      <c r="Q35" s="18">
+        <v>1</v>
       </c>
       <c r="R35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W35" s="23" t="s">
         <v>13</v>
       </c>
       <c r="X35" s="28" t="s">
         <v>13</v>
       </c>
       <c r="Y35" s="28" t="s">
         <v>13</v>
       </c>
@@ -10977,2224 +11595,2224 @@
       </c>
       <c r="AH35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK35" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO35" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP35" s="3"/>
+      <c r="AP35" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ35" s="3"/>
       <c r="AR35" s="3"/>
       <c r="AS35" s="3"/>
       <c r="AT35" s="3"/>
       <c r="AU35" s="3"/>
       <c r="AV35" s="3"/>
       <c r="AW35" s="32"/>
-      <c r="AX35" s="62"/>
+      <c r="AX35" s="61"/>
       <c r="AY35" s="3"/>
       <c r="AZ35" s="3"/>
       <c r="BA35" s="3"/>
-      <c r="BJ35" s="62"/>
+      <c r="BJ35" s="61"/>
       <c r="BK35" s="3"/>
       <c r="BL35" s="3"/>
       <c r="BM35" s="3"/>
     </row>
-    <row r="36" spans="1:111" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-      <c r="G36" s="37" t="s">
+    <row r="36" spans="1:111" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="B36" s="30">
+        <v>1</v>
+      </c>
+      <c r="C36" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="D36" s="30">
+        <v>1</v>
+      </c>
+      <c r="E36" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F36" s="30">
+        <v>1</v>
+      </c>
+      <c r="G36" s="30" t="s">
         <v>13</v>
       </c>
       <c r="H36" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="I36" s="33" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="I36" s="33">
+        <v>1</v>
+      </c>
+      <c r="J36" s="33">
+        <v>1</v>
       </c>
       <c r="K36" s="41" t="s">
         <v>13</v>
       </c>
       <c r="L36" s="33" t="s">
         <v>13</v>
       </c>
       <c r="M36" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="N36" s="19" t="s">
-        <v>13</v>
+      <c r="N36" s="19">
+        <v>1</v>
       </c>
       <c r="O36" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="P36" s="19" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="P36" s="19">
+        <v>6</v>
+      </c>
+      <c r="Q36" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="R36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T36" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U36" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="V36" s="18" t="s">
-        <v>13</v>
+      <c r="V36" s="18">
+        <v>3</v>
       </c>
       <c r="W36" s="23" t="s">
         <v>13</v>
       </c>
       <c r="X36" s="28" t="s">
         <v>13</v>
       </c>
       <c r="Y36" s="28" t="s">
         <v>13</v>
       </c>
       <c r="Z36" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD36" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AE36" s="3" t="s">
-        <v>13</v>
+      <c r="AE36" s="1">
+        <v>1</v>
       </c>
       <c r="AF36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK36" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN36" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AO36" s="3" t="s">
-[...3 lines deleted...]
-      <c r="AQ36" s="3"/>
+      <c r="AO36" s="3">
+        <v>2</v>
+      </c>
+      <c r="AP36" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AR36" s="3"/>
       <c r="AS36" s="3"/>
       <c r="AT36" s="3"/>
       <c r="AU36" s="3"/>
       <c r="AV36" s="3"/>
       <c r="AW36" s="32"/>
-      <c r="AX36" s="62"/>
+      <c r="AX36" s="61"/>
       <c r="AY36" s="3"/>
       <c r="AZ36" s="3"/>
       <c r="BA36" s="3"/>
-      <c r="BJ36" s="62"/>
+      <c r="BJ36" s="61"/>
       <c r="BK36" s="3"/>
       <c r="BL36" s="3"/>
       <c r="BM36" s="3"/>
     </row>
-    <row r="37" spans="1:111" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="37" spans="1:111" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="69" t="s">
+        <v>20</v>
       </c>
       <c r="B37" s="30">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>11</v>
+      </c>
+      <c r="C37" s="33">
+        <v>16</v>
       </c>
       <c r="D37" s="30">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="E37" s="30">
+        <v>11</v>
       </c>
       <c r="F37" s="30">
-        <v>1</v>
-[...4 lines deleted...]
-      <c r="H37" s="33" t="s">
+        <v>-14</v>
+      </c>
+      <c r="G37" s="30">
+        <v>21</v>
+      </c>
+      <c r="H37" s="33">
         <v>13</v>
       </c>
       <c r="I37" s="33">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="J37" s="33">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>13</v>
+        <v>6</v>
+      </c>
+      <c r="K37" s="41">
+        <v>7</v>
+      </c>
+      <c r="L37" s="33">
+        <v>6</v>
+      </c>
+      <c r="M37" s="27">
+        <v>4</v>
       </c>
       <c r="N37" s="19">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>10</v>
+      </c>
+      <c r="O37" s="19">
+        <v>7</v>
       </c>
       <c r="P37" s="19">
+        <v>4</v>
+      </c>
+      <c r="Q37" s="18">
+        <v>18</v>
+      </c>
+      <c r="R37" s="18">
+        <v>5</v>
+      </c>
+      <c r="S37" s="18">
+        <v>11</v>
+      </c>
+      <c r="T37" s="18">
+        <v>2</v>
+      </c>
+      <c r="U37" s="18">
+        <v>37</v>
+      </c>
+      <c r="V37" s="18">
+        <v>10</v>
+      </c>
+      <c r="W37" s="23">
+        <v>16</v>
+      </c>
+      <c r="X37" s="28">
         <v>6</v>
       </c>
-      <c r="Q37" s="18" t="s">
-[...14 lines deleted...]
-      <c r="V37" s="18">
+      <c r="Y37" s="28">
+        <v>7</v>
+      </c>
+      <c r="Z37" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA37" s="1">
+        <v>1</v>
+      </c>
+      <c r="AB37" s="3">
+        <v>9</v>
+      </c>
+      <c r="AC37" s="3">
+        <v>4</v>
+      </c>
+      <c r="AD37" s="3">
+        <v>8</v>
+      </c>
+      <c r="AE37" s="1">
+        <v>6</v>
+      </c>
+      <c r="AF37" s="3">
+        <v>14</v>
+      </c>
+      <c r="AG37" s="1">
         <v>3</v>
       </c>
-      <c r="W37" s="23" t="s">
-[...48 lines deleted...]
-        <v>13</v>
+      <c r="AH37" s="1">
+        <v>5</v>
+      </c>
+      <c r="AI37" s="3">
+        <v>1</v>
+      </c>
+      <c r="AJ37" s="1">
+        <v>2</v>
+      </c>
+      <c r="AK37" s="35">
+        <v>1</v>
+      </c>
+      <c r="AL37" s="3">
+        <v>4</v>
+      </c>
+      <c r="AM37" s="3">
+        <v>1</v>
       </c>
       <c r="AN37" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AO37" s="3">
-[...2 lines deleted...]
-      <c r="AP37" s="3"/>
+      <c r="AO37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP37" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AR37" s="3"/>
-      <c r="AS37" s="3"/>
-      <c r="AT37" s="3"/>
       <c r="AU37" s="3"/>
-      <c r="AV37" s="3"/>
-[...2 lines deleted...]
-      <c r="AY37" s="3"/>
+      <c r="AW37" s="35"/>
+      <c r="AX37" s="61"/>
       <c r="AZ37" s="3"/>
       <c r="BA37" s="3"/>
-      <c r="BJ37" s="62"/>
-      <c r="BK37" s="3"/>
+      <c r="BJ37" s="61"/>
       <c r="BL37" s="3"/>
       <c r="BM37" s="3"/>
     </row>
-    <row r="38" spans="1:111" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...74 lines deleted...]
-      </c>
+    <row r="38" spans="1:111" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="69" t="s">
+        <v>28</v>
+      </c>
+      <c r="B38" s="30"/>
+      <c r="C38" s="33"/>
+      <c r="D38" s="30"/>
+      <c r="E38" s="30"/>
+      <c r="F38" s="30"/>
+      <c r="G38" s="30"/>
+      <c r="H38" s="33"/>
+      <c r="I38" s="33"/>
+      <c r="J38" s="33"/>
+      <c r="K38" s="41"/>
+      <c r="L38" s="33"/>
+      <c r="M38" s="27"/>
+      <c r="N38" s="19"/>
+      <c r="O38" s="19"/>
+      <c r="P38" s="19"/>
+      <c r="Q38" s="18"/>
+      <c r="R38" s="18"/>
+      <c r="S38" s="18"/>
+      <c r="T38" s="18"/>
+      <c r="U38" s="18"/>
+      <c r="V38" s="18"/>
+      <c r="W38" s="23"/>
+      <c r="X38" s="28"/>
+      <c r="Y38" s="28"/>
       <c r="Z38" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AA38" s="1">
-[...21 lines deleted...]
-        <v>5</v>
+      <c r="AA38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH38" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AI38" s="3">
         <v>1</v>
       </c>
-      <c r="AJ38" s="1">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="AJ38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK38" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM38" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AN38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO38" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP38" s="3"/>
+      <c r="AP38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ38" s="3"/>
       <c r="AR38" s="3"/>
+      <c r="AS38" s="3"/>
+      <c r="AT38" s="3"/>
       <c r="AU38" s="3"/>
-      <c r="AW38" s="35"/>
-      <c r="AX38" s="62"/>
+      <c r="AV38" s="3"/>
+      <c r="AW38" s="32"/>
+      <c r="AX38" s="61"/>
+      <c r="AY38" s="3"/>
       <c r="AZ38" s="3"/>
       <c r="BA38" s="3"/>
-      <c r="BJ38" s="62"/>
+      <c r="BJ38" s="61"/>
+      <c r="BK38" s="3"/>
       <c r="BL38" s="3"/>
       <c r="BM38" s="3"/>
     </row>
-    <row r="39" spans="1:111" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="Y39" s="28"/>
+    <row r="39" spans="1:111" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="69" t="s">
+        <v>21</v>
+      </c>
+      <c r="B39" s="37">
+        <v>1</v>
+      </c>
+      <c r="C39" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="D39" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="E39" s="37">
+        <v>3</v>
+      </c>
+      <c r="F39" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H39" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I39" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J39" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K39" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L39" s="33">
+        <v>1</v>
+      </c>
+      <c r="M39" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="N39" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="O39" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P39" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q39" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="R39" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S39" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T39" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U39" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V39" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W39" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="X39" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y39" s="28" t="s">
+        <v>13</v>
+      </c>
       <c r="Z39" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI39" s="3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AJ39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK39" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO39" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP39" s="3"/>
+      <c r="AP39" s="3">
+        <v>1</v>
+      </c>
       <c r="AQ39" s="3"/>
       <c r="AR39" s="3"/>
       <c r="AS39" s="3"/>
       <c r="AT39" s="3"/>
       <c r="AU39" s="3"/>
       <c r="AV39" s="3"/>
       <c r="AW39" s="32"/>
-      <c r="AX39" s="62"/>
+      <c r="AX39" s="61"/>
       <c r="AY39" s="3"/>
       <c r="AZ39" s="3"/>
       <c r="BA39" s="3"/>
-      <c r="BJ39" s="62"/>
+      <c r="BJ39" s="61"/>
       <c r="BK39" s="3"/>
       <c r="BL39" s="3"/>
       <c r="BM39" s="3"/>
     </row>
-    <row r="40" spans="1:111" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1</v>
+    <row r="40" spans="1:111" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="69" t="s">
+        <v>22</v>
+      </c>
+      <c r="B40" s="37" t="s">
+        <v>13</v>
       </c>
       <c r="C40" s="38" t="s">
         <v>13</v>
       </c>
       <c r="D40" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="E40" s="37">
+      <c r="E40" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="F40" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="37">
+        <v>1</v>
+      </c>
+      <c r="H40" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="I40" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J40" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="K40" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="L40" s="33">
+        <v>2</v>
+      </c>
+      <c r="M40" s="27">
+        <v>2</v>
+      </c>
+      <c r="N40" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="O40" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P40" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q40" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="R40" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S40" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T40" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U40" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V40" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W40" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="X40" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y40" s="31">
         <v>3</v>
       </c>
-      <c r="F40" s="37" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="Z40" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH40" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI40" s="3">
-        <v>3</v>
+      <c r="AI40" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AJ40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK40" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO40" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP40" s="3"/>
+      <c r="AP40" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ40" s="3"/>
       <c r="AR40" s="3"/>
       <c r="AS40" s="3"/>
       <c r="AT40" s="3"/>
       <c r="AU40" s="3"/>
       <c r="AV40" s="3"/>
       <c r="AW40" s="32"/>
-      <c r="AX40" s="62"/>
+      <c r="AX40" s="61"/>
       <c r="AY40" s="3"/>
       <c r="AZ40" s="3"/>
       <c r="BA40" s="3"/>
-      <c r="BJ40" s="62"/>
+      <c r="BJ40" s="61"/>
       <c r="BK40" s="3"/>
       <c r="BL40" s="3"/>
       <c r="BM40" s="3"/>
+      <c r="BV40" s="31"/>
+      <c r="BW40" s="31"/>
+      <c r="BX40" s="31"/>
+      <c r="BY40" s="31"/>
+      <c r="BZ40" s="31"/>
+      <c r="CA40" s="31"/>
+      <c r="CB40" s="31"/>
+      <c r="CC40" s="31"/>
+      <c r="CD40" s="31"/>
+      <c r="CE40" s="31"/>
+      <c r="CF40" s="31"/>
+      <c r="CG40" s="31"/>
+      <c r="CH40" s="31"/>
+      <c r="CI40" s="31"/>
+      <c r="CJ40" s="31"/>
+      <c r="CK40" s="31"/>
+      <c r="CL40" s="31"/>
+      <c r="CM40" s="31"/>
+      <c r="CN40" s="31"/>
+      <c r="CO40" s="31"/>
+      <c r="CP40" s="31"/>
+      <c r="CQ40" s="31"/>
+      <c r="CR40" s="31"/>
+      <c r="CS40" s="31"/>
+      <c r="CT40" s="31"/>
+      <c r="CU40" s="31"/>
+      <c r="CV40" s="31"/>
+      <c r="CW40" s="31"/>
+      <c r="CX40" s="31"/>
+      <c r="CY40" s="31"/>
+      <c r="CZ40" s="31"/>
+      <c r="DA40" s="31"/>
+      <c r="DB40" s="31"/>
+      <c r="DC40" s="31"/>
+      <c r="DD40" s="31"/>
+      <c r="DE40" s="31"/>
+      <c r="DF40" s="31"/>
+      <c r="DG40" s="31"/>
     </row>
-    <row r="41" spans="1:111" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>22</v>
+    <row r="41" spans="1:111" s="31" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="69" t="s">
+        <v>29</v>
       </c>
       <c r="B41" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="C41" s="38" t="s">
+      <c r="C41" s="37" t="s">
         <v>13</v>
       </c>
       <c r="D41" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="E41" s="30" t="s">
+      <c r="E41" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="G41" s="37">
-[...54 lines deleted...]
-        <v>3</v>
+      <c r="G41" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H41" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="I41" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="J41" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="K41" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="L41" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="M41" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="N41" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="O41" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="P41" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q41" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="R41" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="S41" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="T41" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="U41" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="V41" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="W41" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="X41" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y41" s="37" t="s">
+        <v>13</v>
       </c>
       <c r="Z41" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AA41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AC41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK41" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO41" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP41" s="3"/>
+      <c r="AP41" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
       <c r="AT41" s="3"/>
       <c r="AU41" s="3"/>
       <c r="AV41" s="3"/>
       <c r="AW41" s="32"/>
-      <c r="AX41" s="62"/>
+      <c r="AX41" s="61"/>
       <c r="AY41" s="3"/>
       <c r="AZ41" s="3"/>
       <c r="BA41" s="3"/>
-      <c r="BJ41" s="62"/>
+      <c r="BJ41" s="61"/>
       <c r="BK41" s="3"/>
       <c r="BL41" s="3"/>
       <c r="BM41" s="3"/>
-      <c r="BV41" s="31"/>
-[...36 lines deleted...]
-      <c r="DG41" s="31"/>
     </row>
-    <row r="42" spans="1:111" s="31" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...138 lines deleted...]
-      <c r="BM42" s="3"/>
+    <row r="42" spans="1:111" s="39" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="71" t="s">
+        <v>23</v>
+      </c>
+      <c r="B42" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="C42" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="D42" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="E42" s="57">
+        <v>2</v>
+      </c>
+      <c r="F42" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="H42" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="I42" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="J42" s="54">
+        <v>15</v>
+      </c>
+      <c r="K42" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="L42" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="M42" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="N42" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="O42" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="P42" s="54">
+        <v>1</v>
+      </c>
+      <c r="Q42" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="R42" s="53">
+        <v>6</v>
+      </c>
+      <c r="S42" s="53">
+        <v>2</v>
+      </c>
+      <c r="T42" s="53">
+        <v>6</v>
+      </c>
+      <c r="U42" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="V42" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="W42" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="X42" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y42" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z42" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA42" s="39">
+        <v>3</v>
+      </c>
+      <c r="AB42" s="4">
+        <v>2</v>
+      </c>
+      <c r="AC42" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD42" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE42" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF42" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG42" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH42" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI42" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ42" s="39">
+        <v>1</v>
+      </c>
+      <c r="AK42" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL42" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM42" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN42" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO42" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP42" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ42" s="4"/>
+      <c r="AR42" s="4"/>
+      <c r="AS42" s="4"/>
+      <c r="AT42" s="4"/>
+      <c r="AU42" s="4"/>
+      <c r="AW42" s="40"/>
+      <c r="AX42" s="59"/>
+      <c r="AZ42" s="4"/>
+      <c r="BA42" s="4"/>
+      <c r="BJ42" s="59"/>
+      <c r="BL42" s="4"/>
+      <c r="BM42" s="4"/>
+      <c r="BV42" s="31"/>
+      <c r="BW42" s="31"/>
+      <c r="BX42" s="31"/>
+      <c r="BY42" s="31"/>
+      <c r="BZ42" s="31"/>
+      <c r="CA42" s="31"/>
+      <c r="CB42" s="31"/>
+      <c r="CC42" s="31"/>
+      <c r="CD42" s="31"/>
+      <c r="CE42" s="31"/>
+      <c r="CF42" s="31"/>
+      <c r="CG42" s="31"/>
+      <c r="CH42" s="31"/>
+      <c r="CI42" s="31"/>
+      <c r="CJ42" s="31"/>
+      <c r="CK42" s="31"/>
+      <c r="CL42" s="31"/>
+      <c r="CM42" s="31"/>
+      <c r="CN42" s="31"/>
+      <c r="CO42" s="31"/>
+      <c r="CP42" s="31"/>
+      <c r="CQ42" s="31"/>
+      <c r="CR42" s="31"/>
+      <c r="CS42" s="31"/>
+      <c r="CT42" s="31"/>
+      <c r="CU42" s="31"/>
+      <c r="CV42" s="31"/>
+      <c r="CW42" s="31"/>
+      <c r="CX42" s="31"/>
+      <c r="CY42" s="31"/>
+      <c r="CZ42" s="31"/>
+      <c r="DA42" s="31"/>
+      <c r="DB42" s="31"/>
+      <c r="DC42" s="31"/>
+      <c r="DD42" s="31"/>
+      <c r="DE42" s="31"/>
+      <c r="DF42" s="31"/>
+      <c r="DG42" s="31"/>
     </row>
-    <row r="43" spans="1:111" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...253 lines deleted...]
-      <c r="DG45" s="31"/>
+    <row r="43" spans="1:111" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="87" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" s="88"/>
+      <c r="C43" s="88"/>
+      <c r="D43" s="88"/>
+      <c r="E43" s="88"/>
+      <c r="F43" s="88"/>
+      <c r="M43" s="31"/>
+      <c r="Y43" s="31"/>
+      <c r="AF43" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="AO8:AQ8"/>
-[...20 lines deleted...]
-    <mergeCell ref="BJ8:BL8"/>
+    <mergeCell ref="BM7:BO7"/>
+    <mergeCell ref="BP7:BR7"/>
+    <mergeCell ref="BS7:BU7"/>
+    <mergeCell ref="AX7:AZ7"/>
+    <mergeCell ref="BA7:BC7"/>
+    <mergeCell ref="BD7:BF7"/>
+    <mergeCell ref="BG7:BI7"/>
+    <mergeCell ref="BJ7:BL7"/>
+    <mergeCell ref="T7:V7"/>
+    <mergeCell ref="W7:Y7"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:P7"/>
+    <mergeCell ref="Q7:S7"/>
+    <mergeCell ref="AO7:AQ7"/>
+    <mergeCell ref="AR7:AT7"/>
+    <mergeCell ref="AU7:AW7"/>
+    <mergeCell ref="Z7:AB7"/>
+    <mergeCell ref="AC7:AE7"/>
+    <mergeCell ref="AF7:AH7"/>
+    <mergeCell ref="AI7:AK7"/>
+    <mergeCell ref="AL7:AN7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A6:CS48"/>
+  <dimension ref="A1:CS47"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AO11" sqref="AO11:AO43"/>
+      <selection activeCell="AK10" sqref="AK10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="8" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="25" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="26" max="49" width="9.140625" style="1"/>
+    <col min="26" max="48" width="9.140625" style="1"/>
+    <col min="49" max="49" width="9.7109375" style="1" customWidth="1"/>
     <col min="50" max="76" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="77" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:77" ht="12.75" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="AM6" s="75"/>
+    <row r="1" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:77" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="89" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="89"/>
+      <c r="C3" s="89"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
+      <c r="I3" s="89"/>
+      <c r="J3" s="89"/>
+      <c r="K3" s="89"/>
+      <c r="L3" s="89"/>
+      <c r="M3" s="89"/>
+      <c r="N3" s="89"/>
+      <c r="AI3" s="85"/>
+      <c r="AJ3" s="85"/>
+      <c r="AK3" s="91"/>
     </row>
-    <row r="7" spans="1:77" s="2" customFormat="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="Y7" s="4" t="s">
+    <row r="4" spans="1:77" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="89"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
+      <c r="I4" s="89"/>
+      <c r="J4" s="89"/>
+      <c r="K4" s="89"/>
+      <c r="L4" s="89"/>
+      <c r="M4" s="89"/>
+      <c r="N4" s="89"/>
+      <c r="AI4" s="85"/>
+      <c r="AJ4" s="85"/>
+      <c r="AK4" s="85"/>
+      <c r="AL4" s="85"/>
+    </row>
+    <row r="5" spans="1:77" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="89"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89"/>
+      <c r="D5" s="89"/>
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89"/>
+      <c r="H5" s="89"/>
+      <c r="I5" s="89"/>
+      <c r="J5" s="89"/>
+      <c r="K5" s="89"/>
+      <c r="L5" s="89"/>
+      <c r="M5" s="89"/>
+      <c r="N5" s="89"/>
+      <c r="AI5" s="85"/>
+      <c r="AJ5" s="85"/>
+      <c r="AK5" s="85"/>
+      <c r="AL5" s="85"/>
+    </row>
+    <row r="6" spans="1:77" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L6" s="3"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="4"/>
+      <c r="Y6" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="AI7" s="52"/>
-[...2 lines deleted...]
-      <c r="AW7" s="4" t="s">
+      <c r="AI6" s="51"/>
+      <c r="AJ6" s="51"/>
+      <c r="AK6" s="51"/>
+      <c r="AL6" s="51"/>
+      <c r="AW6" s="4" t="s">
         <v>0</v>
       </c>
+    </row>
+    <row r="7" spans="1:77" x14ac:dyDescent="0.2">
+      <c r="A7" s="97"/>
+      <c r="B7" s="99">
+        <v>2022</v>
+      </c>
+      <c r="C7" s="100"/>
+      <c r="D7" s="100"/>
+      <c r="E7" s="100"/>
+      <c r="F7" s="100"/>
+      <c r="G7" s="100"/>
+      <c r="H7" s="100"/>
+      <c r="I7" s="100"/>
+      <c r="J7" s="100"/>
+      <c r="K7" s="100"/>
+      <c r="L7" s="100"/>
+      <c r="M7" s="100"/>
+      <c r="N7" s="102"/>
+      <c r="O7" s="92"/>
+      <c r="P7" s="92"/>
+      <c r="Q7" s="92"/>
+      <c r="R7" s="92"/>
+      <c r="S7" s="92"/>
+      <c r="T7" s="93">
+        <v>2023</v>
+      </c>
+      <c r="U7" s="93"/>
+      <c r="V7" s="93"/>
+      <c r="W7" s="92"/>
+      <c r="X7" s="92"/>
+      <c r="Y7" s="94"/>
+      <c r="Z7" s="102"/>
+      <c r="AA7" s="92"/>
+      <c r="AB7" s="92"/>
+      <c r="AC7" s="92"/>
+      <c r="AD7" s="92"/>
+      <c r="AE7" s="92"/>
+      <c r="AF7" s="93">
+        <v>2025</v>
+      </c>
+      <c r="AG7" s="93"/>
+      <c r="AH7" s="93"/>
+      <c r="AI7" s="92"/>
+      <c r="AJ7" s="92"/>
+      <c r="AK7" s="94"/>
+      <c r="AL7" s="92"/>
+      <c r="AM7" s="92"/>
+      <c r="AN7" s="92"/>
+      <c r="AO7" s="92"/>
+      <c r="AP7" s="92"/>
+      <c r="AQ7" s="92"/>
+      <c r="AR7" s="93">
+        <v>2026</v>
+      </c>
+      <c r="AS7" s="93"/>
+      <c r="AT7" s="93"/>
+      <c r="AU7" s="92"/>
+      <c r="AV7" s="92"/>
+      <c r="AW7" s="94"/>
+      <c r="AX7" s="92"/>
+      <c r="AY7" s="92"/>
+      <c r="AZ7" s="92"/>
+      <c r="BA7" s="92"/>
+      <c r="BB7" s="92"/>
+      <c r="BC7" s="92"/>
+      <c r="BD7" s="93">
+        <v>2026</v>
+      </c>
+      <c r="BE7" s="93"/>
+      <c r="BF7" s="93"/>
+      <c r="BG7" s="92"/>
+      <c r="BH7" s="92"/>
+      <c r="BI7" s="94"/>
+      <c r="BJ7" s="92"/>
+      <c r="BK7" s="92"/>
+      <c r="BL7" s="92"/>
+      <c r="BM7" s="92"/>
+      <c r="BN7" s="92"/>
+      <c r="BO7" s="92"/>
+      <c r="BP7" s="93">
+        <v>2027</v>
+      </c>
+      <c r="BQ7" s="93"/>
+      <c r="BR7" s="93"/>
+      <c r="BS7" s="92"/>
+      <c r="BT7" s="92"/>
+      <c r="BU7" s="94"/>
     </row>
     <row r="8" spans="1:77" x14ac:dyDescent="0.2">
-      <c r="A8" s="90"/>
-[...83 lines deleted...]
-      <c r="BU8" s="89"/>
+      <c r="A8" s="103"/>
+      <c r="B8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="G8" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="H8" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="I8" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="K8" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="L8" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="M8" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="N8" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="O8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="P8" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q8" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="R8" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="S8" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="T8" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="U8" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="V8" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="W8" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="X8" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y8" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z8" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="AB8" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC8" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="AD8" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE8" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF8" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG8" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH8" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI8" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="AJ8" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="AK8" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="AL8" s="52" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="AN8" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="AO8" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="AP8" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="AQ8" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="AR8" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="AS8" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT8" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="AU8" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="AV8" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="AW8" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="AX8" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="AY8" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="AZ8" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="BA8" s="79" t="s">
+        <v>6</v>
+      </c>
+      <c r="BB8" s="79" t="s">
+        <v>7</v>
+      </c>
+      <c r="BC8" s="79" t="s">
+        <v>8</v>
+      </c>
+      <c r="BD8" s="79" t="s">
+        <v>9</v>
+      </c>
+      <c r="BE8" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="BF8" s="79" t="s">
+        <v>2</v>
+      </c>
+      <c r="BG8" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="BH8" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="BI8" s="75" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ8" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="BK8" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="BL8" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="BM8" s="79" t="s">
+        <v>6</v>
+      </c>
+      <c r="BN8" s="79" t="s">
+        <v>7</v>
+      </c>
+      <c r="BO8" s="79" t="s">
+        <v>8</v>
+      </c>
+      <c r="BP8" s="79" t="s">
+        <v>9</v>
+      </c>
+      <c r="BQ8" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="BR8" s="79" t="s">
+        <v>2</v>
+      </c>
+      <c r="BS8" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="BT8" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="BU8" s="75" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="9" spans="1:77" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C9" s="6" t="s">
+    <row r="9" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="12"/>
+      <c r="B9" s="13"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="14"/>
+      <c r="E9" s="14"/>
+      <c r="F9" s="14"/>
+      <c r="G9" s="14"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="14"/>
+      <c r="L9" s="14"/>
+      <c r="M9" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="N9" s="13"/>
+      <c r="O9" s="13"/>
+      <c r="P9" s="14"/>
+      <c r="Q9" s="14"/>
+      <c r="R9" s="14"/>
+      <c r="S9" s="14"/>
+      <c r="T9" s="14"/>
+      <c r="U9" s="14"/>
+      <c r="V9" s="14"/>
+      <c r="W9" s="14"/>
+      <c r="X9" s="14"/>
+      <c r="Y9" s="16"/>
+      <c r="AI9" s="31"/>
+      <c r="AJ9" s="31"/>
+      <c r="AK9" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="AW9" s="31"/>
+      <c r="AX9" s="31"/>
+      <c r="AY9" s="31"/>
+      <c r="AZ9" s="31"/>
+      <c r="BA9" s="31"/>
+      <c r="BB9" s="31"/>
+      <c r="BC9" s="31"/>
+      <c r="BD9" s="31"/>
+      <c r="BE9" s="31"/>
+      <c r="BF9" s="31"/>
+      <c r="BG9" s="31"/>
+      <c r="BH9" s="31"/>
+      <c r="BI9" s="31"/>
+      <c r="BJ9" s="31"/>
+      <c r="BK9" s="31"/>
+      <c r="BL9" s="31"/>
+      <c r="BM9" s="31"/>
+      <c r="BN9" s="31"/>
+      <c r="BO9" s="31"/>
+      <c r="BP9" s="31"/>
+      <c r="BQ9" s="31"/>
+      <c r="BR9" s="31"/>
+      <c r="BS9" s="31"/>
+      <c r="BT9" s="31"/>
+      <c r="BU9" s="31"/>
+      <c r="BV9" s="31"/>
+      <c r="BW9" s="31"/>
+      <c r="BX9" s="31"/>
+      <c r="BY9" s="31"/>
+    </row>
+    <row r="10" spans="1:77" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="18">
+        <v>-46</v>
+      </c>
+      <c r="C10" s="19">
+        <v>-62</v>
+      </c>
+      <c r="D10" s="18">
+        <v>-55</v>
+      </c>
+      <c r="E10" s="18">
+        <v>-55</v>
+      </c>
+      <c r="F10" s="18">
+        <v>-44</v>
+      </c>
+      <c r="G10" s="18">
+        <v>-89</v>
+      </c>
+      <c r="H10" s="20">
+        <v>-67</v>
+      </c>
+      <c r="I10" s="20">
+        <v>-79</v>
+      </c>
+      <c r="J10" s="20">
+        <v>-105</v>
+      </c>
+      <c r="K10" s="21">
+        <v>-29</v>
+      </c>
+      <c r="L10" s="20">
+        <v>-1</v>
+      </c>
+      <c r="M10" s="22">
+        <v>-28</v>
+      </c>
+      <c r="N10" s="20">
+        <v>-8</v>
+      </c>
+      <c r="O10" s="20">
+        <v>-1</v>
+      </c>
+      <c r="P10" s="20">
+        <v>-6</v>
+      </c>
+      <c r="Q10" s="18">
+        <v>-22</v>
+      </c>
+      <c r="R10" s="18">
+        <v>-35</v>
+      </c>
+      <c r="S10" s="18">
+        <v>-63</v>
+      </c>
+      <c r="T10" s="18">
+        <v>-52</v>
+      </c>
+      <c r="U10" s="18">
+        <v>-84</v>
+      </c>
+      <c r="V10" s="18">
+        <v>-23</v>
+      </c>
+      <c r="W10" s="23">
+        <v>42</v>
+      </c>
+      <c r="X10" s="23">
+        <v>30</v>
+      </c>
+      <c r="Y10" s="28">
+        <v>27</v>
+      </c>
+      <c r="Z10" s="42">
+        <v>5</v>
+      </c>
+      <c r="AA10" s="3">
+        <v>1</v>
+      </c>
+      <c r="AB10" s="3">
+        <v>-23</v>
+      </c>
+      <c r="AC10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD10" s="3">
+        <v>-10</v>
+      </c>
+      <c r="AE10" s="3">
+        <v>-13</v>
+      </c>
+      <c r="AF10" s="3">
+        <v>-10</v>
+      </c>
+      <c r="AG10" s="1">
+        <v>8</v>
+      </c>
+      <c r="AH10" s="1">
+        <v>-11</v>
+      </c>
+      <c r="AI10" s="1">
+        <v>6</v>
+      </c>
+      <c r="AJ10" s="1">
+        <v>12</v>
+      </c>
+      <c r="AK10" s="35">
+        <v>5</v>
+      </c>
+      <c r="AL10" s="3">
+        <v>25</v>
+      </c>
+      <c r="AM10" s="3">
         <v>4</v>
       </c>
-      <c r="D9" s="7" t="s">
+      <c r="AN10" s="3">
+        <v>12</v>
+      </c>
+      <c r="AO10" s="3">
+        <v>8</v>
+      </c>
+      <c r="AP10" s="3">
+        <v>-3</v>
+      </c>
+      <c r="AQ10" s="3"/>
+      <c r="AR10" s="3"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="35"/>
+      <c r="AX10" s="3"/>
+      <c r="AY10" s="3"/>
+      <c r="AZ10" s="3"/>
+      <c r="BA10" s="3"/>
+      <c r="BI10" s="64"/>
+      <c r="BJ10" s="3"/>
+      <c r="BK10" s="3"/>
+      <c r="BL10" s="3"/>
+      <c r="BM10" s="3"/>
+    </row>
+    <row r="11" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="69" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="18">
+        <v>-36</v>
+      </c>
+      <c r="C11" s="19">
+        <v>-54</v>
+      </c>
+      <c r="D11" s="18">
+        <v>-40</v>
+      </c>
+      <c r="E11" s="18">
+        <v>-41</v>
+      </c>
+      <c r="F11" s="18">
+        <v>-25</v>
+      </c>
+      <c r="G11" s="18">
+        <v>-66</v>
+      </c>
+      <c r="H11" s="19">
+        <v>-53</v>
+      </c>
+      <c r="I11" s="19">
+        <v>-57</v>
+      </c>
+      <c r="J11" s="19">
+        <v>-79</v>
+      </c>
+      <c r="K11" s="26">
+        <v>-25</v>
+      </c>
+      <c r="L11" s="19">
+        <v>-4</v>
+      </c>
+      <c r="M11" s="27">
+        <v>-22</v>
+      </c>
+      <c r="N11" s="19">
+        <v>-3</v>
+      </c>
+      <c r="O11" s="19">
+        <v>1</v>
+      </c>
+      <c r="P11" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q11" s="18">
+        <v>-6</v>
+      </c>
+      <c r="R11" s="18">
+        <v>-27</v>
+      </c>
+      <c r="S11" s="18">
+        <v>-44</v>
+      </c>
+      <c r="T11" s="18">
+        <v>-38</v>
+      </c>
+      <c r="U11" s="18">
+        <v>-49</v>
+      </c>
+      <c r="V11" s="18">
+        <v>-17</v>
+      </c>
+      <c r="W11" s="23">
+        <v>30</v>
+      </c>
+      <c r="X11" s="23">
+        <v>33</v>
+      </c>
+      <c r="Y11" s="28">
+        <v>22</v>
+      </c>
+      <c r="Z11" s="30">
         <v>5</v>
       </c>
-      <c r="E9" s="8" t="s">
-[...5 lines deleted...]
-      <c r="G9" s="8" t="s">
+      <c r="AA11" s="3">
+        <v>4</v>
+      </c>
+      <c r="AB11" s="23">
+        <v>-13</v>
+      </c>
+      <c r="AC11" s="3">
+        <v>-4</v>
+      </c>
+      <c r="AD11" s="3">
+        <v>4</v>
+      </c>
+      <c r="AE11" s="3">
+        <v>-9</v>
+      </c>
+      <c r="AF11" s="3">
+        <v>-6</v>
+      </c>
+      <c r="AG11" s="1">
+        <v>-1</v>
+      </c>
+      <c r="AH11" s="1">
+        <v>-8</v>
+      </c>
+      <c r="AI11" s="1">
+        <v>4</v>
+      </c>
+      <c r="AJ11" s="1">
         <v>8</v>
       </c>
-      <c r="H9" s="8" t="s">
-[...369 lines deleted...]
-      </c>
       <c r="AK11" s="35">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>1</v>
+      </c>
+      <c r="AL11" s="18">
+        <v>16</v>
       </c>
       <c r="AM11" s="3">
         <v>4</v>
       </c>
-      <c r="AN11" s="3">
-        <v>12</v>
+      <c r="AN11" s="23">
+        <v>7</v>
       </c>
       <c r="AO11" s="3">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="AP11" s="3"/>
+        <v>7</v>
+      </c>
+      <c r="AP11" s="3">
+        <v>-4</v>
+      </c>
       <c r="AQ11" s="3"/>
       <c r="AR11" s="3"/>
-      <c r="AS11" s="1"/>
-[...2 lines deleted...]
-      <c r="AV11" s="1"/>
       <c r="AW11" s="35"/>
-      <c r="AX11" s="3"/>
+      <c r="AX11" s="18"/>
       <c r="AY11" s="3"/>
-      <c r="AZ11" s="3"/>
+      <c r="AZ11" s="23"/>
       <c r="BA11" s="3"/>
-      <c r="BI11" s="65"/>
-      <c r="BJ11" s="3"/>
+      <c r="BI11" s="35"/>
+      <c r="BJ11" s="18"/>
       <c r="BK11" s="3"/>
-      <c r="BL11" s="3"/>
+      <c r="BL11" s="23"/>
       <c r="BM11" s="3"/>
     </row>
-    <row r="12" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>-36</v>
+    <row r="12" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="69" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="C12" s="19">
-        <v>-54</v>
+        <v>-1</v>
       </c>
       <c r="D12" s="18">
-        <v>-40</v>
+        <v>-2</v>
       </c>
       <c r="E12" s="18">
-        <v>-41</v>
+        <v>-2</v>
       </c>
       <c r="F12" s="18">
-        <v>-25</v>
+        <v>-3</v>
       </c>
       <c r="G12" s="18">
-        <v>-66</v>
+        <v>-5</v>
       </c>
       <c r="H12" s="19">
-        <v>-53</v>
-[...2 lines deleted...]
-        <v>-57</v>
+        <v>-10</v>
+      </c>
+      <c r="I12" s="19" t="s">
+        <v>13</v>
       </c>
       <c r="J12" s="19">
-        <v>-79</v>
+        <v>-5</v>
       </c>
       <c r="K12" s="26">
-        <v>-25</v>
-[...1 lines deleted...]
-      <c r="L12" s="19">
+        <v>-3</v>
+      </c>
+      <c r="L12" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="M12" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="N12" s="19">
+        <v>-1</v>
+      </c>
+      <c r="O12" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P12" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q12" s="18">
+        <v>-2</v>
+      </c>
+      <c r="R12" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S12" s="18">
+        <v>-7</v>
+      </c>
+      <c r="T12" s="18">
+        <v>-7</v>
+      </c>
+      <c r="U12" s="18">
         <v>-4</v>
       </c>
-      <c r="M12" s="27">
-[...25 lines deleted...]
-      </c>
       <c r="V12" s="18">
-        <v>-17</v>
+        <v>-4</v>
       </c>
       <c r="W12" s="23">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="X12" s="23">
-        <v>33</v>
+        <v>2</v>
       </c>
       <c r="Y12" s="28">
-        <v>22</v>
-[...11 lines deleted...]
-        <v>-4</v>
+        <v>1</v>
+      </c>
+      <c r="Z12" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA12" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB12" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC12" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AD12" s="3">
-        <v>4</v>
+        <v>-7</v>
       </c>
       <c r="AE12" s="3">
-        <v>-9</v>
-[...2 lines deleted...]
-        <v>-6</v>
+        <v>-1</v>
+      </c>
+      <c r="AF12" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AG12" s="1">
         <v>-1</v>
       </c>
-      <c r="AH12" s="1">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="AH12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI12" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AJ12" s="1">
-        <v>8</v>
+        <v>-1</v>
       </c>
       <c r="AK12" s="35">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AL12" s="18">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="AP12" s="3"/>
+        <v>6</v>
+      </c>
+      <c r="AM12" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN12" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO12" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP12" s="42" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ12" s="3"/>
       <c r="AR12" s="3"/>
+      <c r="AT12" s="3"/>
+      <c r="AU12" s="3"/>
       <c r="AW12" s="35"/>
       <c r="AX12" s="18"/>
-      <c r="AY12" s="3"/>
+      <c r="AY12" s="18"/>
       <c r="AZ12" s="23"/>
       <c r="BA12" s="3"/>
       <c r="BI12" s="35"/>
       <c r="BJ12" s="18"/>
-      <c r="BK12" s="3"/>
+      <c r="BK12" s="18"/>
       <c r="BL12" s="23"/>
       <c r="BM12" s="3"/>
     </row>
-    <row r="13" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>15</v>
+    <row r="13" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="69" t="s">
+        <v>16</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="C13" s="19">
-[...15 lines deleted...]
-        <v>-10</v>
+      <c r="C13" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="H13" s="19" t="s">
+        <v>13</v>
       </c>
       <c r="I13" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="J13" s="19">
-[...3 lines deleted...]
-        <v>-3</v>
+      <c r="J13" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="K13" s="26" t="s">
+        <v>13</v>
       </c>
       <c r="L13" s="19" t="s">
         <v>13</v>
       </c>
       <c r="M13" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="N13" s="19">
-        <v>-1</v>
+      <c r="N13" s="19" t="s">
+        <v>13</v>
       </c>
       <c r="O13" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P13" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="Q13" s="18">
-[...24 lines deleted...]
-        <v>1</v>
+      <c r="Q13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="R13" s="18">
+        <v>1</v>
+      </c>
+      <c r="S13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V13" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W13" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X13" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y13" s="28" t="s">
+        <v>13</v>
       </c>
       <c r="Z13" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AA13" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="AB13" s="23" t="s">
+      <c r="AB13" s="28" t="s">
         <v>13</v>
       </c>
       <c r="AC13" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AD13" s="3">
-[...3 lines deleted...]
-        <v>-1</v>
+      <c r="AD13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE13" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AF13" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AG13" s="1">
-        <v>-1</v>
+      <c r="AG13" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AH13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI13" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AJ13" s="1">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="AJ13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK13" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL13" s="42" t="s">
+        <v>13</v>
       </c>
       <c r="AM13" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AN13" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AO13" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AP13" s="3"/>
+      <c r="AP13" s="42" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ13" s="3"/>
       <c r="AR13" s="3"/>
+      <c r="AS13" s="3"/>
       <c r="AT13" s="3"/>
       <c r="AU13" s="3"/>
-      <c r="AW13" s="35"/>
+      <c r="AV13" s="3"/>
+      <c r="AW13" s="32"/>
       <c r="AX13" s="18"/>
       <c r="AY13" s="18"/>
-      <c r="AZ13" s="23"/>
+      <c r="AZ13" s="28"/>
       <c r="BA13" s="3"/>
       <c r="BI13" s="35"/>
       <c r="BJ13" s="18"/>
       <c r="BK13" s="18"/>
-      <c r="BL13" s="23"/>
+      <c r="BL13" s="28"/>
       <c r="BM13" s="3"/>
     </row>
-    <row r="14" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>16</v>
+    <row r="14" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="69" t="s">
+        <v>17</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="I14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="J14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="K14" s="26" t="s">
         <v>13</v>
       </c>
       <c r="L14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="M14" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P14" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q14" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="R14" s="18">
-        <v>1</v>
+      <c r="R14" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="S14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W14" s="28" t="s">
         <v>13</v>
       </c>
       <c r="X14" s="28" t="s">
         <v>13</v>
       </c>
       <c r="Y14" s="28" t="s">
         <v>13</v>
       </c>
       <c r="Z14" s="30" t="s">
         <v>13</v>
       </c>
@@ -13221,2656 +13839,2691 @@
       </c>
       <c r="AH14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK14" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL14" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AM14" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AN14" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AO14" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AP14" s="3"/>
+      <c r="AP14" s="42" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ14" s="3"/>
       <c r="AR14" s="3"/>
       <c r="AS14" s="3"/>
       <c r="AT14" s="3"/>
       <c r="AU14" s="3"/>
       <c r="AV14" s="3"/>
       <c r="AW14" s="32"/>
       <c r="AX14" s="18"/>
       <c r="AY14" s="18"/>
       <c r="AZ14" s="28"/>
       <c r="BA14" s="3"/>
       <c r="BI14" s="35"/>
       <c r="BJ14" s="18"/>
       <c r="BK14" s="18"/>
       <c r="BL14" s="28"/>
       <c r="BM14" s="3"/>
     </row>
-    <row r="15" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>17</v>
+    <row r="15" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="69" t="s">
+        <v>18</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="D15" s="18" t="s">
-        <v>13</v>
+      <c r="D15" s="18">
+        <v>-1</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="G15" s="18" t="s">
-        <v>13</v>
+      <c r="G15" s="18">
+        <v>2</v>
       </c>
       <c r="H15" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="I15" s="19" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="I15" s="19">
+        <v>-4</v>
+      </c>
+      <c r="J15" s="19">
+        <v>-1</v>
       </c>
       <c r="K15" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="L15" s="19" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="L15" s="19">
+        <v>1</v>
+      </c>
+      <c r="M15" s="27">
+        <v>-1</v>
       </c>
       <c r="N15" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O15" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P15" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="Q15" s="18" t="s">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="Q15" s="18">
+        <v>-1</v>
+      </c>
+      <c r="R15" s="18">
+        <v>-1</v>
+      </c>
+      <c r="S15" s="18">
+        <v>-1</v>
+      </c>
+      <c r="T15" s="18">
+        <v>-1</v>
       </c>
       <c r="U15" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="V15" s="18" t="s">
-        <v>13</v>
+      <c r="V15" s="18">
+        <v>1</v>
       </c>
       <c r="W15" s="28" t="s">
         <v>13</v>
       </c>
       <c r="X15" s="28" t="s">
         <v>13</v>
       </c>
       <c r="Y15" s="28" t="s">
         <v>13</v>
       </c>
       <c r="Z15" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AA15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB15" s="28" t="s">
         <v>13</v>
       </c>
       <c r="AC15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE15" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AF15" s="3" t="s">
-        <v>13</v>
+      <c r="AF15" s="3">
+        <v>-1</v>
       </c>
       <c r="AG15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH15" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI15" s="3" t="s">
-        <v>13</v>
+      <c r="AI15" s="3">
+        <v>1</v>
       </c>
       <c r="AJ15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK15" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="AL15" s="42" t="s">
-        <v>13</v>
+      <c r="AL15" s="18">
+        <v>1</v>
       </c>
       <c r="AM15" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AN15" s="42" t="s">
-        <v>13</v>
+      <c r="AN15" s="28">
+        <v>2</v>
       </c>
       <c r="AO15" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AP15" s="3"/>
+      <c r="AP15" s="42" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ15" s="3"/>
       <c r="AR15" s="3"/>
       <c r="AS15" s="3"/>
       <c r="AT15" s="3"/>
       <c r="AU15" s="3"/>
       <c r="AV15" s="3"/>
       <c r="AW15" s="32"/>
       <c r="AX15" s="18"/>
       <c r="AY15" s="18"/>
       <c r="AZ15" s="28"/>
       <c r="BA15" s="3"/>
       <c r="BI15" s="35"/>
       <c r="BJ15" s="18"/>
       <c r="BK15" s="18"/>
       <c r="BL15" s="28"/>
       <c r="BM15" s="3"/>
     </row>
-    <row r="16" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>13</v>
+    <row r="16" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="18">
+        <v>-1</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="18">
         <v>-1</v>
       </c>
       <c r="E16" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="F16" s="18" t="s">
-        <v>13</v>
+      <c r="F16" s="18">
+        <v>-1</v>
       </c>
       <c r="G16" s="18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="19">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="J16" s="19">
         <v>-1</v>
       </c>
       <c r="K16" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="L16" s="19">
-[...2 lines deleted...]
-      <c r="M16" s="27">
+      <c r="L16" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="M16" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="N16" s="19">
         <v>-1</v>
       </c>
-      <c r="N16" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O16" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="P16" s="19" t="s">
-[...2 lines deleted...]
-      <c r="Q16" s="18">
+      <c r="P16" s="19">
+        <v>-4</v>
+      </c>
+      <c r="Q16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="R16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V16" s="18">
+        <v>-3</v>
+      </c>
+      <c r="W16" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X16" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y16" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z16" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA16" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB16" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE16" s="3">
         <v>-1</v>
       </c>
-      <c r="R16" s="18">
+      <c r="AF16" s="3">
+        <v>1</v>
+      </c>
+      <c r="AG16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK16" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL16" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM16" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN16" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO16" s="42">
         <v>-1</v>
       </c>
-      <c r="S16" s="18">
-[...68 lines deleted...]
-      <c r="AP16" s="3"/>
+      <c r="AP16" s="42" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ16" s="3"/>
       <c r="AR16" s="3"/>
       <c r="AS16" s="3"/>
       <c r="AT16" s="3"/>
       <c r="AU16" s="3"/>
       <c r="AV16" s="3"/>
       <c r="AW16" s="32"/>
       <c r="AX16" s="18"/>
       <c r="AY16" s="18"/>
       <c r="AZ16" s="28"/>
       <c r="BA16" s="3"/>
       <c r="BI16" s="35"/>
       <c r="BJ16" s="18"/>
       <c r="BK16" s="18"/>
       <c r="BL16" s="28"/>
       <c r="BM16" s="3"/>
     </row>
-    <row r="17" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="17" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="69" t="s">
+        <v>20</v>
       </c>
       <c r="B17" s="18">
+        <v>-10</v>
+      </c>
+      <c r="C17" s="19">
+        <v>-12</v>
+      </c>
+      <c r="D17" s="18">
+        <v>-13</v>
+      </c>
+      <c r="E17" s="18">
+        <v>-7</v>
+      </c>
+      <c r="F17" s="18">
+        <v>-15</v>
+      </c>
+      <c r="G17" s="18">
+        <v>-20</v>
+      </c>
+      <c r="H17" s="19">
+        <v>-7</v>
+      </c>
+      <c r="I17" s="19">
+        <v>-17</v>
+      </c>
+      <c r="J17" s="19">
+        <v>-4</v>
+      </c>
+      <c r="K17" s="26">
+        <v>-3</v>
+      </c>
+      <c r="L17" s="19">
+        <v>3</v>
+      </c>
+      <c r="M17" s="27">
+        <v>-3</v>
+      </c>
+      <c r="N17" s="19">
+        <v>-3</v>
+      </c>
+      <c r="O17" s="19">
+        <v>-4</v>
+      </c>
+      <c r="P17" s="19">
+        <v>-3</v>
+      </c>
+      <c r="Q17" s="18">
+        <v>-13</v>
+      </c>
+      <c r="R17" s="18">
+        <v>-3</v>
+      </c>
+      <c r="S17" s="18">
+        <v>-9</v>
+      </c>
+      <c r="T17" s="18">
+        <v>-2</v>
+      </c>
+      <c r="U17" s="18">
+        <v>-35</v>
+      </c>
+      <c r="V17" s="18">
+        <v>-5</v>
+      </c>
+      <c r="W17" s="23">
+        <v>6</v>
+      </c>
+      <c r="X17" s="23">
+        <v>4</v>
+      </c>
+      <c r="Y17" s="28">
+        <v>1</v>
+      </c>
+      <c r="Z17" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA17" s="3">
         <v>-1</v>
       </c>
-      <c r="C17" s="19" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="18">
+      <c r="AB17" s="28">
+        <v>-9</v>
+      </c>
+      <c r="AC17" s="3">
+        <v>-2</v>
+      </c>
+      <c r="AD17" s="3">
+        <v>-8</v>
+      </c>
+      <c r="AE17" s="3">
+        <v>-6</v>
+      </c>
+      <c r="AF17" s="3">
+        <v>-12</v>
+      </c>
+      <c r="AG17" s="1">
+        <v>2</v>
+      </c>
+      <c r="AH17" s="1">
+        <v>-3</v>
+      </c>
+      <c r="AI17" s="3">
+        <v>3</v>
+      </c>
+      <c r="AJ17" s="1">
+        <v>1</v>
+      </c>
+      <c r="AK17" s="35">
+        <v>1</v>
+      </c>
+      <c r="AL17" s="18">
         <v>-1</v>
       </c>
-      <c r="E17" s="18" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="18">
+      <c r="AM17" s="42">
         <v>-1</v>
       </c>
-      <c r="G17" s="18">
-[...99 lines deleted...]
-        <v>13</v>
+      <c r="AN17" s="28">
+        <v>1</v>
       </c>
       <c r="AO17" s="42">
-        <v>-1</v>
-[...1 lines deleted...]
-      <c r="AP17" s="3"/>
+        <v>2</v>
+      </c>
+      <c r="AP17" s="3">
+        <v>1</v>
+      </c>
       <c r="AQ17" s="3"/>
       <c r="AR17" s="3"/>
-      <c r="AS17" s="3"/>
-      <c r="AT17" s="3"/>
       <c r="AU17" s="3"/>
-      <c r="AV17" s="3"/>
-      <c r="AW17" s="32"/>
+      <c r="AW17" s="35"/>
       <c r="AX17" s="18"/>
-      <c r="AY17" s="18"/>
+      <c r="AY17" s="3"/>
       <c r="AZ17" s="28"/>
       <c r="BA17" s="3"/>
       <c r="BI17" s="35"/>
       <c r="BJ17" s="18"/>
-      <c r="BK17" s="18"/>
+      <c r="BK17" s="3"/>
       <c r="BL17" s="28"/>
       <c r="BM17" s="3"/>
     </row>
-    <row r="18" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...57 lines deleted...]
-      <c r="T18" s="18">
+    <row r="18" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="69" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="J18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="K18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="L18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="M18" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="N18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="O18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="P18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="R18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA18" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB18" s="28">
+        <v>1</v>
+      </c>
+      <c r="AC18" s="3">
+        <v>2</v>
+      </c>
+      <c r="AD18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI18" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AJ18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK18" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL18" s="18">
         <v>-2</v>
       </c>
-      <c r="U18" s="18">
-[...62 lines deleted...]
-      <c r="AP18" s="3"/>
+      <c r="AM18" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN18" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO18" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP18" s="42" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ18" s="3"/>
       <c r="AR18" s="3"/>
+      <c r="AS18" s="3"/>
+      <c r="AT18" s="3"/>
       <c r="AU18" s="3"/>
-      <c r="AW18" s="35"/>
+      <c r="AV18" s="3"/>
+      <c r="AW18" s="32"/>
       <c r="AX18" s="18"/>
-      <c r="AY18" s="3"/>
+      <c r="AY18" s="18"/>
       <c r="AZ18" s="28"/>
       <c r="BA18" s="3"/>
       <c r="BI18" s="35"/>
       <c r="BJ18" s="18"/>
-      <c r="BK18" s="3"/>
+      <c r="BK18" s="18"/>
       <c r="BL18" s="28"/>
       <c r="BM18" s="3"/>
     </row>
-    <row r="19" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C19" s="18" t="s">
+    <row r="19" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="69" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="18">
+        <v>-2</v>
+      </c>
+      <c r="C19" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="E19" s="18" t="s">
-        <v>13</v>
+      <c r="E19" s="18">
+        <v>-3</v>
       </c>
       <c r="F19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="H19" s="18" t="s">
-[...23 lines deleted...]
-      <c r="P19" s="18" t="s">
+      <c r="H19" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="I19" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="J19" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="K19" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="L19" s="19">
+        <v>-1</v>
+      </c>
+      <c r="M19" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="N19" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="O19" s="19">
+        <v>1</v>
+      </c>
+      <c r="P19" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U19" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V19" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="W19" s="18" t="s">
-[...5 lines deleted...]
-      <c r="Y19" s="30" t="s">
+      <c r="W19" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="X19" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y19" s="28" t="s">
         <v>13</v>
       </c>
       <c r="Z19" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AA19" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="AB19" s="28">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="AB19" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC19" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AD19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF19" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AG19" s="3" t="s">
-        <v>13</v>
+      <c r="AG19" s="1">
+        <v>3</v>
       </c>
       <c r="AH19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI19" s="3">
+        <v>-3</v>
+      </c>
+      <c r="AJ19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK19" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL19" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM19" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN19" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO19" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP19" s="3">
         <v>-1</v>
       </c>
-      <c r="AJ19" s="3" t="s">
-[...17 lines deleted...]
-      <c r="AP19" s="3"/>
       <c r="AQ19" s="3"/>
       <c r="AR19" s="3"/>
-      <c r="AS19" s="3"/>
       <c r="AT19" s="3"/>
       <c r="AU19" s="3"/>
       <c r="AV19" s="3"/>
       <c r="AW19" s="32"/>
       <c r="AX19" s="18"/>
       <c r="AY19" s="18"/>
       <c r="AZ19" s="28"/>
       <c r="BA19" s="3"/>
       <c r="BI19" s="35"/>
       <c r="BJ19" s="18"/>
       <c r="BK19" s="18"/>
       <c r="BL19" s="28"/>
       <c r="BM19" s="3"/>
     </row>
-    <row r="20" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B20" s="18">
+    <row r="20" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="69" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="19">
+        <v>2</v>
+      </c>
+      <c r="D20" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="F20" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="18">
+        <v>-1</v>
+      </c>
+      <c r="H20" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="I20" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="J20" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="K20" s="26">
+        <v>1</v>
+      </c>
+      <c r="L20" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="M20" s="27">
         <v>-2</v>
       </c>
-      <c r="C20" s="19" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="N20" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O20" s="19">
         <v>1</v>
       </c>
       <c r="P20" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="Q20" s="18" t="s">
+      <c r="Q20" s="29" t="s">
         <v>13</v>
       </c>
       <c r="R20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W20" s="23" t="s">
         <v>13</v>
       </c>
       <c r="X20" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="Y20" s="28" t="s">
-        <v>13</v>
+      <c r="Y20" s="28">
+        <v>3</v>
       </c>
       <c r="Z20" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AA20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AB20" s="28" t="s">
         <v>13</v>
       </c>
       <c r="AC20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF20" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AG20" s="1">
-        <v>3</v>
+      <c r="AG20" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AH20" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI20" s="3">
-        <v>-3</v>
+      <c r="AI20" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AJ20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK20" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL20" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AM20" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AN20" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AO20" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AP20" s="3"/>
+      <c r="AP20" s="42" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ20" s="3"/>
       <c r="AR20" s="3"/>
+      <c r="AS20" s="3"/>
       <c r="AT20" s="3"/>
       <c r="AU20" s="3"/>
       <c r="AV20" s="3"/>
       <c r="AW20" s="32"/>
       <c r="AX20" s="18"/>
       <c r="AY20" s="18"/>
       <c r="AZ20" s="28"/>
       <c r="BA20" s="3"/>
       <c r="BI20" s="35"/>
       <c r="BJ20" s="18"/>
       <c r="BK20" s="18"/>
       <c r="BL20" s="28"/>
       <c r="BM20" s="3"/>
     </row>
-    <row r="21" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>22</v>
+    <row r="21" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="69" t="s">
+        <v>29</v>
       </c>
       <c r="B21" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="C21" s="19">
+      <c r="C21" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="I21" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="J21" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="K21" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="L21" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="M21" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="N21" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="O21" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="P21" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q21" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="R21" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S21" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T21" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U21" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V21" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W21" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X21" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA21" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB21" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE21" s="3">
         <v>2</v>
       </c>
-      <c r="D21" s="18" t="s">
-[...82 lines deleted...]
-      </c>
       <c r="AF21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK21" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL21" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AM21" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AN21" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AO21" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AP21" s="3"/>
+      <c r="AP21" s="42" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="32"/>
       <c r="AX21" s="18"/>
       <c r="AY21" s="18"/>
       <c r="AZ21" s="28"/>
       <c r="BA21" s="3"/>
       <c r="BI21" s="35"/>
       <c r="BJ21" s="18"/>
       <c r="BK21" s="18"/>
       <c r="BL21" s="28"/>
       <c r="BM21" s="3"/>
     </row>
-    <row r="22" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-        <v>13</v>
+    <row r="22" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="69" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="18">
+        <v>3</v>
+      </c>
+      <c r="C22" s="19">
+        <v>3</v>
+      </c>
+      <c r="D22" s="18">
+        <v>2</v>
+      </c>
+      <c r="E22" s="18">
+        <v>-2</v>
       </c>
       <c r="F22" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="H22" s="18" t="s">
-[...50 lines deleted...]
-      <c r="Y22" s="30" t="s">
+      <c r="H22" s="19">
+        <v>4</v>
+      </c>
+      <c r="I22" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="J22" s="19">
+        <v>-15</v>
+      </c>
+      <c r="K22" s="26">
+        <v>1</v>
+      </c>
+      <c r="L22" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="M22" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="N22" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="O22" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P22" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q22" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="R22" s="18">
+        <v>-5</v>
+      </c>
+      <c r="S22" s="18">
+        <v>-2</v>
+      </c>
+      <c r="T22" s="30">
+        <v>-4</v>
+      </c>
+      <c r="U22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="V22" s="30">
+        <v>5</v>
+      </c>
+      <c r="W22" s="28">
+        <v>3</v>
+      </c>
+      <c r="X22" s="31">
+        <v>9</v>
+      </c>
+      <c r="Y22" s="42" t="s">
         <v>13</v>
       </c>
       <c r="Z22" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AA22" s="18" t="s">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="AA22" s="3">
+        <v>-2</v>
+      </c>
+      <c r="AB22" s="28">
+        <v>-2</v>
+      </c>
+      <c r="AC22" s="3">
+        <v>4</v>
+      </c>
+      <c r="AD22" s="3">
+        <v>1</v>
       </c>
       <c r="AE22" s="3">
         <v>2</v>
       </c>
-      <c r="AF22" s="3" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="AF22" s="3">
+        <v>8</v>
+      </c>
+      <c r="AG22" s="1">
+        <v>5</v>
       </c>
       <c r="AH22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI22" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AJ22" s="3" t="s">
-[...11 lines deleted...]
-      <c r="AN22" s="42" t="s">
+      <c r="AJ22" s="1">
+        <v>4</v>
+      </c>
+      <c r="AK22" s="35">
+        <v>1</v>
+      </c>
+      <c r="AL22" s="18">
+        <v>5</v>
+      </c>
+      <c r="AM22" s="42">
+        <v>1</v>
+      </c>
+      <c r="AN22" s="28" t="s">
         <v>13</v>
       </c>
       <c r="AO22" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AP22" s="3"/>
+      <c r="AP22" s="3">
+        <v>1</v>
+      </c>
       <c r="AQ22" s="3"/>
       <c r="AR22" s="3"/>
-      <c r="AS22" s="3"/>
       <c r="AT22" s="3"/>
       <c r="AU22" s="3"/>
-      <c r="AV22" s="3"/>
-      <c r="AW22" s="32"/>
+      <c r="AW22" s="35"/>
       <c r="AX22" s="18"/>
-      <c r="AY22" s="18"/>
+      <c r="AY22" s="3"/>
       <c r="AZ22" s="28"/>
       <c r="BA22" s="3"/>
       <c r="BI22" s="35"/>
       <c r="BJ22" s="18"/>
-      <c r="BK22" s="18"/>
+      <c r="BK22" s="3"/>
       <c r="BL22" s="28"/>
       <c r="BM22" s="3"/>
     </row>
-    <row r="23" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B23" s="18">
+    <row r="23" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="25"/>
+      <c r="B23" s="29"/>
+      <c r="C23" s="29"/>
+      <c r="D23" s="29"/>
+      <c r="E23" s="29"/>
+      <c r="F23" s="29"/>
+      <c r="G23" s="29"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="19"/>
+      <c r="K23" s="34"/>
+      <c r="L23" s="19"/>
+      <c r="M23" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="N23" s="19"/>
+      <c r="O23" s="19"/>
+      <c r="P23" s="19"/>
+      <c r="Y23" s="31"/>
+      <c r="Z23" s="30"/>
+      <c r="AA23" s="19"/>
+      <c r="AF23" s="3"/>
+      <c r="AG23" s="3"/>
+      <c r="AH23" s="3"/>
+      <c r="AI23" s="42"/>
+      <c r="AJ23" s="42"/>
+      <c r="AK23" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="AL23" s="18"/>
+      <c r="AM23" s="81"/>
+      <c r="AN23" s="81"/>
+      <c r="AO23" s="81"/>
+      <c r="AQ23" s="81"/>
+      <c r="AT23" s="81"/>
+      <c r="AW23" s="81"/>
+      <c r="AX23" s="30"/>
+      <c r="AY23" s="28"/>
+      <c r="AZ23" s="31"/>
+      <c r="BA23" s="42"/>
+      <c r="BB23" s="31"/>
+      <c r="BC23" s="31"/>
+      <c r="BD23" s="31"/>
+      <c r="BE23" s="31"/>
+      <c r="BF23" s="31"/>
+      <c r="BG23" s="31"/>
+      <c r="BH23" s="31"/>
+      <c r="BI23" s="31"/>
+      <c r="BJ23" s="30"/>
+      <c r="BK23" s="28"/>
+      <c r="BL23" s="31"/>
+      <c r="BM23" s="42"/>
+      <c r="BN23" s="31"/>
+      <c r="BO23" s="31"/>
+      <c r="BP23" s="31"/>
+      <c r="BQ23" s="31"/>
+      <c r="BR23" s="31"/>
+      <c r="BS23" s="31"/>
+      <c r="BT23" s="31"/>
+      <c r="BU23" s="31"/>
+      <c r="BV23" s="31"/>
+      <c r="BW23" s="31"/>
+      <c r="BX23" s="31"/>
+      <c r="BY23" s="31"/>
+    </row>
+    <row r="24" spans="1:77" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" s="18">
+        <v>-37</v>
+      </c>
+      <c r="C24" s="19">
+        <v>-55</v>
+      </c>
+      <c r="D24" s="18">
+        <v>-42</v>
+      </c>
+      <c r="E24" s="18">
+        <v>-42</v>
+      </c>
+      <c r="F24" s="18">
+        <v>-28</v>
+      </c>
+      <c r="G24" s="18">
+        <v>-66</v>
+      </c>
+      <c r="H24" s="19">
+        <v>-64</v>
+      </c>
+      <c r="I24" s="33">
+        <v>-61</v>
+      </c>
+      <c r="J24" s="19">
+        <v>-82</v>
+      </c>
+      <c r="K24" s="36">
+        <v>-28</v>
+      </c>
+      <c r="L24" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="M24" s="27">
+        <v>-23</v>
+      </c>
+      <c r="N24" s="19">
+        <v>-6</v>
+      </c>
+      <c r="O24" s="19">
+        <v>1</v>
+      </c>
+      <c r="P24" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q24" s="18">
+        <v>-8</v>
+      </c>
+      <c r="R24" s="18">
+        <v>-28</v>
+      </c>
+      <c r="S24" s="18">
+        <v>-51</v>
+      </c>
+      <c r="T24" s="18">
+        <v>-42</v>
+      </c>
+      <c r="U24" s="18">
+        <v>-53</v>
+      </c>
+      <c r="V24" s="18">
+        <v>-18</v>
+      </c>
+      <c r="W24" s="23">
+        <v>39</v>
+      </c>
+      <c r="X24" s="23">
+        <v>35</v>
+      </c>
+      <c r="Y24" s="28">
+        <v>25</v>
+      </c>
+      <c r="Z24" s="30">
+        <v>5</v>
+      </c>
+      <c r="AA24" s="28">
+        <v>4</v>
+      </c>
+      <c r="AB24" s="28">
+        <v>-12</v>
+      </c>
+      <c r="AC24" s="3">
+        <v>-4</v>
+      </c>
+      <c r="AD24" s="3">
+        <v>-3</v>
+      </c>
+      <c r="AE24" s="3">
+        <v>-10</v>
+      </c>
+      <c r="AF24" s="3">
+        <v>-7</v>
+      </c>
+      <c r="AG24" s="1">
+        <v>-2</v>
+      </c>
+      <c r="AH24" s="1">
+        <v>-8</v>
+      </c>
+      <c r="AI24" s="1">
+        <v>5</v>
+      </c>
+      <c r="AJ24" s="1">
+        <v>7</v>
+      </c>
+      <c r="AK24" s="35">
         <v>3</v>
       </c>
-      <c r="C23" s="19">
-[...20 lines deleted...]
-      <c r="J23" s="19">
+      <c r="AL24" s="18">
+        <v>20</v>
+      </c>
+      <c r="AM24" s="28">
+        <v>8</v>
+      </c>
+      <c r="AN24" s="28">
+        <v>9</v>
+      </c>
+      <c r="AO24" s="3">
+        <v>7</v>
+      </c>
+      <c r="AP24" s="3">
+        <v>-4</v>
+      </c>
+      <c r="AQ24" s="3"/>
+      <c r="AR24" s="3"/>
+      <c r="AS24" s="1"/>
+      <c r="AT24" s="1"/>
+      <c r="AU24" s="1"/>
+      <c r="AV24" s="1"/>
+      <c r="AW24" s="35"/>
+      <c r="AX24" s="18"/>
+      <c r="AY24" s="28"/>
+      <c r="AZ24" s="28"/>
+      <c r="BA24" s="3"/>
+      <c r="BI24" s="64"/>
+      <c r="BJ24" s="18"/>
+      <c r="BK24" s="28"/>
+      <c r="BL24" s="28"/>
+      <c r="BM24" s="3"/>
+    </row>
+    <row r="25" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="69" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" s="18">
+        <v>-36</v>
+      </c>
+      <c r="C25" s="19">
+        <v>-54</v>
+      </c>
+      <c r="D25" s="18">
+        <v>-40</v>
+      </c>
+      <c r="E25" s="18">
+        <v>-40</v>
+      </c>
+      <c r="F25" s="18">
+        <v>-25</v>
+      </c>
+      <c r="G25" s="18">
+        <v>-63</v>
+      </c>
+      <c r="H25" s="19">
+        <v>-53</v>
+      </c>
+      <c r="I25" s="33">
+        <v>-57</v>
+      </c>
+      <c r="J25" s="19">
+        <v>-76</v>
+      </c>
+      <c r="K25" s="26">
+        <v>-25</v>
+      </c>
+      <c r="L25" s="19">
+        <v>-1</v>
+      </c>
+      <c r="M25" s="27">
+        <v>-22</v>
+      </c>
+      <c r="N25" s="19">
+        <v>-5</v>
+      </c>
+      <c r="O25" s="19">
+        <v>1</v>
+      </c>
+      <c r="P25" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q25" s="18">
+        <v>-6</v>
+      </c>
+      <c r="R25" s="18">
+        <v>-27</v>
+      </c>
+      <c r="S25" s="18">
+        <v>-43</v>
+      </c>
+      <c r="T25" s="18">
+        <v>-34</v>
+      </c>
+      <c r="U25" s="18">
+        <v>-49</v>
+      </c>
+      <c r="V25" s="18">
         <v>-15</v>
       </c>
-      <c r="K23" s="26">
-[...121 lines deleted...]
-      <c r="M24" s="46" t="s">
+      <c r="W25" s="23">
+        <v>30</v>
+      </c>
+      <c r="X25" s="23">
+        <v>33</v>
+      </c>
+      <c r="Y25" s="28">
         <v>24</v>
-      </c>
-[...124 lines deleted...]
-        <v>25</v>
       </c>
       <c r="Z25" s="30">
         <v>5</v>
       </c>
       <c r="AA25" s="28">
         <v>4</v>
       </c>
       <c r="AB25" s="28">
-        <v>-12</v>
+        <v>-13</v>
       </c>
       <c r="AC25" s="3">
         <v>-4</v>
       </c>
       <c r="AD25" s="3">
-        <v>-3</v>
+        <v>4</v>
       </c>
       <c r="AE25" s="3">
-        <v>-10</v>
+        <v>9</v>
       </c>
       <c r="AF25" s="3">
-        <v>-7</v>
+        <v>-6</v>
       </c>
       <c r="AG25" s="1">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="AH25" s="1">
         <v>-8</v>
       </c>
       <c r="AI25" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AJ25" s="1">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AK25" s="35">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AL25" s="18">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="AM25" s="28">
         <v>8</v>
       </c>
       <c r="AN25" s="28">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="AO25" s="3">
         <v>7</v>
       </c>
-      <c r="AP25" s="3"/>
+      <c r="AP25" s="3">
+        <v>-4</v>
+      </c>
       <c r="AQ25" s="3"/>
       <c r="AR25" s="3"/>
-      <c r="AS25" s="1"/>
-[...2 lines deleted...]
-      <c r="AV25" s="1"/>
       <c r="AW25" s="35"/>
       <c r="AX25" s="18"/>
       <c r="AY25" s="28"/>
       <c r="AZ25" s="28"/>
       <c r="BA25" s="3"/>
-      <c r="BI25" s="65"/>
+      <c r="BI25" s="35"/>
       <c r="BJ25" s="18"/>
       <c r="BK25" s="28"/>
       <c r="BL25" s="28"/>
       <c r="BM25" s="3"/>
     </row>
-    <row r="26" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>-36</v>
+    <row r="26" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="69" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="C26" s="19">
-        <v>-54</v>
+        <v>-1</v>
       </c>
       <c r="D26" s="18">
-        <v>-40</v>
+        <v>-2</v>
       </c>
       <c r="E26" s="18">
-        <v>-40</v>
+        <v>-2</v>
       </c>
       <c r="F26" s="18">
-        <v>-25</v>
+        <v>-3</v>
       </c>
       <c r="G26" s="18">
-        <v>-63</v>
+        <v>-5</v>
       </c>
       <c r="H26" s="19">
-        <v>-53</v>
-[...2 lines deleted...]
-        <v>-57</v>
+        <v>-10</v>
+      </c>
+      <c r="I26" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="J26" s="19">
-        <v>-76</v>
+        <v>-5</v>
       </c>
       <c r="K26" s="26">
-        <v>-25</v>
-[...1 lines deleted...]
-      <c r="L26" s="19">
+        <v>-3</v>
+      </c>
+      <c r="L26" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="M26" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="N26" s="19">
         <v>-1</v>
       </c>
-      <c r="M26" s="27">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="O26" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P26" s="19" t="s">
+        <v>13</v>
       </c>
       <c r="Q26" s="18">
-        <v>-6</v>
-[...2 lines deleted...]
-        <v>-27</v>
+        <v>-2</v>
+      </c>
+      <c r="R26" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="S26" s="18">
-        <v>-43</v>
+        <v>-7</v>
       </c>
       <c r="T26" s="18">
-        <v>-34</v>
+        <v>-7</v>
       </c>
       <c r="U26" s="18">
-        <v>-49</v>
+        <v>-4</v>
       </c>
       <c r="V26" s="18">
-        <v>-15</v>
+        <v>-4</v>
       </c>
       <c r="W26" s="23">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="X26" s="23">
-        <v>33</v>
+        <v>2</v>
       </c>
       <c r="Y26" s="28">
-        <v>24</v>
-[...11 lines deleted...]
-        <v>-4</v>
+        <v>1</v>
+      </c>
+      <c r="Z26" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA26" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB26" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC26" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AD26" s="3">
-        <v>4</v>
+        <v>-7</v>
       </c>
       <c r="AE26" s="3">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>-6</v>
+        <v>-1</v>
+      </c>
+      <c r="AF26" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AG26" s="1">
         <v>-1</v>
       </c>
-      <c r="AH26" s="1">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="AH26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI26" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AJ26" s="1">
-        <v>8</v>
+        <v>-1</v>
       </c>
       <c r="AK26" s="35">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AL26" s="18">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="AP26" s="3"/>
+        <v>6</v>
+      </c>
+      <c r="AM26" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN26" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP26" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ26" s="3"/>
       <c r="AR26" s="3"/>
+      <c r="AT26" s="3"/>
+      <c r="AU26" s="3"/>
       <c r="AW26" s="35"/>
       <c r="AX26" s="18"/>
-      <c r="AY26" s="28"/>
+      <c r="AY26" s="18"/>
       <c r="AZ26" s="28"/>
       <c r="BA26" s="3"/>
       <c r="BI26" s="35"/>
       <c r="BJ26" s="18"/>
-      <c r="BK26" s="28"/>
+      <c r="BK26" s="18"/>
       <c r="BL26" s="28"/>
       <c r="BM26" s="3"/>
     </row>
-    <row r="27" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C27" s="19">
+    <row r="27" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="69" t="s">
+        <v>18</v>
+      </c>
+      <c r="B27" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="E27" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="F27" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="29">
+        <v>2</v>
+      </c>
+      <c r="H27" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="I27" s="33">
+        <v>-4</v>
+      </c>
+      <c r="J27" s="19">
         <v>-1</v>
       </c>
-      <c r="D27" s="18">
-[...29 lines deleted...]
-      <c r="N27" s="19">
+      <c r="K27" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="L27" s="19">
+        <v>1</v>
+      </c>
+      <c r="M27" s="27">
         <v>-1</v>
       </c>
+      <c r="N27" s="19" t="s">
+        <v>13</v>
+      </c>
       <c r="O27" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P27" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="Q27" s="18">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="Q27" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="R27" s="18">
+        <v>-1</v>
       </c>
       <c r="S27" s="18">
-        <v>-7</v>
+        <v>-1</v>
       </c>
       <c r="T27" s="18">
-        <v>-7</v>
-[...2 lines deleted...]
-        <v>-4</v>
+        <v>-1</v>
+      </c>
+      <c r="U27" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="V27" s="18">
-        <v>-4</v>
-[...4 lines deleted...]
-      <c r="X27" s="23">
+        <v>1</v>
+      </c>
+      <c r="W27" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="X27" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y27" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z27" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA27" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB27" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF27" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AG27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI27" s="3">
+        <v>1</v>
+      </c>
+      <c r="AJ27" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK27" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL27" s="18">
+        <v>1</v>
+      </c>
+      <c r="AM27" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN27" s="18">
         <v>2</v>
       </c>
-      <c r="Y27" s="28">
-[...46 lines deleted...]
-      </c>
       <c r="AO27" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP27" s="3"/>
+      <c r="AP27" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ27" s="3"/>
       <c r="AR27" s="3"/>
+      <c r="AS27" s="3"/>
       <c r="AT27" s="3"/>
       <c r="AU27" s="3"/>
-      <c r="AW27" s="35"/>
+      <c r="AV27" s="3"/>
+      <c r="AW27" s="32"/>
       <c r="AX27" s="18"/>
       <c r="AY27" s="18"/>
       <c r="AZ27" s="28"/>
       <c r="BA27" s="3"/>
       <c r="BI27" s="35"/>
       <c r="BJ27" s="18"/>
       <c r="BK27" s="18"/>
       <c r="BL27" s="28"/>
       <c r="BM27" s="3"/>
     </row>
-    <row r="28" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>18</v>
+    <row r="28" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="69" t="s">
+        <v>28</v>
       </c>
       <c r="B28" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="C28" s="20" t="s">
+      <c r="C28" s="29" t="s">
         <v>13</v>
       </c>
       <c r="D28" s="29" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="29" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="G28" s="29">
-[...53 lines deleted...]
-      <c r="Y28" s="28" t="s">
+      <c r="G28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="H28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="I28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="J28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="K28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="L28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="M28" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="N28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="O28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="P28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="R28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="S28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="T28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="U28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="V28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="W28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="X28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y28" s="29" t="s">
         <v>13</v>
       </c>
       <c r="Z28" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AA28" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="AB28" s="28" t="s">
-        <v>13</v>
+      <c r="AB28" s="28">
+        <v>1</v>
       </c>
       <c r="AC28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE28" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AF28" s="3">
-        <v>-1</v>
+      <c r="AF28" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AG28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH28" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI28" s="3">
-        <v>1</v>
+      <c r="AI28" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AJ28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK28" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="AL28" s="18">
-        <v>1</v>
+      <c r="AL28" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="AM28" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="AN28" s="18">
-        <v>2</v>
+      <c r="AN28" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="AO28" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP28" s="3"/>
+      <c r="AP28" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ28" s="3"/>
       <c r="AR28" s="3"/>
       <c r="AS28" s="3"/>
       <c r="AT28" s="3"/>
       <c r="AU28" s="3"/>
       <c r="AV28" s="3"/>
       <c r="AW28" s="32"/>
       <c r="AX28" s="18"/>
       <c r="AY28" s="18"/>
       <c r="AZ28" s="28"/>
       <c r="BA28" s="3"/>
       <c r="BI28" s="35"/>
       <c r="BJ28" s="18"/>
       <c r="BK28" s="18"/>
       <c r="BL28" s="28"/>
       <c r="BM28" s="3"/>
     </row>
-    <row r="29" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C29" s="29" t="s">
+    <row r="29" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="69" t="s">
+        <v>21</v>
+      </c>
+      <c r="B29" s="29">
+        <v>-1</v>
+      </c>
+      <c r="C29" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D29" s="29" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="29" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="29" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="H29" s="29" t="s">
-[...23 lines deleted...]
-      <c r="P29" s="29" t="s">
+      <c r="H29" s="19">
+        <v>-1</v>
+      </c>
+      <c r="I29" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J29" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="K29" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="L29" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="M29" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="N29" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="O29" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P29" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q29" s="29" t="s">
         <v>13</v>
       </c>
       <c r="R29" s="29" t="s">
         <v>13</v>
       </c>
       <c r="S29" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="T29" s="29" t="s">
-[...14 lines deleted...]
-      <c r="Y29" s="29" t="s">
+      <c r="T29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="U29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="V29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="W29" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="X29" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y29" s="42" t="s">
         <v>13</v>
       </c>
       <c r="Z29" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AA29" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="AB29" s="28">
-        <v>1</v>
+      <c r="AB29" s="28" t="s">
+        <v>13</v>
       </c>
       <c r="AC29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK29" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AM29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AN29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AO29" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP29" s="3"/>
+      <c r="AP29" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ29" s="3"/>
       <c r="AR29" s="3"/>
       <c r="AS29" s="3"/>
       <c r="AT29" s="3"/>
       <c r="AU29" s="3"/>
       <c r="AV29" s="3"/>
       <c r="AW29" s="32"/>
       <c r="AX29" s="18"/>
       <c r="AY29" s="18"/>
       <c r="AZ29" s="28"/>
       <c r="BA29" s="3"/>
       <c r="BI29" s="35"/>
       <c r="BJ29" s="18"/>
       <c r="BK29" s="18"/>
       <c r="BL29" s="28"/>
       <c r="BM29" s="3"/>
     </row>
-    <row r="30" spans="1:77" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B30" s="29">
+    <row r="30" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="69"/>
+      <c r="B30" s="29"/>
+      <c r="C30" s="29"/>
+      <c r="D30" s="29"/>
+      <c r="E30" s="29"/>
+      <c r="F30" s="29"/>
+      <c r="G30" s="29"/>
+      <c r="H30" s="19"/>
+      <c r="I30" s="33"/>
+      <c r="J30" s="19"/>
+      <c r="K30" s="26"/>
+      <c r="L30" s="19"/>
+      <c r="M30" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="N30" s="19"/>
+      <c r="O30" s="19"/>
+      <c r="P30" s="19"/>
+      <c r="Y30" s="31"/>
+      <c r="Z30" s="30"/>
+      <c r="AA30" s="19"/>
+      <c r="AF30" s="3"/>
+      <c r="AG30" s="3"/>
+      <c r="AH30" s="3"/>
+      <c r="AI30" s="42"/>
+      <c r="AJ30" s="42"/>
+      <c r="AK30" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="AL30" s="18"/>
+      <c r="AM30" s="83"/>
+      <c r="AN30" s="83"/>
+      <c r="AO30" s="83"/>
+      <c r="AQ30" s="83"/>
+      <c r="AT30" s="83"/>
+      <c r="AW30" s="83"/>
+      <c r="AX30" s="30"/>
+      <c r="AY30" s="31"/>
+      <c r="AZ30" s="31"/>
+      <c r="BA30" s="42"/>
+      <c r="BB30" s="31"/>
+      <c r="BC30" s="31"/>
+      <c r="BD30" s="31"/>
+      <c r="BE30" s="31"/>
+      <c r="BF30" s="31"/>
+      <c r="BG30" s="31"/>
+      <c r="BH30" s="31"/>
+      <c r="BI30" s="31"/>
+      <c r="BJ30" s="30"/>
+      <c r="BK30" s="31"/>
+      <c r="BL30" s="31"/>
+      <c r="BM30" s="42"/>
+      <c r="BN30" s="31"/>
+      <c r="BO30" s="31"/>
+      <c r="BP30" s="31"/>
+      <c r="BQ30" s="31"/>
+      <c r="BR30" s="31"/>
+      <c r="BS30" s="31"/>
+      <c r="BT30" s="31"/>
+      <c r="BU30" s="31"/>
+      <c r="BV30" s="31"/>
+      <c r="BW30" s="31"/>
+      <c r="BX30" s="31"/>
+      <c r="BY30" s="31"/>
+    </row>
+    <row r="31" spans="1:77" s="24" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B31" s="18">
+        <v>-9</v>
+      </c>
+      <c r="C31" s="19">
+        <v>-7</v>
+      </c>
+      <c r="D31" s="18">
+        <v>-13</v>
+      </c>
+      <c r="E31" s="18">
+        <v>-13</v>
+      </c>
+      <c r="F31" s="18">
+        <v>-16</v>
+      </c>
+      <c r="G31" s="18">
+        <v>-23</v>
+      </c>
+      <c r="H31" s="20">
+        <v>-3</v>
+      </c>
+      <c r="I31" s="33">
+        <v>-18</v>
+      </c>
+      <c r="J31" s="19">
+        <v>-23</v>
+      </c>
+      <c r="K31" s="26">
         <v>-1</v>
       </c>
-      <c r="C30" s="20" t="s">
-[...14 lines deleted...]
-      <c r="H30" s="19">
+      <c r="L31" s="20">
         <v>-1</v>
       </c>
-      <c r="I30" s="33" t="s">
-[...114 lines deleted...]
-      <c r="BM30" s="3"/>
+      <c r="M31" s="22">
+        <v>-5</v>
+      </c>
+      <c r="N31" s="20">
+        <v>-2</v>
+      </c>
+      <c r="O31" s="20">
+        <v>-2</v>
+      </c>
+      <c r="P31" s="20">
+        <v>-7</v>
+      </c>
+      <c r="Q31" s="18">
+        <v>-14</v>
+      </c>
+      <c r="R31" s="18">
+        <v>-7</v>
+      </c>
+      <c r="S31" s="18">
+        <v>-12</v>
+      </c>
+      <c r="T31" s="18">
+        <v>-10</v>
+      </c>
+      <c r="U31" s="18">
+        <v>-31</v>
+      </c>
+      <c r="V31" s="18">
+        <v>-5</v>
+      </c>
+      <c r="W31" s="23">
+        <v>3</v>
+      </c>
+      <c r="X31" s="23">
+        <v>5</v>
+      </c>
+      <c r="Y31" s="28">
+        <v>2</v>
+      </c>
+      <c r="Z31" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA31" s="28">
+        <v>-3</v>
+      </c>
+      <c r="AB31" s="28">
+        <v>-11</v>
+      </c>
+      <c r="AC31" s="3">
+        <v>4</v>
+      </c>
+      <c r="AD31" s="3">
+        <v>-7</v>
+      </c>
+      <c r="AE31" s="3">
+        <v>-3</v>
+      </c>
+      <c r="AF31" s="3">
+        <v>-3</v>
+      </c>
+      <c r="AG31" s="1">
+        <v>10</v>
+      </c>
+      <c r="AH31" s="1">
+        <v>-3</v>
+      </c>
+      <c r="AI31" s="1">
+        <v>1</v>
+      </c>
+      <c r="AJ31" s="1">
+        <v>5</v>
+      </c>
+      <c r="AK31" s="35">
+        <v>2</v>
+      </c>
+      <c r="AL31" s="18">
+        <v>5</v>
+      </c>
+      <c r="AM31" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN31" s="28">
+        <v>3</v>
+      </c>
+      <c r="AO31" s="3">
+        <v>1</v>
+      </c>
+      <c r="AP31" s="3">
+        <v>1</v>
+      </c>
+      <c r="AQ31" s="3"/>
+      <c r="AR31" s="3"/>
+      <c r="AS31" s="1"/>
+      <c r="AT31" s="1"/>
+      <c r="AU31" s="1"/>
+      <c r="AV31" s="1"/>
+      <c r="AW31" s="35"/>
+      <c r="AX31" s="18"/>
+      <c r="AY31" s="28"/>
+      <c r="AZ31" s="28"/>
+      <c r="BA31" s="3"/>
+      <c r="BI31" s="64"/>
+      <c r="BJ31" s="18"/>
+      <c r="BK31" s="28"/>
+      <c r="BL31" s="28"/>
+      <c r="BM31" s="3"/>
     </row>
-    <row r="31" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...76 lines deleted...]
-        <v>-13</v>
+    <row r="32" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="69" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C32" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="D32" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="E32" s="18">
-        <v>-13</v>
-[...2 lines deleted...]
-        <v>-16</v>
+        <v>-1</v>
+      </c>
+      <c r="F32" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="G32" s="18">
-        <v>-23</v>
-[...1 lines deleted...]
-      <c r="H32" s="20">
         <v>-3</v>
       </c>
-      <c r="I32" s="33">
-        <v>-18</v>
+      <c r="H32" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="I32" s="33" t="s">
+        <v>13</v>
       </c>
       <c r="J32" s="19">
-        <v>-23</v>
-[...1 lines deleted...]
-      <c r="K32" s="26">
+        <v>-3</v>
+      </c>
+      <c r="K32" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="L32" s="19">
+        <v>-3</v>
+      </c>
+      <c r="M32" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="N32" s="19">
+        <v>2</v>
+      </c>
+      <c r="O32" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="P32" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="R32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S32" s="18">
         <v>-1</v>
       </c>
-      <c r="L32" s="20">
-[...5 lines deleted...]
-      <c r="N32" s="20">
+      <c r="T32" s="18">
+        <v>-4</v>
+      </c>
+      <c r="U32" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V32" s="18">
         <v>-2</v>
       </c>
-      <c r="O32" s="20">
-[...27 lines deleted...]
-        <v>5</v>
+      <c r="W32" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="X32" s="23" t="s">
+        <v>13</v>
       </c>
       <c r="Y32" s="28">
         <v>2</v>
       </c>
       <c r="Z32" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AA32" s="28">
-[...33 lines deleted...]
-        <v>5</v>
+      <c r="AA32" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB32" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ32" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK32" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL32" s="30" t="s">
+        <v>13</v>
       </c>
       <c r="AM32" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AN32" s="28">
-[...5 lines deleted...]
-      <c r="AP32" s="3"/>
+      <c r="AN32" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO32" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP32" s="30" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ32" s="3"/>
       <c r="AR32" s="3"/>
-      <c r="AS32" s="1"/>
-[...5 lines deleted...]
-      <c r="AY32" s="28"/>
+      <c r="AS32" s="3"/>
+      <c r="AT32" s="3"/>
+      <c r="AU32" s="3"/>
+      <c r="AV32" s="3"/>
+      <c r="AW32" s="32"/>
+      <c r="AX32" s="62"/>
+      <c r="AY32" s="30"/>
       <c r="AZ32" s="28"/>
       <c r="BA32" s="3"/>
-      <c r="BI32" s="65"/>
-[...1 lines deleted...]
-      <c r="BK32" s="28"/>
+      <c r="BI32" s="35"/>
+      <c r="BJ32" s="30"/>
+      <c r="BK32" s="30"/>
       <c r="BL32" s="28"/>
       <c r="BM32" s="3"/>
     </row>
-    <row r="33" spans="1:97" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:97" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="70" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="E33" s="18">
-        <v>-1</v>
+      <c r="E33" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="F33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="18">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="H33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="I33" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="J33" s="19">
-        <v>-3</v>
+      <c r="J33" s="19" t="s">
+        <v>13</v>
       </c>
       <c r="K33" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="L33" s="19">
-        <v>-3</v>
+      <c r="L33" s="19" t="s">
+        <v>13</v>
       </c>
       <c r="M33" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="N33" s="19">
-        <v>2</v>
+      <c r="N33" s="19" t="s">
+        <v>13</v>
       </c>
       <c r="O33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q33" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="R33" s="18" t="s">
-[...6 lines deleted...]
-        <v>-4</v>
+      <c r="R33" s="18">
+        <v>1</v>
+      </c>
+      <c r="S33" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T33" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="U33" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="V33" s="18">
-        <v>-2</v>
+      <c r="V33" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="W33" s="23" t="s">
         <v>13</v>
       </c>
       <c r="X33" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="Y33" s="28">
-        <v>2</v>
+      <c r="Y33" s="28" t="s">
+        <v>13</v>
       </c>
       <c r="Z33" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AA33" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AB33" s="28" t="s">
         <v>13</v>
       </c>
       <c r="AC33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK33" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL33" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AM33" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN33" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO33" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AP33" s="3"/>
+      <c r="AP33" s="30" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ33" s="3"/>
       <c r="AR33" s="3"/>
       <c r="AS33" s="3"/>
       <c r="AT33" s="3"/>
       <c r="AU33" s="3"/>
       <c r="AV33" s="3"/>
       <c r="AW33" s="32"/>
-      <c r="AX33" s="63"/>
+      <c r="AX33" s="62"/>
       <c r="AY33" s="30"/>
       <c r="AZ33" s="28"/>
       <c r="BA33" s="3"/>
-      <c r="BI33" s="35"/>
-      <c r="BJ33" s="30"/>
+      <c r="BJ33" s="62"/>
       <c r="BK33" s="30"/>
       <c r="BL33" s="28"/>
       <c r="BM33" s="3"/>
     </row>
-    <row r="34" spans="1:97" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>16</v>
+    <row r="34" spans="1:97" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="70" t="s">
+        <v>17</v>
       </c>
       <c r="B34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="G34" s="18">
-        <v>1</v>
+      <c r="G34" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="H34" s="19" t="s">
         <v>13</v>
       </c>
       <c r="I34" s="33" t="s">
         <v>13</v>
       </c>
       <c r="J34" s="19" t="s">
         <v>13</v>
       </c>
       <c r="K34" s="26" t="s">
         <v>13</v>
       </c>
       <c r="L34" s="19" t="s">
         <v>13</v>
       </c>
       <c r="M34" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N34" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O34" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P34" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q34" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="R34" s="18">
-        <v>1</v>
+      <c r="R34" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="S34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W34" s="23" t="s">
         <v>13</v>
       </c>
       <c r="X34" s="23" t="s">
         <v>13</v>
       </c>
       <c r="Y34" s="28" t="s">
         <v>13</v>
       </c>
       <c r="Z34" s="30" t="s">
         <v>13</v>
       </c>
@@ -15897,118 +16550,120 @@
       </c>
       <c r="AH34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK34" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL34" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AM34" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN34" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO34" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AP34" s="3"/>
+      <c r="AP34" s="30" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ34" s="3"/>
       <c r="AR34" s="3"/>
       <c r="AS34" s="3"/>
       <c r="AT34" s="3"/>
       <c r="AU34" s="3"/>
       <c r="AV34" s="3"/>
       <c r="AW34" s="32"/>
-      <c r="AX34" s="63"/>
+      <c r="AX34" s="62"/>
       <c r="AY34" s="30"/>
       <c r="AZ34" s="28"/>
       <c r="BA34" s="3"/>
-      <c r="BJ34" s="63"/>
+      <c r="BJ34" s="62"/>
       <c r="BK34" s="30"/>
       <c r="BL34" s="28"/>
       <c r="BM34" s="3"/>
     </row>
-    <row r="35" spans="1:97" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>17</v>
+    <row r="35" spans="1:97" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="69" t="s">
+        <v>18</v>
       </c>
       <c r="B35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="D35" s="18" t="s">
-        <v>13</v>
+      <c r="D35" s="18">
+        <v>-1</v>
       </c>
       <c r="E35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H35" s="19" t="s">
         <v>13</v>
       </c>
       <c r="I35" s="33" t="s">
         <v>13</v>
       </c>
       <c r="J35" s="19" t="s">
         <v>13</v>
       </c>
       <c r="K35" s="26" t="s">
         <v>13</v>
       </c>
       <c r="L35" s="19" t="s">
         <v>13</v>
       </c>
       <c r="M35" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N35" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O35" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P35" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="Q35" s="18" t="s">
-        <v>13</v>
+      <c r="Q35" s="18">
+        <v>-1</v>
       </c>
       <c r="R35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W35" s="23" t="s">
         <v>13</v>
       </c>
       <c r="X35" s="23" t="s">
         <v>13</v>
       </c>
       <c r="Y35" s="28" t="s">
         <v>13</v>
       </c>
@@ -16038,1289 +16693,1195 @@
       </c>
       <c r="AH35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK35" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL35" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AM35" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN35" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO35" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AP35" s="3"/>
+      <c r="AP35" s="30" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ35" s="3"/>
       <c r="AR35" s="3"/>
       <c r="AS35" s="3"/>
       <c r="AT35" s="3"/>
       <c r="AU35" s="3"/>
       <c r="AV35" s="3"/>
       <c r="AW35" s="32"/>
-      <c r="AX35" s="63"/>
+      <c r="AX35" s="62"/>
       <c r="AY35" s="30"/>
       <c r="AZ35" s="28"/>
       <c r="BA35" s="3"/>
-      <c r="BJ35" s="63"/>
+      <c r="BJ35" s="62"/>
       <c r="BK35" s="30"/>
       <c r="BL35" s="28"/>
       <c r="BM35" s="3"/>
     </row>
-    <row r="36" spans="1:97" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>13</v>
+    <row r="36" spans="1:97" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="B36" s="18">
+        <v>-1</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D36" s="18">
         <v>-1</v>
       </c>
       <c r="E36" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="F36" s="18" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="F36" s="18">
+        <v>-1</v>
+      </c>
+      <c r="G36" s="18">
+        <v>1</v>
       </c>
       <c r="H36" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="I36" s="33" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="I36" s="33">
+        <v>-1</v>
+      </c>
+      <c r="J36" s="19">
+        <v>-1</v>
       </c>
       <c r="K36" s="26" t="s">
         <v>13</v>
       </c>
       <c r="L36" s="19" t="s">
         <v>13</v>
       </c>
       <c r="M36" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="N36" s="19" t="s">
-        <v>13</v>
+      <c r="N36" s="19">
+        <v>-1</v>
       </c>
       <c r="O36" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="P36" s="19" t="s">
-[...2 lines deleted...]
-      <c r="Q36" s="18">
+      <c r="P36" s="19">
+        <v>-4</v>
+      </c>
+      <c r="Q36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="R36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U36" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V36" s="18">
+        <v>-3</v>
+      </c>
+      <c r="W36" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="X36" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y36" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z36" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA36" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB36" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE36" s="3">
         <v>-1</v>
       </c>
-      <c r="R36" s="18" t="s">
-[...42 lines deleted...]
-        <v>13</v>
+      <c r="AF36" s="3">
+        <v>1</v>
       </c>
       <c r="AG36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK36" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL36" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AM36" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN36" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AO36" s="30" t="s">
-[...2 lines deleted...]
-      <c r="AP36" s="3"/>
+      <c r="AO36" s="30">
+        <v>-1</v>
+      </c>
+      <c r="AP36" s="30" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ36" s="3"/>
       <c r="AR36" s="3"/>
       <c r="AS36" s="3"/>
       <c r="AT36" s="3"/>
       <c r="AU36" s="3"/>
       <c r="AV36" s="3"/>
       <c r="AW36" s="32"/>
-      <c r="AX36" s="63"/>
+      <c r="AX36" s="62"/>
       <c r="AY36" s="30"/>
       <c r="AZ36" s="28"/>
       <c r="BA36" s="3"/>
-      <c r="BJ36" s="63"/>
+      <c r="BJ36" s="62"/>
       <c r="BK36" s="30"/>
       <c r="BL36" s="28"/>
       <c r="BM36" s="3"/>
     </row>
-    <row r="37" spans="1:97" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="37" spans="1:97" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="69" t="s">
+        <v>20</v>
       </c>
       <c r="B37" s="18">
+        <v>-10</v>
+      </c>
+      <c r="C37" s="19">
+        <v>-12</v>
+      </c>
+      <c r="D37" s="18">
+        <v>-13</v>
+      </c>
+      <c r="E37" s="18">
+        <v>-7</v>
+      </c>
+      <c r="F37" s="18">
+        <v>-15</v>
+      </c>
+      <c r="G37" s="18">
+        <v>-20</v>
+      </c>
+      <c r="H37" s="19">
+        <v>-7</v>
+      </c>
+      <c r="I37" s="33">
+        <v>-17</v>
+      </c>
+      <c r="J37" s="19">
+        <v>-4</v>
+      </c>
+      <c r="K37" s="26">
+        <v>-3</v>
+      </c>
+      <c r="L37" s="19">
+        <v>3</v>
+      </c>
+      <c r="M37" s="27">
+        <v>-3</v>
+      </c>
+      <c r="N37" s="19">
+        <v>-3</v>
+      </c>
+      <c r="O37" s="19">
+        <v>-4</v>
+      </c>
+      <c r="P37" s="19">
+        <v>-3</v>
+      </c>
+      <c r="Q37" s="18">
+        <v>-13</v>
+      </c>
+      <c r="R37" s="18">
+        <v>-3</v>
+      </c>
+      <c r="S37" s="18">
+        <v>-9</v>
+      </c>
+      <c r="T37" s="18">
+        <v>-2</v>
+      </c>
+      <c r="U37" s="18">
+        <v>-35</v>
+      </c>
+      <c r="V37" s="18">
+        <v>-5</v>
+      </c>
+      <c r="W37" s="23">
+        <v>6</v>
+      </c>
+      <c r="X37" s="23">
+        <v>4</v>
+      </c>
+      <c r="Y37" s="28">
+        <v>1</v>
+      </c>
+      <c r="Z37" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA37" s="28">
         <v>-1</v>
       </c>
-      <c r="C37" s="19" t="s">
-[...2 lines deleted...]
-      <c r="D37" s="18">
+      <c r="AB37" s="28">
+        <v>-9</v>
+      </c>
+      <c r="AC37" s="3">
+        <v>-2</v>
+      </c>
+      <c r="AD37" s="3">
+        <v>-8</v>
+      </c>
+      <c r="AE37" s="3">
+        <v>-6</v>
+      </c>
+      <c r="AF37" s="3">
+        <v>-12</v>
+      </c>
+      <c r="AG37" s="1">
+        <v>2</v>
+      </c>
+      <c r="AH37" s="1">
+        <v>-3</v>
+      </c>
+      <c r="AI37" s="3">
+        <v>3</v>
+      </c>
+      <c r="AJ37" s="1">
+        <v>1</v>
+      </c>
+      <c r="AK37" s="35">
+        <v>1</v>
+      </c>
+      <c r="AL37" s="30">
         <v>-1</v>
       </c>
-      <c r="E37" s="18" t="s">
-[...2 lines deleted...]
-      <c r="F37" s="18">
+      <c r="AM37" s="30">
         <v>-1</v>
       </c>
-      <c r="G37" s="18">
-[...99 lines deleted...]
-        <v>13</v>
+      <c r="AN37" s="28">
+        <v>1</v>
       </c>
       <c r="AO37" s="30">
-        <v>-1</v>
-[...1 lines deleted...]
-      <c r="AP37" s="3"/>
+        <v>2</v>
+      </c>
+      <c r="AP37" s="3">
+        <v>1</v>
+      </c>
       <c r="AQ37" s="3"/>
       <c r="AR37" s="3"/>
-      <c r="AS37" s="3"/>
-      <c r="AT37" s="3"/>
       <c r="AU37" s="3"/>
-      <c r="AV37" s="3"/>
-[...2 lines deleted...]
-      <c r="AY37" s="30"/>
+      <c r="AW37" s="35"/>
+      <c r="AX37" s="62"/>
+      <c r="AY37" s="28"/>
       <c r="AZ37" s="28"/>
       <c r="BA37" s="3"/>
-      <c r="BJ37" s="63"/>
-      <c r="BK37" s="30"/>
+      <c r="BJ37" s="62"/>
+      <c r="BK37" s="28"/>
       <c r="BL37" s="28"/>
       <c r="BM37" s="3"/>
+      <c r="BY37" s="31"/>
+      <c r="BZ37" s="31"/>
+      <c r="CA37" s="31"/>
+      <c r="CB37" s="31"/>
+      <c r="CC37" s="31"/>
+      <c r="CD37" s="31"/>
+      <c r="CE37" s="31"/>
+      <c r="CF37" s="31"/>
+      <c r="CG37" s="31"/>
+      <c r="CH37" s="31"/>
+      <c r="CI37" s="31"/>
+      <c r="CJ37" s="31"/>
+      <c r="CK37" s="31"/>
+      <c r="CL37" s="31"/>
+      <c r="CM37" s="31"/>
+      <c r="CN37" s="31"/>
+      <c r="CO37" s="31"/>
+      <c r="CP37" s="31"/>
+      <c r="CQ37" s="31"/>
+      <c r="CR37" s="31"/>
+      <c r="CS37" s="31"/>
     </row>
-    <row r="38" spans="1:97" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...73 lines deleted...]
-        <v>1</v>
+    <row r="38" spans="1:97" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="69" t="s">
+        <v>28</v>
+      </c>
+      <c r="B38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="F38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="H38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="I38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="J38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="K38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="L38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="M38" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="N38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="O38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="P38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="R38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X38" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y38" s="30" t="s">
+        <v>13</v>
       </c>
       <c r="Z38" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AA38" s="28">
+      <c r="AA38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB38" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC38" s="3">
+        <v>2</v>
+      </c>
+      <c r="AD38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI38" s="3">
         <v>-1</v>
       </c>
-      <c r="AB38" s="28">
-[...27 lines deleted...]
-        <v>1</v>
+      <c r="AJ38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK38" s="32" t="s">
+        <v>13</v>
       </c>
       <c r="AL38" s="30">
-        <v>-1</v>
-[...10 lines deleted...]
-      <c r="AP38" s="3"/>
+        <v>1</v>
+      </c>
+      <c r="AM38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP38" s="30" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ38" s="3"/>
       <c r="AR38" s="3"/>
+      <c r="AS38" s="3"/>
+      <c r="AT38" s="3"/>
       <c r="AU38" s="3"/>
-      <c r="AW38" s="35"/>
-[...1 lines deleted...]
-      <c r="AY38" s="28"/>
+      <c r="AV38" s="3"/>
+      <c r="AW38" s="32"/>
+      <c r="AX38" s="62"/>
+      <c r="AY38" s="30"/>
       <c r="AZ38" s="28"/>
       <c r="BA38" s="3"/>
-      <c r="BJ38" s="63"/>
-      <c r="BK38" s="28"/>
+      <c r="BJ38" s="62"/>
+      <c r="BK38" s="30"/>
       <c r="BL38" s="28"/>
       <c r="BM38" s="3"/>
       <c r="BY38" s="31"/>
       <c r="BZ38" s="31"/>
       <c r="CA38" s="31"/>
       <c r="CB38" s="31"/>
       <c r="CC38" s="31"/>
       <c r="CD38" s="31"/>
       <c r="CE38" s="31"/>
       <c r="CF38" s="31"/>
       <c r="CG38" s="31"/>
       <c r="CH38" s="31"/>
       <c r="CI38" s="31"/>
       <c r="CJ38" s="31"/>
       <c r="CK38" s="31"/>
       <c r="CL38" s="31"/>
       <c r="CM38" s="31"/>
       <c r="CN38" s="31"/>
       <c r="CO38" s="31"/>
       <c r="CP38" s="31"/>
       <c r="CQ38" s="31"/>
       <c r="CR38" s="31"/>
       <c r="CS38" s="31"/>
     </row>
-    <row r="39" spans="1:97" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C39" s="18" t="s">
+    <row r="39" spans="1:97" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="69" t="s">
+        <v>21</v>
+      </c>
+      <c r="B39" s="18">
+        <v>-1</v>
+      </c>
+      <c r="C39" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D39" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="E39" s="18" t="s">
-        <v>13</v>
+      <c r="E39" s="18">
+        <v>-3</v>
       </c>
       <c r="F39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="H39" s="18" t="s">
-[...23 lines deleted...]
-      <c r="P39" s="18" t="s">
+      <c r="H39" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="I39" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="J39" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="K39" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="L39" s="19">
+        <v>-1</v>
+      </c>
+      <c r="M39" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="N39" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="O39" s="19">
+        <v>1</v>
+      </c>
+      <c r="P39" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U39" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V39" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="W39" s="18" t="s">
-[...5 lines deleted...]
-      <c r="Y39" s="30" t="s">
+      <c r="W39" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="X39" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y39" s="28" t="s">
         <v>13</v>
       </c>
       <c r="Z39" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AA39" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AB39" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="AC39" s="3">
-        <v>2</v>
+      <c r="AC39" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AD39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF39" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AG39" s="3" t="s">
-        <v>13</v>
+      <c r="AG39" s="1">
+        <v>3</v>
       </c>
       <c r="AH39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI39" s="3">
+        <v>-3</v>
+      </c>
+      <c r="AJ39" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK39" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP39" s="3">
         <v>-1</v>
       </c>
-      <c r="AJ39" s="3" t="s">
-[...17 lines deleted...]
-      <c r="AP39" s="3"/>
       <c r="AQ39" s="3"/>
       <c r="AR39" s="3"/>
-      <c r="AS39" s="3"/>
       <c r="AT39" s="3"/>
       <c r="AU39" s="3"/>
       <c r="AV39" s="3"/>
       <c r="AW39" s="32"/>
-      <c r="AX39" s="63"/>
+      <c r="AX39" s="62"/>
       <c r="AY39" s="30"/>
       <c r="AZ39" s="28"/>
       <c r="BA39" s="3"/>
-      <c r="BJ39" s="63"/>
+      <c r="BJ39" s="62"/>
       <c r="BK39" s="30"/>
       <c r="BL39" s="28"/>
       <c r="BM39" s="3"/>
       <c r="BY39" s="31"/>
       <c r="BZ39" s="31"/>
       <c r="CA39" s="31"/>
       <c r="CB39" s="31"/>
       <c r="CC39" s="31"/>
       <c r="CD39" s="31"/>
       <c r="CE39" s="31"/>
       <c r="CF39" s="31"/>
       <c r="CG39" s="31"/>
       <c r="CH39" s="31"/>
       <c r="CI39" s="31"/>
       <c r="CJ39" s="31"/>
       <c r="CK39" s="31"/>
       <c r="CL39" s="31"/>
       <c r="CM39" s="31"/>
       <c r="CN39" s="31"/>
       <c r="CO39" s="31"/>
       <c r="CP39" s="31"/>
       <c r="CQ39" s="31"/>
       <c r="CR39" s="31"/>
       <c r="CS39" s="31"/>
     </row>
-    <row r="40" spans="1:97" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B40" s="18">
+    <row r="40" spans="1:97" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="69" t="s">
+        <v>22</v>
+      </c>
+      <c r="B40" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C40" s="19">
+        <v>2</v>
+      </c>
+      <c r="D40" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E40" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="F40" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="18">
         <v>-1</v>
       </c>
-      <c r="C40" s="19" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H40" s="19" t="s">
         <v>13</v>
       </c>
       <c r="I40" s="33" t="s">
         <v>13</v>
       </c>
       <c r="J40" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="K40" s="26" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="K40" s="26">
+        <v>1</v>
+      </c>
+      <c r="L40" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="M40" s="27">
+        <v>-2</v>
       </c>
       <c r="N40" s="19" t="s">
         <v>13</v>
       </c>
       <c r="O40" s="19">
         <v>1</v>
       </c>
       <c r="P40" s="19" t="s">
         <v>13</v>
       </c>
       <c r="Q40" s="18" t="s">
         <v>13</v>
       </c>
       <c r="R40" s="18" t="s">
         <v>13</v>
       </c>
       <c r="S40" s="18" t="s">
         <v>13</v>
       </c>
       <c r="T40" s="18" t="s">
         <v>13</v>
       </c>
       <c r="U40" s="18" t="s">
         <v>13</v>
       </c>
       <c r="V40" s="18" t="s">
         <v>13</v>
       </c>
       <c r="W40" s="23" t="s">
         <v>13</v>
       </c>
       <c r="X40" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="Y40" s="28" t="s">
-        <v>13</v>
+      <c r="Y40" s="31">
+        <v>3</v>
       </c>
       <c r="Z40" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AA40" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AB40" s="28" t="s">
         <v>13</v>
       </c>
       <c r="AC40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AD40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AE40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AF40" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AG40" s="1">
-        <v>3</v>
+      <c r="AG40" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AH40" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AI40" s="3">
-        <v>-3</v>
+      <c r="AI40" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AJ40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK40" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL40" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AM40" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN40" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO40" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AP40" s="3"/>
+      <c r="AP40" s="30" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ40" s="3"/>
       <c r="AR40" s="3"/>
+      <c r="AS40" s="3"/>
       <c r="AT40" s="3"/>
       <c r="AU40" s="3"/>
       <c r="AV40" s="3"/>
       <c r="AW40" s="32"/>
-      <c r="AX40" s="63"/>
+      <c r="AX40" s="62"/>
       <c r="AY40" s="30"/>
       <c r="AZ40" s="28"/>
       <c r="BA40" s="3"/>
-      <c r="BJ40" s="63"/>
+      <c r="BJ40" s="62"/>
       <c r="BK40" s="30"/>
       <c r="BL40" s="28"/>
       <c r="BM40" s="3"/>
       <c r="BY40" s="31"/>
       <c r="BZ40" s="31"/>
       <c r="CA40" s="31"/>
       <c r="CB40" s="31"/>
       <c r="CC40" s="31"/>
       <c r="CD40" s="31"/>
       <c r="CE40" s="31"/>
       <c r="CF40" s="31"/>
       <c r="CG40" s="31"/>
       <c r="CH40" s="31"/>
       <c r="CI40" s="31"/>
       <c r="CJ40" s="31"/>
       <c r="CK40" s="31"/>
       <c r="CL40" s="31"/>
       <c r="CM40" s="31"/>
       <c r="CN40" s="31"/>
       <c r="CO40" s="31"/>
       <c r="CP40" s="31"/>
       <c r="CQ40" s="31"/>
       <c r="CR40" s="31"/>
       <c r="CS40" s="31"/>
     </row>
-    <row r="41" spans="1:97" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>22</v>
+    <row r="41" spans="1:97" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="69" t="s">
+        <v>29</v>
       </c>
       <c r="B41" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="C41" s="19">
+      <c r="C41" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D41" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E41" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="F41" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="H41" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="I41" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="J41" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="K41" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="L41" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="M41" s="49" t="s">
+        <v>13</v>
+      </c>
+      <c r="N41" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="O41" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="P41" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q41" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="R41" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S41" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="T41" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="U41" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="V41" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="W41" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X41" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y41" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z41" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA41" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB41" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC41" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD41" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE41" s="3">
         <v>2</v>
       </c>
-      <c r="D41" s="18" t="s">
-[...82 lines deleted...]
-      </c>
       <c r="AF41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK41" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL41" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AM41" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN41" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO41" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AP41" s="3"/>
+      <c r="AP41" s="30" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ41" s="3"/>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
       <c r="AT41" s="3"/>
       <c r="AU41" s="3"/>
       <c r="AV41" s="3"/>
       <c r="AW41" s="32"/>
-      <c r="AX41" s="63"/>
+      <c r="AX41" s="62"/>
       <c r="AY41" s="30"/>
       <c r="AZ41" s="28"/>
       <c r="BA41" s="3"/>
-      <c r="BJ41" s="63"/>
+      <c r="BJ41" s="62"/>
       <c r="BK41" s="30"/>
       <c r="BL41" s="28"/>
       <c r="BM41" s="3"/>
       <c r="BY41" s="31"/>
       <c r="BZ41" s="31"/>
       <c r="CA41" s="31"/>
       <c r="CB41" s="31"/>
       <c r="CC41" s="31"/>
       <c r="CD41" s="31"/>
       <c r="CE41" s="31"/>
       <c r="CF41" s="31"/>
       <c r="CG41" s="31"/>
       <c r="CH41" s="31"/>
       <c r="CI41" s="31"/>
       <c r="CJ41" s="31"/>
       <c r="CK41" s="31"/>
       <c r="CL41" s="31"/>
       <c r="CM41" s="31"/>
       <c r="CN41" s="31"/>
       <c r="CO41" s="31"/>
       <c r="CP41" s="31"/>
       <c r="CQ41" s="31"/>
       <c r="CR41" s="31"/>
       <c r="CS41" s="31"/>
     </row>
-    <row r="42" spans="1:97" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...90 lines deleted...]
-      <c r="AE42" s="3">
+    <row r="42" spans="1:97" s="39" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="71" t="s">
+        <v>23</v>
+      </c>
+      <c r="B42" s="53">
+        <v>3</v>
+      </c>
+      <c r="C42" s="54">
+        <v>3</v>
+      </c>
+      <c r="D42" s="53">
         <v>2</v>
       </c>
-      <c r="AF42" s="3" t="s">
-[...36 lines deleted...]
-      <c r="AW42" s="32"/>
+      <c r="E42" s="53">
+        <v>-2</v>
+      </c>
+      <c r="F42" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="H42" s="54">
+        <v>4</v>
+      </c>
+      <c r="I42" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="J42" s="54">
+        <v>-15</v>
+      </c>
+      <c r="K42" s="55">
+        <v>1</v>
+      </c>
+      <c r="L42" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="M42" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="N42" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="O42" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="P42" s="54" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q42" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="R42" s="53">
+        <v>-5</v>
+      </c>
+      <c r="S42" s="53">
+        <v>-2</v>
+      </c>
+      <c r="T42" s="53">
+        <v>-4</v>
+      </c>
+      <c r="U42" s="53">
+        <v>4</v>
+      </c>
+      <c r="V42" s="53">
+        <v>5</v>
+      </c>
+      <c r="W42" s="39">
+        <v>3</v>
+      </c>
+      <c r="X42" s="39">
+        <v>9</v>
+      </c>
+      <c r="Y42" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z42" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA42" s="39">
+        <v>-2</v>
+      </c>
+      <c r="AB42" s="39">
+        <v>-2</v>
+      </c>
+      <c r="AC42" s="4">
+        <v>4</v>
+      </c>
+      <c r="AD42" s="4">
+        <v>1</v>
+      </c>
+      <c r="AE42" s="4">
+        <v>2</v>
+      </c>
+      <c r="AF42" s="4">
+        <v>8</v>
+      </c>
+      <c r="AG42" s="39">
+        <v>5</v>
+      </c>
+      <c r="AH42" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI42" s="4">
+        <v>2</v>
+      </c>
+      <c r="AJ42" s="39">
+        <v>4</v>
+      </c>
+      <c r="AK42" s="72">
+        <v>1</v>
+      </c>
+      <c r="AL42" s="53">
+        <v>5</v>
+      </c>
+      <c r="AM42" s="53">
+        <v>1</v>
+      </c>
+      <c r="AN42" s="39">
+        <v>2</v>
+      </c>
+      <c r="AO42" s="53" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP42" s="4">
+        <v>1</v>
+      </c>
+      <c r="AQ42" s="4"/>
+      <c r="AR42" s="4"/>
+      <c r="AT42" s="4"/>
+      <c r="AU42" s="4"/>
+      <c r="AW42" s="72"/>
       <c r="AX42" s="63"/>
-      <c r="AY42" s="30"/>
-[...1 lines deleted...]
-      <c r="BA42" s="3"/>
+      <c r="BA42" s="4"/>
       <c r="BJ42" s="63"/>
-      <c r="BK42" s="30"/>
-[...1 lines deleted...]
-      <c r="BM42" s="3"/>
+      <c r="BM42" s="4"/>
       <c r="BY42" s="31"/>
       <c r="BZ42" s="31"/>
       <c r="CA42" s="31"/>
       <c r="CB42" s="31"/>
       <c r="CC42" s="31"/>
       <c r="CD42" s="31"/>
       <c r="CE42" s="31"/>
       <c r="CF42" s="31"/>
       <c r="CG42" s="31"/>
       <c r="CH42" s="31"/>
       <c r="CI42" s="31"/>
       <c r="CJ42" s="31"/>
       <c r="CK42" s="31"/>
       <c r="CL42" s="31"/>
       <c r="CM42" s="31"/>
       <c r="CN42" s="31"/>
       <c r="CO42" s="31"/>
       <c r="CP42" s="31"/>
       <c r="CQ42" s="31"/>
       <c r="CR42" s="31"/>
       <c r="CS42" s="31"/>
     </row>
-    <row r="43" spans="1:97" s="39" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...132 lines deleted...]
-      <c r="BM43" s="4"/>
+    <row r="43" spans="1:97" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="87" t="s">
+        <v>30</v>
+      </c>
+      <c r="B43" s="88"/>
+      <c r="C43" s="88"/>
+      <c r="D43" s="88"/>
+      <c r="E43" s="88"/>
+      <c r="F43" s="88"/>
       <c r="BY43" s="31"/>
       <c r="BZ43" s="31"/>
       <c r="CA43" s="31"/>
       <c r="CB43" s="31"/>
       <c r="CC43" s="31"/>
       <c r="CD43" s="31"/>
       <c r="CE43" s="31"/>
       <c r="CF43" s="31"/>
       <c r="CG43" s="31"/>
       <c r="CH43" s="31"/>
       <c r="CI43" s="31"/>
       <c r="CJ43" s="31"/>
       <c r="CK43" s="31"/>
       <c r="CL43" s="31"/>
       <c r="CM43" s="31"/>
       <c r="CN43" s="31"/>
       <c r="CO43" s="31"/>
       <c r="CP43" s="31"/>
       <c r="CQ43" s="31"/>
       <c r="CR43" s="31"/>
       <c r="CS43" s="31"/>
     </row>
     <row r="44" spans="1:97" x14ac:dyDescent="0.2">
       <c r="BY44" s="31"/>
       <c r="BZ44" s="31"/>
@@ -17391,100 +17952,78 @@
       <c r="CS46" s="31"/>
     </row>
     <row r="47" spans="1:97" x14ac:dyDescent="0.2">
       <c r="BY47" s="31"/>
       <c r="BZ47" s="31"/>
       <c r="CA47" s="31"/>
       <c r="CB47" s="31"/>
       <c r="CC47" s="31"/>
       <c r="CD47" s="31"/>
       <c r="CE47" s="31"/>
       <c r="CF47" s="31"/>
       <c r="CG47" s="31"/>
       <c r="CH47" s="31"/>
       <c r="CI47" s="31"/>
       <c r="CJ47" s="31"/>
       <c r="CK47" s="31"/>
       <c r="CL47" s="31"/>
       <c r="CM47" s="31"/>
       <c r="CN47" s="31"/>
       <c r="CO47" s="31"/>
       <c r="CP47" s="31"/>
       <c r="CQ47" s="31"/>
       <c r="CR47" s="31"/>
       <c r="CS47" s="31"/>
     </row>
-    <row r="48" spans="1:97" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="AO8:AQ8"/>
-[...20 lines deleted...]
-    <mergeCell ref="BJ8:BL8"/>
+    <mergeCell ref="BM7:BO7"/>
+    <mergeCell ref="BP7:BR7"/>
+    <mergeCell ref="BS7:BU7"/>
+    <mergeCell ref="AX7:AZ7"/>
+    <mergeCell ref="BA7:BC7"/>
+    <mergeCell ref="BD7:BF7"/>
+    <mergeCell ref="BG7:BI7"/>
+    <mergeCell ref="BJ7:BL7"/>
+    <mergeCell ref="T7:V7"/>
+    <mergeCell ref="W7:Y7"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:P7"/>
+    <mergeCell ref="Q7:S7"/>
+    <mergeCell ref="AO7:AQ7"/>
+    <mergeCell ref="AR7:AT7"/>
+    <mergeCell ref="AU7:AW7"/>
+    <mergeCell ref="Z7:AB7"/>
+    <mergeCell ref="AC7:AE7"/>
+    <mergeCell ref="AF7:AH7"/>
+    <mergeCell ref="AI7:AK7"/>
+    <mergeCell ref="AL7:AN7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Келгендер</vt:lpstr>
       <vt:lpstr>Кеткендер</vt:lpstr>
       <vt:lpstr>Көші-қон айырымы</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>