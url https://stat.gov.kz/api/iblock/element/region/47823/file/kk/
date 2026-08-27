--- v2 (2026-07-17)
+++ v3 (2026-08-27)
@@ -7,63 +7,63 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="60" yWindow="4920" windowWidth="28725" windowHeight="7275"/>
+    <workbookView xWindow="75" yWindow="4410" windowWidth="28740" windowHeight="7905"/>
   </bookViews>
   <sheets>
     <sheet name="Келгендер" sheetId="1" r:id="rId1"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId2"/>
     <sheet name="Көші-қон айырымы" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2832" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2903" uniqueCount="40">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -453,51 +453,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="104">
+  <cellXfs count="108">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -688,50 +688,58 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1242,73 +1250,75 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DE46"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2:N2"/>
-      <selection pane="bottomLeft" activeCell="A38" sqref="A38"/>
+      <selection pane="bottomLeft" activeCell="AS21" sqref="AS21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.140625" style="1" customWidth="1"/>
     <col min="2" max="8" width="9.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="12" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="0" style="31" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="13.140625" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="24" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="0" style="31" hidden="1" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="1"/>
     <col min="34" max="34" width="8.5703125" style="1" customWidth="1"/>
     <col min="35" max="35" width="8.7109375" style="1" customWidth="1"/>
     <col min="36" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="9.140625" style="31" customWidth="1"/>
     <col min="38" max="38" width="10.28515625" style="1" customWidth="1"/>
     <col min="39" max="39" width="11" style="1" customWidth="1"/>
     <col min="40" max="40" width="9.140625" style="1"/>
     <col min="41" max="41" width="9.7109375" style="1" customWidth="1"/>
     <col min="42" max="42" width="9.42578125" style="1" customWidth="1"/>
-    <col min="43" max="49" width="9.140625" style="1"/>
+    <col min="43" max="46" width="9.140625" style="1"/>
+    <col min="47" max="47" width="8.7109375" style="1" customWidth="1"/>
+    <col min="48" max="49" width="9.140625" style="1"/>
     <col min="50" max="73" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="74" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:109" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:109" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="89" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="89"/>
       <c r="C3" s="89"/>
       <c r="D3" s="89"/>
       <c r="E3" s="89"/>
       <c r="F3" s="89"/>
       <c r="G3" s="89"/>
       <c r="H3" s="89"/>
       <c r="I3" s="89"/>
       <c r="J3" s="89"/>
       <c r="K3" s="89"/>
       <c r="L3" s="89"/>
       <c r="M3" s="89"/>
       <c r="N3" s="89"/>
       <c r="W3" s="85"/>
       <c r="X3" s="85"/>
@@ -1350,170 +1360,170 @@
       <c r="F5" s="67"/>
       <c r="G5" s="67"/>
       <c r="H5" s="67"/>
       <c r="I5" s="67"/>
       <c r="J5" s="67"/>
       <c r="K5" s="67"/>
       <c r="L5" s="67"/>
       <c r="M5" s="67"/>
       <c r="N5" s="67"/>
       <c r="W5" s="31"/>
       <c r="X5" s="31"/>
       <c r="AI5" s="73"/>
       <c r="AJ5" s="73"/>
       <c r="AK5" s="73"/>
       <c r="AL5" s="73"/>
       <c r="AM5" s="74"/>
     </row>
     <row r="6" spans="1:109" s="65" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AK6" s="66"/>
       <c r="AL6" s="66"/>
       <c r="AW6" s="42" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A7" s="97"/>
-      <c r="B7" s="99">
+      <c r="A7" s="101"/>
+      <c r="B7" s="103">
         <v>2022</v>
       </c>
-      <c r="C7" s="100"/>
-[...16 lines deleted...]
-      <c r="T7" s="93">
+      <c r="C7" s="104"/>
+      <c r="D7" s="104"/>
+      <c r="E7" s="104"/>
+      <c r="F7" s="104"/>
+      <c r="G7" s="104"/>
+      <c r="H7" s="104"/>
+      <c r="I7" s="104"/>
+      <c r="J7" s="104"/>
+      <c r="K7" s="104"/>
+      <c r="L7" s="104"/>
+      <c r="M7" s="105"/>
+      <c r="N7" s="96"/>
+      <c r="O7" s="96"/>
+      <c r="P7" s="96"/>
+      <c r="Q7" s="96"/>
+      <c r="R7" s="96"/>
+      <c r="S7" s="96"/>
+      <c r="T7" s="97">
         <v>2023</v>
       </c>
-      <c r="U7" s="93"/>
-[...10 lines deleted...]
-      <c r="AF7" s="93">
+      <c r="U7" s="97"/>
+      <c r="V7" s="97"/>
+      <c r="W7" s="96"/>
+      <c r="X7" s="96"/>
+      <c r="Y7" s="98"/>
+      <c r="Z7" s="96"/>
+      <c r="AA7" s="96"/>
+      <c r="AB7" s="96"/>
+      <c r="AC7" s="96"/>
+      <c r="AD7" s="96"/>
+      <c r="AE7" s="96"/>
+      <c r="AF7" s="97">
         <v>2025</v>
       </c>
-      <c r="AG7" s="93"/>
-[...10 lines deleted...]
-      <c r="AR7" s="93">
+      <c r="AG7" s="97"/>
+      <c r="AH7" s="97"/>
+      <c r="AI7" s="96"/>
+      <c r="AJ7" s="96"/>
+      <c r="AK7" s="99"/>
+      <c r="AL7" s="100"/>
+      <c r="AM7" s="96"/>
+      <c r="AN7" s="96"/>
+      <c r="AO7" s="96"/>
+      <c r="AP7" s="96"/>
+      <c r="AQ7" s="96"/>
+      <c r="AR7" s="97">
         <v>2026</v>
       </c>
-      <c r="AS7" s="93"/>
-[...10 lines deleted...]
-      <c r="BD7" s="93">
+      <c r="AS7" s="97"/>
+      <c r="AT7" s="97"/>
+      <c r="AU7" s="96"/>
+      <c r="AV7" s="96"/>
+      <c r="AW7" s="98"/>
+      <c r="AX7" s="106"/>
+      <c r="AY7" s="96"/>
+      <c r="AZ7" s="96"/>
+      <c r="BA7" s="96"/>
+      <c r="BB7" s="96"/>
+      <c r="BC7" s="96"/>
+      <c r="BD7" s="97">
         <v>2026</v>
       </c>
-      <c r="BE7" s="93"/>
-[...10 lines deleted...]
-      <c r="BP7" s="93">
+      <c r="BE7" s="97"/>
+      <c r="BF7" s="97"/>
+      <c r="BG7" s="96"/>
+      <c r="BH7" s="96"/>
+      <c r="BI7" s="98"/>
+      <c r="BJ7" s="106"/>
+      <c r="BK7" s="96"/>
+      <c r="BL7" s="96"/>
+      <c r="BM7" s="96"/>
+      <c r="BN7" s="96"/>
+      <c r="BO7" s="96"/>
+      <c r="BP7" s="97">
         <v>2027</v>
       </c>
-      <c r="BQ7" s="93"/>
-[...3 lines deleted...]
-      <c r="BU7" s="92"/>
+      <c r="BQ7" s="97"/>
+      <c r="BR7" s="97"/>
+      <c r="BS7" s="96"/>
+      <c r="BT7" s="96"/>
+      <c r="BU7" s="96"/>
       <c r="BV7" s="31"/>
       <c r="BW7" s="31"/>
       <c r="BX7" s="31"/>
       <c r="BY7" s="31"/>
       <c r="BZ7" s="31"/>
       <c r="CA7" s="31"/>
       <c r="CB7" s="31"/>
       <c r="CC7" s="31"/>
       <c r="CD7" s="31"/>
       <c r="CE7" s="31"/>
       <c r="CF7" s="31"/>
       <c r="CG7" s="31"/>
       <c r="CH7" s="31"/>
       <c r="CI7" s="31"/>
       <c r="CJ7" s="31"/>
       <c r="CK7" s="31"/>
       <c r="CL7" s="31"/>
       <c r="CM7" s="31"/>
       <c r="CN7" s="31"/>
       <c r="CO7" s="31"/>
       <c r="CP7" s="31"/>
       <c r="CQ7" s="31"/>
       <c r="CR7" s="31"/>
       <c r="CS7" s="31"/>
       <c r="CT7" s="31"/>
       <c r="CU7" s="31"/>
       <c r="CV7" s="31"/>
       <c r="CW7" s="31"/>
       <c r="CX7" s="31"/>
       <c r="CY7" s="31"/>
       <c r="CZ7" s="31"/>
       <c r="DA7" s="31"/>
     </row>
     <row r="8" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="A8" s="98"/>
+      <c r="A8" s="102"/>
       <c r="B8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J8" s="7" t="s">
@@ -1945,51 +1955,53 @@
       </c>
       <c r="AI10" s="31">
         <v>23</v>
       </c>
       <c r="AJ10" s="31">
         <v>29</v>
       </c>
       <c r="AK10" s="35">
         <v>20</v>
       </c>
       <c r="AL10" s="31">
         <v>36</v>
       </c>
       <c r="AM10" s="31">
         <v>9</v>
       </c>
       <c r="AN10" s="42">
         <v>15</v>
       </c>
       <c r="AO10" s="42">
         <v>11</v>
       </c>
       <c r="AP10" s="42">
         <v>7</v>
       </c>
-      <c r="AQ10" s="31"/>
+      <c r="AQ10" s="92">
+        <v>7</v>
+      </c>
       <c r="AR10" s="42"/>
       <c r="AS10" s="31"/>
       <c r="AT10" s="31"/>
       <c r="AU10" s="31"/>
       <c r="AV10" s="31"/>
       <c r="AW10" s="35"/>
       <c r="AX10" s="60"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="3"/>
       <c r="BA10" s="3"/>
       <c r="BJ10" s="60"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="3"/>
       <c r="BM10" s="3"/>
       <c r="BV10" s="17"/>
       <c r="BW10" s="17"/>
       <c r="BX10" s="17"/>
       <c r="BY10" s="17"/>
       <c r="BZ10" s="17"/>
       <c r="CA10" s="17"/>
       <c r="CB10" s="17"/>
       <c r="CC10" s="17"/>
       <c r="CD10" s="17"/>
       <c r="CE10" s="17"/>
       <c r="CF10" s="17"/>
@@ -2124,50 +2136,53 @@
       </c>
       <c r="AI11" s="1">
         <v>16</v>
       </c>
       <c r="AJ11" s="1">
         <v>21</v>
       </c>
       <c r="AK11" s="35">
         <v>15</v>
       </c>
       <c r="AL11" s="1">
         <v>19</v>
       </c>
       <c r="AM11" s="1">
         <v>8</v>
       </c>
       <c r="AN11" s="3">
         <v>10</v>
       </c>
       <c r="AO11" s="3">
         <v>9</v>
       </c>
       <c r="AP11" s="3">
         <v>5</v>
       </c>
+      <c r="AQ11" s="93">
+        <v>7</v>
+      </c>
       <c r="AR11" s="3"/>
       <c r="AS11" s="3"/>
       <c r="AW11" s="35"/>
       <c r="AX11" s="60"/>
       <c r="AZ11" s="3"/>
       <c r="BA11" s="3"/>
       <c r="BJ11" s="60"/>
       <c r="BL11" s="3"/>
       <c r="BM11" s="3"/>
       <c r="BV11" s="31"/>
       <c r="BW11" s="31"/>
       <c r="BX11" s="31"/>
       <c r="BY11" s="31"/>
       <c r="BZ11" s="31"/>
       <c r="CA11" s="31"/>
       <c r="CB11" s="31"/>
       <c r="CC11" s="31"/>
       <c r="CD11" s="31"/>
       <c r="CE11" s="31"/>
       <c r="CF11" s="31"/>
       <c r="CG11" s="31"/>
       <c r="CH11" s="31"/>
       <c r="CI11" s="31"/>
       <c r="CJ11" s="31"/>
       <c r="CK11" s="31"/>
@@ -2297,51 +2312,53 @@
       </c>
       <c r="AI12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ12" s="1">
         <v>-1</v>
       </c>
       <c r="AK12" s="35">
         <v>2</v>
       </c>
       <c r="AL12" s="3">
         <v>7</v>
       </c>
       <c r="AM12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP12" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ12" s="3"/>
+      <c r="AQ12" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR12" s="3"/>
       <c r="AS12" s="3"/>
       <c r="AT12" s="3"/>
       <c r="AU12" s="3"/>
       <c r="AW12" s="35"/>
       <c r="AX12" s="61"/>
       <c r="AY12" s="3"/>
       <c r="AZ12" s="3"/>
       <c r="BA12" s="3"/>
       <c r="BJ12" s="61"/>
       <c r="BK12" s="3"/>
       <c r="BL12" s="3"/>
       <c r="BM12" s="3"/>
       <c r="BV12" s="31"/>
       <c r="BW12" s="31"/>
       <c r="BX12" s="31"/>
       <c r="BY12" s="31"/>
       <c r="BZ12" s="31"/>
       <c r="CA12" s="31"/>
       <c r="CB12" s="31"/>
       <c r="CC12" s="31"/>
       <c r="CD12" s="31"/>
       <c r="CE12" s="31"/>
       <c r="CF12" s="31"/>
       <c r="CG12" s="31"/>
@@ -2475,51 +2492,53 @@
       </c>
       <c r="AI13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK13" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP13" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ13" s="3"/>
+      <c r="AQ13" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR13" s="3"/>
       <c r="AS13" s="3"/>
       <c r="AT13" s="3"/>
       <c r="AU13" s="3"/>
       <c r="AV13" s="3"/>
       <c r="AW13" s="32"/>
       <c r="AX13" s="61"/>
       <c r="AY13" s="3"/>
       <c r="AZ13" s="3"/>
       <c r="BA13" s="3"/>
       <c r="BJ13" s="61"/>
       <c r="BK13" s="3"/>
       <c r="BL13" s="3"/>
       <c r="BM13" s="3"/>
       <c r="BV13" s="31"/>
       <c r="BW13" s="31"/>
       <c r="BX13" s="31"/>
       <c r="BY13" s="31"/>
       <c r="BZ13" s="31"/>
       <c r="CA13" s="31"/>
       <c r="CB13" s="31"/>
       <c r="CC13" s="31"/>
       <c r="CD13" s="31"/>
       <c r="CE13" s="31"/>
       <c r="CF13" s="31"/>
@@ -2654,51 +2673,53 @@
       </c>
       <c r="AI14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK14" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP14" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ14" s="3"/>
+      <c r="AQ14" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR14" s="3"/>
       <c r="AS14" s="3"/>
       <c r="AT14" s="3"/>
       <c r="AU14" s="3"/>
       <c r="AV14" s="3"/>
       <c r="AW14" s="32"/>
       <c r="AX14" s="61"/>
       <c r="AY14" s="3"/>
       <c r="AZ14" s="3"/>
       <c r="BA14" s="3"/>
       <c r="BJ14" s="61"/>
       <c r="BK14" s="3"/>
       <c r="BL14" s="3"/>
       <c r="BM14" s="3"/>
       <c r="BV14" s="31"/>
       <c r="BW14" s="31"/>
       <c r="BX14" s="31"/>
       <c r="BY14" s="31"/>
       <c r="BZ14" s="31"/>
       <c r="CA14" s="31"/>
       <c r="CB14" s="31"/>
       <c r="CC14" s="31"/>
       <c r="CD14" s="31"/>
       <c r="CE14" s="31"/>
       <c r="CF14" s="31"/>
@@ -2833,51 +2854,53 @@
       </c>
       <c r="AI15" s="1">
         <v>1</v>
       </c>
       <c r="AJ15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK15" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL15" s="3">
         <v>1</v>
       </c>
       <c r="AM15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN15" s="3">
         <v>2</v>
       </c>
       <c r="AO15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP15" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ15" s="3"/>
+      <c r="AQ15" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR15" s="3"/>
       <c r="AS15" s="3"/>
       <c r="AT15" s="3"/>
       <c r="AV15" s="3"/>
       <c r="AW15" s="32"/>
       <c r="AX15" s="61"/>
       <c r="AY15" s="3"/>
       <c r="AZ15" s="3"/>
       <c r="BA15" s="3"/>
       <c r="BJ15" s="61"/>
       <c r="BK15" s="3"/>
       <c r="BL15" s="3"/>
       <c r="BM15" s="3"/>
       <c r="BV15" s="31"/>
       <c r="BW15" s="31"/>
       <c r="BX15" s="31"/>
       <c r="BY15" s="31"/>
       <c r="BZ15" s="31"/>
       <c r="CA15" s="31"/>
       <c r="CB15" s="31"/>
       <c r="CC15" s="31"/>
       <c r="CD15" s="31"/>
       <c r="CE15" s="31"/>
       <c r="CF15" s="31"/>
       <c r="CG15" s="31"/>
@@ -3011,51 +3034,53 @@
       </c>
       <c r="AI16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK16" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP16" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ16" s="3"/>
+      <c r="AQ16" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR16" s="3"/>
       <c r="AS16" s="3"/>
       <c r="AT16" s="3"/>
       <c r="AU16" s="3"/>
       <c r="AV16" s="3"/>
       <c r="AW16" s="32"/>
       <c r="AX16" s="61"/>
       <c r="AY16" s="3"/>
       <c r="AZ16" s="3"/>
       <c r="BA16" s="3"/>
       <c r="BJ16" s="61"/>
       <c r="BK16" s="3"/>
       <c r="BL16" s="3"/>
       <c r="BM16" s="3"/>
       <c r="BV16" s="31"/>
       <c r="BW16" s="31"/>
       <c r="BX16" s="31"/>
       <c r="BY16" s="31"/>
       <c r="BZ16" s="31"/>
       <c r="CA16" s="31"/>
       <c r="CB16" s="31"/>
       <c r="CC16" s="31"/>
       <c r="CD16" s="31"/>
       <c r="CE16" s="31"/>
       <c r="CF16" s="31"/>
@@ -3190,51 +3215,53 @@
       </c>
       <c r="AI17" s="1">
         <v>4</v>
       </c>
       <c r="AJ17" s="1">
         <v>1</v>
       </c>
       <c r="AK17" s="35">
         <v>2</v>
       </c>
       <c r="AL17" s="3">
         <v>3</v>
       </c>
       <c r="AM17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN17" s="3">
         <v>1</v>
       </c>
       <c r="AO17" s="3">
         <v>2</v>
       </c>
       <c r="AP17" s="3">
         <v>1</v>
       </c>
-      <c r="AQ17" s="3"/>
+      <c r="AQ17" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR17" s="3"/>
       <c r="AW17" s="35"/>
       <c r="AX17" s="61"/>
       <c r="AY17" s="3"/>
       <c r="AZ17" s="3"/>
       <c r="BA17" s="3"/>
       <c r="BJ17" s="61"/>
       <c r="BK17" s="3"/>
       <c r="BL17" s="3"/>
       <c r="BM17" s="3"/>
       <c r="BV17" s="31"/>
       <c r="BW17" s="31"/>
       <c r="BX17" s="31"/>
       <c r="BY17" s="31"/>
       <c r="BZ17" s="31"/>
       <c r="CA17" s="31"/>
       <c r="CB17" s="31"/>
       <c r="CC17" s="31"/>
       <c r="CD17" s="31"/>
       <c r="CE17" s="31"/>
       <c r="CF17" s="31"/>
       <c r="CG17" s="31"/>
       <c r="CH17" s="31"/>
       <c r="CI17" s="31"/>
       <c r="CJ17" s="31"/>
@@ -3365,51 +3392,53 @@
       </c>
       <c r="AI18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK18" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL18" s="3">
         <v>1</v>
       </c>
       <c r="AM18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP18" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ18" s="3"/>
+      <c r="AQ18" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR18" s="3"/>
       <c r="AS18" s="3"/>
       <c r="AT18" s="3"/>
       <c r="AU18" s="3"/>
       <c r="AV18" s="3"/>
       <c r="AW18" s="32"/>
       <c r="AX18" s="61"/>
       <c r="AY18" s="3"/>
       <c r="AZ18" s="3"/>
       <c r="BA18" s="3"/>
       <c r="BJ18" s="61"/>
       <c r="BK18" s="3"/>
       <c r="BL18" s="3"/>
       <c r="BM18" s="3"/>
       <c r="BV18" s="31"/>
       <c r="BW18" s="31"/>
       <c r="BX18" s="31"/>
       <c r="BY18" s="31"/>
       <c r="BZ18" s="31"/>
       <c r="CA18" s="31"/>
       <c r="CB18" s="31"/>
       <c r="CC18" s="31"/>
       <c r="CD18" s="31"/>
       <c r="CE18" s="31"/>
       <c r="CF18" s="31"/>
@@ -3544,51 +3573,53 @@
       </c>
       <c r="AI19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK19" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP19" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ19" s="3"/>
+      <c r="AQ19" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR19" s="3"/>
       <c r="AT19" s="3"/>
       <c r="AU19" s="3"/>
       <c r="AV19" s="3"/>
       <c r="AW19" s="32"/>
       <c r="AX19" s="61"/>
       <c r="AY19" s="3"/>
       <c r="AZ19" s="3"/>
       <c r="BA19" s="3"/>
       <c r="BJ19" s="61"/>
       <c r="BK19" s="3"/>
       <c r="BL19" s="3"/>
       <c r="BM19" s="3"/>
       <c r="BV19" s="31"/>
       <c r="BW19" s="31"/>
       <c r="BX19" s="31"/>
       <c r="BY19" s="31"/>
       <c r="BZ19" s="31"/>
       <c r="CA19" s="31"/>
       <c r="CB19" s="31"/>
       <c r="CC19" s="31"/>
       <c r="CD19" s="31"/>
       <c r="CE19" s="31"/>
       <c r="CF19" s="31"/>
       <c r="CG19" s="31"/>
@@ -3722,51 +3753,53 @@
       </c>
       <c r="AI20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK20" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP20" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ20" s="3"/>
+      <c r="AQ20" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR20" s="3"/>
       <c r="AS20" s="3"/>
       <c r="AT20" s="3"/>
       <c r="AU20" s="3"/>
       <c r="AV20" s="3"/>
       <c r="AW20" s="32"/>
       <c r="AX20" s="61"/>
       <c r="AY20" s="3"/>
       <c r="AZ20" s="3"/>
       <c r="BA20" s="3"/>
       <c r="BJ20" s="61"/>
       <c r="BK20" s="3"/>
       <c r="BL20" s="3"/>
       <c r="BM20" s="3"/>
       <c r="BV20" s="31"/>
       <c r="BW20" s="31"/>
       <c r="BX20" s="31"/>
       <c r="BY20" s="31"/>
       <c r="BZ20" s="31"/>
       <c r="CA20" s="31"/>
       <c r="CB20" s="31"/>
       <c r="CC20" s="31"/>
       <c r="CD20" s="31"/>
       <c r="CE20" s="31"/>
       <c r="CF20" s="31"/>
@@ -3901,50 +3934,53 @@
       </c>
       <c r="AI21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK21" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP21" s="3" t="s">
         <v>13</v>
       </c>
+      <c r="AQ21" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="32"/>
       <c r="AX21" s="61"/>
       <c r="AY21" s="3"/>
       <c r="AZ21" s="3"/>
       <c r="BA21" s="3"/>
       <c r="BJ21" s="61"/>
       <c r="BK21" s="3"/>
       <c r="BL21" s="3"/>
       <c r="BM21" s="3"/>
       <c r="BV21" s="31"/>
       <c r="BW21" s="31"/>
       <c r="BX21" s="31"/>
       <c r="BY21" s="31"/>
       <c r="BZ21" s="31"/>
       <c r="CA21" s="31"/>
       <c r="CB21" s="31"/>
       <c r="CC21" s="31"/>
       <c r="CD21" s="31"/>
       <c r="CE21" s="31"/>
       <c r="CF21" s="31"/>
@@ -4078,50 +4114,53 @@
         <v>13</v>
       </c>
       <c r="AI22" s="1">
         <v>2</v>
       </c>
       <c r="AJ22" s="1">
         <v>5</v>
       </c>
       <c r="AK22" s="35">
         <v>1</v>
       </c>
       <c r="AL22" s="3">
         <v>5</v>
       </c>
       <c r="AM22" s="1">
         <v>1</v>
       </c>
       <c r="AN22" s="3">
         <v>2</v>
       </c>
       <c r="AO22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP22" s="3">
         <v>1</v>
+      </c>
+      <c r="AQ22" s="94" t="s">
+        <v>13</v>
       </c>
       <c r="AR22" s="3"/>
       <c r="AT22" s="3"/>
       <c r="AW22" s="35"/>
       <c r="AX22" s="61"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
       <c r="BJ22" s="61"/>
       <c r="BL22" s="3"/>
       <c r="BM22" s="3"/>
       <c r="BV22" s="31"/>
       <c r="BW22" s="31"/>
       <c r="BX22" s="31"/>
       <c r="BY22" s="31"/>
       <c r="BZ22" s="31"/>
       <c r="CA22" s="31"/>
       <c r="CB22" s="31"/>
       <c r="CC22" s="31"/>
       <c r="CD22" s="31"/>
       <c r="CE22" s="31"/>
       <c r="CF22" s="31"/>
       <c r="CG22" s="31"/>
       <c r="CH22" s="31"/>
       <c r="CI22" s="31"/>
       <c r="CJ22" s="31"/>
@@ -4343,51 +4382,53 @@
       </c>
       <c r="AI24" s="1">
         <v>17</v>
       </c>
       <c r="AJ24" s="1">
         <v>21</v>
       </c>
       <c r="AK24" s="35">
         <v>17</v>
       </c>
       <c r="AL24" s="1">
         <v>27</v>
       </c>
       <c r="AM24" s="1">
         <v>8</v>
       </c>
       <c r="AN24" s="3">
         <v>12</v>
       </c>
       <c r="AO24" s="3">
         <v>9</v>
       </c>
       <c r="AP24" s="3">
         <v>5</v>
       </c>
-      <c r="AQ24" s="1"/>
+      <c r="AQ24" s="93">
+        <v>7</v>
+      </c>
       <c r="AR24" s="3"/>
       <c r="AS24" s="1"/>
       <c r="AT24" s="1"/>
       <c r="AU24" s="1"/>
       <c r="AV24" s="1"/>
       <c r="AW24" s="35"/>
       <c r="AX24" s="60"/>
       <c r="AY24" s="1"/>
       <c r="AZ24" s="3"/>
       <c r="BA24" s="3"/>
       <c r="BJ24" s="60"/>
       <c r="BK24" s="1"/>
       <c r="BL24" s="3"/>
       <c r="BM24" s="3"/>
       <c r="BV24" s="17"/>
       <c r="BW24" s="17"/>
       <c r="BX24" s="17"/>
       <c r="BY24" s="17"/>
       <c r="BZ24" s="17"/>
       <c r="CA24" s="17"/>
       <c r="CB24" s="17"/>
       <c r="CC24" s="17"/>
       <c r="CD24" s="17"/>
       <c r="CE24" s="17"/>
       <c r="CF24" s="17"/>
@@ -4522,50 +4563,53 @@
       </c>
       <c r="AI25" s="1">
         <v>16</v>
       </c>
       <c r="AJ25" s="1">
         <v>21</v>
       </c>
       <c r="AK25" s="35">
         <v>15</v>
       </c>
       <c r="AL25" s="1">
         <v>19</v>
       </c>
       <c r="AM25" s="1">
         <v>8</v>
       </c>
       <c r="AN25" s="3">
         <v>10</v>
       </c>
       <c r="AO25" s="3">
         <v>9</v>
       </c>
       <c r="AP25" s="3">
         <v>5</v>
       </c>
+      <c r="AQ25" s="93">
+        <v>7</v>
+      </c>
       <c r="AR25" s="3"/>
       <c r="AW25" s="35"/>
       <c r="AX25" s="60"/>
       <c r="AZ25" s="3"/>
       <c r="BA25" s="3"/>
       <c r="BJ25" s="60"/>
       <c r="BL25" s="3"/>
       <c r="BM25" s="3"/>
       <c r="BV25" s="31"/>
       <c r="BW25" s="31"/>
       <c r="BX25" s="31"/>
       <c r="BY25" s="31"/>
       <c r="BZ25" s="31"/>
       <c r="CA25" s="31"/>
       <c r="CB25" s="31"/>
       <c r="CC25" s="31"/>
       <c r="CD25" s="31"/>
       <c r="CE25" s="31"/>
       <c r="CF25" s="31"/>
       <c r="CG25" s="31"/>
       <c r="CH25" s="31"/>
       <c r="CI25" s="31"/>
       <c r="CJ25" s="31"/>
       <c r="CK25" s="31"/>
       <c r="CL25" s="31"/>
@@ -4694,51 +4738,53 @@
       </c>
       <c r="AI26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK26" s="35">
         <v>2</v>
       </c>
       <c r="AL26" s="3">
         <v>7</v>
       </c>
       <c r="AM26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP26" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ26" s="3"/>
+      <c r="AQ26" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR26" s="3"/>
       <c r="AS26" s="3"/>
       <c r="AT26" s="3"/>
       <c r="AU26" s="3"/>
       <c r="AV26" s="3"/>
       <c r="AW26" s="35"/>
       <c r="AX26" s="61"/>
       <c r="AY26" s="3"/>
       <c r="AZ26" s="3"/>
       <c r="BA26" s="3"/>
       <c r="BJ26" s="61"/>
       <c r="BK26" s="3"/>
       <c r="BL26" s="3"/>
       <c r="BM26" s="3"/>
       <c r="BV26" s="31"/>
       <c r="BW26" s="31"/>
       <c r="BX26" s="31"/>
       <c r="BY26" s="31"/>
       <c r="BZ26" s="31"/>
       <c r="CA26" s="31"/>
       <c r="CB26" s="31"/>
       <c r="CC26" s="31"/>
       <c r="CD26" s="31"/>
       <c r="CE26" s="31"/>
       <c r="CF26" s="31"/>
@@ -4873,51 +4919,53 @@
       </c>
       <c r="AI27" s="1">
         <v>1</v>
       </c>
       <c r="AJ27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK27" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL27" s="3">
         <v>1</v>
       </c>
       <c r="AM27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN27" s="3">
         <v>2</v>
       </c>
       <c r="AO27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP27" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ27" s="3"/>
+      <c r="AQ27" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR27" s="3"/>
       <c r="AS27" s="3"/>
       <c r="AT27" s="3"/>
       <c r="AV27" s="3"/>
       <c r="AW27" s="32"/>
       <c r="AX27" s="61"/>
       <c r="AY27" s="3"/>
       <c r="AZ27" s="3"/>
       <c r="BA27" s="3"/>
       <c r="BJ27" s="61"/>
       <c r="BK27" s="3"/>
       <c r="BL27" s="3"/>
       <c r="BM27" s="3"/>
       <c r="BV27" s="31"/>
       <c r="BW27" s="31"/>
       <c r="BX27" s="31"/>
       <c r="BY27" s="31"/>
       <c r="BZ27" s="31"/>
       <c r="CA27" s="31"/>
       <c r="CB27" s="31"/>
       <c r="CC27" s="31"/>
       <c r="CD27" s="31"/>
       <c r="CE27" s="31"/>
       <c r="CF27" s="31"/>
       <c r="CG27" s="31"/>
@@ -5051,51 +5099,53 @@
       </c>
       <c r="AI28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK28" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO28" s="84" t="s">
         <v>13</v>
       </c>
       <c r="AP28" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ28" s="3"/>
+      <c r="AQ28" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR28" s="3"/>
       <c r="AS28" s="3"/>
       <c r="AT28" s="3"/>
       <c r="AU28" s="3"/>
       <c r="AV28" s="3"/>
       <c r="AW28" s="32"/>
       <c r="AX28" s="61"/>
       <c r="AY28" s="3"/>
       <c r="AZ28" s="3"/>
       <c r="BA28" s="3"/>
       <c r="BJ28" s="61"/>
       <c r="BK28" s="3"/>
       <c r="BL28" s="3"/>
       <c r="BM28" s="3"/>
       <c r="BV28" s="31"/>
       <c r="BW28" s="31"/>
       <c r="BX28" s="31"/>
       <c r="BY28" s="31"/>
       <c r="BZ28" s="31"/>
       <c r="CA28" s="31"/>
       <c r="CB28" s="31"/>
       <c r="CC28" s="31"/>
       <c r="CD28" s="31"/>
       <c r="CE28" s="31"/>
       <c r="CF28" s="31"/>
@@ -5227,51 +5277,53 @@
       </c>
       <c r="AI29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK29" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP29" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ29" s="3"/>
+      <c r="AQ29" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR29" s="3"/>
       <c r="AS29" s="3"/>
       <c r="AT29" s="3"/>
       <c r="AU29" s="3"/>
       <c r="AV29" s="3"/>
       <c r="AW29" s="32"/>
       <c r="AX29" s="61"/>
       <c r="AZ29" s="3"/>
       <c r="BA29" s="3"/>
       <c r="BJ29" s="61"/>
       <c r="BL29" s="3"/>
       <c r="BM29" s="3"/>
       <c r="BV29" s="31"/>
       <c r="BW29" s="31"/>
       <c r="BX29" s="31"/>
       <c r="BY29" s="31"/>
       <c r="BZ29" s="31"/>
       <c r="CA29" s="31"/>
       <c r="CB29" s="31"/>
       <c r="CC29" s="31"/>
       <c r="CD29" s="31"/>
       <c r="CE29" s="31"/>
       <c r="CF29" s="31"/>
       <c r="CG29" s="31"/>
       <c r="CH29" s="31"/>
@@ -5495,51 +5547,53 @@
       </c>
       <c r="AI31" s="1">
         <v>6</v>
       </c>
       <c r="AJ31" s="1">
         <v>8</v>
       </c>
       <c r="AK31" s="35">
         <v>3</v>
       </c>
       <c r="AL31" s="3">
         <v>9</v>
       </c>
       <c r="AM31" s="1">
         <v>1</v>
       </c>
       <c r="AN31" s="3">
         <v>3</v>
       </c>
       <c r="AO31" s="3">
         <v>2</v>
       </c>
       <c r="AP31" s="3">
         <v>2</v>
       </c>
-      <c r="AQ31" s="1"/>
+      <c r="AQ31" s="45" t="s">
+        <v>13</v>
+      </c>
       <c r="AR31" s="1"/>
       <c r="AS31" s="1"/>
       <c r="AT31" s="1"/>
       <c r="AU31" s="1"/>
       <c r="AV31" s="1"/>
       <c r="AW31" s="35"/>
       <c r="AX31" s="42"/>
       <c r="AY31" s="31"/>
       <c r="AZ31" s="42"/>
       <c r="BA31" s="42"/>
       <c r="BB31" s="17"/>
       <c r="BC31" s="17"/>
       <c r="BD31" s="17"/>
       <c r="BE31" s="17"/>
       <c r="BF31" s="17"/>
       <c r="BG31" s="17"/>
       <c r="BH31" s="17"/>
       <c r="BI31" s="17"/>
       <c r="BJ31" s="42"/>
       <c r="BK31" s="31"/>
       <c r="BL31" s="42"/>
       <c r="BM31" s="42"/>
       <c r="BN31" s="17"/>
       <c r="BO31" s="17"/>
       <c r="BP31" s="17"/>
@@ -5690,51 +5744,53 @@
       </c>
       <c r="AI32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK32" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP32" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ32" s="3"/>
+      <c r="AQ32" s="45" t="s">
+        <v>13</v>
+      </c>
       <c r="AR32" s="3"/>
       <c r="AS32" s="3"/>
       <c r="AT32" s="3"/>
       <c r="AU32" s="3"/>
       <c r="AV32" s="3"/>
       <c r="AW32" s="32"/>
       <c r="AX32" s="61"/>
       <c r="AY32" s="3"/>
       <c r="AZ32" s="3"/>
       <c r="BA32" s="3"/>
       <c r="BJ32" s="61"/>
       <c r="BK32" s="3"/>
       <c r="BL32" s="3"/>
       <c r="BM32" s="3"/>
       <c r="BV32" s="31"/>
       <c r="BW32" s="31"/>
       <c r="BX32" s="31"/>
       <c r="BY32" s="31"/>
       <c r="BZ32" s="31"/>
       <c r="CA32" s="31"/>
       <c r="CB32" s="31"/>
       <c r="CC32" s="31"/>
       <c r="CD32" s="31"/>
       <c r="CE32" s="31"/>
       <c r="CF32" s="31"/>
@@ -5869,51 +5925,53 @@
       </c>
       <c r="AI33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK33" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP33" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ33" s="3"/>
+      <c r="AQ33" s="45" t="s">
+        <v>13</v>
+      </c>
       <c r="AR33" s="3"/>
       <c r="AS33" s="3"/>
       <c r="AT33" s="3"/>
       <c r="AU33" s="3"/>
       <c r="AV33" s="3"/>
       <c r="AW33" s="32"/>
       <c r="AX33" s="61"/>
       <c r="AY33" s="3"/>
       <c r="AZ33" s="3"/>
       <c r="BA33" s="3"/>
       <c r="BJ33" s="61"/>
       <c r="BK33" s="3"/>
       <c r="BL33" s="3"/>
       <c r="BM33" s="3"/>
       <c r="BV33" s="31"/>
       <c r="BW33" s="31"/>
       <c r="BX33" s="31"/>
       <c r="BY33" s="31"/>
       <c r="BZ33" s="31"/>
       <c r="CA33" s="31"/>
       <c r="CB33" s="31"/>
       <c r="CC33" s="31"/>
       <c r="CD33" s="31"/>
       <c r="CE33" s="31"/>
       <c r="CF33" s="31"/>
@@ -6048,51 +6106,53 @@
       </c>
       <c r="AI34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK34" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP34" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ34" s="3"/>
+      <c r="AQ34" s="45" t="s">
+        <v>13</v>
+      </c>
       <c r="AR34" s="3"/>
       <c r="AS34" s="3"/>
       <c r="AT34" s="3"/>
       <c r="AU34" s="3"/>
       <c r="AV34" s="3"/>
       <c r="AW34" s="32"/>
       <c r="AX34" s="61"/>
       <c r="AY34" s="3"/>
       <c r="AZ34" s="3"/>
       <c r="BA34" s="3"/>
       <c r="BJ34" s="61"/>
       <c r="BK34" s="3"/>
       <c r="BL34" s="3"/>
       <c r="BM34" s="3"/>
       <c r="BV34" s="31"/>
       <c r="BW34" s="31"/>
       <c r="BX34" s="31"/>
       <c r="BY34" s="31"/>
       <c r="BZ34" s="31"/>
       <c r="CA34" s="31"/>
       <c r="CB34" s="31"/>
       <c r="CC34" s="31"/>
       <c r="CD34" s="31"/>
       <c r="CE34" s="31"/>
       <c r="CF34" s="31"/>
@@ -6227,51 +6287,53 @@
       </c>
       <c r="AI35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK35" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP35" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ35" s="3"/>
+      <c r="AQ35" s="45" t="s">
+        <v>13</v>
+      </c>
       <c r="AR35" s="3"/>
       <c r="AS35" s="3"/>
       <c r="AT35" s="3"/>
       <c r="AU35" s="3"/>
       <c r="AV35" s="3"/>
       <c r="AW35" s="32"/>
       <c r="AX35" s="61"/>
       <c r="AY35" s="3"/>
       <c r="AZ35" s="3"/>
       <c r="BA35" s="3"/>
       <c r="BJ35" s="61"/>
       <c r="BK35" s="3"/>
       <c r="BL35" s="3"/>
       <c r="BM35" s="3"/>
       <c r="BV35" s="31"/>
       <c r="BW35" s="31"/>
       <c r="BX35" s="31"/>
       <c r="BY35" s="31"/>
       <c r="BZ35" s="31"/>
       <c r="CA35" s="31"/>
       <c r="CB35" s="31"/>
       <c r="CC35" s="31"/>
       <c r="CD35" s="31"/>
       <c r="CE35" s="31"/>
       <c r="CF35" s="31"/>
@@ -6406,51 +6468,53 @@
       </c>
       <c r="AI36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK36" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP36" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ36" s="3"/>
+      <c r="AQ36" s="45" t="s">
+        <v>13</v>
+      </c>
       <c r="AR36" s="3"/>
       <c r="AS36" s="3"/>
       <c r="AT36" s="3"/>
       <c r="AU36" s="3"/>
       <c r="AV36" s="3"/>
       <c r="AW36" s="32"/>
       <c r="AX36" s="61"/>
       <c r="AY36" s="3"/>
       <c r="AZ36" s="3"/>
       <c r="BA36" s="3"/>
       <c r="BJ36" s="61"/>
       <c r="BK36" s="3"/>
       <c r="BL36" s="3"/>
       <c r="BM36" s="3"/>
       <c r="BV36" s="31"/>
       <c r="BW36" s="31"/>
       <c r="BX36" s="31"/>
       <c r="BY36" s="31"/>
       <c r="BZ36" s="31"/>
       <c r="CA36" s="31"/>
       <c r="CB36" s="31"/>
       <c r="CC36" s="31"/>
       <c r="CD36" s="31"/>
       <c r="CE36" s="31"/>
       <c r="CF36" s="31"/>
@@ -6585,51 +6649,53 @@
       </c>
       <c r="AI37" s="3">
         <v>4</v>
       </c>
       <c r="AJ37" s="1">
         <v>3</v>
       </c>
       <c r="AK37" s="35">
         <v>2</v>
       </c>
       <c r="AL37" s="3">
         <v>3</v>
       </c>
       <c r="AM37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN37" s="3">
         <v>1</v>
       </c>
       <c r="AO37" s="3">
         <v>2</v>
       </c>
       <c r="AP37" s="3">
         <v>1</v>
       </c>
-      <c r="AQ37" s="3"/>
+      <c r="AQ37" s="45" t="s">
+        <v>13</v>
+      </c>
       <c r="AR37" s="3"/>
       <c r="AU37" s="3"/>
       <c r="AW37" s="35"/>
       <c r="AX37" s="61"/>
       <c r="AY37" s="3"/>
       <c r="AZ37" s="3"/>
       <c r="BA37" s="3"/>
       <c r="BJ37" s="61"/>
       <c r="BK37" s="3"/>
       <c r="BL37" s="3"/>
       <c r="BM37" s="3"/>
       <c r="BV37" s="31"/>
       <c r="BW37" s="31"/>
       <c r="BX37" s="31"/>
       <c r="BY37" s="31"/>
       <c r="BZ37" s="31"/>
       <c r="CA37" s="31"/>
       <c r="CB37" s="31"/>
       <c r="CC37" s="31"/>
       <c r="CD37" s="31"/>
       <c r="CE37" s="31"/>
       <c r="CF37" s="31"/>
       <c r="CG37" s="31"/>
       <c r="CH37" s="31"/>
       <c r="CI37" s="31"/>
@@ -6761,51 +6827,53 @@
       </c>
       <c r="AI38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK38" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL38" s="3">
         <v>1</v>
       </c>
       <c r="AM38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP38" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ38" s="3"/>
+      <c r="AQ38" s="45" t="s">
+        <v>13</v>
+      </c>
       <c r="AR38" s="3"/>
       <c r="AS38" s="3"/>
       <c r="AT38" s="3"/>
       <c r="AU38" s="3"/>
       <c r="AV38" s="3"/>
       <c r="AW38" s="32"/>
       <c r="AX38" s="61"/>
       <c r="AY38" s="3"/>
       <c r="AZ38" s="3"/>
       <c r="BA38" s="3"/>
       <c r="BJ38" s="61"/>
       <c r="BK38" s="3"/>
       <c r="BL38" s="3"/>
       <c r="BM38" s="3"/>
       <c r="BV38" s="31"/>
       <c r="BW38" s="31"/>
       <c r="BX38" s="31"/>
       <c r="BY38" s="31"/>
       <c r="BZ38" s="31"/>
       <c r="CA38" s="31"/>
       <c r="CB38" s="31"/>
       <c r="CC38" s="31"/>
       <c r="CD38" s="31"/>
       <c r="CE38" s="31"/>
       <c r="CF38" s="31"/>
@@ -6940,51 +7008,53 @@
       </c>
       <c r="AI39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK39" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP39" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ39" s="3"/>
+      <c r="AQ39" s="45" t="s">
+        <v>13</v>
+      </c>
       <c r="AR39" s="3"/>
       <c r="AT39" s="3"/>
       <c r="AU39" s="3"/>
       <c r="AV39" s="3"/>
       <c r="AW39" s="32"/>
       <c r="AX39" s="61"/>
       <c r="AY39" s="3"/>
       <c r="AZ39" s="3"/>
       <c r="BA39" s="3"/>
       <c r="BJ39" s="61"/>
       <c r="BK39" s="3"/>
       <c r="BL39" s="3"/>
       <c r="BM39" s="3"/>
       <c r="BV39" s="31"/>
       <c r="BW39" s="31"/>
       <c r="BX39" s="31"/>
       <c r="BY39" s="31"/>
       <c r="BZ39" s="31"/>
       <c r="CA39" s="31"/>
       <c r="CB39" s="31"/>
       <c r="CC39" s="31"/>
       <c r="CD39" s="31"/>
       <c r="CE39" s="31"/>
       <c r="CF39" s="31"/>
       <c r="CG39" s="31"/>
@@ -7118,51 +7188,53 @@
       </c>
       <c r="AI40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK40" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP40" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ40" s="3"/>
+      <c r="AQ40" s="45" t="s">
+        <v>13</v>
+      </c>
       <c r="AR40" s="3"/>
       <c r="AS40" s="3"/>
       <c r="AT40" s="3"/>
       <c r="AU40" s="3"/>
       <c r="AV40" s="3"/>
       <c r="AW40" s="32"/>
       <c r="AX40" s="61"/>
       <c r="AY40" s="3"/>
       <c r="AZ40" s="3"/>
       <c r="BA40" s="3"/>
       <c r="BJ40" s="61"/>
       <c r="BK40" s="3"/>
       <c r="BL40" s="3"/>
       <c r="BM40" s="3"/>
       <c r="BV40" s="31"/>
       <c r="BW40" s="31"/>
       <c r="BX40" s="31"/>
       <c r="BY40" s="31"/>
       <c r="BZ40" s="31"/>
       <c r="CA40" s="31"/>
       <c r="CB40" s="31"/>
       <c r="CC40" s="31"/>
       <c r="CD40" s="31"/>
       <c r="CE40" s="31"/>
       <c r="CF40" s="31"/>
@@ -7249,51 +7321,53 @@
       </c>
       <c r="AI41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK41" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP41" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ41" s="1"/>
+      <c r="AQ41" s="45" t="s">
+        <v>13</v>
+      </c>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
       <c r="AT41" s="3"/>
       <c r="AU41" s="3"/>
       <c r="AV41" s="3"/>
       <c r="AW41" s="32"/>
       <c r="AX41" s="61"/>
       <c r="AY41" s="3"/>
       <c r="AZ41" s="3"/>
       <c r="BA41" s="3"/>
       <c r="BJ41" s="61"/>
       <c r="BK41" s="3"/>
       <c r="BL41" s="3"/>
       <c r="BM41" s="3"/>
     </row>
     <row r="42" spans="1:109" s="39" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="71" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="53">
         <v>3</v>
       </c>
       <c r="C42" s="54">
         <v>3</v>
       </c>
@@ -7391,50 +7465,53 @@
         <v>13</v>
       </c>
       <c r="AI42" s="4">
         <v>2</v>
       </c>
       <c r="AJ42" s="39">
         <v>5</v>
       </c>
       <c r="AK42" s="72">
         <v>1</v>
       </c>
       <c r="AL42" s="59">
         <v>5</v>
       </c>
       <c r="AM42" s="39">
         <v>1</v>
       </c>
       <c r="AN42" s="4">
         <v>2</v>
       </c>
       <c r="AO42" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AP42" s="4">
         <v>1</v>
+      </c>
+      <c r="AQ42" s="95" t="s">
+        <v>13</v>
       </c>
       <c r="AR42" s="4"/>
       <c r="AT42" s="4"/>
       <c r="AU42" s="4"/>
       <c r="AW42" s="72"/>
       <c r="AX42" s="59"/>
       <c r="AZ42" s="4"/>
       <c r="BA42" s="4"/>
       <c r="BJ42" s="59"/>
       <c r="BL42" s="4"/>
       <c r="BM42" s="4"/>
       <c r="BV42" s="31"/>
       <c r="BW42" s="31"/>
       <c r="BX42" s="31"/>
       <c r="BY42" s="31"/>
       <c r="BZ42" s="31"/>
       <c r="CA42" s="31"/>
       <c r="CB42" s="31"/>
       <c r="CC42" s="31"/>
       <c r="CD42" s="31"/>
       <c r="CE42" s="31"/>
       <c r="CF42" s="31"/>
       <c r="CG42" s="31"/>
       <c r="CH42" s="31"/>
       <c r="CI42" s="31"/>
@@ -7635,51 +7712,51 @@
     <mergeCell ref="W7:Y7"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:P7"/>
     <mergeCell ref="Q7:S7"/>
     <mergeCell ref="AO7:AQ7"/>
     <mergeCell ref="AR7:AT7"/>
     <mergeCell ref="AU7:AW7"/>
     <mergeCell ref="Z7:AB7"/>
     <mergeCell ref="AC7:AE7"/>
     <mergeCell ref="AF7:AH7"/>
     <mergeCell ref="AI7:AK7"/>
     <mergeCell ref="AL7:AN7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DG43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AK10" sqref="AK10"/>
+      <selection activeCell="AQ1" sqref="AQ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="1" customWidth="1"/>
     <col min="2" max="8" width="9.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="13.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="15" max="25" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="49" width="9.140625" style="1"/>
     <col min="50" max="73" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="74" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:74" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="89" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="89"/>
       <c r="C3" s="89"/>
       <c r="D3" s="89"/>
       <c r="E3" s="89"/>
       <c r="F3" s="89"/>
@@ -7726,138 +7803,138 @@
       <c r="I5" s="67"/>
       <c r="J5" s="67"/>
       <c r="K5" s="67"/>
       <c r="L5" s="67"/>
       <c r="M5" s="67"/>
       <c r="N5" s="67"/>
       <c r="AI5" s="74"/>
       <c r="AJ5" s="74"/>
       <c r="AK5" s="74"/>
       <c r="AL5" s="74"/>
       <c r="AM5" s="74"/>
       <c r="AN5" s="74"/>
     </row>
     <row r="6" spans="1:74" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="L6" s="3"/>
       <c r="M6" s="4"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="4"/>
       <c r="Y6" s="4"/>
       <c r="AW6" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A7" s="97"/>
-      <c r="B7" s="99">
+      <c r="A7" s="101"/>
+      <c r="B7" s="103">
         <v>2022</v>
       </c>
-      <c r="C7" s="100"/>
-[...16 lines deleted...]
-      <c r="T7" s="93">
+      <c r="C7" s="104"/>
+      <c r="D7" s="104"/>
+      <c r="E7" s="104"/>
+      <c r="F7" s="104"/>
+      <c r="G7" s="104"/>
+      <c r="H7" s="104"/>
+      <c r="I7" s="104"/>
+      <c r="J7" s="104"/>
+      <c r="K7" s="104"/>
+      <c r="L7" s="104"/>
+      <c r="M7" s="105"/>
+      <c r="N7" s="96"/>
+      <c r="O7" s="96"/>
+      <c r="P7" s="96"/>
+      <c r="Q7" s="96"/>
+      <c r="R7" s="96"/>
+      <c r="S7" s="96"/>
+      <c r="T7" s="97">
         <v>2023</v>
       </c>
-      <c r="U7" s="93"/>
-[...10 lines deleted...]
-      <c r="AF7" s="93">
+      <c r="U7" s="97"/>
+      <c r="V7" s="97"/>
+      <c r="W7" s="96"/>
+      <c r="X7" s="96"/>
+      <c r="Y7" s="98"/>
+      <c r="Z7" s="106"/>
+      <c r="AA7" s="96"/>
+      <c r="AB7" s="96"/>
+      <c r="AC7" s="96"/>
+      <c r="AD7" s="96"/>
+      <c r="AE7" s="96"/>
+      <c r="AF7" s="97">
         <v>2025</v>
       </c>
-      <c r="AG7" s="93"/>
-[...10 lines deleted...]
-      <c r="AR7" s="93">
+      <c r="AG7" s="97"/>
+      <c r="AH7" s="97"/>
+      <c r="AI7" s="96"/>
+      <c r="AJ7" s="96"/>
+      <c r="AK7" s="98"/>
+      <c r="AL7" s="106"/>
+      <c r="AM7" s="96"/>
+      <c r="AN7" s="96"/>
+      <c r="AO7" s="96"/>
+      <c r="AP7" s="96"/>
+      <c r="AQ7" s="96"/>
+      <c r="AR7" s="97">
         <v>2026</v>
       </c>
-      <c r="AS7" s="93"/>
-[...10 lines deleted...]
-      <c r="BD7" s="93">
+      <c r="AS7" s="97"/>
+      <c r="AT7" s="97"/>
+      <c r="AU7" s="96"/>
+      <c r="AV7" s="96"/>
+      <c r="AW7" s="98"/>
+      <c r="AX7" s="106"/>
+      <c r="AY7" s="96"/>
+      <c r="AZ7" s="96"/>
+      <c r="BA7" s="96"/>
+      <c r="BB7" s="96"/>
+      <c r="BC7" s="96"/>
+      <c r="BD7" s="97">
         <v>2026</v>
       </c>
-      <c r="BE7" s="93"/>
-[...10 lines deleted...]
-      <c r="BP7" s="93">
+      <c r="BE7" s="97"/>
+      <c r="BF7" s="97"/>
+      <c r="BG7" s="96"/>
+      <c r="BH7" s="96"/>
+      <c r="BI7" s="98"/>
+      <c r="BJ7" s="106"/>
+      <c r="BK7" s="96"/>
+      <c r="BL7" s="96"/>
+      <c r="BM7" s="96"/>
+      <c r="BN7" s="96"/>
+      <c r="BO7" s="96"/>
+      <c r="BP7" s="97">
         <v>2027</v>
       </c>
-      <c r="BQ7" s="93"/>
-[...3 lines deleted...]
-      <c r="BU7" s="94"/>
+      <c r="BQ7" s="97"/>
+      <c r="BR7" s="97"/>
+      <c r="BS7" s="96"/>
+      <c r="BT7" s="96"/>
+      <c r="BU7" s="98"/>
     </row>
     <row r="8" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A8" s="103"/>
+      <c r="A8" s="107"/>
       <c r="B8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J8" s="7" t="s">
@@ -8216,51 +8293,53 @@
       </c>
       <c r="AI10" s="1">
         <v>17</v>
       </c>
       <c r="AJ10" s="1">
         <v>17</v>
       </c>
       <c r="AK10" s="35">
         <v>15</v>
       </c>
       <c r="AL10" s="1">
         <v>11</v>
       </c>
       <c r="AM10" s="1">
         <v>5</v>
       </c>
       <c r="AN10" s="3">
         <v>3</v>
       </c>
       <c r="AO10" s="3">
         <v>3</v>
       </c>
       <c r="AP10" s="3">
         <v>10</v>
       </c>
-      <c r="AQ10" s="1"/>
+      <c r="AQ10" s="93">
+        <v>21</v>
+      </c>
       <c r="AR10" s="3"/>
       <c r="AS10" s="1"/>
       <c r="AT10" s="1"/>
       <c r="AU10" s="1"/>
       <c r="AV10" s="1"/>
       <c r="AW10" s="35"/>
       <c r="AX10" s="61"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="3"/>
       <c r="BA10" s="3"/>
       <c r="BJ10" s="61"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="3"/>
       <c r="BM10" s="3"/>
     </row>
     <row r="11" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="69" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="30">
         <v>41</v>
       </c>
       <c r="C11" s="33">
         <v>57</v>
       </c>
@@ -8359,50 +8438,53 @@
       </c>
       <c r="AI11" s="1">
         <v>12</v>
       </c>
       <c r="AJ11" s="1">
         <v>13</v>
       </c>
       <c r="AK11" s="35">
         <v>14</v>
       </c>
       <c r="AL11" s="1">
         <v>3</v>
       </c>
       <c r="AM11" s="1">
         <v>4</v>
       </c>
       <c r="AN11" s="3">
         <v>3</v>
       </c>
       <c r="AO11" s="3">
         <v>2</v>
       </c>
       <c r="AP11" s="3">
         <v>9</v>
       </c>
+      <c r="AQ11" s="93">
+        <v>12</v>
+      </c>
       <c r="AR11" s="3"/>
       <c r="AW11" s="35"/>
       <c r="AX11" s="61"/>
       <c r="AZ11" s="3"/>
       <c r="BA11" s="3"/>
       <c r="BJ11" s="61"/>
       <c r="BL11" s="3"/>
       <c r="BM11" s="3"/>
     </row>
     <row r="12" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="69" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="33">
         <v>2</v>
       </c>
       <c r="D12" s="30">
         <v>3</v>
       </c>
       <c r="E12" s="30">
         <v>2</v>
       </c>
@@ -8493,50 +8575,53 @@
       <c r="AH12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ12" s="1">
         <v>1</v>
       </c>
       <c r="AK12" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL12" s="1">
         <v>1</v>
       </c>
       <c r="AM12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ12" s="94" t="s">
         <v>13</v>
       </c>
       <c r="AR12" s="3"/>
       <c r="AT12" s="3"/>
       <c r="AU12" s="3"/>
       <c r="AW12" s="32"/>
       <c r="AX12" s="61"/>
       <c r="AY12" s="3"/>
       <c r="AZ12" s="3"/>
       <c r="BA12" s="3"/>
       <c r="BJ12" s="61"/>
       <c r="BK12" s="3"/>
       <c r="BL12" s="3"/>
       <c r="BM12" s="3"/>
     </row>
     <row r="13" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="69" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="33" t="s">
         <v>13</v>
       </c>
@@ -8635,51 +8720,53 @@
       </c>
       <c r="AI13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK13" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP13" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ13" s="3"/>
+      <c r="AQ13" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR13" s="3"/>
       <c r="AS13" s="3"/>
       <c r="AT13" s="3"/>
       <c r="AU13" s="3"/>
       <c r="AV13" s="3"/>
       <c r="AW13" s="32"/>
       <c r="AX13" s="61"/>
       <c r="AY13" s="3"/>
       <c r="AZ13" s="3"/>
       <c r="BA13" s="3"/>
       <c r="BJ13" s="61"/>
       <c r="BK13" s="3"/>
       <c r="BL13" s="3"/>
       <c r="BM13" s="3"/>
     </row>
     <row r="14" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="69" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="33" t="s">
         <v>13</v>
       </c>
@@ -8778,51 +8865,53 @@
       </c>
       <c r="AI14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK14" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP14" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ14" s="3"/>
+      <c r="AQ14" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR14" s="3"/>
       <c r="AS14" s="3"/>
       <c r="AT14" s="3"/>
       <c r="AU14" s="3"/>
       <c r="AV14" s="3"/>
       <c r="AW14" s="32"/>
       <c r="AX14" s="61"/>
       <c r="AY14" s="3"/>
       <c r="AZ14" s="3"/>
       <c r="BA14" s="3"/>
       <c r="BJ14" s="61"/>
       <c r="BK14" s="3"/>
       <c r="BL14" s="3"/>
       <c r="BM14" s="3"/>
     </row>
     <row r="15" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="69" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="33" t="s">
         <v>13</v>
       </c>
@@ -8921,51 +9010,53 @@
       </c>
       <c r="AI15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK15" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP15" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ15" s="3"/>
+      <c r="AQ15" s="94">
+        <v>1</v>
+      </c>
       <c r="AR15" s="3"/>
       <c r="AS15" s="3"/>
       <c r="AT15" s="3"/>
       <c r="AU15" s="3"/>
       <c r="AV15" s="3"/>
       <c r="AW15" s="32"/>
       <c r="AX15" s="61"/>
       <c r="AY15" s="3"/>
       <c r="AZ15" s="3"/>
       <c r="BA15" s="3"/>
       <c r="BJ15" s="61"/>
       <c r="BK15" s="3"/>
       <c r="BL15" s="3"/>
       <c r="BM15" s="3"/>
     </row>
     <row r="16" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="69" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="30">
         <v>1</v>
       </c>
       <c r="C16" s="33" t="s">
         <v>13</v>
       </c>
@@ -9064,50 +9155,53 @@
       </c>
       <c r="AI16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK16" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO16" s="3">
         <v>1</v>
       </c>
       <c r="AP16" s="3" t="s">
         <v>13</v>
       </c>
+      <c r="AQ16" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR16" s="3"/>
       <c r="AS16" s="3"/>
       <c r="AT16" s="3"/>
       <c r="AU16" s="3"/>
       <c r="AV16" s="3"/>
       <c r="AW16" s="32"/>
       <c r="AX16" s="61"/>
       <c r="AY16" s="3"/>
       <c r="AZ16" s="3"/>
       <c r="BA16" s="3"/>
       <c r="BJ16" s="61"/>
       <c r="BK16" s="3"/>
       <c r="BL16" s="3"/>
       <c r="BM16" s="3"/>
     </row>
     <row r="17" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="69" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="30">
         <v>11</v>
       </c>
       <c r="C17" s="33">
         <v>16</v>
       </c>
@@ -9206,50 +9300,53 @@
       </c>
       <c r="AI17" s="3">
         <v>1</v>
       </c>
       <c r="AJ17" s="1">
         <v>2</v>
       </c>
       <c r="AK17" s="35">
         <v>1</v>
       </c>
       <c r="AL17" s="1">
         <v>4</v>
       </c>
       <c r="AM17" s="3">
         <v>1</v>
       </c>
       <c r="AN17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO17" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP17" s="3" t="s">
         <v>13</v>
       </c>
+      <c r="AQ17" s="93">
+        <v>8</v>
+      </c>
       <c r="AR17" s="3"/>
       <c r="AU17" s="3"/>
       <c r="AW17" s="35"/>
       <c r="AX17" s="61"/>
       <c r="AZ17" s="3"/>
       <c r="BA17" s="3"/>
       <c r="BJ17" s="61"/>
       <c r="BL17" s="3"/>
       <c r="BM17" s="3"/>
     </row>
     <row r="18" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="69" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="30" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="30" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="30" t="s">
         <v>13</v>
@@ -9343,51 +9440,53 @@
       </c>
       <c r="AI18" s="3">
         <v>1</v>
       </c>
       <c r="AJ18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK18" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL18" s="1">
         <v>3</v>
       </c>
       <c r="AM18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP18" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ18" s="3"/>
+      <c r="AQ18" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR18" s="3"/>
       <c r="AS18" s="3"/>
       <c r="AT18" s="3"/>
       <c r="AU18" s="3"/>
       <c r="AV18" s="3"/>
       <c r="AW18" s="32"/>
       <c r="AX18" s="61"/>
       <c r="AY18" s="3"/>
       <c r="AZ18" s="3"/>
       <c r="BA18" s="3"/>
       <c r="BJ18" s="61"/>
       <c r="BK18" s="3"/>
       <c r="BL18" s="3"/>
       <c r="BM18" s="3"/>
     </row>
     <row r="19" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="69" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="37">
         <v>2</v>
       </c>
       <c r="C19" s="38" t="s">
         <v>13</v>
       </c>
@@ -9486,51 +9585,53 @@
       </c>
       <c r="AI19" s="3">
         <v>3</v>
       </c>
       <c r="AJ19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK19" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP19" s="3">
         <v>1</v>
       </c>
-      <c r="AQ19" s="3"/>
+      <c r="AQ19" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR19" s="3"/>
       <c r="AS19" s="3"/>
       <c r="AT19" s="3"/>
       <c r="AU19" s="3"/>
       <c r="AV19" s="3"/>
       <c r="AW19" s="32"/>
       <c r="AX19" s="61"/>
       <c r="AY19" s="3"/>
       <c r="AZ19" s="3"/>
       <c r="BA19" s="3"/>
       <c r="BJ19" s="61"/>
       <c r="BK19" s="3"/>
       <c r="BL19" s="3"/>
       <c r="BM19" s="3"/>
     </row>
     <row r="20" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="69" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="38" t="s">
         <v>13</v>
       </c>
@@ -9629,51 +9730,53 @@
       </c>
       <c r="AI20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK20" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP20" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ20" s="3"/>
+      <c r="AQ20" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR20" s="3"/>
       <c r="AS20" s="3"/>
       <c r="AT20" s="3"/>
       <c r="AU20" s="3"/>
       <c r="AV20" s="3"/>
       <c r="AW20" s="32"/>
       <c r="AX20" s="61"/>
       <c r="AY20" s="3"/>
       <c r="AZ20" s="3"/>
       <c r="BA20" s="3"/>
       <c r="BJ20" s="61"/>
       <c r="BK20" s="3"/>
       <c r="BL20" s="3"/>
       <c r="BM20" s="3"/>
     </row>
     <row r="21" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="69" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="37" t="s">
         <v>13</v>
       </c>
@@ -9772,51 +9875,53 @@
       </c>
       <c r="AI21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK21" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP21" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ21" s="3"/>
+      <c r="AQ21" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="32"/>
       <c r="AX21" s="61"/>
       <c r="AY21" s="3"/>
       <c r="AZ21" s="3"/>
       <c r="BA21" s="3"/>
       <c r="BJ21" s="61"/>
       <c r="BK21" s="3"/>
       <c r="BL21" s="3"/>
       <c r="BM21" s="3"/>
     </row>
     <row r="22" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="69" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="38" t="s">
         <v>13</v>
       </c>
@@ -9915,51 +10020,53 @@
       </c>
       <c r="AI22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ22" s="1">
         <v>1</v>
       </c>
       <c r="AK22" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP22" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ22" s="3"/>
+      <c r="AQ22" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR22" s="3"/>
       <c r="AS22" s="3"/>
       <c r="AT22" s="3"/>
       <c r="AU22" s="3"/>
       <c r="AW22" s="32"/>
       <c r="AX22" s="61"/>
       <c r="AZ22" s="3"/>
       <c r="BA22" s="3"/>
       <c r="BJ22" s="61"/>
       <c r="BL22" s="3"/>
       <c r="BM22" s="3"/>
     </row>
     <row r="23" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="25"/>
       <c r="B23" s="37"/>
       <c r="C23" s="37"/>
       <c r="D23" s="37"/>
       <c r="E23" s="37"/>
       <c r="F23" s="37"/>
       <c r="G23" s="37"/>
       <c r="H23" s="33"/>
       <c r="I23" s="33"/>
       <c r="J23" s="33"/>
       <c r="K23" s="43"/>
       <c r="L23" s="33"/>
@@ -10117,51 +10224,53 @@
       </c>
       <c r="AI24" s="1">
         <v>12</v>
       </c>
       <c r="AJ24" s="1">
         <v>14</v>
       </c>
       <c r="AK24" s="35">
         <v>14</v>
       </c>
       <c r="AL24" s="3">
         <v>7</v>
       </c>
       <c r="AM24" s="1">
         <v>4</v>
       </c>
       <c r="AN24" s="3">
         <v>3</v>
       </c>
       <c r="AO24" s="3">
         <v>2</v>
       </c>
       <c r="AP24" s="3">
         <v>9</v>
       </c>
-      <c r="AQ24" s="1"/>
+      <c r="AQ24" s="93">
+        <v>13</v>
+      </c>
       <c r="AR24" s="3"/>
       <c r="AS24" s="1"/>
       <c r="AT24" s="1"/>
       <c r="AU24" s="1"/>
       <c r="AV24" s="1"/>
       <c r="AW24" s="35"/>
       <c r="AX24" s="61"/>
       <c r="AY24" s="1"/>
       <c r="AZ24" s="3"/>
       <c r="BA24" s="3"/>
       <c r="BJ24" s="61"/>
       <c r="BK24" s="1"/>
       <c r="BL24" s="3"/>
       <c r="BM24" s="3"/>
     </row>
     <row r="25" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="69" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="30">
         <v>41</v>
       </c>
       <c r="C25" s="30">
         <v>57</v>
       </c>
@@ -10260,50 +10369,53 @@
       </c>
       <c r="AI25" s="1">
         <v>12</v>
       </c>
       <c r="AJ25" s="1">
         <v>13</v>
       </c>
       <c r="AK25" s="35">
         <v>14</v>
       </c>
       <c r="AL25" s="3">
         <v>3</v>
       </c>
       <c r="AM25" s="1">
         <v>4</v>
       </c>
       <c r="AN25" s="3">
         <v>3</v>
       </c>
       <c r="AO25" s="3">
         <v>2</v>
       </c>
       <c r="AP25" s="3">
         <v>9</v>
       </c>
+      <c r="AQ25" s="93">
+        <v>12</v>
+      </c>
       <c r="AR25" s="3"/>
       <c r="AW25" s="35"/>
       <c r="AX25" s="61"/>
       <c r="AZ25" s="3"/>
       <c r="BA25" s="3"/>
       <c r="BJ25" s="61"/>
       <c r="BL25" s="3"/>
       <c r="BM25" s="3"/>
     </row>
     <row r="26" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="69" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="37">
         <v>2</v>
       </c>
       <c r="D26" s="37">
         <v>3</v>
       </c>
       <c r="E26" s="37">
         <v>2</v>
       </c>
@@ -10394,50 +10506,53 @@
       <c r="AH26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ26" s="1">
         <v>1</v>
       </c>
       <c r="AK26" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL26" s="3">
         <v>1</v>
       </c>
       <c r="AM26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ26" s="94" t="s">
         <v>13</v>
       </c>
       <c r="AR26" s="3"/>
       <c r="AT26" s="3"/>
       <c r="AU26" s="3"/>
       <c r="AW26" s="32"/>
       <c r="AX26" s="61"/>
       <c r="AY26" s="3"/>
       <c r="AZ26" s="3"/>
       <c r="BA26" s="3"/>
       <c r="BJ26" s="61"/>
       <c r="BK26" s="3"/>
       <c r="BL26" s="3"/>
       <c r="BM26" s="3"/>
     </row>
     <row r="27" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="69" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="37" t="s">
         <v>13</v>
       </c>
@@ -10536,51 +10651,53 @@
       </c>
       <c r="AI27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK27" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP27" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ27" s="3"/>
+      <c r="AQ27" s="94">
+        <v>1</v>
+      </c>
       <c r="AR27" s="3"/>
       <c r="AS27" s="3"/>
       <c r="AT27" s="3"/>
       <c r="AU27" s="3"/>
       <c r="AV27" s="3"/>
       <c r="AW27" s="32"/>
       <c r="AX27" s="61"/>
       <c r="AY27" s="3"/>
       <c r="AZ27" s="3"/>
       <c r="BA27" s="3"/>
       <c r="BJ27" s="61"/>
       <c r="BK27" s="3"/>
       <c r="BL27" s="3"/>
       <c r="BM27" s="3"/>
     </row>
     <row r="28" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="69" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="37" t="s">
         <v>13</v>
       </c>
@@ -10679,51 +10796,53 @@
       </c>
       <c r="AI28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK28" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL28" s="3">
         <v>3</v>
       </c>
       <c r="AM28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP28" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ28" s="3"/>
+      <c r="AQ28" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR28" s="3"/>
       <c r="AS28" s="3"/>
       <c r="AT28" s="3"/>
       <c r="AU28" s="3"/>
       <c r="AV28" s="3"/>
       <c r="AW28" s="32"/>
       <c r="AX28" s="61"/>
       <c r="AY28" s="3"/>
       <c r="AZ28" s="3"/>
       <c r="BA28" s="3"/>
       <c r="BJ28" s="61"/>
       <c r="BK28" s="3"/>
       <c r="BL28" s="3"/>
       <c r="BM28" s="3"/>
     </row>
     <row r="29" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="69" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="37">
         <v>1</v>
       </c>
       <c r="C29" s="37" t="s">
         <v>13</v>
       </c>
@@ -10822,51 +10941,53 @@
       </c>
       <c r="AI29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK29" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP29" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ29" s="3"/>
+      <c r="AQ29" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR29" s="3"/>
       <c r="AS29" s="3"/>
       <c r="AT29" s="3"/>
       <c r="AU29" s="3"/>
       <c r="AV29" s="3"/>
       <c r="AW29" s="32"/>
       <c r="AX29" s="61"/>
       <c r="AY29" s="3"/>
       <c r="AZ29" s="3"/>
       <c r="BA29" s="3"/>
       <c r="BJ29" s="61"/>
       <c r="BK29" s="3"/>
       <c r="BL29" s="3"/>
       <c r="BM29" s="3"/>
     </row>
     <row r="30" spans="1:74" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="25"/>
       <c r="B30" s="37"/>
       <c r="C30" s="37"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>
       <c r="H30" s="33"/>
       <c r="I30" s="33"/>
@@ -11028,51 +11149,53 @@
       </c>
       <c r="AI31" s="1">
         <v>5</v>
       </c>
       <c r="AJ31" s="1">
         <v>3</v>
       </c>
       <c r="AK31" s="35">
         <v>1</v>
       </c>
       <c r="AL31" s="3">
         <v>4</v>
       </c>
       <c r="AM31" s="1">
         <v>1</v>
       </c>
       <c r="AN31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO31" s="3">
         <v>1</v>
       </c>
       <c r="AP31" s="3">
         <v>1</v>
       </c>
-      <c r="AQ31" s="1"/>
+      <c r="AQ31" s="93">
+        <v>8</v>
+      </c>
       <c r="AR31" s="3"/>
       <c r="AS31" s="1"/>
       <c r="AT31" s="1"/>
       <c r="AU31" s="1"/>
       <c r="AV31" s="1"/>
       <c r="AW31" s="35"/>
       <c r="AX31" s="61"/>
       <c r="AY31" s="1"/>
       <c r="AZ31" s="3"/>
       <c r="BA31" s="3"/>
       <c r="BJ31" s="61"/>
       <c r="BK31" s="1"/>
       <c r="BL31" s="3"/>
       <c r="BM31" s="3"/>
     </row>
     <row r="32" spans="1:74" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="69" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="38" t="s">
         <v>13</v>
       </c>
@@ -11171,51 +11294,53 @@
       </c>
       <c r="AI32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK32" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP32" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ32" s="3"/>
+      <c r="AQ32" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR32" s="3"/>
       <c r="AS32" s="3"/>
       <c r="AT32" s="3"/>
       <c r="AU32" s="3"/>
       <c r="AV32" s="3"/>
       <c r="AW32" s="32"/>
       <c r="AX32" s="61"/>
       <c r="AZ32" s="3"/>
       <c r="BA32" s="3"/>
       <c r="BJ32" s="61"/>
       <c r="BL32" s="3"/>
       <c r="BM32" s="3"/>
     </row>
     <row r="33" spans="1:111" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="70" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="38" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="37" t="s">
         <v>13</v>
@@ -11312,51 +11437,53 @@
       </c>
       <c r="AI33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK33" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP33" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ33" s="3"/>
+      <c r="AQ33" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR33" s="3"/>
       <c r="AS33" s="3"/>
       <c r="AT33" s="3"/>
       <c r="AU33" s="3"/>
       <c r="AV33" s="3"/>
       <c r="AW33" s="32"/>
       <c r="AX33" s="61"/>
       <c r="AY33" s="3"/>
       <c r="AZ33" s="3"/>
       <c r="BA33" s="3"/>
       <c r="BJ33" s="61"/>
       <c r="BK33" s="3"/>
       <c r="BL33" s="3"/>
       <c r="BM33" s="3"/>
     </row>
     <row r="34" spans="1:111" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="70" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="38" t="s">
         <v>13</v>
       </c>
@@ -11455,51 +11582,53 @@
       </c>
       <c r="AI34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK34" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP34" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ34" s="3"/>
+      <c r="AQ34" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR34" s="3"/>
       <c r="AS34" s="3"/>
       <c r="AT34" s="3"/>
       <c r="AU34" s="3"/>
       <c r="AV34" s="3"/>
       <c r="AW34" s="32"/>
       <c r="AX34" s="61"/>
       <c r="AY34" s="3"/>
       <c r="AZ34" s="3"/>
       <c r="BA34" s="3"/>
       <c r="BJ34" s="61"/>
       <c r="BK34" s="3"/>
       <c r="BL34" s="3"/>
       <c r="BM34" s="3"/>
     </row>
     <row r="35" spans="1:111" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="69" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="38" t="s">
         <v>13</v>
       </c>
@@ -11598,51 +11727,53 @@
       </c>
       <c r="AI35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK35" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP35" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ35" s="3"/>
+      <c r="AQ35" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR35" s="3"/>
       <c r="AS35" s="3"/>
       <c r="AT35" s="3"/>
       <c r="AU35" s="3"/>
       <c r="AV35" s="3"/>
       <c r="AW35" s="32"/>
       <c r="AX35" s="61"/>
       <c r="AY35" s="3"/>
       <c r="AZ35" s="3"/>
       <c r="BA35" s="3"/>
       <c r="BJ35" s="61"/>
       <c r="BK35" s="3"/>
       <c r="BL35" s="3"/>
       <c r="BM35" s="3"/>
     </row>
     <row r="36" spans="1:111" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="69" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="30">
         <v>1</v>
       </c>
       <c r="C36" s="33" t="s">
         <v>13</v>
       </c>
@@ -11741,50 +11872,53 @@
       </c>
       <c r="AI36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK36" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO36" s="3">
         <v>2</v>
       </c>
       <c r="AP36" s="3" t="s">
         <v>13</v>
       </c>
+      <c r="AQ36" s="94" t="s">
+        <v>13</v>
+      </c>
       <c r="AR36" s="3"/>
       <c r="AS36" s="3"/>
       <c r="AT36" s="3"/>
       <c r="AU36" s="3"/>
       <c r="AV36" s="3"/>
       <c r="AW36" s="32"/>
       <c r="AX36" s="61"/>
       <c r="AY36" s="3"/>
       <c r="AZ36" s="3"/>
       <c r="BA36" s="3"/>
       <c r="BJ36" s="61"/>
       <c r="BK36" s="3"/>
       <c r="BL36" s="3"/>
       <c r="BM36" s="3"/>
     </row>
     <row r="37" spans="1:111" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="69" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="30">
         <v>11</v>
       </c>
       <c r="C37" s="33">
         <v>16</v>
       </c>
@@ -11882,50 +12016,53 @@
         <v>5</v>
       </c>
       <c r="AI37" s="3">
         <v>1</v>
       </c>
       <c r="AJ37" s="1">
         <v>2</v>
       </c>
       <c r="AK37" s="35">
         <v>1</v>
       </c>
       <c r="AL37" s="3">
         <v>4</v>
       </c>
       <c r="AM37" s="3">
         <v>1</v>
       </c>
       <c r="AN37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO37" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP37" s="3" t="s">
         <v>13</v>
+      </c>
+      <c r="AQ37" s="93">
+        <v>8</v>
       </c>
       <c r="AR37" s="3"/>
       <c r="AU37" s="3"/>
       <c r="AW37" s="35"/>
       <c r="AX37" s="61"/>
       <c r="AZ37" s="3"/>
       <c r="BA37" s="3"/>
       <c r="BJ37" s="61"/>
       <c r="BL37" s="3"/>
       <c r="BM37" s="3"/>
     </row>
     <row r="38" spans="1:111" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="69" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="30"/>
       <c r="C38" s="33"/>
       <c r="D38" s="30"/>
       <c r="E38" s="30"/>
       <c r="F38" s="30"/>
       <c r="G38" s="30"/>
       <c r="H38" s="33"/>
       <c r="I38" s="33"/>
       <c r="J38" s="33"/>
       <c r="K38" s="41"/>
@@ -11972,51 +12109,53 @@
       </c>
       <c r="AI38" s="3">
         <v>1</v>
       </c>
       <c r="AJ38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK38" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP38" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ38" s="3"/>
+      <c r="AQ38" s="45" t="s">
+        <v>13</v>
+      </c>
       <c r="AR38" s="3"/>
       <c r="AS38" s="3"/>
       <c r="AT38" s="3"/>
       <c r="AU38" s="3"/>
       <c r="AV38" s="3"/>
       <c r="AW38" s="32"/>
       <c r="AX38" s="61"/>
       <c r="AY38" s="3"/>
       <c r="AZ38" s="3"/>
       <c r="BA38" s="3"/>
       <c r="BJ38" s="61"/>
       <c r="BK38" s="3"/>
       <c r="BL38" s="3"/>
       <c r="BM38" s="3"/>
     </row>
     <row r="39" spans="1:111" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="69" t="s">
         <v>21</v>
       </c>
       <c r="B39" s="37">
         <v>1</v>
       </c>
       <c r="C39" s="38" t="s">
         <v>13</v>
       </c>
@@ -12115,51 +12254,53 @@
       </c>
       <c r="AI39" s="3">
         <v>3</v>
       </c>
       <c r="AJ39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK39" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP39" s="3">
         <v>1</v>
       </c>
-      <c r="AQ39" s="3"/>
+      <c r="AQ39" s="45" t="s">
+        <v>13</v>
+      </c>
       <c r="AR39" s="3"/>
       <c r="AS39" s="3"/>
       <c r="AT39" s="3"/>
       <c r="AU39" s="3"/>
       <c r="AV39" s="3"/>
       <c r="AW39" s="32"/>
       <c r="AX39" s="61"/>
       <c r="AY39" s="3"/>
       <c r="AZ39" s="3"/>
       <c r="BA39" s="3"/>
       <c r="BJ39" s="61"/>
       <c r="BK39" s="3"/>
       <c r="BL39" s="3"/>
       <c r="BM39" s="3"/>
     </row>
     <row r="40" spans="1:111" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="69" t="s">
         <v>22</v>
       </c>
       <c r="B40" s="37" t="s">
         <v>13</v>
       </c>
       <c r="C40" s="38" t="s">
         <v>13</v>
       </c>
@@ -12258,51 +12399,53 @@
       </c>
       <c r="AI40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK40" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP40" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ40" s="3"/>
+      <c r="AQ40" s="45" t="s">
+        <v>13</v>
+      </c>
       <c r="AR40" s="3"/>
       <c r="AS40" s="3"/>
       <c r="AT40" s="3"/>
       <c r="AU40" s="3"/>
       <c r="AV40" s="3"/>
       <c r="AW40" s="32"/>
       <c r="AX40" s="61"/>
       <c r="AY40" s="3"/>
       <c r="AZ40" s="3"/>
       <c r="BA40" s="3"/>
       <c r="BJ40" s="61"/>
       <c r="BK40" s="3"/>
       <c r="BL40" s="3"/>
       <c r="BM40" s="3"/>
       <c r="BV40" s="31"/>
       <c r="BW40" s="31"/>
       <c r="BX40" s="31"/>
       <c r="BY40" s="31"/>
       <c r="BZ40" s="31"/>
       <c r="CA40" s="31"/>
       <c r="CB40" s="31"/>
       <c r="CC40" s="31"/>
       <c r="CD40" s="31"/>
       <c r="CE40" s="31"/>
       <c r="CF40" s="31"/>
@@ -12439,51 +12582,53 @@
       </c>
       <c r="AI41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK41" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP41" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ41" s="3"/>
+      <c r="AQ41" s="45" t="s">
+        <v>13</v>
+      </c>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
       <c r="AT41" s="3"/>
       <c r="AU41" s="3"/>
       <c r="AV41" s="3"/>
       <c r="AW41" s="32"/>
       <c r="AX41" s="61"/>
       <c r="AY41" s="3"/>
       <c r="AZ41" s="3"/>
       <c r="BA41" s="3"/>
       <c r="BJ41" s="61"/>
       <c r="BK41" s="3"/>
       <c r="BL41" s="3"/>
       <c r="BM41" s="3"/>
     </row>
     <row r="42" spans="1:111" s="39" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="71" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="57" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="58" t="s">
         <v>13</v>
       </c>
@@ -12582,51 +12727,53 @@
       </c>
       <c r="AI42" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AJ42" s="39">
         <v>1</v>
       </c>
       <c r="AK42" s="40" t="s">
         <v>13</v>
       </c>
       <c r="AL42" s="59" t="s">
         <v>13</v>
       </c>
       <c r="AM42" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AN42" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AO42" s="4" t="s">
         <v>13</v>
       </c>
       <c r="AP42" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="AQ42" s="4"/>
+      <c r="AQ42" s="95" t="s">
+        <v>13</v>
+      </c>
       <c r="AR42" s="4"/>
       <c r="AS42" s="4"/>
       <c r="AT42" s="4"/>
       <c r="AU42" s="4"/>
       <c r="AW42" s="40"/>
       <c r="AX42" s="59"/>
       <c r="AZ42" s="4"/>
       <c r="BA42" s="4"/>
       <c r="BJ42" s="59"/>
       <c r="BL42" s="4"/>
       <c r="BM42" s="4"/>
       <c r="BV42" s="31"/>
       <c r="BW42" s="31"/>
       <c r="BX42" s="31"/>
       <c r="BY42" s="31"/>
       <c r="BZ42" s="31"/>
       <c r="CA42" s="31"/>
       <c r="CB42" s="31"/>
       <c r="CC42" s="31"/>
       <c r="CD42" s="31"/>
       <c r="CE42" s="31"/>
       <c r="CF42" s="31"/>
       <c r="CG42" s="31"/>
       <c r="CH42" s="31"/>
       <c r="CI42" s="31"/>
@@ -12681,52 +12828,52 @@
     <mergeCell ref="T7:V7"/>
     <mergeCell ref="W7:Y7"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:P7"/>
     <mergeCell ref="Q7:S7"/>
     <mergeCell ref="AO7:AQ7"/>
     <mergeCell ref="AR7:AT7"/>
     <mergeCell ref="AU7:AW7"/>
     <mergeCell ref="Z7:AB7"/>
     <mergeCell ref="AC7:AE7"/>
     <mergeCell ref="AF7:AH7"/>
     <mergeCell ref="AI7:AK7"/>
     <mergeCell ref="AL7:AN7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS47"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AK10" sqref="AK10"/>
+    <sheetView topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AQ1" sqref="AQ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="8" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="25" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="48" width="9.140625" style="1"/>
     <col min="49" max="49" width="9.7109375" style="1" customWidth="1"/>
     <col min="50" max="76" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="77" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:77" s="86" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="89" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="89"/>
       <c r="C3" s="89"/>
       <c r="D3" s="89"/>
       <c r="E3" s="89"/>
       <c r="F3" s="89"/>
       <c r="G3" s="89"/>
@@ -12777,138 +12924,138 @@
       <c r="M5" s="89"/>
       <c r="N5" s="89"/>
       <c r="AI5" s="85"/>
       <c r="AJ5" s="85"/>
       <c r="AK5" s="85"/>
       <c r="AL5" s="85"/>
     </row>
     <row r="6" spans="1:77" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="L6" s="3"/>
       <c r="M6" s="4"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="4"/>
       <c r="Y6" s="4" t="s">
         <v>0</v>
       </c>
       <c r="AI6" s="51"/>
       <c r="AJ6" s="51"/>
       <c r="AK6" s="51"/>
       <c r="AL6" s="51"/>
       <c r="AW6" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:77" x14ac:dyDescent="0.2">
-      <c r="A7" s="97"/>
-      <c r="B7" s="99">
+      <c r="A7" s="101"/>
+      <c r="B7" s="103">
         <v>2022</v>
       </c>
-      <c r="C7" s="100"/>
-[...16 lines deleted...]
-      <c r="T7" s="93">
+      <c r="C7" s="104"/>
+      <c r="D7" s="104"/>
+      <c r="E7" s="104"/>
+      <c r="F7" s="104"/>
+      <c r="G7" s="104"/>
+      <c r="H7" s="104"/>
+      <c r="I7" s="104"/>
+      <c r="J7" s="104"/>
+      <c r="K7" s="104"/>
+      <c r="L7" s="104"/>
+      <c r="M7" s="104"/>
+      <c r="N7" s="106"/>
+      <c r="O7" s="96"/>
+      <c r="P7" s="96"/>
+      <c r="Q7" s="96"/>
+      <c r="R7" s="96"/>
+      <c r="S7" s="96"/>
+      <c r="T7" s="97">
         <v>2023</v>
       </c>
-      <c r="U7" s="93"/>
-[...10 lines deleted...]
-      <c r="AF7" s="93">
+      <c r="U7" s="97"/>
+      <c r="V7" s="97"/>
+      <c r="W7" s="96"/>
+      <c r="X7" s="96"/>
+      <c r="Y7" s="98"/>
+      <c r="Z7" s="106"/>
+      <c r="AA7" s="96"/>
+      <c r="AB7" s="96"/>
+      <c r="AC7" s="96"/>
+      <c r="AD7" s="96"/>
+      <c r="AE7" s="96"/>
+      <c r="AF7" s="97">
         <v>2025</v>
       </c>
-      <c r="AG7" s="93"/>
-[...10 lines deleted...]
-      <c r="AR7" s="93">
+      <c r="AG7" s="97"/>
+      <c r="AH7" s="97"/>
+      <c r="AI7" s="96"/>
+      <c r="AJ7" s="96"/>
+      <c r="AK7" s="98"/>
+      <c r="AL7" s="96"/>
+      <c r="AM7" s="96"/>
+      <c r="AN7" s="96"/>
+      <c r="AO7" s="96"/>
+      <c r="AP7" s="96"/>
+      <c r="AQ7" s="96"/>
+      <c r="AR7" s="97">
         <v>2026</v>
       </c>
-      <c r="AS7" s="93"/>
-[...10 lines deleted...]
-      <c r="BD7" s="93">
+      <c r="AS7" s="97"/>
+      <c r="AT7" s="97"/>
+      <c r="AU7" s="96"/>
+      <c r="AV7" s="96"/>
+      <c r="AW7" s="98"/>
+      <c r="AX7" s="96"/>
+      <c r="AY7" s="96"/>
+      <c r="AZ7" s="96"/>
+      <c r="BA7" s="96"/>
+      <c r="BB7" s="96"/>
+      <c r="BC7" s="96"/>
+      <c r="BD7" s="97">
         <v>2026</v>
       </c>
-      <c r="BE7" s="93"/>
-[...10 lines deleted...]
-      <c r="BP7" s="93">
+      <c r="BE7" s="97"/>
+      <c r="BF7" s="97"/>
+      <c r="BG7" s="96"/>
+      <c r="BH7" s="96"/>
+      <c r="BI7" s="98"/>
+      <c r="BJ7" s="96"/>
+      <c r="BK7" s="96"/>
+      <c r="BL7" s="96"/>
+      <c r="BM7" s="96"/>
+      <c r="BN7" s="96"/>
+      <c r="BO7" s="96"/>
+      <c r="BP7" s="97">
         <v>2027</v>
       </c>
-      <c r="BQ7" s="93"/>
-[...3 lines deleted...]
-      <c r="BU7" s="94"/>
+      <c r="BQ7" s="97"/>
+      <c r="BR7" s="97"/>
+      <c r="BS7" s="96"/>
+      <c r="BT7" s="96"/>
+      <c r="BU7" s="98"/>
     </row>
     <row r="8" spans="1:77" x14ac:dyDescent="0.2">
-      <c r="A8" s="103"/>
+      <c r="A8" s="107"/>
       <c r="B8" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="8" t="s">
         <v>1</v>
       </c>
       <c r="J8" s="7" t="s">
@@ -13272,51 +13419,53 @@
       </c>
       <c r="AI10" s="1">
         <v>6</v>
       </c>
       <c r="AJ10" s="1">
         <v>12</v>
       </c>
       <c r="AK10" s="35">
         <v>5</v>
       </c>
       <c r="AL10" s="3">
         <v>25</v>
       </c>
       <c r="AM10" s="3">
         <v>4</v>
       </c>
       <c r="AN10" s="3">
         <v>12</v>
       </c>
       <c r="AO10" s="3">
         <v>8</v>
       </c>
       <c r="AP10" s="3">
         <v>-3</v>
       </c>
-      <c r="AQ10" s="3"/>
+      <c r="AQ10" s="3">
+        <v>-14</v>
+      </c>
       <c r="AR10" s="3"/>
       <c r="AS10" s="1"/>
       <c r="AT10" s="1"/>
       <c r="AU10" s="1"/>
       <c r="AV10" s="1"/>
       <c r="AW10" s="35"/>
       <c r="AX10" s="3"/>
       <c r="AY10" s="3"/>
       <c r="AZ10" s="3"/>
       <c r="BA10" s="3"/>
       <c r="BI10" s="64"/>
       <c r="BJ10" s="3"/>
       <c r="BK10" s="3"/>
       <c r="BL10" s="3"/>
       <c r="BM10" s="3"/>
     </row>
     <row r="11" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="69" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="18">
         <v>-36</v>
       </c>
       <c r="C11" s="19">
         <v>-54</v>
@@ -13416,51 +13565,53 @@
       </c>
       <c r="AI11" s="1">
         <v>4</v>
       </c>
       <c r="AJ11" s="1">
         <v>8</v>
       </c>
       <c r="AK11" s="35">
         <v>1</v>
       </c>
       <c r="AL11" s="18">
         <v>16</v>
       </c>
       <c r="AM11" s="3">
         <v>4</v>
       </c>
       <c r="AN11" s="23">
         <v>7</v>
       </c>
       <c r="AO11" s="3">
         <v>7</v>
       </c>
       <c r="AP11" s="3">
         <v>-4</v>
       </c>
-      <c r="AQ11" s="3"/>
+      <c r="AQ11" s="3">
+        <v>-5</v>
+      </c>
       <c r="AR11" s="3"/>
       <c r="AW11" s="35"/>
       <c r="AX11" s="18"/>
       <c r="AY11" s="3"/>
       <c r="AZ11" s="23"/>
       <c r="BA11" s="3"/>
       <c r="BI11" s="35"/>
       <c r="BJ11" s="18"/>
       <c r="BK11" s="3"/>
       <c r="BL11" s="23"/>
       <c r="BM11" s="3"/>
     </row>
     <row r="12" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="69" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="19">
         <v>-1</v>
       </c>
       <c r="D12" s="18">
         <v>-2</v>
       </c>
@@ -13556,51 +13707,53 @@
       </c>
       <c r="AI12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ12" s="1">
         <v>-1</v>
       </c>
       <c r="AK12" s="35">
         <v>2</v>
       </c>
       <c r="AL12" s="18">
         <v>6</v>
       </c>
       <c r="AM12" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AN12" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AO12" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AP12" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AQ12" s="3"/>
+      <c r="AQ12" s="42" t="s">
+        <v>13</v>
+      </c>
       <c r="AR12" s="3"/>
       <c r="AT12" s="3"/>
       <c r="AU12" s="3"/>
       <c r="AW12" s="35"/>
       <c r="AX12" s="18"/>
       <c r="AY12" s="18"/>
       <c r="AZ12" s="23"/>
       <c r="BA12" s="3"/>
       <c r="BI12" s="35"/>
       <c r="BJ12" s="18"/>
       <c r="BK12" s="18"/>
       <c r="BL12" s="23"/>
       <c r="BM12" s="3"/>
     </row>
     <row r="13" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="69" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="18" t="s">
@@ -13698,51 +13851,53 @@
       </c>
       <c r="AI13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK13" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL13" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AM13" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AN13" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AO13" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AP13" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AQ13" s="3"/>
+      <c r="AQ13" s="42" t="s">
+        <v>13</v>
+      </c>
       <c r="AR13" s="3"/>
       <c r="AS13" s="3"/>
       <c r="AT13" s="3"/>
       <c r="AU13" s="3"/>
       <c r="AV13" s="3"/>
       <c r="AW13" s="32"/>
       <c r="AX13" s="18"/>
       <c r="AY13" s="18"/>
       <c r="AZ13" s="28"/>
       <c r="BA13" s="3"/>
       <c r="BI13" s="35"/>
       <c r="BJ13" s="18"/>
       <c r="BK13" s="18"/>
       <c r="BL13" s="28"/>
       <c r="BM13" s="3"/>
     </row>
     <row r="14" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="69" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>13</v>
@@ -13842,51 +13997,53 @@
       </c>
       <c r="AI14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK14" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL14" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AM14" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AN14" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AO14" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AP14" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AQ14" s="3"/>
+      <c r="AQ14" s="42" t="s">
+        <v>13</v>
+      </c>
       <c r="AR14" s="3"/>
       <c r="AS14" s="3"/>
       <c r="AT14" s="3"/>
       <c r="AU14" s="3"/>
       <c r="AV14" s="3"/>
       <c r="AW14" s="32"/>
       <c r="AX14" s="18"/>
       <c r="AY14" s="18"/>
       <c r="AZ14" s="28"/>
       <c r="BA14" s="3"/>
       <c r="BI14" s="35"/>
       <c r="BJ14" s="18"/>
       <c r="BK14" s="18"/>
       <c r="BL14" s="28"/>
       <c r="BM14" s="3"/>
     </row>
     <row r="15" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="69" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="19" t="s">
         <v>13</v>
@@ -13986,51 +14143,53 @@
       </c>
       <c r="AI15" s="3">
         <v>1</v>
       </c>
       <c r="AJ15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK15" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL15" s="18">
         <v>1</v>
       </c>
       <c r="AM15" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AN15" s="28">
         <v>2</v>
       </c>
       <c r="AO15" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AP15" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AQ15" s="3"/>
+      <c r="AQ15" s="3">
+        <v>-1</v>
+      </c>
       <c r="AR15" s="3"/>
       <c r="AS15" s="3"/>
       <c r="AT15" s="3"/>
       <c r="AU15" s="3"/>
       <c r="AV15" s="3"/>
       <c r="AW15" s="32"/>
       <c r="AX15" s="18"/>
       <c r="AY15" s="18"/>
       <c r="AZ15" s="28"/>
       <c r="BA15" s="3"/>
       <c r="BI15" s="35"/>
       <c r="BJ15" s="18"/>
       <c r="BK15" s="18"/>
       <c r="BL15" s="28"/>
       <c r="BM15" s="3"/>
     </row>
     <row r="16" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="69" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="18">
         <v>-1</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>13</v>
@@ -14130,51 +14289,53 @@
       </c>
       <c r="AI16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK16" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL16" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AM16" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AN16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="AO16" s="42">
         <v>-1</v>
       </c>
       <c r="AP16" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AQ16" s="3"/>
+      <c r="AQ16" s="42" t="s">
+        <v>13</v>
+      </c>
       <c r="AR16" s="3"/>
       <c r="AS16" s="3"/>
       <c r="AT16" s="3"/>
       <c r="AU16" s="3"/>
       <c r="AV16" s="3"/>
       <c r="AW16" s="32"/>
       <c r="AX16" s="18"/>
       <c r="AY16" s="18"/>
       <c r="AZ16" s="28"/>
       <c r="BA16" s="3"/>
       <c r="BI16" s="35"/>
       <c r="BJ16" s="18"/>
       <c r="BK16" s="18"/>
       <c r="BL16" s="28"/>
       <c r="BM16" s="3"/>
     </row>
     <row r="17" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="69" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="18">
         <v>-10</v>
       </c>
       <c r="C17" s="19">
         <v>-12</v>
@@ -14274,51 +14435,53 @@
       </c>
       <c r="AI17" s="3">
         <v>3</v>
       </c>
       <c r="AJ17" s="1">
         <v>1</v>
       </c>
       <c r="AK17" s="35">
         <v>1</v>
       </c>
       <c r="AL17" s="18">
         <v>-1</v>
       </c>
       <c r="AM17" s="42">
         <v>-1</v>
       </c>
       <c r="AN17" s="28">
         <v>1</v>
       </c>
       <c r="AO17" s="42">
         <v>2</v>
       </c>
       <c r="AP17" s="3">
         <v>1</v>
       </c>
-      <c r="AQ17" s="3"/>
+      <c r="AQ17" s="3">
+        <v>-8</v>
+      </c>
       <c r="AR17" s="3"/>
       <c r="AU17" s="3"/>
       <c r="AW17" s="35"/>
       <c r="AX17" s="18"/>
       <c r="AY17" s="3"/>
       <c r="AZ17" s="28"/>
       <c r="BA17" s="3"/>
       <c r="BI17" s="35"/>
       <c r="BJ17" s="18"/>
       <c r="BK17" s="3"/>
       <c r="BL17" s="28"/>
       <c r="BM17" s="3"/>
     </row>
     <row r="18" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="69" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="18" t="s">
         <v>13</v>
@@ -14415,51 +14578,53 @@
       </c>
       <c r="AI18" s="3">
         <v>-1</v>
       </c>
       <c r="AJ18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK18" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL18" s="18">
         <v>-2</v>
       </c>
       <c r="AM18" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AN18" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AO18" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AP18" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AQ18" s="3"/>
+      <c r="AQ18" s="42" t="s">
+        <v>13</v>
+      </c>
       <c r="AR18" s="3"/>
       <c r="AS18" s="3"/>
       <c r="AT18" s="3"/>
       <c r="AU18" s="3"/>
       <c r="AV18" s="3"/>
       <c r="AW18" s="32"/>
       <c r="AX18" s="18"/>
       <c r="AY18" s="18"/>
       <c r="AZ18" s="28"/>
       <c r="BA18" s="3"/>
       <c r="BI18" s="35"/>
       <c r="BJ18" s="18"/>
       <c r="BK18" s="18"/>
       <c r="BL18" s="28"/>
       <c r="BM18" s="3"/>
     </row>
     <row r="19" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="69" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="18">
         <v>-2</v>
       </c>
       <c r="C19" s="19" t="s">
         <v>13</v>
@@ -14559,51 +14724,53 @@
       </c>
       <c r="AI19" s="3">
         <v>-3</v>
       </c>
       <c r="AJ19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK19" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL19" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AM19" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AN19" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AO19" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AP19" s="3">
         <v>-1</v>
       </c>
-      <c r="AQ19" s="3"/>
+      <c r="AQ19" s="42" t="s">
+        <v>13</v>
+      </c>
       <c r="AR19" s="3"/>
       <c r="AT19" s="3"/>
       <c r="AU19" s="3"/>
       <c r="AV19" s="3"/>
       <c r="AW19" s="32"/>
       <c r="AX19" s="18"/>
       <c r="AY19" s="18"/>
       <c r="AZ19" s="28"/>
       <c r="BA19" s="3"/>
       <c r="BI19" s="35"/>
       <c r="BJ19" s="18"/>
       <c r="BK19" s="18"/>
       <c r="BL19" s="28"/>
       <c r="BM19" s="3"/>
     </row>
     <row r="20" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="69" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="19">
         <v>2</v>
       </c>
@@ -14702,51 +14869,53 @@
       </c>
       <c r="AI20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK20" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL20" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AM20" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AN20" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AO20" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AP20" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AQ20" s="3"/>
+      <c r="AQ20" s="42" t="s">
+        <v>13</v>
+      </c>
       <c r="AR20" s="3"/>
       <c r="AS20" s="3"/>
       <c r="AT20" s="3"/>
       <c r="AU20" s="3"/>
       <c r="AV20" s="3"/>
       <c r="AW20" s="32"/>
       <c r="AX20" s="18"/>
       <c r="AY20" s="18"/>
       <c r="AZ20" s="28"/>
       <c r="BA20" s="3"/>
       <c r="BI20" s="35"/>
       <c r="BJ20" s="18"/>
       <c r="BK20" s="18"/>
       <c r="BL20" s="28"/>
       <c r="BM20" s="3"/>
     </row>
     <row r="21" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="69" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="18" t="s">
         <v>13</v>
@@ -14846,51 +15015,53 @@
       </c>
       <c r="AI21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK21" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL21" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AM21" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AN21" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AO21" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AP21" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="AQ21" s="3"/>
+      <c r="AQ21" s="42" t="s">
+        <v>13</v>
+      </c>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="32"/>
       <c r="AX21" s="18"/>
       <c r="AY21" s="18"/>
       <c r="AZ21" s="28"/>
       <c r="BA21" s="3"/>
       <c r="BI21" s="35"/>
       <c r="BJ21" s="18"/>
       <c r="BK21" s="18"/>
       <c r="BL21" s="28"/>
       <c r="BM21" s="3"/>
     </row>
     <row r="22" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="69" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="18">
         <v>3</v>
       </c>
       <c r="C22" s="19">
         <v>3</v>
@@ -14990,51 +15161,53 @@
       </c>
       <c r="AI22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ22" s="1">
         <v>4</v>
       </c>
       <c r="AK22" s="35">
         <v>1</v>
       </c>
       <c r="AL22" s="18">
         <v>5</v>
       </c>
       <c r="AM22" s="42">
         <v>1</v>
       </c>
       <c r="AN22" s="28" t="s">
         <v>13</v>
       </c>
       <c r="AO22" s="42" t="s">
         <v>13</v>
       </c>
       <c r="AP22" s="3">
         <v>1</v>
       </c>
-      <c r="AQ22" s="3"/>
+      <c r="AQ22" s="42" t="s">
+        <v>13</v>
+      </c>
       <c r="AR22" s="3"/>
       <c r="AT22" s="3"/>
       <c r="AU22" s="3"/>
       <c r="AW22" s="35"/>
       <c r="AX22" s="18"/>
       <c r="AY22" s="3"/>
       <c r="AZ22" s="28"/>
       <c r="BA22" s="3"/>
       <c r="BI22" s="35"/>
       <c r="BJ22" s="18"/>
       <c r="BK22" s="3"/>
       <c r="BL22" s="28"/>
       <c r="BM22" s="3"/>
     </row>
     <row r="23" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="25"/>
       <c r="B23" s="29"/>
       <c r="C23" s="29"/>
       <c r="D23" s="29"/>
       <c r="E23" s="29"/>
       <c r="F23" s="29"/>
       <c r="G23" s="29"/>
       <c r="H23" s="19"/>
       <c r="I23" s="19"/>
       <c r="J23" s="19"/>
@@ -15198,51 +15371,53 @@
       </c>
       <c r="AI24" s="1">
         <v>5</v>
       </c>
       <c r="AJ24" s="1">
         <v>7</v>
       </c>
       <c r="AK24" s="35">
         <v>3</v>
       </c>
       <c r="AL24" s="18">
         <v>20</v>
       </c>
       <c r="AM24" s="28">
         <v>8</v>
       </c>
       <c r="AN24" s="28">
         <v>9</v>
       </c>
       <c r="AO24" s="3">
         <v>7</v>
       </c>
       <c r="AP24" s="3">
         <v>-4</v>
       </c>
-      <c r="AQ24" s="3"/>
+      <c r="AQ24" s="3">
+        <v>-6</v>
+      </c>
       <c r="AR24" s="3"/>
       <c r="AS24" s="1"/>
       <c r="AT24" s="1"/>
       <c r="AU24" s="1"/>
       <c r="AV24" s="1"/>
       <c r="AW24" s="35"/>
       <c r="AX24" s="18"/>
       <c r="AY24" s="28"/>
       <c r="AZ24" s="28"/>
       <c r="BA24" s="3"/>
       <c r="BI24" s="64"/>
       <c r="BJ24" s="18"/>
       <c r="BK24" s="28"/>
       <c r="BL24" s="28"/>
       <c r="BM24" s="3"/>
     </row>
     <row r="25" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="69" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="18">
         <v>-36</v>
       </c>
       <c r="C25" s="19">
         <v>-54</v>
@@ -15342,51 +15517,53 @@
       </c>
       <c r="AI25" s="1">
         <v>4</v>
       </c>
       <c r="AJ25" s="1">
         <v>8</v>
       </c>
       <c r="AK25" s="35">
         <v>1</v>
       </c>
       <c r="AL25" s="18">
         <v>16</v>
       </c>
       <c r="AM25" s="28">
         <v>8</v>
       </c>
       <c r="AN25" s="28">
         <v>7</v>
       </c>
       <c r="AO25" s="3">
         <v>7</v>
       </c>
       <c r="AP25" s="3">
         <v>-4</v>
       </c>
-      <c r="AQ25" s="3"/>
+      <c r="AQ25" s="3">
+        <v>-5</v>
+      </c>
       <c r="AR25" s="3"/>
       <c r="AW25" s="35"/>
       <c r="AX25" s="18"/>
       <c r="AY25" s="28"/>
       <c r="AZ25" s="28"/>
       <c r="BA25" s="3"/>
       <c r="BI25" s="35"/>
       <c r="BJ25" s="18"/>
       <c r="BK25" s="28"/>
       <c r="BL25" s="28"/>
       <c r="BM25" s="3"/>
     </row>
     <row r="26" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="69" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="19">
         <v>-1</v>
       </c>
       <c r="D26" s="18">
         <v>-2</v>
       </c>
@@ -15482,51 +15659,53 @@
       </c>
       <c r="AI26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ26" s="1">
         <v>-1</v>
       </c>
       <c r="AK26" s="35">
         <v>2</v>
       </c>
       <c r="AL26" s="18">
         <v>6</v>
       </c>
       <c r="AM26" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AN26" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AO26" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP26" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ26" s="3"/>
+      <c r="AQ26" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AR26" s="3"/>
       <c r="AT26" s="3"/>
       <c r="AU26" s="3"/>
       <c r="AW26" s="35"/>
       <c r="AX26" s="18"/>
       <c r="AY26" s="18"/>
       <c r="AZ26" s="28"/>
       <c r="BA26" s="3"/>
       <c r="BI26" s="35"/>
       <c r="BJ26" s="18"/>
       <c r="BK26" s="18"/>
       <c r="BL26" s="28"/>
       <c r="BM26" s="3"/>
     </row>
     <row r="27" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="69" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="29" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D27" s="29" t="s">
@@ -15624,51 +15803,53 @@
       </c>
       <c r="AI27" s="3">
         <v>1</v>
       </c>
       <c r="AJ27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK27" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL27" s="18">
         <v>1</v>
       </c>
       <c r="AM27" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AN27" s="18">
         <v>2</v>
       </c>
       <c r="AO27" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP27" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ27" s="3"/>
+      <c r="AQ27" s="3">
+        <v>-1</v>
+      </c>
       <c r="AR27" s="3"/>
       <c r="AS27" s="3"/>
       <c r="AT27" s="3"/>
       <c r="AU27" s="3"/>
       <c r="AV27" s="3"/>
       <c r="AW27" s="32"/>
       <c r="AX27" s="18"/>
       <c r="AY27" s="18"/>
       <c r="AZ27" s="28"/>
       <c r="BA27" s="3"/>
       <c r="BI27" s="35"/>
       <c r="BJ27" s="18"/>
       <c r="BK27" s="18"/>
       <c r="BL27" s="28"/>
       <c r="BM27" s="3"/>
     </row>
     <row r="28" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="69" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="29" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="29" t="s">
         <v>13</v>
@@ -15768,51 +15949,53 @@
       </c>
       <c r="AI28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK28" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL28" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AM28" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AN28" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AO28" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP28" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ28" s="3"/>
+      <c r="AQ28" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AR28" s="3"/>
       <c r="AS28" s="3"/>
       <c r="AT28" s="3"/>
       <c r="AU28" s="3"/>
       <c r="AV28" s="3"/>
       <c r="AW28" s="32"/>
       <c r="AX28" s="18"/>
       <c r="AY28" s="18"/>
       <c r="AZ28" s="28"/>
       <c r="BA28" s="3"/>
       <c r="BI28" s="35"/>
       <c r="BJ28" s="18"/>
       <c r="BK28" s="18"/>
       <c r="BL28" s="28"/>
       <c r="BM28" s="3"/>
     </row>
     <row r="29" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="69" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="29">
         <v>-1</v>
       </c>
       <c r="C29" s="20" t="s">
         <v>13</v>
@@ -15912,51 +16095,53 @@
       </c>
       <c r="AI29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK29" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AM29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AN29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="AO29" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP29" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ29" s="3"/>
+      <c r="AQ29" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AR29" s="3"/>
       <c r="AS29" s="3"/>
       <c r="AT29" s="3"/>
       <c r="AU29" s="3"/>
       <c r="AV29" s="3"/>
       <c r="AW29" s="32"/>
       <c r="AX29" s="18"/>
       <c r="AY29" s="18"/>
       <c r="AZ29" s="28"/>
       <c r="BA29" s="3"/>
       <c r="BI29" s="35"/>
       <c r="BJ29" s="18"/>
       <c r="BK29" s="18"/>
       <c r="BL29" s="28"/>
       <c r="BM29" s="3"/>
     </row>
     <row r="30" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="69"/>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="19"/>
@@ -16122,51 +16307,53 @@
       </c>
       <c r="AI31" s="1">
         <v>1</v>
       </c>
       <c r="AJ31" s="1">
         <v>5</v>
       </c>
       <c r="AK31" s="35">
         <v>2</v>
       </c>
       <c r="AL31" s="18">
         <v>5</v>
       </c>
       <c r="AM31" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN31" s="28">
         <v>3</v>
       </c>
       <c r="AO31" s="3">
         <v>1</v>
       </c>
       <c r="AP31" s="3">
         <v>1</v>
       </c>
-      <c r="AQ31" s="3"/>
+      <c r="AQ31" s="3">
+        <v>-8</v>
+      </c>
       <c r="AR31" s="3"/>
       <c r="AS31" s="1"/>
       <c r="AT31" s="1"/>
       <c r="AU31" s="1"/>
       <c r="AV31" s="1"/>
       <c r="AW31" s="35"/>
       <c r="AX31" s="18"/>
       <c r="AY31" s="28"/>
       <c r="AZ31" s="28"/>
       <c r="BA31" s="3"/>
       <c r="BI31" s="64"/>
       <c r="BJ31" s="18"/>
       <c r="BK31" s="28"/>
       <c r="BL31" s="28"/>
       <c r="BM31" s="3"/>
     </row>
     <row r="32" spans="1:77" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="69" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="19" t="s">
         <v>13</v>
@@ -16266,51 +16453,53 @@
       </c>
       <c r="AI32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ32" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK32" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL32" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AM32" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN32" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO32" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AP32" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AQ32" s="3"/>
+      <c r="AQ32" s="30" t="s">
+        <v>13</v>
+      </c>
       <c r="AR32" s="3"/>
       <c r="AS32" s="3"/>
       <c r="AT32" s="3"/>
       <c r="AU32" s="3"/>
       <c r="AV32" s="3"/>
       <c r="AW32" s="32"/>
       <c r="AX32" s="62"/>
       <c r="AY32" s="30"/>
       <c r="AZ32" s="28"/>
       <c r="BA32" s="3"/>
       <c r="BI32" s="35"/>
       <c r="BJ32" s="30"/>
       <c r="BK32" s="30"/>
       <c r="BL32" s="28"/>
       <c r="BM32" s="3"/>
     </row>
     <row r="33" spans="1:97" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="70" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="19" t="s">
         <v>13</v>
@@ -16410,51 +16599,53 @@
       </c>
       <c r="AI33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ33" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK33" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL33" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AM33" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN33" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO33" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AP33" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AQ33" s="3"/>
+      <c r="AQ33" s="30" t="s">
+        <v>13</v>
+      </c>
       <c r="AR33" s="3"/>
       <c r="AS33" s="3"/>
       <c r="AT33" s="3"/>
       <c r="AU33" s="3"/>
       <c r="AV33" s="3"/>
       <c r="AW33" s="32"/>
       <c r="AX33" s="62"/>
       <c r="AY33" s="30"/>
       <c r="AZ33" s="28"/>
       <c r="BA33" s="3"/>
       <c r="BJ33" s="62"/>
       <c r="BK33" s="30"/>
       <c r="BL33" s="28"/>
       <c r="BM33" s="3"/>
     </row>
     <row r="34" spans="1:97" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="70" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="19" t="s">
         <v>13</v>
       </c>
@@ -16553,51 +16744,53 @@
       </c>
       <c r="AI34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK34" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL34" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AM34" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN34" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO34" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AP34" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AQ34" s="3"/>
+      <c r="AQ34" s="30" t="s">
+        <v>13</v>
+      </c>
       <c r="AR34" s="3"/>
       <c r="AS34" s="3"/>
       <c r="AT34" s="3"/>
       <c r="AU34" s="3"/>
       <c r="AV34" s="3"/>
       <c r="AW34" s="32"/>
       <c r="AX34" s="62"/>
       <c r="AY34" s="30"/>
       <c r="AZ34" s="28"/>
       <c r="BA34" s="3"/>
       <c r="BJ34" s="62"/>
       <c r="BK34" s="30"/>
       <c r="BL34" s="28"/>
       <c r="BM34" s="3"/>
     </row>
     <row r="35" spans="1:97" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="69" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>13</v>
       </c>
@@ -16696,51 +16889,53 @@
       </c>
       <c r="AI35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK35" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL35" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AM35" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN35" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO35" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AP35" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AQ35" s="3"/>
+      <c r="AQ35" s="30" t="s">
+        <v>13</v>
+      </c>
       <c r="AR35" s="3"/>
       <c r="AS35" s="3"/>
       <c r="AT35" s="3"/>
       <c r="AU35" s="3"/>
       <c r="AV35" s="3"/>
       <c r="AW35" s="32"/>
       <c r="AX35" s="62"/>
       <c r="AY35" s="30"/>
       <c r="AZ35" s="28"/>
       <c r="BA35" s="3"/>
       <c r="BJ35" s="62"/>
       <c r="BK35" s="30"/>
       <c r="BL35" s="28"/>
       <c r="BM35" s="3"/>
     </row>
     <row r="36" spans="1:97" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="69" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="18">
         <v>-1</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>13</v>
       </c>
@@ -16839,51 +17034,53 @@
       </c>
       <c r="AI36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ36" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK36" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL36" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AM36" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN36" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO36" s="30">
         <v>-1</v>
       </c>
       <c r="AP36" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AQ36" s="3"/>
+      <c r="AQ36" s="30" t="s">
+        <v>13</v>
+      </c>
       <c r="AR36" s="3"/>
       <c r="AS36" s="3"/>
       <c r="AT36" s="3"/>
       <c r="AU36" s="3"/>
       <c r="AV36" s="3"/>
       <c r="AW36" s="32"/>
       <c r="AX36" s="62"/>
       <c r="AY36" s="30"/>
       <c r="AZ36" s="28"/>
       <c r="BA36" s="3"/>
       <c r="BJ36" s="62"/>
       <c r="BK36" s="30"/>
       <c r="BL36" s="28"/>
       <c r="BM36" s="3"/>
     </row>
     <row r="37" spans="1:97" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="69" t="s">
         <v>20</v>
       </c>
       <c r="B37" s="18">
         <v>-10</v>
       </c>
       <c r="C37" s="19">
         <v>-12</v>
       </c>
@@ -16982,51 +17179,53 @@
       </c>
       <c r="AI37" s="3">
         <v>3</v>
       </c>
       <c r="AJ37" s="1">
         <v>1</v>
       </c>
       <c r="AK37" s="35">
         <v>1</v>
       </c>
       <c r="AL37" s="30">
         <v>-1</v>
       </c>
       <c r="AM37" s="30">
         <v>-1</v>
       </c>
       <c r="AN37" s="28">
         <v>1</v>
       </c>
       <c r="AO37" s="30">
         <v>2</v>
       </c>
       <c r="AP37" s="3">
         <v>1</v>
       </c>
-      <c r="AQ37" s="3"/>
+      <c r="AQ37" s="3">
+        <v>-8</v>
+      </c>
       <c r="AR37" s="3"/>
       <c r="AU37" s="3"/>
       <c r="AW37" s="35"/>
       <c r="AX37" s="62"/>
       <c r="AY37" s="28"/>
       <c r="AZ37" s="28"/>
       <c r="BA37" s="3"/>
       <c r="BJ37" s="62"/>
       <c r="BK37" s="28"/>
       <c r="BL37" s="28"/>
       <c r="BM37" s="3"/>
       <c r="BY37" s="31"/>
       <c r="BZ37" s="31"/>
       <c r="CA37" s="31"/>
       <c r="CB37" s="31"/>
       <c r="CC37" s="31"/>
       <c r="CD37" s="31"/>
       <c r="CE37" s="31"/>
       <c r="CF37" s="31"/>
       <c r="CG37" s="31"/>
       <c r="CH37" s="31"/>
       <c r="CI37" s="31"/>
       <c r="CJ37" s="31"/>
       <c r="CK37" s="31"/>
       <c r="CL37" s="31"/>
@@ -17143,51 +17342,53 @@
       </c>
       <c r="AI38" s="3">
         <v>-1</v>
       </c>
       <c r="AJ38" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK38" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL38" s="30">
         <v>1</v>
       </c>
       <c r="AM38" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN38" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO38" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AP38" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AQ38" s="3"/>
+      <c r="AQ38" s="30" t="s">
+        <v>13</v>
+      </c>
       <c r="AR38" s="3"/>
       <c r="AS38" s="3"/>
       <c r="AT38" s="3"/>
       <c r="AU38" s="3"/>
       <c r="AV38" s="3"/>
       <c r="AW38" s="32"/>
       <c r="AX38" s="62"/>
       <c r="AY38" s="30"/>
       <c r="AZ38" s="28"/>
       <c r="BA38" s="3"/>
       <c r="BJ38" s="62"/>
       <c r="BK38" s="30"/>
       <c r="BL38" s="28"/>
       <c r="BM38" s="3"/>
       <c r="BY38" s="31"/>
       <c r="BZ38" s="31"/>
       <c r="CA38" s="31"/>
       <c r="CB38" s="31"/>
       <c r="CC38" s="31"/>
       <c r="CD38" s="31"/>
       <c r="CE38" s="31"/>
       <c r="CF38" s="31"/>
       <c r="CG38" s="31"/>
       <c r="CH38" s="31"/>
       <c r="CI38" s="31"/>
@@ -17307,51 +17508,53 @@
       </c>
       <c r="AI39" s="3">
         <v>-3</v>
       </c>
       <c r="AJ39" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK39" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL39" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AM39" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN39" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO39" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AP39" s="3">
         <v>-1</v>
       </c>
-      <c r="AQ39" s="3"/>
+      <c r="AQ39" s="30" t="s">
+        <v>13</v>
+      </c>
       <c r="AR39" s="3"/>
       <c r="AT39" s="3"/>
       <c r="AU39" s="3"/>
       <c r="AV39" s="3"/>
       <c r="AW39" s="32"/>
       <c r="AX39" s="62"/>
       <c r="AY39" s="30"/>
       <c r="AZ39" s="28"/>
       <c r="BA39" s="3"/>
       <c r="BJ39" s="62"/>
       <c r="BK39" s="30"/>
       <c r="BL39" s="28"/>
       <c r="BM39" s="3"/>
       <c r="BY39" s="31"/>
       <c r="BZ39" s="31"/>
       <c r="CA39" s="31"/>
       <c r="CB39" s="31"/>
       <c r="CC39" s="31"/>
       <c r="CD39" s="31"/>
       <c r="CE39" s="31"/>
       <c r="CF39" s="31"/>
       <c r="CG39" s="31"/>
       <c r="CH39" s="31"/>
       <c r="CI39" s="31"/>
       <c r="CJ39" s="31"/>
@@ -17470,51 +17673,53 @@
       </c>
       <c r="AI40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ40" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK40" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL40" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AM40" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN40" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO40" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AP40" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AQ40" s="3"/>
+      <c r="AQ40" s="30" t="s">
+        <v>13</v>
+      </c>
       <c r="AR40" s="3"/>
       <c r="AS40" s="3"/>
       <c r="AT40" s="3"/>
       <c r="AU40" s="3"/>
       <c r="AV40" s="3"/>
       <c r="AW40" s="32"/>
       <c r="AX40" s="62"/>
       <c r="AY40" s="30"/>
       <c r="AZ40" s="28"/>
       <c r="BA40" s="3"/>
       <c r="BJ40" s="62"/>
       <c r="BK40" s="30"/>
       <c r="BL40" s="28"/>
       <c r="BM40" s="3"/>
       <c r="BY40" s="31"/>
       <c r="BZ40" s="31"/>
       <c r="CA40" s="31"/>
       <c r="CB40" s="31"/>
       <c r="CC40" s="31"/>
       <c r="CD40" s="31"/>
       <c r="CE40" s="31"/>
       <c r="CF40" s="31"/>
       <c r="CG40" s="31"/>
       <c r="CH40" s="31"/>
       <c r="CI40" s="31"/>
@@ -17634,51 +17839,53 @@
       </c>
       <c r="AI41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AJ41" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AK41" s="32" t="s">
         <v>13</v>
       </c>
       <c r="AL41" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AM41" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AN41" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AO41" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AP41" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="AQ41" s="3"/>
+      <c r="AQ41" s="30" t="s">
+        <v>13</v>
+      </c>
       <c r="AR41" s="3"/>
       <c r="AS41" s="3"/>
       <c r="AT41" s="3"/>
       <c r="AU41" s="3"/>
       <c r="AV41" s="3"/>
       <c r="AW41" s="32"/>
       <c r="AX41" s="62"/>
       <c r="AY41" s="30"/>
       <c r="AZ41" s="28"/>
       <c r="BA41" s="3"/>
       <c r="BJ41" s="62"/>
       <c r="BK41" s="30"/>
       <c r="BL41" s="28"/>
       <c r="BM41" s="3"/>
       <c r="BY41" s="31"/>
       <c r="BZ41" s="31"/>
       <c r="CA41" s="31"/>
       <c r="CB41" s="31"/>
       <c r="CC41" s="31"/>
       <c r="CD41" s="31"/>
       <c r="CE41" s="31"/>
       <c r="CF41" s="31"/>
       <c r="CG41" s="31"/>
       <c r="CH41" s="31"/>
       <c r="CI41" s="31"/>
@@ -17798,51 +18005,53 @@
       </c>
       <c r="AI42" s="4">
         <v>2</v>
       </c>
       <c r="AJ42" s="39">
         <v>4</v>
       </c>
       <c r="AK42" s="72">
         <v>1</v>
       </c>
       <c r="AL42" s="53">
         <v>5</v>
       </c>
       <c r="AM42" s="53">
         <v>1</v>
       </c>
       <c r="AN42" s="39">
         <v>2</v>
       </c>
       <c r="AO42" s="53" t="s">
         <v>13</v>
       </c>
       <c r="AP42" s="4">
         <v>1</v>
       </c>
-      <c r="AQ42" s="4"/>
+      <c r="AQ42" s="53" t="s">
+        <v>13</v>
+      </c>
       <c r="AR42" s="4"/>
       <c r="AT42" s="4"/>
       <c r="AU42" s="4"/>
       <c r="AW42" s="72"/>
       <c r="AX42" s="63"/>
       <c r="BA42" s="4"/>
       <c r="BJ42" s="63"/>
       <c r="BM42" s="4"/>
       <c r="BY42" s="31"/>
       <c r="BZ42" s="31"/>
       <c r="CA42" s="31"/>
       <c r="CB42" s="31"/>
       <c r="CC42" s="31"/>
       <c r="CD42" s="31"/>
       <c r="CE42" s="31"/>
       <c r="CF42" s="31"/>
       <c r="CG42" s="31"/>
       <c r="CH42" s="31"/>
       <c r="CI42" s="31"/>
       <c r="CJ42" s="31"/>
       <c r="CK42" s="31"/>
       <c r="CL42" s="31"/>
       <c r="CM42" s="31"/>
       <c r="CN42" s="31"/>
       <c r="CO42" s="31"/>