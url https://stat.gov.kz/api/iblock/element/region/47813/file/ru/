--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -1,69 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14310" windowHeight="12720"/>
+    <workbookView xWindow="120" yWindow="-330" windowWidth="28620" windowHeight="5895"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбышие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3217" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2756" uniqueCount="36">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -72,145 +68,112 @@
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Семей городская администрация</t>
   </si>
   <si>
     <t>Курчатов городская администрация</t>
   </si>
   <si>
     <t>Абайский район</t>
   </si>
   <si>
-    <t>Аксуатский район</t>
-[...1 lines deleted...]
-  <si>
     <t>Аягузский район</t>
   </si>
   <si>
     <t>Бескарагайский район</t>
   </si>
   <si>
     <t>Бородулихинский район</t>
   </si>
   <si>
     <t>Жарминский район</t>
   </si>
   <si>
     <t>Кокпектинский район</t>
   </si>
   <si>
     <t>Урджарский район</t>
   </si>
   <si>
     <t>городское население</t>
   </si>
   <si>
     <t>сельское население</t>
   </si>
   <si>
     <t>Всего населения</t>
   </si>
   <si>
     <t>область Абай</t>
   </si>
   <si>
     <t>Всего население</t>
   </si>
   <si>
     <t>Число прибывших ВНЕШНЕЙ Миграции  из-за пределов Области Абай</t>
   </si>
   <si>
     <t>Район Жаңасемей</t>
   </si>
   <si>
     <t>Район Мақаншы</t>
   </si>
   <si>
-    <t xml:space="preserve">                        сельское население</t>
+    <t xml:space="preserve">                                                                                                                                                                                                                     Число   выбывших   ВНЕШНЕЙ   Миграции  за пределы  области  Абай</t>
   </si>
   <si>
-    <t xml:space="preserve">                      городское население</t>
+    <t xml:space="preserve">                                                                                                                                                                                                                                             Сальдо   внешней миграции  населения  области  Абай</t>
   </si>
   <si>
     <t xml:space="preserve">                   Всего население</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                   население</t>
   </si>
   <si>
-    <r>
-[...29 lines deleted...]
-    <t>,</t>
+    <t>Район Ақсуат</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -248,57 +211,50 @@
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-[...5 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -455,51 +411,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="107">
+  <cellXfs count="106">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -606,63 +562,57 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="8" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -704,347 +654,119 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-</file>
-[...229 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1289,5428 +1011,4874 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BI46"/>
+  <dimension ref="A1:BN45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection sqref="A1:D4"/>
-      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <selection pane="bottomLeft" activeCell="AO30" sqref="AO30:AO41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="31.42578125" style="23" customWidth="1"/>
     <col min="2" max="7" width="9.140625" style="23" hidden="1" customWidth="1"/>
     <col min="8" max="25" width="0" style="23" hidden="1" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="23"/>
     <col min="37" max="37" width="9.140625" style="34"/>
-    <col min="38" max="16384" width="9.140625" style="23"/>
+    <col min="38" max="39" width="9.140625" style="23"/>
+    <col min="40" max="40" width="9.5703125" style="23" customWidth="1"/>
+    <col min="41" max="42" width="9.140625" style="23"/>
+    <col min="43" max="43" width="9.5703125" style="23" customWidth="1"/>
+    <col min="44" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...51 lines deleted...]
-      <c r="AW4" s="95"/>
+    <row r="1" spans="1:66" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:66" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="92" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="92"/>
+      <c r="F4" s="92"/>
+      <c r="G4" s="92"/>
+      <c r="H4" s="92"/>
+      <c r="I4" s="92"/>
+      <c r="J4" s="92"/>
+      <c r="K4" s="92"/>
+      <c r="L4" s="92"/>
+      <c r="M4" s="92"/>
+      <c r="N4" s="92"/>
+      <c r="O4" s="92"/>
+      <c r="P4" s="92"/>
+      <c r="Q4" s="92"/>
+      <c r="R4" s="92"/>
+      <c r="S4" s="92"/>
+      <c r="T4" s="92"/>
+      <c r="U4" s="92"/>
+      <c r="V4" s="92"/>
+      <c r="W4" s="92"/>
+      <c r="X4" s="92"/>
+      <c r="Y4" s="92"/>
+      <c r="Z4" s="92"/>
+      <c r="AA4" s="92"/>
+      <c r="AB4" s="92"/>
+      <c r="AC4" s="92"/>
+      <c r="AD4" s="92"/>
+      <c r="AE4" s="92"/>
+      <c r="AF4" s="92"/>
+      <c r="AG4" s="92"/>
+      <c r="AH4" s="92"/>
+      <c r="AI4" s="92"/>
+      <c r="AJ4" s="92"/>
+      <c r="AK4" s="92"/>
+      <c r="AL4" s="92"/>
+      <c r="AM4" s="92"/>
+      <c r="AN4" s="92"/>
+      <c r="AO4" s="92"/>
+      <c r="AP4" s="92"/>
+      <c r="AQ4" s="92"/>
+      <c r="AR4" s="92"/>
+      <c r="AS4" s="92"/>
+      <c r="AT4" s="92"/>
+      <c r="AU4" s="92"/>
+      <c r="AV4" s="92"/>
+      <c r="AW4" s="92"/>
     </row>
-    <row r="5" spans="1:61" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...48 lines deleted...]
-      <c r="AW5" s="92"/>
+    <row r="5" spans="1:66" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="L5" s="2"/>
+      <c r="M5" s="3"/>
+      <c r="N5" s="43"/>
+      <c r="O5" s="43"/>
+      <c r="P5" s="4"/>
+      <c r="Y5" s="4"/>
+      <c r="AK5" s="43"/>
+      <c r="AW5" s="4" t="s">
+        <v>9</v>
+      </c>
     </row>
-    <row r="6" spans="1:61" s="1" customFormat="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      </c>
+    <row r="6" spans="1:66" x14ac:dyDescent="0.2">
+      <c r="A6" s="97"/>
+      <c r="B6" s="99">
+        <v>2022</v>
+      </c>
+      <c r="C6" s="100"/>
+      <c r="D6" s="100"/>
+      <c r="E6" s="100"/>
+      <c r="F6" s="100"/>
+      <c r="G6" s="100"/>
+      <c r="H6" s="100"/>
+      <c r="I6" s="100"/>
+      <c r="J6" s="100"/>
+      <c r="K6" s="100"/>
+      <c r="L6" s="100"/>
+      <c r="M6" s="101"/>
+      <c r="N6" s="95"/>
+      <c r="O6" s="95"/>
+      <c r="P6" s="95"/>
+      <c r="Q6" s="102">
+        <v>2023</v>
+      </c>
+      <c r="R6" s="102"/>
+      <c r="S6" s="102"/>
+      <c r="T6" s="95"/>
+      <c r="U6" s="95"/>
+      <c r="V6" s="95"/>
+      <c r="W6" s="95"/>
+      <c r="X6" s="95"/>
+      <c r="Y6" s="96"/>
+      <c r="Z6" s="103"/>
+      <c r="AA6" s="95"/>
+      <c r="AB6" s="95"/>
+      <c r="AC6" s="102">
+        <v>2025</v>
+      </c>
+      <c r="AD6" s="102"/>
+      <c r="AE6" s="102"/>
+      <c r="AF6" s="95"/>
+      <c r="AG6" s="95"/>
+      <c r="AH6" s="95"/>
+      <c r="AI6" s="95"/>
+      <c r="AJ6" s="95"/>
+      <c r="AK6" s="96"/>
+      <c r="AL6" s="95"/>
+      <c r="AM6" s="95"/>
+      <c r="AN6" s="95"/>
+      <c r="AO6" s="102">
+        <v>2026</v>
+      </c>
+      <c r="AP6" s="102"/>
+      <c r="AQ6" s="102"/>
+      <c r="AR6" s="95"/>
+      <c r="AS6" s="95"/>
+      <c r="AT6" s="95"/>
+      <c r="AU6" s="95"/>
+      <c r="AV6" s="95"/>
+      <c r="AW6" s="95"/>
+      <c r="AX6" s="34"/>
+      <c r="AY6" s="34"/>
+      <c r="AZ6" s="34"/>
+      <c r="BA6" s="34"/>
+      <c r="BB6" s="34"/>
+      <c r="BC6" s="34"/>
+      <c r="BD6" s="34"/>
+      <c r="BE6" s="34"/>
+      <c r="BF6" s="34"/>
     </row>
-    <row r="7" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:66" x14ac:dyDescent="0.2">
       <c r="A7" s="98"/>
-      <c r="B7" s="100">
-[...54 lines deleted...]
-      <c r="AW7" s="93"/>
+      <c r="B7" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="K7" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="L7" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="M7" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="N7" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="P7" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q7" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="R7" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="S7" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="T7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="U7" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="V7" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="W7" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="X7" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y7" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z7" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA7" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB7" s="87" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC7" s="87" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD7" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE7" s="87" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG7" s="87" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH7" s="87" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI7" s="87" t="s">
+        <v>10</v>
+      </c>
+      <c r="AJ7" s="86" t="s">
+        <v>11</v>
+      </c>
+      <c r="AK7" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="AL7" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="AM7" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="AN7" s="87" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO7" s="87" t="s">
+        <v>8</v>
+      </c>
+      <c r="AP7" s="87" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ7" s="87" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR7" s="87" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS7" s="87" t="s">
+        <v>3</v>
+      </c>
+      <c r="AT7" s="87" t="s">
+        <v>4</v>
+      </c>
+      <c r="AU7" s="87" t="s">
+        <v>10</v>
+      </c>
+      <c r="AV7" s="87" t="s">
+        <v>11</v>
+      </c>
+      <c r="AW7" s="88" t="s">
+        <v>12</v>
+      </c>
       <c r="AX7" s="34"/>
       <c r="AY7" s="34"/>
       <c r="AZ7" s="34"/>
       <c r="BA7" s="34"/>
       <c r="BB7" s="34"/>
       <c r="BC7" s="34"/>
       <c r="BD7" s="34"/>
       <c r="BE7" s="34"/>
       <c r="BF7" s="34"/>
+      <c r="BG7" s="34"/>
+      <c r="BH7" s="34"/>
+      <c r="BI7" s="34"/>
+      <c r="BJ7" s="34"/>
+      <c r="BK7" s="34"/>
+      <c r="BL7" s="34"/>
+      <c r="BM7" s="34"/>
+      <c r="BN7" s="34"/>
     </row>
-    <row r="8" spans="1:61" x14ac:dyDescent="0.2">
-[...144 lines deleted...]
-      </c>
+    <row r="8" spans="1:66" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="64"/>
+      <c r="B8" s="64"/>
+      <c r="C8" s="64"/>
+      <c r="D8" s="64"/>
+      <c r="E8" s="64"/>
+      <c r="F8" s="64"/>
+      <c r="G8" s="64"/>
+      <c r="H8" s="64"/>
+      <c r="I8" s="64"/>
+      <c r="J8" s="64"/>
+      <c r="K8" s="64"/>
+      <c r="L8" s="64"/>
+      <c r="M8" s="64"/>
+      <c r="N8" s="64"/>
+      <c r="O8" s="64"/>
+      <c r="P8" s="64"/>
+      <c r="Q8" s="64"/>
+      <c r="R8" s="64"/>
+      <c r="S8" s="64"/>
+      <c r="T8" s="64"/>
+      <c r="U8" s="64"/>
+      <c r="V8" s="64"/>
+      <c r="W8" s="64"/>
+      <c r="X8" s="64"/>
+      <c r="Y8" s="64"/>
+      <c r="Z8" s="93" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA8" s="93"/>
+      <c r="AB8" s="93"/>
+      <c r="AC8" s="93"/>
+      <c r="AD8" s="93"/>
+      <c r="AE8" s="93"/>
+      <c r="AF8" s="93"/>
+      <c r="AG8" s="93"/>
+      <c r="AH8" s="93"/>
+      <c r="AI8" s="93"/>
+      <c r="AJ8" s="93"/>
+      <c r="AK8" s="93"/>
+      <c r="AL8" s="93"/>
+      <c r="AM8" s="93"/>
+      <c r="AN8" s="93"/>
+      <c r="AO8" s="93"/>
+      <c r="AP8" s="93"/>
+      <c r="AQ8" s="93"/>
+      <c r="AR8" s="93"/>
+      <c r="AS8" s="93"/>
+      <c r="AT8" s="93"/>
+      <c r="AU8" s="93"/>
+      <c r="AV8" s="93"/>
+      <c r="AW8" s="93"/>
       <c r="AX8" s="34"/>
       <c r="AY8" s="34"/>
       <c r="AZ8" s="34"/>
       <c r="BA8" s="34"/>
       <c r="BB8" s="34"/>
       <c r="BC8" s="34"/>
       <c r="BD8" s="34"/>
       <c r="BE8" s="34"/>
       <c r="BF8" s="34"/>
       <c r="BG8" s="34"/>
       <c r="BH8" s="34"/>
       <c r="BI8" s="34"/>
+      <c r="BJ8" s="34"/>
+      <c r="BK8" s="34"/>
+      <c r="BL8" s="34"/>
+      <c r="BM8" s="34"/>
+      <c r="BN8" s="34"/>
     </row>
-    <row r="9" spans="1:61" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...50 lines deleted...]
-      <c r="AW9" s="96"/>
+    <row r="9" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="14">
+        <v>9</v>
+      </c>
+      <c r="C9" s="13">
+        <v>13</v>
+      </c>
+      <c r="D9" s="14">
+        <v>7</v>
+      </c>
+      <c r="E9" s="14">
+        <v>6</v>
+      </c>
+      <c r="F9" s="14">
+        <v>21</v>
+      </c>
+      <c r="G9" s="14">
+        <v>5</v>
+      </c>
+      <c r="H9" s="13">
+        <v>27</v>
+      </c>
+      <c r="I9" s="13">
+        <v>7</v>
+      </c>
+      <c r="J9" s="13">
+        <v>5</v>
+      </c>
+      <c r="K9" s="29">
+        <v>27</v>
+      </c>
+      <c r="L9" s="13">
+        <v>32</v>
+      </c>
+      <c r="M9" s="30">
+        <v>12</v>
+      </c>
+      <c r="N9" s="10">
+        <v>29</v>
+      </c>
+      <c r="O9" s="10">
+        <v>14</v>
+      </c>
+      <c r="P9" s="10">
+        <v>18</v>
+      </c>
+      <c r="Q9" s="9">
+        <v>14</v>
+      </c>
+      <c r="R9" s="9">
+        <v>6</v>
+      </c>
+      <c r="S9" s="9">
+        <v>11</v>
+      </c>
+      <c r="T9" s="9">
+        <v>8</v>
+      </c>
+      <c r="U9" s="9">
+        <v>8</v>
+      </c>
+      <c r="V9" s="9">
+        <v>16</v>
+      </c>
+      <c r="W9" s="39">
+        <v>20</v>
+      </c>
+      <c r="X9" s="39">
+        <v>12</v>
+      </c>
+      <c r="Y9" s="40">
+        <v>12</v>
+      </c>
+      <c r="Z9" s="34">
+        <v>5</v>
+      </c>
+      <c r="AA9" s="34">
+        <v>8</v>
+      </c>
+      <c r="AB9" s="4">
+        <v>3</v>
+      </c>
+      <c r="AC9" s="4">
+        <v>11</v>
+      </c>
+      <c r="AD9" s="4">
+        <v>11</v>
+      </c>
+      <c r="AE9" s="34">
+        <v>10</v>
+      </c>
+      <c r="AF9" s="4">
+        <v>25</v>
+      </c>
+      <c r="AG9" s="34">
+        <v>23</v>
+      </c>
+      <c r="AH9" s="34">
+        <v>7</v>
+      </c>
+      <c r="AI9" s="34">
+        <v>23</v>
+      </c>
+      <c r="AJ9" s="34">
+        <v>29</v>
+      </c>
+      <c r="AK9" s="50">
+        <v>20</v>
+      </c>
+      <c r="AL9" s="34">
+        <v>36</v>
+      </c>
+      <c r="AM9" s="34">
+        <v>9</v>
+      </c>
+      <c r="AN9" s="4">
+        <v>15</v>
+      </c>
+      <c r="AO9" s="4">
+        <v>11</v>
+      </c>
+      <c r="AP9" s="4"/>
+      <c r="AQ9" s="34"/>
+      <c r="AR9" s="4"/>
+      <c r="AS9" s="34"/>
+      <c r="AT9" s="34"/>
+      <c r="AU9" s="34"/>
+      <c r="AV9" s="34"/>
+      <c r="AW9" s="50"/>
       <c r="AX9" s="34"/>
       <c r="AY9" s="34"/>
       <c r="AZ9" s="34"/>
       <c r="BA9" s="34"/>
       <c r="BB9" s="34"/>
       <c r="BC9" s="34"/>
       <c r="BD9" s="34"/>
       <c r="BE9" s="34"/>
       <c r="BF9" s="34"/>
       <c r="BG9" s="34"/>
       <c r="BH9" s="34"/>
       <c r="BI9" s="34"/>
+      <c r="BJ9" s="34"/>
+      <c r="BK9" s="34"/>
+      <c r="BL9" s="34"/>
+      <c r="BM9" s="34"/>
+      <c r="BN9" s="34"/>
     </row>
-    <row r="10" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>27</v>
+    <row r="10" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="75" t="s">
+        <v>14</v>
       </c>
       <c r="B10" s="14">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C10" s="13">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="D10" s="14">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="E10" s="14">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F10" s="14">
         <v>21</v>
       </c>
       <c r="G10" s="14">
+        <v>1</v>
+      </c>
+      <c r="H10" s="13">
+        <v>17</v>
+      </c>
+      <c r="I10" s="13">
+        <v>2</v>
+      </c>
+      <c r="J10" s="13">
+        <v>3</v>
+      </c>
+      <c r="K10" s="29">
+        <v>20</v>
+      </c>
+      <c r="L10" s="13">
+        <v>20</v>
+      </c>
+      <c r="M10" s="30">
+        <v>11</v>
+      </c>
+      <c r="N10" s="10">
+        <v>21</v>
+      </c>
+      <c r="O10" s="10">
+        <v>9</v>
+      </c>
+      <c r="P10" s="10">
+        <v>14</v>
+      </c>
+      <c r="Q10" s="9">
+        <v>6</v>
+      </c>
+      <c r="R10" s="9">
+        <v>2</v>
+      </c>
+      <c r="S10" s="9">
+        <v>7</v>
+      </c>
+      <c r="T10" s="9">
+        <v>6</v>
+      </c>
+      <c r="U10" s="9">
+        <v>2</v>
+      </c>
+      <c r="V10" s="9">
         <v>5</v>
       </c>
-      <c r="H10" s="13">
-[...2 lines deleted...]
-      <c r="I10" s="13">
+      <c r="W10" s="39">
+        <v>5</v>
+      </c>
+      <c r="X10" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y10" s="31">
+        <v>6</v>
+      </c>
+      <c r="Z10" s="23">
+        <v>5</v>
+      </c>
+      <c r="AA10" s="23">
         <v>7</v>
       </c>
-      <c r="J10" s="13">
+      <c r="AB10" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC10" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD10" s="2">
+        <v>9</v>
+      </c>
+      <c r="AE10" s="23">
+        <v>6</v>
+      </c>
+      <c r="AF10" s="2">
+        <v>14</v>
+      </c>
+      <c r="AG10" s="2">
+        <v>10</v>
+      </c>
+      <c r="AH10" s="23">
         <v>5</v>
       </c>
-      <c r="K10" s="29">
-[...14 lines deleted...]
-      <c r="P10" s="10">
+      <c r="AI10" s="23">
+        <v>16</v>
+      </c>
+      <c r="AJ10" s="23">
+        <v>21</v>
+      </c>
+      <c r="AK10" s="50">
+        <v>15</v>
+      </c>
+      <c r="AL10" s="23">
+        <v>19</v>
+      </c>
+      <c r="AM10" s="23">
+        <v>8</v>
+      </c>
+      <c r="AN10" s="2">
+        <v>10</v>
+      </c>
+      <c r="AO10" s="2">
+        <v>9</v>
+      </c>
+      <c r="AP10" s="2"/>
+      <c r="AR10" s="2"/>
+      <c r="AS10" s="2"/>
+      <c r="AW10" s="50"/>
+    </row>
+    <row r="11" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="13">
+        <v>-1</v>
+      </c>
+      <c r="D11" s="14">
+        <v>1</v>
+      </c>
+      <c r="E11" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I11" s="13">
+        <v>1</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K11" s="29">
+        <v>1</v>
+      </c>
+      <c r="L11" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M11" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="N11" s="10">
+        <v>1</v>
+      </c>
+      <c r="O11" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P11" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q11" s="9">
+        <v>3</v>
+      </c>
+      <c r="R11" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="S11" s="9">
+        <v>2</v>
+      </c>
+      <c r="T11" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U11" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="V11" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W11" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="X11" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y11" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z11" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA11" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB11" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC11" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD11" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE11" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF11" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG11" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH11" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI11" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ11" s="23">
+        <v>-1</v>
+      </c>
+      <c r="AK11" s="50">
+        <v>2</v>
+      </c>
+      <c r="AL11" s="2">
+        <v>7</v>
+      </c>
+      <c r="AM11" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN11" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO11" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP11" s="2"/>
+      <c r="AQ11" s="2"/>
+      <c r="AR11" s="2"/>
+      <c r="AS11" s="2"/>
+      <c r="AT11" s="2"/>
+      <c r="AU11" s="2"/>
+      <c r="AW11" s="50"/>
+    </row>
+    <row r="12" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="75" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="F12" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K12" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="L12" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M12" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="N12" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O12" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P12" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q12" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="R12" s="9">
+        <v>1</v>
+      </c>
+      <c r="S12" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="T12" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="U12" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="V12" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W12" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="X12" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y12" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK12" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP12" s="2"/>
+      <c r="AQ12" s="2"/>
+      <c r="AR12" s="2"/>
+      <c r="AS12" s="2"/>
+      <c r="AT12" s="2"/>
+      <c r="AU12" s="2"/>
+      <c r="AV12" s="2"/>
+      <c r="AW12" s="37"/>
+    </row>
+    <row r="13" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="75" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K13" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="L13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M13" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="N13" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O13" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P13" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q13" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="R13" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="S13" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="T13" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="U13" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="V13" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W13" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="X13" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y13" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK13" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP13" s="2"/>
+      <c r="AQ13" s="2"/>
+      <c r="AR13" s="2"/>
+      <c r="AS13" s="2"/>
+      <c r="AT13" s="2"/>
+      <c r="AU13" s="2"/>
+      <c r="AV13" s="2"/>
+      <c r="AW13" s="37"/>
+    </row>
+    <row r="14" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="75" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="14">
+        <v>2</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K14" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="L14" s="13">
+        <v>1</v>
+      </c>
+      <c r="M14" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="N14" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O14" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P14" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q14" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="R14" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="S14" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="T14" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="U14" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="V14" s="10">
+        <v>1</v>
+      </c>
+      <c r="W14" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="X14" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y14" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z14" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA14" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB14" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC14" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD14" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE14" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF14" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG14" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH14" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI14" s="23">
+        <v>1</v>
+      </c>
+      <c r="AJ14" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK14" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL14" s="2">
+        <v>1</v>
+      </c>
+      <c r="AM14" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN14" s="2">
+        <v>2</v>
+      </c>
+      <c r="AO14" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP14" s="2"/>
+      <c r="AQ14" s="2"/>
+      <c r="AR14" s="2"/>
+      <c r="AS14" s="2"/>
+      <c r="AT14" s="2"/>
+      <c r="AV14" s="2"/>
+      <c r="AW14" s="37"/>
+    </row>
+    <row r="15" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="75" t="s">
         <v>18</v>
       </c>
-      <c r="Q10" s="9">
-[...2 lines deleted...]
-      <c r="R10" s="9">
+      <c r="B15" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="14">
+        <v>1</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K15" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="L15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M15" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="N15" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O15" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P15" s="10">
+        <v>2</v>
+      </c>
+      <c r="Q15" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="R15" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="S15" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="T15" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="U15" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="V15" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W15" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="X15" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y15" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF15" s="2">
+        <v>1</v>
+      </c>
+      <c r="AG15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK15" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP15" s="2"/>
+      <c r="AQ15" s="2"/>
+      <c r="AR15" s="2"/>
+      <c r="AS15" s="2"/>
+      <c r="AT15" s="2"/>
+      <c r="AU15" s="2"/>
+      <c r="AV15" s="2"/>
+      <c r="AW15" s="37"/>
+    </row>
+    <row r="16" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="75" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="14">
+        <v>-10</v>
+      </c>
+      <c r="C16" s="13">
+        <v>4</v>
+      </c>
+      <c r="D16" s="14">
+        <v>1</v>
+      </c>
+      <c r="E16" s="14">
+        <v>4</v>
+      </c>
+      <c r="F16" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="14">
+        <v>1</v>
+      </c>
+      <c r="H16" s="13">
         <v>6</v>
       </c>
-      <c r="S10" s="9">
-[...20 lines deleted...]
-      <c r="Z10" s="14">
+      <c r="I16" s="13">
         <v>4</v>
       </c>
-      <c r="AA10" s="13">
-[...5 lines deleted...]
-      <c r="AC10" s="34">
+      <c r="J16" s="13">
+        <v>2</v>
+      </c>
+      <c r="K16" s="29">
+        <v>4</v>
+      </c>
+      <c r="L16" s="13">
+        <v>9</v>
+      </c>
+      <c r="M16" s="30">
+        <v>1</v>
+      </c>
+      <c r="N16" s="10">
+        <v>7</v>
+      </c>
+      <c r="O16" s="10">
         <v>3</v>
       </c>
-      <c r="AD10" s="34">
-[...2 lines deleted...]
-      <c r="AE10" s="34">
+      <c r="P16" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="9">
         <v>5</v>
       </c>
-      <c r="AF10" s="34">
+      <c r="R16" s="9">
+        <v>2</v>
+      </c>
+      <c r="S16" s="9">
+        <v>2</v>
+      </c>
+      <c r="T16" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="U16" s="9">
+        <v>2</v>
+      </c>
+      <c r="V16" s="10">
+        <v>5</v>
+      </c>
+      <c r="W16" s="15">
+        <v>10</v>
+      </c>
+      <c r="X16" s="4">
+        <v>2</v>
+      </c>
+      <c r="Y16" s="31">
         <v>6</v>
       </c>
-      <c r="AG10" s="4">
-[...8 lines deleted...]
-      <c r="AJ10" s="4">
+      <c r="Z16" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA16" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB16" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC16" s="2">
         <v>2</v>
       </c>
-      <c r="AK10" s="37">
+      <c r="AD16" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE16" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF16" s="2">
+        <v>2</v>
+      </c>
+      <c r="AG16" s="23">
         <v>5</v>
       </c>
-      <c r="AL10" s="34">
-[...5 lines deleted...]
-      <c r="AN10" s="4">
+      <c r="AH16" s="23">
+        <v>2</v>
+      </c>
+      <c r="AI16" s="23">
+        <v>4</v>
+      </c>
+      <c r="AJ16" s="23">
+        <v>1</v>
+      </c>
+      <c r="AK16" s="50">
+        <v>2</v>
+      </c>
+      <c r="AL16" s="2">
         <v>3</v>
       </c>
-      <c r="AO10" s="4">
-[...52 lines deleted...]
-      <c r="E11" s="14">
+      <c r="AM16" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN16" s="2">
+        <v>1</v>
+      </c>
+      <c r="AO16" s="2">
         <v>2</v>
       </c>
-      <c r="F11" s="14">
-[...875 lines deleted...]
-      </c>
+      <c r="AP16" s="2"/>
+      <c r="AQ16" s="2"/>
+      <c r="AR16" s="2"/>
+      <c r="AW16" s="50"/>
     </row>
     <row r="17" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="77" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="A17" s="75" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="14" t="s">
+        <v>13</v>
       </c>
       <c r="F17" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="G17" s="14">
-[...8 lines deleted...]
-      <c r="J17" s="13">
+      <c r="G17" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="I17" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="J17" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="K17" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="L17" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="M17" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="N17" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="O17" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="P17" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q17" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="R17" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="S17" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="T17" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="U17" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="V17" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="W17" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="X17" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y17" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z17" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA17" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB17" s="2">
+        <v>1</v>
+      </c>
+      <c r="AC17" s="2">
         <v>2</v>
       </c>
-      <c r="K17" s="29">
-[...56 lines deleted...]
-      <c r="AD17" s="2">
+      <c r="AD17" s="89">
         <v>1</v>
       </c>
       <c r="AE17" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AF17" s="2">
-[...11 lines deleted...]
-      <c r="AJ17" s="4" t="s">
+      <c r="AF17" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG17" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH17" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI17" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK17" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="AL17" s="2" t="s">
-        <v>13</v>
+      <c r="AL17" s="2">
+        <v>1</v>
       </c>
       <c r="AM17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN17" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AO17" s="2">
-[...25 lines deleted...]
-      </c>
+      <c r="AO17" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP17" s="89"/>
+      <c r="AQ17" s="2"/>
+      <c r="AR17" s="2"/>
+      <c r="AS17" s="2"/>
+      <c r="AT17" s="2"/>
+      <c r="AU17" s="2"/>
+      <c r="AV17" s="2"/>
+      <c r="AW17" s="37"/>
     </row>
     <row r="18" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="77" t="s">
-        <v>30</v>
+      <c r="A18" s="75" t="s">
+        <v>20</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="C18" s="14" t="s">
+      <c r="C18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="H18" s="14" t="s">
-[...68 lines deleted...]
-      <c r="AE18" s="14" t="s">
+      <c r="H18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K18" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="L18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="N18" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O18" s="10">
+        <v>1</v>
+      </c>
+      <c r="P18" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q18" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="R18" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="S18" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="T18" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="U18" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="V18" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W18" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="X18" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y18" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z18" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA18" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB18" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC18" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD18" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF18" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AG18" s="2" t="s">
-        <v>13</v>
+      <c r="AG18" s="23">
+        <v>3</v>
       </c>
       <c r="AH18" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI18" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ18" s="4" t="s">
+      <c r="AI18" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK18" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AM18" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AN18" s="2">
-[...28 lines deleted...]
-      </c>
+      <c r="AN18" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO18" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP18" s="2"/>
+      <c r="AQ18" s="2"/>
+      <c r="AR18" s="2"/>
+      <c r="AT18" s="2"/>
+      <c r="AU18" s="2"/>
+      <c r="AV18" s="2"/>
+      <c r="AW18" s="37"/>
     </row>
     <row r="19" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="77" t="s">
+      <c r="A19" s="75" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="C19" s="13" t="s">
-        <v>13</v>
+      <c r="C19" s="13">
+        <v>2</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="K19" s="29" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="K19" s="29">
+        <v>1</v>
+      </c>
+      <c r="L19" s="13">
+        <v>2</v>
       </c>
       <c r="M19" s="30" t="s">
         <v>13</v>
       </c>
       <c r="N19" s="10" t="s">
         <v>13</v>
       </c>
       <c r="O19" s="10">
         <v>1</v>
       </c>
       <c r="P19" s="10" t="s">
         <v>13</v>
       </c>
       <c r="Q19" s="9" t="s">
         <v>13</v>
       </c>
       <c r="R19" s="9" t="s">
         <v>13</v>
       </c>
       <c r="S19" s="9" t="s">
         <v>13</v>
       </c>
       <c r="T19" s="9" t="s">
         <v>13</v>
       </c>
       <c r="U19" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V19" s="10" t="s">
         <v>13</v>
       </c>
       <c r="W19" s="4" t="s">
         <v>13</v>
       </c>
       <c r="X19" s="4" t="s">
         <v>13</v>
       </c>
       <c r="Y19" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="Z19" s="9" t="s">
-[...5 lines deleted...]
-      <c r="AB19" s="12" t="s">
+      <c r="Z19" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA19" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AC19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AD19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AE19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH19" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI19" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ19" s="4" t="s">
+      <c r="AI19" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK19" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AM19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AO19" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP19" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP19" s="2"/>
+      <c r="AQ19" s="2"/>
+      <c r="AR19" s="2"/>
+      <c r="AS19" s="2"/>
+      <c r="AT19" s="2"/>
+      <c r="AU19" s="2"/>
+      <c r="AV19" s="2"/>
+      <c r="AW19" s="37"/>
     </row>
     <row r="20" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="77" t="s">
-        <v>22</v>
+      <c r="A20" s="75" t="s">
+        <v>30</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="C20" s="13">
+      <c r="C20" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D20" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="F20" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="H20" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="I20" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="J20" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="K20" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="L20" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="M20" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="N20" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="O20" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="P20" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q20" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="R20" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="S20" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="T20" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="U20" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="V20" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="W20" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="X20" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y20" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z20" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA20" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB20" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC20" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD20" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE20" s="23">
         <v>2</v>
       </c>
-      <c r="D20" s="14" t="s">
-[...82 lines deleted...]
-      </c>
       <c r="AF20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH20" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI20" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ20" s="4" t="s">
+      <c r="AI20" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK20" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AM20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AO20" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP20" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP20" s="2"/>
+      <c r="AR20" s="2"/>
+      <c r="AS20" s="2"/>
+      <c r="AT20" s="2"/>
+      <c r="AU20" s="2"/>
+      <c r="AV20" s="2"/>
+      <c r="AW20" s="37"/>
     </row>
     <row r="21" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="77" t="s">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="A21" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="14">
+        <v>3</v>
+      </c>
+      <c r="C21" s="13">
+        <v>3</v>
+      </c>
+      <c r="D21" s="14">
+        <v>2</v>
       </c>
       <c r="E21" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="H21" s="14" t="s">
-[...75 lines deleted...]
-        <v>13</v>
+      <c r="H21" s="13">
+        <v>4</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K21" s="29">
+        <v>1</v>
+      </c>
+      <c r="L21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="N21" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O21" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P21" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q21" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="R21" s="9">
+        <v>-5</v>
+      </c>
+      <c r="S21" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="T21" s="13">
+        <v>2</v>
+      </c>
+      <c r="U21" s="14">
+        <v>4</v>
+      </c>
+      <c r="V21" s="13">
+        <v>5</v>
+      </c>
+      <c r="W21" s="15">
+        <v>5</v>
+      </c>
+      <c r="X21" s="4">
+        <v>9</v>
+      </c>
+      <c r="Y21" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z21" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA21" s="23">
+        <v>1</v>
+      </c>
+      <c r="AB21" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC21" s="2">
+        <v>4</v>
+      </c>
+      <c r="AD21" s="2">
+        <v>1</v>
+      </c>
+      <c r="AE21" s="23">
+        <v>2</v>
+      </c>
+      <c r="AF21" s="2">
+        <v>8</v>
+      </c>
+      <c r="AG21" s="23">
+        <v>5</v>
       </c>
       <c r="AH21" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI21" s="4" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="AI21" s="23">
+        <v>2</v>
+      </c>
+      <c r="AJ21" s="23">
+        <v>5</v>
+      </c>
+      <c r="AK21" s="50">
+        <v>1</v>
+      </c>
+      <c r="AL21" s="2">
+        <v>5</v>
+      </c>
+      <c r="AM21" s="23">
+        <v>1</v>
+      </c>
+      <c r="AN21" s="2">
+        <v>2</v>
       </c>
       <c r="AO21" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP21" s="2" t="s">
-[...2 lines deleted...]
-      <c r="AQ21" s="23">
+      <c r="AP21" s="2"/>
+      <c r="AR21" s="2"/>
+      <c r="AT21" s="2"/>
+      <c r="AW21" s="50"/>
+    </row>
+    <row r="22" spans="1:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="65"/>
+      <c r="B22" s="65"/>
+      <c r="C22" s="65"/>
+      <c r="D22" s="65"/>
+      <c r="E22" s="65"/>
+      <c r="F22" s="65"/>
+      <c r="G22" s="65"/>
+      <c r="H22" s="65"/>
+      <c r="I22" s="65"/>
+      <c r="J22" s="65"/>
+      <c r="K22" s="65"/>
+      <c r="L22" s="65"/>
+      <c r="M22" s="65"/>
+      <c r="N22" s="65"/>
+      <c r="O22" s="65"/>
+      <c r="P22" s="65"/>
+      <c r="Q22" s="65"/>
+      <c r="R22" s="65"/>
+      <c r="S22" s="65"/>
+      <c r="T22" s="65"/>
+      <c r="U22" s="65"/>
+      <c r="V22" s="65"/>
+      <c r="W22" s="65"/>
+      <c r="X22" s="65"/>
+      <c r="Y22" s="65"/>
+      <c r="Z22" s="94" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA22" s="94"/>
+      <c r="AB22" s="94"/>
+      <c r="AC22" s="94"/>
+      <c r="AD22" s="94"/>
+      <c r="AE22" s="94"/>
+      <c r="AF22" s="94"/>
+      <c r="AG22" s="94"/>
+      <c r="AH22" s="94"/>
+      <c r="AI22" s="94"/>
+      <c r="AJ22" s="94"/>
+      <c r="AK22" s="94"/>
+      <c r="AL22" s="94"/>
+      <c r="AM22" s="94"/>
+      <c r="AN22" s="94"/>
+      <c r="AO22" s="94"/>
+      <c r="AP22" s="94"/>
+      <c r="AQ22" s="94"/>
+      <c r="AR22" s="94"/>
+      <c r="AS22" s="94"/>
+      <c r="AT22" s="94"/>
+      <c r="AU22" s="94"/>
+      <c r="AV22" s="94"/>
+      <c r="AW22" s="94"/>
+      <c r="AX22" s="34"/>
+      <c r="AY22" s="34"/>
+    </row>
+    <row r="23" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" s="14">
+        <v>5</v>
+      </c>
+      <c r="C23" s="14">
+        <v>4</v>
+      </c>
+      <c r="D23" s="14">
+        <v>4</v>
+      </c>
+      <c r="E23" s="14">
         <v>2</v>
       </c>
-      <c r="AR21" s="2" t="s">
-[...22 lines deleted...]
-      <c r="B22" s="14">
+      <c r="F23" s="14">
+        <v>21</v>
+      </c>
+      <c r="G23" s="14">
         <v>3</v>
       </c>
-      <c r="C22" s="13">
+      <c r="H23" s="13">
+        <v>17</v>
+      </c>
+      <c r="I23" s="13">
         <v>3</v>
       </c>
-      <c r="D22" s="14">
+      <c r="J23" s="13">
+        <v>3</v>
+      </c>
+      <c r="K23" s="42">
+        <v>21</v>
+      </c>
+      <c r="L23" s="13">
+        <v>21</v>
+      </c>
+      <c r="M23" s="30">
+        <v>11</v>
+      </c>
+      <c r="N23" s="10">
+        <v>20</v>
+      </c>
+      <c r="O23" s="10">
+        <v>9</v>
+      </c>
+      <c r="P23" s="10">
+        <v>14</v>
+      </c>
+      <c r="Q23" s="9">
+        <v>9</v>
+      </c>
+      <c r="R23" s="9">
         <v>2</v>
       </c>
-      <c r="E22" s="14" t="s">
-[...8 lines deleted...]
-      <c r="H22" s="13">
+      <c r="S23" s="9">
+        <v>9</v>
+      </c>
+      <c r="T23" s="9">
+        <v>6</v>
+      </c>
+      <c r="U23" s="9">
+        <v>2</v>
+      </c>
+      <c r="V23" s="10">
+        <v>6</v>
+      </c>
+      <c r="W23" s="15">
+        <v>5</v>
+      </c>
+      <c r="X23" s="4">
+        <v>1</v>
+      </c>
+      <c r="Y23" s="41">
         <v>4</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...38 lines deleted...]
-      <c r="V22" s="13">
+      <c r="Z23" s="23">
         <v>5</v>
       </c>
-      <c r="W22" s="15">
+      <c r="AA23" s="23">
+        <v>7</v>
+      </c>
+      <c r="AB23" s="2">
+        <v>3</v>
+      </c>
+      <c r="AC23" s="2">
+        <v>3</v>
+      </c>
+      <c r="AD23" s="2">
+        <v>10</v>
+      </c>
+      <c r="AE23" s="23">
+        <v>6</v>
+      </c>
+      <c r="AF23" s="2">
+        <v>14</v>
+      </c>
+      <c r="AG23" s="23">
+        <v>10</v>
+      </c>
+      <c r="AH23" s="23">
         <v>5</v>
       </c>
-      <c r="X22" s="4">
+      <c r="AI23" s="23">
+        <v>17</v>
+      </c>
+      <c r="AJ23" s="23">
+        <v>21</v>
+      </c>
+      <c r="AK23" s="50">
+        <v>17</v>
+      </c>
+      <c r="AL23" s="23">
+        <v>27</v>
+      </c>
+      <c r="AM23" s="23">
+        <v>8</v>
+      </c>
+      <c r="AN23" s="2">
+        <v>12</v>
+      </c>
+      <c r="AO23" s="2">
         <v>9</v>
       </c>
-      <c r="Y22" s="37" t="s">
-[...128 lines deleted...]
-      <c r="AY23" s="34"/>
+      <c r="AP23" s="2"/>
+      <c r="AR23" s="2"/>
+      <c r="AW23" s="50"/>
     </row>
     <row r="24" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="67" t="s">
-        <v>27</v>
+      <c r="A24" s="75" t="s">
+        <v>14</v>
       </c>
       <c r="B24" s="14">
         <v>5</v>
       </c>
       <c r="C24" s="14">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D24" s="14">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E24" s="14">
         <v>2</v>
       </c>
       <c r="F24" s="14">
         <v>21</v>
       </c>
       <c r="G24" s="14">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H24" s="13">
         <v>17</v>
       </c>
       <c r="I24" s="13">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J24" s="13">
         <v>3</v>
       </c>
-      <c r="K24" s="42">
-        <v>21</v>
+      <c r="K24" s="29">
+        <v>20</v>
       </c>
       <c r="L24" s="13">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="M24" s="30">
         <v>11</v>
       </c>
       <c r="N24" s="10">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="O24" s="10">
         <v>9</v>
       </c>
       <c r="P24" s="10">
         <v>14</v>
       </c>
       <c r="Q24" s="9">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="R24" s="9">
         <v>2</v>
       </c>
       <c r="S24" s="9">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="T24" s="9">
         <v>6</v>
       </c>
       <c r="U24" s="9">
         <v>2</v>
       </c>
       <c r="V24" s="10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="W24" s="15">
         <v>5</v>
       </c>
-      <c r="X24" s="4">
-        <v>1</v>
+      <c r="X24" s="4" t="s">
+        <v>13</v>
       </c>
       <c r="Y24" s="41">
         <v>4</v>
       </c>
-      <c r="Z24" s="9">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="Z24" s="23">
+        <v>5</v>
+      </c>
+      <c r="AA24" s="23">
+        <v>7</v>
+      </c>
+      <c r="AB24" s="2">
+        <v>2</v>
       </c>
       <c r="AC24" s="2">
         <v>3</v>
       </c>
       <c r="AD24" s="2">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="AE24" s="2">
+        <v>9</v>
+      </c>
+      <c r="AE24" s="23">
+        <v>6</v>
+      </c>
+      <c r="AF24" s="2">
+        <v>14</v>
+      </c>
+      <c r="AG24" s="23">
+        <v>10</v>
+      </c>
+      <c r="AH24" s="23">
         <v>5</v>
       </c>
-      <c r="AF24" s="2">
-[...2 lines deleted...]
-      <c r="AG24" s="2">
+      <c r="AI24" s="23">
+        <v>16</v>
+      </c>
+      <c r="AJ24" s="23">
+        <v>21</v>
+      </c>
+      <c r="AK24" s="50">
+        <v>15</v>
+      </c>
+      <c r="AL24" s="23">
+        <v>19</v>
+      </c>
+      <c r="AM24" s="23">
+        <v>8</v>
+      </c>
+      <c r="AN24" s="2">
         <v>10</v>
       </c>
-      <c r="AH24" s="2">
-[...19 lines deleted...]
-      </c>
       <c r="AO24" s="2">
-        <v>3</v>
-[...24 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="AP24" s="2"/>
+      <c r="AR24" s="2"/>
+      <c r="AW24" s="50"/>
     </row>
     <row r="25" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="77" t="s">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="A25" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="B25" s="14" t="s">
+        <v>13</v>
       </c>
       <c r="C25" s="14">
+        <v>1</v>
+      </c>
+      <c r="D25" s="14">
+        <v>1</v>
+      </c>
+      <c r="E25" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="F25" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I25" s="13">
+        <v>1</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K25" s="29">
+        <v>1</v>
+      </c>
+      <c r="L25" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M25" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="N25" s="10">
+        <v>1</v>
+      </c>
+      <c r="O25" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P25" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q25" s="9">
         <v>3</v>
       </c>
-      <c r="D25" s="14">
-[...2 lines deleted...]
-      <c r="E25" s="14">
+      <c r="R25" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="S25" s="9">
         <v>2</v>
       </c>
-      <c r="F25" s="14">
-[...8 lines deleted...]
-      <c r="I25" s="13">
+      <c r="T25" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="U25" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="V25" s="10">
+        <v>4</v>
+      </c>
+      <c r="W25" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="X25" s="4">
+        <v>1</v>
+      </c>
+      <c r="Y25" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z25" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA25" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB25" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC25" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD25" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE25" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF25" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG25" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH25" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI25" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ25" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK25" s="50">
         <v>2</v>
       </c>
-      <c r="J25" s="13">
-[...26 lines deleted...]
-      <c r="S25" s="9">
+      <c r="AL25" s="2">
         <v>7</v>
       </c>
-      <c r="T25" s="9">
-[...88 lines deleted...]
-      </c>
+      <c r="AM25" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN25" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO25" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP25" s="2"/>
+      <c r="AQ25" s="2"/>
+      <c r="AR25" s="2"/>
+      <c r="AS25" s="2"/>
+      <c r="AT25" s="2"/>
+      <c r="AU25" s="2"/>
+      <c r="AV25" s="2"/>
+      <c r="AW25" s="50"/>
     </row>
     <row r="26" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="77" t="s">
-        <v>15</v>
+      <c r="A26" s="75" t="s">
+        <v>17</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="C26" s="14">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="C26" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" s="14" t="s">
+        <v>13</v>
       </c>
       <c r="E26" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="G26" s="14" t="s">
-        <v>13</v>
+      <c r="G26" s="14">
+        <v>2</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="I26" s="13">
-        <v>1</v>
+      <c r="I26" s="13" t="s">
+        <v>13</v>
       </c>
       <c r="J26" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="K26" s="29">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="K26" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="L26" s="13">
+        <v>1</v>
       </c>
       <c r="M26" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="N26" s="10">
-        <v>1</v>
+      <c r="N26" s="10" t="s">
+        <v>13</v>
       </c>
       <c r="O26" s="10" t="s">
         <v>13</v>
       </c>
       <c r="P26" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="Q26" s="9">
-        <v>3</v>
+      <c r="Q26" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="R26" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="S26" s="9">
+      <c r="S26" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="T26" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="U26" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="V26" s="10">
+        <v>1</v>
+      </c>
+      <c r="W26" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="X26" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y26" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z26" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA26" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB26" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC26" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD26" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE26" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF26" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG26" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH26" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI26" s="23">
+        <v>1</v>
+      </c>
+      <c r="AJ26" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK26" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL26" s="2">
+        <v>1</v>
+      </c>
+      <c r="AM26" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN26" s="2">
         <v>2</v>
       </c>
-      <c r="T26" s="9" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="AO26" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP26" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP26" s="2"/>
+      <c r="AQ26" s="2"/>
+      <c r="AR26" s="2"/>
+      <c r="AS26" s="2"/>
+      <c r="AT26" s="2"/>
+      <c r="AV26" s="2"/>
+      <c r="AW26" s="37"/>
     </row>
     <row r="27" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="77" t="s">
-        <v>18</v>
+      <c r="A27" s="75" t="s">
+        <v>29</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D27" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="G27" s="14">
-[...62 lines deleted...]
-      <c r="AB27" s="12" t="s">
+      <c r="G27" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="H27" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="I27" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="J27" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="K27" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="L27" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="M27" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="N27" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="O27" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="P27" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q27" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="R27" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="S27" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="T27" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="U27" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="V27" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="W27" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="X27" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y27" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z27" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA27" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AC27" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AD27" s="2" t="s">
-        <v>13</v>
+      <c r="AD27" s="2">
+        <v>1</v>
       </c>
       <c r="AE27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH27" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI27" s="4" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="AI27" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ27" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK27" s="37" t="s">
+        <v>13</v>
       </c>
       <c r="AL27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AM27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN27" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AO27" s="2" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="AO27" s="91" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP27" s="2"/>
+      <c r="AQ27" s="2"/>
+      <c r="AR27" s="2"/>
+      <c r="AS27" s="2"/>
+      <c r="AT27" s="2"/>
+      <c r="AU27" s="2"/>
+      <c r="AV27" s="2"/>
+      <c r="AW27" s="37"/>
     </row>
     <row r="28" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="77" t="s">
-        <v>30</v>
+      <c r="A28" s="75" t="s">
+        <v>20</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D28" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="H28" s="14" t="s">
-[...32 lines deleted...]
-      <c r="S28" s="14" t="s">
+      <c r="H28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K28" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="L28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M28" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="N28" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O28" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P28" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q28" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="R28" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="S28" s="9" t="s">
         <v>13</v>
       </c>
       <c r="T28" s="14" t="s">
         <v>13</v>
       </c>
       <c r="U28" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="V28" s="14" t="s">
-[...26 lines deleted...]
-      <c r="AE28" s="14" t="s">
+      <c r="V28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="W28" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="X28" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y28" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z28" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB28" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC28" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD28" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH28" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI28" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ28" s="4" t="s">
+      <c r="AI28" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK28" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AM28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AO28" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP28" s="2">
-[...22 lines deleted...]
-      </c>
+      <c r="AP28" s="2"/>
+      <c r="AQ28" s="2"/>
+      <c r="AR28" s="2"/>
+      <c r="AS28" s="2"/>
+      <c r="AT28" s="2"/>
+      <c r="AU28" s="2"/>
+      <c r="AV28" s="2"/>
+      <c r="AW28" s="37"/>
     </row>
-    <row r="29" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...143 lines deleted...]
-      </c>
+    <row r="29" spans="1:51" s="64" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Z29" s="93" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA29" s="93"/>
+      <c r="AB29" s="93"/>
+      <c r="AC29" s="93"/>
+      <c r="AD29" s="93"/>
+      <c r="AE29" s="93"/>
+      <c r="AF29" s="93"/>
+      <c r="AG29" s="93"/>
+      <c r="AH29" s="93"/>
+      <c r="AI29" s="93"/>
+      <c r="AJ29" s="93"/>
+      <c r="AK29" s="93"/>
+      <c r="AL29" s="93"/>
+      <c r="AM29" s="93"/>
+      <c r="AN29" s="93"/>
+      <c r="AO29" s="93"/>
+      <c r="AP29" s="93"/>
+      <c r="AQ29" s="93"/>
+      <c r="AR29" s="93"/>
+      <c r="AS29" s="93"/>
+      <c r="AT29" s="93"/>
+      <c r="AU29" s="93"/>
+      <c r="AV29" s="93"/>
+      <c r="AW29" s="93"/>
     </row>
-    <row r="30" spans="1:51" s="66" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-      <c r="AW30" s="96"/>
+    <row r="30" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B30" s="14">
+        <v>4</v>
+      </c>
+      <c r="C30" s="13">
+        <v>9</v>
+      </c>
+      <c r="D30" s="14">
+        <v>3</v>
+      </c>
+      <c r="E30" s="14">
+        <v>4</v>
+      </c>
+      <c r="F30" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="14">
+        <v>2</v>
+      </c>
+      <c r="H30" s="13">
+        <v>10</v>
+      </c>
+      <c r="I30" s="13">
+        <v>4</v>
+      </c>
+      <c r="J30" s="13">
+        <v>2</v>
+      </c>
+      <c r="K30" s="29">
+        <v>6</v>
+      </c>
+      <c r="L30" s="13">
+        <v>11</v>
+      </c>
+      <c r="M30" s="30">
+        <v>1</v>
+      </c>
+      <c r="N30" s="10">
+        <v>9</v>
+      </c>
+      <c r="O30" s="10">
+        <v>5</v>
+      </c>
+      <c r="P30" s="10">
+        <v>4</v>
+      </c>
+      <c r="Q30" s="9">
+        <v>5</v>
+      </c>
+      <c r="R30" s="9">
+        <v>4</v>
+      </c>
+      <c r="S30" s="9">
+        <v>2</v>
+      </c>
+      <c r="T30" s="9">
+        <v>2</v>
+      </c>
+      <c r="U30" s="9">
+        <v>6</v>
+      </c>
+      <c r="V30" s="10">
+        <v>10</v>
+      </c>
+      <c r="W30" s="15">
+        <v>15</v>
+      </c>
+      <c r="X30" s="17">
+        <v>11</v>
+      </c>
+      <c r="Y30" s="41">
+        <v>8</v>
+      </c>
+      <c r="Z30" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA30" s="23">
+        <v>1</v>
+      </c>
+      <c r="AB30" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC30" s="2">
+        <v>8</v>
+      </c>
+      <c r="AD30" s="2">
+        <v>1</v>
+      </c>
+      <c r="AE30" s="23">
+        <v>4</v>
+      </c>
+      <c r="AF30" s="23">
+        <v>11</v>
+      </c>
+      <c r="AG30" s="23">
+        <v>13</v>
+      </c>
+      <c r="AH30" s="23">
+        <v>2</v>
+      </c>
+      <c r="AI30" s="23">
+        <v>6</v>
+      </c>
+      <c r="AJ30" s="23">
+        <v>8</v>
+      </c>
+      <c r="AK30" s="50">
+        <v>3</v>
+      </c>
+      <c r="AL30" s="2">
+        <v>9</v>
+      </c>
+      <c r="AM30" s="23">
+        <v>1</v>
+      </c>
+      <c r="AN30" s="2">
+        <v>3</v>
+      </c>
+      <c r="AO30" s="2">
+        <v>2</v>
+      </c>
+      <c r="AP30" s="2"/>
+      <c r="AW30" s="50"/>
     </row>
     <row r="31" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="67" t="s">
-[...12 lines deleted...]
-        <v>4</v>
+      <c r="A31" s="75" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D31" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E31" s="14" t="s">
+        <v>13</v>
       </c>
       <c r="F31" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="G31" s="14">
+      <c r="G31" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J31" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K31" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="L31" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M31" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="N31" s="10">
         <v>2</v>
       </c>
-      <c r="H31" s="13">
-[...5 lines deleted...]
-      <c r="J31" s="13">
+      <c r="O31" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P31" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q31" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="R31" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="S31" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="T31" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="U31" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="V31" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="W31" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="X31" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y31" s="41">
         <v>2</v>
       </c>
-      <c r="K31" s="29">
-[...51 lines deleted...]
-        <v>5</v>
+      <c r="Z31" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA31" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB31" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AC31" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AD31" s="2">
-        <v>1</v>
+      <c r="AD31" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AE31" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AF31" s="2">
-[...12 lines deleted...]
-        <v>1</v>
+      <c r="AF31" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG31" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH31" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI31" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ31" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AK31" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL31" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AM31" s="23">
-        <v>1</v>
+      <c r="AM31" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AN31" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AO31" s="2">
-[...25 lines deleted...]
-      </c>
+      <c r="AO31" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP31" s="2"/>
+      <c r="AQ31" s="2"/>
+      <c r="AR31" s="2"/>
+      <c r="AS31" s="2"/>
+      <c r="AT31" s="2"/>
+      <c r="AU31" s="2"/>
+      <c r="AV31" s="2"/>
+      <c r="AW31" s="37"/>
     </row>
     <row r="32" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="77" t="s">
-        <v>14</v>
+      <c r="A32" s="75" t="s">
+        <v>16</v>
       </c>
       <c r="B32" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D32" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="K32" s="29" t="s">
         <v>13</v>
       </c>
       <c r="L32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="M32" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="N32" s="10">
+      <c r="N32" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O32" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P32" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q32" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="R32" s="9">
+        <v>1</v>
+      </c>
+      <c r="S32" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="T32" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="U32" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="V32" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="W32" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="X32" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y32" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK32" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP32" s="2"/>
+      <c r="AQ32" s="2"/>
+      <c r="AR32" s="2"/>
+      <c r="AS32" s="2"/>
+      <c r="AT32" s="2"/>
+      <c r="AU32" s="2"/>
+      <c r="AV32" s="2"/>
+      <c r="AW32" s="37"/>
+    </row>
+    <row r="33" spans="1:63" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="75" t="s">
+        <v>35</v>
+      </c>
+      <c r="B33" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D33" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E33" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="F33" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K33" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M33" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="N33" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O33" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P33" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q33" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="R33" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="S33" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="T33" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="U33" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="V33" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="W33" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="X33" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y33" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK33" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP33" s="2"/>
+      <c r="AQ33" s="2"/>
+      <c r="AR33" s="2"/>
+      <c r="AS33" s="2"/>
+      <c r="AT33" s="2"/>
+      <c r="AU33" s="2"/>
+      <c r="AV33" s="2"/>
+      <c r="AW33" s="37"/>
+    </row>
+    <row r="34" spans="1:63" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="75" t="s">
+        <v>17</v>
+      </c>
+      <c r="B34" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D34" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E34" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="F34" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K34" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="L34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M34" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="N34" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O34" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P34" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q34" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="R34" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="S34" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="T34" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="U34" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="V34" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="W34" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="X34" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y34" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z34" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA34" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB34" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC34" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD34" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE34" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF34" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG34" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH34" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI34" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ34" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK34" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL34" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM34" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN34" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO34" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP34" s="2"/>
+      <c r="AQ34" s="2"/>
+      <c r="AR34" s="2"/>
+      <c r="AS34" s="2"/>
+      <c r="AT34" s="2"/>
+      <c r="AU34" s="2"/>
+      <c r="AV34" s="2"/>
+      <c r="AW34" s="37"/>
+    </row>
+    <row r="35" spans="1:63" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="75" t="s">
+        <v>18</v>
+      </c>
+      <c r="B35" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D35" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E35" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="F35" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="14">
+        <v>1</v>
+      </c>
+      <c r="H35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K35" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="L35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M35" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="N35" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O35" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P35" s="10">
         <v>2</v>
       </c>
-      <c r="O32" s="10" t="s">
-[...29 lines deleted...]
-      <c r="Y32" s="41">
+      <c r="Q35" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="R35" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="S35" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="T35" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="U35" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="V35" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="W35" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="X35" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y35" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z35" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA35" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB35" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC35" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD35" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE35" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF35" s="2">
+        <v>1</v>
+      </c>
+      <c r="AG35" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH35" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI35" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ35" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK35" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL35" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM35" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN35" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO35" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP35" s="2"/>
+      <c r="AQ35" s="2"/>
+      <c r="AR35" s="2"/>
+      <c r="AS35" s="2"/>
+      <c r="AT35" s="2"/>
+      <c r="AU35" s="2"/>
+      <c r="AV35" s="2"/>
+      <c r="AW35" s="37"/>
+    </row>
+    <row r="36" spans="1:63" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="75" t="s">
+        <v>19</v>
+      </c>
+      <c r="B36" s="14">
+        <v>1</v>
+      </c>
+      <c r="C36" s="13">
+        <v>4</v>
+      </c>
+      <c r="D36" s="14">
+        <v>1</v>
+      </c>
+      <c r="E36" s="14">
+        <v>4</v>
+      </c>
+      <c r="F36" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="14">
+        <v>1</v>
+      </c>
+      <c r="H36" s="13">
+        <v>6</v>
+      </c>
+      <c r="I36" s="13">
+        <v>4</v>
+      </c>
+      <c r="J36" s="13">
         <v>2</v>
       </c>
-      <c r="Z32" s="9" t="s">
-[...68 lines deleted...]
-      </c>
+      <c r="K36" s="29">
+        <v>4</v>
+      </c>
+      <c r="L36" s="13">
+        <v>9</v>
+      </c>
+      <c r="M36" s="30">
+        <v>1</v>
+      </c>
+      <c r="N36" s="10">
+        <v>7</v>
+      </c>
+      <c r="O36" s="10">
+        <v>3</v>
+      </c>
+      <c r="P36" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q36" s="9">
+        <v>5</v>
+      </c>
+      <c r="R36" s="9">
+        <v>2</v>
+      </c>
+      <c r="S36" s="9">
+        <v>2</v>
+      </c>
+      <c r="T36" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="U36" s="9">
+        <v>2</v>
+      </c>
+      <c r="V36" s="9">
+        <v>5</v>
+      </c>
+      <c r="W36" s="15">
+        <v>10</v>
+      </c>
+      <c r="X36" s="17">
+        <v>2</v>
+      </c>
+      <c r="Y36" s="31">
+        <v>6</v>
+      </c>
+      <c r="Z36" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA36" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB36" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC36" s="2">
+        <v>2</v>
+      </c>
+      <c r="AD36" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE36" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF36" s="2">
+        <v>2</v>
+      </c>
+      <c r="AG36" s="23">
+        <v>5</v>
+      </c>
+      <c r="AH36" s="23">
+        <v>2</v>
+      </c>
+      <c r="AI36" s="2">
+        <v>4</v>
+      </c>
+      <c r="AJ36" s="23">
+        <v>3</v>
+      </c>
+      <c r="AK36" s="50">
+        <v>2</v>
+      </c>
+      <c r="AL36" s="2">
+        <v>3</v>
+      </c>
+      <c r="AM36" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN36" s="2">
+        <v>1</v>
+      </c>
+      <c r="AO36" s="2">
+        <v>2</v>
+      </c>
+      <c r="AP36" s="2"/>
+      <c r="AQ36" s="2"/>
+      <c r="AR36" s="2"/>
+      <c r="AU36" s="2"/>
+      <c r="AW36" s="50"/>
     </row>
-    <row r="33" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...146 lines deleted...]
-      </c>
+    <row r="37" spans="1:63" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="75" t="s">
+        <v>29</v>
+      </c>
+      <c r="B37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="F37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="H37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="I37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="J37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="K37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="L37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="M37" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="N37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="O37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="P37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="R37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="S37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="T37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="U37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="V37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="W37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="X37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y37" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z37" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA37" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB37" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC37" s="2">
+        <v>2</v>
+      </c>
+      <c r="AD37" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE37" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF37" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG37" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH37" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI37" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ37" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK37" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL37" s="2">
+        <v>1</v>
+      </c>
+      <c r="AM37" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN37" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO37" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP37" s="2"/>
+      <c r="AQ37" s="2"/>
+      <c r="AR37" s="2"/>
+      <c r="AS37" s="2"/>
+      <c r="AT37" s="2"/>
+      <c r="AU37" s="2"/>
+      <c r="AV37" s="2"/>
+      <c r="AW37" s="37"/>
     </row>
-    <row r="34" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...146 lines deleted...]
-      </c>
+    <row r="38" spans="1:63" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="75" t="s">
+        <v>20</v>
+      </c>
+      <c r="B38" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D38" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E38" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="F38" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="H38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K38" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="L38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="N38" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O38" s="10">
+        <v>1</v>
+      </c>
+      <c r="P38" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q38" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="R38" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="S38" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="T38" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="U38" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="V38" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="W38" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="X38" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y38" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z38" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA38" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB38" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC38" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD38" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE38" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF38" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG38" s="23">
+        <v>3</v>
+      </c>
+      <c r="AH38" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI38" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ38" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK38" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL38" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM38" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN38" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO38" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP38" s="2"/>
+      <c r="AQ38" s="2"/>
+      <c r="AR38" s="2"/>
+      <c r="AT38" s="2"/>
+      <c r="AU38" s="2"/>
+      <c r="AV38" s="2"/>
+      <c r="AW38" s="37"/>
     </row>
-    <row r="35" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...146 lines deleted...]
-      </c>
+    <row r="39" spans="1:63" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="75" t="s">
+        <v>21</v>
+      </c>
+      <c r="B39" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C39" s="13">
+        <v>2</v>
+      </c>
+      <c r="D39" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E39" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="F39" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="H39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K39" s="29">
+        <v>1</v>
+      </c>
+      <c r="L39" s="13">
+        <v>2</v>
+      </c>
+      <c r="M39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="N39" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O39" s="10">
+        <v>1</v>
+      </c>
+      <c r="P39" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q39" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="R39" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="S39" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="T39" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="U39" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="V39" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="W39" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="X39" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y39" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z39" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA39" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB39" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC39" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD39" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE39" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF39" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG39" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH39" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI39" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ39" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK39" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL39" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM39" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN39" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO39" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP39" s="2"/>
+      <c r="AQ39" s="2"/>
+      <c r="AR39" s="2"/>
+      <c r="AS39" s="2"/>
+      <c r="AT39" s="2"/>
+      <c r="AU39" s="2"/>
+      <c r="AV39" s="2"/>
+      <c r="AW39" s="37"/>
+      <c r="AX39" s="34"/>
+      <c r="AY39" s="34"/>
+      <c r="AZ39" s="34"/>
+      <c r="BA39" s="34"/>
+      <c r="BB39" s="34"/>
+      <c r="BC39" s="34"/>
+      <c r="BD39" s="34"/>
+      <c r="BE39" s="34"/>
+      <c r="BF39" s="34"/>
+      <c r="BG39" s="34"/>
+      <c r="BH39" s="34"/>
+      <c r="BI39" s="34"/>
+      <c r="BJ39" s="34"/>
+      <c r="BK39" s="34"/>
     </row>
-    <row r="36" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...45 lines deleted...]
-      <c r="P36" s="10">
+    <row r="40" spans="1:63" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="75" t="s">
+        <v>30</v>
+      </c>
+      <c r="B40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="F40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="H40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="I40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="J40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="K40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="L40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="M40" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="N40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="O40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="P40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="R40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="S40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="T40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="U40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="V40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="W40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="X40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y40" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z40" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA40" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB40" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC40" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD40" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE40" s="23">
         <v>2</v>
       </c>
-      <c r="Q36" s="9" t="s">
-[...639 lines deleted...]
-      </c>
       <c r="AF40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH40" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI40" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ40" s="4" t="s">
+      <c r="AI40" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK40" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AM40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AO40" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP40" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP40" s="2"/>
+      <c r="AR40" s="2"/>
+      <c r="AS40" s="2"/>
+      <c r="AT40" s="2"/>
+      <c r="AU40" s="2"/>
+      <c r="AV40" s="2"/>
+      <c r="AW40" s="37"/>
       <c r="AX40" s="34"/>
       <c r="AY40" s="34"/>
       <c r="AZ40" s="34"/>
       <c r="BA40" s="34"/>
       <c r="BB40" s="34"/>
       <c r="BC40" s="34"/>
       <c r="BD40" s="34"/>
       <c r="BE40" s="34"/>
       <c r="BF40" s="34"/>
       <c r="BG40" s="34"/>
       <c r="BH40" s="34"/>
       <c r="BI40" s="34"/>
+      <c r="BJ40" s="34"/>
+      <c r="BK40" s="34"/>
     </row>
-    <row r="41" spans="1:61" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...126 lines deleted...]
-      <c r="AQ41" s="23">
+    <row r="41" spans="1:63" s="21" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="79" t="s">
+        <v>22</v>
+      </c>
+      <c r="B41" s="19">
+        <v>3</v>
+      </c>
+      <c r="C41" s="20">
+        <v>3</v>
+      </c>
+      <c r="D41" s="19">
         <v>2</v>
       </c>
-      <c r="AR41" s="2" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="E41" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="F41" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="H41" s="20">
+        <v>4</v>
+      </c>
+      <c r="I41" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="J41" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="K41" s="57">
+        <v>1</v>
+      </c>
+      <c r="L41" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="M41" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="N41" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="O41" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="P41" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q41" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="R41" s="19">
+        <v>1</v>
+      </c>
+      <c r="S41" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="T41" s="19">
+        <v>2</v>
+      </c>
+      <c r="U41" s="19">
+        <v>4</v>
+      </c>
+      <c r="V41" s="19">
+        <v>5</v>
+      </c>
+      <c r="W41" s="3">
+        <v>5</v>
+      </c>
+      <c r="X41" s="3">
+        <v>9</v>
+      </c>
+      <c r="Y41" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z41" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA41" s="21">
+        <v>1</v>
+      </c>
+      <c r="AB41" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC41" s="3">
+        <v>4</v>
+      </c>
+      <c r="AD41" s="3">
+        <v>1</v>
+      </c>
+      <c r="AE41" s="21">
+        <v>2</v>
+      </c>
+      <c r="AF41" s="3">
+        <v>8</v>
+      </c>
+      <c r="AG41" s="21">
+        <v>5</v>
+      </c>
+      <c r="AH41" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI41" s="3">
+        <v>2</v>
+      </c>
+      <c r="AJ41" s="21">
+        <v>5</v>
+      </c>
+      <c r="AK41" s="61">
+        <v>1</v>
+      </c>
+      <c r="AL41" s="60">
+        <v>5</v>
+      </c>
+      <c r="AM41" s="21">
+        <v>1</v>
+      </c>
+      <c r="AN41" s="3">
+        <v>2</v>
+      </c>
+      <c r="AO41" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP41" s="3"/>
+      <c r="AR41" s="3"/>
+      <c r="AT41" s="3"/>
+      <c r="AU41" s="3"/>
+      <c r="AW41" s="61"/>
       <c r="AX41" s="34"/>
       <c r="AY41" s="34"/>
       <c r="AZ41" s="34"/>
       <c r="BA41" s="34"/>
       <c r="BB41" s="34"/>
       <c r="BC41" s="34"/>
       <c r="BD41" s="34"/>
       <c r="BE41" s="34"/>
       <c r="BF41" s="34"/>
       <c r="BG41" s="34"/>
       <c r="BH41" s="34"/>
       <c r="BI41" s="34"/>
+      <c r="BJ41" s="34"/>
+      <c r="BK41" s="34"/>
     </row>
-    <row r="42" spans="1:61" s="21" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...146 lines deleted...]
-      </c>
+    <row r="42" spans="1:63" x14ac:dyDescent="0.2">
+      <c r="H42" s="47"/>
+      <c r="I42" s="47"/>
+      <c r="J42" s="47"/>
+      <c r="K42" s="47"/>
+      <c r="L42" s="47"/>
+      <c r="M42" s="47"/>
+      <c r="N42" s="47"/>
+      <c r="O42" s="47"/>
+      <c r="P42" s="47"/>
       <c r="AX42" s="34"/>
       <c r="AY42" s="34"/>
       <c r="AZ42" s="34"/>
       <c r="BA42" s="34"/>
       <c r="BB42" s="34"/>
       <c r="BC42" s="34"/>
       <c r="BD42" s="34"/>
       <c r="BE42" s="34"/>
       <c r="BF42" s="34"/>
       <c r="BG42" s="34"/>
       <c r="BH42" s="34"/>
       <c r="BI42" s="34"/>
+      <c r="BJ42" s="34"/>
+      <c r="BK42" s="34"/>
     </row>
-    <row r="43" spans="1:61" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="P43" s="47"/>
+    <row r="43" spans="1:63" x14ac:dyDescent="0.2">
       <c r="AX43" s="34"/>
       <c r="AY43" s="34"/>
       <c r="AZ43" s="34"/>
       <c r="BA43" s="34"/>
       <c r="BB43" s="34"/>
       <c r="BC43" s="34"/>
       <c r="BD43" s="34"/>
       <c r="BE43" s="34"/>
       <c r="BF43" s="34"/>
       <c r="BG43" s="34"/>
       <c r="BH43" s="34"/>
       <c r="BI43" s="34"/>
+      <c r="BJ43" s="34"/>
+      <c r="BK43" s="34"/>
     </row>
-    <row r="44" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:63" x14ac:dyDescent="0.2">
       <c r="AX44" s="34"/>
       <c r="AY44" s="34"/>
       <c r="AZ44" s="34"/>
       <c r="BA44" s="34"/>
       <c r="BB44" s="34"/>
       <c r="BC44" s="34"/>
       <c r="BD44" s="34"/>
       <c r="BE44" s="34"/>
       <c r="BF44" s="34"/>
       <c r="BG44" s="34"/>
       <c r="BH44" s="34"/>
       <c r="BI44" s="34"/>
+      <c r="BJ44" s="34"/>
+      <c r="BK44" s="34"/>
     </row>
-    <row r="45" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:63" x14ac:dyDescent="0.2">
       <c r="AX45" s="34"/>
       <c r="AY45" s="34"/>
       <c r="AZ45" s="34"/>
       <c r="BA45" s="34"/>
       <c r="BB45" s="34"/>
       <c r="BC45" s="34"/>
       <c r="BD45" s="34"/>
       <c r="BE45" s="34"/>
       <c r="BF45" s="34"/>
       <c r="BG45" s="34"/>
       <c r="BH45" s="34"/>
       <c r="BI45" s="34"/>
-    </row>
-[...12 lines deleted...]
-      <c r="BI46" s="34"/>
+      <c r="BJ45" s="34"/>
+      <c r="BK45" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="Z30:AW30"/>
-[...13 lines deleted...]
-    <mergeCell ref="AL7:AN7"/>
+    <mergeCell ref="AI6:AK6"/>
+    <mergeCell ref="AL6:AN6"/>
     <mergeCell ref="A4:AW4"/>
-    <mergeCell ref="Z9:AW9"/>
-    <mergeCell ref="Z23:AW23"/>
+    <mergeCell ref="Z8:AW8"/>
+    <mergeCell ref="Z22:AW22"/>
+    <mergeCell ref="Z29:AW29"/>
+    <mergeCell ref="W6:Y6"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:M6"/>
+    <mergeCell ref="N6:P6"/>
+    <mergeCell ref="Q6:S6"/>
+    <mergeCell ref="T6:V6"/>
+    <mergeCell ref="AO6:AQ6"/>
+    <mergeCell ref="AR6:AT6"/>
+    <mergeCell ref="AU6:AW6"/>
+    <mergeCell ref="Z6:AB6"/>
+    <mergeCell ref="AC6:AE6"/>
+    <mergeCell ref="AF6:AH6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A6:BH44"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="AO11" sqref="AO11:AO43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="30" style="23" customWidth="1"/>
     <col min="2" max="8" width="9.28515625" style="23" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="23" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="0" style="52" hidden="1" customWidth="1"/>
     <col min="15" max="25" width="0" style="23" hidden="1" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="23"/>
     <col min="37" max="37" width="10.140625" style="34" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:60" s="68" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>36</v>
+    <row r="6" spans="1:60" s="66" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A6" s="66" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:60" s="1" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="69"/>
+      <c r="A7" s="67"/>
       <c r="M7" s="3"/>
       <c r="N7" s="43"/>
       <c r="O7" s="43"/>
       <c r="P7" s="17"/>
       <c r="Y7" s="17" t="s">
         <v>9</v>
       </c>
       <c r="AK7" s="43"/>
       <c r="AW7" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:60" x14ac:dyDescent="0.2">
-      <c r="A8" s="70"/>
-      <c r="B8" s="100">
+      <c r="A8" s="68"/>
+      <c r="B8" s="99">
         <v>2022</v>
       </c>
-      <c r="C8" s="101"/>
-[...15 lines deleted...]
-      <c r="S8" s="93"/>
+      <c r="C8" s="100"/>
+      <c r="D8" s="100"/>
+      <c r="E8" s="100"/>
+      <c r="F8" s="100"/>
+      <c r="G8" s="100"/>
+      <c r="H8" s="100"/>
+      <c r="I8" s="100"/>
+      <c r="J8" s="100"/>
+      <c r="K8" s="100"/>
+      <c r="L8" s="100"/>
+      <c r="M8" s="101"/>
+      <c r="N8" s="95"/>
+      <c r="O8" s="95"/>
+      <c r="P8" s="95"/>
+      <c r="Q8" s="95"/>
+      <c r="R8" s="95"/>
+      <c r="S8" s="95"/>
       <c r="T8" s="104">
         <v>2023</v>
       </c>
       <c r="U8" s="104"/>
       <c r="V8" s="104"/>
-      <c r="W8" s="93"/>
-[...7 lines deleted...]
-      <c r="AE8" s="93"/>
+      <c r="W8" s="95"/>
+      <c r="X8" s="95"/>
+      <c r="Y8" s="96"/>
+      <c r="Z8" s="95"/>
+      <c r="AA8" s="95"/>
+      <c r="AB8" s="95"/>
+      <c r="AC8" s="95"/>
+      <c r="AD8" s="95"/>
+      <c r="AE8" s="95"/>
       <c r="AF8" s="104">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="AG8" s="104"/>
       <c r="AH8" s="104"/>
-      <c r="AI8" s="93"/>
-[...7 lines deleted...]
-      <c r="AQ8" s="93"/>
+      <c r="AI8" s="95"/>
+      <c r="AJ8" s="95"/>
+      <c r="AK8" s="96"/>
+      <c r="AL8" s="95"/>
+      <c r="AM8" s="95"/>
+      <c r="AN8" s="95"/>
+      <c r="AO8" s="95"/>
+      <c r="AP8" s="95"/>
+      <c r="AQ8" s="95"/>
       <c r="AR8" s="104">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="AS8" s="104"/>
       <c r="AT8" s="104"/>
-      <c r="AU8" s="93"/>
-[...1 lines deleted...]
-      <c r="AW8" s="94"/>
+      <c r="AU8" s="95"/>
+      <c r="AV8" s="95"/>
+      <c r="AW8" s="96"/>
     </row>
     <row r="9" spans="1:60" x14ac:dyDescent="0.2">
-      <c r="A9" s="71"/>
+      <c r="A9" s="69"/>
       <c r="B9" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="24" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="24" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="24" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="24" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="24" t="s">
         <v>2</v>
       </c>
       <c r="I9" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J9" s="24" t="s">
@@ -6772,155 +5940,155 @@
       </c>
       <c r="AC9" s="26" t="s">
         <v>8</v>
       </c>
       <c r="AD9" s="26" t="s">
         <v>0</v>
       </c>
       <c r="AE9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="AF9" s="26" t="s">
         <v>2</v>
       </c>
       <c r="AG9" s="26" t="s">
         <v>3</v>
       </c>
       <c r="AH9" s="26" t="s">
         <v>4</v>
       </c>
       <c r="AI9" s="26" t="s">
         <v>10</v>
       </c>
       <c r="AJ9" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="AK9" s="57" t="s">
+      <c r="AK9" s="56" t="s">
         <v>12</v>
       </c>
       <c r="AL9" s="25" t="s">
         <v>5</v>
       </c>
       <c r="AM9" s="24" t="s">
         <v>6</v>
       </c>
       <c r="AN9" s="26" t="s">
         <v>7</v>
       </c>
       <c r="AO9" s="26" t="s">
         <v>8</v>
       </c>
       <c r="AP9" s="26" t="s">
         <v>0</v>
       </c>
       <c r="AQ9" s="26" t="s">
         <v>1</v>
       </c>
       <c r="AR9" s="26" t="s">
         <v>2</v>
       </c>
       <c r="AS9" s="26" t="s">
         <v>3</v>
       </c>
       <c r="AT9" s="26" t="s">
         <v>4</v>
       </c>
       <c r="AU9" s="26" t="s">
         <v>10</v>
       </c>
       <c r="AV9" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="AW9" s="87" t="s">
+      <c r="AW9" s="90" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="79"/>
+      <c r="A10" s="77"/>
       <c r="B10" s="27"/>
       <c r="C10" s="27"/>
       <c r="D10" s="27"/>
       <c r="E10" s="27"/>
       <c r="F10" s="27"/>
       <c r="G10" s="27"/>
       <c r="H10" s="27"/>
       <c r="I10" s="27"/>
       <c r="J10" s="27"/>
       <c r="K10" s="44"/>
-      <c r="L10" s="65" t="s">
-        <v>26</v>
+      <c r="L10" s="63" t="s">
+        <v>25</v>
       </c>
       <c r="M10" s="48"/>
       <c r="N10" s="44"/>
       <c r="O10" s="27"/>
       <c r="P10" s="27"/>
       <c r="Q10" s="27"/>
       <c r="R10" s="27"/>
       <c r="S10" s="27"/>
       <c r="T10" s="27"/>
       <c r="U10" s="27"/>
       <c r="V10" s="27"/>
       <c r="W10" s="27"/>
       <c r="X10" s="27"/>
       <c r="Y10" s="28"/>
       <c r="AA10" s="2"/>
       <c r="AB10" s="2"/>
       <c r="AC10" s="2"/>
       <c r="AD10" s="2"/>
       <c r="AE10" s="2"/>
       <c r="AI10" s="34"/>
       <c r="AJ10" s="34"/>
-      <c r="AK10" s="66" t="s">
-[...24 lines deleted...]
-      <c r="BH10" s="72"/>
+      <c r="AK10" s="64" t="s">
+        <v>27</v>
+      </c>
+      <c r="AL10" s="64"/>
+      <c r="AM10" s="64"/>
+      <c r="AN10" s="64"/>
+      <c r="AO10" s="64"/>
+      <c r="AP10" s="64"/>
+      <c r="AQ10" s="64"/>
+      <c r="AR10" s="64"/>
+      <c r="AS10" s="64"/>
+      <c r="AT10" s="64"/>
+      <c r="AU10" s="64"/>
+      <c r="AV10" s="64"/>
+      <c r="AW10" s="64"/>
+      <c r="AX10" s="64"/>
+      <c r="AY10" s="64"/>
+      <c r="AZ10" s="64"/>
+      <c r="BA10" s="64"/>
+      <c r="BB10" s="64"/>
+      <c r="BC10" s="64"/>
+      <c r="BD10" s="64"/>
+      <c r="BE10" s="64"/>
+      <c r="BF10" s="64"/>
+      <c r="BG10" s="64"/>
+      <c r="BH10" s="70"/>
     </row>
     <row r="11" spans="1:60" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="67" t="s">
-        <v>27</v>
+      <c r="A11" s="65" t="s">
+        <v>26</v>
       </c>
       <c r="B11" s="14">
         <v>55</v>
       </c>
       <c r="C11" s="13">
         <v>75</v>
       </c>
       <c r="D11" s="14">
         <v>62</v>
       </c>
       <c r="E11" s="14">
         <v>61</v>
       </c>
       <c r="F11" s="14">
         <v>65</v>
       </c>
       <c r="G11" s="14">
         <v>94</v>
       </c>
       <c r="H11" s="13">
         <v>94</v>
       </c>
       <c r="I11" s="13">
         <v>86</v>
       </c>
@@ -6950,125 +6118,104 @@
       </c>
       <c r="R11" s="9">
         <v>41</v>
       </c>
       <c r="S11" s="9">
         <v>74</v>
       </c>
       <c r="T11" s="9">
         <v>60</v>
       </c>
       <c r="U11" s="9">
         <v>92</v>
       </c>
       <c r="V11" s="9">
         <v>39</v>
       </c>
       <c r="W11" s="15">
         <v>62</v>
       </c>
       <c r="X11" s="15">
         <v>42</v>
       </c>
       <c r="Y11" s="31">
         <v>39</v>
       </c>
-      <c r="Z11" s="9">
+      <c r="Z11" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA11" s="23">
+        <v>7</v>
+      </c>
+      <c r="AB11" s="2">
+        <v>26</v>
+      </c>
+      <c r="AC11" s="2">
+        <v>11</v>
+      </c>
+      <c r="AD11" s="2">
+        <v>21</v>
+      </c>
+      <c r="AE11" s="23">
+        <v>23</v>
+      </c>
+      <c r="AF11" s="2">
+        <v>35</v>
+      </c>
+      <c r="AG11" s="23">
+        <v>15</v>
+      </c>
+      <c r="AH11" s="23">
         <v>18</v>
       </c>
-      <c r="AA11" s="10">
-[...33 lines deleted...]
-        <v>13</v>
+      <c r="AI11" s="23">
+        <v>17</v>
+      </c>
+      <c r="AJ11" s="23">
+        <v>17</v>
+      </c>
+      <c r="AK11" s="50">
+        <v>15</v>
+      </c>
+      <c r="AL11" s="23">
+        <v>11</v>
       </c>
       <c r="AM11" s="23">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="AN11" s="2">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="AO11" s="2">
-        <v>11</v>
-[...24 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="AP11" s="2"/>
+      <c r="AR11" s="2"/>
+      <c r="AW11" s="50"/>
     </row>
     <row r="12" spans="1:60" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="77" t="s">
+      <c r="A12" s="75" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="14">
         <v>41</v>
       </c>
       <c r="C12" s="13">
         <v>57</v>
       </c>
       <c r="D12" s="14">
         <v>43</v>
       </c>
       <c r="E12" s="14">
         <v>43</v>
       </c>
       <c r="F12" s="14">
         <v>46</v>
       </c>
       <c r="G12" s="14">
         <v>67</v>
       </c>
       <c r="H12" s="13">
         <v>70</v>
       </c>
       <c r="I12" s="13">
         <v>59</v>
@@ -7099,125 +6246,104 @@
       </c>
       <c r="R12" s="9">
         <v>29</v>
       </c>
       <c r="S12" s="9">
         <v>51</v>
       </c>
       <c r="T12" s="9">
         <v>44</v>
       </c>
       <c r="U12" s="9">
         <v>51</v>
       </c>
       <c r="V12" s="9">
         <v>22</v>
       </c>
       <c r="W12" s="15">
         <v>35</v>
       </c>
       <c r="X12" s="15">
         <v>33</v>
       </c>
       <c r="Y12" s="31">
         <v>28</v>
       </c>
-      <c r="Z12" s="9">
-[...6 lines deleted...]
-        <v>118</v>
+      <c r="Z12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA12" s="23">
+        <v>3</v>
+      </c>
+      <c r="AB12" s="2">
+        <v>15</v>
       </c>
       <c r="AC12" s="2">
+        <v>7</v>
+      </c>
+      <c r="AD12" s="2">
+        <v>5</v>
+      </c>
+      <c r="AE12" s="23">
+        <v>15</v>
+      </c>
+      <c r="AF12" s="2">
+        <v>2</v>
+      </c>
+      <c r="AG12" s="23">
+        <v>11</v>
+      </c>
+      <c r="AH12" s="23">
+        <v>13</v>
+      </c>
+      <c r="AI12" s="23">
+        <v>12</v>
+      </c>
+      <c r="AJ12" s="23">
+        <v>13</v>
+      </c>
+      <c r="AK12" s="50">
+        <v>14</v>
+      </c>
+      <c r="AL12" s="23">
         <v>3</v>
       </c>
-      <c r="AD12" s="2">
-[...25 lines deleted...]
-      </c>
       <c r="AM12" s="23">
+        <v>4</v>
+      </c>
+      <c r="AN12" s="2">
         <v>3</v>
       </c>
-      <c r="AN12" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="AO12" s="2">
-        <v>7</v>
-[...7 lines deleted...]
-      <c r="AR12" s="2">
         <v>2</v>
       </c>
-      <c r="AS12" s="23">
-[...13 lines deleted...]
-      </c>
+      <c r="AP12" s="2"/>
+      <c r="AR12" s="2"/>
+      <c r="AW12" s="50"/>
     </row>
     <row r="13" spans="1:60" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="77" t="s">
+      <c r="A13" s="75" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="13">
         <v>2</v>
       </c>
       <c r="D13" s="14">
         <v>3</v>
       </c>
       <c r="E13" s="14">
         <v>2</v>
       </c>
       <c r="F13" s="14">
         <v>3</v>
       </c>
       <c r="G13" s="14">
         <v>5</v>
       </c>
       <c r="H13" s="13">
         <v>10</v>
       </c>
       <c r="I13" s="13">
         <v>1</v>
@@ -7248,125 +6374,106 @@
       </c>
       <c r="R13" s="9" t="s">
         <v>13</v>
       </c>
       <c r="S13" s="9">
         <v>9</v>
       </c>
       <c r="T13" s="9">
         <v>7</v>
       </c>
       <c r="U13" s="9">
         <v>4</v>
       </c>
       <c r="V13" s="9">
         <v>4</v>
       </c>
       <c r="W13" s="15">
         <v>9</v>
       </c>
       <c r="X13" s="15">
         <v>3</v>
       </c>
       <c r="Y13" s="31">
         <v>1</v>
       </c>
-      <c r="Z13" s="9">
-[...9 lines deleted...]
-        <v>4</v>
+      <c r="Z13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC13" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AD13" s="2">
-        <v>3</v>
-[...23 lines deleted...]
-        <v>13</v>
+        <v>7</v>
+      </c>
+      <c r="AE13" s="23">
+        <v>1</v>
+      </c>
+      <c r="AF13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG13" s="23">
+        <v>1</v>
+      </c>
+      <c r="AH13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ13" s="23">
+        <v>1</v>
+      </c>
+      <c r="AK13" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL13" s="23">
+        <v>1</v>
       </c>
       <c r="AM13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN13" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AO13" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP13" s="2">
-[...22 lines deleted...]
-      </c>
+      <c r="AP13" s="2"/>
+      <c r="AR13" s="2"/>
+      <c r="AT13" s="2"/>
+      <c r="AU13" s="2"/>
+      <c r="AW13" s="37"/>
     </row>
     <row r="14" spans="1:60" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="77" t="s">
+      <c r="A14" s="75" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>13</v>
@@ -7397,126 +6504,110 @@
       </c>
       <c r="R14" s="9" t="s">
         <v>13</v>
       </c>
       <c r="S14" s="9" t="s">
         <v>13</v>
       </c>
       <c r="T14" s="9" t="s">
         <v>13</v>
       </c>
       <c r="U14" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V14" s="9" t="s">
         <v>13</v>
       </c>
       <c r="W14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y14" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="Z14" s="9" t="s">
-[...5 lines deleted...]
-      <c r="AB14" s="15" t="s">
+      <c r="Z14" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA14" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AC14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AD14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AE14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH14" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI14" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ14" s="4" t="s">
+      <c r="AI14" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK14" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AM14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AO14" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP14" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP14" s="2"/>
+      <c r="AQ14" s="2"/>
+      <c r="AR14" s="2"/>
+      <c r="AS14" s="2"/>
+      <c r="AT14" s="2"/>
+      <c r="AU14" s="2"/>
+      <c r="AV14" s="2"/>
+      <c r="AW14" s="37"/>
     </row>
     <row r="15" spans="1:60" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="77" t="s">
-        <v>17</v>
+      <c r="A15" s="75" t="s">
+        <v>35</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>13</v>
       </c>
@@ -7546,126 +6637,110 @@
       </c>
       <c r="R15" s="9" t="s">
         <v>13</v>
       </c>
       <c r="S15" s="9" t="s">
         <v>13</v>
       </c>
       <c r="T15" s="9" t="s">
         <v>13</v>
       </c>
       <c r="U15" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V15" s="9" t="s">
         <v>13</v>
       </c>
       <c r="W15" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X15" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y15" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="Z15" s="9" t="s">
-[...5 lines deleted...]
-      <c r="AB15" s="15" t="s">
+      <c r="Z15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AC15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AD15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AE15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH15" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI15" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ15" s="4" t="s">
+      <c r="AI15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK15" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AM15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AO15" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP15" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP15" s="2"/>
+      <c r="AQ15" s="2"/>
+      <c r="AR15" s="2"/>
+      <c r="AS15" s="2"/>
+      <c r="AT15" s="2"/>
+      <c r="AU15" s="2"/>
+      <c r="AV15" s="2"/>
+      <c r="AW15" s="37"/>
     </row>
     <row r="16" spans="1:60" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="77" t="s">
-        <v>18</v>
+      <c r="A16" s="75" t="s">
+        <v>17</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="14">
         <v>1</v>
       </c>
       <c r="E16" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="13">
         <v>4</v>
       </c>
@@ -7695,126 +6770,110 @@
       </c>
       <c r="R16" s="9">
         <v>1</v>
       </c>
       <c r="S16" s="9">
         <v>1</v>
       </c>
       <c r="T16" s="9">
         <v>1</v>
       </c>
       <c r="U16" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V16" s="9" t="s">
         <v>13</v>
       </c>
       <c r="W16" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X16" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y16" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="Z16" s="9" t="s">
-[...9 lines deleted...]
-        <v>29</v>
+      <c r="Z16" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA16" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB16" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC16" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AD16" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AE16" s="2">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="AE16" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF16" s="2">
+        <v>1</v>
+      </c>
+      <c r="AG16" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AH16" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI16" s="4">
-[...2 lines deleted...]
-      <c r="AJ16" s="4" t="s">
+      <c r="AI16" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK16" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AM16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AO16" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP16" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP16" s="2"/>
+      <c r="AQ16" s="2"/>
+      <c r="AR16" s="2"/>
+      <c r="AS16" s="2"/>
+      <c r="AT16" s="2"/>
+      <c r="AU16" s="2"/>
+      <c r="AV16" s="2"/>
+      <c r="AW16" s="37"/>
     </row>
     <row r="17" spans="1:60" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="77" t="s">
-        <v>19</v>
+      <c r="A17" s="75" t="s">
+        <v>18</v>
       </c>
       <c r="B17" s="14">
         <v>1</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="14">
         <v>1</v>
       </c>
       <c r="E17" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="14">
         <v>1</v>
       </c>
       <c r="G17" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I17" s="13">
         <v>1</v>
       </c>
@@ -7844,126 +6903,109 @@
       </c>
       <c r="R17" s="9" t="s">
         <v>13</v>
       </c>
       <c r="S17" s="9" t="s">
         <v>13</v>
       </c>
       <c r="T17" s="9" t="s">
         <v>13</v>
       </c>
       <c r="U17" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V17" s="9">
         <v>3</v>
       </c>
       <c r="W17" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X17" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y17" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="Z17" s="9" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="Z17" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA17" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB17" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AC17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AD17" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AE17" s="2" t="s">
-        <v>13</v>
+      <c r="AE17" s="23">
+        <v>1</v>
       </c>
       <c r="AF17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH17" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI17" s="4" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="AI17" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ17" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK17" s="37" t="s">
+        <v>13</v>
       </c>
       <c r="AL17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AM17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN17" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AO17" s="2" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="AO17" s="2">
+        <v>1</v>
+      </c>
+      <c r="AP17" s="2"/>
+      <c r="AR17" s="2"/>
+      <c r="AS17" s="2"/>
+      <c r="AT17" s="2"/>
+      <c r="AU17" s="2"/>
+      <c r="AV17" s="2"/>
+      <c r="AW17" s="37"/>
     </row>
     <row r="18" spans="1:60" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="77" t="s">
-        <v>20</v>
+      <c r="A18" s="75" t="s">
+        <v>19</v>
       </c>
       <c r="B18" s="14">
         <v>11</v>
       </c>
       <c r="C18" s="13">
         <v>16</v>
       </c>
       <c r="D18" s="14">
         <v>14</v>
       </c>
       <c r="E18" s="14">
         <v>11</v>
       </c>
       <c r="F18" s="14">
         <v>15</v>
       </c>
       <c r="G18" s="14">
         <v>21</v>
       </c>
       <c r="H18" s="13">
         <v>13</v>
       </c>
       <c r="I18" s="13">
         <v>21</v>
       </c>
@@ -7993,126 +7035,106 @@
       </c>
       <c r="R18" s="9">
         <v>5</v>
       </c>
       <c r="S18" s="9">
         <v>11</v>
       </c>
       <c r="T18" s="9">
         <v>2</v>
       </c>
       <c r="U18" s="9">
         <v>37</v>
       </c>
       <c r="V18" s="9">
         <v>10</v>
       </c>
       <c r="W18" s="15">
         <v>16</v>
       </c>
       <c r="X18" s="15">
         <v>6</v>
       </c>
       <c r="Y18" s="31">
         <v>7</v>
       </c>
-      <c r="Z18" s="9">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="Z18" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA18" s="23">
+        <v>1</v>
+      </c>
+      <c r="AB18" s="2">
+        <v>9</v>
       </c>
       <c r="AC18" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AD18" s="2">
         <v>8</v>
       </c>
-      <c r="AE18" s="2">
+      <c r="AE18" s="23">
+        <v>6</v>
+      </c>
+      <c r="AF18" s="2">
+        <v>14</v>
+      </c>
+      <c r="AG18" s="23">
+        <v>3</v>
+      </c>
+      <c r="AH18" s="23">
+        <v>5</v>
+      </c>
+      <c r="AI18" s="2">
+        <v>1</v>
+      </c>
+      <c r="AJ18" s="23">
         <v>2</v>
       </c>
-      <c r="AF18" s="23">
-[...26 lines deleted...]
-      <c r="AO18" s="2">
+      <c r="AK18" s="50">
+        <v>1</v>
+      </c>
+      <c r="AL18" s="23">
         <v>4</v>
       </c>
-      <c r="AP18" s="2">
-[...22 lines deleted...]
-      </c>
+      <c r="AM18" s="2">
+        <v>1</v>
+      </c>
+      <c r="AN18" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO18" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP18" s="2"/>
+      <c r="AR18" s="2"/>
+      <c r="AU18" s="2"/>
+      <c r="AW18" s="50"/>
     </row>
     <row r="19" spans="1:60" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="77" t="s">
-        <v>30</v>
+      <c r="A19" s="75" t="s">
+        <v>29</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I19" s="14" t="s">
         <v>13</v>
       </c>
@@ -8142,126 +7164,110 @@
       </c>
       <c r="R19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="S19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="T19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="U19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="V19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="W19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="X19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y19" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="Z19" s="14" t="s">
-[...14 lines deleted...]
-      <c r="AE19" s="14" t="s">
+      <c r="Z19" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA19" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB19" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC19" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD19" s="2">
+        <v>1</v>
+      </c>
+      <c r="AE19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH19" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI19" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ19" s="4" t="s">
+      <c r="AI19" s="2">
+        <v>1</v>
+      </c>
+      <c r="AJ19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK19" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="AL19" s="2" t="s">
-        <v>13</v>
+      <c r="AL19" s="23">
+        <v>3</v>
       </c>
       <c r="AM19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AO19" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP19" s="2">
-[...22 lines deleted...]
-      </c>
+      <c r="AP19" s="2"/>
+      <c r="AQ19" s="2"/>
+      <c r="AR19" s="2"/>
+      <c r="AS19" s="2"/>
+      <c r="AT19" s="2"/>
+      <c r="AU19" s="2"/>
+      <c r="AV19" s="2"/>
+      <c r="AW19" s="37"/>
     </row>
     <row r="20" spans="1:60" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="77" t="s">
-        <v>21</v>
+      <c r="A20" s="75" t="s">
+        <v>20</v>
       </c>
       <c r="B20" s="14">
         <v>2</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="14">
         <v>3</v>
       </c>
       <c r="F20" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H20" s="13">
         <v>1</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>13</v>
       </c>
@@ -8291,126 +7297,110 @@
       </c>
       <c r="R20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="S20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="T20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="U20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="W20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y20" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="Z20" s="9" t="s">
-[...5 lines deleted...]
-      <c r="AB20" s="15" t="s">
+      <c r="Z20" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA20" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AC20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AD20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AE20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH20" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI20" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ20" s="4" t="s">
+      <c r="AI20" s="2">
+        <v>3</v>
+      </c>
+      <c r="AJ20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK20" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AM20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AO20" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP20" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP20" s="2"/>
+      <c r="AQ20" s="2"/>
+      <c r="AR20" s="2"/>
+      <c r="AS20" s="2"/>
+      <c r="AT20" s="2"/>
+      <c r="AU20" s="2"/>
+      <c r="AV20" s="2"/>
+      <c r="AW20" s="37"/>
     </row>
     <row r="21" spans="1:60" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="77" t="s">
-        <v>22</v>
+      <c r="A21" s="75" t="s">
+        <v>21</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D21" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="14">
         <v>1</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>13</v>
       </c>
@@ -8440,126 +7430,110 @@
       </c>
       <c r="R21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="S21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="T21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="U21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="W21" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X21" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y21" s="50">
         <v>3</v>
       </c>
-      <c r="Z21" s="9" t="s">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="Z21" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA21" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB21" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC21" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AD21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AE21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF21" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AG21" s="2">
-        <v>1</v>
+      <c r="AG21" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AH21" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI21" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ21" s="4" t="s">
+      <c r="AI21" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK21" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AM21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AO21" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP21" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP21" s="2"/>
+      <c r="AQ21" s="2"/>
+      <c r="AR21" s="2"/>
+      <c r="AS21" s="2"/>
+      <c r="AT21" s="2"/>
+      <c r="AU21" s="2"/>
+      <c r="AV21" s="2"/>
+      <c r="AW21" s="37"/>
     </row>
     <row r="22" spans="1:60" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="77" t="s">
-        <v>31</v>
+      <c r="A22" s="75" t="s">
+        <v>30</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I22" s="14" t="s">
         <v>13</v>
       </c>
@@ -8589,124 +7563,110 @@
       </c>
       <c r="R22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="S22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="T22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="U22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="V22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="W22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="X22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y22" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="Z22" s="14" t="s">
-[...14 lines deleted...]
-      <c r="AE22" s="14" t="s">
+      <c r="Z22" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA22" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB22" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC22" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD22" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF22" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AG22" s="2">
-[...6 lines deleted...]
-      <c r="AJ22" s="4" t="s">
+      <c r="AG22" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH22" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI22" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK22" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AM22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AO22" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP22" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP22" s="2"/>
+      <c r="AQ22" s="2"/>
+      <c r="AR22" s="2"/>
+      <c r="AS22" s="2"/>
+      <c r="AT22" s="2"/>
+      <c r="AU22" s="2"/>
+      <c r="AV22" s="2"/>
+      <c r="AW22" s="37"/>
     </row>
     <row r="23" spans="1:60" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="77" t="s">
-        <v>23</v>
+      <c r="A23" s="75" t="s">
+        <v>22</v>
       </c>
       <c r="B23" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="14">
         <v>2</v>
       </c>
       <c r="F23" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>13</v>
       </c>
@@ -8736,188 +7696,171 @@
       </c>
       <c r="R23" s="9">
         <v>6</v>
       </c>
       <c r="S23" s="9">
         <v>2</v>
       </c>
       <c r="T23" s="14">
         <v>6</v>
       </c>
       <c r="U23" s="14" t="s">
         <v>13</v>
       </c>
       <c r="V23" s="14" t="s">
         <v>13</v>
       </c>
       <c r="W23" s="15">
         <v>2</v>
       </c>
       <c r="X23" s="4" t="s">
         <v>13</v>
       </c>
       <c r="Y23" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="Z23" s="14" t="s">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="Z23" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA23" s="23">
+        <v>3</v>
+      </c>
+      <c r="AB23" s="2">
+        <v>2</v>
+      </c>
+      <c r="AC23" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AD23" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AE23" s="2">
-        <v>1</v>
+      <c r="AE23" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AF23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG23" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH23" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI23" s="4" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="AI23" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ23" s="23">
+        <v>1</v>
       </c>
       <c r="AK23" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL23" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AM23" s="23">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="AM23" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN23" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AO23" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP23" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP23" s="2"/>
+      <c r="AQ23" s="2"/>
+      <c r="AR23" s="2"/>
+      <c r="AS23" s="2"/>
+      <c r="AT23" s="2"/>
+      <c r="AU23" s="2"/>
+      <c r="AW23" s="37"/>
     </row>
     <row r="24" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="80"/>
+      <c r="A24" s="78"/>
       <c r="B24" s="14"/>
       <c r="C24" s="14"/>
       <c r="D24" s="14"/>
       <c r="E24" s="14"/>
       <c r="F24" s="14"/>
       <c r="G24" s="14"/>
       <c r="H24" s="13"/>
       <c r="I24" s="13"/>
       <c r="J24" s="53"/>
       <c r="K24" s="35"/>
       <c r="L24" s="35"/>
       <c r="M24" s="49" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="N24" s="16"/>
       <c r="O24" s="10"/>
       <c r="P24" s="10"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="2"/>
       <c r="S24" s="2"/>
       <c r="W24" s="34"/>
       <c r="X24" s="34"/>
       <c r="Y24" s="50"/>
       <c r="Z24" s="9"/>
       <c r="AA24" s="10"/>
       <c r="AB24" s="2"/>
       <c r="AC24" s="2"/>
       <c r="AD24" s="2"/>
       <c r="AE24" s="2"/>
       <c r="AG24" s="2"/>
       <c r="AH24" s="2"/>
       <c r="AI24" s="4"/>
       <c r="AJ24" s="4"/>
-      <c r="AK24" s="67" t="s">
-[...24 lines deleted...]
-      <c r="BH24" s="64"/>
+      <c r="AK24" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL24" s="65"/>
+      <c r="AM24" s="65"/>
+      <c r="AN24" s="65"/>
+      <c r="AO24" s="65"/>
+      <c r="AP24" s="65"/>
+      <c r="AQ24" s="65"/>
+      <c r="AR24" s="65"/>
+      <c r="AS24" s="65"/>
+      <c r="AT24" s="65"/>
+      <c r="AU24" s="65"/>
+      <c r="AV24" s="65"/>
+      <c r="AW24" s="65"/>
+      <c r="AX24" s="65"/>
+      <c r="AY24" s="65"/>
+      <c r="AZ24" s="65"/>
+      <c r="BA24" s="65"/>
+      <c r="BB24" s="65"/>
+      <c r="BC24" s="65"/>
+      <c r="BD24" s="65"/>
+      <c r="BE24" s="65"/>
+      <c r="BF24" s="65"/>
+      <c r="BG24" s="65"/>
+      <c r="BH24" s="62"/>
     </row>
     <row r="25" spans="1:60" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="67" t="s">
-        <v>27</v>
+      <c r="A25" s="65" t="s">
+        <v>26</v>
       </c>
       <c r="B25" s="14">
         <v>42</v>
       </c>
       <c r="C25" s="14">
         <v>59</v>
       </c>
       <c r="D25" s="14">
         <v>46</v>
       </c>
       <c r="E25" s="14">
         <v>44</v>
       </c>
       <c r="F25" s="14">
         <v>49</v>
       </c>
       <c r="G25" s="14">
         <v>69</v>
       </c>
       <c r="H25" s="13">
         <v>81</v>
       </c>
       <c r="I25" s="13">
         <v>64</v>
       </c>
@@ -8947,125 +7890,104 @@
       </c>
       <c r="R25" s="9">
         <v>30</v>
       </c>
       <c r="S25" s="9">
         <v>60</v>
       </c>
       <c r="T25" s="9">
         <v>48</v>
       </c>
       <c r="U25" s="9">
         <v>55</v>
       </c>
       <c r="V25" s="12">
         <v>24</v>
       </c>
       <c r="W25" s="15">
         <v>44</v>
       </c>
       <c r="X25" s="15">
         <v>36</v>
       </c>
       <c r="Y25" s="31">
         <v>29</v>
       </c>
-      <c r="Z25" s="9">
-[...17 lines deleted...]
-      <c r="AF25" s="23">
+      <c r="Z25" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA25" s="23">
+        <v>3</v>
+      </c>
+      <c r="AB25" s="2">
+        <v>15</v>
+      </c>
+      <c r="AC25" s="2">
+        <v>7</v>
+      </c>
+      <c r="AD25" s="2">
+        <v>13</v>
+      </c>
+      <c r="AE25" s="23">
+        <v>16</v>
+      </c>
+      <c r="AF25" s="2">
+        <v>21</v>
+      </c>
+      <c r="AG25" s="23">
+        <v>12</v>
+      </c>
+      <c r="AH25" s="23">
+        <v>13</v>
+      </c>
+      <c r="AI25" s="23">
+        <v>12</v>
+      </c>
+      <c r="AJ25" s="23">
         <v>14</v>
       </c>
-      <c r="AG25" s="2">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="AK25" s="50">
+        <v>14</v>
+      </c>
+      <c r="AL25" s="2">
+        <v>7</v>
       </c>
       <c r="AM25" s="23">
+        <v>4</v>
+      </c>
+      <c r="AN25" s="2">
         <v>3</v>
       </c>
-      <c r="AN25" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="AO25" s="2">
-        <v>7</v>
-[...24 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="AP25" s="2"/>
+      <c r="AR25" s="2"/>
+      <c r="AW25" s="50"/>
     </row>
     <row r="26" spans="1:60" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="77" t="s">
+      <c r="A26" s="75" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="14">
         <v>41</v>
       </c>
       <c r="C26" s="14">
         <v>57</v>
       </c>
       <c r="D26" s="14">
         <v>43</v>
       </c>
       <c r="E26" s="14">
         <v>42</v>
       </c>
       <c r="F26" s="14">
         <v>46</v>
       </c>
       <c r="G26" s="14">
         <v>64</v>
       </c>
       <c r="H26" s="13">
         <v>70</v>
       </c>
       <c r="I26" s="13">
         <v>59</v>
@@ -9096,125 +8018,104 @@
       </c>
       <c r="R26" s="9">
         <v>29</v>
       </c>
       <c r="S26" s="9">
         <v>50</v>
       </c>
       <c r="T26" s="9">
         <v>40</v>
       </c>
       <c r="U26" s="9">
         <v>51</v>
       </c>
       <c r="V26" s="9">
         <v>20</v>
       </c>
       <c r="W26" s="15">
         <v>35</v>
       </c>
       <c r="X26" s="15">
         <v>33</v>
       </c>
       <c r="Y26" s="31">
         <v>28</v>
       </c>
-      <c r="Z26" s="9">
-[...6 lines deleted...]
-        <v>117</v>
+      <c r="Z26" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA26" s="23">
+        <v>3</v>
+      </c>
+      <c r="AB26" s="2">
+        <v>15</v>
       </c>
       <c r="AC26" s="2">
+        <v>7</v>
+      </c>
+      <c r="AD26" s="2">
+        <v>5</v>
+      </c>
+      <c r="AE26" s="23">
+        <v>15</v>
+      </c>
+      <c r="AF26" s="2">
+        <v>2</v>
+      </c>
+      <c r="AG26" s="23">
+        <v>11</v>
+      </c>
+      <c r="AH26" s="23">
+        <v>13</v>
+      </c>
+      <c r="AI26" s="23">
+        <v>12</v>
+      </c>
+      <c r="AJ26" s="23">
+        <v>13</v>
+      </c>
+      <c r="AK26" s="50">
+        <v>14</v>
+      </c>
+      <c r="AL26" s="2">
         <v>3</v>
       </c>
-      <c r="AD26" s="2">
-[...25 lines deleted...]
-      </c>
       <c r="AM26" s="23">
+        <v>4</v>
+      </c>
+      <c r="AN26" s="2">
         <v>3</v>
       </c>
-      <c r="AN26" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="AO26" s="2">
-        <v>7</v>
-[...7 lines deleted...]
-      <c r="AR26" s="2">
         <v>2</v>
       </c>
-      <c r="AS26" s="23">
-[...13 lines deleted...]
-      </c>
+      <c r="AP26" s="2"/>
+      <c r="AR26" s="2"/>
+      <c r="AW26" s="50"/>
     </row>
     <row r="27" spans="1:60" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="77" t="s">
+      <c r="A27" s="75" t="s">
         <v>15</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="14">
         <v>2</v>
       </c>
       <c r="D27" s="14">
         <v>3</v>
       </c>
       <c r="E27" s="14">
         <v>2</v>
       </c>
       <c r="F27" s="14">
         <v>3</v>
       </c>
       <c r="G27" s="14">
         <v>5</v>
       </c>
       <c r="H27" s="13">
         <v>10</v>
       </c>
       <c r="I27" s="13">
         <v>1</v>
@@ -9245,126 +8146,107 @@
       </c>
       <c r="R27" s="9" t="s">
         <v>13</v>
       </c>
       <c r="S27" s="9">
         <v>9</v>
       </c>
       <c r="T27" s="9">
         <v>7</v>
       </c>
       <c r="U27" s="9">
         <v>4</v>
       </c>
       <c r="V27" s="9">
         <v>4</v>
       </c>
       <c r="W27" s="15">
         <v>9</v>
       </c>
       <c r="X27" s="15">
         <v>3</v>
       </c>
       <c r="Y27" s="31">
         <v>1</v>
       </c>
-      <c r="Z27" s="9">
-[...9 lines deleted...]
-        <v>4</v>
+      <c r="Z27" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA27" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB27" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC27" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AD27" s="2">
-        <v>3</v>
-[...23 lines deleted...]
-        <v>13</v>
+        <v>7</v>
+      </c>
+      <c r="AE27" s="23">
+        <v>1</v>
+      </c>
+      <c r="AF27" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG27" s="23">
+        <v>1</v>
+      </c>
+      <c r="AH27" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI27" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ27" s="23">
+        <v>1</v>
+      </c>
+      <c r="AK27" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL27" s="2">
+        <v>1</v>
       </c>
       <c r="AM27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AO27" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP27" s="2">
-[...22 lines deleted...]
-      </c>
+      <c r="AP27" s="2"/>
+      <c r="AR27" s="2"/>
+      <c r="AT27" s="2"/>
+      <c r="AU27" s="2"/>
+      <c r="AW27" s="37"/>
     </row>
     <row r="28" spans="1:60" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="77" t="s">
-        <v>18</v>
+      <c r="A28" s="75" t="s">
+        <v>17</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D28" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I28" s="13">
         <v>4</v>
       </c>
@@ -9394,126 +8276,110 @@
       </c>
       <c r="R28" s="9">
         <v>1</v>
       </c>
       <c r="S28" s="9">
         <v>1</v>
       </c>
       <c r="T28" s="9">
         <v>1</v>
       </c>
       <c r="U28" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V28" s="9" t="s">
         <v>13</v>
       </c>
       <c r="W28" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X28" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y28" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="Z28" s="9" t="s">
-[...9 lines deleted...]
-        <v>25</v>
+      <c r="Z28" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA28" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB28" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC28" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AD28" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AE28" s="2">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="AE28" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF28" s="2">
+        <v>1</v>
+      </c>
+      <c r="AG28" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AH28" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI28" s="4">
-[...2 lines deleted...]
-      <c r="AJ28" s="4" t="s">
+      <c r="AI28" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK28" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AM28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN28" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AO28" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP28" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP28" s="2"/>
+      <c r="AQ28" s="2"/>
+      <c r="AR28" s="2"/>
+      <c r="AS28" s="2"/>
+      <c r="AT28" s="2"/>
+      <c r="AU28" s="2"/>
+      <c r="AV28" s="2"/>
+      <c r="AW28" s="37"/>
     </row>
     <row r="29" spans="1:60" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="77" t="s">
-        <v>30</v>
+      <c r="A29" s="75" t="s">
+        <v>29</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D29" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H29" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I29" s="14" t="s">
         <v>13</v>
       </c>
@@ -9543,126 +8409,110 @@
       </c>
       <c r="R29" s="14" t="s">
         <v>13</v>
       </c>
       <c r="S29" s="14" t="s">
         <v>13</v>
       </c>
       <c r="T29" s="14" t="s">
         <v>13</v>
       </c>
       <c r="U29" s="14" t="s">
         <v>13</v>
       </c>
       <c r="V29" s="14" t="s">
         <v>13</v>
       </c>
       <c r="W29" s="14" t="s">
         <v>13</v>
       </c>
       <c r="X29" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y29" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="Z29" s="14" t="s">
-[...14 lines deleted...]
-      <c r="AE29" s="14" t="s">
+      <c r="Z29" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA29" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB29" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC29" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD29" s="2">
+        <v>1</v>
+      </c>
+      <c r="AE29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH29" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI29" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ29" s="4" t="s">
+      <c r="AI29" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK29" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="AL29" s="2" t="s">
-        <v>13</v>
+      <c r="AL29" s="2">
+        <v>3</v>
       </c>
       <c r="AM29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AO29" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP29" s="2">
-[...22 lines deleted...]
-      </c>
+      <c r="AP29" s="2"/>
+      <c r="AQ29" s="2"/>
+      <c r="AR29" s="2"/>
+      <c r="AS29" s="2"/>
+      <c r="AT29" s="2"/>
+      <c r="AU29" s="2"/>
+      <c r="AV29" s="2"/>
+      <c r="AW29" s="37"/>
     </row>
     <row r="30" spans="1:60" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="77" t="s">
-        <v>21</v>
+      <c r="A30" s="75" t="s">
+        <v>20</v>
       </c>
       <c r="B30" s="14">
         <v>1</v>
       </c>
       <c r="C30" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D30" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H30" s="13">
         <v>1</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>13</v>
       </c>
@@ -9692,188 +8542,172 @@
       </c>
       <c r="R30" s="9" t="s">
         <v>13</v>
       </c>
       <c r="S30" s="9" t="s">
         <v>13</v>
       </c>
       <c r="T30" s="14" t="s">
         <v>13</v>
       </c>
       <c r="U30" s="14" t="s">
         <v>13</v>
       </c>
       <c r="V30" s="14" t="s">
         <v>13</v>
       </c>
       <c r="W30" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X30" s="4" t="s">
         <v>13</v>
       </c>
       <c r="Y30" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="Z30" s="14" t="s">
-[...5 lines deleted...]
-      <c r="AB30" s="15" t="s">
+      <c r="Z30" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA30" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AC30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AD30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AE30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH30" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI30" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ30" s="4" t="s">
+      <c r="AI30" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK30" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AM30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AO30" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP30" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP30" s="2"/>
+      <c r="AQ30" s="2"/>
+      <c r="AR30" s="2"/>
+      <c r="AS30" s="2"/>
+      <c r="AT30" s="2"/>
+      <c r="AU30" s="2"/>
+      <c r="AV30" s="2"/>
+      <c r="AW30" s="37"/>
     </row>
     <row r="31" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="78"/>
+      <c r="A31" s="76"/>
       <c r="B31" s="14"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="13"/>
       <c r="I31" s="13"/>
       <c r="J31" s="54"/>
       <c r="K31" s="35"/>
       <c r="L31" s="35"/>
       <c r="M31" s="51" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="N31" s="16"/>
       <c r="O31" s="16"/>
       <c r="P31" s="16"/>
       <c r="Q31" s="2"/>
       <c r="R31" s="2"/>
       <c r="S31" s="2"/>
       <c r="W31" s="34"/>
       <c r="X31" s="34"/>
       <c r="Y31" s="50"/>
       <c r="Z31" s="9"/>
       <c r="AA31" s="10"/>
       <c r="AB31" s="2"/>
       <c r="AC31" s="2"/>
       <c r="AD31" s="2"/>
       <c r="AE31" s="2"/>
       <c r="AG31" s="2"/>
       <c r="AH31" s="2"/>
       <c r="AI31" s="4"/>
       <c r="AJ31" s="4"/>
-      <c r="AK31" s="66" t="s">
-[...5 lines deleted...]
-      <c r="AO31" s="66"/>
+      <c r="AK31" s="64" t="s">
+        <v>24</v>
+      </c>
+      <c r="AL31" s="64"/>
+      <c r="AM31" s="64"/>
+      <c r="AN31" s="64"/>
+      <c r="AO31" s="64"/>
       <c r="AP31" s="46"/>
-      <c r="AQ31" s="66"/>
-[...16 lines deleted...]
-      <c r="BH31" s="66"/>
+      <c r="AQ31" s="64"/>
+      <c r="AR31" s="64"/>
+      <c r="AS31" s="64"/>
+      <c r="AT31" s="64"/>
+      <c r="AU31" s="64"/>
+      <c r="AV31" s="64"/>
+      <c r="AW31" s="64"/>
+      <c r="AX31" s="64"/>
+      <c r="AY31" s="64"/>
+      <c r="AZ31" s="64"/>
+      <c r="BA31" s="64"/>
+      <c r="BB31" s="64"/>
+      <c r="BC31" s="64"/>
+      <c r="BD31" s="64"/>
+      <c r="BE31" s="64"/>
+      <c r="BF31" s="64"/>
+      <c r="BG31" s="64"/>
+      <c r="BH31" s="64"/>
     </row>
     <row r="32" spans="1:60" x14ac:dyDescent="0.2">
-      <c r="A32" s="67" t="s">
-        <v>27</v>
+      <c r="A32" s="65" t="s">
+        <v>26</v>
       </c>
       <c r="B32" s="14">
         <v>13</v>
       </c>
       <c r="C32" s="13">
         <v>16</v>
       </c>
       <c r="D32" s="14">
         <v>16</v>
       </c>
       <c r="E32" s="14">
         <v>17</v>
       </c>
       <c r="F32" s="14">
         <v>16</v>
       </c>
       <c r="G32" s="14">
         <v>25</v>
       </c>
       <c r="H32" s="13">
         <v>13</v>
       </c>
       <c r="I32" s="13">
         <v>22</v>
       </c>
@@ -9903,125 +8737,104 @@
       </c>
       <c r="R32" s="9">
         <v>11</v>
       </c>
       <c r="S32" s="9">
         <v>14</v>
       </c>
       <c r="T32" s="9">
         <v>12</v>
       </c>
       <c r="U32" s="9">
         <v>37</v>
       </c>
       <c r="V32" s="9">
         <v>15</v>
       </c>
       <c r="W32" s="15">
         <v>18</v>
       </c>
       <c r="X32" s="15">
         <v>6</v>
       </c>
       <c r="Y32" s="31">
         <v>10</v>
       </c>
-      <c r="Z32" s="9" t="s">
-[...6 lines deleted...]
-        <v>27</v>
+      <c r="Z32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA32" s="23">
+        <v>4</v>
+      </c>
+      <c r="AB32" s="2">
+        <v>11</v>
       </c>
       <c r="AC32" s="2">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="AD32" s="2">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="AE32" s="2">
+        <v>8</v>
+      </c>
+      <c r="AE32" s="23">
         <v>7</v>
       </c>
-      <c r="AF32" s="23">
-[...18 lines deleted...]
-        <v>13</v>
+      <c r="AF32" s="2">
+        <v>14</v>
+      </c>
+      <c r="AG32" s="23">
+        <v>3</v>
+      </c>
+      <c r="AH32" s="23">
+        <v>5</v>
+      </c>
+      <c r="AI32" s="23">
+        <v>5</v>
+      </c>
+      <c r="AJ32" s="23">
+        <v>3</v>
+      </c>
+      <c r="AK32" s="50">
+        <v>1</v>
+      </c>
+      <c r="AL32" s="2">
+        <v>4</v>
       </c>
       <c r="AM32" s="23">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1</v>
+      </c>
+      <c r="AN32" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AO32" s="2">
-        <v>4</v>
-[...24 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="AP32" s="2"/>
+      <c r="AR32" s="2"/>
+      <c r="AW32" s="50"/>
     </row>
     <row r="33" spans="1:49" x14ac:dyDescent="0.2">
-      <c r="A33" s="77" t="s">
+      <c r="A33" s="75" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="33" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="33" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="33">
         <v>1</v>
       </c>
       <c r="F33" s="33" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="33">
         <v>3</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>13</v>
@@ -10052,125 +8865,109 @@
       </c>
       <c r="R33" s="32" t="s">
         <v>13</v>
       </c>
       <c r="S33" s="32">
         <v>1</v>
       </c>
       <c r="T33" s="9">
         <v>4</v>
       </c>
       <c r="U33" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V33" s="9">
         <v>2</v>
       </c>
       <c r="W33" s="12" t="s">
         <v>13</v>
       </c>
       <c r="X33" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y33" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="Z33" s="9" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="Z33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA33" s="23">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AC33" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AD33" s="2">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="AD33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE33" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AF33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH33" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI33" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ33" s="4" t="s">
+      <c r="AI33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK33" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL33" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AM33" s="23">
-        <v>0</v>
+      <c r="AM33" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AN33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AO33" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP33" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP33" s="2"/>
+      <c r="AQ33" s="2"/>
+      <c r="AR33" s="2"/>
+      <c r="AS33" s="2"/>
+      <c r="AT33" s="2"/>
+      <c r="AU33" s="2"/>
+      <c r="AV33" s="2"/>
+      <c r="AW33" s="37"/>
     </row>
     <row r="34" spans="1:49" x14ac:dyDescent="0.2">
-      <c r="A34" s="77" t="s">
+      <c r="A34" s="75" t="s">
         <v>16</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D34" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>13</v>
@@ -10201,126 +8998,110 @@
       </c>
       <c r="R34" s="9" t="s">
         <v>13</v>
       </c>
       <c r="S34" s="9" t="s">
         <v>13</v>
       </c>
       <c r="T34" s="9" t="s">
         <v>13</v>
       </c>
       <c r="U34" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V34" s="9" t="s">
         <v>13</v>
       </c>
       <c r="W34" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X34" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y34" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="Z34" s="9" t="s">
-[...5 lines deleted...]
-      <c r="AB34" s="12" t="s">
+      <c r="Z34" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA34" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AC34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AD34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AE34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH34" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI34" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ34" s="4" t="s">
+      <c r="AI34" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK34" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AM34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AO34" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP34" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP34" s="2"/>
+      <c r="AQ34" s="2"/>
+      <c r="AR34" s="2"/>
+      <c r="AS34" s="2"/>
+      <c r="AT34" s="2"/>
+      <c r="AU34" s="2"/>
+      <c r="AV34" s="2"/>
+      <c r="AW34" s="37"/>
     </row>
     <row r="35" spans="1:49" x14ac:dyDescent="0.2">
-      <c r="A35" s="77" t="s">
-        <v>17</v>
+      <c r="A35" s="75" t="s">
+        <v>35</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>13</v>
       </c>
@@ -10350,126 +9131,110 @@
       </c>
       <c r="R35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="S35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="T35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="U35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="W35" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X35" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y35" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="Z35" s="9" t="s">
-[...5 lines deleted...]
-      <c r="AB35" s="15" t="s">
+      <c r="Z35" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA35" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AC35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AD35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AE35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH35" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI35" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ35" s="4" t="s">
+      <c r="AI35" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK35" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AM35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AO35" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP35" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP35" s="2"/>
+      <c r="AQ35" s="2"/>
+      <c r="AR35" s="2"/>
+      <c r="AS35" s="2"/>
+      <c r="AT35" s="2"/>
+      <c r="AU35" s="2"/>
+      <c r="AV35" s="2"/>
+      <c r="AW35" s="37"/>
     </row>
     <row r="36" spans="1:49" x14ac:dyDescent="0.2">
-      <c r="A36" s="77" t="s">
-        <v>18</v>
+      <c r="A36" s="75" t="s">
+        <v>17</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D36" s="14">
         <v>1</v>
       </c>
       <c r="E36" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>13</v>
       </c>
@@ -10499,126 +9264,110 @@
       </c>
       <c r="R36" s="9" t="s">
         <v>13</v>
       </c>
       <c r="S36" s="9" t="s">
         <v>13</v>
       </c>
       <c r="T36" s="9" t="s">
         <v>13</v>
       </c>
       <c r="U36" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V36" s="9" t="s">
         <v>13</v>
       </c>
       <c r="W36" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X36" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y36" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="Z36" s="9" t="s">
-[...9 lines deleted...]
-        <v>4</v>
+      <c r="Z36" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA36" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB36" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC36" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AD36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AE36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH36" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI36" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ36" s="4" t="s">
+      <c r="AI36" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK36" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AM36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AO36" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP36" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP36" s="2"/>
+      <c r="AQ36" s="2"/>
+      <c r="AR36" s="2"/>
+      <c r="AS36" s="2"/>
+      <c r="AT36" s="2"/>
+      <c r="AU36" s="2"/>
+      <c r="AV36" s="2"/>
+      <c r="AW36" s="37"/>
     </row>
     <row r="37" spans="1:49" x14ac:dyDescent="0.2">
-      <c r="A37" s="77" t="s">
-        <v>19</v>
+      <c r="A37" s="75" t="s">
+        <v>18</v>
       </c>
       <c r="B37" s="14">
         <v>1</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D37" s="14">
         <v>1</v>
       </c>
       <c r="E37" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="14">
         <v>1</v>
       </c>
       <c r="G37" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I37" s="13">
         <v>1</v>
       </c>
@@ -10648,126 +9397,109 @@
       </c>
       <c r="R37" s="9" t="s">
         <v>13</v>
       </c>
       <c r="S37" s="9" t="s">
         <v>13</v>
       </c>
       <c r="T37" s="9" t="s">
         <v>13</v>
       </c>
       <c r="U37" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V37" s="9">
         <v>3</v>
       </c>
       <c r="W37" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X37" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y37" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="Z37" s="9" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="Z37" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA37" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB37" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AC37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AD37" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AE37" s="2" t="s">
-        <v>13</v>
+      <c r="AE37" s="23">
+        <v>1</v>
       </c>
       <c r="AF37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH37" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI37" s="4" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="AI37" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ37" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK37" s="37" t="s">
+        <v>13</v>
       </c>
       <c r="AL37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AM37" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN37" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AO37" s="2" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="AO37" s="2">
+        <v>2</v>
+      </c>
+      <c r="AP37" s="2"/>
+      <c r="AR37" s="2"/>
+      <c r="AS37" s="2"/>
+      <c r="AT37" s="2"/>
+      <c r="AU37" s="2"/>
+      <c r="AV37" s="2"/>
+      <c r="AW37" s="37"/>
     </row>
     <row r="38" spans="1:49" x14ac:dyDescent="0.2">
-      <c r="A38" s="77" t="s">
-        <v>20</v>
+      <c r="A38" s="75" t="s">
+        <v>19</v>
       </c>
       <c r="B38" s="14">
         <v>11</v>
       </c>
       <c r="C38" s="13">
         <v>16</v>
       </c>
       <c r="D38" s="14">
         <v>14</v>
       </c>
       <c r="E38" s="14">
         <v>11</v>
       </c>
       <c r="F38" s="14">
         <v>-14</v>
       </c>
       <c r="G38" s="14">
         <v>21</v>
       </c>
       <c r="H38" s="13">
         <v>13</v>
       </c>
       <c r="I38" s="13">
         <v>21</v>
       </c>
@@ -10797,126 +9529,106 @@
       </c>
       <c r="R38" s="9">
         <v>5</v>
       </c>
       <c r="S38" s="9">
         <v>11</v>
       </c>
       <c r="T38" s="9">
         <v>2</v>
       </c>
       <c r="U38" s="9">
         <v>37</v>
       </c>
       <c r="V38" s="9">
         <v>10</v>
       </c>
       <c r="W38" s="15">
         <v>16</v>
       </c>
       <c r="X38" s="15">
         <v>6</v>
       </c>
       <c r="Y38" s="31">
         <v>7</v>
       </c>
-      <c r="Z38" s="9" t="s">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="Z38" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA38" s="23">
+        <v>1</v>
+      </c>
+      <c r="AB38" s="2">
+        <v>9</v>
+      </c>
+      <c r="AC38" s="2">
+        <v>4</v>
       </c>
       <c r="AD38" s="2">
         <v>8</v>
       </c>
-      <c r="AE38" s="2">
+      <c r="AE38" s="23">
+        <v>6</v>
+      </c>
+      <c r="AF38" s="2">
+        <v>14</v>
+      </c>
+      <c r="AG38" s="23">
+        <v>3</v>
+      </c>
+      <c r="AH38" s="23">
+        <v>5</v>
+      </c>
+      <c r="AI38" s="2">
+        <v>1</v>
+      </c>
+      <c r="AJ38" s="23">
         <v>2</v>
       </c>
-      <c r="AF38" s="23">
-[...26 lines deleted...]
-      <c r="AO38" s="2">
+      <c r="AK38" s="50">
+        <v>1</v>
+      </c>
+      <c r="AL38" s="2">
         <v>4</v>
       </c>
-      <c r="AP38" s="2">
-[...22 lines deleted...]
-      </c>
+      <c r="AM38" s="2">
+        <v>1</v>
+      </c>
+      <c r="AN38" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO38" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP38" s="2"/>
+      <c r="AR38" s="2"/>
+      <c r="AU38" s="2"/>
+      <c r="AW38" s="50"/>
     </row>
     <row r="39" spans="1:49" x14ac:dyDescent="0.2">
-      <c r="A39" s="77" t="s">
-        <v>30</v>
+      <c r="A39" s="75" t="s">
+        <v>29</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I39" s="14" t="s">
         <v>13</v>
       </c>
@@ -10946,126 +9658,110 @@
       </c>
       <c r="R39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="S39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="T39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="U39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="V39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="W39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="X39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y39" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="Z39" s="14" t="s">
-[...14 lines deleted...]
-      <c r="AE39" s="14" t="s">
+      <c r="Z39" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA39" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB39" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC39" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD39" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH39" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI39" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ39" s="4" t="s">
+      <c r="AI39" s="2">
+        <v>1</v>
+      </c>
+      <c r="AJ39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK39" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AM39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AO39" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP39" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP39" s="2"/>
+      <c r="AQ39" s="2"/>
+      <c r="AR39" s="2"/>
+      <c r="AS39" s="2"/>
+      <c r="AT39" s="2"/>
+      <c r="AU39" s="2"/>
+      <c r="AV39" s="2"/>
+      <c r="AW39" s="37"/>
     </row>
     <row r="40" spans="1:49" x14ac:dyDescent="0.2">
-      <c r="A40" s="77" t="s">
-        <v>21</v>
+      <c r="A40" s="75" t="s">
+        <v>20</v>
       </c>
       <c r="B40" s="14">
         <v>1</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D40" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="14">
         <v>3</v>
       </c>
       <c r="F40" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>13</v>
       </c>
@@ -11095,126 +9791,110 @@
       </c>
       <c r="R40" s="9" t="s">
         <v>13</v>
       </c>
       <c r="S40" s="9" t="s">
         <v>13</v>
       </c>
       <c r="T40" s="9" t="s">
         <v>13</v>
       </c>
       <c r="U40" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V40" s="9" t="s">
         <v>13</v>
       </c>
       <c r="W40" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X40" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y40" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="Z40" s="9" t="s">
-[...5 lines deleted...]
-      <c r="AB40" s="15" t="s">
+      <c r="Z40" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA40" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AC40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AD40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AE40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH40" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI40" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ40" s="4" t="s">
+      <c r="AI40" s="2">
+        <v>3</v>
+      </c>
+      <c r="AJ40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK40" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AM40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AO40" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP40" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP40" s="2"/>
+      <c r="AQ40" s="2"/>
+      <c r="AR40" s="2"/>
+      <c r="AS40" s="2"/>
+      <c r="AT40" s="2"/>
+      <c r="AU40" s="2"/>
+      <c r="AV40" s="2"/>
+      <c r="AW40" s="37"/>
     </row>
     <row r="41" spans="1:49" x14ac:dyDescent="0.2">
-      <c r="A41" s="77" t="s">
-        <v>22</v>
+      <c r="A41" s="75" t="s">
+        <v>21</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D41" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="14">
         <v>1</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>13</v>
       </c>
@@ -11244,126 +9924,110 @@
       </c>
       <c r="R41" s="9" t="s">
         <v>13</v>
       </c>
       <c r="S41" s="9" t="s">
         <v>13</v>
       </c>
       <c r="T41" s="9" t="s">
         <v>13</v>
       </c>
       <c r="U41" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V41" s="9" t="s">
         <v>13</v>
       </c>
       <c r="W41" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X41" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y41" s="50">
         <v>3</v>
       </c>
-      <c r="Z41" s="9" t="s">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="Z41" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA41" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB41" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC41" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AD41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AE41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF41" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AG41" s="2">
-        <v>1</v>
+      <c r="AG41" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AH41" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI41" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ41" s="4" t="s">
+      <c r="AI41" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK41" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AM41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AO41" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP41" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP41" s="2"/>
+      <c r="AQ41" s="2"/>
+      <c r="AR41" s="2"/>
+      <c r="AS41" s="2"/>
+      <c r="AT41" s="2"/>
+      <c r="AU41" s="2"/>
+      <c r="AV41" s="2"/>
+      <c r="AW41" s="37"/>
     </row>
     <row r="42" spans="1:49" x14ac:dyDescent="0.2">
-      <c r="A42" s="77" t="s">
-        <v>31</v>
+      <c r="A42" s="75" t="s">
+        <v>30</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I42" s="14" t="s">
         <v>13</v>
       </c>
@@ -11393,458 +10057,422 @@
       </c>
       <c r="R42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="S42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="T42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="U42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="V42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="W42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="X42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y42" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="Z42" s="14" t="s">
-[...14 lines deleted...]
-      <c r="AE42" s="14" t="s">
+      <c r="Z42" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA42" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB42" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC42" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD42" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF42" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AG42" s="2">
-        <v>2</v>
+      <c r="AG42" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AH42" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI42" s="4">
-[...2 lines deleted...]
-      <c r="AJ42" s="4" t="s">
+      <c r="AI42" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK42" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AM42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AN42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AO42" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP42" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP42" s="2"/>
+      <c r="AQ42" s="2"/>
+      <c r="AR42" s="2"/>
+      <c r="AS42" s="2"/>
+      <c r="AT42" s="2"/>
+      <c r="AU42" s="2"/>
+      <c r="AV42" s="2"/>
+      <c r="AW42" s="37"/>
     </row>
     <row r="43" spans="1:49" s="21" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="81" t="s">
-        <v>23</v>
+      <c r="A43" s="79" t="s">
+        <v>22</v>
       </c>
       <c r="B43" s="19" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D43" s="19" t="s">
         <v>13</v>
       </c>
       <c r="E43" s="19">
         <v>2</v>
       </c>
       <c r="F43" s="19" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="19" t="s">
         <v>13</v>
       </c>
       <c r="H43" s="20" t="s">
         <v>13</v>
       </c>
       <c r="I43" s="20" t="s">
         <v>13</v>
       </c>
       <c r="J43" s="20">
         <v>15</v>
       </c>
-      <c r="K43" s="58" t="s">
+      <c r="K43" s="57" t="s">
         <v>13</v>
       </c>
       <c r="L43" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="M43" s="59" t="s">
+      <c r="M43" s="58" t="s">
         <v>13</v>
       </c>
       <c r="N43" s="20" t="s">
         <v>13</v>
       </c>
       <c r="O43" s="20" t="s">
         <v>13</v>
       </c>
       <c r="P43" s="20">
         <v>1</v>
       </c>
       <c r="Q43" s="19" t="s">
         <v>13</v>
       </c>
       <c r="R43" s="19">
         <v>6</v>
       </c>
       <c r="S43" s="19">
         <v>2</v>
       </c>
       <c r="T43" s="19">
         <v>6</v>
       </c>
       <c r="U43" s="19" t="s">
         <v>13</v>
       </c>
       <c r="V43" s="19" t="s">
         <v>13</v>
       </c>
       <c r="W43" s="3" t="s">
         <v>13</v>
       </c>
       <c r="X43" s="3" t="s">
         <v>13</v>
       </c>
       <c r="Y43" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="Z43" s="19" t="s">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="Z43" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA43" s="21">
+        <v>3</v>
+      </c>
+      <c r="AB43" s="3">
+        <v>2</v>
+      </c>
+      <c r="AC43" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AD43" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AE43" s="3">
-        <v>1</v>
+      <c r="AE43" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AF43" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AG43" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AH43" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AI43" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AJ43" s="3" t="s">
-        <v>13</v>
+      <c r="AJ43" s="21">
+        <v>1</v>
       </c>
       <c r="AK43" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="AL43" s="62" t="s">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="AL43" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM43" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN43" s="3" t="s">
+        <v>13</v>
       </c>
       <c r="AO43" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AP43" s="3" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP43" s="3"/>
+      <c r="AQ43" s="3"/>
+      <c r="AR43" s="3"/>
+      <c r="AS43" s="3"/>
+      <c r="AT43" s="3"/>
+      <c r="AU43" s="3"/>
+      <c r="AW43" s="36"/>
     </row>
     <row r="44" spans="1:49" x14ac:dyDescent="0.2">
       <c r="A44" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="T8:V8"/>
     <mergeCell ref="W8:Y8"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:P8"/>
     <mergeCell ref="Q8:S8"/>
     <mergeCell ref="AO8:AQ8"/>
     <mergeCell ref="AR8:AT8"/>
     <mergeCell ref="AU8:AW8"/>
     <mergeCell ref="Z8:AB8"/>
     <mergeCell ref="AC8:AE8"/>
     <mergeCell ref="AF8:AH8"/>
     <mergeCell ref="AI8:AK8"/>
     <mergeCell ref="AL8:AN8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A6:BW47"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="AO11" sqref="AO11:AO43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29" style="23" customWidth="1"/>
     <col min="2" max="8" width="7.85546875" style="23" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="23" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="0" style="52" hidden="1" customWidth="1"/>
     <col min="15" max="25" width="0" style="23" hidden="1" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="23"/>
     <col min="37" max="37" width="9.140625" style="34"/>
     <col min="38" max="49" width="9.140625" style="23"/>
     <col min="50" max="73" width="0" style="23" hidden="1" customWidth="1"/>
     <col min="74" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:73" ht="15.75" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="AO6" s="82"/>
+    <row r="6" spans="1:73" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="72" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="72"/>
+      <c r="C6" s="72"/>
+      <c r="D6" s="72"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72"/>
+      <c r="G6" s="72"/>
+      <c r="H6" s="72"/>
+      <c r="I6" s="72"/>
+      <c r="J6" s="72"/>
+      <c r="K6" s="72"/>
+      <c r="L6" s="72"/>
+      <c r="M6" s="72"/>
+      <c r="N6" s="72"/>
+      <c r="O6" s="72"/>
+      <c r="P6" s="72"/>
+      <c r="AG6" s="80"/>
+      <c r="AH6" s="80"/>
+      <c r="AI6" s="81"/>
+      <c r="AJ6" s="80"/>
+      <c r="AK6" s="82"/>
+      <c r="AL6" s="80"/>
+      <c r="AM6" s="80"/>
+      <c r="AN6" s="80"/>
+      <c r="AO6" s="80"/>
     </row>
     <row r="7" spans="1:73" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A7" s="74" t="s">
-[...17 lines deleted...]
-      <c r="AI7" s="73"/>
+      <c r="A7" s="72"/>
+      <c r="B7" s="72"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="72"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="72"/>
+      <c r="G7" s="72"/>
+      <c r="H7" s="72"/>
+      <c r="I7" s="72"/>
+      <c r="J7" s="72"/>
+      <c r="K7" s="72"/>
+      <c r="L7" s="72"/>
+      <c r="M7" s="72"/>
+      <c r="N7" s="72"/>
+      <c r="O7" s="72"/>
+      <c r="P7" s="72"/>
+      <c r="AI7" s="71"/>
       <c r="AW7" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A8" s="98"/>
-      <c r="B8" s="100">
+      <c r="A8" s="97"/>
+      <c r="B8" s="99">
         <v>2022</v>
       </c>
-      <c r="C8" s="101"/>
-[...15 lines deleted...]
-      <c r="S8" s="93"/>
+      <c r="C8" s="100"/>
+      <c r="D8" s="100"/>
+      <c r="E8" s="100"/>
+      <c r="F8" s="100"/>
+      <c r="G8" s="100"/>
+      <c r="H8" s="100"/>
+      <c r="I8" s="100"/>
+      <c r="J8" s="100"/>
+      <c r="K8" s="100"/>
+      <c r="L8" s="100"/>
+      <c r="M8" s="101"/>
+      <c r="N8" s="95"/>
+      <c r="O8" s="95"/>
+      <c r="P8" s="95"/>
+      <c r="Q8" s="95"/>
+      <c r="R8" s="95"/>
+      <c r="S8" s="95"/>
       <c r="T8" s="104">
         <v>2023</v>
       </c>
       <c r="U8" s="104"/>
       <c r="V8" s="104"/>
-      <c r="W8" s="93"/>
-[...7 lines deleted...]
-      <c r="AE8" s="93"/>
+      <c r="W8" s="95"/>
+      <c r="X8" s="95"/>
+      <c r="Y8" s="96"/>
+      <c r="Z8" s="95"/>
+      <c r="AA8" s="95"/>
+      <c r="AB8" s="95"/>
+      <c r="AC8" s="95"/>
+      <c r="AD8" s="95"/>
+      <c r="AE8" s="95"/>
       <c r="AF8" s="104">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="AG8" s="104"/>
       <c r="AH8" s="104"/>
-      <c r="AI8" s="93"/>
-[...7 lines deleted...]
-      <c r="AQ8" s="93"/>
+      <c r="AI8" s="95"/>
+      <c r="AJ8" s="95"/>
+      <c r="AK8" s="96"/>
+      <c r="AL8" s="95"/>
+      <c r="AM8" s="95"/>
+      <c r="AN8" s="95"/>
+      <c r="AO8" s="95"/>
+      <c r="AP8" s="95"/>
+      <c r="AQ8" s="95"/>
       <c r="AR8" s="104">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="AS8" s="104"/>
       <c r="AT8" s="104"/>
-      <c r="AU8" s="93"/>
-[...7 lines deleted...]
-      <c r="BC8" s="93"/>
+      <c r="AU8" s="95"/>
+      <c r="AV8" s="95"/>
+      <c r="AW8" s="96"/>
+      <c r="AX8" s="95"/>
+      <c r="AY8" s="95"/>
+      <c r="AZ8" s="95"/>
+      <c r="BA8" s="95"/>
+      <c r="BB8" s="95"/>
+      <c r="BC8" s="95"/>
       <c r="BD8" s="104">
         <v>2026</v>
       </c>
       <c r="BE8" s="104"/>
       <c r="BF8" s="104"/>
-      <c r="BG8" s="93"/>
-[...7 lines deleted...]
-      <c r="BO8" s="93"/>
+      <c r="BG8" s="95"/>
+      <c r="BH8" s="95"/>
+      <c r="BI8" s="96"/>
+      <c r="BJ8" s="95"/>
+      <c r="BK8" s="95"/>
+      <c r="BL8" s="95"/>
+      <c r="BM8" s="95"/>
+      <c r="BN8" s="95"/>
+      <c r="BO8" s="95"/>
       <c r="BP8" s="104">
         <v>2027</v>
       </c>
       <c r="BQ8" s="104"/>
       <c r="BR8" s="104"/>
-      <c r="BS8" s="93"/>
-[...1 lines deleted...]
-      <c r="BU8" s="94"/>
+      <c r="BS8" s="95"/>
+      <c r="BT8" s="95"/>
+      <c r="BU8" s="96"/>
     </row>
     <row r="9" spans="1:73" x14ac:dyDescent="0.2">
       <c r="A9" s="105"/>
       <c r="B9" s="24" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="24" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="24" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="24" t="s">
         <v>0</v>
       </c>
       <c r="G9" s="24" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="24" t="s">
         <v>2</v>
       </c>
       <c r="I9" s="24" t="s">
@@ -11909,188 +10537,188 @@
       </c>
       <c r="AC9" s="24" t="s">
         <v>8</v>
       </c>
       <c r="AD9" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AE9" s="24" t="s">
         <v>1</v>
       </c>
       <c r="AF9" s="24" t="s">
         <v>2</v>
       </c>
       <c r="AG9" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AH9" s="24" t="s">
         <v>4</v>
       </c>
       <c r="AI9" s="24" t="s">
         <v>10</v>
       </c>
       <c r="AJ9" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="AK9" s="57" t="s">
+      <c r="AK9" s="56" t="s">
         <v>12</v>
       </c>
       <c r="AL9" s="25" t="s">
         <v>5</v>
       </c>
       <c r="AM9" s="24" t="s">
         <v>6</v>
       </c>
       <c r="AN9" s="24" t="s">
         <v>7</v>
       </c>
       <c r="AO9" s="24" t="s">
         <v>8</v>
       </c>
       <c r="AP9" s="24" t="s">
         <v>0</v>
       </c>
       <c r="AQ9" s="24" t="s">
         <v>1</v>
       </c>
       <c r="AR9" s="24" t="s">
         <v>2</v>
       </c>
       <c r="AS9" s="24" t="s">
         <v>3</v>
       </c>
       <c r="AT9" s="24" t="s">
         <v>4</v>
       </c>
       <c r="AU9" s="24" t="s">
         <v>10</v>
       </c>
       <c r="AV9" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="AW9" s="85" t="s">
+      <c r="AW9" s="90" t="s">
         <v>12</v>
       </c>
       <c r="AX9" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="AY9" s="86" t="s">
+      <c r="AY9" s="84" t="s">
         <v>6</v>
       </c>
-      <c r="AZ9" s="86" t="s">
+      <c r="AZ9" s="84" t="s">
         <v>7</v>
       </c>
-      <c r="BA9" s="86" t="s">
+      <c r="BA9" s="84" t="s">
         <v>8</v>
       </c>
-      <c r="BB9" s="86" t="s">
+      <c r="BB9" s="84" t="s">
         <v>0</v>
       </c>
-      <c r="BC9" s="86" t="s">
-[...2 lines deleted...]
-      <c r="BD9" s="86" t="s">
+      <c r="BC9" s="84" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD9" s="84" t="s">
         <v>2</v>
       </c>
-      <c r="BE9" s="86" t="s">
+      <c r="BE9" s="84" t="s">
         <v>3</v>
       </c>
-      <c r="BF9" s="86" t="s">
+      <c r="BF9" s="84" t="s">
         <v>4</v>
       </c>
-      <c r="BG9" s="86" t="s">
+      <c r="BG9" s="84" t="s">
         <v>10</v>
       </c>
-      <c r="BH9" s="86" t="s">
+      <c r="BH9" s="84" t="s">
         <v>11</v>
       </c>
-      <c r="BI9" s="85" t="s">
+      <c r="BI9" s="83" t="s">
         <v>12</v>
       </c>
       <c r="BJ9" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="BK9" s="86" t="s">
+      <c r="BK9" s="84" t="s">
         <v>6</v>
       </c>
-      <c r="BL9" s="86" t="s">
+      <c r="BL9" s="84" t="s">
         <v>7</v>
       </c>
-      <c r="BM9" s="86" t="s">
+      <c r="BM9" s="84" t="s">
         <v>8</v>
       </c>
-      <c r="BN9" s="86" t="s">
+      <c r="BN9" s="84" t="s">
         <v>0</v>
       </c>
-      <c r="BO9" s="86" t="s">
-[...2 lines deleted...]
-      <c r="BP9" s="86" t="s">
+      <c r="BO9" s="84" t="s">
+        <v>1</v>
+      </c>
+      <c r="BP9" s="84" t="s">
         <v>2</v>
       </c>
-      <c r="BQ9" s="86" t="s">
+      <c r="BQ9" s="84" t="s">
         <v>3</v>
       </c>
-      <c r="BR9" s="86" t="s">
+      <c r="BR9" s="84" t="s">
         <v>4</v>
       </c>
-      <c r="BS9" s="86" t="s">
+      <c r="BS9" s="84" t="s">
         <v>10</v>
       </c>
-      <c r="BT9" s="86" t="s">
+      <c r="BT9" s="84" t="s">
         <v>11</v>
       </c>
-      <c r="BU9" s="87" t="s">
+      <c r="BU9" s="85" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:73" s="66" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="AJ10" s="76" t="s">
+    <row r="10" spans="1:73" s="64" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="73" t="s">
         <v>34</v>
       </c>
-      <c r="AK10" s="76"/>
-[...10 lines deleted...]
-      <c r="AV10" s="76"/>
+      <c r="Z10" s="63"/>
+      <c r="AB10" s="63"/>
+      <c r="AI10" s="63"/>
+      <c r="AJ10" s="74" t="s">
+        <v>33</v>
+      </c>
+      <c r="AK10" s="74"/>
+      <c r="AL10" s="74"/>
+      <c r="AM10" s="74"/>
+      <c r="AN10" s="74"/>
+      <c r="AO10" s="74"/>
+      <c r="AP10" s="74"/>
+      <c r="AQ10" s="74"/>
+      <c r="AR10" s="74"/>
+      <c r="AS10" s="74"/>
+      <c r="AT10" s="74"/>
+      <c r="AU10" s="74"/>
+      <c r="AV10" s="74"/>
     </row>
     <row r="11" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A11" s="67" t="s">
-        <v>27</v>
+      <c r="A11" s="65" t="s">
+        <v>26</v>
       </c>
       <c r="B11" s="14">
         <v>-46</v>
       </c>
       <c r="C11" s="13">
         <v>-62</v>
       </c>
       <c r="D11" s="14">
         <v>-55</v>
       </c>
       <c r="E11" s="14">
         <v>-55</v>
       </c>
       <c r="F11" s="14">
         <v>-44</v>
       </c>
       <c r="G11" s="14">
         <v>-89</v>
       </c>
       <c r="H11" s="13">
         <v>-67</v>
       </c>
       <c r="I11" s="13">
         <v>-79</v>
       </c>
@@ -12120,138 +10748,118 @@
       </c>
       <c r="R11" s="9">
         <v>-35</v>
       </c>
       <c r="S11" s="9">
         <v>-63</v>
       </c>
       <c r="T11" s="9">
         <v>-52</v>
       </c>
       <c r="U11" s="9">
         <v>-84</v>
       </c>
       <c r="V11" s="9">
         <v>-23</v>
       </c>
       <c r="W11" s="15">
         <v>42</v>
       </c>
       <c r="X11" s="15">
         <v>30</v>
       </c>
       <c r="Y11" s="31">
         <v>27</v>
       </c>
-      <c r="Z11" s="9">
-[...9 lines deleted...]
-        <v>-65</v>
+      <c r="Z11" s="2">
+        <v>5</v>
+      </c>
+      <c r="AA11" s="2">
+        <v>1</v>
+      </c>
+      <c r="AB11" s="2">
+        <v>-23</v>
+      </c>
+      <c r="AC11" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AD11" s="2">
-        <v>-29</v>
+        <v>-10</v>
       </c>
       <c r="AE11" s="2">
-        <v>-35</v>
+        <v>-13</v>
       </c>
       <c r="AF11" s="2">
-        <v>-16</v>
-[...14 lines deleted...]
-        <v>-18</v>
+        <v>-10</v>
+      </c>
+      <c r="AG11" s="23">
+        <v>8</v>
+      </c>
+      <c r="AH11" s="23">
+        <v>-11</v>
+      </c>
+      <c r="AI11" s="23">
+        <v>6</v>
+      </c>
+      <c r="AJ11" s="23">
+        <v>12</v>
+      </c>
+      <c r="AK11" s="50">
+        <v>5</v>
       </c>
       <c r="AL11" s="2">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="AM11" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="AN11" s="2">
-        <v>-23</v>
-[...13 lines deleted...]
-      <c r="AS11" s="23">
+        <v>12</v>
+      </c>
+      <c r="AO11" s="2">
         <v>8</v>
       </c>
-      <c r="AT11" s="23">
-[...10 lines deleted...]
-      </c>
+      <c r="AP11" s="2"/>
+      <c r="AQ11" s="2"/>
+      <c r="AR11" s="2"/>
+      <c r="AW11" s="50"/>
       <c r="AX11" s="2"/>
       <c r="AY11" s="2"/>
       <c r="AZ11" s="2"/>
       <c r="BA11" s="2"/>
       <c r="BB11" s="2"/>
       <c r="BC11" s="2"/>
       <c r="BI11" s="50"/>
       <c r="BJ11" s="2"/>
       <c r="BK11" s="2"/>
       <c r="BL11" s="2"/>
       <c r="BM11" s="2"/>
       <c r="BN11" s="2"/>
       <c r="BO11" s="2"/>
     </row>
     <row r="12" spans="1:73" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="77" t="s">
+      <c r="A12" s="75" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="14">
         <v>-36</v>
       </c>
       <c r="C12" s="13">
         <v>-54</v>
       </c>
       <c r="D12" s="14">
         <v>-40</v>
       </c>
       <c r="E12" s="14">
         <v>-41</v>
       </c>
       <c r="F12" s="14">
         <v>-25</v>
       </c>
       <c r="G12" s="14">
         <v>-66</v>
       </c>
       <c r="H12" s="13">
         <v>-53</v>
       </c>
       <c r="I12" s="13">
         <v>-57</v>
@@ -12283,137 +10891,117 @@
       <c r="R12" s="9">
         <v>-27</v>
       </c>
       <c r="S12" s="9">
         <v>-44</v>
       </c>
       <c r="T12" s="9">
         <v>-38</v>
       </c>
       <c r="U12" s="9">
         <v>-49</v>
       </c>
       <c r="V12" s="9">
         <v>-17</v>
       </c>
       <c r="W12" s="15">
         <v>30</v>
       </c>
       <c r="X12" s="15">
         <v>33</v>
       </c>
       <c r="Y12" s="31">
         <v>22</v>
       </c>
       <c r="Z12" s="9">
-        <v>-14</v>
-[...2 lines deleted...]
-        <v>-7</v>
+        <v>5</v>
+      </c>
+      <c r="AA12" s="2">
+        <v>4</v>
       </c>
       <c r="AB12" s="12">
-        <v>-107</v>
+        <v>-13</v>
       </c>
       <c r="AC12" s="2">
-        <v>-27</v>
+        <v>-4</v>
       </c>
       <c r="AD12" s="2">
-        <v>-19</v>
+        <v>4</v>
       </c>
       <c r="AE12" s="2">
-        <v>-18</v>
+        <v>-9</v>
       </c>
       <c r="AF12" s="2">
+        <v>-6</v>
+      </c>
+      <c r="AG12" s="23">
+        <v>-1</v>
+      </c>
+      <c r="AH12" s="23">
         <v>-8</v>
       </c>
-      <c r="AG12" s="2">
-[...12 lines deleted...]
-        <v>-5</v>
+      <c r="AI12" s="23">
+        <v>4</v>
+      </c>
+      <c r="AJ12" s="23">
+        <v>8</v>
+      </c>
+      <c r="AK12" s="50">
+        <v>1</v>
       </c>
       <c r="AL12" s="9">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="AM12" s="2">
         <v>4</v>
       </c>
       <c r="AN12" s="12">
-        <v>-13</v>
+        <v>7</v>
       </c>
       <c r="AO12" s="2">
-        <v>-4</v>
-[...24 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="AP12" s="2"/>
+      <c r="AQ12" s="2"/>
+      <c r="AR12" s="2"/>
+      <c r="AW12" s="50"/>
       <c r="AX12" s="9"/>
       <c r="AY12" s="2"/>
       <c r="AZ12" s="12"/>
       <c r="BA12" s="2"/>
       <c r="BB12" s="2"/>
       <c r="BC12" s="2"/>
       <c r="BI12" s="50"/>
       <c r="BJ12" s="9"/>
       <c r="BK12" s="2"/>
       <c r="BL12" s="12"/>
       <c r="BM12" s="2"/>
       <c r="BN12" s="2"/>
       <c r="BO12" s="2"/>
     </row>
     <row r="13" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="77" t="s">
+      <c r="A13" s="75" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="13">
         <v>-1</v>
       </c>
       <c r="D13" s="14">
         <v>-2</v>
       </c>
       <c r="E13" s="14">
         <v>-2</v>
       </c>
       <c r="F13" s="14">
         <v>-3</v>
       </c>
       <c r="G13" s="14">
         <v>-5</v>
       </c>
       <c r="H13" s="13">
         <v>-10</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>13</v>
@@ -12444,138 +11032,120 @@
       </c>
       <c r="R13" s="9" t="s">
         <v>13</v>
       </c>
       <c r="S13" s="32">
         <v>-7</v>
       </c>
       <c r="T13" s="9">
         <v>-7</v>
       </c>
       <c r="U13" s="9">
         <v>-4</v>
       </c>
       <c r="V13" s="9">
         <v>-4</v>
       </c>
       <c r="W13" s="15">
         <v>9</v>
       </c>
       <c r="X13" s="15">
         <v>2</v>
       </c>
       <c r="Y13" s="31">
         <v>1</v>
       </c>
-      <c r="Z13" s="9">
+      <c r="Z13" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA13" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB13" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD13" s="2">
+        <v>-7</v>
+      </c>
+      <c r="AE13" s="2">
         <v>-1</v>
       </c>
-      <c r="AA13" s="10">
-[...2 lines deleted...]
-      <c r="AB13" s="12">
+      <c r="AF13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG13" s="23">
         <v>-1</v>
       </c>
-      <c r="AC13" s="2">
-[...14 lines deleted...]
-      <c r="AH13" s="2">
+      <c r="AH13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ13" s="23">
         <v>-1</v>
       </c>
-      <c r="AI13" s="4">
-[...41 lines deleted...]
-      <c r="AW13" s="50">
+      <c r="AK13" s="50">
         <v>2</v>
       </c>
+      <c r="AL13" s="9">
+        <v>6</v>
+      </c>
+      <c r="AM13" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN13" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO13" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP13" s="2"/>
+      <c r="AQ13" s="2"/>
+      <c r="AR13" s="2"/>
+      <c r="AT13" s="2"/>
+      <c r="AU13" s="2"/>
+      <c r="AW13" s="50"/>
       <c r="AX13" s="9"/>
       <c r="AY13" s="9"/>
       <c r="AZ13" s="12"/>
       <c r="BA13" s="2"/>
       <c r="BB13" s="2"/>
       <c r="BC13" s="2"/>
       <c r="BI13" s="50"/>
       <c r="BJ13" s="9"/>
       <c r="BK13" s="9"/>
       <c r="BL13" s="12"/>
       <c r="BM13" s="2"/>
       <c r="BN13" s="2"/>
       <c r="BO13" s="2"/>
     </row>
     <row r="14" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A14" s="77" t="s">
+      <c r="A14" s="75" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>13</v>
@@ -12609,136 +11179,120 @@
       </c>
       <c r="S14" s="9" t="s">
         <v>13</v>
       </c>
       <c r="T14" s="9" t="s">
         <v>13</v>
       </c>
       <c r="U14" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V14" s="9" t="s">
         <v>13</v>
       </c>
       <c r="W14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y14" s="31" t="s">
         <v>13</v>
       </c>
       <c r="Z14" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="AA14" s="10" t="s">
+      <c r="AA14" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AB14" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AC14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AD14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AE14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH14" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI14" s="4">
-[...2 lines deleted...]
-      <c r="AJ14" s="4" t="s">
+      <c r="AI14" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ14" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK14" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="AL14" s="9" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="AL14" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM14" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN14" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO14" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP14" s="2"/>
+      <c r="AQ14" s="2"/>
+      <c r="AR14" s="2"/>
+      <c r="AS14" s="2"/>
+      <c r="AT14" s="2"/>
+      <c r="AU14" s="2"/>
+      <c r="AV14" s="2"/>
+      <c r="AW14" s="37"/>
       <c r="AX14" s="9"/>
       <c r="AY14" s="9"/>
       <c r="AZ14" s="15"/>
       <c r="BA14" s="2"/>
       <c r="BB14" s="2"/>
       <c r="BC14" s="2"/>
       <c r="BI14" s="50"/>
       <c r="BJ14" s="9"/>
       <c r="BK14" s="9"/>
       <c r="BL14" s="15"/>
       <c r="BM14" s="2"/>
       <c r="BN14" s="2"/>
       <c r="BO14" s="2"/>
     </row>
     <row r="15" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A15" s="77" t="s">
-        <v>17</v>
+      <c r="A15" s="75" t="s">
+        <v>35</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>13</v>
       </c>
@@ -12771,136 +11325,120 @@
       </c>
       <c r="S15" s="9" t="s">
         <v>13</v>
       </c>
       <c r="T15" s="9" t="s">
         <v>13</v>
       </c>
       <c r="U15" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V15" s="9" t="s">
         <v>13</v>
       </c>
       <c r="W15" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X15" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y15" s="31" t="s">
         <v>13</v>
       </c>
       <c r="Z15" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="AA15" s="10" t="s">
+      <c r="AA15" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AB15" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AC15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AD15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AE15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH15" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI15" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ15" s="4" t="s">
+      <c r="AI15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ15" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK15" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="AL15" s="9" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="AL15" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM15" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN15" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO15" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP15" s="2"/>
+      <c r="AQ15" s="2"/>
+      <c r="AR15" s="2"/>
+      <c r="AS15" s="2"/>
+      <c r="AT15" s="2"/>
+      <c r="AU15" s="2"/>
+      <c r="AV15" s="2"/>
+      <c r="AW15" s="37"/>
       <c r="AX15" s="9"/>
       <c r="AY15" s="9"/>
       <c r="AZ15" s="15"/>
       <c r="BA15" s="2"/>
       <c r="BB15" s="2"/>
       <c r="BC15" s="2"/>
       <c r="BI15" s="50"/>
       <c r="BJ15" s="9"/>
       <c r="BK15" s="9"/>
       <c r="BL15" s="15"/>
       <c r="BM15" s="2"/>
       <c r="BN15" s="2"/>
       <c r="BO15" s="2"/>
     </row>
     <row r="16" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A16" s="77" t="s">
-        <v>18</v>
+      <c r="A16" s="75" t="s">
+        <v>17</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="14">
         <v>-1</v>
       </c>
       <c r="E16" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="14">
         <v>2</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="13">
         <v>-4</v>
       </c>
@@ -12933,136 +11471,120 @@
       </c>
       <c r="S16" s="32">
         <v>-1</v>
       </c>
       <c r="T16" s="9">
         <v>-1</v>
       </c>
       <c r="U16" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V16" s="9">
         <v>1</v>
       </c>
       <c r="W16" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X16" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y16" s="31" t="s">
         <v>13</v>
       </c>
       <c r="Z16" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="AA16" s="10">
-[...6 lines deleted...]
-        <v>-29</v>
+      <c r="AA16" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB16" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC16" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AD16" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AE16" s="2">
-        <v>-1</v>
+      <c r="AE16" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AF16" s="2">
         <v>-1</v>
       </c>
-      <c r="AG16" s="2">
-        <v>-1</v>
+      <c r="AG16" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AH16" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI16" s="4">
-[...43 lines deleted...]
-      </c>
+      <c r="AI16" s="2">
+        <v>1</v>
+      </c>
+      <c r="AJ16" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK16" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL16" s="9">
+        <v>1</v>
+      </c>
+      <c r="AM16" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN16" s="15">
+        <v>2</v>
+      </c>
+      <c r="AO16" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP16" s="2"/>
+      <c r="AQ16" s="2"/>
+      <c r="AR16" s="2"/>
+      <c r="AS16" s="2"/>
+      <c r="AT16" s="2"/>
+      <c r="AU16" s="2"/>
+      <c r="AV16" s="2"/>
+      <c r="AW16" s="37"/>
       <c r="AX16" s="9"/>
       <c r="AY16" s="9"/>
       <c r="AZ16" s="15"/>
       <c r="BA16" s="2"/>
       <c r="BB16" s="2"/>
       <c r="BC16" s="2"/>
       <c r="BI16" s="50"/>
       <c r="BJ16" s="9"/>
       <c r="BK16" s="9"/>
       <c r="BL16" s="15"/>
       <c r="BM16" s="2"/>
       <c r="BN16" s="2"/>
       <c r="BO16" s="2"/>
     </row>
     <row r="17" spans="1:75" x14ac:dyDescent="0.2">
-      <c r="A17" s="77" t="s">
-        <v>19</v>
+      <c r="A17" s="75" t="s">
+        <v>18</v>
       </c>
       <c r="B17" s="14">
         <v>-1</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="14">
         <v>-1</v>
       </c>
       <c r="E17" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="14">
         <v>-1</v>
       </c>
       <c r="G17" s="14">
         <v>1</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I17" s="13">
         <v>-1</v>
       </c>
@@ -13095,136 +11617,120 @@
       </c>
       <c r="S17" s="9" t="s">
         <v>13</v>
       </c>
       <c r="T17" s="9" t="s">
         <v>13</v>
       </c>
       <c r="U17" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V17" s="9">
         <v>-3</v>
       </c>
       <c r="W17" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X17" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y17" s="31" t="s">
         <v>13</v>
       </c>
       <c r="Z17" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="AA17" s="10" t="s">
-[...2 lines deleted...]
-      <c r="AB17" s="15">
+      <c r="AA17" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB17" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC17" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD17" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE17" s="2">
         <v>-1</v>
       </c>
-      <c r="AC17" s="2" t="s">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="AF17" s="2">
+        <v>1</v>
       </c>
       <c r="AG17" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AH17" s="2">
-[...5 lines deleted...]
-      <c r="AJ17" s="4">
+      <c r="AH17" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI17" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ17" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK17" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL17" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM17" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN17" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO17" s="4">
         <v>-1</v>
       </c>
-      <c r="AK17" s="37">
-[...37 lines deleted...]
-      </c>
+      <c r="AP17" s="2"/>
+      <c r="AQ17" s="2"/>
+      <c r="AR17" s="2"/>
+      <c r="AS17" s="2"/>
+      <c r="AT17" s="2"/>
+      <c r="AU17" s="2"/>
+      <c r="AV17" s="2"/>
+      <c r="AW17" s="37"/>
       <c r="AX17" s="9"/>
       <c r="AY17" s="9"/>
       <c r="AZ17" s="15"/>
       <c r="BA17" s="2"/>
       <c r="BB17" s="2"/>
       <c r="BC17" s="2"/>
       <c r="BI17" s="50"/>
       <c r="BJ17" s="9"/>
       <c r="BK17" s="9"/>
       <c r="BL17" s="15"/>
       <c r="BM17" s="2"/>
       <c r="BN17" s="2"/>
       <c r="BO17" s="2"/>
     </row>
     <row r="18" spans="1:75" x14ac:dyDescent="0.2">
-      <c r="A18" s="77" t="s">
-        <v>20</v>
+      <c r="A18" s="75" t="s">
+        <v>19</v>
       </c>
       <c r="B18" s="14">
         <v>-10</v>
       </c>
       <c r="C18" s="13">
         <v>-12</v>
       </c>
       <c r="D18" s="14">
         <v>-13</v>
       </c>
       <c r="E18" s="14">
         <v>-7</v>
       </c>
       <c r="F18" s="14">
         <v>-15</v>
       </c>
       <c r="G18" s="14">
         <v>-20</v>
       </c>
       <c r="H18" s="13">
         <v>-7</v>
       </c>
       <c r="I18" s="13">
         <v>-17</v>
       </c>
@@ -13254,139 +11760,120 @@
       </c>
       <c r="R18" s="32">
         <v>-3</v>
       </c>
       <c r="S18" s="32">
         <v>-9</v>
       </c>
       <c r="T18" s="9">
         <v>-2</v>
       </c>
       <c r="U18" s="9">
         <v>-35</v>
       </c>
       <c r="V18" s="9">
         <v>-5</v>
       </c>
       <c r="W18" s="15">
         <v>6</v>
       </c>
       <c r="X18" s="15">
         <v>4</v>
       </c>
       <c r="Y18" s="31">
         <v>1</v>
       </c>
-      <c r="Z18" s="9">
-[...2 lines deleted...]
-      <c r="AA18" s="10">
+      <c r="Z18" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA18" s="2">
+        <v>-1</v>
+      </c>
+      <c r="AB18" s="15">
         <v>-9</v>
       </c>
-      <c r="AB18" s="15">
+      <c r="AC18" s="2">
+        <v>-2</v>
+      </c>
+      <c r="AD18" s="2">
+        <v>-8</v>
+      </c>
+      <c r="AE18" s="2">
+        <v>-6</v>
+      </c>
+      <c r="AF18" s="2">
+        <v>-12</v>
+      </c>
+      <c r="AG18" s="23">
         <v>2</v>
       </c>
-      <c r="AC18" s="2">
+      <c r="AH18" s="23">
         <v>-3</v>
       </c>
-      <c r="AD18" s="2">
-[...17 lines deleted...]
-      <c r="AJ18" s="4">
+      <c r="AI18" s="2">
+        <v>3</v>
+      </c>
+      <c r="AJ18" s="23">
+        <v>1</v>
+      </c>
+      <c r="AK18" s="50">
+        <v>1</v>
+      </c>
+      <c r="AL18" s="9">
         <v>-1</v>
       </c>
-      <c r="AK18" s="37">
-[...5 lines deleted...]
-      <c r="AM18" s="2">
+      <c r="AM18" s="4">
         <v>-1</v>
       </c>
       <c r="AN18" s="15">
-        <v>-9</v>
-[...13 lines deleted...]
-      <c r="AS18" s="23">
+        <v>1</v>
+      </c>
+      <c r="AO18" s="4">
         <v>2</v>
       </c>
-      <c r="AT18" s="23">
-[...10 lines deleted...]
-      </c>
+      <c r="AP18" s="2"/>
+      <c r="AQ18" s="2"/>
+      <c r="AR18" s="2"/>
+      <c r="AU18" s="2"/>
+      <c r="AW18" s="50"/>
       <c r="AX18" s="9"/>
       <c r="AY18" s="2"/>
       <c r="AZ18" s="15"/>
       <c r="BA18" s="2"/>
       <c r="BB18" s="2"/>
       <c r="BC18" s="2"/>
       <c r="BI18" s="50"/>
       <c r="BJ18" s="9"/>
       <c r="BK18" s="2"/>
       <c r="BL18" s="15"/>
       <c r="BM18" s="2"/>
       <c r="BN18" s="2"/>
       <c r="BO18" s="2"/>
     </row>
     <row r="19" spans="1:75" x14ac:dyDescent="0.2">
-      <c r="A19" s="77" t="s">
-        <v>30</v>
+      <c r="A19" s="75" t="s">
+        <v>29</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I19" s="14" t="s">
         <v>13</v>
       </c>
@@ -13416,139 +11903,123 @@
       </c>
       <c r="R19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="S19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="T19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="U19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="V19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="W19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="X19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y19" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="Z19" s="14" t="s">
-[...14 lines deleted...]
-      <c r="AE19" s="14" t="s">
+      <c r="Z19" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA19" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB19" s="15">
+        <v>1</v>
+      </c>
+      <c r="AC19" s="2">
+        <v>2</v>
+      </c>
+      <c r="AD19" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH19" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI19" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ19" s="4" t="s">
+      <c r="AI19" s="2">
+        <v>-1</v>
+      </c>
+      <c r="AJ19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK19" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="AL19" s="9" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="AL19" s="9">
+        <v>-2</v>
+      </c>
+      <c r="AM19" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN19" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO19" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP19" s="2"/>
+      <c r="AQ19" s="2"/>
+      <c r="AR19" s="2"/>
+      <c r="AS19" s="2"/>
+      <c r="AT19" s="2"/>
+      <c r="AU19" s="2"/>
+      <c r="AV19" s="2"/>
+      <c r="AW19" s="37"/>
       <c r="AX19" s="9"/>
       <c r="AY19" s="9"/>
       <c r="AZ19" s="15"/>
       <c r="BA19" s="2"/>
       <c r="BB19" s="2"/>
       <c r="BC19" s="2"/>
       <c r="BI19" s="50"/>
       <c r="BJ19" s="9"/>
       <c r="BK19" s="9"/>
       <c r="BL19" s="15"/>
       <c r="BM19" s="2"/>
       <c r="BN19" s="2"/>
       <c r="BO19" s="2"/>
     </row>
     <row r="20" spans="1:75" x14ac:dyDescent="0.2">
-      <c r="A20" s="77" t="s">
-        <v>21</v>
+      <c r="A20" s="75" t="s">
+        <v>20</v>
       </c>
       <c r="B20" s="14">
         <v>-2</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="14">
         <v>-3</v>
       </c>
       <c r="F20" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>13</v>
       </c>
@@ -13581,136 +12052,119 @@
       </c>
       <c r="S20" s="32" t="s">
         <v>13</v>
       </c>
       <c r="T20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="U20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="W20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y20" s="31" t="s">
         <v>13</v>
       </c>
       <c r="Z20" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="AA20" s="10" t="s">
+      <c r="AA20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AB20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AC20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AD20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AE20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF20" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AG20" s="2" t="s">
-        <v>13</v>
+      <c r="AG20" s="23">
+        <v>3</v>
       </c>
       <c r="AH20" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI20" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ20" s="4" t="s">
+      <c r="AI20" s="2">
+        <v>-3</v>
+      </c>
+      <c r="AJ20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK20" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="AL20" s="9" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="AL20" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM20" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN20" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO20" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP20" s="2"/>
+      <c r="AQ20" s="2"/>
+      <c r="AR20" s="2"/>
+      <c r="AT20" s="2"/>
+      <c r="AU20" s="2"/>
+      <c r="AV20" s="2"/>
+      <c r="AW20" s="37"/>
       <c r="AX20" s="9"/>
       <c r="AY20" s="9"/>
       <c r="AZ20" s="15"/>
       <c r="BA20" s="2"/>
       <c r="BB20" s="2"/>
       <c r="BC20" s="2"/>
       <c r="BI20" s="50"/>
       <c r="BJ20" s="9"/>
       <c r="BK20" s="9"/>
       <c r="BL20" s="15"/>
       <c r="BM20" s="2"/>
       <c r="BN20" s="2"/>
       <c r="BO20" s="2"/>
     </row>
     <row r="21" spans="1:75" x14ac:dyDescent="0.2">
-      <c r="A21" s="77" t="s">
-        <v>22</v>
+      <c r="A21" s="75" t="s">
+        <v>21</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="13">
         <v>2</v>
       </c>
       <c r="D21" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="14">
         <v>-1</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>13</v>
       </c>
@@ -13743,136 +12197,120 @@
       </c>
       <c r="S21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="T21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="U21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="W21" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X21" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y21" s="31">
         <v>3</v>
       </c>
       <c r="Z21" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="AA21" s="10" t="s">
+      <c r="AA21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AB21" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="AC21" s="2">
-        <v>-1</v>
+      <c r="AC21" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AD21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AE21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF21" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AG21" s="2">
-        <v>-1</v>
+      <c r="AG21" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AH21" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI21" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ21" s="4" t="s">
+      <c r="AI21" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK21" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="AL21" s="9" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="AL21" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM21" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN21" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO21" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP21" s="2"/>
+      <c r="AQ21" s="2"/>
+      <c r="AR21" s="2"/>
+      <c r="AS21" s="2"/>
+      <c r="AT21" s="2"/>
+      <c r="AU21" s="2"/>
+      <c r="AV21" s="2"/>
+      <c r="AW21" s="37"/>
       <c r="AX21" s="9"/>
       <c r="AY21" s="9"/>
       <c r="AZ21" s="15"/>
       <c r="BA21" s="2"/>
       <c r="BB21" s="2"/>
       <c r="BC21" s="2"/>
       <c r="BI21" s="50"/>
       <c r="BJ21" s="9"/>
       <c r="BK21" s="9"/>
       <c r="BL21" s="15"/>
       <c r="BM21" s="2"/>
       <c r="BN21" s="2"/>
       <c r="BO21" s="2"/>
     </row>
     <row r="22" spans="1:75" x14ac:dyDescent="0.2">
-      <c r="A22" s="77" t="s">
-        <v>31</v>
+      <c r="A22" s="75" t="s">
+        <v>30</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I22" s="14" t="s">
         <v>13</v>
       </c>
@@ -13902,139 +12340,123 @@
       </c>
       <c r="R22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="S22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="T22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="U22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="V22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="W22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="X22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y22" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="Z22" s="14" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="Z22" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA22" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB22" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC22" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD22" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE22" s="2">
+        <v>2</v>
       </c>
       <c r="AF22" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AG22" s="2">
-        <v>-2</v>
+      <c r="AG22" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AH22" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI22" s="4">
-[...2 lines deleted...]
-      <c r="AJ22" s="4" t="s">
+      <c r="AI22" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK22" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="AL22" s="9" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="AL22" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM22" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN22" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO22" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP22" s="2"/>
+      <c r="AQ22" s="2"/>
+      <c r="AR22" s="2"/>
+      <c r="AS22" s="2"/>
+      <c r="AT22" s="2"/>
+      <c r="AU22" s="2"/>
+      <c r="AV22" s="2"/>
+      <c r="AW22" s="37"/>
       <c r="AX22" s="9"/>
       <c r="AY22" s="9"/>
       <c r="AZ22" s="15"/>
       <c r="BA22" s="2"/>
       <c r="BB22" s="2"/>
       <c r="BC22" s="2"/>
       <c r="BI22" s="50"/>
       <c r="BJ22" s="9"/>
       <c r="BK22" s="9"/>
       <c r="BL22" s="15"/>
       <c r="BM22" s="2"/>
       <c r="BN22" s="2"/>
       <c r="BO22" s="2"/>
     </row>
     <row r="23" spans="1:75" x14ac:dyDescent="0.2">
-      <c r="A23" s="77" t="s">
-        <v>23</v>
+      <c r="A23" s="75" t="s">
+        <v>22</v>
       </c>
       <c r="B23" s="14">
         <v>3</v>
       </c>
       <c r="C23" s="13">
         <v>3</v>
       </c>
       <c r="D23" s="14">
         <v>2</v>
       </c>
       <c r="E23" s="14">
         <v>-2</v>
       </c>
       <c r="F23" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H23" s="13">
         <v>4</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>13</v>
       </c>
@@ -14064,206 +12486,189 @@
       </c>
       <c r="R23" s="32">
         <v>-5</v>
       </c>
       <c r="S23" s="32">
         <v>-2</v>
       </c>
       <c r="T23" s="14">
         <v>-4</v>
       </c>
       <c r="U23" s="14" t="s">
         <v>13</v>
       </c>
       <c r="V23" s="14">
         <v>5</v>
       </c>
       <c r="W23" s="15">
         <v>3</v>
       </c>
       <c r="X23" s="34">
         <v>9</v>
       </c>
       <c r="Y23" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="Z23" s="14" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="Z23" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA23" s="2">
+        <v>-2</v>
       </c>
       <c r="AB23" s="15">
+        <v>-2</v>
+      </c>
+      <c r="AC23" s="2">
+        <v>4</v>
+      </c>
+      <c r="AD23" s="2">
+        <v>1</v>
+      </c>
+      <c r="AE23" s="2">
         <v>2</v>
       </c>
-      <c r="AC23" s="2">
-[...12 lines deleted...]
-        <v>2</v>
+      <c r="AF23" s="2">
+        <v>8</v>
+      </c>
+      <c r="AG23" s="23">
+        <v>5</v>
       </c>
       <c r="AH23" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI23" s="4">
-[...17 lines deleted...]
-      <c r="AO23" s="2">
+      <c r="AI23" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ23" s="23">
         <v>4</v>
       </c>
-      <c r="AP23" s="2">
-[...8 lines deleted...]
-      <c r="AS23" s="23">
+      <c r="AK23" s="50">
+        <v>1</v>
+      </c>
+      <c r="AL23" s="9">
         <v>5</v>
       </c>
-      <c r="AT23" s="2" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="AM23" s="4">
+        <v>1</v>
+      </c>
+      <c r="AN23" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO23" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP23" s="2"/>
+      <c r="AQ23" s="2"/>
+      <c r="AR23" s="2"/>
+      <c r="AT23" s="2"/>
+      <c r="AU23" s="2"/>
+      <c r="AW23" s="50"/>
       <c r="AX23" s="9"/>
       <c r="AY23" s="2"/>
       <c r="AZ23" s="15"/>
       <c r="BA23" s="2"/>
       <c r="BB23" s="2"/>
       <c r="BC23" s="2"/>
       <c r="BI23" s="50"/>
       <c r="BJ23" s="9"/>
       <c r="BK23" s="2"/>
       <c r="BL23" s="15"/>
       <c r="BM23" s="2"/>
       <c r="BN23" s="2"/>
       <c r="BO23" s="2"/>
     </row>
     <row r="24" spans="1:75" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="78"/>
+      <c r="A24" s="76"/>
       <c r="B24" s="14"/>
       <c r="C24" s="13"/>
       <c r="D24" s="14"/>
       <c r="E24" s="14"/>
       <c r="F24" s="14"/>
       <c r="G24" s="14"/>
       <c r="H24" s="13"/>
       <c r="I24" s="13"/>
       <c r="J24" s="45"/>
       <c r="K24" s="29"/>
       <c r="L24" s="13"/>
       <c r="M24" s="49" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="N24" s="10"/>
       <c r="O24" s="10"/>
       <c r="P24" s="10"/>
       <c r="Q24" s="2"/>
       <c r="R24" s="2"/>
       <c r="S24" s="2"/>
       <c r="W24" s="34"/>
       <c r="X24" s="34"/>
       <c r="Y24" s="50"/>
-      <c r="Z24" s="9"/>
-[...33 lines deleted...]
-      <c r="BG24" s="64"/>
+      <c r="Z24" s="65"/>
+      <c r="AA24" s="65"/>
+      <c r="AB24" s="65"/>
+      <c r="AC24" s="65"/>
+      <c r="AD24" s="65"/>
+      <c r="AE24" s="65"/>
+      <c r="AF24" s="65"/>
+      <c r="AG24" s="65"/>
+      <c r="AH24" s="65"/>
+      <c r="AI24" s="65"/>
+      <c r="AJ24" s="65"/>
+      <c r="AK24" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="AL24" s="65"/>
+      <c r="AM24" s="65"/>
+      <c r="AN24" s="65"/>
+      <c r="AO24" s="65"/>
+      <c r="AP24" s="65"/>
+      <c r="AQ24" s="65"/>
+      <c r="AR24" s="65"/>
+      <c r="AS24" s="65"/>
+      <c r="AT24" s="65"/>
+      <c r="AU24" s="65"/>
+      <c r="AV24" s="65"/>
+      <c r="AW24" s="65"/>
+      <c r="AX24" s="65"/>
+      <c r="AY24" s="65"/>
+      <c r="AZ24" s="65"/>
+      <c r="BA24" s="65"/>
+      <c r="BB24" s="65"/>
+      <c r="BC24" s="65"/>
+      <c r="BD24" s="65"/>
+      <c r="BE24" s="65"/>
+      <c r="BF24" s="65"/>
+      <c r="BG24" s="62"/>
       <c r="BI24" s="50"/>
       <c r="BJ24" s="9"/>
       <c r="BK24" s="15"/>
       <c r="BM24" s="2"/>
       <c r="BN24" s="2"/>
       <c r="BO24" s="2"/>
     </row>
     <row r="25" spans="1:75" x14ac:dyDescent="0.2">
-      <c r="A25" s="67" t="s">
-        <v>27</v>
+      <c r="A25" s="65" t="s">
+        <v>26</v>
       </c>
       <c r="B25" s="14">
         <v>-37</v>
       </c>
       <c r="C25" s="13">
         <v>-55</v>
       </c>
       <c r="D25" s="14">
         <v>-42</v>
       </c>
       <c r="E25" s="14">
         <v>-42</v>
       </c>
       <c r="F25" s="14">
         <v>-28</v>
       </c>
       <c r="G25" s="14">
         <v>-66</v>
       </c>
       <c r="H25" s="13">
         <v>-64</v>
       </c>
       <c r="I25" s="13">
         <v>-61</v>
       </c>
@@ -14294,137 +12699,117 @@
       <c r="R25" s="9">
         <v>-28</v>
       </c>
       <c r="S25" s="9">
         <v>-51</v>
       </c>
       <c r="T25" s="9">
         <v>-42</v>
       </c>
       <c r="U25" s="9">
         <v>-53</v>
       </c>
       <c r="V25" s="9">
         <v>-18</v>
       </c>
       <c r="W25" s="15">
         <v>39</v>
       </c>
       <c r="X25" s="15">
         <v>35</v>
       </c>
       <c r="Y25" s="31">
         <v>25</v>
       </c>
       <c r="Z25" s="9">
-        <v>-15</v>
-[...2 lines deleted...]
-        <v>-32</v>
+        <v>5</v>
+      </c>
+      <c r="AA25" s="15">
+        <v>4</v>
       </c>
       <c r="AB25" s="15">
-        <v>-125</v>
+        <v>-12</v>
       </c>
       <c r="AC25" s="2">
-        <v>-56</v>
+        <v>-4</v>
       </c>
       <c r="AD25" s="2">
-        <v>-21</v>
+        <v>-3</v>
       </c>
       <c r="AE25" s="2">
-        <v>-28</v>
+        <v>-10</v>
       </c>
       <c r="AF25" s="2">
-        <v>-11</v>
-[...10 lines deleted...]
-      <c r="AJ25" s="4">
         <v>-7</v>
       </c>
-      <c r="AK25" s="37">
-        <v>-5</v>
+      <c r="AG25" s="23">
+        <v>-2</v>
+      </c>
+      <c r="AH25" s="23">
+        <v>-8</v>
+      </c>
+      <c r="AI25" s="23">
+        <v>5</v>
+      </c>
+      <c r="AJ25" s="23">
+        <v>7</v>
+      </c>
+      <c r="AK25" s="50">
+        <v>3</v>
       </c>
       <c r="AL25" s="9">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="AM25" s="15">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="AN25" s="15">
-        <v>-12</v>
+        <v>9</v>
       </c>
       <c r="AO25" s="2">
-        <v>-4</v>
-[...19 lines deleted...]
-      <c r="AV25" s="23">
         <v>7</v>
       </c>
-      <c r="AW25" s="50">
-[...1 lines deleted...]
-      </c>
+      <c r="AP25" s="2"/>
+      <c r="AQ25" s="2"/>
+      <c r="AR25" s="2"/>
+      <c r="AW25" s="50"/>
       <c r="AX25" s="9"/>
       <c r="AY25" s="15"/>
       <c r="AZ25" s="15"/>
       <c r="BA25" s="2"/>
       <c r="BB25" s="2"/>
       <c r="BC25" s="2"/>
       <c r="BI25" s="50"/>
       <c r="BJ25" s="9"/>
       <c r="BK25" s="15"/>
       <c r="BL25" s="15"/>
       <c r="BM25" s="2"/>
       <c r="BN25" s="2"/>
       <c r="BO25" s="2"/>
     </row>
     <row r="26" spans="1:75" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="77" t="s">
+      <c r="A26" s="75" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="14">
         <v>-36</v>
       </c>
       <c r="C26" s="13">
         <v>-54</v>
       </c>
       <c r="D26" s="14">
         <v>-40</v>
       </c>
       <c r="E26" s="14">
         <v>-40</v>
       </c>
       <c r="F26" s="14">
         <v>-25</v>
       </c>
       <c r="G26" s="14">
         <v>-63</v>
       </c>
       <c r="H26" s="13">
         <v>-53</v>
       </c>
       <c r="I26" s="13">
         <v>-57</v>
@@ -14456,137 +12841,117 @@
       <c r="R26" s="9">
         <v>-27</v>
       </c>
       <c r="S26" s="9">
         <v>-43</v>
       </c>
       <c r="T26" s="9">
         <v>-34</v>
       </c>
       <c r="U26" s="9">
         <v>-49</v>
       </c>
       <c r="V26" s="9">
         <v>-15</v>
       </c>
       <c r="W26" s="15">
         <v>30</v>
       </c>
       <c r="X26" s="15">
         <v>33</v>
       </c>
       <c r="Y26" s="31">
         <v>24</v>
       </c>
       <c r="Z26" s="9">
-        <v>-14</v>
-[...2 lines deleted...]
-        <v>-7</v>
+        <v>5</v>
+      </c>
+      <c r="AA26" s="15">
+        <v>4</v>
       </c>
       <c r="AB26" s="15">
-        <v>-106</v>
+        <v>-13</v>
       </c>
       <c r="AC26" s="2">
-        <v>-27</v>
+        <v>-4</v>
       </c>
       <c r="AD26" s="2">
-        <v>-18</v>
+        <v>4</v>
       </c>
       <c r="AE26" s="2">
-        <v>-14</v>
+        <v>9</v>
       </c>
       <c r="AF26" s="2">
+        <v>-6</v>
+      </c>
+      <c r="AG26" s="23">
+        <v>-1</v>
+      </c>
+      <c r="AH26" s="23">
         <v>-8</v>
       </c>
-      <c r="AG26" s="2">
-[...12 lines deleted...]
-        <v>-5</v>
+      <c r="AI26" s="23">
+        <v>4</v>
+      </c>
+      <c r="AJ26" s="23">
+        <v>8</v>
+      </c>
+      <c r="AK26" s="50">
+        <v>1</v>
       </c>
       <c r="AL26" s="9">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="AM26" s="15">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="AN26" s="15">
-        <v>-13</v>
+        <v>7</v>
       </c>
       <c r="AO26" s="2">
-        <v>-4</v>
-[...24 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="AP26" s="2"/>
+      <c r="AQ26" s="2"/>
+      <c r="AR26" s="2"/>
+      <c r="AW26" s="50"/>
       <c r="AX26" s="9"/>
       <c r="AY26" s="15"/>
       <c r="AZ26" s="15"/>
       <c r="BA26" s="2"/>
       <c r="BB26" s="2"/>
       <c r="BC26" s="2"/>
       <c r="BI26" s="50"/>
       <c r="BJ26" s="9"/>
       <c r="BK26" s="15"/>
       <c r="BL26" s="15"/>
       <c r="BM26" s="2"/>
       <c r="BN26" s="2"/>
       <c r="BO26" s="2"/>
     </row>
     <row r="27" spans="1:75" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="77" t="s">
+      <c r="A27" s="75" t="s">
         <v>15</v>
       </c>
       <c r="B27" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="13">
         <v>-1</v>
       </c>
       <c r="D27" s="14">
         <v>-2</v>
       </c>
       <c r="E27" s="14">
         <v>-2</v>
       </c>
       <c r="F27" s="14">
         <v>-3</v>
       </c>
       <c r="G27" s="14">
         <v>-5</v>
       </c>
       <c r="H27" s="13">
         <v>-10</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>13</v>
@@ -14617,139 +12982,121 @@
       </c>
       <c r="R27" s="9" t="s">
         <v>13</v>
       </c>
       <c r="S27" s="9">
         <v>-7</v>
       </c>
       <c r="T27" s="9">
         <v>-7</v>
       </c>
       <c r="U27" s="9">
         <v>-4</v>
       </c>
       <c r="V27" s="9">
         <v>-4</v>
       </c>
       <c r="W27" s="15">
         <v>9</v>
       </c>
       <c r="X27" s="15">
         <v>2</v>
       </c>
       <c r="Y27" s="31">
         <v>1</v>
       </c>
-      <c r="Z27" s="9">
+      <c r="Z27" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA27" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB27" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC27" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD27" s="2">
+        <v>-7</v>
+      </c>
+      <c r="AE27" s="2">
         <v>-1</v>
       </c>
-      <c r="AA27" s="10">
-[...2 lines deleted...]
-      <c r="AB27" s="15">
+      <c r="AF27" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG27" s="23">
         <v>-1</v>
       </c>
-      <c r="AC27" s="2">
-[...14 lines deleted...]
-      <c r="AH27" s="2">
+      <c r="AH27" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI27" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ27" s="23">
         <v>-1</v>
       </c>
-      <c r="AI27" s="4">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="AK27" s="50">
+        <v>2</v>
+      </c>
+      <c r="AL27" s="9">
+        <v>6</v>
       </c>
       <c r="AM27" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="AN27" s="15" t="s">
+      <c r="AN27" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AO27" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP27" s="2">
-[...22 lines deleted...]
-      </c>
+      <c r="AP27" s="2"/>
+      <c r="AQ27" s="2"/>
+      <c r="AR27" s="2"/>
+      <c r="AT27" s="2"/>
+      <c r="AU27" s="2"/>
+      <c r="AW27" s="50"/>
       <c r="AX27" s="9"/>
       <c r="AY27" s="9"/>
       <c r="AZ27" s="15"/>
       <c r="BA27" s="2"/>
       <c r="BB27" s="2"/>
       <c r="BC27" s="2"/>
       <c r="BI27" s="50"/>
       <c r="BJ27" s="9"/>
       <c r="BK27" s="9"/>
       <c r="BL27" s="15"/>
       <c r="BM27" s="2"/>
       <c r="BN27" s="2"/>
       <c r="BO27" s="2"/>
     </row>
     <row r="28" spans="1:75" x14ac:dyDescent="0.2">
-      <c r="A28" s="77" t="s">
-        <v>18</v>
+      <c r="A28" s="75" t="s">
+        <v>17</v>
       </c>
       <c r="B28" s="33" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D28" s="33" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="33" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="33" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="33">
         <v>2</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I28" s="13">
         <v>-4</v>
       </c>
@@ -14779,301 +13126,269 @@
       </c>
       <c r="R28" s="32">
         <v>-1</v>
       </c>
       <c r="S28" s="32">
         <v>-1</v>
       </c>
       <c r="T28" s="9">
         <v>-1</v>
       </c>
       <c r="U28" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V28" s="9">
         <v>1</v>
       </c>
       <c r="W28" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X28" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y28" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="Z28" s="32" t="s">
-[...9 lines deleted...]
-        <v>-25</v>
+      <c r="Z28" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA28" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB28" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC28" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AD28" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AE28" s="2">
-        <v>-1</v>
+      <c r="AE28" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AF28" s="2">
         <v>-1</v>
       </c>
-      <c r="AG28" s="2">
-        <v>-1</v>
+      <c r="AG28" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AH28" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI28" s="4">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="AI28" s="2">
+        <v>1</v>
+      </c>
+      <c r="AJ28" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK28" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL28" s="9">
+        <v>1</v>
       </c>
       <c r="AM28" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="AN28" s="15" t="s">
-        <v>13</v>
+      <c r="AN28" s="9">
+        <v>2</v>
       </c>
       <c r="AO28" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP28" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP28" s="2"/>
+      <c r="AQ28" s="2"/>
+      <c r="AR28" s="2"/>
+      <c r="AS28" s="2"/>
+      <c r="AT28" s="2"/>
+      <c r="AU28" s="2"/>
+      <c r="AV28" s="2"/>
+      <c r="AW28" s="37"/>
       <c r="AX28" s="9"/>
       <c r="AY28" s="9"/>
       <c r="AZ28" s="15"/>
       <c r="BA28" s="2"/>
       <c r="BB28" s="2"/>
       <c r="BC28" s="2"/>
       <c r="BI28" s="50"/>
       <c r="BJ28" s="9"/>
       <c r="BK28" s="9"/>
       <c r="BL28" s="15"/>
       <c r="BM28" s="2"/>
       <c r="BN28" s="2"/>
       <c r="BO28" s="2"/>
     </row>
     <row r="29" spans="1:75" x14ac:dyDescent="0.2">
-      <c r="A29" s="77" t="s">
-        <v>30</v>
+      <c r="A29" s="75" t="s">
+        <v>29</v>
       </c>
       <c r="B29" s="33" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="33" t="s">
         <v>13</v>
       </c>
       <c r="D29" s="33" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="33" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="33" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="33" t="s">
         <v>13</v>
       </c>
       <c r="H29" s="33" t="s">
         <v>13</v>
       </c>
       <c r="I29" s="33" t="s">
         <v>13</v>
       </c>
       <c r="J29" s="33" t="s">
         <v>13</v>
       </c>
       <c r="K29" s="33" t="s">
         <v>13</v>
       </c>
       <c r="L29" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="M29" s="61" t="s">
+      <c r="M29" s="59" t="s">
         <v>13</v>
       </c>
       <c r="N29" s="33" t="s">
         <v>13</v>
       </c>
       <c r="O29" s="33" t="s">
         <v>13</v>
       </c>
       <c r="P29" s="33" t="s">
         <v>13</v>
       </c>
       <c r="Q29" s="33" t="s">
         <v>13</v>
       </c>
       <c r="R29" s="33" t="s">
         <v>13</v>
       </c>
       <c r="S29" s="33" t="s">
         <v>13</v>
       </c>
       <c r="T29" s="33" t="s">
         <v>13</v>
       </c>
       <c r="U29" s="33" t="s">
         <v>13</v>
       </c>
       <c r="V29" s="33" t="s">
         <v>13</v>
       </c>
       <c r="W29" s="33" t="s">
         <v>13</v>
       </c>
       <c r="X29" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="Y29" s="61" t="s">
-[...17 lines deleted...]
-      <c r="AE29" s="33" t="s">
+      <c r="Y29" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z29" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA29" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB29" s="15">
+        <v>1</v>
+      </c>
+      <c r="AC29" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD29" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH29" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI29" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ29" s="4" t="s">
+      <c r="AI29" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ29" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK29" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL29" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AM29" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="AN29" s="15">
-        <v>1</v>
+      <c r="AN29" s="9" t="s">
+        <v>13</v>
       </c>
       <c r="AO29" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP29" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP29" s="2"/>
+      <c r="AQ29" s="2"/>
+      <c r="AR29" s="2"/>
+      <c r="AS29" s="2"/>
+      <c r="AT29" s="2"/>
+      <c r="AU29" s="2"/>
+      <c r="AV29" s="2"/>
+      <c r="AW29" s="37"/>
       <c r="AX29" s="9"/>
       <c r="AY29" s="9"/>
       <c r="AZ29" s="15"/>
       <c r="BA29" s="2"/>
       <c r="BB29" s="2"/>
       <c r="BC29" s="2"/>
       <c r="BI29" s="50"/>
       <c r="BJ29" s="9"/>
       <c r="BK29" s="9"/>
       <c r="BL29" s="15"/>
       <c r="BM29" s="2"/>
       <c r="BN29" s="2"/>
       <c r="BO29" s="2"/>
     </row>
     <row r="30" spans="1:75" x14ac:dyDescent="0.2">
-      <c r="A30" s="77" t="s">
-        <v>21</v>
+      <c r="A30" s="75" t="s">
+        <v>20</v>
       </c>
       <c r="B30" s="33">
         <v>-1</v>
       </c>
       <c r="C30" s="18" t="s">
         <v>13</v>
       </c>
       <c r="D30" s="33" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="33" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="33" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="33" t="s">
         <v>13</v>
       </c>
       <c r="H30" s="13">
         <v>-1</v>
       </c>
       <c r="I30" s="13" t="s">
         <v>13</v>
       </c>
@@ -15103,216 +13418,201 @@
       </c>
       <c r="R30" s="32" t="s">
         <v>13</v>
       </c>
       <c r="S30" s="32" t="s">
         <v>13</v>
       </c>
       <c r="T30" s="14" t="s">
         <v>13</v>
       </c>
       <c r="U30" s="14" t="s">
         <v>13</v>
       </c>
       <c r="V30" s="14" t="s">
         <v>13</v>
       </c>
       <c r="W30" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X30" s="4" t="s">
         <v>13</v>
       </c>
       <c r="Y30" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="Z30" s="33" t="s">
-[...2 lines deleted...]
-      <c r="AA30" s="18" t="s">
+      <c r="Z30" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA30" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AB30" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AC30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AD30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AE30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH30" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI30" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ30" s="4" t="s">
+      <c r="AI30" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ30" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK30" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL30" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AM30" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="AN30" s="15" t="s">
+      <c r="AN30" s="9" t="s">
         <v>13</v>
       </c>
       <c r="AO30" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP30" s="2" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="AP30" s="2"/>
+      <c r="AQ30" s="2"/>
+      <c r="AR30" s="2"/>
+      <c r="AS30" s="2"/>
+      <c r="AT30" s="2"/>
+      <c r="AU30" s="2"/>
+      <c r="AV30" s="2"/>
+      <c r="AW30" s="37"/>
       <c r="AX30" s="9"/>
       <c r="AY30" s="9"/>
       <c r="AZ30" s="15"/>
       <c r="BA30" s="2"/>
       <c r="BB30" s="2"/>
       <c r="BC30" s="2"/>
       <c r="BI30" s="50"/>
       <c r="BJ30" s="9"/>
       <c r="BK30" s="9"/>
       <c r="BL30" s="15"/>
       <c r="BM30" s="2"/>
       <c r="BN30" s="2"/>
       <c r="BO30" s="2"/>
     </row>
     <row r="31" spans="1:75" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="78"/>
+      <c r="A31" s="76"/>
       <c r="B31" s="14"/>
       <c r="C31" s="13"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="14"/>
       <c r="H31" s="13"/>
       <c r="I31" s="13"/>
       <c r="J31" s="46"/>
       <c r="K31" s="29"/>
       <c r="L31" s="13"/>
       <c r="M31" s="51" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="N31" s="11"/>
       <c r="O31" s="10"/>
       <c r="P31" s="10"/>
       <c r="Q31" s="2"/>
       <c r="R31" s="2"/>
       <c r="S31" s="2"/>
       <c r="W31" s="34"/>
       <c r="X31" s="34"/>
       <c r="Y31" s="50"/>
-      <c r="Z31" s="9"/>
-[...33 lines deleted...]
-      <c r="BG31" s="66"/>
+      <c r="Z31" s="64"/>
+      <c r="AA31" s="64"/>
+      <c r="AB31" s="64"/>
+      <c r="AC31" s="64"/>
+      <c r="AD31" s="64"/>
+      <c r="AE31" s="64"/>
+      <c r="AF31" s="64"/>
+      <c r="AG31" s="64"/>
+      <c r="AH31" s="64"/>
+      <c r="AI31" s="64"/>
+      <c r="AJ31" s="64"/>
+      <c r="AK31" s="64" t="s">
+        <v>24</v>
+      </c>
+      <c r="AL31" s="64"/>
+      <c r="AM31" s="64"/>
+      <c r="AN31" s="64"/>
+      <c r="AO31" s="64"/>
+      <c r="AP31" s="64"/>
+      <c r="AQ31" s="64"/>
+      <c r="AR31" s="64"/>
+      <c r="AS31" s="64"/>
+      <c r="AT31" s="64"/>
+      <c r="AU31" s="64"/>
+      <c r="AV31" s="64"/>
+      <c r="AW31" s="64"/>
+      <c r="AX31" s="64"/>
+      <c r="AY31" s="64"/>
+      <c r="AZ31" s="64"/>
+      <c r="BA31" s="64"/>
+      <c r="BB31" s="64"/>
+      <c r="BC31" s="64"/>
+      <c r="BD31" s="64"/>
+      <c r="BE31" s="64"/>
+      <c r="BF31" s="64"/>
+      <c r="BG31" s="64"/>
       <c r="BH31" s="34"/>
       <c r="BI31" s="34"/>
       <c r="BJ31" s="14"/>
       <c r="BK31" s="34"/>
       <c r="BL31" s="34"/>
       <c r="BM31" s="4"/>
       <c r="BN31" s="4"/>
       <c r="BO31" s="4"/>
       <c r="BP31" s="34"/>
       <c r="BQ31" s="34"/>
       <c r="BR31" s="34"/>
       <c r="BS31" s="34"/>
       <c r="BT31" s="34"/>
       <c r="BU31" s="34"/>
       <c r="BV31" s="34"/>
       <c r="BW31" s="34"/>
     </row>
     <row r="32" spans="1:75" x14ac:dyDescent="0.2">
-      <c r="A32" s="67" t="s">
-        <v>27</v>
+      <c r="A32" s="65" t="s">
+        <v>26</v>
       </c>
       <c r="B32" s="14">
         <v>-9</v>
       </c>
       <c r="C32" s="13">
         <v>-7</v>
       </c>
       <c r="D32" s="14">
         <v>-13</v>
       </c>
       <c r="E32" s="14">
         <v>-13</v>
       </c>
       <c r="F32" s="14">
         <v>-16</v>
       </c>
       <c r="G32" s="14">
         <v>-23</v>
       </c>
       <c r="H32" s="13">
         <v>-3</v>
       </c>
       <c r="I32" s="13">
         <v>-18</v>
       </c>
@@ -15342,138 +13642,118 @@
       </c>
       <c r="R32" s="9">
         <v>-7</v>
       </c>
       <c r="S32" s="9">
         <v>-12</v>
       </c>
       <c r="T32" s="9">
         <v>-10</v>
       </c>
       <c r="U32" s="9">
         <v>-31</v>
       </c>
       <c r="V32" s="9">
         <v>-5</v>
       </c>
       <c r="W32" s="15">
         <v>3</v>
       </c>
       <c r="X32" s="15">
         <v>5</v>
       </c>
       <c r="Y32" s="31">
         <v>2</v>
       </c>
-      <c r="Z32" s="9">
-[...3 lines deleted...]
-        <v>-9</v>
+      <c r="Z32" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA32" s="15">
+        <v>-3</v>
       </c>
       <c r="AB32" s="15">
-        <v>-22</v>
+        <v>-11</v>
       </c>
       <c r="AC32" s="2">
-        <v>-9</v>
+        <v>4</v>
       </c>
       <c r="AD32" s="2">
-        <v>-8</v>
+        <v>-7</v>
       </c>
       <c r="AE32" s="2">
-        <v>-7</v>
+        <v>-3</v>
       </c>
       <c r="AF32" s="2">
-        <v>-5</v>
-[...19 lines deleted...]
-      <c r="AM32" s="15">
         <v>-3</v>
       </c>
+      <c r="AG32" s="23">
+        <v>10</v>
+      </c>
+      <c r="AH32" s="23">
+        <v>-3</v>
+      </c>
+      <c r="AI32" s="23">
+        <v>1</v>
+      </c>
+      <c r="AJ32" s="23">
+        <v>5</v>
+      </c>
+      <c r="AK32" s="50">
+        <v>2</v>
+      </c>
+      <c r="AL32" s="9">
+        <v>5</v>
+      </c>
+      <c r="AM32" s="14" t="s">
+        <v>13</v>
+      </c>
       <c r="AN32" s="15">
-        <v>-11</v>
+        <v>3</v>
       </c>
       <c r="AO32" s="2">
-        <v>4</v>
-[...24 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="AP32" s="2"/>
+      <c r="AQ32" s="2"/>
+      <c r="AR32" s="2"/>
+      <c r="AW32" s="50"/>
       <c r="AX32" s="9"/>
       <c r="AY32" s="15"/>
       <c r="AZ32" s="15"/>
       <c r="BA32" s="2"/>
       <c r="BB32" s="2"/>
       <c r="BC32" s="2"/>
       <c r="BI32" s="50"/>
       <c r="BJ32" s="9"/>
       <c r="BK32" s="15"/>
       <c r="BL32" s="15"/>
       <c r="BM32" s="2"/>
       <c r="BN32" s="2"/>
       <c r="BO32" s="2"/>
     </row>
     <row r="33" spans="1:67" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="77" t="s">
+      <c r="A33" s="75" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="14">
         <v>-1</v>
       </c>
       <c r="F33" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="14">
         <v>-3</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>13</v>
@@ -15504,138 +13784,122 @@
       </c>
       <c r="R33" s="9" t="s">
         <v>13</v>
       </c>
       <c r="S33" s="9">
         <v>-1</v>
       </c>
       <c r="T33" s="9">
         <v>-4</v>
       </c>
       <c r="U33" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V33" s="9">
         <v>-2</v>
       </c>
       <c r="W33" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X33" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y33" s="31">
         <v>2</v>
       </c>
-      <c r="Z33" s="9" t="s">
-[...6 lines deleted...]
-        <v>-1</v>
+      <c r="Z33" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA33" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB33" s="15" t="s">
+        <v>13</v>
       </c>
       <c r="AC33" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AD33" s="2">
-[...3 lines deleted...]
-        <v>-4</v>
+      <c r="AD33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE33" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AF33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH33" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI33" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ33" s="4" t="s">
+      <c r="AI33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ33" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK33" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL33" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AM33" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="AN33" s="15" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="AN33" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO33" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP33" s="2"/>
+      <c r="AQ33" s="2"/>
+      <c r="AR33" s="2"/>
+      <c r="AS33" s="2"/>
+      <c r="AT33" s="2"/>
+      <c r="AU33" s="2"/>
+      <c r="AV33" s="2"/>
+      <c r="AW33" s="37"/>
       <c r="AX33" s="14"/>
       <c r="AY33" s="14"/>
       <c r="AZ33" s="15"/>
       <c r="BA33" s="2"/>
       <c r="BB33" s="2"/>
       <c r="BC33" s="2"/>
       <c r="BI33" s="50"/>
       <c r="BJ33" s="14"/>
       <c r="BK33" s="14"/>
       <c r="BL33" s="15"/>
       <c r="BM33" s="2"/>
       <c r="BN33" s="2"/>
       <c r="BO33" s="2"/>
     </row>
     <row r="34" spans="1:67" x14ac:dyDescent="0.2">
-      <c r="A34" s="77" t="s">
+      <c r="A34" s="75" t="s">
         <v>16</v>
       </c>
       <c r="B34" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D34" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="14">
         <v>1</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>13</v>
@@ -15666,139 +13930,123 @@
       </c>
       <c r="R34" s="9">
         <v>1</v>
       </c>
       <c r="S34" s="9" t="s">
         <v>13</v>
       </c>
       <c r="T34" s="9" t="s">
         <v>13</v>
       </c>
       <c r="U34" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V34" s="9" t="s">
         <v>13</v>
       </c>
       <c r="W34" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X34" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y34" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="Z34" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AA34" s="10" t="s">
+      <c r="Z34" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA34" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AB34" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AC34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AD34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AE34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH34" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI34" s="4">
-[...2 lines deleted...]
-      <c r="AJ34" s="4" t="s">
+      <c r="AI34" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ34" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK34" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL34" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AM34" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="AN34" s="15" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="AN34" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO34" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP34" s="2"/>
+      <c r="AQ34" s="2"/>
+      <c r="AR34" s="2"/>
+      <c r="AS34" s="2"/>
+      <c r="AT34" s="2"/>
+      <c r="AU34" s="2"/>
+      <c r="AV34" s="2"/>
+      <c r="AW34" s="37"/>
       <c r="AX34" s="14"/>
       <c r="AY34" s="14"/>
       <c r="AZ34" s="15"/>
       <c r="BA34" s="2"/>
       <c r="BB34" s="2"/>
       <c r="BC34" s="2"/>
       <c r="BI34" s="50"/>
       <c r="BJ34" s="14"/>
       <c r="BK34" s="14"/>
       <c r="BL34" s="15"/>
       <c r="BM34" s="2"/>
       <c r="BN34" s="2"/>
       <c r="BO34" s="2"/>
     </row>
     <row r="35" spans="1:67" x14ac:dyDescent="0.2">
-      <c r="A35" s="77" t="s">
-        <v>17</v>
+      <c r="A35" s="75" t="s">
+        <v>35</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>13</v>
       </c>
@@ -15828,139 +14076,123 @@
       </c>
       <c r="R35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="S35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="T35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="U35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="W35" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X35" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y35" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="Z35" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AA35" s="10" t="s">
+      <c r="Z35" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA35" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AB35" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AC35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AD35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AE35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH35" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI35" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ35" s="4" t="s">
+      <c r="AI35" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ35" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK35" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL35" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AM35" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="AN35" s="15" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="AN35" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO35" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP35" s="2"/>
+      <c r="AQ35" s="2"/>
+      <c r="AR35" s="2"/>
+      <c r="AS35" s="2"/>
+      <c r="AT35" s="2"/>
+      <c r="AU35" s="2"/>
+      <c r="AV35" s="2"/>
+      <c r="AW35" s="37"/>
       <c r="AX35" s="14"/>
       <c r="AY35" s="14"/>
       <c r="AZ35" s="15"/>
       <c r="BA35" s="2"/>
       <c r="BB35" s="2"/>
       <c r="BC35" s="2"/>
       <c r="BI35" s="50"/>
       <c r="BJ35" s="14"/>
       <c r="BK35" s="14"/>
       <c r="BL35" s="15"/>
       <c r="BM35" s="2"/>
       <c r="BN35" s="2"/>
       <c r="BO35" s="2"/>
     </row>
     <row r="36" spans="1:67" x14ac:dyDescent="0.2">
-      <c r="A36" s="77" t="s">
-        <v>18</v>
+      <c r="A36" s="75" t="s">
+        <v>17</v>
       </c>
       <c r="B36" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D36" s="14">
         <v>-1</v>
       </c>
       <c r="E36" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>13</v>
       </c>
@@ -15990,139 +14222,123 @@
       </c>
       <c r="R36" s="9" t="s">
         <v>13</v>
       </c>
       <c r="S36" s="9" t="s">
         <v>13</v>
       </c>
       <c r="T36" s="9" t="s">
         <v>13</v>
       </c>
       <c r="U36" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V36" s="9" t="s">
         <v>13</v>
       </c>
       <c r="W36" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X36" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y36" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="Z36" s="9" t="s">
-[...9 lines deleted...]
-        <v>-4</v>
+      <c r="Z36" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA36" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB36" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC36" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AD36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AE36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH36" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI36" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ36" s="4" t="s">
+      <c r="AI36" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK36" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL36" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AM36" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="AN36" s="15" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="AN36" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO36" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP36" s="2"/>
+      <c r="AQ36" s="2"/>
+      <c r="AR36" s="2"/>
+      <c r="AS36" s="2"/>
+      <c r="AT36" s="2"/>
+      <c r="AU36" s="2"/>
+      <c r="AV36" s="2"/>
+      <c r="AW36" s="37"/>
       <c r="AX36" s="14"/>
       <c r="AY36" s="14"/>
       <c r="AZ36" s="15"/>
       <c r="BA36" s="2"/>
       <c r="BB36" s="2"/>
       <c r="BC36" s="2"/>
       <c r="BI36" s="50"/>
       <c r="BJ36" s="14"/>
       <c r="BK36" s="14"/>
       <c r="BL36" s="15"/>
       <c r="BM36" s="2"/>
       <c r="BN36" s="2"/>
       <c r="BO36" s="2"/>
     </row>
     <row r="37" spans="1:67" x14ac:dyDescent="0.2">
-      <c r="A37" s="77" t="s">
-        <v>19</v>
+      <c r="A37" s="75" t="s">
+        <v>18</v>
       </c>
       <c r="B37" s="14">
         <v>-1</v>
       </c>
       <c r="C37" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D37" s="14">
         <v>-1</v>
       </c>
       <c r="E37" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="14">
         <v>-1</v>
       </c>
       <c r="G37" s="14">
         <v>1</v>
       </c>
       <c r="H37" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I37" s="13">
         <v>-1</v>
       </c>
@@ -16152,139 +14368,123 @@
       </c>
       <c r="R37" s="9" t="s">
         <v>13</v>
       </c>
       <c r="S37" s="9" t="s">
         <v>13</v>
       </c>
       <c r="T37" s="9" t="s">
         <v>13</v>
       </c>
       <c r="U37" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V37" s="9">
         <v>-3</v>
       </c>
       <c r="W37" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X37" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y37" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="Z37" s="9" t="s">
-[...5 lines deleted...]
-      <c r="AB37" s="15">
+      <c r="Z37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB37" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC37" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD37" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE37" s="2">
         <v>-1</v>
       </c>
-      <c r="AC37" s="2" t="s">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="AF37" s="2">
+        <v>1</v>
       </c>
       <c r="AG37" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AH37" s="2">
-[...5 lines deleted...]
-      <c r="AJ37" s="4">
+      <c r="AH37" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI37" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ37" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK37" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO37" s="14">
         <v>-1</v>
       </c>
-      <c r="AK37" s="37">
-[...37 lines deleted...]
-      </c>
+      <c r="AP37" s="2"/>
+      <c r="AQ37" s="2"/>
+      <c r="AR37" s="2"/>
+      <c r="AS37" s="2"/>
+      <c r="AT37" s="2"/>
+      <c r="AU37" s="2"/>
+      <c r="AV37" s="2"/>
+      <c r="AW37" s="37"/>
       <c r="AX37" s="14"/>
       <c r="AY37" s="14"/>
       <c r="AZ37" s="15"/>
       <c r="BA37" s="2"/>
       <c r="BB37" s="2"/>
       <c r="BC37" s="2"/>
       <c r="BI37" s="50"/>
       <c r="BJ37" s="14"/>
       <c r="BK37" s="14"/>
       <c r="BL37" s="15"/>
       <c r="BM37" s="2"/>
       <c r="BN37" s="2"/>
       <c r="BO37" s="2"/>
     </row>
     <row r="38" spans="1:67" x14ac:dyDescent="0.2">
-      <c r="A38" s="77" t="s">
-        <v>20</v>
+      <c r="A38" s="75" t="s">
+        <v>19</v>
       </c>
       <c r="B38" s="14">
         <v>-10</v>
       </c>
       <c r="C38" s="13">
         <v>-12</v>
       </c>
       <c r="D38" s="14">
         <v>-13</v>
       </c>
       <c r="E38" s="14">
         <v>-7</v>
       </c>
       <c r="F38" s="14">
         <v>-15</v>
       </c>
       <c r="G38" s="14">
         <v>-20</v>
       </c>
       <c r="H38" s="13">
         <v>-7</v>
       </c>
       <c r="I38" s="13">
         <v>-17</v>
       </c>
@@ -16314,139 +14514,120 @@
       </c>
       <c r="R38" s="9">
         <v>-3</v>
       </c>
       <c r="S38" s="9">
         <v>-9</v>
       </c>
       <c r="T38" s="9">
         <v>-2</v>
       </c>
       <c r="U38" s="9">
         <v>-35</v>
       </c>
       <c r="V38" s="9">
         <v>-5</v>
       </c>
       <c r="W38" s="15">
         <v>6</v>
       </c>
       <c r="X38" s="15">
         <v>4</v>
       </c>
       <c r="Y38" s="31">
         <v>1</v>
       </c>
-      <c r="Z38" s="9">
-[...2 lines deleted...]
-      <c r="AA38" s="10">
+      <c r="Z38" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA38" s="15">
+        <v>-1</v>
+      </c>
+      <c r="AB38" s="15">
         <v>-9</v>
       </c>
-      <c r="AB38" s="15">
+      <c r="AC38" s="2">
+        <v>-2</v>
+      </c>
+      <c r="AD38" s="2">
+        <v>-8</v>
+      </c>
+      <c r="AE38" s="2">
+        <v>-6</v>
+      </c>
+      <c r="AF38" s="2">
+        <v>-12</v>
+      </c>
+      <c r="AG38" s="23">
         <v>2</v>
       </c>
-      <c r="AC38" s="2">
+      <c r="AH38" s="23">
         <v>-3</v>
       </c>
-      <c r="AD38" s="2">
-[...17 lines deleted...]
-      <c r="AJ38" s="4">
+      <c r="AI38" s="2">
+        <v>3</v>
+      </c>
+      <c r="AJ38" s="23">
+        <v>1</v>
+      </c>
+      <c r="AK38" s="50">
+        <v>1</v>
+      </c>
+      <c r="AL38" s="14">
         <v>-1</v>
       </c>
-      <c r="AK38" s="37">
-[...5 lines deleted...]
-      <c r="AM38" s="15">
+      <c r="AM38" s="14">
         <v>-1</v>
       </c>
       <c r="AN38" s="15">
-        <v>-9</v>
-[...13 lines deleted...]
-      <c r="AS38" s="23">
+        <v>1</v>
+      </c>
+      <c r="AO38" s="14">
         <v>2</v>
       </c>
-      <c r="AT38" s="23">
-[...10 lines deleted...]
-      </c>
+      <c r="AP38" s="2"/>
+      <c r="AQ38" s="2"/>
+      <c r="AR38" s="2"/>
+      <c r="AU38" s="2"/>
+      <c r="AW38" s="50"/>
       <c r="AX38" s="14"/>
       <c r="AY38" s="15"/>
       <c r="AZ38" s="15"/>
       <c r="BA38" s="2"/>
       <c r="BB38" s="2"/>
       <c r="BC38" s="2"/>
       <c r="BI38" s="50"/>
       <c r="BJ38" s="14"/>
       <c r="BK38" s="15"/>
       <c r="BL38" s="15"/>
       <c r="BM38" s="2"/>
       <c r="BN38" s="2"/>
       <c r="BO38" s="2"/>
     </row>
     <row r="39" spans="1:67" x14ac:dyDescent="0.2">
-      <c r="A39" s="77" t="s">
-        <v>30</v>
+      <c r="A39" s="75" t="s">
+        <v>29</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I39" s="14" t="s">
         <v>13</v>
       </c>
@@ -16482,133 +14663,117 @@
       </c>
       <c r="T39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="U39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="V39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="W39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="X39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y39" s="55" t="s">
         <v>13</v>
       </c>
       <c r="Z39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AA39" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="AB39" s="14" t="s">
-[...8 lines deleted...]
-      <c r="AE39" s="14" t="s">
+      <c r="AB39" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC39" s="2">
+        <v>2</v>
+      </c>
+      <c r="AD39" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AH39" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI39" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ39" s="4" t="s">
+      <c r="AI39" s="2">
+        <v>-1</v>
+      </c>
+      <c r="AJ39" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK39" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="AL39" s="14" t="s">
-        <v>13</v>
+      <c r="AL39" s="14">
+        <v>1</v>
       </c>
       <c r="AM39" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="AN39" s="15" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="AN39" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO39" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP39" s="2"/>
+      <c r="AQ39" s="2"/>
+      <c r="AR39" s="2"/>
+      <c r="AS39" s="2"/>
+      <c r="AT39" s="2"/>
+      <c r="AU39" s="2"/>
+      <c r="AV39" s="2"/>
+      <c r="AW39" s="37"/>
       <c r="AX39" s="14"/>
       <c r="AY39" s="14"/>
       <c r="AZ39" s="15"/>
       <c r="BA39" s="2"/>
       <c r="BB39" s="2"/>
       <c r="BC39" s="2"/>
       <c r="BI39" s="50"/>
       <c r="BJ39" s="14"/>
       <c r="BK39" s="14"/>
       <c r="BL39" s="15"/>
       <c r="BM39" s="2"/>
       <c r="BN39" s="2"/>
       <c r="BO39" s="2"/>
     </row>
     <row r="40" spans="1:67" x14ac:dyDescent="0.2">
-      <c r="A40" s="77" t="s">
-        <v>21</v>
+      <c r="A40" s="75" t="s">
+        <v>20</v>
       </c>
       <c r="B40" s="14">
         <v>-1</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D40" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="14">
         <v>-3</v>
       </c>
       <c r="F40" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>13</v>
       </c>
@@ -16638,139 +14803,122 @@
       </c>
       <c r="R40" s="9" t="s">
         <v>13</v>
       </c>
       <c r="S40" s="9" t="s">
         <v>13</v>
       </c>
       <c r="T40" s="9" t="s">
         <v>13</v>
       </c>
       <c r="U40" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V40" s="9" t="s">
         <v>13</v>
       </c>
       <c r="W40" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X40" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y40" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="Z40" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AA40" s="10" t="s">
+      <c r="Z40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA40" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AB40" s="15" t="s">
         <v>13</v>
       </c>
       <c r="AC40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AD40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AE40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF40" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AG40" s="2" t="s">
-        <v>13</v>
+      <c r="AG40" s="23">
+        <v>3</v>
       </c>
       <c r="AH40" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI40" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ40" s="4" t="s">
+      <c r="AI40" s="2">
+        <v>-3</v>
+      </c>
+      <c r="AJ40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK40" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL40" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AM40" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="AN40" s="15" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="AN40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP40" s="2"/>
+      <c r="AQ40" s="2"/>
+      <c r="AR40" s="2"/>
+      <c r="AT40" s="2"/>
+      <c r="AU40" s="2"/>
+      <c r="AV40" s="2"/>
+      <c r="AW40" s="37"/>
       <c r="AX40" s="14"/>
       <c r="AY40" s="14"/>
       <c r="AZ40" s="15"/>
       <c r="BA40" s="2"/>
       <c r="BB40" s="2"/>
       <c r="BC40" s="2"/>
       <c r="BI40" s="50"/>
       <c r="BJ40" s="14"/>
       <c r="BK40" s="14"/>
       <c r="BL40" s="15"/>
       <c r="BM40" s="2"/>
       <c r="BN40" s="2"/>
       <c r="BO40" s="2"/>
     </row>
     <row r="41" spans="1:67" x14ac:dyDescent="0.2">
-      <c r="A41" s="77" t="s">
-        <v>22</v>
+      <c r="A41" s="75" t="s">
+        <v>21</v>
       </c>
       <c r="B41" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="13">
         <v>2</v>
       </c>
       <c r="D41" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="14">
         <v>-1</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>13</v>
       </c>
@@ -16800,139 +14948,123 @@
       </c>
       <c r="R41" s="9" t="s">
         <v>13</v>
       </c>
       <c r="S41" s="9" t="s">
         <v>13</v>
       </c>
       <c r="T41" s="9" t="s">
         <v>13</v>
       </c>
       <c r="U41" s="9" t="s">
         <v>13</v>
       </c>
       <c r="V41" s="9" t="s">
         <v>13</v>
       </c>
       <c r="W41" s="15" t="s">
         <v>13</v>
       </c>
       <c r="X41" s="15" t="s">
         <v>13</v>
       </c>
       <c r="Y41" s="50">
         <v>3</v>
       </c>
-      <c r="Z41" s="9" t="s">
-[...2 lines deleted...]
-      <c r="AA41" s="10" t="s">
+      <c r="Z41" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA41" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AB41" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="AC41" s="2">
-        <v>-1</v>
+      <c r="AC41" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AD41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AE41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AF41" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AG41" s="2">
-        <v>-1</v>
+      <c r="AG41" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AH41" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI41" s="4" t="s">
-[...2 lines deleted...]
-      <c r="AJ41" s="4" t="s">
+      <c r="AI41" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ41" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK41" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL41" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AM41" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="AN41" s="15" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="AN41" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO41" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP41" s="2"/>
+      <c r="AQ41" s="2"/>
+      <c r="AR41" s="2"/>
+      <c r="AS41" s="2"/>
+      <c r="AT41" s="2"/>
+      <c r="AU41" s="2"/>
+      <c r="AV41" s="2"/>
+      <c r="AW41" s="37"/>
       <c r="AX41" s="14"/>
       <c r="AY41" s="14"/>
       <c r="AZ41" s="15"/>
       <c r="BA41" s="2"/>
       <c r="BB41" s="2"/>
       <c r="BC41" s="2"/>
       <c r="BI41" s="50"/>
       <c r="BJ41" s="14"/>
       <c r="BK41" s="14"/>
       <c r="BL41" s="15"/>
       <c r="BM41" s="2"/>
       <c r="BN41" s="2"/>
       <c r="BO41" s="2"/>
     </row>
     <row r="42" spans="1:67" x14ac:dyDescent="0.2">
-      <c r="A42" s="77" t="s">
-        <v>31</v>
+      <c r="A42" s="75" t="s">
+        <v>30</v>
       </c>
       <c r="B42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="I42" s="14" t="s">
         <v>13</v>
       </c>
@@ -16968,328 +15100,293 @@
       </c>
       <c r="T42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="U42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="V42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="W42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="X42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y42" s="55" t="s">
         <v>13</v>
       </c>
       <c r="Z42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AA42" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="AB42" s="14" t="s">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="AB42" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC42" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD42" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE42" s="2">
+        <v>2</v>
       </c>
       <c r="AF42" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AG42" s="2">
-        <v>-2</v>
+      <c r="AG42" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="AH42" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI42" s="4">
-[...2 lines deleted...]
-      <c r="AJ42" s="4" t="s">
+      <c r="AI42" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ42" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AK42" s="37" t="s">
         <v>13</v>
       </c>
       <c r="AL42" s="14" t="s">
         <v>13</v>
       </c>
       <c r="AM42" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="AN42" s="15" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="AN42" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO42" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP42" s="2"/>
+      <c r="AQ42" s="2"/>
+      <c r="AR42" s="2"/>
+      <c r="AS42" s="2"/>
+      <c r="AT42" s="2"/>
+      <c r="AU42" s="2"/>
+      <c r="AV42" s="2"/>
+      <c r="AW42" s="37"/>
       <c r="AX42" s="14"/>
       <c r="AY42" s="14"/>
       <c r="AZ42" s="15"/>
       <c r="BA42" s="2"/>
       <c r="BB42" s="2"/>
       <c r="BC42" s="2"/>
       <c r="BI42" s="50"/>
       <c r="BJ42" s="14"/>
       <c r="BK42" s="14"/>
       <c r="BL42" s="15"/>
       <c r="BM42" s="2"/>
       <c r="BN42" s="2"/>
       <c r="BO42" s="2"/>
     </row>
     <row r="43" spans="1:67" s="21" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="81" t="s">
-        <v>23</v>
+      <c r="A43" s="79" t="s">
+        <v>22</v>
       </c>
       <c r="B43" s="19">
         <v>3</v>
       </c>
       <c r="C43" s="20">
         <v>3</v>
       </c>
       <c r="D43" s="19">
         <v>2</v>
       </c>
       <c r="E43" s="19">
         <v>-2</v>
       </c>
       <c r="F43" s="19" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="19" t="s">
         <v>13</v>
       </c>
       <c r="H43" s="20">
         <v>4</v>
       </c>
       <c r="I43" s="20" t="s">
         <v>13</v>
       </c>
       <c r="J43" s="20">
         <v>-15</v>
       </c>
-      <c r="K43" s="58">
+      <c r="K43" s="57">
         <v>1</v>
       </c>
       <c r="L43" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="M43" s="59" t="s">
+      <c r="M43" s="58" t="s">
         <v>13</v>
       </c>
       <c r="N43" s="20" t="s">
         <v>13</v>
       </c>
       <c r="O43" s="20" t="s">
         <v>13</v>
       </c>
       <c r="P43" s="20" t="s">
         <v>13</v>
       </c>
       <c r="Q43" s="19" t="s">
         <v>13</v>
       </c>
       <c r="R43" s="19">
         <v>-5</v>
       </c>
       <c r="S43" s="19">
         <v>-2</v>
       </c>
       <c r="T43" s="19">
         <v>-4</v>
       </c>
       <c r="U43" s="19">
         <v>4</v>
       </c>
       <c r="V43" s="19">
         <v>5</v>
       </c>
       <c r="W43" s="21">
         <v>3</v>
       </c>
       <c r="X43" s="21">
         <v>9</v>
       </c>
       <c r="Y43" s="36" t="s">
         <v>13</v>
       </c>
       <c r="Z43" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="AA43" s="60" t="s">
-        <v>13</v>
+      <c r="AA43" s="21">
+        <v>-2</v>
       </c>
       <c r="AB43" s="21">
+        <v>-2</v>
+      </c>
+      <c r="AC43" s="3">
+        <v>4</v>
+      </c>
+      <c r="AD43" s="3">
+        <v>1</v>
+      </c>
+      <c r="AE43" s="3">
         <v>2</v>
       </c>
-      <c r="AC43" s="3">
-[...11 lines deleted...]
-      <c r="AG43" s="3">
+      <c r="AF43" s="3">
+        <v>8</v>
+      </c>
+      <c r="AG43" s="21">
+        <v>5</v>
+      </c>
+      <c r="AH43" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI43" s="3">
         <v>2</v>
       </c>
-      <c r="AH43" s="3">
+      <c r="AJ43" s="21">
         <v>4</v>
       </c>
-      <c r="AI43" s="3">
-[...12 lines deleted...]
-        <v>-2</v>
+      <c r="AK43" s="61">
+        <v>1</v>
+      </c>
+      <c r="AL43" s="19">
+        <v>5</v>
+      </c>
+      <c r="AM43" s="19">
+        <v>1</v>
       </c>
       <c r="AN43" s="21">
-        <v>-2</v>
-[...7 lines deleted...]
-      <c r="AQ43" s="3">
         <v>2</v>
       </c>
-      <c r="AR43" s="3">
-[...16 lines deleted...]
-      </c>
+      <c r="AO43" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP43" s="3"/>
+      <c r="AQ43" s="3"/>
+      <c r="AR43" s="3"/>
+      <c r="AT43" s="3"/>
+      <c r="AU43" s="3"/>
+      <c r="AW43" s="61"/>
       <c r="AX43" s="19"/>
       <c r="BA43" s="3"/>
       <c r="BB43" s="3"/>
       <c r="BC43" s="3"/>
-      <c r="BI43" s="63"/>
+      <c r="BI43" s="61"/>
       <c r="BJ43" s="19"/>
       <c r="BM43" s="3"/>
       <c r="BN43" s="3"/>
       <c r="BO43" s="3"/>
     </row>
     <row r="44" spans="1:67" x14ac:dyDescent="0.2">
       <c r="AM44" s="18"/>
     </row>
     <row r="45" spans="1:67" x14ac:dyDescent="0.2">
       <c r="AM45" s="34"/>
     </row>
     <row r="46" spans="1:67" x14ac:dyDescent="0.2">
       <c r="AM46" s="34"/>
     </row>
     <row r="47" spans="1:67" x14ac:dyDescent="0.2">
       <c r="AM47" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="BM8:BO8"/>
     <mergeCell ref="BP8:BR8"/>
     <mergeCell ref="BS8:BU8"/>
     <mergeCell ref="AX8:AZ8"/>
     <mergeCell ref="BA8:BC8"/>
     <mergeCell ref="BD8:BF8"/>
     <mergeCell ref="BG8:BI8"/>
     <mergeCell ref="BJ8:BL8"/>
     <mergeCell ref="T8:V8"/>
     <mergeCell ref="W8:Y8"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:P8"/>
     <mergeCell ref="Q8:S8"/>
     <mergeCell ref="AL8:AN8"/>
     <mergeCell ref="AO8:AQ8"/>
     <mergeCell ref="AR8:AT8"/>
     <mergeCell ref="AU8:AW8"/>
     <mergeCell ref="Z8:AB8"/>
     <mergeCell ref="AC8:AE8"/>
     <mergeCell ref="AF8:AH8"/>
     <mergeCell ref="AI8:AK8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Прибывшие</vt:lpstr>
       <vt:lpstr>Выбышие</vt:lpstr>
       <vt:lpstr>Сальдо внешней миграции</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>