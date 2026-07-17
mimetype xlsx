--- v1 (2026-06-24)
+++ v2 (2026-07-17)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="-330" windowWidth="28620" windowHeight="5895"/>
+    <workbookView xWindow="225" yWindow="5055" windowWidth="28725" windowHeight="7275"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбышие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2756" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2825" uniqueCount="40">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -98,82 +102,114 @@
   <si>
     <t>Бородулихинский район</t>
   </si>
   <si>
     <t>Жарминский район</t>
   </si>
   <si>
     <t>Кокпектинский район</t>
   </si>
   <si>
     <t>Урджарский район</t>
   </si>
   <si>
     <t>городское население</t>
   </si>
   <si>
     <t>сельское население</t>
   </si>
   <si>
     <t>Всего населения</t>
   </si>
   <si>
     <t>область Абай</t>
   </si>
   <si>
-    <t>Всего население</t>
-[...4 lines deleted...]
-  <si>
     <t>Район Жаңасемей</t>
   </si>
   <si>
     <t>Район Мақаншы</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">                   Всего население</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                   население</t>
   </si>
   <si>
     <t>Район Ақсуат</t>
   </si>
+  <si>
+    <t>Городское население</t>
+  </si>
+  <si>
+    <t>Сельское население</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">1) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Данные с 2009г. пересчитаны в связи с образованием новых областей.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">                   Все  население</t>
+  </si>
+  <si>
+    <t>Все  население</t>
+  </si>
+  <si>
+    <t>Число  прибывших   внешней  миграции  в   область  Абай</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Все  население</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                               Сальдо   внешней миграции  населения  по области  Абай</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                               Число   выбывших  внешней    миграции  за пределы  области  Абай</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -187,74 +223,96 @@
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -411,362 +469,608 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="106">
+  <cellXfs count="128">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>28574</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>2</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>25</xdr:col>
+      <xdr:colOff>514274</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>1792</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="28574" y="2"/>
+          <a:ext cx="2581200" cy="773315"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>25</xdr:col>
+      <xdr:colOff>580950</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>109022</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Рисунок 1"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2581200" cy="871022"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>38025</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>106292</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Рисунок 2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2581200" cy="877817"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1011,14382 +1315,14701 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BN45"/>
+  <dimension ref="A1:BN43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection sqref="A1:D4"/>
-      <selection pane="bottomLeft" activeCell="AO30" sqref="AO30:AO41"/>
+      <selection pane="bottomLeft" activeCell="AX8" sqref="AX8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="31.42578125" style="23" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="44" max="16384" width="9.140625" style="23"/>
+    <col min="1" max="1" width="31.42578125" style="41" customWidth="1"/>
+    <col min="2" max="7" width="9.140625" style="41" hidden="1" customWidth="1"/>
+    <col min="8" max="25" width="0" style="41" hidden="1" customWidth="1"/>
+    <col min="26" max="36" width="9.140625" style="41"/>
+    <col min="37" max="37" width="9.140625" style="89"/>
+    <col min="38" max="39" width="9.140625" style="41"/>
+    <col min="40" max="40" width="9.5703125" style="41" customWidth="1"/>
+    <col min="41" max="42" width="9.140625" style="41"/>
+    <col min="43" max="43" width="9.5703125" style="41" customWidth="1"/>
+    <col min="44" max="16384" width="9.140625" style="41"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="1" spans="1:66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:66" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="90" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="90"/>
+      <c r="C3" s="90"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="90"/>
+      <c r="F3" s="90"/>
+      <c r="G3" s="90"/>
+      <c r="H3" s="90"/>
+      <c r="I3" s="90"/>
+      <c r="J3" s="90"/>
+      <c r="K3" s="90"/>
+      <c r="L3" s="90"/>
+      <c r="M3" s="90"/>
+      <c r="N3" s="90"/>
+      <c r="O3" s="90"/>
+      <c r="P3" s="90"/>
+      <c r="Q3" s="90"/>
+      <c r="R3" s="90"/>
+      <c r="S3" s="90"/>
+      <c r="T3" s="90"/>
+      <c r="U3" s="90"/>
+      <c r="V3" s="90"/>
+      <c r="W3" s="90"/>
+      <c r="X3" s="90"/>
+      <c r="Y3" s="90"/>
+      <c r="Z3" s="90"/>
+      <c r="AA3" s="90"/>
+      <c r="AB3" s="90"/>
+      <c r="AC3" s="90"/>
+      <c r="AD3" s="90"/>
+      <c r="AE3" s="90"/>
+      <c r="AF3" s="90"/>
+      <c r="AG3" s="90"/>
+      <c r="AH3" s="90"/>
+      <c r="AI3" s="90"/>
+      <c r="AJ3" s="90"/>
+      <c r="AK3" s="90"/>
+      <c r="AL3" s="90"/>
+      <c r="AM3" s="90"/>
+      <c r="AN3" s="90"/>
+      <c r="AO3" s="90"/>
+      <c r="AP3" s="90"/>
+      <c r="AQ3" s="90"/>
+      <c r="AR3" s="90"/>
+      <c r="AS3" s="90"/>
+      <c r="AT3" s="90"/>
+      <c r="AU3" s="90"/>
+      <c r="AV3" s="90"/>
+      <c r="AW3" s="90"/>
+    </row>
     <row r="4" spans="1:66" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="92" t="s">
-[...49 lines deleted...]
-      <c r="AW4" s="92"/>
+      <c r="A4" s="91"/>
+      <c r="B4" s="91"/>
+      <c r="C4" s="91"/>
+      <c r="D4" s="91"/>
+      <c r="E4" s="91"/>
+      <c r="F4" s="91"/>
+      <c r="G4" s="91"/>
+      <c r="H4" s="91"/>
+      <c r="I4" s="91"/>
+      <c r="J4" s="91"/>
+      <c r="K4" s="91"/>
+      <c r="L4" s="91"/>
+      <c r="M4" s="91"/>
+      <c r="N4" s="91"/>
+      <c r="O4" s="91"/>
+      <c r="P4" s="91"/>
+      <c r="Q4" s="91"/>
+      <c r="R4" s="91"/>
+      <c r="S4" s="91"/>
+      <c r="T4" s="91"/>
+      <c r="U4" s="91"/>
+      <c r="V4" s="91"/>
+      <c r="W4" s="91"/>
+      <c r="X4" s="91"/>
+      <c r="Y4" s="91"/>
+      <c r="Z4" s="91"/>
+      <c r="AA4" s="91"/>
+      <c r="AB4" s="91"/>
+      <c r="AC4" s="91"/>
+      <c r="AD4" s="91"/>
+      <c r="AE4" s="91"/>
+      <c r="AF4" s="91"/>
+      <c r="AG4" s="91"/>
+      <c r="AH4" s="91"/>
+      <c r="AI4" s="91"/>
+      <c r="AJ4" s="91"/>
+      <c r="AK4" s="91"/>
+      <c r="AL4" s="91"/>
+      <c r="AM4" s="91"/>
+      <c r="AN4" s="91"/>
+      <c r="AO4" s="91"/>
+      <c r="AP4" s="91"/>
+      <c r="AQ4" s="91"/>
+      <c r="AR4" s="91"/>
+      <c r="AS4" s="91"/>
+      <c r="AT4" s="91"/>
+      <c r="AU4" s="91"/>
+      <c r="AV4" s="91"/>
+      <c r="AW4" s="91"/>
     </row>
-    <row r="5" spans="1:66" s="1" customFormat="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      </c>
+    <row r="5" spans="1:66" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="91"/>
+      <c r="B5" s="91"/>
+      <c r="C5" s="91"/>
+      <c r="D5" s="91"/>
+      <c r="E5" s="91"/>
+      <c r="F5" s="91"/>
+      <c r="G5" s="91"/>
+      <c r="H5" s="91"/>
+      <c r="I5" s="91"/>
+      <c r="J5" s="91"/>
+      <c r="K5" s="91"/>
+      <c r="L5" s="91"/>
+      <c r="M5" s="91"/>
+      <c r="N5" s="91"/>
+      <c r="O5" s="91"/>
+      <c r="P5" s="91"/>
+      <c r="Q5" s="91"/>
+      <c r="R5" s="91"/>
+      <c r="S5" s="91"/>
+      <c r="T5" s="91"/>
+      <c r="U5" s="91"/>
+      <c r="V5" s="91"/>
+      <c r="W5" s="91"/>
+      <c r="X5" s="91"/>
+      <c r="Y5" s="91"/>
+      <c r="Z5" s="91"/>
+      <c r="AA5" s="91"/>
+      <c r="AB5" s="91"/>
+      <c r="AC5" s="91"/>
+      <c r="AD5" s="91"/>
+      <c r="AE5" s="91"/>
+      <c r="AF5" s="91"/>
+      <c r="AG5" s="91"/>
+      <c r="AH5" s="91"/>
+      <c r="AI5" s="91"/>
+      <c r="AJ5" s="91"/>
+      <c r="AK5" s="91"/>
+      <c r="AL5" s="91"/>
+      <c r="AM5" s="91"/>
+      <c r="AN5" s="91"/>
+      <c r="AO5" s="91"/>
+      <c r="AP5" s="91"/>
+      <c r="AQ5" s="91"/>
+      <c r="AR5" s="91"/>
+      <c r="AS5" s="91"/>
+      <c r="AT5" s="91"/>
+      <c r="AU5" s="91"/>
+      <c r="AV5" s="91"/>
+      <c r="AW5" s="91"/>
     </row>
-    <row r="6" spans="1:66" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="M6" s="101"/>
+    <row r="6" spans="1:66" s="92" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L6" s="93"/>
+      <c r="M6" s="94"/>
       <c r="N6" s="95"/>
       <c r="O6" s="95"/>
-      <c r="P6" s="95"/>
-[...47 lines deleted...]
-      <c r="BF6" s="34"/>
+      <c r="P6" s="14"/>
+      <c r="Y6" s="14"/>
+      <c r="AK6" s="95"/>
+      <c r="AW6" s="14" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="7" spans="1:66" x14ac:dyDescent="0.2">
-      <c r="A7" s="98"/>
-      <c r="B7" s="5" t="s">
+      <c r="A7" s="96"/>
+      <c r="B7" s="97">
+        <v>2022</v>
+      </c>
+      <c r="C7" s="98"/>
+      <c r="D7" s="98"/>
+      <c r="E7" s="98"/>
+      <c r="F7" s="98"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+      <c r="K7" s="98"/>
+      <c r="L7" s="98"/>
+      <c r="M7" s="99"/>
+      <c r="N7" s="77"/>
+      <c r="O7" s="77"/>
+      <c r="P7" s="77"/>
+      <c r="Q7" s="83">
+        <v>2023</v>
+      </c>
+      <c r="R7" s="83"/>
+      <c r="S7" s="83"/>
+      <c r="T7" s="77"/>
+      <c r="U7" s="77"/>
+      <c r="V7" s="77"/>
+      <c r="W7" s="77"/>
+      <c r="X7" s="77"/>
+      <c r="Y7" s="78"/>
+      <c r="Z7" s="84"/>
+      <c r="AA7" s="77"/>
+      <c r="AB7" s="77"/>
+      <c r="AC7" s="83">
+        <v>2025</v>
+      </c>
+      <c r="AD7" s="83"/>
+      <c r="AE7" s="83"/>
+      <c r="AF7" s="77"/>
+      <c r="AG7" s="77"/>
+      <c r="AH7" s="77"/>
+      <c r="AI7" s="77"/>
+      <c r="AJ7" s="77"/>
+      <c r="AK7" s="78"/>
+      <c r="AL7" s="77"/>
+      <c r="AM7" s="77"/>
+      <c r="AN7" s="77"/>
+      <c r="AO7" s="83">
+        <v>2026</v>
+      </c>
+      <c r="AP7" s="83"/>
+      <c r="AQ7" s="83"/>
+      <c r="AR7" s="77"/>
+      <c r="AS7" s="77"/>
+      <c r="AT7" s="77"/>
+      <c r="AU7" s="77"/>
+      <c r="AV7" s="77"/>
+      <c r="AW7" s="78"/>
+      <c r="AX7" s="89"/>
+      <c r="AY7" s="89"/>
+      <c r="AZ7" s="89"/>
+      <c r="BA7" s="89"/>
+      <c r="BB7" s="89"/>
+      <c r="BC7" s="89"/>
+      <c r="BD7" s="89"/>
+      <c r="BE7" s="89"/>
+      <c r="BF7" s="89"/>
+    </row>
+    <row r="8" spans="1:66" x14ac:dyDescent="0.2">
+      <c r="A8" s="100"/>
+      <c r="B8" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="C8" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="D8" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="E8" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="F8" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="5" t="s">
+      <c r="G8" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="H8" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="I8" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="5" t="s">
+      <c r="J8" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="6" t="s">
+      <c r="K8" s="68" t="s">
         <v>10</v>
       </c>
-      <c r="L7" s="6" t="s">
+      <c r="L8" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="M7" s="8" t="s">
+      <c r="M8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="N7" s="25" t="s">
+      <c r="N8" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="5" t="s">
+      <c r="O8" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="P7" s="7" t="s">
+      <c r="P8" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="Q7" s="7" t="s">
+      <c r="Q8" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="R7" s="7" t="s">
+      <c r="R8" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="S7" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T7" s="7" t="s">
+      <c r="S8" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="T8" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="U7" s="7" t="s">
+      <c r="U8" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="V7" s="7" t="s">
+      <c r="V8" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="W7" s="7" t="s">
+      <c r="W8" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="X7" s="7" t="s">
+      <c r="X8" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="Y7" s="8" t="s">
+      <c r="Y8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="Z7" s="38" t="s">
+      <c r="Z8" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="86" t="s">
+      <c r="AA8" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="AB7" s="87" t="s">
+      <c r="AB8" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="AC7" s="87" t="s">
+      <c r="AC8" s="67" t="s">
         <v>8</v>
       </c>
-      <c r="AD7" s="87" t="s">
+      <c r="AD8" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="AE7" s="87" t="s">
-[...2 lines deleted...]
-      <c r="AF7" s="87" t="s">
+      <c r="AE8" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF8" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="AG7" s="87" t="s">
+      <c r="AG8" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="AH7" s="87" t="s">
+      <c r="AH8" s="67" t="s">
         <v>4</v>
       </c>
-      <c r="AI7" s="87" t="s">
+      <c r="AI8" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="AJ7" s="86" t="s">
+      <c r="AJ8" s="66" t="s">
         <v>11</v>
       </c>
-      <c r="AK7" s="38" t="s">
+      <c r="AK8" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="AL7" s="38" t="s">
+      <c r="AL8" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="AM7" s="86" t="s">
+      <c r="AM8" s="66" t="s">
         <v>6</v>
       </c>
-      <c r="AN7" s="87" t="s">
+      <c r="AN8" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="AO7" s="87" t="s">
+      <c r="AO8" s="67" t="s">
         <v>8</v>
       </c>
-      <c r="AP7" s="87" t="s">
+      <c r="AP8" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="AQ7" s="87" t="s">
-[...2 lines deleted...]
-      <c r="AR7" s="87" t="s">
+      <c r="AQ8" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR8" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="AS7" s="87" t="s">
+      <c r="AS8" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="AT7" s="87" t="s">
+      <c r="AT8" s="67" t="s">
         <v>4</v>
       </c>
-      <c r="AU7" s="87" t="s">
+      <c r="AU8" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="AV7" s="87" t="s">
+      <c r="AV8" s="67" t="s">
         <v>11</v>
       </c>
-      <c r="AW7" s="88" t="s">
+      <c r="AW8" s="127" t="s">
         <v>12</v>
       </c>
-      <c r="AX7" s="34"/>
-[...15 lines deleted...]
-      <c r="BN7" s="34"/>
+      <c r="AX8" s="89"/>
+      <c r="AY8" s="89"/>
+      <c r="AZ8" s="89"/>
+      <c r="BA8" s="89"/>
+      <c r="BB8" s="89"/>
+      <c r="BC8" s="89"/>
+      <c r="BD8" s="89"/>
+      <c r="BE8" s="89"/>
+      <c r="BF8" s="89"/>
+      <c r="BG8" s="89"/>
+      <c r="BH8" s="89"/>
+      <c r="BI8" s="89"/>
+      <c r="BJ8" s="89"/>
+      <c r="BK8" s="89"/>
+      <c r="BL8" s="89"/>
+      <c r="BM8" s="89"/>
+      <c r="BN8" s="89"/>
     </row>
-    <row r="8" spans="1:66" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...217 lines deleted...]
-      <c r="BN9" s="34"/>
+    <row r="9" spans="1:66" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="52"/>
+      <c r="B9" s="52"/>
+      <c r="C9" s="52"/>
+      <c r="D9" s="52"/>
+      <c r="E9" s="52"/>
+      <c r="F9" s="52"/>
+      <c r="G9" s="52"/>
+      <c r="H9" s="52"/>
+      <c r="I9" s="52"/>
+      <c r="J9" s="52"/>
+      <c r="K9" s="52"/>
+      <c r="L9" s="52"/>
+      <c r="M9" s="52"/>
+      <c r="N9" s="52"/>
+      <c r="O9" s="52"/>
+      <c r="P9" s="52"/>
+      <c r="Q9" s="52"/>
+      <c r="R9" s="52"/>
+      <c r="S9" s="52"/>
+      <c r="T9" s="52"/>
+      <c r="U9" s="52"/>
+      <c r="V9" s="52"/>
+      <c r="W9" s="52"/>
+      <c r="X9" s="52"/>
+      <c r="Y9" s="52"/>
+      <c r="Z9" s="76" t="s">
+        <v>35</v>
+      </c>
+      <c r="AA9" s="76"/>
+      <c r="AB9" s="76"/>
+      <c r="AC9" s="76"/>
+      <c r="AD9" s="76"/>
+      <c r="AE9" s="76"/>
+      <c r="AF9" s="76"/>
+      <c r="AG9" s="76"/>
+      <c r="AH9" s="76"/>
+      <c r="AI9" s="76"/>
+      <c r="AJ9" s="76"/>
+      <c r="AK9" s="76"/>
+      <c r="AL9" s="76"/>
+      <c r="AM9" s="76"/>
+      <c r="AN9" s="76"/>
+      <c r="AO9" s="76"/>
+      <c r="AP9" s="76"/>
+      <c r="AQ9" s="76"/>
+      <c r="AR9" s="76"/>
+      <c r="AS9" s="76"/>
+      <c r="AT9" s="76"/>
+      <c r="AU9" s="76"/>
+      <c r="AV9" s="76"/>
+      <c r="AW9" s="76"/>
+      <c r="AX9" s="89"/>
+      <c r="AY9" s="89"/>
+      <c r="AZ9" s="89"/>
+      <c r="BA9" s="89"/>
+      <c r="BB9" s="89"/>
+      <c r="BC9" s="89"/>
+      <c r="BD9" s="89"/>
+      <c r="BE9" s="89"/>
+      <c r="BF9" s="89"/>
+      <c r="BG9" s="89"/>
+      <c r="BH9" s="89"/>
+      <c r="BI9" s="89"/>
+      <c r="BJ9" s="89"/>
+      <c r="BK9" s="89"/>
+      <c r="BL9" s="89"/>
+      <c r="BM9" s="89"/>
+      <c r="BN9" s="89"/>
     </row>
     <row r="10" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="75" t="s">
+      <c r="A10" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="13">
+        <v>9</v>
+      </c>
+      <c r="C10" s="13">
+        <v>13</v>
+      </c>
+      <c r="D10" s="13">
+        <v>7</v>
+      </c>
+      <c r="E10" s="13">
+        <v>6</v>
+      </c>
+      <c r="F10" s="13">
+        <v>21</v>
+      </c>
+      <c r="G10" s="13">
+        <v>5</v>
+      </c>
+      <c r="H10" s="13">
+        <v>27</v>
+      </c>
+      <c r="I10" s="13">
+        <v>7</v>
+      </c>
+      <c r="J10" s="13">
+        <v>5</v>
+      </c>
+      <c r="K10" s="42">
+        <v>27</v>
+      </c>
+      <c r="L10" s="13">
+        <v>32</v>
+      </c>
+      <c r="M10" s="25">
+        <v>12</v>
+      </c>
+      <c r="N10" s="10">
+        <v>29</v>
+      </c>
+      <c r="O10" s="10">
         <v>14</v>
       </c>
-      <c r="B10" s="14">
+      <c r="P10" s="10">
+        <v>18</v>
+      </c>
+      <c r="Q10" s="10">
+        <v>14</v>
+      </c>
+      <c r="R10" s="10">
+        <v>6</v>
+      </c>
+      <c r="S10" s="10">
+        <v>11</v>
+      </c>
+      <c r="T10" s="10">
+        <v>8</v>
+      </c>
+      <c r="U10" s="10">
+        <v>8</v>
+      </c>
+      <c r="V10" s="10">
+        <v>16</v>
+      </c>
+      <c r="W10" s="32">
+        <v>20</v>
+      </c>
+      <c r="X10" s="32">
+        <v>12</v>
+      </c>
+      <c r="Y10" s="33">
+        <v>12</v>
+      </c>
+      <c r="Z10" s="89">
         <v>5</v>
       </c>
-      <c r="C10" s="13">
+      <c r="AA10" s="89">
+        <v>8</v>
+      </c>
+      <c r="AB10" s="14">
         <v>3</v>
       </c>
-      <c r="D10" s="14">
+      <c r="AC10" s="14">
+        <v>11</v>
+      </c>
+      <c r="AD10" s="14">
+        <v>11</v>
+      </c>
+      <c r="AE10" s="89">
+        <v>10</v>
+      </c>
+      <c r="AF10" s="14">
+        <v>25</v>
+      </c>
+      <c r="AG10" s="89">
+        <v>23</v>
+      </c>
+      <c r="AH10" s="89">
+        <v>7</v>
+      </c>
+      <c r="AI10" s="89">
+        <v>23</v>
+      </c>
+      <c r="AJ10" s="89">
+        <v>29</v>
+      </c>
+      <c r="AK10" s="101">
+        <v>20</v>
+      </c>
+      <c r="AL10" s="89">
+        <v>36</v>
+      </c>
+      <c r="AM10" s="89">
+        <v>9</v>
+      </c>
+      <c r="AN10" s="14">
+        <v>15</v>
+      </c>
+      <c r="AO10" s="14">
+        <v>11</v>
+      </c>
+      <c r="AP10" s="14">
+        <v>7</v>
+      </c>
+      <c r="AQ10" s="89"/>
+      <c r="AR10" s="14"/>
+      <c r="AS10" s="89"/>
+      <c r="AT10" s="89"/>
+      <c r="AU10" s="89"/>
+      <c r="AV10" s="89"/>
+      <c r="AW10" s="101"/>
+      <c r="AX10" s="89"/>
+      <c r="AY10" s="89"/>
+      <c r="AZ10" s="89"/>
+      <c r="BA10" s="89"/>
+      <c r="BB10" s="89"/>
+      <c r="BC10" s="89"/>
+      <c r="BD10" s="89"/>
+      <c r="BE10" s="89"/>
+      <c r="BF10" s="89"/>
+      <c r="BG10" s="89"/>
+      <c r="BH10" s="89"/>
+      <c r="BI10" s="89"/>
+      <c r="BJ10" s="89"/>
+      <c r="BK10" s="89"/>
+      <c r="BL10" s="89"/>
+      <c r="BM10" s="89"/>
+      <c r="BN10" s="89"/>
+    </row>
+    <row r="11" spans="1:66" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="102" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="13">
+        <v>5</v>
+      </c>
+      <c r="C11" s="13">
         <v>3</v>
       </c>
-      <c r="E10" s="14">
+      <c r="D11" s="13">
+        <v>3</v>
+      </c>
+      <c r="E11" s="13">
         <v>2</v>
       </c>
-      <c r="F10" s="14">
+      <c r="F11" s="13">
         <v>21</v>
       </c>
-      <c r="G10" s="14">
-[...2 lines deleted...]
-      <c r="H10" s="13">
+      <c r="G11" s="13">
+        <v>1</v>
+      </c>
+      <c r="H11" s="13">
         <v>17</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I11" s="13">
         <v>2</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J11" s="13">
         <v>3</v>
       </c>
-      <c r="K10" s="29">
+      <c r="K11" s="42">
         <v>20</v>
       </c>
-      <c r="L10" s="13">
+      <c r="L11" s="13">
         <v>20</v>
       </c>
-      <c r="M10" s="30">
+      <c r="M11" s="25">
         <v>11</v>
       </c>
-      <c r="N10" s="10">
+      <c r="N11" s="10">
         <v>21</v>
       </c>
-      <c r="O10" s="10">
+      <c r="O11" s="10">
         <v>9</v>
       </c>
-      <c r="P10" s="10">
+      <c r="P11" s="10">
         <v>14</v>
       </c>
-      <c r="Q10" s="9">
+      <c r="Q11" s="10">
         <v>6</v>
       </c>
-      <c r="R10" s="9">
+      <c r="R11" s="10">
         <v>2</v>
       </c>
-      <c r="S10" s="9">
+      <c r="S11" s="10">
         <v>7</v>
       </c>
-      <c r="T10" s="9">
+      <c r="T11" s="10">
         <v>6</v>
       </c>
-      <c r="U10" s="9">
+      <c r="U11" s="10">
         <v>2</v>
       </c>
-      <c r="V10" s="9">
+      <c r="V11" s="10">
         <v>5</v>
       </c>
-      <c r="W10" s="39">
+      <c r="W11" s="32">
         <v>5</v>
       </c>
-      <c r="X10" s="15" t="s">
-[...2 lines deleted...]
-      <c r="Y10" s="31">
+      <c r="X11" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y11" s="25">
         <v>6</v>
       </c>
-      <c r="Z10" s="23">
+      <c r="Z11" s="41">
         <v>5</v>
       </c>
-      <c r="AA10" s="23">
+      <c r="AA11" s="41">
         <v>7</v>
       </c>
-      <c r="AB10" s="2" t="s">
-[...5 lines deleted...]
-      <c r="AD10" s="2">
+      <c r="AB11" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC11" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD11" s="93">
         <v>9</v>
       </c>
-      <c r="AE10" s="23">
+      <c r="AE11" s="41">
         <v>6</v>
       </c>
-      <c r="AF10" s="2">
+      <c r="AF11" s="93">
         <v>14</v>
       </c>
-      <c r="AG10" s="2">
+      <c r="AG11" s="93">
         <v>10</v>
       </c>
-      <c r="AH10" s="23">
+      <c r="AH11" s="41">
         <v>5</v>
       </c>
-      <c r="AI10" s="23">
+      <c r="AI11" s="41">
         <v>16</v>
       </c>
-      <c r="AJ10" s="23">
+      <c r="AJ11" s="41">
         <v>21</v>
       </c>
-      <c r="AK10" s="50">
+      <c r="AK11" s="101">
         <v>15</v>
       </c>
-      <c r="AL10" s="23">
+      <c r="AL11" s="41">
         <v>19</v>
       </c>
-      <c r="AM10" s="23">
+      <c r="AM11" s="41">
         <v>8</v>
       </c>
-      <c r="AN10" s="2">
+      <c r="AN11" s="93">
         <v>10</v>
       </c>
-      <c r="AO10" s="2">
+      <c r="AO11" s="93">
         <v>9</v>
       </c>
-      <c r="AP10" s="2"/>
-[...2 lines deleted...]
-      <c r="AW10" s="50"/>
+      <c r="AP11" s="93">
+        <v>5</v>
+      </c>
+      <c r="AR11" s="93"/>
+      <c r="AS11" s="93"/>
+      <c r="AW11" s="101"/>
     </row>
-    <row r="11" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="75" t="s">
+    <row r="12" spans="1:66" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="102" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="13">
+      <c r="B12" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="13">
         <v>-1</v>
       </c>
-      <c r="D11" s="14">
-[...38 lines deleted...]
-      <c r="Q11" s="9">
+      <c r="D12" s="13">
+        <v>1</v>
+      </c>
+      <c r="E12" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F12" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I12" s="13">
+        <v>1</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K12" s="42">
+        <v>1</v>
+      </c>
+      <c r="L12" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M12" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N12" s="10">
+        <v>1</v>
+      </c>
+      <c r="O12" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P12" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q12" s="10">
         <v>3</v>
       </c>
-      <c r="R11" s="9" t="s">
-[...2 lines deleted...]
-      <c r="S11" s="9">
+      <c r="R12" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S12" s="10">
         <v>2</v>
       </c>
-      <c r="T11" s="10" t="s">
-[...47 lines deleted...]
-      <c r="AJ11" s="23">
+      <c r="T12" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U12" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V12" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W12" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="X12" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y12" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z12" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA12" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB12" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC12" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD12" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE12" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF12" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG12" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH12" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI12" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ12" s="41">
         <v>-1</v>
       </c>
-      <c r="AK11" s="50">
+      <c r="AK12" s="101">
         <v>2</v>
       </c>
-      <c r="AL11" s="2">
+      <c r="AL12" s="93">
         <v>7</v>
       </c>
-      <c r="AM11" s="2" t="s">
-[...14 lines deleted...]
-      <c r="AW11" s="50"/>
+      <c r="AM12" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN12" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO12" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP12" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ12" s="93"/>
+      <c r="AR12" s="93"/>
+      <c r="AS12" s="93"/>
+      <c r="AT12" s="93"/>
+      <c r="AU12" s="93"/>
+      <c r="AW12" s="101"/>
     </row>
-    <row r="12" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="75" t="s">
+    <row r="13" spans="1:66" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="102" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="14" t="s">
-[...126 lines deleted...]
-      <c r="AW12" s="37"/>
+      <c r="B13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K13" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M13" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N13" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O13" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P13" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q13" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R13" s="10">
+        <v>1</v>
+      </c>
+      <c r="S13" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T13" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U13" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V13" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W13" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="X13" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y13" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK13" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ13" s="93"/>
+      <c r="AR13" s="93"/>
+      <c r="AS13" s="93"/>
+      <c r="AT13" s="93"/>
+      <c r="AU13" s="93"/>
+      <c r="AV13" s="93"/>
+      <c r="AW13" s="34"/>
     </row>
-    <row r="13" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...130 lines deleted...]
-      <c r="AW13" s="37"/>
+    <row r="14" spans="1:66" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="102" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K14" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M14" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N14" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O14" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P14" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q14" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R14" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S14" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T14" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U14" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V14" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W14" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="X14" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y14" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK14" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ14" s="93"/>
+      <c r="AR14" s="93"/>
+      <c r="AS14" s="93"/>
+      <c r="AT14" s="93"/>
+      <c r="AU14" s="93"/>
+      <c r="AV14" s="93"/>
+      <c r="AW14" s="34"/>
     </row>
-    <row r="14" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="75" t="s">
+    <row r="15" spans="1:66" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="102" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="14" t="s">
-[...14 lines deleted...]
-      <c r="G14" s="14">
+      <c r="B15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="13">
         <v>2</v>
       </c>
-      <c r="H14" s="13" t="s">
-[...95 lines deleted...]
-      <c r="AN14" s="2">
+      <c r="H15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K15" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L15" s="13">
+        <v>1</v>
+      </c>
+      <c r="M15" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N15" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O15" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P15" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q15" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R15" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S15" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T15" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U15" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V15" s="10">
+        <v>1</v>
+      </c>
+      <c r="W15" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="X15" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y15" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI15" s="41">
+        <v>1</v>
+      </c>
+      <c r="AJ15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK15" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL15" s="93">
+        <v>1</v>
+      </c>
+      <c r="AM15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN15" s="93">
         <v>2</v>
       </c>
-      <c r="AO14" s="2" t="s">
-[...8 lines deleted...]
-      <c r="AW14" s="37"/>
+      <c r="AO15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ15" s="93"/>
+      <c r="AR15" s="93"/>
+      <c r="AS15" s="93"/>
+      <c r="AT15" s="93"/>
+      <c r="AV15" s="93"/>
+      <c r="AW15" s="34"/>
     </row>
-    <row r="15" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="75" t="s">
+    <row r="16" spans="1:66" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="102" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="14" t="s">
-[...41 lines deleted...]
-      <c r="P15" s="10">
+      <c r="B16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="13">
+        <v>1</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K16" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M16" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N16" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O16" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P16" s="10">
         <v>2</v>
       </c>
-      <c r="Q15" s="9" t="s">
-[...81 lines deleted...]
-      <c r="AW15" s="37"/>
+      <c r="Q16" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R16" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S16" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T16" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U16" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V16" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W16" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="X16" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y16" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF16" s="93">
+        <v>1</v>
+      </c>
+      <c r="AG16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK16" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ16" s="93"/>
+      <c r="AR16" s="93"/>
+      <c r="AS16" s="93"/>
+      <c r="AT16" s="93"/>
+      <c r="AU16" s="93"/>
+      <c r="AV16" s="93"/>
+      <c r="AW16" s="34"/>
     </row>
-    <row r="16" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="75" t="s">
+    <row r="17" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="102" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="14">
+      <c r="B17" s="13">
         <v>-10</v>
       </c>
-      <c r="C16" s="13">
+      <c r="C17" s="13">
         <v>4</v>
       </c>
-      <c r="D16" s="14">
-[...2 lines deleted...]
-      <c r="E16" s="14">
+      <c r="D17" s="13">
+        <v>1</v>
+      </c>
+      <c r="E17" s="13">
         <v>4</v>
       </c>
-      <c r="F16" s="14" t="s">
-[...5 lines deleted...]
-      <c r="H16" s="13">
+      <c r="F17" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="13">
+        <v>1</v>
+      </c>
+      <c r="H17" s="13">
         <v>6</v>
       </c>
-      <c r="I16" s="13">
+      <c r="I17" s="13">
         <v>4</v>
       </c>
-      <c r="J16" s="13">
+      <c r="J17" s="13">
         <v>2</v>
       </c>
-      <c r="K16" s="29">
+      <c r="K17" s="42">
         <v>4</v>
       </c>
-      <c r="L16" s="13">
+      <c r="L17" s="13">
         <v>9</v>
       </c>
-      <c r="M16" s="30">
-[...2 lines deleted...]
-      <c r="N16" s="10">
+      <c r="M17" s="25">
+        <v>1</v>
+      </c>
+      <c r="N17" s="10">
         <v>7</v>
       </c>
-      <c r="O16" s="10">
+      <c r="O17" s="10">
         <v>3</v>
       </c>
-      <c r="P16" s="10">
-[...2 lines deleted...]
-      <c r="Q16" s="9">
+      <c r="P17" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="10">
         <v>5</v>
       </c>
-      <c r="R16" s="9">
+      <c r="R17" s="10">
         <v>2</v>
       </c>
-      <c r="S16" s="9">
+      <c r="S17" s="10">
         <v>2</v>
       </c>
-      <c r="T16" s="9" t="s">
-[...2 lines deleted...]
-      <c r="U16" s="9">
+      <c r="T17" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U17" s="10">
         <v>2</v>
       </c>
-      <c r="V16" s="10">
+      <c r="V17" s="10">
         <v>5</v>
       </c>
-      <c r="W16" s="15">
+      <c r="W17" s="13">
         <v>10</v>
       </c>
-      <c r="X16" s="4">
+      <c r="X17" s="14">
         <v>2</v>
       </c>
-      <c r="Y16" s="31">
+      <c r="Y17" s="25">
         <v>6</v>
       </c>
-      <c r="Z16" s="2" t="s">
-[...8 lines deleted...]
-      <c r="AC16" s="2">
+      <c r="Z17" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA17" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB17" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC17" s="93">
         <v>2</v>
       </c>
-      <c r="AD16" s="2" t="s">
-[...5 lines deleted...]
-      <c r="AF16" s="2">
+      <c r="AD17" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE17" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF17" s="93">
         <v>2</v>
       </c>
-      <c r="AG16" s="23">
+      <c r="AG17" s="41">
         <v>5</v>
       </c>
-      <c r="AH16" s="23">
+      <c r="AH17" s="41">
         <v>2</v>
       </c>
-      <c r="AI16" s="23">
+      <c r="AI17" s="41">
         <v>4</v>
       </c>
-      <c r="AJ16" s="23">
-[...2 lines deleted...]
-      <c r="AK16" s="50">
+      <c r="AJ17" s="41">
+        <v>1</v>
+      </c>
+      <c r="AK17" s="101">
         <v>2</v>
       </c>
-      <c r="AL16" s="2">
+      <c r="AL17" s="93">
         <v>3</v>
       </c>
-      <c r="AM16" s="2" t="s">
-[...5 lines deleted...]
-      <c r="AO16" s="2">
+      <c r="AM17" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN17" s="93">
+        <v>1</v>
+      </c>
+      <c r="AO17" s="93">
         <v>2</v>
       </c>
-      <c r="AP16" s="2"/>
-[...2 lines deleted...]
-      <c r="AW16" s="50"/>
+      <c r="AP17" s="93">
+        <v>1</v>
+      </c>
+      <c r="AQ17" s="93"/>
+      <c r="AR17" s="93"/>
+      <c r="AW17" s="101"/>
     </row>
-    <row r="17" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...84 lines deleted...]
-      <c r="AC17" s="2">
+    <row r="18" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="102" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="L18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M18" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="O18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="P18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="R18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="S18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="T18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="U18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="V18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="W18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y18" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z18" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA18" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB18" s="93">
+        <v>1</v>
+      </c>
+      <c r="AC18" s="93">
         <v>2</v>
       </c>
-      <c r="AD17" s="89">
-[...42 lines deleted...]
-      <c r="AW17" s="37"/>
+      <c r="AD18" s="103">
+        <v>1</v>
+      </c>
+      <c r="AE18" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF18" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG18" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH18" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI18" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ18" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK18" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL18" s="93">
+        <v>1</v>
+      </c>
+      <c r="AM18" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN18" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO18" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP18" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ18" s="93"/>
+      <c r="AR18" s="93"/>
+      <c r="AS18" s="93"/>
+      <c r="AT18" s="93"/>
+      <c r="AU18" s="93"/>
+      <c r="AV18" s="93"/>
+      <c r="AW18" s="34"/>
     </row>
-    <row r="18" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="75" t="s">
+    <row r="19" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="102" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="14" t="s">
-[...92 lines deleted...]
-      <c r="AG18" s="23">
+      <c r="B19" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K19" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L19" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M19" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N19" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O19" s="10">
+        <v>1</v>
+      </c>
+      <c r="P19" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q19" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R19" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S19" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T19" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U19" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V19" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W19" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="X19" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y19" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG19" s="41">
         <v>3</v>
       </c>
-      <c r="AH18" s="2" t="s">
-[...29 lines deleted...]
-      <c r="AW18" s="37"/>
+      <c r="AH19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK19" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ19" s="93"/>
+      <c r="AR19" s="93"/>
+      <c r="AT19" s="93"/>
+      <c r="AU19" s="93"/>
+      <c r="AV19" s="93"/>
+      <c r="AW19" s="34"/>
     </row>
-    <row r="19" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="75" t="s">
+    <row r="20" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="102" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="13">
+      <c r="B20" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="13">
         <v>2</v>
       </c>
-      <c r="D19" s="14" t="s">
-[...23 lines deleted...]
-      <c r="L19" s="13">
+      <c r="D20" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F20" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K20" s="42">
+        <v>1</v>
+      </c>
+      <c r="L20" s="13">
         <v>2</v>
       </c>
-      <c r="M19" s="30" t="s">
-[...93 lines deleted...]
-      <c r="AW19" s="37"/>
+      <c r="M20" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N20" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O20" s="10">
+        <v>1</v>
+      </c>
+      <c r="P20" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q20" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R20" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S20" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T20" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U20" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V20" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W20" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="X20" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y20" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK20" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ20" s="93"/>
+      <c r="AR20" s="93"/>
+      <c r="AS20" s="93"/>
+      <c r="AT20" s="93"/>
+      <c r="AU20" s="93"/>
+      <c r="AV20" s="93"/>
+      <c r="AW20" s="34"/>
     </row>
-    <row r="20" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...90 lines deleted...]
-      <c r="AE20" s="23">
+    <row r="21" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="102" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="L21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M21" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="O21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="P21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="R21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="S21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="T21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="U21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="V21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="W21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y21" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE21" s="41">
         <v>2</v>
       </c>
-      <c r="AF20" s="2" t="s">
-[...35 lines deleted...]
-      <c r="AW20" s="37"/>
+      <c r="AF21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK21" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR21" s="93"/>
+      <c r="AS21" s="93"/>
+      <c r="AT21" s="93"/>
+      <c r="AU21" s="93"/>
+      <c r="AV21" s="93"/>
+      <c r="AW21" s="34"/>
     </row>
-    <row r="21" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="75" t="s">
+    <row r="22" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="102" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="14">
+      <c r="B22" s="13">
         <v>3</v>
       </c>
-      <c r="C21" s="13">
+      <c r="C22" s="13">
         <v>3</v>
       </c>
-      <c r="D21" s="14">
+      <c r="D22" s="13">
         <v>2</v>
       </c>
-      <c r="E21" s="14" t="s">
-[...8 lines deleted...]
-      <c r="H21" s="13">
+      <c r="E22" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F22" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H22" s="13">
         <v>4</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...26 lines deleted...]
-      <c r="R21" s="9">
+      <c r="I22" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K22" s="42">
+        <v>1</v>
+      </c>
+      <c r="L22" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M22" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N22" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O22" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P22" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q22" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R22" s="10">
         <v>-5</v>
       </c>
-      <c r="S21" s="9" t="s">
-[...2 lines deleted...]
-      <c r="T21" s="13">
+      <c r="S22" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T22" s="13">
         <v>2</v>
       </c>
-      <c r="U21" s="14">
+      <c r="U22" s="13">
         <v>4</v>
       </c>
-      <c r="V21" s="13">
+      <c r="V22" s="13">
         <v>5</v>
       </c>
-      <c r="W21" s="15">
+      <c r="W22" s="13">
         <v>5</v>
       </c>
-      <c r="X21" s="4">
+      <c r="X22" s="14">
         <v>9</v>
       </c>
-      <c r="Y21" s="37" t="s">
-[...11 lines deleted...]
-      <c r="AC21" s="2">
+      <c r="Y22" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z22" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA22" s="41">
+        <v>1</v>
+      </c>
+      <c r="AB22" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC22" s="93">
         <v>4</v>
       </c>
-      <c r="AD21" s="2">
-[...2 lines deleted...]
-      <c r="AE21" s="23">
+      <c r="AD22" s="93">
+        <v>1</v>
+      </c>
+      <c r="AE22" s="41">
         <v>2</v>
       </c>
-      <c r="AF21" s="2">
+      <c r="AF22" s="93">
         <v>8</v>
       </c>
-      <c r="AG21" s="23">
+      <c r="AG22" s="41">
         <v>5</v>
       </c>
-      <c r="AH21" s="2" t="s">
-[...2 lines deleted...]
-      <c r="AI21" s="23">
+      <c r="AH22" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI22" s="41">
         <v>2</v>
       </c>
-      <c r="AJ21" s="23">
+      <c r="AJ22" s="41">
         <v>5</v>
       </c>
-      <c r="AK21" s="50">
-[...2 lines deleted...]
-      <c r="AL21" s="2">
+      <c r="AK22" s="101">
+        <v>1</v>
+      </c>
+      <c r="AL22" s="93">
         <v>5</v>
       </c>
-      <c r="AM21" s="23">
-[...2 lines deleted...]
-      <c r="AN21" s="2">
+      <c r="AM22" s="41">
+        <v>1</v>
+      </c>
+      <c r="AN22" s="93">
         <v>2</v>
       </c>
-      <c r="AO21" s="2" t="s">
-[...5 lines deleted...]
-      <c r="AW21" s="50"/>
+      <c r="AO22" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP22" s="93">
+        <v>1</v>
+      </c>
+      <c r="AR22" s="93"/>
+      <c r="AT22" s="93"/>
+      <c r="AW22" s="101"/>
     </row>
-    <row r="22" spans="1:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...180 lines deleted...]
-      <c r="AW23" s="50"/>
+    <row r="23" spans="1:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="52"/>
+      <c r="B23" s="52"/>
+      <c r="C23" s="52"/>
+      <c r="D23" s="52"/>
+      <c r="E23" s="52"/>
+      <c r="F23" s="52"/>
+      <c r="G23" s="52"/>
+      <c r="H23" s="52"/>
+      <c r="I23" s="52"/>
+      <c r="J23" s="52"/>
+      <c r="K23" s="52"/>
+      <c r="L23" s="52"/>
+      <c r="M23" s="52"/>
+      <c r="N23" s="52"/>
+      <c r="O23" s="52"/>
+      <c r="P23" s="52"/>
+      <c r="Q23" s="52"/>
+      <c r="R23" s="52"/>
+      <c r="S23" s="52"/>
+      <c r="T23" s="52"/>
+      <c r="U23" s="52"/>
+      <c r="V23" s="52"/>
+      <c r="W23" s="52"/>
+      <c r="X23" s="52"/>
+      <c r="Y23" s="52"/>
+      <c r="Z23" s="76" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA23" s="76"/>
+      <c r="AB23" s="76"/>
+      <c r="AC23" s="76"/>
+      <c r="AD23" s="76"/>
+      <c r="AE23" s="76"/>
+      <c r="AF23" s="76"/>
+      <c r="AG23" s="76"/>
+      <c r="AH23" s="76"/>
+      <c r="AI23" s="76"/>
+      <c r="AJ23" s="76"/>
+      <c r="AK23" s="76"/>
+      <c r="AL23" s="76"/>
+      <c r="AM23" s="76"/>
+      <c r="AN23" s="76"/>
+      <c r="AO23" s="76"/>
+      <c r="AP23" s="76"/>
+      <c r="AQ23" s="76"/>
+      <c r="AR23" s="76"/>
+      <c r="AS23" s="76"/>
+      <c r="AT23" s="76"/>
+      <c r="AU23" s="76"/>
+      <c r="AV23" s="76"/>
+      <c r="AW23" s="76"/>
+      <c r="AX23" s="89"/>
+      <c r="AY23" s="89"/>
     </row>
     <row r="24" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="75" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="14">
+      <c r="A24" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" s="13">
         <v>5</v>
       </c>
-      <c r="C24" s="14">
+      <c r="C24" s="13">
+        <v>4</v>
+      </c>
+      <c r="D24" s="13">
+        <v>4</v>
+      </c>
+      <c r="E24" s="13">
+        <v>2</v>
+      </c>
+      <c r="F24" s="13">
+        <v>21</v>
+      </c>
+      <c r="G24" s="13">
         <v>3</v>
-      </c>
-[...10 lines deleted...]
-        <v>1</v>
       </c>
       <c r="H24" s="13">
         <v>17</v>
       </c>
       <c r="I24" s="13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J24" s="13">
         <v>3</v>
       </c>
-      <c r="K24" s="29">
+      <c r="K24" s="104">
+        <v>21</v>
+      </c>
+      <c r="L24" s="13">
+        <v>21</v>
+      </c>
+      <c r="M24" s="25">
+        <v>11</v>
+      </c>
+      <c r="N24" s="10">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="O24" s="10">
         <v>9</v>
       </c>
       <c r="P24" s="10">
         <v>14</v>
       </c>
-      <c r="Q24" s="9">
+      <c r="Q24" s="10">
+        <v>9</v>
+      </c>
+      <c r="R24" s="10">
+        <v>2</v>
+      </c>
+      <c r="S24" s="10">
+        <v>9</v>
+      </c>
+      <c r="T24" s="10">
         <v>6</v>
       </c>
-      <c r="R24" s="9">
+      <c r="U24" s="10">
         <v>2</v>
       </c>
-      <c r="S24" s="9">
+      <c r="V24" s="10">
+        <v>6</v>
+      </c>
+      <c r="W24" s="13">
+        <v>5</v>
+      </c>
+      <c r="X24" s="14">
+        <v>1</v>
+      </c>
+      <c r="Y24" s="34">
+        <v>4</v>
+      </c>
+      <c r="Z24" s="41">
+        <v>5</v>
+      </c>
+      <c r="AA24" s="41">
         <v>7</v>
       </c>
-      <c r="T24" s="9">
+      <c r="AB24" s="93">
+        <v>3</v>
+      </c>
+      <c r="AC24" s="93">
+        <v>3</v>
+      </c>
+      <c r="AD24" s="93">
+        <v>10</v>
+      </c>
+      <c r="AE24" s="41">
         <v>6</v>
       </c>
-      <c r="U24" s="9">
+      <c r="AF24" s="93">
+        <v>14</v>
+      </c>
+      <c r="AG24" s="41">
+        <v>10</v>
+      </c>
+      <c r="AH24" s="41">
+        <v>5</v>
+      </c>
+      <c r="AI24" s="41">
+        <v>17</v>
+      </c>
+      <c r="AJ24" s="41">
+        <v>21</v>
+      </c>
+      <c r="AK24" s="101">
+        <v>17</v>
+      </c>
+      <c r="AL24" s="41">
+        <v>27</v>
+      </c>
+      <c r="AM24" s="41">
+        <v>8</v>
+      </c>
+      <c r="AN24" s="93">
+        <v>12</v>
+      </c>
+      <c r="AO24" s="93">
+        <v>9</v>
+      </c>
+      <c r="AP24" s="93">
+        <v>5</v>
+      </c>
+      <c r="AR24" s="93"/>
+      <c r="AW24" s="101"/>
+    </row>
+    <row r="25" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="102" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" s="13">
+        <v>5</v>
+      </c>
+      <c r="C25" s="13">
+        <v>3</v>
+      </c>
+      <c r="D25" s="13">
+        <v>3</v>
+      </c>
+      <c r="E25" s="13">
         <v>2</v>
       </c>
-      <c r="V24" s="10">
+      <c r="F25" s="13">
+        <v>21</v>
+      </c>
+      <c r="G25" s="13">
+        <v>1</v>
+      </c>
+      <c r="H25" s="13">
+        <v>17</v>
+      </c>
+      <c r="I25" s="13">
+        <v>2</v>
+      </c>
+      <c r="J25" s="13">
+        <v>3</v>
+      </c>
+      <c r="K25" s="42">
+        <v>20</v>
+      </c>
+      <c r="L25" s="13">
+        <v>20</v>
+      </c>
+      <c r="M25" s="25">
+        <v>11</v>
+      </c>
+      <c r="N25" s="10">
+        <v>19</v>
+      </c>
+      <c r="O25" s="10">
+        <v>9</v>
+      </c>
+      <c r="P25" s="10">
+        <v>14</v>
+      </c>
+      <c r="Q25" s="10">
+        <v>6</v>
+      </c>
+      <c r="R25" s="10">
+        <v>2</v>
+      </c>
+      <c r="S25" s="10">
+        <v>7</v>
+      </c>
+      <c r="T25" s="10">
+        <v>6</v>
+      </c>
+      <c r="U25" s="10">
+        <v>2</v>
+      </c>
+      <c r="V25" s="10">
         <v>5</v>
       </c>
-      <c r="W24" s="15">
+      <c r="W25" s="13">
         <v>5</v>
       </c>
-      <c r="X24" s="4" t="s">
-[...2 lines deleted...]
-      <c r="Y24" s="41">
+      <c r="X25" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y25" s="34">
         <v>4</v>
       </c>
-      <c r="Z24" s="23">
+      <c r="Z25" s="41">
         <v>5</v>
       </c>
-      <c r="AA24" s="23">
+      <c r="AA25" s="41">
         <v>7</v>
       </c>
-      <c r="AB24" s="2">
+      <c r="AB25" s="93">
         <v>2</v>
       </c>
-      <c r="AC24" s="2">
+      <c r="AC25" s="93">
         <v>3</v>
       </c>
-      <c r="AD24" s="2">
+      <c r="AD25" s="93">
         <v>9</v>
       </c>
-      <c r="AE24" s="23">
+      <c r="AE25" s="41">
         <v>6</v>
       </c>
-      <c r="AF24" s="2">
+      <c r="AF25" s="93">
         <v>14</v>
       </c>
-      <c r="AG24" s="23">
+      <c r="AG25" s="41">
         <v>10</v>
       </c>
-      <c r="AH24" s="23">
+      <c r="AH25" s="41">
         <v>5</v>
       </c>
-      <c r="AI24" s="23">
+      <c r="AI25" s="41">
         <v>16</v>
       </c>
-      <c r="AJ24" s="23">
+      <c r="AJ25" s="41">
         <v>21</v>
       </c>
-      <c r="AK24" s="50">
+      <c r="AK25" s="101">
         <v>15</v>
       </c>
-      <c r="AL24" s="23">
+      <c r="AL25" s="41">
         <v>19</v>
       </c>
-      <c r="AM24" s="23">
+      <c r="AM25" s="41">
         <v>8</v>
       </c>
-      <c r="AN24" s="2">
+      <c r="AN25" s="93">
         <v>10</v>
       </c>
-      <c r="AO24" s="2">
+      <c r="AO25" s="93">
         <v>9</v>
       </c>
-      <c r="AP24" s="2"/>
-[...1 lines deleted...]
-      <c r="AW24" s="50"/>
+      <c r="AP25" s="93">
+        <v>5</v>
+      </c>
+      <c r="AR25" s="93"/>
+      <c r="AW25" s="101"/>
     </row>
-    <row r="25" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="75" t="s">
+    <row r="26" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="102" t="s">
         <v>15</v>
       </c>
-      <c r="B25" s="14" t="s">
-[...44 lines deleted...]
-      <c r="Q25" s="9">
+      <c r="B26" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C26" s="13">
+        <v>1</v>
+      </c>
+      <c r="D26" s="13">
+        <v>1</v>
+      </c>
+      <c r="E26" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F26" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I26" s="13">
+        <v>1</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K26" s="42">
+        <v>1</v>
+      </c>
+      <c r="L26" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M26" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N26" s="10">
+        <v>1</v>
+      </c>
+      <c r="O26" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P26" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q26" s="10">
         <v>3</v>
       </c>
-      <c r="R25" s="9" t="s">
-[...2 lines deleted...]
-      <c r="S25" s="9">
+      <c r="R26" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S26" s="10">
         <v>2</v>
       </c>
-      <c r="T25" s="9" t="s">
-[...5 lines deleted...]
-      <c r="V25" s="10">
+      <c r="T26" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U26" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V26" s="10">
         <v>4</v>
       </c>
-      <c r="W25" s="15" t="s">
-[...41 lines deleted...]
-      <c r="AK25" s="50">
+      <c r="W26" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X26" s="14">
+        <v>1</v>
+      </c>
+      <c r="Y26" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK26" s="101">
         <v>2</v>
       </c>
-      <c r="AL25" s="2">
+      <c r="AL26" s="93">
         <v>7</v>
       </c>
-      <c r="AM25" s="2" t="s">
-[...15 lines deleted...]
-      <c r="AW25" s="50"/>
+      <c r="AM26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ26" s="93"/>
+      <c r="AR26" s="93"/>
+      <c r="AS26" s="93"/>
+      <c r="AT26" s="93"/>
+      <c r="AU26" s="93"/>
+      <c r="AV26" s="93"/>
+      <c r="AW26" s="101"/>
     </row>
-    <row r="26" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="75" t="s">
+    <row r="27" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="102" t="s">
         <v>17</v>
       </c>
-      <c r="B26" s="14" t="s">
-[...14 lines deleted...]
-      <c r="G26" s="14">
+      <c r="B27" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E27" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F27" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="13">
         <v>2</v>
       </c>
-      <c r="H26" s="13" t="s">
-[...95 lines deleted...]
-      <c r="AN26" s="2">
+      <c r="H27" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K27" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L27" s="13">
+        <v>1</v>
+      </c>
+      <c r="M27" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N27" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O27" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P27" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q27" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R27" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S27" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T27" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U27" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V27" s="10">
+        <v>1</v>
+      </c>
+      <c r="W27" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X27" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y27" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI27" s="41">
+        <v>1</v>
+      </c>
+      <c r="AJ27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK27" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL27" s="93">
+        <v>1</v>
+      </c>
+      <c r="AM27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN27" s="93">
         <v>2</v>
       </c>
-      <c r="AO26" s="2" t="s">
-[...8 lines deleted...]
-      <c r="AW26" s="37"/>
+      <c r="AO27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ27" s="93"/>
+      <c r="AR27" s="93"/>
+      <c r="AS27" s="93"/>
+      <c r="AT27" s="93"/>
+      <c r="AV27" s="93"/>
+      <c r="AW27" s="34"/>
     </row>
-    <row r="27" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...130 lines deleted...]
-      <c r="AW27" s="37"/>
+    <row r="28" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="102" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="L28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M28" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="O28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="P28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="R28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="S28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="T28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="U28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="V28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="W28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y28" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD28" s="93">
+        <v>1</v>
+      </c>
+      <c r="AE28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK28" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO28" s="105" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ28" s="93"/>
+      <c r="AR28" s="93"/>
+      <c r="AS28" s="93"/>
+      <c r="AT28" s="93"/>
+      <c r="AU28" s="93"/>
+      <c r="AV28" s="93"/>
+      <c r="AW28" s="34"/>
     </row>
-    <row r="28" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="75" t="s">
+    <row r="29" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="102" t="s">
         <v>20</v>
       </c>
-      <c r="B28" s="14" t="s">
-[...125 lines deleted...]
-    <row r="29" spans="1:51" s="64" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K29" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M29" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N29" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O29" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P29" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q29" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R29" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S29" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="U29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="V29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="W29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X29" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y29" s="34" t="s">
+        <v>13</v>
+      </c>
       <c r="Z29" s="93" t="s">
-        <v>24</v>
-[...16 lines deleted...]
-      <c r="AP29" s="93"/>
+        <v>13</v>
+      </c>
+      <c r="AB29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK29" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP29" s="93" t="s">
+        <v>13</v>
+      </c>
       <c r="AQ29" s="93"/>
       <c r="AR29" s="93"/>
       <c r="AS29" s="93"/>
       <c r="AT29" s="93"/>
       <c r="AU29" s="93"/>
       <c r="AV29" s="93"/>
-      <c r="AW29" s="93"/>
+      <c r="AW29" s="34"/>
     </row>
-    <row r="30" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="65" t="s">
+    <row r="30" spans="1:51" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="Z30" s="76" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA30" s="76"/>
+      <c r="AB30" s="76"/>
+      <c r="AC30" s="76"/>
+      <c r="AD30" s="76"/>
+      <c r="AE30" s="76"/>
+      <c r="AF30" s="76"/>
+      <c r="AG30" s="76"/>
+      <c r="AH30" s="76"/>
+      <c r="AI30" s="76"/>
+      <c r="AJ30" s="76"/>
+      <c r="AK30" s="76"/>
+      <c r="AL30" s="76"/>
+      <c r="AM30" s="76"/>
+      <c r="AN30" s="76"/>
+      <c r="AO30" s="76"/>
+      <c r="AP30" s="76"/>
+      <c r="AQ30" s="76"/>
+      <c r="AR30" s="76"/>
+      <c r="AS30" s="76"/>
+      <c r="AT30" s="76"/>
+      <c r="AU30" s="76"/>
+      <c r="AV30" s="76"/>
+      <c r="AW30" s="76"/>
+    </row>
+    <row r="31" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="52" t="s">
         <v>26</v>
       </c>
-      <c r="B30" s="14">
+      <c r="B31" s="13">
         <v>4</v>
       </c>
-      <c r="C30" s="13">
+      <c r="C31" s="13">
         <v>9</v>
       </c>
-      <c r="D30" s="14">
+      <c r="D31" s="13">
         <v>3</v>
       </c>
-      <c r="E30" s="14">
+      <c r="E31" s="13">
         <v>4</v>
       </c>
-      <c r="F30" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G30" s="14">
+      <c r="F31" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="13">
         <v>2</v>
       </c>
-      <c r="H30" s="13">
+      <c r="H31" s="13">
         <v>10</v>
       </c>
-      <c r="I30" s="13">
+      <c r="I31" s="13">
         <v>4</v>
       </c>
-      <c r="J30" s="13">
+      <c r="J31" s="13">
         <v>2</v>
       </c>
-      <c r="K30" s="29">
+      <c r="K31" s="42">
         <v>6</v>
       </c>
-      <c r="L30" s="13">
+      <c r="L31" s="13">
         <v>11</v>
       </c>
-      <c r="M30" s="30">
-[...2 lines deleted...]
-      <c r="N30" s="10">
+      <c r="M31" s="25">
+        <v>1</v>
+      </c>
+      <c r="N31" s="10">
         <v>9</v>
       </c>
-      <c r="O30" s="10">
+      <c r="O31" s="10">
         <v>5</v>
       </c>
-      <c r="P30" s="10">
+      <c r="P31" s="10">
         <v>4</v>
       </c>
-      <c r="Q30" s="9">
+      <c r="Q31" s="10">
         <v>5</v>
       </c>
-      <c r="R30" s="9">
+      <c r="R31" s="10">
         <v>4</v>
       </c>
-      <c r="S30" s="9">
+      <c r="S31" s="10">
         <v>2</v>
       </c>
-      <c r="T30" s="9">
+      <c r="T31" s="10">
         <v>2</v>
       </c>
-      <c r="U30" s="9">
+      <c r="U31" s="10">
         <v>6</v>
       </c>
-      <c r="V30" s="10">
+      <c r="V31" s="10">
         <v>10</v>
       </c>
-      <c r="W30" s="15">
+      <c r="W31" s="13">
         <v>15</v>
       </c>
-      <c r="X30" s="17">
+      <c r="X31" s="14">
         <v>11</v>
       </c>
-      <c r="Y30" s="41">
+      <c r="Y31" s="34">
         <v>8</v>
       </c>
-      <c r="Z30" s="2" t="s">
-[...8 lines deleted...]
-      <c r="AC30" s="2">
+      <c r="Z31" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA31" s="41">
+        <v>1</v>
+      </c>
+      <c r="AB31" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC31" s="93">
         <v>8</v>
       </c>
-      <c r="AD30" s="2">
-[...2 lines deleted...]
-      <c r="AE30" s="23">
+      <c r="AD31" s="93">
+        <v>1</v>
+      </c>
+      <c r="AE31" s="41">
         <v>4</v>
       </c>
-      <c r="AF30" s="23">
+      <c r="AF31" s="41">
         <v>11</v>
       </c>
-      <c r="AG30" s="23">
-[...2 lines deleted...]
-      <c r="AH30" s="23">
+      <c r="AG31" s="41">
+        <v>13</v>
+      </c>
+      <c r="AH31" s="41">
         <v>2</v>
       </c>
-      <c r="AI30" s="23">
+      <c r="AI31" s="41">
         <v>6</v>
       </c>
-      <c r="AJ30" s="23">
+      <c r="AJ31" s="41">
         <v>8</v>
       </c>
-      <c r="AK30" s="50">
+      <c r="AK31" s="101">
         <v>3</v>
       </c>
-      <c r="AL30" s="2">
+      <c r="AL31" s="93">
         <v>9</v>
       </c>
-      <c r="AM30" s="23">
-[...2 lines deleted...]
-      <c r="AN30" s="2">
+      <c r="AM31" s="41">
+        <v>1</v>
+      </c>
+      <c r="AN31" s="93">
         <v>3</v>
       </c>
-      <c r="AO30" s="2">
+      <c r="AO31" s="93">
         <v>2</v>
       </c>
-      <c r="AP30" s="2"/>
-      <c r="AW30" s="50"/>
+      <c r="AP31" s="93">
+        <v>2</v>
+      </c>
+      <c r="AW31" s="101"/>
     </row>
-    <row r="31" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="75" t="s">
+    <row r="32" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="102" t="s">
         <v>14</v>
       </c>
-      <c r="B31" s="14" t="s">
-[...35 lines deleted...]
-      <c r="N31" s="10">
+      <c r="B32" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D32" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E32" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F32" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J32" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K32" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L32" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M32" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N32" s="10">
         <v>2</v>
       </c>
-      <c r="O31" s="10" t="s">
-[...29 lines deleted...]
-      <c r="Y31" s="41">
+      <c r="O32" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P32" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q32" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R32" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S32" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T32" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U32" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V32" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W32" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X32" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y32" s="34">
         <v>2</v>
       </c>
-      <c r="Z31" s="2" t="s">
-[...54 lines deleted...]
-      <c r="AW31" s="37"/>
+      <c r="Z32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK32" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ32" s="93"/>
+      <c r="AR32" s="93"/>
+      <c r="AS32" s="93"/>
+      <c r="AT32" s="93"/>
+      <c r="AU32" s="93"/>
+      <c r="AV32" s="93"/>
+      <c r="AW32" s="34"/>
     </row>
-    <row r="32" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="75" t="s">
+    <row r="33" spans="1:63" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="102" t="s">
         <v>16</v>
       </c>
-      <c r="B32" s="14" t="s">
-[...126 lines deleted...]
-      <c r="AW32" s="37"/>
+      <c r="B33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K33" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M33" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N33" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O33" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P33" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q33" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R33" s="10">
+        <v>1</v>
+      </c>
+      <c r="S33" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T33" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U33" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V33" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X33" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y33" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK33" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ33" s="93"/>
+      <c r="AR33" s="93"/>
+      <c r="AS33" s="93"/>
+      <c r="AT33" s="93"/>
+      <c r="AU33" s="93"/>
+      <c r="AV33" s="93"/>
+      <c r="AW33" s="34"/>
     </row>
-    <row r="33" spans="1:63" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...130 lines deleted...]
-      <c r="AW33" s="37"/>
+    <row r="34" spans="1:63" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="102" t="s">
+        <v>30</v>
+      </c>
+      <c r="B34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K34" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M34" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N34" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O34" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P34" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q34" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R34" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S34" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T34" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U34" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V34" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X34" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y34" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK34" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ34" s="93"/>
+      <c r="AR34" s="93"/>
+      <c r="AS34" s="93"/>
+      <c r="AT34" s="93"/>
+      <c r="AU34" s="93"/>
+      <c r="AV34" s="93"/>
+      <c r="AW34" s="34"/>
     </row>
-    <row r="34" spans="1:63" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="75" t="s">
+    <row r="35" spans="1:63" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="102" t="s">
         <v>17</v>
       </c>
-      <c r="B34" s="14" t="s">
-[...126 lines deleted...]
-      <c r="AW34" s="37"/>
+      <c r="B35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K35" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M35" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N35" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O35" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P35" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q35" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R35" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S35" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T35" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U35" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V35" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X35" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y35" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK35" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ35" s="93"/>
+      <c r="AR35" s="93"/>
+      <c r="AS35" s="93"/>
+      <c r="AT35" s="93"/>
+      <c r="AU35" s="93"/>
+      <c r="AV35" s="93"/>
+      <c r="AW35" s="34"/>
     </row>
-    <row r="35" spans="1:63" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="75" t="s">
+    <row r="36" spans="1:63" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="102" t="s">
         <v>18</v>
       </c>
-      <c r="B35" s="14" t="s">
-[...41 lines deleted...]
-      <c r="P35" s="10">
+      <c r="B36" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D36" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E36" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F36" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="13">
+        <v>1</v>
+      </c>
+      <c r="H36" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I36" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J36" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K36" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L36" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M36" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N36" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O36" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P36" s="10">
         <v>2</v>
       </c>
-      <c r="Q35" s="9" t="s">
-[...81 lines deleted...]
-      <c r="AW35" s="37"/>
+      <c r="Q36" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R36" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S36" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T36" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U36" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V36" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W36" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X36" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y36" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF36" s="93">
+        <v>1</v>
+      </c>
+      <c r="AG36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK36" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ36" s="93"/>
+      <c r="AR36" s="93"/>
+      <c r="AS36" s="93"/>
+      <c r="AT36" s="93"/>
+      <c r="AU36" s="93"/>
+      <c r="AV36" s="93"/>
+      <c r="AW36" s="34"/>
     </row>
-    <row r="36" spans="1:63" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="75" t="s">
+    <row r="37" spans="1:63" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="102" t="s">
         <v>19</v>
       </c>
-      <c r="B36" s="14">
-[...2 lines deleted...]
-      <c r="C36" s="13">
+      <c r="B37" s="13">
+        <v>1</v>
+      </c>
+      <c r="C37" s="13">
         <v>4</v>
       </c>
-      <c r="D36" s="14">
-[...2 lines deleted...]
-      <c r="E36" s="14">
+      <c r="D37" s="13">
+        <v>1</v>
+      </c>
+      <c r="E37" s="13">
         <v>4</v>
       </c>
-      <c r="F36" s="14" t="s">
-[...5 lines deleted...]
-      <c r="H36" s="13">
+      <c r="F37" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="13">
+        <v>1</v>
+      </c>
+      <c r="H37" s="13">
         <v>6</v>
       </c>
-      <c r="I36" s="13">
+      <c r="I37" s="13">
         <v>4</v>
       </c>
-      <c r="J36" s="13">
+      <c r="J37" s="13">
         <v>2</v>
       </c>
-      <c r="K36" s="29">
+      <c r="K37" s="42">
         <v>4</v>
       </c>
-      <c r="L36" s="13">
+      <c r="L37" s="13">
         <v>9</v>
       </c>
-      <c r="M36" s="30">
-[...2 lines deleted...]
-      <c r="N36" s="10">
+      <c r="M37" s="25">
+        <v>1</v>
+      </c>
+      <c r="N37" s="10">
         <v>7</v>
       </c>
-      <c r="O36" s="10">
+      <c r="O37" s="10">
         <v>3</v>
       </c>
-      <c r="P36" s="10">
-[...2 lines deleted...]
-      <c r="Q36" s="9">
+      <c r="P37" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q37" s="10">
         <v>5</v>
       </c>
-      <c r="R36" s="9">
+      <c r="R37" s="10">
         <v>2</v>
       </c>
-      <c r="S36" s="9">
+      <c r="S37" s="10">
         <v>2</v>
       </c>
-      <c r="T36" s="9" t="s">
-[...2 lines deleted...]
-      <c r="U36" s="9">
+      <c r="T37" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U37" s="10">
         <v>2</v>
       </c>
-      <c r="V36" s="9">
+      <c r="V37" s="10">
         <v>5</v>
       </c>
-      <c r="W36" s="15">
+      <c r="W37" s="13">
         <v>10</v>
       </c>
-      <c r="X36" s="17">
+      <c r="X37" s="14">
         <v>2</v>
       </c>
-      <c r="Y36" s="31">
+      <c r="Y37" s="25">
         <v>6</v>
       </c>
-      <c r="Z36" s="2" t="s">
-[...8 lines deleted...]
-      <c r="AC36" s="2">
+      <c r="Z37" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA37" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB37" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC37" s="93">
         <v>2</v>
       </c>
-      <c r="AD36" s="2" t="s">
-[...5 lines deleted...]
-      <c r="AF36" s="2">
+      <c r="AD37" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE37" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF37" s="93">
         <v>2</v>
       </c>
-      <c r="AG36" s="23">
+      <c r="AG37" s="41">
         <v>5</v>
       </c>
-      <c r="AH36" s="23">
+      <c r="AH37" s="41">
         <v>2</v>
       </c>
-      <c r="AI36" s="2">
+      <c r="AI37" s="93">
         <v>4</v>
       </c>
-      <c r="AJ36" s="23">
+      <c r="AJ37" s="41">
         <v>3</v>
       </c>
-      <c r="AK36" s="50">
+      <c r="AK37" s="101">
         <v>2</v>
       </c>
-      <c r="AL36" s="2">
+      <c r="AL37" s="93">
         <v>3</v>
       </c>
-      <c r="AM36" s="2" t="s">
-[...5 lines deleted...]
-      <c r="AO36" s="2">
+      <c r="AM37" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN37" s="93">
+        <v>1</v>
+      </c>
+      <c r="AO37" s="93">
         <v>2</v>
       </c>
-      <c r="AP36" s="2"/>
-[...3 lines deleted...]
-      <c r="AW36" s="50"/>
+      <c r="AP37" s="93">
+        <v>1</v>
+      </c>
+      <c r="AQ37" s="93"/>
+      <c r="AR37" s="93"/>
+      <c r="AU37" s="93"/>
+      <c r="AW37" s="101"/>
     </row>
-    <row r="37" spans="1:63" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...84 lines deleted...]
-      <c r="AC37" s="2">
+    <row r="38" spans="1:63" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="102" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="L38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M38" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="O38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="P38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="R38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="S38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="T38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="U38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="V38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="W38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y38" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC38" s="93">
         <v>2</v>
       </c>
-      <c r="AD37" s="2" t="s">
-[...42 lines deleted...]
-      <c r="AW37" s="37"/>
+      <c r="AD38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK38" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL38" s="93">
+        <v>1</v>
+      </c>
+      <c r="AM38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ38" s="93"/>
+      <c r="AR38" s="93"/>
+      <c r="AS38" s="93"/>
+      <c r="AT38" s="93"/>
+      <c r="AU38" s="93"/>
+      <c r="AV38" s="93"/>
+      <c r="AW38" s="34"/>
     </row>
-    <row r="38" spans="1:63" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="75" t="s">
+    <row r="39" spans="1:63" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="102" t="s">
         <v>20</v>
       </c>
-      <c r="B38" s="14" t="s">
-[...92 lines deleted...]
-      <c r="AG38" s="23">
+      <c r="B39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K39" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M39" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N39" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O39" s="10">
+        <v>1</v>
+      </c>
+      <c r="P39" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q39" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R39" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S39" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T39" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U39" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V39" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X39" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y39" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG39" s="41">
         <v>3</v>
       </c>
-      <c r="AH38" s="2" t="s">
-[...29 lines deleted...]
-      <c r="AW38" s="37"/>
+      <c r="AH39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK39" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ39" s="93"/>
+      <c r="AR39" s="93"/>
+      <c r="AT39" s="93"/>
+      <c r="AU39" s="93"/>
+      <c r="AV39" s="93"/>
+      <c r="AW39" s="34"/>
     </row>
-    <row r="39" spans="1:63" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="75" t="s">
+    <row r="40" spans="1:63" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="102" t="s">
         <v>21</v>
       </c>
-      <c r="B39" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C39" s="13">
+      <c r="B40" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C40" s="13">
         <v>2</v>
       </c>
-      <c r="D39" s="14" t="s">
-[...23 lines deleted...]
-      <c r="L39" s="13">
+      <c r="D40" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E40" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F40" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K40" s="42">
+        <v>1</v>
+      </c>
+      <c r="L40" s="13">
         <v>2</v>
       </c>
-      <c r="M39" s="30" t="s">
-[...107 lines deleted...]
-      <c r="BK39" s="34"/>
+      <c r="M40" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N40" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O40" s="10">
+        <v>1</v>
+      </c>
+      <c r="P40" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q40" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R40" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S40" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T40" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U40" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V40" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W40" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y40" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK40" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ40" s="93"/>
+      <c r="AR40" s="93"/>
+      <c r="AS40" s="93"/>
+      <c r="AT40" s="93"/>
+      <c r="AU40" s="93"/>
+      <c r="AV40" s="93"/>
+      <c r="AW40" s="34"/>
+      <c r="AX40" s="89"/>
+      <c r="AY40" s="89"/>
+      <c r="AZ40" s="89"/>
+      <c r="BA40" s="89"/>
+      <c r="BB40" s="89"/>
+      <c r="BC40" s="89"/>
+      <c r="BD40" s="89"/>
+      <c r="BE40" s="89"/>
+      <c r="BF40" s="89"/>
+      <c r="BG40" s="89"/>
+      <c r="BH40" s="89"/>
+      <c r="BI40" s="89"/>
+      <c r="BJ40" s="89"/>
+      <c r="BK40" s="89"/>
     </row>
-    <row r="40" spans="1:63" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...90 lines deleted...]
-      <c r="AE40" s="23">
+    <row r="41" spans="1:63" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="102" t="s">
+        <v>28</v>
+      </c>
+      <c r="B41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="L41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M41" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="O41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="P41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="R41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="S41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="T41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="U41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="V41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="W41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y41" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE41" s="41">
         <v>2</v>
       </c>
-      <c r="AF40" s="2" t="s">
-[...49 lines deleted...]
-      <c r="BK40" s="34"/>
+      <c r="AF41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK41" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR41" s="93"/>
+      <c r="AS41" s="93"/>
+      <c r="AT41" s="93"/>
+      <c r="AU41" s="93"/>
+      <c r="AV41" s="93"/>
+      <c r="AW41" s="34"/>
+      <c r="AX41" s="89"/>
+      <c r="AY41" s="89"/>
+      <c r="AZ41" s="89"/>
+      <c r="BA41" s="89"/>
+      <c r="BB41" s="89"/>
+      <c r="BC41" s="89"/>
+      <c r="BD41" s="89"/>
+      <c r="BE41" s="89"/>
+      <c r="BF41" s="89"/>
+      <c r="BG41" s="89"/>
+      <c r="BH41" s="89"/>
+      <c r="BI41" s="89"/>
+      <c r="BJ41" s="89"/>
+      <c r="BK41" s="89"/>
     </row>
-    <row r="41" spans="1:63" s="21" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="79" t="s">
+    <row r="42" spans="1:63" s="110" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="106" t="s">
         <v>22</v>
       </c>
-      <c r="B41" s="19">
+      <c r="B42" s="107">
         <v>3</v>
       </c>
-      <c r="C41" s="20">
+      <c r="C42" s="107">
         <v>3</v>
       </c>
-      <c r="D41" s="19">
+      <c r="D42" s="107">
         <v>2</v>
       </c>
-      <c r="E41" s="19" t="s">
-[...8 lines deleted...]
-      <c r="H41" s="20">
+      <c r="E42" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="F42" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="H42" s="107">
         <v>4</v>
       </c>
-      <c r="I41" s="20" t="s">
-[...32 lines deleted...]
-      <c r="T41" s="19">
+      <c r="I42" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="J42" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="K42" s="108">
+        <v>1</v>
+      </c>
+      <c r="L42" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="M42" s="109" t="s">
+        <v>13</v>
+      </c>
+      <c r="N42" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="O42" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="P42" s="107">
+        <v>1</v>
+      </c>
+      <c r="Q42" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="R42" s="107">
+        <v>1</v>
+      </c>
+      <c r="S42" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="T42" s="107">
         <v>2</v>
       </c>
-      <c r="U41" s="19">
+      <c r="U42" s="107">
         <v>4</v>
       </c>
-      <c r="V41" s="19">
+      <c r="V42" s="107">
         <v>5</v>
       </c>
-      <c r="W41" s="3">
+      <c r="W42" s="94">
         <v>5</v>
       </c>
-      <c r="X41" s="3">
+      <c r="X42" s="94">
         <v>9</v>
       </c>
-      <c r="Y41" s="3" t="s">
-[...11 lines deleted...]
-      <c r="AC41" s="3">
+      <c r="Y42" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z42" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA42" s="110">
+        <v>1</v>
+      </c>
+      <c r="AB42" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC42" s="94">
         <v>4</v>
       </c>
-      <c r="AD41" s="3">
-[...2 lines deleted...]
-      <c r="AE41" s="21">
+      <c r="AD42" s="94">
+        <v>1</v>
+      </c>
+      <c r="AE42" s="110">
         <v>2</v>
       </c>
-      <c r="AF41" s="3">
+      <c r="AF42" s="94">
         <v>8</v>
       </c>
-      <c r="AG41" s="21">
+      <c r="AG42" s="110">
         <v>5</v>
       </c>
-      <c r="AH41" s="3" t="s">
-[...2 lines deleted...]
-      <c r="AI41" s="3">
+      <c r="AH42" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI42" s="94">
         <v>2</v>
       </c>
-      <c r="AJ41" s="21">
+      <c r="AJ42" s="110">
         <v>5</v>
       </c>
-      <c r="AK41" s="61">
-[...2 lines deleted...]
-      <c r="AL41" s="60">
+      <c r="AK42" s="111">
+        <v>1</v>
+      </c>
+      <c r="AL42" s="112">
         <v>5</v>
       </c>
-      <c r="AM41" s="21">
-[...2 lines deleted...]
-      <c r="AN41" s="3">
+      <c r="AM42" s="110">
+        <v>1</v>
+      </c>
+      <c r="AN42" s="94">
         <v>2</v>
       </c>
-      <c r="AO41" s="3" t="s">
-[...20 lines deleted...]
-      <c r="BK41" s="34"/>
+      <c r="AO42" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP42" s="94">
+        <v>1</v>
+      </c>
+      <c r="AR42" s="94"/>
+      <c r="AT42" s="94"/>
+      <c r="AU42" s="94"/>
+      <c r="AW42" s="111"/>
+      <c r="AX42" s="89"/>
+      <c r="AY42" s="89"/>
+      <c r="AZ42" s="89"/>
+      <c r="BA42" s="89"/>
+      <c r="BB42" s="89"/>
+      <c r="BC42" s="89"/>
+      <c r="BD42" s="89"/>
+      <c r="BE42" s="89"/>
+      <c r="BF42" s="89"/>
+      <c r="BG42" s="89"/>
+      <c r="BH42" s="89"/>
+      <c r="BI42" s="89"/>
+      <c r="BJ42" s="89"/>
+      <c r="BK42" s="89"/>
     </row>
-    <row r="42" spans="1:63" x14ac:dyDescent="0.2">
-[...70 lines deleted...]
-      <c r="BK45" s="34"/>
+    <row r="43" spans="1:63" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="70" t="s">
+        <v>33</v>
+      </c>
+      <c r="B43" s="71"/>
+      <c r="C43" s="71"/>
+      <c r="D43" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="AI6:AK6"/>
-[...16 lines deleted...]
-    <mergeCell ref="AF6:AH6"/>
+    <mergeCell ref="AI7:AK7"/>
+    <mergeCell ref="AL7:AN7"/>
+    <mergeCell ref="A3:AW3"/>
+    <mergeCell ref="Z9:AW9"/>
+    <mergeCell ref="Z23:AW23"/>
+    <mergeCell ref="Z30:AW30"/>
+    <mergeCell ref="W7:Y7"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:P7"/>
+    <mergeCell ref="Q7:S7"/>
+    <mergeCell ref="T7:V7"/>
+    <mergeCell ref="AO7:AQ7"/>
+    <mergeCell ref="AR7:AT7"/>
+    <mergeCell ref="AU7:AW7"/>
+    <mergeCell ref="Z7:AB7"/>
+    <mergeCell ref="AC7:AE7"/>
+    <mergeCell ref="AF7:AH7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A6:BH44"/>
+  <dimension ref="A1:BH43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AO11" sqref="AO11:AO43"/>
+      <selection activeCell="AX7" sqref="AX7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="30" style="23" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="23"/>
+    <col min="1" max="1" width="30" style="41" customWidth="1"/>
+    <col min="2" max="8" width="9.28515625" style="41" hidden="1" customWidth="1"/>
+    <col min="9" max="25" width="0" style="41" hidden="1" customWidth="1"/>
+    <col min="26" max="36" width="9.140625" style="41"/>
+    <col min="37" max="37" width="10.140625" style="89" customWidth="1"/>
+    <col min="38" max="16384" width="9.140625" style="41"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:60" s="66" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>31</v>
+    <row r="1" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:60" s="113" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="113" t="s">
+        <v>39</v>
       </c>
     </row>
-    <row r="7" spans="1:60" s="1" customFormat="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="Y7" s="17" t="s">
+    <row r="4" spans="1:60" s="114" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:60" s="114" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:60" s="92" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="115"/>
+      <c r="M6" s="94"/>
+      <c r="N6" s="95"/>
+      <c r="O6" s="95"/>
+      <c r="P6" s="14"/>
+      <c r="Y6" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="AK7" s="43"/>
-      <c r="AW7" s="4" t="s">
+      <c r="AK6" s="95"/>
+      <c r="AW6" s="14" t="s">
         <v>9</v>
       </c>
+    </row>
+    <row r="7" spans="1:60" x14ac:dyDescent="0.2">
+      <c r="A7" s="116"/>
+      <c r="B7" s="97">
+        <v>2022</v>
+      </c>
+      <c r="C7" s="98"/>
+      <c r="D7" s="98"/>
+      <c r="E7" s="98"/>
+      <c r="F7" s="98"/>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
+      <c r="K7" s="98"/>
+      <c r="L7" s="98"/>
+      <c r="M7" s="99"/>
+      <c r="N7" s="77"/>
+      <c r="O7" s="77"/>
+      <c r="P7" s="77"/>
+      <c r="Q7" s="77"/>
+      <c r="R7" s="77"/>
+      <c r="S7" s="77"/>
+      <c r="T7" s="85">
+        <v>2023</v>
+      </c>
+      <c r="U7" s="85"/>
+      <c r="V7" s="85"/>
+      <c r="W7" s="77"/>
+      <c r="X7" s="77"/>
+      <c r="Y7" s="78"/>
+      <c r="Z7" s="77"/>
+      <c r="AA7" s="77"/>
+      <c r="AB7" s="77"/>
+      <c r="AC7" s="77"/>
+      <c r="AD7" s="77"/>
+      <c r="AE7" s="77"/>
+      <c r="AF7" s="85">
+        <v>2025</v>
+      </c>
+      <c r="AG7" s="85"/>
+      <c r="AH7" s="85"/>
+      <c r="AI7" s="77"/>
+      <c r="AJ7" s="77"/>
+      <c r="AK7" s="78"/>
+      <c r="AL7" s="77"/>
+      <c r="AM7" s="77"/>
+      <c r="AN7" s="77"/>
+      <c r="AO7" s="77"/>
+      <c r="AP7" s="77"/>
+      <c r="AQ7" s="77"/>
+      <c r="AR7" s="85">
+        <v>2026</v>
+      </c>
+      <c r="AS7" s="85"/>
+      <c r="AT7" s="85"/>
+      <c r="AU7" s="77"/>
+      <c r="AV7" s="77"/>
+      <c r="AW7" s="78"/>
     </row>
     <row r="8" spans="1:60" x14ac:dyDescent="0.2">
-      <c r="A8" s="68"/>
-[...55 lines deleted...]
-      <c r="AW8" s="96"/>
+      <c r="A8" s="117"/>
+      <c r="B8" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="H8" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="J8" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="M8" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="N8" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="P8" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q8" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="R8" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="S8" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="T8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="U8" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="V8" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="W8" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="X8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y8" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z8" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA8" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB8" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC8" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD8" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE8" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG8" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH8" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI8" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="AJ8" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="AK8" s="74" t="s">
+        <v>12</v>
+      </c>
+      <c r="AL8" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="AM8" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="AN8" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO8" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="AP8" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ8" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR8" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS8" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="AT8" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="AU8" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="AV8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="AW8" s="6" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="9" spans="1:60" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B9" s="24" t="s">
+    <row r="9" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="118"/>
+      <c r="B9" s="119"/>
+      <c r="C9" s="119"/>
+      <c r="D9" s="119"/>
+      <c r="E9" s="119"/>
+      <c r="F9" s="119"/>
+      <c r="G9" s="119"/>
+      <c r="H9" s="119"/>
+      <c r="I9" s="119"/>
+      <c r="J9" s="119"/>
+      <c r="K9" s="75"/>
+      <c r="L9" s="75" t="s">
+        <v>25</v>
+      </c>
+      <c r="M9" s="120"/>
+      <c r="N9" s="75"/>
+      <c r="O9" s="119"/>
+      <c r="P9" s="119"/>
+      <c r="Q9" s="119"/>
+      <c r="R9" s="119"/>
+      <c r="S9" s="119"/>
+      <c r="T9" s="119"/>
+      <c r="U9" s="119"/>
+      <c r="V9" s="119"/>
+      <c r="W9" s="119"/>
+      <c r="X9" s="119"/>
+      <c r="Y9" s="31"/>
+      <c r="AA9" s="93"/>
+      <c r="AB9" s="93"/>
+      <c r="AC9" s="93"/>
+      <c r="AD9" s="93"/>
+      <c r="AE9" s="93"/>
+      <c r="AI9" s="89"/>
+      <c r="AJ9" s="89"/>
+      <c r="AK9" s="52" t="s">
+        <v>37</v>
+      </c>
+      <c r="AL9" s="52"/>
+      <c r="AM9" s="52"/>
+      <c r="AN9" s="52"/>
+      <c r="AO9" s="52"/>
+      <c r="AP9" s="52"/>
+      <c r="AQ9" s="52"/>
+      <c r="AR9" s="52"/>
+      <c r="AS9" s="52"/>
+      <c r="AT9" s="52"/>
+      <c r="AU9" s="52"/>
+      <c r="AV9" s="52"/>
+      <c r="AW9" s="52"/>
+      <c r="AX9" s="52"/>
+      <c r="AY9" s="52"/>
+      <c r="AZ9" s="52"/>
+      <c r="BA9" s="52"/>
+      <c r="BB9" s="52"/>
+      <c r="BC9" s="52"/>
+      <c r="BD9" s="52"/>
+      <c r="BE9" s="52"/>
+      <c r="BF9" s="52"/>
+      <c r="BG9" s="52"/>
+      <c r="BH9" s="49"/>
+    </row>
+    <row r="10" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="13">
+        <v>55</v>
+      </c>
+      <c r="C10" s="13">
+        <v>75</v>
+      </c>
+      <c r="D10" s="13">
+        <v>62</v>
+      </c>
+      <c r="E10" s="13">
+        <v>61</v>
+      </c>
+      <c r="F10" s="13">
+        <v>65</v>
+      </c>
+      <c r="G10" s="13">
+        <v>94</v>
+      </c>
+      <c r="H10" s="13">
+        <v>94</v>
+      </c>
+      <c r="I10" s="13">
+        <v>86</v>
+      </c>
+      <c r="J10" s="13">
+        <v>110</v>
+      </c>
+      <c r="K10" s="42">
+        <v>56</v>
+      </c>
+      <c r="L10" s="13">
+        <v>33</v>
+      </c>
+      <c r="M10" s="25">
+        <v>40</v>
+      </c>
+      <c r="N10" s="10">
+        <v>37</v>
+      </c>
+      <c r="O10" s="10">
+        <v>15</v>
+      </c>
+      <c r="P10" s="10">
+        <v>24</v>
+      </c>
+      <c r="Q10" s="10">
+        <v>36</v>
+      </c>
+      <c r="R10" s="10">
+        <v>41</v>
+      </c>
+      <c r="S10" s="10">
+        <v>74</v>
+      </c>
+      <c r="T10" s="10">
+        <v>60</v>
+      </c>
+      <c r="U10" s="10">
+        <v>92</v>
+      </c>
+      <c r="V10" s="10">
+        <v>39</v>
+      </c>
+      <c r="W10" s="13">
+        <v>62</v>
+      </c>
+      <c r="X10" s="13">
+        <v>42</v>
+      </c>
+      <c r="Y10" s="25">
+        <v>39</v>
+      </c>
+      <c r="Z10" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA10" s="41">
+        <v>7</v>
+      </c>
+      <c r="AB10" s="93">
+        <v>26</v>
+      </c>
+      <c r="AC10" s="93">
+        <v>11</v>
+      </c>
+      <c r="AD10" s="93">
+        <v>21</v>
+      </c>
+      <c r="AE10" s="41">
+        <v>23</v>
+      </c>
+      <c r="AF10" s="93">
+        <v>35</v>
+      </c>
+      <c r="AG10" s="41">
+        <v>15</v>
+      </c>
+      <c r="AH10" s="41">
+        <v>18</v>
+      </c>
+      <c r="AI10" s="41">
+        <v>17</v>
+      </c>
+      <c r="AJ10" s="41">
+        <v>17</v>
+      </c>
+      <c r="AK10" s="101">
+        <v>15</v>
+      </c>
+      <c r="AL10" s="41">
+        <v>11</v>
+      </c>
+      <c r="AM10" s="41">
         <v>5</v>
       </c>
-      <c r="C9" s="24" t="s">
+      <c r="AN10" s="93">
+        <v>3</v>
+      </c>
+      <c r="AO10" s="93">
+        <v>3</v>
+      </c>
+      <c r="AP10" s="93">
+        <v>10</v>
+      </c>
+      <c r="AR10" s="93"/>
+      <c r="AW10" s="101"/>
+    </row>
+    <row r="11" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="102" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="13">
+        <v>41</v>
+      </c>
+      <c r="C11" s="13">
+        <v>57</v>
+      </c>
+      <c r="D11" s="13">
+        <v>43</v>
+      </c>
+      <c r="E11" s="13">
+        <v>43</v>
+      </c>
+      <c r="F11" s="13">
+        <v>46</v>
+      </c>
+      <c r="G11" s="13">
+        <v>67</v>
+      </c>
+      <c r="H11" s="13">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13">
+        <v>59</v>
+      </c>
+      <c r="J11" s="13">
+        <v>82</v>
+      </c>
+      <c r="K11" s="42">
+        <v>45</v>
+      </c>
+      <c r="L11" s="13">
+        <v>24</v>
+      </c>
+      <c r="M11" s="25">
+        <v>33</v>
+      </c>
+      <c r="N11" s="10">
+        <v>24</v>
+      </c>
+      <c r="O11" s="10">
+        <v>8</v>
+      </c>
+      <c r="P11" s="10">
+        <v>13</v>
+      </c>
+      <c r="Q11" s="10">
+        <v>12</v>
+      </c>
+      <c r="R11" s="10">
+        <v>29</v>
+      </c>
+      <c r="S11" s="10">
+        <v>51</v>
+      </c>
+      <c r="T11" s="10">
+        <v>44</v>
+      </c>
+      <c r="U11" s="10">
+        <v>51</v>
+      </c>
+      <c r="V11" s="10">
+        <v>22</v>
+      </c>
+      <c r="W11" s="13">
+        <v>35</v>
+      </c>
+      <c r="X11" s="13">
+        <v>33</v>
+      </c>
+      <c r="Y11" s="25">
+        <v>28</v>
+      </c>
+      <c r="Z11" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA11" s="41">
+        <v>3</v>
+      </c>
+      <c r="AB11" s="93">
+        <v>15</v>
+      </c>
+      <c r="AC11" s="93">
+        <v>7</v>
+      </c>
+      <c r="AD11" s="93">
+        <v>5</v>
+      </c>
+      <c r="AE11" s="41">
+        <v>15</v>
+      </c>
+      <c r="AF11" s="93">
+        <v>2</v>
+      </c>
+      <c r="AG11" s="41">
+        <v>11</v>
+      </c>
+      <c r="AH11" s="41">
+        <v>13</v>
+      </c>
+      <c r="AI11" s="41">
+        <v>12</v>
+      </c>
+      <c r="AJ11" s="41">
+        <v>13</v>
+      </c>
+      <c r="AK11" s="101">
+        <v>14</v>
+      </c>
+      <c r="AL11" s="41">
+        <v>3</v>
+      </c>
+      <c r="AM11" s="41">
+        <v>4</v>
+      </c>
+      <c r="AN11" s="93">
+        <v>3</v>
+      </c>
+      <c r="AO11" s="93">
+        <v>2</v>
+      </c>
+      <c r="AP11" s="93">
+        <v>9</v>
+      </c>
+      <c r="AR11" s="93"/>
+      <c r="AW11" s="101"/>
+    </row>
+    <row r="12" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="13">
+        <v>2</v>
+      </c>
+      <c r="D12" s="13">
+        <v>3</v>
+      </c>
+      <c r="E12" s="13">
+        <v>2</v>
+      </c>
+      <c r="F12" s="13">
+        <v>3</v>
+      </c>
+      <c r="G12" s="13">
+        <v>5</v>
+      </c>
+      <c r="H12" s="13">
+        <v>10</v>
+      </c>
+      <c r="I12" s="13">
+        <v>1</v>
+      </c>
+      <c r="J12" s="13">
+        <v>5</v>
+      </c>
+      <c r="K12" s="42">
+        <v>4</v>
+      </c>
+      <c r="L12" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M12" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N12" s="10">
+        <v>2</v>
+      </c>
+      <c r="O12" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P12" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q12" s="10">
+        <v>5</v>
+      </c>
+      <c r="R12" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S12" s="10">
+        <v>9</v>
+      </c>
+      <c r="T12" s="10">
+        <v>7</v>
+      </c>
+      <c r="U12" s="10">
+        <v>4</v>
+      </c>
+      <c r="V12" s="10">
+        <v>4</v>
+      </c>
+      <c r="W12" s="13">
+        <v>9</v>
+      </c>
+      <c r="X12" s="13">
+        <v>3</v>
+      </c>
+      <c r="Y12" s="25">
+        <v>1</v>
+      </c>
+      <c r="Z12" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA12" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB12" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC12" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD12" s="93">
+        <v>7</v>
+      </c>
+      <c r="AE12" s="41">
+        <v>1</v>
+      </c>
+      <c r="AF12" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG12" s="41">
+        <v>1</v>
+      </c>
+      <c r="AH12" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI12" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ12" s="41">
+        <v>1</v>
+      </c>
+      <c r="AK12" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL12" s="41">
+        <v>1</v>
+      </c>
+      <c r="AM12" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN12" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO12" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP12" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR12" s="93"/>
+      <c r="AT12" s="93"/>
+      <c r="AU12" s="93"/>
+      <c r="AW12" s="34"/>
+    </row>
+    <row r="13" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="102" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K13" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M13" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N13" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O13" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P13" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q13" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R13" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S13" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T13" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U13" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V13" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y13" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK13" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP13" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ13" s="93"/>
+      <c r="AR13" s="93"/>
+      <c r="AS13" s="93"/>
+      <c r="AT13" s="93"/>
+      <c r="AU13" s="93"/>
+      <c r="AV13" s="93"/>
+      <c r="AW13" s="34"/>
+    </row>
+    <row r="14" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="102" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K14" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M14" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N14" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O14" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P14" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q14" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R14" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S14" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T14" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U14" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V14" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y14" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK14" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP14" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ14" s="93"/>
+      <c r="AR14" s="93"/>
+      <c r="AS14" s="93"/>
+      <c r="AT14" s="93"/>
+      <c r="AU14" s="93"/>
+      <c r="AV14" s="93"/>
+      <c r="AW14" s="34"/>
+    </row>
+    <row r="15" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="102" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="13">
+        <v>1</v>
+      </c>
+      <c r="E15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I15" s="13">
+        <v>4</v>
+      </c>
+      <c r="J15" s="13">
+        <v>1</v>
+      </c>
+      <c r="K15" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M15" s="25">
+        <v>1</v>
+      </c>
+      <c r="N15" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O15" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P15" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q15" s="10">
+        <v>1</v>
+      </c>
+      <c r="R15" s="10">
+        <v>1</v>
+      </c>
+      <c r="S15" s="10">
+        <v>1</v>
+      </c>
+      <c r="T15" s="10">
+        <v>1</v>
+      </c>
+      <c r="U15" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V15" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y15" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF15" s="93">
+        <v>1</v>
+      </c>
+      <c r="AG15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK15" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP15" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ15" s="93"/>
+      <c r="AR15" s="93"/>
+      <c r="AS15" s="93"/>
+      <c r="AT15" s="93"/>
+      <c r="AU15" s="93"/>
+      <c r="AV15" s="93"/>
+      <c r="AW15" s="34"/>
+    </row>
+    <row r="16" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="102" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="13">
+        <v>1</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="13">
+        <v>1</v>
+      </c>
+      <c r="E16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="13">
+        <v>1</v>
+      </c>
+      <c r="G16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I16" s="13">
+        <v>1</v>
+      </c>
+      <c r="J16" s="13">
+        <v>1</v>
+      </c>
+      <c r="K16" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M16" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N16" s="10">
+        <v>1</v>
+      </c>
+      <c r="O16" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P16" s="10">
         <v>6</v>
       </c>
-      <c r="D9" s="24" t="s">
+      <c r="Q16" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R16" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S16" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T16" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U16" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V16" s="10">
+        <v>3</v>
+      </c>
+      <c r="W16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y16" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE16" s="41">
+        <v>1</v>
+      </c>
+      <c r="AF16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK16" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO16" s="93">
+        <v>1</v>
+      </c>
+      <c r="AP16" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR16" s="93"/>
+      <c r="AS16" s="93"/>
+      <c r="AT16" s="93"/>
+      <c r="AU16" s="93"/>
+      <c r="AV16" s="93"/>
+      <c r="AW16" s="34"/>
+    </row>
+    <row r="17" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="102" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="13">
+        <v>11</v>
+      </c>
+      <c r="C17" s="13">
+        <v>16</v>
+      </c>
+      <c r="D17" s="13">
+        <v>14</v>
+      </c>
+      <c r="E17" s="13">
+        <v>11</v>
+      </c>
+      <c r="F17" s="13">
+        <v>15</v>
+      </c>
+      <c r="G17" s="13">
+        <v>21</v>
+      </c>
+      <c r="H17" s="13">
+        <v>13</v>
+      </c>
+      <c r="I17" s="13">
+        <v>21</v>
+      </c>
+      <c r="J17" s="13">
+        <v>6</v>
+      </c>
+      <c r="K17" s="42">
         <v>7</v>
       </c>
-      <c r="E9" s="24" t="s">
+      <c r="L17" s="13">
+        <v>6</v>
+      </c>
+      <c r="M17" s="25">
+        <v>4</v>
+      </c>
+      <c r="N17" s="10">
+        <v>10</v>
+      </c>
+      <c r="O17" s="10">
+        <v>7</v>
+      </c>
+      <c r="P17" s="10">
+        <v>4</v>
+      </c>
+      <c r="Q17" s="10">
+        <v>18</v>
+      </c>
+      <c r="R17" s="10">
+        <v>5</v>
+      </c>
+      <c r="S17" s="10">
+        <v>11</v>
+      </c>
+      <c r="T17" s="10">
+        <v>2</v>
+      </c>
+      <c r="U17" s="10">
+        <v>37</v>
+      </c>
+      <c r="V17" s="10">
+        <v>10</v>
+      </c>
+      <c r="W17" s="13">
+        <v>16</v>
+      </c>
+      <c r="X17" s="13">
+        <v>6</v>
+      </c>
+      <c r="Y17" s="25">
+        <v>7</v>
+      </c>
+      <c r="Z17" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA17" s="41">
+        <v>1</v>
+      </c>
+      <c r="AB17" s="93">
+        <v>9</v>
+      </c>
+      <c r="AC17" s="93">
+        <v>4</v>
+      </c>
+      <c r="AD17" s="93">
         <v>8</v>
       </c>
-      <c r="F9" s="24" t="s">
-[...5 lines deleted...]
-      <c r="H9" s="24" t="s">
+      <c r="AE17" s="41">
+        <v>6</v>
+      </c>
+      <c r="AF17" s="93">
+        <v>14</v>
+      </c>
+      <c r="AG17" s="41">
+        <v>3</v>
+      </c>
+      <c r="AH17" s="41">
+        <v>5</v>
+      </c>
+      <c r="AI17" s="93">
+        <v>1</v>
+      </c>
+      <c r="AJ17" s="41">
         <v>2</v>
       </c>
-      <c r="I9" s="24" t="s">
+      <c r="AK17" s="101">
+        <v>1</v>
+      </c>
+      <c r="AL17" s="41">
+        <v>4</v>
+      </c>
+      <c r="AM17" s="93">
+        <v>1</v>
+      </c>
+      <c r="AN17" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO17" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP17" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR17" s="93"/>
+      <c r="AU17" s="93"/>
+      <c r="AW17" s="101"/>
+    </row>
+    <row r="18" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="102" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="L18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M18" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="O18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="P18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="R18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="S18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="T18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="U18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="V18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="W18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X18" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y18" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z18" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA18" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB18" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC18" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD18" s="93">
+        <v>1</v>
+      </c>
+      <c r="AE18" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF18" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG18" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH18" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI18" s="93">
+        <v>1</v>
+      </c>
+      <c r="AJ18" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK18" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL18" s="41">
         <v>3</v>
       </c>
-      <c r="J9" s="24" t="s">
+      <c r="AM18" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN18" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO18" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP18" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ18" s="93"/>
+      <c r="AR18" s="93"/>
+      <c r="AS18" s="93"/>
+      <c r="AT18" s="93"/>
+      <c r="AU18" s="93"/>
+      <c r="AV18" s="93"/>
+      <c r="AW18" s="34"/>
+    </row>
+    <row r="19" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="102" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="13">
+        <v>2</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="13">
+        <v>3</v>
+      </c>
+      <c r="F19" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" s="13">
+        <v>1</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K19" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L19" s="13">
+        <v>1</v>
+      </c>
+      <c r="M19" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N19" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O19" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P19" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q19" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R19" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S19" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T19" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U19" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V19" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W19" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X19" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y19" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI19" s="93">
+        <v>3</v>
+      </c>
+      <c r="AJ19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK19" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO19" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP19" s="93">
+        <v>1</v>
+      </c>
+      <c r="AQ19" s="93"/>
+      <c r="AR19" s="93"/>
+      <c r="AS19" s="93"/>
+      <c r="AT19" s="93"/>
+      <c r="AU19" s="93"/>
+      <c r="AV19" s="93"/>
+      <c r="AW19" s="34"/>
+    </row>
+    <row r="20" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="102" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D20" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F20" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="13">
+        <v>1</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K20" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L20" s="13">
+        <v>2</v>
+      </c>
+      <c r="M20" s="25">
+        <v>2</v>
+      </c>
+      <c r="N20" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O20" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P20" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q20" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R20" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S20" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T20" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U20" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V20" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W20" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X20" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y20" s="101">
+        <v>3</v>
+      </c>
+      <c r="Z20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK20" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP20" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ20" s="93"/>
+      <c r="AR20" s="93"/>
+      <c r="AS20" s="93"/>
+      <c r="AT20" s="93"/>
+      <c r="AU20" s="93"/>
+      <c r="AV20" s="93"/>
+      <c r="AW20" s="34"/>
+    </row>
+    <row r="21" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="102" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="L21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M21" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="O21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="P21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="R21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="S21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="T21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="U21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="V21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="W21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y21" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK21" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP21" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ21" s="93"/>
+      <c r="AR21" s="93"/>
+      <c r="AS21" s="93"/>
+      <c r="AT21" s="93"/>
+      <c r="AU21" s="93"/>
+      <c r="AV21" s="93"/>
+      <c r="AW21" s="34"/>
+    </row>
+    <row r="22" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="102" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D22" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E22" s="13">
+        <v>2</v>
+      </c>
+      <c r="F22" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J22" s="13">
+        <v>15</v>
+      </c>
+      <c r="K22" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L22" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M22" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N22" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O22" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P22" s="10">
+        <v>1</v>
+      </c>
+      <c r="Q22" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R22" s="10">
+        <v>6</v>
+      </c>
+      <c r="S22" s="10">
+        <v>2</v>
+      </c>
+      <c r="T22" s="13">
+        <v>6</v>
+      </c>
+      <c r="U22" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="V22" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="W22" s="13">
+        <v>2</v>
+      </c>
+      <c r="X22" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y22" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z22" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA22" s="41">
+        <v>3</v>
+      </c>
+      <c r="AB22" s="93">
+        <v>2</v>
+      </c>
+      <c r="AC22" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD22" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE22" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF22" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG22" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH22" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI22" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ22" s="41">
+        <v>1</v>
+      </c>
+      <c r="AK22" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL22" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM22" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN22" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO22" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP22" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ22" s="93"/>
+      <c r="AR22" s="93"/>
+      <c r="AS22" s="93"/>
+      <c r="AT22" s="93"/>
+      <c r="AU22" s="93"/>
+      <c r="AW22" s="34"/>
+    </row>
+    <row r="23" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="121"/>
+      <c r="B23" s="13"/>
+      <c r="C23" s="13"/>
+      <c r="D23" s="13"/>
+      <c r="E23" s="13"/>
+      <c r="F23" s="13"/>
+      <c r="G23" s="13"/>
+      <c r="H23" s="13"/>
+      <c r="I23" s="13"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="36"/>
+      <c r="L23" s="36"/>
+      <c r="M23" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="N23" s="122"/>
+      <c r="O23" s="10"/>
+      <c r="P23" s="10"/>
+      <c r="Q23" s="93"/>
+      <c r="R23" s="93"/>
+      <c r="S23" s="93"/>
+      <c r="W23" s="89"/>
+      <c r="X23" s="89"/>
+      <c r="Y23" s="101"/>
+      <c r="Z23" s="10"/>
+      <c r="AA23" s="10"/>
+      <c r="AB23" s="93"/>
+      <c r="AC23" s="93"/>
+      <c r="AD23" s="93"/>
+      <c r="AE23" s="93"/>
+      <c r="AG23" s="93"/>
+      <c r="AH23" s="93"/>
+      <c r="AI23" s="14"/>
+      <c r="AJ23" s="14"/>
+      <c r="AK23" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="AL23" s="52"/>
+      <c r="AM23" s="52"/>
+      <c r="AN23" s="52"/>
+      <c r="AO23" s="52"/>
+      <c r="AP23" s="52"/>
+      <c r="AQ23" s="52"/>
+      <c r="AR23" s="52"/>
+      <c r="AS23" s="52"/>
+      <c r="AT23" s="52"/>
+      <c r="AU23" s="52"/>
+      <c r="AV23" s="52"/>
+      <c r="AW23" s="52"/>
+      <c r="AX23" s="52"/>
+      <c r="AY23" s="52"/>
+      <c r="AZ23" s="52"/>
+      <c r="BA23" s="52"/>
+      <c r="BB23" s="52"/>
+      <c r="BC23" s="52"/>
+      <c r="BD23" s="52"/>
+      <c r="BE23" s="52"/>
+      <c r="BF23" s="52"/>
+      <c r="BG23" s="52"/>
+      <c r="BH23" s="49"/>
+    </row>
+    <row r="24" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" s="13">
+        <v>42</v>
+      </c>
+      <c r="C24" s="13">
+        <v>59</v>
+      </c>
+      <c r="D24" s="13">
+        <v>46</v>
+      </c>
+      <c r="E24" s="13">
+        <v>44</v>
+      </c>
+      <c r="F24" s="13">
+        <v>49</v>
+      </c>
+      <c r="G24" s="13">
+        <v>69</v>
+      </c>
+      <c r="H24" s="13">
+        <v>81</v>
+      </c>
+      <c r="I24" s="13">
+        <v>64</v>
+      </c>
+      <c r="J24" s="13">
+        <v>85</v>
+      </c>
+      <c r="K24" s="104">
+        <v>49</v>
+      </c>
+      <c r="L24" s="13">
+        <v>21</v>
+      </c>
+      <c r="M24" s="25">
+        <v>34</v>
+      </c>
+      <c r="N24" s="10">
+        <v>26</v>
+      </c>
+      <c r="O24" s="10">
+        <v>8</v>
+      </c>
+      <c r="P24" s="10">
+        <v>13</v>
+      </c>
+      <c r="Q24" s="10">
+        <v>17</v>
+      </c>
+      <c r="R24" s="10">
+        <v>30</v>
+      </c>
+      <c r="S24" s="10">
+        <v>60</v>
+      </c>
+      <c r="T24" s="10">
+        <v>48</v>
+      </c>
+      <c r="U24" s="10">
+        <v>55</v>
+      </c>
+      <c r="V24" s="10">
+        <v>24</v>
+      </c>
+      <c r="W24" s="13">
+        <v>44</v>
+      </c>
+      <c r="X24" s="13">
+        <v>36</v>
+      </c>
+      <c r="Y24" s="25">
+        <v>29</v>
+      </c>
+      <c r="Z24" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA24" s="41">
+        <v>3</v>
+      </c>
+      <c r="AB24" s="93">
+        <v>15</v>
+      </c>
+      <c r="AC24" s="93">
+        <v>7</v>
+      </c>
+      <c r="AD24" s="93">
+        <v>13</v>
+      </c>
+      <c r="AE24" s="41">
+        <v>16</v>
+      </c>
+      <c r="AF24" s="93">
+        <v>21</v>
+      </c>
+      <c r="AG24" s="41">
+        <v>12</v>
+      </c>
+      <c r="AH24" s="41">
+        <v>13</v>
+      </c>
+      <c r="AI24" s="41">
+        <v>12</v>
+      </c>
+      <c r="AJ24" s="41">
+        <v>14</v>
+      </c>
+      <c r="AK24" s="101">
+        <v>14</v>
+      </c>
+      <c r="AL24" s="93">
+        <v>7</v>
+      </c>
+      <c r="AM24" s="41">
         <v>4</v>
       </c>
-      <c r="K9" s="24" t="s">
-[...26 lines deleted...]
-      <c r="T9" s="26" t="s">
+      <c r="AN24" s="93">
+        <v>3</v>
+      </c>
+      <c r="AO24" s="93">
         <v>2</v>
       </c>
-      <c r="U9" s="26" t="s">
-[...85 lines deleted...]
-      </c>
+      <c r="AP24" s="93">
+        <v>9</v>
+      </c>
+      <c r="AR24" s="93"/>
+      <c r="AW24" s="101"/>
     </row>
-    <row r="10" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...113 lines deleted...]
-      <c r="R11" s="9">
+    <row r="25" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="102" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" s="13">
         <v>41</v>
       </c>
-      <c r="S11" s="9">
-[...14 lines deleted...]
-      <c r="X11" s="15">
+      <c r="C25" s="13">
+        <v>57</v>
+      </c>
+      <c r="D25" s="13">
+        <v>43</v>
+      </c>
+      <c r="E25" s="13">
         <v>42</v>
       </c>
-      <c r="Y11" s="31">
-[...70 lines deleted...]
-      <c r="F12" s="14">
+      <c r="F25" s="13">
         <v>46</v>
       </c>
-      <c r="G12" s="14">
-[...2 lines deleted...]
-      <c r="H12" s="13">
+      <c r="G25" s="13">
+        <v>64</v>
+      </c>
+      <c r="H25" s="13">
         <v>70</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I25" s="13">
         <v>59</v>
       </c>
-      <c r="J12" s="13">
-[...2 lines deleted...]
-      <c r="K12" s="29">
+      <c r="J25" s="13">
+        <v>79</v>
+      </c>
+      <c r="K25" s="42">
         <v>45</v>
-      </c>
-[...1642 lines deleted...]
-        <v>49</v>
       </c>
       <c r="L25" s="13">
         <v>21</v>
       </c>
-      <c r="M25" s="30">
-        <v>34</v>
+      <c r="M25" s="25">
+        <v>33</v>
       </c>
       <c r="N25" s="10">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="O25" s="10">
         <v>8</v>
       </c>
       <c r="P25" s="10">
         <v>13</v>
       </c>
-      <c r="Q25" s="9">
+      <c r="Q25" s="10">
+        <v>12</v>
+      </c>
+      <c r="R25" s="10">
+        <v>29</v>
+      </c>
+      <c r="S25" s="10">
+        <v>50</v>
+      </c>
+      <c r="T25" s="10">
+        <v>40</v>
+      </c>
+      <c r="U25" s="10">
+        <v>51</v>
+      </c>
+      <c r="V25" s="10">
+        <v>20</v>
+      </c>
+      <c r="W25" s="13">
+        <v>35</v>
+      </c>
+      <c r="X25" s="13">
+        <v>33</v>
+      </c>
+      <c r="Y25" s="25">
+        <v>28</v>
+      </c>
+      <c r="Z25" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA25" s="41">
+        <v>3</v>
+      </c>
+      <c r="AB25" s="93">
+        <v>15</v>
+      </c>
+      <c r="AC25" s="93">
+        <v>7</v>
+      </c>
+      <c r="AD25" s="93">
+        <v>5</v>
+      </c>
+      <c r="AE25" s="41">
+        <v>15</v>
+      </c>
+      <c r="AF25" s="93">
+        <v>2</v>
+      </c>
+      <c r="AG25" s="41">
+        <v>11</v>
+      </c>
+      <c r="AH25" s="41">
+        <v>13</v>
+      </c>
+      <c r="AI25" s="41">
+        <v>12</v>
+      </c>
+      <c r="AJ25" s="41">
+        <v>13</v>
+      </c>
+      <c r="AK25" s="101">
+        <v>14</v>
+      </c>
+      <c r="AL25" s="93">
+        <v>3</v>
+      </c>
+      <c r="AM25" s="41">
+        <v>4</v>
+      </c>
+      <c r="AN25" s="93">
+        <v>3</v>
+      </c>
+      <c r="AO25" s="93">
+        <v>2</v>
+      </c>
+      <c r="AP25" s="93">
+        <v>9</v>
+      </c>
+      <c r="AR25" s="93"/>
+      <c r="AW25" s="101"/>
+    </row>
+    <row r="26" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="102" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C26" s="13">
+        <v>2</v>
+      </c>
+      <c r="D26" s="13">
+        <v>3</v>
+      </c>
+      <c r="E26" s="13">
+        <v>2</v>
+      </c>
+      <c r="F26" s="13">
+        <v>3</v>
+      </c>
+      <c r="G26" s="13">
+        <v>5</v>
+      </c>
+      <c r="H26" s="13">
+        <v>10</v>
+      </c>
+      <c r="I26" s="13">
+        <v>1</v>
+      </c>
+      <c r="J26" s="13">
+        <v>5</v>
+      </c>
+      <c r="K26" s="42">
+        <v>4</v>
+      </c>
+      <c r="L26" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M26" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N26" s="10">
+        <v>2</v>
+      </c>
+      <c r="O26" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P26" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q26" s="10">
+        <v>5</v>
+      </c>
+      <c r="R26" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S26" s="10">
+        <v>9</v>
+      </c>
+      <c r="T26" s="10">
+        <v>7</v>
+      </c>
+      <c r="U26" s="10">
+        <v>4</v>
+      </c>
+      <c r="V26" s="10">
+        <v>4</v>
+      </c>
+      <c r="W26" s="13">
+        <v>9</v>
+      </c>
+      <c r="X26" s="13">
+        <v>3</v>
+      </c>
+      <c r="Y26" s="25">
+        <v>1</v>
+      </c>
+      <c r="Z26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD26" s="93">
+        <v>7</v>
+      </c>
+      <c r="AE26" s="41">
+        <v>1</v>
+      </c>
+      <c r="AF26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG26" s="41">
+        <v>1</v>
+      </c>
+      <c r="AH26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ26" s="41">
+        <v>1</v>
+      </c>
+      <c r="AK26" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL26" s="93">
+        <v>1</v>
+      </c>
+      <c r="AM26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP26" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR26" s="93"/>
+      <c r="AT26" s="93"/>
+      <c r="AU26" s="93"/>
+      <c r="AW26" s="34"/>
+    </row>
+    <row r="27" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="102" t="s">
         <v>17</v>
       </c>
-      <c r="R25" s="9">
+      <c r="B27" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E27" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F27" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I27" s="13">
+        <v>4</v>
+      </c>
+      <c r="J27" s="13">
+        <v>1</v>
+      </c>
+      <c r="K27" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L27" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M27" s="25">
+        <v>1</v>
+      </c>
+      <c r="N27" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O27" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P27" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q27" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R27" s="10">
+        <v>1</v>
+      </c>
+      <c r="S27" s="10">
+        <v>1</v>
+      </c>
+      <c r="T27" s="10">
+        <v>1</v>
+      </c>
+      <c r="U27" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V27" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W27" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X27" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y27" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF27" s="93">
+        <v>1</v>
+      </c>
+      <c r="AG27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK27" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP27" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ27" s="93"/>
+      <c r="AR27" s="93"/>
+      <c r="AS27" s="93"/>
+      <c r="AT27" s="93"/>
+      <c r="AU27" s="93"/>
+      <c r="AV27" s="93"/>
+      <c r="AW27" s="34"/>
+    </row>
+    <row r="28" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="102" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="L28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M28" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="O28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="P28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="R28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="S28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="T28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="U28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="V28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="W28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X28" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y28" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD28" s="93">
+        <v>1</v>
+      </c>
+      <c r="AE28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK28" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL28" s="93">
+        <v>3</v>
+      </c>
+      <c r="AM28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP28" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ28" s="93"/>
+      <c r="AR28" s="93"/>
+      <c r="AS28" s="93"/>
+      <c r="AT28" s="93"/>
+      <c r="AU28" s="93"/>
+      <c r="AV28" s="93"/>
+      <c r="AW28" s="34"/>
+    </row>
+    <row r="29" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="102" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="13">
+        <v>1</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" s="13">
+        <v>1</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K29" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M29" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N29" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O29" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P29" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q29" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R29" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S29" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="U29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="V29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="W29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X29" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y29" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK29" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP29" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ29" s="93"/>
+      <c r="AR29" s="93"/>
+      <c r="AS29" s="93"/>
+      <c r="AT29" s="93"/>
+      <c r="AU29" s="93"/>
+      <c r="AV29" s="93"/>
+      <c r="AW29" s="34"/>
+    </row>
+    <row r="30" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="123"/>
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="13"/>
+      <c r="F30" s="13"/>
+      <c r="G30" s="13"/>
+      <c r="H30" s="13"/>
+      <c r="I30" s="13"/>
+      <c r="J30" s="42"/>
+      <c r="K30" s="36"/>
+      <c r="L30" s="36"/>
+      <c r="M30" s="38" t="s">
+        <v>24</v>
+      </c>
+      <c r="N30" s="122"/>
+      <c r="O30" s="122"/>
+      <c r="P30" s="122"/>
+      <c r="Q30" s="93"/>
+      <c r="R30" s="93"/>
+      <c r="S30" s="93"/>
+      <c r="W30" s="89"/>
+      <c r="X30" s="89"/>
+      <c r="Y30" s="101"/>
+      <c r="Z30" s="10"/>
+      <c r="AA30" s="10"/>
+      <c r="AB30" s="93"/>
+      <c r="AC30" s="93"/>
+      <c r="AD30" s="93"/>
+      <c r="AE30" s="93"/>
+      <c r="AG30" s="93"/>
+      <c r="AH30" s="93"/>
+      <c r="AI30" s="14"/>
+      <c r="AJ30" s="14"/>
+      <c r="AK30" s="52" t="s">
+        <v>32</v>
+      </c>
+      <c r="AL30" s="52"/>
+      <c r="AM30" s="52"/>
+      <c r="AN30" s="52"/>
+      <c r="AO30" s="52"/>
+      <c r="AP30" s="36"/>
+      <c r="AQ30" s="52"/>
+      <c r="AR30" s="52"/>
+      <c r="AS30" s="52"/>
+      <c r="AT30" s="52"/>
+      <c r="AU30" s="52"/>
+      <c r="AV30" s="52"/>
+      <c r="AW30" s="52"/>
+      <c r="AX30" s="52"/>
+      <c r="AY30" s="52"/>
+      <c r="AZ30" s="52"/>
+      <c r="BA30" s="52"/>
+      <c r="BB30" s="52"/>
+      <c r="BC30" s="52"/>
+      <c r="BD30" s="52"/>
+      <c r="BE30" s="52"/>
+      <c r="BF30" s="52"/>
+      <c r="BG30" s="52"/>
+      <c r="BH30" s="52"/>
+    </row>
+    <row r="31" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="B31" s="13">
+        <v>13</v>
+      </c>
+      <c r="C31" s="13">
+        <v>16</v>
+      </c>
+      <c r="D31" s="13">
+        <v>16</v>
+      </c>
+      <c r="E31" s="13">
+        <v>17</v>
+      </c>
+      <c r="F31" s="13">
+        <v>16</v>
+      </c>
+      <c r="G31" s="13">
+        <v>25</v>
+      </c>
+      <c r="H31" s="13">
+        <v>13</v>
+      </c>
+      <c r="I31" s="13">
+        <v>22</v>
+      </c>
+      <c r="J31" s="13">
+        <v>25</v>
+      </c>
+      <c r="K31" s="42">
+        <v>7</v>
+      </c>
+      <c r="L31" s="13">
+        <v>12</v>
+      </c>
+      <c r="M31" s="25">
+        <v>6</v>
+      </c>
+      <c r="N31" s="10">
+        <v>11</v>
+      </c>
+      <c r="O31" s="10">
+        <v>7</v>
+      </c>
+      <c r="P31" s="10">
+        <v>11</v>
+      </c>
+      <c r="Q31" s="10">
+        <v>19</v>
+      </c>
+      <c r="R31" s="10">
+        <v>11</v>
+      </c>
+      <c r="S31" s="10">
+        <v>14</v>
+      </c>
+      <c r="T31" s="10">
+        <v>12</v>
+      </c>
+      <c r="U31" s="10">
+        <v>37</v>
+      </c>
+      <c r="V31" s="10">
+        <v>15</v>
+      </c>
+      <c r="W31" s="13">
+        <v>18</v>
+      </c>
+      <c r="X31" s="13">
+        <v>6</v>
+      </c>
+      <c r="Y31" s="25">
+        <v>10</v>
+      </c>
+      <c r="Z31" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA31" s="41">
+        <v>4</v>
+      </c>
+      <c r="AB31" s="93">
+        <v>11</v>
+      </c>
+      <c r="AC31" s="93">
+        <v>4</v>
+      </c>
+      <c r="AD31" s="93">
+        <v>8</v>
+      </c>
+      <c r="AE31" s="41">
+        <v>7</v>
+      </c>
+      <c r="AF31" s="93">
+        <v>14</v>
+      </c>
+      <c r="AG31" s="41">
+        <v>3</v>
+      </c>
+      <c r="AH31" s="41">
+        <v>5</v>
+      </c>
+      <c r="AI31" s="41">
+        <v>5</v>
+      </c>
+      <c r="AJ31" s="41">
+        <v>3</v>
+      </c>
+      <c r="AK31" s="101">
+        <v>1</v>
+      </c>
+      <c r="AL31" s="93">
+        <v>4</v>
+      </c>
+      <c r="AM31" s="41">
+        <v>1</v>
+      </c>
+      <c r="AN31" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO31" s="93">
+        <v>1</v>
+      </c>
+      <c r="AP31" s="93">
+        <v>1</v>
+      </c>
+      <c r="AR31" s="93"/>
+      <c r="AW31" s="101"/>
+    </row>
+    <row r="32" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="102" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" s="124" t="s">
+        <v>13</v>
+      </c>
+      <c r="C32" s="124" t="s">
+        <v>13</v>
+      </c>
+      <c r="D32" s="124" t="s">
+        <v>13</v>
+      </c>
+      <c r="E32" s="124">
+        <v>1</v>
+      </c>
+      <c r="F32" s="124" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="124">
+        <v>3</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I32" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J32" s="13">
+        <v>3</v>
+      </c>
+      <c r="K32" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L32" s="13">
+        <v>3</v>
+      </c>
+      <c r="M32" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N32" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O32" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P32" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q32" s="122" t="s">
+        <v>13</v>
+      </c>
+      <c r="R32" s="122" t="s">
+        <v>13</v>
+      </c>
+      <c r="S32" s="122">
+        <v>1</v>
+      </c>
+      <c r="T32" s="10">
+        <v>4</v>
+      </c>
+      <c r="U32" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V32" s="10">
+        <v>2</v>
+      </c>
+      <c r="W32" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="X32" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y32" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA32" s="41">
+        <v>0</v>
+      </c>
+      <c r="AB32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK32" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP32" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ32" s="93"/>
+      <c r="AR32" s="93"/>
+      <c r="AS32" s="93"/>
+      <c r="AT32" s="93"/>
+      <c r="AU32" s="93"/>
+      <c r="AV32" s="93"/>
+      <c r="AW32" s="34"/>
+    </row>
+    <row r="33" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="102" t="s">
+        <v>16</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K33" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M33" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N33" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O33" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P33" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q33" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R33" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S33" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T33" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U33" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V33" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y33" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK33" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP33" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ33" s="93"/>
+      <c r="AR33" s="93"/>
+      <c r="AS33" s="93"/>
+      <c r="AT33" s="93"/>
+      <c r="AU33" s="93"/>
+      <c r="AV33" s="93"/>
+      <c r="AW33" s="34"/>
+    </row>
+    <row r="34" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="102" t="s">
         <v>30</v>
       </c>
-      <c r="S25" s="9">
-[...23 lines deleted...]
-      <c r="AA25" s="23">
+      <c r="B34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K34" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M34" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N34" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O34" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P34" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q34" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R34" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S34" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T34" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U34" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V34" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y34" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK34" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP34" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ34" s="93"/>
+      <c r="AR34" s="93"/>
+      <c r="AS34" s="93"/>
+      <c r="AT34" s="93"/>
+      <c r="AU34" s="93"/>
+      <c r="AV34" s="93"/>
+      <c r="AW34" s="34"/>
+    </row>
+    <row r="35" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="102" t="s">
+        <v>17</v>
+      </c>
+      <c r="B35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D35" s="13">
+        <v>1</v>
+      </c>
+      <c r="E35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K35" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M35" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N35" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O35" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P35" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q35" s="10">
+        <v>1</v>
+      </c>
+      <c r="R35" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S35" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T35" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U35" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V35" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y35" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK35" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP35" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ35" s="93"/>
+      <c r="AR35" s="93"/>
+      <c r="AS35" s="93"/>
+      <c r="AT35" s="93"/>
+      <c r="AU35" s="93"/>
+      <c r="AV35" s="93"/>
+      <c r="AW35" s="34"/>
+    </row>
+    <row r="36" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="102" t="s">
+        <v>18</v>
+      </c>
+      <c r="B36" s="13">
+        <v>1</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D36" s="13">
+        <v>1</v>
+      </c>
+      <c r="E36" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F36" s="13">
+        <v>1</v>
+      </c>
+      <c r="G36" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H36" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I36" s="13">
+        <v>1</v>
+      </c>
+      <c r="J36" s="13">
+        <v>1</v>
+      </c>
+      <c r="K36" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L36" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M36" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N36" s="10">
+        <v>1</v>
+      </c>
+      <c r="O36" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P36" s="10">
+        <v>6</v>
+      </c>
+      <c r="Q36" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R36" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S36" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T36" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U36" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V36" s="10">
         <v>3</v>
       </c>
-      <c r="AB25" s="2">
+      <c r="W36" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X36" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y36" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE36" s="41">
+        <v>1</v>
+      </c>
+      <c r="AF36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK36" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO36" s="93">
+        <v>2</v>
+      </c>
+      <c r="AP36" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR36" s="93"/>
+      <c r="AS36" s="93"/>
+      <c r="AT36" s="93"/>
+      <c r="AU36" s="93"/>
+      <c r="AV36" s="93"/>
+      <c r="AW36" s="34"/>
+    </row>
+    <row r="37" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="102" t="s">
+        <v>19</v>
+      </c>
+      <c r="B37" s="13">
+        <v>11</v>
+      </c>
+      <c r="C37" s="13">
+        <v>16</v>
+      </c>
+      <c r="D37" s="13">
+        <v>14</v>
+      </c>
+      <c r="E37" s="13">
+        <v>11</v>
+      </c>
+      <c r="F37" s="13">
+        <v>-14</v>
+      </c>
+      <c r="G37" s="13">
+        <v>21</v>
+      </c>
+      <c r="H37" s="13">
+        <v>13</v>
+      </c>
+      <c r="I37" s="13">
+        <v>21</v>
+      </c>
+      <c r="J37" s="13">
+        <v>6</v>
+      </c>
+      <c r="K37" s="42">
+        <v>7</v>
+      </c>
+      <c r="L37" s="13">
+        <v>6</v>
+      </c>
+      <c r="M37" s="25">
+        <v>4</v>
+      </c>
+      <c r="N37" s="10">
+        <v>10</v>
+      </c>
+      <c r="O37" s="10">
+        <v>7</v>
+      </c>
+      <c r="P37" s="10">
+        <v>4</v>
+      </c>
+      <c r="Q37" s="10">
+        <v>18</v>
+      </c>
+      <c r="R37" s="10">
+        <v>5</v>
+      </c>
+      <c r="S37" s="10">
+        <v>11</v>
+      </c>
+      <c r="T37" s="10">
+        <v>2</v>
+      </c>
+      <c r="U37" s="10">
+        <v>37</v>
+      </c>
+      <c r="V37" s="10">
+        <v>10</v>
+      </c>
+      <c r="W37" s="13">
+        <v>16</v>
+      </c>
+      <c r="X37" s="13">
+        <v>6</v>
+      </c>
+      <c r="Y37" s="25">
+        <v>7</v>
+      </c>
+      <c r="Z37" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA37" s="41">
+        <v>1</v>
+      </c>
+      <c r="AB37" s="93">
+        <v>9</v>
+      </c>
+      <c r="AC37" s="93">
+        <v>4</v>
+      </c>
+      <c r="AD37" s="93">
+        <v>8</v>
+      </c>
+      <c r="AE37" s="41">
+        <v>6</v>
+      </c>
+      <c r="AF37" s="93">
+        <v>14</v>
+      </c>
+      <c r="AG37" s="41">
+        <v>3</v>
+      </c>
+      <c r="AH37" s="41">
+        <v>5</v>
+      </c>
+      <c r="AI37" s="93">
+        <v>1</v>
+      </c>
+      <c r="AJ37" s="41">
+        <v>2</v>
+      </c>
+      <c r="AK37" s="101">
+        <v>1</v>
+      </c>
+      <c r="AL37" s="93">
+        <v>4</v>
+      </c>
+      <c r="AM37" s="93">
+        <v>1</v>
+      </c>
+      <c r="AN37" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO37" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP37" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR37" s="93"/>
+      <c r="AU37" s="93"/>
+      <c r="AW37" s="101"/>
+    </row>
+    <row r="38" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="102" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="L38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M38" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="O38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="P38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="R38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="S38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="T38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="U38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="V38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="W38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y38" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI38" s="93">
+        <v>1</v>
+      </c>
+      <c r="AJ38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK38" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP38" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ38" s="93"/>
+      <c r="AR38" s="93"/>
+      <c r="AS38" s="93"/>
+      <c r="AT38" s="93"/>
+      <c r="AU38" s="93"/>
+      <c r="AV38" s="93"/>
+      <c r="AW38" s="34"/>
+    </row>
+    <row r="39" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="102" t="s">
+        <v>20</v>
+      </c>
+      <c r="B39" s="13">
+        <v>1</v>
+      </c>
+      <c r="C39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E39" s="13">
+        <v>3</v>
+      </c>
+      <c r="F39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K39" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L39" s="13">
+        <v>1</v>
+      </c>
+      <c r="M39" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N39" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O39" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P39" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q39" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R39" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S39" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T39" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U39" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V39" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y39" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI39" s="93">
+        <v>3</v>
+      </c>
+      <c r="AJ39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK39" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO39" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP39" s="93">
+        <v>1</v>
+      </c>
+      <c r="AQ39" s="93"/>
+      <c r="AR39" s="93"/>
+      <c r="AS39" s="93"/>
+      <c r="AT39" s="93"/>
+      <c r="AU39" s="93"/>
+      <c r="AV39" s="93"/>
+      <c r="AW39" s="34"/>
+    </row>
+    <row r="40" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="102" t="s">
+        <v>21</v>
+      </c>
+      <c r="B40" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C40" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E40" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F40" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="13">
+        <v>1</v>
+      </c>
+      <c r="H40" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J40" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K40" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="L40" s="13">
+        <v>2</v>
+      </c>
+      <c r="M40" s="25">
+        <v>2</v>
+      </c>
+      <c r="N40" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="O40" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="P40" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q40" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="R40" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="S40" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="T40" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="U40" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="V40" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="W40" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X40" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y40" s="101">
+        <v>3</v>
+      </c>
+      <c r="Z40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK40" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP40" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ40" s="93"/>
+      <c r="AR40" s="93"/>
+      <c r="AS40" s="93"/>
+      <c r="AT40" s="93"/>
+      <c r="AU40" s="93"/>
+      <c r="AV40" s="93"/>
+      <c r="AW40" s="34"/>
+    </row>
+    <row r="41" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="102" t="s">
+        <v>28</v>
+      </c>
+      <c r="B41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="F41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="H41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="J41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="K41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="L41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="M41" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="N41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="O41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="P41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="R41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="S41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="T41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="U41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="V41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="W41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y41" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK41" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP41" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ41" s="93"/>
+      <c r="AR41" s="93"/>
+      <c r="AS41" s="93"/>
+      <c r="AT41" s="93"/>
+      <c r="AU41" s="93"/>
+      <c r="AV41" s="93"/>
+      <c r="AW41" s="34"/>
+    </row>
+    <row r="42" spans="1:49" s="110" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="106" t="s">
+        <v>22</v>
+      </c>
+      <c r="B42" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="C42" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="D42" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="E42" s="107">
+        <v>2</v>
+      </c>
+      <c r="F42" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="H42" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="I42" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="J42" s="107">
         <v>15</v>
       </c>
-      <c r="AC25" s="2">
-[...32 lines deleted...]
-      <c r="AN25" s="2">
+      <c r="K42" s="108" t="s">
+        <v>13</v>
+      </c>
+      <c r="L42" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="M42" s="109" t="s">
+        <v>13</v>
+      </c>
+      <c r="N42" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="O42" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="P42" s="107">
+        <v>1</v>
+      </c>
+      <c r="Q42" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="R42" s="107">
+        <v>6</v>
+      </c>
+      <c r="S42" s="107">
+        <v>2</v>
+      </c>
+      <c r="T42" s="107">
+        <v>6</v>
+      </c>
+      <c r="U42" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="V42" s="107" t="s">
+        <v>13</v>
+      </c>
+      <c r="W42" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="X42" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y42" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z42" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA42" s="110">
         <v>3</v>
       </c>
-      <c r="AO25" s="2">
+      <c r="AB42" s="94">
         <v>2</v>
       </c>
-      <c r="AP25" s="2"/>
-[...1 lines deleted...]
-      <c r="AW25" s="50"/>
+      <c r="AC42" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD42" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE42" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF42" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG42" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH42" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI42" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ42" s="110">
+        <v>1</v>
+      </c>
+      <c r="AK42" s="125" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL42" s="112" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM42" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN42" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO42" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP42" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ42" s="94"/>
+      <c r="AR42" s="94"/>
+      <c r="AS42" s="94"/>
+      <c r="AT42" s="94"/>
+      <c r="AU42" s="94"/>
+      <c r="AW42" s="125"/>
     </row>
-    <row r="26" spans="1:60" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...36 lines deleted...]
-      <c r="M26" s="30">
+    <row r="43" spans="1:49" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="70" t="s">
         <v>33</v>
       </c>
-      <c r="N26" s="10">
-[...2264 lines deleted...]
-      <c r="A44" s="22"/>
+      <c r="B43" s="71"/>
+      <c r="C43" s="71"/>
+      <c r="D43" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="T8:V8"/>
-[...11 lines deleted...]
-    <mergeCell ref="AL8:AN8"/>
+    <mergeCell ref="T7:V7"/>
+    <mergeCell ref="W7:Y7"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:P7"/>
+    <mergeCell ref="Q7:S7"/>
+    <mergeCell ref="AO7:AQ7"/>
+    <mergeCell ref="AR7:AT7"/>
+    <mergeCell ref="AU7:AW7"/>
+    <mergeCell ref="Z7:AB7"/>
+    <mergeCell ref="AC7:AE7"/>
+    <mergeCell ref="AF7:AH7"/>
+    <mergeCell ref="AI7:AK7"/>
+    <mergeCell ref="AL7:AN7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A6:BW47"/>
+  <dimension ref="A1:BW45"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AO11" sqref="AO11:AO43"/>
+      <selection activeCell="BV6" sqref="BV6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="29" style="23" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="74" max="16384" width="9.140625" style="23"/>
+    <col min="1" max="1" width="29" style="19" customWidth="1"/>
+    <col min="2" max="8" width="7.85546875" style="19" hidden="1" customWidth="1"/>
+    <col min="9" max="13" width="0" style="19" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="0" style="41" hidden="1" customWidth="1"/>
+    <col min="15" max="25" width="0" style="19" hidden="1" customWidth="1"/>
+    <col min="26" max="27" width="9.140625" style="19"/>
+    <col min="28" max="28" width="10.85546875" style="19" customWidth="1"/>
+    <col min="29" max="36" width="9.140625" style="19"/>
+    <col min="37" max="37" width="9.140625" style="28"/>
+    <col min="38" max="49" width="9.140625" style="19"/>
+    <col min="50" max="73" width="0" style="19" hidden="1" customWidth="1"/>
+    <col min="74" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:73" ht="12.75" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="AO6" s="80"/>
+    <row r="1" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:73" s="72" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="73" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="73"/>
+      <c r="C3" s="73"/>
+      <c r="D3" s="73"/>
+      <c r="E3" s="73"/>
+      <c r="F3" s="73"/>
+      <c r="G3" s="73"/>
+      <c r="H3" s="73"/>
+      <c r="I3" s="73"/>
+      <c r="J3" s="73"/>
+      <c r="K3" s="73"/>
+      <c r="L3" s="73"/>
+      <c r="M3" s="73"/>
+      <c r="N3" s="73"/>
+      <c r="O3" s="73"/>
+      <c r="P3" s="73"/>
+      <c r="AB3" s="126"/>
+      <c r="AC3" s="126"/>
+      <c r="AD3" s="126"/>
+      <c r="AE3" s="126"/>
+      <c r="AF3" s="126"/>
+      <c r="AG3" s="126"/>
+      <c r="AH3" s="126"/>
+      <c r="AI3" s="126"/>
+      <c r="AJ3" s="126"/>
+      <c r="AK3" s="126"/>
+      <c r="AL3" s="126"/>
+      <c r="AM3" s="126"/>
+      <c r="AN3" s="126"/>
+      <c r="AO3" s="126"/>
+      <c r="AP3" s="126"/>
+      <c r="AQ3" s="126"/>
+      <c r="AR3" s="126"/>
+      <c r="AS3" s="126"/>
+      <c r="AT3" s="126"/>
+      <c r="AU3" s="126"/>
+      <c r="AV3" s="126"/>
+      <c r="AW3" s="126"/>
     </row>
-    <row r="7" spans="1:73" ht="12.75" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="AW7" s="4" t="s">
+    <row r="4" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="54"/>
+      <c r="B4" s="54"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+      <c r="N4" s="54"/>
+      <c r="O4" s="54"/>
+      <c r="P4" s="54"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="60"/>
+      <c r="AI4" s="61"/>
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="62"/>
+      <c r="AL4" s="60"/>
+      <c r="AM4" s="60"/>
+      <c r="AN4" s="60"/>
+      <c r="AO4" s="60"/>
+    </row>
+    <row r="5" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="54"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="54"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="54"/>
+      <c r="J5" s="54"/>
+      <c r="K5" s="54"/>
+      <c r="L5" s="54"/>
+      <c r="M5" s="54"/>
+      <c r="N5" s="54"/>
+      <c r="O5" s="54"/>
+      <c r="P5" s="54"/>
+      <c r="AG5" s="60"/>
+      <c r="AH5" s="60"/>
+      <c r="AI5" s="61"/>
+      <c r="AJ5" s="60"/>
+      <c r="AK5" s="62"/>
+      <c r="AL5" s="60"/>
+      <c r="AM5" s="60"/>
+      <c r="AN5" s="60"/>
+      <c r="AO5" s="60"/>
+    </row>
+    <row r="6" spans="1:73" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="54"/>
+      <c r="B6" s="54"/>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="54"/>
+      <c r="O6" s="54"/>
+      <c r="P6" s="54"/>
+      <c r="AI6" s="53"/>
+      <c r="AW6" s="3" t="s">
         <v>9</v>
       </c>
+    </row>
+    <row r="7" spans="1:73" x14ac:dyDescent="0.2">
+      <c r="A7" s="79"/>
+      <c r="B7" s="80">
+        <v>2022</v>
+      </c>
+      <c r="C7" s="81"/>
+      <c r="D7" s="81"/>
+      <c r="E7" s="81"/>
+      <c r="F7" s="81"/>
+      <c r="G7" s="81"/>
+      <c r="H7" s="81"/>
+      <c r="I7" s="81"/>
+      <c r="J7" s="81"/>
+      <c r="K7" s="81"/>
+      <c r="L7" s="81"/>
+      <c r="M7" s="82"/>
+      <c r="N7" s="77"/>
+      <c r="O7" s="77"/>
+      <c r="P7" s="77"/>
+      <c r="Q7" s="77"/>
+      <c r="R7" s="77"/>
+      <c r="S7" s="77"/>
+      <c r="T7" s="85">
+        <v>2023</v>
+      </c>
+      <c r="U7" s="85"/>
+      <c r="V7" s="85"/>
+      <c r="W7" s="77"/>
+      <c r="X7" s="77"/>
+      <c r="Y7" s="78"/>
+      <c r="Z7" s="77"/>
+      <c r="AA7" s="77"/>
+      <c r="AB7" s="77"/>
+      <c r="AC7" s="77"/>
+      <c r="AD7" s="77"/>
+      <c r="AE7" s="77"/>
+      <c r="AF7" s="85">
+        <v>2025</v>
+      </c>
+      <c r="AG7" s="85"/>
+      <c r="AH7" s="85"/>
+      <c r="AI7" s="77"/>
+      <c r="AJ7" s="77"/>
+      <c r="AK7" s="78"/>
+      <c r="AL7" s="77"/>
+      <c r="AM7" s="77"/>
+      <c r="AN7" s="77"/>
+      <c r="AO7" s="77"/>
+      <c r="AP7" s="77"/>
+      <c r="AQ7" s="77"/>
+      <c r="AR7" s="85">
+        <v>2026</v>
+      </c>
+      <c r="AS7" s="85"/>
+      <c r="AT7" s="85"/>
+      <c r="AU7" s="77"/>
+      <c r="AV7" s="77"/>
+      <c r="AW7" s="78"/>
+      <c r="AX7" s="77"/>
+      <c r="AY7" s="77"/>
+      <c r="AZ7" s="77"/>
+      <c r="BA7" s="77"/>
+      <c r="BB7" s="77"/>
+      <c r="BC7" s="77"/>
+      <c r="BD7" s="85">
+        <v>2026</v>
+      </c>
+      <c r="BE7" s="85"/>
+      <c r="BF7" s="85"/>
+      <c r="BG7" s="77"/>
+      <c r="BH7" s="77"/>
+      <c r="BI7" s="78"/>
+      <c r="BJ7" s="77"/>
+      <c r="BK7" s="77"/>
+      <c r="BL7" s="77"/>
+      <c r="BM7" s="77"/>
+      <c r="BN7" s="77"/>
+      <c r="BO7" s="77"/>
+      <c r="BP7" s="85">
+        <v>2027</v>
+      </c>
+      <c r="BQ7" s="85"/>
+      <c r="BR7" s="85"/>
+      <c r="BS7" s="77"/>
+      <c r="BT7" s="77"/>
+      <c r="BU7" s="78"/>
     </row>
     <row r="8" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A8" s="97"/>
-[...83 lines deleted...]
-      <c r="BU8" s="96"/>
+      <c r="A8" s="88"/>
+      <c r="B8" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="E8" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="J8" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="L8" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="M8" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="N8" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="O8" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="P8" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q8" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="R8" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="S8" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="T8" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="U8" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="V8" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="W8" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="X8" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y8" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z8" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA8" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB8" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC8" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="AD8" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE8" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF8" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="AG8" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="AH8" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI8" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="AJ8" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="AK8" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="AL8" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="AM8" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="AN8" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="AO8" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="AP8" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ8" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR8" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS8" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="AT8" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="AU8" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="AV8" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="AW8" s="69" t="s">
+        <v>12</v>
+      </c>
+      <c r="AX8" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="AY8" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="AZ8" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="BA8" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="BB8" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC8" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="BD8" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="BE8" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="BF8" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="BG8" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="BH8" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="BI8" s="63" t="s">
+        <v>12</v>
+      </c>
+      <c r="BJ8" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="BK8" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="BL8" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="BM8" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="BN8" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="BO8" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="BP8" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="BQ8" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="BR8" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="BS8" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="BT8" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="BU8" s="65" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="9" spans="1:73" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B9" s="24" t="s">
+    <row r="9" spans="1:73" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="55" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z9" s="50"/>
+      <c r="AB9" s="50"/>
+      <c r="AI9" s="50"/>
+      <c r="AJ9" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="AK9" s="56"/>
+      <c r="AL9" s="56"/>
+      <c r="AM9" s="56"/>
+      <c r="AN9" s="56"/>
+      <c r="AO9" s="56"/>
+      <c r="AP9" s="56"/>
+      <c r="AQ9" s="56"/>
+      <c r="AR9" s="56"/>
+      <c r="AS9" s="56"/>
+      <c r="AT9" s="56"/>
+      <c r="AU9" s="56"/>
+      <c r="AV9" s="56"/>
+    </row>
+    <row r="10" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="12">
+        <v>-46</v>
+      </c>
+      <c r="C10" s="11">
+        <v>-62</v>
+      </c>
+      <c r="D10" s="12">
+        <v>-55</v>
+      </c>
+      <c r="E10" s="12">
+        <v>-55</v>
+      </c>
+      <c r="F10" s="12">
+        <v>-44</v>
+      </c>
+      <c r="G10" s="12">
+        <v>-89</v>
+      </c>
+      <c r="H10" s="11">
+        <v>-67</v>
+      </c>
+      <c r="I10" s="11">
+        <v>-79</v>
+      </c>
+      <c r="J10" s="11">
+        <v>-105</v>
+      </c>
+      <c r="K10" s="23">
+        <v>-29</v>
+      </c>
+      <c r="L10" s="11">
+        <v>-1</v>
+      </c>
+      <c r="M10" s="24">
+        <v>-28</v>
+      </c>
+      <c r="N10" s="11">
+        <v>-8</v>
+      </c>
+      <c r="O10" s="11">
+        <v>-1</v>
+      </c>
+      <c r="P10" s="11">
+        <v>-6</v>
+      </c>
+      <c r="Q10" s="7">
+        <v>-22</v>
+      </c>
+      <c r="R10" s="7">
+        <v>-35</v>
+      </c>
+      <c r="S10" s="7">
+        <v>-63</v>
+      </c>
+      <c r="T10" s="7">
+        <v>-52</v>
+      </c>
+      <c r="U10" s="7">
+        <v>-84</v>
+      </c>
+      <c r="V10" s="7">
+        <v>-23</v>
+      </c>
+      <c r="W10" s="13">
+        <v>42</v>
+      </c>
+      <c r="X10" s="13">
+        <v>30</v>
+      </c>
+      <c r="Y10" s="25">
+        <v>27</v>
+      </c>
+      <c r="Z10" s="1">
         <v>5</v>
       </c>
-      <c r="C9" s="24" t="s">
+      <c r="AA10" s="1">
+        <v>1</v>
+      </c>
+      <c r="AB10" s="1">
+        <v>-23</v>
+      </c>
+      <c r="AC10" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD10" s="1">
+        <v>-10</v>
+      </c>
+      <c r="AE10" s="1">
+        <v>-13</v>
+      </c>
+      <c r="AF10" s="1">
+        <v>-10</v>
+      </c>
+      <c r="AG10" s="19">
+        <v>8</v>
+      </c>
+      <c r="AH10" s="19">
+        <v>-11</v>
+      </c>
+      <c r="AI10" s="19">
         <v>6</v>
       </c>
-      <c r="D9" s="24" t="s">
+      <c r="AJ10" s="19">
+        <v>12</v>
+      </c>
+      <c r="AK10" s="39">
+        <v>5</v>
+      </c>
+      <c r="AL10" s="1">
+        <v>25</v>
+      </c>
+      <c r="AM10" s="1">
+        <v>4</v>
+      </c>
+      <c r="AN10" s="1">
+        <v>12</v>
+      </c>
+      <c r="AO10" s="1">
+        <v>8</v>
+      </c>
+      <c r="AP10" s="1">
+        <v>-3</v>
+      </c>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AW10" s="39"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BI10" s="39"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+    </row>
+    <row r="11" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="57" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="12">
+        <v>-36</v>
+      </c>
+      <c r="C11" s="11">
+        <v>-54</v>
+      </c>
+      <c r="D11" s="12">
+        <v>-40</v>
+      </c>
+      <c r="E11" s="12">
+        <v>-41</v>
+      </c>
+      <c r="F11" s="12">
+        <v>-25</v>
+      </c>
+      <c r="G11" s="12">
+        <v>-66</v>
+      </c>
+      <c r="H11" s="11">
+        <v>-53</v>
+      </c>
+      <c r="I11" s="11">
+        <v>-57</v>
+      </c>
+      <c r="J11" s="11">
+        <v>-79</v>
+      </c>
+      <c r="K11" s="23">
+        <v>-25</v>
+      </c>
+      <c r="L11" s="11">
+        <v>-4</v>
+      </c>
+      <c r="M11" s="24">
+        <v>-22</v>
+      </c>
+      <c r="N11" s="11">
+        <v>-3</v>
+      </c>
+      <c r="O11" s="11">
+        <v>1</v>
+      </c>
+      <c r="P11" s="11">
+        <v>1</v>
+      </c>
+      <c r="Q11" s="7">
+        <v>-6</v>
+      </c>
+      <c r="R11" s="7">
+        <v>-27</v>
+      </c>
+      <c r="S11" s="7">
+        <v>-44</v>
+      </c>
+      <c r="T11" s="7">
+        <v>-38</v>
+      </c>
+      <c r="U11" s="7">
+        <v>-49</v>
+      </c>
+      <c r="V11" s="7">
+        <v>-17</v>
+      </c>
+      <c r="W11" s="13">
+        <v>30</v>
+      </c>
+      <c r="X11" s="13">
+        <v>33</v>
+      </c>
+      <c r="Y11" s="25">
+        <v>22</v>
+      </c>
+      <c r="Z11" s="7">
+        <v>5</v>
+      </c>
+      <c r="AA11" s="1">
+        <v>4</v>
+      </c>
+      <c r="AB11" s="10">
+        <v>-13</v>
+      </c>
+      <c r="AC11" s="1">
+        <v>-4</v>
+      </c>
+      <c r="AD11" s="1">
+        <v>4</v>
+      </c>
+      <c r="AE11" s="1">
+        <v>-9</v>
+      </c>
+      <c r="AF11" s="1">
+        <v>-6</v>
+      </c>
+      <c r="AG11" s="19">
+        <v>-1</v>
+      </c>
+      <c r="AH11" s="19">
+        <v>-8</v>
+      </c>
+      <c r="AI11" s="19">
+        <v>4</v>
+      </c>
+      <c r="AJ11" s="19">
+        <v>8</v>
+      </c>
+      <c r="AK11" s="39">
+        <v>1</v>
+      </c>
+      <c r="AL11" s="7">
+        <v>16</v>
+      </c>
+      <c r="AM11" s="1">
+        <v>4</v>
+      </c>
+      <c r="AN11" s="10">
         <v>7</v>
       </c>
-      <c r="E9" s="24" t="s">
+      <c r="AO11" s="1">
+        <v>7</v>
+      </c>
+      <c r="AP11" s="1">
+        <v>-4</v>
+      </c>
+      <c r="AQ11" s="1"/>
+      <c r="AR11" s="1"/>
+      <c r="AW11" s="39"/>
+      <c r="AX11" s="7"/>
+      <c r="AY11" s="1"/>
+      <c r="AZ11" s="10"/>
+      <c r="BA11" s="1"/>
+      <c r="BB11" s="1"/>
+      <c r="BC11" s="1"/>
+      <c r="BI11" s="39"/>
+      <c r="BJ11" s="7"/>
+      <c r="BK11" s="1"/>
+      <c r="BL11" s="10"/>
+      <c r="BM11" s="1"/>
+      <c r="BN11" s="1"/>
+      <c r="BO11" s="1"/>
+    </row>
+    <row r="12" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="11">
+        <v>-1</v>
+      </c>
+      <c r="D12" s="12">
+        <v>-2</v>
+      </c>
+      <c r="E12" s="12">
+        <v>-2</v>
+      </c>
+      <c r="F12" s="12">
+        <v>-3</v>
+      </c>
+      <c r="G12" s="12">
+        <v>-5</v>
+      </c>
+      <c r="H12" s="11">
+        <v>-10</v>
+      </c>
+      <c r="I12" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J12" s="11">
+        <v>-5</v>
+      </c>
+      <c r="K12" s="23">
+        <v>-3</v>
+      </c>
+      <c r="L12" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="M12" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="N12" s="11">
+        <v>-1</v>
+      </c>
+      <c r="O12" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="P12" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q12" s="26">
+        <v>-2</v>
+      </c>
+      <c r="R12" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="S12" s="26">
+        <v>-7</v>
+      </c>
+      <c r="T12" s="7">
+        <v>-7</v>
+      </c>
+      <c r="U12" s="7">
+        <v>-4</v>
+      </c>
+      <c r="V12" s="7">
+        <v>-4</v>
+      </c>
+      <c r="W12" s="13">
+        <v>9</v>
+      </c>
+      <c r="X12" s="13">
+        <v>2</v>
+      </c>
+      <c r="Y12" s="25">
+        <v>1</v>
+      </c>
+      <c r="Z12" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA12" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB12" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC12" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD12" s="1">
+        <v>-7</v>
+      </c>
+      <c r="AE12" s="1">
+        <v>-1</v>
+      </c>
+      <c r="AF12" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG12" s="19">
+        <v>-1</v>
+      </c>
+      <c r="AH12" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI12" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ12" s="19">
+        <v>-1</v>
+      </c>
+      <c r="AK12" s="39">
+        <v>2</v>
+      </c>
+      <c r="AL12" s="7">
+        <v>6</v>
+      </c>
+      <c r="AM12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ12" s="1"/>
+      <c r="AR12" s="1"/>
+      <c r="AT12" s="1"/>
+      <c r="AU12" s="1"/>
+      <c r="AW12" s="39"/>
+      <c r="AX12" s="7"/>
+      <c r="AY12" s="7"/>
+      <c r="AZ12" s="10"/>
+      <c r="BA12" s="1"/>
+      <c r="BB12" s="1"/>
+      <c r="BC12" s="1"/>
+      <c r="BI12" s="39"/>
+      <c r="BJ12" s="7"/>
+      <c r="BK12" s="7"/>
+      <c r="BL12" s="10"/>
+      <c r="BM12" s="1"/>
+      <c r="BN12" s="1"/>
+      <c r="BO12" s="1"/>
+    </row>
+    <row r="13" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="K13" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="L13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="M13" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="N13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="O13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="P13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q13" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="R13" s="26">
+        <v>1</v>
+      </c>
+      <c r="S13" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="T13" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="U13" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="V13" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="W13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y13" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z13" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA13" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB13" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK13" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP13" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ13" s="1"/>
+      <c r="AR13" s="1"/>
+      <c r="AS13" s="1"/>
+      <c r="AT13" s="1"/>
+      <c r="AU13" s="1"/>
+      <c r="AV13" s="1"/>
+      <c r="AW13" s="30"/>
+      <c r="AX13" s="7"/>
+      <c r="AY13" s="7"/>
+      <c r="AZ13" s="13"/>
+      <c r="BA13" s="1"/>
+      <c r="BB13" s="1"/>
+      <c r="BC13" s="1"/>
+      <c r="BI13" s="39"/>
+      <c r="BJ13" s="7"/>
+      <c r="BK13" s="7"/>
+      <c r="BL13" s="13"/>
+      <c r="BM13" s="1"/>
+      <c r="BN13" s="1"/>
+      <c r="BO13" s="1"/>
+    </row>
+    <row r="14" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="57" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="K14" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="L14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="M14" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="N14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="O14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="P14" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q14" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="R14" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="S14" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="T14" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="U14" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="V14" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="W14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y14" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z14" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA14" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB14" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK14" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ14" s="1"/>
+      <c r="AR14" s="1"/>
+      <c r="AS14" s="1"/>
+      <c r="AT14" s="1"/>
+      <c r="AU14" s="1"/>
+      <c r="AV14" s="1"/>
+      <c r="AW14" s="30"/>
+      <c r="AX14" s="7"/>
+      <c r="AY14" s="7"/>
+      <c r="AZ14" s="13"/>
+      <c r="BA14" s="1"/>
+      <c r="BB14" s="1"/>
+      <c r="BC14" s="1"/>
+      <c r="BI14" s="39"/>
+      <c r="BJ14" s="7"/>
+      <c r="BK14" s="7"/>
+      <c r="BL14" s="13"/>
+      <c r="BM14" s="1"/>
+      <c r="BN14" s="1"/>
+      <c r="BO14" s="1"/>
+    </row>
+    <row r="15" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="12">
+        <v>-1</v>
+      </c>
+      <c r="E15" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="12">
+        <v>2</v>
+      </c>
+      <c r="H15" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I15" s="11">
+        <v>-4</v>
+      </c>
+      <c r="J15" s="11">
+        <v>-1</v>
+      </c>
+      <c r="K15" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="L15" s="11">
+        <v>1</v>
+      </c>
+      <c r="M15" s="24">
+        <v>-1</v>
+      </c>
+      <c r="N15" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="O15" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="P15" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q15" s="26">
+        <v>-1</v>
+      </c>
+      <c r="R15" s="26">
+        <v>-1</v>
+      </c>
+      <c r="S15" s="26">
+        <v>-1</v>
+      </c>
+      <c r="T15" s="7">
+        <v>-1</v>
+      </c>
+      <c r="U15" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="V15" s="7">
+        <v>1</v>
+      </c>
+      <c r="W15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y15" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z15" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA15" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF15" s="1">
+        <v>-1</v>
+      </c>
+      <c r="AG15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI15" s="1">
+        <v>1</v>
+      </c>
+      <c r="AJ15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK15" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL15" s="7">
+        <v>1</v>
+      </c>
+      <c r="AM15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN15" s="13">
+        <v>2</v>
+      </c>
+      <c r="AO15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP15" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ15" s="1"/>
+      <c r="AR15" s="1"/>
+      <c r="AS15" s="1"/>
+      <c r="AT15" s="1"/>
+      <c r="AU15" s="1"/>
+      <c r="AV15" s="1"/>
+      <c r="AW15" s="30"/>
+      <c r="AX15" s="7"/>
+      <c r="AY15" s="7"/>
+      <c r="AZ15" s="13"/>
+      <c r="BA15" s="1"/>
+      <c r="BB15" s="1"/>
+      <c r="BC15" s="1"/>
+      <c r="BI15" s="39"/>
+      <c r="BJ15" s="7"/>
+      <c r="BK15" s="7"/>
+      <c r="BL15" s="13"/>
+      <c r="BM15" s="1"/>
+      <c r="BN15" s="1"/>
+      <c r="BO15" s="1"/>
+    </row>
+    <row r="16" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="12">
+        <v>-1</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="12">
+        <v>-1</v>
+      </c>
+      <c r="E16" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="12">
+        <v>-1</v>
+      </c>
+      <c r="G16" s="12">
+        <v>1</v>
+      </c>
+      <c r="H16" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I16" s="11">
+        <v>-1</v>
+      </c>
+      <c r="J16" s="11">
+        <v>-1</v>
+      </c>
+      <c r="K16" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="L16" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="M16" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="N16" s="11">
+        <v>-1</v>
+      </c>
+      <c r="O16" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="P16" s="11">
+        <v>-4</v>
+      </c>
+      <c r="Q16" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="R16" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="S16" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="T16" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="U16" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="V16" s="7">
+        <v>-3</v>
+      </c>
+      <c r="W16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y16" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z16" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA16" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE16" s="1">
+        <v>-1</v>
+      </c>
+      <c r="AF16" s="1">
+        <v>1</v>
+      </c>
+      <c r="AG16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK16" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO16" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AP16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ16" s="1"/>
+      <c r="AR16" s="1"/>
+      <c r="AS16" s="1"/>
+      <c r="AT16" s="1"/>
+      <c r="AU16" s="1"/>
+      <c r="AV16" s="1"/>
+      <c r="AW16" s="30"/>
+      <c r="AX16" s="7"/>
+      <c r="AY16" s="7"/>
+      <c r="AZ16" s="13"/>
+      <c r="BA16" s="1"/>
+      <c r="BB16" s="1"/>
+      <c r="BC16" s="1"/>
+      <c r="BI16" s="39"/>
+      <c r="BJ16" s="7"/>
+      <c r="BK16" s="7"/>
+      <c r="BL16" s="13"/>
+      <c r="BM16" s="1"/>
+      <c r="BN16" s="1"/>
+      <c r="BO16" s="1"/>
+    </row>
+    <row r="17" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="57" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="12">
+        <v>-10</v>
+      </c>
+      <c r="C17" s="11">
+        <v>-12</v>
+      </c>
+      <c r="D17" s="12">
+        <v>-13</v>
+      </c>
+      <c r="E17" s="12">
+        <v>-7</v>
+      </c>
+      <c r="F17" s="12">
+        <v>-15</v>
+      </c>
+      <c r="G17" s="12">
+        <v>-20</v>
+      </c>
+      <c r="H17" s="11">
+        <v>-7</v>
+      </c>
+      <c r="I17" s="11">
+        <v>-17</v>
+      </c>
+      <c r="J17" s="11">
+        <v>-4</v>
+      </c>
+      <c r="K17" s="23">
+        <v>-3</v>
+      </c>
+      <c r="L17" s="11">
+        <v>3</v>
+      </c>
+      <c r="M17" s="24">
+        <v>-3</v>
+      </c>
+      <c r="N17" s="11">
+        <v>-3</v>
+      </c>
+      <c r="O17" s="11">
+        <v>-4</v>
+      </c>
+      <c r="P17" s="11">
+        <v>-3</v>
+      </c>
+      <c r="Q17" s="26">
+        <v>-13</v>
+      </c>
+      <c r="R17" s="26">
+        <v>-3</v>
+      </c>
+      <c r="S17" s="26">
+        <v>-9</v>
+      </c>
+      <c r="T17" s="7">
+        <v>-2</v>
+      </c>
+      <c r="U17" s="7">
+        <v>-35</v>
+      </c>
+      <c r="V17" s="7">
+        <v>-5</v>
+      </c>
+      <c r="W17" s="13">
+        <v>6</v>
+      </c>
+      <c r="X17" s="13">
+        <v>4</v>
+      </c>
+      <c r="Y17" s="25">
+        <v>1</v>
+      </c>
+      <c r="Z17" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA17" s="1">
+        <v>-1</v>
+      </c>
+      <c r="AB17" s="13">
+        <v>-9</v>
+      </c>
+      <c r="AC17" s="1">
+        <v>-2</v>
+      </c>
+      <c r="AD17" s="1">
+        <v>-8</v>
+      </c>
+      <c r="AE17" s="1">
+        <v>-6</v>
+      </c>
+      <c r="AF17" s="1">
+        <v>-12</v>
+      </c>
+      <c r="AG17" s="19">
+        <v>2</v>
+      </c>
+      <c r="AH17" s="19">
+        <v>-3</v>
+      </c>
+      <c r="AI17" s="1">
+        <v>3</v>
+      </c>
+      <c r="AJ17" s="19">
+        <v>1</v>
+      </c>
+      <c r="AK17" s="39">
+        <v>1</v>
+      </c>
+      <c r="AL17" s="7">
+        <v>-1</v>
+      </c>
+      <c r="AM17" s="3">
+        <v>-1</v>
+      </c>
+      <c r="AN17" s="13">
+        <v>1</v>
+      </c>
+      <c r="AO17" s="3">
+        <v>2</v>
+      </c>
+      <c r="AP17" s="1">
+        <v>1</v>
+      </c>
+      <c r="AQ17" s="1"/>
+      <c r="AR17" s="1"/>
+      <c r="AU17" s="1"/>
+      <c r="AW17" s="39"/>
+      <c r="AX17" s="7"/>
+      <c r="AY17" s="1"/>
+      <c r="AZ17" s="13"/>
+      <c r="BA17" s="1"/>
+      <c r="BB17" s="1"/>
+      <c r="BC17" s="1"/>
+      <c r="BI17" s="39"/>
+      <c r="BJ17" s="7"/>
+      <c r="BK17" s="1"/>
+      <c r="BL17" s="13"/>
+      <c r="BM17" s="1"/>
+      <c r="BN17" s="1"/>
+      <c r="BO17" s="1"/>
+    </row>
+    <row r="18" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="J18" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="K18" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="L18" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="M18" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="N18" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="O18" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="P18" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q18" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="R18" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="S18" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="T18" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="U18" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="V18" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="W18" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="X18" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y18" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z18" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA18" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB18" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC18" s="1">
+        <v>2</v>
+      </c>
+      <c r="AD18" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE18" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF18" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG18" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH18" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI18" s="1">
+        <v>-1</v>
+      </c>
+      <c r="AJ18" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK18" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL18" s="7">
+        <v>-2</v>
+      </c>
+      <c r="AM18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ18" s="1"/>
+      <c r="AR18" s="1"/>
+      <c r="AS18" s="1"/>
+      <c r="AT18" s="1"/>
+      <c r="AU18" s="1"/>
+      <c r="AV18" s="1"/>
+      <c r="AW18" s="30"/>
+      <c r="AX18" s="7"/>
+      <c r="AY18" s="7"/>
+      <c r="AZ18" s="13"/>
+      <c r="BA18" s="1"/>
+      <c r="BB18" s="1"/>
+      <c r="BC18" s="1"/>
+      <c r="BI18" s="39"/>
+      <c r="BJ18" s="7"/>
+      <c r="BK18" s="7"/>
+      <c r="BL18" s="13"/>
+      <c r="BM18" s="1"/>
+      <c r="BN18" s="1"/>
+      <c r="BO18" s="1"/>
+    </row>
+    <row r="19" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="12">
+        <v>-2</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="12">
+        <v>-3</v>
+      </c>
+      <c r="F19" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I19" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J19" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="K19" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="L19" s="11">
+        <v>-1</v>
+      </c>
+      <c r="M19" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="N19" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="O19" s="11">
+        <v>1</v>
+      </c>
+      <c r="P19" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q19" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="R19" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="S19" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="T19" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="U19" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="V19" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="W19" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X19" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y19" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z19" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA19" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB19" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC19" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD19" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE19" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF19" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG19" s="19">
+        <v>3</v>
+      </c>
+      <c r="AH19" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI19" s="1">
+        <v>-3</v>
+      </c>
+      <c r="AJ19" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK19" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO19" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP19" s="1">
+        <v>-1</v>
+      </c>
+      <c r="AQ19" s="1"/>
+      <c r="AR19" s="1"/>
+      <c r="AT19" s="1"/>
+      <c r="AU19" s="1"/>
+      <c r="AV19" s="1"/>
+      <c r="AW19" s="30"/>
+      <c r="AX19" s="7"/>
+      <c r="AY19" s="7"/>
+      <c r="AZ19" s="13"/>
+      <c r="BA19" s="1"/>
+      <c r="BB19" s="1"/>
+      <c r="BC19" s="1"/>
+      <c r="BI19" s="39"/>
+      <c r="BJ19" s="7"/>
+      <c r="BK19" s="7"/>
+      <c r="BL19" s="13"/>
+      <c r="BM19" s="1"/>
+      <c r="BN19" s="1"/>
+      <c r="BO19" s="1"/>
+    </row>
+    <row r="20" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="57" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="11">
+        <v>2</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="12">
+        <v>-1</v>
+      </c>
+      <c r="H20" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I20" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J20" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="K20" s="23">
+        <v>1</v>
+      </c>
+      <c r="L20" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="M20" s="24">
+        <v>-2</v>
+      </c>
+      <c r="N20" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="O20" s="11">
+        <v>1</v>
+      </c>
+      <c r="P20" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q20" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="R20" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="S20" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="T20" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="U20" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="V20" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="W20" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X20" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y20" s="25">
+        <v>3</v>
+      </c>
+      <c r="Z20" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA20" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB20" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC20" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD20" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE20" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF20" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG20" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH20" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI20" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ20" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK20" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL20" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM20" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN20" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO20" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP20" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ20" s="1"/>
+      <c r="AR20" s="1"/>
+      <c r="AS20" s="1"/>
+      <c r="AT20" s="1"/>
+      <c r="AU20" s="1"/>
+      <c r="AV20" s="1"/>
+      <c r="AW20" s="30"/>
+      <c r="AX20" s="7"/>
+      <c r="AY20" s="7"/>
+      <c r="AZ20" s="13"/>
+      <c r="BA20" s="1"/>
+      <c r="BB20" s="1"/>
+      <c r="BC20" s="1"/>
+      <c r="BI20" s="39"/>
+      <c r="BJ20" s="7"/>
+      <c r="BK20" s="7"/>
+      <c r="BL20" s="13"/>
+      <c r="BM20" s="1"/>
+      <c r="BN20" s="1"/>
+      <c r="BO20" s="1"/>
+    </row>
+    <row r="21" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="57" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="J21" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="K21" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="L21" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="M21" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="N21" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="O21" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="P21" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q21" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="R21" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="S21" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="T21" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="U21" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="V21" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="W21" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="X21" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y21" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z21" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA21" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB21" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC21" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD21" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE21" s="1">
+        <v>2</v>
+      </c>
+      <c r="AF21" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG21" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH21" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI21" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ21" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK21" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ21" s="1"/>
+      <c r="AR21" s="1"/>
+      <c r="AS21" s="1"/>
+      <c r="AT21" s="1"/>
+      <c r="AU21" s="1"/>
+      <c r="AV21" s="1"/>
+      <c r="AW21" s="30"/>
+      <c r="AX21" s="7"/>
+      <c r="AY21" s="7"/>
+      <c r="AZ21" s="13"/>
+      <c r="BA21" s="1"/>
+      <c r="BB21" s="1"/>
+      <c r="BC21" s="1"/>
+      <c r="BI21" s="39"/>
+      <c r="BJ21" s="7"/>
+      <c r="BK21" s="7"/>
+      <c r="BL21" s="13"/>
+      <c r="BM21" s="1"/>
+      <c r="BN21" s="1"/>
+      <c r="BO21" s="1"/>
+    </row>
+    <row r="22" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="12">
+        <v>3</v>
+      </c>
+      <c r="C22" s="11">
+        <v>3</v>
+      </c>
+      <c r="D22" s="12">
+        <v>2</v>
+      </c>
+      <c r="E22" s="12">
+        <v>-2</v>
+      </c>
+      <c r="F22" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H22" s="11">
+        <v>4</v>
+      </c>
+      <c r="I22" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J22" s="11">
+        <v>-15</v>
+      </c>
+      <c r="K22" s="23">
+        <v>1</v>
+      </c>
+      <c r="L22" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="M22" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="N22" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="O22" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="P22" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q22" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="R22" s="26">
+        <v>-5</v>
+      </c>
+      <c r="S22" s="26">
+        <v>-2</v>
+      </c>
+      <c r="T22" s="12">
+        <v>-4</v>
+      </c>
+      <c r="U22" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="V22" s="12">
+        <v>5</v>
+      </c>
+      <c r="W22" s="13">
+        <v>3</v>
+      </c>
+      <c r="X22" s="28">
+        <v>9</v>
+      </c>
+      <c r="Y22" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z22" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA22" s="1">
+        <v>-2</v>
+      </c>
+      <c r="AB22" s="13">
+        <v>-2</v>
+      </c>
+      <c r="AC22" s="1">
+        <v>4</v>
+      </c>
+      <c r="AD22" s="1">
+        <v>1</v>
+      </c>
+      <c r="AE22" s="1">
+        <v>2</v>
+      </c>
+      <c r="AF22" s="1">
         <v>8</v>
       </c>
-      <c r="F9" s="24" t="s">
-[...5 lines deleted...]
-      <c r="H9" s="24" t="s">
+      <c r="AG22" s="19">
+        <v>5</v>
+      </c>
+      <c r="AH22" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI22" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ22" s="19">
+        <v>4</v>
+      </c>
+      <c r="AK22" s="39">
+        <v>1</v>
+      </c>
+      <c r="AL22" s="7">
+        <v>5</v>
+      </c>
+      <c r="AM22" s="3">
+        <v>1</v>
+      </c>
+      <c r="AN22" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO22" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP22" s="1">
+        <v>1</v>
+      </c>
+      <c r="AQ22" s="1"/>
+      <c r="AR22" s="1"/>
+      <c r="AT22" s="1"/>
+      <c r="AU22" s="1"/>
+      <c r="AW22" s="39"/>
+      <c r="AX22" s="7"/>
+      <c r="AY22" s="1"/>
+      <c r="AZ22" s="13"/>
+      <c r="BA22" s="1"/>
+      <c r="BB22" s="1"/>
+      <c r="BC22" s="1"/>
+      <c r="BI22" s="39"/>
+      <c r="BJ22" s="7"/>
+      <c r="BK22" s="1"/>
+      <c r="BL22" s="13"/>
+      <c r="BM22" s="1"/>
+      <c r="BN22" s="1"/>
+      <c r="BO22" s="1"/>
+    </row>
+    <row r="23" spans="1:75" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="58"/>
+      <c r="B23" s="12"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="12"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="12"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="11"/>
+      <c r="J23" s="36"/>
+      <c r="K23" s="23"/>
+      <c r="L23" s="11"/>
+      <c r="M23" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8"/>
+      <c r="P23" s="8"/>
+      <c r="Q23" s="1"/>
+      <c r="R23" s="1"/>
+      <c r="S23" s="1"/>
+      <c r="W23" s="28"/>
+      <c r="X23" s="28"/>
+      <c r="Y23" s="39"/>
+      <c r="Z23" s="52"/>
+      <c r="AA23" s="52"/>
+      <c r="AB23" s="52"/>
+      <c r="AC23" s="52"/>
+      <c r="AD23" s="52"/>
+      <c r="AE23" s="52"/>
+      <c r="AF23" s="52"/>
+      <c r="AG23" s="52"/>
+      <c r="AH23" s="52"/>
+      <c r="AI23" s="52"/>
+      <c r="AJ23" s="52"/>
+      <c r="AK23" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="AL23" s="52"/>
+      <c r="AM23" s="52"/>
+      <c r="AN23" s="52"/>
+      <c r="AO23" s="52"/>
+      <c r="AP23" s="52"/>
+      <c r="AQ23" s="52"/>
+      <c r="AR23" s="52"/>
+      <c r="AS23" s="52"/>
+      <c r="AT23" s="52"/>
+      <c r="AU23" s="52"/>
+      <c r="AV23" s="52"/>
+      <c r="AW23" s="52"/>
+      <c r="AX23" s="52"/>
+      <c r="AY23" s="52"/>
+      <c r="AZ23" s="52"/>
+      <c r="BA23" s="52"/>
+      <c r="BB23" s="52"/>
+      <c r="BC23" s="52"/>
+      <c r="BD23" s="52"/>
+      <c r="BE23" s="52"/>
+      <c r="BF23" s="52"/>
+      <c r="BG23" s="49"/>
+      <c r="BI23" s="39"/>
+      <c r="BJ23" s="7"/>
+      <c r="BK23" s="13"/>
+      <c r="BM23" s="1"/>
+      <c r="BN23" s="1"/>
+      <c r="BO23" s="1"/>
+    </row>
+    <row r="24" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" s="12">
+        <v>-37</v>
+      </c>
+      <c r="C24" s="11">
+        <v>-55</v>
+      </c>
+      <c r="D24" s="12">
+        <v>-42</v>
+      </c>
+      <c r="E24" s="12">
+        <v>-42</v>
+      </c>
+      <c r="F24" s="12">
+        <v>-28</v>
+      </c>
+      <c r="G24" s="12">
+        <v>-66</v>
+      </c>
+      <c r="H24" s="11">
+        <v>-64</v>
+      </c>
+      <c r="I24" s="11">
+        <v>-61</v>
+      </c>
+      <c r="J24" s="11">
+        <v>-82</v>
+      </c>
+      <c r="K24" s="35">
+        <v>-28</v>
+      </c>
+      <c r="L24" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="M24" s="24">
+        <v>-23</v>
+      </c>
+      <c r="N24" s="8">
+        <v>-6</v>
+      </c>
+      <c r="O24" s="8">
+        <v>1</v>
+      </c>
+      <c r="P24" s="8">
+        <v>1</v>
+      </c>
+      <c r="Q24" s="7">
+        <v>-8</v>
+      </c>
+      <c r="R24" s="7">
+        <v>-28</v>
+      </c>
+      <c r="S24" s="7">
+        <v>-51</v>
+      </c>
+      <c r="T24" s="7">
+        <v>-42</v>
+      </c>
+      <c r="U24" s="7">
+        <v>-53</v>
+      </c>
+      <c r="V24" s="7">
+        <v>-18</v>
+      </c>
+      <c r="W24" s="13">
+        <v>39</v>
+      </c>
+      <c r="X24" s="13">
+        <v>35</v>
+      </c>
+      <c r="Y24" s="25">
+        <v>25</v>
+      </c>
+      <c r="Z24" s="7">
+        <v>5</v>
+      </c>
+      <c r="AA24" s="13">
+        <v>4</v>
+      </c>
+      <c r="AB24" s="13">
+        <v>-12</v>
+      </c>
+      <c r="AC24" s="1">
+        <v>-4</v>
+      </c>
+      <c r="AD24" s="1">
+        <v>-3</v>
+      </c>
+      <c r="AE24" s="1">
+        <v>-10</v>
+      </c>
+      <c r="AF24" s="1">
+        <v>-7</v>
+      </c>
+      <c r="AG24" s="19">
+        <v>-2</v>
+      </c>
+      <c r="AH24" s="19">
+        <v>-8</v>
+      </c>
+      <c r="AI24" s="19">
+        <v>5</v>
+      </c>
+      <c r="AJ24" s="19">
+        <v>7</v>
+      </c>
+      <c r="AK24" s="39">
+        <v>3</v>
+      </c>
+      <c r="AL24" s="7">
+        <v>20</v>
+      </c>
+      <c r="AM24" s="13">
+        <v>8</v>
+      </c>
+      <c r="AN24" s="13">
+        <v>9</v>
+      </c>
+      <c r="AO24" s="1">
+        <v>7</v>
+      </c>
+      <c r="AP24" s="1">
+        <v>-4</v>
+      </c>
+      <c r="AQ24" s="1"/>
+      <c r="AR24" s="1"/>
+      <c r="AW24" s="39"/>
+      <c r="AX24" s="7"/>
+      <c r="AY24" s="13"/>
+      <c r="AZ24" s="13"/>
+      <c r="BA24" s="1"/>
+      <c r="BB24" s="1"/>
+      <c r="BC24" s="1"/>
+      <c r="BI24" s="39"/>
+      <c r="BJ24" s="7"/>
+      <c r="BK24" s="13"/>
+      <c r="BL24" s="13"/>
+      <c r="BM24" s="1"/>
+      <c r="BN24" s="1"/>
+      <c r="BO24" s="1"/>
+    </row>
+    <row r="25" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="57" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" s="12">
+        <v>-36</v>
+      </c>
+      <c r="C25" s="11">
+        <v>-54</v>
+      </c>
+      <c r="D25" s="12">
+        <v>-40</v>
+      </c>
+      <c r="E25" s="12">
+        <v>-40</v>
+      </c>
+      <c r="F25" s="12">
+        <v>-25</v>
+      </c>
+      <c r="G25" s="12">
+        <v>-63</v>
+      </c>
+      <c r="H25" s="11">
+        <v>-53</v>
+      </c>
+      <c r="I25" s="11">
+        <v>-57</v>
+      </c>
+      <c r="J25" s="11">
+        <v>-76</v>
+      </c>
+      <c r="K25" s="23">
+        <v>-25</v>
+      </c>
+      <c r="L25" s="11">
+        <v>-1</v>
+      </c>
+      <c r="M25" s="24">
+        <v>-22</v>
+      </c>
+      <c r="N25" s="8">
+        <v>-5</v>
+      </c>
+      <c r="O25" s="8">
+        <v>1</v>
+      </c>
+      <c r="P25" s="8">
+        <v>1</v>
+      </c>
+      <c r="Q25" s="7">
+        <v>-6</v>
+      </c>
+      <c r="R25" s="7">
+        <v>-27</v>
+      </c>
+      <c r="S25" s="7">
+        <v>-43</v>
+      </c>
+      <c r="T25" s="7">
+        <v>-34</v>
+      </c>
+      <c r="U25" s="7">
+        <v>-49</v>
+      </c>
+      <c r="V25" s="7">
+        <v>-15</v>
+      </c>
+      <c r="W25" s="13">
+        <v>30</v>
+      </c>
+      <c r="X25" s="13">
+        <v>33</v>
+      </c>
+      <c r="Y25" s="25">
+        <v>24</v>
+      </c>
+      <c r="Z25" s="7">
+        <v>5</v>
+      </c>
+      <c r="AA25" s="13">
+        <v>4</v>
+      </c>
+      <c r="AB25" s="13">
+        <v>-13</v>
+      </c>
+      <c r="AC25" s="1">
+        <v>-4</v>
+      </c>
+      <c r="AD25" s="1">
+        <v>4</v>
+      </c>
+      <c r="AE25" s="1">
+        <v>9</v>
+      </c>
+      <c r="AF25" s="1">
+        <v>-6</v>
+      </c>
+      <c r="AG25" s="19">
+        <v>-1</v>
+      </c>
+      <c r="AH25" s="19">
+        <v>-8</v>
+      </c>
+      <c r="AI25" s="19">
+        <v>4</v>
+      </c>
+      <c r="AJ25" s="19">
+        <v>8</v>
+      </c>
+      <c r="AK25" s="39">
+        <v>1</v>
+      </c>
+      <c r="AL25" s="7">
+        <v>16</v>
+      </c>
+      <c r="AM25" s="13">
+        <v>8</v>
+      </c>
+      <c r="AN25" s="13">
+        <v>7</v>
+      </c>
+      <c r="AO25" s="1">
+        <v>7</v>
+      </c>
+      <c r="AP25" s="1">
+        <v>-4</v>
+      </c>
+      <c r="AQ25" s="1"/>
+      <c r="AR25" s="1"/>
+      <c r="AW25" s="39"/>
+      <c r="AX25" s="7"/>
+      <c r="AY25" s="13"/>
+      <c r="AZ25" s="13"/>
+      <c r="BA25" s="1"/>
+      <c r="BB25" s="1"/>
+      <c r="BC25" s="1"/>
+      <c r="BI25" s="39"/>
+      <c r="BJ25" s="7"/>
+      <c r="BK25" s="13"/>
+      <c r="BL25" s="13"/>
+      <c r="BM25" s="1"/>
+      <c r="BN25" s="1"/>
+      <c r="BO25" s="1"/>
+    </row>
+    <row r="26" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C26" s="11">
+        <v>-1</v>
+      </c>
+      <c r="D26" s="12">
+        <v>-2</v>
+      </c>
+      <c r="E26" s="12">
+        <v>-2</v>
+      </c>
+      <c r="F26" s="12">
+        <v>-3</v>
+      </c>
+      <c r="G26" s="12">
+        <v>-5</v>
+      </c>
+      <c r="H26" s="11">
+        <v>-10</v>
+      </c>
+      <c r="I26" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J26" s="11">
+        <v>-5</v>
+      </c>
+      <c r="K26" s="23">
+        <v>-3</v>
+      </c>
+      <c r="L26" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="M26" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="N26" s="8">
+        <v>-1</v>
+      </c>
+      <c r="O26" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="P26" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q26" s="7">
+        <v>-2</v>
+      </c>
+      <c r="R26" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="S26" s="7">
+        <v>-7</v>
+      </c>
+      <c r="T26" s="7">
+        <v>-7</v>
+      </c>
+      <c r="U26" s="7">
+        <v>-4</v>
+      </c>
+      <c r="V26" s="7">
+        <v>-4</v>
+      </c>
+      <c r="W26" s="13">
+        <v>9</v>
+      </c>
+      <c r="X26" s="13">
         <v>2</v>
       </c>
-      <c r="I9" s="24" t="s">
+      <c r="Y26" s="25">
+        <v>1</v>
+      </c>
+      <c r="Z26" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA26" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB26" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC26" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD26" s="1">
+        <v>-7</v>
+      </c>
+      <c r="AE26" s="1">
+        <v>-1</v>
+      </c>
+      <c r="AF26" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG26" s="19">
+        <v>-1</v>
+      </c>
+      <c r="AH26" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI26" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ26" s="19">
+        <v>-1</v>
+      </c>
+      <c r="AK26" s="39">
+        <v>2</v>
+      </c>
+      <c r="AL26" s="7">
+        <v>6</v>
+      </c>
+      <c r="AM26" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN26" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO26" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP26" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ26" s="1"/>
+      <c r="AR26" s="1"/>
+      <c r="AT26" s="1"/>
+      <c r="AU26" s="1"/>
+      <c r="AW26" s="39"/>
+      <c r="AX26" s="7"/>
+      <c r="AY26" s="7"/>
+      <c r="AZ26" s="13"/>
+      <c r="BA26" s="1"/>
+      <c r="BB26" s="1"/>
+      <c r="BC26" s="1"/>
+      <c r="BI26" s="39"/>
+      <c r="BJ26" s="7"/>
+      <c r="BK26" s="7"/>
+      <c r="BL26" s="13"/>
+      <c r="BM26" s="1"/>
+      <c r="BN26" s="1"/>
+      <c r="BO26" s="1"/>
+    </row>
+    <row r="27" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="B27" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="E27" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="F27" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="27">
+        <v>2</v>
+      </c>
+      <c r="H27" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I27" s="11">
+        <v>-4</v>
+      </c>
+      <c r="J27" s="11">
+        <v>-1</v>
+      </c>
+      <c r="K27" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="L27" s="11">
+        <v>1</v>
+      </c>
+      <c r="M27" s="24">
+        <v>-1</v>
+      </c>
+      <c r="N27" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="O27" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="P27" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q27" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="R27" s="26">
+        <v>-1</v>
+      </c>
+      <c r="S27" s="26">
+        <v>-1</v>
+      </c>
+      <c r="T27" s="7">
+        <v>-1</v>
+      </c>
+      <c r="U27" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="V27" s="7">
+        <v>1</v>
+      </c>
+      <c r="W27" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X27" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y27" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z27" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA27" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB27" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC27" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD27" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE27" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF27" s="1">
+        <v>-1</v>
+      </c>
+      <c r="AG27" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH27" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI27" s="1">
+        <v>1</v>
+      </c>
+      <c r="AJ27" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK27" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL27" s="7">
+        <v>1</v>
+      </c>
+      <c r="AM27" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN27" s="7">
+        <v>2</v>
+      </c>
+      <c r="AO27" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP27" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ27" s="1"/>
+      <c r="AR27" s="1"/>
+      <c r="AS27" s="1"/>
+      <c r="AT27" s="1"/>
+      <c r="AU27" s="1"/>
+      <c r="AV27" s="1"/>
+      <c r="AW27" s="30"/>
+      <c r="AX27" s="7"/>
+      <c r="AY27" s="7"/>
+      <c r="AZ27" s="13"/>
+      <c r="BA27" s="1"/>
+      <c r="BB27" s="1"/>
+      <c r="BC27" s="1"/>
+      <c r="BI27" s="39"/>
+      <c r="BJ27" s="7"/>
+      <c r="BK27" s="7"/>
+      <c r="BL27" s="13"/>
+      <c r="BM27" s="1"/>
+      <c r="BN27" s="1"/>
+      <c r="BO27" s="1"/>
+    </row>
+    <row r="28" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="E28" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="F28" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="H28" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="I28" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="J28" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K28" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="L28" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="M28" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="N28" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="O28" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="P28" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q28" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="R28" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="S28" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="T28" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="U28" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="V28" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="W28" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="X28" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y28" s="47" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z28" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA28" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB28" s="13">
+        <v>1</v>
+      </c>
+      <c r="AC28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK28" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL28" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM28" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN28" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ28" s="1"/>
+      <c r="AR28" s="1"/>
+      <c r="AS28" s="1"/>
+      <c r="AT28" s="1"/>
+      <c r="AU28" s="1"/>
+      <c r="AV28" s="1"/>
+      <c r="AW28" s="30"/>
+      <c r="AX28" s="7"/>
+      <c r="AY28" s="7"/>
+      <c r="AZ28" s="13"/>
+      <c r="BA28" s="1"/>
+      <c r="BB28" s="1"/>
+      <c r="BC28" s="1"/>
+      <c r="BI28" s="39"/>
+      <c r="BJ28" s="7"/>
+      <c r="BK28" s="7"/>
+      <c r="BL28" s="13"/>
+      <c r="BM28" s="1"/>
+      <c r="BN28" s="1"/>
+      <c r="BO28" s="1"/>
+    </row>
+    <row r="29" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="27">
+        <v>-1</v>
+      </c>
+      <c r="C29" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="F29" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" s="11">
+        <v>-1</v>
+      </c>
+      <c r="I29" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J29" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="K29" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="L29" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="M29" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="N29" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="O29" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="P29" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q29" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="R29" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="S29" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="T29" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="U29" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="V29" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="W29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X29" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z29" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA29" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB29" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC29" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD29" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE29" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF29" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG29" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH29" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI29" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ29" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK29" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL29" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM29" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN29" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO29" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP29" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ29" s="1"/>
+      <c r="AR29" s="1"/>
+      <c r="AS29" s="1"/>
+      <c r="AT29" s="1"/>
+      <c r="AU29" s="1"/>
+      <c r="AV29" s="1"/>
+      <c r="AW29" s="30"/>
+      <c r="AX29" s="7"/>
+      <c r="AY29" s="7"/>
+      <c r="AZ29" s="13"/>
+      <c r="BA29" s="1"/>
+      <c r="BB29" s="1"/>
+      <c r="BC29" s="1"/>
+      <c r="BI29" s="39"/>
+      <c r="BJ29" s="7"/>
+      <c r="BK29" s="7"/>
+      <c r="BL29" s="13"/>
+      <c r="BM29" s="1"/>
+      <c r="BN29" s="1"/>
+      <c r="BO29" s="1"/>
+    </row>
+    <row r="30" spans="1:75" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="58"/>
+      <c r="B30" s="12"/>
+      <c r="C30" s="11"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="12"/>
+      <c r="H30" s="11"/>
+      <c r="I30" s="11"/>
+      <c r="J30" s="37"/>
+      <c r="K30" s="23"/>
+      <c r="L30" s="11"/>
+      <c r="M30" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="N30" s="9"/>
+      <c r="O30" s="8"/>
+      <c r="P30" s="8"/>
+      <c r="Q30" s="1"/>
+      <c r="R30" s="1"/>
+      <c r="S30" s="1"/>
+      <c r="W30" s="28"/>
+      <c r="X30" s="28"/>
+      <c r="Y30" s="39"/>
+      <c r="Z30" s="51"/>
+      <c r="AA30" s="51"/>
+      <c r="AB30" s="51"/>
+      <c r="AC30" s="51"/>
+      <c r="AD30" s="51"/>
+      <c r="AE30" s="51"/>
+      <c r="AF30" s="51"/>
+      <c r="AG30" s="51"/>
+      <c r="AH30" s="51"/>
+      <c r="AI30" s="51"/>
+      <c r="AJ30" s="51"/>
+      <c r="AK30" s="51" t="s">
+        <v>32</v>
+      </c>
+      <c r="AL30" s="51"/>
+      <c r="AM30" s="51"/>
+      <c r="AN30" s="51"/>
+      <c r="AO30" s="51"/>
+      <c r="AP30" s="51"/>
+      <c r="AQ30" s="51"/>
+      <c r="AR30" s="51"/>
+      <c r="AS30" s="51"/>
+      <c r="AT30" s="51"/>
+      <c r="AU30" s="51"/>
+      <c r="AV30" s="51"/>
+      <c r="AW30" s="51"/>
+      <c r="AX30" s="51"/>
+      <c r="AY30" s="51"/>
+      <c r="AZ30" s="51"/>
+      <c r="BA30" s="51"/>
+      <c r="BB30" s="51"/>
+      <c r="BC30" s="51"/>
+      <c r="BD30" s="51"/>
+      <c r="BE30" s="51"/>
+      <c r="BF30" s="51"/>
+      <c r="BG30" s="51"/>
+      <c r="BH30" s="28"/>
+      <c r="BI30" s="28"/>
+      <c r="BJ30" s="12"/>
+      <c r="BK30" s="28"/>
+      <c r="BL30" s="28"/>
+      <c r="BM30" s="3"/>
+      <c r="BN30" s="3"/>
+      <c r="BO30" s="3"/>
+      <c r="BP30" s="28"/>
+      <c r="BQ30" s="28"/>
+      <c r="BR30" s="28"/>
+      <c r="BS30" s="28"/>
+      <c r="BT30" s="28"/>
+      <c r="BU30" s="28"/>
+      <c r="BV30" s="28"/>
+      <c r="BW30" s="28"/>
+    </row>
+    <row r="31" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="B31" s="12">
+        <v>-9</v>
+      </c>
+      <c r="C31" s="11">
+        <v>-7</v>
+      </c>
+      <c r="D31" s="12">
+        <v>-13</v>
+      </c>
+      <c r="E31" s="12">
+        <v>-13</v>
+      </c>
+      <c r="F31" s="12">
+        <v>-16</v>
+      </c>
+      <c r="G31" s="12">
+        <v>-23</v>
+      </c>
+      <c r="H31" s="11">
+        <v>-3</v>
+      </c>
+      <c r="I31" s="11">
+        <v>-18</v>
+      </c>
+      <c r="J31" s="11">
+        <v>-23</v>
+      </c>
+      <c r="K31" s="23">
+        <v>-1</v>
+      </c>
+      <c r="L31" s="11">
+        <v>-1</v>
+      </c>
+      <c r="M31" s="24">
+        <v>-5</v>
+      </c>
+      <c r="N31" s="8">
+        <v>-2</v>
+      </c>
+      <c r="O31" s="8">
+        <v>-2</v>
+      </c>
+      <c r="P31" s="8">
+        <v>-7</v>
+      </c>
+      <c r="Q31" s="7">
+        <v>-14</v>
+      </c>
+      <c r="R31" s="7">
+        <v>-7</v>
+      </c>
+      <c r="S31" s="7">
+        <v>-12</v>
+      </c>
+      <c r="T31" s="7">
+        <v>-10</v>
+      </c>
+      <c r="U31" s="7">
+        <v>-31</v>
+      </c>
+      <c r="V31" s="7">
+        <v>-5</v>
+      </c>
+      <c r="W31" s="13">
         <v>3</v>
       </c>
-      <c r="J9" s="24" t="s">
+      <c r="X31" s="13">
+        <v>5</v>
+      </c>
+      <c r="Y31" s="25">
+        <v>2</v>
+      </c>
+      <c r="Z31" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA31" s="13">
+        <v>-3</v>
+      </c>
+      <c r="AB31" s="13">
+        <v>-11</v>
+      </c>
+      <c r="AC31" s="1">
         <v>4</v>
       </c>
-      <c r="K9" s="24" t="s">
+      <c r="AD31" s="1">
+        <v>-7</v>
+      </c>
+      <c r="AE31" s="1">
+        <v>-3</v>
+      </c>
+      <c r="AF31" s="1">
+        <v>-3</v>
+      </c>
+      <c r="AG31" s="19">
         <v>10</v>
       </c>
-      <c r="L9" s="24" t="s">
-[...5 lines deleted...]
-      <c r="N9" s="25" t="s">
+      <c r="AH31" s="19">
+        <v>-3</v>
+      </c>
+      <c r="AI31" s="19">
+        <v>1</v>
+      </c>
+      <c r="AJ31" s="19">
         <v>5</v>
       </c>
-      <c r="O9" s="24" t="s">
+      <c r="AK31" s="39">
+        <v>2</v>
+      </c>
+      <c r="AL31" s="7">
+        <v>5</v>
+      </c>
+      <c r="AM31" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN31" s="13">
+        <v>3</v>
+      </c>
+      <c r="AO31" s="1">
+        <v>1</v>
+      </c>
+      <c r="AP31" s="1">
+        <v>1</v>
+      </c>
+      <c r="AQ31" s="1"/>
+      <c r="AR31" s="1"/>
+      <c r="AW31" s="39"/>
+      <c r="AX31" s="7"/>
+      <c r="AY31" s="13"/>
+      <c r="AZ31" s="13"/>
+      <c r="BA31" s="1"/>
+      <c r="BB31" s="1"/>
+      <c r="BC31" s="1"/>
+      <c r="BI31" s="39"/>
+      <c r="BJ31" s="7"/>
+      <c r="BK31" s="13"/>
+      <c r="BL31" s="13"/>
+      <c r="BM31" s="1"/>
+      <c r="BN31" s="1"/>
+      <c r="BO31" s="1"/>
+    </row>
+    <row r="32" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="57" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C32" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D32" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E32" s="12">
+        <v>-1</v>
+      </c>
+      <c r="F32" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="12">
+        <v>-3</v>
+      </c>
+      <c r="H32" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I32" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J32" s="11">
+        <v>-3</v>
+      </c>
+      <c r="K32" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="L32" s="11">
+        <v>-3</v>
+      </c>
+      <c r="M32" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="N32" s="8">
+        <v>2</v>
+      </c>
+      <c r="O32" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="P32" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q32" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="R32" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="S32" s="7">
+        <v>-1</v>
+      </c>
+      <c r="T32" s="7">
+        <v>-4</v>
+      </c>
+      <c r="U32" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="V32" s="7">
+        <v>-2</v>
+      </c>
+      <c r="W32" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X32" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y32" s="25">
+        <v>2</v>
+      </c>
+      <c r="Z32" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA32" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB32" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC32" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD32" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE32" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF32" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG32" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH32" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI32" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ32" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK32" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL32" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM32" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN32" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO32" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP32" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ32" s="1"/>
+      <c r="AR32" s="1"/>
+      <c r="AS32" s="1"/>
+      <c r="AT32" s="1"/>
+      <c r="AU32" s="1"/>
+      <c r="AV32" s="1"/>
+      <c r="AW32" s="30"/>
+      <c r="AX32" s="12"/>
+      <c r="AY32" s="12"/>
+      <c r="AZ32" s="13"/>
+      <c r="BA32" s="1"/>
+      <c r="BB32" s="1"/>
+      <c r="BC32" s="1"/>
+      <c r="BI32" s="39"/>
+      <c r="BJ32" s="12"/>
+      <c r="BK32" s="12"/>
+      <c r="BL32" s="13"/>
+      <c r="BM32" s="1"/>
+      <c r="BN32" s="1"/>
+      <c r="BO32" s="1"/>
+    </row>
+    <row r="33" spans="1:67" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="57" t="s">
+        <v>16</v>
+      </c>
+      <c r="B33" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C33" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D33" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E33" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F33" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="12">
+        <v>1</v>
+      </c>
+      <c r="H33" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I33" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J33" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="K33" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="L33" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="M33" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="N33" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="O33" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="P33" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q33" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="R33" s="7">
+        <v>1</v>
+      </c>
+      <c r="S33" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="T33" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="U33" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="V33" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="W33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y33" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z33" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA33" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB33" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC33" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD33" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE33" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF33" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG33" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH33" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI33" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ33" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK33" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL33" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM33" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN33" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO33" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP33" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ33" s="1"/>
+      <c r="AR33" s="1"/>
+      <c r="AS33" s="1"/>
+      <c r="AT33" s="1"/>
+      <c r="AU33" s="1"/>
+      <c r="AV33" s="1"/>
+      <c r="AW33" s="30"/>
+      <c r="AX33" s="12"/>
+      <c r="AY33" s="12"/>
+      <c r="AZ33" s="13"/>
+      <c r="BA33" s="1"/>
+      <c r="BB33" s="1"/>
+      <c r="BC33" s="1"/>
+      <c r="BI33" s="39"/>
+      <c r="BJ33" s="12"/>
+      <c r="BK33" s="12"/>
+      <c r="BL33" s="13"/>
+      <c r="BM33" s="1"/>
+      <c r="BN33" s="1"/>
+      <c r="BO33" s="1"/>
+    </row>
+    <row r="34" spans="1:67" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="57" t="s">
+        <v>30</v>
+      </c>
+      <c r="B34" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D34" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E34" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F34" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H34" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I34" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J34" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="K34" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="L34" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="M34" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="N34" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="O34" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="P34" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q34" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="R34" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="S34" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="T34" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="U34" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="V34" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="W34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y34" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z34" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA34" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB34" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC34" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD34" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE34" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF34" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG34" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH34" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI34" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ34" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK34" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL34" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM34" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN34" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO34" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP34" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ34" s="1"/>
+      <c r="AR34" s="1"/>
+      <c r="AS34" s="1"/>
+      <c r="AT34" s="1"/>
+      <c r="AU34" s="1"/>
+      <c r="AV34" s="1"/>
+      <c r="AW34" s="30"/>
+      <c r="AX34" s="12"/>
+      <c r="AY34" s="12"/>
+      <c r="AZ34" s="13"/>
+      <c r="BA34" s="1"/>
+      <c r="BB34" s="1"/>
+      <c r="BC34" s="1"/>
+      <c r="BI34" s="39"/>
+      <c r="BJ34" s="12"/>
+      <c r="BK34" s="12"/>
+      <c r="BL34" s="13"/>
+      <c r="BM34" s="1"/>
+      <c r="BN34" s="1"/>
+      <c r="BO34" s="1"/>
+    </row>
+    <row r="35" spans="1:67" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="B35" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D35" s="12">
+        <v>-1</v>
+      </c>
+      <c r="E35" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F35" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H35" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I35" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J35" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="K35" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="L35" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="M35" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="N35" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="O35" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="P35" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q35" s="7">
+        <v>-1</v>
+      </c>
+      <c r="R35" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="S35" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="T35" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="U35" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="V35" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="W35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y35" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z35" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA35" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC35" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD35" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE35" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF35" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG35" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH35" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI35" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ35" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK35" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL35" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM35" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN35" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO35" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP35" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ35" s="1"/>
+      <c r="AR35" s="1"/>
+      <c r="AS35" s="1"/>
+      <c r="AT35" s="1"/>
+      <c r="AU35" s="1"/>
+      <c r="AV35" s="1"/>
+      <c r="AW35" s="30"/>
+      <c r="AX35" s="12"/>
+      <c r="AY35" s="12"/>
+      <c r="AZ35" s="13"/>
+      <c r="BA35" s="1"/>
+      <c r="BB35" s="1"/>
+      <c r="BC35" s="1"/>
+      <c r="BI35" s="39"/>
+      <c r="BJ35" s="12"/>
+      <c r="BK35" s="12"/>
+      <c r="BL35" s="13"/>
+      <c r="BM35" s="1"/>
+      <c r="BN35" s="1"/>
+      <c r="BO35" s="1"/>
+    </row>
+    <row r="36" spans="1:67" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="B36" s="12">
+        <v>-1</v>
+      </c>
+      <c r="C36" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D36" s="12">
+        <v>-1</v>
+      </c>
+      <c r="E36" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F36" s="12">
+        <v>-1</v>
+      </c>
+      <c r="G36" s="12">
+        <v>1</v>
+      </c>
+      <c r="H36" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I36" s="11">
+        <v>-1</v>
+      </c>
+      <c r="J36" s="11">
+        <v>-1</v>
+      </c>
+      <c r="K36" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="L36" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="M36" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="N36" s="8">
+        <v>-1</v>
+      </c>
+      <c r="O36" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="P36" s="8">
+        <v>-4</v>
+      </c>
+      <c r="Q36" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="R36" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="S36" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="T36" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="U36" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="V36" s="7">
+        <v>-3</v>
+      </c>
+      <c r="W36" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X36" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y36" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z36" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA36" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB36" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC36" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD36" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE36" s="1">
+        <v>-1</v>
+      </c>
+      <c r="AF36" s="1">
+        <v>1</v>
+      </c>
+      <c r="AG36" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH36" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI36" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ36" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK36" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL36" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM36" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN36" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO36" s="12">
+        <v>-1</v>
+      </c>
+      <c r="AP36" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ36" s="1"/>
+      <c r="AR36" s="1"/>
+      <c r="AS36" s="1"/>
+      <c r="AT36" s="1"/>
+      <c r="AU36" s="1"/>
+      <c r="AV36" s="1"/>
+      <c r="AW36" s="30"/>
+      <c r="AX36" s="12"/>
+      <c r="AY36" s="12"/>
+      <c r="AZ36" s="13"/>
+      <c r="BA36" s="1"/>
+      <c r="BB36" s="1"/>
+      <c r="BC36" s="1"/>
+      <c r="BI36" s="39"/>
+      <c r="BJ36" s="12"/>
+      <c r="BK36" s="12"/>
+      <c r="BL36" s="13"/>
+      <c r="BM36" s="1"/>
+      <c r="BN36" s="1"/>
+      <c r="BO36" s="1"/>
+    </row>
+    <row r="37" spans="1:67" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="57" t="s">
+        <v>19</v>
+      </c>
+      <c r="B37" s="12">
+        <v>-10</v>
+      </c>
+      <c r="C37" s="11">
+        <v>-12</v>
+      </c>
+      <c r="D37" s="12">
+        <v>-13</v>
+      </c>
+      <c r="E37" s="12">
+        <v>-7</v>
+      </c>
+      <c r="F37" s="12">
+        <v>-15</v>
+      </c>
+      <c r="G37" s="12">
+        <v>-20</v>
+      </c>
+      <c r="H37" s="11">
+        <v>-7</v>
+      </c>
+      <c r="I37" s="11">
+        <v>-17</v>
+      </c>
+      <c r="J37" s="11">
+        <v>-4</v>
+      </c>
+      <c r="K37" s="23">
+        <v>-3</v>
+      </c>
+      <c r="L37" s="11">
+        <v>3</v>
+      </c>
+      <c r="M37" s="24">
+        <v>-3</v>
+      </c>
+      <c r="N37" s="8">
+        <v>-3</v>
+      </c>
+      <c r="O37" s="8">
+        <v>-4</v>
+      </c>
+      <c r="P37" s="8">
+        <v>-3</v>
+      </c>
+      <c r="Q37" s="7">
+        <v>-13</v>
+      </c>
+      <c r="R37" s="7">
+        <v>-3</v>
+      </c>
+      <c r="S37" s="7">
+        <v>-9</v>
+      </c>
+      <c r="T37" s="7">
+        <v>-2</v>
+      </c>
+      <c r="U37" s="7">
+        <v>-35</v>
+      </c>
+      <c r="V37" s="7">
+        <v>-5</v>
+      </c>
+      <c r="W37" s="13">
         <v>6</v>
       </c>
-      <c r="P9" s="24" t="s">
-[...11 lines deleted...]
-      <c r="T9" s="24" t="s">
+      <c r="X37" s="13">
+        <v>4</v>
+      </c>
+      <c r="Y37" s="25">
+        <v>1</v>
+      </c>
+      <c r="Z37" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA37" s="13">
+        <v>-1</v>
+      </c>
+      <c r="AB37" s="13">
+        <v>-9</v>
+      </c>
+      <c r="AC37" s="1">
+        <v>-2</v>
+      </c>
+      <c r="AD37" s="1">
+        <v>-8</v>
+      </c>
+      <c r="AE37" s="1">
+        <v>-6</v>
+      </c>
+      <c r="AF37" s="1">
+        <v>-12</v>
+      </c>
+      <c r="AG37" s="19">
         <v>2</v>
       </c>
-      <c r="U9" s="24" t="s">
+      <c r="AH37" s="19">
+        <v>-3</v>
+      </c>
+      <c r="AI37" s="1">
         <v>3</v>
       </c>
-      <c r="V9" s="24" t="s">
+      <c r="AJ37" s="19">
+        <v>1</v>
+      </c>
+      <c r="AK37" s="39">
+        <v>1</v>
+      </c>
+      <c r="AL37" s="12">
+        <v>-1</v>
+      </c>
+      <c r="AM37" s="12">
+        <v>-1</v>
+      </c>
+      <c r="AN37" s="13">
+        <v>1</v>
+      </c>
+      <c r="AO37" s="12">
+        <v>2</v>
+      </c>
+      <c r="AP37" s="1">
+        <v>1</v>
+      </c>
+      <c r="AQ37" s="1"/>
+      <c r="AR37" s="1"/>
+      <c r="AU37" s="1"/>
+      <c r="AW37" s="39"/>
+      <c r="AX37" s="12"/>
+      <c r="AY37" s="13"/>
+      <c r="AZ37" s="13"/>
+      <c r="BA37" s="1"/>
+      <c r="BB37" s="1"/>
+      <c r="BC37" s="1"/>
+      <c r="BI37" s="39"/>
+      <c r="BJ37" s="12"/>
+      <c r="BK37" s="13"/>
+      <c r="BL37" s="13"/>
+      <c r="BM37" s="1"/>
+      <c r="BN37" s="1"/>
+      <c r="BO37" s="1"/>
+    </row>
+    <row r="38" spans="1:67" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="D38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="I38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="J38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="K38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="L38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="M38" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="N38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="O38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="P38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="R38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="S38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="T38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="U38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="V38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="W38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="X38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y38" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB38" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC38" s="1">
+        <v>2</v>
+      </c>
+      <c r="AD38" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE38" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF38" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG38" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH38" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI38" s="1">
+        <v>-1</v>
+      </c>
+      <c r="AJ38" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK38" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL38" s="12">
+        <v>1</v>
+      </c>
+      <c r="AM38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ38" s="1"/>
+      <c r="AR38" s="1"/>
+      <c r="AS38" s="1"/>
+      <c r="AT38" s="1"/>
+      <c r="AU38" s="1"/>
+      <c r="AV38" s="1"/>
+      <c r="AW38" s="30"/>
+      <c r="AX38" s="12"/>
+      <c r="AY38" s="12"/>
+      <c r="AZ38" s="13"/>
+      <c r="BA38" s="1"/>
+      <c r="BB38" s="1"/>
+      <c r="BC38" s="1"/>
+      <c r="BI38" s="39"/>
+      <c r="BJ38" s="12"/>
+      <c r="BK38" s="12"/>
+      <c r="BL38" s="13"/>
+      <c r="BM38" s="1"/>
+      <c r="BN38" s="1"/>
+      <c r="BO38" s="1"/>
+    </row>
+    <row r="39" spans="1:67" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="B39" s="12">
+        <v>-1</v>
+      </c>
+      <c r="C39" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="D39" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E39" s="12">
+        <v>-3</v>
+      </c>
+      <c r="F39" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H39" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I39" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J39" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="K39" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="L39" s="11">
+        <v>-1</v>
+      </c>
+      <c r="M39" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="N39" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="O39" s="8">
+        <v>1</v>
+      </c>
+      <c r="P39" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q39" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="R39" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="S39" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="T39" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="U39" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="V39" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="W39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y39" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z39" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA39" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB39" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC39" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD39" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE39" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF39" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG39" s="19">
+        <v>3</v>
+      </c>
+      <c r="AH39" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI39" s="1">
+        <v>-3</v>
+      </c>
+      <c r="AJ39" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK39" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL39" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM39" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN39" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO39" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP39" s="1">
+        <v>-1</v>
+      </c>
+      <c r="AQ39" s="1"/>
+      <c r="AR39" s="1"/>
+      <c r="AT39" s="1"/>
+      <c r="AU39" s="1"/>
+      <c r="AV39" s="1"/>
+      <c r="AW39" s="30"/>
+      <c r="AX39" s="12"/>
+      <c r="AY39" s="12"/>
+      <c r="AZ39" s="13"/>
+      <c r="BA39" s="1"/>
+      <c r="BB39" s="1"/>
+      <c r="BC39" s="1"/>
+      <c r="BI39" s="39"/>
+      <c r="BJ39" s="12"/>
+      <c r="BK39" s="12"/>
+      <c r="BL39" s="13"/>
+      <c r="BM39" s="1"/>
+      <c r="BN39" s="1"/>
+      <c r="BO39" s="1"/>
+    </row>
+    <row r="40" spans="1:67" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="57" t="s">
+        <v>21</v>
+      </c>
+      <c r="B40" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C40" s="11">
+        <v>2</v>
+      </c>
+      <c r="D40" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E40" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F40" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="12">
+        <v>-1</v>
+      </c>
+      <c r="H40" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="I40" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="J40" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="K40" s="23">
+        <v>1</v>
+      </c>
+      <c r="L40" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="M40" s="24">
+        <v>-2</v>
+      </c>
+      <c r="N40" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="O40" s="8">
+        <v>1</v>
+      </c>
+      <c r="P40" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q40" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="R40" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="S40" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="T40" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="U40" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="V40" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="W40" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="X40" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y40" s="39">
+        <v>3</v>
+      </c>
+      <c r="Z40" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA40" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB40" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC40" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD40" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE40" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF40" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG40" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH40" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI40" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ40" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK40" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL40" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM40" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN40" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO40" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP40" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ40" s="1"/>
+      <c r="AR40" s="1"/>
+      <c r="AS40" s="1"/>
+      <c r="AT40" s="1"/>
+      <c r="AU40" s="1"/>
+      <c r="AV40" s="1"/>
+      <c r="AW40" s="30"/>
+      <c r="AX40" s="12"/>
+      <c r="AY40" s="12"/>
+      <c r="AZ40" s="13"/>
+      <c r="BA40" s="1"/>
+      <c r="BB40" s="1"/>
+      <c r="BC40" s="1"/>
+      <c r="BI40" s="39"/>
+      <c r="BJ40" s="12"/>
+      <c r="BK40" s="12"/>
+      <c r="BL40" s="13"/>
+      <c r="BM40" s="1"/>
+      <c r="BN40" s="1"/>
+      <c r="BO40" s="1"/>
+    </row>
+    <row r="41" spans="1:67" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="57" t="s">
+        <v>28</v>
+      </c>
+      <c r="B41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="D41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="I41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="J41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="K41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="L41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="M41" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="N41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="O41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="P41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="R41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="S41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="T41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="U41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="V41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="W41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="X41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y41" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB41" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC41" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD41" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE41" s="1">
+        <v>2</v>
+      </c>
+      <c r="AF41" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG41" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH41" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI41" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ41" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK41" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ41" s="1"/>
+      <c r="AR41" s="1"/>
+      <c r="AS41" s="1"/>
+      <c r="AT41" s="1"/>
+      <c r="AU41" s="1"/>
+      <c r="AV41" s="1"/>
+      <c r="AW41" s="30"/>
+      <c r="AX41" s="12"/>
+      <c r="AY41" s="12"/>
+      <c r="AZ41" s="13"/>
+      <c r="BA41" s="1"/>
+      <c r="BB41" s="1"/>
+      <c r="BC41" s="1"/>
+      <c r="BI41" s="39"/>
+      <c r="BJ41" s="12"/>
+      <c r="BK41" s="12"/>
+      <c r="BL41" s="13"/>
+      <c r="BM41" s="1"/>
+      <c r="BN41" s="1"/>
+      <c r="BO41" s="1"/>
+    </row>
+    <row r="42" spans="1:67" s="18" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="59" t="s">
+        <v>22</v>
+      </c>
+      <c r="B42" s="16">
+        <v>3</v>
+      </c>
+      <c r="C42" s="17">
+        <v>3</v>
+      </c>
+      <c r="D42" s="16">
+        <v>2</v>
+      </c>
+      <c r="E42" s="16">
+        <v>-2</v>
+      </c>
+      <c r="F42" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="H42" s="17">
         <v>4</v>
       </c>
-      <c r="W9" s="24" t="s">
-[...8 lines deleted...]
-      <c r="Z9" s="25" t="s">
+      <c r="I42" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="J42" s="17">
+        <v>-15</v>
+      </c>
+      <c r="K42" s="45">
+        <v>1</v>
+      </c>
+      <c r="L42" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="M42" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="N42" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O42" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="P42" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q42" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="R42" s="16">
+        <v>-5</v>
+      </c>
+      <c r="S42" s="16">
+        <v>-2</v>
+      </c>
+      <c r="T42" s="16">
+        <v>-4</v>
+      </c>
+      <c r="U42" s="16">
+        <v>4</v>
+      </c>
+      <c r="V42" s="16">
         <v>5</v>
       </c>
-      <c r="AA9" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AG9" s="24" t="s">
+      <c r="W42" s="18">
         <v>3</v>
       </c>
-      <c r="AH9" s="24" t="s">
+      <c r="X42" s="18">
+        <v>9</v>
+      </c>
+      <c r="Y42" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z42" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA42" s="18">
+        <v>-2</v>
+      </c>
+      <c r="AB42" s="18">
+        <v>-2</v>
+      </c>
+      <c r="AC42" s="2">
         <v>4</v>
       </c>
-      <c r="AI9" s="24" t="s">
-[...4575 lines deleted...]
-        <v>13</v>
+      <c r="AD42" s="2">
+        <v>1</v>
       </c>
       <c r="AE42" s="2">
         <v>2</v>
       </c>
-      <c r="AF42" s="2" t="s">
-[...3 lines deleted...]
-        <v>13</v>
+      <c r="AF42" s="2">
+        <v>8</v>
+      </c>
+      <c r="AG42" s="18">
+        <v>5</v>
       </c>
       <c r="AH42" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AI42" s="2" t="s">
-[...20 lines deleted...]
-      <c r="AP42" s="2"/>
+      <c r="AI42" s="2">
+        <v>2</v>
+      </c>
+      <c r="AJ42" s="18">
+        <v>4</v>
+      </c>
+      <c r="AK42" s="48">
+        <v>1</v>
+      </c>
+      <c r="AL42" s="16">
+        <v>5</v>
+      </c>
+      <c r="AM42" s="16">
+        <v>1</v>
+      </c>
+      <c r="AN42" s="18">
+        <v>2</v>
+      </c>
+      <c r="AO42" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP42" s="2">
+        <v>1</v>
+      </c>
       <c r="AQ42" s="2"/>
       <c r="AR42" s="2"/>
-      <c r="AS42" s="2"/>
       <c r="AT42" s="2"/>
       <c r="AU42" s="2"/>
-      <c r="AV42" s="2"/>
-[...3 lines deleted...]
-      <c r="AZ42" s="15"/>
+      <c r="AW42" s="48"/>
+      <c r="AX42" s="16"/>
       <c r="BA42" s="2"/>
       <c r="BB42" s="2"/>
       <c r="BC42" s="2"/>
-      <c r="BI42" s="50"/>
-[...2 lines deleted...]
-      <c r="BL42" s="15"/>
+      <c r="BI42" s="48"/>
+      <c r="BJ42" s="16"/>
       <c r="BM42" s="2"/>
       <c r="BN42" s="2"/>
       <c r="BO42" s="2"/>
     </row>
-    <row r="43" spans="1:67" s="21" customFormat="1" x14ac:dyDescent="0.2">
-[...137 lines deleted...]
-      <c r="BO43" s="3"/>
+    <row r="43" spans="1:67" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A43" s="70" t="s">
+        <v>33</v>
+      </c>
+      <c r="B43" s="71"/>
+      <c r="C43" s="71"/>
+      <c r="D43" s="71"/>
+      <c r="AC43" s="86"/>
+      <c r="AD43" s="86"/>
+      <c r="AE43" s="86"/>
+      <c r="AF43" s="86"/>
+      <c r="AG43" s="86"/>
+      <c r="AM43" s="28"/>
     </row>
     <row r="44" spans="1:67" x14ac:dyDescent="0.2">
-      <c r="AM44" s="18"/>
+      <c r="AM44" s="28"/>
     </row>
-    <row r="45" spans="1:67" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="AM47" s="34"/>
+    <row r="45" spans="1:67" ht="15" x14ac:dyDescent="0.25">
+      <c r="A45" s="87"/>
+      <c r="B45" s="87"/>
+      <c r="C45" s="87"/>
+      <c r="D45" s="87"/>
+      <c r="E45" s="87"/>
     </row>
   </sheetData>
-  <mergeCells count="22">
-[...21 lines deleted...]
-    <mergeCell ref="AI8:AK8"/>
+  <mergeCells count="24">
+    <mergeCell ref="AC43:AG43"/>
+    <mergeCell ref="A45:E45"/>
+    <mergeCell ref="BM7:BO7"/>
+    <mergeCell ref="BP7:BR7"/>
+    <mergeCell ref="BS7:BU7"/>
+    <mergeCell ref="AX7:AZ7"/>
+    <mergeCell ref="BA7:BC7"/>
+    <mergeCell ref="BD7:BF7"/>
+    <mergeCell ref="BG7:BI7"/>
+    <mergeCell ref="BJ7:BL7"/>
+    <mergeCell ref="T7:V7"/>
+    <mergeCell ref="W7:Y7"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:P7"/>
+    <mergeCell ref="Q7:S7"/>
+    <mergeCell ref="AL7:AN7"/>
+    <mergeCell ref="AO7:AQ7"/>
+    <mergeCell ref="AR7:AT7"/>
+    <mergeCell ref="AU7:AW7"/>
+    <mergeCell ref="Z7:AB7"/>
+    <mergeCell ref="AC7:AE7"/>
+    <mergeCell ref="AF7:AH7"/>
+    <mergeCell ref="AI7:AK7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Прибывшие</vt:lpstr>
       <vt:lpstr>Выбышие</vt:lpstr>
       <vt:lpstr>Сальдо внешней миграции</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>