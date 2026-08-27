--- v2 (2026-07-17)
+++ v3 (2026-08-27)
@@ -7,63 +7,63 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="7" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="225" yWindow="5055" windowWidth="28725" windowHeight="7275"/>
+    <workbookView xWindow="75" yWindow="-135" windowWidth="28605" windowHeight="5895"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбышие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2825" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2896" uniqueCount="40">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -678,117 +678,62 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -812,50 +757,105 @@
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1333,306 +1333,310 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BN43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
       <selection sqref="A1:D4"/>
-      <selection pane="bottomLeft" activeCell="AX8" sqref="AX8"/>
+      <selection pane="bottomLeft" activeCell="AQ31" sqref="AQ31:AQ42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="31.42578125" style="41" customWidth="1"/>
     <col min="2" max="7" width="9.140625" style="41" hidden="1" customWidth="1"/>
     <col min="8" max="25" width="0" style="41" hidden="1" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="41"/>
-    <col min="37" max="37" width="9.140625" style="89"/>
+    <col min="37" max="37" width="9.140625" style="76"/>
     <col min="38" max="39" width="9.140625" style="41"/>
     <col min="40" max="40" width="9.5703125" style="41" customWidth="1"/>
     <col min="41" max="42" width="9.140625" style="41"/>
     <col min="43" max="43" width="9.5703125" style="41" customWidth="1"/>
-    <col min="44" max="16384" width="9.140625" style="41"/>
+    <col min="44" max="45" width="9.140625" style="41"/>
+    <col min="46" max="46" width="8.42578125" style="41" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" style="41"/>
+    <col min="48" max="48" width="8.42578125" style="41" customWidth="1"/>
+    <col min="49" max="16384" width="9.140625" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:66" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:66" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="90" t="s">
+      <c r="A3" s="109" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="90"/>
-[...46 lines deleted...]
-      <c r="AW3" s="90"/>
+      <c r="B3" s="109"/>
+      <c r="C3" s="109"/>
+      <c r="D3" s="109"/>
+      <c r="E3" s="109"/>
+      <c r="F3" s="109"/>
+      <c r="G3" s="109"/>
+      <c r="H3" s="109"/>
+      <c r="I3" s="109"/>
+      <c r="J3" s="109"/>
+      <c r="K3" s="109"/>
+      <c r="L3" s="109"/>
+      <c r="M3" s="109"/>
+      <c r="N3" s="109"/>
+      <c r="O3" s="109"/>
+      <c r="P3" s="109"/>
+      <c r="Q3" s="109"/>
+      <c r="R3" s="109"/>
+      <c r="S3" s="109"/>
+      <c r="T3" s="109"/>
+      <c r="U3" s="109"/>
+      <c r="V3" s="109"/>
+      <c r="W3" s="109"/>
+      <c r="X3" s="109"/>
+      <c r="Y3" s="109"/>
+      <c r="Z3" s="109"/>
+      <c r="AA3" s="109"/>
+      <c r="AB3" s="109"/>
+      <c r="AC3" s="109"/>
+      <c r="AD3" s="109"/>
+      <c r="AE3" s="109"/>
+      <c r="AF3" s="109"/>
+      <c r="AG3" s="109"/>
+      <c r="AH3" s="109"/>
+      <c r="AI3" s="109"/>
+      <c r="AJ3" s="109"/>
+      <c r="AK3" s="109"/>
+      <c r="AL3" s="109"/>
+      <c r="AM3" s="109"/>
+      <c r="AN3" s="109"/>
+      <c r="AO3" s="109"/>
+      <c r="AP3" s="109"/>
+      <c r="AQ3" s="109"/>
+      <c r="AR3" s="109"/>
+      <c r="AS3" s="109"/>
+      <c r="AT3" s="109"/>
+      <c r="AU3" s="109"/>
+      <c r="AV3" s="109"/>
+      <c r="AW3" s="109"/>
     </row>
     <row r="4" spans="1:66" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="91"/>
-[...47 lines deleted...]
-      <c r="AW4" s="91"/>
+      <c r="A4" s="77"/>
+      <c r="B4" s="77"/>
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="77"/>
+      <c r="L4" s="77"/>
+      <c r="M4" s="77"/>
+      <c r="N4" s="77"/>
+      <c r="O4" s="77"/>
+      <c r="P4" s="77"/>
+      <c r="Q4" s="77"/>
+      <c r="R4" s="77"/>
+      <c r="S4" s="77"/>
+      <c r="T4" s="77"/>
+      <c r="U4" s="77"/>
+      <c r="V4" s="77"/>
+      <c r="W4" s="77"/>
+      <c r="X4" s="77"/>
+      <c r="Y4" s="77"/>
+      <c r="Z4" s="77"/>
+      <c r="AA4" s="77"/>
+      <c r="AB4" s="77"/>
+      <c r="AC4" s="77"/>
+      <c r="AD4" s="77"/>
+      <c r="AE4" s="77"/>
+      <c r="AF4" s="77"/>
+      <c r="AG4" s="77"/>
+      <c r="AH4" s="77"/>
+      <c r="AI4" s="77"/>
+      <c r="AJ4" s="77"/>
+      <c r="AK4" s="77"/>
+      <c r="AL4" s="77"/>
+      <c r="AM4" s="77"/>
+      <c r="AN4" s="77"/>
+      <c r="AO4" s="77"/>
+      <c r="AP4" s="77"/>
+      <c r="AQ4" s="77"/>
+      <c r="AR4" s="77"/>
+      <c r="AS4" s="77"/>
+      <c r="AT4" s="77"/>
+      <c r="AU4" s="77"/>
+      <c r="AV4" s="77"/>
+      <c r="AW4" s="77"/>
     </row>
     <row r="5" spans="1:66" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="91"/>
-[...47 lines deleted...]
-      <c r="AW5" s="91"/>
+      <c r="A5" s="77"/>
+      <c r="B5" s="77"/>
+      <c r="C5" s="77"/>
+      <c r="D5" s="77"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="77"/>
+      <c r="G5" s="77"/>
+      <c r="H5" s="77"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="77"/>
+      <c r="K5" s="77"/>
+      <c r="L5" s="77"/>
+      <c r="M5" s="77"/>
+      <c r="N5" s="77"/>
+      <c r="O5" s="77"/>
+      <c r="P5" s="77"/>
+      <c r="Q5" s="77"/>
+      <c r="R5" s="77"/>
+      <c r="S5" s="77"/>
+      <c r="T5" s="77"/>
+      <c r="U5" s="77"/>
+      <c r="V5" s="77"/>
+      <c r="W5" s="77"/>
+      <c r="X5" s="77"/>
+      <c r="Y5" s="77"/>
+      <c r="Z5" s="77"/>
+      <c r="AA5" s="77"/>
+      <c r="AB5" s="77"/>
+      <c r="AC5" s="77"/>
+      <c r="AD5" s="77"/>
+      <c r="AE5" s="77"/>
+      <c r="AF5" s="77"/>
+      <c r="AG5" s="77"/>
+      <c r="AH5" s="77"/>
+      <c r="AI5" s="77"/>
+      <c r="AJ5" s="77"/>
+      <c r="AK5" s="77"/>
+      <c r="AL5" s="77"/>
+      <c r="AM5" s="77"/>
+      <c r="AN5" s="77"/>
+      <c r="AO5" s="77"/>
+      <c r="AP5" s="77"/>
+      <c r="AQ5" s="77"/>
+      <c r="AR5" s="77"/>
+      <c r="AS5" s="77"/>
+      <c r="AT5" s="77"/>
+      <c r="AU5" s="77"/>
+      <c r="AV5" s="77"/>
+      <c r="AW5" s="77"/>
     </row>
-    <row r="6" spans="1:66" s="92" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="O6" s="95"/>
+    <row r="6" spans="1:66" s="78" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L6" s="79"/>
+      <c r="M6" s="80"/>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81"/>
       <c r="P6" s="14"/>
       <c r="Y6" s="14"/>
-      <c r="AK6" s="95"/>
+      <c r="AK6" s="81"/>
       <c r="AW6" s="14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:66" x14ac:dyDescent="0.2">
-      <c r="A7" s="96"/>
-      <c r="B7" s="97">
+      <c r="A7" s="113"/>
+      <c r="B7" s="115">
         <v>2022</v>
       </c>
-      <c r="C7" s="98"/>
-[...13 lines deleted...]
-      <c r="Q7" s="83">
+      <c r="C7" s="116"/>
+      <c r="D7" s="116"/>
+      <c r="E7" s="116"/>
+      <c r="F7" s="116"/>
+      <c r="G7" s="116"/>
+      <c r="H7" s="116"/>
+      <c r="I7" s="116"/>
+      <c r="J7" s="116"/>
+      <c r="K7" s="116"/>
+      <c r="L7" s="116"/>
+      <c r="M7" s="117"/>
+      <c r="N7" s="111"/>
+      <c r="O7" s="111"/>
+      <c r="P7" s="111"/>
+      <c r="Q7" s="118">
         <v>2023</v>
       </c>
-      <c r="R7" s="83"/>
-[...10 lines deleted...]
-      <c r="AC7" s="83">
+      <c r="R7" s="118"/>
+      <c r="S7" s="118"/>
+      <c r="T7" s="111"/>
+      <c r="U7" s="111"/>
+      <c r="V7" s="111"/>
+      <c r="W7" s="111"/>
+      <c r="X7" s="111"/>
+      <c r="Y7" s="112"/>
+      <c r="Z7" s="119"/>
+      <c r="AA7" s="111"/>
+      <c r="AB7" s="111"/>
+      <c r="AC7" s="118">
         <v>2025</v>
       </c>
-      <c r="AD7" s="83"/>
-[...10 lines deleted...]
-      <c r="AO7" s="83">
+      <c r="AD7" s="118"/>
+      <c r="AE7" s="118"/>
+      <c r="AF7" s="111"/>
+      <c r="AG7" s="111"/>
+      <c r="AH7" s="111"/>
+      <c r="AI7" s="111"/>
+      <c r="AJ7" s="111"/>
+      <c r="AK7" s="112"/>
+      <c r="AL7" s="111"/>
+      <c r="AM7" s="111"/>
+      <c r="AN7" s="111"/>
+      <c r="AO7" s="118">
         <v>2026</v>
       </c>
-      <c r="AP7" s="83"/>
-[...15 lines deleted...]
-      <c r="BF7" s="89"/>
+      <c r="AP7" s="118"/>
+      <c r="AQ7" s="118"/>
+      <c r="AR7" s="111"/>
+      <c r="AS7" s="111"/>
+      <c r="AT7" s="111"/>
+      <c r="AU7" s="111"/>
+      <c r="AV7" s="111"/>
+      <c r="AW7" s="112"/>
+      <c r="AX7" s="76"/>
+      <c r="AY7" s="76"/>
+      <c r="AZ7" s="76"/>
+      <c r="BA7" s="76"/>
+      <c r="BB7" s="76"/>
+      <c r="BC7" s="76"/>
+      <c r="BD7" s="76"/>
+      <c r="BE7" s="76"/>
+      <c r="BF7" s="76"/>
     </row>
     <row r="8" spans="1:66" x14ac:dyDescent="0.2">
-      <c r="A8" s="100"/>
+      <c r="A8" s="114"/>
       <c r="B8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="4" t="s">
@@ -1730,140 +1734,140 @@
       </c>
       <c r="AO8" s="67" t="s">
         <v>8</v>
       </c>
       <c r="AP8" s="67" t="s">
         <v>0</v>
       </c>
       <c r="AQ8" s="67" t="s">
         <v>1</v>
       </c>
       <c r="AR8" s="67" t="s">
         <v>2</v>
       </c>
       <c r="AS8" s="67" t="s">
         <v>3</v>
       </c>
       <c r="AT8" s="67" t="s">
         <v>4</v>
       </c>
       <c r="AU8" s="67" t="s">
         <v>10</v>
       </c>
       <c r="AV8" s="67" t="s">
         <v>11</v>
       </c>
-      <c r="AW8" s="127" t="s">
+      <c r="AW8" s="108" t="s">
         <v>12</v>
       </c>
-      <c r="AX8" s="89"/>
-[...15 lines deleted...]
-      <c r="BN8" s="89"/>
+      <c r="AX8" s="76"/>
+      <c r="AY8" s="76"/>
+      <c r="AZ8" s="76"/>
+      <c r="BA8" s="76"/>
+      <c r="BB8" s="76"/>
+      <c r="BC8" s="76"/>
+      <c r="BD8" s="76"/>
+      <c r="BE8" s="76"/>
+      <c r="BF8" s="76"/>
+      <c r="BG8" s="76"/>
+      <c r="BH8" s="76"/>
+      <c r="BI8" s="76"/>
+      <c r="BJ8" s="76"/>
+      <c r="BK8" s="76"/>
+      <c r="BL8" s="76"/>
+      <c r="BM8" s="76"/>
+      <c r="BN8" s="76"/>
     </row>
     <row r="9" spans="1:66" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="52"/>
       <c r="B9" s="52"/>
       <c r="C9" s="52"/>
       <c r="D9" s="52"/>
       <c r="E9" s="52"/>
       <c r="F9" s="52"/>
       <c r="G9" s="52"/>
       <c r="H9" s="52"/>
       <c r="I9" s="52"/>
       <c r="J9" s="52"/>
       <c r="K9" s="52"/>
       <c r="L9" s="52"/>
       <c r="M9" s="52"/>
       <c r="N9" s="52"/>
       <c r="O9" s="52"/>
       <c r="P9" s="52"/>
       <c r="Q9" s="52"/>
       <c r="R9" s="52"/>
       <c r="S9" s="52"/>
       <c r="T9" s="52"/>
       <c r="U9" s="52"/>
       <c r="V9" s="52"/>
       <c r="W9" s="52"/>
       <c r="X9" s="52"/>
       <c r="Y9" s="52"/>
-      <c r="Z9" s="76" t="s">
+      <c r="Z9" s="110" t="s">
         <v>35</v>
       </c>
-      <c r="AA9" s="76"/>
-[...38 lines deleted...]
-      <c r="BN9" s="89"/>
+      <c r="AA9" s="110"/>
+      <c r="AB9" s="110"/>
+      <c r="AC9" s="110"/>
+      <c r="AD9" s="110"/>
+      <c r="AE9" s="110"/>
+      <c r="AF9" s="110"/>
+      <c r="AG9" s="110"/>
+      <c r="AH9" s="110"/>
+      <c r="AI9" s="110"/>
+      <c r="AJ9" s="110"/>
+      <c r="AK9" s="110"/>
+      <c r="AL9" s="110"/>
+      <c r="AM9" s="110"/>
+      <c r="AN9" s="110"/>
+      <c r="AO9" s="110"/>
+      <c r="AP9" s="110"/>
+      <c r="AQ9" s="110"/>
+      <c r="AR9" s="110"/>
+      <c r="AS9" s="110"/>
+      <c r="AT9" s="110"/>
+      <c r="AU9" s="110"/>
+      <c r="AV9" s="110"/>
+      <c r="AW9" s="110"/>
+      <c r="AX9" s="76"/>
+      <c r="AY9" s="76"/>
+      <c r="AZ9" s="76"/>
+      <c r="BA9" s="76"/>
+      <c r="BB9" s="76"/>
+      <c r="BC9" s="76"/>
+      <c r="BD9" s="76"/>
+      <c r="BE9" s="76"/>
+      <c r="BF9" s="76"/>
+      <c r="BG9" s="76"/>
+      <c r="BH9" s="76"/>
+      <c r="BI9" s="76"/>
+      <c r="BJ9" s="76"/>
+      <c r="BK9" s="76"/>
+      <c r="BL9" s="76"/>
+      <c r="BM9" s="76"/>
+      <c r="BN9" s="76"/>
     </row>
     <row r="10" spans="1:66" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="52" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="13">
         <v>9</v>
       </c>
       <c r="C10" s="13">
         <v>13</v>
       </c>
       <c r="D10" s="13">
         <v>7</v>
       </c>
       <c r="E10" s="13">
         <v>6</v>
       </c>
       <c r="F10" s="13">
         <v>21</v>
       </c>
       <c r="G10" s="13">
         <v>5</v>
       </c>
       <c r="H10" s="13">
         <v>27</v>
@@ -1897,128 +1901,130 @@
       </c>
       <c r="R10" s="10">
         <v>6</v>
       </c>
       <c r="S10" s="10">
         <v>11</v>
       </c>
       <c r="T10" s="10">
         <v>8</v>
       </c>
       <c r="U10" s="10">
         <v>8</v>
       </c>
       <c r="V10" s="10">
         <v>16</v>
       </c>
       <c r="W10" s="32">
         <v>20</v>
       </c>
       <c r="X10" s="32">
         <v>12</v>
       </c>
       <c r="Y10" s="33">
         <v>12</v>
       </c>
-      <c r="Z10" s="89">
+      <c r="Z10" s="76">
         <v>5</v>
       </c>
-      <c r="AA10" s="89">
+      <c r="AA10" s="76">
         <v>8</v>
       </c>
       <c r="AB10" s="14">
         <v>3</v>
       </c>
       <c r="AC10" s="14">
         <v>11</v>
       </c>
       <c r="AD10" s="14">
         <v>11</v>
       </c>
-      <c r="AE10" s="89">
+      <c r="AE10" s="76">
         <v>10</v>
       </c>
       <c r="AF10" s="14">
         <v>25</v>
       </c>
-      <c r="AG10" s="89">
+      <c r="AG10" s="76">
         <v>23</v>
       </c>
-      <c r="AH10" s="89">
+      <c r="AH10" s="76">
         <v>7</v>
       </c>
-      <c r="AI10" s="89">
+      <c r="AI10" s="76">
         <v>23</v>
       </c>
-      <c r="AJ10" s="89">
+      <c r="AJ10" s="76">
         <v>29</v>
       </c>
-      <c r="AK10" s="101">
+      <c r="AK10" s="82">
         <v>20</v>
       </c>
-      <c r="AL10" s="89">
+      <c r="AL10" s="76">
         <v>36</v>
       </c>
-      <c r="AM10" s="89">
+      <c r="AM10" s="76">
         <v>9</v>
       </c>
       <c r="AN10" s="14">
         <v>15</v>
       </c>
       <c r="AO10" s="14">
         <v>11</v>
       </c>
       <c r="AP10" s="14">
         <v>7</v>
       </c>
-      <c r="AQ10" s="89"/>
+      <c r="AQ10" s="76">
+        <v>7</v>
+      </c>
       <c r="AR10" s="14"/>
-      <c r="AS10" s="89"/>
-[...20 lines deleted...]
-      <c r="BN10" s="89"/>
+      <c r="AS10" s="76"/>
+      <c r="AT10" s="76"/>
+      <c r="AU10" s="76"/>
+      <c r="AV10" s="76"/>
+      <c r="AW10" s="82"/>
+      <c r="AX10" s="76"/>
+      <c r="AY10" s="76"/>
+      <c r="AZ10" s="76"/>
+      <c r="BA10" s="76"/>
+      <c r="BB10" s="76"/>
+      <c r="BC10" s="76"/>
+      <c r="BD10" s="76"/>
+      <c r="BE10" s="76"/>
+      <c r="BF10" s="76"/>
+      <c r="BG10" s="76"/>
+      <c r="BH10" s="76"/>
+      <c r="BI10" s="76"/>
+      <c r="BJ10" s="76"/>
+      <c r="BK10" s="76"/>
+      <c r="BL10" s="76"/>
+      <c r="BM10" s="76"/>
+      <c r="BN10" s="76"/>
     </row>
     <row r="11" spans="1:66" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="102" t="s">
+      <c r="A11" s="83" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="13">
         <v>5</v>
       </c>
       <c r="C11" s="13">
         <v>3</v>
       </c>
       <c r="D11" s="13">
         <v>3</v>
       </c>
       <c r="E11" s="13">
         <v>2</v>
       </c>
       <c r="F11" s="13">
         <v>21</v>
       </c>
       <c r="G11" s="13">
         <v>1</v>
       </c>
       <c r="H11" s="13">
         <v>17</v>
       </c>
       <c r="I11" s="13">
         <v>2</v>
@@ -2055,101 +2061,104 @@
       </c>
       <c r="T11" s="10">
         <v>6</v>
       </c>
       <c r="U11" s="10">
         <v>2</v>
       </c>
       <c r="V11" s="10">
         <v>5</v>
       </c>
       <c r="W11" s="32">
         <v>5</v>
       </c>
       <c r="X11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Y11" s="25">
         <v>6</v>
       </c>
       <c r="Z11" s="41">
         <v>5</v>
       </c>
       <c r="AA11" s="41">
         <v>7</v>
       </c>
-      <c r="AB11" s="93" t="s">
-[...5 lines deleted...]
-      <c r="AD11" s="93">
+      <c r="AB11" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC11" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD11" s="79">
         <v>9</v>
       </c>
       <c r="AE11" s="41">
         <v>6</v>
       </c>
-      <c r="AF11" s="93">
+      <c r="AF11" s="79">
         <v>14</v>
       </c>
-      <c r="AG11" s="93">
+      <c r="AG11" s="79">
         <v>10</v>
       </c>
       <c r="AH11" s="41">
         <v>5</v>
       </c>
       <c r="AI11" s="41">
         <v>16</v>
       </c>
       <c r="AJ11" s="41">
         <v>21</v>
       </c>
-      <c r="AK11" s="101">
+      <c r="AK11" s="82">
         <v>15</v>
       </c>
       <c r="AL11" s="41">
         <v>19</v>
       </c>
       <c r="AM11" s="41">
         <v>8</v>
       </c>
-      <c r="AN11" s="93">
+      <c r="AN11" s="79">
         <v>10</v>
       </c>
-      <c r="AO11" s="93">
+      <c r="AO11" s="79">
         <v>9</v>
       </c>
-      <c r="AP11" s="93">
+      <c r="AP11" s="79">
         <v>5</v>
       </c>
-      <c r="AR11" s="93"/>
-[...1 lines deleted...]
-      <c r="AW11" s="101"/>
+      <c r="AQ11" s="41">
+        <v>7</v>
+      </c>
+      <c r="AR11" s="79"/>
+      <c r="AS11" s="79"/>
+      <c r="AW11" s="82"/>
     </row>
     <row r="12" spans="1:66" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="102" t="s">
+      <c r="A12" s="83" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="13">
         <v>-1</v>
       </c>
       <c r="D12" s="13">
         <v>1</v>
       </c>
       <c r="E12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I12" s="13">
         <v>1</v>
@@ -2180,110 +2189,112 @@
       </c>
       <c r="R12" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S12" s="10">
         <v>2</v>
       </c>
       <c r="T12" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U12" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V12" s="10" t="s">
         <v>13</v>
       </c>
       <c r="W12" s="14" t="s">
         <v>13</v>
       </c>
       <c r="X12" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y12" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z12" s="93" t="s">
-[...26 lines deleted...]
-      <c r="AI12" s="93" t="s">
+      <c r="Z12" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA12" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB12" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC12" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD12" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE12" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF12" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG12" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH12" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI12" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AJ12" s="41">
         <v>-1</v>
       </c>
-      <c r="AK12" s="101">
+      <c r="AK12" s="82">
         <v>2</v>
       </c>
-      <c r="AL12" s="93">
+      <c r="AL12" s="79">
         <v>7</v>
       </c>
-      <c r="AM12" s="93" t="s">
-[...16 lines deleted...]
-      <c r="AW12" s="101"/>
+      <c r="AM12" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN12" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO12" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP12" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ12" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR12" s="79"/>
+      <c r="AS12" s="79"/>
+      <c r="AT12" s="79"/>
+      <c r="AU12" s="79"/>
+      <c r="AW12" s="82"/>
     </row>
     <row r="13" spans="1:66" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="102" t="s">
+      <c r="A13" s="83" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>13</v>
@@ -2314,111 +2325,113 @@
       </c>
       <c r="R13" s="10">
         <v>1</v>
       </c>
       <c r="S13" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T13" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U13" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V13" s="10" t="s">
         <v>13</v>
       </c>
       <c r="W13" s="14" t="s">
         <v>13</v>
       </c>
       <c r="X13" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y13" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z13" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ13" s="93" t="s">
+      <c r="Z13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ13" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK13" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL13" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV13" s="93"/>
+      <c r="AL13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR13" s="79"/>
+      <c r="AS13" s="79"/>
+      <c r="AT13" s="79"/>
+      <c r="AU13" s="79"/>
+      <c r="AV13" s="79"/>
       <c r="AW13" s="34"/>
     </row>
     <row r="14" spans="1:66" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="102" t="s">
+      <c r="A14" s="83" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>13</v>
@@ -2449,111 +2462,113 @@
       </c>
       <c r="R14" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S14" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T14" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U14" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V14" s="10" t="s">
         <v>13</v>
       </c>
       <c r="W14" s="14" t="s">
         <v>13</v>
       </c>
       <c r="X14" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y14" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z14" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ14" s="93" t="s">
+      <c r="Z14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ14" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK14" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL14" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV14" s="93"/>
+      <c r="AL14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR14" s="79"/>
+      <c r="AS14" s="79"/>
+      <c r="AT14" s="79"/>
+      <c r="AU14" s="79"/>
+      <c r="AV14" s="79"/>
       <c r="AW14" s="34"/>
     </row>
     <row r="15" spans="1:66" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="102" t="s">
+      <c r="A15" s="83" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="13">
         <v>2</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>13</v>
@@ -2584,110 +2599,112 @@
       </c>
       <c r="R15" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S15" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T15" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U15" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V15" s="10">
         <v>1</v>
       </c>
       <c r="W15" s="14" t="s">
         <v>13</v>
       </c>
       <c r="X15" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y15" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z15" s="93" t="s">
-[...23 lines deleted...]
-      <c r="AH15" s="93" t="s">
+      <c r="Z15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH15" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AI15" s="41">
         <v>1</v>
       </c>
-      <c r="AJ15" s="93" t="s">
+      <c r="AJ15" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK15" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL15" s="93">
-[...5 lines deleted...]
-      <c r="AN15" s="93">
+      <c r="AL15" s="79">
+        <v>1</v>
+      </c>
+      <c r="AM15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN15" s="79">
         <v>2</v>
       </c>
-      <c r="AO15" s="93" t="s">
-[...9 lines deleted...]
-      <c r="AV15" s="93"/>
+      <c r="AO15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR15" s="79"/>
+      <c r="AS15" s="79"/>
+      <c r="AT15" s="79"/>
+      <c r="AV15" s="79"/>
       <c r="AW15" s="34"/>
     </row>
     <row r="16" spans="1:66" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="102" t="s">
+      <c r="A16" s="83" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="13">
         <v>1</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>13</v>
@@ -2718,111 +2735,113 @@
       </c>
       <c r="R16" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S16" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T16" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U16" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V16" s="10" t="s">
         <v>13</v>
       </c>
       <c r="W16" s="14" t="s">
         <v>13</v>
       </c>
       <c r="X16" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y16" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z16" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ16" s="93" t="s">
+      <c r="Z16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF16" s="79">
+        <v>1</v>
+      </c>
+      <c r="AG16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ16" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK16" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL16" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV16" s="93"/>
+      <c r="AL16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR16" s="79"/>
+      <c r="AS16" s="79"/>
+      <c r="AT16" s="79"/>
+      <c r="AU16" s="79"/>
+      <c r="AV16" s="79"/>
       <c r="AW16" s="34"/>
     </row>
     <row r="17" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="102" t="s">
+      <c r="A17" s="83" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="13">
         <v>-10</v>
       </c>
       <c r="C17" s="13">
         <v>4</v>
       </c>
       <c r="D17" s="13">
         <v>1</v>
       </c>
       <c r="E17" s="13">
         <v>4</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="13">
         <v>1</v>
       </c>
       <c r="H17" s="13">
         <v>6</v>
       </c>
       <c r="I17" s="13">
         <v>4</v>
@@ -2853,107 +2872,109 @@
       </c>
       <c r="R17" s="10">
         <v>2</v>
       </c>
       <c r="S17" s="10">
         <v>2</v>
       </c>
       <c r="T17" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U17" s="10">
         <v>2</v>
       </c>
       <c r="V17" s="10">
         <v>5</v>
       </c>
       <c r="W17" s="13">
         <v>10</v>
       </c>
       <c r="X17" s="14">
         <v>2</v>
       </c>
       <c r="Y17" s="25">
         <v>6</v>
       </c>
-      <c r="Z17" s="93" t="s">
-[...8 lines deleted...]
-      <c r="AC17" s="93">
+      <c r="Z17" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA17" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB17" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC17" s="79">
         <v>2</v>
       </c>
-      <c r="AD17" s="93" t="s">
-[...5 lines deleted...]
-      <c r="AF17" s="93">
+      <c r="AD17" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE17" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF17" s="79">
         <v>2</v>
       </c>
       <c r="AG17" s="41">
         <v>5</v>
       </c>
       <c r="AH17" s="41">
         <v>2</v>
       </c>
       <c r="AI17" s="41">
         <v>4</v>
       </c>
       <c r="AJ17" s="41">
         <v>1</v>
       </c>
-      <c r="AK17" s="101">
+      <c r="AK17" s="82">
         <v>2</v>
       </c>
-      <c r="AL17" s="93">
+      <c r="AL17" s="79">
         <v>3</v>
       </c>
-      <c r="AM17" s="93" t="s">
-[...5 lines deleted...]
-      <c r="AO17" s="93">
+      <c r="AM17" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN17" s="79">
+        <v>1</v>
+      </c>
+      <c r="AO17" s="79">
         <v>2</v>
       </c>
-      <c r="AP17" s="93">
-[...4 lines deleted...]
-      <c r="AW17" s="101"/>
+      <c r="AP17" s="79">
+        <v>1</v>
+      </c>
+      <c r="AQ17" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR17" s="79"/>
+      <c r="AW17" s="82"/>
     </row>
     <row r="18" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="102" t="s">
+      <c r="A18" s="83" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>13</v>
@@ -2984,111 +3005,113 @@
       </c>
       <c r="R18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="S18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="T18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="U18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="V18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="W18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Y18" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z18" s="93" t="s">
-[...8 lines deleted...]
-      <c r="AC18" s="93">
+      <c r="Z18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB18" s="79">
+        <v>1</v>
+      </c>
+      <c r="AC18" s="79">
         <v>2</v>
       </c>
-      <c r="AD18" s="103">
-[...17 lines deleted...]
-      <c r="AJ18" s="93" t="s">
+      <c r="AD18" s="84">
+        <v>1</v>
+      </c>
+      <c r="AE18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ18" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK18" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL18" s="93">
-[...19 lines deleted...]
-      <c r="AV18" s="93"/>
+      <c r="AL18" s="79">
+        <v>1</v>
+      </c>
+      <c r="AM18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR18" s="79"/>
+      <c r="AS18" s="79"/>
+      <c r="AT18" s="79"/>
+      <c r="AU18" s="79"/>
+      <c r="AV18" s="79"/>
       <c r="AW18" s="34"/>
     </row>
     <row r="19" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="102" t="s">
+      <c r="A19" s="83" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>13</v>
@@ -3119,110 +3142,112 @@
       </c>
       <c r="R19" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S19" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T19" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U19" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V19" s="10" t="s">
         <v>13</v>
       </c>
       <c r="W19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="X19" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y19" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="Z19" s="93" t="s">
-[...17 lines deleted...]
-      <c r="AF19" s="93" t="s">
+      <c r="Z19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF19" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AG19" s="41">
         <v>3</v>
       </c>
-      <c r="AH19" s="93" t="s">
-[...5 lines deleted...]
-      <c r="AJ19" s="93" t="s">
+      <c r="AH19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ19" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK19" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL19" s="93" t="s">
-[...18 lines deleted...]
-      <c r="AV19" s="93"/>
+      <c r="AL19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR19" s="79"/>
+      <c r="AT19" s="79"/>
+      <c r="AU19" s="79"/>
+      <c r="AV19" s="79"/>
       <c r="AW19" s="34"/>
     </row>
     <row r="20" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="102" t="s">
+      <c r="A20" s="83" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="13">
         <v>2</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>13</v>
@@ -3253,111 +3278,113 @@
       </c>
       <c r="R20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="W20" s="14" t="s">
         <v>13</v>
       </c>
       <c r="X20" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y20" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="Z20" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ20" s="93" t="s">
+      <c r="Z20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ20" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK20" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL20" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV20" s="93"/>
+      <c r="AL20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR20" s="79"/>
+      <c r="AS20" s="79"/>
+      <c r="AT20" s="79"/>
+      <c r="AU20" s="79"/>
+      <c r="AV20" s="79"/>
       <c r="AW20" s="34"/>
     </row>
     <row r="21" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="102" t="s">
+      <c r="A21" s="83" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>13</v>
@@ -3388,110 +3415,113 @@
       </c>
       <c r="R21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="S21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="T21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="U21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="V21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="W21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Y21" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z21" s="93" t="s">
-[...11 lines deleted...]
-      <c r="AD21" s="93" t="s">
+      <c r="Z21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD21" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AE21" s="41">
         <v>2</v>
       </c>
-      <c r="AF21" s="93" t="s">
-[...11 lines deleted...]
-      <c r="AJ21" s="93" t="s">
+      <c r="AF21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ21" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK21" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL21" s="93" t="s">
-[...18 lines deleted...]
-      <c r="AV21" s="93"/>
+      <c r="AL21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR21" s="79"/>
+      <c r="AS21" s="79"/>
+      <c r="AT21" s="79"/>
+      <c r="AU21" s="79"/>
+      <c r="AV21" s="79"/>
       <c r="AW21" s="34"/>
     </row>
     <row r="22" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="102" t="s">
+      <c r="A22" s="83" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="13">
         <v>3</v>
       </c>
       <c r="C22" s="13">
         <v>3</v>
       </c>
       <c r="D22" s="13">
         <v>2</v>
       </c>
       <c r="E22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H22" s="13">
         <v>4</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>13</v>
@@ -3522,292 +3552,298 @@
       </c>
       <c r="R22" s="10">
         <v>-5</v>
       </c>
       <c r="S22" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T22" s="13">
         <v>2</v>
       </c>
       <c r="U22" s="13">
         <v>4</v>
       </c>
       <c r="V22" s="13">
         <v>5</v>
       </c>
       <c r="W22" s="13">
         <v>5</v>
       </c>
       <c r="X22" s="14">
         <v>9</v>
       </c>
       <c r="Y22" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="Z22" s="93" t="s">
+      <c r="Z22" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AA22" s="41">
         <v>1</v>
       </c>
-      <c r="AB22" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AC22" s="93">
+      <c r="AB22" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC22" s="79">
         <v>4</v>
       </c>
-      <c r="AD22" s="93">
+      <c r="AD22" s="79">
         <v>1</v>
       </c>
       <c r="AE22" s="41">
         <v>2</v>
       </c>
-      <c r="AF22" s="93">
+      <c r="AF22" s="79">
         <v>8</v>
       </c>
       <c r="AG22" s="41">
         <v>5</v>
       </c>
-      <c r="AH22" s="93" t="s">
+      <c r="AH22" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AI22" s="41">
         <v>2</v>
       </c>
       <c r="AJ22" s="41">
         <v>5</v>
       </c>
-      <c r="AK22" s="101">
-[...2 lines deleted...]
-      <c r="AL22" s="93">
+      <c r="AK22" s="82">
+        <v>1</v>
+      </c>
+      <c r="AL22" s="79">
         <v>5</v>
       </c>
       <c r="AM22" s="41">
         <v>1</v>
       </c>
-      <c r="AN22" s="93">
+      <c r="AN22" s="79">
         <v>2</v>
       </c>
-      <c r="AO22" s="93" t="s">
-[...7 lines deleted...]
-      <c r="AW22" s="101"/>
+      <c r="AO22" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP22" s="79">
+        <v>1</v>
+      </c>
+      <c r="AQ22" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR22" s="79"/>
+      <c r="AT22" s="79"/>
+      <c r="AW22" s="82"/>
     </row>
     <row r="23" spans="1:51" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="52"/>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="52"/>
       <c r="Q23" s="52"/>
       <c r="R23" s="52"/>
       <c r="S23" s="52"/>
       <c r="T23" s="52"/>
       <c r="U23" s="52"/>
       <c r="V23" s="52"/>
       <c r="W23" s="52"/>
       <c r="X23" s="52"/>
       <c r="Y23" s="52"/>
-      <c r="Z23" s="76" t="s">
+      <c r="Z23" s="110" t="s">
         <v>31</v>
       </c>
-      <c r="AA23" s="76"/>
-[...23 lines deleted...]
-      <c r="AY23" s="89"/>
+      <c r="AA23" s="110"/>
+      <c r="AB23" s="110"/>
+      <c r="AC23" s="110"/>
+      <c r="AD23" s="110"/>
+      <c r="AE23" s="110"/>
+      <c r="AF23" s="110"/>
+      <c r="AG23" s="110"/>
+      <c r="AH23" s="110"/>
+      <c r="AI23" s="110"/>
+      <c r="AJ23" s="110"/>
+      <c r="AK23" s="110"/>
+      <c r="AL23" s="110"/>
+      <c r="AM23" s="110"/>
+      <c r="AN23" s="110"/>
+      <c r="AO23" s="110"/>
+      <c r="AP23" s="110"/>
+      <c r="AQ23" s="110"/>
+      <c r="AR23" s="110"/>
+      <c r="AS23" s="110"/>
+      <c r="AT23" s="110"/>
+      <c r="AU23" s="110"/>
+      <c r="AV23" s="110"/>
+      <c r="AW23" s="110"/>
+      <c r="AX23" s="76"/>
+      <c r="AY23" s="76"/>
     </row>
     <row r="24" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="52" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="13">
         <v>5</v>
       </c>
       <c r="C24" s="13">
         <v>4</v>
       </c>
       <c r="D24" s="13">
         <v>4</v>
       </c>
       <c r="E24" s="13">
         <v>2</v>
       </c>
       <c r="F24" s="13">
         <v>21</v>
       </c>
       <c r="G24" s="13">
         <v>3</v>
       </c>
       <c r="H24" s="13">
         <v>17</v>
       </c>
       <c r="I24" s="13">
         <v>3</v>
       </c>
       <c r="J24" s="13">
         <v>3</v>
       </c>
-      <c r="K24" s="104">
+      <c r="K24" s="85">
         <v>21</v>
       </c>
       <c r="L24" s="13">
         <v>21</v>
       </c>
       <c r="M24" s="25">
         <v>11</v>
       </c>
       <c r="N24" s="10">
         <v>20</v>
       </c>
       <c r="O24" s="10">
         <v>9</v>
       </c>
       <c r="P24" s="10">
         <v>14</v>
       </c>
       <c r="Q24" s="10">
         <v>9</v>
       </c>
       <c r="R24" s="10">
         <v>2</v>
       </c>
       <c r="S24" s="10">
         <v>9</v>
       </c>
       <c r="T24" s="10">
         <v>6</v>
       </c>
       <c r="U24" s="10">
         <v>2</v>
       </c>
       <c r="V24" s="10">
         <v>6</v>
       </c>
       <c r="W24" s="13">
         <v>5</v>
       </c>
       <c r="X24" s="14">
         <v>1</v>
       </c>
       <c r="Y24" s="34">
         <v>4</v>
       </c>
       <c r="Z24" s="41">
         <v>5</v>
       </c>
       <c r="AA24" s="41">
         <v>7</v>
       </c>
-      <c r="AB24" s="93">
+      <c r="AB24" s="79">
         <v>3</v>
       </c>
-      <c r="AC24" s="93">
+      <c r="AC24" s="79">
         <v>3</v>
       </c>
-      <c r="AD24" s="93">
+      <c r="AD24" s="79">
         <v>10</v>
       </c>
       <c r="AE24" s="41">
         <v>6</v>
       </c>
-      <c r="AF24" s="93">
+      <c r="AF24" s="79">
         <v>14</v>
       </c>
       <c r="AG24" s="41">
         <v>10</v>
       </c>
       <c r="AH24" s="41">
         <v>5</v>
       </c>
       <c r="AI24" s="41">
         <v>17</v>
       </c>
       <c r="AJ24" s="41">
         <v>21</v>
       </c>
-      <c r="AK24" s="101">
+      <c r="AK24" s="82">
         <v>17</v>
       </c>
       <c r="AL24" s="41">
         <v>27</v>
       </c>
       <c r="AM24" s="41">
         <v>8</v>
       </c>
-      <c r="AN24" s="93">
+      <c r="AN24" s="79">
         <v>12</v>
       </c>
-      <c r="AO24" s="93">
+      <c r="AO24" s="79">
         <v>9</v>
       </c>
-      <c r="AP24" s="93">
+      <c r="AP24" s="79">
         <v>5</v>
       </c>
-      <c r="AR24" s="93"/>
-      <c r="AW24" s="101"/>
+      <c r="AQ24" s="41">
+        <v>7</v>
+      </c>
+      <c r="AR24" s="79"/>
+      <c r="AW24" s="82"/>
     </row>
     <row r="25" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="102" t="s">
+      <c r="A25" s="83" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="13">
         <v>5</v>
       </c>
       <c r="C25" s="13">
         <v>3</v>
       </c>
       <c r="D25" s="13">
         <v>3</v>
       </c>
       <c r="E25" s="13">
         <v>2</v>
       </c>
       <c r="F25" s="13">
         <v>21</v>
       </c>
       <c r="G25" s="13">
         <v>1</v>
       </c>
       <c r="H25" s="13">
         <v>17</v>
       </c>
       <c r="I25" s="13">
         <v>2</v>
@@ -3844,100 +3880,103 @@
       </c>
       <c r="T25" s="10">
         <v>6</v>
       </c>
       <c r="U25" s="10">
         <v>2</v>
       </c>
       <c r="V25" s="10">
         <v>5</v>
       </c>
       <c r="W25" s="13">
         <v>5</v>
       </c>
       <c r="X25" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y25" s="34">
         <v>4</v>
       </c>
       <c r="Z25" s="41">
         <v>5</v>
       </c>
       <c r="AA25" s="41">
         <v>7</v>
       </c>
-      <c r="AB25" s="93">
+      <c r="AB25" s="79">
         <v>2</v>
       </c>
-      <c r="AC25" s="93">
+      <c r="AC25" s="79">
         <v>3</v>
       </c>
-      <c r="AD25" s="93">
+      <c r="AD25" s="79">
         <v>9</v>
       </c>
       <c r="AE25" s="41">
         <v>6</v>
       </c>
-      <c r="AF25" s="93">
+      <c r="AF25" s="79">
         <v>14</v>
       </c>
       <c r="AG25" s="41">
         <v>10</v>
       </c>
       <c r="AH25" s="41">
         <v>5</v>
       </c>
       <c r="AI25" s="41">
         <v>16</v>
       </c>
       <c r="AJ25" s="41">
         <v>21</v>
       </c>
-      <c r="AK25" s="101">
+      <c r="AK25" s="82">
         <v>15</v>
       </c>
       <c r="AL25" s="41">
         <v>19</v>
       </c>
       <c r="AM25" s="41">
         <v>8</v>
       </c>
-      <c r="AN25" s="93">
+      <c r="AN25" s="79">
         <v>10</v>
       </c>
-      <c r="AO25" s="93">
+      <c r="AO25" s="79">
         <v>9</v>
       </c>
-      <c r="AP25" s="93">
+      <c r="AP25" s="79">
         <v>5</v>
       </c>
-      <c r="AR25" s="93"/>
-      <c r="AW25" s="101"/>
+      <c r="AQ25" s="41">
+        <v>7</v>
+      </c>
+      <c r="AR25" s="79"/>
+      <c r="AW25" s="82"/>
     </row>
     <row r="26" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="102" t="s">
+      <c r="A26" s="83" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="13">
         <v>1</v>
       </c>
       <c r="D26" s="13">
         <v>1</v>
       </c>
       <c r="E26" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H26" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I26" s="13">
         <v>1</v>
@@ -3968,111 +4007,113 @@
       </c>
       <c r="R26" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S26" s="10">
         <v>2</v>
       </c>
       <c r="T26" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U26" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V26" s="10">
         <v>4</v>
       </c>
       <c r="W26" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X26" s="14">
         <v>1</v>
       </c>
       <c r="Y26" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="Z26" s="93" t="s">
-[...32 lines deleted...]
-      <c r="AK26" s="101">
+      <c r="Z26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AK26" s="82">
         <v>2</v>
       </c>
-      <c r="AL26" s="93">
+      <c r="AL26" s="79">
         <v>7</v>
       </c>
-      <c r="AM26" s="93" t="s">
-[...17 lines deleted...]
-      <c r="AW26" s="101"/>
+      <c r="AM26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR26" s="79"/>
+      <c r="AS26" s="79"/>
+      <c r="AT26" s="79"/>
+      <c r="AU26" s="79"/>
+      <c r="AV26" s="79"/>
+      <c r="AW26" s="82"/>
     </row>
     <row r="27" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="102" t="s">
+      <c r="A27" s="83" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="13">
         <v>2</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="13" t="s">
         <v>13</v>
@@ -4103,110 +4144,112 @@
       </c>
       <c r="R27" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S27" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T27" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U27" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V27" s="10">
         <v>1</v>
       </c>
       <c r="W27" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X27" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y27" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="Z27" s="93" t="s">
-[...23 lines deleted...]
-      <c r="AH27" s="93" t="s">
+      <c r="Z27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH27" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AI27" s="41">
         <v>1</v>
       </c>
-      <c r="AJ27" s="93" t="s">
+      <c r="AJ27" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK27" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL27" s="93">
-[...5 lines deleted...]
-      <c r="AN27" s="93">
+      <c r="AL27" s="79">
+        <v>1</v>
+      </c>
+      <c r="AM27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN27" s="79">
         <v>2</v>
       </c>
-      <c r="AO27" s="93" t="s">
-[...9 lines deleted...]
-      <c r="AV27" s="93"/>
+      <c r="AO27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR27" s="79"/>
+      <c r="AS27" s="79"/>
+      <c r="AT27" s="79"/>
+      <c r="AV27" s="79"/>
       <c r="AW27" s="34"/>
     </row>
     <row r="28" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="102" t="s">
+      <c r="A28" s="83" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>13</v>
@@ -4237,111 +4280,113 @@
       </c>
       <c r="R28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="S28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="T28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="U28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="V28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="W28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Y28" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z28" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ28" s="93" t="s">
+      <c r="Z28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD28" s="79">
+        <v>1</v>
+      </c>
+      <c r="AE28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ28" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK28" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL28" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV28" s="93"/>
+      <c r="AL28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO28" s="86" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR28" s="79"/>
+      <c r="AS28" s="79"/>
+      <c r="AT28" s="79"/>
+      <c r="AU28" s="79"/>
+      <c r="AV28" s="79"/>
       <c r="AW28" s="34"/>
     </row>
     <row r="29" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="102" t="s">
+      <c r="A29" s="83" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>13</v>
@@ -4372,133 +4417,135 @@
       </c>
       <c r="R29" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S29" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T29" s="13" t="s">
         <v>13</v>
       </c>
       <c r="U29" s="13" t="s">
         <v>13</v>
       </c>
       <c r="V29" s="13" t="s">
         <v>13</v>
       </c>
       <c r="W29" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X29" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y29" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="Z29" s="93" t="s">
-[...26 lines deleted...]
-      <c r="AJ29" s="93" t="s">
+      <c r="Z29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ29" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK29" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL29" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV29" s="93"/>
+      <c r="AL29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR29" s="79"/>
+      <c r="AS29" s="79"/>
+      <c r="AT29" s="79"/>
+      <c r="AU29" s="79"/>
+      <c r="AV29" s="79"/>
       <c r="AW29" s="34"/>
     </row>
     <row r="30" spans="1:51" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="Z30" s="76" t="s">
+      <c r="Z30" s="110" t="s">
         <v>32</v>
       </c>
-      <c r="AA30" s="76"/>
-[...21 lines deleted...]
-      <c r="AW30" s="76"/>
+      <c r="AA30" s="110"/>
+      <c r="AB30" s="110"/>
+      <c r="AC30" s="110"/>
+      <c r="AD30" s="110"/>
+      <c r="AE30" s="110"/>
+      <c r="AF30" s="110"/>
+      <c r="AG30" s="110"/>
+      <c r="AH30" s="110"/>
+      <c r="AI30" s="110"/>
+      <c r="AJ30" s="110"/>
+      <c r="AK30" s="110"/>
+      <c r="AL30" s="110"/>
+      <c r="AM30" s="110"/>
+      <c r="AN30" s="110"/>
+      <c r="AO30" s="110"/>
+      <c r="AP30" s="110"/>
+      <c r="AQ30" s="110"/>
+      <c r="AR30" s="110"/>
+      <c r="AS30" s="110"/>
+      <c r="AT30" s="110"/>
+      <c r="AU30" s="110"/>
+      <c r="AV30" s="110"/>
+      <c r="AW30" s="110"/>
     </row>
     <row r="31" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="52" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="13">
         <v>4</v>
       </c>
       <c r="C31" s="13">
         <v>9</v>
       </c>
       <c r="D31" s="13">
         <v>3</v>
       </c>
       <c r="E31" s="13">
         <v>4</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="13">
         <v>2</v>
       </c>
       <c r="H31" s="13">
         <v>10</v>
@@ -4532,105 +4579,108 @@
       </c>
       <c r="R31" s="10">
         <v>4</v>
       </c>
       <c r="S31" s="10">
         <v>2</v>
       </c>
       <c r="T31" s="10">
         <v>2</v>
       </c>
       <c r="U31" s="10">
         <v>6</v>
       </c>
       <c r="V31" s="10">
         <v>10</v>
       </c>
       <c r="W31" s="13">
         <v>15</v>
       </c>
       <c r="X31" s="14">
         <v>11</v>
       </c>
       <c r="Y31" s="34">
         <v>8</v>
       </c>
-      <c r="Z31" s="93" t="s">
+      <c r="Z31" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AA31" s="41">
         <v>1</v>
       </c>
-      <c r="AB31" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AC31" s="93">
+      <c r="AB31" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC31" s="79">
         <v>8</v>
       </c>
-      <c r="AD31" s="93">
+      <c r="AD31" s="79">
         <v>1</v>
       </c>
       <c r="AE31" s="41">
         <v>4</v>
       </c>
       <c r="AF31" s="41">
         <v>11</v>
       </c>
       <c r="AG31" s="41">
         <v>13</v>
       </c>
       <c r="AH31" s="41">
         <v>2</v>
       </c>
       <c r="AI31" s="41">
         <v>6</v>
       </c>
       <c r="AJ31" s="41">
         <v>8</v>
       </c>
-      <c r="AK31" s="101">
+      <c r="AK31" s="82">
         <v>3</v>
       </c>
-      <c r="AL31" s="93">
+      <c r="AL31" s="79">
         <v>9</v>
       </c>
       <c r="AM31" s="41">
         <v>1</v>
       </c>
-      <c r="AN31" s="93">
+      <c r="AN31" s="79">
         <v>3</v>
       </c>
-      <c r="AO31" s="93">
+      <c r="AO31" s="79">
         <v>2</v>
       </c>
-      <c r="AP31" s="93">
+      <c r="AP31" s="79">
         <v>2</v>
       </c>
-      <c r="AW31" s="101"/>
+      <c r="AQ31" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AW31" s="82"/>
     </row>
     <row r="32" spans="1:51" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="102" t="s">
+      <c r="A32" s="83" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>13</v>
@@ -4661,111 +4711,113 @@
       </c>
       <c r="R32" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S32" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T32" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U32" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V32" s="10" t="s">
         <v>13</v>
       </c>
       <c r="W32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X32" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y32" s="34">
         <v>2</v>
       </c>
-      <c r="Z32" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ32" s="93" t="s">
+      <c r="Z32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ32" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK32" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL32" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV32" s="93"/>
+      <c r="AL32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ32" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR32" s="79"/>
+      <c r="AS32" s="79"/>
+      <c r="AT32" s="79"/>
+      <c r="AU32" s="79"/>
+      <c r="AV32" s="79"/>
       <c r="AW32" s="34"/>
     </row>
     <row r="33" spans="1:63" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="102" t="s">
+      <c r="A33" s="83" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>13</v>
@@ -4796,111 +4848,113 @@
       </c>
       <c r="R33" s="10">
         <v>1</v>
       </c>
       <c r="S33" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T33" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U33" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V33" s="10" t="s">
         <v>13</v>
       </c>
       <c r="W33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X33" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y33" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="Z33" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ33" s="93" t="s">
+      <c r="Z33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ33" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK33" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL33" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV33" s="93"/>
+      <c r="AL33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ33" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR33" s="79"/>
+      <c r="AS33" s="79"/>
+      <c r="AT33" s="79"/>
+      <c r="AU33" s="79"/>
+      <c r="AV33" s="79"/>
       <c r="AW33" s="34"/>
     </row>
     <row r="34" spans="1:63" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="102" t="s">
+      <c r="A34" s="83" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>13</v>
@@ -4931,111 +4985,113 @@
       </c>
       <c r="R34" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S34" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T34" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U34" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V34" s="10" t="s">
         <v>13</v>
       </c>
       <c r="W34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X34" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y34" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="Z34" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ34" s="93" t="s">
+      <c r="Z34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ34" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK34" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL34" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV34" s="93"/>
+      <c r="AL34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ34" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR34" s="79"/>
+      <c r="AS34" s="79"/>
+      <c r="AT34" s="79"/>
+      <c r="AU34" s="79"/>
+      <c r="AV34" s="79"/>
       <c r="AW34" s="34"/>
     </row>
     <row r="35" spans="1:63" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="102" t="s">
+      <c r="A35" s="83" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>13</v>
@@ -5066,111 +5122,113 @@
       </c>
       <c r="R35" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S35" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T35" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U35" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V35" s="10" t="s">
         <v>13</v>
       </c>
       <c r="W35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X35" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y35" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="Z35" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ35" s="93" t="s">
+      <c r="Z35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ35" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK35" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL35" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV35" s="93"/>
+      <c r="AL35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ35" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR35" s="79"/>
+      <c r="AS35" s="79"/>
+      <c r="AT35" s="79"/>
+      <c r="AU35" s="79"/>
+      <c r="AV35" s="79"/>
       <c r="AW35" s="34"/>
     </row>
     <row r="36" spans="1:63" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="102" t="s">
+      <c r="A36" s="83" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="13">
         <v>1</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I36" s="13" t="s">
         <v>13</v>
@@ -5201,111 +5259,113 @@
       </c>
       <c r="R36" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S36" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T36" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U36" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V36" s="10" t="s">
         <v>13</v>
       </c>
       <c r="W36" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X36" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y36" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="Z36" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ36" s="93" t="s">
+      <c r="Z36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF36" s="79">
+        <v>1</v>
+      </c>
+      <c r="AG36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ36" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK36" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL36" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV36" s="93"/>
+      <c r="AL36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ36" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR36" s="79"/>
+      <c r="AS36" s="79"/>
+      <c r="AT36" s="79"/>
+      <c r="AU36" s="79"/>
+      <c r="AV36" s="79"/>
       <c r="AW36" s="34"/>
     </row>
     <row r="37" spans="1:63" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="102" t="s">
+      <c r="A37" s="83" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="13">
         <v>1</v>
       </c>
       <c r="C37" s="13">
         <v>4</v>
       </c>
       <c r="D37" s="13">
         <v>1</v>
       </c>
       <c r="E37" s="13">
         <v>4</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="13">
         <v>1</v>
       </c>
       <c r="H37" s="13">
         <v>6</v>
       </c>
       <c r="I37" s="13">
         <v>4</v>
@@ -5336,108 +5396,110 @@
       </c>
       <c r="R37" s="10">
         <v>2</v>
       </c>
       <c r="S37" s="10">
         <v>2</v>
       </c>
       <c r="T37" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U37" s="10">
         <v>2</v>
       </c>
       <c r="V37" s="10">
         <v>5</v>
       </c>
       <c r="W37" s="13">
         <v>10</v>
       </c>
       <c r="X37" s="14">
         <v>2</v>
       </c>
       <c r="Y37" s="25">
         <v>6</v>
       </c>
-      <c r="Z37" s="93" t="s">
-[...8 lines deleted...]
-      <c r="AC37" s="93">
+      <c r="Z37" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA37" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB37" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC37" s="79">
         <v>2</v>
       </c>
-      <c r="AD37" s="93" t="s">
-[...5 lines deleted...]
-      <c r="AF37" s="93">
+      <c r="AD37" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE37" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF37" s="79">
         <v>2</v>
       </c>
       <c r="AG37" s="41">
         <v>5</v>
       </c>
       <c r="AH37" s="41">
         <v>2</v>
       </c>
-      <c r="AI37" s="93">
+      <c r="AI37" s="79">
         <v>4</v>
       </c>
       <c r="AJ37" s="41">
         <v>3</v>
       </c>
-      <c r="AK37" s="101">
+      <c r="AK37" s="82">
         <v>2</v>
       </c>
-      <c r="AL37" s="93">
+      <c r="AL37" s="79">
         <v>3</v>
       </c>
-      <c r="AM37" s="93" t="s">
-[...5 lines deleted...]
-      <c r="AO37" s="93">
+      <c r="AM37" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN37" s="79">
+        <v>1</v>
+      </c>
+      <c r="AO37" s="79">
         <v>2</v>
       </c>
-      <c r="AP37" s="93">
-[...5 lines deleted...]
-      <c r="AW37" s="101"/>
+      <c r="AP37" s="79">
+        <v>1</v>
+      </c>
+      <c r="AQ37" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR37" s="79"/>
+      <c r="AU37" s="79"/>
+      <c r="AW37" s="82"/>
     </row>
     <row r="38" spans="1:63" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="102" t="s">
+      <c r="A38" s="83" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>13</v>
@@ -5468,111 +5530,113 @@
       </c>
       <c r="R38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="S38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="T38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="U38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="V38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="W38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Y38" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z38" s="93" t="s">
-[...8 lines deleted...]
-      <c r="AC38" s="93">
+      <c r="Z38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC38" s="79">
         <v>2</v>
       </c>
-      <c r="AD38" s="93" t="s">
-[...17 lines deleted...]
-      <c r="AJ38" s="93" t="s">
+      <c r="AD38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ38" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK38" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL38" s="93">
-[...19 lines deleted...]
-      <c r="AV38" s="93"/>
+      <c r="AL38" s="79">
+        <v>1</v>
+      </c>
+      <c r="AM38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ38" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR38" s="79"/>
+      <c r="AS38" s="79"/>
+      <c r="AT38" s="79"/>
+      <c r="AU38" s="79"/>
+      <c r="AV38" s="79"/>
       <c r="AW38" s="34"/>
     </row>
     <row r="39" spans="1:63" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="102" t="s">
+      <c r="A39" s="83" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D39" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>13</v>
@@ -5603,110 +5667,112 @@
       </c>
       <c r="R39" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S39" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T39" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U39" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V39" s="10" t="s">
         <v>13</v>
       </c>
       <c r="W39" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y39" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="Z39" s="93" t="s">
-[...17 lines deleted...]
-      <c r="AF39" s="93" t="s">
+      <c r="Z39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF39" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AG39" s="41">
         <v>3</v>
       </c>
-      <c r="AH39" s="93" t="s">
-[...5 lines deleted...]
-      <c r="AJ39" s="93" t="s">
+      <c r="AH39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ39" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK39" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL39" s="93" t="s">
-[...18 lines deleted...]
-      <c r="AV39" s="93"/>
+      <c r="AL39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ39" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR39" s="79"/>
+      <c r="AT39" s="79"/>
+      <c r="AU39" s="79"/>
+      <c r="AV39" s="79"/>
       <c r="AW39" s="34"/>
     </row>
     <row r="40" spans="1:63" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="102" t="s">
+      <c r="A40" s="83" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C40" s="13">
         <v>2</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>13</v>
@@ -5737,125 +5803,127 @@
       </c>
       <c r="R40" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S40" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T40" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U40" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V40" s="10" t="s">
         <v>13</v>
       </c>
       <c r="W40" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X40" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y40" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="Z40" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ40" s="93" t="s">
+      <c r="Z40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ40" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK40" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL40" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV40" s="93"/>
+      <c r="AL40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR40" s="79"/>
+      <c r="AS40" s="79"/>
+      <c r="AT40" s="79"/>
+      <c r="AU40" s="79"/>
+      <c r="AV40" s="79"/>
       <c r="AW40" s="34"/>
-      <c r="AX40" s="89"/>
-[...12 lines deleted...]
-      <c r="BK40" s="89"/>
+      <c r="AX40" s="76"/>
+      <c r="AY40" s="76"/>
+      <c r="AZ40" s="76"/>
+      <c r="BA40" s="76"/>
+      <c r="BB40" s="76"/>
+      <c r="BC40" s="76"/>
+      <c r="BD40" s="76"/>
+      <c r="BE40" s="76"/>
+      <c r="BF40" s="76"/>
+      <c r="BG40" s="76"/>
+      <c r="BH40" s="76"/>
+      <c r="BI40" s="76"/>
+      <c r="BJ40" s="76"/>
+      <c r="BK40" s="76"/>
     </row>
     <row r="41" spans="1:63" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="102" t="s">
+      <c r="A41" s="83" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>13</v>
@@ -5886,406 +5954,412 @@
       </c>
       <c r="R41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="S41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="T41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="U41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="V41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="W41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Y41" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z41" s="93" t="s">
-[...11 lines deleted...]
-      <c r="AD41" s="93" t="s">
+      <c r="Z41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD41" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AE41" s="41">
         <v>2</v>
       </c>
-      <c r="AF41" s="93" t="s">
-[...11 lines deleted...]
-      <c r="AJ41" s="93" t="s">
+      <c r="AF41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ41" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK41" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL41" s="93" t="s">
-[...18 lines deleted...]
-      <c r="AV41" s="93"/>
+      <c r="AL41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ41" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR41" s="79"/>
+      <c r="AS41" s="79"/>
+      <c r="AT41" s="79"/>
+      <c r="AU41" s="79"/>
+      <c r="AV41" s="79"/>
       <c r="AW41" s="34"/>
-      <c r="AX41" s="89"/>
-[...12 lines deleted...]
-      <c r="BK41" s="89"/>
+      <c r="AX41" s="76"/>
+      <c r="AY41" s="76"/>
+      <c r="AZ41" s="76"/>
+      <c r="BA41" s="76"/>
+      <c r="BB41" s="76"/>
+      <c r="BC41" s="76"/>
+      <c r="BD41" s="76"/>
+      <c r="BE41" s="76"/>
+      <c r="BF41" s="76"/>
+      <c r="BG41" s="76"/>
+      <c r="BH41" s="76"/>
+      <c r="BI41" s="76"/>
+      <c r="BJ41" s="76"/>
+      <c r="BK41" s="76"/>
     </row>
-    <row r="42" spans="1:63" s="110" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="106" t="s">
+    <row r="42" spans="1:63" s="91" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="87" t="s">
         <v>22</v>
       </c>
-      <c r="B42" s="107">
+      <c r="B42" s="88">
         <v>3</v>
       </c>
-      <c r="C42" s="107">
+      <c r="C42" s="88">
         <v>3</v>
       </c>
-      <c r="D42" s="107">
+      <c r="D42" s="88">
         <v>2</v>
       </c>
-      <c r="E42" s="107" t="s">
-[...8 lines deleted...]
-      <c r="H42" s="107">
+      <c r="E42" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="F42" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="H42" s="88">
         <v>4</v>
       </c>
-      <c r="I42" s="107" t="s">
-[...32 lines deleted...]
-      <c r="T42" s="107">
+      <c r="I42" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="J42" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="K42" s="89">
+        <v>1</v>
+      </c>
+      <c r="L42" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="M42" s="90" t="s">
+        <v>13</v>
+      </c>
+      <c r="N42" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="O42" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="P42" s="88">
+        <v>1</v>
+      </c>
+      <c r="Q42" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="R42" s="88">
+        <v>1</v>
+      </c>
+      <c r="S42" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="T42" s="88">
         <v>2</v>
       </c>
-      <c r="U42" s="107">
+      <c r="U42" s="88">
         <v>4</v>
       </c>
-      <c r="V42" s="107">
+      <c r="V42" s="88">
         <v>5</v>
       </c>
-      <c r="W42" s="94">
+      <c r="W42" s="80">
         <v>5</v>
       </c>
-      <c r="X42" s="94">
+      <c r="X42" s="80">
         <v>9</v>
       </c>
-      <c r="Y42" s="94" t="s">
-[...11 lines deleted...]
-      <c r="AC42" s="94">
+      <c r="Y42" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z42" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA42" s="91">
+        <v>1</v>
+      </c>
+      <c r="AB42" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC42" s="80">
         <v>4</v>
       </c>
-      <c r="AD42" s="94">
-[...2 lines deleted...]
-      <c r="AE42" s="110">
+      <c r="AD42" s="80">
+        <v>1</v>
+      </c>
+      <c r="AE42" s="91">
         <v>2</v>
       </c>
-      <c r="AF42" s="94">
+      <c r="AF42" s="80">
         <v>8</v>
       </c>
-      <c r="AG42" s="110">
+      <c r="AG42" s="91">
         <v>5</v>
       </c>
-      <c r="AH42" s="94" t="s">
-[...2 lines deleted...]
-      <c r="AI42" s="94">
+      <c r="AH42" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI42" s="80">
         <v>2</v>
       </c>
-      <c r="AJ42" s="110">
+      <c r="AJ42" s="91">
         <v>5</v>
       </c>
-      <c r="AK42" s="111">
-[...2 lines deleted...]
-      <c r="AL42" s="112">
+      <c r="AK42" s="92">
+        <v>1</v>
+      </c>
+      <c r="AL42" s="93">
         <v>5</v>
       </c>
-      <c r="AM42" s="110">
-[...2 lines deleted...]
-      <c r="AN42" s="94">
+      <c r="AM42" s="91">
+        <v>1</v>
+      </c>
+      <c r="AN42" s="80">
         <v>2</v>
       </c>
-      <c r="AO42" s="94" t="s">
-[...22 lines deleted...]
-      <c r="BK42" s="89"/>
+      <c r="AO42" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP42" s="80">
+        <v>1</v>
+      </c>
+      <c r="AQ42" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR42" s="80"/>
+      <c r="AT42" s="80"/>
+      <c r="AU42" s="80"/>
+      <c r="AW42" s="92"/>
+      <c r="AX42" s="76"/>
+      <c r="AY42" s="76"/>
+      <c r="AZ42" s="76"/>
+      <c r="BA42" s="76"/>
+      <c r="BB42" s="76"/>
+      <c r="BC42" s="76"/>
+      <c r="BD42" s="76"/>
+      <c r="BE42" s="76"/>
+      <c r="BF42" s="76"/>
+      <c r="BG42" s="76"/>
+      <c r="BH42" s="76"/>
+      <c r="BI42" s="76"/>
+      <c r="BJ42" s="76"/>
+      <c r="BK42" s="76"/>
     </row>
     <row r="43" spans="1:63" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="70" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="71"/>
       <c r="C43" s="71"/>
       <c r="D43" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="AI7:AK7"/>
     <mergeCell ref="AL7:AN7"/>
     <mergeCell ref="A3:AW3"/>
     <mergeCell ref="Z9:AW9"/>
     <mergeCell ref="Z23:AW23"/>
     <mergeCell ref="Z30:AW30"/>
     <mergeCell ref="W7:Y7"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:P7"/>
     <mergeCell ref="Q7:S7"/>
     <mergeCell ref="T7:V7"/>
     <mergeCell ref="AO7:AQ7"/>
     <mergeCell ref="AR7:AT7"/>
     <mergeCell ref="AU7:AW7"/>
     <mergeCell ref="Z7:AB7"/>
     <mergeCell ref="AC7:AE7"/>
     <mergeCell ref="AF7:AH7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BH43"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AX7" sqref="AX7"/>
+      <selection activeCell="AQ31" sqref="AQ31:AQ42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="30" style="41" customWidth="1"/>
     <col min="2" max="8" width="9.28515625" style="41" hidden="1" customWidth="1"/>
     <col min="9" max="25" width="0" style="41" hidden="1" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="41"/>
-    <col min="37" max="37" width="10.140625" style="89" customWidth="1"/>
+    <col min="37" max="37" width="10.140625" style="76" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="3" spans="1:60" s="113" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="113" t="s">
+    <row r="3" spans="1:60" s="94" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="94" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="1:60" s="114" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...5 lines deleted...]
-      <c r="O6" s="95"/>
+    <row r="4" spans="1:60" s="95" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:60" s="95" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:60" s="78" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="96"/>
+      <c r="M6" s="80"/>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81"/>
       <c r="P6" s="14"/>
       <c r="Y6" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="AK6" s="95"/>
+      <c r="AK6" s="81"/>
       <c r="AW6" s="14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:60" x14ac:dyDescent="0.2">
-      <c r="A7" s="116"/>
-      <c r="B7" s="97">
+      <c r="A7" s="97"/>
+      <c r="B7" s="115">
         <v>2022</v>
       </c>
-      <c r="C7" s="98"/>
-[...16 lines deleted...]
-      <c r="T7" s="85">
+      <c r="C7" s="116"/>
+      <c r="D7" s="116"/>
+      <c r="E7" s="116"/>
+      <c r="F7" s="116"/>
+      <c r="G7" s="116"/>
+      <c r="H7" s="116"/>
+      <c r="I7" s="116"/>
+      <c r="J7" s="116"/>
+      <c r="K7" s="116"/>
+      <c r="L7" s="116"/>
+      <c r="M7" s="117"/>
+      <c r="N7" s="111"/>
+      <c r="O7" s="111"/>
+      <c r="P7" s="111"/>
+      <c r="Q7" s="111"/>
+      <c r="R7" s="111"/>
+      <c r="S7" s="111"/>
+      <c r="T7" s="120">
         <v>2023</v>
       </c>
-      <c r="U7" s="85"/>
-[...10 lines deleted...]
-      <c r="AF7" s="85">
+      <c r="U7" s="120"/>
+      <c r="V7" s="120"/>
+      <c r="W7" s="111"/>
+      <c r="X7" s="111"/>
+      <c r="Y7" s="112"/>
+      <c r="Z7" s="111"/>
+      <c r="AA7" s="111"/>
+      <c r="AB7" s="111"/>
+      <c r="AC7" s="111"/>
+      <c r="AD7" s="111"/>
+      <c r="AE7" s="111"/>
+      <c r="AF7" s="120">
         <v>2025</v>
       </c>
-      <c r="AG7" s="85"/>
-[...10 lines deleted...]
-      <c r="AR7" s="85">
+      <c r="AG7" s="120"/>
+      <c r="AH7" s="120"/>
+      <c r="AI7" s="111"/>
+      <c r="AJ7" s="111"/>
+      <c r="AK7" s="112"/>
+      <c r="AL7" s="111"/>
+      <c r="AM7" s="111"/>
+      <c r="AN7" s="111"/>
+      <c r="AO7" s="111"/>
+      <c r="AP7" s="111"/>
+      <c r="AQ7" s="111"/>
+      <c r="AR7" s="120">
         <v>2026</v>
       </c>
-      <c r="AS7" s="85"/>
-[...3 lines deleted...]
-      <c r="AW7" s="78"/>
+      <c r="AS7" s="120"/>
+      <c r="AT7" s="120"/>
+      <c r="AU7" s="111"/>
+      <c r="AV7" s="111"/>
+      <c r="AW7" s="112"/>
     </row>
     <row r="8" spans="1:60" x14ac:dyDescent="0.2">
-      <c r="A8" s="117"/>
+      <c r="A8" s="98"/>
       <c r="B8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="4" t="s">
@@ -6388,84 +6462,84 @@
         <v>0</v>
       </c>
       <c r="AQ8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="AR8" s="5" t="s">
         <v>2</v>
       </c>
       <c r="AS8" s="5" t="s">
         <v>3</v>
       </c>
       <c r="AT8" s="5" t="s">
         <v>4</v>
       </c>
       <c r="AU8" s="5" t="s">
         <v>10</v>
       </c>
       <c r="AV8" s="5" t="s">
         <v>11</v>
       </c>
       <c r="AW8" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="118"/>
-[...8 lines deleted...]
-      <c r="J9" s="119"/>
+      <c r="A9" s="99"/>
+      <c r="B9" s="100"/>
+      <c r="C9" s="100"/>
+      <c r="D9" s="100"/>
+      <c r="E9" s="100"/>
+      <c r="F9" s="100"/>
+      <c r="G9" s="100"/>
+      <c r="H9" s="100"/>
+      <c r="I9" s="100"/>
+      <c r="J9" s="100"/>
       <c r="K9" s="75"/>
       <c r="L9" s="75" t="s">
         <v>25</v>
       </c>
-      <c r="M9" s="120"/>
+      <c r="M9" s="101"/>
       <c r="N9" s="75"/>
-      <c r="O9" s="119"/>
-[...8 lines deleted...]
-      <c r="X9" s="119"/>
+      <c r="O9" s="100"/>
+      <c r="P9" s="100"/>
+      <c r="Q9" s="100"/>
+      <c r="R9" s="100"/>
+      <c r="S9" s="100"/>
+      <c r="T9" s="100"/>
+      <c r="U9" s="100"/>
+      <c r="V9" s="100"/>
+      <c r="W9" s="100"/>
+      <c r="X9" s="100"/>
       <c r="Y9" s="31"/>
-      <c r="AA9" s="93"/>
-[...5 lines deleted...]
-      <c r="AJ9" s="89"/>
+      <c r="AA9" s="79"/>
+      <c r="AB9" s="79"/>
+      <c r="AC9" s="79"/>
+      <c r="AD9" s="79"/>
+      <c r="AE9" s="79"/>
+      <c r="AI9" s="76"/>
+      <c r="AJ9" s="76"/>
       <c r="AK9" s="52" t="s">
         <v>37</v>
       </c>
       <c r="AL9" s="52"/>
       <c r="AM9" s="52"/>
       <c r="AN9" s="52"/>
       <c r="AO9" s="52"/>
       <c r="AP9" s="52"/>
       <c r="AQ9" s="52"/>
       <c r="AR9" s="52"/>
       <c r="AS9" s="52"/>
       <c r="AT9" s="52"/>
       <c r="AU9" s="52"/>
       <c r="AV9" s="52"/>
       <c r="AW9" s="52"/>
       <c r="AX9" s="52"/>
       <c r="AY9" s="52"/>
       <c r="AZ9" s="52"/>
       <c r="BA9" s="52"/>
       <c r="BB9" s="52"/>
       <c r="BC9" s="52"/>
       <c r="BD9" s="52"/>
       <c r="BE9" s="52"/>
       <c r="BF9" s="52"/>
       <c r="BG9" s="52"/>
@@ -6525,106 +6599,109 @@
       </c>
       <c r="R10" s="10">
         <v>41</v>
       </c>
       <c r="S10" s="10">
         <v>74</v>
       </c>
       <c r="T10" s="10">
         <v>60</v>
       </c>
       <c r="U10" s="10">
         <v>92</v>
       </c>
       <c r="V10" s="10">
         <v>39</v>
       </c>
       <c r="W10" s="13">
         <v>62</v>
       </c>
       <c r="X10" s="13">
         <v>42</v>
       </c>
       <c r="Y10" s="25">
         <v>39</v>
       </c>
-      <c r="Z10" s="93" t="s">
+      <c r="Z10" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AA10" s="41">
         <v>7</v>
       </c>
-      <c r="AB10" s="93">
+      <c r="AB10" s="79">
         <v>26</v>
       </c>
-      <c r="AC10" s="93">
+      <c r="AC10" s="79">
         <v>11</v>
       </c>
-      <c r="AD10" s="93">
+      <c r="AD10" s="79">
         <v>21</v>
       </c>
       <c r="AE10" s="41">
         <v>23</v>
       </c>
-      <c r="AF10" s="93">
+      <c r="AF10" s="79">
         <v>35</v>
       </c>
       <c r="AG10" s="41">
         <v>15</v>
       </c>
       <c r="AH10" s="41">
         <v>18</v>
       </c>
       <c r="AI10" s="41">
         <v>17</v>
       </c>
       <c r="AJ10" s="41">
         <v>17</v>
       </c>
-      <c r="AK10" s="101">
+      <c r="AK10" s="82">
         <v>15</v>
       </c>
       <c r="AL10" s="41">
         <v>11</v>
       </c>
       <c r="AM10" s="41">
         <v>5</v>
       </c>
-      <c r="AN10" s="93">
+      <c r="AN10" s="79">
         <v>3</v>
       </c>
-      <c r="AO10" s="93">
+      <c r="AO10" s="79">
         <v>3</v>
       </c>
-      <c r="AP10" s="93">
+      <c r="AP10" s="79">
         <v>10</v>
       </c>
-      <c r="AR10" s="93"/>
-      <c r="AW10" s="101"/>
+      <c r="AQ10" s="41">
+        <v>21</v>
+      </c>
+      <c r="AR10" s="79"/>
+      <c r="AW10" s="82"/>
     </row>
     <row r="11" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="102" t="s">
+      <c r="A11" s="83" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="13">
         <v>41</v>
       </c>
       <c r="C11" s="13">
         <v>57</v>
       </c>
       <c r="D11" s="13">
         <v>43</v>
       </c>
       <c r="E11" s="13">
         <v>43</v>
       </c>
       <c r="F11" s="13">
         <v>46</v>
       </c>
       <c r="G11" s="13">
         <v>67</v>
       </c>
       <c r="H11" s="13">
         <v>70</v>
       </c>
       <c r="I11" s="13">
         <v>59</v>
@@ -6655,106 +6732,109 @@
       </c>
       <c r="R11" s="10">
         <v>29</v>
       </c>
       <c r="S11" s="10">
         <v>51</v>
       </c>
       <c r="T11" s="10">
         <v>44</v>
       </c>
       <c r="U11" s="10">
         <v>51</v>
       </c>
       <c r="V11" s="10">
         <v>22</v>
       </c>
       <c r="W11" s="13">
         <v>35</v>
       </c>
       <c r="X11" s="13">
         <v>33</v>
       </c>
       <c r="Y11" s="25">
         <v>28</v>
       </c>
-      <c r="Z11" s="93" t="s">
+      <c r="Z11" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AA11" s="41">
         <v>3</v>
       </c>
-      <c r="AB11" s="93">
+      <c r="AB11" s="79">
         <v>15</v>
       </c>
-      <c r="AC11" s="93">
+      <c r="AC11" s="79">
         <v>7</v>
       </c>
-      <c r="AD11" s="93">
+      <c r="AD11" s="79">
         <v>5</v>
       </c>
       <c r="AE11" s="41">
         <v>15</v>
       </c>
-      <c r="AF11" s="93">
+      <c r="AF11" s="79">
         <v>2</v>
       </c>
       <c r="AG11" s="41">
         <v>11</v>
       </c>
       <c r="AH11" s="41">
         <v>13</v>
       </c>
       <c r="AI11" s="41">
         <v>12</v>
       </c>
       <c r="AJ11" s="41">
         <v>13</v>
       </c>
-      <c r="AK11" s="101">
+      <c r="AK11" s="82">
         <v>14</v>
       </c>
       <c r="AL11" s="41">
         <v>3</v>
       </c>
       <c r="AM11" s="41">
         <v>4</v>
       </c>
-      <c r="AN11" s="93">
+      <c r="AN11" s="79">
         <v>3</v>
       </c>
-      <c r="AO11" s="93">
+      <c r="AO11" s="79">
         <v>2</v>
       </c>
-      <c r="AP11" s="93">
+      <c r="AP11" s="79">
         <v>9</v>
       </c>
-      <c r="AR11" s="93"/>
-      <c r="AW11" s="101"/>
+      <c r="AQ11" s="41">
+        <v>12</v>
+      </c>
+      <c r="AR11" s="79"/>
+      <c r="AW11" s="82"/>
     </row>
     <row r="12" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="102" t="s">
+      <c r="A12" s="83" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="13">
         <v>2</v>
       </c>
       <c r="D12" s="13">
         <v>3</v>
       </c>
       <c r="E12" s="13">
         <v>2</v>
       </c>
       <c r="F12" s="13">
         <v>3</v>
       </c>
       <c r="G12" s="13">
         <v>5</v>
       </c>
       <c r="H12" s="13">
         <v>10</v>
       </c>
       <c r="I12" s="13">
         <v>1</v>
@@ -6785,108 +6865,111 @@
       </c>
       <c r="R12" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S12" s="10">
         <v>9</v>
       </c>
       <c r="T12" s="10">
         <v>7</v>
       </c>
       <c r="U12" s="10">
         <v>4</v>
       </c>
       <c r="V12" s="10">
         <v>4</v>
       </c>
       <c r="W12" s="13">
         <v>9</v>
       </c>
       <c r="X12" s="13">
         <v>3</v>
       </c>
       <c r="Y12" s="25">
         <v>1</v>
       </c>
-      <c r="Z12" s="93" t="s">
-[...11 lines deleted...]
-      <c r="AD12" s="93">
+      <c r="Z12" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA12" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB12" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC12" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD12" s="79">
         <v>7</v>
       </c>
       <c r="AE12" s="41">
         <v>1</v>
       </c>
-      <c r="AF12" s="93" t="s">
+      <c r="AF12" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AG12" s="41">
         <v>1</v>
       </c>
-      <c r="AH12" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AI12" s="93" t="s">
+      <c r="AH12" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI12" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AJ12" s="41">
         <v>1</v>
       </c>
       <c r="AK12" s="34" t="s">
         <v>13</v>
       </c>
       <c r="AL12" s="41">
         <v>1</v>
       </c>
-      <c r="AM12" s="93" t="s">
-[...13 lines deleted...]
-      <c r="AU12" s="93"/>
+      <c r="AM12" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN12" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO12" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP12" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ12" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR12" s="79"/>
+      <c r="AT12" s="79"/>
+      <c r="AU12" s="79"/>
       <c r="AW12" s="34"/>
     </row>
     <row r="13" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="102" t="s">
+      <c r="A13" s="83" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>13</v>
@@ -6917,111 +7000,113 @@
       </c>
       <c r="R13" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S13" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T13" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U13" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V13" s="10" t="s">
         <v>13</v>
       </c>
       <c r="W13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X13" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Y13" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z13" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ13" s="93" t="s">
+      <c r="Z13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ13" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK13" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL13" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV13" s="93"/>
+      <c r="AL13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ13" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR13" s="79"/>
+      <c r="AS13" s="79"/>
+      <c r="AT13" s="79"/>
+      <c r="AU13" s="79"/>
+      <c r="AV13" s="79"/>
       <c r="AW13" s="34"/>
     </row>
     <row r="14" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="102" t="s">
+      <c r="A14" s="83" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>13</v>
@@ -7052,111 +7137,113 @@
       </c>
       <c r="R14" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S14" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T14" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U14" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V14" s="10" t="s">
         <v>13</v>
       </c>
       <c r="W14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Y14" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z14" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ14" s="93" t="s">
+      <c r="Z14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ14" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK14" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL14" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV14" s="93"/>
+      <c r="AL14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ14" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR14" s="79"/>
+      <c r="AS14" s="79"/>
+      <c r="AT14" s="79"/>
+      <c r="AU14" s="79"/>
+      <c r="AV14" s="79"/>
       <c r="AW14" s="34"/>
     </row>
     <row r="15" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="102" t="s">
+      <c r="A15" s="83" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="13">
         <v>1</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I15" s="13">
         <v>4</v>
@@ -7187,111 +7274,113 @@
       </c>
       <c r="R15" s="10">
         <v>1</v>
       </c>
       <c r="S15" s="10">
         <v>1</v>
       </c>
       <c r="T15" s="10">
         <v>1</v>
       </c>
       <c r="U15" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V15" s="10" t="s">
         <v>13</v>
       </c>
       <c r="W15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Y15" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z15" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ15" s="93" t="s">
+      <c r="Z15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF15" s="79">
+        <v>1</v>
+      </c>
+      <c r="AG15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ15" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK15" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL15" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV15" s="93"/>
+      <c r="AL15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP15" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ15" s="79">
+        <v>1</v>
+      </c>
+      <c r="AR15" s="79"/>
+      <c r="AS15" s="79"/>
+      <c r="AT15" s="79"/>
+      <c r="AU15" s="79"/>
+      <c r="AV15" s="79"/>
       <c r="AW15" s="34"/>
     </row>
     <row r="16" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="102" t="s">
+      <c r="A16" s="83" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="13">
         <v>1</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="13">
         <v>1</v>
       </c>
       <c r="E16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="13">
         <v>1</v>
       </c>
       <c r="G16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I16" s="13">
         <v>1</v>
@@ -7322,110 +7411,113 @@
       </c>
       <c r="R16" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S16" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T16" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U16" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V16" s="10">
         <v>3</v>
       </c>
       <c r="W16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Y16" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z16" s="93" t="s">
-[...11 lines deleted...]
-      <c r="AD16" s="93" t="s">
+      <c r="Z16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD16" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AE16" s="41">
         <v>1</v>
       </c>
-      <c r="AF16" s="93" t="s">
-[...11 lines deleted...]
-      <c r="AJ16" s="93" t="s">
+      <c r="AF16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ16" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK16" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL16" s="93" t="s">
-[...18 lines deleted...]
-      <c r="AV16" s="93"/>
+      <c r="AL16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO16" s="79">
+        <v>1</v>
+      </c>
+      <c r="AP16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ16" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR16" s="79"/>
+      <c r="AS16" s="79"/>
+      <c r="AT16" s="79"/>
+      <c r="AU16" s="79"/>
+      <c r="AV16" s="79"/>
       <c r="AW16" s="34"/>
     </row>
     <row r="17" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="102" t="s">
+      <c r="A17" s="83" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="13">
         <v>11</v>
       </c>
       <c r="C17" s="13">
         <v>16</v>
       </c>
       <c r="D17" s="13">
         <v>14</v>
       </c>
       <c r="E17" s="13">
         <v>11</v>
       </c>
       <c r="F17" s="13">
         <v>15</v>
       </c>
       <c r="G17" s="13">
         <v>21</v>
       </c>
       <c r="H17" s="13">
         <v>13</v>
       </c>
       <c r="I17" s="13">
         <v>21</v>
@@ -7456,107 +7548,110 @@
       </c>
       <c r="R17" s="10">
         <v>5</v>
       </c>
       <c r="S17" s="10">
         <v>11</v>
       </c>
       <c r="T17" s="10">
         <v>2</v>
       </c>
       <c r="U17" s="10">
         <v>37</v>
       </c>
       <c r="V17" s="10">
         <v>10</v>
       </c>
       <c r="W17" s="13">
         <v>16</v>
       </c>
       <c r="X17" s="13">
         <v>6</v>
       </c>
       <c r="Y17" s="25">
         <v>7</v>
       </c>
-      <c r="Z17" s="93" t="s">
+      <c r="Z17" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AA17" s="41">
         <v>1</v>
       </c>
-      <c r="AB17" s="93">
+      <c r="AB17" s="79">
         <v>9</v>
       </c>
-      <c r="AC17" s="93">
+      <c r="AC17" s="79">
         <v>4</v>
       </c>
-      <c r="AD17" s="93">
+      <c r="AD17" s="79">
         <v>8</v>
       </c>
       <c r="AE17" s="41">
         <v>6</v>
       </c>
-      <c r="AF17" s="93">
+      <c r="AF17" s="79">
         <v>14</v>
       </c>
       <c r="AG17" s="41">
         <v>3</v>
       </c>
       <c r="AH17" s="41">
         <v>5</v>
       </c>
-      <c r="AI17" s="93">
+      <c r="AI17" s="79">
         <v>1</v>
       </c>
       <c r="AJ17" s="41">
         <v>2</v>
       </c>
-      <c r="AK17" s="101">
+      <c r="AK17" s="82">
         <v>1</v>
       </c>
       <c r="AL17" s="41">
         <v>4</v>
       </c>
-      <c r="AM17" s="93">
-[...13 lines deleted...]
-      <c r="AW17" s="101"/>
+      <c r="AM17" s="79">
+        <v>1</v>
+      </c>
+      <c r="AN17" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO17" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP17" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ17" s="41">
+        <v>8</v>
+      </c>
+      <c r="AR17" s="79"/>
+      <c r="AU17" s="79"/>
+      <c r="AW17" s="82"/>
     </row>
     <row r="18" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="102" t="s">
+      <c r="A18" s="83" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>13</v>
@@ -7587,111 +7682,113 @@
       </c>
       <c r="R18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="S18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="T18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="U18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="V18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="W18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X18" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Y18" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z18" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ18" s="93" t="s">
+      <c r="Z18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD18" s="79">
+        <v>1</v>
+      </c>
+      <c r="AE18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI18" s="79">
+        <v>1</v>
+      </c>
+      <c r="AJ18" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK18" s="34" t="s">
         <v>13</v>
       </c>
       <c r="AL18" s="41">
         <v>3</v>
       </c>
-      <c r="AM18" s="93" t="s">
-[...16 lines deleted...]
-      <c r="AV18" s="93"/>
+      <c r="AM18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ18" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR18" s="79"/>
+      <c r="AS18" s="79"/>
+      <c r="AT18" s="79"/>
+      <c r="AU18" s="79"/>
+      <c r="AV18" s="79"/>
       <c r="AW18" s="34"/>
     </row>
     <row r="19" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="102" t="s">
+      <c r="A19" s="83" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="13">
         <v>2</v>
       </c>
       <c r="C19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="13">
         <v>3</v>
       </c>
       <c r="F19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="13">
         <v>1</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>13</v>
@@ -7722,111 +7819,113 @@
       </c>
       <c r="R19" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S19" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T19" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U19" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V19" s="10" t="s">
         <v>13</v>
       </c>
       <c r="W19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X19" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Y19" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z19" s="93" t="s">
-[...26 lines deleted...]
-      <c r="AI19" s="93">
+      <c r="Z19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI19" s="79">
         <v>3</v>
       </c>
-      <c r="AJ19" s="93" t="s">
+      <c r="AJ19" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK19" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL19" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV19" s="93"/>
+      <c r="AL19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP19" s="79">
+        <v>1</v>
+      </c>
+      <c r="AQ19" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR19" s="79"/>
+      <c r="AS19" s="79"/>
+      <c r="AT19" s="79"/>
+      <c r="AU19" s="79"/>
+      <c r="AV19" s="79"/>
       <c r="AW19" s="34"/>
     </row>
     <row r="20" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="102" t="s">
+      <c r="A20" s="83" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="13">
         <v>1</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>13</v>
@@ -7854,114 +7953,116 @@
       </c>
       <c r="Q20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="R20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="W20" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X20" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="Y20" s="101">
+      <c r="Y20" s="82">
         <v>3</v>
       </c>
-      <c r="Z20" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ20" s="93" t="s">
+      <c r="Z20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ20" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK20" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL20" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV20" s="93"/>
+      <c r="AL20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ20" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR20" s="79"/>
+      <c r="AS20" s="79"/>
+      <c r="AT20" s="79"/>
+      <c r="AU20" s="79"/>
+      <c r="AV20" s="79"/>
       <c r="AW20" s="34"/>
     </row>
     <row r="21" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="102" t="s">
+      <c r="A21" s="83" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>13</v>
@@ -7992,111 +8093,113 @@
       </c>
       <c r="R21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="S21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="T21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="U21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="V21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="W21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X21" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Y21" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z21" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ21" s="93" t="s">
+      <c r="Z21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ21" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK21" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL21" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV21" s="93"/>
+      <c r="AL21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ21" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR21" s="79"/>
+      <c r="AS21" s="79"/>
+      <c r="AT21" s="79"/>
+      <c r="AU21" s="79"/>
+      <c r="AV21" s="79"/>
       <c r="AW21" s="34"/>
     </row>
     <row r="22" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="102" t="s">
+      <c r="A22" s="83" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="13">
         <v>2</v>
       </c>
       <c r="F22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>13</v>
@@ -8127,141 +8230,143 @@
       </c>
       <c r="R22" s="10">
         <v>6</v>
       </c>
       <c r="S22" s="10">
         <v>2</v>
       </c>
       <c r="T22" s="13">
         <v>6</v>
       </c>
       <c r="U22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="V22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="W22" s="13">
         <v>2</v>
       </c>
       <c r="X22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y22" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="Z22" s="93" t="s">
+      <c r="Z22" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AA22" s="41">
         <v>3</v>
       </c>
-      <c r="AB22" s="93">
+      <c r="AB22" s="79">
         <v>2</v>
       </c>
-      <c r="AC22" s="93" t="s">
-[...17 lines deleted...]
-      <c r="AI22" s="93" t="s">
+      <c r="AC22" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD22" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE22" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF22" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG22" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH22" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI22" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AJ22" s="41">
         <v>1</v>
       </c>
       <c r="AK22" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL22" s="93" t="s">
-[...18 lines deleted...]
-      <c r="AU22" s="93"/>
+      <c r="AL22" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM22" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN22" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO22" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP22" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ22" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR22" s="79"/>
+      <c r="AS22" s="79"/>
+      <c r="AT22" s="79"/>
+      <c r="AU22" s="79"/>
       <c r="AW22" s="34"/>
     </row>
     <row r="23" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="121"/>
+      <c r="A23" s="102"/>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="13"/>
       <c r="G23" s="13"/>
       <c r="H23" s="13"/>
       <c r="I23" s="13"/>
       <c r="J23" s="42"/>
       <c r="K23" s="36"/>
       <c r="L23" s="36"/>
       <c r="M23" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="N23" s="122"/>
+      <c r="N23" s="103"/>
       <c r="O23" s="10"/>
       <c r="P23" s="10"/>
-      <c r="Q23" s="93"/>
-[...4 lines deleted...]
-      <c r="Y23" s="101"/>
+      <c r="Q23" s="79"/>
+      <c r="R23" s="79"/>
+      <c r="S23" s="79"/>
+      <c r="W23" s="76"/>
+      <c r="X23" s="76"/>
+      <c r="Y23" s="82"/>
       <c r="Z23" s="10"/>
       <c r="AA23" s="10"/>
-      <c r="AB23" s="93"/>
-[...4 lines deleted...]
-      <c r="AH23" s="93"/>
+      <c r="AB23" s="79"/>
+      <c r="AC23" s="79"/>
+      <c r="AD23" s="79"/>
+      <c r="AE23" s="79"/>
+      <c r="AG23" s="79"/>
+      <c r="AH23" s="79"/>
       <c r="AI23" s="14"/>
       <c r="AJ23" s="14"/>
       <c r="AK23" s="52" t="s">
         <v>31</v>
       </c>
       <c r="AL23" s="52"/>
       <c r="AM23" s="52"/>
       <c r="AN23" s="52"/>
       <c r="AO23" s="52"/>
       <c r="AP23" s="52"/>
       <c r="AQ23" s="52"/>
       <c r="AR23" s="52"/>
       <c r="AS23" s="52"/>
       <c r="AT23" s="52"/>
       <c r="AU23" s="52"/>
       <c r="AV23" s="52"/>
       <c r="AW23" s="52"/>
       <c r="AX23" s="52"/>
       <c r="AY23" s="52"/>
       <c r="AZ23" s="52"/>
       <c r="BA23" s="52"/>
       <c r="BB23" s="52"/>
       <c r="BC23" s="52"/>
       <c r="BD23" s="52"/>
       <c r="BE23" s="52"/>
@@ -8278,151 +8383,154 @@
       </c>
       <c r="C24" s="13">
         <v>59</v>
       </c>
       <c r="D24" s="13">
         <v>46</v>
       </c>
       <c r="E24" s="13">
         <v>44</v>
       </c>
       <c r="F24" s="13">
         <v>49</v>
       </c>
       <c r="G24" s="13">
         <v>69</v>
       </c>
       <c r="H24" s="13">
         <v>81</v>
       </c>
       <c r="I24" s="13">
         <v>64</v>
       </c>
       <c r="J24" s="13">
         <v>85</v>
       </c>
-      <c r="K24" s="104">
+      <c r="K24" s="85">
         <v>49</v>
       </c>
       <c r="L24" s="13">
         <v>21</v>
       </c>
       <c r="M24" s="25">
         <v>34</v>
       </c>
       <c r="N24" s="10">
         <v>26</v>
       </c>
       <c r="O24" s="10">
         <v>8</v>
       </c>
       <c r="P24" s="10">
         <v>13</v>
       </c>
       <c r="Q24" s="10">
         <v>17</v>
       </c>
       <c r="R24" s="10">
         <v>30</v>
       </c>
       <c r="S24" s="10">
         <v>60</v>
       </c>
       <c r="T24" s="10">
         <v>48</v>
       </c>
       <c r="U24" s="10">
         <v>55</v>
       </c>
       <c r="V24" s="10">
         <v>24</v>
       </c>
       <c r="W24" s="13">
         <v>44</v>
       </c>
       <c r="X24" s="13">
         <v>36</v>
       </c>
       <c r="Y24" s="25">
         <v>29</v>
       </c>
-      <c r="Z24" s="93" t="s">
+      <c r="Z24" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AA24" s="41">
         <v>3</v>
       </c>
-      <c r="AB24" s="93">
+      <c r="AB24" s="79">
         <v>15</v>
       </c>
-      <c r="AC24" s="93">
+      <c r="AC24" s="79">
         <v>7</v>
       </c>
-      <c r="AD24" s="93">
+      <c r="AD24" s="79">
         <v>13</v>
       </c>
       <c r="AE24" s="41">
         <v>16</v>
       </c>
-      <c r="AF24" s="93">
+      <c r="AF24" s="79">
         <v>21</v>
       </c>
       <c r="AG24" s="41">
         <v>12</v>
       </c>
       <c r="AH24" s="41">
         <v>13</v>
       </c>
       <c r="AI24" s="41">
         <v>12</v>
       </c>
       <c r="AJ24" s="41">
         <v>14</v>
       </c>
-      <c r="AK24" s="101">
+      <c r="AK24" s="82">
         <v>14</v>
       </c>
-      <c r="AL24" s="93">
+      <c r="AL24" s="79">
         <v>7</v>
       </c>
       <c r="AM24" s="41">
         <v>4</v>
       </c>
-      <c r="AN24" s="93">
+      <c r="AN24" s="79">
         <v>3</v>
       </c>
-      <c r="AO24" s="93">
+      <c r="AO24" s="79">
         <v>2</v>
       </c>
-      <c r="AP24" s="93">
+      <c r="AP24" s="79">
         <v>9</v>
       </c>
-      <c r="AR24" s="93"/>
-      <c r="AW24" s="101"/>
+      <c r="AQ24" s="41">
+        <v>13</v>
+      </c>
+      <c r="AR24" s="79"/>
+      <c r="AW24" s="82"/>
     </row>
     <row r="25" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="102" t="s">
+      <c r="A25" s="83" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="13">
         <v>41</v>
       </c>
       <c r="C25" s="13">
         <v>57</v>
       </c>
       <c r="D25" s="13">
         <v>43</v>
       </c>
       <c r="E25" s="13">
         <v>42</v>
       </c>
       <c r="F25" s="13">
         <v>46</v>
       </c>
       <c r="G25" s="13">
         <v>64</v>
       </c>
       <c r="H25" s="13">
         <v>70</v>
       </c>
       <c r="I25" s="13">
         <v>59</v>
@@ -8453,106 +8561,109 @@
       </c>
       <c r="R25" s="10">
         <v>29</v>
       </c>
       <c r="S25" s="10">
         <v>50</v>
       </c>
       <c r="T25" s="10">
         <v>40</v>
       </c>
       <c r="U25" s="10">
         <v>51</v>
       </c>
       <c r="V25" s="10">
         <v>20</v>
       </c>
       <c r="W25" s="13">
         <v>35</v>
       </c>
       <c r="X25" s="13">
         <v>33</v>
       </c>
       <c r="Y25" s="25">
         <v>28</v>
       </c>
-      <c r="Z25" s="93" t="s">
+      <c r="Z25" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AA25" s="41">
         <v>3</v>
       </c>
-      <c r="AB25" s="93">
+      <c r="AB25" s="79">
         <v>15</v>
       </c>
-      <c r="AC25" s="93">
+      <c r="AC25" s="79">
         <v>7</v>
       </c>
-      <c r="AD25" s="93">
+      <c r="AD25" s="79">
         <v>5</v>
       </c>
       <c r="AE25" s="41">
         <v>15</v>
       </c>
-      <c r="AF25" s="93">
+      <c r="AF25" s="79">
         <v>2</v>
       </c>
       <c r="AG25" s="41">
         <v>11</v>
       </c>
       <c r="AH25" s="41">
         <v>13</v>
       </c>
       <c r="AI25" s="41">
         <v>12</v>
       </c>
       <c r="AJ25" s="41">
         <v>13</v>
       </c>
-      <c r="AK25" s="101">
+      <c r="AK25" s="82">
         <v>14</v>
       </c>
-      <c r="AL25" s="93">
+      <c r="AL25" s="79">
         <v>3</v>
       </c>
       <c r="AM25" s="41">
         <v>4</v>
       </c>
-      <c r="AN25" s="93">
+      <c r="AN25" s="79">
         <v>3</v>
       </c>
-      <c r="AO25" s="93">
+      <c r="AO25" s="79">
         <v>2</v>
       </c>
-      <c r="AP25" s="93">
+      <c r="AP25" s="79">
         <v>9</v>
       </c>
-      <c r="AR25" s="93"/>
-      <c r="AW25" s="101"/>
+      <c r="AQ25" s="41">
+        <v>12</v>
+      </c>
+      <c r="AR25" s="79"/>
+      <c r="AW25" s="82"/>
     </row>
     <row r="26" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="102" t="s">
+      <c r="A26" s="83" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="13">
         <v>2</v>
       </c>
       <c r="D26" s="13">
         <v>3</v>
       </c>
       <c r="E26" s="13">
         <v>2</v>
       </c>
       <c r="F26" s="13">
         <v>3</v>
       </c>
       <c r="G26" s="13">
         <v>5</v>
       </c>
       <c r="H26" s="13">
         <v>10</v>
       </c>
       <c r="I26" s="13">
         <v>1</v>
@@ -8583,108 +8694,111 @@
       </c>
       <c r="R26" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S26" s="10">
         <v>9</v>
       </c>
       <c r="T26" s="10">
         <v>7</v>
       </c>
       <c r="U26" s="10">
         <v>4</v>
       </c>
       <c r="V26" s="10">
         <v>4</v>
       </c>
       <c r="W26" s="13">
         <v>9</v>
       </c>
       <c r="X26" s="13">
         <v>3</v>
       </c>
       <c r="Y26" s="25">
         <v>1</v>
       </c>
-      <c r="Z26" s="93" t="s">
-[...11 lines deleted...]
-      <c r="AD26" s="93">
+      <c r="Z26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD26" s="79">
         <v>7</v>
       </c>
       <c r="AE26" s="41">
         <v>1</v>
       </c>
-      <c r="AF26" s="93" t="s">
+      <c r="AF26" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AG26" s="41">
         <v>1</v>
       </c>
-      <c r="AH26" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AI26" s="93" t="s">
+      <c r="AH26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI26" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AJ26" s="41">
         <v>1</v>
       </c>
       <c r="AK26" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL26" s="93">
-[...16 lines deleted...]
-      <c r="AU26" s="93"/>
+      <c r="AL26" s="79">
+        <v>1</v>
+      </c>
+      <c r="AM26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ26" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR26" s="79"/>
+      <c r="AT26" s="79"/>
+      <c r="AU26" s="79"/>
       <c r="AW26" s="34"/>
     </row>
     <row r="27" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="102" t="s">
+      <c r="A27" s="83" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H27" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="13">
         <v>4</v>
@@ -8715,111 +8829,113 @@
       </c>
       <c r="R27" s="10">
         <v>1</v>
       </c>
       <c r="S27" s="10">
         <v>1</v>
       </c>
       <c r="T27" s="10">
         <v>1</v>
       </c>
       <c r="U27" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V27" s="10" t="s">
         <v>13</v>
       </c>
       <c r="W27" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X27" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Y27" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z27" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ27" s="93" t="s">
+      <c r="Z27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF27" s="79">
+        <v>1</v>
+      </c>
+      <c r="AG27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ27" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK27" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL27" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV27" s="93"/>
+      <c r="AL27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP27" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ27" s="79">
+        <v>1</v>
+      </c>
+      <c r="AR27" s="79"/>
+      <c r="AS27" s="79"/>
+      <c r="AT27" s="79"/>
+      <c r="AU27" s="79"/>
+      <c r="AV27" s="79"/>
       <c r="AW27" s="34"/>
     </row>
     <row r="28" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="102" t="s">
+      <c r="A28" s="83" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I28" s="13" t="s">
         <v>13</v>
@@ -8850,111 +8966,113 @@
       </c>
       <c r="R28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="S28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="T28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="U28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="V28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="W28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X28" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Y28" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z28" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ28" s="93" t="s">
+      <c r="Z28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD28" s="79">
+        <v>1</v>
+      </c>
+      <c r="AE28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ28" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK28" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL28" s="93">
+      <c r="AL28" s="79">
         <v>3</v>
       </c>
-      <c r="AM28" s="93" t="s">
-[...16 lines deleted...]
-      <c r="AV28" s="93"/>
+      <c r="AM28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ28" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR28" s="79"/>
+      <c r="AS28" s="79"/>
+      <c r="AT28" s="79"/>
+      <c r="AU28" s="79"/>
+      <c r="AV28" s="79"/>
       <c r="AW28" s="34"/>
     </row>
     <row r="29" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="102" t="s">
+      <c r="A29" s="83" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="13">
         <v>1</v>
       </c>
       <c r="C29" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H29" s="13">
         <v>1</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>13</v>
@@ -8985,142 +9103,144 @@
       </c>
       <c r="R29" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S29" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T29" s="13" t="s">
         <v>13</v>
       </c>
       <c r="U29" s="13" t="s">
         <v>13</v>
       </c>
       <c r="V29" s="13" t="s">
         <v>13</v>
       </c>
       <c r="W29" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X29" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Y29" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="Z29" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ29" s="93" t="s">
+      <c r="Z29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ29" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK29" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL29" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV29" s="93"/>
+      <c r="AL29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ29" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR29" s="79"/>
+      <c r="AS29" s="79"/>
+      <c r="AT29" s="79"/>
+      <c r="AU29" s="79"/>
+      <c r="AV29" s="79"/>
       <c r="AW29" s="34"/>
     </row>
     <row r="30" spans="1:60" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="123"/>
+      <c r="A30" s="104"/>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="13"/>
       <c r="G30" s="13"/>
       <c r="H30" s="13"/>
       <c r="I30" s="13"/>
       <c r="J30" s="42"/>
       <c r="K30" s="36"/>
       <c r="L30" s="36"/>
       <c r="M30" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="N30" s="122"/>
-[...7 lines deleted...]
-      <c r="Y30" s="101"/>
+      <c r="N30" s="103"/>
+      <c r="O30" s="103"/>
+      <c r="P30" s="103"/>
+      <c r="Q30" s="79"/>
+      <c r="R30" s="79"/>
+      <c r="S30" s="79"/>
+      <c r="W30" s="76"/>
+      <c r="X30" s="76"/>
+      <c r="Y30" s="82"/>
       <c r="Z30" s="10"/>
       <c r="AA30" s="10"/>
-      <c r="AB30" s="93"/>
-[...4 lines deleted...]
-      <c r="AH30" s="93"/>
+      <c r="AB30" s="79"/>
+      <c r="AC30" s="79"/>
+      <c r="AD30" s="79"/>
+      <c r="AE30" s="79"/>
+      <c r="AG30" s="79"/>
+      <c r="AH30" s="79"/>
       <c r="AI30" s="14"/>
       <c r="AJ30" s="14"/>
       <c r="AK30" s="52" t="s">
         <v>32</v>
       </c>
       <c r="AL30" s="52"/>
       <c r="AM30" s="52"/>
       <c r="AN30" s="52"/>
       <c r="AO30" s="52"/>
       <c r="AP30" s="36"/>
       <c r="AQ30" s="52"/>
       <c r="AR30" s="52"/>
       <c r="AS30" s="52"/>
       <c r="AT30" s="52"/>
       <c r="AU30" s="52"/>
       <c r="AV30" s="52"/>
       <c r="AW30" s="52"/>
       <c r="AX30" s="52"/>
       <c r="AY30" s="52"/>
       <c r="AZ30" s="52"/>
       <c r="BA30" s="52"/>
       <c r="BB30" s="52"/>
       <c r="BC30" s="52"/>
       <c r="BD30" s="52"/>
       <c r="BE30" s="52"/>
@@ -9182,241 +9302,246 @@
       </c>
       <c r="R31" s="10">
         <v>11</v>
       </c>
       <c r="S31" s="10">
         <v>14</v>
       </c>
       <c r="T31" s="10">
         <v>12</v>
       </c>
       <c r="U31" s="10">
         <v>37</v>
       </c>
       <c r="V31" s="10">
         <v>15</v>
       </c>
       <c r="W31" s="13">
         <v>18</v>
       </c>
       <c r="X31" s="13">
         <v>6</v>
       </c>
       <c r="Y31" s="25">
         <v>10</v>
       </c>
-      <c r="Z31" s="93" t="s">
+      <c r="Z31" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AA31" s="41">
         <v>4</v>
       </c>
-      <c r="AB31" s="93">
+      <c r="AB31" s="79">
         <v>11</v>
       </c>
-      <c r="AC31" s="93">
+      <c r="AC31" s="79">
         <v>4</v>
       </c>
-      <c r="AD31" s="93">
+      <c r="AD31" s="79">
         <v>8</v>
       </c>
       <c r="AE31" s="41">
         <v>7</v>
       </c>
-      <c r="AF31" s="93">
+      <c r="AF31" s="79">
         <v>14</v>
       </c>
       <c r="AG31" s="41">
         <v>3</v>
       </c>
       <c r="AH31" s="41">
         <v>5</v>
       </c>
       <c r="AI31" s="41">
         <v>5</v>
       </c>
       <c r="AJ31" s="41">
         <v>3</v>
       </c>
-      <c r="AK31" s="101">
-[...2 lines deleted...]
-      <c r="AL31" s="93">
+      <c r="AK31" s="82">
+        <v>1</v>
+      </c>
+      <c r="AL31" s="79">
         <v>4</v>
       </c>
       <c r="AM31" s="41">
         <v>1</v>
       </c>
-      <c r="AN31" s="93" t="s">
-[...9 lines deleted...]
-      <c r="AW31" s="101"/>
+      <c r="AN31" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO31" s="79">
+        <v>1</v>
+      </c>
+      <c r="AP31" s="79">
+        <v>1</v>
+      </c>
+      <c r="AQ31" s="41">
+        <v>8</v>
+      </c>
+      <c r="AR31" s="79"/>
+      <c r="AW31" s="82"/>
     </row>
     <row r="32" spans="1:60" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="102" t="s">
+      <c r="A32" s="83" t="s">
         <v>14</v>
       </c>
-      <c r="B32" s="124" t="s">
-[...14 lines deleted...]
-      <c r="G32" s="124">
+      <c r="B32" s="105" t="s">
+        <v>13</v>
+      </c>
+      <c r="C32" s="105" t="s">
+        <v>13</v>
+      </c>
+      <c r="D32" s="105" t="s">
+        <v>13</v>
+      </c>
+      <c r="E32" s="105">
+        <v>1</v>
+      </c>
+      <c r="F32" s="105" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="105">
         <v>3</v>
       </c>
       <c r="H32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J32" s="13">
         <v>3</v>
       </c>
       <c r="K32" s="42" t="s">
         <v>13</v>
       </c>
       <c r="L32" s="13">
         <v>3</v>
       </c>
       <c r="M32" s="25" t="s">
         <v>13</v>
       </c>
       <c r="N32" s="10" t="s">
         <v>13</v>
       </c>
       <c r="O32" s="10" t="s">
         <v>13</v>
       </c>
       <c r="P32" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="Q32" s="122" t="s">
-[...5 lines deleted...]
-      <c r="S32" s="122">
+      <c r="Q32" s="103" t="s">
+        <v>13</v>
+      </c>
+      <c r="R32" s="103" t="s">
+        <v>13</v>
+      </c>
+      <c r="S32" s="103">
         <v>1</v>
       </c>
       <c r="T32" s="10">
         <v>4</v>
       </c>
       <c r="U32" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V32" s="10">
         <v>2</v>
       </c>
       <c r="W32" s="10" t="s">
         <v>13</v>
       </c>
       <c r="X32" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Y32" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z32" s="93" t="s">
+      <c r="Z32" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AA32" s="41">
         <v>0</v>
       </c>
-      <c r="AB32" s="93" t="s">
-[...23 lines deleted...]
-      <c r="AJ32" s="93" t="s">
+      <c r="AB32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ32" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK32" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL32" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV32" s="93"/>
+      <c r="AL32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ32" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR32" s="79"/>
+      <c r="AS32" s="79"/>
+      <c r="AT32" s="79"/>
+      <c r="AU32" s="79"/>
+      <c r="AV32" s="79"/>
       <c r="AW32" s="34"/>
     </row>
     <row r="33" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="102" t="s">
+      <c r="A33" s="83" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I33" s="13" t="s">
         <v>13</v>
@@ -9447,111 +9572,113 @@
       </c>
       <c r="R33" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S33" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T33" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U33" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V33" s="10" t="s">
         <v>13</v>
       </c>
       <c r="W33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Y33" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z33" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ33" s="93" t="s">
+      <c r="Z33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ33" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK33" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL33" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV33" s="93"/>
+      <c r="AL33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ33" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR33" s="79"/>
+      <c r="AS33" s="79"/>
+      <c r="AT33" s="79"/>
+      <c r="AU33" s="79"/>
+      <c r="AV33" s="79"/>
       <c r="AW33" s="34"/>
     </row>
     <row r="34" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="102" t="s">
+      <c r="A34" s="83" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I34" s="13" t="s">
         <v>13</v>
@@ -9582,111 +9709,113 @@
       </c>
       <c r="R34" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S34" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T34" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U34" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V34" s="10" t="s">
         <v>13</v>
       </c>
       <c r="W34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X34" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Y34" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z34" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ34" s="93" t="s">
+      <c r="Z34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ34" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK34" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL34" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV34" s="93"/>
+      <c r="AL34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ34" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR34" s="79"/>
+      <c r="AS34" s="79"/>
+      <c r="AT34" s="79"/>
+      <c r="AU34" s="79"/>
+      <c r="AV34" s="79"/>
       <c r="AW34" s="34"/>
     </row>
     <row r="35" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="102" t="s">
+      <c r="A35" s="83" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D35" s="13">
         <v>1</v>
       </c>
       <c r="E35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I35" s="13" t="s">
         <v>13</v>
@@ -9717,111 +9846,113 @@
       </c>
       <c r="R35" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S35" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T35" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U35" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V35" s="10" t="s">
         <v>13</v>
       </c>
       <c r="W35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X35" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Y35" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z35" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ35" s="93" t="s">
+      <c r="Z35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ35" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK35" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL35" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV35" s="93"/>
+      <c r="AL35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ35" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR35" s="79"/>
+      <c r="AS35" s="79"/>
+      <c r="AT35" s="79"/>
+      <c r="AU35" s="79"/>
+      <c r="AV35" s="79"/>
       <c r="AW35" s="34"/>
     </row>
     <row r="36" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="102" t="s">
+      <c r="A36" s="83" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="13">
         <v>1</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D36" s="13">
         <v>1</v>
       </c>
       <c r="E36" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="13">
         <v>1</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H36" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I36" s="13">
         <v>1</v>
@@ -9852,110 +9983,113 @@
       </c>
       <c r="R36" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S36" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T36" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U36" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V36" s="10">
         <v>3</v>
       </c>
       <c r="W36" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X36" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Y36" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z36" s="93" t="s">
-[...11 lines deleted...]
-      <c r="AD36" s="93" t="s">
+      <c r="Z36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD36" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AE36" s="41">
         <v>1</v>
       </c>
-      <c r="AF36" s="93" t="s">
-[...11 lines deleted...]
-      <c r="AJ36" s="93" t="s">
+      <c r="AF36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ36" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK36" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL36" s="93" t="s">
-[...8 lines deleted...]
-      <c r="AO36" s="93">
+      <c r="AL36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO36" s="79">
         <v>2</v>
       </c>
-      <c r="AP36" s="93" t="s">
-[...6 lines deleted...]
-      <c r="AV36" s="93"/>
+      <c r="AP36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ36" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR36" s="79"/>
+      <c r="AS36" s="79"/>
+      <c r="AT36" s="79"/>
+      <c r="AU36" s="79"/>
+      <c r="AV36" s="79"/>
       <c r="AW36" s="34"/>
     </row>
     <row r="37" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="102" t="s">
+      <c r="A37" s="83" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="13">
         <v>11</v>
       </c>
       <c r="C37" s="13">
         <v>16</v>
       </c>
       <c r="D37" s="13">
         <v>14</v>
       </c>
       <c r="E37" s="13">
         <v>11</v>
       </c>
       <c r="F37" s="13">
         <v>-14</v>
       </c>
       <c r="G37" s="13">
         <v>21</v>
       </c>
       <c r="H37" s="13">
         <v>13</v>
       </c>
       <c r="I37" s="13">
         <v>21</v>
@@ -9986,107 +10120,110 @@
       </c>
       <c r="R37" s="10">
         <v>5</v>
       </c>
       <c r="S37" s="10">
         <v>11</v>
       </c>
       <c r="T37" s="10">
         <v>2</v>
       </c>
       <c r="U37" s="10">
         <v>37</v>
       </c>
       <c r="V37" s="10">
         <v>10</v>
       </c>
       <c r="W37" s="13">
         <v>16</v>
       </c>
       <c r="X37" s="13">
         <v>6</v>
       </c>
       <c r="Y37" s="25">
         <v>7</v>
       </c>
-      <c r="Z37" s="93" t="s">
+      <c r="Z37" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AA37" s="41">
         <v>1</v>
       </c>
-      <c r="AB37" s="93">
+      <c r="AB37" s="79">
         <v>9</v>
       </c>
-      <c r="AC37" s="93">
+      <c r="AC37" s="79">
         <v>4</v>
       </c>
-      <c r="AD37" s="93">
+      <c r="AD37" s="79">
         <v>8</v>
       </c>
       <c r="AE37" s="41">
         <v>6</v>
       </c>
-      <c r="AF37" s="93">
+      <c r="AF37" s="79">
         <v>14</v>
       </c>
       <c r="AG37" s="41">
         <v>3</v>
       </c>
       <c r="AH37" s="41">
         <v>5</v>
       </c>
-      <c r="AI37" s="93">
+      <c r="AI37" s="79">
         <v>1</v>
       </c>
       <c r="AJ37" s="41">
         <v>2</v>
       </c>
-      <c r="AK37" s="101">
-[...2 lines deleted...]
-      <c r="AL37" s="93">
+      <c r="AK37" s="82">
+        <v>1</v>
+      </c>
+      <c r="AL37" s="79">
         <v>4</v>
       </c>
-      <c r="AM37" s="93">
-[...13 lines deleted...]
-      <c r="AW37" s="101"/>
+      <c r="AM37" s="79">
+        <v>1</v>
+      </c>
+      <c r="AN37" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO37" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP37" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ37" s="41">
+        <v>8</v>
+      </c>
+      <c r="AR37" s="79"/>
+      <c r="AU37" s="79"/>
+      <c r="AW37" s="82"/>
     </row>
     <row r="38" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="102" t="s">
+      <c r="A38" s="83" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="13" t="s">
         <v>13</v>
@@ -10117,111 +10254,113 @@
       </c>
       <c r="R38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="S38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="T38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="U38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="V38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="W38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X38" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Y38" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z38" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ38" s="93" t="s">
+      <c r="Z38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI38" s="79">
+        <v>1</v>
+      </c>
+      <c r="AJ38" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK38" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL38" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV38" s="93"/>
+      <c r="AL38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP38" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ38" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR38" s="79"/>
+      <c r="AS38" s="79"/>
+      <c r="AT38" s="79"/>
+      <c r="AU38" s="79"/>
+      <c r="AV38" s="79"/>
       <c r="AW38" s="34"/>
     </row>
     <row r="39" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="102" t="s">
+      <c r="A39" s="83" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="13">
         <v>1</v>
       </c>
       <c r="C39" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D39" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="13">
         <v>3</v>
       </c>
       <c r="F39" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H39" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I39" s="13" t="s">
         <v>13</v>
@@ -10252,111 +10391,113 @@
       </c>
       <c r="R39" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S39" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T39" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U39" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V39" s="10" t="s">
         <v>13</v>
       </c>
       <c r="W39" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X39" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Y39" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z39" s="93" t="s">
-[...26 lines deleted...]
-      <c r="AI39" s="93">
+      <c r="Z39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI39" s="79">
         <v>3</v>
       </c>
-      <c r="AJ39" s="93" t="s">
+      <c r="AJ39" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK39" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL39" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV39" s="93"/>
+      <c r="AL39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO39" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP39" s="79">
+        <v>1</v>
+      </c>
+      <c r="AQ39" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR39" s="79"/>
+      <c r="AS39" s="79"/>
+      <c r="AT39" s="79"/>
+      <c r="AU39" s="79"/>
+      <c r="AV39" s="79"/>
       <c r="AW39" s="34"/>
     </row>
     <row r="40" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="102" t="s">
+      <c r="A40" s="83" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C40" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="13">
         <v>1</v>
       </c>
       <c r="H40" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I40" s="13" t="s">
         <v>13</v>
@@ -10384,114 +10525,116 @@
       </c>
       <c r="Q40" s="10" t="s">
         <v>13</v>
       </c>
       <c r="R40" s="10" t="s">
         <v>13</v>
       </c>
       <c r="S40" s="10" t="s">
         <v>13</v>
       </c>
       <c r="T40" s="10" t="s">
         <v>13</v>
       </c>
       <c r="U40" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V40" s="10" t="s">
         <v>13</v>
       </c>
       <c r="W40" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X40" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="Y40" s="101">
+      <c r="Y40" s="82">
         <v>3</v>
       </c>
-      <c r="Z40" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ40" s="93" t="s">
+      <c r="Z40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ40" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK40" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL40" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV40" s="93"/>
+      <c r="AL40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP40" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ40" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR40" s="79"/>
+      <c r="AS40" s="79"/>
+      <c r="AT40" s="79"/>
+      <c r="AU40" s="79"/>
+      <c r="AV40" s="79"/>
       <c r="AW40" s="34"/>
     </row>
     <row r="41" spans="1:49" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="102" t="s">
+      <c r="A41" s="83" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="H41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="I41" s="13" t="s">
         <v>13</v>
@@ -10522,340 +10665,344 @@
       </c>
       <c r="R41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="S41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="T41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="U41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="V41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="W41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="X41" s="13" t="s">
         <v>13</v>
       </c>
       <c r="Y41" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="Z41" s="93" t="s">
-[...29 lines deleted...]
-      <c r="AJ41" s="93" t="s">
+      <c r="Z41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AB41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AC41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ41" s="79" t="s">
         <v>13</v>
       </c>
       <c r="AK41" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="AL41" s="93" t="s">
-[...19 lines deleted...]
-      <c r="AV41" s="93"/>
+      <c r="AL41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP41" s="79" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ41" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR41" s="79"/>
+      <c r="AS41" s="79"/>
+      <c r="AT41" s="79"/>
+      <c r="AU41" s="79"/>
+      <c r="AV41" s="79"/>
       <c r="AW41" s="34"/>
     </row>
-    <row r="42" spans="1:49" s="110" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="106" t="s">
+    <row r="42" spans="1:49" s="91" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="87" t="s">
         <v>22</v>
       </c>
-      <c r="B42" s="107" t="s">
-[...8 lines deleted...]
-      <c r="E42" s="107">
+      <c r="B42" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="C42" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="D42" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="E42" s="88">
         <v>2</v>
       </c>
-      <c r="F42" s="107" t="s">
-[...11 lines deleted...]
-      <c r="J42" s="107">
+      <c r="F42" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="H42" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="I42" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="J42" s="88">
         <v>15</v>
       </c>
-      <c r="K42" s="108" t="s">
-[...20 lines deleted...]
-      <c r="R42" s="107">
+      <c r="K42" s="89" t="s">
+        <v>13</v>
+      </c>
+      <c r="L42" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="M42" s="90" t="s">
+        <v>13</v>
+      </c>
+      <c r="N42" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="O42" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="P42" s="88">
+        <v>1</v>
+      </c>
+      <c r="Q42" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="R42" s="88">
         <v>6</v>
       </c>
-      <c r="S42" s="107">
+      <c r="S42" s="88">
         <v>2</v>
       </c>
-      <c r="T42" s="107">
+      <c r="T42" s="88">
         <v>6</v>
       </c>
-      <c r="U42" s="107" t="s">
-[...17 lines deleted...]
-      <c r="AA42" s="110">
+      <c r="U42" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="V42" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="W42" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="X42" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="Y42" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z42" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="AA42" s="91">
         <v>3</v>
       </c>
-      <c r="AB42" s="94">
+      <c r="AB42" s="80">
         <v>2</v>
       </c>
-      <c r="AC42" s="94" t="s">
-[...46 lines deleted...]
-      <c r="AW42" s="125"/>
+      <c r="AC42" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD42" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="AE42" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="AF42" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG42" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="AH42" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI42" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="AJ42" s="91">
+        <v>1</v>
+      </c>
+      <c r="AK42" s="106" t="s">
+        <v>13</v>
+      </c>
+      <c r="AL42" s="93" t="s">
+        <v>13</v>
+      </c>
+      <c r="AM42" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="AN42" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="AO42" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="AP42" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="AQ42" s="80" t="s">
+        <v>13</v>
+      </c>
+      <c r="AR42" s="80"/>
+      <c r="AS42" s="80"/>
+      <c r="AT42" s="80"/>
+      <c r="AU42" s="80"/>
+      <c r="AW42" s="106"/>
     </row>
     <row r="43" spans="1:49" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="70" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="71"/>
       <c r="C43" s="71"/>
       <c r="D43" s="71"/>
     </row>
   </sheetData>
   <mergeCells count="13">
-    <mergeCell ref="T7:V7"/>
-[...3 lines deleted...]
-    <mergeCell ref="Q7:S7"/>
     <mergeCell ref="AO7:AQ7"/>
     <mergeCell ref="AR7:AT7"/>
     <mergeCell ref="AU7:AW7"/>
     <mergeCell ref="Z7:AB7"/>
     <mergeCell ref="AC7:AE7"/>
     <mergeCell ref="AF7:AH7"/>
     <mergeCell ref="AI7:AK7"/>
     <mergeCell ref="AL7:AN7"/>
+    <mergeCell ref="T7:V7"/>
+    <mergeCell ref="W7:Y7"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:P7"/>
+    <mergeCell ref="Q7:S7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BW45"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="BV6" sqref="BV6"/>
+      <selection activeCell="AQ10" sqref="AQ10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="29" style="19" customWidth="1"/>
     <col min="2" max="8" width="7.85546875" style="19" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" style="19" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="0" style="41" hidden="1" customWidth="1"/>
     <col min="15" max="25" width="0" style="19" hidden="1" customWidth="1"/>
     <col min="26" max="27" width="9.140625" style="19"/>
     <col min="28" max="28" width="10.85546875" style="19" customWidth="1"/>
     <col min="29" max="36" width="9.140625" style="19"/>
     <col min="37" max="37" width="9.140625" style="28"/>
     <col min="38" max="49" width="9.140625" style="19"/>
     <col min="50" max="73" width="0" style="19" hidden="1" customWidth="1"/>
     <col min="74" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="3" spans="1:73" s="72" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="73" t="s">
         <v>38</v>
       </c>
       <c r="B3" s="73"/>
       <c r="C3" s="73"/>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="73"/>
       <c r="G3" s="73"/>
       <c r="H3" s="73"/>
       <c r="I3" s="73"/>
       <c r="J3" s="73"/>
       <c r="K3" s="73"/>
       <c r="L3" s="73"/>
       <c r="M3" s="73"/>
       <c r="N3" s="73"/>
       <c r="O3" s="73"/>
       <c r="P3" s="73"/>
-      <c r="AB3" s="126"/>
-[...20 lines deleted...]
-      <c r="AW3" s="126"/>
+      <c r="AB3" s="107"/>
+      <c r="AC3" s="107"/>
+      <c r="AD3" s="107"/>
+      <c r="AE3" s="107"/>
+      <c r="AF3" s="107"/>
+      <c r="AG3" s="107"/>
+      <c r="AH3" s="107"/>
+      <c r="AI3" s="107"/>
+      <c r="AJ3" s="107"/>
+      <c r="AK3" s="107"/>
+      <c r="AL3" s="107"/>
+      <c r="AM3" s="107"/>
+      <c r="AN3" s="107"/>
+      <c r="AO3" s="107"/>
+      <c r="AP3" s="107"/>
+      <c r="AQ3" s="107"/>
+      <c r="AR3" s="107"/>
+      <c r="AS3" s="107"/>
+      <c r="AT3" s="107"/>
+      <c r="AU3" s="107"/>
+      <c r="AV3" s="107"/>
+      <c r="AW3" s="107"/>
     </row>
     <row r="4" spans="1:73" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="54"/>
       <c r="B4" s="54"/>
       <c r="C4" s="54"/>
       <c r="D4" s="54"/>
       <c r="E4" s="54"/>
       <c r="F4" s="54"/>
       <c r="G4" s="54"/>
       <c r="H4" s="54"/>
       <c r="I4" s="54"/>
       <c r="J4" s="54"/>
       <c r="K4" s="54"/>
       <c r="L4" s="54"/>
       <c r="M4" s="54"/>
       <c r="N4" s="54"/>
       <c r="O4" s="54"/>
       <c r="P4" s="54"/>
       <c r="AG4" s="60"/>
       <c r="AH4" s="60"/>
       <c r="AI4" s="61"/>
       <c r="AJ4" s="60"/>
       <c r="AK4" s="62"/>
       <c r="AL4" s="60"/>
       <c r="AM4" s="60"/>
@@ -10890,138 +11037,138 @@
       <c r="AO5" s="60"/>
     </row>
     <row r="6" spans="1:73" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="54"/>
       <c r="B6" s="54"/>
       <c r="C6" s="54"/>
       <c r="D6" s="54"/>
       <c r="E6" s="54"/>
       <c r="F6" s="54"/>
       <c r="G6" s="54"/>
       <c r="H6" s="54"/>
       <c r="I6" s="54"/>
       <c r="J6" s="54"/>
       <c r="K6" s="54"/>
       <c r="L6" s="54"/>
       <c r="M6" s="54"/>
       <c r="N6" s="54"/>
       <c r="O6" s="54"/>
       <c r="P6" s="54"/>
       <c r="AI6" s="53"/>
       <c r="AW6" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A7" s="79"/>
-      <c r="B7" s="80">
+      <c r="A7" s="123"/>
+      <c r="B7" s="125">
         <v>2022</v>
       </c>
-      <c r="C7" s="81"/>
-[...16 lines deleted...]
-      <c r="T7" s="85">
+      <c r="C7" s="126"/>
+      <c r="D7" s="126"/>
+      <c r="E7" s="126"/>
+      <c r="F7" s="126"/>
+      <c r="G7" s="126"/>
+      <c r="H7" s="126"/>
+      <c r="I7" s="126"/>
+      <c r="J7" s="126"/>
+      <c r="K7" s="126"/>
+      <c r="L7" s="126"/>
+      <c r="M7" s="127"/>
+      <c r="N7" s="111"/>
+      <c r="O7" s="111"/>
+      <c r="P7" s="111"/>
+      <c r="Q7" s="111"/>
+      <c r="R7" s="111"/>
+      <c r="S7" s="111"/>
+      <c r="T7" s="120">
         <v>2023</v>
       </c>
-      <c r="U7" s="85"/>
-[...10 lines deleted...]
-      <c r="AF7" s="85">
+      <c r="U7" s="120"/>
+      <c r="V7" s="120"/>
+      <c r="W7" s="111"/>
+      <c r="X7" s="111"/>
+      <c r="Y7" s="112"/>
+      <c r="Z7" s="111"/>
+      <c r="AA7" s="111"/>
+      <c r="AB7" s="111"/>
+      <c r="AC7" s="111"/>
+      <c r="AD7" s="111"/>
+      <c r="AE7" s="111"/>
+      <c r="AF7" s="120">
         <v>2025</v>
       </c>
-      <c r="AG7" s="85"/>
-[...10 lines deleted...]
-      <c r="AR7" s="85">
+      <c r="AG7" s="120"/>
+      <c r="AH7" s="120"/>
+      <c r="AI7" s="111"/>
+      <c r="AJ7" s="111"/>
+      <c r="AK7" s="112"/>
+      <c r="AL7" s="111"/>
+      <c r="AM7" s="111"/>
+      <c r="AN7" s="111"/>
+      <c r="AO7" s="111"/>
+      <c r="AP7" s="111"/>
+      <c r="AQ7" s="111"/>
+      <c r="AR7" s="120">
         <v>2026</v>
       </c>
-      <c r="AS7" s="85"/>
-[...10 lines deleted...]
-      <c r="BD7" s="85">
+      <c r="AS7" s="120"/>
+      <c r="AT7" s="120"/>
+      <c r="AU7" s="111"/>
+      <c r="AV7" s="111"/>
+      <c r="AW7" s="112"/>
+      <c r="AX7" s="111"/>
+      <c r="AY7" s="111"/>
+      <c r="AZ7" s="111"/>
+      <c r="BA7" s="111"/>
+      <c r="BB7" s="111"/>
+      <c r="BC7" s="111"/>
+      <c r="BD7" s="120">
         <v>2026</v>
       </c>
-      <c r="BE7" s="85"/>
-[...10 lines deleted...]
-      <c r="BP7" s="85">
+      <c r="BE7" s="120"/>
+      <c r="BF7" s="120"/>
+      <c r="BG7" s="111"/>
+      <c r="BH7" s="111"/>
+      <c r="BI7" s="112"/>
+      <c r="BJ7" s="111"/>
+      <c r="BK7" s="111"/>
+      <c r="BL7" s="111"/>
+      <c r="BM7" s="111"/>
+      <c r="BN7" s="111"/>
+      <c r="BO7" s="111"/>
+      <c r="BP7" s="120">
         <v>2027</v>
       </c>
-      <c r="BQ7" s="85"/>
-[...3 lines deleted...]
-      <c r="BU7" s="78"/>
+      <c r="BQ7" s="120"/>
+      <c r="BR7" s="120"/>
+      <c r="BS7" s="111"/>
+      <c r="BT7" s="111"/>
+      <c r="BU7" s="112"/>
     </row>
     <row r="8" spans="1:73" x14ac:dyDescent="0.2">
-      <c r="A8" s="88"/>
+      <c r="A8" s="124"/>
       <c r="B8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="20" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="20" t="s">
@@ -11345,51 +11492,53 @@
       </c>
       <c r="AI10" s="19">
         <v>6</v>
       </c>
       <c r="AJ10" s="19">
         <v>12</v>
       </c>
       <c r="AK10" s="39">
         <v>5</v>
       </c>
       <c r="AL10" s="1">
         <v>25</v>
       </c>
       <c r="AM10" s="1">
         <v>4</v>
       </c>
       <c r="AN10" s="1">
         <v>12</v>
       </c>
       <c r="AO10" s="1">
         <v>8</v>
       </c>
       <c r="AP10" s="1">
         <v>-3</v>
       </c>
-      <c r="AQ10" s="1"/>
+      <c r="AQ10" s="1">
+        <v>-14</v>
+      </c>
       <c r="AR10" s="1"/>
       <c r="AW10" s="39"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BI10" s="39"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
     </row>
     <row r="11" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="57" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="12">
         <v>-36</v>
       </c>
       <c r="C11" s="11">
         <v>-54</v>
@@ -11489,51 +11638,53 @@
       </c>
       <c r="AI11" s="19">
         <v>4</v>
       </c>
       <c r="AJ11" s="19">
         <v>8</v>
       </c>
       <c r="AK11" s="39">
         <v>1</v>
       </c>
       <c r="AL11" s="7">
         <v>16</v>
       </c>
       <c r="AM11" s="1">
         <v>4</v>
       </c>
       <c r="AN11" s="10">
         <v>7</v>
       </c>
       <c r="AO11" s="1">
         <v>7</v>
       </c>
       <c r="AP11" s="1">
         <v>-4</v>
       </c>
-      <c r="AQ11" s="1"/>
+      <c r="AQ11" s="1">
+        <v>-5</v>
+      </c>
       <c r="AR11" s="1"/>
       <c r="AW11" s="39"/>
       <c r="AX11" s="7"/>
       <c r="AY11" s="1"/>
       <c r="AZ11" s="10"/>
       <c r="BA11" s="1"/>
       <c r="BB11" s="1"/>
       <c r="BC11" s="1"/>
       <c r="BI11" s="39"/>
       <c r="BJ11" s="7"/>
       <c r="BK11" s="1"/>
       <c r="BL11" s="10"/>
       <c r="BM11" s="1"/>
       <c r="BN11" s="1"/>
       <c r="BO11" s="1"/>
     </row>
     <row r="12" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="57" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="11">
         <v>-1</v>
@@ -11633,51 +11784,53 @@
       </c>
       <c r="AI12" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AJ12" s="19">
         <v>-1</v>
       </c>
       <c r="AK12" s="39">
         <v>2</v>
       </c>
       <c r="AL12" s="7">
         <v>6</v>
       </c>
       <c r="AM12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP12" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ12" s="1"/>
+      <c r="AQ12" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AR12" s="1"/>
       <c r="AT12" s="1"/>
       <c r="AU12" s="1"/>
       <c r="AW12" s="39"/>
       <c r="AX12" s="7"/>
       <c r="AY12" s="7"/>
       <c r="AZ12" s="10"/>
       <c r="BA12" s="1"/>
       <c r="BB12" s="1"/>
       <c r="BC12" s="1"/>
       <c r="BI12" s="39"/>
       <c r="BJ12" s="7"/>
       <c r="BK12" s="7"/>
       <c r="BL12" s="10"/>
       <c r="BM12" s="1"/>
       <c r="BN12" s="1"/>
       <c r="BO12" s="1"/>
     </row>
     <row r="13" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="57" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>13</v>
       </c>
@@ -11779,51 +11932,53 @@
       </c>
       <c r="AI13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AJ13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AK13" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AL13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP13" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ13" s="1"/>
+      <c r="AQ13" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AR13" s="1"/>
       <c r="AS13" s="1"/>
       <c r="AT13" s="1"/>
       <c r="AU13" s="1"/>
       <c r="AV13" s="1"/>
       <c r="AW13" s="30"/>
       <c r="AX13" s="7"/>
       <c r="AY13" s="7"/>
       <c r="AZ13" s="13"/>
       <c r="BA13" s="1"/>
       <c r="BB13" s="1"/>
       <c r="BC13" s="1"/>
       <c r="BI13" s="39"/>
       <c r="BJ13" s="7"/>
       <c r="BK13" s="7"/>
       <c r="BL13" s="13"/>
       <c r="BM13" s="1"/>
       <c r="BN13" s="1"/>
       <c r="BO13" s="1"/>
     </row>
     <row r="14" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="57" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="12" t="s">
@@ -11927,51 +12082,53 @@
       </c>
       <c r="AI14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AJ14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AK14" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AL14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO14" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP14" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ14" s="1"/>
+      <c r="AQ14" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AR14" s="1"/>
       <c r="AS14" s="1"/>
       <c r="AT14" s="1"/>
       <c r="AU14" s="1"/>
       <c r="AV14" s="1"/>
       <c r="AW14" s="30"/>
       <c r="AX14" s="7"/>
       <c r="AY14" s="7"/>
       <c r="AZ14" s="13"/>
       <c r="BA14" s="1"/>
       <c r="BB14" s="1"/>
       <c r="BC14" s="1"/>
       <c r="BI14" s="39"/>
       <c r="BJ14" s="7"/>
       <c r="BK14" s="7"/>
       <c r="BL14" s="13"/>
       <c r="BM14" s="1"/>
       <c r="BN14" s="1"/>
       <c r="BO14" s="1"/>
     </row>
     <row r="15" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="57" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="12" t="s">
@@ -12075,51 +12232,53 @@
       </c>
       <c r="AI15" s="1">
         <v>1</v>
       </c>
       <c r="AJ15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AK15" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AL15" s="7">
         <v>1</v>
       </c>
       <c r="AM15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN15" s="13">
         <v>2</v>
       </c>
       <c r="AO15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP15" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ15" s="1"/>
+      <c r="AQ15" s="1">
+        <v>-1</v>
+      </c>
       <c r="AR15" s="1"/>
       <c r="AS15" s="1"/>
       <c r="AT15" s="1"/>
       <c r="AU15" s="1"/>
       <c r="AV15" s="1"/>
       <c r="AW15" s="30"/>
       <c r="AX15" s="7"/>
       <c r="AY15" s="7"/>
       <c r="AZ15" s="13"/>
       <c r="BA15" s="1"/>
       <c r="BB15" s="1"/>
       <c r="BC15" s="1"/>
       <c r="BI15" s="39"/>
       <c r="BJ15" s="7"/>
       <c r="BK15" s="7"/>
       <c r="BL15" s="13"/>
       <c r="BM15" s="1"/>
       <c r="BN15" s="1"/>
       <c r="BO15" s="1"/>
     </row>
     <row r="16" spans="1:73" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="57" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="12">
@@ -12223,51 +12382,53 @@
       </c>
       <c r="AI16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AJ16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AK16" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AL16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM16" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="AO16" s="3">
         <v>-1</v>
       </c>
       <c r="AP16" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ16" s="1"/>
+      <c r="AQ16" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AR16" s="1"/>
       <c r="AS16" s="1"/>
       <c r="AT16" s="1"/>
       <c r="AU16" s="1"/>
       <c r="AV16" s="1"/>
       <c r="AW16" s="30"/>
       <c r="AX16" s="7"/>
       <c r="AY16" s="7"/>
       <c r="AZ16" s="13"/>
       <c r="BA16" s="1"/>
       <c r="BB16" s="1"/>
       <c r="BC16" s="1"/>
       <c r="BI16" s="39"/>
       <c r="BJ16" s="7"/>
       <c r="BK16" s="7"/>
       <c r="BL16" s="13"/>
       <c r="BM16" s="1"/>
       <c r="BN16" s="1"/>
       <c r="BO16" s="1"/>
     </row>
     <row r="17" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="57" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="12">
@@ -12371,51 +12532,53 @@
       </c>
       <c r="AI17" s="1">
         <v>3</v>
       </c>
       <c r="AJ17" s="19">
         <v>1</v>
       </c>
       <c r="AK17" s="39">
         <v>1</v>
       </c>
       <c r="AL17" s="7">
         <v>-1</v>
       </c>
       <c r="AM17" s="3">
         <v>-1</v>
       </c>
       <c r="AN17" s="13">
         <v>1</v>
       </c>
       <c r="AO17" s="3">
         <v>2</v>
       </c>
       <c r="AP17" s="1">
         <v>1</v>
       </c>
-      <c r="AQ17" s="1"/>
+      <c r="AQ17" s="1">
+        <v>-8</v>
+      </c>
       <c r="AR17" s="1"/>
       <c r="AU17" s="1"/>
       <c r="AW17" s="39"/>
       <c r="AX17" s="7"/>
       <c r="AY17" s="1"/>
       <c r="AZ17" s="13"/>
       <c r="BA17" s="1"/>
       <c r="BB17" s="1"/>
       <c r="BC17" s="1"/>
       <c r="BI17" s="39"/>
       <c r="BJ17" s="7"/>
       <c r="BK17" s="1"/>
       <c r="BL17" s="13"/>
       <c r="BM17" s="1"/>
       <c r="BN17" s="1"/>
       <c r="BO17" s="1"/>
     </row>
     <row r="18" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="57" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="12" t="s">
@@ -12516,51 +12679,53 @@
       </c>
       <c r="AI18" s="1">
         <v>-1</v>
       </c>
       <c r="AJ18" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AK18" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AL18" s="7">
         <v>-2</v>
       </c>
       <c r="AM18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP18" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ18" s="1"/>
+      <c r="AQ18" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AR18" s="1"/>
       <c r="AS18" s="1"/>
       <c r="AT18" s="1"/>
       <c r="AU18" s="1"/>
       <c r="AV18" s="1"/>
       <c r="AW18" s="30"/>
       <c r="AX18" s="7"/>
       <c r="AY18" s="7"/>
       <c r="AZ18" s="13"/>
       <c r="BA18" s="1"/>
       <c r="BB18" s="1"/>
       <c r="BC18" s="1"/>
       <c r="BI18" s="39"/>
       <c r="BJ18" s="7"/>
       <c r="BK18" s="7"/>
       <c r="BL18" s="13"/>
       <c r="BM18" s="1"/>
       <c r="BN18" s="1"/>
       <c r="BO18" s="1"/>
     </row>
     <row r="19" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="57" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="12">
@@ -12664,51 +12829,53 @@
       </c>
       <c r="AI19" s="1">
         <v>-3</v>
       </c>
       <c r="AJ19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AK19" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AL19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP19" s="1">
         <v>-1</v>
       </c>
-      <c r="AQ19" s="1"/>
+      <c r="AQ19" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AR19" s="1"/>
       <c r="AT19" s="1"/>
       <c r="AU19" s="1"/>
       <c r="AV19" s="1"/>
       <c r="AW19" s="30"/>
       <c r="AX19" s="7"/>
       <c r="AY19" s="7"/>
       <c r="AZ19" s="13"/>
       <c r="BA19" s="1"/>
       <c r="BB19" s="1"/>
       <c r="BC19" s="1"/>
       <c r="BI19" s="39"/>
       <c r="BJ19" s="7"/>
       <c r="BK19" s="7"/>
       <c r="BL19" s="13"/>
       <c r="BM19" s="1"/>
       <c r="BN19" s="1"/>
       <c r="BO19" s="1"/>
     </row>
     <row r="20" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="57" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>13</v>
@@ -12811,51 +12978,53 @@
       </c>
       <c r="AI20" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AJ20" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AK20" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AL20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO20" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP20" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ20" s="1"/>
+      <c r="AQ20" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AR20" s="1"/>
       <c r="AS20" s="1"/>
       <c r="AT20" s="1"/>
       <c r="AU20" s="1"/>
       <c r="AV20" s="1"/>
       <c r="AW20" s="30"/>
       <c r="AX20" s="7"/>
       <c r="AY20" s="7"/>
       <c r="AZ20" s="13"/>
       <c r="BA20" s="1"/>
       <c r="BB20" s="1"/>
       <c r="BC20" s="1"/>
       <c r="BI20" s="39"/>
       <c r="BJ20" s="7"/>
       <c r="BK20" s="7"/>
       <c r="BL20" s="13"/>
       <c r="BM20" s="1"/>
       <c r="BN20" s="1"/>
       <c r="BO20" s="1"/>
     </row>
     <row r="21" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="57" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="12" t="s">
@@ -12959,51 +13128,53 @@
       </c>
       <c r="AI21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AJ21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AK21" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AL21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AM21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AN21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AO21" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP21" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="AQ21" s="1"/>
+      <c r="AQ21" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AR21" s="1"/>
       <c r="AS21" s="1"/>
       <c r="AT21" s="1"/>
       <c r="AU21" s="1"/>
       <c r="AV21" s="1"/>
       <c r="AW21" s="30"/>
       <c r="AX21" s="7"/>
       <c r="AY21" s="7"/>
       <c r="AZ21" s="13"/>
       <c r="BA21" s="1"/>
       <c r="BB21" s="1"/>
       <c r="BC21" s="1"/>
       <c r="BI21" s="39"/>
       <c r="BJ21" s="7"/>
       <c r="BK21" s="7"/>
       <c r="BL21" s="13"/>
       <c r="BM21" s="1"/>
       <c r="BN21" s="1"/>
       <c r="BO21" s="1"/>
     </row>
     <row r="22" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="57" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="12">
@@ -13107,51 +13278,53 @@
       </c>
       <c r="AI22" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AJ22" s="19">
         <v>4</v>
       </c>
       <c r="AK22" s="39">
         <v>1</v>
       </c>
       <c r="AL22" s="7">
         <v>5</v>
       </c>
       <c r="AM22" s="3">
         <v>1</v>
       </c>
       <c r="AN22" s="13" t="s">
         <v>13</v>
       </c>
       <c r="AO22" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AP22" s="1">
         <v>1</v>
       </c>
-      <c r="AQ22" s="1"/>
+      <c r="AQ22" s="3" t="s">
+        <v>13</v>
+      </c>
       <c r="AR22" s="1"/>
       <c r="AT22" s="1"/>
       <c r="AU22" s="1"/>
       <c r="AW22" s="39"/>
       <c r="AX22" s="7"/>
       <c r="AY22" s="1"/>
       <c r="AZ22" s="13"/>
       <c r="BA22" s="1"/>
       <c r="BB22" s="1"/>
       <c r="BC22" s="1"/>
       <c r="BI22" s="39"/>
       <c r="BJ22" s="7"/>
       <c r="BK22" s="1"/>
       <c r="BL22" s="13"/>
       <c r="BM22" s="1"/>
       <c r="BN22" s="1"/>
       <c r="BO22" s="1"/>
     </row>
     <row r="23" spans="1:75" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="58"/>
       <c r="B23" s="12"/>
       <c r="C23" s="11"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
@@ -13321,51 +13494,53 @@
       </c>
       <c r="AI24" s="19">
         <v>5</v>
       </c>
       <c r="AJ24" s="19">
         <v>7</v>
       </c>
       <c r="AK24" s="39">
         <v>3</v>
       </c>
       <c r="AL24" s="7">
         <v>20</v>
       </c>
       <c r="AM24" s="13">
         <v>8</v>
       </c>
       <c r="AN24" s="13">
         <v>9</v>
       </c>
       <c r="AO24" s="1">
         <v>7</v>
       </c>
       <c r="AP24" s="1">
         <v>-4</v>
       </c>
-      <c r="AQ24" s="1"/>
+      <c r="AQ24" s="1">
+        <v>-6</v>
+      </c>
       <c r="AR24" s="1"/>
       <c r="AW24" s="39"/>
       <c r="AX24" s="7"/>
       <c r="AY24" s="13"/>
       <c r="AZ24" s="13"/>
       <c r="BA24" s="1"/>
       <c r="BB24" s="1"/>
       <c r="BC24" s="1"/>
       <c r="BI24" s="39"/>
       <c r="BJ24" s="7"/>
       <c r="BK24" s="13"/>
       <c r="BL24" s="13"/>
       <c r="BM24" s="1"/>
       <c r="BN24" s="1"/>
       <c r="BO24" s="1"/>
     </row>
     <row r="25" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="57" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="12">
         <v>-36</v>
       </c>
       <c r="C25" s="11">
         <v>-54</v>
@@ -13465,51 +13640,53 @@
       </c>
       <c r="AI25" s="19">
         <v>4</v>
       </c>
       <c r="AJ25" s="19">
         <v>8</v>
       </c>
       <c r="AK25" s="39">
         <v>1</v>
       </c>
       <c r="AL25" s="7">
         <v>16</v>
       </c>
       <c r="AM25" s="13">
         <v>8</v>
       </c>
       <c r="AN25" s="13">
         <v>7</v>
       </c>
       <c r="AO25" s="1">
         <v>7</v>
       </c>
       <c r="AP25" s="1">
         <v>-4</v>
       </c>
-      <c r="AQ25" s="1"/>
+      <c r="AQ25" s="1">
+        <v>-5</v>
+      </c>
       <c r="AR25" s="1"/>
       <c r="AW25" s="39"/>
       <c r="AX25" s="7"/>
       <c r="AY25" s="13"/>
       <c r="AZ25" s="13"/>
       <c r="BA25" s="1"/>
       <c r="BB25" s="1"/>
       <c r="BC25" s="1"/>
       <c r="BI25" s="39"/>
       <c r="BJ25" s="7"/>
       <c r="BK25" s="13"/>
       <c r="BL25" s="13"/>
       <c r="BM25" s="1"/>
       <c r="BN25" s="1"/>
       <c r="BO25" s="1"/>
     </row>
     <row r="26" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="57" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="11">
         <v>-1</v>
@@ -13609,51 +13786,53 @@
       </c>
       <c r="AI26" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AJ26" s="19">
         <v>-1</v>
       </c>
       <c r="AK26" s="39">
         <v>2</v>
       </c>
       <c r="AL26" s="7">
         <v>6</v>
       </c>
       <c r="AM26" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AN26" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AO26" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AP26" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="AQ26" s="1"/>
+      <c r="AQ26" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="AR26" s="1"/>
       <c r="AT26" s="1"/>
       <c r="AU26" s="1"/>
       <c r="AW26" s="39"/>
       <c r="AX26" s="7"/>
       <c r="AY26" s="7"/>
       <c r="AZ26" s="13"/>
       <c r="BA26" s="1"/>
       <c r="BB26" s="1"/>
       <c r="BC26" s="1"/>
       <c r="BI26" s="39"/>
       <c r="BJ26" s="7"/>
       <c r="BK26" s="7"/>
       <c r="BL26" s="13"/>
       <c r="BM26" s="1"/>
       <c r="BN26" s="1"/>
       <c r="BO26" s="1"/>
     </row>
     <row r="27" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="57" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="27" t="s">
         <v>13</v>
       </c>
@@ -13755,51 +13934,53 @@
       </c>
       <c r="AI27" s="1">
         <v>1</v>
       </c>
       <c r="AJ27" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AK27" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AL27" s="7">
         <v>1</v>
       </c>
       <c r="AM27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AN27" s="7">
         <v>2</v>
       </c>
       <c r="AO27" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AP27" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="AQ27" s="1"/>
+      <c r="AQ27" s="1">
+        <v>-1</v>
+      </c>
       <c r="AR27" s="1"/>
       <c r="AS27" s="1"/>
       <c r="AT27" s="1"/>
       <c r="AU27" s="1"/>
       <c r="AV27" s="1"/>
       <c r="AW27" s="30"/>
       <c r="AX27" s="7"/>
       <c r="AY27" s="7"/>
       <c r="AZ27" s="13"/>
       <c r="BA27" s="1"/>
       <c r="BB27" s="1"/>
       <c r="BC27" s="1"/>
       <c r="BI27" s="39"/>
       <c r="BJ27" s="7"/>
       <c r="BK27" s="7"/>
       <c r="BL27" s="13"/>
       <c r="BM27" s="1"/>
       <c r="BN27" s="1"/>
       <c r="BO27" s="1"/>
     </row>
     <row r="28" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="57" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="27" t="s">
@@ -13903,51 +14084,53 @@
       </c>
       <c r="AI28" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AJ28" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AK28" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AL28" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AM28" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AN28" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AO28" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AP28" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="AQ28" s="1"/>
+      <c r="AQ28" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="AR28" s="1"/>
       <c r="AS28" s="1"/>
       <c r="AT28" s="1"/>
       <c r="AU28" s="1"/>
       <c r="AV28" s="1"/>
       <c r="AW28" s="30"/>
       <c r="AX28" s="7"/>
       <c r="AY28" s="7"/>
       <c r="AZ28" s="13"/>
       <c r="BA28" s="1"/>
       <c r="BB28" s="1"/>
       <c r="BC28" s="1"/>
       <c r="BI28" s="39"/>
       <c r="BJ28" s="7"/>
       <c r="BK28" s="7"/>
       <c r="BL28" s="13"/>
       <c r="BM28" s="1"/>
       <c r="BN28" s="1"/>
       <c r="BO28" s="1"/>
     </row>
     <row r="29" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="57" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="27">
@@ -14051,51 +14234,53 @@
       </c>
       <c r="AI29" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AJ29" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AK29" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AL29" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AM29" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AN29" s="7" t="s">
         <v>13</v>
       </c>
       <c r="AO29" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AP29" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="AQ29" s="1"/>
+      <c r="AQ29" s="1" t="s">
+        <v>13</v>
+      </c>
       <c r="AR29" s="1"/>
       <c r="AS29" s="1"/>
       <c r="AT29" s="1"/>
       <c r="AU29" s="1"/>
       <c r="AV29" s="1"/>
       <c r="AW29" s="30"/>
       <c r="AX29" s="7"/>
       <c r="AY29" s="7"/>
       <c r="AZ29" s="13"/>
       <c r="BA29" s="1"/>
       <c r="BB29" s="1"/>
       <c r="BC29" s="1"/>
       <c r="BI29" s="39"/>
       <c r="BJ29" s="7"/>
       <c r="BK29" s="7"/>
       <c r="BL29" s="13"/>
       <c r="BM29" s="1"/>
       <c r="BN29" s="1"/>
       <c r="BO29" s="1"/>
     </row>
     <row r="30" spans="1:75" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="58"/>
       <c r="B30" s="12"/>
       <c r="C30" s="11"/>
       <c r="D30" s="12"/>
@@ -14277,51 +14462,53 @@
       </c>
       <c r="AI31" s="19">
         <v>1</v>
       </c>
       <c r="AJ31" s="19">
         <v>5</v>
       </c>
       <c r="AK31" s="39">
         <v>2</v>
       </c>
       <c r="AL31" s="7">
         <v>5</v>
       </c>
       <c r="AM31" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AN31" s="13">
         <v>3</v>
       </c>
       <c r="AO31" s="1">
         <v>1</v>
       </c>
       <c r="AP31" s="1">
         <v>1</v>
       </c>
-      <c r="AQ31" s="1"/>
+      <c r="AQ31" s="1">
+        <v>-8</v>
+      </c>
       <c r="AR31" s="1"/>
       <c r="AW31" s="39"/>
       <c r="AX31" s="7"/>
       <c r="AY31" s="13"/>
       <c r="AZ31" s="13"/>
       <c r="BA31" s="1"/>
       <c r="BB31" s="1"/>
       <c r="BC31" s="1"/>
       <c r="BI31" s="39"/>
       <c r="BJ31" s="7"/>
       <c r="BK31" s="13"/>
       <c r="BL31" s="13"/>
       <c r="BM31" s="1"/>
       <c r="BN31" s="1"/>
       <c r="BO31" s="1"/>
     </row>
     <row r="32" spans="1:75" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="57" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="11" t="s">
         <v>13</v>
@@ -14421,51 +14608,53 @@
       </c>
       <c r="AI32" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AJ32" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AK32" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AL32" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AM32" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AN32" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AO32" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AP32" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="AQ32" s="1"/>
+      <c r="AQ32" s="12" t="s">
+        <v>13</v>
+      </c>
       <c r="AR32" s="1"/>
       <c r="AS32" s="1"/>
       <c r="AT32" s="1"/>
       <c r="AU32" s="1"/>
       <c r="AV32" s="1"/>
       <c r="AW32" s="30"/>
       <c r="AX32" s="12"/>
       <c r="AY32" s="12"/>
       <c r="AZ32" s="13"/>
       <c r="BA32" s="1"/>
       <c r="BB32" s="1"/>
       <c r="BC32" s="1"/>
       <c r="BI32" s="39"/>
       <c r="BJ32" s="12"/>
       <c r="BK32" s="12"/>
       <c r="BL32" s="13"/>
       <c r="BM32" s="1"/>
       <c r="BN32" s="1"/>
       <c r="BO32" s="1"/>
     </row>
     <row r="33" spans="1:67" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="57" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="12" t="s">
@@ -14569,51 +14758,53 @@
       </c>
       <c r="AI33" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AJ33" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AK33" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AL33" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AM33" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AN33" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AO33" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AP33" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="AQ33" s="1"/>
+      <c r="AQ33" s="12" t="s">
+        <v>13</v>
+      </c>
       <c r="AR33" s="1"/>
       <c r="AS33" s="1"/>
       <c r="AT33" s="1"/>
       <c r="AU33" s="1"/>
       <c r="AV33" s="1"/>
       <c r="AW33" s="30"/>
       <c r="AX33" s="12"/>
       <c r="AY33" s="12"/>
       <c r="AZ33" s="13"/>
       <c r="BA33" s="1"/>
       <c r="BB33" s="1"/>
       <c r="BC33" s="1"/>
       <c r="BI33" s="39"/>
       <c r="BJ33" s="12"/>
       <c r="BK33" s="12"/>
       <c r="BL33" s="13"/>
       <c r="BM33" s="1"/>
       <c r="BN33" s="1"/>
       <c r="BO33" s="1"/>
     </row>
     <row r="34" spans="1:67" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="57" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="12" t="s">
@@ -14717,51 +14908,53 @@
       </c>
       <c r="AI34" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AJ34" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AK34" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AL34" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AM34" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AN34" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AO34" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AP34" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="AQ34" s="1"/>
+      <c r="AQ34" s="12" t="s">
+        <v>13</v>
+      </c>
       <c r="AR34" s="1"/>
       <c r="AS34" s="1"/>
       <c r="AT34" s="1"/>
       <c r="AU34" s="1"/>
       <c r="AV34" s="1"/>
       <c r="AW34" s="30"/>
       <c r="AX34" s="12"/>
       <c r="AY34" s="12"/>
       <c r="AZ34" s="13"/>
       <c r="BA34" s="1"/>
       <c r="BB34" s="1"/>
       <c r="BC34" s="1"/>
       <c r="BI34" s="39"/>
       <c r="BJ34" s="12"/>
       <c r="BK34" s="12"/>
       <c r="BL34" s="13"/>
       <c r="BM34" s="1"/>
       <c r="BN34" s="1"/>
       <c r="BO34" s="1"/>
     </row>
     <row r="35" spans="1:67" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="57" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="12" t="s">
@@ -14865,51 +15058,53 @@
       </c>
       <c r="AI35" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AJ35" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AK35" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AL35" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AM35" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AN35" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AO35" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AP35" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="AQ35" s="1"/>
+      <c r="AQ35" s="12" t="s">
+        <v>13</v>
+      </c>
       <c r="AR35" s="1"/>
       <c r="AS35" s="1"/>
       <c r="AT35" s="1"/>
       <c r="AU35" s="1"/>
       <c r="AV35" s="1"/>
       <c r="AW35" s="30"/>
       <c r="AX35" s="12"/>
       <c r="AY35" s="12"/>
       <c r="AZ35" s="13"/>
       <c r="BA35" s="1"/>
       <c r="BB35" s="1"/>
       <c r="BC35" s="1"/>
       <c r="BI35" s="39"/>
       <c r="BJ35" s="12"/>
       <c r="BK35" s="12"/>
       <c r="BL35" s="13"/>
       <c r="BM35" s="1"/>
       <c r="BN35" s="1"/>
       <c r="BO35" s="1"/>
     </row>
     <row r="36" spans="1:67" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="57" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="12">
@@ -15013,51 +15208,53 @@
       </c>
       <c r="AI36" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AJ36" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AK36" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AL36" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AM36" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AN36" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AO36" s="12">
         <v>-1</v>
       </c>
       <c r="AP36" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="AQ36" s="1"/>
+      <c r="AQ36" s="12" t="s">
+        <v>13</v>
+      </c>
       <c r="AR36" s="1"/>
       <c r="AS36" s="1"/>
       <c r="AT36" s="1"/>
       <c r="AU36" s="1"/>
       <c r="AV36" s="1"/>
       <c r="AW36" s="30"/>
       <c r="AX36" s="12"/>
       <c r="AY36" s="12"/>
       <c r="AZ36" s="13"/>
       <c r="BA36" s="1"/>
       <c r="BB36" s="1"/>
       <c r="BC36" s="1"/>
       <c r="BI36" s="39"/>
       <c r="BJ36" s="12"/>
       <c r="BK36" s="12"/>
       <c r="BL36" s="13"/>
       <c r="BM36" s="1"/>
       <c r="BN36" s="1"/>
       <c r="BO36" s="1"/>
     </row>
     <row r="37" spans="1:67" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="57" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="12">
@@ -15161,51 +15358,53 @@
       </c>
       <c r="AI37" s="1">
         <v>3</v>
       </c>
       <c r="AJ37" s="19">
         <v>1</v>
       </c>
       <c r="AK37" s="39">
         <v>1</v>
       </c>
       <c r="AL37" s="12">
         <v>-1</v>
       </c>
       <c r="AM37" s="12">
         <v>-1</v>
       </c>
       <c r="AN37" s="13">
         <v>1</v>
       </c>
       <c r="AO37" s="12">
         <v>2</v>
       </c>
       <c r="AP37" s="1">
         <v>1</v>
       </c>
-      <c r="AQ37" s="1"/>
+      <c r="AQ37" s="1">
+        <v>-8</v>
+      </c>
       <c r="AR37" s="1"/>
       <c r="AU37" s="1"/>
       <c r="AW37" s="39"/>
       <c r="AX37" s="12"/>
       <c r="AY37" s="13"/>
       <c r="AZ37" s="13"/>
       <c r="BA37" s="1"/>
       <c r="BB37" s="1"/>
       <c r="BC37" s="1"/>
       <c r="BI37" s="39"/>
       <c r="BJ37" s="12"/>
       <c r="BK37" s="13"/>
       <c r="BL37" s="13"/>
       <c r="BM37" s="1"/>
       <c r="BN37" s="1"/>
       <c r="BO37" s="1"/>
     </row>
     <row r="38" spans="1:67" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="57" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="12" t="s">
@@ -15306,51 +15505,53 @@
       </c>
       <c r="AI38" s="1">
         <v>-1</v>
       </c>
       <c r="AJ38" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AK38" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AL38" s="12">
         <v>1</v>
       </c>
       <c r="AM38" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AN38" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AO38" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AP38" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="AQ38" s="1"/>
+      <c r="AQ38" s="12" t="s">
+        <v>13</v>
+      </c>
       <c r="AR38" s="1"/>
       <c r="AS38" s="1"/>
       <c r="AT38" s="1"/>
       <c r="AU38" s="1"/>
       <c r="AV38" s="1"/>
       <c r="AW38" s="30"/>
       <c r="AX38" s="12"/>
       <c r="AY38" s="12"/>
       <c r="AZ38" s="13"/>
       <c r="BA38" s="1"/>
       <c r="BB38" s="1"/>
       <c r="BC38" s="1"/>
       <c r="BI38" s="39"/>
       <c r="BJ38" s="12"/>
       <c r="BK38" s="12"/>
       <c r="BL38" s="13"/>
       <c r="BM38" s="1"/>
       <c r="BN38" s="1"/>
       <c r="BO38" s="1"/>
     </row>
     <row r="39" spans="1:67" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="57" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="12">
@@ -15454,51 +15655,53 @@
       </c>
       <c r="AI39" s="1">
         <v>-3</v>
       </c>
       <c r="AJ39" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AK39" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AL39" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AM39" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AN39" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AO39" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AP39" s="1">
         <v>-1</v>
       </c>
-      <c r="AQ39" s="1"/>
+      <c r="AQ39" s="12" t="s">
+        <v>13</v>
+      </c>
       <c r="AR39" s="1"/>
       <c r="AT39" s="1"/>
       <c r="AU39" s="1"/>
       <c r="AV39" s="1"/>
       <c r="AW39" s="30"/>
       <c r="AX39" s="12"/>
       <c r="AY39" s="12"/>
       <c r="AZ39" s="13"/>
       <c r="BA39" s="1"/>
       <c r="BB39" s="1"/>
       <c r="BC39" s="1"/>
       <c r="BI39" s="39"/>
       <c r="BJ39" s="12"/>
       <c r="BK39" s="12"/>
       <c r="BL39" s="13"/>
       <c r="BM39" s="1"/>
       <c r="BN39" s="1"/>
       <c r="BO39" s="1"/>
     </row>
     <row r="40" spans="1:67" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="57" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>13</v>
@@ -15601,51 +15804,53 @@
       </c>
       <c r="AI40" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AJ40" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AK40" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AL40" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AM40" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AN40" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AO40" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AP40" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="AQ40" s="1"/>
+      <c r="AQ40" s="12" t="s">
+        <v>13</v>
+      </c>
       <c r="AR40" s="1"/>
       <c r="AS40" s="1"/>
       <c r="AT40" s="1"/>
       <c r="AU40" s="1"/>
       <c r="AV40" s="1"/>
       <c r="AW40" s="30"/>
       <c r="AX40" s="12"/>
       <c r="AY40" s="12"/>
       <c r="AZ40" s="13"/>
       <c r="BA40" s="1"/>
       <c r="BB40" s="1"/>
       <c r="BC40" s="1"/>
       <c r="BI40" s="39"/>
       <c r="BJ40" s="12"/>
       <c r="BK40" s="12"/>
       <c r="BL40" s="13"/>
       <c r="BM40" s="1"/>
       <c r="BN40" s="1"/>
       <c r="BO40" s="1"/>
     </row>
     <row r="41" spans="1:67" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="57" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="12" t="s">
@@ -15749,51 +15954,53 @@
       </c>
       <c r="AI41" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AJ41" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AK41" s="30" t="s">
         <v>13</v>
       </c>
       <c r="AL41" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AM41" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AN41" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AO41" s="12" t="s">
         <v>13</v>
       </c>
       <c r="AP41" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="AQ41" s="1"/>
+      <c r="AQ41" s="12" t="s">
+        <v>13</v>
+      </c>
       <c r="AR41" s="1"/>
       <c r="AS41" s="1"/>
       <c r="AT41" s="1"/>
       <c r="AU41" s="1"/>
       <c r="AV41" s="1"/>
       <c r="AW41" s="30"/>
       <c r="AX41" s="12"/>
       <c r="AY41" s="12"/>
       <c r="AZ41" s="13"/>
       <c r="BA41" s="1"/>
       <c r="BB41" s="1"/>
       <c r="BC41" s="1"/>
       <c r="BI41" s="39"/>
       <c r="BJ41" s="12"/>
       <c r="BK41" s="12"/>
       <c r="BL41" s="13"/>
       <c r="BM41" s="1"/>
       <c r="BN41" s="1"/>
       <c r="BO41" s="1"/>
     </row>
     <row r="42" spans="1:67" s="18" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="59" t="s">
         <v>22</v>
       </c>
       <c r="B42" s="16">
@@ -15897,115 +16104,117 @@
       </c>
       <c r="AI42" s="2">
         <v>2</v>
       </c>
       <c r="AJ42" s="18">
         <v>4</v>
       </c>
       <c r="AK42" s="48">
         <v>1</v>
       </c>
       <c r="AL42" s="16">
         <v>5</v>
       </c>
       <c r="AM42" s="16">
         <v>1</v>
       </c>
       <c r="AN42" s="18">
         <v>2</v>
       </c>
       <c r="AO42" s="16" t="s">
         <v>13</v>
       </c>
       <c r="AP42" s="2">
         <v>1</v>
       </c>
-      <c r="AQ42" s="2"/>
+      <c r="AQ42" s="16" t="s">
+        <v>13</v>
+      </c>
       <c r="AR42" s="2"/>
       <c r="AT42" s="2"/>
       <c r="AU42" s="2"/>
       <c r="AW42" s="48"/>
       <c r="AX42" s="16"/>
       <c r="BA42" s="2"/>
       <c r="BB42" s="2"/>
       <c r="BC42" s="2"/>
       <c r="BI42" s="48"/>
       <c r="BJ42" s="16"/>
       <c r="BM42" s="2"/>
       <c r="BN42" s="2"/>
       <c r="BO42" s="2"/>
     </row>
     <row r="43" spans="1:67" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="70" t="s">
         <v>33</v>
       </c>
       <c r="B43" s="71"/>
       <c r="C43" s="71"/>
       <c r="D43" s="71"/>
-      <c r="AC43" s="86"/>
-[...3 lines deleted...]
-      <c r="AG43" s="86"/>
+      <c r="AC43" s="121"/>
+      <c r="AD43" s="121"/>
+      <c r="AE43" s="121"/>
+      <c r="AF43" s="121"/>
+      <c r="AG43" s="121"/>
       <c r="AM43" s="28"/>
     </row>
     <row r="44" spans="1:67" x14ac:dyDescent="0.2">
       <c r="AM44" s="28"/>
     </row>
     <row r="45" spans="1:67" ht="15" x14ac:dyDescent="0.25">
-      <c r="A45" s="87"/>
-[...3 lines deleted...]
-      <c r="E45" s="87"/>
+      <c r="A45" s="122"/>
+      <c r="B45" s="122"/>
+      <c r="C45" s="122"/>
+      <c r="D45" s="122"/>
+      <c r="E45" s="122"/>
     </row>
   </sheetData>
   <mergeCells count="24">
+    <mergeCell ref="AL7:AN7"/>
+    <mergeCell ref="AO7:AQ7"/>
+    <mergeCell ref="AR7:AT7"/>
+    <mergeCell ref="AU7:AW7"/>
+    <mergeCell ref="Z7:AB7"/>
+    <mergeCell ref="AC7:AE7"/>
+    <mergeCell ref="AF7:AH7"/>
+    <mergeCell ref="AI7:AK7"/>
     <mergeCell ref="AC43:AG43"/>
     <mergeCell ref="A45:E45"/>
     <mergeCell ref="BM7:BO7"/>
     <mergeCell ref="BP7:BR7"/>
     <mergeCell ref="BS7:BU7"/>
     <mergeCell ref="AX7:AZ7"/>
     <mergeCell ref="BA7:BC7"/>
     <mergeCell ref="BD7:BF7"/>
     <mergeCell ref="BG7:BI7"/>
     <mergeCell ref="BJ7:BL7"/>
     <mergeCell ref="T7:V7"/>
     <mergeCell ref="W7:Y7"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:P7"/>
     <mergeCell ref="Q7:S7"/>
-    <mergeCell ref="AL7:AN7"/>
-[...6 lines deleted...]
-    <mergeCell ref="AI7:AK7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Прибывшие</vt:lpstr>