--- v0 (2026-05-03)
+++ v1 (2026-05-25)
@@ -134,53 +134,50 @@
   <si>
     <t>Date of the next update</t>
   </si>
   <si>
     <t>Responsible structural unit</t>
   </si>
   <si>
     <t>Responsible executor</t>
   </si>
   <si>
     <t>Phone Number:</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t xml:space="preserve"> To form current data on statistics of marriages and divorces are used such data sources like administrative data, given by administrative sources, usually, from registration acts of citizens condition and "Government corporation "Government for citizens"</t>
   </si>
   <si>
     <t>Data are formed by marriage acts registration date</t>
   </si>
   <si>
     <t>Marriages per 1000 people</t>
   </si>
   <si>
-    <t>Number of registered marriages per 1000 people per month, among regions</t>
-[...1 lines deleted...]
-  <si>
     <t>Numeric</t>
   </si>
   <si>
     <t xml:space="preserve">  Total marriage rate is accounted by dividing of registered marriages by months to total population number by an accounting moment, enlarged by 1000</t>
   </si>
   <si>
     <t>CATU code</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>SIC code  - 61240101</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
@@ -249,50 +246,53 @@
     <t>Теl.+7(727)277-55-56</t>
   </si>
   <si>
     <t>E -mail: el.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <r>
       <t>Symbols:     
 "-" there is no phenomenon
 "0.0" is an insignificant value     
 "x"- data is confidential
 "..."- data is missing     
 In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding the data.       
 ©</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
     </r>
+  </si>
+  <si>
+    <t>Number of registered marriages per 1000 people per month, among Almaty city</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -507,69 +507,66 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -595,85 +592,85 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -955,959 +952,978 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A33" sqref="A33"/>
+      <selection activeCell="B44" sqref="B44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="37.85546875" style="27" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="27"/>
+    <col min="1" max="1" width="37.85546875" style="26" customWidth="1"/>
+    <col min="2" max="2" width="97" style="26" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="29">
+      <c r="B1" s="28">
         <v>61240101</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="30" t="s">
+      <c r="B2" s="29" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" s="29" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="29" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-[...11 lines deleted...]
-      <c r="B4" s="30" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="29" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
-[...6 lines deleted...]
-    </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="28" t="s">
+      <c r="A6" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="30" t="s">
+      <c r="B6" s="29" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="29" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
-[...3 lines deleted...]
-      <c r="B7" s="30" t="s">
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="30" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="25.5">
-[...6 lines deleted...]
-    </row>
     <row r="9" spans="1:2" ht="38.25">
-      <c r="A9" s="28" t="s">
+      <c r="A9" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="31" t="s">
+      <c r="B9" s="30" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="28" t="s">
+      <c r="A10" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="30" t="s">
+      <c r="B10" s="29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="28" t="s">
+      <c r="A11" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="31" t="s">
+      <c r="B11" s="30" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="30" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
-[...3 lines deleted...]
-      <c r="B12" s="31" t="s">
+    <row r="13" spans="1:2">
+      <c r="A13" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="30" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
-[...3 lines deleted...]
-      <c r="B13" s="31" t="s">
+    <row r="14" spans="1:2">
+      <c r="A14" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="30" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="14" spans="1:2">
-[...6 lines deleted...]
-    </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="28" t="s">
+      <c r="A15" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="32">
-        <v>46122</v>
+      <c r="B15" s="31">
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="28" t="s">
+      <c r="A16" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="32">
-        <v>46154</v>
+      <c r="B16" s="31">
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="28" t="s">
+      <c r="A17" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="B17" s="33" t="s">
+      <c r="B17" s="32" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="32" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
-[...3 lines deleted...]
-      <c r="B18" s="33" t="s">
+    <row r="19" spans="1:2">
+      <c r="A19" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="33" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
-[...3 lines deleted...]
-      <c r="B19" s="34" t="s">
+    <row r="20" spans="1:2">
+      <c r="A20" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="34" t="s">
         <v>69</v>
-      </c>
-[...6 lines deleted...]
-        <v>70</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="112.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="128.25">
-      <c r="B5" s="36" t="s">
-        <v>71</v>
+      <c r="B5" s="35" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AA17"/>
+  <dimension ref="A1:AA15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="T9" sqref="T9:T70"/>
-      <selection pane="bottomLeft" activeCell="E35" sqref="E35"/>
+      <selection pane="bottomLeft" activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="10" style="11" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" s="22" customFormat="1" ht="25.5">
-[...59 lines deleted...]
-      <c r="Y5" s="44" t="s">
+    <row r="1" spans="1:27" s="21" customFormat="1" ht="25.5">
+      <c r="A1" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
+      <c r="V1" s="41"/>
+      <c r="W1" s="41"/>
+      <c r="X1" s="41"/>
+      <c r="Y1" s="41"/>
+      <c r="Z1" s="41"/>
+    </row>
+    <row r="2" spans="1:27" s="8" customFormat="1">
+      <c r="A2" s="10"/>
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="10"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="10"/>
+      <c r="K2" s="10"/>
+      <c r="L2" s="10"/>
+      <c r="M2" s="10"/>
+    </row>
+    <row r="3" spans="1:27" s="22" customFormat="1" ht="11.25">
+      <c r="N3" s="23"/>
+      <c r="O3" s="23"/>
+      <c r="T3" s="42"/>
+      <c r="U3" s="42"/>
+      <c r="W3" s="6"/>
+      <c r="Y3" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="Z5" s="44"/>
-[...3 lines deleted...]
-      <c r="A6" s="45" t="s">
+      <c r="Z3" s="47"/>
+      <c r="AA3" s="6"/>
+    </row>
+    <row r="4" spans="1:27" s="22" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" s="38"/>
+      <c r="C4" s="43">
+        <v>2025</v>
+      </c>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44"/>
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="44"/>
+      <c r="O4" s="45">
+        <v>2026</v>
+      </c>
+      <c r="P4" s="46"/>
+      <c r="Q4" s="46"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="46"/>
+      <c r="T4" s="46"/>
+      <c r="U4" s="46"/>
+      <c r="V4" s="46"/>
+      <c r="W4" s="46"/>
+      <c r="X4" s="46"/>
+      <c r="Y4" s="46"/>
+      <c r="Z4" s="46"/>
+    </row>
+    <row r="5" spans="1:27" s="22" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A5" s="37"/>
+      <c r="B5" s="39"/>
+      <c r="C5" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="J5" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="O5" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="P5" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="R5" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="S5" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="T5" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="U5" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="V5" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="W5" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="X5" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y5" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z5" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="25" customFormat="1" ht="11.25">
+      <c r="A6" s="24"/>
+      <c r="B6" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
+      <c r="Z6" s="40"/>
+    </row>
+    <row r="7" spans="1:27" s="22" customFormat="1" ht="11.25">
+      <c r="A7" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="46"/>
-[...139 lines deleted...]
-      <c r="B9" s="5" t="s">
+      <c r="B7" s="5" t="s">
         <v>1</v>
       </c>
+      <c r="C7" s="7">
+        <v>3.09</v>
+      </c>
+      <c r="D7" s="7">
+        <v>3.86</v>
+      </c>
+      <c r="E7" s="7">
+        <v>3.96</v>
+      </c>
+      <c r="F7" s="11">
+        <v>4.33</v>
+      </c>
+      <c r="G7" s="12">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="H7" s="12">
+        <v>4.88</v>
+      </c>
+      <c r="I7" s="12">
+        <v>5.22</v>
+      </c>
+      <c r="J7" s="7">
+        <v>5.5</v>
+      </c>
+      <c r="K7" s="7">
+        <v>5.6</v>
+      </c>
+      <c r="L7" s="7">
+        <v>5.66</v>
+      </c>
+      <c r="M7" s="7">
+        <v>5.57</v>
+      </c>
+      <c r="N7" s="7">
+        <v>5.47</v>
+      </c>
+      <c r="O7" s="7">
+        <v>3.44</v>
+      </c>
+      <c r="P7" s="7">
+        <v>3.89</v>
+      </c>
+      <c r="Q7" s="7">
+        <v>3.98</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="22" customFormat="1" ht="11.25">
+      <c r="A8" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="C8" s="7">
+        <v>3.18</v>
+      </c>
+      <c r="D8" s="7">
+        <v>3.82</v>
+      </c>
+      <c r="E8" s="7">
+        <v>3.87</v>
+      </c>
+      <c r="F8" s="7">
+        <v>4.05</v>
+      </c>
+      <c r="G8" s="7">
+        <v>4.04</v>
+      </c>
+      <c r="H8" s="7">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="I8" s="7">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="J8" s="7">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="K8" s="7">
+        <v>4.95</v>
+      </c>
+      <c r="L8" s="7">
+        <v>5.01</v>
+      </c>
+      <c r="M8" s="7">
+        <v>4.92</v>
+      </c>
+      <c r="N8" s="7">
+        <v>4.84</v>
+      </c>
+      <c r="O8" s="7">
+        <v>2.84</v>
+      </c>
+      <c r="P8" s="7">
+        <v>3.49</v>
+      </c>
+      <c r="Q8" s="7">
+        <v>3.56</v>
+      </c>
+      <c r="R8" s="11"/>
+      <c r="S8" s="12"/>
+      <c r="T8" s="12"/>
+      <c r="U8" s="12"/>
+      <c r="V8" s="7"/>
+      <c r="W8" s="7"/>
+      <c r="X8" s="7"/>
+      <c r="Y8" s="7"/>
+    </row>
+    <row r="9" spans="1:27" s="22" customFormat="1" ht="11.25">
+      <c r="A9" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>54</v>
+      </c>
       <c r="C9" s="7">
-        <v>3.09</v>
+        <v>3.4</v>
       </c>
       <c r="D9" s="7">
-        <v>3.86</v>
+        <v>4.05</v>
       </c>
       <c r="E9" s="7">
-        <v>3.96</v>
-[...11 lines deleted...]
-        <v>5.22</v>
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F9" s="7">
+        <v>4.41</v>
+      </c>
+      <c r="G9" s="7">
+        <v>4.7</v>
+      </c>
+      <c r="H9" s="7">
+        <v>5.12</v>
+      </c>
+      <c r="I9" s="7">
+        <v>5.46</v>
       </c>
       <c r="J9" s="7">
-        <v>5.5</v>
+        <v>5.7</v>
       </c>
       <c r="K9" s="7">
-        <v>5.6</v>
+        <v>5.85</v>
       </c>
       <c r="L9" s="7">
-        <v>5.66</v>
+        <v>5.95</v>
       </c>
       <c r="M9" s="7">
-        <v>5.57</v>
+        <v>5.93</v>
       </c>
       <c r="N9" s="7">
-        <v>5.47</v>
+        <v>5.78</v>
       </c>
       <c r="O9" s="7">
-        <v>3.44</v>
+        <v>3.85</v>
       </c>
       <c r="P9" s="7">
-        <v>3.89</v>
-[...7 lines deleted...]
-        <v>53</v>
+        <v>4.3</v>
+      </c>
+      <c r="Q9" s="7">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="22" customFormat="1" ht="11.25">
+      <c r="A10" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>56</v>
       </c>
       <c r="C10" s="7">
-        <v>3.18</v>
+        <v>2.75</v>
       </c>
       <c r="D10" s="7">
-        <v>3.82</v>
+        <v>3.94</v>
       </c>
       <c r="E10" s="7">
-        <v>3.87</v>
+        <v>4.18</v>
       </c>
       <c r="F10" s="7">
-        <v>4.05</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="G10" s="7">
-        <v>4.04</v>
+        <v>4.5599999999999996</v>
       </c>
       <c r="H10" s="7">
-        <v>4.5199999999999996</v>
+        <v>5.03</v>
       </c>
       <c r="I10" s="7">
-        <v>4.7300000000000004</v>
+        <v>5.35</v>
       </c>
       <c r="J10" s="7">
-        <v>4.8899999999999997</v>
+        <v>5.56</v>
       </c>
       <c r="K10" s="7">
-        <v>4.95</v>
+        <v>5.59</v>
       </c>
       <c r="L10" s="7">
-        <v>5.01</v>
+        <v>5.59</v>
       </c>
       <c r="M10" s="7">
-        <v>4.92</v>
+        <v>5.52</v>
       </c>
       <c r="N10" s="7">
-        <v>4.84</v>
+        <v>5.39</v>
       </c>
       <c r="O10" s="7">
         <v>2.84</v>
       </c>
       <c r="P10" s="7">
-        <v>3.49</v>
-[...16 lines deleted...]
-        <v>55</v>
+        <v>3.43</v>
+      </c>
+      <c r="Q10" s="7">
+        <v>3.65</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="22" customFormat="1" ht="11.25">
+      <c r="A11" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>58</v>
       </c>
       <c r="C11" s="7">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="D11" s="7">
-        <v>4.05</v>
+        <v>3.77</v>
       </c>
       <c r="E11" s="7">
-        <v>4.0999999999999996</v>
+        <v>3.79</v>
       </c>
       <c r="F11" s="7">
-        <v>4.41</v>
+        <v>4.29</v>
       </c>
       <c r="G11" s="7">
-        <v>4.7</v>
+        <v>4.3600000000000003</v>
       </c>
       <c r="H11" s="7">
-        <v>5.12</v>
+        <v>4.93</v>
       </c>
       <c r="I11" s="7">
-        <v>5.46</v>
+        <v>5.33</v>
       </c>
       <c r="J11" s="7">
-        <v>5.7</v>
+        <v>5.73</v>
       </c>
       <c r="K11" s="7">
+        <v>5.8</v>
+      </c>
+      <c r="L11" s="7">
         <v>5.85</v>
       </c>
-      <c r="L11" s="7">
-[...1 lines deleted...]
-      </c>
       <c r="M11" s="7">
-        <v>5.93</v>
+        <v>5.75</v>
       </c>
       <c r="N11" s="7">
-        <v>5.78</v>
+        <v>5.64</v>
       </c>
       <c r="O11" s="7">
+        <v>3.23</v>
+      </c>
+      <c r="P11" s="7">
+        <v>3.7</v>
+      </c>
+      <c r="Q11" s="7">
+        <v>3.88</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="22" customFormat="1" ht="11.25">
+      <c r="A12" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="7">
+        <v>2.76</v>
+      </c>
+      <c r="D12" s="7">
+        <v>3.58</v>
+      </c>
+      <c r="E12" s="7">
+        <v>4.08</v>
+      </c>
+      <c r="F12" s="7">
+        <v>4.2300000000000004</v>
+      </c>
+      <c r="G12" s="7">
+        <v>4.07</v>
+      </c>
+      <c r="H12" s="7">
+        <v>4.29</v>
+      </c>
+      <c r="I12" s="7">
+        <v>4.51</v>
+      </c>
+      <c r="J12" s="7">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="K12" s="7">
+        <v>4.8600000000000003</v>
+      </c>
+      <c r="L12" s="7">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="M12" s="7">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="N12" s="7">
+        <v>4.74</v>
+      </c>
+      <c r="O12" s="7">
+        <v>2.95</v>
+      </c>
+      <c r="P12" s="7">
+        <v>3.16</v>
+      </c>
+      <c r="Q12" s="7">
+        <v>3.42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" s="22" customFormat="1" ht="11.25">
+      <c r="A13" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="C13" s="7">
+        <v>3.08</v>
+      </c>
+      <c r="D13" s="7">
+        <v>3.75</v>
+      </c>
+      <c r="E13" s="7">
+        <v>4</v>
+      </c>
+      <c r="F13" s="7">
+        <v>4.26</v>
+      </c>
+      <c r="G13" s="7">
+        <v>4.33</v>
+      </c>
+      <c r="H13" s="7">
+        <v>5.09</v>
+      </c>
+      <c r="I13" s="7">
+        <v>5.61</v>
+      </c>
+      <c r="J13" s="7">
+        <v>6.04</v>
+      </c>
+      <c r="K13" s="7">
+        <v>6.11</v>
+      </c>
+      <c r="L13" s="7">
+        <v>6.05</v>
+      </c>
+      <c r="M13" s="7">
+        <v>5.92</v>
+      </c>
+      <c r="N13" s="7">
+        <v>5.83</v>
+      </c>
+      <c r="O13" s="7">
+        <v>3.54</v>
+      </c>
+      <c r="P13" s="7">
+        <v>4.28</v>
+      </c>
+      <c r="Q13" s="7">
+        <v>4.3499999999999996</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="22" customFormat="1" ht="11.25">
+      <c r="A14" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="C14" s="7">
+        <v>3.21</v>
+      </c>
+      <c r="D14" s="7">
+        <v>3.73</v>
+      </c>
+      <c r="E14" s="7">
+        <v>3.66</v>
+      </c>
+      <c r="F14" s="7">
+        <v>4.29</v>
+      </c>
+      <c r="G14" s="7">
+        <v>4.42</v>
+      </c>
+      <c r="H14" s="7">
+        <v>4.92</v>
+      </c>
+      <c r="I14" s="7">
+        <v>5.47</v>
+      </c>
+      <c r="J14" s="7">
+        <v>5.71</v>
+      </c>
+      <c r="K14" s="7">
+        <v>5.9</v>
+      </c>
+      <c r="L14" s="7">
+        <v>6.13</v>
+      </c>
+      <c r="M14" s="7">
+        <v>6.08</v>
+      </c>
+      <c r="N14" s="7">
+        <v>5.99</v>
+      </c>
+      <c r="O14" s="7">
         <v>3.85</v>
       </c>
-      <c r="P11" s="7">
-[...69 lines deleted...]
-      <c r="F13" s="7">
+      <c r="P14" s="7">
+        <v>3.97</v>
+      </c>
+      <c r="Q14" s="7">
+        <v>4.04</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" s="22" customFormat="1" ht="11.25">
+      <c r="A15" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="C15" s="19">
+        <v>3.18</v>
+      </c>
+      <c r="D15" s="19">
         <v>4.29</v>
       </c>
-      <c r="G13" s="7">
-[...11 lines deleted...]
-      <c r="K13" s="7">
+      <c r="E15" s="19">
+        <v>4.13</v>
+      </c>
+      <c r="F15" s="19">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="G15" s="19">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="H15" s="19">
+        <v>5.14</v>
+      </c>
+      <c r="I15" s="19">
+        <v>5.38</v>
+      </c>
+      <c r="J15" s="19">
+        <v>5.79</v>
+      </c>
+      <c r="K15" s="19">
+        <v>5.88</v>
+      </c>
+      <c r="L15" s="19">
+        <v>5.92</v>
+      </c>
+      <c r="M15" s="19">
         <v>5.8</v>
       </c>
-      <c r="L13" s="7">
-[...205 lines deleted...]
-      <c r="N17" s="20">
+      <c r="N15" s="19">
         <v>5.69</v>
       </c>
-      <c r="O17" s="20">
+      <c r="O15" s="19">
         <v>4.5</v>
       </c>
-      <c r="P17" s="20">
+      <c r="P15" s="19">
         <v>4.79</v>
+      </c>
+      <c r="Q15" s="19">
+        <v>4.87</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B8:Z8"/>
-[...6 lines deleted...]
-    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="Y3:Z3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata(marriage rate)</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>