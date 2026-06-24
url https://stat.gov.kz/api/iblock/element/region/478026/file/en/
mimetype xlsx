--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -952,51 +952,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B44" sqref="B44"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.85546875" style="26" customWidth="1"/>
     <col min="2" max="2" width="97" style="26" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="28">
         <v>61240101</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="29" t="s">
         <v>48</v>
       </c>
     </row>
@@ -1079,59 +1079,59 @@
       <c r="B12" s="30" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="31">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="31">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>68</v>
       </c>
@@ -1164,73 +1164,73 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="112.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="128.25">
       <c r="B5" s="35" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="T9" sqref="T9:T70"/>
-      <selection pane="bottomLeft" activeCell="B7" sqref="B7"/>
+      <selection pane="bottomLeft" activeCell="L22" sqref="L22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" s="21" customFormat="1" ht="25.5">
+    <row r="1" spans="1:27" s="21" customFormat="1" ht="38.25">
       <c r="A1" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B1" s="41" t="s">
         <v>48</v>
       </c>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
       <c r="N1" s="41"/>
       <c r="O1" s="41"/>
       <c r="P1" s="41"/>
       <c r="Q1" s="41"/>
       <c r="R1" s="41"/>
       <c r="S1" s="41"/>
       <c r="T1" s="41"/>
       <c r="U1" s="41"/>
@@ -1437,50 +1437,53 @@
       </c>
       <c r="J7" s="7">
         <v>5.5</v>
       </c>
       <c r="K7" s="7">
         <v>5.6</v>
       </c>
       <c r="L7" s="7">
         <v>5.66</v>
       </c>
       <c r="M7" s="7">
         <v>5.57</v>
       </c>
       <c r="N7" s="7">
         <v>5.47</v>
       </c>
       <c r="O7" s="7">
         <v>3.44</v>
       </c>
       <c r="P7" s="7">
         <v>3.89</v>
       </c>
       <c r="Q7" s="7">
         <v>3.98</v>
       </c>
+      <c r="R7" s="7">
+        <v>4.24</v>
+      </c>
     </row>
     <row r="8" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A8" s="14" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="7">
         <v>3.18</v>
       </c>
       <c r="D8" s="7">
         <v>3.82</v>
       </c>
       <c r="E8" s="7">
         <v>3.87</v>
       </c>
       <c r="F8" s="7">
         <v>4.05</v>
       </c>
       <c r="G8" s="7">
         <v>4.04</v>
       </c>
       <c r="H8" s="7">
         <v>4.5199999999999996</v>
@@ -1490,51 +1493,53 @@
       </c>
       <c r="J8" s="7">
         <v>4.8899999999999997</v>
       </c>
       <c r="K8" s="7">
         <v>4.95</v>
       </c>
       <c r="L8" s="7">
         <v>5.01</v>
       </c>
       <c r="M8" s="7">
         <v>4.92</v>
       </c>
       <c r="N8" s="7">
         <v>4.84</v>
       </c>
       <c r="O8" s="7">
         <v>2.84</v>
       </c>
       <c r="P8" s="7">
         <v>3.49</v>
       </c>
       <c r="Q8" s="7">
         <v>3.56</v>
       </c>
-      <c r="R8" s="11"/>
+      <c r="R8" s="7">
+        <v>3.81</v>
+      </c>
       <c r="S8" s="12"/>
       <c r="T8" s="12"/>
       <c r="U8" s="12"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
     </row>
     <row r="9" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A9" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="7">
         <v>3.4</v>
       </c>
       <c r="D9" s="7">
         <v>4.05</v>
       </c>
       <c r="E9" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="F9" s="7">
@@ -1551,50 +1556,53 @@
       </c>
       <c r="J9" s="7">
         <v>5.7</v>
       </c>
       <c r="K9" s="7">
         <v>5.85</v>
       </c>
       <c r="L9" s="7">
         <v>5.95</v>
       </c>
       <c r="M9" s="7">
         <v>5.93</v>
       </c>
       <c r="N9" s="7">
         <v>5.78</v>
       </c>
       <c r="O9" s="7">
         <v>3.85</v>
       </c>
       <c r="P9" s="7">
         <v>4.3</v>
       </c>
       <c r="Q9" s="7">
         <v>4.2</v>
       </c>
+      <c r="R9" s="7">
+        <v>4.4800000000000004</v>
+      </c>
     </row>
     <row r="10" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A10" s="14" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="7">
         <v>2.75</v>
       </c>
       <c r="D10" s="7">
         <v>3.94</v>
       </c>
       <c r="E10" s="7">
         <v>4.18</v>
       </c>
       <c r="F10" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="G10" s="7">
         <v>4.5599999999999996</v>
       </c>
       <c r="H10" s="7">
         <v>5.03</v>
@@ -1604,50 +1612,53 @@
       </c>
       <c r="J10" s="7">
         <v>5.56</v>
       </c>
       <c r="K10" s="7">
         <v>5.59</v>
       </c>
       <c r="L10" s="7">
         <v>5.59</v>
       </c>
       <c r="M10" s="7">
         <v>5.52</v>
       </c>
       <c r="N10" s="7">
         <v>5.39</v>
       </c>
       <c r="O10" s="7">
         <v>2.84</v>
       </c>
       <c r="P10" s="7">
         <v>3.43</v>
       </c>
       <c r="Q10" s="7">
         <v>3.65</v>
       </c>
+      <c r="R10" s="7">
+        <v>4.1500000000000004</v>
+      </c>
     </row>
     <row r="11" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A11" s="14" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="7">
         <v>3.3</v>
       </c>
       <c r="D11" s="7">
         <v>3.77</v>
       </c>
       <c r="E11" s="7">
         <v>3.79</v>
       </c>
       <c r="F11" s="7">
         <v>4.29</v>
       </c>
       <c r="G11" s="7">
         <v>4.3600000000000003</v>
       </c>
       <c r="H11" s="7">
         <v>4.93</v>
@@ -1657,50 +1668,53 @@
       </c>
       <c r="J11" s="7">
         <v>5.73</v>
       </c>
       <c r="K11" s="7">
         <v>5.8</v>
       </c>
       <c r="L11" s="7">
         <v>5.85</v>
       </c>
       <c r="M11" s="7">
         <v>5.75</v>
       </c>
       <c r="N11" s="7">
         <v>5.64</v>
       </c>
       <c r="O11" s="7">
         <v>3.23</v>
       </c>
       <c r="P11" s="7">
         <v>3.7</v>
       </c>
       <c r="Q11" s="7">
         <v>3.88</v>
       </c>
+      <c r="R11" s="7">
+        <v>4.04</v>
+      </c>
     </row>
     <row r="12" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A12" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="7">
         <v>2.76</v>
       </c>
       <c r="D12" s="7">
         <v>3.58</v>
       </c>
       <c r="E12" s="7">
         <v>4.08</v>
       </c>
       <c r="F12" s="7">
         <v>4.2300000000000004</v>
       </c>
       <c r="G12" s="7">
         <v>4.07</v>
       </c>
       <c r="H12" s="7">
         <v>4.29</v>
@@ -1710,50 +1724,53 @@
       </c>
       <c r="J12" s="7">
         <v>4.6900000000000004</v>
       </c>
       <c r="K12" s="7">
         <v>4.8600000000000003</v>
       </c>
       <c r="L12" s="7">
         <v>4.9400000000000004</v>
       </c>
       <c r="M12" s="7">
         <v>4.8099999999999996</v>
       </c>
       <c r="N12" s="7">
         <v>4.74</v>
       </c>
       <c r="O12" s="7">
         <v>2.95</v>
       </c>
       <c r="P12" s="7">
         <v>3.16</v>
       </c>
       <c r="Q12" s="7">
         <v>3.42</v>
       </c>
+      <c r="R12" s="7">
+        <v>3.6</v>
+      </c>
     </row>
     <row r="13" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A13" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="7">
         <v>3.08</v>
       </c>
       <c r="D13" s="7">
         <v>3.75</v>
       </c>
       <c r="E13" s="7">
         <v>4</v>
       </c>
       <c r="F13" s="7">
         <v>4.26</v>
       </c>
       <c r="G13" s="7">
         <v>4.33</v>
       </c>
       <c r="H13" s="7">
         <v>5.09</v>
@@ -1763,50 +1780,53 @@
       </c>
       <c r="J13" s="7">
         <v>6.04</v>
       </c>
       <c r="K13" s="7">
         <v>6.11</v>
       </c>
       <c r="L13" s="7">
         <v>6.05</v>
       </c>
       <c r="M13" s="7">
         <v>5.92</v>
       </c>
       <c r="N13" s="7">
         <v>5.83</v>
       </c>
       <c r="O13" s="7">
         <v>3.54</v>
       </c>
       <c r="P13" s="7">
         <v>4.28</v>
       </c>
       <c r="Q13" s="7">
         <v>4.3499999999999996</v>
       </c>
+      <c r="R13" s="7">
+        <v>4.6500000000000004</v>
+      </c>
     </row>
     <row r="14" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A14" s="14" t="s">
         <v>62</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="7">
         <v>3.21</v>
       </c>
       <c r="D14" s="7">
         <v>3.73</v>
       </c>
       <c r="E14" s="7">
         <v>3.66</v>
       </c>
       <c r="F14" s="7">
         <v>4.29</v>
       </c>
       <c r="G14" s="7">
         <v>4.42</v>
       </c>
       <c r="H14" s="7">
         <v>4.92</v>
@@ -1816,50 +1836,53 @@
       </c>
       <c r="J14" s="7">
         <v>5.71</v>
       </c>
       <c r="K14" s="7">
         <v>5.9</v>
       </c>
       <c r="L14" s="7">
         <v>6.13</v>
       </c>
       <c r="M14" s="7">
         <v>6.08</v>
       </c>
       <c r="N14" s="7">
         <v>5.99</v>
       </c>
       <c r="O14" s="7">
         <v>3.85</v>
       </c>
       <c r="P14" s="7">
         <v>3.97</v>
       </c>
       <c r="Q14" s="7">
         <v>4.04</v>
       </c>
+      <c r="R14" s="7">
+        <v>4.3499999999999996</v>
+      </c>
     </row>
     <row r="15" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A15" s="16" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="19">
         <v>3.18</v>
       </c>
       <c r="D15" s="19">
         <v>4.29</v>
       </c>
       <c r="E15" s="19">
         <v>4.13</v>
       </c>
       <c r="F15" s="19">
         <v>4.6399999999999997</v>
       </c>
       <c r="G15" s="19">
         <v>4.6900000000000004</v>
       </c>
       <c r="H15" s="19">
         <v>5.14</v>
@@ -1868,50 +1891,53 @@
         <v>5.38</v>
       </c>
       <c r="J15" s="19">
         <v>5.79</v>
       </c>
       <c r="K15" s="19">
         <v>5.88</v>
       </c>
       <c r="L15" s="19">
         <v>5.92</v>
       </c>
       <c r="M15" s="19">
         <v>5.8</v>
       </c>
       <c r="N15" s="19">
         <v>5.69</v>
       </c>
       <c r="O15" s="19">
         <v>4.5</v>
       </c>
       <c r="P15" s="19">
         <v>4.79</v>
       </c>
       <c r="Q15" s="19">
         <v>4.87</v>
+      </c>
+      <c r="R15" s="19">
+        <v>4.88</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="Y3:Z3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">