--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -952,51 +952,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.85546875" style="26" customWidth="1"/>
     <col min="2" max="2" width="97" style="26" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="28">
         <v>61240101</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="29" t="s">
         <v>48</v>
       </c>
     </row>
@@ -1079,59 +1079,59 @@
       <c r="B12" s="30" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="31">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="31">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>68</v>
       </c>
@@ -1164,51 +1164,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="112.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="128.25">
       <c r="B5" s="35" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="T9" sqref="T9:T70"/>
-      <selection pane="bottomLeft" activeCell="L22" sqref="L22"/>
+      <selection pane="bottomLeft" activeCell="I37" sqref="I37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="21" customFormat="1" ht="38.25">
       <c r="A1" s="20" t="s">
         <v>43</v>
       </c>
@@ -1440,50 +1440,53 @@
       </c>
       <c r="K7" s="7">
         <v>5.6</v>
       </c>
       <c r="L7" s="7">
         <v>5.66</v>
       </c>
       <c r="M7" s="7">
         <v>5.57</v>
       </c>
       <c r="N7" s="7">
         <v>5.47</v>
       </c>
       <c r="O7" s="7">
         <v>3.44</v>
       </c>
       <c r="P7" s="7">
         <v>3.89</v>
       </c>
       <c r="Q7" s="7">
         <v>3.98</v>
       </c>
       <c r="R7" s="7">
         <v>4.24</v>
       </c>
+      <c r="S7" s="7">
+        <v>4.12</v>
+      </c>
     </row>
     <row r="8" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A8" s="14" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="7">
         <v>3.18</v>
       </c>
       <c r="D8" s="7">
         <v>3.82</v>
       </c>
       <c r="E8" s="7">
         <v>3.87</v>
       </c>
       <c r="F8" s="7">
         <v>4.05</v>
       </c>
       <c r="G8" s="7">
         <v>4.04</v>
       </c>
       <c r="H8" s="7">
         <v>4.5199999999999996</v>
@@ -1496,51 +1499,53 @@
       </c>
       <c r="K8" s="7">
         <v>4.95</v>
       </c>
       <c r="L8" s="7">
         <v>5.01</v>
       </c>
       <c r="M8" s="7">
         <v>4.92</v>
       </c>
       <c r="N8" s="7">
         <v>4.84</v>
       </c>
       <c r="O8" s="7">
         <v>2.84</v>
       </c>
       <c r="P8" s="7">
         <v>3.49</v>
       </c>
       <c r="Q8" s="7">
         <v>3.56</v>
       </c>
       <c r="R8" s="7">
         <v>3.81</v>
       </c>
-      <c r="S8" s="12"/>
+      <c r="S8" s="7">
+        <v>3.62</v>
+      </c>
       <c r="T8" s="12"/>
       <c r="U8" s="12"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
     </row>
     <row r="9" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A9" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="7">
         <v>3.4</v>
       </c>
       <c r="D9" s="7">
         <v>4.05</v>
       </c>
       <c r="E9" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="F9" s="7">
         <v>4.41</v>
@@ -1559,50 +1564,53 @@
       </c>
       <c r="K9" s="7">
         <v>5.85</v>
       </c>
       <c r="L9" s="7">
         <v>5.95</v>
       </c>
       <c r="M9" s="7">
         <v>5.93</v>
       </c>
       <c r="N9" s="7">
         <v>5.78</v>
       </c>
       <c r="O9" s="7">
         <v>3.85</v>
       </c>
       <c r="P9" s="7">
         <v>4.3</v>
       </c>
       <c r="Q9" s="7">
         <v>4.2</v>
       </c>
       <c r="R9" s="7">
         <v>4.4800000000000004</v>
       </c>
+      <c r="S9" s="7">
+        <v>4.46</v>
+      </c>
     </row>
     <row r="10" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A10" s="14" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="7">
         <v>2.75</v>
       </c>
       <c r="D10" s="7">
         <v>3.94</v>
       </c>
       <c r="E10" s="7">
         <v>4.18</v>
       </c>
       <c r="F10" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="G10" s="7">
         <v>4.5599999999999996</v>
       </c>
       <c r="H10" s="7">
         <v>5.03</v>
@@ -1615,50 +1623,53 @@
       </c>
       <c r="K10" s="7">
         <v>5.59</v>
       </c>
       <c r="L10" s="7">
         <v>5.59</v>
       </c>
       <c r="M10" s="7">
         <v>5.52</v>
       </c>
       <c r="N10" s="7">
         <v>5.39</v>
       </c>
       <c r="O10" s="7">
         <v>2.84</v>
       </c>
       <c r="P10" s="7">
         <v>3.43</v>
       </c>
       <c r="Q10" s="7">
         <v>3.65</v>
       </c>
       <c r="R10" s="7">
         <v>4.1500000000000004</v>
       </c>
+      <c r="S10" s="7">
+        <v>4</v>
+      </c>
     </row>
     <row r="11" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A11" s="14" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="7">
         <v>3.3</v>
       </c>
       <c r="D11" s="7">
         <v>3.77</v>
       </c>
       <c r="E11" s="7">
         <v>3.79</v>
       </c>
       <c r="F11" s="7">
         <v>4.29</v>
       </c>
       <c r="G11" s="7">
         <v>4.3600000000000003</v>
       </c>
       <c r="H11" s="7">
         <v>4.93</v>
@@ -1671,50 +1682,53 @@
       </c>
       <c r="K11" s="7">
         <v>5.8</v>
       </c>
       <c r="L11" s="7">
         <v>5.85</v>
       </c>
       <c r="M11" s="7">
         <v>5.75</v>
       </c>
       <c r="N11" s="7">
         <v>5.64</v>
       </c>
       <c r="O11" s="7">
         <v>3.23</v>
       </c>
       <c r="P11" s="7">
         <v>3.7</v>
       </c>
       <c r="Q11" s="7">
         <v>3.88</v>
       </c>
       <c r="R11" s="7">
         <v>4.04</v>
       </c>
+      <c r="S11" s="7">
+        <v>3.88</v>
+      </c>
     </row>
     <row r="12" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A12" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="7">
         <v>2.76</v>
       </c>
       <c r="D12" s="7">
         <v>3.58</v>
       </c>
       <c r="E12" s="7">
         <v>4.08</v>
       </c>
       <c r="F12" s="7">
         <v>4.2300000000000004</v>
       </c>
       <c r="G12" s="7">
         <v>4.07</v>
       </c>
       <c r="H12" s="7">
         <v>4.29</v>
@@ -1727,50 +1741,53 @@
       </c>
       <c r="K12" s="7">
         <v>4.8600000000000003</v>
       </c>
       <c r="L12" s="7">
         <v>4.9400000000000004</v>
       </c>
       <c r="M12" s="7">
         <v>4.8099999999999996</v>
       </c>
       <c r="N12" s="7">
         <v>4.74</v>
       </c>
       <c r="O12" s="7">
         <v>2.95</v>
       </c>
       <c r="P12" s="7">
         <v>3.16</v>
       </c>
       <c r="Q12" s="7">
         <v>3.42</v>
       </c>
       <c r="R12" s="7">
         <v>3.6</v>
       </c>
+      <c r="S12" s="7">
+        <v>3.51</v>
+      </c>
     </row>
     <row r="13" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A13" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="7">
         <v>3.08</v>
       </c>
       <c r="D13" s="7">
         <v>3.75</v>
       </c>
       <c r="E13" s="7">
         <v>4</v>
       </c>
       <c r="F13" s="7">
         <v>4.26</v>
       </c>
       <c r="G13" s="7">
         <v>4.33</v>
       </c>
       <c r="H13" s="7">
         <v>5.09</v>
@@ -1783,50 +1800,53 @@
       </c>
       <c r="K13" s="7">
         <v>6.11</v>
       </c>
       <c r="L13" s="7">
         <v>6.05</v>
       </c>
       <c r="M13" s="7">
         <v>5.92</v>
       </c>
       <c r="N13" s="7">
         <v>5.83</v>
       </c>
       <c r="O13" s="7">
         <v>3.54</v>
       </c>
       <c r="P13" s="7">
         <v>4.28</v>
       </c>
       <c r="Q13" s="7">
         <v>4.3499999999999996</v>
       </c>
       <c r="R13" s="7">
         <v>4.6500000000000004</v>
       </c>
+      <c r="S13" s="7">
+        <v>4.6100000000000003</v>
+      </c>
     </row>
     <row r="14" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A14" s="14" t="s">
         <v>62</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="7">
         <v>3.21</v>
       </c>
       <c r="D14" s="7">
         <v>3.73</v>
       </c>
       <c r="E14" s="7">
         <v>3.66</v>
       </c>
       <c r="F14" s="7">
         <v>4.29</v>
       </c>
       <c r="G14" s="7">
         <v>4.42</v>
       </c>
       <c r="H14" s="7">
         <v>4.92</v>
@@ -1839,50 +1859,53 @@
       </c>
       <c r="K14" s="7">
         <v>5.9</v>
       </c>
       <c r="L14" s="7">
         <v>6.13</v>
       </c>
       <c r="M14" s="7">
         <v>6.08</v>
       </c>
       <c r="N14" s="7">
         <v>5.99</v>
       </c>
       <c r="O14" s="7">
         <v>3.85</v>
       </c>
       <c r="P14" s="7">
         <v>3.97</v>
       </c>
       <c r="Q14" s="7">
         <v>4.04</v>
       </c>
       <c r="R14" s="7">
         <v>4.3499999999999996</v>
       </c>
+      <c r="S14" s="7">
+        <v>4.3499999999999996</v>
+      </c>
     </row>
     <row r="15" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A15" s="16" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="19">
         <v>3.18</v>
       </c>
       <c r="D15" s="19">
         <v>4.29</v>
       </c>
       <c r="E15" s="19">
         <v>4.13</v>
       </c>
       <c r="F15" s="19">
         <v>4.6399999999999997</v>
       </c>
       <c r="G15" s="19">
         <v>4.6900000000000004</v>
       </c>
       <c r="H15" s="19">
         <v>5.14</v>
@@ -1894,50 +1917,53 @@
         <v>5.79</v>
       </c>
       <c r="K15" s="19">
         <v>5.88</v>
       </c>
       <c r="L15" s="19">
         <v>5.92</v>
       </c>
       <c r="M15" s="19">
         <v>5.8</v>
       </c>
       <c r="N15" s="19">
         <v>5.69</v>
       </c>
       <c r="O15" s="19">
         <v>4.5</v>
       </c>
       <c r="P15" s="19">
         <v>4.79</v>
       </c>
       <c r="Q15" s="19">
         <v>4.87</v>
       </c>
       <c r="R15" s="19">
         <v>4.88</v>
+      </c>
+      <c r="S15" s="19">
+        <v>4.6100000000000003</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="Y3:Z3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">