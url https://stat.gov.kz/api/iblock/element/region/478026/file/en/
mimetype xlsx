--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -952,51 +952,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B34" sqref="B34"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.85546875" style="26" customWidth="1"/>
     <col min="2" max="2" width="97" style="26" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="28">
         <v>61240101</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="29" t="s">
         <v>48</v>
       </c>
     </row>
@@ -1079,59 +1079,59 @@
       <c r="B12" s="30" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="31">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="31">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>68</v>
       </c>
@@ -1164,51 +1164,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="112.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="128.25">
       <c r="B5" s="35" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="T9" sqref="T9:T70"/>
-      <selection pane="bottomLeft" activeCell="I37" sqref="I37"/>
+      <selection pane="bottomLeft" activeCell="B1" sqref="B1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="21" customFormat="1" ht="38.25">
       <c r="A1" s="20" t="s">
         <v>43</v>
       </c>
@@ -1443,50 +1443,53 @@
       </c>
       <c r="L7" s="7">
         <v>5.66</v>
       </c>
       <c r="M7" s="7">
         <v>5.57</v>
       </c>
       <c r="N7" s="7">
         <v>5.47</v>
       </c>
       <c r="O7" s="7">
         <v>3.44</v>
       </c>
       <c r="P7" s="7">
         <v>3.89</v>
       </c>
       <c r="Q7" s="7">
         <v>3.98</v>
       </c>
       <c r="R7" s="7">
         <v>4.24</v>
       </c>
       <c r="S7" s="7">
         <v>4.12</v>
       </c>
+      <c r="T7" s="7">
+        <v>4.96</v>
+      </c>
     </row>
     <row r="8" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A8" s="14" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="7">
         <v>3.18</v>
       </c>
       <c r="D8" s="7">
         <v>3.82</v>
       </c>
       <c r="E8" s="7">
         <v>3.87</v>
       </c>
       <c r="F8" s="7">
         <v>4.05</v>
       </c>
       <c r="G8" s="7">
         <v>4.04</v>
       </c>
       <c r="H8" s="7">
         <v>4.5199999999999996</v>
@@ -1502,51 +1505,53 @@
       </c>
       <c r="L8" s="7">
         <v>5.01</v>
       </c>
       <c r="M8" s="7">
         <v>4.92</v>
       </c>
       <c r="N8" s="7">
         <v>4.84</v>
       </c>
       <c r="O8" s="7">
         <v>2.84</v>
       </c>
       <c r="P8" s="7">
         <v>3.49</v>
       </c>
       <c r="Q8" s="7">
         <v>3.56</v>
       </c>
       <c r="R8" s="7">
         <v>3.81</v>
       </c>
       <c r="S8" s="7">
         <v>3.62</v>
       </c>
-      <c r="T8" s="12"/>
+      <c r="T8" s="7">
+        <v>4.49</v>
+      </c>
       <c r="U8" s="12"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
     </row>
     <row r="9" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A9" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="7">
         <v>3.4</v>
       </c>
       <c r="D9" s="7">
         <v>4.05</v>
       </c>
       <c r="E9" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="F9" s="7">
         <v>4.41</v>
       </c>
@@ -1567,50 +1572,53 @@
       </c>
       <c r="L9" s="7">
         <v>5.95</v>
       </c>
       <c r="M9" s="7">
         <v>5.93</v>
       </c>
       <c r="N9" s="7">
         <v>5.78</v>
       </c>
       <c r="O9" s="7">
         <v>3.85</v>
       </c>
       <c r="P9" s="7">
         <v>4.3</v>
       </c>
       <c r="Q9" s="7">
         <v>4.2</v>
       </c>
       <c r="R9" s="7">
         <v>4.4800000000000004</v>
       </c>
       <c r="S9" s="7">
         <v>4.46</v>
       </c>
+      <c r="T9" s="7">
+        <v>5.15</v>
+      </c>
     </row>
     <row r="10" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A10" s="14" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="7">
         <v>2.75</v>
       </c>
       <c r="D10" s="7">
         <v>3.94</v>
       </c>
       <c r="E10" s="7">
         <v>4.18</v>
       </c>
       <c r="F10" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="G10" s="7">
         <v>4.5599999999999996</v>
       </c>
       <c r="H10" s="7">
         <v>5.03</v>
@@ -1626,50 +1634,53 @@
       </c>
       <c r="L10" s="7">
         <v>5.59</v>
       </c>
       <c r="M10" s="7">
         <v>5.52</v>
       </c>
       <c r="N10" s="7">
         <v>5.39</v>
       </c>
       <c r="O10" s="7">
         <v>2.84</v>
       </c>
       <c r="P10" s="7">
         <v>3.43</v>
       </c>
       <c r="Q10" s="7">
         <v>3.65</v>
       </c>
       <c r="R10" s="7">
         <v>4.1500000000000004</v>
       </c>
       <c r="S10" s="7">
         <v>4</v>
       </c>
+      <c r="T10" s="7">
+        <v>4.87</v>
+      </c>
     </row>
     <row r="11" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A11" s="14" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="7">
         <v>3.3</v>
       </c>
       <c r="D11" s="7">
         <v>3.77</v>
       </c>
       <c r="E11" s="7">
         <v>3.79</v>
       </c>
       <c r="F11" s="7">
         <v>4.29</v>
       </c>
       <c r="G11" s="7">
         <v>4.3600000000000003</v>
       </c>
       <c r="H11" s="7">
         <v>4.93</v>
@@ -1685,50 +1696,53 @@
       </c>
       <c r="L11" s="7">
         <v>5.85</v>
       </c>
       <c r="M11" s="7">
         <v>5.75</v>
       </c>
       <c r="N11" s="7">
         <v>5.64</v>
       </c>
       <c r="O11" s="7">
         <v>3.23</v>
       </c>
       <c r="P11" s="7">
         <v>3.7</v>
       </c>
       <c r="Q11" s="7">
         <v>3.88</v>
       </c>
       <c r="R11" s="7">
         <v>4.04</v>
       </c>
       <c r="S11" s="7">
         <v>3.88</v>
       </c>
+      <c r="T11" s="7">
+        <v>4.8099999999999996</v>
+      </c>
     </row>
     <row r="12" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A12" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="7">
         <v>2.76</v>
       </c>
       <c r="D12" s="7">
         <v>3.58</v>
       </c>
       <c r="E12" s="7">
         <v>4.08</v>
       </c>
       <c r="F12" s="7">
         <v>4.2300000000000004</v>
       </c>
       <c r="G12" s="7">
         <v>4.07</v>
       </c>
       <c r="H12" s="7">
         <v>4.29</v>
@@ -1744,50 +1758,53 @@
       </c>
       <c r="L12" s="7">
         <v>4.9400000000000004</v>
       </c>
       <c r="M12" s="7">
         <v>4.8099999999999996</v>
       </c>
       <c r="N12" s="7">
         <v>4.74</v>
       </c>
       <c r="O12" s="7">
         <v>2.95</v>
       </c>
       <c r="P12" s="7">
         <v>3.16</v>
       </c>
       <c r="Q12" s="7">
         <v>3.42</v>
       </c>
       <c r="R12" s="7">
         <v>3.6</v>
       </c>
       <c r="S12" s="7">
         <v>3.51</v>
       </c>
+      <c r="T12" s="7">
+        <v>4.3099999999999996</v>
+      </c>
     </row>
     <row r="13" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A13" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="7">
         <v>3.08</v>
       </c>
       <c r="D13" s="7">
         <v>3.75</v>
       </c>
       <c r="E13" s="7">
         <v>4</v>
       </c>
       <c r="F13" s="7">
         <v>4.26</v>
       </c>
       <c r="G13" s="7">
         <v>4.33</v>
       </c>
       <c r="H13" s="7">
         <v>5.09</v>
@@ -1803,50 +1820,53 @@
       </c>
       <c r="L13" s="7">
         <v>6.05</v>
       </c>
       <c r="M13" s="7">
         <v>5.92</v>
       </c>
       <c r="N13" s="7">
         <v>5.83</v>
       </c>
       <c r="O13" s="7">
         <v>3.54</v>
       </c>
       <c r="P13" s="7">
         <v>4.28</v>
       </c>
       <c r="Q13" s="7">
         <v>4.3499999999999996</v>
       </c>
       <c r="R13" s="7">
         <v>4.6500000000000004</v>
       </c>
       <c r="S13" s="7">
         <v>4.6100000000000003</v>
       </c>
+      <c r="T13" s="7">
+        <v>5.58</v>
+      </c>
     </row>
     <row r="14" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A14" s="14" t="s">
         <v>62</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="7">
         <v>3.21</v>
       </c>
       <c r="D14" s="7">
         <v>3.73</v>
       </c>
       <c r="E14" s="7">
         <v>3.66</v>
       </c>
       <c r="F14" s="7">
         <v>4.29</v>
       </c>
       <c r="G14" s="7">
         <v>4.42</v>
       </c>
       <c r="H14" s="7">
         <v>4.92</v>
@@ -1862,50 +1882,53 @@
       </c>
       <c r="L14" s="7">
         <v>6.13</v>
       </c>
       <c r="M14" s="7">
         <v>6.08</v>
       </c>
       <c r="N14" s="7">
         <v>5.99</v>
       </c>
       <c r="O14" s="7">
         <v>3.85</v>
       </c>
       <c r="P14" s="7">
         <v>3.97</v>
       </c>
       <c r="Q14" s="7">
         <v>4.04</v>
       </c>
       <c r="R14" s="7">
         <v>4.3499999999999996</v>
       </c>
       <c r="S14" s="7">
         <v>4.3499999999999996</v>
       </c>
+      <c r="T14" s="7">
+        <v>5.0599999999999996</v>
+      </c>
     </row>
     <row r="15" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A15" s="16" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="19">
         <v>3.18</v>
       </c>
       <c r="D15" s="19">
         <v>4.29</v>
       </c>
       <c r="E15" s="19">
         <v>4.13</v>
       </c>
       <c r="F15" s="19">
         <v>4.6399999999999997</v>
       </c>
       <c r="G15" s="19">
         <v>4.6900000000000004</v>
       </c>
       <c r="H15" s="19">
         <v>5.14</v>
@@ -1920,50 +1943,53 @@
         <v>5.88</v>
       </c>
       <c r="L15" s="19">
         <v>5.92</v>
       </c>
       <c r="M15" s="19">
         <v>5.8</v>
       </c>
       <c r="N15" s="19">
         <v>5.69</v>
       </c>
       <c r="O15" s="19">
         <v>4.5</v>
       </c>
       <c r="P15" s="19">
         <v>4.79</v>
       </c>
       <c r="Q15" s="19">
         <v>4.87</v>
       </c>
       <c r="R15" s="19">
         <v>4.88</v>
       </c>
       <c r="S15" s="19">
         <v>4.6100000000000003</v>
+      </c>
+      <c r="T15" s="19">
+        <v>5.58</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="Y3:Z3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">