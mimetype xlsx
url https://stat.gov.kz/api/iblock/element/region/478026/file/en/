--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -952,54 +952,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B33" sqref="B33:B34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.85546875" style="26" customWidth="1"/>
     <col min="2" max="2" width="97" style="26" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="28">
         <v>61240101</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="29" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="27" t="s">
         <v>18</v>
@@ -1079,59 +1079,59 @@
       <c r="B12" s="30" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="31">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="31">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>68</v>
       </c>
@@ -1164,73 +1164,73 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="112.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="128.25">
       <c r="B5" s="35" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="T9" sqref="T9:T70"/>
-      <selection pane="bottomLeft" activeCell="B1" sqref="B1:Z1"/>
+      <selection pane="bottomLeft" activeCell="V25" sqref="V25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" s="21" customFormat="1" ht="38.25">
+    <row r="1" spans="1:27" s="21" customFormat="1" ht="25.5">
       <c r="A1" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B1" s="41" t="s">
         <v>48</v>
       </c>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
       <c r="N1" s="41"/>
       <c r="O1" s="41"/>
       <c r="P1" s="41"/>
       <c r="Q1" s="41"/>
       <c r="R1" s="41"/>
       <c r="S1" s="41"/>
       <c r="T1" s="41"/>
       <c r="U1" s="41"/>
@@ -1446,50 +1446,53 @@
       </c>
       <c r="M7" s="7">
         <v>5.57</v>
       </c>
       <c r="N7" s="7">
         <v>5.47</v>
       </c>
       <c r="O7" s="7">
         <v>3.44</v>
       </c>
       <c r="P7" s="7">
         <v>3.89</v>
       </c>
       <c r="Q7" s="7">
         <v>3.98</v>
       </c>
       <c r="R7" s="7">
         <v>4.24</v>
       </c>
       <c r="S7" s="7">
         <v>4.12</v>
       </c>
       <c r="T7" s="7">
         <v>4.96</v>
       </c>
+      <c r="U7" s="7">
+        <v>5.2</v>
+      </c>
     </row>
     <row r="8" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A8" s="14" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="7">
         <v>3.18</v>
       </c>
       <c r="D8" s="7">
         <v>3.82</v>
       </c>
       <c r="E8" s="7">
         <v>3.87</v>
       </c>
       <c r="F8" s="7">
         <v>4.05</v>
       </c>
       <c r="G8" s="7">
         <v>4.04</v>
       </c>
       <c r="H8" s="7">
         <v>4.5199999999999996</v>
@@ -1508,51 +1511,53 @@
       </c>
       <c r="M8" s="7">
         <v>4.92</v>
       </c>
       <c r="N8" s="7">
         <v>4.84</v>
       </c>
       <c r="O8" s="7">
         <v>2.84</v>
       </c>
       <c r="P8" s="7">
         <v>3.49</v>
       </c>
       <c r="Q8" s="7">
         <v>3.56</v>
       </c>
       <c r="R8" s="7">
         <v>3.81</v>
       </c>
       <c r="S8" s="7">
         <v>3.62</v>
       </c>
       <c r="T8" s="7">
         <v>4.49</v>
       </c>
-      <c r="U8" s="12"/>
+      <c r="U8" s="7">
+        <v>4.59</v>
+      </c>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
     </row>
     <row r="9" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A9" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="7">
         <v>3.4</v>
       </c>
       <c r="D9" s="7">
         <v>4.05</v>
       </c>
       <c r="E9" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="F9" s="7">
         <v>4.41</v>
       </c>
       <c r="G9" s="7">
@@ -1575,50 +1580,53 @@
       </c>
       <c r="M9" s="7">
         <v>5.93</v>
       </c>
       <c r="N9" s="7">
         <v>5.78</v>
       </c>
       <c r="O9" s="7">
         <v>3.85</v>
       </c>
       <c r="P9" s="7">
         <v>4.3</v>
       </c>
       <c r="Q9" s="7">
         <v>4.2</v>
       </c>
       <c r="R9" s="7">
         <v>4.4800000000000004</v>
       </c>
       <c r="S9" s="7">
         <v>4.46</v>
       </c>
       <c r="T9" s="7">
         <v>5.15</v>
       </c>
+      <c r="U9" s="7">
+        <v>5.5</v>
+      </c>
     </row>
     <row r="10" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A10" s="14" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="7">
         <v>2.75</v>
       </c>
       <c r="D10" s="7">
         <v>3.94</v>
       </c>
       <c r="E10" s="7">
         <v>4.18</v>
       </c>
       <c r="F10" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="G10" s="7">
         <v>4.5599999999999996</v>
       </c>
       <c r="H10" s="7">
         <v>5.03</v>
@@ -1637,50 +1645,53 @@
       </c>
       <c r="M10" s="7">
         <v>5.52</v>
       </c>
       <c r="N10" s="7">
         <v>5.39</v>
       </c>
       <c r="O10" s="7">
         <v>2.84</v>
       </c>
       <c r="P10" s="7">
         <v>3.43</v>
       </c>
       <c r="Q10" s="7">
         <v>3.65</v>
       </c>
       <c r="R10" s="7">
         <v>4.1500000000000004</v>
       </c>
       <c r="S10" s="7">
         <v>4</v>
       </c>
       <c r="T10" s="7">
         <v>4.87</v>
       </c>
+      <c r="U10" s="7">
+        <v>5.13</v>
+      </c>
     </row>
     <row r="11" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A11" s="14" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="7">
         <v>3.3</v>
       </c>
       <c r="D11" s="7">
         <v>3.77</v>
       </c>
       <c r="E11" s="7">
         <v>3.79</v>
       </c>
       <c r="F11" s="7">
         <v>4.29</v>
       </c>
       <c r="G11" s="7">
         <v>4.3600000000000003</v>
       </c>
       <c r="H11" s="7">
         <v>4.93</v>
@@ -1699,50 +1710,53 @@
       </c>
       <c r="M11" s="7">
         <v>5.75</v>
       </c>
       <c r="N11" s="7">
         <v>5.64</v>
       </c>
       <c r="O11" s="7">
         <v>3.23</v>
       </c>
       <c r="P11" s="7">
         <v>3.7</v>
       </c>
       <c r="Q11" s="7">
         <v>3.88</v>
       </c>
       <c r="R11" s="7">
         <v>4.04</v>
       </c>
       <c r="S11" s="7">
         <v>3.88</v>
       </c>
       <c r="T11" s="7">
         <v>4.8099999999999996</v>
       </c>
+      <c r="U11" s="7">
+        <v>5.01</v>
+      </c>
     </row>
     <row r="12" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A12" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="7">
         <v>2.76</v>
       </c>
       <c r="D12" s="7">
         <v>3.58</v>
       </c>
       <c r="E12" s="7">
         <v>4.08</v>
       </c>
       <c r="F12" s="7">
         <v>4.2300000000000004</v>
       </c>
       <c r="G12" s="7">
         <v>4.07</v>
       </c>
       <c r="H12" s="7">
         <v>4.29</v>
@@ -1761,50 +1775,53 @@
       </c>
       <c r="M12" s="7">
         <v>4.8099999999999996</v>
       </c>
       <c r="N12" s="7">
         <v>4.74</v>
       </c>
       <c r="O12" s="7">
         <v>2.95</v>
       </c>
       <c r="P12" s="7">
         <v>3.16</v>
       </c>
       <c r="Q12" s="7">
         <v>3.42</v>
       </c>
       <c r="R12" s="7">
         <v>3.6</v>
       </c>
       <c r="S12" s="7">
         <v>3.51</v>
       </c>
       <c r="T12" s="7">
         <v>4.3099999999999996</v>
       </c>
+      <c r="U12" s="7">
+        <v>4.5</v>
+      </c>
     </row>
     <row r="13" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A13" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="7">
         <v>3.08</v>
       </c>
       <c r="D13" s="7">
         <v>3.75</v>
       </c>
       <c r="E13" s="7">
         <v>4</v>
       </c>
       <c r="F13" s="7">
         <v>4.26</v>
       </c>
       <c r="G13" s="7">
         <v>4.33</v>
       </c>
       <c r="H13" s="7">
         <v>5.09</v>
@@ -1823,50 +1840,53 @@
       </c>
       <c r="M13" s="7">
         <v>5.92</v>
       </c>
       <c r="N13" s="7">
         <v>5.83</v>
       </c>
       <c r="O13" s="7">
         <v>3.54</v>
       </c>
       <c r="P13" s="7">
         <v>4.28</v>
       </c>
       <c r="Q13" s="7">
         <v>4.3499999999999996</v>
       </c>
       <c r="R13" s="7">
         <v>4.6500000000000004</v>
       </c>
       <c r="S13" s="7">
         <v>4.6100000000000003</v>
       </c>
       <c r="T13" s="7">
         <v>5.58</v>
       </c>
+      <c r="U13" s="7">
+        <v>5.92</v>
+      </c>
     </row>
     <row r="14" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A14" s="14" t="s">
         <v>62</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="7">
         <v>3.21</v>
       </c>
       <c r="D14" s="7">
         <v>3.73</v>
       </c>
       <c r="E14" s="7">
         <v>3.66</v>
       </c>
       <c r="F14" s="7">
         <v>4.29</v>
       </c>
       <c r="G14" s="7">
         <v>4.42</v>
       </c>
       <c r="H14" s="7">
         <v>4.92</v>
@@ -1885,50 +1905,53 @@
       </c>
       <c r="M14" s="7">
         <v>6.08</v>
       </c>
       <c r="N14" s="7">
         <v>5.99</v>
       </c>
       <c r="O14" s="7">
         <v>3.85</v>
       </c>
       <c r="P14" s="7">
         <v>3.97</v>
       </c>
       <c r="Q14" s="7">
         <v>4.04</v>
       </c>
       <c r="R14" s="7">
         <v>4.3499999999999996</v>
       </c>
       <c r="S14" s="7">
         <v>4.3499999999999996</v>
       </c>
       <c r="T14" s="7">
         <v>5.0599999999999996</v>
       </c>
+      <c r="U14" s="7">
+        <v>5.38</v>
+      </c>
     </row>
     <row r="15" spans="1:27" s="22" customFormat="1" ht="11.25">
       <c r="A15" s="16" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="19">
         <v>3.18</v>
       </c>
       <c r="D15" s="19">
         <v>4.29</v>
       </c>
       <c r="E15" s="19">
         <v>4.13</v>
       </c>
       <c r="F15" s="19">
         <v>4.6399999999999997</v>
       </c>
       <c r="G15" s="19">
         <v>4.6900000000000004</v>
       </c>
       <c r="H15" s="19">
         <v>5.14</v>
@@ -1946,50 +1969,53 @@
         <v>5.92</v>
       </c>
       <c r="M15" s="19">
         <v>5.8</v>
       </c>
       <c r="N15" s="19">
         <v>5.69</v>
       </c>
       <c r="O15" s="19">
         <v>4.5</v>
       </c>
       <c r="P15" s="19">
         <v>4.79</v>
       </c>
       <c r="Q15" s="19">
         <v>4.87</v>
       </c>
       <c r="R15" s="19">
         <v>4.88</v>
       </c>
       <c r="S15" s="19">
         <v>4.6100000000000003</v>
       </c>
       <c r="T15" s="19">
         <v>5.58</v>
+      </c>
+      <c r="U15" s="19">
+        <v>5.73</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="Y3:Z3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">