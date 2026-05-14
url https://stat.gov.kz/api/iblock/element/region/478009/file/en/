--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -137,53 +137,50 @@
   <si>
     <t>Responsible structural unit</t>
   </si>
   <si>
     <t>Responsible executor</t>
   </si>
   <si>
     <t>Phone Number:</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t xml:space="preserve"> To form current data on statistics of marriages and divorces are used such data sources like administrative data, given by administrative sources, usually, from registration acts of citizens condition and "Government corporation "Government for citizens"</t>
   </si>
   <si>
     <t>Numeric</t>
   </si>
   <si>
     <t>Total divorce rate in KZ</t>
   </si>
   <si>
     <t>Divorces per 1000 people</t>
   </si>
   <si>
-    <t>Number of registered divorces per 1000 people per month, among regions</t>
-[...1 lines deleted...]
-  <si>
     <t>Data are formed by divorce acts registration date</t>
   </si>
   <si>
     <t xml:space="preserve">  Total divorce rate is accounted by dividing of registered divorces by months to total population number by an accounting moment, enlarged by 1000</t>
   </si>
   <si>
     <t>CATU code</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>SIC code  - 61250101</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
@@ -249,50 +246,53 @@
     <t>E -mail: el.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>From January 1, 2025</t>
   </si>
   <si>
     <r>
       <t>Symbols:     
 "-" there is no phenomenon
 "0.0" is an insignificant value     
 "x"- data is confidential
 "..."- data is missing     
 In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding the data.       
 ©</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
     </r>
+  </si>
+  <si>
+    <t>Number of registered divorces per 1000 people per month, among Almaty city</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -499,71 +499,68 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -589,88 +586,88 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -952,964 +949,983 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="A37" sqref="A37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="41.7109375" style="33" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="33"/>
+    <col min="1" max="1" width="41.7109375" style="32" customWidth="1"/>
+    <col min="2" max="2" width="92.5703125" style="32" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="32"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="32">
+      <c r="B1" s="31">
         <v>61250101</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="34" t="s">
-        <v>50</v>
+      <c r="B2" s="33" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="31" t="s">
+      <c r="A3" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="34" t="s">
+      <c r="B3" s="33" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="31" t="s">
+      <c r="A4" s="30" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="34" t="s">
+      <c r="B4" s="33" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="31" t="s">
+      <c r="A5" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="34" t="s">
-        <v>70</v>
+      <c r="B5" s="33" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="31" t="s">
+      <c r="A6" s="30" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="34" t="s">
+      <c r="B6" s="33" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="35" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="36" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="36" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="35" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
-[...30 lines deleted...]
-    </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="35" t="s">
+      <c r="A11" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="37" t="s">
+      <c r="B11" s="36" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="16.5" customHeight="1">
+      <c r="A12" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="37" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="16.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B12" s="38" t="s">
+    <row r="13" spans="1:2">
+      <c r="A13" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="37" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
-[...3 lines deleted...]
-      <c r="B13" s="38" t="s">
+    <row r="14" spans="1:2">
+      <c r="A14" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="37" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="14" spans="1:2">
-[...6 lines deleted...]
-    </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="31" t="s">
+      <c r="A15" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="16">
-        <v>46122</v>
+      <c r="B15" s="15">
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="31" t="s">
+      <c r="A16" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="16">
-        <v>46154</v>
+      <c r="B16" s="15">
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="31" t="s">
+      <c r="A17" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="B17" s="21" t="s">
+      <c r="B17" s="20" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="20" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
-[...3 lines deleted...]
-      <c r="B18" s="21" t="s">
+    <row r="19" spans="1:2">
+      <c r="A19" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="21" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
-[...3 lines deleted...]
-      <c r="B19" s="22" t="s">
+    <row r="20" spans="1:2">
+      <c r="A20" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="22" t="s">
         <v>68</v>
-      </c>
-[...6 lines deleted...]
-        <v>69</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="112.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="128.25">
-      <c r="B5" s="51" t="s">
-        <v>71</v>
+      <c r="B5" s="38" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AA19"/>
+  <dimension ref="A1:AA17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:Z2"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="10" style="12" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10" style="11" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.42578125" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" s="26" customFormat="1" ht="25.5">
-[...3 lines deleted...]
-      <c r="B2" s="39" t="s">
+    <row r="1" spans="1:27" s="25" customFormat="1" ht="25.5">
+      <c r="A1" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B1" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
+      <c r="Z1" s="39"/>
+    </row>
+    <row r="2" spans="1:27" s="9" customFormat="1">
+      <c r="A2" s="11"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
+      <c r="I2" s="11"/>
+      <c r="J2" s="11"/>
+      <c r="K2" s="11"/>
+      <c r="L2" s="11"/>
+      <c r="M2" s="11"/>
+    </row>
+    <row r="3" spans="1:27" s="7" customFormat="1" ht="11.25">
+      <c r="N3" s="26"/>
+      <c r="O3" s="26"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="43"/>
+      <c r="W3" s="5"/>
+      <c r="Y3" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z3" s="46"/>
+      <c r="AA3" s="5"/>
+    </row>
+    <row r="4" spans="1:27" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="49"/>
+      <c r="C4" s="41">
+        <v>2025</v>
+      </c>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="42"/>
+      <c r="O4" s="44">
+        <v>2026</v>
+      </c>
+      <c r="P4" s="45"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="45"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="45"/>
+      <c r="U4" s="45"/>
+      <c r="V4" s="45"/>
+      <c r="W4" s="45"/>
+      <c r="X4" s="45"/>
+      <c r="Y4" s="45"/>
+      <c r="Z4" s="45"/>
+    </row>
+    <row r="5" spans="1:27" s="7" customFormat="1" ht="22.5">
+      <c r="A5" s="48"/>
+      <c r="B5" s="50"/>
+      <c r="C5" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="J5" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="O5" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="P5" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q5" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="R5" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="S5" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="T5" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="U5" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="V5" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="W5" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="X5" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y5" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z5" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="27" customFormat="1" ht="11.25">
+      <c r="A6" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="40"/>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
+      <c r="Z6" s="40"/>
+    </row>
+    <row r="7" spans="1:27" s="7" customFormat="1" ht="11.25">
+      <c r="A7" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="6">
+        <v>1.38</v>
+      </c>
+      <c r="D7" s="6">
+        <v>1.59</v>
+      </c>
+      <c r="E7" s="6">
+        <v>1.68</v>
+      </c>
+      <c r="F7" s="12">
+        <v>1.72</v>
+      </c>
+      <c r="G7" s="13">
+        <v>1.93</v>
+      </c>
+      <c r="H7" s="13">
+        <v>1.98</v>
+      </c>
+      <c r="I7" s="13">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="J7" s="6">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="K7" s="6">
+        <v>2.04</v>
+      </c>
+      <c r="L7" s="6">
+        <v>2.09</v>
+      </c>
+      <c r="M7" s="6">
+        <v>2.09</v>
+      </c>
+      <c r="N7" s="6">
+        <v>2.14</v>
+      </c>
+      <c r="O7" s="29">
+        <v>2.42</v>
+      </c>
+      <c r="P7" s="29">
+        <v>2.17</v>
+      </c>
+      <c r="Q7" s="29">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="7" customFormat="1" ht="11.25">
+      <c r="A8" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="C2" s="39"/>
-[...196 lines deleted...]
-      <c r="Z8" s="40"/>
+      <c r="B8" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" s="6">
+        <v>1.48</v>
+      </c>
+      <c r="D8" s="6">
+        <v>1.72</v>
+      </c>
+      <c r="E8" s="6">
+        <v>1.79</v>
+      </c>
+      <c r="F8" s="6">
+        <v>1.79</v>
+      </c>
+      <c r="G8" s="6">
+        <v>1.95</v>
+      </c>
+      <c r="H8" s="6">
+        <v>1.93</v>
+      </c>
+      <c r="I8" s="6">
+        <v>1.98</v>
+      </c>
+      <c r="J8" s="6">
+        <v>1.96</v>
+      </c>
+      <c r="K8" s="6">
+        <v>1.99</v>
+      </c>
+      <c r="L8" s="6">
+        <v>2.06</v>
+      </c>
+      <c r="M8" s="6">
+        <v>2.08</v>
+      </c>
+      <c r="N8" s="6">
+        <v>2.15</v>
+      </c>
+      <c r="O8" s="29">
+        <v>2.58</v>
+      </c>
+      <c r="P8" s="29">
+        <v>2.1</v>
+      </c>
+      <c r="Q8" s="29">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="R8" s="12"/>
+      <c r="S8" s="13"/>
+      <c r="T8" s="13"/>
+      <c r="U8" s="13"/>
+      <c r="V8" s="6"/>
+      <c r="W8" s="6"/>
+      <c r="X8" s="6"/>
+      <c r="Y8" s="6"/>
     </row>
     <row r="9" spans="1:27" s="7" customFormat="1" ht="11.25">
-      <c r="A9" s="29" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="A9" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="17" t="s">
+        <v>53</v>
       </c>
       <c r="C9" s="6">
-        <v>1.38</v>
+        <v>1.18</v>
       </c>
       <c r="D9" s="6">
-        <v>1.59</v>
+        <v>1.42</v>
       </c>
       <c r="E9" s="6">
-        <v>1.68</v>
-[...4 lines deleted...]
-      <c r="G9" s="14">
+        <v>1.43</v>
+      </c>
+      <c r="F9" s="6">
+        <v>1.37</v>
+      </c>
+      <c r="G9" s="6">
+        <v>1.67</v>
+      </c>
+      <c r="H9" s="6">
+        <v>1.8</v>
+      </c>
+      <c r="I9" s="6">
+        <v>1.84</v>
+      </c>
+      <c r="J9" s="6">
+        <v>1.87</v>
+      </c>
+      <c r="K9" s="6">
+        <v>1.85</v>
+      </c>
+      <c r="L9" s="6">
+        <v>1.88</v>
+      </c>
+      <c r="M9" s="6">
+        <v>1.86</v>
+      </c>
+      <c r="N9" s="6">
+        <v>1.9</v>
+      </c>
+      <c r="O9" s="29">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="P9" s="29">
+        <v>1.98</v>
+      </c>
+      <c r="Q9" s="29">
         <v>1.93</v>
       </c>
-      <c r="H9" s="14">
+    </row>
+    <row r="10" spans="1:27" s="7" customFormat="1" ht="11.25">
+      <c r="A10" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="C10" s="6">
+        <v>1.31</v>
+      </c>
+      <c r="D10" s="6">
+        <v>1.58</v>
+      </c>
+      <c r="E10" s="6">
+        <v>1.74</v>
+      </c>
+      <c r="F10" s="6">
+        <v>1.88</v>
+      </c>
+      <c r="G10" s="6">
         <v>1.98</v>
       </c>
-      <c r="I9" s="14">
+      <c r="H10" s="6">
         <v>2.0099999999999998</v>
       </c>
-      <c r="J9" s="6">
+      <c r="I10" s="6">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="J10" s="6">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="K10" s="6">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="L10" s="6">
+        <v>2.12</v>
+      </c>
+      <c r="M10" s="6">
+        <v>2.09</v>
+      </c>
+      <c r="N10" s="6">
+        <v>2.11</v>
+      </c>
+      <c r="O10" s="29">
+        <v>2.61</v>
+      </c>
+      <c r="P10" s="29">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="Q10" s="29">
         <v>2.0099999999999998</v>
       </c>
-      <c r="K9" s="6">
-[...8 lines deleted...]
-      <c r="N9" s="6">
+    </row>
+    <row r="11" spans="1:27" s="7" customFormat="1" ht="11.25">
+      <c r="A11" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="6">
+        <v>1.32</v>
+      </c>
+      <c r="D11" s="6">
+        <v>1.7</v>
+      </c>
+      <c r="E11" s="6">
+        <v>1.96</v>
+      </c>
+      <c r="F11" s="6">
+        <v>1.94</v>
+      </c>
+      <c r="G11" s="6">
         <v>2.14</v>
       </c>
-      <c r="O9" s="30">
-[...2 lines deleted...]
-      <c r="P9" s="30">
+      <c r="H11" s="6">
+        <v>2.25</v>
+      </c>
+      <c r="I11" s="6">
+        <v>2.2400000000000002</v>
+      </c>
+      <c r="J11" s="6">
         <v>2.17</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="K10" s="6">
+      <c r="K11" s="6">
+        <v>2.23</v>
+      </c>
+      <c r="L11" s="6">
+        <v>2.27</v>
+      </c>
+      <c r="M11" s="6">
+        <v>2.29</v>
+      </c>
+      <c r="N11" s="6">
+        <v>2.35</v>
+      </c>
+      <c r="O11" s="29">
+        <v>2.39</v>
+      </c>
+      <c r="P11" s="29">
+        <v>2.37</v>
+      </c>
+      <c r="Q11" s="29">
+        <v>2.3199999999999998</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="7" customFormat="1" ht="11.25">
+      <c r="A12" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="6">
+        <v>1.7</v>
+      </c>
+      <c r="D12" s="6">
+        <v>1.85</v>
+      </c>
+      <c r="E12" s="6">
+        <v>1.84</v>
+      </c>
+      <c r="F12" s="6">
+        <v>1.85</v>
+      </c>
+      <c r="G12" s="6">
+        <v>1.94</v>
+      </c>
+      <c r="H12" s="6">
+        <v>1.9</v>
+      </c>
+      <c r="I12" s="6">
         <v>1.99</v>
       </c>
-      <c r="L10" s="6">
-[...96 lines deleted...]
-      <c r="H12" s="6">
+      <c r="J12" s="6">
         <v>2.0099999999999998</v>
-      </c>
-[...4 lines deleted...]
-        <v>2.0699999999999998</v>
       </c>
       <c r="K12" s="6">
         <v>2.0499999999999998</v>
       </c>
       <c r="L12" s="6">
+        <v>2.13</v>
+      </c>
+      <c r="M12" s="6">
+        <v>2.06</v>
+      </c>
+      <c r="N12" s="6">
         <v>2.12</v>
       </c>
-      <c r="M12" s="6">
+      <c r="O12" s="29">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="P12" s="29">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="Q12" s="29">
+        <v>2.38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" s="7" customFormat="1" ht="11.25">
+      <c r="A13" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="C13" s="6">
+        <v>1.45</v>
+      </c>
+      <c r="D13" s="6">
+        <v>1.49</v>
+      </c>
+      <c r="E13" s="6">
+        <v>1.51</v>
+      </c>
+      <c r="F13" s="6">
+        <v>1.6</v>
+      </c>
+      <c r="G13" s="6">
+        <v>1.83</v>
+      </c>
+      <c r="H13" s="6">
+        <v>1.86</v>
+      </c>
+      <c r="I13" s="6">
+        <v>1.84</v>
+      </c>
+      <c r="J13" s="6">
+        <v>1.9</v>
+      </c>
+      <c r="K13" s="6">
+        <v>1.99</v>
+      </c>
+      <c r="L13" s="6">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="M13" s="6">
+        <v>2.02</v>
+      </c>
+      <c r="N13" s="6">
+        <v>2.08</v>
+      </c>
+      <c r="O13" s="29">
+        <v>2.44</v>
+      </c>
+      <c r="P13" s="29">
+        <v>2.06</v>
+      </c>
+      <c r="Q13" s="29">
+        <v>1.95</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="7" customFormat="1" ht="11.25">
+      <c r="A14" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="C14" s="6">
+        <v>1.42</v>
+      </c>
+      <c r="D14" s="6">
+        <v>1.46</v>
+      </c>
+      <c r="E14" s="6">
+        <v>1.54</v>
+      </c>
+      <c r="F14" s="6">
+        <v>1.63</v>
+      </c>
+      <c r="G14" s="6">
+        <v>1.88</v>
+      </c>
+      <c r="H14" s="6">
+        <v>1.99</v>
+      </c>
+      <c r="I14" s="6">
+        <v>2</v>
+      </c>
+      <c r="J14" s="6">
+        <v>2.04</v>
+      </c>
+      <c r="K14" s="6">
         <v>2.09</v>
       </c>
-      <c r="N12" s="6">
+      <c r="L14" s="6">
+        <v>2.0699999999999998</v>
+      </c>
+      <c r="M14" s="6">
         <v>2.11</v>
       </c>
-      <c r="O12" s="30">
-[...28 lines deleted...]
-      <c r="H13" s="6">
+      <c r="N14" s="6">
+        <v>2.17</v>
+      </c>
+      <c r="O14" s="29">
+        <v>2.73</v>
+      </c>
+      <c r="P14" s="29">
+        <v>2.36</v>
+      </c>
+      <c r="Q14" s="29">
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" s="7" customFormat="1" ht="11.25">
+      <c r="A15" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" s="23">
+        <v>1.5</v>
+      </c>
+      <c r="D15" s="23">
+        <v>1.67</v>
+      </c>
+      <c r="E15" s="23">
+        <v>1.75</v>
+      </c>
+      <c r="F15" s="23">
+        <v>1.87</v>
+      </c>
+      <c r="G15" s="23">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="H15" s="23">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="I15" s="23">
+        <v>2.23</v>
+      </c>
+      <c r="J15" s="23">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="K15" s="23">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="L15" s="23">
+        <v>2.38</v>
+      </c>
+      <c r="M15" s="23">
+        <v>2.38</v>
+      </c>
+      <c r="N15" s="23">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="O15" s="23">
         <v>2.25</v>
       </c>
-      <c r="I13" s="6">
-[...58 lines deleted...]
-      <c r="L14" s="6">
+      <c r="P15" s="23">
+        <v>2.11</v>
+      </c>
+      <c r="Q15" s="23">
         <v>2.13</v>
       </c>
-      <c r="M14" s="6">
-[...166 lines deleted...]
-      <c r="B19" s="7"/>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="B16" s="7"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="B2:Z2"/>
-[...6 lines deleted...]
-    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="A6:Z6"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="Y3:Z3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>