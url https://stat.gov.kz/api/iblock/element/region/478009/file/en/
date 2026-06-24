--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -949,51 +949,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A37" sqref="A37"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="41.7109375" style="32" customWidth="1"/>
     <col min="2" max="2" width="92.5703125" style="32" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="32"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="31">
         <v>61250101</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="33" t="s">
         <v>49</v>
       </c>
     </row>
@@ -1076,59 +1076,59 @@
       <c r="B12" s="37" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="15">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="15">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>67</v>
       </c>
@@ -1159,74 +1159,74 @@
     <sheetView workbookViewId="0">
       <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="112.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="128.25">
       <c r="B5" s="38" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="11" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="8.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="9.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.42578125" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" s="25" customFormat="1" ht="25.5">
+    <row r="1" spans="1:27" s="25" customFormat="1" ht="38.25">
       <c r="A1" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="39" t="s">
         <v>49</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
       <c r="L1" s="39"/>
       <c r="M1" s="39"/>
       <c r="N1" s="39"/>
       <c r="O1" s="39"/>
       <c r="P1" s="39"/>
       <c r="Q1" s="39"/>
       <c r="R1" s="39"/>
       <c r="S1" s="39"/>
       <c r="T1" s="39"/>
       <c r="U1" s="39"/>
@@ -1275,51 +1275,51 @@
       <c r="E4" s="42"/>
       <c r="F4" s="42"/>
       <c r="G4" s="42"/>
       <c r="H4" s="42"/>
       <c r="I4" s="42"/>
       <c r="J4" s="42"/>
       <c r="K4" s="42"/>
       <c r="L4" s="42"/>
       <c r="M4" s="42"/>
       <c r="N4" s="42"/>
       <c r="O4" s="44">
         <v>2026</v>
       </c>
       <c r="P4" s="45"/>
       <c r="Q4" s="45"/>
       <c r="R4" s="45"/>
       <c r="S4" s="45"/>
       <c r="T4" s="45"/>
       <c r="U4" s="45"/>
       <c r="V4" s="45"/>
       <c r="W4" s="45"/>
       <c r="X4" s="45"/>
       <c r="Y4" s="45"/>
       <c r="Z4" s="45"/>
     </row>
-    <row r="5" spans="1:27" s="7" customFormat="1" ht="22.5">
+    <row r="5" spans="1:27" s="7" customFormat="1" ht="33.75">
       <c r="A5" s="48"/>
       <c r="B5" s="50"/>
       <c r="C5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>9</v>
@@ -1433,50 +1433,53 @@
       </c>
       <c r="J7" s="6">
         <v>2.0099999999999998</v>
       </c>
       <c r="K7" s="6">
         <v>2.04</v>
       </c>
       <c r="L7" s="6">
         <v>2.09</v>
       </c>
       <c r="M7" s="6">
         <v>2.09</v>
       </c>
       <c r="N7" s="6">
         <v>2.14</v>
       </c>
       <c r="O7" s="29">
         <v>2.42</v>
       </c>
       <c r="P7" s="29">
         <v>2.17</v>
       </c>
       <c r="Q7" s="29">
         <v>2.11</v>
       </c>
+      <c r="R7" s="29">
+        <v>2.12</v>
+      </c>
     </row>
     <row r="8" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A8" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="6">
         <v>1.48</v>
       </c>
       <c r="D8" s="6">
         <v>1.72</v>
       </c>
       <c r="E8" s="6">
         <v>1.79</v>
       </c>
       <c r="F8" s="6">
         <v>1.79</v>
       </c>
       <c r="G8" s="6">
         <v>1.95</v>
       </c>
       <c r="H8" s="6">
         <v>1.93</v>
@@ -1486,51 +1489,53 @@
       </c>
       <c r="J8" s="6">
         <v>1.96</v>
       </c>
       <c r="K8" s="6">
         <v>1.99</v>
       </c>
       <c r="L8" s="6">
         <v>2.06</v>
       </c>
       <c r="M8" s="6">
         <v>2.08</v>
       </c>
       <c r="N8" s="6">
         <v>2.15</v>
       </c>
       <c r="O8" s="29">
         <v>2.58</v>
       </c>
       <c r="P8" s="29">
         <v>2.1</v>
       </c>
       <c r="Q8" s="29">
         <v>2.0299999999999998</v>
       </c>
-      <c r="R8" s="12"/>
+      <c r="R8" s="29">
+        <v>2.08</v>
+      </c>
       <c r="S8" s="13"/>
       <c r="T8" s="13"/>
       <c r="U8" s="13"/>
       <c r="V8" s="6"/>
       <c r="W8" s="6"/>
       <c r="X8" s="6"/>
       <c r="Y8" s="6"/>
     </row>
     <row r="9" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A9" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="6">
         <v>1.18</v>
       </c>
       <c r="D9" s="6">
         <v>1.42</v>
       </c>
       <c r="E9" s="6">
         <v>1.43</v>
       </c>
       <c r="F9" s="6">
@@ -1547,50 +1552,53 @@
       </c>
       <c r="J9" s="6">
         <v>1.87</v>
       </c>
       <c r="K9" s="6">
         <v>1.85</v>
       </c>
       <c r="L9" s="6">
         <v>1.88</v>
       </c>
       <c r="M9" s="6">
         <v>1.86</v>
       </c>
       <c r="N9" s="6">
         <v>1.9</v>
       </c>
       <c r="O9" s="29">
         <v>2.2200000000000002</v>
       </c>
       <c r="P9" s="29">
         <v>1.98</v>
       </c>
       <c r="Q9" s="29">
         <v>1.93</v>
       </c>
+      <c r="R9" s="29">
+        <v>1.89</v>
+      </c>
     </row>
     <row r="10" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A10" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="6">
         <v>1.31</v>
       </c>
       <c r="D10" s="6">
         <v>1.58</v>
       </c>
       <c r="E10" s="6">
         <v>1.74</v>
       </c>
       <c r="F10" s="6">
         <v>1.88</v>
       </c>
       <c r="G10" s="6">
         <v>1.98</v>
       </c>
       <c r="H10" s="6">
         <v>2.0099999999999998</v>
@@ -1600,50 +1608,53 @@
       </c>
       <c r="J10" s="6">
         <v>2.0699999999999998</v>
       </c>
       <c r="K10" s="6">
         <v>2.0499999999999998</v>
       </c>
       <c r="L10" s="6">
         <v>2.12</v>
       </c>
       <c r="M10" s="6">
         <v>2.09</v>
       </c>
       <c r="N10" s="6">
         <v>2.11</v>
       </c>
       <c r="O10" s="29">
         <v>2.61</v>
       </c>
       <c r="P10" s="29">
         <v>2.2400000000000002</v>
       </c>
       <c r="Q10" s="29">
         <v>2.0099999999999998</v>
       </c>
+      <c r="R10" s="29">
+        <v>1.93</v>
+      </c>
     </row>
     <row r="11" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A11" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="6">
         <v>1.32</v>
       </c>
       <c r="D11" s="6">
         <v>1.7</v>
       </c>
       <c r="E11" s="6">
         <v>1.96</v>
       </c>
       <c r="F11" s="6">
         <v>1.94</v>
       </c>
       <c r="G11" s="6">
         <v>2.14</v>
       </c>
       <c r="H11" s="6">
         <v>2.25</v>
@@ -1653,50 +1664,53 @@
       </c>
       <c r="J11" s="6">
         <v>2.17</v>
       </c>
       <c r="K11" s="6">
         <v>2.23</v>
       </c>
       <c r="L11" s="6">
         <v>2.27</v>
       </c>
       <c r="M11" s="6">
         <v>2.29</v>
       </c>
       <c r="N11" s="6">
         <v>2.35</v>
       </c>
       <c r="O11" s="29">
         <v>2.39</v>
       </c>
       <c r="P11" s="29">
         <v>2.37</v>
       </c>
       <c r="Q11" s="29">
         <v>2.3199999999999998</v>
       </c>
+      <c r="R11" s="29">
+        <v>2.42</v>
+      </c>
     </row>
     <row r="12" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A12" s="16" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="6">
         <v>1.7</v>
       </c>
       <c r="D12" s="6">
         <v>1.85</v>
       </c>
       <c r="E12" s="6">
         <v>1.84</v>
       </c>
       <c r="F12" s="6">
         <v>1.85</v>
       </c>
       <c r="G12" s="6">
         <v>1.94</v>
       </c>
       <c r="H12" s="6">
         <v>1.9</v>
@@ -1706,50 +1720,53 @@
       </c>
       <c r="J12" s="6">
         <v>2.0099999999999998</v>
       </c>
       <c r="K12" s="6">
         <v>2.0499999999999998</v>
       </c>
       <c r="L12" s="6">
         <v>2.13</v>
       </c>
       <c r="M12" s="6">
         <v>2.06</v>
       </c>
       <c r="N12" s="6">
         <v>2.12</v>
       </c>
       <c r="O12" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="P12" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="Q12" s="29">
         <v>2.38</v>
       </c>
+      <c r="R12" s="29">
+        <v>2.38</v>
+      </c>
     </row>
     <row r="13" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A13" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="6">
         <v>1.45</v>
       </c>
       <c r="D13" s="6">
         <v>1.49</v>
       </c>
       <c r="E13" s="6">
         <v>1.51</v>
       </c>
       <c r="F13" s="6">
         <v>1.6</v>
       </c>
       <c r="G13" s="6">
         <v>1.83</v>
       </c>
       <c r="H13" s="6">
         <v>1.86</v>
@@ -1759,50 +1776,53 @@
       </c>
       <c r="J13" s="6">
         <v>1.9</v>
       </c>
       <c r="K13" s="6">
         <v>1.99</v>
       </c>
       <c r="L13" s="6">
         <v>2.0299999999999998</v>
       </c>
       <c r="M13" s="6">
         <v>2.02</v>
       </c>
       <c r="N13" s="6">
         <v>2.08</v>
       </c>
       <c r="O13" s="29">
         <v>2.44</v>
       </c>
       <c r="P13" s="29">
         <v>2.06</v>
       </c>
       <c r="Q13" s="29">
         <v>1.95</v>
       </c>
+      <c r="R13" s="29">
+        <v>2.02</v>
+      </c>
     </row>
     <row r="14" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A14" s="16" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="6">
         <v>1.42</v>
       </c>
       <c r="D14" s="6">
         <v>1.46</v>
       </c>
       <c r="E14" s="6">
         <v>1.54</v>
       </c>
       <c r="F14" s="6">
         <v>1.63</v>
       </c>
       <c r="G14" s="6">
         <v>1.88</v>
       </c>
       <c r="H14" s="6">
         <v>1.99</v>
@@ -1812,50 +1832,53 @@
       </c>
       <c r="J14" s="6">
         <v>2.04</v>
       </c>
       <c r="K14" s="6">
         <v>2.09</v>
       </c>
       <c r="L14" s="6">
         <v>2.0699999999999998</v>
       </c>
       <c r="M14" s="6">
         <v>2.11</v>
       </c>
       <c r="N14" s="6">
         <v>2.17</v>
       </c>
       <c r="O14" s="29">
         <v>2.73</v>
       </c>
       <c r="P14" s="29">
         <v>2.36</v>
       </c>
       <c r="Q14" s="29">
         <v>2.4</v>
       </c>
+      <c r="R14" s="29">
+        <v>2.39</v>
+      </c>
     </row>
     <row r="15" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A15" s="18" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="23">
         <v>1.5</v>
       </c>
       <c r="D15" s="23">
         <v>1.67</v>
       </c>
       <c r="E15" s="23">
         <v>1.75</v>
       </c>
       <c r="F15" s="23">
         <v>1.87</v>
       </c>
       <c r="G15" s="23">
         <v>2.1800000000000002</v>
       </c>
       <c r="H15" s="23">
         <v>2.1800000000000002</v>
@@ -1864,50 +1887,53 @@
         <v>2.23</v>
       </c>
       <c r="J15" s="23">
         <v>2.2200000000000002</v>
       </c>
       <c r="K15" s="23">
         <v>2.2999999999999998</v>
       </c>
       <c r="L15" s="23">
         <v>2.38</v>
       </c>
       <c r="M15" s="23">
         <v>2.38</v>
       </c>
       <c r="N15" s="23">
         <v>2.4500000000000002</v>
       </c>
       <c r="O15" s="23">
         <v>2.25</v>
       </c>
       <c r="P15" s="23">
         <v>2.11</v>
       </c>
       <c r="Q15" s="23">
         <v>2.13</v>
+      </c>
+      <c r="R15" s="23">
+        <v>2.11</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="B16" s="7"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="A6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="Y3:Z3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>