--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1076,59 +1076,59 @@
       <c r="B12" s="37" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="15">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="15">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>67</v>
       </c>
@@ -1159,51 +1159,51 @@
     <sheetView workbookViewId="0">
       <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="112.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="128.25">
       <c r="B5" s="38" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G21" sqref="G21"/>
+      <selection activeCell="S7" sqref="S7:S15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="11" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.42578125" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="25" customFormat="1" ht="38.25">
       <c r="A1" s="24" t="s">
         <v>44</v>
@@ -1436,50 +1436,53 @@
       </c>
       <c r="K7" s="6">
         <v>2.04</v>
       </c>
       <c r="L7" s="6">
         <v>2.09</v>
       </c>
       <c r="M7" s="6">
         <v>2.09</v>
       </c>
       <c r="N7" s="6">
         <v>2.14</v>
       </c>
       <c r="O7" s="29">
         <v>2.42</v>
       </c>
       <c r="P7" s="29">
         <v>2.17</v>
       </c>
       <c r="Q7" s="29">
         <v>2.11</v>
       </c>
       <c r="R7" s="29">
         <v>2.12</v>
       </c>
+      <c r="S7" s="29">
+        <v>2.2000000000000002</v>
+      </c>
     </row>
     <row r="8" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A8" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="6">
         <v>1.48</v>
       </c>
       <c r="D8" s="6">
         <v>1.72</v>
       </c>
       <c r="E8" s="6">
         <v>1.79</v>
       </c>
       <c r="F8" s="6">
         <v>1.79</v>
       </c>
       <c r="G8" s="6">
         <v>1.95</v>
       </c>
       <c r="H8" s="6">
         <v>1.93</v>
@@ -1492,51 +1495,53 @@
       </c>
       <c r="K8" s="6">
         <v>1.99</v>
       </c>
       <c r="L8" s="6">
         <v>2.06</v>
       </c>
       <c r="M8" s="6">
         <v>2.08</v>
       </c>
       <c r="N8" s="6">
         <v>2.15</v>
       </c>
       <c r="O8" s="29">
         <v>2.58</v>
       </c>
       <c r="P8" s="29">
         <v>2.1</v>
       </c>
       <c r="Q8" s="29">
         <v>2.0299999999999998</v>
       </c>
       <c r="R8" s="29">
         <v>2.08</v>
       </c>
-      <c r="S8" s="13"/>
+      <c r="S8" s="29">
+        <v>2.1800000000000002</v>
+      </c>
       <c r="T8" s="13"/>
       <c r="U8" s="13"/>
       <c r="V8" s="6"/>
       <c r="W8" s="6"/>
       <c r="X8" s="6"/>
       <c r="Y8" s="6"/>
     </row>
     <row r="9" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A9" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="6">
         <v>1.18</v>
       </c>
       <c r="D9" s="6">
         <v>1.42</v>
       </c>
       <c r="E9" s="6">
         <v>1.43</v>
       </c>
       <c r="F9" s="6">
         <v>1.37</v>
@@ -1555,50 +1560,53 @@
       </c>
       <c r="K9" s="6">
         <v>1.85</v>
       </c>
       <c r="L9" s="6">
         <v>1.88</v>
       </c>
       <c r="M9" s="6">
         <v>1.86</v>
       </c>
       <c r="N9" s="6">
         <v>1.9</v>
       </c>
       <c r="O9" s="29">
         <v>2.2200000000000002</v>
       </c>
       <c r="P9" s="29">
         <v>1.98</v>
       </c>
       <c r="Q9" s="29">
         <v>1.93</v>
       </c>
       <c r="R9" s="29">
         <v>1.89</v>
       </c>
+      <c r="S9" s="29">
+        <v>2.02</v>
+      </c>
     </row>
     <row r="10" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A10" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="6">
         <v>1.31</v>
       </c>
       <c r="D10" s="6">
         <v>1.58</v>
       </c>
       <c r="E10" s="6">
         <v>1.74</v>
       </c>
       <c r="F10" s="6">
         <v>1.88</v>
       </c>
       <c r="G10" s="6">
         <v>1.98</v>
       </c>
       <c r="H10" s="6">
         <v>2.0099999999999998</v>
@@ -1611,50 +1619,53 @@
       </c>
       <c r="K10" s="6">
         <v>2.0499999999999998</v>
       </c>
       <c r="L10" s="6">
         <v>2.12</v>
       </c>
       <c r="M10" s="6">
         <v>2.09</v>
       </c>
       <c r="N10" s="6">
         <v>2.11</v>
       </c>
       <c r="O10" s="29">
         <v>2.61</v>
       </c>
       <c r="P10" s="29">
         <v>2.2400000000000002</v>
       </c>
       <c r="Q10" s="29">
         <v>2.0099999999999998</v>
       </c>
       <c r="R10" s="29">
         <v>1.93</v>
       </c>
+      <c r="S10" s="29">
+        <v>1.99</v>
+      </c>
     </row>
     <row r="11" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A11" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="6">
         <v>1.32</v>
       </c>
       <c r="D11" s="6">
         <v>1.7</v>
       </c>
       <c r="E11" s="6">
         <v>1.96</v>
       </c>
       <c r="F11" s="6">
         <v>1.94</v>
       </c>
       <c r="G11" s="6">
         <v>2.14</v>
       </c>
       <c r="H11" s="6">
         <v>2.25</v>
@@ -1667,50 +1678,53 @@
       </c>
       <c r="K11" s="6">
         <v>2.23</v>
       </c>
       <c r="L11" s="6">
         <v>2.27</v>
       </c>
       <c r="M11" s="6">
         <v>2.29</v>
       </c>
       <c r="N11" s="6">
         <v>2.35</v>
       </c>
       <c r="O11" s="29">
         <v>2.39</v>
       </c>
       <c r="P11" s="29">
         <v>2.37</v>
       </c>
       <c r="Q11" s="29">
         <v>2.3199999999999998</v>
       </c>
       <c r="R11" s="29">
         <v>2.42</v>
       </c>
+      <c r="S11" s="29">
+        <v>2.41</v>
+      </c>
     </row>
     <row r="12" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A12" s="16" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="6">
         <v>1.7</v>
       </c>
       <c r="D12" s="6">
         <v>1.85</v>
       </c>
       <c r="E12" s="6">
         <v>1.84</v>
       </c>
       <c r="F12" s="6">
         <v>1.85</v>
       </c>
       <c r="G12" s="6">
         <v>1.94</v>
       </c>
       <c r="H12" s="6">
         <v>1.9</v>
@@ -1723,50 +1737,53 @@
       </c>
       <c r="K12" s="6">
         <v>2.0499999999999998</v>
       </c>
       <c r="L12" s="6">
         <v>2.13</v>
       </c>
       <c r="M12" s="6">
         <v>2.06</v>
       </c>
       <c r="N12" s="6">
         <v>2.12</v>
       </c>
       <c r="O12" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="P12" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="Q12" s="29">
         <v>2.38</v>
       </c>
       <c r="R12" s="29">
         <v>2.38</v>
       </c>
+      <c r="S12" s="29">
+        <v>2.38</v>
+      </c>
     </row>
     <row r="13" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A13" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="6">
         <v>1.45</v>
       </c>
       <c r="D13" s="6">
         <v>1.49</v>
       </c>
       <c r="E13" s="6">
         <v>1.51</v>
       </c>
       <c r="F13" s="6">
         <v>1.6</v>
       </c>
       <c r="G13" s="6">
         <v>1.83</v>
       </c>
       <c r="H13" s="6">
         <v>1.86</v>
@@ -1779,50 +1796,53 @@
       </c>
       <c r="K13" s="6">
         <v>1.99</v>
       </c>
       <c r="L13" s="6">
         <v>2.0299999999999998</v>
       </c>
       <c r="M13" s="6">
         <v>2.02</v>
       </c>
       <c r="N13" s="6">
         <v>2.08</v>
       </c>
       <c r="O13" s="29">
         <v>2.44</v>
       </c>
       <c r="P13" s="29">
         <v>2.06</v>
       </c>
       <c r="Q13" s="29">
         <v>1.95</v>
       </c>
       <c r="R13" s="29">
         <v>2.02</v>
       </c>
+      <c r="S13" s="29">
+        <v>2.17</v>
+      </c>
     </row>
     <row r="14" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A14" s="16" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="6">
         <v>1.42</v>
       </c>
       <c r="D14" s="6">
         <v>1.46</v>
       </c>
       <c r="E14" s="6">
         <v>1.54</v>
       </c>
       <c r="F14" s="6">
         <v>1.63</v>
       </c>
       <c r="G14" s="6">
         <v>1.88</v>
       </c>
       <c r="H14" s="6">
         <v>1.99</v>
@@ -1835,50 +1855,53 @@
       </c>
       <c r="K14" s="6">
         <v>2.09</v>
       </c>
       <c r="L14" s="6">
         <v>2.0699999999999998</v>
       </c>
       <c r="M14" s="6">
         <v>2.11</v>
       </c>
       <c r="N14" s="6">
         <v>2.17</v>
       </c>
       <c r="O14" s="29">
         <v>2.73</v>
       </c>
       <c r="P14" s="29">
         <v>2.36</v>
       </c>
       <c r="Q14" s="29">
         <v>2.4</v>
       </c>
       <c r="R14" s="29">
         <v>2.39</v>
       </c>
+      <c r="S14" s="29">
+        <v>2.4300000000000002</v>
+      </c>
     </row>
     <row r="15" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A15" s="18" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="23">
         <v>1.5</v>
       </c>
       <c r="D15" s="23">
         <v>1.67</v>
       </c>
       <c r="E15" s="23">
         <v>1.75</v>
       </c>
       <c r="F15" s="23">
         <v>1.87</v>
       </c>
       <c r="G15" s="23">
         <v>2.1800000000000002</v>
       </c>
       <c r="H15" s="23">
         <v>2.1800000000000002</v>
@@ -1890,50 +1913,53 @@
         <v>2.2200000000000002</v>
       </c>
       <c r="K15" s="23">
         <v>2.2999999999999998</v>
       </c>
       <c r="L15" s="23">
         <v>2.38</v>
       </c>
       <c r="M15" s="23">
         <v>2.38</v>
       </c>
       <c r="N15" s="23">
         <v>2.4500000000000002</v>
       </c>
       <c r="O15" s="23">
         <v>2.25</v>
       </c>
       <c r="P15" s="23">
         <v>2.11</v>
       </c>
       <c r="Q15" s="23">
         <v>2.13</v>
       </c>
       <c r="R15" s="23">
         <v>2.11</v>
+      </c>
+      <c r="S15" s="23">
+        <v>2.3199999999999998</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="B16" s="7"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="A6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="Y3:Z3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>