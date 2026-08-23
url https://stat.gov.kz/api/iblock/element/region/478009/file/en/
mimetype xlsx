--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -948,51 +948,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="41.7109375" style="32" customWidth="1"/>
     <col min="2" max="2" width="92.5703125" style="32" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="32"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="31">
         <v>61250101</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="33" t="s">
         <v>49</v>
       </c>
@@ -1076,59 +1076,59 @@
       <c r="B12" s="37" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="15">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="15">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>67</v>
       </c>
@@ -1159,51 +1159,51 @@
     <sheetView workbookViewId="0">
       <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="112.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="128.25">
       <c r="B5" s="38" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S7" sqref="S7:S15"/>
+      <selection activeCell="B1" sqref="B1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="11" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.42578125" style="1" customWidth="1"/>
     <col min="26" max="26" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="25" customFormat="1" ht="38.25">
       <c r="A1" s="24" t="s">
         <v>44</v>
@@ -1439,50 +1439,53 @@
       </c>
       <c r="L7" s="6">
         <v>2.09</v>
       </c>
       <c r="M7" s="6">
         <v>2.09</v>
       </c>
       <c r="N7" s="6">
         <v>2.14</v>
       </c>
       <c r="O7" s="29">
         <v>2.42</v>
       </c>
       <c r="P7" s="29">
         <v>2.17</v>
       </c>
       <c r="Q7" s="29">
         <v>2.11</v>
       </c>
       <c r="R7" s="29">
         <v>2.12</v>
       </c>
       <c r="S7" s="29">
         <v>2.2000000000000002</v>
       </c>
+      <c r="T7" s="29">
+        <v>2.14</v>
+      </c>
     </row>
     <row r="8" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A8" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="6">
         <v>1.48</v>
       </c>
       <c r="D8" s="6">
         <v>1.72</v>
       </c>
       <c r="E8" s="6">
         <v>1.79</v>
       </c>
       <c r="F8" s="6">
         <v>1.79</v>
       </c>
       <c r="G8" s="6">
         <v>1.95</v>
       </c>
       <c r="H8" s="6">
         <v>1.93</v>
@@ -1498,51 +1501,53 @@
       </c>
       <c r="L8" s="6">
         <v>2.06</v>
       </c>
       <c r="M8" s="6">
         <v>2.08</v>
       </c>
       <c r="N8" s="6">
         <v>2.15</v>
       </c>
       <c r="O8" s="29">
         <v>2.58</v>
       </c>
       <c r="P8" s="29">
         <v>2.1</v>
       </c>
       <c r="Q8" s="29">
         <v>2.0299999999999998</v>
       </c>
       <c r="R8" s="29">
         <v>2.08</v>
       </c>
       <c r="S8" s="29">
         <v>2.1800000000000002</v>
       </c>
-      <c r="T8" s="13"/>
+      <c r="T8" s="29">
+        <v>2.15</v>
+      </c>
       <c r="U8" s="13"/>
       <c r="V8" s="6"/>
       <c r="W8" s="6"/>
       <c r="X8" s="6"/>
       <c r="Y8" s="6"/>
     </row>
     <row r="9" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A9" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="6">
         <v>1.18</v>
       </c>
       <c r="D9" s="6">
         <v>1.42</v>
       </c>
       <c r="E9" s="6">
         <v>1.43</v>
       </c>
       <c r="F9" s="6">
         <v>1.37</v>
       </c>
@@ -1563,50 +1568,53 @@
       </c>
       <c r="L9" s="6">
         <v>1.88</v>
       </c>
       <c r="M9" s="6">
         <v>1.86</v>
       </c>
       <c r="N9" s="6">
         <v>1.9</v>
       </c>
       <c r="O9" s="29">
         <v>2.2200000000000002</v>
       </c>
       <c r="P9" s="29">
         <v>1.98</v>
       </c>
       <c r="Q9" s="29">
         <v>1.93</v>
       </c>
       <c r="R9" s="29">
         <v>1.89</v>
       </c>
       <c r="S9" s="29">
         <v>2.02</v>
       </c>
+      <c r="T9" s="29">
+        <v>1.96</v>
+      </c>
     </row>
     <row r="10" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A10" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="6">
         <v>1.31</v>
       </c>
       <c r="D10" s="6">
         <v>1.58</v>
       </c>
       <c r="E10" s="6">
         <v>1.74</v>
       </c>
       <c r="F10" s="6">
         <v>1.88</v>
       </c>
       <c r="G10" s="6">
         <v>1.98</v>
       </c>
       <c r="H10" s="6">
         <v>2.0099999999999998</v>
@@ -1622,50 +1630,53 @@
       </c>
       <c r="L10" s="6">
         <v>2.12</v>
       </c>
       <c r="M10" s="6">
         <v>2.09</v>
       </c>
       <c r="N10" s="6">
         <v>2.11</v>
       </c>
       <c r="O10" s="29">
         <v>2.61</v>
       </c>
       <c r="P10" s="29">
         <v>2.2400000000000002</v>
       </c>
       <c r="Q10" s="29">
         <v>2.0099999999999998</v>
       </c>
       <c r="R10" s="29">
         <v>1.93</v>
       </c>
       <c r="S10" s="29">
         <v>1.99</v>
       </c>
+      <c r="T10" s="29">
+        <v>1.97</v>
+      </c>
     </row>
     <row r="11" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A11" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="6">
         <v>1.32</v>
       </c>
       <c r="D11" s="6">
         <v>1.7</v>
       </c>
       <c r="E11" s="6">
         <v>1.96</v>
       </c>
       <c r="F11" s="6">
         <v>1.94</v>
       </c>
       <c r="G11" s="6">
         <v>2.14</v>
       </c>
       <c r="H11" s="6">
         <v>2.25</v>
@@ -1681,50 +1692,53 @@
       </c>
       <c r="L11" s="6">
         <v>2.27</v>
       </c>
       <c r="M11" s="6">
         <v>2.29</v>
       </c>
       <c r="N11" s="6">
         <v>2.35</v>
       </c>
       <c r="O11" s="29">
         <v>2.39</v>
       </c>
       <c r="P11" s="29">
         <v>2.37</v>
       </c>
       <c r="Q11" s="29">
         <v>2.3199999999999998</v>
       </c>
       <c r="R11" s="29">
         <v>2.42</v>
       </c>
       <c r="S11" s="29">
         <v>2.41</v>
       </c>
+      <c r="T11" s="29">
+        <v>2.33</v>
+      </c>
     </row>
     <row r="12" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A12" s="16" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="6">
         <v>1.7</v>
       </c>
       <c r="D12" s="6">
         <v>1.85</v>
       </c>
       <c r="E12" s="6">
         <v>1.84</v>
       </c>
       <c r="F12" s="6">
         <v>1.85</v>
       </c>
       <c r="G12" s="6">
         <v>1.94</v>
       </c>
       <c r="H12" s="6">
         <v>1.9</v>
@@ -1740,50 +1754,53 @@
       </c>
       <c r="L12" s="6">
         <v>2.13</v>
       </c>
       <c r="M12" s="6">
         <v>2.06</v>
       </c>
       <c r="N12" s="6">
         <v>2.12</v>
       </c>
       <c r="O12" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="P12" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="Q12" s="29">
         <v>2.38</v>
       </c>
       <c r="R12" s="29">
         <v>2.38</v>
       </c>
       <c r="S12" s="29">
         <v>2.38</v>
       </c>
+      <c r="T12" s="29">
+        <v>2.44</v>
+      </c>
     </row>
     <row r="13" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A13" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="6">
         <v>1.45</v>
       </c>
       <c r="D13" s="6">
         <v>1.49</v>
       </c>
       <c r="E13" s="6">
         <v>1.51</v>
       </c>
       <c r="F13" s="6">
         <v>1.6</v>
       </c>
       <c r="G13" s="6">
         <v>1.83</v>
       </c>
       <c r="H13" s="6">
         <v>1.86</v>
@@ -1799,50 +1816,53 @@
       </c>
       <c r="L13" s="6">
         <v>2.0299999999999998</v>
       </c>
       <c r="M13" s="6">
         <v>2.02</v>
       </c>
       <c r="N13" s="6">
         <v>2.08</v>
       </c>
       <c r="O13" s="29">
         <v>2.44</v>
       </c>
       <c r="P13" s="29">
         <v>2.06</v>
       </c>
       <c r="Q13" s="29">
         <v>1.95</v>
       </c>
       <c r="R13" s="29">
         <v>2.02</v>
       </c>
       <c r="S13" s="29">
         <v>2.17</v>
       </c>
+      <c r="T13" s="29">
+        <v>1.97</v>
+      </c>
     </row>
     <row r="14" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A14" s="16" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="6">
         <v>1.42</v>
       </c>
       <c r="D14" s="6">
         <v>1.46</v>
       </c>
       <c r="E14" s="6">
         <v>1.54</v>
       </c>
       <c r="F14" s="6">
         <v>1.63</v>
       </c>
       <c r="G14" s="6">
         <v>1.88</v>
       </c>
       <c r="H14" s="6">
         <v>1.99</v>
@@ -1858,50 +1878,53 @@
       </c>
       <c r="L14" s="6">
         <v>2.0699999999999998</v>
       </c>
       <c r="M14" s="6">
         <v>2.11</v>
       </c>
       <c r="N14" s="6">
         <v>2.17</v>
       </c>
       <c r="O14" s="29">
         <v>2.73</v>
       </c>
       <c r="P14" s="29">
         <v>2.36</v>
       </c>
       <c r="Q14" s="29">
         <v>2.4</v>
       </c>
       <c r="R14" s="29">
         <v>2.39</v>
       </c>
       <c r="S14" s="29">
         <v>2.4300000000000002</v>
       </c>
+      <c r="T14" s="29">
+        <v>2.2999999999999998</v>
+      </c>
     </row>
     <row r="15" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A15" s="18" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="23">
         <v>1.5</v>
       </c>
       <c r="D15" s="23">
         <v>1.67</v>
       </c>
       <c r="E15" s="23">
         <v>1.75</v>
       </c>
       <c r="F15" s="23">
         <v>1.87</v>
       </c>
       <c r="G15" s="23">
         <v>2.1800000000000002</v>
       </c>
       <c r="H15" s="23">
         <v>2.1800000000000002</v>
@@ -1916,50 +1939,53 @@
         <v>2.2999999999999998</v>
       </c>
       <c r="L15" s="23">
         <v>2.38</v>
       </c>
       <c r="M15" s="23">
         <v>2.38</v>
       </c>
       <c r="N15" s="23">
         <v>2.4500000000000002</v>
       </c>
       <c r="O15" s="23">
         <v>2.25</v>
       </c>
       <c r="P15" s="23">
         <v>2.11</v>
       </c>
       <c r="Q15" s="23">
         <v>2.13</v>
       </c>
       <c r="R15" s="23">
         <v>2.11</v>
       </c>
       <c r="S15" s="23">
         <v>2.3199999999999998</v>
+      </c>
+      <c r="T15" s="23">
+        <v>2.27</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="B16" s="7"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="A6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="Y3:Z3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>