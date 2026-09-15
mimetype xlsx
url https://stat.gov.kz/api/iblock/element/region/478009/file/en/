--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -948,59 +948,59 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="41.7109375" style="32" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="32"/>
+    <col min="1" max="1" width="41.75" style="32" customWidth="1"/>
+    <col min="2" max="2" width="92.625" style="32" customWidth="1"/>
+    <col min="3" max="16384" width="9.125" style="32"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="31">
         <v>61250101</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="33" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="33" t="s">
         <v>39</v>
       </c>
@@ -1076,59 +1076,59 @@
       <c r="B12" s="37" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="34" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="15">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="15">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>67</v>
       </c>
@@ -1140,93 +1140,93 @@
       <c r="B20" s="22" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="112.42578125" customWidth="1"/>
+    <col min="2" max="2" width="112.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="128.25">
       <c r="B5" s="38" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B1" sqref="B1:Z1"/>
+      <selection activeCell="W22" sqref="W22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="11" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="9.7109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="9.75" style="1" customWidth="1"/>
+    <col min="3" max="3" width="6.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="8.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="25" max="25" width="8.42578125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="1"/>
+    <col min="25" max="25" width="8.375" style="1" customWidth="1"/>
+    <col min="26" max="26" width="8.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="27" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" s="25" customFormat="1" ht="38.25">
+    <row r="1" spans="1:27" s="25" customFormat="1" ht="25.5">
       <c r="A1" s="24" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="39" t="s">
         <v>49</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
       <c r="L1" s="39"/>
       <c r="M1" s="39"/>
       <c r="N1" s="39"/>
       <c r="O1" s="39"/>
       <c r="P1" s="39"/>
       <c r="Q1" s="39"/>
       <c r="R1" s="39"/>
       <c r="S1" s="39"/>
       <c r="T1" s="39"/>
       <c r="U1" s="39"/>
@@ -1275,51 +1275,51 @@
       <c r="E4" s="42"/>
       <c r="F4" s="42"/>
       <c r="G4" s="42"/>
       <c r="H4" s="42"/>
       <c r="I4" s="42"/>
       <c r="J4" s="42"/>
       <c r="K4" s="42"/>
       <c r="L4" s="42"/>
       <c r="M4" s="42"/>
       <c r="N4" s="42"/>
       <c r="O4" s="44">
         <v>2026</v>
       </c>
       <c r="P4" s="45"/>
       <c r="Q4" s="45"/>
       <c r="R4" s="45"/>
       <c r="S4" s="45"/>
       <c r="T4" s="45"/>
       <c r="U4" s="45"/>
       <c r="V4" s="45"/>
       <c r="W4" s="45"/>
       <c r="X4" s="45"/>
       <c r="Y4" s="45"/>
       <c r="Z4" s="45"/>
     </row>
-    <row r="5" spans="1:27" s="7" customFormat="1" ht="33.75">
+    <row r="5" spans="1:27" s="7" customFormat="1" ht="22.5">
       <c r="A5" s="48"/>
       <c r="B5" s="50"/>
       <c r="C5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>9</v>
@@ -1442,50 +1442,53 @@
       </c>
       <c r="M7" s="6">
         <v>2.09</v>
       </c>
       <c r="N7" s="6">
         <v>2.14</v>
       </c>
       <c r="O7" s="29">
         <v>2.42</v>
       </c>
       <c r="P7" s="29">
         <v>2.17</v>
       </c>
       <c r="Q7" s="29">
         <v>2.11</v>
       </c>
       <c r="R7" s="29">
         <v>2.12</v>
       </c>
       <c r="S7" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="T7" s="29">
         <v>2.14</v>
       </c>
+      <c r="U7" s="29">
+        <v>2.12</v>
+      </c>
     </row>
     <row r="8" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A8" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="6">
         <v>1.48</v>
       </c>
       <c r="D8" s="6">
         <v>1.72</v>
       </c>
       <c r="E8" s="6">
         <v>1.79</v>
       </c>
       <c r="F8" s="6">
         <v>1.79</v>
       </c>
       <c r="G8" s="6">
         <v>1.95</v>
       </c>
       <c r="H8" s="6">
         <v>1.93</v>
@@ -1504,51 +1507,53 @@
       </c>
       <c r="M8" s="6">
         <v>2.08</v>
       </c>
       <c r="N8" s="6">
         <v>2.15</v>
       </c>
       <c r="O8" s="29">
         <v>2.58</v>
       </c>
       <c r="P8" s="29">
         <v>2.1</v>
       </c>
       <c r="Q8" s="29">
         <v>2.0299999999999998</v>
       </c>
       <c r="R8" s="29">
         <v>2.08</v>
       </c>
       <c r="S8" s="29">
         <v>2.1800000000000002</v>
       </c>
       <c r="T8" s="29">
         <v>2.15</v>
       </c>
-      <c r="U8" s="13"/>
+      <c r="U8" s="29">
+        <v>2.1</v>
+      </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6"/>
       <c r="X8" s="6"/>
       <c r="Y8" s="6"/>
     </row>
     <row r="9" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A9" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="6">
         <v>1.18</v>
       </c>
       <c r="D9" s="6">
         <v>1.42</v>
       </c>
       <c r="E9" s="6">
         <v>1.43</v>
       </c>
       <c r="F9" s="6">
         <v>1.37</v>
       </c>
       <c r="G9" s="6">
@@ -1571,50 +1576,53 @@
       </c>
       <c r="M9" s="6">
         <v>1.86</v>
       </c>
       <c r="N9" s="6">
         <v>1.9</v>
       </c>
       <c r="O9" s="29">
         <v>2.2200000000000002</v>
       </c>
       <c r="P9" s="29">
         <v>1.98</v>
       </c>
       <c r="Q9" s="29">
         <v>1.93</v>
       </c>
       <c r="R9" s="29">
         <v>1.89</v>
       </c>
       <c r="S9" s="29">
         <v>2.02</v>
       </c>
       <c r="T9" s="29">
         <v>1.96</v>
       </c>
+      <c r="U9" s="29">
+        <v>1.93</v>
+      </c>
     </row>
     <row r="10" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A10" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="6">
         <v>1.31</v>
       </c>
       <c r="D10" s="6">
         <v>1.58</v>
       </c>
       <c r="E10" s="6">
         <v>1.74</v>
       </c>
       <c r="F10" s="6">
         <v>1.88</v>
       </c>
       <c r="G10" s="6">
         <v>1.98</v>
       </c>
       <c r="H10" s="6">
         <v>2.0099999999999998</v>
@@ -1633,50 +1641,53 @@
       </c>
       <c r="M10" s="6">
         <v>2.09</v>
       </c>
       <c r="N10" s="6">
         <v>2.11</v>
       </c>
       <c r="O10" s="29">
         <v>2.61</v>
       </c>
       <c r="P10" s="29">
         <v>2.2400000000000002</v>
       </c>
       <c r="Q10" s="29">
         <v>2.0099999999999998</v>
       </c>
       <c r="R10" s="29">
         <v>1.93</v>
       </c>
       <c r="S10" s="29">
         <v>1.99</v>
       </c>
       <c r="T10" s="29">
         <v>1.97</v>
       </c>
+      <c r="U10" s="29">
+        <v>2</v>
+      </c>
     </row>
     <row r="11" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A11" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="6">
         <v>1.32</v>
       </c>
       <c r="D11" s="6">
         <v>1.7</v>
       </c>
       <c r="E11" s="6">
         <v>1.96</v>
       </c>
       <c r="F11" s="6">
         <v>1.94</v>
       </c>
       <c r="G11" s="6">
         <v>2.14</v>
       </c>
       <c r="H11" s="6">
         <v>2.25</v>
@@ -1695,50 +1706,53 @@
       </c>
       <c r="M11" s="6">
         <v>2.29</v>
       </c>
       <c r="N11" s="6">
         <v>2.35</v>
       </c>
       <c r="O11" s="29">
         <v>2.39</v>
       </c>
       <c r="P11" s="29">
         <v>2.37</v>
       </c>
       <c r="Q11" s="29">
         <v>2.3199999999999998</v>
       </c>
       <c r="R11" s="29">
         <v>2.42</v>
       </c>
       <c r="S11" s="29">
         <v>2.41</v>
       </c>
       <c r="T11" s="29">
         <v>2.33</v>
       </c>
+      <c r="U11" s="29">
+        <v>2.29</v>
+      </c>
     </row>
     <row r="12" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A12" s="16" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="6">
         <v>1.7</v>
       </c>
       <c r="D12" s="6">
         <v>1.85</v>
       </c>
       <c r="E12" s="6">
         <v>1.84</v>
       </c>
       <c r="F12" s="6">
         <v>1.85</v>
       </c>
       <c r="G12" s="6">
         <v>1.94</v>
       </c>
       <c r="H12" s="6">
         <v>1.9</v>
@@ -1757,50 +1771,53 @@
       </c>
       <c r="M12" s="6">
         <v>2.06</v>
       </c>
       <c r="N12" s="6">
         <v>2.12</v>
       </c>
       <c r="O12" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="P12" s="29">
         <v>2.2999999999999998</v>
       </c>
       <c r="Q12" s="29">
         <v>2.38</v>
       </c>
       <c r="R12" s="29">
         <v>2.38</v>
       </c>
       <c r="S12" s="29">
         <v>2.38</v>
       </c>
       <c r="T12" s="29">
         <v>2.44</v>
       </c>
+      <c r="U12" s="29">
+        <v>2.4900000000000002</v>
+      </c>
     </row>
     <row r="13" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A13" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="6">
         <v>1.45</v>
       </c>
       <c r="D13" s="6">
         <v>1.49</v>
       </c>
       <c r="E13" s="6">
         <v>1.51</v>
       </c>
       <c r="F13" s="6">
         <v>1.6</v>
       </c>
       <c r="G13" s="6">
         <v>1.83</v>
       </c>
       <c r="H13" s="6">
         <v>1.86</v>
@@ -1819,50 +1836,53 @@
       </c>
       <c r="M13" s="6">
         <v>2.02</v>
       </c>
       <c r="N13" s="6">
         <v>2.08</v>
       </c>
       <c r="O13" s="29">
         <v>2.44</v>
       </c>
       <c r="P13" s="29">
         <v>2.06</v>
       </c>
       <c r="Q13" s="29">
         <v>1.95</v>
       </c>
       <c r="R13" s="29">
         <v>2.02</v>
       </c>
       <c r="S13" s="29">
         <v>2.17</v>
       </c>
       <c r="T13" s="29">
         <v>1.97</v>
       </c>
+      <c r="U13" s="29">
+        <v>1.99</v>
+      </c>
     </row>
     <row r="14" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A14" s="16" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="6">
         <v>1.42</v>
       </c>
       <c r="D14" s="6">
         <v>1.46</v>
       </c>
       <c r="E14" s="6">
         <v>1.54</v>
       </c>
       <c r="F14" s="6">
         <v>1.63</v>
       </c>
       <c r="G14" s="6">
         <v>1.88</v>
       </c>
       <c r="H14" s="6">
         <v>1.99</v>
@@ -1881,50 +1901,53 @@
       </c>
       <c r="M14" s="6">
         <v>2.11</v>
       </c>
       <c r="N14" s="6">
         <v>2.17</v>
       </c>
       <c r="O14" s="29">
         <v>2.73</v>
       </c>
       <c r="P14" s="29">
         <v>2.36</v>
       </c>
       <c r="Q14" s="29">
         <v>2.4</v>
       </c>
       <c r="R14" s="29">
         <v>2.39</v>
       </c>
       <c r="S14" s="29">
         <v>2.4300000000000002</v>
       </c>
       <c r="T14" s="29">
         <v>2.2999999999999998</v>
       </c>
+      <c r="U14" s="29">
+        <v>2.2000000000000002</v>
+      </c>
     </row>
     <row r="15" spans="1:27" s="7" customFormat="1" ht="11.25">
       <c r="A15" s="18" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="23">
         <v>1.5</v>
       </c>
       <c r="D15" s="23">
         <v>1.67</v>
       </c>
       <c r="E15" s="23">
         <v>1.75</v>
       </c>
       <c r="F15" s="23">
         <v>1.87</v>
       </c>
       <c r="G15" s="23">
         <v>2.1800000000000002</v>
       </c>
       <c r="H15" s="23">
         <v>2.1800000000000002</v>
@@ -1942,50 +1965,53 @@
         <v>2.38</v>
       </c>
       <c r="M15" s="23">
         <v>2.38</v>
       </c>
       <c r="N15" s="23">
         <v>2.4500000000000002</v>
       </c>
       <c r="O15" s="23">
         <v>2.25</v>
       </c>
       <c r="P15" s="23">
         <v>2.11</v>
       </c>
       <c r="Q15" s="23">
         <v>2.13</v>
       </c>
       <c r="R15" s="23">
         <v>2.11</v>
       </c>
       <c r="S15" s="23">
         <v>2.3199999999999998</v>
       </c>
       <c r="T15" s="23">
         <v>2.27</v>
+      </c>
+      <c r="U15" s="23">
+        <v>2.2599999999999998</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="B16" s="7"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="A6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="Y3:Z3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>