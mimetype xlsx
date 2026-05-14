--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -137,56 +137,50 @@
   <si>
     <t>Responsible structural unit</t>
   </si>
   <si>
     <t>Responsible executor</t>
   </si>
   <si>
     <t>Phone Number:</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Counting</t>
   </si>
   <si>
     <t xml:space="preserve"> To form current data on statistics of marriages and divorces are used such data sources like administrative data, given by administrative sources, usually, from registration acts of citizens condition and "Government corporation "Government for citizens"</t>
   </si>
   <si>
     <t>Data are formed by divorce acts registration date</t>
   </si>
   <si>
     <t>Divorces</t>
   </si>
   <si>
-    <t>Monthly number of registered divorces by regions of KZ</t>
-[...4 lines deleted...]
-  <si>
     <t>CATU code</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>SIC code  - 612501</t>
   </si>
   <si>
     <t xml:space="preserve">The number of registered divorces </t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>751110000</t>
@@ -246,50 +240,56 @@
     <t>E -mail: el.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>From January 1, 2025</t>
   </si>
   <si>
     <r>
       <t>Symbols:     
 "-" there is no phenomenon
 "0.0" is an insignificant value     
 "x"- data is confidential
 "..."- data is missing     
 In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding the data.       
 ©</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
     </r>
+  </si>
+  <si>
+    <t>Monthly number of registered divorces by regions of Almaty city</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> The statistics of registered divorces in Almaty city is based on accounting of divorce registrations acts in citizens stay acts registration departments</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -493,72 +493,69 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -611,54 +608,54 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -944,960 +941,979 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="36.7109375" style="35" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="35"/>
+    <col min="1" max="1" width="36.7109375" style="34" customWidth="1"/>
+    <col min="2" max="2" width="97.140625" style="34" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="34">
+      <c r="B1" s="33">
         <v>612501</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="36" t="s">
+      <c r="B2" s="35" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" s="35" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="35" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="35" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="35" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="35" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="38" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="38" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="35" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="37" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="37" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-[...67 lines deleted...]
-      <c r="B11" s="38" t="s">
+    <row r="13" spans="1:2">
+      <c r="A13" s="36" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="37" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
-[...3 lines deleted...]
-      <c r="B12" s="38" t="s">
+    <row r="14" spans="1:2">
+      <c r="A14" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="37" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
-[...14 lines deleted...]
-    </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="33" t="s">
+      <c r="A15" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="17">
-        <v>46091</v>
+      <c r="B15" s="16">
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="33" t="s">
+      <c r="A16" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="17">
-        <v>46122</v>
+      <c r="B16" s="16">
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="33" t="s">
+      <c r="A17" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="B17" s="22" t="s">
+      <c r="B17" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="22" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
-[...3 lines deleted...]
-      <c r="B18" s="22" t="s">
+    <row r="20" spans="1:2">
+      <c r="A20" s="32" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="23" t="s">
         <v>66</v>
-      </c>
-[...14 lines deleted...]
-        <v>68</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="113" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="165">
-      <c r="B5" s="15" t="s">
-        <v>70</v>
+      <c r="B5" s="14" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Z17"/>
+  <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="J29" sqref="J29"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="10" style="11" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" s="28" customFormat="1" ht="25.5">
-      <c r="A2" s="27" t="s">
+    <row r="1" spans="1:26" s="27" customFormat="1" ht="25.5">
+      <c r="A1" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B1" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
+      <c r="Z1" s="39"/>
+    </row>
+    <row r="2" spans="1:26" s="8" customFormat="1">
+      <c r="A2" s="10"/>
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="10"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="10"/>
+      <c r="K2" s="10"/>
+      <c r="L2" s="10"/>
+      <c r="M2" s="10"/>
+    </row>
+    <row r="3" spans="1:26" s="28" customFormat="1" ht="11.25">
+      <c r="U3" s="2"/>
+      <c r="X3" s="2"/>
+      <c r="Z3" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" s="28" customFormat="1" ht="11.25">
+      <c r="A4" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="47"/>
+      <c r="C4" s="41">
+        <v>2025</v>
+      </c>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="42"/>
+      <c r="O4" s="43">
+        <v>2026</v>
+      </c>
+      <c r="P4" s="44"/>
+      <c r="Q4" s="44"/>
+      <c r="R4" s="44"/>
+      <c r="S4" s="44"/>
+      <c r="T4" s="44"/>
+      <c r="U4" s="44"/>
+      <c r="V4" s="44"/>
+      <c r="W4" s="44"/>
+      <c r="X4" s="44"/>
+      <c r="Y4" s="44"/>
+      <c r="Z4" s="44"/>
+    </row>
+    <row r="5" spans="1:26" s="28" customFormat="1" ht="11.25">
+      <c r="A5" s="46"/>
+      <c r="B5" s="48"/>
+      <c r="C5" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="P5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q5" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="R5" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="S5" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="T5" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="U5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="V5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="W5" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="X5" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y5" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z5" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" s="30" customFormat="1" ht="11.25">
+      <c r="A6" s="29"/>
+      <c r="B6" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
+      <c r="Z6" s="40"/>
+    </row>
+    <row r="7" spans="1:26" s="28" customFormat="1" ht="11.25">
+      <c r="A7" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="6">
+        <v>272</v>
+      </c>
+      <c r="D7" s="6">
+        <v>323</v>
+      </c>
+      <c r="E7" s="6">
+        <v>364</v>
+      </c>
+      <c r="F7" s="11">
+        <v>352</v>
+      </c>
+      <c r="G7" s="12">
+        <v>538</v>
+      </c>
+      <c r="H7" s="12">
+        <v>425</v>
+      </c>
+      <c r="I7" s="12">
+        <v>430</v>
+      </c>
+      <c r="J7" s="13">
+        <v>405</v>
+      </c>
+      <c r="K7" s="13">
+        <v>442</v>
+      </c>
+      <c r="L7" s="13">
+        <v>499</v>
+      </c>
+      <c r="M7" s="13">
+        <v>382</v>
+      </c>
+      <c r="N7" s="13">
+        <v>535</v>
+      </c>
+      <c r="O7" s="13">
+        <v>487</v>
+      </c>
+      <c r="P7" s="13">
+        <v>344</v>
+      </c>
+      <c r="Q7" s="13">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" s="28" customFormat="1" ht="11.25">
+      <c r="A8" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" s="6">
+        <v>34</v>
+      </c>
+      <c r="D8" s="6">
+        <v>41</v>
+      </c>
+      <c r="E8" s="6">
         <v>44</v>
       </c>
-      <c r="B2" s="40" t="s">
-[...57 lines deleted...]
-      <c r="A6" s="46" t="s">
+      <c r="F8" s="6">
+        <v>40</v>
+      </c>
+      <c r="G8" s="6">
+        <v>59</v>
+      </c>
+      <c r="H8" s="6">
+        <v>41</v>
+      </c>
+      <c r="I8" s="6">
+        <v>52</v>
+      </c>
+      <c r="J8" s="6">
         <v>42</v>
       </c>
-      <c r="B6" s="47"/>
-[...140 lines deleted...]
-        <v>0</v>
+      <c r="K8" s="6">
+        <v>50</v>
+      </c>
+      <c r="L8" s="6">
+        <v>61</v>
+      </c>
+      <c r="M8" s="6">
+        <v>51</v>
+      </c>
+      <c r="N8" s="6">
+        <v>66</v>
+      </c>
+      <c r="O8" s="6">
+        <v>60</v>
+      </c>
+      <c r="P8" s="6">
+        <v>33</v>
+      </c>
+      <c r="Q8" s="6">
+        <v>44</v>
+      </c>
+      <c r="R8" s="11"/>
+      <c r="S8" s="12"/>
+      <c r="T8" s="12"/>
+      <c r="U8" s="12"/>
+      <c r="V8" s="13"/>
+      <c r="W8" s="13"/>
+      <c r="X8" s="13"/>
+      <c r="Y8" s="13"/>
+    </row>
+    <row r="9" spans="1:26" s="28" customFormat="1" ht="11.25">
+      <c r="A9" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="18" t="s">
+        <v>51</v>
       </c>
       <c r="C9" s="6">
-        <v>272</v>
+        <v>39</v>
       </c>
       <c r="D9" s="6">
-        <v>323</v>
+        <v>50</v>
       </c>
       <c r="E9" s="6">
-        <v>364</v>
-[...39 lines deleted...]
-      <c r="B10" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="F9" s="6">
+        <v>38</v>
+      </c>
+      <c r="G9" s="6">
+        <v>93</v>
+      </c>
+      <c r="H9" s="6">
+        <v>78</v>
+      </c>
+      <c r="I9" s="6">
+        <v>69</v>
+      </c>
+      <c r="J9" s="6">
+        <v>67</v>
+      </c>
+      <c r="K9" s="6">
+        <v>54</v>
+      </c>
+      <c r="L9" s="6">
+        <v>73</v>
+      </c>
+      <c r="M9" s="6">
         <v>51</v>
       </c>
+      <c r="N9" s="6">
+        <v>77</v>
+      </c>
+      <c r="O9" s="6">
+        <v>76</v>
+      </c>
+      <c r="P9" s="6">
+        <v>53</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" s="28" customFormat="1" ht="11.25">
+      <c r="A10" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="18" t="s">
+        <v>53</v>
+      </c>
       <c r="C10" s="6">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D10" s="6">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="E10" s="6">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="F10" s="6">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="G10" s="6">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="H10" s="6">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="I10" s="6">
+        <v>69</v>
+      </c>
+      <c r="J10" s="6">
+        <v>68</v>
+      </c>
+      <c r="K10" s="6">
+        <v>56</v>
+      </c>
+      <c r="L10" s="6">
+        <v>83</v>
+      </c>
+      <c r="M10" s="6">
         <v>52</v>
       </c>
-      <c r="J10" s="6">
-[...8 lines deleted...]
-      <c r="M10" s="6">
+      <c r="N10" s="6">
+        <v>71</v>
+      </c>
+      <c r="O10" s="6">
+        <v>80</v>
+      </c>
+      <c r="P10" s="6">
         <v>51</v>
       </c>
-      <c r="N10" s="6">
-[...19 lines deleted...]
-      <c r="A11" s="18" t="s">
+      <c r="Q10" s="6">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" s="28" customFormat="1" ht="11.25">
+      <c r="A11" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" s="6">
+        <v>38</v>
+      </c>
+      <c r="D11" s="6">
+        <v>55</v>
+      </c>
+      <c r="E11" s="6">
+        <v>71</v>
+      </c>
+      <c r="F11" s="6">
         <v>52</v>
       </c>
-      <c r="B11" s="19" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G11" s="6">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="H11" s="6">
         <v>78</v>
       </c>
       <c r="I11" s="6">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="J11" s="6">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="K11" s="6">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="L11" s="6">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M11" s="6">
-        <v>51</v>
+        <v>68</v>
       </c>
       <c r="N11" s="6">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="O11" s="6">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="P11" s="6">
-        <v>53</v>
-[...7 lines deleted...]
-        <v>55</v>
+        <v>63</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" s="28" customFormat="1" ht="11.25">
+      <c r="A12" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="18" t="s">
+        <v>13</v>
       </c>
       <c r="C12" s="6">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="D12" s="6">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="E12" s="6">
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="F12" s="6">
-        <v>68</v>
+        <v>31</v>
       </c>
       <c r="G12" s="6">
-        <v>73</v>
+        <v>39</v>
       </c>
       <c r="H12" s="6">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="I12" s="6">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="J12" s="6">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="K12" s="6">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="L12" s="6">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="M12" s="6">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="N12" s="6">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="O12" s="6">
-        <v>80</v>
+        <v>39</v>
       </c>
       <c r="P12" s="6">
-        <v>51</v>
-[...6 lines deleted...]
-      <c r="B13" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q12" s="6">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" s="28" customFormat="1" ht="11.25">
+      <c r="A13" s="17" t="s">
         <v>57</v>
       </c>
+      <c r="B13" s="18" t="s">
+        <v>58</v>
+      </c>
       <c r="C13" s="6">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D13" s="6">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="E13" s="6">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="F13" s="6">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="G13" s="6">
-        <v>85</v>
+        <v>58</v>
       </c>
       <c r="H13" s="6">
-        <v>78</v>
+        <v>42</v>
       </c>
       <c r="I13" s="6">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="J13" s="6">
         <v>50</v>
       </c>
       <c r="K13" s="6">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="L13" s="6">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="M13" s="6">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="N13" s="6">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="O13" s="6">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="P13" s="6">
-        <v>63</v>
-[...3 lines deleted...]
-      <c r="A14" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" s="28" customFormat="1" ht="11.25">
+      <c r="A14" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="18" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" s="6">
+        <v>27</v>
+      </c>
+      <c r="D14" s="6">
+        <v>26</v>
+      </c>
+      <c r="E14" s="6">
+        <v>32</v>
+      </c>
+      <c r="F14" s="6">
+        <v>35</v>
+      </c>
+      <c r="G14" s="6">
+        <v>54</v>
+      </c>
+      <c r="H14" s="6">
+        <v>47</v>
+      </c>
+      <c r="I14" s="6">
+        <v>40</v>
+      </c>
+      <c r="J14" s="6">
+        <v>43</v>
+      </c>
+      <c r="K14" s="6">
+        <v>46</v>
+      </c>
+      <c r="L14" s="6">
+        <v>37</v>
+      </c>
+      <c r="M14" s="6">
+        <v>46</v>
+      </c>
+      <c r="N14" s="6">
+        <v>54</v>
+      </c>
+      <c r="O14" s="6">
+        <v>56</v>
+      </c>
+      <c r="P14" s="6">
+        <v>36</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" s="28" customFormat="1" ht="11.25">
+      <c r="A15" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="C15" s="24">
+        <v>34</v>
+      </c>
+      <c r="D15" s="24">
+        <v>38</v>
+      </c>
+      <c r="E15" s="24">
+        <v>43</v>
+      </c>
+      <c r="F15" s="24">
+        <v>49</v>
+      </c>
+      <c r="G15" s="24">
+        <v>77</v>
+      </c>
+      <c r="H15" s="24">
+        <v>47</v>
+      </c>
+      <c r="I15" s="24">
         <v>58</v>
       </c>
-      <c r="B14" s="19" t="s">
-[...29 lines deleted...]
-      <c r="L14" s="6">
+      <c r="J15" s="24">
         <v>48</v>
       </c>
-      <c r="M14" s="6">
-[...40 lines deleted...]
-      <c r="J15" s="6">
+      <c r="K15" s="24">
+        <v>65</v>
+      </c>
+      <c r="L15" s="24">
+        <v>70</v>
+      </c>
+      <c r="M15" s="24">
+        <v>52</v>
+      </c>
+      <c r="N15" s="24">
+        <v>74</v>
+      </c>
+      <c r="O15" s="24">
+        <v>52</v>
+      </c>
+      <c r="P15" s="24">
+        <v>41</v>
+      </c>
+      <c r="Q15" s="24">
         <v>50</v>
-      </c>
-[...116 lines deleted...]
-        <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="B2:Z2"/>
-[...4 lines deleted...]
-    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>