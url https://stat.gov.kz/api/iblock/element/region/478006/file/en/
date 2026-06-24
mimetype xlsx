--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -221,75 +221,75 @@
   <si>
     <t>Nauryzbay</t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t>Turksib</t>
   </si>
   <si>
     <t>Division of Social and Demographic Statistics</t>
   </si>
   <si>
     <t>E. B.Tolymbekova</t>
   </si>
   <si>
     <t>Теl.+7(727)277-55-56</t>
   </si>
   <si>
     <t>E -mail: el.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>From January 1, 2025</t>
   </si>
   <si>
+    <t>Monthly number of registered divorces by regions of Almaty city</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> The statistics of registered divorces in Almaty city is based on accounting of divorce registrations acts in citizens stay acts registration departments</t>
+  </si>
+  <si>
     <r>
       <t>Symbols:     
 "-" there is no phenomenon
 "0.0" is an insignificant value     
 "x"- data is confidential
 "..."- data is missing     
 In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding the data.       
 ©</t>
     </r>
     <r>
       <rPr>
         <i/>
-        <sz val="11"/>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
     </r>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve"> The statistics of registered divorces in Almaty city is based on accounting of divorce registrations acts in citizens stay acts registration departments</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -346,51 +346,51 @@
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
@@ -524,53 +524,50 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -616,50 +613,53 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -941,383 +941,383 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B33" sqref="B33"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="36.7109375" style="34" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="34"/>
+    <col min="1" max="1" width="36.7109375" style="33" customWidth="1"/>
+    <col min="2" max="2" width="97.140625" style="33" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="33">
+      <c r="B1" s="32">
         <v>612501</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="35" t="s">
+      <c r="B2" s="34" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="32" t="s">
+      <c r="A3" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="35" t="s">
+      <c r="B3" s="34" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="32" t="s">
+      <c r="A4" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="35" t="s">
+      <c r="B4" s="34" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="32" t="s">
+      <c r="A5" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="35" t="s">
+      <c r="B5" s="34" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="32" t="s">
+      <c r="A6" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="35" t="s">
+      <c r="B6" s="34" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="35" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="34" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5">
+      <c r="A8" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="37" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
-[...14 lines deleted...]
-    </row>
     <row r="9" spans="1:2" ht="38.25">
-      <c r="A9" s="36" t="s">
+      <c r="A9" s="35" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="38" t="s">
+      <c r="B9" s="37" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="36" t="s">
+      <c r="A10" s="35" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="35" t="s">
+      <c r="B10" s="34" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="36" t="s">
+      <c r="A11" s="35" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="37" t="s">
+      <c r="B11" s="36" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="36" t="s">
+      <c r="A12" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="B12" s="37" t="s">
+      <c r="B12" s="36" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="36" t="s">
+      <c r="A13" s="35" t="s">
         <v>28</v>
       </c>
-      <c r="B13" s="37" t="s">
+      <c r="B13" s="36" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="32" t="s">
+      <c r="A14" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="B14" s="37" t="s">
+      <c r="B14" s="36" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="32" t="s">
+      <c r="A15" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="16">
-        <v>46154</v>
+      <c r="B15" s="15">
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="32" t="s">
+      <c r="A16" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="16">
-        <v>46185</v>
+      <c r="B16" s="15">
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="32" t="s">
+      <c r="A17" s="31" t="s">
         <v>32</v>
       </c>
-      <c r="B17" s="21" t="s">
+      <c r="B17" s="20" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="32" t="s">
+      <c r="A18" s="31" t="s">
         <v>33</v>
       </c>
-      <c r="B18" s="21" t="s">
+      <c r="B18" s="20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="32" t="s">
+      <c r="A19" s="31" t="s">
         <v>34</v>
       </c>
-      <c r="B19" s="22" t="s">
+      <c r="B19" s="21" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="32" t="s">
+      <c r="A20" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="B20" s="23" t="s">
+      <c r="B20" s="22" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="113" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2" ht="165">
-[...1 lines deleted...]
-        <v>68</v>
+    <row r="5" spans="2:2" ht="128.25">
+      <c r="B5" s="48" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="X21" sqref="X21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="27" customFormat="1" ht="25.5">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:26" s="26" customFormat="1" ht="25.5">
+      <c r="A1" s="25" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="39" t="s">
+      <c r="B1" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="C1" s="39"/>
-[...22 lines deleted...]
-      <c r="Z1" s="39"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
+      <c r="Z1" s="38"/>
     </row>
     <row r="2" spans="1:26" s="8" customFormat="1">
       <c r="A2" s="10"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
     </row>
-    <row r="3" spans="1:26" s="28" customFormat="1" ht="11.25">
+    <row r="3" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="U3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Z3" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" spans="1:26" s="28" customFormat="1" ht="11.25">
-      <c r="A4" s="45" t="s">
+    <row r="4" spans="1:26" s="27" customFormat="1" ht="11.25">
+      <c r="A4" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="B4" s="47"/>
-      <c r="C4" s="41">
+      <c r="B4" s="46"/>
+      <c r="C4" s="40">
         <v>2025</v>
       </c>
-      <c r="D4" s="42"/>
-[...10 lines deleted...]
-      <c r="O4" s="43">
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
+      <c r="N4" s="41"/>
+      <c r="O4" s="42">
         <v>2026</v>
       </c>
-      <c r="P4" s="44"/>
-[...13 lines deleted...]
-      <c r="B5" s="48"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="43"/>
+      <c r="Z4" s="43"/>
+    </row>
+    <row r="5" spans="1:26" s="27" customFormat="1" ht="11.25">
+      <c r="A5" s="45"/>
+      <c r="B5" s="47"/>
       <c r="C5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="5" t="s">
@@ -1337,573 +1337,599 @@
       </c>
       <c r="P5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="R5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="S5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="T5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="U5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="V5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="W5" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="X5" s="25" t="s">
+      <c r="X5" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="Y5" s="15" t="s">
+      <c r="Y5" s="14" t="s">
         <v>11</v>
       </c>
       <c r="Z5" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="30" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B6" s="40" t="s">
+    <row r="6" spans="1:26" s="29" customFormat="1" ht="11.25">
+      <c r="A6" s="28"/>
+      <c r="B6" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="C6" s="40"/>
-[...25 lines deleted...]
-      <c r="A7" s="31" t="s">
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
+    </row>
+    <row r="7" spans="1:26" s="27" customFormat="1" ht="11.25">
+      <c r="A7" s="30" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="6">
         <v>272</v>
       </c>
       <c r="D7" s="6">
         <v>323</v>
       </c>
       <c r="E7" s="6">
         <v>364</v>
       </c>
       <c r="F7" s="11">
         <v>352</v>
       </c>
       <c r="G7" s="12">
         <v>538</v>
       </c>
       <c r="H7" s="12">
         <v>425</v>
       </c>
       <c r="I7" s="12">
         <v>430</v>
       </c>
       <c r="J7" s="13">
         <v>405</v>
       </c>
       <c r="K7" s="13">
         <v>442</v>
       </c>
       <c r="L7" s="13">
         <v>499</v>
       </c>
       <c r="M7" s="13">
         <v>382</v>
       </c>
       <c r="N7" s="13">
         <v>535</v>
       </c>
       <c r="O7" s="13">
         <v>487</v>
       </c>
       <c r="P7" s="13">
         <v>344</v>
       </c>
       <c r="Q7" s="13">
         <v>403</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="17" t="s">
+      <c r="R7" s="13">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" s="27" customFormat="1" ht="11.25">
+      <c r="A8" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="18" t="s">
+      <c r="B8" s="17" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="6">
         <v>34</v>
       </c>
       <c r="D8" s="6">
         <v>41</v>
       </c>
       <c r="E8" s="6">
         <v>44</v>
       </c>
       <c r="F8" s="6">
         <v>40</v>
       </c>
       <c r="G8" s="6">
         <v>59</v>
       </c>
       <c r="H8" s="6">
         <v>41</v>
       </c>
       <c r="I8" s="6">
         <v>52</v>
       </c>
       <c r="J8" s="6">
         <v>42</v>
       </c>
       <c r="K8" s="6">
         <v>50</v>
       </c>
       <c r="L8" s="6">
         <v>61</v>
       </c>
       <c r="M8" s="6">
         <v>51</v>
       </c>
       <c r="N8" s="6">
         <v>66</v>
       </c>
       <c r="O8" s="6">
         <v>60</v>
       </c>
       <c r="P8" s="6">
         <v>33</v>
       </c>
       <c r="Q8" s="6">
         <v>44</v>
       </c>
-      <c r="R8" s="11"/>
+      <c r="R8" s="6">
+        <v>50</v>
+      </c>
       <c r="S8" s="12"/>
       <c r="T8" s="12"/>
       <c r="U8" s="12"/>
       <c r="V8" s="13"/>
       <c r="W8" s="13"/>
       <c r="X8" s="13"/>
       <c r="Y8" s="13"/>
     </row>
-    <row r="9" spans="1:26" s="28" customFormat="1" ht="11.25">
-      <c r="A9" s="17" t="s">
+    <row r="9" spans="1:26" s="27" customFormat="1" ht="11.25">
+      <c r="A9" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="B9" s="18" t="s">
+      <c r="B9" s="17" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="6">
         <v>39</v>
       </c>
       <c r="D9" s="6">
         <v>50</v>
       </c>
       <c r="E9" s="6">
         <v>48</v>
       </c>
       <c r="F9" s="6">
         <v>38</v>
       </c>
       <c r="G9" s="6">
         <v>93</v>
       </c>
       <c r="H9" s="6">
         <v>78</v>
       </c>
       <c r="I9" s="6">
         <v>69</v>
       </c>
       <c r="J9" s="6">
         <v>67</v>
       </c>
       <c r="K9" s="6">
         <v>54</v>
       </c>
       <c r="L9" s="6">
         <v>73</v>
       </c>
       <c r="M9" s="6">
         <v>51</v>
       </c>
       <c r="N9" s="6">
         <v>77</v>
       </c>
       <c r="O9" s="6">
         <v>76</v>
       </c>
       <c r="P9" s="6">
         <v>53</v>
       </c>
       <c r="Q9" s="6">
         <v>63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="17" t="s">
+      <c r="R9" s="6">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" s="27" customFormat="1" ht="11.25">
+      <c r="A10" s="16" t="s">
         <v>52</v>
       </c>
-      <c r="B10" s="18" t="s">
+      <c r="B10" s="17" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="6">
         <v>40</v>
       </c>
       <c r="D10" s="6">
         <v>52</v>
       </c>
       <c r="E10" s="6">
         <v>62</v>
       </c>
       <c r="F10" s="6">
         <v>68</v>
       </c>
       <c r="G10" s="6">
         <v>73</v>
       </c>
       <c r="H10" s="6">
         <v>64</v>
       </c>
       <c r="I10" s="6">
         <v>69</v>
       </c>
       <c r="J10" s="6">
         <v>68</v>
       </c>
       <c r="K10" s="6">
         <v>56</v>
       </c>
       <c r="L10" s="6">
         <v>83</v>
       </c>
       <c r="M10" s="6">
         <v>52</v>
       </c>
       <c r="N10" s="6">
         <v>71</v>
       </c>
       <c r="O10" s="6">
         <v>80</v>
       </c>
       <c r="P10" s="6">
         <v>51</v>
       </c>
       <c r="Q10" s="6">
         <v>48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="17" t="s">
+      <c r="R10" s="6">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" s="27" customFormat="1" ht="11.25">
+      <c r="A11" s="16" t="s">
         <v>54</v>
       </c>
-      <c r="B11" s="18" t="s">
+      <c r="B11" s="17" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="6">
         <v>38</v>
       </c>
       <c r="D11" s="6">
         <v>55</v>
       </c>
       <c r="E11" s="6">
         <v>71</v>
       </c>
       <c r="F11" s="6">
         <v>52</v>
       </c>
       <c r="G11" s="6">
         <v>85</v>
       </c>
       <c r="H11" s="6">
         <v>78</v>
       </c>
       <c r="I11" s="6">
         <v>62</v>
       </c>
       <c r="J11" s="6">
         <v>50</v>
       </c>
       <c r="K11" s="6">
         <v>76</v>
       </c>
       <c r="L11" s="6">
         <v>76</v>
       </c>
       <c r="M11" s="6">
         <v>68</v>
       </c>
       <c r="N11" s="6">
         <v>87</v>
       </c>
       <c r="O11" s="6">
         <v>71</v>
       </c>
       <c r="P11" s="6">
         <v>63</v>
       </c>
       <c r="Q11" s="6">
         <v>66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="17" t="s">
+      <c r="R11" s="6">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" s="27" customFormat="1" ht="11.25">
+      <c r="A12" s="16" t="s">
         <v>56</v>
       </c>
-      <c r="B12" s="18" t="s">
+      <c r="B12" s="17" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="6">
         <v>29</v>
       </c>
       <c r="D12" s="6">
         <v>31</v>
       </c>
       <c r="E12" s="6">
         <v>31</v>
       </c>
       <c r="F12" s="6">
         <v>31</v>
       </c>
       <c r="G12" s="6">
         <v>39</v>
       </c>
       <c r="H12" s="6">
         <v>28</v>
       </c>
       <c r="I12" s="6">
         <v>43</v>
       </c>
       <c r="J12" s="6">
         <v>37</v>
       </c>
       <c r="K12" s="6">
         <v>39</v>
       </c>
       <c r="L12" s="6">
         <v>48</v>
       </c>
       <c r="M12" s="6">
         <v>23</v>
       </c>
       <c r="N12" s="6">
         <v>46</v>
       </c>
       <c r="O12" s="6">
         <v>39</v>
       </c>
       <c r="P12" s="6">
         <v>35</v>
       </c>
       <c r="Q12" s="6">
         <v>43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="17" t="s">
+      <c r="R12" s="6">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" s="27" customFormat="1" ht="11.25">
+      <c r="A13" s="16" t="s">
         <v>57</v>
       </c>
-      <c r="B13" s="18" t="s">
+      <c r="B13" s="17" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="6">
         <v>31</v>
       </c>
       <c r="D13" s="6">
         <v>30</v>
       </c>
       <c r="E13" s="6">
         <v>33</v>
       </c>
       <c r="F13" s="6">
         <v>39</v>
       </c>
       <c r="G13" s="6">
         <v>58</v>
       </c>
       <c r="H13" s="6">
         <v>42</v>
       </c>
       <c r="I13" s="6">
         <v>37</v>
       </c>
       <c r="J13" s="6">
         <v>50</v>
       </c>
       <c r="K13" s="6">
         <v>56</v>
       </c>
       <c r="L13" s="6">
         <v>51</v>
       </c>
       <c r="M13" s="6">
         <v>39</v>
       </c>
       <c r="N13" s="6">
         <v>60</v>
       </c>
       <c r="O13" s="6">
         <v>53</v>
       </c>
       <c r="P13" s="6">
         <v>32</v>
       </c>
       <c r="Q13" s="6">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="17" t="s">
+      <c r="R13" s="6">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" s="27" customFormat="1" ht="11.25">
+      <c r="A14" s="16" t="s">
         <v>59</v>
       </c>
-      <c r="B14" s="18" t="s">
+      <c r="B14" s="17" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="6">
         <v>27</v>
       </c>
       <c r="D14" s="6">
         <v>26</v>
       </c>
       <c r="E14" s="6">
         <v>32</v>
       </c>
       <c r="F14" s="6">
         <v>35</v>
       </c>
       <c r="G14" s="6">
         <v>54</v>
       </c>
       <c r="H14" s="6">
         <v>47</v>
       </c>
       <c r="I14" s="6">
         <v>40</v>
       </c>
       <c r="J14" s="6">
         <v>43</v>
       </c>
       <c r="K14" s="6">
         <v>46</v>
       </c>
       <c r="L14" s="6">
         <v>37</v>
       </c>
       <c r="M14" s="6">
         <v>46</v>
       </c>
       <c r="N14" s="6">
         <v>54</v>
       </c>
       <c r="O14" s="6">
         <v>56</v>
       </c>
       <c r="P14" s="6">
         <v>36</v>
       </c>
       <c r="Q14" s="6">
         <v>51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="19" t="s">
+      <c r="R14" s="6">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" s="27" customFormat="1" ht="11.25">
+      <c r="A15" s="18" t="s">
         <v>61</v>
       </c>
-      <c r="B15" s="20" t="s">
+      <c r="B15" s="19" t="s">
         <v>62</v>
       </c>
-      <c r="C15" s="24">
+      <c r="C15" s="23">
         <v>34</v>
       </c>
-      <c r="D15" s="24">
+      <c r="D15" s="23">
         <v>38</v>
       </c>
-      <c r="E15" s="24">
+      <c r="E15" s="23">
         <v>43</v>
       </c>
-      <c r="F15" s="24">
+      <c r="F15" s="23">
         <v>49</v>
       </c>
-      <c r="G15" s="24">
+      <c r="G15" s="23">
         <v>77</v>
       </c>
-      <c r="H15" s="24">
+      <c r="H15" s="23">
         <v>47</v>
       </c>
-      <c r="I15" s="24">
+      <c r="I15" s="23">
         <v>58</v>
       </c>
-      <c r="J15" s="24">
+      <c r="J15" s="23">
         <v>48</v>
       </c>
-      <c r="K15" s="24">
+      <c r="K15" s="23">
         <v>65</v>
       </c>
-      <c r="L15" s="24">
+      <c r="L15" s="23">
         <v>70</v>
       </c>
-      <c r="M15" s="24">
+      <c r="M15" s="23">
         <v>52</v>
       </c>
-      <c r="N15" s="24">
+      <c r="N15" s="23">
         <v>74</v>
       </c>
-      <c r="O15" s="24">
+      <c r="O15" s="23">
         <v>52</v>
       </c>
-      <c r="P15" s="24">
+      <c r="P15" s="23">
         <v>41</v>
       </c>
-      <c r="Q15" s="24">
+      <c r="Q15" s="23">
         <v>50</v>
+      </c>
+      <c r="R15" s="23">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>