--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -584,82 +584,82 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1068,59 +1068,59 @@
       <c r="B12" s="36" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="31" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="15">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="15">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="31" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="31" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>65</v>
       </c>
@@ -1136,188 +1136,188 @@
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="113" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="128.25">
-      <c r="B5" s="48" t="s">
+      <c r="B5" s="38" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="X21" sqref="X21"/>
+      <selection activeCell="S7" sqref="S7:S15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="26" customFormat="1" ht="25.5">
       <c r="A1" s="25" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="38" t="s">
+      <c r="B1" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="C1" s="38"/>
-[...22 lines deleted...]
-      <c r="Z1" s="38"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
+      <c r="Z1" s="39"/>
     </row>
     <row r="2" spans="1:26" s="8" customFormat="1">
       <c r="A2" s="10"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
     </row>
     <row r="3" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="U3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Z3" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:26" s="27" customFormat="1" ht="11.25">
-      <c r="A4" s="44" t="s">
+      <c r="A4" s="45" t="s">
         <v>40</v>
       </c>
-      <c r="B4" s="46"/>
-      <c r="C4" s="40">
+      <c r="B4" s="47"/>
+      <c r="C4" s="41">
         <v>2025</v>
       </c>
-      <c r="D4" s="41"/>
-[...10 lines deleted...]
-      <c r="O4" s="42">
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="42"/>
+      <c r="O4" s="43">
         <v>2026</v>
       </c>
-      <c r="P4" s="43"/>
-[...13 lines deleted...]
-      <c r="B5" s="47"/>
+      <c r="P4" s="44"/>
+      <c r="Q4" s="44"/>
+      <c r="R4" s="44"/>
+      <c r="S4" s="44"/>
+      <c r="T4" s="44"/>
+      <c r="U4" s="44"/>
+      <c r="V4" s="44"/>
+      <c r="W4" s="44"/>
+      <c r="X4" s="44"/>
+      <c r="Y4" s="44"/>
+      <c r="Z4" s="44"/>
+    </row>
+    <row r="5" spans="1:26" s="27" customFormat="1" ht="22.5">
+      <c r="A5" s="46"/>
+      <c r="B5" s="48"/>
       <c r="C5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="K5" s="5" t="s">
@@ -1349,77 +1349,77 @@
       </c>
       <c r="T5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="U5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="V5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="W5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="X5" s="24" t="s">
         <v>10</v>
       </c>
       <c r="Y5" s="14" t="s">
         <v>11</v>
       </c>
       <c r="Z5" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:26" s="29" customFormat="1" ht="11.25">
       <c r="A6" s="28"/>
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="C6" s="39"/>
-[...22 lines deleted...]
-      <c r="Z6" s="39"/>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="40"/>
+      <c r="S6" s="40"/>
+      <c r="T6" s="40"/>
+      <c r="U6" s="40"/>
+      <c r="V6" s="40"/>
+      <c r="W6" s="40"/>
+      <c r="X6" s="40"/>
+      <c r="Y6" s="40"/>
+      <c r="Z6" s="40"/>
     </row>
     <row r="7" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="30" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="6">
         <v>272</v>
       </c>
       <c r="D7" s="6">
         <v>323</v>
       </c>
       <c r="E7" s="6">
         <v>364</v>
       </c>
       <c r="F7" s="11">
         <v>352</v>
       </c>
       <c r="G7" s="12">
         <v>538</v>
       </c>
       <c r="H7" s="12">
         <v>425</v>
@@ -1432,50 +1432,53 @@
       </c>
       <c r="K7" s="13">
         <v>442</v>
       </c>
       <c r="L7" s="13">
         <v>499</v>
       </c>
       <c r="M7" s="13">
         <v>382</v>
       </c>
       <c r="N7" s="13">
         <v>535</v>
       </c>
       <c r="O7" s="13">
         <v>487</v>
       </c>
       <c r="P7" s="13">
         <v>344</v>
       </c>
       <c r="Q7" s="13">
         <v>403</v>
       </c>
       <c r="R7" s="13">
         <v>416</v>
       </c>
+      <c r="S7" s="13">
+        <v>510</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="6">
         <v>34</v>
       </c>
       <c r="D8" s="6">
         <v>41</v>
       </c>
       <c r="E8" s="6">
         <v>44</v>
       </c>
       <c r="F8" s="6">
         <v>40</v>
       </c>
       <c r="G8" s="6">
         <v>59</v>
       </c>
       <c r="H8" s="6">
         <v>41</v>
@@ -1488,51 +1491,53 @@
       </c>
       <c r="K8" s="6">
         <v>50</v>
       </c>
       <c r="L8" s="6">
         <v>61</v>
       </c>
       <c r="M8" s="6">
         <v>51</v>
       </c>
       <c r="N8" s="6">
         <v>66</v>
       </c>
       <c r="O8" s="6">
         <v>60</v>
       </c>
       <c r="P8" s="6">
         <v>33</v>
       </c>
       <c r="Q8" s="6">
         <v>44</v>
       </c>
       <c r="R8" s="6">
         <v>50</v>
       </c>
-      <c r="S8" s="12"/>
+      <c r="S8" s="6">
+        <v>59</v>
+      </c>
       <c r="T8" s="12"/>
       <c r="U8" s="12"/>
       <c r="V8" s="13"/>
       <c r="W8" s="13"/>
       <c r="X8" s="13"/>
       <c r="Y8" s="13"/>
     </row>
     <row r="9" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="6">
         <v>39</v>
       </c>
       <c r="D9" s="6">
         <v>50</v>
       </c>
       <c r="E9" s="6">
         <v>48</v>
       </c>
       <c r="F9" s="6">
         <v>38</v>
@@ -1551,50 +1556,53 @@
       </c>
       <c r="K9" s="6">
         <v>54</v>
       </c>
       <c r="L9" s="6">
         <v>73</v>
       </c>
       <c r="M9" s="6">
         <v>51</v>
       </c>
       <c r="N9" s="6">
         <v>77</v>
       </c>
       <c r="O9" s="6">
         <v>76</v>
       </c>
       <c r="P9" s="6">
         <v>53</v>
       </c>
       <c r="Q9" s="6">
         <v>63</v>
       </c>
       <c r="R9" s="6">
         <v>59</v>
       </c>
+      <c r="S9" s="6">
+        <v>87</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="6">
         <v>40</v>
       </c>
       <c r="D10" s="6">
         <v>52</v>
       </c>
       <c r="E10" s="6">
         <v>62</v>
       </c>
       <c r="F10" s="6">
         <v>68</v>
       </c>
       <c r="G10" s="6">
         <v>73</v>
       </c>
       <c r="H10" s="6">
         <v>64</v>
@@ -1607,50 +1615,53 @@
       </c>
       <c r="K10" s="6">
         <v>56</v>
       </c>
       <c r="L10" s="6">
         <v>83</v>
       </c>
       <c r="M10" s="6">
         <v>52</v>
       </c>
       <c r="N10" s="6">
         <v>71</v>
       </c>
       <c r="O10" s="6">
         <v>80</v>
       </c>
       <c r="P10" s="6">
         <v>51</v>
       </c>
       <c r="Q10" s="6">
         <v>48</v>
       </c>
       <c r="R10" s="6">
         <v>50</v>
       </c>
+      <c r="S10" s="6">
+        <v>69</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="6">
         <v>38</v>
       </c>
       <c r="D11" s="6">
         <v>55</v>
       </c>
       <c r="E11" s="6">
         <v>71</v>
       </c>
       <c r="F11" s="6">
         <v>52</v>
       </c>
       <c r="G11" s="6">
         <v>85</v>
       </c>
       <c r="H11" s="6">
         <v>78</v>
@@ -1663,50 +1674,53 @@
       </c>
       <c r="K11" s="6">
         <v>76</v>
       </c>
       <c r="L11" s="6">
         <v>76</v>
       </c>
       <c r="M11" s="6">
         <v>68</v>
       </c>
       <c r="N11" s="6">
         <v>87</v>
       </c>
       <c r="O11" s="6">
         <v>71</v>
       </c>
       <c r="P11" s="6">
         <v>63</v>
       </c>
       <c r="Q11" s="6">
         <v>66</v>
       </c>
       <c r="R11" s="6">
         <v>78</v>
       </c>
+      <c r="S11" s="6">
+        <v>70</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="6">
         <v>29</v>
       </c>
       <c r="D12" s="6">
         <v>31</v>
       </c>
       <c r="E12" s="6">
         <v>31</v>
       </c>
       <c r="F12" s="6">
         <v>31</v>
       </c>
       <c r="G12" s="6">
         <v>39</v>
       </c>
       <c r="H12" s="6">
         <v>28</v>
@@ -1719,50 +1733,53 @@
       </c>
       <c r="K12" s="6">
         <v>39</v>
       </c>
       <c r="L12" s="6">
         <v>48</v>
       </c>
       <c r="M12" s="6">
         <v>23</v>
       </c>
       <c r="N12" s="6">
         <v>46</v>
       </c>
       <c r="O12" s="6">
         <v>39</v>
       </c>
       <c r="P12" s="6">
         <v>35</v>
       </c>
       <c r="Q12" s="6">
         <v>43</v>
       </c>
       <c r="R12" s="6">
         <v>39</v>
       </c>
+      <c r="S12" s="6">
+        <v>40</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="6">
         <v>31</v>
       </c>
       <c r="D13" s="6">
         <v>30</v>
       </c>
       <c r="E13" s="6">
         <v>33</v>
       </c>
       <c r="F13" s="6">
         <v>39</v>
       </c>
       <c r="G13" s="6">
         <v>58</v>
       </c>
       <c r="H13" s="6">
         <v>42</v>
@@ -1775,50 +1792,53 @@
       </c>
       <c r="K13" s="6">
         <v>56</v>
       </c>
       <c r="L13" s="6">
         <v>51</v>
       </c>
       <c r="M13" s="6">
         <v>39</v>
       </c>
       <c r="N13" s="6">
         <v>60</v>
       </c>
       <c r="O13" s="6">
         <v>53</v>
       </c>
       <c r="P13" s="6">
         <v>32</v>
       </c>
       <c r="Q13" s="6">
         <v>38</v>
       </c>
       <c r="R13" s="6">
         <v>47</v>
       </c>
+      <c r="S13" s="6">
+        <v>60</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="6">
         <v>27</v>
       </c>
       <c r="D14" s="6">
         <v>26</v>
       </c>
       <c r="E14" s="6">
         <v>32</v>
       </c>
       <c r="F14" s="6">
         <v>35</v>
       </c>
       <c r="G14" s="6">
         <v>54</v>
       </c>
       <c r="H14" s="6">
         <v>47</v>
@@ -1831,50 +1851,53 @@
       </c>
       <c r="K14" s="6">
         <v>46</v>
       </c>
       <c r="L14" s="6">
         <v>37</v>
       </c>
       <c r="M14" s="6">
         <v>46</v>
       </c>
       <c r="N14" s="6">
         <v>54</v>
       </c>
       <c r="O14" s="6">
         <v>56</v>
       </c>
       <c r="P14" s="6">
         <v>36</v>
       </c>
       <c r="Q14" s="6">
         <v>51</v>
       </c>
       <c r="R14" s="6">
         <v>47</v>
       </c>
+      <c r="S14" s="6">
+        <v>53</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="18" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="23">
         <v>34</v>
       </c>
       <c r="D15" s="23">
         <v>38</v>
       </c>
       <c r="E15" s="23">
         <v>43</v>
       </c>
       <c r="F15" s="23">
         <v>49</v>
       </c>
       <c r="G15" s="23">
         <v>77</v>
       </c>
       <c r="H15" s="23">
         <v>47</v>
@@ -1886,50 +1909,53 @@
         <v>48</v>
       </c>
       <c r="K15" s="23">
         <v>65</v>
       </c>
       <c r="L15" s="23">
         <v>70</v>
       </c>
       <c r="M15" s="23">
         <v>52</v>
       </c>
       <c r="N15" s="23">
         <v>74</v>
       </c>
       <c r="O15" s="23">
         <v>52</v>
       </c>
       <c r="P15" s="23">
         <v>41</v>
       </c>
       <c r="Q15" s="23">
         <v>50</v>
       </c>
       <c r="R15" s="23">
         <v>46</v>
+      </c>
+      <c r="S15" s="23">
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>