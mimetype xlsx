--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -1068,59 +1068,59 @@
       <c r="B12" s="36" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="31" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="15">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="15">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="31" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="31" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>65</v>
       </c>
@@ -1151,51 +1151,51 @@
     <sheetView workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="113" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="128.25">
       <c r="B5" s="38" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S7" sqref="S7:S15"/>
+      <selection activeCell="B1" sqref="B1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" bestFit="1" customWidth="1"/>
@@ -1435,50 +1435,53 @@
       </c>
       <c r="L7" s="13">
         <v>499</v>
       </c>
       <c r="M7" s="13">
         <v>382</v>
       </c>
       <c r="N7" s="13">
         <v>535</v>
       </c>
       <c r="O7" s="13">
         <v>487</v>
       </c>
       <c r="P7" s="13">
         <v>344</v>
       </c>
       <c r="Q7" s="13">
         <v>403</v>
       </c>
       <c r="R7" s="13">
         <v>416</v>
       </c>
       <c r="S7" s="13">
         <v>510</v>
       </c>
+      <c r="T7" s="13">
+        <v>355</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="6">
         <v>34</v>
       </c>
       <c r="D8" s="6">
         <v>41</v>
       </c>
       <c r="E8" s="6">
         <v>44</v>
       </c>
       <c r="F8" s="6">
         <v>40</v>
       </c>
       <c r="G8" s="6">
         <v>59</v>
       </c>
       <c r="H8" s="6">
         <v>41</v>
@@ -1494,51 +1497,53 @@
       </c>
       <c r="L8" s="6">
         <v>61</v>
       </c>
       <c r="M8" s="6">
         <v>51</v>
       </c>
       <c r="N8" s="6">
         <v>66</v>
       </c>
       <c r="O8" s="6">
         <v>60</v>
       </c>
       <c r="P8" s="6">
         <v>33</v>
       </c>
       <c r="Q8" s="6">
         <v>44</v>
       </c>
       <c r="R8" s="6">
         <v>50</v>
       </c>
       <c r="S8" s="6">
         <v>59</v>
       </c>
-      <c r="T8" s="12"/>
+      <c r="T8" s="6">
+        <v>46</v>
+      </c>
       <c r="U8" s="12"/>
       <c r="V8" s="13"/>
       <c r="W8" s="13"/>
       <c r="X8" s="13"/>
       <c r="Y8" s="13"/>
     </row>
     <row r="9" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="6">
         <v>39</v>
       </c>
       <c r="D9" s="6">
         <v>50</v>
       </c>
       <c r="E9" s="6">
         <v>48</v>
       </c>
       <c r="F9" s="6">
         <v>38</v>
       </c>
@@ -1559,50 +1564,53 @@
       </c>
       <c r="L9" s="6">
         <v>73</v>
       </c>
       <c r="M9" s="6">
         <v>51</v>
       </c>
       <c r="N9" s="6">
         <v>77</v>
       </c>
       <c r="O9" s="6">
         <v>76</v>
       </c>
       <c r="P9" s="6">
         <v>53</v>
       </c>
       <c r="Q9" s="6">
         <v>63</v>
       </c>
       <c r="R9" s="6">
         <v>59</v>
       </c>
       <c r="S9" s="6">
         <v>87</v>
       </c>
+      <c r="T9" s="6">
+        <v>55</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="6">
         <v>40</v>
       </c>
       <c r="D10" s="6">
         <v>52</v>
       </c>
       <c r="E10" s="6">
         <v>62</v>
       </c>
       <c r="F10" s="6">
         <v>68</v>
       </c>
       <c r="G10" s="6">
         <v>73</v>
       </c>
       <c r="H10" s="6">
         <v>64</v>
@@ -1618,50 +1626,53 @@
       </c>
       <c r="L10" s="6">
         <v>83</v>
       </c>
       <c r="M10" s="6">
         <v>52</v>
       </c>
       <c r="N10" s="6">
         <v>71</v>
       </c>
       <c r="O10" s="6">
         <v>80</v>
       </c>
       <c r="P10" s="6">
         <v>51</v>
       </c>
       <c r="Q10" s="6">
         <v>48</v>
       </c>
       <c r="R10" s="6">
         <v>50</v>
       </c>
       <c r="S10" s="6">
         <v>69</v>
       </c>
+      <c r="T10" s="6">
+        <v>55</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="6">
         <v>38</v>
       </c>
       <c r="D11" s="6">
         <v>55</v>
       </c>
       <c r="E11" s="6">
         <v>71</v>
       </c>
       <c r="F11" s="6">
         <v>52</v>
       </c>
       <c r="G11" s="6">
         <v>85</v>
       </c>
       <c r="H11" s="6">
         <v>78</v>
@@ -1677,50 +1688,53 @@
       </c>
       <c r="L11" s="6">
         <v>76</v>
       </c>
       <c r="M11" s="6">
         <v>68</v>
       </c>
       <c r="N11" s="6">
         <v>87</v>
       </c>
       <c r="O11" s="6">
         <v>71</v>
       </c>
       <c r="P11" s="6">
         <v>63</v>
       </c>
       <c r="Q11" s="6">
         <v>66</v>
       </c>
       <c r="R11" s="6">
         <v>78</v>
       </c>
       <c r="S11" s="6">
         <v>70</v>
       </c>
+      <c r="T11" s="6">
+        <v>55</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="6">
         <v>29</v>
       </c>
       <c r="D12" s="6">
         <v>31</v>
       </c>
       <c r="E12" s="6">
         <v>31</v>
       </c>
       <c r="F12" s="6">
         <v>31</v>
       </c>
       <c r="G12" s="6">
         <v>39</v>
       </c>
       <c r="H12" s="6">
         <v>28</v>
@@ -1736,50 +1750,53 @@
       </c>
       <c r="L12" s="6">
         <v>48</v>
       </c>
       <c r="M12" s="6">
         <v>23</v>
       </c>
       <c r="N12" s="6">
         <v>46</v>
       </c>
       <c r="O12" s="6">
         <v>39</v>
       </c>
       <c r="P12" s="6">
         <v>35</v>
       </c>
       <c r="Q12" s="6">
         <v>43</v>
       </c>
       <c r="R12" s="6">
         <v>39</v>
       </c>
       <c r="S12" s="6">
         <v>40</v>
       </c>
+      <c r="T12" s="6">
+        <v>45</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="6">
         <v>31</v>
       </c>
       <c r="D13" s="6">
         <v>30</v>
       </c>
       <c r="E13" s="6">
         <v>33</v>
       </c>
       <c r="F13" s="6">
         <v>39</v>
       </c>
       <c r="G13" s="6">
         <v>58</v>
       </c>
       <c r="H13" s="6">
         <v>42</v>
@@ -1795,50 +1812,53 @@
       </c>
       <c r="L13" s="6">
         <v>51</v>
       </c>
       <c r="M13" s="6">
         <v>39</v>
       </c>
       <c r="N13" s="6">
         <v>60</v>
       </c>
       <c r="O13" s="6">
         <v>53</v>
       </c>
       <c r="P13" s="6">
         <v>32</v>
       </c>
       <c r="Q13" s="6">
         <v>38</v>
       </c>
       <c r="R13" s="6">
         <v>47</v>
       </c>
       <c r="S13" s="6">
         <v>60</v>
       </c>
+      <c r="T13" s="6">
+        <v>20</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="6">
         <v>27</v>
       </c>
       <c r="D14" s="6">
         <v>26</v>
       </c>
       <c r="E14" s="6">
         <v>32</v>
       </c>
       <c r="F14" s="6">
         <v>35</v>
       </c>
       <c r="G14" s="6">
         <v>54</v>
       </c>
       <c r="H14" s="6">
         <v>47</v>
@@ -1854,50 +1874,53 @@
       </c>
       <c r="L14" s="6">
         <v>37</v>
       </c>
       <c r="M14" s="6">
         <v>46</v>
       </c>
       <c r="N14" s="6">
         <v>54</v>
       </c>
       <c r="O14" s="6">
         <v>56</v>
       </c>
       <c r="P14" s="6">
         <v>36</v>
       </c>
       <c r="Q14" s="6">
         <v>51</v>
       </c>
       <c r="R14" s="6">
         <v>47</v>
       </c>
       <c r="S14" s="6">
         <v>53</v>
       </c>
+      <c r="T14" s="6">
+        <v>33</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="18" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="23">
         <v>34</v>
       </c>
       <c r="D15" s="23">
         <v>38</v>
       </c>
       <c r="E15" s="23">
         <v>43</v>
       </c>
       <c r="F15" s="23">
         <v>49</v>
       </c>
       <c r="G15" s="23">
         <v>77</v>
       </c>
       <c r="H15" s="23">
         <v>47</v>
@@ -1912,50 +1935,53 @@
         <v>65</v>
       </c>
       <c r="L15" s="23">
         <v>70</v>
       </c>
       <c r="M15" s="23">
         <v>52</v>
       </c>
       <c r="N15" s="23">
         <v>74</v>
       </c>
       <c r="O15" s="23">
         <v>52</v>
       </c>
       <c r="P15" s="23">
         <v>41</v>
       </c>
       <c r="Q15" s="23">
         <v>50</v>
       </c>
       <c r="R15" s="23">
         <v>46</v>
       </c>
       <c r="S15" s="23">
         <v>72</v>
+      </c>
+      <c r="T15" s="23">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>