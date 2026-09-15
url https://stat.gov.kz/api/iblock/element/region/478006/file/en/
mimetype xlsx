--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -941,58 +941,58 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="36.7109375" style="33" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="33"/>
+    <col min="1" max="1" width="36.75" style="33" customWidth="1"/>
+    <col min="2" max="2" width="97.125" style="33" customWidth="1"/>
+    <col min="3" max="16384" width="9.125" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="32">
         <v>612501</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="34" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="34" t="s">
         <v>39</v>
       </c>
@@ -1015,51 +1015,51 @@
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="35" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="34" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
       <c r="A8" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="37" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="38.25">
+    <row r="9" spans="1:2" ht="25.5">
       <c r="A9" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="37" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="34" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="35" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="36" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="35" t="s">
@@ -1068,59 +1068,59 @@
       <c r="B12" s="36" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="31" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="15">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="15">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="31" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="31" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>65</v>
       </c>
@@ -1151,80 +1151,80 @@
     <sheetView workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="113" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="128.25">
       <c r="B5" s="38" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B1" sqref="B1:Z1"/>
+      <selection activeCell="W20" sqref="W20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="10" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="8.75" style="1" customWidth="1"/>
+    <col min="3" max="3" width="6.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="5.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="4.25" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="4.375" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="3.875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="9.140625" style="1"/>
-[...5 lines deleted...]
-    <col min="18" max="18" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="9.125" style="1"/>
+    <col min="12" max="12" width="6.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="8.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="5.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="4.25" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
-    <col min="21" max="21" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="4.375" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="3.875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" bestFit="1" customWidth="1"/>
-    <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="23" max="23" width="8.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="26" customFormat="1" ht="25.5">
       <c r="A1" s="25" t="s">
         <v>42</v>
       </c>
       <c r="B1" s="39" t="s">
         <v>43</v>
       </c>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
       <c r="H1" s="39"/>
       <c r="I1" s="39"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
       <c r="L1" s="39"/>
       <c r="M1" s="39"/>
       <c r="N1" s="39"/>
       <c r="O1" s="39"/>
       <c r="P1" s="39"/>
       <c r="Q1" s="39"/>
       <c r="R1" s="39"/>
@@ -1271,51 +1271,51 @@
       <c r="E4" s="42"/>
       <c r="F4" s="42"/>
       <c r="G4" s="42"/>
       <c r="H4" s="42"/>
       <c r="I4" s="42"/>
       <c r="J4" s="42"/>
       <c r="K4" s="42"/>
       <c r="L4" s="42"/>
       <c r="M4" s="42"/>
       <c r="N4" s="42"/>
       <c r="O4" s="43">
         <v>2026</v>
       </c>
       <c r="P4" s="44"/>
       <c r="Q4" s="44"/>
       <c r="R4" s="44"/>
       <c r="S4" s="44"/>
       <c r="T4" s="44"/>
       <c r="U4" s="44"/>
       <c r="V4" s="44"/>
       <c r="W4" s="44"/>
       <c r="X4" s="44"/>
       <c r="Y4" s="44"/>
       <c r="Z4" s="44"/>
     </row>
-    <row r="5" spans="1:26" s="27" customFormat="1" ht="22.5">
+    <row r="5" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A5" s="46"/>
       <c r="B5" s="48"/>
       <c r="C5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>8</v>
@@ -1438,50 +1438,53 @@
       </c>
       <c r="M7" s="13">
         <v>382</v>
       </c>
       <c r="N7" s="13">
         <v>535</v>
       </c>
       <c r="O7" s="13">
         <v>487</v>
       </c>
       <c r="P7" s="13">
         <v>344</v>
       </c>
       <c r="Q7" s="13">
         <v>403</v>
       </c>
       <c r="R7" s="13">
         <v>416</v>
       </c>
       <c r="S7" s="13">
         <v>510</v>
       </c>
       <c r="T7" s="13">
         <v>355</v>
       </c>
+      <c r="U7" s="13">
+        <v>406</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="16" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="6">
         <v>34</v>
       </c>
       <c r="D8" s="6">
         <v>41</v>
       </c>
       <c r="E8" s="6">
         <v>44</v>
       </c>
       <c r="F8" s="6">
         <v>40</v>
       </c>
       <c r="G8" s="6">
         <v>59</v>
       </c>
       <c r="H8" s="6">
         <v>41</v>
@@ -1500,51 +1503,53 @@
       </c>
       <c r="M8" s="6">
         <v>51</v>
       </c>
       <c r="N8" s="6">
         <v>66</v>
       </c>
       <c r="O8" s="6">
         <v>60</v>
       </c>
       <c r="P8" s="6">
         <v>33</v>
       </c>
       <c r="Q8" s="6">
         <v>44</v>
       </c>
       <c r="R8" s="6">
         <v>50</v>
       </c>
       <c r="S8" s="6">
         <v>59</v>
       </c>
       <c r="T8" s="6">
         <v>46</v>
       </c>
-      <c r="U8" s="12"/>
+      <c r="U8" s="6">
+        <v>42</v>
+      </c>
       <c r="V8" s="13"/>
       <c r="W8" s="13"/>
       <c r="X8" s="13"/>
       <c r="Y8" s="13"/>
     </row>
     <row r="9" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="16" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="6">
         <v>39</v>
       </c>
       <c r="D9" s="6">
         <v>50</v>
       </c>
       <c r="E9" s="6">
         <v>48</v>
       </c>
       <c r="F9" s="6">
         <v>38</v>
       </c>
       <c r="G9" s="6">
@@ -1567,50 +1572,53 @@
       </c>
       <c r="M9" s="6">
         <v>51</v>
       </c>
       <c r="N9" s="6">
         <v>77</v>
       </c>
       <c r="O9" s="6">
         <v>76</v>
       </c>
       <c r="P9" s="6">
         <v>53</v>
       </c>
       <c r="Q9" s="6">
         <v>63</v>
       </c>
       <c r="R9" s="6">
         <v>59</v>
       </c>
       <c r="S9" s="6">
         <v>87</v>
       </c>
       <c r="T9" s="6">
         <v>55</v>
       </c>
+      <c r="U9" s="6">
+        <v>60</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="16" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="6">
         <v>40</v>
       </c>
       <c r="D10" s="6">
         <v>52</v>
       </c>
       <c r="E10" s="6">
         <v>62</v>
       </c>
       <c r="F10" s="6">
         <v>68</v>
       </c>
       <c r="G10" s="6">
         <v>73</v>
       </c>
       <c r="H10" s="6">
         <v>64</v>
@@ -1629,50 +1637,53 @@
       </c>
       <c r="M10" s="6">
         <v>52</v>
       </c>
       <c r="N10" s="6">
         <v>71</v>
       </c>
       <c r="O10" s="6">
         <v>80</v>
       </c>
       <c r="P10" s="6">
         <v>51</v>
       </c>
       <c r="Q10" s="6">
         <v>48</v>
       </c>
       <c r="R10" s="6">
         <v>50</v>
       </c>
       <c r="S10" s="6">
         <v>69</v>
       </c>
       <c r="T10" s="6">
         <v>55</v>
       </c>
+      <c r="U10" s="6">
+        <v>66</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="6">
         <v>38</v>
       </c>
       <c r="D11" s="6">
         <v>55</v>
       </c>
       <c r="E11" s="6">
         <v>71</v>
       </c>
       <c r="F11" s="6">
         <v>52</v>
       </c>
       <c r="G11" s="6">
         <v>85</v>
       </c>
       <c r="H11" s="6">
         <v>78</v>
@@ -1691,50 +1702,53 @@
       </c>
       <c r="M11" s="6">
         <v>68</v>
       </c>
       <c r="N11" s="6">
         <v>87</v>
       </c>
       <c r="O11" s="6">
         <v>71</v>
       </c>
       <c r="P11" s="6">
         <v>63</v>
       </c>
       <c r="Q11" s="6">
         <v>66</v>
       </c>
       <c r="R11" s="6">
         <v>78</v>
       </c>
       <c r="S11" s="6">
         <v>70</v>
       </c>
       <c r="T11" s="6">
         <v>55</v>
       </c>
+      <c r="U11" s="6">
+        <v>62</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="16" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="6">
         <v>29</v>
       </c>
       <c r="D12" s="6">
         <v>31</v>
       </c>
       <c r="E12" s="6">
         <v>31</v>
       </c>
       <c r="F12" s="6">
         <v>31</v>
       </c>
       <c r="G12" s="6">
         <v>39</v>
       </c>
       <c r="H12" s="6">
         <v>28</v>
@@ -1753,50 +1767,53 @@
       </c>
       <c r="M12" s="6">
         <v>23</v>
       </c>
       <c r="N12" s="6">
         <v>46</v>
       </c>
       <c r="O12" s="6">
         <v>39</v>
       </c>
       <c r="P12" s="6">
         <v>35</v>
       </c>
       <c r="Q12" s="6">
         <v>43</v>
       </c>
       <c r="R12" s="6">
         <v>39</v>
       </c>
       <c r="S12" s="6">
         <v>40</v>
       </c>
       <c r="T12" s="6">
         <v>45</v>
       </c>
+      <c r="U12" s="6">
+        <v>48</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="16" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="6">
         <v>31</v>
       </c>
       <c r="D13" s="6">
         <v>30</v>
       </c>
       <c r="E13" s="6">
         <v>33</v>
       </c>
       <c r="F13" s="6">
         <v>39</v>
       </c>
       <c r="G13" s="6">
         <v>58</v>
       </c>
       <c r="H13" s="6">
         <v>42</v>
@@ -1815,50 +1832,53 @@
       </c>
       <c r="M13" s="6">
         <v>39</v>
       </c>
       <c r="N13" s="6">
         <v>60</v>
       </c>
       <c r="O13" s="6">
         <v>53</v>
       </c>
       <c r="P13" s="6">
         <v>32</v>
       </c>
       <c r="Q13" s="6">
         <v>38</v>
       </c>
       <c r="R13" s="6">
         <v>47</v>
       </c>
       <c r="S13" s="6">
         <v>60</v>
       </c>
       <c r="T13" s="6">
         <v>20</v>
       </c>
+      <c r="U13" s="6">
+        <v>45</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="16" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="6">
         <v>27</v>
       </c>
       <c r="D14" s="6">
         <v>26</v>
       </c>
       <c r="E14" s="6">
         <v>32</v>
       </c>
       <c r="F14" s="6">
         <v>35</v>
       </c>
       <c r="G14" s="6">
         <v>54</v>
       </c>
       <c r="H14" s="6">
         <v>47</v>
@@ -1877,50 +1897,53 @@
       </c>
       <c r="M14" s="6">
         <v>46</v>
       </c>
       <c r="N14" s="6">
         <v>54</v>
       </c>
       <c r="O14" s="6">
         <v>56</v>
       </c>
       <c r="P14" s="6">
         <v>36</v>
       </c>
       <c r="Q14" s="6">
         <v>51</v>
       </c>
       <c r="R14" s="6">
         <v>47</v>
       </c>
       <c r="S14" s="6">
         <v>53</v>
       </c>
       <c r="T14" s="6">
         <v>33</v>
       </c>
+      <c r="U14" s="6">
+        <v>33</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="18" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="23">
         <v>34</v>
       </c>
       <c r="D15" s="23">
         <v>38</v>
       </c>
       <c r="E15" s="23">
         <v>43</v>
       </c>
       <c r="F15" s="23">
         <v>49</v>
       </c>
       <c r="G15" s="23">
         <v>77</v>
       </c>
       <c r="H15" s="23">
         <v>47</v>
@@ -1938,50 +1961,53 @@
         <v>70</v>
       </c>
       <c r="M15" s="23">
         <v>52</v>
       </c>
       <c r="N15" s="23">
         <v>74</v>
       </c>
       <c r="O15" s="23">
         <v>52</v>
       </c>
       <c r="P15" s="23">
         <v>41</v>
       </c>
       <c r="Q15" s="23">
         <v>50</v>
       </c>
       <c r="R15" s="23">
         <v>46</v>
       </c>
       <c r="S15" s="23">
         <v>72</v>
       </c>
       <c r="T15" s="23">
         <v>46</v>
+      </c>
+      <c r="U15" s="23">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>