--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -84,53 +84,50 @@
     <t xml:space="preserve">Related publications </t>
   </si>
   <si>
     <t xml:space="preserve">Useful links </t>
   </si>
   <si>
     <t xml:space="preserve">Date of last update </t>
   </si>
   <si>
     <t xml:space="preserve">Date of the next update </t>
   </si>
   <si>
     <t xml:space="preserve">Responsible structural unit </t>
   </si>
   <si>
     <t xml:space="preserve">Responsible executor </t>
   </si>
   <si>
     <t>Phone Number:</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Total mortality rate by month</t>
-  </si>
-[...1 lines deleted...]
-    <t>Number of deaths per 1,000 people by region</t>
   </si>
   <si>
     <t>Numeric</t>
   </si>
   <si>
     <t>The total mortality rate is determined by the ratio of the number of deaths by month to the total population at the time of calculation, multiplied by 1000</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Zhetisu</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>*  Data is generated by  the date of civil registration of death.</t>
   </si>
   <si>
     <t>per 1000 people</t>
   </si>
@@ -249,50 +246,53 @@
     <t>751510000</t>
   </si>
   <si>
     <t>751710000</t>
   </si>
   <si>
     <t>Medeu</t>
   </si>
   <si>
     <t>751810000</t>
   </si>
   <si>
     <t>Nauryzbay</t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t>Turksib</t>
   </si>
   <si>
     <t>From January 1, 2025</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
+  </si>
+  <si>
+    <t>Number of deaths per 1,000 people by Almaty city</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="61">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -3159,107 +3159,107 @@
     <xf numFmtId="49" fontId="50" fillId="0" borderId="0" xfId="44" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="50" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="50" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="38" applyFont="1"/>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="44" applyFont="1"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="32" xfId="21" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...32 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="1765" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="1" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="1" xfId="21" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="29" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="16" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="30" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="31" xfId="44" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1784">
     <cellStyle name="20% - Акцент1 2" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="51"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="52"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="53"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="54"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="55"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="56"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="57"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="58"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="59"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="60"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="61"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="62"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="63"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="64"/>
     <cellStyle name="20% - Акцент1 2 26" xfId="1775"/>
     <cellStyle name="20% - Акцент1 2 27" xfId="1766"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="65"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="66"/>
@@ -5237,289 +5237,289 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703848" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/fab/q669larev3bzrkg2rdkftkm3hpwqk9xs/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%81%D0%BC%D0%B5%D1%80%D1%82%D0%BD%D0%BE%D1%81%D1%82%D0%B8%20%D0%B0%D0%BD%D0%B3%D0%BB.7z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="34.42578125" customWidth="1"/>
     <col min="2" max="2" width="100.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" s="64" customFormat="1" ht="12.75">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:2" s="52" customFormat="1" ht="12.75">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="63">
+      <c r="B1" s="51">
         <v>61220101</v>
       </c>
     </row>
-    <row r="2" spans="1:2" s="64" customFormat="1" ht="12.75">
-      <c r="A2" s="62" t="s">
+    <row r="2" spans="1:2" s="52" customFormat="1" ht="12.75">
+      <c r="A2" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="65" t="s">
+      <c r="B2" s="53" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="3" spans="1:2" s="64" customFormat="1" ht="12.75">
-      <c r="A3" s="62" t="s">
+    <row r="3" spans="1:2" s="52" customFormat="1" ht="12.75">
+      <c r="A3" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="65" t="s">
-        <v>31</v>
+      <c r="B3" s="53" t="s">
+        <v>30</v>
       </c>
     </row>
-    <row r="4" spans="1:2" s="64" customFormat="1" ht="12.75">
-      <c r="A4" s="62" t="s">
+    <row r="4" spans="1:2" s="52" customFormat="1" ht="12.75">
+      <c r="A4" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="65" t="s">
+      <c r="B4" s="53" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:2" s="64" customFormat="1" ht="12.75">
-      <c r="A5" s="62" t="s">
+    <row r="5" spans="1:2" s="52" customFormat="1" ht="12.75">
+      <c r="A5" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="65" t="s">
-        <v>76</v>
+      <c r="B5" s="53" t="s">
+        <v>75</v>
       </c>
     </row>
-    <row r="6" spans="1:2" s="64" customFormat="1" ht="12.75">
-      <c r="A6" s="62" t="s">
+    <row r="6" spans="1:2" s="52" customFormat="1" ht="12.75">
+      <c r="A6" s="50" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="65" t="s">
+      <c r="B6" s="53" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" s="52" customFormat="1" ht="12.75">
+      <c r="A7" s="50" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="53" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:2" s="64" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>6</v>
+    <row r="8" spans="1:2" s="52" customFormat="1" ht="25.5">
+      <c r="A8" s="54" t="s">
+        <v>7</v>
       </c>
-      <c r="B7" s="65" t="s">
+      <c r="B8" s="55" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="8" spans="1:2" s="64" customFormat="1" ht="25.5">
-[...8 lines deleted...]
-      <c r="A9" s="66" t="s">
+    <row r="9" spans="1:2" s="52" customFormat="1" ht="38.25">
+      <c r="A9" s="54" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="67" t="s">
+      <c r="B9" s="55" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="10" spans="1:2" s="64" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A10" s="66" t="s">
+    <row r="10" spans="1:2" s="52" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A10" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="68" t="s">
+      <c r="B10" s="56" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="11" spans="1:2" s="64" customFormat="1" ht="12.75">
-      <c r="A11" s="66" t="s">
+    <row r="11" spans="1:2" s="52" customFormat="1" ht="12.75">
+      <c r="A11" s="54" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="48" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
-    <row r="12" spans="1:2" s="64" customFormat="1" ht="38.25">
-      <c r="A12" s="66" t="s">
+    <row r="12" spans="1:2" s="52" customFormat="1" ht="38.25">
+      <c r="A12" s="54" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="69" t="s">
+      <c r="B12" s="57" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" s="52" customFormat="1" ht="15" customHeight="1">
+      <c r="A13" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="57" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="13" spans="1:2" s="64" customFormat="1" ht="15" customHeight="1">
-[...1 lines deleted...]
-        <v>14</v>
+    <row r="14" spans="1:2" s="52" customFormat="1" ht="12.75">
+      <c r="A14" s="54" t="s">
+        <v>15</v>
       </c>
-      <c r="B13" s="69" t="s">
+      <c r="B14" s="58" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="14" spans="1:2" s="64" customFormat="1" ht="12.75">
-[...8 lines deleted...]
-      <c r="A15" s="62" t="s">
+    <row r="15" spans="1:2" s="52" customFormat="1" ht="12.75">
+      <c r="A15" s="50" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="17">
-        <v>46091</v>
+        <v>46154</v>
       </c>
     </row>
-    <row r="16" spans="1:2" s="64" customFormat="1" ht="12.75">
-      <c r="A16" s="62" t="s">
+    <row r="16" spans="1:2" s="52" customFormat="1" ht="12.75">
+      <c r="A16" s="50" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="17">
-        <v>46122</v>
+        <v>46185</v>
       </c>
     </row>
-    <row r="17" spans="1:2" s="64" customFormat="1" ht="12.75">
-      <c r="A17" s="62" t="s">
+    <row r="17" spans="1:2" s="52" customFormat="1" ht="12.75">
+      <c r="A17" s="50" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="18" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
-    <row r="18" spans="1:2" s="64" customFormat="1" ht="12.75">
-      <c r="A18" s="62" t="s">
+    <row r="18" spans="1:2" s="52" customFormat="1" ht="12.75">
+      <c r="A18" s="50" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="18" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
-    <row r="19" spans="1:2" s="64" customFormat="1" ht="12.75">
-      <c r="A19" s="62" t="s">
+    <row r="19" spans="1:2" s="52" customFormat="1" ht="12.75">
+      <c r="A19" s="50" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="19" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
-    <row r="20" spans="1:2" s="64" customFormat="1" ht="12.75">
-      <c r="A20" s="62" t="s">
+    <row r="20" spans="1:2" s="52" customFormat="1" ht="12.75">
+      <c r="A20" s="50" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="20" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B11" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B4:B34"/>
   <sheetViews>
     <sheetView topLeftCell="A2" workbookViewId="0">
       <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="9.7109375" customWidth="1"/>
     <col min="2" max="2" width="108.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:2" ht="15" customHeight="1">
       <c r="B4" s="9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="9" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="5" spans="2:2">
-      <c r="B5" s="9" t="s">
+    <row r="6" spans="2:2" ht="15" customHeight="1">
+      <c r="B6" s="9" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="6" spans="2:2" ht="15" customHeight="1">
-      <c r="B6" s="9" t="s">
+    <row r="7" spans="2:2" ht="15" customHeight="1">
+      <c r="B7" s="9" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="7" spans="2:2" ht="15" customHeight="1">
-      <c r="B7" s="9" t="s">
+    <row r="8" spans="2:2" ht="15" customHeight="1">
+      <c r="B8" s="9" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="8" spans="2:2" ht="15" customHeight="1">
-      <c r="B8" s="9" t="s">
+    <row r="9" spans="2:2" ht="15" customHeight="1">
+      <c r="B9" s="9"/>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="10" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="9" spans="2:2" ht="15" customHeight="1">
-[...6 lines deleted...]
-    </row>
     <row r="11" spans="2:2" ht="15" customHeight="1">
       <c r="B11" s="11"/>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="11"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
-      <c r="B13" s="61" t="s">
-        <v>54</v>
+      <c r="B13" s="49" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="4"/>
     </row>
     <row r="15" spans="2:2" ht="15" customHeight="1">
       <c r="B15" s="4"/>
     </row>
     <row r="16" spans="2:2" ht="15" customHeight="1">
       <c r="B16" s="4"/>
     </row>
     <row r="17" spans="2:2" ht="15" customHeight="1">
       <c r="B17" s="4"/>
     </row>
     <row r="18" spans="2:2" ht="15" customHeight="1">
       <c r="B18" s="4"/>
     </row>
     <row r="19" spans="2:2" ht="15" customHeight="1">
       <c r="B19" s="4"/>
     </row>
     <row r="20" spans="2:2" ht="15" customHeight="1">
       <c r="B20" s="4"/>
     </row>
     <row r="21" spans="2:2" ht="15" customHeight="1">
       <c r="B21" s="4"/>
@@ -5549,909 +5549,928 @@
       <c r="B29" s="4"/>
     </row>
     <row r="30" spans="2:2" ht="15" customHeight="1">
       <c r="B30" s="4"/>
     </row>
     <row r="31" spans="2:2" ht="15" customHeight="1">
       <c r="B31" s="4"/>
     </row>
     <row r="32" spans="2:2" ht="15" customHeight="1">
       <c r="B32" s="4"/>
     </row>
     <row r="33" spans="2:2" ht="15" customHeight="1">
       <c r="B33" s="4"/>
     </row>
     <row r="34" spans="2:2" ht="15" customHeight="1">
       <c r="B34" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.70866141732283472" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA939"/>
+  <dimension ref="A1:AA938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B17" sqref="B17"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="7" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" bestFit="1" customWidth="1"/>
     <col min="25" max="26" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="14.25" customHeight="1">
-[...29 lines deleted...]
-      <c r="A2" s="7">
+    <row r="1" spans="1:27" s="24" customFormat="1" ht="27" customHeight="1">
+      <c r="A1" s="7">
         <v>61220101</v>
       </c>
-      <c r="B2" s="49" t="s">
-        <v>56</v>
+      <c r="B1" s="63" t="s">
+        <v>55</v>
       </c>
-      <c r="C2" s="49"/>
-[...77 lines deleted...]
-      <c r="Y4" s="56" t="s">
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+      <c r="U1" s="63"/>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
+      <c r="Z1" s="63"/>
+      <c r="AA1" s="23"/>
+    </row>
+    <row r="2" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A2" s="8"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+    </row>
+    <row r="3" spans="1:27" s="45" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A3" s="44"/>
+      <c r="B3" s="25"/>
+      <c r="C3" s="25"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="25"/>
+      <c r="F3" s="25"/>
+      <c r="G3" s="25"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="25"/>
+      <c r="K3" s="25"/>
+      <c r="L3" s="25"/>
+      <c r="M3" s="25"/>
+      <c r="N3" s="25"/>
+      <c r="O3" s="25"/>
+      <c r="P3" s="25"/>
+      <c r="Q3" s="25"/>
+      <c r="R3" s="25"/>
+      <c r="T3" s="46"/>
+      <c r="U3" s="27"/>
+      <c r="V3" s="27"/>
+      <c r="W3" s="28"/>
+      <c r="Y3" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z3" s="70"/>
+      <c r="AA3" s="25"/>
+    </row>
+    <row r="4" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="59" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="61"/>
+      <c r="C4" s="66">
+        <v>2025</v>
+      </c>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="67"/>
+      <c r="N4" s="67"/>
+      <c r="O4" s="68">
+        <v>2026</v>
+      </c>
+      <c r="P4" s="69"/>
+      <c r="Q4" s="69"/>
+      <c r="R4" s="69"/>
+      <c r="S4" s="69"/>
+      <c r="T4" s="69"/>
+      <c r="U4" s="69"/>
+      <c r="V4" s="69"/>
+      <c r="W4" s="69"/>
+      <c r="X4" s="69"/>
+      <c r="Y4" s="69"/>
+      <c r="Z4" s="69"/>
+      <c r="AA4" s="29"/>
+    </row>
+    <row r="5" spans="1:27" s="45" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A5" s="60"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="Z4" s="56"/>
-[...4 lines deleted...]
-        <v>47</v>
+      <c r="E5" s="30" t="s">
+        <v>32</v>
       </c>
-      <c r="B5" s="58"/>
-[...1 lines deleted...]
-        <v>2025</v>
+      <c r="F5" s="31" t="s">
+        <v>33</v>
       </c>
-      <c r="D5" s="53"/>
-[...11 lines deleted...]
-        <v>2026</v>
+      <c r="G5" s="32" t="s">
+        <v>34</v>
       </c>
-      <c r="P5" s="55"/>
-[...9 lines deleted...]
-      <c r="Z5" s="55"/>
+      <c r="H5" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="I5" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="K5" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="O5" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="P5" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q5" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="R5" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="S5" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="T5" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="U5" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="V5" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="W5" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="X5" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y5" s="47" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z5" s="30" t="s">
+        <v>41</v>
+      </c>
       <c r="AA5" s="29"/>
     </row>
-    <row r="6" spans="1:27" s="45" customFormat="1" ht="29.25" customHeight="1">
-[...2 lines deleted...]
-      <c r="C6" s="30" t="s">
+    <row r="6" spans="1:27" s="45" customFormat="1" ht="11.25">
+      <c r="A6" s="34"/>
+      <c r="B6" s="64" t="s">
         <v>26</v>
       </c>
-      <c r="D6" s="30" t="s">
-        <v>32</v>
+      <c r="C6" s="65"/>
+      <c r="D6" s="65"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="65"/>
+      <c r="G6" s="65"/>
+      <c r="H6" s="65"/>
+      <c r="I6" s="65"/>
+      <c r="J6" s="65"/>
+      <c r="K6" s="65"/>
+      <c r="L6" s="65"/>
+      <c r="M6" s="65"/>
+      <c r="N6" s="65"/>
+      <c r="O6" s="65"/>
+      <c r="P6" s="65"/>
+      <c r="Q6" s="65"/>
+      <c r="R6" s="65"/>
+      <c r="S6" s="65"/>
+      <c r="T6" s="65"/>
+      <c r="U6" s="65"/>
+      <c r="V6" s="65"/>
+      <c r="W6" s="65"/>
+      <c r="X6" s="65"/>
+      <c r="Y6" s="65"/>
+      <c r="Z6" s="65"/>
+      <c r="AA6" s="35"/>
+    </row>
+    <row r="7" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="36" t="s">
+        <v>45</v>
       </c>
-      <c r="E6" s="30" t="s">
-        <v>33</v>
+      <c r="B7" s="37" t="s">
+        <v>28</v>
       </c>
-      <c r="F6" s="31" t="s">
-[...102 lines deleted...]
-      <c r="C8" s="12">
+      <c r="C7" s="12">
         <v>5.38</v>
       </c>
-      <c r="D8" s="12">
+      <c r="D7" s="12">
         <v>5.53</v>
       </c>
-      <c r="E8" s="12">
+      <c r="E7" s="12">
         <v>5.2</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F7" s="13">
         <v>5.29</v>
       </c>
-      <c r="G8" s="14">
+      <c r="G7" s="14">
         <v>5.31</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H7" s="13">
         <v>5.3</v>
       </c>
-      <c r="I8" s="14">
+      <c r="I7" s="14">
         <v>5.32</v>
       </c>
-      <c r="J8" s="15">
+      <c r="J7" s="15">
         <v>5.3</v>
       </c>
-      <c r="K8" s="16">
+      <c r="K7" s="16">
         <v>5.27</v>
       </c>
-      <c r="L8" s="16">
+      <c r="L7" s="16">
         <v>5.31</v>
       </c>
-      <c r="M8" s="16">
+      <c r="M7" s="16">
         <v>5.34</v>
       </c>
-      <c r="N8" s="16">
+      <c r="N7" s="16">
         <v>5.4</v>
       </c>
-      <c r="O8" s="16">
+      <c r="O7" s="16">
         <v>4.49</v>
       </c>
-      <c r="P8" s="16">
+      <c r="P7" s="16">
         <v>4.58</v>
       </c>
+      <c r="Q7" s="16">
+        <v>4.8</v>
+      </c>
+      <c r="Z7" s="29"/>
+      <c r="AA7" s="29"/>
+    </row>
+    <row r="8" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B8" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="C8" s="21">
+        <v>5.76</v>
+      </c>
+      <c r="D8" s="21">
+        <v>6.09</v>
+      </c>
+      <c r="E8" s="21">
+        <v>5.63</v>
+      </c>
+      <c r="F8" s="21">
+        <v>5.64</v>
+      </c>
+      <c r="G8" s="21">
+        <v>5.57</v>
+      </c>
+      <c r="H8" s="21">
+        <v>5.62</v>
+      </c>
+      <c r="I8" s="21">
+        <v>5.78</v>
+      </c>
+      <c r="J8" s="21">
+        <v>5.89</v>
+      </c>
+      <c r="K8" s="21">
+        <v>5.84</v>
+      </c>
+      <c r="L8" s="21">
+        <v>5.89</v>
+      </c>
+      <c r="M8" s="21">
+        <v>5.92</v>
+      </c>
+      <c r="N8" s="21">
+        <v>5.97</v>
+      </c>
+      <c r="O8" s="21">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="P8" s="21">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="Q8" s="21">
+        <v>5.0599999999999996</v>
+      </c>
+      <c r="R8" s="13"/>
+      <c r="S8" s="14"/>
+      <c r="T8" s="13"/>
+      <c r="U8" s="14"/>
+      <c r="V8" s="15"/>
+      <c r="W8" s="16"/>
+      <c r="X8" s="16"/>
+      <c r="Y8" s="16"/>
       <c r="Z8" s="29"/>
       <c r="AA8" s="29"/>
     </row>
     <row r="9" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="38" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B9" s="39" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C9" s="21">
-        <v>5.76</v>
+        <v>3.7</v>
       </c>
       <c r="D9" s="21">
-        <v>6.09</v>
+        <v>3.88</v>
       </c>
       <c r="E9" s="21">
-        <v>5.63</v>
+        <v>3.75</v>
       </c>
       <c r="F9" s="21">
-        <v>5.64</v>
+        <v>3.79</v>
       </c>
       <c r="G9" s="21">
+        <v>3.71</v>
+      </c>
+      <c r="H9" s="21">
+        <v>3.77</v>
+      </c>
+      <c r="I9" s="21">
+        <v>3.73</v>
+      </c>
+      <c r="J9" s="21">
+        <v>3.68</v>
+      </c>
+      <c r="K9" s="21">
+        <v>3.65</v>
+      </c>
+      <c r="L9" s="21">
+        <v>3.71</v>
+      </c>
+      <c r="M9" s="21">
+        <v>3.76</v>
+      </c>
+      <c r="N9" s="21">
+        <v>3.8</v>
+      </c>
+      <c r="O9" s="21">
+        <v>3.59</v>
+      </c>
+      <c r="P9" s="21">
+        <v>3.48</v>
+      </c>
+      <c r="Q9" s="21">
+        <v>3.51</v>
+      </c>
+      <c r="R9" s="29"/>
+      <c r="S9" s="29"/>
+      <c r="T9" s="29"/>
+      <c r="U9" s="29"/>
+      <c r="V9" s="29"/>
+      <c r="W9" s="29"/>
+      <c r="X9" s="29"/>
+      <c r="Y9" s="29"/>
+      <c r="Z9" s="29"/>
+      <c r="AA9" s="29"/>
+    </row>
+    <row r="10" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A10" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B10" s="39" t="s">
+        <v>65</v>
+      </c>
+      <c r="C10" s="21">
+        <v>5.93</v>
+      </c>
+      <c r="D10" s="21">
+        <v>6.04</v>
+      </c>
+      <c r="E10" s="21">
+        <v>5.72</v>
+      </c>
+      <c r="F10" s="21">
+        <v>5.77</v>
+      </c>
+      <c r="G10" s="21">
+        <v>5.79</v>
+      </c>
+      <c r="H10" s="21">
+        <v>5.85</v>
+      </c>
+      <c r="I10" s="21">
+        <v>5.89</v>
+      </c>
+      <c r="J10" s="21">
+        <v>5.88</v>
+      </c>
+      <c r="K10" s="21">
+        <v>5.8</v>
+      </c>
+      <c r="L10" s="21">
+        <v>5.84</v>
+      </c>
+      <c r="M10" s="21">
+        <v>5.87</v>
+      </c>
+      <c r="N10" s="21">
+        <v>5.88</v>
+      </c>
+      <c r="O10" s="21">
+        <v>5.38</v>
+      </c>
+      <c r="P10" s="21">
+        <v>5.34</v>
+      </c>
+      <c r="Q10" s="21">
         <v>5.57</v>
       </c>
-      <c r="H9" s="21">
-[...87 lines deleted...]
-      <c r="Q10" s="29"/>
       <c r="R10" s="29"/>
       <c r="S10" s="29"/>
       <c r="T10" s="29"/>
       <c r="U10" s="29"/>
       <c r="V10" s="29"/>
       <c r="W10" s="29"/>
       <c r="X10" s="29"/>
       <c r="Y10" s="29"/>
       <c r="Z10" s="29"/>
       <c r="AA10" s="29"/>
     </row>
     <row r="11" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="38" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B11" s="39" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C11" s="21">
-        <v>5.93</v>
+        <v>6.25</v>
       </c>
       <c r="D11" s="21">
-        <v>6.04</v>
+        <v>6.26</v>
       </c>
       <c r="E11" s="21">
-        <v>5.72</v>
+        <v>5.78</v>
       </c>
       <c r="F11" s="21">
-        <v>5.77</v>
+        <v>5.97</v>
       </c>
       <c r="G11" s="21">
-        <v>5.79</v>
+        <v>6.03</v>
       </c>
       <c r="H11" s="21">
-        <v>5.85</v>
+        <v>5.86</v>
       </c>
       <c r="I11" s="21">
+        <v>5.9</v>
+      </c>
+      <c r="J11" s="21">
         <v>5.89</v>
       </c>
-      <c r="J11" s="21">
+      <c r="K11" s="21">
+        <v>5.95</v>
+      </c>
+      <c r="L11" s="21">
+        <v>5.91</v>
+      </c>
+      <c r="M11" s="21">
         <v>5.88</v>
       </c>
-      <c r="K11" s="21">
-[...7 lines deleted...]
-      </c>
       <c r="N11" s="21">
-        <v>5.88</v>
+        <v>5.89</v>
       </c>
       <c r="O11" s="21">
-        <v>5.38</v>
+        <v>4.41</v>
       </c>
       <c r="P11" s="21">
-        <v>5.34</v>
+        <v>4.8499999999999996</v>
       </c>
-      <c r="Q11" s="29"/>
+      <c r="Q11" s="21">
+        <v>5.37</v>
+      </c>
       <c r="R11" s="29"/>
       <c r="S11" s="29"/>
       <c r="T11" s="29"/>
       <c r="U11" s="29"/>
       <c r="V11" s="29"/>
       <c r="W11" s="29"/>
       <c r="X11" s="29"/>
       <c r="Y11" s="29"/>
       <c r="Z11" s="29"/>
       <c r="AA11" s="29"/>
     </row>
     <row r="12" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="38" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B12" s="39" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="C12" s="21">
-        <v>6.25</v>
+        <v>5.99</v>
       </c>
       <c r="D12" s="21">
-        <v>6.26</v>
+        <v>6.07</v>
       </c>
       <c r="E12" s="21">
-        <v>5.78</v>
+        <v>6.11</v>
       </c>
       <c r="F12" s="21">
-        <v>5.97</v>
+        <v>6.02</v>
       </c>
       <c r="G12" s="21">
+        <v>6.05</v>
+      </c>
+      <c r="H12" s="21">
+        <v>6.07</v>
+      </c>
+      <c r="I12" s="21">
         <v>6.03</v>
       </c>
-      <c r="H12" s="21">
-[...4 lines deleted...]
-      </c>
       <c r="J12" s="21">
-        <v>5.89</v>
+        <v>5.92</v>
       </c>
       <c r="K12" s="21">
-        <v>5.95</v>
+        <v>5.93</v>
       </c>
       <c r="L12" s="21">
-        <v>5.91</v>
+        <v>6</v>
       </c>
       <c r="M12" s="21">
-        <v>5.88</v>
+        <v>5.98</v>
       </c>
       <c r="N12" s="21">
-        <v>5.89</v>
+        <v>6.07</v>
       </c>
       <c r="O12" s="21">
-        <v>4.41</v>
+        <v>5.43</v>
       </c>
       <c r="P12" s="21">
-        <v>4.8499999999999996</v>
+        <v>5.93</v>
       </c>
-      <c r="Q12" s="29"/>
+      <c r="Q12" s="21">
+        <v>5.81</v>
+      </c>
       <c r="R12" s="29"/>
       <c r="S12" s="29"/>
       <c r="T12" s="29"/>
       <c r="U12" s="29"/>
       <c r="V12" s="29"/>
       <c r="W12" s="29"/>
       <c r="X12" s="29"/>
       <c r="Y12" s="29"/>
       <c r="Z12" s="29"/>
       <c r="AA12" s="29"/>
     </row>
     <row r="13" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="38" t="s">
         <v>69</v>
       </c>
       <c r="B13" s="39" t="s">
-        <v>28</v>
+        <v>70</v>
       </c>
       <c r="C13" s="21">
-        <v>5.99</v>
+        <v>5.55</v>
       </c>
       <c r="D13" s="21">
-        <v>6.07</v>
+        <v>5.76</v>
       </c>
       <c r="E13" s="21">
-        <v>6.11</v>
+        <v>5.33</v>
       </c>
       <c r="F13" s="21">
-        <v>6.02</v>
+        <v>5.46</v>
       </c>
       <c r="G13" s="21">
-        <v>6.05</v>
+        <v>5.58</v>
       </c>
       <c r="H13" s="21">
-        <v>6.07</v>
+        <v>5.57</v>
       </c>
       <c r="I13" s="21">
-        <v>6.03</v>
+        <v>5.51</v>
       </c>
       <c r="J13" s="21">
-        <v>5.92</v>
+        <v>5.49</v>
       </c>
       <c r="K13" s="21">
-        <v>5.93</v>
+        <v>5.47</v>
       </c>
       <c r="L13" s="21">
-        <v>6</v>
+        <v>5.44</v>
       </c>
       <c r="M13" s="21">
-        <v>5.98</v>
+        <v>5.5</v>
       </c>
       <c r="N13" s="21">
-        <v>6.07</v>
+        <v>5.58</v>
       </c>
       <c r="O13" s="21">
-        <v>5.43</v>
+        <v>4.1399999999999997</v>
       </c>
       <c r="P13" s="21">
-        <v>5.93</v>
+        <v>4.18</v>
       </c>
-      <c r="Q13" s="29"/>
+      <c r="Q13" s="21">
+        <v>4.76</v>
+      </c>
       <c r="R13" s="29"/>
       <c r="S13" s="29"/>
       <c r="T13" s="29"/>
       <c r="U13" s="29"/>
       <c r="V13" s="29"/>
       <c r="W13" s="29"/>
       <c r="X13" s="29"/>
       <c r="Y13" s="29"/>
       <c r="Z13" s="29"/>
       <c r="AA13" s="29"/>
     </row>
     <row r="14" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="38" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B14" s="39" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C14" s="21">
-        <v>5.55</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="D14" s="21">
-        <v>5.76</v>
+        <v>4</v>
       </c>
       <c r="E14" s="21">
-        <v>5.33</v>
+        <v>3.62</v>
       </c>
       <c r="F14" s="21">
-        <v>5.46</v>
+        <v>3.5</v>
       </c>
       <c r="G14" s="21">
-        <v>5.58</v>
+        <v>3.39</v>
       </c>
       <c r="H14" s="21">
-        <v>5.57</v>
+        <v>3.38</v>
       </c>
       <c r="I14" s="21">
-        <v>5.51</v>
+        <v>3.59</v>
       </c>
       <c r="J14" s="21">
-        <v>5.49</v>
+        <v>3.54</v>
       </c>
       <c r="K14" s="21">
-        <v>5.47</v>
+        <v>3.51</v>
       </c>
       <c r="L14" s="21">
-        <v>5.44</v>
+        <v>3.59</v>
       </c>
       <c r="M14" s="21">
-        <v>5.5</v>
+        <v>3.63</v>
       </c>
       <c r="N14" s="21">
-        <v>5.58</v>
+        <v>3.72</v>
       </c>
       <c r="O14" s="21">
-        <v>4.1399999999999997</v>
+        <v>2.92</v>
       </c>
       <c r="P14" s="21">
-        <v>4.18</v>
+        <v>3.15</v>
       </c>
-      <c r="Q14" s="29"/>
+      <c r="Q14" s="21">
+        <v>3.19</v>
+      </c>
       <c r="R14" s="29"/>
       <c r="S14" s="29"/>
       <c r="T14" s="29"/>
       <c r="U14" s="29"/>
       <c r="V14" s="29"/>
       <c r="W14" s="29"/>
       <c r="X14" s="29"/>
       <c r="Y14" s="29"/>
       <c r="Z14" s="29"/>
       <c r="AA14" s="29"/>
     </row>
     <row r="15" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A15" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="39" t="s">
+      <c r="A15" s="40" t="s">
         <v>73</v>
       </c>
-      <c r="C15" s="21">
-        <v>4.0999999999999996</v>
+      <c r="B15" s="41" t="s">
+        <v>74</v>
       </c>
-      <c r="D15" s="21">
-        <v>4</v>
+      <c r="C15" s="22">
+        <v>6.49</v>
       </c>
-      <c r="E15" s="21">
-        <v>3.62</v>
+      <c r="D15" s="22">
+        <v>6.79</v>
       </c>
-      <c r="F15" s="21">
-        <v>3.5</v>
+      <c r="E15" s="22">
+        <v>6.35</v>
       </c>
-      <c r="G15" s="21">
-        <v>3.39</v>
+      <c r="F15" s="22">
+        <v>6.72</v>
       </c>
-      <c r="H15" s="21">
-        <v>3.38</v>
+      <c r="G15" s="22">
+        <v>6.95</v>
       </c>
-      <c r="I15" s="21">
-        <v>3.59</v>
+      <c r="H15" s="22">
+        <v>6.9</v>
       </c>
-      <c r="J15" s="21">
-        <v>3.54</v>
+      <c r="I15" s="22">
+        <v>6.73</v>
       </c>
-      <c r="K15" s="21">
-        <v>3.51</v>
+      <c r="J15" s="22">
+        <v>6.76</v>
       </c>
-      <c r="L15" s="21">
-        <v>3.59</v>
+      <c r="K15" s="22">
+        <v>6.67</v>
       </c>
-      <c r="M15" s="21">
-        <v>3.63</v>
+      <c r="L15" s="22">
+        <v>6.75</v>
       </c>
-      <c r="N15" s="21">
-        <v>3.72</v>
+      <c r="M15" s="22">
+        <v>6.84</v>
       </c>
-      <c r="O15" s="21">
-        <v>2.92</v>
+      <c r="N15" s="22">
+        <v>6.95</v>
       </c>
-      <c r="P15" s="21">
-        <v>3.15</v>
+      <c r="O15" s="22">
+        <v>6.01</v>
       </c>
-      <c r="Q15" s="29"/>
+      <c r="P15" s="22">
+        <v>5.61</v>
+      </c>
+      <c r="Q15" s="22">
+        <v>5.67</v>
+      </c>
       <c r="R15" s="29"/>
       <c r="S15" s="29"/>
       <c r="T15" s="29"/>
       <c r="U15" s="29"/>
       <c r="V15" s="29"/>
       <c r="W15" s="29"/>
       <c r="X15" s="29"/>
       <c r="Y15" s="29"/>
       <c r="Z15" s="29"/>
       <c r="AA15" s="29"/>
     </row>
     <row r="16" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A16" s="40" t="s">
-        <v>74</v>
+      <c r="A16" s="42"/>
+      <c r="B16" s="43" t="s">
+        <v>29</v>
       </c>
-      <c r="B16" s="41" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="C16" s="29"/>
+      <c r="D16" s="29"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="29"/>
+      <c r="G16" s="29"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="29"/>
+      <c r="J16" s="29"/>
+      <c r="K16" s="29"/>
+      <c r="L16" s="29"/>
+      <c r="M16" s="29"/>
+      <c r="N16" s="29"/>
+      <c r="O16" s="29"/>
+      <c r="P16" s="29"/>
       <c r="Q16" s="29"/>
       <c r="R16" s="29"/>
       <c r="S16" s="29"/>
       <c r="T16" s="29"/>
       <c r="U16" s="29"/>
       <c r="V16" s="29"/>
       <c r="W16" s="29"/>
       <c r="X16" s="29"/>
       <c r="Y16" s="29"/>
       <c r="Z16" s="29"/>
       <c r="AA16" s="29"/>
     </row>
-    <row r="17" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
-[...28 lines deleted...]
-      <c r="AA17" s="29"/>
+    <row r="17" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A17" s="6"/>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="1"/>
+      <c r="J17" s="1"/>
+      <c r="K17" s="1"/>
+      <c r="L17" s="1"/>
+      <c r="M17" s="1"/>
+      <c r="N17" s="1"/>
+      <c r="O17" s="1"/>
+      <c r="P17" s="1"/>
+      <c r="Q17" s="1"/>
+      <c r="R17" s="1"/>
+      <c r="S17" s="1"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+      <c r="X17" s="1"/>
+      <c r="Y17" s="1"/>
+      <c r="Z17" s="1"/>
+      <c r="AA17" s="1"/>
     </row>
     <row r="18" spans="1:27" ht="14.25" customHeight="1">
       <c r="A18" s="6"/>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
@@ -6498,79 +6517,79 @@
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
       <c r="X20" s="1"/>
       <c r="Y20" s="1"/>
       <c r="Z20" s="1"/>
       <c r="AA20" s="1"/>
     </row>
     <row r="21" spans="1:27" ht="14.25" customHeight="1">
       <c r="A21" s="6"/>
-      <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
       <c r="X21" s="1"/>
       <c r="Y21" s="1"/>
       <c r="Z21" s="1"/>
       <c r="AA21" s="1"/>
     </row>
     <row r="22" spans="1:27" ht="14.25" customHeight="1">
       <c r="A22" s="6"/>
+      <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
       <c r="X22" s="1"/>
       <c r="Y22" s="1"/>
       <c r="Z22" s="1"/>
       <c r="AA22" s="1"/>
@@ -14413,51 +14432,51 @@
       <c r="E293" s="1"/>
       <c r="F293" s="1"/>
       <c r="G293" s="1"/>
       <c r="H293" s="1"/>
       <c r="I293" s="1"/>
       <c r="J293" s="1"/>
       <c r="K293" s="1"/>
       <c r="L293" s="1"/>
       <c r="M293" s="1"/>
       <c r="N293" s="1"/>
       <c r="O293" s="1"/>
       <c r="P293" s="1"/>
       <c r="Q293" s="1"/>
       <c r="R293" s="1"/>
       <c r="S293" s="1"/>
       <c r="T293" s="1"/>
       <c r="U293" s="1"/>
       <c r="V293" s="1"/>
       <c r="W293" s="1"/>
       <c r="X293" s="1"/>
       <c r="Y293" s="1"/>
       <c r="Z293" s="1"/>
       <c r="AA293" s="1"/>
     </row>
     <row r="294" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A294" s="6"/>
+      <c r="A294" s="5"/>
       <c r="B294" s="1"/>
       <c r="C294" s="1"/>
       <c r="D294" s="1"/>
       <c r="E294" s="1"/>
       <c r="F294" s="1"/>
       <c r="G294" s="1"/>
       <c r="H294" s="1"/>
       <c r="I294" s="1"/>
       <c r="J294" s="1"/>
       <c r="K294" s="1"/>
       <c r="L294" s="1"/>
       <c r="M294" s="1"/>
       <c r="N294" s="1"/>
       <c r="O294" s="1"/>
       <c r="P294" s="1"/>
       <c r="Q294" s="1"/>
       <c r="R294" s="1"/>
       <c r="S294" s="1"/>
       <c r="T294" s="1"/>
       <c r="U294" s="1"/>
       <c r="V294" s="1"/>
       <c r="W294" s="1"/>
       <c r="X294" s="1"/>
       <c r="Y294" s="1"/>
       <c r="Z294" s="1"/>
@@ -14790,51 +14809,50 @@
       <c r="E306" s="1"/>
       <c r="F306" s="1"/>
       <c r="G306" s="1"/>
       <c r="H306" s="1"/>
       <c r="I306" s="1"/>
       <c r="J306" s="1"/>
       <c r="K306" s="1"/>
       <c r="L306" s="1"/>
       <c r="M306" s="1"/>
       <c r="N306" s="1"/>
       <c r="O306" s="1"/>
       <c r="P306" s="1"/>
       <c r="Q306" s="1"/>
       <c r="R306" s="1"/>
       <c r="S306" s="1"/>
       <c r="T306" s="1"/>
       <c r="U306" s="1"/>
       <c r="V306" s="1"/>
       <c r="W306" s="1"/>
       <c r="X306" s="1"/>
       <c r="Y306" s="1"/>
       <c r="Z306" s="1"/>
       <c r="AA306" s="1"/>
     </row>
     <row r="307" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A307" s="5"/>
       <c r="B307" s="1"/>
       <c r="C307" s="1"/>
       <c r="D307" s="1"/>
       <c r="E307" s="1"/>
       <c r="F307" s="1"/>
       <c r="G307" s="1"/>
       <c r="H307" s="1"/>
       <c r="I307" s="1"/>
       <c r="J307" s="1"/>
       <c r="K307" s="1"/>
       <c r="L307" s="1"/>
       <c r="M307" s="1"/>
       <c r="N307" s="1"/>
       <c r="O307" s="1"/>
       <c r="P307" s="1"/>
       <c r="Q307" s="1"/>
       <c r="R307" s="1"/>
       <c r="S307" s="1"/>
       <c r="T307" s="1"/>
       <c r="U307" s="1"/>
       <c r="V307" s="1"/>
       <c r="W307" s="1"/>
       <c r="X307" s="1"/>
       <c r="Y307" s="1"/>
       <c r="Z307" s="1"/>
@@ -32486,87 +32504,59 @@
       <c r="D938" s="1"/>
       <c r="E938" s="1"/>
       <c r="F938" s="1"/>
       <c r="G938" s="1"/>
       <c r="H938" s="1"/>
       <c r="I938" s="1"/>
       <c r="J938" s="1"/>
       <c r="K938" s="1"/>
       <c r="L938" s="1"/>
       <c r="M938" s="1"/>
       <c r="N938" s="1"/>
       <c r="O938" s="1"/>
       <c r="P938" s="1"/>
       <c r="Q938" s="1"/>
       <c r="R938" s="1"/>
       <c r="S938" s="1"/>
       <c r="T938" s="1"/>
       <c r="U938" s="1"/>
       <c r="V938" s="1"/>
       <c r="W938" s="1"/>
       <c r="X938" s="1"/>
       <c r="Y938" s="1"/>
       <c r="Z938" s="1"/>
       <c r="AA938" s="1"/>
     </row>
-    <row r="939" spans="2:27" ht="14.25" customHeight="1">
-[...26 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="B2:Z2"/>
-[...5 lines deleted...]
-    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="Y3:Z3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata (general mortal. rate)</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>