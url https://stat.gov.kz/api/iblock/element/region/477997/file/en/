--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -248,85 +248,87 @@
   <si>
     <t>751710000</t>
   </si>
   <si>
     <t>Medeu</t>
   </si>
   <si>
     <t>751810000</t>
   </si>
   <si>
     <t>Nauryzbay</t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t>Turksib</t>
   </si>
   <si>
     <t>From January 1, 2025</t>
   </si>
   <si>
     <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
   </si>
   <si>
-    <t>Number of deaths per 1,000 people by Almaty city</t>
+    <t>Number of deaths per 1000 people by Almaty city</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="61">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -5237,51 +5239,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703848" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/fab/q669larev3bzrkg2rdkftkm3hpwqk9xs/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%81%D0%BC%D0%B5%D1%80%D1%82%D0%BD%D0%BE%D1%81%D1%82%D0%B8%20%D0%B0%D0%BD%D0%B3%D0%BB.7z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="34.42578125" customWidth="1"/>
     <col min="2" max="2" width="100.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="51">
         <v>61220101</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A2" s="50" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="53" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="52" customFormat="1" ht="12.75">
@@ -5363,59 +5365,59 @@
       <c r="B12" s="57" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="52" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="57" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A14" s="54" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="58" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A15" s="50" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="17">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A16" s="50" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="17">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A17" s="50" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A18" s="50" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A19" s="50" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>58</v>
       </c>
@@ -5553,51 +5555,51 @@
     </row>
     <row r="31" spans="2:2" ht="15" customHeight="1">
       <c r="B31" s="4"/>
     </row>
     <row r="32" spans="2:2" ht="15" customHeight="1">
       <c r="B32" s="4"/>
     </row>
     <row r="33" spans="2:2" ht="15" customHeight="1">
       <c r="B33" s="4"/>
     </row>
     <row r="34" spans="2:2" ht="15" customHeight="1">
       <c r="B34" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.70866141732283472" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B7" sqref="B7"/>
+      <selection pane="bottomLeft" activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="7" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" bestFit="1" customWidth="1"/>
     <col min="25" max="26" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="24" customFormat="1" ht="27" customHeight="1">
       <c r="A1" s="7">
         <v>61220101</v>
       </c>
@@ -5861,50 +5863,53 @@
       </c>
       <c r="J7" s="15">
         <v>5.3</v>
       </c>
       <c r="K7" s="16">
         <v>5.27</v>
       </c>
       <c r="L7" s="16">
         <v>5.31</v>
       </c>
       <c r="M7" s="16">
         <v>5.34</v>
       </c>
       <c r="N7" s="16">
         <v>5.4</v>
       </c>
       <c r="O7" s="16">
         <v>4.49</v>
       </c>
       <c r="P7" s="16">
         <v>4.58</v>
       </c>
       <c r="Q7" s="16">
         <v>4.8</v>
       </c>
+      <c r="R7" s="16">
+        <v>4.84</v>
+      </c>
       <c r="Z7" s="29"/>
       <c r="AA7" s="29"/>
     </row>
     <row r="8" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="39" t="s">
         <v>61</v>
       </c>
       <c r="C8" s="21">
         <v>5.76</v>
       </c>
       <c r="D8" s="21">
         <v>6.09</v>
       </c>
       <c r="E8" s="21">
         <v>5.63</v>
       </c>
       <c r="F8" s="21">
         <v>5.64</v>
       </c>
       <c r="G8" s="21">
         <v>5.57</v>
       </c>
@@ -5916,51 +5921,53 @@
       </c>
       <c r="J8" s="21">
         <v>5.89</v>
       </c>
       <c r="K8" s="21">
         <v>5.84</v>
       </c>
       <c r="L8" s="21">
         <v>5.89</v>
       </c>
       <c r="M8" s="21">
         <v>5.92</v>
       </c>
       <c r="N8" s="21">
         <v>5.97</v>
       </c>
       <c r="O8" s="21">
         <v>4.3899999999999997</v>
       </c>
       <c r="P8" s="21">
         <v>4.6900000000000004</v>
       </c>
       <c r="Q8" s="21">
         <v>5.0599999999999996</v>
       </c>
-      <c r="R8" s="13"/>
+      <c r="R8" s="21">
+        <v>5</v>
+      </c>
       <c r="S8" s="14"/>
       <c r="T8" s="13"/>
       <c r="U8" s="14"/>
       <c r="V8" s="15"/>
       <c r="W8" s="16"/>
       <c r="X8" s="16"/>
       <c r="Y8" s="16"/>
       <c r="Z8" s="29"/>
       <c r="AA8" s="29"/>
     </row>
     <row r="9" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="21">
         <v>3.7</v>
       </c>
       <c r="D9" s="21">
         <v>3.88</v>
       </c>
       <c r="E9" s="21">
         <v>3.75</v>
@@ -5979,51 +5986,53 @@
       </c>
       <c r="J9" s="21">
         <v>3.68</v>
       </c>
       <c r="K9" s="21">
         <v>3.65</v>
       </c>
       <c r="L9" s="21">
         <v>3.71</v>
       </c>
       <c r="M9" s="21">
         <v>3.76</v>
       </c>
       <c r="N9" s="21">
         <v>3.8</v>
       </c>
       <c r="O9" s="21">
         <v>3.59</v>
       </c>
       <c r="P9" s="21">
         <v>3.48</v>
       </c>
       <c r="Q9" s="21">
         <v>3.51</v>
       </c>
-      <c r="R9" s="29"/>
+      <c r="R9" s="21">
+        <v>3.46</v>
+      </c>
       <c r="S9" s="29"/>
       <c r="T9" s="29"/>
       <c r="U9" s="29"/>
       <c r="V9" s="29"/>
       <c r="W9" s="29"/>
       <c r="X9" s="29"/>
       <c r="Y9" s="29"/>
       <c r="Z9" s="29"/>
       <c r="AA9" s="29"/>
     </row>
     <row r="10" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="39" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="21">
         <v>5.93</v>
       </c>
       <c r="D10" s="21">
         <v>6.04</v>
       </c>
       <c r="E10" s="21">
         <v>5.72</v>
@@ -6042,51 +6051,53 @@
       </c>
       <c r="J10" s="21">
         <v>5.88</v>
       </c>
       <c r="K10" s="21">
         <v>5.8</v>
       </c>
       <c r="L10" s="21">
         <v>5.84</v>
       </c>
       <c r="M10" s="21">
         <v>5.87</v>
       </c>
       <c r="N10" s="21">
         <v>5.88</v>
       </c>
       <c r="O10" s="21">
         <v>5.38</v>
       </c>
       <c r="P10" s="21">
         <v>5.34</v>
       </c>
       <c r="Q10" s="21">
         <v>5.57</v>
       </c>
-      <c r="R10" s="29"/>
+      <c r="R10" s="21">
+        <v>5.58</v>
+      </c>
       <c r="S10" s="29"/>
       <c r="T10" s="29"/>
       <c r="U10" s="29"/>
       <c r="V10" s="29"/>
       <c r="W10" s="29"/>
       <c r="X10" s="29"/>
       <c r="Y10" s="29"/>
       <c r="Z10" s="29"/>
       <c r="AA10" s="29"/>
     </row>
     <row r="11" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="38" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="39" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="21">
         <v>6.25</v>
       </c>
       <c r="D11" s="21">
         <v>6.26</v>
       </c>
       <c r="E11" s="21">
         <v>5.78</v>
@@ -6105,51 +6116,53 @@
       </c>
       <c r="J11" s="21">
         <v>5.89</v>
       </c>
       <c r="K11" s="21">
         <v>5.95</v>
       </c>
       <c r="L11" s="21">
         <v>5.91</v>
       </c>
       <c r="M11" s="21">
         <v>5.88</v>
       </c>
       <c r="N11" s="21">
         <v>5.89</v>
       </c>
       <c r="O11" s="21">
         <v>4.41</v>
       </c>
       <c r="P11" s="21">
         <v>4.8499999999999996</v>
       </c>
       <c r="Q11" s="21">
         <v>5.37</v>
       </c>
-      <c r="R11" s="29"/>
+      <c r="R11" s="21">
+        <v>5.47</v>
+      </c>
       <c r="S11" s="29"/>
       <c r="T11" s="29"/>
       <c r="U11" s="29"/>
       <c r="V11" s="29"/>
       <c r="W11" s="29"/>
       <c r="X11" s="29"/>
       <c r="Y11" s="29"/>
       <c r="Z11" s="29"/>
       <c r="AA11" s="29"/>
     </row>
     <row r="12" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="38" t="s">
         <v>68</v>
       </c>
       <c r="B12" s="39" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="21">
         <v>5.99</v>
       </c>
       <c r="D12" s="21">
         <v>6.07</v>
       </c>
       <c r="E12" s="21">
         <v>6.11</v>
@@ -6168,51 +6181,53 @@
       </c>
       <c r="J12" s="21">
         <v>5.92</v>
       </c>
       <c r="K12" s="21">
         <v>5.93</v>
       </c>
       <c r="L12" s="21">
         <v>6</v>
       </c>
       <c r="M12" s="21">
         <v>5.98</v>
       </c>
       <c r="N12" s="21">
         <v>6.07</v>
       </c>
       <c r="O12" s="21">
         <v>5.43</v>
       </c>
       <c r="P12" s="21">
         <v>5.93</v>
       </c>
       <c r="Q12" s="21">
         <v>5.81</v>
       </c>
-      <c r="R12" s="29"/>
+      <c r="R12" s="21">
+        <v>5.98</v>
+      </c>
       <c r="S12" s="29"/>
       <c r="T12" s="29"/>
       <c r="U12" s="29"/>
       <c r="V12" s="29"/>
       <c r="W12" s="29"/>
       <c r="X12" s="29"/>
       <c r="Y12" s="29"/>
       <c r="Z12" s="29"/>
       <c r="AA12" s="29"/>
     </row>
     <row r="13" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="38" t="s">
         <v>69</v>
       </c>
       <c r="B13" s="39" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="21">
         <v>5.55</v>
       </c>
       <c r="D13" s="21">
         <v>5.76</v>
       </c>
       <c r="E13" s="21">
         <v>5.33</v>
@@ -6231,51 +6246,53 @@
       </c>
       <c r="J13" s="21">
         <v>5.49</v>
       </c>
       <c r="K13" s="21">
         <v>5.47</v>
       </c>
       <c r="L13" s="21">
         <v>5.44</v>
       </c>
       <c r="M13" s="21">
         <v>5.5</v>
       </c>
       <c r="N13" s="21">
         <v>5.58</v>
       </c>
       <c r="O13" s="21">
         <v>4.1399999999999997</v>
       </c>
       <c r="P13" s="21">
         <v>4.18</v>
       </c>
       <c r="Q13" s="21">
         <v>4.76</v>
       </c>
-      <c r="R13" s="29"/>
+      <c r="R13" s="21">
+        <v>4.91</v>
+      </c>
       <c r="S13" s="29"/>
       <c r="T13" s="29"/>
       <c r="U13" s="29"/>
       <c r="V13" s="29"/>
       <c r="W13" s="29"/>
       <c r="X13" s="29"/>
       <c r="Y13" s="29"/>
       <c r="Z13" s="29"/>
       <c r="AA13" s="29"/>
     </row>
     <row r="14" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="21">
         <v>4.0999999999999996</v>
       </c>
       <c r="D14" s="21">
         <v>4</v>
       </c>
       <c r="E14" s="21">
         <v>3.62</v>
@@ -6294,51 +6311,53 @@
       </c>
       <c r="J14" s="21">
         <v>3.54</v>
       </c>
       <c r="K14" s="21">
         <v>3.51</v>
       </c>
       <c r="L14" s="21">
         <v>3.59</v>
       </c>
       <c r="M14" s="21">
         <v>3.63</v>
       </c>
       <c r="N14" s="21">
         <v>3.72</v>
       </c>
       <c r="O14" s="21">
         <v>2.92</v>
       </c>
       <c r="P14" s="21">
         <v>3.15</v>
       </c>
       <c r="Q14" s="21">
         <v>3.19</v>
       </c>
-      <c r="R14" s="29"/>
+      <c r="R14" s="21">
+        <v>3.13</v>
+      </c>
       <c r="S14" s="29"/>
       <c r="T14" s="29"/>
       <c r="U14" s="29"/>
       <c r="V14" s="29"/>
       <c r="W14" s="29"/>
       <c r="X14" s="29"/>
       <c r="Y14" s="29"/>
       <c r="Z14" s="29"/>
       <c r="AA14" s="29"/>
     </row>
     <row r="15" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="40" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="41" t="s">
         <v>74</v>
       </c>
       <c r="C15" s="22">
         <v>6.49</v>
       </c>
       <c r="D15" s="22">
         <v>6.79</v>
       </c>
       <c r="E15" s="22">
         <v>6.35</v>
@@ -6357,51 +6376,53 @@
       </c>
       <c r="J15" s="22">
         <v>6.76</v>
       </c>
       <c r="K15" s="22">
         <v>6.67</v>
       </c>
       <c r="L15" s="22">
         <v>6.75</v>
       </c>
       <c r="M15" s="22">
         <v>6.84</v>
       </c>
       <c r="N15" s="22">
         <v>6.95</v>
       </c>
       <c r="O15" s="22">
         <v>6.01</v>
       </c>
       <c r="P15" s="22">
         <v>5.61</v>
       </c>
       <c r="Q15" s="22">
         <v>5.67</v>
       </c>
-      <c r="R15" s="29"/>
+      <c r="R15" s="22">
+        <v>5.75</v>
+      </c>
       <c r="S15" s="29"/>
       <c r="T15" s="29"/>
       <c r="U15" s="29"/>
       <c r="V15" s="29"/>
       <c r="W15" s="29"/>
       <c r="X15" s="29"/>
       <c r="Y15" s="29"/>
       <c r="Z15" s="29"/>
       <c r="AA15" s="29"/>
     </row>
     <row r="16" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="42"/>
       <c r="B16" s="43" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>