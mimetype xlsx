--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -5239,51 +5239,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703848" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/fab/q669larev3bzrkg2rdkftkm3hpwqk9xs/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%81%D0%BC%D0%B5%D1%80%D1%82%D0%BD%D0%BE%D1%81%D1%82%D0%B8%20%D0%B0%D0%BD%D0%B3%D0%BB.7z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="34.42578125" customWidth="1"/>
     <col min="2" max="2" width="100.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="51">
         <v>61220101</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A2" s="50" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="53" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="52" customFormat="1" ht="12.75">
@@ -5365,59 +5365,59 @@
       <c r="B12" s="57" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="52" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="57" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A14" s="54" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="58" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A15" s="50" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="17">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A16" s="50" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="17">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A17" s="50" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A18" s="50" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A19" s="50" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>58</v>
       </c>
@@ -5555,51 +5555,51 @@
     </row>
     <row r="31" spans="2:2" ht="15" customHeight="1">
       <c r="B31" s="4"/>
     </row>
     <row r="32" spans="2:2" ht="15" customHeight="1">
       <c r="B32" s="4"/>
     </row>
     <row r="33" spans="2:2" ht="15" customHeight="1">
       <c r="B33" s="4"/>
     </row>
     <row r="34" spans="2:2" ht="15" customHeight="1">
       <c r="B34" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.70866141732283472" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C9" sqref="C9"/>
+      <selection pane="bottomLeft" activeCell="Q28" sqref="Q28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="7" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" bestFit="1" customWidth="1"/>
     <col min="25" max="26" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="24" customFormat="1" ht="27" customHeight="1">
       <c r="A1" s="7">
         <v>61220101</v>
       </c>
@@ -5866,50 +5866,53 @@
       </c>
       <c r="K7" s="16">
         <v>5.27</v>
       </c>
       <c r="L7" s="16">
         <v>5.31</v>
       </c>
       <c r="M7" s="16">
         <v>5.34</v>
       </c>
       <c r="N7" s="16">
         <v>5.4</v>
       </c>
       <c r="O7" s="16">
         <v>4.49</v>
       </c>
       <c r="P7" s="16">
         <v>4.58</v>
       </c>
       <c r="Q7" s="16">
         <v>4.8</v>
       </c>
       <c r="R7" s="16">
         <v>4.84</v>
       </c>
+      <c r="S7" s="16">
+        <v>4.8899999999999997</v>
+      </c>
       <c r="Z7" s="29"/>
       <c r="AA7" s="29"/>
     </row>
     <row r="8" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="39" t="s">
         <v>61</v>
       </c>
       <c r="C8" s="21">
         <v>5.76</v>
       </c>
       <c r="D8" s="21">
         <v>6.09</v>
       </c>
       <c r="E8" s="21">
         <v>5.63</v>
       </c>
       <c r="F8" s="21">
         <v>5.64</v>
       </c>
       <c r="G8" s="21">
         <v>5.57</v>
       </c>
@@ -5924,51 +5927,53 @@
       </c>
       <c r="K8" s="21">
         <v>5.84</v>
       </c>
       <c r="L8" s="21">
         <v>5.89</v>
       </c>
       <c r="M8" s="21">
         <v>5.92</v>
       </c>
       <c r="N8" s="21">
         <v>5.97</v>
       </c>
       <c r="O8" s="21">
         <v>4.3899999999999997</v>
       </c>
       <c r="P8" s="21">
         <v>4.6900000000000004</v>
       </c>
       <c r="Q8" s="21">
         <v>5.0599999999999996</v>
       </c>
       <c r="R8" s="21">
         <v>5</v>
       </c>
-      <c r="S8" s="14"/>
+      <c r="S8" s="21">
+        <v>5.07</v>
+      </c>
       <c r="T8" s="13"/>
       <c r="U8" s="14"/>
       <c r="V8" s="15"/>
       <c r="W8" s="16"/>
       <c r="X8" s="16"/>
       <c r="Y8" s="16"/>
       <c r="Z8" s="29"/>
       <c r="AA8" s="29"/>
     </row>
     <row r="9" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="21">
         <v>3.7</v>
       </c>
       <c r="D9" s="21">
         <v>3.88</v>
       </c>
       <c r="E9" s="21">
         <v>3.75</v>
       </c>
@@ -5989,51 +5994,53 @@
       </c>
       <c r="K9" s="21">
         <v>3.65</v>
       </c>
       <c r="L9" s="21">
         <v>3.71</v>
       </c>
       <c r="M9" s="21">
         <v>3.76</v>
       </c>
       <c r="N9" s="21">
         <v>3.8</v>
       </c>
       <c r="O9" s="21">
         <v>3.59</v>
       </c>
       <c r="P9" s="21">
         <v>3.48</v>
       </c>
       <c r="Q9" s="21">
         <v>3.51</v>
       </c>
       <c r="R9" s="21">
         <v>3.46</v>
       </c>
-      <c r="S9" s="29"/>
+      <c r="S9" s="21">
+        <v>3.47</v>
+      </c>
       <c r="T9" s="29"/>
       <c r="U9" s="29"/>
       <c r="V9" s="29"/>
       <c r="W9" s="29"/>
       <c r="X9" s="29"/>
       <c r="Y9" s="29"/>
       <c r="Z9" s="29"/>
       <c r="AA9" s="29"/>
     </row>
     <row r="10" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="39" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="21">
         <v>5.93</v>
       </c>
       <c r="D10" s="21">
         <v>6.04</v>
       </c>
       <c r="E10" s="21">
         <v>5.72</v>
       </c>
@@ -6054,51 +6061,53 @@
       </c>
       <c r="K10" s="21">
         <v>5.8</v>
       </c>
       <c r="L10" s="21">
         <v>5.84</v>
       </c>
       <c r="M10" s="21">
         <v>5.87</v>
       </c>
       <c r="N10" s="21">
         <v>5.88</v>
       </c>
       <c r="O10" s="21">
         <v>5.38</v>
       </c>
       <c r="P10" s="21">
         <v>5.34</v>
       </c>
       <c r="Q10" s="21">
         <v>5.57</v>
       </c>
       <c r="R10" s="21">
         <v>5.58</v>
       </c>
-      <c r="S10" s="29"/>
+      <c r="S10" s="21">
+        <v>5.49</v>
+      </c>
       <c r="T10" s="29"/>
       <c r="U10" s="29"/>
       <c r="V10" s="29"/>
       <c r="W10" s="29"/>
       <c r="X10" s="29"/>
       <c r="Y10" s="29"/>
       <c r="Z10" s="29"/>
       <c r="AA10" s="29"/>
     </row>
     <row r="11" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="38" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="39" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="21">
         <v>6.25</v>
       </c>
       <c r="D11" s="21">
         <v>6.26</v>
       </c>
       <c r="E11" s="21">
         <v>5.78</v>
       </c>
@@ -6119,51 +6128,53 @@
       </c>
       <c r="K11" s="21">
         <v>5.95</v>
       </c>
       <c r="L11" s="21">
         <v>5.91</v>
       </c>
       <c r="M11" s="21">
         <v>5.88</v>
       </c>
       <c r="N11" s="21">
         <v>5.89</v>
       </c>
       <c r="O11" s="21">
         <v>4.41</v>
       </c>
       <c r="P11" s="21">
         <v>4.8499999999999996</v>
       </c>
       <c r="Q11" s="21">
         <v>5.37</v>
       </c>
       <c r="R11" s="21">
         <v>5.47</v>
       </c>
-      <c r="S11" s="29"/>
+      <c r="S11" s="21">
+        <v>5.6</v>
+      </c>
       <c r="T11" s="29"/>
       <c r="U11" s="29"/>
       <c r="V11" s="29"/>
       <c r="W11" s="29"/>
       <c r="X11" s="29"/>
       <c r="Y11" s="29"/>
       <c r="Z11" s="29"/>
       <c r="AA11" s="29"/>
     </row>
     <row r="12" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="38" t="s">
         <v>68</v>
       </c>
       <c r="B12" s="39" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="21">
         <v>5.99</v>
       </c>
       <c r="D12" s="21">
         <v>6.07</v>
       </c>
       <c r="E12" s="21">
         <v>6.11</v>
       </c>
@@ -6184,51 +6195,53 @@
       </c>
       <c r="K12" s="21">
         <v>5.93</v>
       </c>
       <c r="L12" s="21">
         <v>6</v>
       </c>
       <c r="M12" s="21">
         <v>5.98</v>
       </c>
       <c r="N12" s="21">
         <v>6.07</v>
       </c>
       <c r="O12" s="21">
         <v>5.43</v>
       </c>
       <c r="P12" s="21">
         <v>5.93</v>
       </c>
       <c r="Q12" s="21">
         <v>5.81</v>
       </c>
       <c r="R12" s="21">
         <v>5.98</v>
       </c>
-      <c r="S12" s="29"/>
+      <c r="S12" s="21">
+        <v>5.99</v>
+      </c>
       <c r="T12" s="29"/>
       <c r="U12" s="29"/>
       <c r="V12" s="29"/>
       <c r="W12" s="29"/>
       <c r="X12" s="29"/>
       <c r="Y12" s="29"/>
       <c r="Z12" s="29"/>
       <c r="AA12" s="29"/>
     </row>
     <row r="13" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="38" t="s">
         <v>69</v>
       </c>
       <c r="B13" s="39" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="21">
         <v>5.55</v>
       </c>
       <c r="D13" s="21">
         <v>5.76</v>
       </c>
       <c r="E13" s="21">
         <v>5.33</v>
       </c>
@@ -6249,51 +6262,53 @@
       </c>
       <c r="K13" s="21">
         <v>5.47</v>
       </c>
       <c r="L13" s="21">
         <v>5.44</v>
       </c>
       <c r="M13" s="21">
         <v>5.5</v>
       </c>
       <c r="N13" s="21">
         <v>5.58</v>
       </c>
       <c r="O13" s="21">
         <v>4.1399999999999997</v>
       </c>
       <c r="P13" s="21">
         <v>4.18</v>
       </c>
       <c r="Q13" s="21">
         <v>4.76</v>
       </c>
       <c r="R13" s="21">
         <v>4.91</v>
       </c>
-      <c r="S13" s="29"/>
+      <c r="S13" s="21">
+        <v>5.05</v>
+      </c>
       <c r="T13" s="29"/>
       <c r="U13" s="29"/>
       <c r="V13" s="29"/>
       <c r="W13" s="29"/>
       <c r="X13" s="29"/>
       <c r="Y13" s="29"/>
       <c r="Z13" s="29"/>
       <c r="AA13" s="29"/>
     </row>
     <row r="14" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="21">
         <v>4.0999999999999996</v>
       </c>
       <c r="D14" s="21">
         <v>4</v>
       </c>
       <c r="E14" s="21">
         <v>3.62</v>
       </c>
@@ -6314,51 +6329,53 @@
       </c>
       <c r="K14" s="21">
         <v>3.51</v>
       </c>
       <c r="L14" s="21">
         <v>3.59</v>
       </c>
       <c r="M14" s="21">
         <v>3.63</v>
       </c>
       <c r="N14" s="21">
         <v>3.72</v>
       </c>
       <c r="O14" s="21">
         <v>2.92</v>
       </c>
       <c r="P14" s="21">
         <v>3.15</v>
       </c>
       <c r="Q14" s="21">
         <v>3.19</v>
       </c>
       <c r="R14" s="21">
         <v>3.13</v>
       </c>
-      <c r="S14" s="29"/>
+      <c r="S14" s="21">
+        <v>3.35</v>
+      </c>
       <c r="T14" s="29"/>
       <c r="U14" s="29"/>
       <c r="V14" s="29"/>
       <c r="W14" s="29"/>
       <c r="X14" s="29"/>
       <c r="Y14" s="29"/>
       <c r="Z14" s="29"/>
       <c r="AA14" s="29"/>
     </row>
     <row r="15" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="40" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="41" t="s">
         <v>74</v>
       </c>
       <c r="C15" s="22">
         <v>6.49</v>
       </c>
       <c r="D15" s="22">
         <v>6.79</v>
       </c>
       <c r="E15" s="22">
         <v>6.35</v>
       </c>
@@ -6379,51 +6396,53 @@
       </c>
       <c r="K15" s="22">
         <v>6.67</v>
       </c>
       <c r="L15" s="22">
         <v>6.75</v>
       </c>
       <c r="M15" s="22">
         <v>6.84</v>
       </c>
       <c r="N15" s="22">
         <v>6.95</v>
       </c>
       <c r="O15" s="22">
         <v>6.01</v>
       </c>
       <c r="P15" s="22">
         <v>5.61</v>
       </c>
       <c r="Q15" s="22">
         <v>5.67</v>
       </c>
       <c r="R15" s="22">
         <v>5.75</v>
       </c>
-      <c r="S15" s="29"/>
+      <c r="S15" s="22">
+        <v>5.81</v>
+      </c>
       <c r="T15" s="29"/>
       <c r="U15" s="29"/>
       <c r="V15" s="29"/>
       <c r="W15" s="29"/>
       <c r="X15" s="29"/>
       <c r="Y15" s="29"/>
       <c r="Z15" s="29"/>
       <c r="AA15" s="29"/>
     </row>
     <row r="16" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="42"/>
       <c r="B16" s="43" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="29"/>