--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -5239,51 +5239,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703848" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/fab/q669larev3bzrkg2rdkftkm3hpwqk9xs/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%81%D0%BC%D0%B5%D1%80%D1%82%D0%BD%D0%BE%D1%81%D1%82%D0%B8%20%D0%B0%D0%BD%D0%B3%D0%BB.7z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B32" sqref="B32"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="34.42578125" customWidth="1"/>
     <col min="2" max="2" width="100.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="51">
         <v>61220101</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A2" s="50" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="53" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="52" customFormat="1" ht="12.75">
@@ -5365,59 +5365,59 @@
       <c r="B12" s="57" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="52" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="57" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A14" s="54" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="58" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A15" s="50" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="17">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A16" s="50" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="17">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A17" s="50" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A18" s="50" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A19" s="50" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>58</v>
       </c>
@@ -5555,51 +5555,51 @@
     </row>
     <row r="31" spans="2:2" ht="15" customHeight="1">
       <c r="B31" s="4"/>
     </row>
     <row r="32" spans="2:2" ht="15" customHeight="1">
       <c r="B32" s="4"/>
     </row>
     <row r="33" spans="2:2" ht="15" customHeight="1">
       <c r="B33" s="4"/>
     </row>
     <row r="34" spans="2:2" ht="15" customHeight="1">
       <c r="B34" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.70866141732283472" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Q28" sqref="Q28"/>
+      <selection pane="bottomLeft" activeCell="B1" sqref="B1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="7" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" bestFit="1" customWidth="1"/>
     <col min="25" max="26" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="24" customFormat="1" ht="27" customHeight="1">
       <c r="A1" s="7">
         <v>61220101</v>
       </c>
@@ -5869,50 +5869,53 @@
       </c>
       <c r="L7" s="16">
         <v>5.31</v>
       </c>
       <c r="M7" s="16">
         <v>5.34</v>
       </c>
       <c r="N7" s="16">
         <v>5.4</v>
       </c>
       <c r="O7" s="16">
         <v>4.49</v>
       </c>
       <c r="P7" s="16">
         <v>4.58</v>
       </c>
       <c r="Q7" s="16">
         <v>4.8</v>
       </c>
       <c r="R7" s="16">
         <v>4.84</v>
       </c>
       <c r="S7" s="16">
         <v>4.8899999999999997</v>
       </c>
+      <c r="T7" s="16">
+        <v>4.99</v>
+      </c>
       <c r="Z7" s="29"/>
       <c r="AA7" s="29"/>
     </row>
     <row r="8" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="39" t="s">
         <v>61</v>
       </c>
       <c r="C8" s="21">
         <v>5.76</v>
       </c>
       <c r="D8" s="21">
         <v>6.09</v>
       </c>
       <c r="E8" s="21">
         <v>5.63</v>
       </c>
       <c r="F8" s="21">
         <v>5.64</v>
       </c>
       <c r="G8" s="21">
         <v>5.57</v>
       </c>
@@ -5930,51 +5933,53 @@
       </c>
       <c r="L8" s="21">
         <v>5.89</v>
       </c>
       <c r="M8" s="21">
         <v>5.92</v>
       </c>
       <c r="N8" s="21">
         <v>5.97</v>
       </c>
       <c r="O8" s="21">
         <v>4.3899999999999997</v>
       </c>
       <c r="P8" s="21">
         <v>4.6900000000000004</v>
       </c>
       <c r="Q8" s="21">
         <v>5.0599999999999996</v>
       </c>
       <c r="R8" s="21">
         <v>5</v>
       </c>
       <c r="S8" s="21">
         <v>5.07</v>
       </c>
-      <c r="T8" s="13"/>
+      <c r="T8" s="21">
+        <v>5.25</v>
+      </c>
       <c r="U8" s="14"/>
       <c r="V8" s="15"/>
       <c r="W8" s="16"/>
       <c r="X8" s="16"/>
       <c r="Y8" s="16"/>
       <c r="Z8" s="29"/>
       <c r="AA8" s="29"/>
     </row>
     <row r="9" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="21">
         <v>3.7</v>
       </c>
       <c r="D9" s="21">
         <v>3.88</v>
       </c>
       <c r="E9" s="21">
         <v>3.75</v>
       </c>
       <c r="F9" s="21">
@@ -5997,51 +6002,53 @@
       </c>
       <c r="L9" s="21">
         <v>3.71</v>
       </c>
       <c r="M9" s="21">
         <v>3.76</v>
       </c>
       <c r="N9" s="21">
         <v>3.8</v>
       </c>
       <c r="O9" s="21">
         <v>3.59</v>
       </c>
       <c r="P9" s="21">
         <v>3.48</v>
       </c>
       <c r="Q9" s="21">
         <v>3.51</v>
       </c>
       <c r="R9" s="21">
         <v>3.46</v>
       </c>
       <c r="S9" s="21">
         <v>3.47</v>
       </c>
-      <c r="T9" s="29"/>
+      <c r="T9" s="21">
+        <v>3.54</v>
+      </c>
       <c r="U9" s="29"/>
       <c r="V9" s="29"/>
       <c r="W9" s="29"/>
       <c r="X9" s="29"/>
       <c r="Y9" s="29"/>
       <c r="Z9" s="29"/>
       <c r="AA9" s="29"/>
     </row>
     <row r="10" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="39" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="21">
         <v>5.93</v>
       </c>
       <c r="D10" s="21">
         <v>6.04</v>
       </c>
       <c r="E10" s="21">
         <v>5.72</v>
       </c>
       <c r="F10" s="21">
@@ -6064,51 +6071,53 @@
       </c>
       <c r="L10" s="21">
         <v>5.84</v>
       </c>
       <c r="M10" s="21">
         <v>5.87</v>
       </c>
       <c r="N10" s="21">
         <v>5.88</v>
       </c>
       <c r="O10" s="21">
         <v>5.38</v>
       </c>
       <c r="P10" s="21">
         <v>5.34</v>
       </c>
       <c r="Q10" s="21">
         <v>5.57</v>
       </c>
       <c r="R10" s="21">
         <v>5.58</v>
       </c>
       <c r="S10" s="21">
         <v>5.49</v>
       </c>
-      <c r="T10" s="29"/>
+      <c r="T10" s="21">
+        <v>5.54</v>
+      </c>
       <c r="U10" s="29"/>
       <c r="V10" s="29"/>
       <c r="W10" s="29"/>
       <c r="X10" s="29"/>
       <c r="Y10" s="29"/>
       <c r="Z10" s="29"/>
       <c r="AA10" s="29"/>
     </row>
     <row r="11" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="38" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="39" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="21">
         <v>6.25</v>
       </c>
       <c r="D11" s="21">
         <v>6.26</v>
       </c>
       <c r="E11" s="21">
         <v>5.78</v>
       </c>
       <c r="F11" s="21">
@@ -6131,51 +6140,53 @@
       </c>
       <c r="L11" s="21">
         <v>5.91</v>
       </c>
       <c r="M11" s="21">
         <v>5.88</v>
       </c>
       <c r="N11" s="21">
         <v>5.89</v>
       </c>
       <c r="O11" s="21">
         <v>4.41</v>
       </c>
       <c r="P11" s="21">
         <v>4.8499999999999996</v>
       </c>
       <c r="Q11" s="21">
         <v>5.37</v>
       </c>
       <c r="R11" s="21">
         <v>5.47</v>
       </c>
       <c r="S11" s="21">
         <v>5.6</v>
       </c>
-      <c r="T11" s="29"/>
+      <c r="T11" s="21">
+        <v>5.64</v>
+      </c>
       <c r="U11" s="29"/>
       <c r="V11" s="29"/>
       <c r="W11" s="29"/>
       <c r="X11" s="29"/>
       <c r="Y11" s="29"/>
       <c r="Z11" s="29"/>
       <c r="AA11" s="29"/>
     </row>
     <row r="12" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="38" t="s">
         <v>68</v>
       </c>
       <c r="B12" s="39" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="21">
         <v>5.99</v>
       </c>
       <c r="D12" s="21">
         <v>6.07</v>
       </c>
       <c r="E12" s="21">
         <v>6.11</v>
       </c>
       <c r="F12" s="21">
@@ -6198,51 +6209,53 @@
       </c>
       <c r="L12" s="21">
         <v>6</v>
       </c>
       <c r="M12" s="21">
         <v>5.98</v>
       </c>
       <c r="N12" s="21">
         <v>6.07</v>
       </c>
       <c r="O12" s="21">
         <v>5.43</v>
       </c>
       <c r="P12" s="21">
         <v>5.93</v>
       </c>
       <c r="Q12" s="21">
         <v>5.81</v>
       </c>
       <c r="R12" s="21">
         <v>5.98</v>
       </c>
       <c r="S12" s="21">
         <v>5.99</v>
       </c>
-      <c r="T12" s="29"/>
+      <c r="T12" s="21">
+        <v>6.02</v>
+      </c>
       <c r="U12" s="29"/>
       <c r="V12" s="29"/>
       <c r="W12" s="29"/>
       <c r="X12" s="29"/>
       <c r="Y12" s="29"/>
       <c r="Z12" s="29"/>
       <c r="AA12" s="29"/>
     </row>
     <row r="13" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="38" t="s">
         <v>69</v>
       </c>
       <c r="B13" s="39" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="21">
         <v>5.55</v>
       </c>
       <c r="D13" s="21">
         <v>5.76</v>
       </c>
       <c r="E13" s="21">
         <v>5.33</v>
       </c>
       <c r="F13" s="21">
@@ -6265,51 +6278,53 @@
       </c>
       <c r="L13" s="21">
         <v>5.44</v>
       </c>
       <c r="M13" s="21">
         <v>5.5</v>
       </c>
       <c r="N13" s="21">
         <v>5.58</v>
       </c>
       <c r="O13" s="21">
         <v>4.1399999999999997</v>
       </c>
       <c r="P13" s="21">
         <v>4.18</v>
       </c>
       <c r="Q13" s="21">
         <v>4.76</v>
       </c>
       <c r="R13" s="21">
         <v>4.91</v>
       </c>
       <c r="S13" s="21">
         <v>5.05</v>
       </c>
-      <c r="T13" s="29"/>
+      <c r="T13" s="21">
+        <v>5.14</v>
+      </c>
       <c r="U13" s="29"/>
       <c r="V13" s="29"/>
       <c r="W13" s="29"/>
       <c r="X13" s="29"/>
       <c r="Y13" s="29"/>
       <c r="Z13" s="29"/>
       <c r="AA13" s="29"/>
     </row>
     <row r="14" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="21">
         <v>4.0999999999999996</v>
       </c>
       <c r="D14" s="21">
         <v>4</v>
       </c>
       <c r="E14" s="21">
         <v>3.62</v>
       </c>
       <c r="F14" s="21">
@@ -6332,51 +6347,53 @@
       </c>
       <c r="L14" s="21">
         <v>3.59</v>
       </c>
       <c r="M14" s="21">
         <v>3.63</v>
       </c>
       <c r="N14" s="21">
         <v>3.72</v>
       </c>
       <c r="O14" s="21">
         <v>2.92</v>
       </c>
       <c r="P14" s="21">
         <v>3.15</v>
       </c>
       <c r="Q14" s="21">
         <v>3.19</v>
       </c>
       <c r="R14" s="21">
         <v>3.13</v>
       </c>
       <c r="S14" s="21">
         <v>3.35</v>
       </c>
-      <c r="T14" s="29"/>
+      <c r="T14" s="21">
+        <v>3.4</v>
+      </c>
       <c r="U14" s="29"/>
       <c r="V14" s="29"/>
       <c r="W14" s="29"/>
       <c r="X14" s="29"/>
       <c r="Y14" s="29"/>
       <c r="Z14" s="29"/>
       <c r="AA14" s="29"/>
     </row>
     <row r="15" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="40" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="41" t="s">
         <v>74</v>
       </c>
       <c r="C15" s="22">
         <v>6.49</v>
       </c>
       <c r="D15" s="22">
         <v>6.79</v>
       </c>
       <c r="E15" s="22">
         <v>6.35</v>
       </c>
       <c r="F15" s="22">
@@ -6399,51 +6416,53 @@
       </c>
       <c r="L15" s="22">
         <v>6.75</v>
       </c>
       <c r="M15" s="22">
         <v>6.84</v>
       </c>
       <c r="N15" s="22">
         <v>6.95</v>
       </c>
       <c r="O15" s="22">
         <v>6.01</v>
       </c>
       <c r="P15" s="22">
         <v>5.61</v>
       </c>
       <c r="Q15" s="22">
         <v>5.67</v>
       </c>
       <c r="R15" s="22">
         <v>5.75</v>
       </c>
       <c r="S15" s="22">
         <v>5.81</v>
       </c>
-      <c r="T15" s="29"/>
+      <c r="T15" s="22">
+        <v>6.17</v>
+      </c>
       <c r="U15" s="29"/>
       <c r="V15" s="29"/>
       <c r="W15" s="29"/>
       <c r="X15" s="29"/>
       <c r="Y15" s="29"/>
       <c r="Z15" s="29"/>
       <c r="AA15" s="29"/>
     </row>
     <row r="16" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="42"/>
       <c r="B16" s="43" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="29"/>
       <c r="N16" s="29"/>