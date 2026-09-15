--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -5239,57 +5239,57 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703848" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/fab/q669larev3bzrkg2rdkftkm3hpwqk9xs/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%81%D0%BC%D0%B5%D1%80%D1%82%D0%BD%D0%BE%D1%81%D1%82%D0%B8%20%D0%B0%D0%BD%D0%B3%D0%BB.7z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="34.42578125" customWidth="1"/>
-    <col min="2" max="2" width="100.140625" customWidth="1"/>
+    <col min="1" max="1" width="34.375" customWidth="1"/>
+    <col min="2" max="2" width="100.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="51">
         <v>61220101</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A2" s="50" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="53" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A3" s="50" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="53" t="s">
         <v>30</v>
       </c>
@@ -5365,59 +5365,59 @@
       <c r="B12" s="57" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="52" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="57" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A14" s="54" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="58" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A15" s="50" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="17">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A16" s="50" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="17">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A17" s="50" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A18" s="50" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="52" customFormat="1" ht="12.75">
       <c r="A19" s="50" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>58</v>
       </c>
@@ -5430,54 +5430,54 @@
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B11" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B4:B34"/>
   <sheetViews>
     <sheetView topLeftCell="A2" workbookViewId="0">
       <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="9.7109375" customWidth="1"/>
-    <col min="2" max="2" width="108.28515625" customWidth="1"/>
+    <col min="1" max="1" width="9.75" customWidth="1"/>
+    <col min="2" max="2" width="108.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:2" ht="15" customHeight="1">
       <c r="B4" s="9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15" customHeight="1">
       <c r="B6" s="9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="15" customHeight="1">
       <c r="B7" s="9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15" customHeight="1">
       <c r="B8" s="9" t="s">
         <v>51</v>
@@ -5555,70 +5555,70 @@
     </row>
     <row r="31" spans="2:2" ht="15" customHeight="1">
       <c r="B31" s="4"/>
     </row>
     <row r="32" spans="2:2" ht="15" customHeight="1">
       <c r="B32" s="4"/>
     </row>
     <row r="33" spans="2:2" ht="15" customHeight="1">
       <c r="B33" s="4"/>
     </row>
     <row r="34" spans="2:2" ht="15" customHeight="1">
       <c r="B34" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.70866141732283472" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B1" sqref="B1:Z1"/>
+      <selection pane="bottomLeft" activeCell="Z17" sqref="Z17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="3" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="8.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="8.75" customWidth="1"/>
+    <col min="3" max="3" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.125" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" bestFit="1" customWidth="1"/>
-    <col min="13" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="8.25" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.125" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="7" bestFit="1" customWidth="1"/>
-    <col min="23" max="23" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" bestFit="1" customWidth="1"/>
-    <col min="25" max="26" width="8.28515625" bestFit="1" customWidth="1"/>
-    <col min="27" max="27" width="8.7109375" customWidth="1"/>
+    <col min="25" max="26" width="8.25" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="8.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="24" customFormat="1" ht="27" customHeight="1">
       <c r="A1" s="7">
         <v>61220101</v>
       </c>
       <c r="B1" s="63" t="s">
         <v>55</v>
       </c>
       <c r="C1" s="63"/>
       <c r="D1" s="63"/>
       <c r="E1" s="63"/>
       <c r="F1" s="63"/>
       <c r="G1" s="63"/>
       <c r="H1" s="63"/>
       <c r="I1" s="63"/>
       <c r="J1" s="63"/>
       <c r="K1" s="63"/>
       <c r="L1" s="63"/>
       <c r="M1" s="63"/>
       <c r="N1" s="63"/>
       <c r="O1" s="63"/>
       <c r="P1" s="63"/>
       <c r="Q1" s="63"/>
       <c r="R1" s="63"/>
@@ -5872,50 +5872,53 @@
       </c>
       <c r="M7" s="16">
         <v>5.34</v>
       </c>
       <c r="N7" s="16">
         <v>5.4</v>
       </c>
       <c r="O7" s="16">
         <v>4.49</v>
       </c>
       <c r="P7" s="16">
         <v>4.58</v>
       </c>
       <c r="Q7" s="16">
         <v>4.8</v>
       </c>
       <c r="R7" s="16">
         <v>4.84</v>
       </c>
       <c r="S7" s="16">
         <v>4.8899999999999997</v>
       </c>
       <c r="T7" s="16">
         <v>4.99</v>
       </c>
+      <c r="U7" s="16">
+        <v>5.0999999999999996</v>
+      </c>
       <c r="Z7" s="29"/>
       <c r="AA7" s="29"/>
     </row>
     <row r="8" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="38" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="39" t="s">
         <v>61</v>
       </c>
       <c r="C8" s="21">
         <v>5.76</v>
       </c>
       <c r="D8" s="21">
         <v>6.09</v>
       </c>
       <c r="E8" s="21">
         <v>5.63</v>
       </c>
       <c r="F8" s="21">
         <v>5.64</v>
       </c>
       <c r="G8" s="21">
         <v>5.57</v>
       </c>
@@ -5936,51 +5939,53 @@
       </c>
       <c r="M8" s="21">
         <v>5.92</v>
       </c>
       <c r="N8" s="21">
         <v>5.97</v>
       </c>
       <c r="O8" s="21">
         <v>4.3899999999999997</v>
       </c>
       <c r="P8" s="21">
         <v>4.6900000000000004</v>
       </c>
       <c r="Q8" s="21">
         <v>5.0599999999999996</v>
       </c>
       <c r="R8" s="21">
         <v>5</v>
       </c>
       <c r="S8" s="21">
         <v>5.07</v>
       </c>
       <c r="T8" s="21">
         <v>5.25</v>
       </c>
-      <c r="U8" s="14"/>
+      <c r="U8" s="21">
+        <v>5.47</v>
+      </c>
       <c r="V8" s="15"/>
       <c r="W8" s="16"/>
       <c r="X8" s="16"/>
       <c r="Y8" s="16"/>
       <c r="Z8" s="29"/>
       <c r="AA8" s="29"/>
     </row>
     <row r="9" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="38" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="21">
         <v>3.7</v>
       </c>
       <c r="D9" s="21">
         <v>3.88</v>
       </c>
       <c r="E9" s="21">
         <v>3.75</v>
       </c>
       <c r="F9" s="21">
         <v>3.79</v>
@@ -6005,51 +6010,53 @@
       </c>
       <c r="M9" s="21">
         <v>3.76</v>
       </c>
       <c r="N9" s="21">
         <v>3.8</v>
       </c>
       <c r="O9" s="21">
         <v>3.59</v>
       </c>
       <c r="P9" s="21">
         <v>3.48</v>
       </c>
       <c r="Q9" s="21">
         <v>3.51</v>
       </c>
       <c r="R9" s="21">
         <v>3.46</v>
       </c>
       <c r="S9" s="21">
         <v>3.47</v>
       </c>
       <c r="T9" s="21">
         <v>3.54</v>
       </c>
-      <c r="U9" s="29"/>
+      <c r="U9" s="21">
+        <v>3.56</v>
+      </c>
       <c r="V9" s="29"/>
       <c r="W9" s="29"/>
       <c r="X9" s="29"/>
       <c r="Y9" s="29"/>
       <c r="Z9" s="29"/>
       <c r="AA9" s="29"/>
     </row>
     <row r="10" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="38" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="39" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="21">
         <v>5.93</v>
       </c>
       <c r="D10" s="21">
         <v>6.04</v>
       </c>
       <c r="E10" s="21">
         <v>5.72</v>
       </c>
       <c r="F10" s="21">
         <v>5.77</v>
@@ -6074,51 +6081,53 @@
       </c>
       <c r="M10" s="21">
         <v>5.87</v>
       </c>
       <c r="N10" s="21">
         <v>5.88</v>
       </c>
       <c r="O10" s="21">
         <v>5.38</v>
       </c>
       <c r="P10" s="21">
         <v>5.34</v>
       </c>
       <c r="Q10" s="21">
         <v>5.57</v>
       </c>
       <c r="R10" s="21">
         <v>5.58</v>
       </c>
       <c r="S10" s="21">
         <v>5.49</v>
       </c>
       <c r="T10" s="21">
         <v>5.54</v>
       </c>
-      <c r="U10" s="29"/>
+      <c r="U10" s="21">
+        <v>5.7</v>
+      </c>
       <c r="V10" s="29"/>
       <c r="W10" s="29"/>
       <c r="X10" s="29"/>
       <c r="Y10" s="29"/>
       <c r="Z10" s="29"/>
       <c r="AA10" s="29"/>
     </row>
     <row r="11" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="38" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="39" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="21">
         <v>6.25</v>
       </c>
       <c r="D11" s="21">
         <v>6.26</v>
       </c>
       <c r="E11" s="21">
         <v>5.78</v>
       </c>
       <c r="F11" s="21">
         <v>5.97</v>
@@ -6143,51 +6152,53 @@
       </c>
       <c r="M11" s="21">
         <v>5.88</v>
       </c>
       <c r="N11" s="21">
         <v>5.89</v>
       </c>
       <c r="O11" s="21">
         <v>4.41</v>
       </c>
       <c r="P11" s="21">
         <v>4.8499999999999996</v>
       </c>
       <c r="Q11" s="21">
         <v>5.37</v>
       </c>
       <c r="R11" s="21">
         <v>5.47</v>
       </c>
       <c r="S11" s="21">
         <v>5.6</v>
       </c>
       <c r="T11" s="21">
         <v>5.64</v>
       </c>
-      <c r="U11" s="29"/>
+      <c r="U11" s="21">
+        <v>5.69</v>
+      </c>
       <c r="V11" s="29"/>
       <c r="W11" s="29"/>
       <c r="X11" s="29"/>
       <c r="Y11" s="29"/>
       <c r="Z11" s="29"/>
       <c r="AA11" s="29"/>
     </row>
     <row r="12" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="38" t="s">
         <v>68</v>
       </c>
       <c r="B12" s="39" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="21">
         <v>5.99</v>
       </c>
       <c r="D12" s="21">
         <v>6.07</v>
       </c>
       <c r="E12" s="21">
         <v>6.11</v>
       </c>
       <c r="F12" s="21">
         <v>6.02</v>
@@ -6212,51 +6223,53 @@
       </c>
       <c r="M12" s="21">
         <v>5.98</v>
       </c>
       <c r="N12" s="21">
         <v>6.07</v>
       </c>
       <c r="O12" s="21">
         <v>5.43</v>
       </c>
       <c r="P12" s="21">
         <v>5.93</v>
       </c>
       <c r="Q12" s="21">
         <v>5.81</v>
       </c>
       <c r="R12" s="21">
         <v>5.98</v>
       </c>
       <c r="S12" s="21">
         <v>5.99</v>
       </c>
       <c r="T12" s="21">
         <v>6.02</v>
       </c>
-      <c r="U12" s="29"/>
+      <c r="U12" s="21">
+        <v>5.99</v>
+      </c>
       <c r="V12" s="29"/>
       <c r="W12" s="29"/>
       <c r="X12" s="29"/>
       <c r="Y12" s="29"/>
       <c r="Z12" s="29"/>
       <c r="AA12" s="29"/>
     </row>
     <row r="13" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="38" t="s">
         <v>69</v>
       </c>
       <c r="B13" s="39" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="21">
         <v>5.55</v>
       </c>
       <c r="D13" s="21">
         <v>5.76</v>
       </c>
       <c r="E13" s="21">
         <v>5.33</v>
       </c>
       <c r="F13" s="21">
         <v>5.46</v>
@@ -6281,51 +6294,53 @@
       </c>
       <c r="M13" s="21">
         <v>5.5</v>
       </c>
       <c r="N13" s="21">
         <v>5.58</v>
       </c>
       <c r="O13" s="21">
         <v>4.1399999999999997</v>
       </c>
       <c r="P13" s="21">
         <v>4.18</v>
       </c>
       <c r="Q13" s="21">
         <v>4.76</v>
       </c>
       <c r="R13" s="21">
         <v>4.91</v>
       </c>
       <c r="S13" s="21">
         <v>5.05</v>
       </c>
       <c r="T13" s="21">
         <v>5.14</v>
       </c>
-      <c r="U13" s="29"/>
+      <c r="U13" s="21">
+        <v>5.14</v>
+      </c>
       <c r="V13" s="29"/>
       <c r="W13" s="29"/>
       <c r="X13" s="29"/>
       <c r="Y13" s="29"/>
       <c r="Z13" s="29"/>
       <c r="AA13" s="29"/>
     </row>
     <row r="14" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="21">
         <v>4.0999999999999996</v>
       </c>
       <c r="D14" s="21">
         <v>4</v>
       </c>
       <c r="E14" s="21">
         <v>3.62</v>
       </c>
       <c r="F14" s="21">
         <v>3.5</v>
@@ -6350,51 +6365,53 @@
       </c>
       <c r="M14" s="21">
         <v>3.63</v>
       </c>
       <c r="N14" s="21">
         <v>3.72</v>
       </c>
       <c r="O14" s="21">
         <v>2.92</v>
       </c>
       <c r="P14" s="21">
         <v>3.15</v>
       </c>
       <c r="Q14" s="21">
         <v>3.19</v>
       </c>
       <c r="R14" s="21">
         <v>3.13</v>
       </c>
       <c r="S14" s="21">
         <v>3.35</v>
       </c>
       <c r="T14" s="21">
         <v>3.4</v>
       </c>
-      <c r="U14" s="29"/>
+      <c r="U14" s="21">
+        <v>3.49</v>
+      </c>
       <c r="V14" s="29"/>
       <c r="W14" s="29"/>
       <c r="X14" s="29"/>
       <c r="Y14" s="29"/>
       <c r="Z14" s="29"/>
       <c r="AA14" s="29"/>
     </row>
     <row r="15" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="40" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="41" t="s">
         <v>74</v>
       </c>
       <c r="C15" s="22">
         <v>6.49</v>
       </c>
       <c r="D15" s="22">
         <v>6.79</v>
       </c>
       <c r="E15" s="22">
         <v>6.35</v>
       </c>
       <c r="F15" s="22">
         <v>6.72</v>
@@ -6419,51 +6436,53 @@
       </c>
       <c r="M15" s="22">
         <v>6.84</v>
       </c>
       <c r="N15" s="22">
         <v>6.95</v>
       </c>
       <c r="O15" s="22">
         <v>6.01</v>
       </c>
       <c r="P15" s="22">
         <v>5.61</v>
       </c>
       <c r="Q15" s="22">
         <v>5.67</v>
       </c>
       <c r="R15" s="22">
         <v>5.75</v>
       </c>
       <c r="S15" s="22">
         <v>5.81</v>
       </c>
       <c r="T15" s="22">
         <v>6.17</v>
       </c>
-      <c r="U15" s="29"/>
+      <c r="U15" s="22">
+        <v>6.56</v>
+      </c>
       <c r="V15" s="29"/>
       <c r="W15" s="29"/>
       <c r="X15" s="29"/>
       <c r="Y15" s="29"/>
       <c r="Z15" s="29"/>
       <c r="AA15" s="29"/>
     </row>
     <row r="16" spans="1:27" s="45" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="42"/>
       <c r="B16" s="43" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="29"/>
       <c r="N16" s="29"/>
       <c r="O16" s="29"/>