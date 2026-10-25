--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -11293,58 +11293,58 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703848" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/fab/q669larev3bzrkg2rdkftkm3hpwqk9xs/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%81%D0%BC%D0%B5%D1%80%D1%82%D0%BD%D0%BE%D1%81%D1%82%D0%B8%20%D0%B0%D0%BD%D0%B3%D0%BB.7z" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="34.25" style="29" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.375" style="29"/>
+    <col min="1" max="1" width="34.28515625" style="29" customWidth="1"/>
+    <col min="2" max="2" width="99.28515625" style="29" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="46">
         <v>612202</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" s="45" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="47" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75">
       <c r="A3" s="45" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="47" t="s">
         <v>23</v>
       </c>
@@ -11420,59 +11420,59 @@
       <c r="B12" s="50" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="27" customHeight="1">
       <c r="A13" s="53" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="54" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
       <c r="A14" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="51" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="45" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="52">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="45" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="52">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="45" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="21" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="45" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>58</v>
       </c>
@@ -11485,54 +11485,54 @@
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="10.375" customWidth="1"/>
-    <col min="2" max="2" width="106.25" customWidth="1"/>
+    <col min="1" max="1" width="10.42578125" customWidth="1"/>
+    <col min="2" max="2" width="106.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="12" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15" customHeight="1">
       <c r="B6" s="12" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="15" customHeight="1">
       <c r="B7" s="12" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15" customHeight="1">
       <c r="B8" s="12" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="15" customHeight="1">
       <c r="B9" s="12" t="s">
         <v>44</v>
@@ -11546,79 +11546,79 @@
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="14"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="14"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="55" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA940"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="U22" sqref="U22"/>
+      <selection activeCell="W26" sqref="W26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="8.875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="4.25" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="8.85546875" customWidth="1"/>
+    <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="5.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="4.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.375" customWidth="1"/>
-    <col min="9" max="9" width="3.875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.42578125" customWidth="1"/>
+    <col min="9" max="9" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="8.875" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="18" max="18" width="4.25" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.7109375" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="5.5703125" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="4.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="4.375" bestFit="1" customWidth="1"/>
-    <col min="21" max="21" width="3.875" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="4.42578125" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" bestFit="1" customWidth="1"/>
-    <col min="23" max="23" width="8.75" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="25" max="27" width="8.75" customWidth="1"/>
+    <col min="23" max="23" width="8.7109375" customWidth="1"/>
+    <col min="24" max="24" width="6.7109375" bestFit="1" customWidth="1"/>
+    <col min="25" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="14.25" customHeight="1">
       <c r="A1" s="15"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
@@ -11934,50 +11934,53 @@
       </c>
       <c r="N9" s="18">
         <v>14</v>
       </c>
       <c r="O9" s="18">
         <v>12</v>
       </c>
       <c r="P9" s="18">
         <v>8</v>
       </c>
       <c r="Q9" s="24">
         <v>15</v>
       </c>
       <c r="R9" s="24">
         <v>19</v>
       </c>
       <c r="S9" s="24">
         <v>12</v>
       </c>
       <c r="T9" s="24">
         <v>16</v>
       </c>
       <c r="U9" s="24">
         <v>7</v>
       </c>
+      <c r="V9" s="24">
+        <v>14</v>
+      </c>
       <c r="Z9" s="31"/>
       <c r="AA9" s="31"/>
     </row>
     <row r="10" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="36" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>76</v>
       </c>
       <c r="D10" s="18">
         <v>1</v>
       </c>
       <c r="E10" s="24" t="s">
         <v>76</v>
       </c>
       <c r="F10" s="24">
         <v>1</v>
       </c>
       <c r="G10" s="24">
         <v>1</v>
       </c>
@@ -12001,51 +12004,53 @@
       </c>
       <c r="N10" s="24">
         <v>1</v>
       </c>
       <c r="O10" s="24">
         <v>1</v>
       </c>
       <c r="P10" s="24" t="s">
         <v>76</v>
       </c>
       <c r="Q10" s="24">
         <v>2</v>
       </c>
       <c r="R10" s="24">
         <v>1</v>
       </c>
       <c r="S10" s="24" t="s">
         <v>76</v>
       </c>
       <c r="T10" s="24">
         <v>1</v>
       </c>
       <c r="U10" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="V10" s="18"/>
+      <c r="V10" s="24">
+        <v>2</v>
+      </c>
       <c r="W10" s="19"/>
       <c r="X10" s="19"/>
       <c r="Y10" s="18"/>
       <c r="Z10" s="31"/>
       <c r="AA10" s="31"/>
     </row>
     <row r="11" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="36" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="37" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="18">
         <v>1</v>
       </c>
       <c r="D11" s="18">
         <v>2</v>
       </c>
       <c r="E11" s="25">
         <v>4</v>
       </c>
       <c r="F11" s="25">
         <v>1</v>
       </c>
@@ -12072,51 +12077,53 @@
       </c>
       <c r="N11" s="25">
         <v>1</v>
       </c>
       <c r="O11" s="25">
         <v>1</v>
       </c>
       <c r="P11" s="25">
         <v>2</v>
       </c>
       <c r="Q11" s="24">
         <v>7</v>
       </c>
       <c r="R11" s="24">
         <v>7</v>
       </c>
       <c r="S11" s="24">
         <v>1</v>
       </c>
       <c r="T11" s="24">
         <v>1</v>
       </c>
       <c r="U11" s="24">
         <v>3</v>
       </c>
-      <c r="V11" s="31"/>
+      <c r="V11" s="24">
+        <v>4</v>
+      </c>
       <c r="W11" s="31"/>
       <c r="X11" s="31"/>
       <c r="Y11" s="31"/>
       <c r="Z11" s="31"/>
       <c r="AA11" s="31"/>
     </row>
     <row r="12" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="36" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="37" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="18">
         <v>3</v>
       </c>
       <c r="D12" s="18">
         <v>3</v>
       </c>
       <c r="E12" s="24">
         <v>4</v>
       </c>
       <c r="F12" s="24">
         <v>3</v>
       </c>
@@ -12143,51 +12150,53 @@
       </c>
       <c r="N12" s="24">
         <v>5</v>
       </c>
       <c r="O12" s="24">
         <v>3</v>
       </c>
       <c r="P12" s="24">
         <v>1</v>
       </c>
       <c r="Q12" s="24">
         <v>1</v>
       </c>
       <c r="R12" s="24">
         <v>1</v>
       </c>
       <c r="S12" s="24">
         <v>3</v>
       </c>
       <c r="T12" s="24">
         <v>3</v>
       </c>
       <c r="U12" s="24">
         <v>1</v>
       </c>
-      <c r="V12" s="31"/>
+      <c r="V12" s="24">
+        <v>1</v>
+      </c>
       <c r="W12" s="31"/>
       <c r="X12" s="31"/>
       <c r="Y12" s="31"/>
       <c r="Z12" s="31"/>
       <c r="AA12" s="31"/>
     </row>
     <row r="13" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="36" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="18">
         <v>2</v>
       </c>
       <c r="D13" s="18"/>
       <c r="E13" s="24" t="s">
         <v>76</v>
       </c>
       <c r="F13" s="24">
         <v>2</v>
       </c>
       <c r="G13" s="24">
         <v>2</v>
@@ -12212,51 +12221,53 @@
       </c>
       <c r="N13" s="24">
         <v>1</v>
       </c>
       <c r="O13" s="24">
         <v>2</v>
       </c>
       <c r="P13" s="24">
         <v>3</v>
       </c>
       <c r="Q13" s="24">
         <v>4</v>
       </c>
       <c r="R13" s="24">
         <v>2</v>
       </c>
       <c r="S13" s="24">
         <v>2</v>
       </c>
       <c r="T13" s="24">
         <v>4</v>
       </c>
       <c r="U13" s="24">
         <v>1</v>
       </c>
-      <c r="V13" s="31"/>
+      <c r="V13" s="24">
+        <v>3</v>
+      </c>
       <c r="W13" s="31"/>
       <c r="X13" s="31"/>
       <c r="Y13" s="31"/>
       <c r="Z13" s="31"/>
       <c r="AA13" s="31"/>
     </row>
     <row r="14" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="36" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="18">
         <v>3</v>
       </c>
       <c r="D14" s="18">
         <v>1</v>
       </c>
       <c r="E14" s="24">
         <v>1</v>
       </c>
       <c r="F14" s="24">
         <v>2</v>
       </c>
@@ -12283,51 +12294,53 @@
       </c>
       <c r="N14" s="24">
         <v>3</v>
       </c>
       <c r="O14" s="24">
         <v>2</v>
       </c>
       <c r="P14" s="24" t="s">
         <v>76</v>
       </c>
       <c r="Q14" s="24" t="s">
         <v>76</v>
       </c>
       <c r="R14" s="24">
         <v>4</v>
       </c>
       <c r="S14" s="24" t="s">
         <v>76</v>
       </c>
       <c r="T14" s="24" t="s">
         <v>76</v>
       </c>
       <c r="U14" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="V14" s="31"/>
+      <c r="V14" s="24">
+        <v>1</v>
+      </c>
       <c r="W14" s="31"/>
       <c r="X14" s="31"/>
       <c r="Y14" s="31"/>
       <c r="Z14" s="31"/>
       <c r="AA14" s="31"/>
     </row>
     <row r="15" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="36" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>76</v>
       </c>
       <c r="D15" s="18">
         <v>1</v>
       </c>
       <c r="E15" s="24">
         <v>2</v>
       </c>
       <c r="F15" s="24">
         <v>2</v>
       </c>
@@ -12354,51 +12367,53 @@
       </c>
       <c r="N15" s="24">
         <v>1</v>
       </c>
       <c r="O15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="P15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="Q15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="R15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="S15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="T15" s="24">
         <v>1</v>
       </c>
       <c r="U15" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="V15" s="31"/>
+      <c r="V15" s="24">
+        <v>1</v>
+      </c>
       <c r="W15" s="31"/>
       <c r="X15" s="31"/>
       <c r="Y15" s="31"/>
       <c r="Z15" s="31"/>
       <c r="AA15" s="31"/>
     </row>
     <row r="16" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="36" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="37" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="18">
         <v>1</v>
       </c>
       <c r="D16" s="18">
         <v>1</v>
       </c>
       <c r="E16" s="24" t="s">
         <v>76</v>
       </c>
       <c r="F16" s="24" t="s">
         <v>76</v>
       </c>
@@ -12425,51 +12440,53 @@
       </c>
       <c r="N16" s="24">
         <v>1</v>
       </c>
       <c r="O16" s="24">
         <v>2</v>
       </c>
       <c r="P16" s="24">
         <v>1</v>
       </c>
       <c r="Q16" s="24">
         <v>1</v>
       </c>
       <c r="R16" s="24">
         <v>2</v>
       </c>
       <c r="S16" s="24">
         <v>6</v>
       </c>
       <c r="T16" s="24">
         <v>4</v>
       </c>
       <c r="U16" s="24">
         <v>1</v>
       </c>
-      <c r="V16" s="31"/>
+      <c r="V16" s="24">
+        <v>1</v>
+      </c>
       <c r="W16" s="31"/>
       <c r="X16" s="31"/>
       <c r="Y16" s="31"/>
       <c r="Z16" s="31"/>
       <c r="AA16" s="31"/>
     </row>
     <row r="17" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C17" s="26">
         <v>1</v>
       </c>
       <c r="D17" s="26">
         <v>1</v>
       </c>
       <c r="E17" s="26">
         <v>1</v>
       </c>
       <c r="F17" s="26" t="s">
         <v>76</v>
       </c>
@@ -12496,51 +12513,53 @@
       </c>
       <c r="N17" s="26">
         <v>1</v>
       </c>
       <c r="O17" s="26">
         <v>1</v>
       </c>
       <c r="P17" s="26">
         <v>1</v>
       </c>
       <c r="Q17" s="26" t="s">
         <v>76</v>
       </c>
       <c r="R17" s="26">
         <v>2</v>
       </c>
       <c r="S17" s="26" t="s">
         <v>76</v>
       </c>
       <c r="T17" s="26">
         <v>2</v>
       </c>
       <c r="U17" s="26">
         <v>1</v>
       </c>
-      <c r="V17" s="31"/>
+      <c r="V17" s="26">
+        <v>1</v>
+      </c>
       <c r="W17" s="31"/>
       <c r="X17" s="31"/>
       <c r="Y17" s="31"/>
       <c r="Z17" s="31"/>
       <c r="AA17" s="31"/>
     </row>
     <row r="18" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="40"/>
       <c r="B18" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="31"/>
       <c r="D18" s="31"/>
       <c r="E18" s="31"/>
       <c r="F18" s="31"/>
       <c r="G18" s="31"/>
       <c r="H18" s="31"/>
       <c r="I18" s="31"/>
       <c r="J18" s="31"/>
       <c r="K18" s="31"/>
       <c r="L18" s="31"/>
       <c r="M18" s="31"/>
       <c r="N18" s="31"/>
       <c r="O18" s="31"/>
       <c r="P18" s="31"/>