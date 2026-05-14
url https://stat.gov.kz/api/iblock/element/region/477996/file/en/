--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata (infant mor. rate)" sheetId="4" r:id="rId1"/>
     <sheet name="Symbols" sheetId="5" r:id="rId2"/>
     <sheet name="The number of deceased infants " sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="79">
   <si>
     <t xml:space="preserve">The code of the statistical indicator  </t>
   </si>
   <si>
     <t xml:space="preserve">Naming of the statistical indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Unit of measurement </t>
   </si>
   <si>
     <t xml:space="preserve">Short name of the KSP </t>
   </si>
   <si>
     <t xml:space="preserve">History of the indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Defining an indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Data processing method </t>
   </si>
   <si>
     <t>Calculation method</t>
   </si>
   <si>
@@ -84,56 +84,50 @@
     <t xml:space="preserve">Useful links </t>
   </si>
   <si>
     <t xml:space="preserve">Date of last update </t>
   </si>
   <si>
     <t xml:space="preserve">Date of the next update </t>
   </si>
   <si>
     <t xml:space="preserve">Responsible structural unit </t>
   </si>
   <si>
     <t xml:space="preserve">Responsible executor </t>
   </si>
   <si>
     <t>Phone Number:</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Numeric</t>
   </si>
   <si>
     <t>To generate current data on infant mortality statistics, data sources such as administrative data provided by administrative sources, in particular, from civil registration authorities and NAO State Corporation Government for Citizens, conducted outside the statistical work plan, are used.</t>
-  </si>
-[...4 lines deleted...]
-    <t>The total infant mortality rate is determined by the ratio of the number of deaths of infants under 1 year old by month to the total number of births at the time of calculation, multiplied by 1000</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
@@ -252,50 +246,56 @@
     <t>751510000</t>
   </si>
   <si>
     <t>751710000</t>
   </si>
   <si>
     <t>Medeu</t>
   </si>
   <si>
     <t>751810000</t>
   </si>
   <si>
     <t>Nauryzbay</t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t>Turksib</t>
   </si>
   <si>
     <t>From January 1, 2025</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>Number of dead babies per 1,000 births by Almaty city</t>
+  </si>
+  <si>
+    <t>The total infant mortality rate is determined by the Almaty city of the number of deaths of infants under 1 year old by month to the total number of births at the time of calculation, multiplied by 1000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="60">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -6210,83 +6210,83 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="24" xfId="23" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="25" fillId="0" borderId="1" xfId="1786" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="25" fillId="0" borderId="1" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="1767" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="0" borderId="30" xfId="46" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="0" borderId="31" xfId="46" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="15" xfId="46" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="0" borderId="15" xfId="46" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="31" xfId="46" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="0" borderId="32" xfId="46" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="4816">
     <cellStyle name="20% - Акцент1 2" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 10 2" xfId="1794"/>
     <cellStyle name="20% - Акцент1 2 10 2 2" xfId="3816"/>
     <cellStyle name="20% - Акцент1 2 10 3" xfId="2807"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="51"/>
     <cellStyle name="20% - Акцент1 2 11 2" xfId="1795"/>
     <cellStyle name="20% - Акцент1 2 11 2 2" xfId="3817"/>
     <cellStyle name="20% - Акцент1 2 11 3" xfId="2808"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="52"/>
     <cellStyle name="20% - Акцент1 2 12 2" xfId="1796"/>
     <cellStyle name="20% - Акцент1 2 12 2 2" xfId="3818"/>
     <cellStyle name="20% - Акцент1 2 12 3" xfId="2809"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="53"/>
     <cellStyle name="20% - Акцент1 2 13 2" xfId="1797"/>
     <cellStyle name="20% - Акцент1 2 13 2 2" xfId="3819"/>
     <cellStyle name="20% - Акцент1 2 13 3" xfId="2810"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="54"/>
     <cellStyle name="20% - Акцент1 2 14 2" xfId="1798"/>
     <cellStyle name="20% - Акцент1 2 14 2 2" xfId="3820"/>
     <cellStyle name="20% - Акцент1 2 14 3" xfId="2811"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="55"/>
@@ -11296,304 +11296,304 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703848" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/fab/q669larev3bzrkg2rdkftkm3hpwqk9xs/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%81%D0%BC%D0%B5%D1%80%D1%82%D0%BD%D0%BE%D1%81%D1%82%D0%B8%20%D0%B0%D0%BD%D0%B3%D0%BB.7z" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="34.28515625" style="29" customWidth="1"/>
     <col min="2" max="2" width="99.28515625" style="29" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="46">
         <v>612202</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" s="45" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="47" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75">
       <c r="A3" s="45" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="47" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="12.75">
       <c r="A4" s="45" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="47" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75">
       <c r="A5" s="45" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="47" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="12.75">
       <c r="A6" s="45" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="47" t="s">
-        <v>23</v>
+        <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.75">
       <c r="A7" s="45" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="47" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
       <c r="A8" s="54" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="48" t="s">
-        <v>24</v>
+        <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
       <c r="A9" s="54" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="48" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="12.75">
       <c r="A10" s="54" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75">
       <c r="A11" s="54" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="49" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="38.25">
       <c r="A12" s="54" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="50" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="19.5" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="55" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
       <c r="A14" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="51" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="45" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="52">
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="45" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="53">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="45" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="21" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="45" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="21" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="22" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12.75">
       <c r="A20" s="45" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="23" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.42578125" customWidth="1"/>
     <col min="2" max="2" width="106.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" ht="15" customHeight="1">
+      <c r="B6" s="12" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" ht="15" customHeight="1">
+      <c r="B7" s="12" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="6" spans="2:2" ht="15" customHeight="1">
-      <c r="B6" s="12" t="s">
+    <row r="8" spans="2:2" ht="15" customHeight="1">
+      <c r="B8" s="12" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="7" spans="2:2" ht="15" customHeight="1">
-      <c r="B7" s="12" t="s">
+    <row r="9" spans="2:2" ht="15" customHeight="1">
+      <c r="B9" s="12" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="8" spans="2:2" ht="15" customHeight="1">
-      <c r="B8" s="12" t="s">
+    <row r="10" spans="2:2" ht="15" customHeight="1">
+      <c r="B10" s="12"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="13" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="9" spans="2:2" ht="15" customHeight="1">
-[...11 lines deleted...]
-    </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="14"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="14"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
-      <c r="B14" s="67" t="s">
-        <v>48</v>
+      <c r="B14" s="56" t="s">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA940"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="H35" sqref="H35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" customWidth="1"/>
     <col min="9" max="9" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" bestFit="1" customWidth="1"/>
@@ -11611,79 +11611,79 @@
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
     <row r="2" spans="1:27" s="29" customFormat="1" ht="33.75" customHeight="1">
       <c r="A2" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2" s="57" t="s">
         <v>55</v>
       </c>
-      <c r="B2" s="56" t="s">
-[...25 lines deleted...]
-      <c r="Z2" s="56"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="57"/>
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="57"/>
       <c r="AA2" s="28"/>
     </row>
     <row r="3" spans="1:27" ht="14.25" customHeight="1">
       <c r="A3" s="15"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
@@ -11726,739 +11726,758 @@
       <c r="A5" s="30"/>
       <c r="B5" s="31"/>
       <c r="C5" s="31"/>
       <c r="D5" s="31"/>
       <c r="E5" s="31"/>
       <c r="F5" s="31"/>
       <c r="G5" s="31"/>
       <c r="H5" s="11"/>
       <c r="I5" s="31"/>
       <c r="J5" s="31"/>
       <c r="K5" s="31"/>
       <c r="L5" s="31"/>
       <c r="M5" s="31"/>
       <c r="N5" s="31"/>
       <c r="O5" s="41"/>
       <c r="P5" s="41"/>
       <c r="Q5" s="42"/>
       <c r="R5" s="42"/>
       <c r="S5" s="41"/>
       <c r="T5" s="41"/>
       <c r="U5" s="43"/>
       <c r="V5" s="44"/>
       <c r="W5" s="43"/>
       <c r="X5" s="43"/>
       <c r="Z5" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA5" s="31"/>
+    </row>
+    <row r="6" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A6" s="64" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" s="66"/>
+      <c r="C6" s="60">
+        <v>2025</v>
+      </c>
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
+      <c r="K6" s="61"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="61"/>
+      <c r="N6" s="61"/>
+      <c r="O6" s="62">
+        <v>2026</v>
+      </c>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
+      <c r="Z6" s="63"/>
+      <c r="AA6" s="31"/>
+    </row>
+    <row r="7" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="65"/>
+      <c r="B7" s="67"/>
+      <c r="C7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="AA5" s="31"/>
-[...39 lines deleted...]
-      <c r="C7" s="3" t="s">
+      <c r="E7" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D7" s="3" t="s">
+      <c r="F7" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="E7" s="3" t="s">
+      <c r="G7" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="F7" s="4" t="s">
+      <c r="H7" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="G7" s="4" t="s">
+      <c r="I7" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="H7" s="4" t="s">
+      <c r="J7" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="I7" s="4" t="s">
+      <c r="K7" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="J7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="P7" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="R7" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="S7" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="T7" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="U7" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="V7" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="W7" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="X7" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y7" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="Z7" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="AA7" s="31"/>
+    </row>
+    <row r="8" spans="1:27" s="32" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="33"/>
+      <c r="B8" s="58" t="s">
         <v>36</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...68 lines deleted...]
-      <c r="Z8" s="58"/>
+      <c r="C8" s="59"/>
+      <c r="D8" s="59"/>
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="59"/>
+      <c r="H8" s="59"/>
+      <c r="I8" s="59"/>
+      <c r="J8" s="59"/>
+      <c r="K8" s="59"/>
+      <c r="L8" s="59"/>
+      <c r="M8" s="59"/>
+      <c r="N8" s="59"/>
+      <c r="O8" s="59"/>
+      <c r="P8" s="59"/>
+      <c r="Q8" s="59"/>
+      <c r="R8" s="59"/>
+      <c r="S8" s="59"/>
+      <c r="T8" s="59"/>
+      <c r="U8" s="59"/>
+      <c r="V8" s="59"/>
+      <c r="W8" s="59"/>
+      <c r="X8" s="59"/>
+      <c r="Y8" s="59"/>
+      <c r="Z8" s="59"/>
       <c r="AA8" s="34"/>
     </row>
     <row r="9" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="35" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B9" s="9" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C9" s="6">
         <v>11</v>
       </c>
       <c r="D9" s="6">
         <v>10</v>
       </c>
       <c r="E9" s="6">
         <v>12</v>
       </c>
       <c r="F9" s="7">
         <v>11</v>
       </c>
       <c r="G9" s="8">
         <v>13</v>
       </c>
       <c r="H9" s="7">
         <v>13</v>
       </c>
       <c r="I9" s="8">
         <v>18</v>
       </c>
       <c r="J9" s="18">
         <v>10</v>
       </c>
       <c r="K9" s="19">
         <v>12</v>
       </c>
       <c r="L9" s="19">
         <v>11</v>
       </c>
       <c r="M9" s="18">
         <v>20</v>
       </c>
       <c r="N9" s="18">
         <v>14</v>
       </c>
       <c r="O9" s="18">
         <v>12</v>
       </c>
       <c r="P9" s="18">
         <v>8</v>
       </c>
+      <c r="Q9" s="24">
+        <v>15</v>
+      </c>
       <c r="Z9" s="31"/>
       <c r="AA9" s="31"/>
     </row>
     <row r="10" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="36" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B10" s="37" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C10" s="18" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D10" s="18">
         <v>1</v>
       </c>
       <c r="E10" s="24" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="F10" s="24">
         <v>1</v>
       </c>
       <c r="G10" s="24">
         <v>1</v>
       </c>
       <c r="H10" s="24">
         <v>1</v>
       </c>
       <c r="I10" s="24">
         <v>2</v>
       </c>
       <c r="J10" s="24" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="K10" s="24" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="L10" s="24" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="M10" s="24">
         <v>3</v>
       </c>
       <c r="N10" s="24">
         <v>1</v>
       </c>
       <c r="O10" s="24">
         <v>1</v>
       </c>
       <c r="P10" s="24" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
-      <c r="Q10" s="6"/>
+      <c r="Q10" s="24">
+        <v>2</v>
+      </c>
       <c r="R10" s="7"/>
       <c r="S10" s="8"/>
       <c r="T10" s="7"/>
       <c r="U10" s="8"/>
       <c r="V10" s="18"/>
       <c r="W10" s="19"/>
       <c r="X10" s="19"/>
       <c r="Y10" s="18"/>
       <c r="Z10" s="31"/>
       <c r="AA10" s="31"/>
     </row>
     <row r="11" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="36" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B11" s="37" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C11" s="18">
         <v>1</v>
       </c>
       <c r="D11" s="18">
         <v>2</v>
       </c>
       <c r="E11" s="25">
         <v>4</v>
       </c>
       <c r="F11" s="25">
         <v>1</v>
       </c>
       <c r="G11" s="25">
         <v>3</v>
       </c>
       <c r="H11" s="25">
         <v>5</v>
       </c>
       <c r="I11" s="25">
         <v>2</v>
       </c>
       <c r="J11" s="25">
         <v>4</v>
       </c>
       <c r="K11" s="25">
         <v>4</v>
       </c>
       <c r="L11" s="25">
         <v>2</v>
       </c>
       <c r="M11" s="25">
         <v>5</v>
       </c>
       <c r="N11" s="25">
         <v>1</v>
       </c>
       <c r="O11" s="25">
         <v>1</v>
       </c>
       <c r="P11" s="25">
         <v>2</v>
       </c>
-      <c r="Q11" s="31"/>
+      <c r="Q11" s="24">
+        <v>7</v>
+      </c>
       <c r="R11" s="31"/>
       <c r="S11" s="31"/>
       <c r="T11" s="31"/>
       <c r="U11" s="31"/>
       <c r="V11" s="31"/>
       <c r="W11" s="31"/>
       <c r="X11" s="31"/>
       <c r="Y11" s="31"/>
       <c r="Z11" s="31"/>
       <c r="AA11" s="31"/>
     </row>
     <row r="12" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="36" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B12" s="37" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C12" s="18">
         <v>3</v>
       </c>
       <c r="D12" s="18">
         <v>3</v>
       </c>
       <c r="E12" s="24">
         <v>4</v>
       </c>
       <c r="F12" s="24">
         <v>3</v>
       </c>
       <c r="G12" s="24" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="H12" s="24">
         <v>3</v>
       </c>
       <c r="I12" s="24">
         <v>2</v>
       </c>
       <c r="J12" s="24">
         <v>2</v>
       </c>
       <c r="K12" s="24">
         <v>3</v>
       </c>
       <c r="L12" s="24" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="M12" s="24">
         <v>4</v>
       </c>
       <c r="N12" s="24">
         <v>5</v>
       </c>
       <c r="O12" s="24">
         <v>3</v>
       </c>
       <c r="P12" s="24">
         <v>1</v>
       </c>
-      <c r="Q12" s="31"/>
+      <c r="Q12" s="24">
+        <v>1</v>
+      </c>
       <c r="R12" s="31"/>
       <c r="S12" s="31"/>
       <c r="T12" s="31"/>
       <c r="U12" s="31"/>
       <c r="V12" s="31"/>
       <c r="W12" s="31"/>
       <c r="X12" s="31"/>
       <c r="Y12" s="31"/>
       <c r="Z12" s="31"/>
       <c r="AA12" s="31"/>
     </row>
     <row r="13" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="36" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B13" s="37" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C13" s="18">
         <v>2</v>
       </c>
       <c r="D13" s="18"/>
       <c r="E13" s="24" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="F13" s="24">
         <v>2</v>
       </c>
       <c r="G13" s="24">
         <v>2</v>
       </c>
       <c r="H13" s="24">
         <v>1</v>
       </c>
       <c r="I13" s="24">
         <v>1</v>
       </c>
       <c r="J13" s="24">
         <v>1</v>
       </c>
       <c r="K13" s="24">
         <v>1</v>
       </c>
       <c r="L13" s="24">
         <v>2</v>
       </c>
       <c r="M13" s="24">
         <v>1</v>
       </c>
       <c r="N13" s="24">
         <v>1</v>
       </c>
       <c r="O13" s="24">
         <v>2</v>
       </c>
       <c r="P13" s="24">
         <v>3</v>
       </c>
-      <c r="Q13" s="31"/>
+      <c r="Q13" s="24">
+        <v>4</v>
+      </c>
       <c r="R13" s="31"/>
       <c r="S13" s="31"/>
       <c r="T13" s="31"/>
       <c r="U13" s="31"/>
       <c r="V13" s="31"/>
       <c r="W13" s="31"/>
       <c r="X13" s="31"/>
       <c r="Y13" s="31"/>
       <c r="Z13" s="31"/>
       <c r="AA13" s="31"/>
     </row>
     <row r="14" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="36" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B14" s="37" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C14" s="18">
         <v>3</v>
       </c>
       <c r="D14" s="18">
         <v>1</v>
       </c>
       <c r="E14" s="24">
         <v>1</v>
       </c>
       <c r="F14" s="24">
         <v>2</v>
       </c>
       <c r="G14" s="24">
         <v>1</v>
       </c>
       <c r="H14" s="24">
         <v>1</v>
       </c>
       <c r="I14" s="24" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="J14" s="24" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="K14" s="24" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="L14" s="24" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="M14" s="24" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="N14" s="24">
         <v>3</v>
       </c>
       <c r="O14" s="24">
         <v>2</v>
       </c>
       <c r="P14" s="24" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
-      <c r="Q14" s="31"/>
+      <c r="Q14" s="24" t="s">
+        <v>76</v>
+      </c>
       <c r="R14" s="31"/>
       <c r="S14" s="31"/>
       <c r="T14" s="31"/>
       <c r="U14" s="31"/>
       <c r="V14" s="31"/>
       <c r="W14" s="31"/>
       <c r="X14" s="31"/>
       <c r="Y14" s="31"/>
       <c r="Z14" s="31"/>
       <c r="AA14" s="31"/>
     </row>
     <row r="15" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="36" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B15" s="37" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C15" s="18" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D15" s="18">
         <v>1</v>
       </c>
       <c r="E15" s="24">
         <v>2</v>
       </c>
       <c r="F15" s="24">
         <v>2</v>
       </c>
       <c r="G15" s="24">
         <v>2</v>
       </c>
       <c r="H15" s="24">
         <v>1</v>
       </c>
       <c r="I15" s="24">
         <v>3</v>
       </c>
       <c r="J15" s="24" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="K15" s="24" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="L15" s="24">
         <v>2</v>
       </c>
       <c r="M15" s="24" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="N15" s="24">
         <v>1</v>
       </c>
       <c r="O15" s="24" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="P15" s="24" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
-      <c r="Q15" s="31"/>
+      <c r="Q15" s="24" t="s">
+        <v>76</v>
+      </c>
       <c r="R15" s="31"/>
       <c r="S15" s="31"/>
       <c r="T15" s="31"/>
       <c r="U15" s="31"/>
       <c r="V15" s="31"/>
       <c r="W15" s="31"/>
       <c r="X15" s="31"/>
       <c r="Y15" s="31"/>
       <c r="Z15" s="31"/>
       <c r="AA15" s="31"/>
     </row>
     <row r="16" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="36" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B16" s="37" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C16" s="18">
         <v>1</v>
       </c>
       <c r="D16" s="18">
         <v>1</v>
       </c>
       <c r="E16" s="24" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="F16" s="24" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="G16" s="24">
         <v>2</v>
       </c>
       <c r="H16" s="24" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="I16" s="24">
         <v>6</v>
       </c>
       <c r="J16" s="24">
         <v>2</v>
       </c>
       <c r="K16" s="24">
         <v>2</v>
       </c>
       <c r="L16" s="24">
         <v>1</v>
       </c>
       <c r="M16" s="24">
         <v>5</v>
       </c>
       <c r="N16" s="24">
         <v>1</v>
       </c>
       <c r="O16" s="24">
         <v>2</v>
       </c>
       <c r="P16" s="24">
         <v>1</v>
       </c>
-      <c r="Q16" s="31"/>
+      <c r="Q16" s="24">
+        <v>1</v>
+      </c>
       <c r="R16" s="31"/>
       <c r="S16" s="31"/>
       <c r="T16" s="31"/>
       <c r="U16" s="31"/>
       <c r="V16" s="31"/>
       <c r="W16" s="31"/>
       <c r="X16" s="31"/>
       <c r="Y16" s="31"/>
       <c r="Z16" s="31"/>
       <c r="AA16" s="31"/>
     </row>
     <row r="17" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="38" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B17" s="39" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C17" s="26">
         <v>1</v>
       </c>
       <c r="D17" s="26">
         <v>1</v>
       </c>
       <c r="E17" s="26">
         <v>1</v>
       </c>
       <c r="F17" s="26" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="G17" s="26">
         <v>2</v>
       </c>
       <c r="H17" s="26">
         <v>1</v>
       </c>
       <c r="I17" s="26">
         <v>2</v>
       </c>
       <c r="J17" s="26">
         <v>1</v>
       </c>
       <c r="K17" s="26">
         <v>2</v>
       </c>
       <c r="L17" s="26">
         <v>4</v>
       </c>
       <c r="M17" s="26">
         <v>2</v>
       </c>
       <c r="N17" s="26">
         <v>1</v>
       </c>
       <c r="O17" s="26">
         <v>1</v>
       </c>
       <c r="P17" s="26">
         <v>1</v>
       </c>
-      <c r="Q17" s="31"/>
+      <c r="Q17" s="26" t="s">
+        <v>76</v>
+      </c>
       <c r="R17" s="31"/>
       <c r="S17" s="31"/>
       <c r="T17" s="31"/>
       <c r="U17" s="31"/>
       <c r="V17" s="31"/>
       <c r="W17" s="31"/>
       <c r="X17" s="31"/>
       <c r="Y17" s="31"/>
       <c r="Z17" s="31"/>
       <c r="AA17" s="31"/>
     </row>
     <row r="18" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="40"/>
       <c r="B18" s="10" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C18" s="31"/>
       <c r="D18" s="31"/>
       <c r="E18" s="31"/>
       <c r="F18" s="31"/>
       <c r="G18" s="31"/>
       <c r="H18" s="31"/>
       <c r="I18" s="31"/>
       <c r="J18" s="31"/>
       <c r="K18" s="31"/>
       <c r="L18" s="31"/>
       <c r="M18" s="31"/>
       <c r="N18" s="31"/>
       <c r="O18" s="31"/>
       <c r="P18" s="31"/>
       <c r="Q18" s="31"/>
       <c r="R18" s="31"/>
       <c r="S18" s="31"/>
       <c r="T18" s="31"/>
       <c r="U18" s="31"/>
       <c r="V18" s="31"/>
       <c r="W18" s="31"/>
       <c r="X18" s="31"/>
       <c r="Y18" s="31"/>
       <c r="Z18" s="31"/>