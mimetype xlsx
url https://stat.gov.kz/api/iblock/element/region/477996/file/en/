--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata (infant mor. rate)" sheetId="4" r:id="rId1"/>
     <sheet name="Symbols" sheetId="5" r:id="rId2"/>
     <sheet name="The number of deceased infants " sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="79">
   <si>
     <t xml:space="preserve">The code of the statistical indicator  </t>
   </si>
   <si>
     <t xml:space="preserve">Naming of the statistical indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Unit of measurement </t>
   </si>
   <si>
     <t xml:space="preserve">Short name of the KSP </t>
   </si>
   <si>
     <t xml:space="preserve">History of the indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Defining an indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Data processing method </t>
   </si>
   <si>
     <t>Calculation method</t>
   </si>
   <si>
@@ -11296,51 +11296,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703848" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/fab/q669larev3bzrkg2rdkftkm3hpwqk9xs/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%81%D0%BC%D0%B5%D1%80%D1%82%D0%BD%D0%BE%D1%81%D1%82%D0%B8%20%D0%B0%D0%BD%D0%B3%D0%BB.7z" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B32" sqref="B32"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="34.28515625" style="29" customWidth="1"/>
     <col min="2" max="2" width="99.28515625" style="29" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="46">
         <v>612202</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" s="45" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="47" t="s">
         <v>54</v>
       </c>
     </row>
@@ -11423,59 +11423,59 @@
       <c r="B12" s="50" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="19.5" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="55" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
       <c r="A14" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="51" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="45" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="52">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="45" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="53">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="45" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="21" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="45" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>58</v>
       </c>
@@ -11549,51 +11549,51 @@
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="14"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="14"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="56" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA940"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H35" sqref="H35"/>
+      <selection activeCell="R9" sqref="R9:R17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" customWidth="1"/>
     <col min="9" max="9" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" bestFit="1" customWidth="1"/>
@@ -11925,50 +11925,53 @@
       </c>
       <c r="J9" s="18">
         <v>10</v>
       </c>
       <c r="K9" s="19">
         <v>12</v>
       </c>
       <c r="L9" s="19">
         <v>11</v>
       </c>
       <c r="M9" s="18">
         <v>20</v>
       </c>
       <c r="N9" s="18">
         <v>14</v>
       </c>
       <c r="O9" s="18">
         <v>12</v>
       </c>
       <c r="P9" s="18">
         <v>8</v>
       </c>
       <c r="Q9" s="24">
         <v>15</v>
       </c>
+      <c r="R9" s="24">
+        <v>19</v>
+      </c>
       <c r="Z9" s="31"/>
       <c r="AA9" s="31"/>
     </row>
     <row r="10" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="36" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>76</v>
       </c>
       <c r="D10" s="18">
         <v>1</v>
       </c>
       <c r="E10" s="24" t="s">
         <v>76</v>
       </c>
       <c r="F10" s="24">
         <v>1</v>
       </c>
       <c r="G10" s="24">
         <v>1</v>
       </c>
@@ -11980,51 +11983,53 @@
       </c>
       <c r="J10" s="24" t="s">
         <v>76</v>
       </c>
       <c r="K10" s="24" t="s">
         <v>76</v>
       </c>
       <c r="L10" s="24" t="s">
         <v>76</v>
       </c>
       <c r="M10" s="24">
         <v>3</v>
       </c>
       <c r="N10" s="24">
         <v>1</v>
       </c>
       <c r="O10" s="24">
         <v>1</v>
       </c>
       <c r="P10" s="24" t="s">
         <v>76</v>
       </c>
       <c r="Q10" s="24">
         <v>2</v>
       </c>
-      <c r="R10" s="7"/>
+      <c r="R10" s="24">
+        <v>1</v>
+      </c>
       <c r="S10" s="8"/>
       <c r="T10" s="7"/>
       <c r="U10" s="8"/>
       <c r="V10" s="18"/>
       <c r="W10" s="19"/>
       <c r="X10" s="19"/>
       <c r="Y10" s="18"/>
       <c r="Z10" s="31"/>
       <c r="AA10" s="31"/>
     </row>
     <row r="11" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="36" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="37" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="18">
         <v>1</v>
       </c>
       <c r="D11" s="18">
         <v>2</v>
       </c>
       <c r="E11" s="25">
         <v>4</v>
@@ -12043,51 +12048,53 @@
       </c>
       <c r="J11" s="25">
         <v>4</v>
       </c>
       <c r="K11" s="25">
         <v>4</v>
       </c>
       <c r="L11" s="25">
         <v>2</v>
       </c>
       <c r="M11" s="25">
         <v>5</v>
       </c>
       <c r="N11" s="25">
         <v>1</v>
       </c>
       <c r="O11" s="25">
         <v>1</v>
       </c>
       <c r="P11" s="25">
         <v>2</v>
       </c>
       <c r="Q11" s="24">
         <v>7</v>
       </c>
-      <c r="R11" s="31"/>
+      <c r="R11" s="24">
+        <v>7</v>
+      </c>
       <c r="S11" s="31"/>
       <c r="T11" s="31"/>
       <c r="U11" s="31"/>
       <c r="V11" s="31"/>
       <c r="W11" s="31"/>
       <c r="X11" s="31"/>
       <c r="Y11" s="31"/>
       <c r="Z11" s="31"/>
       <c r="AA11" s="31"/>
     </row>
     <row r="12" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="36" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="37" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="18">
         <v>3</v>
       </c>
       <c r="D12" s="18">
         <v>3</v>
       </c>
       <c r="E12" s="24">
         <v>4</v>
@@ -12106,51 +12113,53 @@
       </c>
       <c r="J12" s="24">
         <v>2</v>
       </c>
       <c r="K12" s="24">
         <v>3</v>
       </c>
       <c r="L12" s="24" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="24">
         <v>4</v>
       </c>
       <c r="N12" s="24">
         <v>5</v>
       </c>
       <c r="O12" s="24">
         <v>3</v>
       </c>
       <c r="P12" s="24">
         <v>1</v>
       </c>
       <c r="Q12" s="24">
         <v>1</v>
       </c>
-      <c r="R12" s="31"/>
+      <c r="R12" s="24">
+        <v>1</v>
+      </c>
       <c r="S12" s="31"/>
       <c r="T12" s="31"/>
       <c r="U12" s="31"/>
       <c r="V12" s="31"/>
       <c r="W12" s="31"/>
       <c r="X12" s="31"/>
       <c r="Y12" s="31"/>
       <c r="Z12" s="31"/>
       <c r="AA12" s="31"/>
     </row>
     <row r="13" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="36" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="18">
         <v>2</v>
       </c>
       <c r="D13" s="18"/>
       <c r="E13" s="24" t="s">
         <v>76</v>
       </c>
       <c r="F13" s="24">
@@ -12167,51 +12176,53 @@
       </c>
       <c r="J13" s="24">
         <v>1</v>
       </c>
       <c r="K13" s="24">
         <v>1</v>
       </c>
       <c r="L13" s="24">
         <v>2</v>
       </c>
       <c r="M13" s="24">
         <v>1</v>
       </c>
       <c r="N13" s="24">
         <v>1</v>
       </c>
       <c r="O13" s="24">
         <v>2</v>
       </c>
       <c r="P13" s="24">
         <v>3</v>
       </c>
       <c r="Q13" s="24">
         <v>4</v>
       </c>
-      <c r="R13" s="31"/>
+      <c r="R13" s="24">
+        <v>2</v>
+      </c>
       <c r="S13" s="31"/>
       <c r="T13" s="31"/>
       <c r="U13" s="31"/>
       <c r="V13" s="31"/>
       <c r="W13" s="31"/>
       <c r="X13" s="31"/>
       <c r="Y13" s="31"/>
       <c r="Z13" s="31"/>
       <c r="AA13" s="31"/>
     </row>
     <row r="14" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="36" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="18">
         <v>3</v>
       </c>
       <c r="D14" s="18">
         <v>1</v>
       </c>
       <c r="E14" s="24">
         <v>1</v>
@@ -12230,51 +12241,53 @@
       </c>
       <c r="J14" s="24" t="s">
         <v>76</v>
       </c>
       <c r="K14" s="24" t="s">
         <v>76</v>
       </c>
       <c r="L14" s="24" t="s">
         <v>76</v>
       </c>
       <c r="M14" s="24" t="s">
         <v>76</v>
       </c>
       <c r="N14" s="24">
         <v>3</v>
       </c>
       <c r="O14" s="24">
         <v>2</v>
       </c>
       <c r="P14" s="24" t="s">
         <v>76</v>
       </c>
       <c r="Q14" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="R14" s="31"/>
+      <c r="R14" s="24">
+        <v>4</v>
+      </c>
       <c r="S14" s="31"/>
       <c r="T14" s="31"/>
       <c r="U14" s="31"/>
       <c r="V14" s="31"/>
       <c r="W14" s="31"/>
       <c r="X14" s="31"/>
       <c r="Y14" s="31"/>
       <c r="Z14" s="31"/>
       <c r="AA14" s="31"/>
     </row>
     <row r="15" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="36" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>76</v>
       </c>
       <c r="D15" s="18">
         <v>1</v>
       </c>
       <c r="E15" s="24">
         <v>2</v>
@@ -12293,51 +12306,53 @@
       </c>
       <c r="J15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="K15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="L15" s="24">
         <v>2</v>
       </c>
       <c r="M15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="N15" s="24">
         <v>1</v>
       </c>
       <c r="O15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="P15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="Q15" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="R15" s="31"/>
+      <c r="R15" s="24" t="s">
+        <v>76</v>
+      </c>
       <c r="S15" s="31"/>
       <c r="T15" s="31"/>
       <c r="U15" s="31"/>
       <c r="V15" s="31"/>
       <c r="W15" s="31"/>
       <c r="X15" s="31"/>
       <c r="Y15" s="31"/>
       <c r="Z15" s="31"/>
       <c r="AA15" s="31"/>
     </row>
     <row r="16" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="36" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="37" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="18">
         <v>1</v>
       </c>
       <c r="D16" s="18">
         <v>1</v>
       </c>
       <c r="E16" s="24" t="s">
         <v>76</v>
@@ -12356,51 +12371,53 @@
       </c>
       <c r="J16" s="24">
         <v>2</v>
       </c>
       <c r="K16" s="24">
         <v>2</v>
       </c>
       <c r="L16" s="24">
         <v>1</v>
       </c>
       <c r="M16" s="24">
         <v>5</v>
       </c>
       <c r="N16" s="24">
         <v>1</v>
       </c>
       <c r="O16" s="24">
         <v>2</v>
       </c>
       <c r="P16" s="24">
         <v>1</v>
       </c>
       <c r="Q16" s="24">
         <v>1</v>
       </c>
-      <c r="R16" s="31"/>
+      <c r="R16" s="24">
+        <v>2</v>
+      </c>
       <c r="S16" s="31"/>
       <c r="T16" s="31"/>
       <c r="U16" s="31"/>
       <c r="V16" s="31"/>
       <c r="W16" s="31"/>
       <c r="X16" s="31"/>
       <c r="Y16" s="31"/>
       <c r="Z16" s="31"/>
       <c r="AA16" s="31"/>
     </row>
     <row r="17" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C17" s="26">
         <v>1</v>
       </c>
       <c r="D17" s="26">
         <v>1</v>
       </c>
       <c r="E17" s="26">
         <v>1</v>
@@ -12419,51 +12436,53 @@
       </c>
       <c r="J17" s="26">
         <v>1</v>
       </c>
       <c r="K17" s="26">
         <v>2</v>
       </c>
       <c r="L17" s="26">
         <v>4</v>
       </c>
       <c r="M17" s="26">
         <v>2</v>
       </c>
       <c r="N17" s="26">
         <v>1</v>
       </c>
       <c r="O17" s="26">
         <v>1</v>
       </c>
       <c r="P17" s="26">
         <v>1</v>
       </c>
       <c r="Q17" s="26" t="s">
         <v>76</v>
       </c>
-      <c r="R17" s="31"/>
+      <c r="R17" s="26">
+        <v>2</v>
+      </c>
       <c r="S17" s="31"/>
       <c r="T17" s="31"/>
       <c r="U17" s="31"/>
       <c r="V17" s="31"/>
       <c r="W17" s="31"/>
       <c r="X17" s="31"/>
       <c r="Y17" s="31"/>
       <c r="Z17" s="31"/>
       <c r="AA17" s="31"/>
     </row>
     <row r="18" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="40"/>
       <c r="B18" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="31"/>
       <c r="D18" s="31"/>
       <c r="E18" s="31"/>
       <c r="F18" s="31"/>
       <c r="G18" s="31"/>
       <c r="H18" s="31"/>
       <c r="I18" s="31"/>
       <c r="J18" s="31"/>
       <c r="K18" s="31"/>
       <c r="L18" s="31"/>