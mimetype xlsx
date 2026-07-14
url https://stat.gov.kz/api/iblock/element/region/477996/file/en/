--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata (infant mor. rate)" sheetId="4" r:id="rId1"/>
     <sheet name="Symbols" sheetId="5" r:id="rId2"/>
     <sheet name="The number of deceased infants " sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="79">
   <si>
     <t xml:space="preserve">The code of the statistical indicator  </t>
   </si>
   <si>
     <t xml:space="preserve">Naming of the statistical indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Unit of measurement </t>
   </si>
   <si>
     <t xml:space="preserve">Short name of the KSP </t>
   </si>
   <si>
     <t xml:space="preserve">History of the indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Defining an indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Data processing method </t>
   </si>
   <si>
     <t>Calculation method</t>
   </si>
   <si>
@@ -11296,51 +11296,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703848" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/fab/q669larev3bzrkg2rdkftkm3hpwqk9xs/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%81%D0%BC%D0%B5%D1%80%D1%82%D0%BD%D0%BE%D1%81%D1%82%D0%B8%20%D0%B0%D0%BD%D0%B3%D0%BB.7z" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="34.28515625" style="29" customWidth="1"/>
     <col min="2" max="2" width="99.28515625" style="29" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="46">
         <v>612202</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" s="45" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="47" t="s">
         <v>54</v>
       </c>
     </row>
@@ -11402,80 +11402,80 @@
     </row>
     <row r="10" spans="1:2" ht="12.75">
       <c r="A10" s="54" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75">
       <c r="A11" s="54" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="38.25">
       <c r="A12" s="54" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="50" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="19.5" customHeight="1">
+    <row r="13" spans="1:2" ht="27" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="55" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
       <c r="A14" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="51" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="45" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="52">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="45" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="53">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="45" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="21" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="45" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>58</v>
       </c>
@@ -11549,51 +11549,51 @@
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="14"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="14"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="56" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA940"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="R9" sqref="R9:R17"/>
+      <selection activeCell="S9" sqref="S9:S17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" customWidth="1"/>
     <col min="9" max="9" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" bestFit="1" customWidth="1"/>
@@ -11928,50 +11928,53 @@
       </c>
       <c r="K9" s="19">
         <v>12</v>
       </c>
       <c r="L9" s="19">
         <v>11</v>
       </c>
       <c r="M9" s="18">
         <v>20</v>
       </c>
       <c r="N9" s="18">
         <v>14</v>
       </c>
       <c r="O9" s="18">
         <v>12</v>
       </c>
       <c r="P9" s="18">
         <v>8</v>
       </c>
       <c r="Q9" s="24">
         <v>15</v>
       </c>
       <c r="R9" s="24">
         <v>19</v>
       </c>
+      <c r="S9" s="24">
+        <v>12</v>
+      </c>
       <c r="Z9" s="31"/>
       <c r="AA9" s="31"/>
     </row>
     <row r="10" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="36" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>76</v>
       </c>
       <c r="D10" s="18">
         <v>1</v>
       </c>
       <c r="E10" s="24" t="s">
         <v>76</v>
       </c>
       <c r="F10" s="24">
         <v>1</v>
       </c>
       <c r="G10" s="24">
         <v>1</v>
       </c>
@@ -11986,51 +11989,53 @@
       </c>
       <c r="K10" s="24" t="s">
         <v>76</v>
       </c>
       <c r="L10" s="24" t="s">
         <v>76</v>
       </c>
       <c r="M10" s="24">
         <v>3</v>
       </c>
       <c r="N10" s="24">
         <v>1</v>
       </c>
       <c r="O10" s="24">
         <v>1</v>
       </c>
       <c r="P10" s="24" t="s">
         <v>76</v>
       </c>
       <c r="Q10" s="24">
         <v>2</v>
       </c>
       <c r="R10" s="24">
         <v>1</v>
       </c>
-      <c r="S10" s="8"/>
+      <c r="S10" s="24" t="s">
+        <v>76</v>
+      </c>
       <c r="T10" s="7"/>
       <c r="U10" s="8"/>
       <c r="V10" s="18"/>
       <c r="W10" s="19"/>
       <c r="X10" s="19"/>
       <c r="Y10" s="18"/>
       <c r="Z10" s="31"/>
       <c r="AA10" s="31"/>
     </row>
     <row r="11" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="36" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="37" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="18">
         <v>1</v>
       </c>
       <c r="D11" s="18">
         <v>2</v>
       </c>
       <c r="E11" s="25">
         <v>4</v>
       </c>
@@ -12051,51 +12056,53 @@
       </c>
       <c r="K11" s="25">
         <v>4</v>
       </c>
       <c r="L11" s="25">
         <v>2</v>
       </c>
       <c r="M11" s="25">
         <v>5</v>
       </c>
       <c r="N11" s="25">
         <v>1</v>
       </c>
       <c r="O11" s="25">
         <v>1</v>
       </c>
       <c r="P11" s="25">
         <v>2</v>
       </c>
       <c r="Q11" s="24">
         <v>7</v>
       </c>
       <c r="R11" s="24">
         <v>7</v>
       </c>
-      <c r="S11" s="31"/>
+      <c r="S11" s="24">
+        <v>1</v>
+      </c>
       <c r="T11" s="31"/>
       <c r="U11" s="31"/>
       <c r="V11" s="31"/>
       <c r="W11" s="31"/>
       <c r="X11" s="31"/>
       <c r="Y11" s="31"/>
       <c r="Z11" s="31"/>
       <c r="AA11" s="31"/>
     </row>
     <row r="12" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="36" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="37" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="18">
         <v>3</v>
       </c>
       <c r="D12" s="18">
         <v>3</v>
       </c>
       <c r="E12" s="24">
         <v>4</v>
       </c>
@@ -12116,51 +12123,53 @@
       </c>
       <c r="K12" s="24">
         <v>3</v>
       </c>
       <c r="L12" s="24" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="24">
         <v>4</v>
       </c>
       <c r="N12" s="24">
         <v>5</v>
       </c>
       <c r="O12" s="24">
         <v>3</v>
       </c>
       <c r="P12" s="24">
         <v>1</v>
       </c>
       <c r="Q12" s="24">
         <v>1</v>
       </c>
       <c r="R12" s="24">
         <v>1</v>
       </c>
-      <c r="S12" s="31"/>
+      <c r="S12" s="24">
+        <v>3</v>
+      </c>
       <c r="T12" s="31"/>
       <c r="U12" s="31"/>
       <c r="V12" s="31"/>
       <c r="W12" s="31"/>
       <c r="X12" s="31"/>
       <c r="Y12" s="31"/>
       <c r="Z12" s="31"/>
       <c r="AA12" s="31"/>
     </row>
     <row r="13" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="36" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="18">
         <v>2</v>
       </c>
       <c r="D13" s="18"/>
       <c r="E13" s="24" t="s">
         <v>76</v>
       </c>
       <c r="F13" s="24">
         <v>2</v>
@@ -12179,51 +12188,53 @@
       </c>
       <c r="K13" s="24">
         <v>1</v>
       </c>
       <c r="L13" s="24">
         <v>2</v>
       </c>
       <c r="M13" s="24">
         <v>1</v>
       </c>
       <c r="N13" s="24">
         <v>1</v>
       </c>
       <c r="O13" s="24">
         <v>2</v>
       </c>
       <c r="P13" s="24">
         <v>3</v>
       </c>
       <c r="Q13" s="24">
         <v>4</v>
       </c>
       <c r="R13" s="24">
         <v>2</v>
       </c>
-      <c r="S13" s="31"/>
+      <c r="S13" s="24">
+        <v>2</v>
+      </c>
       <c r="T13" s="31"/>
       <c r="U13" s="31"/>
       <c r="V13" s="31"/>
       <c r="W13" s="31"/>
       <c r="X13" s="31"/>
       <c r="Y13" s="31"/>
       <c r="Z13" s="31"/>
       <c r="AA13" s="31"/>
     </row>
     <row r="14" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="36" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="18">
         <v>3</v>
       </c>
       <c r="D14" s="18">
         <v>1</v>
       </c>
       <c r="E14" s="24">
         <v>1</v>
       </c>
@@ -12244,51 +12255,53 @@
       </c>
       <c r="K14" s="24" t="s">
         <v>76</v>
       </c>
       <c r="L14" s="24" t="s">
         <v>76</v>
       </c>
       <c r="M14" s="24" t="s">
         <v>76</v>
       </c>
       <c r="N14" s="24">
         <v>3</v>
       </c>
       <c r="O14" s="24">
         <v>2</v>
       </c>
       <c r="P14" s="24" t="s">
         <v>76</v>
       </c>
       <c r="Q14" s="24" t="s">
         <v>76</v>
       </c>
       <c r="R14" s="24">
         <v>4</v>
       </c>
-      <c r="S14" s="31"/>
+      <c r="S14" s="24" t="s">
+        <v>76</v>
+      </c>
       <c r="T14" s="31"/>
       <c r="U14" s="31"/>
       <c r="V14" s="31"/>
       <c r="W14" s="31"/>
       <c r="X14" s="31"/>
       <c r="Y14" s="31"/>
       <c r="Z14" s="31"/>
       <c r="AA14" s="31"/>
     </row>
     <row r="15" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="36" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>76</v>
       </c>
       <c r="D15" s="18">
         <v>1</v>
       </c>
       <c r="E15" s="24">
         <v>2</v>
       </c>
@@ -12309,51 +12322,53 @@
       </c>
       <c r="K15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="L15" s="24">
         <v>2</v>
       </c>
       <c r="M15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="N15" s="24">
         <v>1</v>
       </c>
       <c r="O15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="P15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="Q15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="R15" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="S15" s="31"/>
+      <c r="S15" s="24" t="s">
+        <v>76</v>
+      </c>
       <c r="T15" s="31"/>
       <c r="U15" s="31"/>
       <c r="V15" s="31"/>
       <c r="W15" s="31"/>
       <c r="X15" s="31"/>
       <c r="Y15" s="31"/>
       <c r="Z15" s="31"/>
       <c r="AA15" s="31"/>
     </row>
     <row r="16" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="36" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="37" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="18">
         <v>1</v>
       </c>
       <c r="D16" s="18">
         <v>1</v>
       </c>
       <c r="E16" s="24" t="s">
         <v>76</v>
       </c>
@@ -12374,51 +12389,53 @@
       </c>
       <c r="K16" s="24">
         <v>2</v>
       </c>
       <c r="L16" s="24">
         <v>1</v>
       </c>
       <c r="M16" s="24">
         <v>5</v>
       </c>
       <c r="N16" s="24">
         <v>1</v>
       </c>
       <c r="O16" s="24">
         <v>2</v>
       </c>
       <c r="P16" s="24">
         <v>1</v>
       </c>
       <c r="Q16" s="24">
         <v>1</v>
       </c>
       <c r="R16" s="24">
         <v>2</v>
       </c>
-      <c r="S16" s="31"/>
+      <c r="S16" s="24">
+        <v>6</v>
+      </c>
       <c r="T16" s="31"/>
       <c r="U16" s="31"/>
       <c r="V16" s="31"/>
       <c r="W16" s="31"/>
       <c r="X16" s="31"/>
       <c r="Y16" s="31"/>
       <c r="Z16" s="31"/>
       <c r="AA16" s="31"/>
     </row>
     <row r="17" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C17" s="26">
         <v>1</v>
       </c>
       <c r="D17" s="26">
         <v>1</v>
       </c>
       <c r="E17" s="26">
         <v>1</v>
       </c>
@@ -12439,51 +12456,53 @@
       </c>
       <c r="K17" s="26">
         <v>2</v>
       </c>
       <c r="L17" s="26">
         <v>4</v>
       </c>
       <c r="M17" s="26">
         <v>2</v>
       </c>
       <c r="N17" s="26">
         <v>1</v>
       </c>
       <c r="O17" s="26">
         <v>1</v>
       </c>
       <c r="P17" s="26">
         <v>1</v>
       </c>
       <c r="Q17" s="26" t="s">
         <v>76</v>
       </c>
       <c r="R17" s="26">
         <v>2</v>
       </c>
-      <c r="S17" s="31"/>
+      <c r="S17" s="26" t="s">
+        <v>76</v>
+      </c>
       <c r="T17" s="31"/>
       <c r="U17" s="31"/>
       <c r="V17" s="31"/>
       <c r="W17" s="31"/>
       <c r="X17" s="31"/>
       <c r="Y17" s="31"/>
       <c r="Z17" s="31"/>
       <c r="AA17" s="31"/>
     </row>
     <row r="18" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="40"/>
       <c r="B18" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="31"/>
       <c r="D18" s="31"/>
       <c r="E18" s="31"/>
       <c r="F18" s="31"/>
       <c r="G18" s="31"/>
       <c r="H18" s="31"/>
       <c r="I18" s="31"/>
       <c r="J18" s="31"/>
       <c r="K18" s="31"/>
       <c r="L18" s="31"/>
       <c r="M18" s="31"/>