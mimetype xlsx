--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata (infant mor. rate)" sheetId="4" r:id="rId1"/>
     <sheet name="Symbols" sheetId="5" r:id="rId2"/>
     <sheet name="The number of deceased infants " sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="79">
   <si>
     <t xml:space="preserve">The code of the statistical indicator  </t>
   </si>
   <si>
     <t xml:space="preserve">Naming of the statistical indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Unit of measurement </t>
   </si>
   <si>
     <t xml:space="preserve">Short name of the KSP </t>
   </si>
   <si>
     <t xml:space="preserve">History of the indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Defining an indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Data processing method </t>
   </si>
   <si>
     <t>Calculation method</t>
   </si>
   <si>
@@ -6087,51 +6087,51 @@
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -6198,53 +6198,50 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="40" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="24" xfId="23" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="14" fontId="25" fillId="0" borderId="1" xfId="1786" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="25" fillId="0" borderId="1" xfId="27" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="1767" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
@@ -11296,51 +11293,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703848" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/fab/q669larev3bzrkg2rdkftkm3hpwqk9xs/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%81%D0%BC%D0%B5%D1%80%D1%82%D0%BD%D0%BE%D1%81%D1%82%D0%B8%20%D0%B0%D0%BD%D0%B3%D0%BB.7z" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="34.28515625" style="29" customWidth="1"/>
     <col min="2" max="2" width="99.28515625" style="29" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="46">
         <v>612202</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" s="45" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="47" t="s">
         <v>54</v>
       </c>
     </row>
@@ -11363,119 +11360,119 @@
     <row r="5" spans="1:2" ht="12.75">
       <c r="A5" s="45" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="47" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="12.75">
       <c r="A6" s="45" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="47" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.75">
       <c r="A7" s="45" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="47" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
-      <c r="A8" s="54" t="s">
+      <c r="A8" s="53" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="48" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
-      <c r="A9" s="54" t="s">
+      <c r="A9" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="48" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="12.75">
-      <c r="A10" s="54" t="s">
+      <c r="A10" s="53" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75">
-      <c r="A11" s="54" t="s">
+      <c r="A11" s="53" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="38.25">
-      <c r="A12" s="54" t="s">
+      <c r="A12" s="53" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="50" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="27" customHeight="1">
-      <c r="A13" s="54" t="s">
+      <c r="A13" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="55" t="s">
+      <c r="B13" s="54" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
       <c r="A14" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="51" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="45" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="52">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="53">
-        <v>46244</v>
+      <c r="B16" s="52">
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="45" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="21" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="45" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>58</v>
       </c>
@@ -11534,66 +11531,66 @@
     <row r="8" spans="2:2" ht="15" customHeight="1">
       <c r="B8" s="12" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="15" customHeight="1">
       <c r="B9" s="12" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="2:2" ht="15" customHeight="1">
       <c r="B10" s="12"/>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="13" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="14"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="14"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
-      <c r="B14" s="56" t="s">
+      <c r="B14" s="55" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA940"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S9" sqref="S9:S17"/>
+      <selection activeCell="B2" sqref="B2:Z2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" customWidth="1"/>
     <col min="9" max="9" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" bestFit="1" customWidth="1"/>
@@ -11613,77 +11610,77 @@
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
     <row r="2" spans="1:27" s="29" customFormat="1" ht="33.75" customHeight="1">
       <c r="A2" s="27" t="s">
         <v>53</v>
       </c>
-      <c r="B2" s="57" t="s">
+      <c r="B2" s="56" t="s">
         <v>55</v>
       </c>
-      <c r="C2" s="57"/>
-[...22 lines deleted...]
-      <c r="Z2" s="57"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
       <c r="AA2" s="28"/>
     </row>
     <row r="3" spans="1:27" ht="14.25" customHeight="1">
       <c r="A3" s="15"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
@@ -11731,87 +11728,87 @@
       <c r="F5" s="31"/>
       <c r="G5" s="31"/>
       <c r="H5" s="11"/>
       <c r="I5" s="31"/>
       <c r="J5" s="31"/>
       <c r="K5" s="31"/>
       <c r="L5" s="31"/>
       <c r="M5" s="31"/>
       <c r="N5" s="31"/>
       <c r="O5" s="41"/>
       <c r="P5" s="41"/>
       <c r="Q5" s="42"/>
       <c r="R5" s="42"/>
       <c r="S5" s="41"/>
       <c r="T5" s="41"/>
       <c r="U5" s="43"/>
       <c r="V5" s="44"/>
       <c r="W5" s="43"/>
       <c r="X5" s="43"/>
       <c r="Z5" s="43" t="s">
         <v>23</v>
       </c>
       <c r="AA5" s="31"/>
     </row>
     <row r="6" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A6" s="64" t="s">
+      <c r="A6" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="B6" s="66"/>
-      <c r="C6" s="60">
+      <c r="B6" s="65"/>
+      <c r="C6" s="59">
         <v>2025</v>
       </c>
-      <c r="D6" s="61"/>
-[...10 lines deleted...]
-      <c r="O6" s="62">
+      <c r="D6" s="60"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="60"/>
+      <c r="I6" s="60"/>
+      <c r="J6" s="60"/>
+      <c r="K6" s="60"/>
+      <c r="L6" s="60"/>
+      <c r="M6" s="60"/>
+      <c r="N6" s="60"/>
+      <c r="O6" s="61">
         <v>2026</v>
       </c>
-      <c r="P6" s="63"/>
-[...9 lines deleted...]
-      <c r="Z6" s="63"/>
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="62"/>
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="62"/>
       <c r="AA6" s="31"/>
     </row>
     <row r="7" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A7" s="65"/>
-      <c r="B7" s="67"/>
+      <c r="A7" s="64"/>
+      <c r="B7" s="66"/>
       <c r="C7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="J7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="K7" s="4" t="s">
@@ -11844,77 +11841,77 @@
       <c r="T7" s="3" t="s">
         <v>29</v>
       </c>
       <c r="U7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="V7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="W7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="X7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="Y7" s="20" t="s">
         <v>34</v>
       </c>
       <c r="Z7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="AA7" s="31"/>
     </row>
     <row r="8" spans="1:27" s="32" customFormat="1" ht="20.25" customHeight="1">
       <c r="A8" s="33"/>
-      <c r="B8" s="58" t="s">
+      <c r="B8" s="57" t="s">
         <v>36</v>
       </c>
-      <c r="C8" s="59"/>
-[...22 lines deleted...]
-      <c r="Z8" s="59"/>
+      <c r="C8" s="58"/>
+      <c r="D8" s="58"/>
+      <c r="E8" s="58"/>
+      <c r="F8" s="58"/>
+      <c r="G8" s="58"/>
+      <c r="H8" s="58"/>
+      <c r="I8" s="58"/>
+      <c r="J8" s="58"/>
+      <c r="K8" s="58"/>
+      <c r="L8" s="58"/>
+      <c r="M8" s="58"/>
+      <c r="N8" s="58"/>
+      <c r="O8" s="58"/>
+      <c r="P8" s="58"/>
+      <c r="Q8" s="58"/>
+      <c r="R8" s="58"/>
+      <c r="S8" s="58"/>
+      <c r="T8" s="58"/>
+      <c r="U8" s="58"/>
+      <c r="V8" s="58"/>
+      <c r="W8" s="58"/>
+      <c r="X8" s="58"/>
+      <c r="Y8" s="58"/>
+      <c r="Z8" s="58"/>
       <c r="AA8" s="34"/>
     </row>
     <row r="9" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="35" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C9" s="6">
         <v>11</v>
       </c>
       <c r="D9" s="6">
         <v>10</v>
       </c>
       <c r="E9" s="6">
         <v>12</v>
       </c>
       <c r="F9" s="7">
         <v>11</v>
       </c>
       <c r="G9" s="8">
         <v>13</v>
       </c>
       <c r="H9" s="7">
@@ -11931,50 +11928,53 @@
       </c>
       <c r="L9" s="19">
         <v>11</v>
       </c>
       <c r="M9" s="18">
         <v>20</v>
       </c>
       <c r="N9" s="18">
         <v>14</v>
       </c>
       <c r="O9" s="18">
         <v>12</v>
       </c>
       <c r="P9" s="18">
         <v>8</v>
       </c>
       <c r="Q9" s="24">
         <v>15</v>
       </c>
       <c r="R9" s="24">
         <v>19</v>
       </c>
       <c r="S9" s="24">
         <v>12</v>
       </c>
+      <c r="T9" s="24">
+        <v>16</v>
+      </c>
       <c r="Z9" s="31"/>
       <c r="AA9" s="31"/>
     </row>
     <row r="10" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="36" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>76</v>
       </c>
       <c r="D10" s="18">
         <v>1</v>
       </c>
       <c r="E10" s="24" t="s">
         <v>76</v>
       </c>
       <c r="F10" s="24">
         <v>1</v>
       </c>
       <c r="G10" s="24">
         <v>1</v>
       </c>
@@ -11992,51 +11992,53 @@
       </c>
       <c r="L10" s="24" t="s">
         <v>76</v>
       </c>
       <c r="M10" s="24">
         <v>3</v>
       </c>
       <c r="N10" s="24">
         <v>1</v>
       </c>
       <c r="O10" s="24">
         <v>1</v>
       </c>
       <c r="P10" s="24" t="s">
         <v>76</v>
       </c>
       <c r="Q10" s="24">
         <v>2</v>
       </c>
       <c r="R10" s="24">
         <v>1</v>
       </c>
       <c r="S10" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="T10" s="7"/>
+      <c r="T10" s="24">
+        <v>1</v>
+      </c>
       <c r="U10" s="8"/>
       <c r="V10" s="18"/>
       <c r="W10" s="19"/>
       <c r="X10" s="19"/>
       <c r="Y10" s="18"/>
       <c r="Z10" s="31"/>
       <c r="AA10" s="31"/>
     </row>
     <row r="11" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="36" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="37" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="18">
         <v>1</v>
       </c>
       <c r="D11" s="18">
         <v>2</v>
       </c>
       <c r="E11" s="25">
         <v>4</v>
       </c>
       <c r="F11" s="25">
@@ -12059,51 +12061,53 @@
       </c>
       <c r="L11" s="25">
         <v>2</v>
       </c>
       <c r="M11" s="25">
         <v>5</v>
       </c>
       <c r="N11" s="25">
         <v>1</v>
       </c>
       <c r="O11" s="25">
         <v>1</v>
       </c>
       <c r="P11" s="25">
         <v>2</v>
       </c>
       <c r="Q11" s="24">
         <v>7</v>
       </c>
       <c r="R11" s="24">
         <v>7</v>
       </c>
       <c r="S11" s="24">
         <v>1</v>
       </c>
-      <c r="T11" s="31"/>
+      <c r="T11" s="24">
+        <v>1</v>
+      </c>
       <c r="U11" s="31"/>
       <c r="V11" s="31"/>
       <c r="W11" s="31"/>
       <c r="X11" s="31"/>
       <c r="Y11" s="31"/>
       <c r="Z11" s="31"/>
       <c r="AA11" s="31"/>
     </row>
     <row r="12" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="36" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="37" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="18">
         <v>3</v>
       </c>
       <c r="D12" s="18">
         <v>3</v>
       </c>
       <c r="E12" s="24">
         <v>4</v>
       </c>
       <c r="F12" s="24">
@@ -12126,51 +12130,53 @@
       </c>
       <c r="L12" s="24" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="24">
         <v>4</v>
       </c>
       <c r="N12" s="24">
         <v>5</v>
       </c>
       <c r="O12" s="24">
         <v>3</v>
       </c>
       <c r="P12" s="24">
         <v>1</v>
       </c>
       <c r="Q12" s="24">
         <v>1</v>
       </c>
       <c r="R12" s="24">
         <v>1</v>
       </c>
       <c r="S12" s="24">
         <v>3</v>
       </c>
-      <c r="T12" s="31"/>
+      <c r="T12" s="24">
+        <v>3</v>
+      </c>
       <c r="U12" s="31"/>
       <c r="V12" s="31"/>
       <c r="W12" s="31"/>
       <c r="X12" s="31"/>
       <c r="Y12" s="31"/>
       <c r="Z12" s="31"/>
       <c r="AA12" s="31"/>
     </row>
     <row r="13" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="36" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="18">
         <v>2</v>
       </c>
       <c r="D13" s="18"/>
       <c r="E13" s="24" t="s">
         <v>76</v>
       </c>
       <c r="F13" s="24">
         <v>2</v>
       </c>
@@ -12191,51 +12197,53 @@
       </c>
       <c r="L13" s="24">
         <v>2</v>
       </c>
       <c r="M13" s="24">
         <v>1</v>
       </c>
       <c r="N13" s="24">
         <v>1</v>
       </c>
       <c r="O13" s="24">
         <v>2</v>
       </c>
       <c r="P13" s="24">
         <v>3</v>
       </c>
       <c r="Q13" s="24">
         <v>4</v>
       </c>
       <c r="R13" s="24">
         <v>2</v>
       </c>
       <c r="S13" s="24">
         <v>2</v>
       </c>
-      <c r="T13" s="31"/>
+      <c r="T13" s="24">
+        <v>4</v>
+      </c>
       <c r="U13" s="31"/>
       <c r="V13" s="31"/>
       <c r="W13" s="31"/>
       <c r="X13" s="31"/>
       <c r="Y13" s="31"/>
       <c r="Z13" s="31"/>
       <c r="AA13" s="31"/>
     </row>
     <row r="14" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="36" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="18">
         <v>3</v>
       </c>
       <c r="D14" s="18">
         <v>1</v>
       </c>
       <c r="E14" s="24">
         <v>1</v>
       </c>
       <c r="F14" s="24">
@@ -12258,51 +12266,53 @@
       </c>
       <c r="L14" s="24" t="s">
         <v>76</v>
       </c>
       <c r="M14" s="24" t="s">
         <v>76</v>
       </c>
       <c r="N14" s="24">
         <v>3</v>
       </c>
       <c r="O14" s="24">
         <v>2</v>
       </c>
       <c r="P14" s="24" t="s">
         <v>76</v>
       </c>
       <c r="Q14" s="24" t="s">
         <v>76</v>
       </c>
       <c r="R14" s="24">
         <v>4</v>
       </c>
       <c r="S14" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="T14" s="31"/>
+      <c r="T14" s="24" t="s">
+        <v>76</v>
+      </c>
       <c r="U14" s="31"/>
       <c r="V14" s="31"/>
       <c r="W14" s="31"/>
       <c r="X14" s="31"/>
       <c r="Y14" s="31"/>
       <c r="Z14" s="31"/>
       <c r="AA14" s="31"/>
     </row>
     <row r="15" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="36" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>76</v>
       </c>
       <c r="D15" s="18">
         <v>1</v>
       </c>
       <c r="E15" s="24">
         <v>2</v>
       </c>
       <c r="F15" s="24">
@@ -12325,51 +12335,53 @@
       </c>
       <c r="L15" s="24">
         <v>2</v>
       </c>
       <c r="M15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="N15" s="24">
         <v>1</v>
       </c>
       <c r="O15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="P15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="Q15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="R15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="S15" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="T15" s="31"/>
+      <c r="T15" s="24">
+        <v>1</v>
+      </c>
       <c r="U15" s="31"/>
       <c r="V15" s="31"/>
       <c r="W15" s="31"/>
       <c r="X15" s="31"/>
       <c r="Y15" s="31"/>
       <c r="Z15" s="31"/>
       <c r="AA15" s="31"/>
     </row>
     <row r="16" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="36" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="37" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="18">
         <v>1</v>
       </c>
       <c r="D16" s="18">
         <v>1</v>
       </c>
       <c r="E16" s="24" t="s">
         <v>76</v>
       </c>
       <c r="F16" s="24" t="s">
@@ -12392,51 +12404,53 @@
       </c>
       <c r="L16" s="24">
         <v>1</v>
       </c>
       <c r="M16" s="24">
         <v>5</v>
       </c>
       <c r="N16" s="24">
         <v>1</v>
       </c>
       <c r="O16" s="24">
         <v>2</v>
       </c>
       <c r="P16" s="24">
         <v>1</v>
       </c>
       <c r="Q16" s="24">
         <v>1</v>
       </c>
       <c r="R16" s="24">
         <v>2</v>
       </c>
       <c r="S16" s="24">
         <v>6</v>
       </c>
-      <c r="T16" s="31"/>
+      <c r="T16" s="24">
+        <v>4</v>
+      </c>
       <c r="U16" s="31"/>
       <c r="V16" s="31"/>
       <c r="W16" s="31"/>
       <c r="X16" s="31"/>
       <c r="Y16" s="31"/>
       <c r="Z16" s="31"/>
       <c r="AA16" s="31"/>
     </row>
     <row r="17" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C17" s="26">
         <v>1</v>
       </c>
       <c r="D17" s="26">
         <v>1</v>
       </c>
       <c r="E17" s="26">
         <v>1</v>
       </c>
       <c r="F17" s="26" t="s">
@@ -12459,51 +12473,53 @@
       </c>
       <c r="L17" s="26">
         <v>4</v>
       </c>
       <c r="M17" s="26">
         <v>2</v>
       </c>
       <c r="N17" s="26">
         <v>1</v>
       </c>
       <c r="O17" s="26">
         <v>1</v>
       </c>
       <c r="P17" s="26">
         <v>1</v>
       </c>
       <c r="Q17" s="26" t="s">
         <v>76</v>
       </c>
       <c r="R17" s="26">
         <v>2</v>
       </c>
       <c r="S17" s="26" t="s">
         <v>76</v>
       </c>
-      <c r="T17" s="31"/>
+      <c r="T17" s="26">
+        <v>2</v>
+      </c>
       <c r="U17" s="31"/>
       <c r="V17" s="31"/>
       <c r="W17" s="31"/>
       <c r="X17" s="31"/>
       <c r="Y17" s="31"/>
       <c r="Z17" s="31"/>
       <c r="AA17" s="31"/>
     </row>
     <row r="18" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="40"/>
       <c r="B18" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="31"/>
       <c r="D18" s="31"/>
       <c r="E18" s="31"/>
       <c r="F18" s="31"/>
       <c r="G18" s="31"/>
       <c r="H18" s="31"/>
       <c r="I18" s="31"/>
       <c r="J18" s="31"/>
       <c r="K18" s="31"/>
       <c r="L18" s="31"/>
       <c r="M18" s="31"/>
       <c r="N18" s="31"/>