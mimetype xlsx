--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata (infant mor. rate)" sheetId="4" r:id="rId1"/>
     <sheet name="Symbols" sheetId="5" r:id="rId2"/>
     <sheet name="The number of deceased infants " sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="79">
   <si>
     <t xml:space="preserve">The code of the statistical indicator  </t>
   </si>
   <si>
     <t xml:space="preserve">Naming of the statistical indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Unit of measurement </t>
   </si>
   <si>
     <t xml:space="preserve">Short name of the KSP </t>
   </si>
   <si>
     <t xml:space="preserve">History of the indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Defining an indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Data processing method </t>
   </si>
   <si>
     <t>Calculation method</t>
   </si>
   <si>
@@ -11293,58 +11293,58 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/703848" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/fab/q669larev3bzrkg2rdkftkm3hpwqk9xs/%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%81%D0%BC%D0%B5%D1%80%D1%82%D0%BD%D0%BE%D1%81%D1%82%D0%B8%20%D0%B0%D0%BD%D0%B3%D0%BB.7z" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="34.28515625" style="29" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.42578125" style="29"/>
+    <col min="1" max="1" width="34.25" style="29" customWidth="1"/>
+    <col min="2" max="2" width="99.25" style="29" customWidth="1"/>
+    <col min="3" max="16384" width="14.375" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="46">
         <v>612202</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" s="45" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="47" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75">
       <c r="A3" s="45" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="47" t="s">
         <v>23</v>
       </c>
@@ -11420,59 +11420,59 @@
       <c r="B12" s="50" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="27" customHeight="1">
       <c r="A13" s="53" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="54" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
       <c r="A14" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="51" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="45" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="52">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="45" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="52">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="45" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="21" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="45" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>58</v>
       </c>
@@ -11485,54 +11485,54 @@
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="10.42578125" customWidth="1"/>
-    <col min="2" max="2" width="106.28515625" customWidth="1"/>
+    <col min="1" max="1" width="10.375" customWidth="1"/>
+    <col min="2" max="2" width="106.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="12" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15" customHeight="1">
       <c r="B6" s="12" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="15" customHeight="1">
       <c r="B7" s="12" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15" customHeight="1">
       <c r="B8" s="12" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="15" customHeight="1">
       <c r="B9" s="12" t="s">
         <v>44</v>
@@ -11546,79 +11546,79 @@
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="14"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="14"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="55" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA940"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:Z2"/>
+      <selection activeCell="U22" sqref="U22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="8.85546875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="4.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="8.875" customWidth="1"/>
+    <col min="3" max="3" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="5.625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="4.25" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="5.42578125" customWidth="1"/>
-    <col min="9" max="9" width="3.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="5.375" customWidth="1"/>
+    <col min="9" max="9" width="3.875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="18" max="18" width="4.28515625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.875" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.75" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="8.25" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.125" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="5.625" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="4.25" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="4.42578125" bestFit="1" customWidth="1"/>
-    <col min="21" max="21" width="3.85546875" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="4.375" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="3.875" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" bestFit="1" customWidth="1"/>
-    <col min="23" max="23" width="8.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="25" max="27" width="8.7109375" customWidth="1"/>
+    <col min="23" max="23" width="8.75" customWidth="1"/>
+    <col min="24" max="24" width="6.75" bestFit="1" customWidth="1"/>
+    <col min="25" max="27" width="8.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="14.25" customHeight="1">
       <c r="A1" s="15"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
@@ -11931,50 +11931,53 @@
       </c>
       <c r="M9" s="18">
         <v>20</v>
       </c>
       <c r="N9" s="18">
         <v>14</v>
       </c>
       <c r="O9" s="18">
         <v>12</v>
       </c>
       <c r="P9" s="18">
         <v>8</v>
       </c>
       <c r="Q9" s="24">
         <v>15</v>
       </c>
       <c r="R9" s="24">
         <v>19</v>
       </c>
       <c r="S9" s="24">
         <v>12</v>
       </c>
       <c r="T9" s="24">
         <v>16</v>
       </c>
+      <c r="U9" s="24">
+        <v>7</v>
+      </c>
       <c r="Z9" s="31"/>
       <c r="AA9" s="31"/>
     </row>
     <row r="10" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="36" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>76</v>
       </c>
       <c r="D10" s="18">
         <v>1</v>
       </c>
       <c r="E10" s="24" t="s">
         <v>76</v>
       </c>
       <c r="F10" s="24">
         <v>1</v>
       </c>
       <c r="G10" s="24">
         <v>1</v>
       </c>
@@ -11995,51 +11998,53 @@
       </c>
       <c r="M10" s="24">
         <v>3</v>
       </c>
       <c r="N10" s="24">
         <v>1</v>
       </c>
       <c r="O10" s="24">
         <v>1</v>
       </c>
       <c r="P10" s="24" t="s">
         <v>76</v>
       </c>
       <c r="Q10" s="24">
         <v>2</v>
       </c>
       <c r="R10" s="24">
         <v>1</v>
       </c>
       <c r="S10" s="24" t="s">
         <v>76</v>
       </c>
       <c r="T10" s="24">
         <v>1</v>
       </c>
-      <c r="U10" s="8"/>
+      <c r="U10" s="24" t="s">
+        <v>76</v>
+      </c>
       <c r="V10" s="18"/>
       <c r="W10" s="19"/>
       <c r="X10" s="19"/>
       <c r="Y10" s="18"/>
       <c r="Z10" s="31"/>
       <c r="AA10" s="31"/>
     </row>
     <row r="11" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="36" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="37" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="18">
         <v>1</v>
       </c>
       <c r="D11" s="18">
         <v>2</v>
       </c>
       <c r="E11" s="25">
         <v>4</v>
       </c>
       <c r="F11" s="25">
         <v>1</v>
@@ -12064,51 +12069,53 @@
       </c>
       <c r="M11" s="25">
         <v>5</v>
       </c>
       <c r="N11" s="25">
         <v>1</v>
       </c>
       <c r="O11" s="25">
         <v>1</v>
       </c>
       <c r="P11" s="25">
         <v>2</v>
       </c>
       <c r="Q11" s="24">
         <v>7</v>
       </c>
       <c r="R11" s="24">
         <v>7</v>
       </c>
       <c r="S11" s="24">
         <v>1</v>
       </c>
       <c r="T11" s="24">
         <v>1</v>
       </c>
-      <c r="U11" s="31"/>
+      <c r="U11" s="24">
+        <v>3</v>
+      </c>
       <c r="V11" s="31"/>
       <c r="W11" s="31"/>
       <c r="X11" s="31"/>
       <c r="Y11" s="31"/>
       <c r="Z11" s="31"/>
       <c r="AA11" s="31"/>
     </row>
     <row r="12" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="36" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="37" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="18">
         <v>3</v>
       </c>
       <c r="D12" s="18">
         <v>3</v>
       </c>
       <c r="E12" s="24">
         <v>4</v>
       </c>
       <c r="F12" s="24">
         <v>3</v>
@@ -12133,51 +12140,53 @@
       </c>
       <c r="M12" s="24">
         <v>4</v>
       </c>
       <c r="N12" s="24">
         <v>5</v>
       </c>
       <c r="O12" s="24">
         <v>3</v>
       </c>
       <c r="P12" s="24">
         <v>1</v>
       </c>
       <c r="Q12" s="24">
         <v>1</v>
       </c>
       <c r="R12" s="24">
         <v>1</v>
       </c>
       <c r="S12" s="24">
         <v>3</v>
       </c>
       <c r="T12" s="24">
         <v>3</v>
       </c>
-      <c r="U12" s="31"/>
+      <c r="U12" s="24">
+        <v>1</v>
+      </c>
       <c r="V12" s="31"/>
       <c r="W12" s="31"/>
       <c r="X12" s="31"/>
       <c r="Y12" s="31"/>
       <c r="Z12" s="31"/>
       <c r="AA12" s="31"/>
     </row>
     <row r="13" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="36" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="18">
         <v>2</v>
       </c>
       <c r="D13" s="18"/>
       <c r="E13" s="24" t="s">
         <v>76</v>
       </c>
       <c r="F13" s="24">
         <v>2</v>
       </c>
       <c r="G13" s="24">
@@ -12200,51 +12209,53 @@
       </c>
       <c r="M13" s="24">
         <v>1</v>
       </c>
       <c r="N13" s="24">
         <v>1</v>
       </c>
       <c r="O13" s="24">
         <v>2</v>
       </c>
       <c r="P13" s="24">
         <v>3</v>
       </c>
       <c r="Q13" s="24">
         <v>4</v>
       </c>
       <c r="R13" s="24">
         <v>2</v>
       </c>
       <c r="S13" s="24">
         <v>2</v>
       </c>
       <c r="T13" s="24">
         <v>4</v>
       </c>
-      <c r="U13" s="31"/>
+      <c r="U13" s="24">
+        <v>1</v>
+      </c>
       <c r="V13" s="31"/>
       <c r="W13" s="31"/>
       <c r="X13" s="31"/>
       <c r="Y13" s="31"/>
       <c r="Z13" s="31"/>
       <c r="AA13" s="31"/>
     </row>
     <row r="14" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="36" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="18">
         <v>3</v>
       </c>
       <c r="D14" s="18">
         <v>1</v>
       </c>
       <c r="E14" s="24">
         <v>1</v>
       </c>
       <c r="F14" s="24">
         <v>2</v>
@@ -12269,51 +12280,53 @@
       </c>
       <c r="M14" s="24" t="s">
         <v>76</v>
       </c>
       <c r="N14" s="24">
         <v>3</v>
       </c>
       <c r="O14" s="24">
         <v>2</v>
       </c>
       <c r="P14" s="24" t="s">
         <v>76</v>
       </c>
       <c r="Q14" s="24" t="s">
         <v>76</v>
       </c>
       <c r="R14" s="24">
         <v>4</v>
       </c>
       <c r="S14" s="24" t="s">
         <v>76</v>
       </c>
       <c r="T14" s="24" t="s">
         <v>76</v>
       </c>
-      <c r="U14" s="31"/>
+      <c r="U14" s="24" t="s">
+        <v>76</v>
+      </c>
       <c r="V14" s="31"/>
       <c r="W14" s="31"/>
       <c r="X14" s="31"/>
       <c r="Y14" s="31"/>
       <c r="Z14" s="31"/>
       <c r="AA14" s="31"/>
     </row>
     <row r="15" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="36" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>76</v>
       </c>
       <c r="D15" s="18">
         <v>1</v>
       </c>
       <c r="E15" s="24">
         <v>2</v>
       </c>
       <c r="F15" s="24">
         <v>2</v>
@@ -12338,51 +12351,53 @@
       </c>
       <c r="M15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="N15" s="24">
         <v>1</v>
       </c>
       <c r="O15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="P15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="Q15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="R15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="S15" s="24" t="s">
         <v>76</v>
       </c>
       <c r="T15" s="24">
         <v>1</v>
       </c>
-      <c r="U15" s="31"/>
+      <c r="U15" s="24" t="s">
+        <v>76</v>
+      </c>
       <c r="V15" s="31"/>
       <c r="W15" s="31"/>
       <c r="X15" s="31"/>
       <c r="Y15" s="31"/>
       <c r="Z15" s="31"/>
       <c r="AA15" s="31"/>
     </row>
     <row r="16" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="36" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="37" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="18">
         <v>1</v>
       </c>
       <c r="D16" s="18">
         <v>1</v>
       </c>
       <c r="E16" s="24" t="s">
         <v>76</v>
       </c>
       <c r="F16" s="24" t="s">
         <v>76</v>
@@ -12407,51 +12422,53 @@
       </c>
       <c r="M16" s="24">
         <v>5</v>
       </c>
       <c r="N16" s="24">
         <v>1</v>
       </c>
       <c r="O16" s="24">
         <v>2</v>
       </c>
       <c r="P16" s="24">
         <v>1</v>
       </c>
       <c r="Q16" s="24">
         <v>1</v>
       </c>
       <c r="R16" s="24">
         <v>2</v>
       </c>
       <c r="S16" s="24">
         <v>6</v>
       </c>
       <c r="T16" s="24">
         <v>4</v>
       </c>
-      <c r="U16" s="31"/>
+      <c r="U16" s="24">
+        <v>1</v>
+      </c>
       <c r="V16" s="31"/>
       <c r="W16" s="31"/>
       <c r="X16" s="31"/>
       <c r="Y16" s="31"/>
       <c r="Z16" s="31"/>
       <c r="AA16" s="31"/>
     </row>
     <row r="17" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C17" s="26">
         <v>1</v>
       </c>
       <c r="D17" s="26">
         <v>1</v>
       </c>
       <c r="E17" s="26">
         <v>1</v>
       </c>
       <c r="F17" s="26" t="s">
         <v>76</v>
@@ -12476,51 +12493,53 @@
       </c>
       <c r="M17" s="26">
         <v>2</v>
       </c>
       <c r="N17" s="26">
         <v>1</v>
       </c>
       <c r="O17" s="26">
         <v>1</v>
       </c>
       <c r="P17" s="26">
         <v>1</v>
       </c>
       <c r="Q17" s="26" t="s">
         <v>76</v>
       </c>
       <c r="R17" s="26">
         <v>2</v>
       </c>
       <c r="S17" s="26" t="s">
         <v>76</v>
       </c>
       <c r="T17" s="26">
         <v>2</v>
       </c>
-      <c r="U17" s="31"/>
+      <c r="U17" s="26">
+        <v>1</v>
+      </c>
       <c r="V17" s="31"/>
       <c r="W17" s="31"/>
       <c r="X17" s="31"/>
       <c r="Y17" s="31"/>
       <c r="Z17" s="31"/>
       <c r="AA17" s="31"/>
     </row>
     <row r="18" spans="1:27" s="32" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="40"/>
       <c r="B18" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C18" s="31"/>
       <c r="D18" s="31"/>
       <c r="E18" s="31"/>
       <c r="F18" s="31"/>
       <c r="G18" s="31"/>
       <c r="H18" s="31"/>
       <c r="I18" s="31"/>
       <c r="J18" s="31"/>
       <c r="K18" s="31"/>
       <c r="L18" s="31"/>
       <c r="M18" s="31"/>
       <c r="N18" s="31"/>
       <c r="O18" s="31"/>