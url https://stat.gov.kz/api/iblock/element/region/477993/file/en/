--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -269,51 +269,51 @@
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
     </r>
   </si>
   <si>
     <t>Number of births per 1,000 people by Almaty city</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/37/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19422&amp;period=quarter&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -409,50 +409,57 @@
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
@@ -697,55 +704,55 @@
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -978,58 +985,58 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19422&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="33.875" style="42" customWidth="1"/>
+    <col min="1" max="1" width="33.85546875" style="42" customWidth="1"/>
     <col min="2" max="2" width="100" style="42" customWidth="1"/>
-    <col min="3" max="16384" width="14.375" style="42"/>
+    <col min="3" max="16384" width="14.42578125" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="41">
         <v>61210101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="43" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="43" t="s">
         <v>24</v>
       </c>
@@ -1080,84 +1087,84 @@
       </c>
       <c r="B9" s="44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" customHeight="1">
       <c r="A10" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="43" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="15" customHeight="1">
       <c r="A11" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1">
       <c r="A12" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="48" t="s">
+      <c r="B12" s="47" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="30" customHeight="1">
       <c r="A13" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="47" t="s">
+      <c r="B13" s="48" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="10">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="10">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>68</v>
       </c>
@@ -1170,94 +1177,94 @@
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="8.75" style="42" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.375" style="42"/>
+    <col min="1" max="1" width="8.7109375" style="42" customWidth="1"/>
+    <col min="2" max="2" width="112.140625" style="42" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="42"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="127.5">
       <c r="B5" s="46" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="U8" sqref="U8:U16"/>
+      <selection pane="bottomLeft" activeCell="U22" sqref="U22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
-    <col min="3" max="3" width="6.625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="7.125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="8.875" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" bestFit="1" customWidth="1"/>
-    <col min="13" max="14" width="8.25" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="16" width="7.125" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="7" bestFit="1" customWidth="1"/>
-    <col min="23" max="23" width="8.875" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" bestFit="1" customWidth="1"/>
-    <col min="25" max="25" width="8.25" customWidth="1"/>
-    <col min="26" max="26" width="8.75" customWidth="1"/>
+    <col min="25" max="25" width="8.28515625" customWidth="1"/>
+    <col min="26" max="26" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="14.25" customHeight="1">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
@@ -1534,50 +1541,53 @@
       </c>
       <c r="N8" s="14">
         <v>13.77</v>
       </c>
       <c r="O8" s="14">
         <v>12.28</v>
       </c>
       <c r="P8" s="14">
         <v>11.94</v>
       </c>
       <c r="Q8" s="14">
         <v>12.33</v>
       </c>
       <c r="R8" s="14">
         <v>12.48</v>
       </c>
       <c r="S8" s="14">
         <v>12.26</v>
       </c>
       <c r="T8" s="14">
         <v>12.41</v>
       </c>
       <c r="U8" s="14">
         <v>12.56</v>
       </c>
+      <c r="V8" s="14">
+        <v>12.58</v>
+      </c>
       <c r="Z8" s="23"/>
     </row>
     <row r="9" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="32" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="33" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="14">
         <v>9.33</v>
       </c>
       <c r="D9" s="14">
         <v>10.79</v>
       </c>
       <c r="E9" s="14">
         <v>10.06</v>
       </c>
       <c r="F9" s="14">
         <v>10.34</v>
       </c>
       <c r="G9" s="14">
         <v>10.28</v>
       </c>
       <c r="H9" s="14">
@@ -1600,51 +1610,53 @@
       </c>
       <c r="N9" s="14">
         <v>10.26</v>
       </c>
       <c r="O9" s="14">
         <v>9.4700000000000006</v>
       </c>
       <c r="P9" s="14">
         <v>8.94</v>
       </c>
       <c r="Q9" s="14">
         <v>9.44</v>
       </c>
       <c r="R9" s="14">
         <v>9.5399999999999991</v>
       </c>
       <c r="S9" s="14">
         <v>9.2799999999999994</v>
       </c>
       <c r="T9" s="14">
         <v>9.36</v>
       </c>
       <c r="U9" s="14">
         <v>9.3699999999999992</v>
       </c>
-      <c r="V9" s="23"/>
+      <c r="V9" s="14">
+        <v>9.35</v>
+      </c>
       <c r="W9" s="23"/>
       <c r="X9" s="23"/>
       <c r="Y9" s="23"/>
       <c r="Z9" s="23"/>
     </row>
     <row r="10" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="32" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="33" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="14">
         <v>18.22</v>
       </c>
       <c r="D10" s="14">
         <v>19.489999999999998</v>
       </c>
       <c r="E10" s="14">
         <v>18.809999999999999</v>
       </c>
       <c r="F10" s="14">
         <v>19.48</v>
       </c>
       <c r="G10" s="14">
@@ -1670,51 +1682,53 @@
       </c>
       <c r="N10" s="14">
         <v>20.25</v>
       </c>
       <c r="O10" s="14">
         <v>17.96</v>
       </c>
       <c r="P10" s="14">
         <v>18.03</v>
       </c>
       <c r="Q10" s="14">
         <v>17.79</v>
       </c>
       <c r="R10" s="14">
         <v>17.8</v>
       </c>
       <c r="S10" s="14">
         <v>17.52</v>
       </c>
       <c r="T10" s="14">
         <v>17.77</v>
       </c>
       <c r="U10" s="14">
         <v>17.96</v>
       </c>
-      <c r="V10" s="23"/>
+      <c r="V10" s="14">
+        <v>17.95</v>
+      </c>
       <c r="W10" s="23"/>
       <c r="X10" s="23"/>
       <c r="Y10" s="23"/>
       <c r="Z10" s="23"/>
     </row>
     <row r="11" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="32" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="33" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="14">
         <v>10.29</v>
       </c>
       <c r="D11" s="14">
         <v>12.24</v>
       </c>
       <c r="E11" s="14">
         <v>11.41</v>
       </c>
       <c r="F11" s="14">
         <v>11.79</v>
       </c>
       <c r="G11" s="14">
@@ -1740,51 +1754,53 @@
       </c>
       <c r="N11" s="14">
         <v>11.97</v>
       </c>
       <c r="O11" s="14">
         <v>9.9700000000000006</v>
       </c>
       <c r="P11" s="14">
         <v>9.93</v>
       </c>
       <c r="Q11" s="14">
         <v>10.38</v>
       </c>
       <c r="R11" s="14">
         <v>10.6</v>
       </c>
       <c r="S11" s="14">
         <v>10.36</v>
       </c>
       <c r="T11" s="14">
         <v>10.6</v>
       </c>
       <c r="U11" s="14">
         <v>10.92</v>
       </c>
-      <c r="V11" s="23"/>
+      <c r="V11" s="14">
+        <v>10.93</v>
+      </c>
       <c r="W11" s="23"/>
       <c r="X11" s="23"/>
       <c r="Y11" s="23"/>
       <c r="Z11" s="23"/>
     </row>
     <row r="12" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="33" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="14">
         <v>9.5500000000000007</v>
       </c>
       <c r="D12" s="14">
         <v>10.38</v>
       </c>
       <c r="E12" s="14">
         <v>10.39</v>
       </c>
       <c r="F12" s="14">
         <v>10.84</v>
       </c>
       <c r="G12" s="14">
@@ -1810,51 +1826,53 @@
       </c>
       <c r="N12" s="14">
         <v>11.4</v>
       </c>
       <c r="O12" s="14">
         <v>10.31</v>
       </c>
       <c r="P12" s="14">
         <v>9.7200000000000006</v>
       </c>
       <c r="Q12" s="14">
         <v>10.35</v>
       </c>
       <c r="R12" s="14">
         <v>10.56</v>
       </c>
       <c r="S12" s="14">
         <v>10.36</v>
       </c>
       <c r="T12" s="14">
         <v>10.44</v>
       </c>
       <c r="U12" s="14">
         <v>10.57</v>
       </c>
-      <c r="V12" s="23"/>
+      <c r="V12" s="14">
+        <v>10.66</v>
+      </c>
       <c r="W12" s="23"/>
       <c r="X12" s="23"/>
       <c r="Y12" s="23"/>
       <c r="Z12" s="23"/>
     </row>
     <row r="13" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>28</v>
       </c>
       <c r="C13" s="14">
         <v>11.5</v>
       </c>
       <c r="D13" s="14">
         <v>12.27</v>
       </c>
       <c r="E13" s="14">
         <v>11.54</v>
       </c>
       <c r="F13" s="14">
         <v>11.82</v>
       </c>
       <c r="G13" s="14">
@@ -1880,51 +1898,53 @@
       </c>
       <c r="N13" s="14">
         <v>12.45</v>
       </c>
       <c r="O13" s="14">
         <v>11.63</v>
       </c>
       <c r="P13" s="14">
         <v>11.29</v>
       </c>
       <c r="Q13" s="14">
         <v>11.99</v>
       </c>
       <c r="R13" s="14">
         <v>12.11</v>
       </c>
       <c r="S13" s="14">
         <v>11.85</v>
       </c>
       <c r="T13" s="14">
         <v>12.07</v>
       </c>
       <c r="U13" s="14">
         <v>12.1</v>
       </c>
-      <c r="V13" s="23"/>
+      <c r="V13" s="14">
+        <v>12.03</v>
+      </c>
       <c r="W13" s="23"/>
       <c r="X13" s="23"/>
       <c r="Y13" s="23"/>
       <c r="Z13" s="23"/>
     </row>
     <row r="14" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="14">
         <v>10.4</v>
       </c>
       <c r="D14" s="14">
         <v>11.1</v>
       </c>
       <c r="E14" s="14">
         <v>10.71</v>
       </c>
       <c r="F14" s="14">
         <v>10.88</v>
       </c>
       <c r="G14" s="14">
@@ -1950,51 +1970,53 @@
       </c>
       <c r="N14" s="14">
         <v>10.74</v>
       </c>
       <c r="O14" s="14">
         <v>10.119999999999999</v>
       </c>
       <c r="P14" s="14">
         <v>9.6</v>
       </c>
       <c r="Q14" s="14">
         <v>9.74</v>
       </c>
       <c r="R14" s="14">
         <v>9.5399999999999991</v>
       </c>
       <c r="S14" s="14">
         <v>9.32</v>
       </c>
       <c r="T14" s="14">
         <v>9.33</v>
       </c>
       <c r="U14" s="14">
         <v>9.68</v>
       </c>
-      <c r="V14" s="23"/>
+      <c r="V14" s="14">
+        <v>9.81</v>
+      </c>
       <c r="W14" s="23"/>
       <c r="X14" s="23"/>
       <c r="Y14" s="23"/>
       <c r="Z14" s="23"/>
     </row>
     <row r="15" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="32" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="14">
         <v>17.510000000000002</v>
       </c>
       <c r="D15" s="14">
         <v>19.38</v>
       </c>
       <c r="E15" s="14">
         <v>18.899999999999999</v>
       </c>
       <c r="F15" s="14">
         <v>19.579999999999998</v>
       </c>
       <c r="G15" s="14">
@@ -2020,51 +2042,53 @@
       </c>
       <c r="N15" s="14">
         <v>20.309999999999999</v>
       </c>
       <c r="O15" s="14">
         <v>16.47</v>
       </c>
       <c r="P15" s="14">
         <v>16</v>
       </c>
       <c r="Q15" s="14">
         <v>16.86</v>
       </c>
       <c r="R15" s="14">
         <v>17.36</v>
       </c>
       <c r="S15" s="14">
         <v>17.3</v>
       </c>
       <c r="T15" s="14">
         <v>17.7</v>
       </c>
       <c r="U15" s="14">
         <v>17.8</v>
       </c>
-      <c r="V15" s="23"/>
+      <c r="V15" s="14">
+        <v>18</v>
+      </c>
       <c r="W15" s="23"/>
       <c r="X15" s="23"/>
       <c r="Y15" s="23"/>
       <c r="Z15" s="23"/>
     </row>
     <row r="16" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="34" t="s">
         <v>63</v>
       </c>
       <c r="B16" s="35" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="15">
         <v>10.55</v>
       </c>
       <c r="D16" s="15">
         <v>11.68</v>
       </c>
       <c r="E16" s="15">
         <v>11.55</v>
       </c>
       <c r="F16" s="15">
         <v>12.45</v>
       </c>
       <c r="G16" s="15">
@@ -2090,51 +2114,53 @@
       </c>
       <c r="N16" s="15">
         <v>12.65</v>
       </c>
       <c r="O16" s="15">
         <v>11.55</v>
       </c>
       <c r="P16" s="15">
         <v>11</v>
       </c>
       <c r="Q16" s="15">
         <v>11.56</v>
       </c>
       <c r="R16" s="15">
         <v>11.78</v>
       </c>
       <c r="S16" s="15">
         <v>11.57</v>
       </c>
       <c r="T16" s="15">
         <v>11.7</v>
       </c>
       <c r="U16" s="15">
         <v>11.7</v>
       </c>
-      <c r="V16" s="23"/>
+      <c r="V16" s="15">
+        <v>11.68</v>
+      </c>
       <c r="W16" s="23"/>
       <c r="X16" s="23"/>
       <c r="Y16" s="23"/>
       <c r="Z16" s="23"/>
     </row>
     <row r="17" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="36"/>
       <c r="B17" s="37" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="23"/>
       <c r="I17" s="23"/>
       <c r="J17" s="23"/>
       <c r="K17" s="23"/>
       <c r="L17" s="23"/>
       <c r="M17" s="23"/>
       <c r="N17" s="23"/>
       <c r="O17" s="23"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="23"/>