--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -95,53 +95,50 @@
     <t xml:space="preserve">Useful links </t>
   </si>
   <si>
     <t xml:space="preserve">Date of last update </t>
   </si>
   <si>
     <t xml:space="preserve">Date of the next update </t>
   </si>
   <si>
     <t xml:space="preserve">Responsible structural unit </t>
   </si>
   <si>
     <t xml:space="preserve">Responsible executor </t>
   </si>
   <si>
     <t>Phone Number:</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Total birth rate by month</t>
   </si>
   <si>
     <t>unit per 1000 people</t>
-  </si>
-[...1 lines deleted...]
-    <t>Number of births per 1,000 people by region</t>
   </si>
   <si>
     <t>The total fertility rate is determined by the ratio of the number of births by month to the total population at the time of calculation, multiplied by 1000</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Zhetisu</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>*  Data is generated by  the date of civil registration of birth.</t>
   </si>
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <t>January-February</t>
   </si>
@@ -260,50 +257,53 @@
     <t>Теl.+7(727)277-55-56</t>
   </si>
   <si>
     <t>E -mail: el.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <r>
       <t>Symbols:					
 "-" there is no phenomenon
 "0.0" is an insignificant value					
 "x"- data is confidential
 "..."- data is missing					
 In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding the data.  					
 ©</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
     </r>
+  </si>
+  <si>
+    <t>Number of births per 1,000 people by Almaty city</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -704,83 +704,83 @@
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -979,1129 +979,1149 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="33.85546875" style="45" customWidth="1"/>
     <col min="2" max="2" width="100" style="45" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="45"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="44">
         <v>61210101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="46" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="43" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="46" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="15" customHeight="1">
       <c r="A4" s="43" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="46" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="15" customHeight="1">
       <c r="A5" s="43" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="46" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1">
       <c r="A6" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="46" t="s">
-        <v>25</v>
+        <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="15" customHeight="1">
       <c r="A7" s="43" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
       <c r="A8" s="48" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="47" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
       <c r="A9" s="48" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" customHeight="1">
       <c r="A10" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="46" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="15" customHeight="1">
       <c r="A11" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="8" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1">
       <c r="A12" s="43" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="9" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
       <c r="A13" s="43" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="43" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="43" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="11">
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="11">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="43" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="43" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="12" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="43" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="15" customHeight="1">
       <c r="A20" s="43" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="14" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="45" customWidth="1"/>
     <col min="2" max="2" width="112.140625" style="45" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="45"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="127.5">
       <c r="B5" s="49" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Z939"/>
+  <dimension ref="A1:Z938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B18" sqref="B18"/>
+      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:XFD4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="7" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" customWidth="1"/>
     <col min="26" max="26" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="14.25" customHeight="1">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="2" spans="1:26" s="17" customFormat="1" ht="33.75" customHeight="1">
       <c r="A2" s="42" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
-      <c r="B2" s="50" t="s">
-        <v>44</v>
+      <c r="B2" s="54" t="s">
+        <v>43</v>
       </c>
-      <c r="C2" s="50"/>
-[...22 lines deleted...]
-      <c r="Z2" s="50"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="54"/>
+      <c r="P2" s="54"/>
+      <c r="Q2" s="54"/>
+      <c r="R2" s="54"/>
+      <c r="S2" s="54"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="54"/>
+      <c r="V2" s="54"/>
+      <c r="W2" s="54"/>
+      <c r="X2" s="54"/>
+      <c r="Y2" s="54"/>
+      <c r="Z2" s="54"/>
     </row>
     <row r="3" spans="1:26" ht="14.25" customHeight="1">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
     </row>
-    <row r="4" spans="1:26" ht="14.25" customHeight="1">
-[...24 lines deleted...]
-      <c r="Z4" s="1"/>
+    <row r="4" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="18"/>
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="19"/>
+      <c r="L4" s="19"/>
+      <c r="M4" s="19"/>
+      <c r="N4" s="19"/>
+      <c r="O4" s="19"/>
+      <c r="P4" s="19"/>
+      <c r="Q4" s="19"/>
+      <c r="R4" s="19"/>
+      <c r="S4" s="20"/>
+      <c r="U4" s="22"/>
+      <c r="V4" s="23"/>
+      <c r="W4" s="22"/>
+      <c r="Y4" s="61" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z4" s="61"/>
     </row>
     <row r="5" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="18"/>
-[...21 lines deleted...]
-      <c r="Y5" s="57" t="s">
+      <c r="A5" s="50" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" s="52"/>
+      <c r="C5" s="56">
+        <v>2025</v>
+      </c>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="57"/>
+      <c r="G5" s="57"/>
+      <c r="H5" s="57"/>
+      <c r="I5" s="57"/>
+      <c r="J5" s="57"/>
+      <c r="K5" s="57"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="57"/>
+      <c r="N5" s="57"/>
+      <c r="O5" s="58">
+        <v>2026</v>
+      </c>
+      <c r="P5" s="59"/>
+      <c r="Q5" s="59"/>
+      <c r="R5" s="59"/>
+      <c r="S5" s="59"/>
+      <c r="T5" s="59"/>
+      <c r="U5" s="59"/>
+      <c r="V5" s="59"/>
+      <c r="W5" s="59"/>
+      <c r="X5" s="59"/>
+      <c r="Y5" s="59"/>
+      <c r="Z5" s="60"/>
+    </row>
+    <row r="6" spans="1:26" s="21" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A6" s="51"/>
+      <c r="B6" s="53"/>
+      <c r="C6" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="Z5" s="57"/>
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="E6" s="25" t="s">
+        <v>33</v>
       </c>
-      <c r="B6" s="59"/>
-[...1 lines deleted...]
-        <v>2025</v>
+      <c r="F6" s="25" t="s">
+        <v>34</v>
       </c>
-      <c r="D6" s="53"/>
-[...11 lines deleted...]
-        <v>2026</v>
+      <c r="G6" s="26" t="s">
+        <v>35</v>
       </c>
-      <c r="P6" s="55"/>
-[...14 lines deleted...]
-      <c r="C7" s="25" t="s">
+      <c r="H6" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="I6" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="J6" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="K6" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="L6" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="M6" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="N6" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="O6" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="P6" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q6" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="R6" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="S6" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="T6" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="U6" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="V6" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="W6" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="X6" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="Y6" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z6" s="41" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" s="21" customFormat="1" ht="11.25">
+      <c r="A7" s="18"/>
+      <c r="B7" s="55" t="s">
         <v>27</v>
       </c>
-      <c r="D7" s="25" t="s">
-        <v>33</v>
+      <c r="C7" s="55"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="55"/>
+      <c r="G7" s="55"/>
+      <c r="H7" s="55"/>
+      <c r="I7" s="55"/>
+      <c r="J7" s="55"/>
+      <c r="K7" s="55"/>
+      <c r="L7" s="55"/>
+      <c r="M7" s="55"/>
+      <c r="N7" s="55"/>
+      <c r="O7" s="55"/>
+      <c r="P7" s="55"/>
+      <c r="Q7" s="55"/>
+      <c r="R7" s="55"/>
+      <c r="S7" s="55"/>
+      <c r="T7" s="55"/>
+      <c r="U7" s="55"/>
+      <c r="V7" s="55"/>
+      <c r="W7" s="55"/>
+      <c r="X7" s="55"/>
+      <c r="Y7" s="55"/>
+      <c r="Z7" s="55"/>
+    </row>
+    <row r="8" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="27" t="s">
+        <v>44</v>
       </c>
-      <c r="E7" s="25" t="s">
-        <v>34</v>
+      <c r="B8" s="28" t="s">
+        <v>29</v>
       </c>
-      <c r="F7" s="25" t="s">
-        <v>35</v>
+      <c r="C8" s="29">
+        <v>12.14</v>
       </c>
-      <c r="G7" s="26" t="s">
-        <v>36</v>
+      <c r="D8" s="29">
+        <v>13.42</v>
       </c>
-      <c r="H7" s="25" t="s">
-        <v>37</v>
+      <c r="E8" s="29">
+        <v>12.92</v>
       </c>
-      <c r="I7" s="25" t="s">
-        <v>38</v>
+      <c r="F8" s="24">
+        <v>13.41</v>
       </c>
-      <c r="J7" s="25" t="s">
-        <v>39</v>
+      <c r="G8" s="30">
+        <v>13.49</v>
       </c>
-      <c r="K7" s="25" t="s">
-        <v>40</v>
+      <c r="H8" s="31">
+        <v>13.59</v>
       </c>
-      <c r="L7" s="25" t="s">
-        <v>41</v>
+      <c r="I8" s="32">
+        <v>13.94</v>
       </c>
-      <c r="M7" s="25" t="s">
-        <v>42</v>
+      <c r="J8" s="32">
+        <v>13.91</v>
       </c>
-      <c r="N7" s="26" t="s">
-        <v>43</v>
+      <c r="K8" s="10">
+        <v>14.01</v>
       </c>
-      <c r="O7" s="26" t="s">
-        <v>27</v>
+      <c r="L8" s="10">
+        <v>14</v>
       </c>
-      <c r="P7" s="26" t="s">
-        <v>33</v>
+      <c r="M8" s="10">
+        <v>13.83</v>
       </c>
-      <c r="Q7" s="26" t="s">
-        <v>34</v>
+      <c r="N8" s="15">
+        <v>13.77</v>
       </c>
-      <c r="R7" s="25" t="s">
-        <v>35</v>
+      <c r="O8" s="15">
+        <v>12.28</v>
       </c>
-      <c r="S7" s="26" t="s">
-        <v>36</v>
+      <c r="P8" s="15">
+        <v>11.94</v>
       </c>
-      <c r="T7" s="25" t="s">
-        <v>37</v>
+      <c r="Q8" s="15">
+        <v>12.33</v>
       </c>
-      <c r="U7" s="25" t="s">
-[...8 lines deleted...]
-      <c r="X7" s="25" t="s">
+      <c r="Z8" s="24"/>
+    </row>
+    <row r="9" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A9" s="33" t="s">
         <v>52</v>
       </c>
-      <c r="Y7" s="25" t="s">
-        <v>42</v>
+      <c r="B9" s="34" t="s">
+        <v>53</v>
       </c>
-      <c r="Z7" s="41" t="s">
-        <v>43</v>
+      <c r="C9" s="15">
+        <v>9.33</v>
       </c>
-    </row>
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="D9" s="15">
+        <v>10.79</v>
       </c>
-      <c r="C8" s="51"/>
-[...26 lines deleted...]
-        <v>45</v>
+      <c r="E9" s="15">
+        <v>10.06</v>
       </c>
-      <c r="B9" s="28" t="s">
-        <v>30</v>
+      <c r="F9" s="15">
+        <v>10.34</v>
       </c>
-      <c r="C9" s="29">
-        <v>12.14</v>
+      <c r="G9" s="15">
+        <v>10.28</v>
       </c>
-      <c r="D9" s="29">
-        <v>13.42</v>
+      <c r="H9" s="15">
+        <v>10.34</v>
       </c>
-      <c r="E9" s="29">
-        <v>12.92</v>
+      <c r="I9" s="15">
+        <v>10.51</v>
       </c>
-      <c r="F9" s="24">
-        <v>13.41</v>
+      <c r="J9" s="15">
+        <v>10.56</v>
       </c>
-      <c r="G9" s="30">
-        <v>13.49</v>
+      <c r="K9" s="15">
+        <v>10.69</v>
       </c>
-      <c r="H9" s="31">
-        <v>13.59</v>
+      <c r="L9" s="15">
+        <v>10.63</v>
       </c>
-      <c r="I9" s="32">
-[...12 lines deleted...]
-        <v>13.83</v>
+      <c r="M9" s="15">
+        <v>10.45</v>
       </c>
       <c r="N9" s="15">
-        <v>13.77</v>
+        <v>10.26</v>
       </c>
       <c r="O9" s="15">
-        <v>12.28</v>
+        <v>9.4700000000000006</v>
       </c>
       <c r="P9" s="15">
-        <v>11.94</v>
+        <v>8.94</v>
       </c>
+      <c r="Q9" s="15">
+        <v>9.44</v>
+      </c>
+      <c r="R9" s="24"/>
+      <c r="S9" s="35"/>
+      <c r="T9" s="24"/>
+      <c r="U9" s="36"/>
+      <c r="V9" s="24"/>
+      <c r="W9" s="24"/>
+      <c r="X9" s="24"/>
+      <c r="Y9" s="24"/>
       <c r="Z9" s="24"/>
     </row>
     <row r="10" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="33" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B10" s="34" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C10" s="15">
-        <v>9.33</v>
+        <v>18.22</v>
       </c>
       <c r="D10" s="15">
-        <v>10.79</v>
+        <v>19.489999999999998</v>
       </c>
       <c r="E10" s="15">
-        <v>10.06</v>
+        <v>18.809999999999999</v>
       </c>
       <c r="F10" s="15">
-        <v>10.34</v>
+        <v>19.48</v>
       </c>
       <c r="G10" s="15">
-        <v>10.28</v>
+        <v>19.7</v>
       </c>
       <c r="H10" s="15">
-        <v>10.34</v>
+        <v>20</v>
       </c>
       <c r="I10" s="15">
-        <v>10.51</v>
+        <v>20.55</v>
       </c>
       <c r="J10" s="15">
-        <v>10.56</v>
+        <v>20.49</v>
       </c>
       <c r="K10" s="15">
-        <v>10.69</v>
+        <v>20.59</v>
       </c>
       <c r="L10" s="15">
-        <v>10.63</v>
+        <v>20.57</v>
       </c>
       <c r="M10" s="15">
-        <v>10.45</v>
+        <v>20.350000000000001</v>
       </c>
       <c r="N10" s="15">
-        <v>10.26</v>
+        <v>20.25</v>
       </c>
       <c r="O10" s="15">
-        <v>9.4700000000000006</v>
+        <v>17.96</v>
       </c>
       <c r="P10" s="15">
-        <v>8.94</v>
+        <v>18.03</v>
       </c>
-      <c r="Q10" s="24"/>
+      <c r="Q10" s="15">
+        <v>17.79</v>
+      </c>
       <c r="R10" s="24"/>
       <c r="S10" s="35"/>
       <c r="T10" s="24"/>
       <c r="U10" s="36"/>
       <c r="V10" s="24"/>
       <c r="W10" s="24"/>
       <c r="X10" s="24"/>
       <c r="Y10" s="24"/>
       <c r="Z10" s="24"/>
     </row>
     <row r="11" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="33" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B11" s="34" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C11" s="15">
-        <v>18.22</v>
+        <v>10.29</v>
       </c>
       <c r="D11" s="15">
-        <v>19.489999999999998</v>
+        <v>12.24</v>
       </c>
       <c r="E11" s="15">
-        <v>18.809999999999999</v>
+        <v>11.41</v>
       </c>
       <c r="F11" s="15">
-        <v>19.48</v>
+        <v>11.79</v>
       </c>
       <c r="G11" s="15">
-        <v>19.7</v>
+        <v>11.77</v>
       </c>
       <c r="H11" s="15">
-        <v>20</v>
+        <v>11.82</v>
       </c>
       <c r="I11" s="15">
-        <v>20.55</v>
+        <v>12.17</v>
       </c>
       <c r="J11" s="15">
-        <v>20.49</v>
+        <v>12.21</v>
       </c>
       <c r="K11" s="15">
-        <v>20.59</v>
+        <v>12.28</v>
       </c>
       <c r="L11" s="15">
-        <v>20.57</v>
+        <v>12.22</v>
       </c>
       <c r="M11" s="15">
-        <v>20.350000000000001</v>
+        <v>12.04</v>
       </c>
       <c r="N11" s="15">
-        <v>20.25</v>
+        <v>11.97</v>
       </c>
       <c r="O11" s="15">
-        <v>17.96</v>
+        <v>9.9700000000000006</v>
       </c>
       <c r="P11" s="15">
-        <v>18.03</v>
+        <v>9.93</v>
       </c>
-      <c r="Q11" s="24"/>
+      <c r="Q11" s="15">
+        <v>10.38</v>
+      </c>
       <c r="R11" s="24"/>
       <c r="S11" s="35"/>
       <c r="T11" s="24"/>
       <c r="U11" s="36"/>
       <c r="V11" s="24"/>
       <c r="W11" s="24"/>
       <c r="X11" s="24"/>
       <c r="Y11" s="24"/>
       <c r="Z11" s="24"/>
     </row>
     <row r="12" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B12" s="34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C12" s="15">
-        <v>10.29</v>
+        <v>9.5500000000000007</v>
       </c>
       <c r="D12" s="15">
-        <v>12.24</v>
+        <v>10.38</v>
       </c>
       <c r="E12" s="15">
-        <v>11.41</v>
+        <v>10.39</v>
       </c>
       <c r="F12" s="15">
-        <v>11.79</v>
+        <v>10.84</v>
       </c>
       <c r="G12" s="15">
-        <v>11.77</v>
+        <v>10.91</v>
       </c>
       <c r="H12" s="15">
-        <v>11.82</v>
+        <v>11.08</v>
       </c>
       <c r="I12" s="15">
-        <v>12.17</v>
+        <v>11.31</v>
       </c>
       <c r="J12" s="15">
-        <v>12.21</v>
+        <v>11.34</v>
       </c>
       <c r="K12" s="15">
-        <v>12.28</v>
+        <v>11.49</v>
       </c>
       <c r="L12" s="15">
-        <v>12.22</v>
+        <v>11.53</v>
       </c>
       <c r="M12" s="15">
-        <v>12.04</v>
+        <v>11.39</v>
       </c>
       <c r="N12" s="15">
-        <v>11.97</v>
+        <v>11.4</v>
       </c>
       <c r="O12" s="15">
-        <v>9.9700000000000006</v>
+        <v>10.31</v>
       </c>
       <c r="P12" s="15">
-        <v>9.93</v>
+        <v>9.7200000000000006</v>
       </c>
-      <c r="Q12" s="24"/>
+      <c r="Q12" s="15">
+        <v>10.35</v>
+      </c>
       <c r="R12" s="24"/>
-      <c r="S12" s="35"/>
+      <c r="S12" s="24"/>
       <c r="T12" s="24"/>
-      <c r="U12" s="36"/>
+      <c r="U12" s="24"/>
       <c r="V12" s="24"/>
       <c r="W12" s="24"/>
       <c r="X12" s="24"/>
       <c r="Y12" s="24"/>
       <c r="Z12" s="24"/>
     </row>
     <row r="13" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="33" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B13" s="34" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="C13" s="15">
-        <v>9.5500000000000007</v>
+        <v>11.5</v>
       </c>
       <c r="D13" s="15">
-        <v>10.38</v>
+        <v>12.27</v>
       </c>
       <c r="E13" s="15">
-        <v>10.39</v>
+        <v>11.54</v>
       </c>
       <c r="F13" s="15">
-        <v>10.84</v>
+        <v>11.82</v>
       </c>
       <c r="G13" s="15">
-        <v>10.91</v>
+        <v>12.27</v>
       </c>
       <c r="H13" s="15">
-        <v>11.08</v>
+        <v>12.33</v>
       </c>
       <c r="I13" s="15">
-        <v>11.31</v>
+        <v>12.86</v>
       </c>
       <c r="J13" s="15">
-        <v>11.34</v>
+        <v>12.65</v>
       </c>
       <c r="K13" s="15">
-        <v>11.49</v>
+        <v>12.63</v>
       </c>
       <c r="L13" s="15">
-        <v>11.53</v>
+        <v>12.59</v>
       </c>
       <c r="M13" s="15">
-        <v>11.39</v>
+        <v>12.48</v>
       </c>
       <c r="N13" s="15">
-        <v>11.4</v>
+        <v>12.45</v>
       </c>
       <c r="O13" s="15">
-        <v>10.31</v>
+        <v>11.63</v>
       </c>
       <c r="P13" s="15">
-        <v>9.7200000000000006</v>
+        <v>11.29</v>
       </c>
-      <c r="Q13" s="24"/>
+      <c r="Q13" s="15">
+        <v>11.99</v>
+      </c>
       <c r="R13" s="24"/>
       <c r="S13" s="24"/>
       <c r="T13" s="24"/>
       <c r="U13" s="24"/>
       <c r="V13" s="24"/>
       <c r="W13" s="24"/>
       <c r="X13" s="24"/>
       <c r="Y13" s="24"/>
       <c r="Z13" s="24"/>
     </row>
     <row r="14" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="34" t="s">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="C14" s="15">
-        <v>11.5</v>
+        <v>10.4</v>
       </c>
       <c r="D14" s="15">
-        <v>12.27</v>
+        <v>11.1</v>
       </c>
       <c r="E14" s="15">
-        <v>11.54</v>
+        <v>10.71</v>
       </c>
       <c r="F14" s="15">
-        <v>11.82</v>
+        <v>10.88</v>
       </c>
       <c r="G14" s="15">
-        <v>12.27</v>
+        <v>10.91</v>
       </c>
       <c r="H14" s="15">
-        <v>12.33</v>
+        <v>10.92</v>
       </c>
       <c r="I14" s="15">
-        <v>12.86</v>
+        <v>10.95</v>
       </c>
       <c r="J14" s="15">
-        <v>12.65</v>
+        <v>10.9</v>
       </c>
       <c r="K14" s="15">
-        <v>12.63</v>
+        <v>10.88</v>
       </c>
       <c r="L14" s="15">
-        <v>12.59</v>
+        <v>10.95</v>
       </c>
       <c r="M14" s="15">
-        <v>12.48</v>
+        <v>10.78</v>
       </c>
       <c r="N14" s="15">
-        <v>12.45</v>
+        <v>10.74</v>
       </c>
       <c r="O14" s="15">
-        <v>11.63</v>
+        <v>10.119999999999999</v>
       </c>
       <c r="P14" s="15">
-        <v>11.29</v>
+        <v>9.6</v>
       </c>
-      <c r="Q14" s="24"/>
+      <c r="Q14" s="15">
+        <v>9.74</v>
+      </c>
       <c r="R14" s="24"/>
       <c r="S14" s="24"/>
       <c r="T14" s="24"/>
       <c r="U14" s="24"/>
       <c r="V14" s="24"/>
       <c r="W14" s="24"/>
       <c r="X14" s="24"/>
       <c r="Y14" s="24"/>
       <c r="Z14" s="24"/>
     </row>
     <row r="15" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="33" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B15" s="34" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C15" s="15">
-        <v>10.4</v>
+        <v>17.510000000000002</v>
       </c>
       <c r="D15" s="15">
-        <v>11.1</v>
+        <v>19.38</v>
       </c>
       <c r="E15" s="15">
-        <v>10.71</v>
+        <v>18.899999999999999</v>
       </c>
       <c r="F15" s="15">
-        <v>10.88</v>
+        <v>19.579999999999998</v>
       </c>
       <c r="G15" s="15">
-        <v>10.91</v>
+        <v>19.79</v>
       </c>
       <c r="H15" s="15">
-        <v>10.92</v>
+        <v>19.649999999999999</v>
       </c>
       <c r="I15" s="15">
-        <v>10.95</v>
+        <v>20.25</v>
       </c>
       <c r="J15" s="15">
-        <v>10.9</v>
+        <v>20.329999999999998</v>
       </c>
       <c r="K15" s="15">
-        <v>10.88</v>
+        <v>20.43</v>
       </c>
       <c r="L15" s="15">
-        <v>10.95</v>
+        <v>20.48</v>
       </c>
       <c r="M15" s="15">
-        <v>10.78</v>
+        <v>20.399999999999999</v>
       </c>
       <c r="N15" s="15">
-        <v>10.74</v>
+        <v>20.309999999999999</v>
       </c>
       <c r="O15" s="15">
-        <v>10.119999999999999</v>
+        <v>16.47</v>
       </c>
       <c r="P15" s="15">
-        <v>9.6</v>
+        <v>16</v>
       </c>
-      <c r="Q15" s="24"/>
+      <c r="Q15" s="15">
+        <v>16.86</v>
+      </c>
       <c r="R15" s="24"/>
       <c r="S15" s="24"/>
       <c r="T15" s="24"/>
       <c r="U15" s="24"/>
       <c r="V15" s="24"/>
       <c r="W15" s="24"/>
       <c r="X15" s="24"/>
       <c r="Y15" s="24"/>
       <c r="Z15" s="24"/>
     </row>
     <row r="16" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A16" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="34" t="s">
+      <c r="A16" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="C16" s="15">
-        <v>17.510000000000002</v>
+      <c r="B16" s="38" t="s">
+        <v>66</v>
       </c>
-      <c r="D16" s="15">
-        <v>19.38</v>
+      <c r="C16" s="16">
+        <v>10.55</v>
       </c>
-      <c r="E16" s="15">
-        <v>18.899999999999999</v>
+      <c r="D16" s="16">
+        <v>11.68</v>
       </c>
-      <c r="F16" s="15">
-        <v>19.579999999999998</v>
+      <c r="E16" s="16">
+        <v>11.55</v>
       </c>
-      <c r="G16" s="15">
-        <v>19.79</v>
+      <c r="F16" s="16">
+        <v>12.45</v>
       </c>
-      <c r="H16" s="15">
-        <v>19.649999999999999</v>
+      <c r="G16" s="16">
+        <v>12.3</v>
       </c>
-      <c r="I16" s="15">
-        <v>20.25</v>
+      <c r="H16" s="16">
+        <v>12.49</v>
       </c>
-      <c r="J16" s="15">
-        <v>20.329999999999998</v>
+      <c r="I16" s="16">
+        <v>12.83</v>
       </c>
-      <c r="K16" s="15">
-        <v>20.43</v>
+      <c r="J16" s="16">
+        <v>12.74</v>
       </c>
-      <c r="L16" s="15">
-        <v>20.48</v>
+      <c r="K16" s="16">
+        <v>12.99</v>
       </c>
-      <c r="M16" s="15">
-        <v>20.399999999999999</v>
+      <c r="L16" s="16">
+        <v>12.89</v>
       </c>
-      <c r="N16" s="15">
-        <v>20.309999999999999</v>
+      <c r="M16" s="16">
+        <v>12.64</v>
       </c>
-      <c r="O16" s="15">
-        <v>16.47</v>
+      <c r="N16" s="16">
+        <v>12.65</v>
       </c>
-      <c r="P16" s="15">
-        <v>16</v>
+      <c r="O16" s="16">
+        <v>11.55</v>
       </c>
-      <c r="Q16" s="24"/>
+      <c r="P16" s="16">
+        <v>11</v>
+      </c>
+      <c r="Q16" s="16">
+        <v>11.56</v>
+      </c>
       <c r="R16" s="24"/>
       <c r="S16" s="24"/>
       <c r="T16" s="24"/>
       <c r="U16" s="24"/>
       <c r="V16" s="24"/>
       <c r="W16" s="24"/>
       <c r="X16" s="24"/>
       <c r="Y16" s="24"/>
       <c r="Z16" s="24"/>
     </row>
     <row r="17" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A17" s="37" t="s">
-        <v>66</v>
+      <c r="A17" s="39"/>
+      <c r="B17" s="40" t="s">
+        <v>30</v>
       </c>
-      <c r="B17" s="38" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="C17" s="24"/>
+      <c r="D17" s="24"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="24"/>
+      <c r="G17" s="24"/>
+      <c r="H17" s="24"/>
+      <c r="I17" s="24"/>
+      <c r="J17" s="24"/>
+      <c r="K17" s="24"/>
+      <c r="L17" s="24"/>
+      <c r="M17" s="24"/>
+      <c r="N17" s="24"/>
+      <c r="O17" s="24"/>
+      <c r="P17" s="24"/>
       <c r="Q17" s="24"/>
       <c r="R17" s="24"/>
       <c r="S17" s="24"/>
       <c r="T17" s="24"/>
       <c r="U17" s="24"/>
       <c r="V17" s="24"/>
       <c r="W17" s="24"/>
       <c r="X17" s="24"/>
       <c r="Y17" s="24"/>
       <c r="Z17" s="24"/>
     </row>
-    <row r="18" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
-[...27 lines deleted...]
-      <c r="Z18" s="24"/>
+    <row r="18" spans="1:26" ht="14.25" customHeight="1">
+      <c r="A18" s="5"/>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
+      <c r="H18" s="1"/>
+      <c r="I18" s="1"/>
+      <c r="J18" s="1"/>
+      <c r="K18" s="1"/>
+      <c r="L18" s="1"/>
+      <c r="M18" s="1"/>
+      <c r="N18" s="1"/>
+      <c r="O18" s="1"/>
+      <c r="P18" s="1"/>
+      <c r="Q18" s="1"/>
+      <c r="R18" s="1"/>
+      <c r="S18" s="1"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+      <c r="X18" s="1"/>
+      <c r="Y18" s="1"/>
+      <c r="Z18" s="1"/>
     </row>
     <row r="19" spans="1:26" ht="14.25" customHeight="1">
       <c r="A19" s="5"/>
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
@@ -2257,78 +2277,78 @@
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
       <c r="X25" s="1"/>
       <c r="Y25" s="1"/>
       <c r="Z25" s="1"/>
     </row>
     <row r="26" spans="1:26" ht="14.25" customHeight="1">
       <c r="A26" s="5"/>
-      <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
       <c r="X26" s="1"/>
       <c r="Y26" s="1"/>
       <c r="Z26" s="1"/>
     </row>
     <row r="27" spans="1:26" ht="14.25" customHeight="1">
       <c r="A27" s="5"/>
+      <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
       <c r="Z27" s="1"/>
     </row>
@@ -2423,51 +2443,51 @@
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
       <c r="L31" s="1"/>
       <c r="M31" s="1"/>
       <c r="N31" s="1"/>
       <c r="O31" s="1"/>
       <c r="P31" s="1"/>
       <c r="Q31" s="1"/>
       <c r="R31" s="1"/>
       <c r="S31" s="1"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
       <c r="X31" s="1"/>
       <c r="Y31" s="1"/>
       <c r="Z31" s="1"/>
     </row>
     <row r="32" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A32" s="5"/>
+      <c r="A32" s="6"/>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="M32" s="1"/>
       <c r="N32" s="1"/>
       <c r="O32" s="1"/>
       <c r="P32" s="1"/>
       <c r="Q32" s="1"/>
       <c r="R32" s="1"/>
       <c r="S32" s="1"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
       <c r="X32" s="1"/>
       <c r="Y32" s="1"/>
       <c r="Z32" s="1"/>
@@ -2479,51 +2499,50 @@
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="M33" s="1"/>
       <c r="N33" s="1"/>
       <c r="O33" s="1"/>
       <c r="P33" s="1"/>
       <c r="Q33" s="1"/>
       <c r="R33" s="1"/>
       <c r="S33" s="1"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
       <c r="X33" s="1"/>
       <c r="Y33" s="1"/>
       <c r="Z33" s="1"/>
     </row>
     <row r="34" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A34" s="6"/>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
       <c r="X34" s="1"/>
       <c r="Y34" s="1"/>
       <c r="Z34" s="1"/>
@@ -2534,50 +2553,51 @@
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
       <c r="X35" s="1"/>
       <c r="Y35" s="1"/>
       <c r="Z35" s="1"/>
     </row>
     <row r="36" spans="1:26" ht="14.25" customHeight="1">
+      <c r="A36" s="3"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
       <c r="X36" s="1"/>
       <c r="Y36" s="1"/>
       <c r="Z36" s="1"/>
@@ -2589,51 +2609,51 @@
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
       <c r="Z37" s="1"/>
     </row>
     <row r="38" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A38" s="3"/>
+      <c r="A38" s="5"/>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
       <c r="X38" s="1"/>
       <c r="Y38" s="1"/>
       <c r="Z38" s="1"/>
@@ -2981,107 +3001,107 @@
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
       <c r="I51" s="1"/>
       <c r="J51" s="1"/>
       <c r="K51" s="1"/>
       <c r="L51" s="1"/>
       <c r="M51" s="1"/>
       <c r="N51" s="1"/>
       <c r="O51" s="1"/>
       <c r="P51" s="1"/>
       <c r="Q51" s="1"/>
       <c r="R51" s="1"/>
       <c r="S51" s="1"/>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
       <c r="X51" s="1"/>
       <c r="Y51" s="1"/>
       <c r="Z51" s="1"/>
     </row>
     <row r="52" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A52" s="5"/>
+      <c r="A52" s="7"/>
       <c r="B52" s="1"/>
       <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
       <c r="I52" s="1"/>
       <c r="J52" s="1"/>
       <c r="K52" s="1"/>
       <c r="L52" s="1"/>
       <c r="M52" s="1"/>
       <c r="N52" s="1"/>
       <c r="O52" s="1"/>
       <c r="P52" s="1"/>
       <c r="Q52" s="1"/>
       <c r="R52" s="1"/>
       <c r="S52" s="1"/>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
       <c r="X52" s="1"/>
       <c r="Y52" s="1"/>
       <c r="Z52" s="1"/>
     </row>
     <row r="53" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A53" s="7"/>
+      <c r="A53" s="5"/>
       <c r="B53" s="1"/>
       <c r="C53" s="1"/>
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
       <c r="I53" s="1"/>
       <c r="J53" s="1"/>
       <c r="K53" s="1"/>
       <c r="L53" s="1"/>
       <c r="M53" s="1"/>
       <c r="N53" s="1"/>
       <c r="O53" s="1"/>
       <c r="P53" s="1"/>
       <c r="Q53" s="1"/>
       <c r="R53" s="1"/>
       <c r="S53" s="1"/>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
       <c r="X53" s="1"/>
       <c r="Y53" s="1"/>
       <c r="Z53" s="1"/>
     </row>
     <row r="54" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A54" s="5"/>
+      <c r="A54" s="6"/>
       <c r="B54" s="1"/>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
       <c r="I54" s="1"/>
       <c r="J54" s="1"/>
       <c r="K54" s="1"/>
       <c r="L54" s="1"/>
       <c r="M54" s="1"/>
       <c r="N54" s="1"/>
       <c r="O54" s="1"/>
       <c r="P54" s="1"/>
       <c r="Q54" s="1"/>
       <c r="R54" s="1"/>
       <c r="S54" s="1"/>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
       <c r="X54" s="1"/>
       <c r="Y54" s="1"/>
       <c r="Z54" s="1"/>
@@ -3093,51 +3113,50 @@
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
       <c r="I55" s="1"/>
       <c r="J55" s="1"/>
       <c r="K55" s="1"/>
       <c r="L55" s="1"/>
       <c r="M55" s="1"/>
       <c r="N55" s="1"/>
       <c r="O55" s="1"/>
       <c r="P55" s="1"/>
       <c r="Q55" s="1"/>
       <c r="R55" s="1"/>
       <c r="S55" s="1"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
       <c r="X55" s="1"/>
       <c r="Y55" s="1"/>
       <c r="Z55" s="1"/>
     </row>
     <row r="56" spans="1:26" ht="14.25" customHeight="1">
-      <c r="A56" s="6"/>
       <c r="B56" s="1"/>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
       <c r="I56" s="1"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
       <c r="L56" s="1"/>
       <c r="M56" s="1"/>
       <c r="N56" s="1"/>
       <c r="O56" s="1"/>
       <c r="P56" s="1"/>
       <c r="Q56" s="1"/>
       <c r="R56" s="1"/>
       <c r="S56" s="1"/>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
       <c r="X56" s="1"/>
       <c r="Y56" s="1"/>
       <c r="Z56" s="1"/>
@@ -26934,86 +26953,59 @@
       <c r="C938" s="1"/>
       <c r="D938" s="1"/>
       <c r="E938" s="1"/>
       <c r="F938" s="1"/>
       <c r="G938" s="1"/>
       <c r="H938" s="1"/>
       <c r="I938" s="1"/>
       <c r="J938" s="1"/>
       <c r="K938" s="1"/>
       <c r="L938" s="1"/>
       <c r="M938" s="1"/>
       <c r="N938" s="1"/>
       <c r="O938" s="1"/>
       <c r="P938" s="1"/>
       <c r="Q938" s="1"/>
       <c r="R938" s="1"/>
       <c r="S938" s="1"/>
       <c r="T938" s="1"/>
       <c r="U938" s="1"/>
       <c r="V938" s="1"/>
       <c r="W938" s="1"/>
       <c r="X938" s="1"/>
       <c r="Y938" s="1"/>
       <c r="Z938" s="1"/>
     </row>
-    <row r="939" spans="2:26" ht="14.25" customHeight="1">
-[...25 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="7">
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
     <mergeCell ref="B2:Z2"/>
-    <mergeCell ref="B8:Z8"/>
-[...4 lines deleted...]
-    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B7:Z7"/>
+    <mergeCell ref="C5:N5"/>
+    <mergeCell ref="O5:Z5"/>
+    <mergeCell ref="Y4:Z4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata </vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>