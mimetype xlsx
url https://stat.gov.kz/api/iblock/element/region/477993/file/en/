--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -979,51 +979,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="33.85546875" style="45" customWidth="1"/>
     <col min="2" max="2" width="100" style="45" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="45"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="44">
         <v>61210101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="46" t="s">
         <v>23</v>
       </c>
     </row>
@@ -1106,59 +1106,59 @@
       <c r="B12" s="9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
       <c r="A13" s="43" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="43" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="43" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="11">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="11">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="43" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="43" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="43" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>70</v>
       </c>
@@ -1195,51 +1195,51 @@
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="45" customWidth="1"/>
     <col min="2" max="2" width="112.140625" style="45" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="45"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="127.5">
       <c r="B5" s="49" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A4" sqref="A4:XFD4"/>
+      <selection pane="bottomLeft" activeCell="N23" sqref="N23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="7" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" customWidth="1"/>
     <col min="26" max="26" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="14.25" customHeight="1">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -1523,50 +1523,53 @@
       </c>
       <c r="J8" s="32">
         <v>13.91</v>
       </c>
       <c r="K8" s="10">
         <v>14.01</v>
       </c>
       <c r="L8" s="10">
         <v>14</v>
       </c>
       <c r="M8" s="10">
         <v>13.83</v>
       </c>
       <c r="N8" s="15">
         <v>13.77</v>
       </c>
       <c r="O8" s="15">
         <v>12.28</v>
       </c>
       <c r="P8" s="15">
         <v>11.94</v>
       </c>
       <c r="Q8" s="15">
         <v>12.33</v>
       </c>
+      <c r="R8" s="15">
+        <v>12.48</v>
+      </c>
       <c r="Z8" s="24"/>
     </row>
     <row r="9" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="34" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="15">
         <v>9.33</v>
       </c>
       <c r="D9" s="15">
         <v>10.79</v>
       </c>
       <c r="E9" s="15">
         <v>10.06</v>
       </c>
       <c r="F9" s="15">
         <v>10.34</v>
       </c>
       <c r="G9" s="15">
         <v>10.28</v>
       </c>
       <c r="H9" s="15">
@@ -1577,51 +1580,53 @@
       </c>
       <c r="J9" s="15">
         <v>10.56</v>
       </c>
       <c r="K9" s="15">
         <v>10.69</v>
       </c>
       <c r="L9" s="15">
         <v>10.63</v>
       </c>
       <c r="M9" s="15">
         <v>10.45</v>
       </c>
       <c r="N9" s="15">
         <v>10.26</v>
       </c>
       <c r="O9" s="15">
         <v>9.4700000000000006</v>
       </c>
       <c r="P9" s="15">
         <v>8.94</v>
       </c>
       <c r="Q9" s="15">
         <v>9.44</v>
       </c>
-      <c r="R9" s="24"/>
+      <c r="R9" s="15">
+        <v>9.5399999999999991</v>
+      </c>
       <c r="S9" s="35"/>
       <c r="T9" s="24"/>
       <c r="U9" s="36"/>
       <c r="V9" s="24"/>
       <c r="W9" s="24"/>
       <c r="X9" s="24"/>
       <c r="Y9" s="24"/>
       <c r="Z9" s="24"/>
     </row>
     <row r="10" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="34" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="15">
         <v>18.22</v>
       </c>
       <c r="D10" s="15">
         <v>19.489999999999998</v>
       </c>
       <c r="E10" s="15">
         <v>18.809999999999999</v>
       </c>
@@ -1639,51 +1644,53 @@
       </c>
       <c r="J10" s="15">
         <v>20.49</v>
       </c>
       <c r="K10" s="15">
         <v>20.59</v>
       </c>
       <c r="L10" s="15">
         <v>20.57</v>
       </c>
       <c r="M10" s="15">
         <v>20.350000000000001</v>
       </c>
       <c r="N10" s="15">
         <v>20.25</v>
       </c>
       <c r="O10" s="15">
         <v>17.96</v>
       </c>
       <c r="P10" s="15">
         <v>18.03</v>
       </c>
       <c r="Q10" s="15">
         <v>17.79</v>
       </c>
-      <c r="R10" s="24"/>
+      <c r="R10" s="15">
+        <v>17.8</v>
+      </c>
       <c r="S10" s="35"/>
       <c r="T10" s="24"/>
       <c r="U10" s="36"/>
       <c r="V10" s="24"/>
       <c r="W10" s="24"/>
       <c r="X10" s="24"/>
       <c r="Y10" s="24"/>
       <c r="Z10" s="24"/>
     </row>
     <row r="11" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="33" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="34" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="15">
         <v>10.29</v>
       </c>
       <c r="D11" s="15">
         <v>12.24</v>
       </c>
       <c r="E11" s="15">
         <v>11.41</v>
       </c>
@@ -1701,51 +1708,53 @@
       </c>
       <c r="J11" s="15">
         <v>12.21</v>
       </c>
       <c r="K11" s="15">
         <v>12.28</v>
       </c>
       <c r="L11" s="15">
         <v>12.22</v>
       </c>
       <c r="M11" s="15">
         <v>12.04</v>
       </c>
       <c r="N11" s="15">
         <v>11.97</v>
       </c>
       <c r="O11" s="15">
         <v>9.9700000000000006</v>
       </c>
       <c r="P11" s="15">
         <v>9.93</v>
       </c>
       <c r="Q11" s="15">
         <v>10.38</v>
       </c>
-      <c r="R11" s="24"/>
+      <c r="R11" s="15">
+        <v>10.6</v>
+      </c>
       <c r="S11" s="35"/>
       <c r="T11" s="24"/>
       <c r="U11" s="36"/>
       <c r="V11" s="24"/>
       <c r="W11" s="24"/>
       <c r="X11" s="24"/>
       <c r="Y11" s="24"/>
       <c r="Z11" s="24"/>
     </row>
     <row r="12" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="34" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="15">
         <v>9.5500000000000007</v>
       </c>
       <c r="D12" s="15">
         <v>10.38</v>
       </c>
       <c r="E12" s="15">
         <v>10.39</v>
       </c>
@@ -1763,51 +1772,53 @@
       </c>
       <c r="J12" s="15">
         <v>11.34</v>
       </c>
       <c r="K12" s="15">
         <v>11.49</v>
       </c>
       <c r="L12" s="15">
         <v>11.53</v>
       </c>
       <c r="M12" s="15">
         <v>11.39</v>
       </c>
       <c r="N12" s="15">
         <v>11.4</v>
       </c>
       <c r="O12" s="15">
         <v>10.31</v>
       </c>
       <c r="P12" s="15">
         <v>9.7200000000000006</v>
       </c>
       <c r="Q12" s="15">
         <v>10.35</v>
       </c>
-      <c r="R12" s="24"/>
+      <c r="R12" s="15">
+        <v>10.56</v>
+      </c>
       <c r="S12" s="24"/>
       <c r="T12" s="24"/>
       <c r="U12" s="24"/>
       <c r="V12" s="24"/>
       <c r="W12" s="24"/>
       <c r="X12" s="24"/>
       <c r="Y12" s="24"/>
       <c r="Z12" s="24"/>
     </row>
     <row r="13" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>28</v>
       </c>
       <c r="C13" s="15">
         <v>11.5</v>
       </c>
       <c r="D13" s="15">
         <v>12.27</v>
       </c>
       <c r="E13" s="15">
         <v>11.54</v>
       </c>
@@ -1825,51 +1836,53 @@
       </c>
       <c r="J13" s="15">
         <v>12.65</v>
       </c>
       <c r="K13" s="15">
         <v>12.63</v>
       </c>
       <c r="L13" s="15">
         <v>12.59</v>
       </c>
       <c r="M13" s="15">
         <v>12.48</v>
       </c>
       <c r="N13" s="15">
         <v>12.45</v>
       </c>
       <c r="O13" s="15">
         <v>11.63</v>
       </c>
       <c r="P13" s="15">
         <v>11.29</v>
       </c>
       <c r="Q13" s="15">
         <v>11.99</v>
       </c>
-      <c r="R13" s="24"/>
+      <c r="R13" s="15">
+        <v>12.11</v>
+      </c>
       <c r="S13" s="24"/>
       <c r="T13" s="24"/>
       <c r="U13" s="24"/>
       <c r="V13" s="24"/>
       <c r="W13" s="24"/>
       <c r="X13" s="24"/>
       <c r="Y13" s="24"/>
       <c r="Z13" s="24"/>
     </row>
     <row r="14" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="34" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="15">
         <v>10.4</v>
       </c>
       <c r="D14" s="15">
         <v>11.1</v>
       </c>
       <c r="E14" s="15">
         <v>10.71</v>
       </c>
@@ -1887,51 +1900,53 @@
       </c>
       <c r="J14" s="15">
         <v>10.9</v>
       </c>
       <c r="K14" s="15">
         <v>10.88</v>
       </c>
       <c r="L14" s="15">
         <v>10.95</v>
       </c>
       <c r="M14" s="15">
         <v>10.78</v>
       </c>
       <c r="N14" s="15">
         <v>10.74</v>
       </c>
       <c r="O14" s="15">
         <v>10.119999999999999</v>
       </c>
       <c r="P14" s="15">
         <v>9.6</v>
       </c>
       <c r="Q14" s="15">
         <v>9.74</v>
       </c>
-      <c r="R14" s="24"/>
+      <c r="R14" s="15">
+        <v>9.5399999999999991</v>
+      </c>
       <c r="S14" s="24"/>
       <c r="T14" s="24"/>
       <c r="U14" s="24"/>
       <c r="V14" s="24"/>
       <c r="W14" s="24"/>
       <c r="X14" s="24"/>
       <c r="Y14" s="24"/>
       <c r="Z14" s="24"/>
     </row>
     <row r="15" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="34" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="15">
         <v>17.510000000000002</v>
       </c>
       <c r="D15" s="15">
         <v>19.38</v>
       </c>
       <c r="E15" s="15">
         <v>18.899999999999999</v>
       </c>
@@ -1949,51 +1964,53 @@
       </c>
       <c r="J15" s="15">
         <v>20.329999999999998</v>
       </c>
       <c r="K15" s="15">
         <v>20.43</v>
       </c>
       <c r="L15" s="15">
         <v>20.48</v>
       </c>
       <c r="M15" s="15">
         <v>20.399999999999999</v>
       </c>
       <c r="N15" s="15">
         <v>20.309999999999999</v>
       </c>
       <c r="O15" s="15">
         <v>16.47</v>
       </c>
       <c r="P15" s="15">
         <v>16</v>
       </c>
       <c r="Q15" s="15">
         <v>16.86</v>
       </c>
-      <c r="R15" s="24"/>
+      <c r="R15" s="15">
+        <v>17.36</v>
+      </c>
       <c r="S15" s="24"/>
       <c r="T15" s="24"/>
       <c r="U15" s="24"/>
       <c r="V15" s="24"/>
       <c r="W15" s="24"/>
       <c r="X15" s="24"/>
       <c r="Y15" s="24"/>
       <c r="Z15" s="24"/>
     </row>
     <row r="16" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B16" s="38" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="16">
         <v>10.55</v>
       </c>
       <c r="D16" s="16">
         <v>11.68</v>
       </c>
       <c r="E16" s="16">
         <v>11.55</v>
       </c>
@@ -2011,51 +2028,53 @@
       </c>
       <c r="J16" s="16">
         <v>12.74</v>
       </c>
       <c r="K16" s="16">
         <v>12.99</v>
       </c>
       <c r="L16" s="16">
         <v>12.89</v>
       </c>
       <c r="M16" s="16">
         <v>12.64</v>
       </c>
       <c r="N16" s="16">
         <v>12.65</v>
       </c>
       <c r="O16" s="16">
         <v>11.55</v>
       </c>
       <c r="P16" s="16">
         <v>11</v>
       </c>
       <c r="Q16" s="16">
         <v>11.56</v>
       </c>
-      <c r="R16" s="24"/>
+      <c r="R16" s="16">
+        <v>11.78</v>
+      </c>
       <c r="S16" s="24"/>
       <c r="T16" s="24"/>
       <c r="U16" s="24"/>
       <c r="V16" s="24"/>
       <c r="W16" s="24"/>
       <c r="X16" s="24"/>
       <c r="Y16" s="24"/>
       <c r="Z16" s="24"/>
     </row>
     <row r="17" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="39"/>
       <c r="B17" s="40" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="24"/>
       <c r="D17" s="24"/>
       <c r="E17" s="24"/>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
       <c r="H17" s="24"/>
       <c r="I17" s="24"/>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>