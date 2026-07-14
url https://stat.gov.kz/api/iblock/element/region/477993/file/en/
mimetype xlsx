--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -579,51 +579,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -667,51 +667,50 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -984,341 +983,341 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="33.85546875" style="45" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.42578125" style="45"/>
+    <col min="1" max="1" width="33.85546875" style="44" customWidth="1"/>
+    <col min="2" max="2" width="100" style="44" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="44"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="44">
+      <c r="B1" s="43">
         <v>61210101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="46" t="s">
+      <c r="B2" s="45" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="46" t="s">
+      <c r="B3" s="45" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="15" customHeight="1">
-      <c r="A4" s="43" t="s">
+      <c r="A4" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="46" t="s">
+      <c r="B4" s="45" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="15" customHeight="1">
-      <c r="A5" s="43" t="s">
+      <c r="A5" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="46" t="s">
+      <c r="B5" s="45" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1">
-      <c r="A6" s="43" t="s">
+      <c r="A6" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="46" t="s">
+      <c r="B6" s="45" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="15" customHeight="1">
-      <c r="A7" s="43" t="s">
+      <c r="A7" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="46" t="s">
+      <c r="B7" s="45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
-      <c r="A8" s="48" t="s">
+      <c r="A8" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="47" t="s">
+      <c r="B8" s="46" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
-      <c r="A9" s="48" t="s">
+      <c r="A9" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="47" t="s">
+      <c r="B9" s="46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" customHeight="1">
-      <c r="A10" s="43" t="s">
+      <c r="A10" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="46" t="s">
+      <c r="B10" s="45" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="15" customHeight="1">
-      <c r="A11" s="43" t="s">
+      <c r="A11" s="42" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1">
-      <c r="A12" s="43" t="s">
+      <c r="A12" s="42" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
-      <c r="A13" s="43" t="s">
+      <c r="A13" s="42" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
-      <c r="A14" s="43" t="s">
+      <c r="A14" s="42" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
-      <c r="A15" s="43" t="s">
+      <c r="A15" s="42" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="11">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
-      <c r="A16" s="43" t="s">
+      <c r="A16" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="11">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
-      <c r="A17" s="43" t="s">
+      <c r="A17" s="42" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
-      <c r="A18" s="43" t="s">
+      <c r="A18" s="42" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
-      <c r="A19" s="43" t="s">
+      <c r="A19" s="42" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="13" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="15" customHeight="1">
-      <c r="A20" s="43" t="s">
+      <c r="A20" s="42" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="14" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="45" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.42578125" style="45"/>
+    <col min="1" max="1" width="8.7109375" style="44" customWidth="1"/>
+    <col min="2" max="2" width="112.140625" style="44" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="44"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="127.5">
-      <c r="B5" s="49" t="s">
+      <c r="B5" s="48" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="N23" sqref="N23"/>
+      <selection pane="bottomLeft" activeCell="S8" sqref="S8:S16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="7" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" customWidth="1"/>
     <col min="26" max="26" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="14.25" customHeight="1">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="2" spans="1:26" s="17" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A2" s="42" t="s">
+      <c r="A2" s="41" t="s">
         <v>46</v>
       </c>
-      <c r="B2" s="54" t="s">
+      <c r="B2" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="C2" s="54"/>
-[...22 lines deleted...]
-      <c r="Z2" s="54"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+      <c r="Z2" s="53"/>
     </row>
     <row r="3" spans="1:26" ht="14.25" customHeight="1">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
@@ -1326,92 +1325,92 @@
       <c r="Z3" s="1"/>
     </row>
     <row r="4" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A4" s="18"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="19"/>
       <c r="J4" s="19"/>
       <c r="K4" s="19"/>
       <c r="L4" s="19"/>
       <c r="M4" s="19"/>
       <c r="N4" s="19"/>
       <c r="O4" s="19"/>
       <c r="P4" s="19"/>
       <c r="Q4" s="19"/>
       <c r="R4" s="19"/>
       <c r="S4" s="20"/>
       <c r="U4" s="22"/>
       <c r="V4" s="23"/>
       <c r="W4" s="22"/>
-      <c r="Y4" s="61" t="s">
+      <c r="Y4" s="60" t="s">
         <v>31</v>
       </c>
-      <c r="Z4" s="61"/>
+      <c r="Z4" s="60"/>
     </row>
     <row r="5" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="50" t="s">
+      <c r="A5" s="49" t="s">
         <v>45</v>
       </c>
-      <c r="B5" s="52"/>
-      <c r="C5" s="56">
+      <c r="B5" s="51"/>
+      <c r="C5" s="55">
         <v>2025</v>
       </c>
-      <c r="D5" s="57"/>
-[...10 lines deleted...]
-      <c r="O5" s="58">
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="56"/>
+      <c r="H5" s="56"/>
+      <c r="I5" s="56"/>
+      <c r="J5" s="56"/>
+      <c r="K5" s="56"/>
+      <c r="L5" s="56"/>
+      <c r="M5" s="56"/>
+      <c r="N5" s="56"/>
+      <c r="O5" s="57">
         <v>2026</v>
       </c>
-      <c r="P5" s="59"/>
-[...9 lines deleted...]
-      <c r="Z5" s="60"/>
+      <c r="P5" s="58"/>
+      <c r="Q5" s="58"/>
+      <c r="R5" s="58"/>
+      <c r="S5" s="58"/>
+      <c r="T5" s="58"/>
+      <c r="U5" s="58"/>
+      <c r="V5" s="58"/>
+      <c r="W5" s="58"/>
+      <c r="X5" s="58"/>
+      <c r="Y5" s="58"/>
+      <c r="Z5" s="59"/>
     </row>
     <row r="6" spans="1:26" s="21" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A6" s="51"/>
-      <c r="B6" s="53"/>
+      <c r="A6" s="50"/>
+      <c r="B6" s="52"/>
       <c r="C6" s="25" t="s">
         <v>26</v>
       </c>
       <c r="D6" s="25" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="25" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="25" t="s">
         <v>34</v>
       </c>
       <c r="G6" s="26" t="s">
         <v>35</v>
       </c>
       <c r="H6" s="25" t="s">
         <v>36</v>
       </c>
       <c r="I6" s="25" t="s">
         <v>37</v>
       </c>
       <c r="J6" s="25" t="s">
         <v>38</v>
       </c>
       <c r="K6" s="25" t="s">
@@ -1437,83 +1436,83 @@
       </c>
       <c r="R6" s="25" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="26" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="25" t="s">
         <v>36</v>
       </c>
       <c r="U6" s="25" t="s">
         <v>37</v>
       </c>
       <c r="V6" s="25" t="s">
         <v>38</v>
       </c>
       <c r="W6" s="25" t="s">
         <v>39</v>
       </c>
       <c r="X6" s="25" t="s">
         <v>51</v>
       </c>
       <c r="Y6" s="25" t="s">
         <v>41</v>
       </c>
-      <c r="Z6" s="41" t="s">
+      <c r="Z6" s="40" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:26" s="21" customFormat="1" ht="11.25">
       <c r="A7" s="18"/>
-      <c r="B7" s="55" t="s">
+      <c r="B7" s="54" t="s">
         <v>27</v>
       </c>
-      <c r="C7" s="55"/>
-[...22 lines deleted...]
-      <c r="Z7" s="55"/>
+      <c r="C7" s="54"/>
+      <c r="D7" s="54"/>
+      <c r="E7" s="54"/>
+      <c r="F7" s="54"/>
+      <c r="G7" s="54"/>
+      <c r="H7" s="54"/>
+      <c r="I7" s="54"/>
+      <c r="J7" s="54"/>
+      <c r="K7" s="54"/>
+      <c r="L7" s="54"/>
+      <c r="M7" s="54"/>
+      <c r="N7" s="54"/>
+      <c r="O7" s="54"/>
+      <c r="P7" s="54"/>
+      <c r="Q7" s="54"/>
+      <c r="R7" s="54"/>
+      <c r="S7" s="54"/>
+      <c r="T7" s="54"/>
+      <c r="U7" s="54"/>
+      <c r="V7" s="54"/>
+      <c r="W7" s="54"/>
+      <c r="X7" s="54"/>
+      <c r="Y7" s="54"/>
+      <c r="Z7" s="54"/>
     </row>
     <row r="8" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>44</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="29">
         <v>12.14</v>
       </c>
       <c r="D8" s="29">
         <v>13.42</v>
       </c>
       <c r="E8" s="29">
         <v>12.92</v>
       </c>
       <c r="F8" s="24">
         <v>13.41</v>
       </c>
       <c r="G8" s="30">
         <v>13.49</v>
       </c>
       <c r="H8" s="31">
         <v>13.59</v>
@@ -1526,50 +1525,53 @@
       </c>
       <c r="K8" s="10">
         <v>14.01</v>
       </c>
       <c r="L8" s="10">
         <v>14</v>
       </c>
       <c r="M8" s="10">
         <v>13.83</v>
       </c>
       <c r="N8" s="15">
         <v>13.77</v>
       </c>
       <c r="O8" s="15">
         <v>12.28</v>
       </c>
       <c r="P8" s="15">
         <v>11.94</v>
       </c>
       <c r="Q8" s="15">
         <v>12.33</v>
       </c>
       <c r="R8" s="15">
         <v>12.48</v>
       </c>
+      <c r="S8" s="15">
+        <v>12.26</v>
+      </c>
       <c r="Z8" s="24"/>
     </row>
     <row r="9" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="34" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="15">
         <v>9.33</v>
       </c>
       <c r="D9" s="15">
         <v>10.79</v>
       </c>
       <c r="E9" s="15">
         <v>10.06</v>
       </c>
       <c r="F9" s="15">
         <v>10.34</v>
       </c>
       <c r="G9" s="15">
         <v>10.28</v>
       </c>
       <c r="H9" s="15">
@@ -1583,53 +1585,55 @@
       </c>
       <c r="K9" s="15">
         <v>10.69</v>
       </c>
       <c r="L9" s="15">
         <v>10.63</v>
       </c>
       <c r="M9" s="15">
         <v>10.45</v>
       </c>
       <c r="N9" s="15">
         <v>10.26</v>
       </c>
       <c r="O9" s="15">
         <v>9.4700000000000006</v>
       </c>
       <c r="P9" s="15">
         <v>8.94</v>
       </c>
       <c r="Q9" s="15">
         <v>9.44</v>
       </c>
       <c r="R9" s="15">
         <v>9.5399999999999991</v>
       </c>
-      <c r="S9" s="35"/>
+      <c r="S9" s="15">
+        <v>9.2799999999999994</v>
+      </c>
       <c r="T9" s="24"/>
-      <c r="U9" s="36"/>
+      <c r="U9" s="35"/>
       <c r="V9" s="24"/>
       <c r="W9" s="24"/>
       <c r="X9" s="24"/>
       <c r="Y9" s="24"/>
       <c r="Z9" s="24"/>
     </row>
     <row r="10" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="34" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="15">
         <v>18.22</v>
       </c>
       <c r="D10" s="15">
         <v>19.489999999999998</v>
       </c>
       <c r="E10" s="15">
         <v>18.809999999999999</v>
       </c>
       <c r="F10" s="15">
         <v>19.48</v>
       </c>
@@ -1647,53 +1651,55 @@
       </c>
       <c r="K10" s="15">
         <v>20.59</v>
       </c>
       <c r="L10" s="15">
         <v>20.57</v>
       </c>
       <c r="M10" s="15">
         <v>20.350000000000001</v>
       </c>
       <c r="N10" s="15">
         <v>20.25</v>
       </c>
       <c r="O10" s="15">
         <v>17.96</v>
       </c>
       <c r="P10" s="15">
         <v>18.03</v>
       </c>
       <c r="Q10" s="15">
         <v>17.79</v>
       </c>
       <c r="R10" s="15">
         <v>17.8</v>
       </c>
-      <c r="S10" s="35"/>
+      <c r="S10" s="15">
+        <v>17.52</v>
+      </c>
       <c r="T10" s="24"/>
-      <c r="U10" s="36"/>
+      <c r="U10" s="35"/>
       <c r="V10" s="24"/>
       <c r="W10" s="24"/>
       <c r="X10" s="24"/>
       <c r="Y10" s="24"/>
       <c r="Z10" s="24"/>
     </row>
     <row r="11" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="33" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="34" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="15">
         <v>10.29</v>
       </c>
       <c r="D11" s="15">
         <v>12.24</v>
       </c>
       <c r="E11" s="15">
         <v>11.41</v>
       </c>
       <c r="F11" s="15">
         <v>11.79</v>
       </c>
@@ -1711,53 +1717,55 @@
       </c>
       <c r="K11" s="15">
         <v>12.28</v>
       </c>
       <c r="L11" s="15">
         <v>12.22</v>
       </c>
       <c r="M11" s="15">
         <v>12.04</v>
       </c>
       <c r="N11" s="15">
         <v>11.97</v>
       </c>
       <c r="O11" s="15">
         <v>9.9700000000000006</v>
       </c>
       <c r="P11" s="15">
         <v>9.93</v>
       </c>
       <c r="Q11" s="15">
         <v>10.38</v>
       </c>
       <c r="R11" s="15">
         <v>10.6</v>
       </c>
-      <c r="S11" s="35"/>
+      <c r="S11" s="15">
+        <v>10.36</v>
+      </c>
       <c r="T11" s="24"/>
-      <c r="U11" s="36"/>
+      <c r="U11" s="35"/>
       <c r="V11" s="24"/>
       <c r="W11" s="24"/>
       <c r="X11" s="24"/>
       <c r="Y11" s="24"/>
       <c r="Z11" s="24"/>
     </row>
     <row r="12" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="34" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="15">
         <v>9.5500000000000007</v>
       </c>
       <c r="D12" s="15">
         <v>10.38</v>
       </c>
       <c r="E12" s="15">
         <v>10.39</v>
       </c>
       <c r="F12" s="15">
         <v>10.84</v>
       </c>
@@ -1775,51 +1783,53 @@
       </c>
       <c r="K12" s="15">
         <v>11.49</v>
       </c>
       <c r="L12" s="15">
         <v>11.53</v>
       </c>
       <c r="M12" s="15">
         <v>11.39</v>
       </c>
       <c r="N12" s="15">
         <v>11.4</v>
       </c>
       <c r="O12" s="15">
         <v>10.31</v>
       </c>
       <c r="P12" s="15">
         <v>9.7200000000000006</v>
       </c>
       <c r="Q12" s="15">
         <v>10.35</v>
       </c>
       <c r="R12" s="15">
         <v>10.56</v>
       </c>
-      <c r="S12" s="24"/>
+      <c r="S12" s="15">
+        <v>10.36</v>
+      </c>
       <c r="T12" s="24"/>
       <c r="U12" s="24"/>
       <c r="V12" s="24"/>
       <c r="W12" s="24"/>
       <c r="X12" s="24"/>
       <c r="Y12" s="24"/>
       <c r="Z12" s="24"/>
     </row>
     <row r="13" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>28</v>
       </c>
       <c r="C13" s="15">
         <v>11.5</v>
       </c>
       <c r="D13" s="15">
         <v>12.27</v>
       </c>
       <c r="E13" s="15">
         <v>11.54</v>
       </c>
       <c r="F13" s="15">
@@ -1839,51 +1849,53 @@
       </c>
       <c r="K13" s="15">
         <v>12.63</v>
       </c>
       <c r="L13" s="15">
         <v>12.59</v>
       </c>
       <c r="M13" s="15">
         <v>12.48</v>
       </c>
       <c r="N13" s="15">
         <v>12.45</v>
       </c>
       <c r="O13" s="15">
         <v>11.63</v>
       </c>
       <c r="P13" s="15">
         <v>11.29</v>
       </c>
       <c r="Q13" s="15">
         <v>11.99</v>
       </c>
       <c r="R13" s="15">
         <v>12.11</v>
       </c>
-      <c r="S13" s="24"/>
+      <c r="S13" s="15">
+        <v>11.85</v>
+      </c>
       <c r="T13" s="24"/>
       <c r="U13" s="24"/>
       <c r="V13" s="24"/>
       <c r="W13" s="24"/>
       <c r="X13" s="24"/>
       <c r="Y13" s="24"/>
       <c r="Z13" s="24"/>
     </row>
     <row r="14" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="34" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="15">
         <v>10.4</v>
       </c>
       <c r="D14" s="15">
         <v>11.1</v>
       </c>
       <c r="E14" s="15">
         <v>10.71</v>
       </c>
       <c r="F14" s="15">
@@ -1903,51 +1915,53 @@
       </c>
       <c r="K14" s="15">
         <v>10.88</v>
       </c>
       <c r="L14" s="15">
         <v>10.95</v>
       </c>
       <c r="M14" s="15">
         <v>10.78</v>
       </c>
       <c r="N14" s="15">
         <v>10.74</v>
       </c>
       <c r="O14" s="15">
         <v>10.119999999999999</v>
       </c>
       <c r="P14" s="15">
         <v>9.6</v>
       </c>
       <c r="Q14" s="15">
         <v>9.74</v>
       </c>
       <c r="R14" s="15">
         <v>9.5399999999999991</v>
       </c>
-      <c r="S14" s="24"/>
+      <c r="S14" s="15">
+        <v>9.32</v>
+      </c>
       <c r="T14" s="24"/>
       <c r="U14" s="24"/>
       <c r="V14" s="24"/>
       <c r="W14" s="24"/>
       <c r="X14" s="24"/>
       <c r="Y14" s="24"/>
       <c r="Z14" s="24"/>
     </row>
     <row r="15" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="34" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="15">
         <v>17.510000000000002</v>
       </c>
       <c r="D15" s="15">
         <v>19.38</v>
       </c>
       <c r="E15" s="15">
         <v>18.899999999999999</v>
       </c>
       <c r="F15" s="15">
@@ -1967,126 +1981,130 @@
       </c>
       <c r="K15" s="15">
         <v>20.43</v>
       </c>
       <c r="L15" s="15">
         <v>20.48</v>
       </c>
       <c r="M15" s="15">
         <v>20.399999999999999</v>
       </c>
       <c r="N15" s="15">
         <v>20.309999999999999</v>
       </c>
       <c r="O15" s="15">
         <v>16.47</v>
       </c>
       <c r="P15" s="15">
         <v>16</v>
       </c>
       <c r="Q15" s="15">
         <v>16.86</v>
       </c>
       <c r="R15" s="15">
         <v>17.36</v>
       </c>
-      <c r="S15" s="24"/>
+      <c r="S15" s="15">
+        <v>17.3</v>
+      </c>
       <c r="T15" s="24"/>
       <c r="U15" s="24"/>
       <c r="V15" s="24"/>
       <c r="W15" s="24"/>
       <c r="X15" s="24"/>
       <c r="Y15" s="24"/>
       <c r="Z15" s="24"/>
     </row>
     <row r="16" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A16" s="37" t="s">
+      <c r="A16" s="36" t="s">
         <v>65</v>
       </c>
-      <c r="B16" s="38" t="s">
+      <c r="B16" s="37" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="16">
         <v>10.55</v>
       </c>
       <c r="D16" s="16">
         <v>11.68</v>
       </c>
       <c r="E16" s="16">
         <v>11.55</v>
       </c>
       <c r="F16" s="16">
         <v>12.45</v>
       </c>
       <c r="G16" s="16">
         <v>12.3</v>
       </c>
       <c r="H16" s="16">
         <v>12.49</v>
       </c>
       <c r="I16" s="16">
         <v>12.83</v>
       </c>
       <c r="J16" s="16">
         <v>12.74</v>
       </c>
       <c r="K16" s="16">
         <v>12.99</v>
       </c>
       <c r="L16" s="16">
         <v>12.89</v>
       </c>
       <c r="M16" s="16">
         <v>12.64</v>
       </c>
       <c r="N16" s="16">
         <v>12.65</v>
       </c>
       <c r="O16" s="16">
         <v>11.55</v>
       </c>
       <c r="P16" s="16">
         <v>11</v>
       </c>
       <c r="Q16" s="16">
         <v>11.56</v>
       </c>
       <c r="R16" s="16">
         <v>11.78</v>
       </c>
-      <c r="S16" s="24"/>
+      <c r="S16" s="16">
+        <v>11.57</v>
+      </c>
       <c r="T16" s="24"/>
       <c r="U16" s="24"/>
       <c r="V16" s="24"/>
       <c r="W16" s="24"/>
       <c r="X16" s="24"/>
       <c r="Y16" s="24"/>
       <c r="Z16" s="24"/>
     </row>
     <row r="17" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A17" s="39"/>
-      <c r="B17" s="40" t="s">
+      <c r="A17" s="38"/>
+      <c r="B17" s="39" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="24"/>
       <c r="D17" s="24"/>
       <c r="E17" s="24"/>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
       <c r="H17" s="24"/>
       <c r="I17" s="24"/>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
       <c r="N17" s="24"/>
       <c r="O17" s="24"/>
       <c r="P17" s="24"/>
       <c r="Q17" s="24"/>
       <c r="R17" s="24"/>
       <c r="S17" s="24"/>
       <c r="T17" s="24"/>
       <c r="U17" s="24"/>
       <c r="V17" s="24"/>
       <c r="W17" s="24"/>
       <c r="X17" s="24"/>
       <c r="Y17" s="24"/>