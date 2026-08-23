--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="1095" yWindow="-270" windowWidth="24720" windowHeight="10395"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata " sheetId="3" r:id="rId1"/>
     <sheet name="Conventions" sheetId="4" r:id="rId2"/>
     <sheet name="Indicator" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="4YIuj5BArxCm/x2rGfpA34TbSmvsAfh51FY7cV0vl8A="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="74">
   <si>
     <t xml:space="preserve">The code of the statistical indicator  </t>
   </si>
   <si>
     <t xml:space="preserve">Naming of the statistical indicator </t>
   </si>
   <si>
     <t xml:space="preserve">Unit of measurement </t>
@@ -166,56 +166,50 @@
   <si>
     <t>January-October</t>
   </si>
   <si>
     <t>January-November</t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
     <t>Total fertility rate</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>CATU code</t>
   </si>
   <si>
     <t>SIC code  - 61210101</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>January-Octeber</t>
   </si>
   <si>
     <t>751110000</t>
   </si>
   <si>
     <t>Almaly</t>
   </si>
   <si>
     <t>751210000</t>
   </si>
   <si>
     <t>Alatau</t>
   </si>
   <si>
     <t>751310000</t>
   </si>
   <si>
     <t>Auezov</t>
   </si>
   <si>
     <t>751410000</t>
@@ -260,50 +254,56 @@
     <t>E -mail: el.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <r>
       <t>Symbols:					
 "-" there is no phenomenon
 "0.0" is an insignificant value					
 "x"- data is confidential
 "..."- data is missing					
 In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding the data.  					
 ©</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
     </r>
   </si>
   <si>
     <t>Number of births per 1,000 people by Almaty city</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/37/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19422&amp;period=quarter&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -579,76 +579,73 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -703,83 +700,89 @@
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -959,336 +962,336 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19422&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="A26" sqref="A26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="33.85546875" style="44" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.42578125" style="44"/>
+    <col min="1" max="1" width="33.85546875" style="43" customWidth="1"/>
+    <col min="2" max="2" width="100" style="43" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="43">
+      <c r="B1" s="42">
         <v>61210101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
-      <c r="A2" s="42" t="s">
+      <c r="A2" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="B2" s="44" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="45" t="s">
+      <c r="B3" s="44" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="15" customHeight="1">
-      <c r="A4" s="42" t="s">
+      <c r="A4" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="45" t="s">
+      <c r="B4" s="44" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="15" customHeight="1">
-      <c r="A5" s="42" t="s">
+      <c r="A5" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="45" t="s">
-        <v>67</v>
+      <c r="B5" s="44" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1">
-      <c r="A6" s="42" t="s">
+      <c r="A6" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="45" t="s">
-        <v>73</v>
+      <c r="B6" s="44" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="15" customHeight="1">
-      <c r="A7" s="42" t="s">
+      <c r="A7" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="45" t="s">
+      <c r="B7" s="44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
-      <c r="A8" s="47" t="s">
+      <c r="A8" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="46" t="s">
+      <c r="B8" s="45" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
-      <c r="A9" s="47" t="s">
+      <c r="A9" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="46" t="s">
+      <c r="B9" s="45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" customHeight="1">
-      <c r="A10" s="42" t="s">
+      <c r="A10" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="45" t="s">
+      <c r="B10" s="44" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="15" customHeight="1">
-      <c r="A11" s="42" t="s">
+      <c r="A11" s="41" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1">
-      <c r="A12" s="42" t="s">
+      <c r="A12" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="9" t="s">
-        <v>48</v>
+      <c r="B12" s="61" t="s">
+        <v>72</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="15" customHeight="1">
-      <c r="A13" s="42" t="s">
+    <row r="13" spans="1:2" ht="30" customHeight="1">
+      <c r="A13" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="8" t="s">
-        <v>49</v>
+      <c r="B13" s="48" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
-      <c r="A14" s="42" t="s">
+      <c r="A14" s="41" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
-      <c r="A15" s="42" t="s">
+      <c r="A15" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="11">
-        <v>46216</v>
+      <c r="B15" s="10">
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
-      <c r="A16" s="42" t="s">
+      <c r="A16" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="11">
-        <v>46244</v>
+      <c r="B16" s="10">
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
-      <c r="A17" s="42" t="s">
+      <c r="A17" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="12" t="s">
+      <c r="B17" s="11" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="15" customHeight="1">
+      <c r="A18" s="41" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="15" customHeight="1">
+      <c r="A19" s="41" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="12" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="18" spans="1:2" ht="15" customHeight="1">
-[...14 lines deleted...]
-    </row>
     <row r="20" spans="1:2" ht="15" customHeight="1">
-      <c r="A20" s="42" t="s">
+      <c r="A20" s="41" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="14" t="s">
-        <v>71</v>
+      <c r="B20" s="13" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="44" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.42578125" style="44"/>
+    <col min="1" max="1" width="8.7109375" style="43" customWidth="1"/>
+    <col min="2" max="2" width="112.140625" style="43" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="43"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="127.5">
-      <c r="B5" s="48" t="s">
-        <v>72</v>
+      <c r="B5" s="47" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="S8" sqref="S8:S16"/>
+      <selection pane="bottomLeft" activeCell="F28" sqref="F28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="7" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" customWidth="1"/>
     <col min="26" max="26" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="14.25" customHeight="1">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
-    <row r="2" spans="1:26" s="17" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A2" s="41" t="s">
+    <row r="2" spans="1:26" s="16" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A2" s="40" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="53" t="s">
         <v>43</v>
       </c>
       <c r="C2" s="53"/>
       <c r="D2" s="53"/>
       <c r="E2" s="53"/>
       <c r="F2" s="53"/>
       <c r="G2" s="53"/>
       <c r="H2" s="53"/>
       <c r="I2" s="53"/>
       <c r="J2" s="53"/>
       <c r="K2" s="53"/>
       <c r="L2" s="53"/>
       <c r="M2" s="53"/>
       <c r="N2" s="53"/>
       <c r="O2" s="53"/>
       <c r="P2" s="53"/>
       <c r="Q2" s="53"/>
       <c r="R2" s="53"/>
       <c r="S2" s="53"/>
       <c r="T2" s="53"/>
       <c r="U2" s="53"/>
       <c r="V2" s="53"/>
@@ -1302,835 +1305,854 @@
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
     </row>
-    <row r="4" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
-[...21 lines deleted...]
-      <c r="W4" s="22"/>
+    <row r="4" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="17"/>
+      <c r="B4" s="18"/>
+      <c r="C4" s="18"/>
+      <c r="D4" s="18"/>
+      <c r="E4" s="18"/>
+      <c r="F4" s="18"/>
+      <c r="G4" s="18"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
+      <c r="K4" s="18"/>
+      <c r="L4" s="18"/>
+      <c r="M4" s="18"/>
+      <c r="N4" s="18"/>
+      <c r="O4" s="18"/>
+      <c r="P4" s="18"/>
+      <c r="Q4" s="18"/>
+      <c r="R4" s="18"/>
+      <c r="S4" s="19"/>
+      <c r="U4" s="21"/>
+      <c r="V4" s="22"/>
+      <c r="W4" s="21"/>
       <c r="Y4" s="60" t="s">
         <v>31</v>
       </c>
       <c r="Z4" s="60"/>
     </row>
-    <row r="5" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
+    <row r="5" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="49" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="51"/>
       <c r="C5" s="55">
         <v>2025</v>
       </c>
       <c r="D5" s="56"/>
       <c r="E5" s="56"/>
       <c r="F5" s="56"/>
       <c r="G5" s="56"/>
       <c r="H5" s="56"/>
       <c r="I5" s="56"/>
       <c r="J5" s="56"/>
       <c r="K5" s="56"/>
       <c r="L5" s="56"/>
       <c r="M5" s="56"/>
       <c r="N5" s="56"/>
       <c r="O5" s="57">
         <v>2026</v>
       </c>
       <c r="P5" s="58"/>
       <c r="Q5" s="58"/>
       <c r="R5" s="58"/>
       <c r="S5" s="58"/>
       <c r="T5" s="58"/>
       <c r="U5" s="58"/>
       <c r="V5" s="58"/>
       <c r="W5" s="58"/>
       <c r="X5" s="58"/>
       <c r="Y5" s="58"/>
       <c r="Z5" s="59"/>
     </row>
-    <row r="6" spans="1:26" s="21" customFormat="1" ht="26.25" customHeight="1">
+    <row r="6" spans="1:26" s="20" customFormat="1" ht="26.25" customHeight="1">
       <c r="A6" s="50"/>
       <c r="B6" s="52"/>
-      <c r="C6" s="25" t="s">
+      <c r="C6" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="D6" s="25" t="s">
+      <c r="D6" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="E6" s="25" t="s">
+      <c r="E6" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="F6" s="25" t="s">
+      <c r="F6" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="G6" s="26" t="s">
+      <c r="G6" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="H6" s="25" t="s">
+      <c r="H6" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="25" t="s">
+      <c r="I6" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="J6" s="25" t="s">
+      <c r="J6" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="K6" s="25" t="s">
+      <c r="K6" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="L6" s="25" t="s">
+      <c r="L6" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="M6" s="25" t="s">
+      <c r="M6" s="24" t="s">
         <v>41</v>
       </c>
-      <c r="N6" s="26" t="s">
+      <c r="N6" s="25" t="s">
         <v>42</v>
       </c>
-      <c r="O6" s="26" t="s">
+      <c r="O6" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="P6" s="26" t="s">
+      <c r="P6" s="25" t="s">
         <v>32</v>
       </c>
-      <c r="Q6" s="26" t="s">
+      <c r="Q6" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="R6" s="25" t="s">
+      <c r="R6" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="S6" s="26" t="s">
+      <c r="S6" s="25" t="s">
         <v>35</v>
       </c>
-      <c r="T6" s="25" t="s">
+      <c r="T6" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="25" t="s">
+      <c r="U6" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="V6" s="25" t="s">
+      <c r="V6" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="W6" s="25" t="s">
+      <c r="W6" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="X6" s="25" t="s">
-        <v>51</v>
+      <c r="X6" s="24" t="s">
+        <v>49</v>
       </c>
-      <c r="Y6" s="25" t="s">
+      <c r="Y6" s="24" t="s">
         <v>41</v>
       </c>
-      <c r="Z6" s="40" t="s">
+      <c r="Z6" s="39" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="7" spans="1:26" s="21" customFormat="1" ht="11.25">
-      <c r="A7" s="18"/>
+    <row r="7" spans="1:26" s="20" customFormat="1" ht="11.25">
+      <c r="A7" s="17"/>
       <c r="B7" s="54" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="54"/>
       <c r="D7" s="54"/>
       <c r="E7" s="54"/>
       <c r="F7" s="54"/>
       <c r="G7" s="54"/>
       <c r="H7" s="54"/>
       <c r="I7" s="54"/>
       <c r="J7" s="54"/>
       <c r="K7" s="54"/>
       <c r="L7" s="54"/>
       <c r="M7" s="54"/>
       <c r="N7" s="54"/>
       <c r="O7" s="54"/>
       <c r="P7" s="54"/>
       <c r="Q7" s="54"/>
       <c r="R7" s="54"/>
       <c r="S7" s="54"/>
       <c r="T7" s="54"/>
       <c r="U7" s="54"/>
       <c r="V7" s="54"/>
       <c r="W7" s="54"/>
       <c r="X7" s="54"/>
       <c r="Y7" s="54"/>
       <c r="Z7" s="54"/>
     </row>
-    <row r="8" spans="1:26" s="21" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A8" s="27" t="s">
+    <row r="8" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="B8" s="28" t="s">
+      <c r="B8" s="27" t="s">
         <v>29</v>
       </c>
-      <c r="C8" s="29">
+      <c r="C8" s="28">
         <v>12.14</v>
       </c>
-      <c r="D8" s="29">
+      <c r="D8" s="28">
         <v>13.42</v>
       </c>
-      <c r="E8" s="29">
+      <c r="E8" s="28">
         <v>12.92</v>
       </c>
-      <c r="F8" s="24">
+      <c r="F8" s="23">
         <v>13.41</v>
       </c>
-      <c r="G8" s="30">
+      <c r="G8" s="29">
         <v>13.49</v>
       </c>
-      <c r="H8" s="31">
+      <c r="H8" s="30">
         <v>13.59</v>
       </c>
-      <c r="I8" s="32">
+      <c r="I8" s="31">
         <v>13.94</v>
       </c>
-      <c r="J8" s="32">
+      <c r="J8" s="31">
         <v>13.91</v>
       </c>
-      <c r="K8" s="10">
+      <c r="K8" s="9">
         <v>14.01</v>
       </c>
-      <c r="L8" s="10">
+      <c r="L8" s="9">
         <v>14</v>
       </c>
-      <c r="M8" s="10">
+      <c r="M8" s="9">
         <v>13.83</v>
       </c>
-      <c r="N8" s="15">
+      <c r="N8" s="14">
         <v>13.77</v>
       </c>
-      <c r="O8" s="15">
+      <c r="O8" s="14">
         <v>12.28</v>
       </c>
-      <c r="P8" s="15">
+      <c r="P8" s="14">
         <v>11.94</v>
       </c>
-      <c r="Q8" s="15">
+      <c r="Q8" s="14">
         <v>12.33</v>
       </c>
-      <c r="R8" s="15">
+      <c r="R8" s="14">
         <v>12.48</v>
       </c>
-      <c r="S8" s="15">
+      <c r="S8" s="14">
         <v>12.26</v>
       </c>
-      <c r="Z8" s="24"/>
-[...2 lines deleted...]
-      <c r="A9" s="33" t="s">
+      <c r="T8" s="14">
+        <v>12.41</v>
+      </c>
+      <c r="Z8" s="23"/>
+    </row>
+    <row r="9" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A9" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" s="14">
+        <v>9.33</v>
+      </c>
+      <c r="D9" s="14">
+        <v>10.79</v>
+      </c>
+      <c r="E9" s="14">
+        <v>10.06</v>
+      </c>
+      <c r="F9" s="14">
+        <v>10.34</v>
+      </c>
+      <c r="G9" s="14">
+        <v>10.28</v>
+      </c>
+      <c r="H9" s="14">
+        <v>10.34</v>
+      </c>
+      <c r="I9" s="14">
+        <v>10.51</v>
+      </c>
+      <c r="J9" s="14">
+        <v>10.56</v>
+      </c>
+      <c r="K9" s="14">
+        <v>10.69</v>
+      </c>
+      <c r="L9" s="14">
+        <v>10.63</v>
+      </c>
+      <c r="M9" s="14">
+        <v>10.45</v>
+      </c>
+      <c r="N9" s="14">
+        <v>10.26</v>
+      </c>
+      <c r="O9" s="14">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="P9" s="14">
+        <v>8.94</v>
+      </c>
+      <c r="Q9" s="14">
+        <v>9.44</v>
+      </c>
+      <c r="R9" s="14">
+        <v>9.5399999999999991</v>
+      </c>
+      <c r="S9" s="14">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="T9" s="14">
+        <v>9.36</v>
+      </c>
+      <c r="U9" s="34"/>
+      <c r="V9" s="23"/>
+      <c r="W9" s="23"/>
+      <c r="X9" s="23"/>
+      <c r="Y9" s="23"/>
+      <c r="Z9" s="23"/>
+    </row>
+    <row r="10" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A10" s="32" t="s">
         <v>52</v>
       </c>
-      <c r="B9" s="34" t="s">
+      <c r="B10" s="33" t="s">
         <v>53</v>
       </c>
-      <c r="C9" s="15">
+      <c r="C10" s="14">
+        <v>18.22</v>
+      </c>
+      <c r="D10" s="14">
+        <v>19.489999999999998</v>
+      </c>
+      <c r="E10" s="14">
+        <v>18.809999999999999</v>
+      </c>
+      <c r="F10" s="14">
+        <v>19.48</v>
+      </c>
+      <c r="G10" s="14">
+        <v>19.7</v>
+      </c>
+      <c r="H10" s="14">
+        <v>20</v>
+      </c>
+      <c r="I10" s="14">
+        <v>20.55</v>
+      </c>
+      <c r="J10" s="14">
+        <v>20.49</v>
+      </c>
+      <c r="K10" s="14">
+        <v>20.59</v>
+      </c>
+      <c r="L10" s="14">
+        <v>20.57</v>
+      </c>
+      <c r="M10" s="14">
+        <v>20.350000000000001</v>
+      </c>
+      <c r="N10" s="14">
+        <v>20.25</v>
+      </c>
+      <c r="O10" s="14">
+        <v>17.96</v>
+      </c>
+      <c r="P10" s="14">
+        <v>18.03</v>
+      </c>
+      <c r="Q10" s="14">
+        <v>17.79</v>
+      </c>
+      <c r="R10" s="14">
+        <v>17.8</v>
+      </c>
+      <c r="S10" s="14">
+        <v>17.52</v>
+      </c>
+      <c r="T10" s="14">
+        <v>17.77</v>
+      </c>
+      <c r="U10" s="34"/>
+      <c r="V10" s="23"/>
+      <c r="W10" s="23"/>
+      <c r="X10" s="23"/>
+      <c r="Y10" s="23"/>
+      <c r="Z10" s="23"/>
+    </row>
+    <row r="11" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A11" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" s="14">
+        <v>10.29</v>
+      </c>
+      <c r="D11" s="14">
+        <v>12.24</v>
+      </c>
+      <c r="E11" s="14">
+        <v>11.41</v>
+      </c>
+      <c r="F11" s="14">
+        <v>11.79</v>
+      </c>
+      <c r="G11" s="14">
+        <v>11.77</v>
+      </c>
+      <c r="H11" s="14">
+        <v>11.82</v>
+      </c>
+      <c r="I11" s="14">
+        <v>12.17</v>
+      </c>
+      <c r="J11" s="14">
+        <v>12.21</v>
+      </c>
+      <c r="K11" s="14">
+        <v>12.28</v>
+      </c>
+      <c r="L11" s="14">
+        <v>12.22</v>
+      </c>
+      <c r="M11" s="14">
+        <v>12.04</v>
+      </c>
+      <c r="N11" s="14">
+        <v>11.97</v>
+      </c>
+      <c r="O11" s="14">
+        <v>9.9700000000000006</v>
+      </c>
+      <c r="P11" s="14">
+        <v>9.93</v>
+      </c>
+      <c r="Q11" s="14">
+        <v>10.38</v>
+      </c>
+      <c r="R11" s="14">
+        <v>10.6</v>
+      </c>
+      <c r="S11" s="14">
+        <v>10.36</v>
+      </c>
+      <c r="T11" s="14">
+        <v>10.6</v>
+      </c>
+      <c r="U11" s="34"/>
+      <c r="V11" s="23"/>
+      <c r="W11" s="23"/>
+      <c r="X11" s="23"/>
+      <c r="Y11" s="23"/>
+      <c r="Z11" s="23"/>
+    </row>
+    <row r="12" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A12" s="32" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" s="14">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="D12" s="14">
+        <v>10.38</v>
+      </c>
+      <c r="E12" s="14">
+        <v>10.39</v>
+      </c>
+      <c r="F12" s="14">
+        <v>10.84</v>
+      </c>
+      <c r="G12" s="14">
+        <v>10.91</v>
+      </c>
+      <c r="H12" s="14">
+        <v>11.08</v>
+      </c>
+      <c r="I12" s="14">
+        <v>11.31</v>
+      </c>
+      <c r="J12" s="14">
+        <v>11.34</v>
+      </c>
+      <c r="K12" s="14">
+        <v>11.49</v>
+      </c>
+      <c r="L12" s="14">
+        <v>11.53</v>
+      </c>
+      <c r="M12" s="14">
+        <v>11.39</v>
+      </c>
+      <c r="N12" s="14">
+        <v>11.4</v>
+      </c>
+      <c r="O12" s="14">
+        <v>10.31</v>
+      </c>
+      <c r="P12" s="14">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="Q12" s="14">
+        <v>10.35</v>
+      </c>
+      <c r="R12" s="14">
+        <v>10.56</v>
+      </c>
+      <c r="S12" s="14">
+        <v>10.36</v>
+      </c>
+      <c r="T12" s="14">
+        <v>10.44</v>
+      </c>
+      <c r="U12" s="23"/>
+      <c r="V12" s="23"/>
+      <c r="W12" s="23"/>
+      <c r="X12" s="23"/>
+      <c r="Y12" s="23"/>
+      <c r="Z12" s="23"/>
+    </row>
+    <row r="13" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A13" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="14">
+        <v>11.5</v>
+      </c>
+      <c r="D13" s="14">
+        <v>12.27</v>
+      </c>
+      <c r="E13" s="14">
+        <v>11.54</v>
+      </c>
+      <c r="F13" s="14">
+        <v>11.82</v>
+      </c>
+      <c r="G13" s="14">
+        <v>12.27</v>
+      </c>
+      <c r="H13" s="14">
+        <v>12.33</v>
+      </c>
+      <c r="I13" s="14">
+        <v>12.86</v>
+      </c>
+      <c r="J13" s="14">
+        <v>12.65</v>
+      </c>
+      <c r="K13" s="14">
+        <v>12.63</v>
+      </c>
+      <c r="L13" s="14">
+        <v>12.59</v>
+      </c>
+      <c r="M13" s="14">
+        <v>12.48</v>
+      </c>
+      <c r="N13" s="14">
+        <v>12.45</v>
+      </c>
+      <c r="O13" s="14">
+        <v>11.63</v>
+      </c>
+      <c r="P13" s="14">
+        <v>11.29</v>
+      </c>
+      <c r="Q13" s="14">
+        <v>11.99</v>
+      </c>
+      <c r="R13" s="14">
+        <v>12.11</v>
+      </c>
+      <c r="S13" s="14">
+        <v>11.85</v>
+      </c>
+      <c r="T13" s="14">
+        <v>12.07</v>
+      </c>
+      <c r="U13" s="23"/>
+      <c r="V13" s="23"/>
+      <c r="W13" s="23"/>
+      <c r="X13" s="23"/>
+      <c r="Y13" s="23"/>
+      <c r="Z13" s="23"/>
+    </row>
+    <row r="14" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A14" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" s="14">
+        <v>10.4</v>
+      </c>
+      <c r="D14" s="14">
+        <v>11.1</v>
+      </c>
+      <c r="E14" s="14">
+        <v>10.71</v>
+      </c>
+      <c r="F14" s="14">
+        <v>10.88</v>
+      </c>
+      <c r="G14" s="14">
+        <v>10.91</v>
+      </c>
+      <c r="H14" s="14">
+        <v>10.92</v>
+      </c>
+      <c r="I14" s="14">
+        <v>10.95</v>
+      </c>
+      <c r="J14" s="14">
+        <v>10.9</v>
+      </c>
+      <c r="K14" s="14">
+        <v>10.88</v>
+      </c>
+      <c r="L14" s="14">
+        <v>10.95</v>
+      </c>
+      <c r="M14" s="14">
+        <v>10.78</v>
+      </c>
+      <c r="N14" s="14">
+        <v>10.74</v>
+      </c>
+      <c r="O14" s="14">
+        <v>10.119999999999999</v>
+      </c>
+      <c r="P14" s="14">
+        <v>9.6</v>
+      </c>
+      <c r="Q14" s="14">
+        <v>9.74</v>
+      </c>
+      <c r="R14" s="14">
+        <v>9.5399999999999991</v>
+      </c>
+      <c r="S14" s="14">
+        <v>9.32</v>
+      </c>
+      <c r="T14" s="14">
         <v>9.33</v>
       </c>
-      <c r="D9" s="15">
-        <v>10.79</v>
+      <c r="U14" s="23"/>
+      <c r="V14" s="23"/>
+      <c r="W14" s="23"/>
+      <c r="X14" s="23"/>
+      <c r="Y14" s="23"/>
+      <c r="Z14" s="23"/>
+    </row>
+    <row r="15" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A15" s="32" t="s">
+        <v>61</v>
       </c>
-      <c r="E9" s="15">
-        <v>10.06</v>
+      <c r="B15" s="33" t="s">
+        <v>62</v>
       </c>
-      <c r="F9" s="15">
-        <v>10.34</v>
+      <c r="C15" s="14">
+        <v>17.510000000000002</v>
       </c>
-      <c r="G9" s="15">
-        <v>10.28</v>
+      <c r="D15" s="14">
+        <v>19.38</v>
       </c>
-      <c r="H9" s="15">
-        <v>10.34</v>
+      <c r="E15" s="14">
+        <v>18.899999999999999</v>
       </c>
-      <c r="I9" s="15">
-        <v>10.51</v>
+      <c r="F15" s="14">
+        <v>19.579999999999998</v>
       </c>
-      <c r="J9" s="15">
-        <v>10.56</v>
+      <c r="G15" s="14">
+        <v>19.79</v>
       </c>
-      <c r="K9" s="15">
-        <v>10.69</v>
+      <c r="H15" s="14">
+        <v>19.649999999999999</v>
       </c>
-      <c r="L9" s="15">
-[...71 lines deleted...]
-      <c r="N10" s="15">
+      <c r="I15" s="14">
         <v>20.25</v>
       </c>
-      <c r="O10" s="15">
-        <v>17.96</v>
+      <c r="J15" s="14">
+        <v>20.329999999999998</v>
       </c>
-      <c r="P10" s="15">
-        <v>18.03</v>
+      <c r="K15" s="14">
+        <v>20.43</v>
       </c>
-      <c r="Q10" s="15">
-        <v>17.79</v>
+      <c r="L15" s="14">
+        <v>20.48</v>
       </c>
-      <c r="R10" s="15">
-        <v>17.8</v>
+      <c r="M15" s="14">
+        <v>20.399999999999999</v>
       </c>
-      <c r="S10" s="15">
-        <v>17.52</v>
+      <c r="N15" s="14">
+        <v>20.309999999999999</v>
       </c>
-      <c r="T10" s="24"/>
-[...9 lines deleted...]
-        <v>56</v>
+      <c r="O15" s="14">
+        <v>16.47</v>
       </c>
-      <c r="B11" s="34" t="s">
-        <v>57</v>
+      <c r="P15" s="14">
+        <v>16</v>
       </c>
-      <c r="C11" s="15">
-        <v>10.29</v>
+      <c r="Q15" s="14">
+        <v>16.86</v>
       </c>
-      <c r="D11" s="15">
-        <v>12.24</v>
+      <c r="R15" s="14">
+        <v>17.36</v>
       </c>
-      <c r="E11" s="15">
-        <v>11.41</v>
+      <c r="S15" s="14">
+        <v>17.3</v>
       </c>
-      <c r="F11" s="15">
-        <v>11.79</v>
+      <c r="T15" s="14">
+        <v>17.7</v>
       </c>
-      <c r="G11" s="15">
-        <v>11.77</v>
+      <c r="U15" s="23"/>
+      <c r="V15" s="23"/>
+      <c r="W15" s="23"/>
+      <c r="X15" s="23"/>
+      <c r="Y15" s="23"/>
+      <c r="Z15" s="23"/>
+    </row>
+    <row r="16" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A16" s="35" t="s">
+        <v>63</v>
       </c>
-      <c r="H11" s="15">
-        <v>11.82</v>
+      <c r="B16" s="36" t="s">
+        <v>64</v>
       </c>
-      <c r="I11" s="15">
-        <v>12.17</v>
+      <c r="C16" s="15">
+        <v>10.55</v>
       </c>
-      <c r="J11" s="15">
-        <v>12.21</v>
+      <c r="D16" s="15">
+        <v>11.68</v>
       </c>
-      <c r="K11" s="15">
-        <v>12.28</v>
+      <c r="E16" s="15">
+        <v>11.55</v>
       </c>
-      <c r="L11" s="15">
-        <v>12.22</v>
+      <c r="F16" s="15">
+        <v>12.45</v>
       </c>
-      <c r="M11" s="15">
-        <v>12.04</v>
+      <c r="G16" s="15">
+        <v>12.3</v>
       </c>
-      <c r="N11" s="15">
-        <v>11.97</v>
+      <c r="H16" s="15">
+        <v>12.49</v>
       </c>
-      <c r="O11" s="15">
-        <v>9.9700000000000006</v>
+      <c r="I16" s="15">
+        <v>12.83</v>
       </c>
-      <c r="P11" s="15">
-        <v>9.93</v>
+      <c r="J16" s="15">
+        <v>12.74</v>
       </c>
-      <c r="Q11" s="15">
-        <v>10.38</v>
+      <c r="K16" s="15">
+        <v>12.99</v>
       </c>
-      <c r="R11" s="15">
-        <v>10.6</v>
+      <c r="L16" s="15">
+        <v>12.89</v>
       </c>
-      <c r="S11" s="15">
-        <v>10.36</v>
+      <c r="M16" s="15">
+        <v>12.64</v>
       </c>
-      <c r="T11" s="24"/>
-[...101 lines deleted...]
-      <c r="J13" s="15">
+      <c r="N16" s="15">
         <v>12.65</v>
       </c>
-      <c r="K13" s="15">
-[...179 lines deleted...]
-      <c r="E16" s="16">
+      <c r="O16" s="15">
         <v>11.55</v>
       </c>
-      <c r="F16" s="16">
-[...29 lines deleted...]
-      <c r="P16" s="16">
+      <c r="P16" s="15">
         <v>11</v>
       </c>
-      <c r="Q16" s="16">
+      <c r="Q16" s="15">
         <v>11.56</v>
       </c>
-      <c r="R16" s="16">
+      <c r="R16" s="15">
         <v>11.78</v>
       </c>
-      <c r="S16" s="16">
+      <c r="S16" s="15">
         <v>11.57</v>
       </c>
-      <c r="T16" s="24"/>
-[...9 lines deleted...]
-      <c r="B17" s="39" t="s">
+      <c r="T16" s="15">
+        <v>11.7</v>
+      </c>
+      <c r="U16" s="23"/>
+      <c r="V16" s="23"/>
+      <c r="W16" s="23"/>
+      <c r="X16" s="23"/>
+      <c r="Y16" s="23"/>
+      <c r="Z16" s="23"/>
+    </row>
+    <row r="17" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A17" s="37"/>
+      <c r="B17" s="38" t="s">
         <v>30</v>
       </c>
-      <c r="C17" s="24"/>
-[...22 lines deleted...]
-      <c r="Z17" s="24"/>
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="23"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="23"/>
+      <c r="H17" s="23"/>
+      <c r="I17" s="23"/>
+      <c r="J17" s="23"/>
+      <c r="K17" s="23"/>
+      <c r="L17" s="23"/>
+      <c r="M17" s="23"/>
+      <c r="N17" s="23"/>
+      <c r="O17" s="23"/>
+      <c r="P17" s="23"/>
+      <c r="Q17" s="23"/>
+      <c r="R17" s="23"/>
+      <c r="S17" s="23"/>
+      <c r="T17" s="23"/>
+      <c r="U17" s="23"/>
+      <c r="V17" s="23"/>
+      <c r="W17" s="23"/>
+      <c r="X17" s="23"/>
+      <c r="Y17" s="23"/>
+      <c r="Z17" s="23"/>
     </row>
     <row r="18" spans="1:26" ht="14.25" customHeight="1">
       <c r="A18" s="5"/>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>