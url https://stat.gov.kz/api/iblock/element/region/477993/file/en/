--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -579,51 +579,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -664,125 +664,122 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -981,317 +978,317 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19422&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A26" sqref="A26"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="33.85546875" style="43" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.42578125" style="43"/>
+    <col min="1" max="1" width="33.875" style="42" customWidth="1"/>
+    <col min="2" max="2" width="100" style="42" customWidth="1"/>
+    <col min="3" max="16384" width="14.375" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="42">
+      <c r="B1" s="41">
         <v>61210101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="44" t="s">
+      <c r="B2" s="43" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
-      <c r="A3" s="41" t="s">
+      <c r="A3" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="44" t="s">
+      <c r="B3" s="43" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="15" customHeight="1">
-      <c r="A4" s="41" t="s">
+      <c r="A4" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="44" t="s">
+      <c r="B4" s="43" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="15" customHeight="1">
-      <c r="A5" s="41" t="s">
+      <c r="A5" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="44" t="s">
+      <c r="B5" s="43" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="44" t="s">
+      <c r="B6" s="43" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="15" customHeight="1">
-      <c r="A7" s="41" t="s">
+      <c r="A7" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="44" t="s">
+      <c r="B7" s="43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
-      <c r="A8" s="46" t="s">
+      <c r="A8" s="45" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="45" t="s">
+      <c r="B8" s="44" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
-      <c r="A9" s="46" t="s">
+      <c r="A9" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="45" t="s">
+      <c r="B9" s="44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" customHeight="1">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="40" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="44" t="s">
+      <c r="B10" s="43" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="15" customHeight="1">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1">
-      <c r="A12" s="41" t="s">
+      <c r="A12" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="61" t="s">
+      <c r="B12" s="48" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="30" customHeight="1">
-      <c r="A13" s="41" t="s">
+      <c r="A13" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="48" t="s">
+      <c r="B13" s="47" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="10">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="10">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
-      <c r="A17" s="41" t="s">
+      <c r="A17" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="15" customHeight="1">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="43" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.42578125" style="43"/>
+    <col min="1" max="1" width="8.75" style="42" customWidth="1"/>
+    <col min="2" max="2" width="112.125" style="42" customWidth="1"/>
+    <col min="3" max="16384" width="14.375" style="42"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="127.5">
-      <c r="B5" s="47" t="s">
+      <c r="B5" s="46" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F28" sqref="F28"/>
+      <selection pane="bottomLeft" activeCell="U8" sqref="U8:U16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
-    <col min="3" max="3" width="6.5703125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="7.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.125" bestFit="1" customWidth="1"/>
     <col min="5" max="10" width="7" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" bestFit="1" customWidth="1"/>
-    <col min="13" max="14" width="8.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="16" width="7.140625" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="8.25" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.125" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="7" bestFit="1" customWidth="1"/>
-    <col min="23" max="23" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="7" bestFit="1" customWidth="1"/>
-    <col min="25" max="25" width="8.28515625" customWidth="1"/>
-    <col min="26" max="26" width="8.7109375" customWidth="1"/>
+    <col min="25" max="25" width="8.25" customWidth="1"/>
+    <col min="26" max="26" width="8.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="14.25" customHeight="1">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="2" spans="1:26" s="16" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="39" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="53" t="s">
         <v>43</v>
       </c>
       <c r="C2" s="53"/>
       <c r="D2" s="53"/>
       <c r="E2" s="53"/>
       <c r="F2" s="53"/>
       <c r="G2" s="53"/>
       <c r="H2" s="53"/>
       <c r="I2" s="53"/>
       <c r="J2" s="53"/>
       <c r="K2" s="53"/>
       <c r="L2" s="53"/>
       <c r="M2" s="53"/>
       <c r="N2" s="53"/>
       <c r="O2" s="53"/>
       <c r="P2" s="53"/>
       <c r="Q2" s="53"/>
       <c r="R2" s="53"/>
       <c r="S2" s="53"/>
       <c r="T2" s="53"/>
       <c r="U2" s="53"/>
       <c r="V2" s="53"/>
@@ -1439,51 +1436,51 @@
       </c>
       <c r="R6" s="24" t="s">
         <v>34</v>
       </c>
       <c r="S6" s="25" t="s">
         <v>35</v>
       </c>
       <c r="T6" s="24" t="s">
         <v>36</v>
       </c>
       <c r="U6" s="24" t="s">
         <v>37</v>
       </c>
       <c r="V6" s="24" t="s">
         <v>38</v>
       </c>
       <c r="W6" s="24" t="s">
         <v>39</v>
       </c>
       <c r="X6" s="24" t="s">
         <v>49</v>
       </c>
       <c r="Y6" s="24" t="s">
         <v>41</v>
       </c>
-      <c r="Z6" s="39" t="s">
+      <c r="Z6" s="38" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:26" s="20" customFormat="1" ht="11.25">
       <c r="A7" s="17"/>
       <c r="B7" s="54" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="54"/>
       <c r="D7" s="54"/>
       <c r="E7" s="54"/>
       <c r="F7" s="54"/>
       <c r="G7" s="54"/>
       <c r="H7" s="54"/>
       <c r="I7" s="54"/>
       <c r="J7" s="54"/>
       <c r="K7" s="54"/>
       <c r="L7" s="54"/>
       <c r="M7" s="54"/>
       <c r="N7" s="54"/>
       <c r="O7" s="54"/>
       <c r="P7" s="54"/>
       <c r="Q7" s="54"/>
       <c r="R7" s="54"/>
       <c r="S7" s="54"/>
@@ -1534,50 +1531,53 @@
       </c>
       <c r="M8" s="9">
         <v>13.83</v>
       </c>
       <c r="N8" s="14">
         <v>13.77</v>
       </c>
       <c r="O8" s="14">
         <v>12.28</v>
       </c>
       <c r="P8" s="14">
         <v>11.94</v>
       </c>
       <c r="Q8" s="14">
         <v>12.33</v>
       </c>
       <c r="R8" s="14">
         <v>12.48</v>
       </c>
       <c r="S8" s="14">
         <v>12.26</v>
       </c>
       <c r="T8" s="14">
         <v>12.41</v>
       </c>
+      <c r="U8" s="14">
+        <v>12.56</v>
+      </c>
       <c r="Z8" s="23"/>
     </row>
     <row r="9" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="32" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="33" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="14">
         <v>9.33</v>
       </c>
       <c r="D9" s="14">
         <v>10.79</v>
       </c>
       <c r="E9" s="14">
         <v>10.06</v>
       </c>
       <c r="F9" s="14">
         <v>10.34</v>
       </c>
       <c r="G9" s="14">
         <v>10.28</v>
       </c>
       <c r="H9" s="14">
@@ -1597,51 +1597,53 @@
       </c>
       <c r="M9" s="14">
         <v>10.45</v>
       </c>
       <c r="N9" s="14">
         <v>10.26</v>
       </c>
       <c r="O9" s="14">
         <v>9.4700000000000006</v>
       </c>
       <c r="P9" s="14">
         <v>8.94</v>
       </c>
       <c r="Q9" s="14">
         <v>9.44</v>
       </c>
       <c r="R9" s="14">
         <v>9.5399999999999991</v>
       </c>
       <c r="S9" s="14">
         <v>9.2799999999999994</v>
       </c>
       <c r="T9" s="14">
         <v>9.36</v>
       </c>
-      <c r="U9" s="34"/>
+      <c r="U9" s="14">
+        <v>9.3699999999999992</v>
+      </c>
       <c r="V9" s="23"/>
       <c r="W9" s="23"/>
       <c r="X9" s="23"/>
       <c r="Y9" s="23"/>
       <c r="Z9" s="23"/>
     </row>
     <row r="10" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="32" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="33" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="14">
         <v>18.22</v>
       </c>
       <c r="D10" s="14">
         <v>19.489999999999998</v>
       </c>
       <c r="E10" s="14">
         <v>18.809999999999999</v>
       </c>
       <c r="F10" s="14">
         <v>19.48</v>
       </c>
@@ -1665,51 +1667,53 @@
       </c>
       <c r="M10" s="14">
         <v>20.350000000000001</v>
       </c>
       <c r="N10" s="14">
         <v>20.25</v>
       </c>
       <c r="O10" s="14">
         <v>17.96</v>
       </c>
       <c r="P10" s="14">
         <v>18.03</v>
       </c>
       <c r="Q10" s="14">
         <v>17.79</v>
       </c>
       <c r="R10" s="14">
         <v>17.8</v>
       </c>
       <c r="S10" s="14">
         <v>17.52</v>
       </c>
       <c r="T10" s="14">
         <v>17.77</v>
       </c>
-      <c r="U10" s="34"/>
+      <c r="U10" s="14">
+        <v>17.96</v>
+      </c>
       <c r="V10" s="23"/>
       <c r="W10" s="23"/>
       <c r="X10" s="23"/>
       <c r="Y10" s="23"/>
       <c r="Z10" s="23"/>
     </row>
     <row r="11" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="32" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="33" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="14">
         <v>10.29</v>
       </c>
       <c r="D11" s="14">
         <v>12.24</v>
       </c>
       <c r="E11" s="14">
         <v>11.41</v>
       </c>
       <c r="F11" s="14">
         <v>11.79</v>
       </c>
@@ -1733,51 +1737,53 @@
       </c>
       <c r="M11" s="14">
         <v>12.04</v>
       </c>
       <c r="N11" s="14">
         <v>11.97</v>
       </c>
       <c r="O11" s="14">
         <v>9.9700000000000006</v>
       </c>
       <c r="P11" s="14">
         <v>9.93</v>
       </c>
       <c r="Q11" s="14">
         <v>10.38</v>
       </c>
       <c r="R11" s="14">
         <v>10.6</v>
       </c>
       <c r="S11" s="14">
         <v>10.36</v>
       </c>
       <c r="T11" s="14">
         <v>10.6</v>
       </c>
-      <c r="U11" s="34"/>
+      <c r="U11" s="14">
+        <v>10.92</v>
+      </c>
       <c r="V11" s="23"/>
       <c r="W11" s="23"/>
       <c r="X11" s="23"/>
       <c r="Y11" s="23"/>
       <c r="Z11" s="23"/>
     </row>
     <row r="12" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="33" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="14">
         <v>9.5500000000000007</v>
       </c>
       <c r="D12" s="14">
         <v>10.38</v>
       </c>
       <c r="E12" s="14">
         <v>10.39</v>
       </c>
       <c r="F12" s="14">
         <v>10.84</v>
       </c>
@@ -1801,51 +1807,53 @@
       </c>
       <c r="M12" s="14">
         <v>11.39</v>
       </c>
       <c r="N12" s="14">
         <v>11.4</v>
       </c>
       <c r="O12" s="14">
         <v>10.31</v>
       </c>
       <c r="P12" s="14">
         <v>9.7200000000000006</v>
       </c>
       <c r="Q12" s="14">
         <v>10.35</v>
       </c>
       <c r="R12" s="14">
         <v>10.56</v>
       </c>
       <c r="S12" s="14">
         <v>10.36</v>
       </c>
       <c r="T12" s="14">
         <v>10.44</v>
       </c>
-      <c r="U12" s="23"/>
+      <c r="U12" s="14">
+        <v>10.57</v>
+      </c>
       <c r="V12" s="23"/>
       <c r="W12" s="23"/>
       <c r="X12" s="23"/>
       <c r="Y12" s="23"/>
       <c r="Z12" s="23"/>
     </row>
     <row r="13" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>28</v>
       </c>
       <c r="C13" s="14">
         <v>11.5</v>
       </c>
       <c r="D13" s="14">
         <v>12.27</v>
       </c>
       <c r="E13" s="14">
         <v>11.54</v>
       </c>
       <c r="F13" s="14">
         <v>11.82</v>
       </c>
@@ -1869,51 +1877,53 @@
       </c>
       <c r="M13" s="14">
         <v>12.48</v>
       </c>
       <c r="N13" s="14">
         <v>12.45</v>
       </c>
       <c r="O13" s="14">
         <v>11.63</v>
       </c>
       <c r="P13" s="14">
         <v>11.29</v>
       </c>
       <c r="Q13" s="14">
         <v>11.99</v>
       </c>
       <c r="R13" s="14">
         <v>12.11</v>
       </c>
       <c r="S13" s="14">
         <v>11.85</v>
       </c>
       <c r="T13" s="14">
         <v>12.07</v>
       </c>
-      <c r="U13" s="23"/>
+      <c r="U13" s="14">
+        <v>12.1</v>
+      </c>
       <c r="V13" s="23"/>
       <c r="W13" s="23"/>
       <c r="X13" s="23"/>
       <c r="Y13" s="23"/>
       <c r="Z13" s="23"/>
     </row>
     <row r="14" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>59</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="14">
         <v>10.4</v>
       </c>
       <c r="D14" s="14">
         <v>11.1</v>
       </c>
       <c r="E14" s="14">
         <v>10.71</v>
       </c>
       <c r="F14" s="14">
         <v>10.88</v>
       </c>
@@ -1937,51 +1947,53 @@
       </c>
       <c r="M14" s="14">
         <v>10.78</v>
       </c>
       <c r="N14" s="14">
         <v>10.74</v>
       </c>
       <c r="O14" s="14">
         <v>10.119999999999999</v>
       </c>
       <c r="P14" s="14">
         <v>9.6</v>
       </c>
       <c r="Q14" s="14">
         <v>9.74</v>
       </c>
       <c r="R14" s="14">
         <v>9.5399999999999991</v>
       </c>
       <c r="S14" s="14">
         <v>9.32</v>
       </c>
       <c r="T14" s="14">
         <v>9.33</v>
       </c>
-      <c r="U14" s="23"/>
+      <c r="U14" s="14">
+        <v>9.68</v>
+      </c>
       <c r="V14" s="23"/>
       <c r="W14" s="23"/>
       <c r="X14" s="23"/>
       <c r="Y14" s="23"/>
       <c r="Z14" s="23"/>
     </row>
     <row r="15" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="32" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>62</v>
       </c>
       <c r="C15" s="14">
         <v>17.510000000000002</v>
       </c>
       <c r="D15" s="14">
         <v>19.38</v>
       </c>
       <c r="E15" s="14">
         <v>18.899999999999999</v>
       </c>
       <c r="F15" s="14">
         <v>19.579999999999998</v>
       </c>
@@ -2005,62 +2017,64 @@
       </c>
       <c r="M15" s="14">
         <v>20.399999999999999</v>
       </c>
       <c r="N15" s="14">
         <v>20.309999999999999</v>
       </c>
       <c r="O15" s="14">
         <v>16.47</v>
       </c>
       <c r="P15" s="14">
         <v>16</v>
       </c>
       <c r="Q15" s="14">
         <v>16.86</v>
       </c>
       <c r="R15" s="14">
         <v>17.36</v>
       </c>
       <c r="S15" s="14">
         <v>17.3</v>
       </c>
       <c r="T15" s="14">
         <v>17.7</v>
       </c>
-      <c r="U15" s="23"/>
+      <c r="U15" s="14">
+        <v>17.8</v>
+      </c>
       <c r="V15" s="23"/>
       <c r="W15" s="23"/>
       <c r="X15" s="23"/>
       <c r="Y15" s="23"/>
       <c r="Z15" s="23"/>
     </row>
     <row r="16" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A16" s="35" t="s">
+      <c r="A16" s="34" t="s">
         <v>63</v>
       </c>
-      <c r="B16" s="36" t="s">
+      <c r="B16" s="35" t="s">
         <v>64</v>
       </c>
       <c r="C16" s="15">
         <v>10.55</v>
       </c>
       <c r="D16" s="15">
         <v>11.68</v>
       </c>
       <c r="E16" s="15">
         <v>11.55</v>
       </c>
       <c r="F16" s="15">
         <v>12.45</v>
       </c>
       <c r="G16" s="15">
         <v>12.3</v>
       </c>
       <c r="H16" s="15">
         <v>12.49</v>
       </c>
       <c r="I16" s="15">
         <v>12.83</v>
       </c>
       <c r="J16" s="15">
         <v>12.74</v>
@@ -2073,60 +2087,62 @@
       </c>
       <c r="M16" s="15">
         <v>12.64</v>
       </c>
       <c r="N16" s="15">
         <v>12.65</v>
       </c>
       <c r="O16" s="15">
         <v>11.55</v>
       </c>
       <c r="P16" s="15">
         <v>11</v>
       </c>
       <c r="Q16" s="15">
         <v>11.56</v>
       </c>
       <c r="R16" s="15">
         <v>11.78</v>
       </c>
       <c r="S16" s="15">
         <v>11.57</v>
       </c>
       <c r="T16" s="15">
         <v>11.7</v>
       </c>
-      <c r="U16" s="23"/>
+      <c r="U16" s="15">
+        <v>11.7</v>
+      </c>
       <c r="V16" s="23"/>
       <c r="W16" s="23"/>
       <c r="X16" s="23"/>
       <c r="Y16" s="23"/>
       <c r="Z16" s="23"/>
     </row>
     <row r="17" spans="1:26" s="20" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A17" s="37"/>
-      <c r="B17" s="38" t="s">
+      <c r="A17" s="36"/>
+      <c r="B17" s="37" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="23"/>
       <c r="I17" s="23"/>
       <c r="J17" s="23"/>
       <c r="K17" s="23"/>
       <c r="L17" s="23"/>
       <c r="M17" s="23"/>
       <c r="N17" s="23"/>
       <c r="O17" s="23"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="23"/>
       <c r="R17" s="23"/>
       <c r="S17" s="23"/>
       <c r="T17" s="23"/>
       <c r="U17" s="23"/>
       <c r="V17" s="23"/>
       <c r="W17" s="23"/>
       <c r="X17" s="23"/>
       <c r="Y17" s="23"/>