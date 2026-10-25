--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -930,54 +930,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="36" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="98" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="7">
         <v>613302</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="6" t="s">
         <v>18</v>
@@ -1057,59 +1057,59 @@
       <c r="B12" s="3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="4">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="4">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>67</v>
       </c>
@@ -1118,77 +1118,77 @@
       <c r="A20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="119.140625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2" ht="128.25">
+    <row r="5" spans="2:2" ht="127.5">
       <c r="B5" s="42" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="W20" sqref="W20"/>
+      <selection activeCell="X26" sqref="X26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="5.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="5.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="10" customFormat="1" ht="25.5">
       <c r="A1" s="29" t="s">
@@ -1248,51 +1248,51 @@
       <c r="E4" s="46"/>
       <c r="F4" s="46"/>
       <c r="G4" s="46"/>
       <c r="H4" s="46"/>
       <c r="I4" s="46"/>
       <c r="J4" s="46"/>
       <c r="K4" s="46"/>
       <c r="L4" s="46"/>
       <c r="M4" s="46"/>
       <c r="N4" s="46"/>
       <c r="O4" s="47">
         <v>2026</v>
       </c>
       <c r="P4" s="48"/>
       <c r="Q4" s="48"/>
       <c r="R4" s="48"/>
       <c r="S4" s="48"/>
       <c r="T4" s="48"/>
       <c r="U4" s="48"/>
       <c r="V4" s="48"/>
       <c r="W4" s="48"/>
       <c r="X4" s="48"/>
       <c r="Y4" s="48"/>
       <c r="Z4" s="48"/>
     </row>
-    <row r="5" spans="1:26" s="30" customFormat="1" ht="11.25">
+    <row r="5" spans="1:26" s="30" customFormat="1" ht="22.5">
       <c r="A5" s="49"/>
       <c r="B5" s="51"/>
       <c r="C5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="34" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="34" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="34" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="35" t="s">
         <v>8</v>
@@ -1418,50 +1418,53 @@
       </c>
       <c r="N7" s="16">
         <v>18004</v>
       </c>
       <c r="O7" s="39">
         <v>23862</v>
       </c>
       <c r="P7" s="39">
         <v>19488</v>
       </c>
       <c r="Q7" s="16">
         <v>21244</v>
       </c>
       <c r="R7" s="16">
         <v>19675</v>
       </c>
       <c r="S7" s="16">
         <v>16965</v>
       </c>
       <c r="T7" s="16">
         <v>23536</v>
       </c>
       <c r="U7" s="16">
         <v>21165</v>
       </c>
+      <c r="V7" s="16">
+        <v>27768</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A8" s="25" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="26" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="14">
         <v>2220</v>
       </c>
       <c r="D8" s="14">
         <v>1972</v>
       </c>
       <c r="E8" s="14">
         <v>1768</v>
       </c>
       <c r="F8" s="14">
         <v>2074</v>
       </c>
       <c r="G8" s="14">
         <v>1831</v>
       </c>
       <c r="H8" s="14">
         <v>2007</v>
@@ -1483,50 +1486,53 @@
       </c>
       <c r="N8" s="16">
         <v>1740</v>
       </c>
       <c r="O8" s="39">
         <v>2323</v>
       </c>
       <c r="P8" s="39">
         <v>1947</v>
       </c>
       <c r="Q8" s="16">
         <v>2108</v>
       </c>
       <c r="R8" s="16">
         <v>1917</v>
       </c>
       <c r="S8" s="16">
         <v>1810</v>
       </c>
       <c r="T8" s="16">
         <v>2504</v>
       </c>
       <c r="U8" s="16">
         <v>2146</v>
       </c>
+      <c r="V8" s="16">
+        <v>2889</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A9" s="25" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="26" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="14">
         <v>4212</v>
       </c>
       <c r="D9" s="14">
         <v>4045</v>
       </c>
       <c r="E9" s="14">
         <v>3059</v>
       </c>
       <c r="F9" s="14">
         <v>4335</v>
       </c>
       <c r="G9" s="14">
         <v>3715</v>
       </c>
       <c r="H9" s="14">
         <v>4020</v>
@@ -1548,50 +1554,53 @@
       </c>
       <c r="N9" s="16">
         <v>3564</v>
       </c>
       <c r="O9" s="39">
         <v>4999</v>
       </c>
       <c r="P9" s="39">
         <v>4112</v>
       </c>
       <c r="Q9" s="16">
         <v>4724</v>
       </c>
       <c r="R9" s="16">
         <v>4165</v>
       </c>
       <c r="S9" s="16">
         <v>3563</v>
       </c>
       <c r="T9" s="16">
         <v>4643</v>
       </c>
       <c r="U9" s="16">
         <v>4166</v>
       </c>
+      <c r="V9" s="16">
+        <v>5674</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A10" s="25" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="14">
         <v>3426</v>
       </c>
       <c r="D10" s="14">
         <v>3329</v>
       </c>
       <c r="E10" s="14">
         <v>2610</v>
       </c>
       <c r="F10" s="14">
         <v>3258</v>
       </c>
       <c r="G10" s="14">
         <v>3014</v>
       </c>
       <c r="H10" s="14">
         <v>3101</v>
@@ -1613,50 +1622,53 @@
       </c>
       <c r="N10" s="16">
         <v>2750</v>
       </c>
       <c r="O10" s="39">
         <v>3620</v>
       </c>
       <c r="P10" s="39">
         <v>2899</v>
       </c>
       <c r="Q10" s="16">
         <v>3308</v>
       </c>
       <c r="R10" s="16">
         <v>3126</v>
       </c>
       <c r="S10" s="16">
         <v>2465</v>
       </c>
       <c r="T10" s="16">
         <v>3560</v>
       </c>
       <c r="U10" s="16">
         <v>3263</v>
       </c>
+      <c r="V10" s="16">
+        <v>4449</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A11" s="25" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="14">
         <v>2495</v>
       </c>
       <c r="D11" s="14">
         <v>2717</v>
       </c>
       <c r="E11" s="14">
         <v>2275</v>
       </c>
       <c r="F11" s="14">
         <v>2783</v>
       </c>
       <c r="G11" s="14">
         <v>2443</v>
       </c>
       <c r="H11" s="14">
         <v>2630</v>
@@ -1678,50 +1690,53 @@
       </c>
       <c r="N11" s="16">
         <v>2574</v>
       </c>
       <c r="O11" s="39">
         <v>3192</v>
       </c>
       <c r="P11" s="39">
         <v>2589</v>
       </c>
       <c r="Q11" s="16">
         <v>2668</v>
       </c>
       <c r="R11" s="16">
         <v>2695</v>
       </c>
       <c r="S11" s="16">
         <v>2320</v>
       </c>
       <c r="T11" s="16">
         <v>2921</v>
       </c>
       <c r="U11" s="16">
         <v>2880</v>
       </c>
+      <c r="V11" s="16">
+        <v>3587</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A12" s="25" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="14">
         <v>1743</v>
       </c>
       <c r="D12" s="14">
         <v>1920</v>
       </c>
       <c r="E12" s="14">
         <v>1456</v>
       </c>
       <c r="F12" s="14">
         <v>1839</v>
       </c>
       <c r="G12" s="14">
         <v>1615</v>
       </c>
       <c r="H12" s="14">
         <v>1613</v>
@@ -1743,50 +1758,53 @@
       </c>
       <c r="N12" s="16">
         <v>1524</v>
       </c>
       <c r="O12" s="39">
         <v>1881</v>
       </c>
       <c r="P12" s="39">
         <v>1669</v>
       </c>
       <c r="Q12" s="16">
         <v>1627</v>
       </c>
       <c r="R12" s="16">
         <v>1517</v>
       </c>
       <c r="S12" s="16">
         <v>1260</v>
       </c>
       <c r="T12" s="16">
         <v>1910</v>
       </c>
       <c r="U12" s="16">
         <v>1648</v>
       </c>
+      <c r="V12" s="16">
+        <v>2177</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A13" s="25" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="26" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="14">
         <v>1968</v>
       </c>
       <c r="D13" s="14">
         <v>1712</v>
       </c>
       <c r="E13" s="14">
         <v>1424</v>
       </c>
       <c r="F13" s="14">
         <v>1839</v>
       </c>
       <c r="G13" s="14">
         <v>1668</v>
       </c>
       <c r="H13" s="14">
         <v>1743</v>
@@ -1808,50 +1826,53 @@
       </c>
       <c r="N13" s="16">
         <v>1642</v>
       </c>
       <c r="O13" s="39">
         <v>2112</v>
       </c>
       <c r="P13" s="39">
         <v>1778</v>
       </c>
       <c r="Q13" s="16">
         <v>1872</v>
       </c>
       <c r="R13" s="16">
         <v>1702</v>
       </c>
       <c r="S13" s="16">
         <v>1591</v>
       </c>
       <c r="T13" s="16">
         <v>2188</v>
       </c>
       <c r="U13" s="16">
         <v>1838</v>
       </c>
+      <c r="V13" s="16">
+        <v>2465</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A14" s="25" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="14">
         <v>2764</v>
       </c>
       <c r="D14" s="14">
         <v>2675</v>
       </c>
       <c r="E14" s="14">
         <v>2100</v>
       </c>
       <c r="F14" s="14">
         <v>2810</v>
       </c>
       <c r="G14" s="14">
         <v>2750</v>
       </c>
       <c r="H14" s="14">
         <v>2675</v>
@@ -1873,50 +1894,53 @@
       </c>
       <c r="N14" s="16">
         <v>2514</v>
       </c>
       <c r="O14" s="39">
         <v>3411</v>
       </c>
       <c r="P14" s="39">
         <v>2623</v>
       </c>
       <c r="Q14" s="16">
         <v>2912</v>
       </c>
       <c r="R14" s="16">
         <v>2727</v>
       </c>
       <c r="S14" s="16">
         <v>2335</v>
       </c>
       <c r="T14" s="16">
         <v>3410</v>
       </c>
       <c r="U14" s="16">
         <v>3049</v>
       </c>
+      <c r="V14" s="16">
+        <v>3975</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A15" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="17">
         <v>2082</v>
       </c>
       <c r="D15" s="17">
         <v>1939</v>
       </c>
       <c r="E15" s="17">
         <v>1641</v>
       </c>
       <c r="F15" s="17">
         <v>1951</v>
       </c>
       <c r="G15" s="17">
         <v>1727</v>
       </c>
       <c r="H15" s="17">
         <v>1903</v>
@@ -1937,50 +1961,53 @@
         <v>1726</v>
       </c>
       <c r="N15" s="19">
         <v>1696</v>
       </c>
       <c r="O15" s="18">
         <v>2324</v>
       </c>
       <c r="P15" s="18">
         <v>1871</v>
       </c>
       <c r="Q15" s="19">
         <v>2025</v>
       </c>
       <c r="R15" s="19">
         <v>1826</v>
       </c>
       <c r="S15" s="19">
         <v>1621</v>
       </c>
       <c r="T15" s="19">
         <v>2400</v>
       </c>
       <c r="U15" s="19">
         <v>2175</v>
+      </c>
+      <c r="V15" s="19">
+        <v>2552</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.51181102362204722" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>