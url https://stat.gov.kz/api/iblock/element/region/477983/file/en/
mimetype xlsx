--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -585,70 +585,70 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -930,51 +930,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="36" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="98" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="7">
         <v>613302</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>42</v>
       </c>
     </row>
@@ -1057,59 +1057,59 @@
       <c r="B12" s="3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="4">
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="4">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>67</v>
       </c>
@@ -1138,730 +1138,751 @@
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="119.140625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="128.25">
       <c r="B5" s="42" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Z17"/>
+  <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B6" sqref="B6:B7"/>
+      <selection activeCell="A3" sqref="A3:XFD3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" s="10" customFormat="1" ht="25.5">
-      <c r="A2" s="29" t="s">
+    <row r="1" spans="1:26" s="10" customFormat="1" ht="25.5">
+      <c r="A1" s="29" t="s">
         <v>45</v>
       </c>
-      <c r="B2" s="43" t="s">
+      <c r="B1" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="C2" s="43"/>
-[...40 lines deleted...]
-      <c r="Z5" s="33" t="s">
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
+      <c r="Y1" s="43"/>
+      <c r="Z1" s="43"/>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+    </row>
+    <row r="3" spans="1:26" s="31" customFormat="1" ht="11.25">
+      <c r="A3" s="30"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="Z3" s="33" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="30" customFormat="1" ht="11.25">
-      <c r="A6" s="44" t="s">
+    <row r="4" spans="1:26" s="30" customFormat="1" ht="11.25">
+      <c r="A4" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="B6" s="45"/>
-      <c r="C6" s="48">
+      <c r="B4" s="50"/>
+      <c r="C4" s="45">
         <v>2025</v>
       </c>
-      <c r="D6" s="49"/>
-[...10 lines deleted...]
-      <c r="O6" s="50">
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="46"/>
+      <c r="O4" s="47">
         <v>2026</v>
       </c>
-      <c r="P6" s="51"/>
-[...9 lines deleted...]
-      <c r="Z6" s="51"/>
+      <c r="P4" s="48"/>
+      <c r="Q4" s="48"/>
+      <c r="R4" s="48"/>
+      <c r="S4" s="48"/>
+      <c r="T4" s="48"/>
+      <c r="U4" s="48"/>
+      <c r="V4" s="48"/>
+      <c r="W4" s="48"/>
+      <c r="X4" s="48"/>
+      <c r="Y4" s="48"/>
+      <c r="Z4" s="48"/>
+    </row>
+    <row r="5" spans="1:26" s="30" customFormat="1" ht="11.25">
+      <c r="A5" s="49"/>
+      <c r="B5" s="51"/>
+      <c r="C5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="E5" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="34" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="J5" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="K5" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="L5" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="M5" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="N5" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="O5" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="P5" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q5" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="R5" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="S5" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="T5" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="U5" s="36" t="s">
+        <v>7</v>
+      </c>
+      <c r="V5" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="W5" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="X5" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y5" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z5" s="35" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" s="38" customFormat="1" ht="11.25">
+      <c r="A6" s="37"/>
+      <c r="B6" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="44"/>
+      <c r="W6" s="44"/>
+      <c r="X6" s="44"/>
+      <c r="Y6" s="44"/>
+      <c r="Z6" s="44"/>
     </row>
     <row r="7" spans="1:26" s="30" customFormat="1" ht="11.25">
-      <c r="A7" s="46"/>
-[...102 lines deleted...]
-      <c r="Z8" s="44"/>
+      <c r="A7" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="16">
+        <v>20910</v>
+      </c>
+      <c r="D7" s="16">
+        <v>20309</v>
+      </c>
+      <c r="E7" s="16">
+        <v>16333</v>
+      </c>
+      <c r="F7" s="22">
+        <v>20889</v>
+      </c>
+      <c r="G7" s="23">
+        <v>18763</v>
+      </c>
+      <c r="H7" s="22">
+        <v>19692</v>
+      </c>
+      <c r="I7" s="22">
+        <v>21770</v>
+      </c>
+      <c r="J7" s="22">
+        <v>23624</v>
+      </c>
+      <c r="K7" s="24">
+        <v>22175</v>
+      </c>
+      <c r="L7" s="23">
+        <v>19521</v>
+      </c>
+      <c r="M7" s="23">
+        <v>17746</v>
+      </c>
+      <c r="N7" s="16">
+        <v>18004</v>
+      </c>
+      <c r="O7" s="39">
+        <v>23862</v>
+      </c>
+      <c r="P7" s="39">
+        <v>19488</v>
+      </c>
+      <c r="Q7" s="16">
+        <v>21244</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" s="30" customFormat="1" ht="11.25">
+      <c r="A8" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" s="14">
+        <v>2220</v>
+      </c>
+      <c r="D8" s="14">
+        <v>1972</v>
+      </c>
+      <c r="E8" s="14">
+        <v>1768</v>
+      </c>
+      <c r="F8" s="14">
+        <v>2074</v>
+      </c>
+      <c r="G8" s="14">
+        <v>1831</v>
+      </c>
+      <c r="H8" s="14">
+        <v>2007</v>
+      </c>
+      <c r="I8" s="14">
+        <v>2201</v>
+      </c>
+      <c r="J8" s="14">
+        <v>2517</v>
+      </c>
+      <c r="K8" s="15">
+        <v>2263</v>
+      </c>
+      <c r="L8" s="15">
+        <v>2157</v>
+      </c>
+      <c r="M8" s="16">
+        <v>1931</v>
+      </c>
+      <c r="N8" s="16">
+        <v>1740</v>
+      </c>
+      <c r="O8" s="39">
+        <v>2323</v>
+      </c>
+      <c r="P8" s="39">
+        <v>1947</v>
+      </c>
+      <c r="Q8" s="16">
+        <v>2108</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="30" customFormat="1" ht="11.25">
-      <c r="A9" s="20" t="s">
-[...36 lines deleted...]
-        <v>17746</v>
+      <c r="A9" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="14">
+        <v>4212</v>
+      </c>
+      <c r="D9" s="14">
+        <v>4045</v>
+      </c>
+      <c r="E9" s="14">
+        <v>3059</v>
+      </c>
+      <c r="F9" s="14">
+        <v>4335</v>
+      </c>
+      <c r="G9" s="14">
+        <v>3715</v>
+      </c>
+      <c r="H9" s="14">
+        <v>4020</v>
+      </c>
+      <c r="I9" s="14">
+        <v>4483</v>
+      </c>
+      <c r="J9" s="14">
+        <v>4741</v>
+      </c>
+      <c r="K9" s="15">
+        <v>4329</v>
+      </c>
+      <c r="L9" s="15">
+        <v>3889</v>
+      </c>
+      <c r="M9" s="16">
+        <v>3365</v>
       </c>
       <c r="N9" s="16">
-        <v>18004</v>
+        <v>3564</v>
       </c>
       <c r="O9" s="39">
-        <v>23862</v>
+        <v>4999</v>
       </c>
       <c r="P9" s="39">
-        <v>19488</v>
+        <v>4112</v>
+      </c>
+      <c r="Q9" s="16">
+        <v>4724</v>
       </c>
     </row>
     <row r="10" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A10" s="25" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B10" s="26" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C10" s="14">
-        <v>2220</v>
+        <v>3426</v>
       </c>
       <c r="D10" s="14">
-        <v>1972</v>
+        <v>3329</v>
       </c>
       <c r="E10" s="14">
-        <v>1768</v>
+        <v>2610</v>
       </c>
       <c r="F10" s="14">
-        <v>2074</v>
+        <v>3258</v>
       </c>
       <c r="G10" s="14">
-        <v>1831</v>
+        <v>3014</v>
       </c>
       <c r="H10" s="14">
-        <v>2007</v>
+        <v>3101</v>
       </c>
       <c r="I10" s="14">
-        <v>2201</v>
+        <v>3324</v>
       </c>
       <c r="J10" s="14">
-        <v>2517</v>
+        <v>3843</v>
       </c>
       <c r="K10" s="15">
-        <v>2263</v>
+        <v>3640</v>
       </c>
       <c r="L10" s="15">
-        <v>2157</v>
+        <v>3093</v>
       </c>
       <c r="M10" s="16">
-        <v>1931</v>
+        <v>2811</v>
       </c>
       <c r="N10" s="16">
-        <v>1740</v>
+        <v>2750</v>
       </c>
       <c r="O10" s="39">
-        <v>2323</v>
+        <v>3620</v>
       </c>
       <c r="P10" s="39">
-        <v>1947</v>
+        <v>2899</v>
+      </c>
+      <c r="Q10" s="16">
+        <v>3308</v>
       </c>
     </row>
     <row r="11" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A11" s="25" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B11" s="26" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C11" s="14">
-        <v>4212</v>
+        <v>2495</v>
       </c>
       <c r="D11" s="14">
-        <v>4045</v>
+        <v>2717</v>
       </c>
       <c r="E11" s="14">
-        <v>3059</v>
+        <v>2275</v>
       </c>
       <c r="F11" s="14">
-        <v>4335</v>
+        <v>2783</v>
       </c>
       <c r="G11" s="14">
-        <v>3715</v>
+        <v>2443</v>
       </c>
       <c r="H11" s="14">
-        <v>4020</v>
+        <v>2630</v>
       </c>
       <c r="I11" s="14">
-        <v>4483</v>
+        <v>2856</v>
       </c>
       <c r="J11" s="14">
-        <v>4741</v>
+        <v>2935</v>
       </c>
       <c r="K11" s="15">
-        <v>4329</v>
+        <v>3207</v>
       </c>
       <c r="L11" s="15">
-        <v>3889</v>
+        <v>2677</v>
       </c>
       <c r="M11" s="16">
-        <v>3365</v>
+        <v>2573</v>
       </c>
       <c r="N11" s="16">
-        <v>3564</v>
+        <v>2574</v>
       </c>
       <c r="O11" s="39">
-        <v>4999</v>
+        <v>3192</v>
       </c>
       <c r="P11" s="39">
-        <v>4112</v>
+        <v>2589</v>
+      </c>
+      <c r="Q11" s="16">
+        <v>2668</v>
       </c>
     </row>
     <row r="12" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A12" s="25" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B12" s="26" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="C12" s="14">
-        <v>3426</v>
+        <v>1743</v>
       </c>
       <c r="D12" s="14">
-        <v>3329</v>
+        <v>1920</v>
       </c>
       <c r="E12" s="14">
-        <v>2610</v>
+        <v>1456</v>
       </c>
       <c r="F12" s="14">
-        <v>3258</v>
+        <v>1839</v>
       </c>
       <c r="G12" s="14">
-        <v>3014</v>
+        <v>1615</v>
       </c>
       <c r="H12" s="14">
-        <v>3101</v>
+        <v>1613</v>
       </c>
       <c r="I12" s="14">
-        <v>3324</v>
+        <v>1839</v>
       </c>
       <c r="J12" s="14">
-        <v>3843</v>
+        <v>1967</v>
       </c>
       <c r="K12" s="15">
-        <v>3640</v>
+        <v>1960</v>
       </c>
       <c r="L12" s="15">
-        <v>3093</v>
+        <v>1648</v>
       </c>
       <c r="M12" s="16">
-        <v>2811</v>
+        <v>1544</v>
       </c>
       <c r="N12" s="16">
-        <v>2750</v>
+        <v>1524</v>
       </c>
       <c r="O12" s="39">
-        <v>3620</v>
+        <v>1881</v>
       </c>
       <c r="P12" s="39">
-        <v>2899</v>
+        <v>1669</v>
+      </c>
+      <c r="Q12" s="16">
+        <v>1627</v>
       </c>
     </row>
     <row r="13" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A13" s="25" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B13" s="26" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C13" s="14">
-        <v>2495</v>
+        <v>1968</v>
       </c>
       <c r="D13" s="14">
-        <v>2717</v>
+        <v>1712</v>
       </c>
       <c r="E13" s="14">
-        <v>2275</v>
+        <v>1424</v>
       </c>
       <c r="F13" s="14">
-        <v>2783</v>
+        <v>1839</v>
       </c>
       <c r="G13" s="14">
-        <v>2443</v>
+        <v>1668</v>
       </c>
       <c r="H13" s="14">
-        <v>2630</v>
+        <v>1743</v>
       </c>
       <c r="I13" s="14">
-        <v>2856</v>
+        <v>1962</v>
       </c>
       <c r="J13" s="14">
-        <v>2935</v>
+        <v>2139</v>
       </c>
       <c r="K13" s="15">
-        <v>3207</v>
+        <v>1976</v>
       </c>
       <c r="L13" s="15">
-        <v>2677</v>
+        <v>1671</v>
       </c>
       <c r="M13" s="16">
-        <v>2573</v>
+        <v>1434</v>
       </c>
       <c r="N13" s="16">
-        <v>2574</v>
+        <v>1642</v>
       </c>
       <c r="O13" s="39">
-        <v>3192</v>
+        <v>2112</v>
       </c>
       <c r="P13" s="39">
-        <v>2589</v>
+        <v>1778</v>
+      </c>
+      <c r="Q13" s="16">
+        <v>1872</v>
       </c>
     </row>
     <row r="14" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A14" s="25" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B14" s="26" t="s">
-        <v>13</v>
+        <v>62</v>
       </c>
       <c r="C14" s="14">
-        <v>1743</v>
+        <v>2764</v>
       </c>
       <c r="D14" s="14">
-        <v>1920</v>
+        <v>2675</v>
       </c>
       <c r="E14" s="14">
-        <v>1456</v>
+        <v>2100</v>
       </c>
       <c r="F14" s="14">
-        <v>1839</v>
+        <v>2810</v>
       </c>
       <c r="G14" s="14">
-        <v>1615</v>
+        <v>2750</v>
       </c>
       <c r="H14" s="14">
-        <v>1613</v>
+        <v>2675</v>
       </c>
       <c r="I14" s="14">
-        <v>1839</v>
+        <v>3122</v>
       </c>
       <c r="J14" s="14">
-        <v>1967</v>
+        <v>3245</v>
       </c>
       <c r="K14" s="15">
-        <v>1960</v>
+        <v>2892</v>
       </c>
       <c r="L14" s="15">
-        <v>1648</v>
+        <v>2525</v>
       </c>
       <c r="M14" s="16">
-        <v>1544</v>
+        <v>2362</v>
       </c>
       <c r="N14" s="16">
-        <v>1524</v>
+        <v>2514</v>
       </c>
       <c r="O14" s="39">
-        <v>1881</v>
+        <v>3411</v>
       </c>
       <c r="P14" s="39">
-        <v>1669</v>
+        <v>2623</v>
+      </c>
+      <c r="Q14" s="16">
+        <v>2912</v>
       </c>
     </row>
     <row r="15" spans="1:26" s="30" customFormat="1" ht="11.25">
-      <c r="A15" s="25" t="s">
-[...99 lines deleted...]
-      <c r="A17" s="27" t="s">
+      <c r="A15" s="27" t="s">
         <v>63</v>
       </c>
-      <c r="B17" s="28" t="s">
+      <c r="B15" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="C17" s="17">
+      <c r="C15" s="17">
         <v>2082</v>
       </c>
-      <c r="D17" s="17">
+      <c r="D15" s="17">
         <v>1939</v>
       </c>
-      <c r="E17" s="17">
+      <c r="E15" s="17">
         <v>1641</v>
       </c>
-      <c r="F17" s="17">
+      <c r="F15" s="17">
         <v>1951</v>
       </c>
-      <c r="G17" s="17">
+      <c r="G15" s="17">
         <v>1727</v>
       </c>
-      <c r="H17" s="17">
+      <c r="H15" s="17">
         <v>1903</v>
       </c>
-      <c r="I17" s="17">
+      <c r="I15" s="17">
         <v>1983</v>
       </c>
-      <c r="J17" s="17">
+      <c r="J15" s="17">
         <v>2237</v>
       </c>
-      <c r="K17" s="18">
+      <c r="K15" s="18">
         <v>1908</v>
       </c>
-      <c r="L17" s="18">
+      <c r="L15" s="18">
         <v>1861</v>
       </c>
-      <c r="M17" s="19">
+      <c r="M15" s="19">
         <v>1726</v>
       </c>
-      <c r="N17" s="19">
+      <c r="N15" s="19">
         <v>1696</v>
       </c>
-      <c r="O17" s="18">
+      <c r="O15" s="18">
         <v>2324</v>
       </c>
-      <c r="P17" s="18">
+      <c r="P15" s="18">
         <v>1871</v>
+      </c>
+      <c r="Q15" s="19">
+        <v>2025</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="B2:Z2"/>
-[...4 lines deleted...]
-    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.51181102362204722" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata </vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>