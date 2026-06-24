--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -1057,59 +1057,59 @@
       <c r="B12" s="3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="4">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="4">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>67</v>
       </c>
@@ -1141,68 +1141,68 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="119.140625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="128.25">
       <c r="B5" s="42" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:XFD3"/>
+      <selection activeCell="M27" sqref="M27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
-    <col min="18" max="18" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="5.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="10" customFormat="1" ht="25.5">
       <c r="A1" s="29" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="43" t="s">
         <v>42</v>
       </c>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
@@ -1406,50 +1406,53 @@
       </c>
       <c r="J7" s="22">
         <v>23624</v>
       </c>
       <c r="K7" s="24">
         <v>22175</v>
       </c>
       <c r="L7" s="23">
         <v>19521</v>
       </c>
       <c r="M7" s="23">
         <v>17746</v>
       </c>
       <c r="N7" s="16">
         <v>18004</v>
       </c>
       <c r="O7" s="39">
         <v>23862</v>
       </c>
       <c r="P7" s="39">
         <v>19488</v>
       </c>
       <c r="Q7" s="16">
         <v>21244</v>
       </c>
+      <c r="R7" s="16">
+        <v>19675</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A8" s="25" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="26" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="14">
         <v>2220</v>
       </c>
       <c r="D8" s="14">
         <v>1972</v>
       </c>
       <c r="E8" s="14">
         <v>1768</v>
       </c>
       <c r="F8" s="14">
         <v>2074</v>
       </c>
       <c r="G8" s="14">
         <v>1831</v>
       </c>
       <c r="H8" s="14">
         <v>2007</v>
@@ -1459,50 +1462,53 @@
       </c>
       <c r="J8" s="14">
         <v>2517</v>
       </c>
       <c r="K8" s="15">
         <v>2263</v>
       </c>
       <c r="L8" s="15">
         <v>2157</v>
       </c>
       <c r="M8" s="16">
         <v>1931</v>
       </c>
       <c r="N8" s="16">
         <v>1740</v>
       </c>
       <c r="O8" s="39">
         <v>2323</v>
       </c>
       <c r="P8" s="39">
         <v>1947</v>
       </c>
       <c r="Q8" s="16">
         <v>2108</v>
       </c>
+      <c r="R8" s="16">
+        <v>1917</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A9" s="25" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="26" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="14">
         <v>4212</v>
       </c>
       <c r="D9" s="14">
         <v>4045</v>
       </c>
       <c r="E9" s="14">
         <v>3059</v>
       </c>
       <c r="F9" s="14">
         <v>4335</v>
       </c>
       <c r="G9" s="14">
         <v>3715</v>
       </c>
       <c r="H9" s="14">
         <v>4020</v>
@@ -1512,50 +1518,53 @@
       </c>
       <c r="J9" s="14">
         <v>4741</v>
       </c>
       <c r="K9" s="15">
         <v>4329</v>
       </c>
       <c r="L9" s="15">
         <v>3889</v>
       </c>
       <c r="M9" s="16">
         <v>3365</v>
       </c>
       <c r="N9" s="16">
         <v>3564</v>
       </c>
       <c r="O9" s="39">
         <v>4999</v>
       </c>
       <c r="P9" s="39">
         <v>4112</v>
       </c>
       <c r="Q9" s="16">
         <v>4724</v>
       </c>
+      <c r="R9" s="16">
+        <v>4165</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A10" s="25" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="14">
         <v>3426</v>
       </c>
       <c r="D10" s="14">
         <v>3329</v>
       </c>
       <c r="E10" s="14">
         <v>2610</v>
       </c>
       <c r="F10" s="14">
         <v>3258</v>
       </c>
       <c r="G10" s="14">
         <v>3014</v>
       </c>
       <c r="H10" s="14">
         <v>3101</v>
@@ -1565,50 +1574,53 @@
       </c>
       <c r="J10" s="14">
         <v>3843</v>
       </c>
       <c r="K10" s="15">
         <v>3640</v>
       </c>
       <c r="L10" s="15">
         <v>3093</v>
       </c>
       <c r="M10" s="16">
         <v>2811</v>
       </c>
       <c r="N10" s="16">
         <v>2750</v>
       </c>
       <c r="O10" s="39">
         <v>3620</v>
       </c>
       <c r="P10" s="39">
         <v>2899</v>
       </c>
       <c r="Q10" s="16">
         <v>3308</v>
       </c>
+      <c r="R10" s="16">
+        <v>3126</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A11" s="25" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="14">
         <v>2495</v>
       </c>
       <c r="D11" s="14">
         <v>2717</v>
       </c>
       <c r="E11" s="14">
         <v>2275</v>
       </c>
       <c r="F11" s="14">
         <v>2783</v>
       </c>
       <c r="G11" s="14">
         <v>2443</v>
       </c>
       <c r="H11" s="14">
         <v>2630</v>
@@ -1618,50 +1630,53 @@
       </c>
       <c r="J11" s="14">
         <v>2935</v>
       </c>
       <c r="K11" s="15">
         <v>3207</v>
       </c>
       <c r="L11" s="15">
         <v>2677</v>
       </c>
       <c r="M11" s="16">
         <v>2573</v>
       </c>
       <c r="N11" s="16">
         <v>2574</v>
       </c>
       <c r="O11" s="39">
         <v>3192</v>
       </c>
       <c r="P11" s="39">
         <v>2589</v>
       </c>
       <c r="Q11" s="16">
         <v>2668</v>
       </c>
+      <c r="R11" s="16">
+        <v>2695</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A12" s="25" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="14">
         <v>1743</v>
       </c>
       <c r="D12" s="14">
         <v>1920</v>
       </c>
       <c r="E12" s="14">
         <v>1456</v>
       </c>
       <c r="F12" s="14">
         <v>1839</v>
       </c>
       <c r="G12" s="14">
         <v>1615</v>
       </c>
       <c r="H12" s="14">
         <v>1613</v>
@@ -1671,50 +1686,53 @@
       </c>
       <c r="J12" s="14">
         <v>1967</v>
       </c>
       <c r="K12" s="15">
         <v>1960</v>
       </c>
       <c r="L12" s="15">
         <v>1648</v>
       </c>
       <c r="M12" s="16">
         <v>1544</v>
       </c>
       <c r="N12" s="16">
         <v>1524</v>
       </c>
       <c r="O12" s="39">
         <v>1881</v>
       </c>
       <c r="P12" s="39">
         <v>1669</v>
       </c>
       <c r="Q12" s="16">
         <v>1627</v>
       </c>
+      <c r="R12" s="16">
+        <v>1517</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A13" s="25" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="26" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="14">
         <v>1968</v>
       </c>
       <c r="D13" s="14">
         <v>1712</v>
       </c>
       <c r="E13" s="14">
         <v>1424</v>
       </c>
       <c r="F13" s="14">
         <v>1839</v>
       </c>
       <c r="G13" s="14">
         <v>1668</v>
       </c>
       <c r="H13" s="14">
         <v>1743</v>
@@ -1724,50 +1742,53 @@
       </c>
       <c r="J13" s="14">
         <v>2139</v>
       </c>
       <c r="K13" s="15">
         <v>1976</v>
       </c>
       <c r="L13" s="15">
         <v>1671</v>
       </c>
       <c r="M13" s="16">
         <v>1434</v>
       </c>
       <c r="N13" s="16">
         <v>1642</v>
       </c>
       <c r="O13" s="39">
         <v>2112</v>
       </c>
       <c r="P13" s="39">
         <v>1778</v>
       </c>
       <c r="Q13" s="16">
         <v>1872</v>
       </c>
+      <c r="R13" s="16">
+        <v>1702</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A14" s="25" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="14">
         <v>2764</v>
       </c>
       <c r="D14" s="14">
         <v>2675</v>
       </c>
       <c r="E14" s="14">
         <v>2100</v>
       </c>
       <c r="F14" s="14">
         <v>2810</v>
       </c>
       <c r="G14" s="14">
         <v>2750</v>
       </c>
       <c r="H14" s="14">
         <v>2675</v>
@@ -1777,50 +1798,53 @@
       </c>
       <c r="J14" s="14">
         <v>3245</v>
       </c>
       <c r="K14" s="15">
         <v>2892</v>
       </c>
       <c r="L14" s="15">
         <v>2525</v>
       </c>
       <c r="M14" s="16">
         <v>2362</v>
       </c>
       <c r="N14" s="16">
         <v>2514</v>
       </c>
       <c r="O14" s="39">
         <v>3411</v>
       </c>
       <c r="P14" s="39">
         <v>2623</v>
       </c>
       <c r="Q14" s="16">
         <v>2912</v>
       </c>
+      <c r="R14" s="16">
+        <v>2727</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A15" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="17">
         <v>2082</v>
       </c>
       <c r="D15" s="17">
         <v>1939</v>
       </c>
       <c r="E15" s="17">
         <v>1641</v>
       </c>
       <c r="F15" s="17">
         <v>1951</v>
       </c>
       <c r="G15" s="17">
         <v>1727</v>
       </c>
       <c r="H15" s="17">
         <v>1903</v>
@@ -1829,50 +1853,53 @@
         <v>1983</v>
       </c>
       <c r="J15" s="17">
         <v>2237</v>
       </c>
       <c r="K15" s="18">
         <v>1908</v>
       </c>
       <c r="L15" s="18">
         <v>1861</v>
       </c>
       <c r="M15" s="19">
         <v>1726</v>
       </c>
       <c r="N15" s="19">
         <v>1696</v>
       </c>
       <c r="O15" s="18">
         <v>2324</v>
       </c>
       <c r="P15" s="18">
         <v>1871</v>
       </c>
       <c r="Q15" s="19">
         <v>2025</v>
+      </c>
+      <c r="R15" s="19">
+        <v>1826</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.51181102362204722" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>