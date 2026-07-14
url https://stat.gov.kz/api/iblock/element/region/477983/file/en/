--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -933,51 +933,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="36" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="98" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="7">
         <v>613302</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="6" t="s">
         <v>18</v>
@@ -1057,59 +1057,59 @@
       <c r="B12" s="3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="4">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="4">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>67</v>
       </c>
@@ -1118,92 +1118,92 @@
       <c r="A20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="119.140625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2" ht="128.25">
+    <row r="5" spans="2:2" ht="127.5">
       <c r="B5" s="42" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="M27" sqref="M27"/>
+      <selection activeCell="P33" sqref="P33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.5703125" style="1" customWidth="1"/>
-    <col min="19" max="19" width="4" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="5.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="10" customFormat="1" ht="25.5">
       <c r="A1" s="29" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="43" t="s">
         <v>42</v>
       </c>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
       <c r="L1" s="43"/>
@@ -1248,51 +1248,51 @@
       <c r="E4" s="46"/>
       <c r="F4" s="46"/>
       <c r="G4" s="46"/>
       <c r="H4" s="46"/>
       <c r="I4" s="46"/>
       <c r="J4" s="46"/>
       <c r="K4" s="46"/>
       <c r="L4" s="46"/>
       <c r="M4" s="46"/>
       <c r="N4" s="46"/>
       <c r="O4" s="47">
         <v>2026</v>
       </c>
       <c r="P4" s="48"/>
       <c r="Q4" s="48"/>
       <c r="R4" s="48"/>
       <c r="S4" s="48"/>
       <c r="T4" s="48"/>
       <c r="U4" s="48"/>
       <c r="V4" s="48"/>
       <c r="W4" s="48"/>
       <c r="X4" s="48"/>
       <c r="Y4" s="48"/>
       <c r="Z4" s="48"/>
     </row>
-    <row r="5" spans="1:26" s="30" customFormat="1" ht="11.25">
+    <row r="5" spans="1:26" s="30" customFormat="1" ht="22.5">
       <c r="A5" s="49"/>
       <c r="B5" s="51"/>
       <c r="C5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="34" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="34" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="34" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="35" t="s">
         <v>8</v>
@@ -1409,50 +1409,53 @@
       </c>
       <c r="K7" s="24">
         <v>22175</v>
       </c>
       <c r="L7" s="23">
         <v>19521</v>
       </c>
       <c r="M7" s="23">
         <v>17746</v>
       </c>
       <c r="N7" s="16">
         <v>18004</v>
       </c>
       <c r="O7" s="39">
         <v>23862</v>
       </c>
       <c r="P7" s="39">
         <v>19488</v>
       </c>
       <c r="Q7" s="16">
         <v>21244</v>
       </c>
       <c r="R7" s="16">
         <v>19675</v>
       </c>
+      <c r="S7" s="16">
+        <v>16965</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A8" s="25" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="26" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="14">
         <v>2220</v>
       </c>
       <c r="D8" s="14">
         <v>1972</v>
       </c>
       <c r="E8" s="14">
         <v>1768</v>
       </c>
       <c r="F8" s="14">
         <v>2074</v>
       </c>
       <c r="G8" s="14">
         <v>1831</v>
       </c>
       <c r="H8" s="14">
         <v>2007</v>
@@ -1465,50 +1468,53 @@
       </c>
       <c r="K8" s="15">
         <v>2263</v>
       </c>
       <c r="L8" s="15">
         <v>2157</v>
       </c>
       <c r="M8" s="16">
         <v>1931</v>
       </c>
       <c r="N8" s="16">
         <v>1740</v>
       </c>
       <c r="O8" s="39">
         <v>2323</v>
       </c>
       <c r="P8" s="39">
         <v>1947</v>
       </c>
       <c r="Q8" s="16">
         <v>2108</v>
       </c>
       <c r="R8" s="16">
         <v>1917</v>
       </c>
+      <c r="S8" s="16">
+        <v>1810</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A9" s="25" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="26" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="14">
         <v>4212</v>
       </c>
       <c r="D9" s="14">
         <v>4045</v>
       </c>
       <c r="E9" s="14">
         <v>3059</v>
       </c>
       <c r="F9" s="14">
         <v>4335</v>
       </c>
       <c r="G9" s="14">
         <v>3715</v>
       </c>
       <c r="H9" s="14">
         <v>4020</v>
@@ -1521,50 +1527,53 @@
       </c>
       <c r="K9" s="15">
         <v>4329</v>
       </c>
       <c r="L9" s="15">
         <v>3889</v>
       </c>
       <c r="M9" s="16">
         <v>3365</v>
       </c>
       <c r="N9" s="16">
         <v>3564</v>
       </c>
       <c r="O9" s="39">
         <v>4999</v>
       </c>
       <c r="P9" s="39">
         <v>4112</v>
       </c>
       <c r="Q9" s="16">
         <v>4724</v>
       </c>
       <c r="R9" s="16">
         <v>4165</v>
       </c>
+      <c r="S9" s="16">
+        <v>3563</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A10" s="25" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="14">
         <v>3426</v>
       </c>
       <c r="D10" s="14">
         <v>3329</v>
       </c>
       <c r="E10" s="14">
         <v>2610</v>
       </c>
       <c r="F10" s="14">
         <v>3258</v>
       </c>
       <c r="G10" s="14">
         <v>3014</v>
       </c>
       <c r="H10" s="14">
         <v>3101</v>
@@ -1577,50 +1586,53 @@
       </c>
       <c r="K10" s="15">
         <v>3640</v>
       </c>
       <c r="L10" s="15">
         <v>3093</v>
       </c>
       <c r="M10" s="16">
         <v>2811</v>
       </c>
       <c r="N10" s="16">
         <v>2750</v>
       </c>
       <c r="O10" s="39">
         <v>3620</v>
       </c>
       <c r="P10" s="39">
         <v>2899</v>
       </c>
       <c r="Q10" s="16">
         <v>3308</v>
       </c>
       <c r="R10" s="16">
         <v>3126</v>
       </c>
+      <c r="S10" s="16">
+        <v>2465</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A11" s="25" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="14">
         <v>2495</v>
       </c>
       <c r="D11" s="14">
         <v>2717</v>
       </c>
       <c r="E11" s="14">
         <v>2275</v>
       </c>
       <c r="F11" s="14">
         <v>2783</v>
       </c>
       <c r="G11" s="14">
         <v>2443</v>
       </c>
       <c r="H11" s="14">
         <v>2630</v>
@@ -1633,50 +1645,53 @@
       </c>
       <c r="K11" s="15">
         <v>3207</v>
       </c>
       <c r="L11" s="15">
         <v>2677</v>
       </c>
       <c r="M11" s="16">
         <v>2573</v>
       </c>
       <c r="N11" s="16">
         <v>2574</v>
       </c>
       <c r="O11" s="39">
         <v>3192</v>
       </c>
       <c r="P11" s="39">
         <v>2589</v>
       </c>
       <c r="Q11" s="16">
         <v>2668</v>
       </c>
       <c r="R11" s="16">
         <v>2695</v>
       </c>
+      <c r="S11" s="16">
+        <v>2320</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A12" s="25" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="14">
         <v>1743</v>
       </c>
       <c r="D12" s="14">
         <v>1920</v>
       </c>
       <c r="E12" s="14">
         <v>1456</v>
       </c>
       <c r="F12" s="14">
         <v>1839</v>
       </c>
       <c r="G12" s="14">
         <v>1615</v>
       </c>
       <c r="H12" s="14">
         <v>1613</v>
@@ -1689,50 +1704,53 @@
       </c>
       <c r="K12" s="15">
         <v>1960</v>
       </c>
       <c r="L12" s="15">
         <v>1648</v>
       </c>
       <c r="M12" s="16">
         <v>1544</v>
       </c>
       <c r="N12" s="16">
         <v>1524</v>
       </c>
       <c r="O12" s="39">
         <v>1881</v>
       </c>
       <c r="P12" s="39">
         <v>1669</v>
       </c>
       <c r="Q12" s="16">
         <v>1627</v>
       </c>
       <c r="R12" s="16">
         <v>1517</v>
       </c>
+      <c r="S12" s="16">
+        <v>1260</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A13" s="25" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="26" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="14">
         <v>1968</v>
       </c>
       <c r="D13" s="14">
         <v>1712</v>
       </c>
       <c r="E13" s="14">
         <v>1424</v>
       </c>
       <c r="F13" s="14">
         <v>1839</v>
       </c>
       <c r="G13" s="14">
         <v>1668</v>
       </c>
       <c r="H13" s="14">
         <v>1743</v>
@@ -1745,50 +1763,53 @@
       </c>
       <c r="K13" s="15">
         <v>1976</v>
       </c>
       <c r="L13" s="15">
         <v>1671</v>
       </c>
       <c r="M13" s="16">
         <v>1434</v>
       </c>
       <c r="N13" s="16">
         <v>1642</v>
       </c>
       <c r="O13" s="39">
         <v>2112</v>
       </c>
       <c r="P13" s="39">
         <v>1778</v>
       </c>
       <c r="Q13" s="16">
         <v>1872</v>
       </c>
       <c r="R13" s="16">
         <v>1702</v>
       </c>
+      <c r="S13" s="16">
+        <v>1591</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A14" s="25" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="14">
         <v>2764</v>
       </c>
       <c r="D14" s="14">
         <v>2675</v>
       </c>
       <c r="E14" s="14">
         <v>2100</v>
       </c>
       <c r="F14" s="14">
         <v>2810</v>
       </c>
       <c r="G14" s="14">
         <v>2750</v>
       </c>
       <c r="H14" s="14">
         <v>2675</v>
@@ -1801,50 +1822,53 @@
       </c>
       <c r="K14" s="15">
         <v>2892</v>
       </c>
       <c r="L14" s="15">
         <v>2525</v>
       </c>
       <c r="M14" s="16">
         <v>2362</v>
       </c>
       <c r="N14" s="16">
         <v>2514</v>
       </c>
       <c r="O14" s="39">
         <v>3411</v>
       </c>
       <c r="P14" s="39">
         <v>2623</v>
       </c>
       <c r="Q14" s="16">
         <v>2912</v>
       </c>
       <c r="R14" s="16">
         <v>2727</v>
       </c>
+      <c r="S14" s="16">
+        <v>2335</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A15" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="17">
         <v>2082</v>
       </c>
       <c r="D15" s="17">
         <v>1939</v>
       </c>
       <c r="E15" s="17">
         <v>1641</v>
       </c>
       <c r="F15" s="17">
         <v>1951</v>
       </c>
       <c r="G15" s="17">
         <v>1727</v>
       </c>
       <c r="H15" s="17">
         <v>1903</v>
@@ -1856,50 +1880,53 @@
         <v>2237</v>
       </c>
       <c r="K15" s="18">
         <v>1908</v>
       </c>
       <c r="L15" s="18">
         <v>1861</v>
       </c>
       <c r="M15" s="19">
         <v>1726</v>
       </c>
       <c r="N15" s="19">
         <v>1696</v>
       </c>
       <c r="O15" s="18">
         <v>2324</v>
       </c>
       <c r="P15" s="18">
         <v>1871</v>
       </c>
       <c r="Q15" s="19">
         <v>2025</v>
       </c>
       <c r="R15" s="19">
         <v>1826</v>
+      </c>
+      <c r="S15" s="19">
+        <v>1621</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.51181102362204722" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>