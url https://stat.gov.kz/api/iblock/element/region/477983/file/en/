--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -1057,59 +1057,59 @@
       <c r="B12" s="3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="4">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="4">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>67</v>
       </c>
@@ -1141,70 +1141,70 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="119.140625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="127.5">
       <c r="B5" s="42" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="P33" sqref="P33"/>
+      <selection activeCell="S19" sqref="S19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="5.85546875" style="1" customWidth="1"/>
-    <col min="20" max="20" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="5.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="10" customFormat="1" ht="25.5">
       <c r="A1" s="29" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="43" t="s">
         <v>42</v>
       </c>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
       <c r="L1" s="43"/>
       <c r="M1" s="43"/>
@@ -1412,50 +1412,53 @@
       </c>
       <c r="L7" s="23">
         <v>19521</v>
       </c>
       <c r="M7" s="23">
         <v>17746</v>
       </c>
       <c r="N7" s="16">
         <v>18004</v>
       </c>
       <c r="O7" s="39">
         <v>23862</v>
       </c>
       <c r="P7" s="39">
         <v>19488</v>
       </c>
       <c r="Q7" s="16">
         <v>21244</v>
       </c>
       <c r="R7" s="16">
         <v>19675</v>
       </c>
       <c r="S7" s="16">
         <v>16965</v>
       </c>
+      <c r="T7" s="16">
+        <v>23536</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A8" s="25" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="26" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="14">
         <v>2220</v>
       </c>
       <c r="D8" s="14">
         <v>1972</v>
       </c>
       <c r="E8" s="14">
         <v>1768</v>
       </c>
       <c r="F8" s="14">
         <v>2074</v>
       </c>
       <c r="G8" s="14">
         <v>1831</v>
       </c>
       <c r="H8" s="14">
         <v>2007</v>
@@ -1471,50 +1474,53 @@
       </c>
       <c r="L8" s="15">
         <v>2157</v>
       </c>
       <c r="M8" s="16">
         <v>1931</v>
       </c>
       <c r="N8" s="16">
         <v>1740</v>
       </c>
       <c r="O8" s="39">
         <v>2323</v>
       </c>
       <c r="P8" s="39">
         <v>1947</v>
       </c>
       <c r="Q8" s="16">
         <v>2108</v>
       </c>
       <c r="R8" s="16">
         <v>1917</v>
       </c>
       <c r="S8" s="16">
         <v>1810</v>
       </c>
+      <c r="T8" s="16">
+        <v>2504</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A9" s="25" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="26" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="14">
         <v>4212</v>
       </c>
       <c r="D9" s="14">
         <v>4045</v>
       </c>
       <c r="E9" s="14">
         <v>3059</v>
       </c>
       <c r="F9" s="14">
         <v>4335</v>
       </c>
       <c r="G9" s="14">
         <v>3715</v>
       </c>
       <c r="H9" s="14">
         <v>4020</v>
@@ -1530,50 +1536,53 @@
       </c>
       <c r="L9" s="15">
         <v>3889</v>
       </c>
       <c r="M9" s="16">
         <v>3365</v>
       </c>
       <c r="N9" s="16">
         <v>3564</v>
       </c>
       <c r="O9" s="39">
         <v>4999</v>
       </c>
       <c r="P9" s="39">
         <v>4112</v>
       </c>
       <c r="Q9" s="16">
         <v>4724</v>
       </c>
       <c r="R9" s="16">
         <v>4165</v>
       </c>
       <c r="S9" s="16">
         <v>3563</v>
       </c>
+      <c r="T9" s="16">
+        <v>4643</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A10" s="25" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="14">
         <v>3426</v>
       </c>
       <c r="D10" s="14">
         <v>3329</v>
       </c>
       <c r="E10" s="14">
         <v>2610</v>
       </c>
       <c r="F10" s="14">
         <v>3258</v>
       </c>
       <c r="G10" s="14">
         <v>3014</v>
       </c>
       <c r="H10" s="14">
         <v>3101</v>
@@ -1589,50 +1598,53 @@
       </c>
       <c r="L10" s="15">
         <v>3093</v>
       </c>
       <c r="M10" s="16">
         <v>2811</v>
       </c>
       <c r="N10" s="16">
         <v>2750</v>
       </c>
       <c r="O10" s="39">
         <v>3620</v>
       </c>
       <c r="P10" s="39">
         <v>2899</v>
       </c>
       <c r="Q10" s="16">
         <v>3308</v>
       </c>
       <c r="R10" s="16">
         <v>3126</v>
       </c>
       <c r="S10" s="16">
         <v>2465</v>
       </c>
+      <c r="T10" s="16">
+        <v>3560</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A11" s="25" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="14">
         <v>2495</v>
       </c>
       <c r="D11" s="14">
         <v>2717</v>
       </c>
       <c r="E11" s="14">
         <v>2275</v>
       </c>
       <c r="F11" s="14">
         <v>2783</v>
       </c>
       <c r="G11" s="14">
         <v>2443</v>
       </c>
       <c r="H11" s="14">
         <v>2630</v>
@@ -1648,50 +1660,53 @@
       </c>
       <c r="L11" s="15">
         <v>2677</v>
       </c>
       <c r="M11" s="16">
         <v>2573</v>
       </c>
       <c r="N11" s="16">
         <v>2574</v>
       </c>
       <c r="O11" s="39">
         <v>3192</v>
       </c>
       <c r="P11" s="39">
         <v>2589</v>
       </c>
       <c r="Q11" s="16">
         <v>2668</v>
       </c>
       <c r="R11" s="16">
         <v>2695</v>
       </c>
       <c r="S11" s="16">
         <v>2320</v>
       </c>
+      <c r="T11" s="16">
+        <v>2921</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A12" s="25" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="14">
         <v>1743</v>
       </c>
       <c r="D12" s="14">
         <v>1920</v>
       </c>
       <c r="E12" s="14">
         <v>1456</v>
       </c>
       <c r="F12" s="14">
         <v>1839</v>
       </c>
       <c r="G12" s="14">
         <v>1615</v>
       </c>
       <c r="H12" s="14">
         <v>1613</v>
@@ -1707,50 +1722,53 @@
       </c>
       <c r="L12" s="15">
         <v>1648</v>
       </c>
       <c r="M12" s="16">
         <v>1544</v>
       </c>
       <c r="N12" s="16">
         <v>1524</v>
       </c>
       <c r="O12" s="39">
         <v>1881</v>
       </c>
       <c r="P12" s="39">
         <v>1669</v>
       </c>
       <c r="Q12" s="16">
         <v>1627</v>
       </c>
       <c r="R12" s="16">
         <v>1517</v>
       </c>
       <c r="S12" s="16">
         <v>1260</v>
       </c>
+      <c r="T12" s="16">
+        <v>1910</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A13" s="25" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="26" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="14">
         <v>1968</v>
       </c>
       <c r="D13" s="14">
         <v>1712</v>
       </c>
       <c r="E13" s="14">
         <v>1424</v>
       </c>
       <c r="F13" s="14">
         <v>1839</v>
       </c>
       <c r="G13" s="14">
         <v>1668</v>
       </c>
       <c r="H13" s="14">
         <v>1743</v>
@@ -1766,50 +1784,53 @@
       </c>
       <c r="L13" s="15">
         <v>1671</v>
       </c>
       <c r="M13" s="16">
         <v>1434</v>
       </c>
       <c r="N13" s="16">
         <v>1642</v>
       </c>
       <c r="O13" s="39">
         <v>2112</v>
       </c>
       <c r="P13" s="39">
         <v>1778</v>
       </c>
       <c r="Q13" s="16">
         <v>1872</v>
       </c>
       <c r="R13" s="16">
         <v>1702</v>
       </c>
       <c r="S13" s="16">
         <v>1591</v>
       </c>
+      <c r="T13" s="16">
+        <v>2188</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A14" s="25" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="14">
         <v>2764</v>
       </c>
       <c r="D14" s="14">
         <v>2675</v>
       </c>
       <c r="E14" s="14">
         <v>2100</v>
       </c>
       <c r="F14" s="14">
         <v>2810</v>
       </c>
       <c r="G14" s="14">
         <v>2750</v>
       </c>
       <c r="H14" s="14">
         <v>2675</v>
@@ -1825,50 +1846,53 @@
       </c>
       <c r="L14" s="15">
         <v>2525</v>
       </c>
       <c r="M14" s="16">
         <v>2362</v>
       </c>
       <c r="N14" s="16">
         <v>2514</v>
       </c>
       <c r="O14" s="39">
         <v>3411</v>
       </c>
       <c r="P14" s="39">
         <v>2623</v>
       </c>
       <c r="Q14" s="16">
         <v>2912</v>
       </c>
       <c r="R14" s="16">
         <v>2727</v>
       </c>
       <c r="S14" s="16">
         <v>2335</v>
       </c>
+      <c r="T14" s="16">
+        <v>3410</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A15" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="17">
         <v>2082</v>
       </c>
       <c r="D15" s="17">
         <v>1939</v>
       </c>
       <c r="E15" s="17">
         <v>1641</v>
       </c>
       <c r="F15" s="17">
         <v>1951</v>
       </c>
       <c r="G15" s="17">
         <v>1727</v>
       </c>
       <c r="H15" s="17">
         <v>1903</v>
@@ -1883,50 +1907,53 @@
         <v>1908</v>
       </c>
       <c r="L15" s="18">
         <v>1861</v>
       </c>
       <c r="M15" s="19">
         <v>1726</v>
       </c>
       <c r="N15" s="19">
         <v>1696</v>
       </c>
       <c r="O15" s="18">
         <v>2324</v>
       </c>
       <c r="P15" s="18">
         <v>1871</v>
       </c>
       <c r="Q15" s="19">
         <v>2025</v>
       </c>
       <c r="R15" s="19">
         <v>1826</v>
       </c>
       <c r="S15" s="19">
         <v>1621</v>
+      </c>
+      <c r="T15" s="19">
+        <v>2400</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.51181102362204722" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>