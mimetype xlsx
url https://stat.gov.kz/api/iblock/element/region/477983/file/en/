--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -930,54 +930,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="36" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="98" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="7">
         <v>613302</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="6" t="s">
         <v>18</v>
@@ -1057,59 +1057,59 @@
       <c r="B12" s="3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="6" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="4">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="4">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>67</v>
       </c>
@@ -1118,94 +1118,94 @@
       <c r="A20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="119.140625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2" ht="127.5">
+    <row r="5" spans="2:2" ht="128.25">
       <c r="B5" s="42" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S19" sqref="S19"/>
+      <selection activeCell="W20" sqref="W20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="5.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="5.7109375" style="1" customWidth="1"/>
-    <col min="21" max="21" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="10" customFormat="1" ht="25.5">
       <c r="A1" s="29" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="43" t="s">
         <v>42</v>
       </c>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
       <c r="L1" s="43"/>
       <c r="M1" s="43"/>
       <c r="N1" s="43"/>
@@ -1248,51 +1248,51 @@
       <c r="E4" s="46"/>
       <c r="F4" s="46"/>
       <c r="G4" s="46"/>
       <c r="H4" s="46"/>
       <c r="I4" s="46"/>
       <c r="J4" s="46"/>
       <c r="K4" s="46"/>
       <c r="L4" s="46"/>
       <c r="M4" s="46"/>
       <c r="N4" s="46"/>
       <c r="O4" s="47">
         <v>2026</v>
       </c>
       <c r="P4" s="48"/>
       <c r="Q4" s="48"/>
       <c r="R4" s="48"/>
       <c r="S4" s="48"/>
       <c r="T4" s="48"/>
       <c r="U4" s="48"/>
       <c r="V4" s="48"/>
       <c r="W4" s="48"/>
       <c r="X4" s="48"/>
       <c r="Y4" s="48"/>
       <c r="Z4" s="48"/>
     </row>
-    <row r="5" spans="1:26" s="30" customFormat="1" ht="22.5">
+    <row r="5" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A5" s="49"/>
       <c r="B5" s="51"/>
       <c r="C5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="34" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="34" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="34" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="34" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="35" t="s">
         <v>8</v>
@@ -1415,50 +1415,53 @@
       </c>
       <c r="M7" s="23">
         <v>17746</v>
       </c>
       <c r="N7" s="16">
         <v>18004</v>
       </c>
       <c r="O7" s="39">
         <v>23862</v>
       </c>
       <c r="P7" s="39">
         <v>19488</v>
       </c>
       <c r="Q7" s="16">
         <v>21244</v>
       </c>
       <c r="R7" s="16">
         <v>19675</v>
       </c>
       <c r="S7" s="16">
         <v>16965</v>
       </c>
       <c r="T7" s="16">
         <v>23536</v>
       </c>
+      <c r="U7" s="16">
+        <v>21165</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A8" s="25" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="26" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="14">
         <v>2220</v>
       </c>
       <c r="D8" s="14">
         <v>1972</v>
       </c>
       <c r="E8" s="14">
         <v>1768</v>
       </c>
       <c r="F8" s="14">
         <v>2074</v>
       </c>
       <c r="G8" s="14">
         <v>1831</v>
       </c>
       <c r="H8" s="14">
         <v>2007</v>
@@ -1477,50 +1480,53 @@
       </c>
       <c r="M8" s="16">
         <v>1931</v>
       </c>
       <c r="N8" s="16">
         <v>1740</v>
       </c>
       <c r="O8" s="39">
         <v>2323</v>
       </c>
       <c r="P8" s="39">
         <v>1947</v>
       </c>
       <c r="Q8" s="16">
         <v>2108</v>
       </c>
       <c r="R8" s="16">
         <v>1917</v>
       </c>
       <c r="S8" s="16">
         <v>1810</v>
       </c>
       <c r="T8" s="16">
         <v>2504</v>
       </c>
+      <c r="U8" s="16">
+        <v>2146</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A9" s="25" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="26" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="14">
         <v>4212</v>
       </c>
       <c r="D9" s="14">
         <v>4045</v>
       </c>
       <c r="E9" s="14">
         <v>3059</v>
       </c>
       <c r="F9" s="14">
         <v>4335</v>
       </c>
       <c r="G9" s="14">
         <v>3715</v>
       </c>
       <c r="H9" s="14">
         <v>4020</v>
@@ -1539,50 +1545,53 @@
       </c>
       <c r="M9" s="16">
         <v>3365</v>
       </c>
       <c r="N9" s="16">
         <v>3564</v>
       </c>
       <c r="O9" s="39">
         <v>4999</v>
       </c>
       <c r="P9" s="39">
         <v>4112</v>
       </c>
       <c r="Q9" s="16">
         <v>4724</v>
       </c>
       <c r="R9" s="16">
         <v>4165</v>
       </c>
       <c r="S9" s="16">
         <v>3563</v>
       </c>
       <c r="T9" s="16">
         <v>4643</v>
       </c>
+      <c r="U9" s="16">
+        <v>4166</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A10" s="25" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="14">
         <v>3426</v>
       </c>
       <c r="D10" s="14">
         <v>3329</v>
       </c>
       <c r="E10" s="14">
         <v>2610</v>
       </c>
       <c r="F10" s="14">
         <v>3258</v>
       </c>
       <c r="G10" s="14">
         <v>3014</v>
       </c>
       <c r="H10" s="14">
         <v>3101</v>
@@ -1601,50 +1610,53 @@
       </c>
       <c r="M10" s="16">
         <v>2811</v>
       </c>
       <c r="N10" s="16">
         <v>2750</v>
       </c>
       <c r="O10" s="39">
         <v>3620</v>
       </c>
       <c r="P10" s="39">
         <v>2899</v>
       </c>
       <c r="Q10" s="16">
         <v>3308</v>
       </c>
       <c r="R10" s="16">
         <v>3126</v>
       </c>
       <c r="S10" s="16">
         <v>2465</v>
       </c>
       <c r="T10" s="16">
         <v>3560</v>
       </c>
+      <c r="U10" s="16">
+        <v>3263</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A11" s="25" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="14">
         <v>2495</v>
       </c>
       <c r="D11" s="14">
         <v>2717</v>
       </c>
       <c r="E11" s="14">
         <v>2275</v>
       </c>
       <c r="F11" s="14">
         <v>2783</v>
       </c>
       <c r="G11" s="14">
         <v>2443</v>
       </c>
       <c r="H11" s="14">
         <v>2630</v>
@@ -1663,50 +1675,53 @@
       </c>
       <c r="M11" s="16">
         <v>2573</v>
       </c>
       <c r="N11" s="16">
         <v>2574</v>
       </c>
       <c r="O11" s="39">
         <v>3192</v>
       </c>
       <c r="P11" s="39">
         <v>2589</v>
       </c>
       <c r="Q11" s="16">
         <v>2668</v>
       </c>
       <c r="R11" s="16">
         <v>2695</v>
       </c>
       <c r="S11" s="16">
         <v>2320</v>
       </c>
       <c r="T11" s="16">
         <v>2921</v>
       </c>
+      <c r="U11" s="16">
+        <v>2880</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A12" s="25" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="14">
         <v>1743</v>
       </c>
       <c r="D12" s="14">
         <v>1920</v>
       </c>
       <c r="E12" s="14">
         <v>1456</v>
       </c>
       <c r="F12" s="14">
         <v>1839</v>
       </c>
       <c r="G12" s="14">
         <v>1615</v>
       </c>
       <c r="H12" s="14">
         <v>1613</v>
@@ -1725,50 +1740,53 @@
       </c>
       <c r="M12" s="16">
         <v>1544</v>
       </c>
       <c r="N12" s="16">
         <v>1524</v>
       </c>
       <c r="O12" s="39">
         <v>1881</v>
       </c>
       <c r="P12" s="39">
         <v>1669</v>
       </c>
       <c r="Q12" s="16">
         <v>1627</v>
       </c>
       <c r="R12" s="16">
         <v>1517</v>
       </c>
       <c r="S12" s="16">
         <v>1260</v>
       </c>
       <c r="T12" s="16">
         <v>1910</v>
       </c>
+      <c r="U12" s="16">
+        <v>1648</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A13" s="25" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="26" t="s">
         <v>60</v>
       </c>
       <c r="C13" s="14">
         <v>1968</v>
       </c>
       <c r="D13" s="14">
         <v>1712</v>
       </c>
       <c r="E13" s="14">
         <v>1424</v>
       </c>
       <c r="F13" s="14">
         <v>1839</v>
       </c>
       <c r="G13" s="14">
         <v>1668</v>
       </c>
       <c r="H13" s="14">
         <v>1743</v>
@@ -1787,50 +1805,53 @@
       </c>
       <c r="M13" s="16">
         <v>1434</v>
       </c>
       <c r="N13" s="16">
         <v>1642</v>
       </c>
       <c r="O13" s="39">
         <v>2112</v>
       </c>
       <c r="P13" s="39">
         <v>1778</v>
       </c>
       <c r="Q13" s="16">
         <v>1872</v>
       </c>
       <c r="R13" s="16">
         <v>1702</v>
       </c>
       <c r="S13" s="16">
         <v>1591</v>
       </c>
       <c r="T13" s="16">
         <v>2188</v>
       </c>
+      <c r="U13" s="16">
+        <v>1838</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A14" s="25" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="14">
         <v>2764</v>
       </c>
       <c r="D14" s="14">
         <v>2675</v>
       </c>
       <c r="E14" s="14">
         <v>2100</v>
       </c>
       <c r="F14" s="14">
         <v>2810</v>
       </c>
       <c r="G14" s="14">
         <v>2750</v>
       </c>
       <c r="H14" s="14">
         <v>2675</v>
@@ -1849,50 +1870,53 @@
       </c>
       <c r="M14" s="16">
         <v>2362</v>
       </c>
       <c r="N14" s="16">
         <v>2514</v>
       </c>
       <c r="O14" s="39">
         <v>3411</v>
       </c>
       <c r="P14" s="39">
         <v>2623</v>
       </c>
       <c r="Q14" s="16">
         <v>2912</v>
       </c>
       <c r="R14" s="16">
         <v>2727</v>
       </c>
       <c r="S14" s="16">
         <v>2335</v>
       </c>
       <c r="T14" s="16">
         <v>3410</v>
       </c>
+      <c r="U14" s="16">
+        <v>3049</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="30" customFormat="1" ht="11.25">
       <c r="A15" s="27" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>64</v>
       </c>
       <c r="C15" s="17">
         <v>2082</v>
       </c>
       <c r="D15" s="17">
         <v>1939</v>
       </c>
       <c r="E15" s="17">
         <v>1641</v>
       </c>
       <c r="F15" s="17">
         <v>1951</v>
       </c>
       <c r="G15" s="17">
         <v>1727</v>
       </c>
       <c r="H15" s="17">
         <v>1903</v>
@@ -1910,50 +1934,53 @@
         <v>1861</v>
       </c>
       <c r="M15" s="19">
         <v>1726</v>
       </c>
       <c r="N15" s="19">
         <v>1696</v>
       </c>
       <c r="O15" s="18">
         <v>2324</v>
       </c>
       <c r="P15" s="18">
         <v>1871</v>
       </c>
       <c r="Q15" s="19">
         <v>2025</v>
       </c>
       <c r="R15" s="19">
         <v>1826</v>
       </c>
       <c r="S15" s="19">
         <v>1621</v>
       </c>
       <c r="T15" s="19">
         <v>2400</v>
+      </c>
+      <c r="U15" s="19">
+        <v>2175</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.51181102362204722" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>