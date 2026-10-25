--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -1380,58 +1380,58 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="43.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="43.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="90" style="1" customWidth="1"/>
-    <col min="3" max="16384" width="9.125" style="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="6">
         <v>613203</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>14</v>
       </c>
@@ -1446,51 +1446,51 @@
     </row>
     <row r="5" spans="1:2" ht="12" customHeight="1">
       <c r="A5" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="25.5">
       <c r="A6" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
+    <row r="8" spans="1:2" ht="25.5">
       <c r="A8" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="27.75" customHeight="1">
       <c r="A9" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B9" s="51" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="14" t="s">
         <v>43</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="14" t="s">
@@ -1507,120 +1507,120 @@
       <c r="B12" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="14" t="s">
         <v>46</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="14" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="5">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="5">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="14" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="14" t="s">
         <v>51</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="23" spans="1:2" s="49" customFormat="1">
+    <row r="23" spans="1:2" s="49" customFormat="1" ht="15">
       <c r="A23" s="47"/>
       <c r="B23" s="48"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.125" style="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.125" style="1"/>
+    <col min="1" max="1" width="9.140625" style="1"/>
+    <col min="2" max="2" width="110.7109375" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="16" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="16" t="s">
         <v>21</v>
@@ -1637,80 +1637,80 @@
     <row r="12" spans="2:2">
       <c r="B12" s="16"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="16"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="52" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AB15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="V24" sqref="V24"/>
+      <selection activeCell="V26" sqref="V26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="6.625" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="4.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="4.375" style="1" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="5.125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="8.875" style="1" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="18" max="18" width="4.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="4.375" style="1" bestFit="1" customWidth="1"/>
-    <col min="21" max="21" width="3.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" bestFit="1" customWidth="1"/>
-    <col min="23" max="23" width="8.875" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.125" style="1"/>
+    <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" s="16" customFormat="1" ht="31.5" customHeight="1">
       <c r="A1" s="41" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="53" t="s">
         <v>16</v>
       </c>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="53"/>
       <c r="J1" s="53"/>
       <c r="K1" s="53"/>
       <c r="L1" s="53"/>
       <c r="M1" s="53"/>
       <c r="N1" s="53"/>
       <c r="O1" s="53"/>
       <c r="P1" s="53"/>
       <c r="Q1" s="53"/>
       <c r="R1" s="53"/>
@@ -1751,51 +1751,51 @@
       <c r="E4" s="56"/>
       <c r="F4" s="56"/>
       <c r="G4" s="56"/>
       <c r="H4" s="56"/>
       <c r="I4" s="56"/>
       <c r="J4" s="56"/>
       <c r="K4" s="56"/>
       <c r="L4" s="56"/>
       <c r="M4" s="56"/>
       <c r="N4" s="56"/>
       <c r="O4" s="57">
         <v>2026</v>
       </c>
       <c r="P4" s="58"/>
       <c r="Q4" s="58"/>
       <c r="R4" s="58"/>
       <c r="S4" s="58"/>
       <c r="T4" s="58"/>
       <c r="U4" s="58"/>
       <c r="V4" s="58"/>
       <c r="W4" s="58"/>
       <c r="X4" s="58"/>
       <c r="Y4" s="58"/>
       <c r="Z4" s="59"/>
     </row>
-    <row r="5" spans="1:28" s="40" customFormat="1" ht="11.25">
+    <row r="5" spans="1:28" s="40" customFormat="1" ht="22.5">
       <c r="A5" s="61"/>
       <c r="B5" s="63"/>
       <c r="C5" s="38" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="38" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="38" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="38" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="38" t="s">
         <v>8</v>
@@ -1921,50 +1921,53 @@
       </c>
       <c r="N7" s="21">
         <v>514</v>
       </c>
       <c r="O7" s="21">
         <v>544</v>
       </c>
       <c r="P7" s="21">
         <v>331</v>
       </c>
       <c r="Q7" s="21">
         <v>424</v>
       </c>
       <c r="R7" s="21">
         <v>172</v>
       </c>
       <c r="S7" s="21">
         <v>10</v>
       </c>
       <c r="T7" s="21">
         <v>-38</v>
       </c>
       <c r="U7" s="21">
         <v>63</v>
       </c>
+      <c r="V7" s="21">
+        <v>40</v>
+      </c>
     </row>
     <row r="8" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A8" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="20">
         <v>7</v>
       </c>
       <c r="D8" s="20">
         <v>55</v>
       </c>
       <c r="E8" s="20">
         <v>17</v>
       </c>
       <c r="F8" s="20">
         <v>42</v>
       </c>
       <c r="G8" s="20">
         <v>33</v>
       </c>
       <c r="H8" s="20">
         <v>35</v>
@@ -1986,51 +1989,53 @@
       </c>
       <c r="N8" s="21">
         <v>64</v>
       </c>
       <c r="O8" s="21">
         <v>97</v>
       </c>
       <c r="P8" s="21">
         <v>51</v>
       </c>
       <c r="Q8" s="21">
         <v>61</v>
       </c>
       <c r="R8" s="21">
         <v>24</v>
       </c>
       <c r="S8" s="21">
         <v>1</v>
       </c>
       <c r="T8" s="21">
         <v>-7</v>
       </c>
       <c r="U8" s="21">
         <v>33</v>
       </c>
-      <c r="V8" s="30"/>
+      <c r="V8" s="21">
+        <v>3</v>
+      </c>
       <c r="W8" s="32"/>
       <c r="X8" s="33"/>
       <c r="Y8" s="33"/>
     </row>
     <row r="9" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A9" s="34" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="35" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="20">
         <v>3</v>
       </c>
       <c r="D9" s="20">
         <v>78</v>
       </c>
       <c r="E9" s="20">
         <v>63</v>
       </c>
       <c r="F9" s="20">
         <v>92</v>
       </c>
       <c r="G9" s="20">
         <v>73</v>
@@ -2055,50 +2060,53 @@
       </c>
       <c r="N9" s="21">
         <v>99</v>
       </c>
       <c r="O9" s="21">
         <v>128</v>
       </c>
       <c r="P9" s="21">
         <v>83</v>
       </c>
       <c r="Q9" s="21">
         <v>97</v>
       </c>
       <c r="R9" s="21">
         <v>36</v>
       </c>
       <c r="S9" s="21">
         <v>7</v>
       </c>
       <c r="T9" s="21">
         <v>1</v>
       </c>
       <c r="U9" s="21">
         <v>-4</v>
       </c>
+      <c r="V9" s="21">
+        <v>4</v>
+      </c>
     </row>
     <row r="10" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A10" s="34" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="35" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="20">
         <v>5</v>
       </c>
       <c r="D10" s="20">
         <v>23</v>
       </c>
       <c r="E10" s="20">
         <v>-2</v>
       </c>
       <c r="F10" s="20">
         <v>24</v>
       </c>
       <c r="G10" s="20">
         <v>14</v>
       </c>
       <c r="H10" s="20">
         <v>-10</v>
@@ -2120,50 +2128,53 @@
       </c>
       <c r="N10" s="21">
         <v>83</v>
       </c>
       <c r="O10" s="21">
         <v>69</v>
       </c>
       <c r="P10" s="21">
         <v>34</v>
       </c>
       <c r="Q10" s="21">
         <v>38</v>
       </c>
       <c r="R10" s="21">
         <v>13</v>
       </c>
       <c r="S10" s="21">
         <v>-1</v>
       </c>
       <c r="T10" s="21">
         <v>-17</v>
       </c>
       <c r="U10" s="21">
         <v>-2</v>
       </c>
+      <c r="V10" s="21">
+        <v>12</v>
+      </c>
     </row>
     <row r="11" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A11" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="35" t="s">
         <v>66</v>
       </c>
       <c r="C11" s="20">
         <v>5</v>
       </c>
       <c r="D11" s="20">
         <v>75</v>
       </c>
       <c r="E11" s="20">
         <v>41</v>
       </c>
       <c r="F11" s="20">
         <v>69</v>
       </c>
       <c r="G11" s="20">
         <v>35</v>
       </c>
       <c r="H11" s="20">
         <v>33</v>
@@ -2185,50 +2196,53 @@
       </c>
       <c r="N11" s="21">
         <v>84</v>
       </c>
       <c r="O11" s="21">
         <v>70</v>
       </c>
       <c r="P11" s="21">
         <v>53</v>
       </c>
       <c r="Q11" s="21">
         <v>92</v>
       </c>
       <c r="R11" s="21">
         <v>28</v>
       </c>
       <c r="S11" s="21">
         <v>9</v>
       </c>
       <c r="T11" s="21">
         <v>-8</v>
       </c>
       <c r="U11" s="21">
         <v>22</v>
       </c>
+      <c r="V11" s="21">
+        <v>13</v>
+      </c>
     </row>
     <row r="12" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A12" s="34" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="20">
         <v>0</v>
       </c>
       <c r="D12" s="20">
         <v>11</v>
       </c>
       <c r="E12" s="20">
         <v>19</v>
       </c>
       <c r="F12" s="20">
         <v>19</v>
       </c>
       <c r="G12" s="20">
         <v>30</v>
       </c>
       <c r="H12" s="20">
         <v>1</v>
@@ -2250,50 +2264,53 @@
       </c>
       <c r="N12" s="21">
         <v>49</v>
       </c>
       <c r="O12" s="21">
         <v>44</v>
       </c>
       <c r="P12" s="21">
         <v>31</v>
       </c>
       <c r="Q12" s="21">
         <v>22</v>
       </c>
       <c r="R12" s="21">
         <v>13</v>
       </c>
       <c r="S12" s="21">
         <v>0</v>
       </c>
       <c r="T12" s="21">
         <v>-4</v>
       </c>
       <c r="U12" s="21">
         <v>3</v>
       </c>
+      <c r="V12" s="21">
+        <v>1</v>
+      </c>
     </row>
     <row r="13" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A13" s="34" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="20">
         <v>9</v>
       </c>
       <c r="D13" s="20">
         <v>33</v>
       </c>
       <c r="E13" s="20">
         <v>17</v>
       </c>
       <c r="F13" s="20">
         <v>57</v>
       </c>
       <c r="G13" s="20">
         <v>28</v>
       </c>
       <c r="H13" s="20">
         <v>-5</v>
@@ -2315,50 +2332,53 @@
       </c>
       <c r="N13" s="21">
         <v>65</v>
       </c>
       <c r="O13" s="21">
         <v>33</v>
       </c>
       <c r="P13" s="21">
         <v>53</v>
       </c>
       <c r="Q13" s="21">
         <v>51</v>
       </c>
       <c r="R13" s="21">
         <v>14</v>
       </c>
       <c r="S13" s="21">
         <v>-3</v>
       </c>
       <c r="T13" s="21">
         <v>3</v>
       </c>
       <c r="U13" s="21">
         <v>13</v>
       </c>
+      <c r="V13" s="21">
+        <v>-4</v>
+      </c>
     </row>
     <row r="14" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A14" s="34" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="20">
         <v>3</v>
       </c>
       <c r="D14" s="20">
         <v>42</v>
       </c>
       <c r="E14" s="20">
         <v>24</v>
       </c>
       <c r="F14" s="20">
         <v>53</v>
       </c>
       <c r="G14" s="20">
         <v>25</v>
       </c>
       <c r="H14" s="20">
         <v>11</v>
@@ -2380,50 +2400,53 @@
       </c>
       <c r="N14" s="21">
         <v>38</v>
       </c>
       <c r="O14" s="21">
         <v>66</v>
       </c>
       <c r="P14" s="21">
         <v>23</v>
       </c>
       <c r="Q14" s="21">
         <v>50</v>
       </c>
       <c r="R14" s="21">
         <v>31</v>
       </c>
       <c r="S14" s="21">
         <v>2</v>
       </c>
       <c r="T14" s="21">
         <v>4</v>
       </c>
       <c r="U14" s="21">
         <v>-2</v>
       </c>
+      <c r="V14" s="21">
+        <v>5</v>
+      </c>
     </row>
     <row r="15" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A15" s="36" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>73</v>
       </c>
       <c r="C15" s="23">
         <v>1</v>
       </c>
       <c r="D15" s="23">
         <v>21</v>
       </c>
       <c r="E15" s="23">
         <v>20</v>
       </c>
       <c r="F15" s="23">
         <v>38</v>
       </c>
       <c r="G15" s="23">
         <v>33</v>
       </c>
       <c r="H15" s="23">
         <v>1</v>
@@ -2444,50 +2467,53 @@
         <v>25</v>
       </c>
       <c r="N15" s="24">
         <v>32</v>
       </c>
       <c r="O15" s="24">
         <v>37</v>
       </c>
       <c r="P15" s="24">
         <v>3</v>
       </c>
       <c r="Q15" s="24">
         <v>13</v>
       </c>
       <c r="R15" s="24">
         <v>13</v>
       </c>
       <c r="S15" s="24">
         <v>-5</v>
       </c>
       <c r="T15" s="24">
         <v>-10</v>
       </c>
       <c r="U15" s="24" t="s">
         <v>54</v>
+      </c>
+      <c r="V15" s="24">
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>