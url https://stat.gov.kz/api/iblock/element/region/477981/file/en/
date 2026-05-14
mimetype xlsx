--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -110,53 +110,50 @@
   <si>
     <t>© Bureau of National Statistics of Agency for Strategic Planning and Reforms of Republic of Kazakhstan</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/328174/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>SIC code  - 613203</t>
   </si>
   <si>
     <t>CATU code</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
-    <t>the difference between the number of persons who arrived in the country from abroad during the reporting period and the number of persons who left the country for abroad during the same period</t>
-[...1 lines deleted...]
-  <si>
     <t>Calculation</t>
   </si>
   <si>
     <t>The arithmetic difference between the number of arrivals and the number of departures abroad during the reporting period</t>
   </si>
   <si>
     <t>The main sources of information on population migration are administrative data collected by government agencies and national population censuses, even when conducted outside the regular statistical work program</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the Statistical Indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
   </si>
   <si>
     <r>
       <t>Abbreviated Title of the Statistical Indicator</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
@@ -265,50 +262,53 @@
     <t>Bostandyk</t>
   </si>
   <si>
     <t>751510000</t>
   </si>
   <si>
     <t>751710000</t>
   </si>
   <si>
     <t>Medeu</t>
   </si>
   <si>
     <t>751810000</t>
   </si>
   <si>
     <t>Nauryzbay</t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t>Turksib</t>
   </si>
   <si>
     <t>From January 1, 2025</t>
+  </si>
+  <si>
+    <t>the difference between the number of persons who arrived in the country from abroad during the reporting Almaty city and the number of persons who left the country for abroad during the same Almaty city</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="38">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -993,84 +993,84 @@
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="24" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="24" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="24" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="33">
     <cellStyle name="Акцент1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="19" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="20" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="21" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="22" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="23" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="10" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="11" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="12" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="4" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="5" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="6" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="7" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="14" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="25"/>
     <cellStyle name="Нейтральный 2" xfId="26"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="24"/>
     <cellStyle name="Обычный 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="28"/>
@@ -1380,218 +1380,218 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B32" sqref="B32"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="90" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="14" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B1" s="6">
         <v>613203</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="14" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="14" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="14" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12" customHeight="1">
       <c r="A5" s="14" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="25.5">
       <c r="A6" s="50" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B6" s="10" t="s">
-        <v>31</v>
+        <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="50" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B7" s="11" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
       <c r="A8" s="50" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B8" s="12" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="27.75" customHeight="1">
       <c r="A9" s="50" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B9" s="51" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="14" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B10" s="13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="14" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="14" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="14" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="14" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="15" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B15" s="5">
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="15" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B16" s="5">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="14" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B17" s="17" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="14" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B18" s="17" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="14" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B19" s="18" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="14" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B20" s="19" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:2" s="49" customFormat="1">
       <c r="A23" s="47"/>
       <c r="B23" s="48"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
@@ -1619,761 +1619,781 @@
     <row r="8" spans="2:2">
       <c r="B8" s="16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="16"/>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="16"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="16"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="63" t="s">
+      <c r="B14" s="52" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AB17"/>
+  <dimension ref="A1:AB15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D14" sqref="D13:D14"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28" s="16" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A2" s="41" t="s">
+    <row r="1" spans="1:28" s="16" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A1" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="52" t="s">
+      <c r="B1" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="C2" s="52"/>
-[...42 lines deleted...]
-      <c r="Z5" s="39" t="s">
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
+      <c r="T1" s="53"/>
+      <c r="U1" s="53"/>
+      <c r="V1" s="53"/>
+      <c r="W1" s="53"/>
+      <c r="X1" s="53"/>
+      <c r="Y1" s="53"/>
+      <c r="Z1" s="53"/>
+      <c r="AA1" s="41"/>
+      <c r="AB1" s="41"/>
+    </row>
+    <row r="2" spans="1:28">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+    </row>
+    <row r="3" spans="1:28" s="42" customFormat="1" ht="11.25">
+      <c r="A3" s="40"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="Z3" s="39" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:28" s="40" customFormat="1" ht="11.25">
-      <c r="A6" s="59" t="s">
+    <row r="4" spans="1:28" s="40" customFormat="1" ht="11.25">
+      <c r="A4" s="60" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="60"/>
-      <c r="C6" s="55">
+      <c r="B4" s="62"/>
+      <c r="C4" s="56">
         <v>2025</v>
       </c>
-      <c r="D6" s="55"/>
-[...10 lines deleted...]
-      <c r="O6" s="56">
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="56"/>
+      <c r="N4" s="56"/>
+      <c r="O4" s="57">
         <v>2026</v>
       </c>
-      <c r="P6" s="57"/>
-[...9 lines deleted...]
-      <c r="Z6" s="58"/>
+      <c r="P4" s="58"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="58"/>
+      <c r="S4" s="58"/>
+      <c r="T4" s="58"/>
+      <c r="U4" s="58"/>
+      <c r="V4" s="58"/>
+      <c r="W4" s="58"/>
+      <c r="X4" s="58"/>
+      <c r="Y4" s="58"/>
+      <c r="Z4" s="59"/>
+    </row>
+    <row r="5" spans="1:28" s="40" customFormat="1" ht="11.25">
+      <c r="A5" s="61"/>
+      <c r="B5" s="63"/>
+      <c r="C5" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="E5" s="38" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="38" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="J5" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="K5" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="L5" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="M5" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="N5" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="O5" s="38" t="s">
+        <v>1</v>
+      </c>
+      <c r="P5" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q5" s="38" t="s">
+        <v>3</v>
+      </c>
+      <c r="R5" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="S5" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="T5" s="38" t="s">
+        <v>6</v>
+      </c>
+      <c r="U5" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="V5" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="W5" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="X5" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y5" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z5" s="46" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28" s="45" customFormat="1" ht="11.25">
+      <c r="A6" s="44"/>
+      <c r="B6" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="54"/>
+      <c r="O6" s="54"/>
+      <c r="P6" s="54"/>
+      <c r="Q6" s="54"/>
+      <c r="R6" s="54"/>
+      <c r="S6" s="54"/>
+      <c r="T6" s="54"/>
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
+      <c r="Z6" s="55"/>
     </row>
     <row r="7" spans="1:28" s="40" customFormat="1" ht="11.25">
-      <c r="A7" s="61"/>
-[...7 lines deleted...]
-      <c r="E7" s="38" t="s">
+      <c r="A7" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="21">
+        <v>33</v>
+      </c>
+      <c r="D7" s="21">
+        <v>338</v>
+      </c>
+      <c r="E7" s="28">
+        <v>199</v>
+      </c>
+      <c r="F7" s="29">
+        <v>394</v>
+      </c>
+      <c r="G7" s="30">
+        <v>271</v>
+      </c>
+      <c r="H7" s="31">
+        <v>130</v>
+      </c>
+      <c r="I7" s="30">
+        <v>244</v>
+      </c>
+      <c r="J7" s="30">
+        <v>287</v>
+      </c>
+      <c r="K7" s="32">
+        <v>64</v>
+      </c>
+      <c r="L7" s="33">
+        <v>484</v>
+      </c>
+      <c r="M7" s="33">
+        <v>353</v>
+      </c>
+      <c r="N7" s="21">
+        <v>514</v>
+      </c>
+      <c r="O7" s="21">
+        <v>544</v>
+      </c>
+      <c r="P7" s="21">
+        <v>331</v>
+      </c>
+      <c r="Q7" s="21">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" s="40" customFormat="1" ht="11.25">
+      <c r="A8" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="C8" s="20">
+        <v>7</v>
+      </c>
+      <c r="D8" s="20">
+        <v>55</v>
+      </c>
+      <c r="E8" s="20">
+        <v>17</v>
+      </c>
+      <c r="F8" s="20">
+        <v>42</v>
+      </c>
+      <c r="G8" s="20">
+        <v>33</v>
+      </c>
+      <c r="H8" s="20">
+        <v>35</v>
+      </c>
+      <c r="I8" s="20">
+        <v>36</v>
+      </c>
+      <c r="J8" s="21">
+        <v>5</v>
+      </c>
+      <c r="K8" s="22">
+        <v>7</v>
+      </c>
+      <c r="L8" s="21">
+        <v>49</v>
+      </c>
+      <c r="M8" s="21">
+        <v>33</v>
+      </c>
+      <c r="N8" s="21">
+        <v>64</v>
+      </c>
+      <c r="O8" s="21">
+        <v>97</v>
+      </c>
+      <c r="P8" s="21">
+        <v>51</v>
+      </c>
+      <c r="Q8" s="21">
+        <v>61</v>
+      </c>
+      <c r="R8" s="29"/>
+      <c r="S8" s="30"/>
+      <c r="T8" s="31"/>
+      <c r="U8" s="30"/>
+      <c r="V8" s="30"/>
+      <c r="W8" s="32"/>
+      <c r="X8" s="33"/>
+      <c r="Y8" s="33"/>
+    </row>
+    <row r="9" spans="1:28" s="40" customFormat="1" ht="11.25">
+      <c r="A9" s="34" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="C9" s="20">
         <v>3</v>
       </c>
-      <c r="F7" s="38" t="s">
-[...124 lines deleted...]
-      <c r="K9" s="32">
+      <c r="D9" s="20">
+        <v>78</v>
+      </c>
+      <c r="E9" s="20">
+        <v>63</v>
+      </c>
+      <c r="F9" s="20">
+        <v>92</v>
+      </c>
+      <c r="G9" s="20">
+        <v>73</v>
+      </c>
+      <c r="H9" s="20">
         <v>64</v>
       </c>
-      <c r="L9" s="33">
-[...3 lines deleted...]
-        <v>353</v>
+      <c r="I9" s="20">
+        <v>95</v>
+      </c>
+      <c r="J9" s="21">
+        <v>97</v>
+      </c>
+      <c r="K9" s="22">
+        <v>19</v>
+      </c>
+      <c r="L9" s="21">
+        <v>153</v>
+      </c>
+      <c r="M9" s="21">
+        <v>134</v>
       </c>
       <c r="N9" s="21">
-        <v>514</v>
+        <v>99</v>
       </c>
       <c r="O9" s="21">
-        <v>544</v>
+        <v>128</v>
       </c>
       <c r="P9" s="21">
-        <v>331</v>
+        <v>83</v>
+      </c>
+      <c r="Q9" s="21">
+        <v>97</v>
       </c>
     </row>
     <row r="10" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A10" s="34" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B10" s="35" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C10" s="20">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D10" s="20">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="E10" s="20">
-        <v>17</v>
+        <v>-2</v>
       </c>
       <c r="F10" s="20">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="G10" s="20">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H10" s="20">
-        <v>35</v>
+        <v>-10</v>
       </c>
       <c r="I10" s="20">
-        <v>36</v>
+        <v>-6</v>
       </c>
       <c r="J10" s="21">
-        <v>5</v>
+        <v>37</v>
       </c>
       <c r="K10" s="22">
         <v>7</v>
       </c>
       <c r="L10" s="21">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="M10" s="21">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="N10" s="21">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="O10" s="21">
-        <v>97</v>
+        <v>69</v>
       </c>
       <c r="P10" s="21">
-        <v>51</v>
-[...9 lines deleted...]
-      <c r="Y10" s="33"/>
+        <v>34</v>
+      </c>
+      <c r="Q10" s="21">
+        <v>38</v>
+      </c>
     </row>
     <row r="11" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A11" s="34" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B11" s="35" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C11" s="20">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D11" s="20">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="E11" s="20">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="F11" s="20">
+        <v>69</v>
+      </c>
+      <c r="G11" s="20">
+        <v>35</v>
+      </c>
+      <c r="H11" s="20">
+        <v>33</v>
+      </c>
+      <c r="I11" s="20">
+        <v>45</v>
+      </c>
+      <c r="J11" s="21">
+        <v>49</v>
+      </c>
+      <c r="K11" s="22">
+        <v>10</v>
+      </c>
+      <c r="L11" s="21">
+        <v>99</v>
+      </c>
+      <c r="M11" s="21">
+        <v>64</v>
+      </c>
+      <c r="N11" s="21">
+        <v>84</v>
+      </c>
+      <c r="O11" s="21">
+        <v>70</v>
+      </c>
+      <c r="P11" s="21">
+        <v>53</v>
+      </c>
+      <c r="Q11" s="21">
         <v>92</v>
-      </c>
-[...28 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="12" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A12" s="34" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B12" s="35" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="C12" s="20">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="D12" s="20">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E12" s="20">
-        <v>-2</v>
+        <v>19</v>
       </c>
       <c r="F12" s="20">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="G12" s="20">
+        <v>30</v>
+      </c>
+      <c r="H12" s="20">
+        <v>1</v>
+      </c>
+      <c r="I12" s="20">
+        <v>22</v>
+      </c>
+      <c r="J12" s="21">
+        <v>2</v>
+      </c>
+      <c r="K12" s="22">
+        <v>1</v>
+      </c>
+      <c r="L12" s="21">
+        <v>26</v>
+      </c>
+      <c r="M12" s="21">
         <v>14</v>
       </c>
-      <c r="H12" s="20">
-[...14 lines deleted...]
-      <c r="M12" s="21">
+      <c r="N12" s="21">
+        <v>49</v>
+      </c>
+      <c r="O12" s="21">
+        <v>44</v>
+      </c>
+      <c r="P12" s="21">
+        <v>31</v>
+      </c>
+      <c r="Q12" s="21">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A13" s="34" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B13" s="35" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C13" s="20">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D13" s="20">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="E13" s="20">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="F13" s="20">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="G13" s="20">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="H13" s="20">
+        <v>-5</v>
+      </c>
+      <c r="I13" s="20">
+        <v>18</v>
+      </c>
+      <c r="J13" s="21">
+        <v>50</v>
+      </c>
+      <c r="K13" s="22">
+        <v>12</v>
+      </c>
+      <c r="L13" s="21">
+        <v>56</v>
+      </c>
+      <c r="M13" s="21">
+        <v>31</v>
+      </c>
+      <c r="N13" s="21">
+        <v>65</v>
+      </c>
+      <c r="O13" s="21">
         <v>33</v>
-      </c>
-[...19 lines deleted...]
-        <v>70</v>
       </c>
       <c r="P13" s="21">
         <v>53</v>
       </c>
+      <c r="Q13" s="21">
+        <v>51</v>
+      </c>
     </row>
     <row r="14" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A14" s="34" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B14" s="35" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="C14" s="20">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D14" s="20">
+        <v>42</v>
+      </c>
+      <c r="E14" s="20">
+        <v>24</v>
+      </c>
+      <c r="F14" s="20">
+        <v>53</v>
+      </c>
+      <c r="G14" s="20">
+        <v>25</v>
+      </c>
+      <c r="H14" s="20">
         <v>11</v>
       </c>
-      <c r="E14" s="20">
-[...10 lines deleted...]
-      </c>
       <c r="I14" s="20">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="J14" s="21">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="K14" s="22">
         <v>1</v>
       </c>
       <c r="L14" s="21">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="M14" s="21">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="N14" s="21">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="O14" s="21">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="P14" s="21">
-        <v>31</v>
+        <v>23</v>
+      </c>
+      <c r="Q14" s="21">
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:28" s="40" customFormat="1" ht="11.25">
-      <c r="A15" s="34" t="s">
-[...8 lines deleted...]
-      <c r="D15" s="20">
+      <c r="A15" s="36" t="s">
+        <v>72</v>
+      </c>
+      <c r="B15" s="37" t="s">
+        <v>73</v>
+      </c>
+      <c r="C15" s="23">
+        <v>1</v>
+      </c>
+      <c r="D15" s="23">
+        <v>21</v>
+      </c>
+      <c r="E15" s="23">
+        <v>20</v>
+      </c>
+      <c r="F15" s="23">
+        <v>38</v>
+      </c>
+      <c r="G15" s="23">
         <v>33</v>
       </c>
-      <c r="E15" s="20">
-[...43 lines deleted...]
-      <c r="C16" s="20">
+      <c r="H15" s="23">
+        <v>1</v>
+      </c>
+      <c r="I15" s="23">
+        <v>19</v>
+      </c>
+      <c r="J15" s="24">
+        <v>32</v>
+      </c>
+      <c r="K15" s="25">
+        <v>7</v>
+      </c>
+      <c r="L15" s="24">
+        <v>42</v>
+      </c>
+      <c r="M15" s="24">
+        <v>25</v>
+      </c>
+      <c r="N15" s="24">
+        <v>32</v>
+      </c>
+      <c r="O15" s="24">
+        <v>37</v>
+      </c>
+      <c r="P15" s="24">
         <v>3</v>
       </c>
-      <c r="D16" s="20">
-[...86 lines deleted...]
-        <v>3</v>
+      <c r="Q15" s="24">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="B2:Z2"/>
-[...4 lines deleted...]
-    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>