--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -1380,51 +1380,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="90" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="6">
         <v>613203</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1507,59 +1507,59 @@
       <c r="B12" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="14" t="s">
         <v>46</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="14" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="5">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="5">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="14" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="14" t="s">
         <v>51</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>57</v>
       </c>
@@ -1637,51 +1637,51 @@
     <row r="12" spans="2:2">
       <c r="B12" s="16"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="16"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="52" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AB15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="K27" sqref="K27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" bestFit="1" customWidth="1"/>
@@ -1909,50 +1909,53 @@
       </c>
       <c r="J7" s="30">
         <v>287</v>
       </c>
       <c r="K7" s="32">
         <v>64</v>
       </c>
       <c r="L7" s="33">
         <v>484</v>
       </c>
       <c r="M7" s="33">
         <v>353</v>
       </c>
       <c r="N7" s="21">
         <v>514</v>
       </c>
       <c r="O7" s="21">
         <v>544</v>
       </c>
       <c r="P7" s="21">
         <v>331</v>
       </c>
       <c r="Q7" s="21">
         <v>424</v>
       </c>
+      <c r="R7" s="21">
+        <v>172</v>
+      </c>
     </row>
     <row r="8" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A8" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="20">
         <v>7</v>
       </c>
       <c r="D8" s="20">
         <v>55</v>
       </c>
       <c r="E8" s="20">
         <v>17</v>
       </c>
       <c r="F8" s="20">
         <v>42</v>
       </c>
       <c r="G8" s="20">
         <v>33</v>
       </c>
       <c r="H8" s="20">
         <v>35</v>
@@ -1962,51 +1965,53 @@
       </c>
       <c r="J8" s="21">
         <v>5</v>
       </c>
       <c r="K8" s="22">
         <v>7</v>
       </c>
       <c r="L8" s="21">
         <v>49</v>
       </c>
       <c r="M8" s="21">
         <v>33</v>
       </c>
       <c r="N8" s="21">
         <v>64</v>
       </c>
       <c r="O8" s="21">
         <v>97</v>
       </c>
       <c r="P8" s="21">
         <v>51</v>
       </c>
       <c r="Q8" s="21">
         <v>61</v>
       </c>
-      <c r="R8" s="29"/>
+      <c r="R8" s="21">
+        <v>24</v>
+      </c>
       <c r="S8" s="30"/>
       <c r="T8" s="31"/>
       <c r="U8" s="30"/>
       <c r="V8" s="30"/>
       <c r="W8" s="32"/>
       <c r="X8" s="33"/>
       <c r="Y8" s="33"/>
     </row>
     <row r="9" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A9" s="34" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="35" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="20">
         <v>3</v>
       </c>
       <c r="D9" s="20">
         <v>78</v>
       </c>
       <c r="E9" s="20">
         <v>63</v>
       </c>
       <c r="F9" s="20">
@@ -2023,50 +2028,53 @@
       </c>
       <c r="J9" s="21">
         <v>97</v>
       </c>
       <c r="K9" s="22">
         <v>19</v>
       </c>
       <c r="L9" s="21">
         <v>153</v>
       </c>
       <c r="M9" s="21">
         <v>134</v>
       </c>
       <c r="N9" s="21">
         <v>99</v>
       </c>
       <c r="O9" s="21">
         <v>128</v>
       </c>
       <c r="P9" s="21">
         <v>83</v>
       </c>
       <c r="Q9" s="21">
         <v>97</v>
       </c>
+      <c r="R9" s="21">
+        <v>36</v>
+      </c>
     </row>
     <row r="10" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A10" s="34" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="35" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="20">
         <v>5</v>
       </c>
       <c r="D10" s="20">
         <v>23</v>
       </c>
       <c r="E10" s="20">
         <v>-2</v>
       </c>
       <c r="F10" s="20">
         <v>24</v>
       </c>
       <c r="G10" s="20">
         <v>14</v>
       </c>
       <c r="H10" s="20">
         <v>-10</v>
@@ -2076,50 +2084,53 @@
       </c>
       <c r="J10" s="21">
         <v>37</v>
       </c>
       <c r="K10" s="22">
         <v>7</v>
       </c>
       <c r="L10" s="21">
         <v>28</v>
       </c>
       <c r="M10" s="21">
         <v>22</v>
       </c>
       <c r="N10" s="21">
         <v>83</v>
       </c>
       <c r="O10" s="21">
         <v>69</v>
       </c>
       <c r="P10" s="21">
         <v>34</v>
       </c>
       <c r="Q10" s="21">
         <v>38</v>
       </c>
+      <c r="R10" s="21">
+        <v>13</v>
+      </c>
     </row>
     <row r="11" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A11" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="35" t="s">
         <v>66</v>
       </c>
       <c r="C11" s="20">
         <v>5</v>
       </c>
       <c r="D11" s="20">
         <v>75</v>
       </c>
       <c r="E11" s="20">
         <v>41</v>
       </c>
       <c r="F11" s="20">
         <v>69</v>
       </c>
       <c r="G11" s="20">
         <v>35</v>
       </c>
       <c r="H11" s="20">
         <v>33</v>
@@ -2129,50 +2140,53 @@
       </c>
       <c r="J11" s="21">
         <v>49</v>
       </c>
       <c r="K11" s="22">
         <v>10</v>
       </c>
       <c r="L11" s="21">
         <v>99</v>
       </c>
       <c r="M11" s="21">
         <v>64</v>
       </c>
       <c r="N11" s="21">
         <v>84</v>
       </c>
       <c r="O11" s="21">
         <v>70</v>
       </c>
       <c r="P11" s="21">
         <v>53</v>
       </c>
       <c r="Q11" s="21">
         <v>92</v>
       </c>
+      <c r="R11" s="21">
+        <v>28</v>
+      </c>
     </row>
     <row r="12" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A12" s="34" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="20">
         <v>0</v>
       </c>
       <c r="D12" s="20">
         <v>11</v>
       </c>
       <c r="E12" s="20">
         <v>19</v>
       </c>
       <c r="F12" s="20">
         <v>19</v>
       </c>
       <c r="G12" s="20">
         <v>30</v>
       </c>
       <c r="H12" s="20">
         <v>1</v>
@@ -2182,50 +2196,53 @@
       </c>
       <c r="J12" s="21">
         <v>2</v>
       </c>
       <c r="K12" s="22">
         <v>1</v>
       </c>
       <c r="L12" s="21">
         <v>26</v>
       </c>
       <c r="M12" s="21">
         <v>14</v>
       </c>
       <c r="N12" s="21">
         <v>49</v>
       </c>
       <c r="O12" s="21">
         <v>44</v>
       </c>
       <c r="P12" s="21">
         <v>31</v>
       </c>
       <c r="Q12" s="21">
         <v>22</v>
       </c>
+      <c r="R12" s="21">
+        <v>13</v>
+      </c>
     </row>
     <row r="13" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A13" s="34" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="20">
         <v>9</v>
       </c>
       <c r="D13" s="20">
         <v>33</v>
       </c>
       <c r="E13" s="20">
         <v>17</v>
       </c>
       <c r="F13" s="20">
         <v>57</v>
       </c>
       <c r="G13" s="20">
         <v>28</v>
       </c>
       <c r="H13" s="20">
         <v>-5</v>
@@ -2235,50 +2252,53 @@
       </c>
       <c r="J13" s="21">
         <v>50</v>
       </c>
       <c r="K13" s="22">
         <v>12</v>
       </c>
       <c r="L13" s="21">
         <v>56</v>
       </c>
       <c r="M13" s="21">
         <v>31</v>
       </c>
       <c r="N13" s="21">
         <v>65</v>
       </c>
       <c r="O13" s="21">
         <v>33</v>
       </c>
       <c r="P13" s="21">
         <v>53</v>
       </c>
       <c r="Q13" s="21">
         <v>51</v>
       </c>
+      <c r="R13" s="21">
+        <v>14</v>
+      </c>
     </row>
     <row r="14" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A14" s="34" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="20">
         <v>3</v>
       </c>
       <c r="D14" s="20">
         <v>42</v>
       </c>
       <c r="E14" s="20">
         <v>24</v>
       </c>
       <c r="F14" s="20">
         <v>53</v>
       </c>
       <c r="G14" s="20">
         <v>25</v>
       </c>
       <c r="H14" s="20">
         <v>11</v>
@@ -2288,50 +2308,53 @@
       </c>
       <c r="J14" s="21">
         <v>15</v>
       </c>
       <c r="K14" s="22">
         <v>1</v>
       </c>
       <c r="L14" s="21">
         <v>31</v>
       </c>
       <c r="M14" s="21">
         <v>30</v>
       </c>
       <c r="N14" s="21">
         <v>38</v>
       </c>
       <c r="O14" s="21">
         <v>66</v>
       </c>
       <c r="P14" s="21">
         <v>23</v>
       </c>
       <c r="Q14" s="21">
         <v>50</v>
       </c>
+      <c r="R14" s="21">
+        <v>31</v>
+      </c>
     </row>
     <row r="15" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A15" s="36" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>73</v>
       </c>
       <c r="C15" s="23">
         <v>1</v>
       </c>
       <c r="D15" s="23">
         <v>21</v>
       </c>
       <c r="E15" s="23">
         <v>20</v>
       </c>
       <c r="F15" s="23">
         <v>38</v>
       </c>
       <c r="G15" s="23">
         <v>33</v>
       </c>
       <c r="H15" s="23">
         <v>1</v>
@@ -2339,50 +2362,53 @@
       <c r="I15" s="23">
         <v>19</v>
       </c>
       <c r="J15" s="24">
         <v>32</v>
       </c>
       <c r="K15" s="25">
         <v>7</v>
       </c>
       <c r="L15" s="24">
         <v>42</v>
       </c>
       <c r="M15" s="24">
         <v>25</v>
       </c>
       <c r="N15" s="24">
         <v>32</v>
       </c>
       <c r="O15" s="24">
         <v>37</v>
       </c>
       <c r="P15" s="24">
         <v>3</v>
       </c>
       <c r="Q15" s="24">
+        <v>13</v>
+      </c>
+      <c r="R15" s="24">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>