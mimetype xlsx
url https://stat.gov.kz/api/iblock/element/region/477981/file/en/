--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1380,54 +1380,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="90" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="6">
         <v>613203</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="14" t="s">
         <v>36</v>
@@ -1507,116 +1507,116 @@
       <c r="B12" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="14" t="s">
         <v>46</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="14" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="5">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="5">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="14" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="14" t="s">
         <v>51</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="23" spans="1:2" s="49" customFormat="1">
+    <row r="23" spans="1:2" s="49" customFormat="1" ht="15">
       <c r="A23" s="47"/>
       <c r="B23" s="48"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="110.7109375" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="16" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="16" t="s">
         <v>20</v>
       </c>
@@ -1637,54 +1637,54 @@
     <row r="12" spans="2:2">
       <c r="B12" s="16"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="16"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="52" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AB15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K27" sqref="K27"/>
+      <selection activeCell="P34" sqref="P34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
@@ -1751,51 +1751,51 @@
       <c r="E4" s="56"/>
       <c r="F4" s="56"/>
       <c r="G4" s="56"/>
       <c r="H4" s="56"/>
       <c r="I4" s="56"/>
       <c r="J4" s="56"/>
       <c r="K4" s="56"/>
       <c r="L4" s="56"/>
       <c r="M4" s="56"/>
       <c r="N4" s="56"/>
       <c r="O4" s="57">
         <v>2026</v>
       </c>
       <c r="P4" s="58"/>
       <c r="Q4" s="58"/>
       <c r="R4" s="58"/>
       <c r="S4" s="58"/>
       <c r="T4" s="58"/>
       <c r="U4" s="58"/>
       <c r="V4" s="58"/>
       <c r="W4" s="58"/>
       <c r="X4" s="58"/>
       <c r="Y4" s="58"/>
       <c r="Z4" s="59"/>
     </row>
-    <row r="5" spans="1:28" s="40" customFormat="1" ht="11.25">
+    <row r="5" spans="1:28" s="40" customFormat="1" ht="22.5">
       <c r="A5" s="61"/>
       <c r="B5" s="63"/>
       <c r="C5" s="38" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="38" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="38" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="38" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="38" t="s">
         <v>8</v>
@@ -1912,50 +1912,53 @@
       </c>
       <c r="K7" s="32">
         <v>64</v>
       </c>
       <c r="L7" s="33">
         <v>484</v>
       </c>
       <c r="M7" s="33">
         <v>353</v>
       </c>
       <c r="N7" s="21">
         <v>514</v>
       </c>
       <c r="O7" s="21">
         <v>544</v>
       </c>
       <c r="P7" s="21">
         <v>331</v>
       </c>
       <c r="Q7" s="21">
         <v>424</v>
       </c>
       <c r="R7" s="21">
         <v>172</v>
       </c>
+      <c r="S7" s="21">
+        <v>10</v>
+      </c>
     </row>
     <row r="8" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A8" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="20">
         <v>7</v>
       </c>
       <c r="D8" s="20">
         <v>55</v>
       </c>
       <c r="E8" s="20">
         <v>17</v>
       </c>
       <c r="F8" s="20">
         <v>42</v>
       </c>
       <c r="G8" s="20">
         <v>33</v>
       </c>
       <c r="H8" s="20">
         <v>35</v>
@@ -1968,51 +1971,53 @@
       </c>
       <c r="K8" s="22">
         <v>7</v>
       </c>
       <c r="L8" s="21">
         <v>49</v>
       </c>
       <c r="M8" s="21">
         <v>33</v>
       </c>
       <c r="N8" s="21">
         <v>64</v>
       </c>
       <c r="O8" s="21">
         <v>97</v>
       </c>
       <c r="P8" s="21">
         <v>51</v>
       </c>
       <c r="Q8" s="21">
         <v>61</v>
       </c>
       <c r="R8" s="21">
         <v>24</v>
       </c>
-      <c r="S8" s="30"/>
+      <c r="S8" s="21">
+        <v>1</v>
+      </c>
       <c r="T8" s="31"/>
       <c r="U8" s="30"/>
       <c r="V8" s="30"/>
       <c r="W8" s="32"/>
       <c r="X8" s="33"/>
       <c r="Y8" s="33"/>
     </row>
     <row r="9" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A9" s="34" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="35" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="20">
         <v>3</v>
       </c>
       <c r="D9" s="20">
         <v>78</v>
       </c>
       <c r="E9" s="20">
         <v>63</v>
       </c>
       <c r="F9" s="20">
         <v>92</v>
@@ -2031,50 +2036,53 @@
       </c>
       <c r="K9" s="22">
         <v>19</v>
       </c>
       <c r="L9" s="21">
         <v>153</v>
       </c>
       <c r="M9" s="21">
         <v>134</v>
       </c>
       <c r="N9" s="21">
         <v>99</v>
       </c>
       <c r="O9" s="21">
         <v>128</v>
       </c>
       <c r="P9" s="21">
         <v>83</v>
       </c>
       <c r="Q9" s="21">
         <v>97</v>
       </c>
       <c r="R9" s="21">
         <v>36</v>
       </c>
+      <c r="S9" s="21">
+        <v>7</v>
+      </c>
     </row>
     <row r="10" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A10" s="34" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="35" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="20">
         <v>5</v>
       </c>
       <c r="D10" s="20">
         <v>23</v>
       </c>
       <c r="E10" s="20">
         <v>-2</v>
       </c>
       <c r="F10" s="20">
         <v>24</v>
       </c>
       <c r="G10" s="20">
         <v>14</v>
       </c>
       <c r="H10" s="20">
         <v>-10</v>
@@ -2087,50 +2095,53 @@
       </c>
       <c r="K10" s="22">
         <v>7</v>
       </c>
       <c r="L10" s="21">
         <v>28</v>
       </c>
       <c r="M10" s="21">
         <v>22</v>
       </c>
       <c r="N10" s="21">
         <v>83</v>
       </c>
       <c r="O10" s="21">
         <v>69</v>
       </c>
       <c r="P10" s="21">
         <v>34</v>
       </c>
       <c r="Q10" s="21">
         <v>38</v>
       </c>
       <c r="R10" s="21">
         <v>13</v>
       </c>
+      <c r="S10" s="21">
+        <v>-1</v>
+      </c>
     </row>
     <row r="11" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A11" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="35" t="s">
         <v>66</v>
       </c>
       <c r="C11" s="20">
         <v>5</v>
       </c>
       <c r="D11" s="20">
         <v>75</v>
       </c>
       <c r="E11" s="20">
         <v>41</v>
       </c>
       <c r="F11" s="20">
         <v>69</v>
       </c>
       <c r="G11" s="20">
         <v>35</v>
       </c>
       <c r="H11" s="20">
         <v>33</v>
@@ -2143,50 +2154,53 @@
       </c>
       <c r="K11" s="22">
         <v>10</v>
       </c>
       <c r="L11" s="21">
         <v>99</v>
       </c>
       <c r="M11" s="21">
         <v>64</v>
       </c>
       <c r="N11" s="21">
         <v>84</v>
       </c>
       <c r="O11" s="21">
         <v>70</v>
       </c>
       <c r="P11" s="21">
         <v>53</v>
       </c>
       <c r="Q11" s="21">
         <v>92</v>
       </c>
       <c r="R11" s="21">
         <v>28</v>
       </c>
+      <c r="S11" s="21">
+        <v>9</v>
+      </c>
     </row>
     <row r="12" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A12" s="34" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="20">
         <v>0</v>
       </c>
       <c r="D12" s="20">
         <v>11</v>
       </c>
       <c r="E12" s="20">
         <v>19</v>
       </c>
       <c r="F12" s="20">
         <v>19</v>
       </c>
       <c r="G12" s="20">
         <v>30</v>
       </c>
       <c r="H12" s="20">
         <v>1</v>
@@ -2199,50 +2213,53 @@
       </c>
       <c r="K12" s="22">
         <v>1</v>
       </c>
       <c r="L12" s="21">
         <v>26</v>
       </c>
       <c r="M12" s="21">
         <v>14</v>
       </c>
       <c r="N12" s="21">
         <v>49</v>
       </c>
       <c r="O12" s="21">
         <v>44</v>
       </c>
       <c r="P12" s="21">
         <v>31</v>
       </c>
       <c r="Q12" s="21">
         <v>22</v>
       </c>
       <c r="R12" s="21">
         <v>13</v>
       </c>
+      <c r="S12" s="21">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A13" s="34" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="20">
         <v>9</v>
       </c>
       <c r="D13" s="20">
         <v>33</v>
       </c>
       <c r="E13" s="20">
         <v>17</v>
       </c>
       <c r="F13" s="20">
         <v>57</v>
       </c>
       <c r="G13" s="20">
         <v>28</v>
       </c>
       <c r="H13" s="20">
         <v>-5</v>
@@ -2255,50 +2272,53 @@
       </c>
       <c r="K13" s="22">
         <v>12</v>
       </c>
       <c r="L13" s="21">
         <v>56</v>
       </c>
       <c r="M13" s="21">
         <v>31</v>
       </c>
       <c r="N13" s="21">
         <v>65</v>
       </c>
       <c r="O13" s="21">
         <v>33</v>
       </c>
       <c r="P13" s="21">
         <v>53</v>
       </c>
       <c r="Q13" s="21">
         <v>51</v>
       </c>
       <c r="R13" s="21">
         <v>14</v>
       </c>
+      <c r="S13" s="21">
+        <v>-3</v>
+      </c>
     </row>
     <row r="14" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A14" s="34" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="20">
         <v>3</v>
       </c>
       <c r="D14" s="20">
         <v>42</v>
       </c>
       <c r="E14" s="20">
         <v>24</v>
       </c>
       <c r="F14" s="20">
         <v>53</v>
       </c>
       <c r="G14" s="20">
         <v>25</v>
       </c>
       <c r="H14" s="20">
         <v>11</v>
@@ -2311,50 +2331,53 @@
       </c>
       <c r="K14" s="22">
         <v>1</v>
       </c>
       <c r="L14" s="21">
         <v>31</v>
       </c>
       <c r="M14" s="21">
         <v>30</v>
       </c>
       <c r="N14" s="21">
         <v>38</v>
       </c>
       <c r="O14" s="21">
         <v>66</v>
       </c>
       <c r="P14" s="21">
         <v>23</v>
       </c>
       <c r="Q14" s="21">
         <v>50</v>
       </c>
       <c r="R14" s="21">
         <v>31</v>
       </c>
+      <c r="S14" s="21">
+        <v>2</v>
+      </c>
     </row>
     <row r="15" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A15" s="36" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>73</v>
       </c>
       <c r="C15" s="23">
         <v>1</v>
       </c>
       <c r="D15" s="23">
         <v>21</v>
       </c>
       <c r="E15" s="23">
         <v>20</v>
       </c>
       <c r="F15" s="23">
         <v>38</v>
       </c>
       <c r="G15" s="23">
         <v>33</v>
       </c>
       <c r="H15" s="23">
         <v>1</v>
@@ -2366,50 +2389,53 @@
         <v>32</v>
       </c>
       <c r="K15" s="25">
         <v>7</v>
       </c>
       <c r="L15" s="24">
         <v>42</v>
       </c>
       <c r="M15" s="24">
         <v>25</v>
       </c>
       <c r="N15" s="24">
         <v>32</v>
       </c>
       <c r="O15" s="24">
         <v>37</v>
       </c>
       <c r="P15" s="24">
         <v>3</v>
       </c>
       <c r="Q15" s="24">
         <v>13</v>
       </c>
       <c r="R15" s="24">
         <v>13</v>
+      </c>
+      <c r="S15" s="24">
+        <v>-5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>