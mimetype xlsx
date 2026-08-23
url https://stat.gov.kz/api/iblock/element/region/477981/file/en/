--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -1380,51 +1380,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="90" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="6">
         <v>613203</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1507,59 +1507,59 @@
       <c r="B12" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="14" t="s">
         <v>46</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="14" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="5">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="5">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="14" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="14" t="s">
         <v>51</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>57</v>
       </c>
@@ -1637,51 +1637,51 @@
     <row r="12" spans="2:2">
       <c r="B12" s="16"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="16"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="52" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AB15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="P34" sqref="P34"/>
+      <selection activeCell="B1" sqref="B1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" bestFit="1" customWidth="1"/>
@@ -1915,50 +1915,53 @@
       </c>
       <c r="L7" s="33">
         <v>484</v>
       </c>
       <c r="M7" s="33">
         <v>353</v>
       </c>
       <c r="N7" s="21">
         <v>514</v>
       </c>
       <c r="O7" s="21">
         <v>544</v>
       </c>
       <c r="P7" s="21">
         <v>331</v>
       </c>
       <c r="Q7" s="21">
         <v>424</v>
       </c>
       <c r="R7" s="21">
         <v>172</v>
       </c>
       <c r="S7" s="21">
         <v>10</v>
       </c>
+      <c r="T7" s="21">
+        <v>-38</v>
+      </c>
     </row>
     <row r="8" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A8" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="20">
         <v>7</v>
       </c>
       <c r="D8" s="20">
         <v>55</v>
       </c>
       <c r="E8" s="20">
         <v>17</v>
       </c>
       <c r="F8" s="20">
         <v>42</v>
       </c>
       <c r="G8" s="20">
         <v>33</v>
       </c>
       <c r="H8" s="20">
         <v>35</v>
@@ -1974,51 +1977,53 @@
       </c>
       <c r="L8" s="21">
         <v>49</v>
       </c>
       <c r="M8" s="21">
         <v>33</v>
       </c>
       <c r="N8" s="21">
         <v>64</v>
       </c>
       <c r="O8" s="21">
         <v>97</v>
       </c>
       <c r="P8" s="21">
         <v>51</v>
       </c>
       <c r="Q8" s="21">
         <v>61</v>
       </c>
       <c r="R8" s="21">
         <v>24</v>
       </c>
       <c r="S8" s="21">
         <v>1</v>
       </c>
-      <c r="T8" s="31"/>
+      <c r="T8" s="21">
+        <v>-7</v>
+      </c>
       <c r="U8" s="30"/>
       <c r="V8" s="30"/>
       <c r="W8" s="32"/>
       <c r="X8" s="33"/>
       <c r="Y8" s="33"/>
     </row>
     <row r="9" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A9" s="34" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="35" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="20">
         <v>3</v>
       </c>
       <c r="D9" s="20">
         <v>78</v>
       </c>
       <c r="E9" s="20">
         <v>63</v>
       </c>
       <c r="F9" s="20">
         <v>92</v>
       </c>
@@ -2039,50 +2044,53 @@
       </c>
       <c r="L9" s="21">
         <v>153</v>
       </c>
       <c r="M9" s="21">
         <v>134</v>
       </c>
       <c r="N9" s="21">
         <v>99</v>
       </c>
       <c r="O9" s="21">
         <v>128</v>
       </c>
       <c r="P9" s="21">
         <v>83</v>
       </c>
       <c r="Q9" s="21">
         <v>97</v>
       </c>
       <c r="R9" s="21">
         <v>36</v>
       </c>
       <c r="S9" s="21">
         <v>7</v>
       </c>
+      <c r="T9" s="21">
+        <v>1</v>
+      </c>
     </row>
     <row r="10" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A10" s="34" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="35" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="20">
         <v>5</v>
       </c>
       <c r="D10" s="20">
         <v>23</v>
       </c>
       <c r="E10" s="20">
         <v>-2</v>
       </c>
       <c r="F10" s="20">
         <v>24</v>
       </c>
       <c r="G10" s="20">
         <v>14</v>
       </c>
       <c r="H10" s="20">
         <v>-10</v>
@@ -2098,50 +2106,53 @@
       </c>
       <c r="L10" s="21">
         <v>28</v>
       </c>
       <c r="M10" s="21">
         <v>22</v>
       </c>
       <c r="N10" s="21">
         <v>83</v>
       </c>
       <c r="O10" s="21">
         <v>69</v>
       </c>
       <c r="P10" s="21">
         <v>34</v>
       </c>
       <c r="Q10" s="21">
         <v>38</v>
       </c>
       <c r="R10" s="21">
         <v>13</v>
       </c>
       <c r="S10" s="21">
         <v>-1</v>
       </c>
+      <c r="T10" s="21">
+        <v>-17</v>
+      </c>
     </row>
     <row r="11" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A11" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="35" t="s">
         <v>66</v>
       </c>
       <c r="C11" s="20">
         <v>5</v>
       </c>
       <c r="D11" s="20">
         <v>75</v>
       </c>
       <c r="E11" s="20">
         <v>41</v>
       </c>
       <c r="F11" s="20">
         <v>69</v>
       </c>
       <c r="G11" s="20">
         <v>35</v>
       </c>
       <c r="H11" s="20">
         <v>33</v>
@@ -2157,50 +2168,53 @@
       </c>
       <c r="L11" s="21">
         <v>99</v>
       </c>
       <c r="M11" s="21">
         <v>64</v>
       </c>
       <c r="N11" s="21">
         <v>84</v>
       </c>
       <c r="O11" s="21">
         <v>70</v>
       </c>
       <c r="P11" s="21">
         <v>53</v>
       </c>
       <c r="Q11" s="21">
         <v>92</v>
       </c>
       <c r="R11" s="21">
         <v>28</v>
       </c>
       <c r="S11" s="21">
         <v>9</v>
       </c>
+      <c r="T11" s="21">
+        <v>-8</v>
+      </c>
     </row>
     <row r="12" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A12" s="34" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="20">
         <v>0</v>
       </c>
       <c r="D12" s="20">
         <v>11</v>
       </c>
       <c r="E12" s="20">
         <v>19</v>
       </c>
       <c r="F12" s="20">
         <v>19</v>
       </c>
       <c r="G12" s="20">
         <v>30</v>
       </c>
       <c r="H12" s="20">
         <v>1</v>
@@ -2216,50 +2230,53 @@
       </c>
       <c r="L12" s="21">
         <v>26</v>
       </c>
       <c r="M12" s="21">
         <v>14</v>
       </c>
       <c r="N12" s="21">
         <v>49</v>
       </c>
       <c r="O12" s="21">
         <v>44</v>
       </c>
       <c r="P12" s="21">
         <v>31</v>
       </c>
       <c r="Q12" s="21">
         <v>22</v>
       </c>
       <c r="R12" s="21">
         <v>13</v>
       </c>
       <c r="S12" s="21">
         <v>0</v>
       </c>
+      <c r="T12" s="21">
+        <v>-4</v>
+      </c>
     </row>
     <row r="13" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A13" s="34" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="20">
         <v>9</v>
       </c>
       <c r="D13" s="20">
         <v>33</v>
       </c>
       <c r="E13" s="20">
         <v>17</v>
       </c>
       <c r="F13" s="20">
         <v>57</v>
       </c>
       <c r="G13" s="20">
         <v>28</v>
       </c>
       <c r="H13" s="20">
         <v>-5</v>
@@ -2275,50 +2292,53 @@
       </c>
       <c r="L13" s="21">
         <v>56</v>
       </c>
       <c r="M13" s="21">
         <v>31</v>
       </c>
       <c r="N13" s="21">
         <v>65</v>
       </c>
       <c r="O13" s="21">
         <v>33</v>
       </c>
       <c r="P13" s="21">
         <v>53</v>
       </c>
       <c r="Q13" s="21">
         <v>51</v>
       </c>
       <c r="R13" s="21">
         <v>14</v>
       </c>
       <c r="S13" s="21">
         <v>-3</v>
       </c>
+      <c r="T13" s="21">
+        <v>3</v>
+      </c>
     </row>
     <row r="14" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A14" s="34" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="20">
         <v>3</v>
       </c>
       <c r="D14" s="20">
         <v>42</v>
       </c>
       <c r="E14" s="20">
         <v>24</v>
       </c>
       <c r="F14" s="20">
         <v>53</v>
       </c>
       <c r="G14" s="20">
         <v>25</v>
       </c>
       <c r="H14" s="20">
         <v>11</v>
@@ -2334,50 +2354,53 @@
       </c>
       <c r="L14" s="21">
         <v>31</v>
       </c>
       <c r="M14" s="21">
         <v>30</v>
       </c>
       <c r="N14" s="21">
         <v>38</v>
       </c>
       <c r="O14" s="21">
         <v>66</v>
       </c>
       <c r="P14" s="21">
         <v>23</v>
       </c>
       <c r="Q14" s="21">
         <v>50</v>
       </c>
       <c r="R14" s="21">
         <v>31</v>
       </c>
       <c r="S14" s="21">
         <v>2</v>
       </c>
+      <c r="T14" s="21">
+        <v>4</v>
+      </c>
     </row>
     <row r="15" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A15" s="36" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>73</v>
       </c>
       <c r="C15" s="23">
         <v>1</v>
       </c>
       <c r="D15" s="23">
         <v>21</v>
       </c>
       <c r="E15" s="23">
         <v>20</v>
       </c>
       <c r="F15" s="23">
         <v>38</v>
       </c>
       <c r="G15" s="23">
         <v>33</v>
       </c>
       <c r="H15" s="23">
         <v>1</v>
@@ -2392,50 +2415,53 @@
         <v>7</v>
       </c>
       <c r="L15" s="24">
         <v>42</v>
       </c>
       <c r="M15" s="24">
         <v>25</v>
       </c>
       <c r="N15" s="24">
         <v>32</v>
       </c>
       <c r="O15" s="24">
         <v>37</v>
       </c>
       <c r="P15" s="24">
         <v>3</v>
       </c>
       <c r="Q15" s="24">
         <v>13</v>
       </c>
       <c r="R15" s="24">
         <v>13</v>
       </c>
       <c r="S15" s="24">
         <v>-5</v>
+      </c>
+      <c r="T15" s="24">
+        <v>-10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>