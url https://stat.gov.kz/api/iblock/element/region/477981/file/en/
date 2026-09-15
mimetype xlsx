--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="6" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Indicator" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="76">
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -1380,58 +1380,58 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="43.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="43.25" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="90" style="1" customWidth="1"/>
-    <col min="3" max="16384" width="9.140625" style="1"/>
+    <col min="3" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="6">
         <v>613203</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>14</v>
       </c>
@@ -1446,51 +1446,51 @@
     </row>
     <row r="5" spans="1:2" ht="12" customHeight="1">
       <c r="A5" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="25.5">
       <c r="A6" s="50" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="50" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="25.5">
+    <row r="8" spans="1:2">
       <c r="A8" s="50" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="27.75" customHeight="1">
       <c r="A9" s="50" t="s">
         <v>42</v>
       </c>
       <c r="B9" s="51" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="14" t="s">
         <v>43</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="14" t="s">
@@ -1507,120 +1507,120 @@
       <c r="B12" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="14" t="s">
         <v>46</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="14" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="15" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="5">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="5">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="14" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="14" t="s">
         <v>51</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="23" spans="1:2" s="49" customFormat="1" ht="15">
+    <row r="23" spans="1:2" s="49" customFormat="1">
       <c r="A23" s="47"/>
       <c r="B23" s="48"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="9.125" style="1"/>
+    <col min="2" max="2" width="110.75" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="16" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="16" t="s">
         <v>21</v>
@@ -1637,80 +1637,80 @@
     <row r="12" spans="2:2">
       <c r="B12" s="16"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="16"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="52" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="16"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AB15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B1" sqref="B1:Z1"/>
+      <selection activeCell="V24" sqref="V24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9" style="1" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="4.25" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="5.140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="4.375" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.125" style="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="1" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="18" max="18" width="4.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="14" width="8.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="5.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="4.25" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="1" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="4.42578125" style="1" bestFit="1" customWidth="1"/>
-    <col min="21" max="21" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="4.375" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="3.875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="1" bestFit="1" customWidth="1"/>
-    <col min="23" max="23" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="23" max="23" width="8.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" s="16" customFormat="1" ht="31.5" customHeight="1">
       <c r="A1" s="41" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="53" t="s">
         <v>16</v>
       </c>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="53"/>
       <c r="J1" s="53"/>
       <c r="K1" s="53"/>
       <c r="L1" s="53"/>
       <c r="M1" s="53"/>
       <c r="N1" s="53"/>
       <c r="O1" s="53"/>
       <c r="P1" s="53"/>
       <c r="Q1" s="53"/>
       <c r="R1" s="53"/>
@@ -1751,51 +1751,51 @@
       <c r="E4" s="56"/>
       <c r="F4" s="56"/>
       <c r="G4" s="56"/>
       <c r="H4" s="56"/>
       <c r="I4" s="56"/>
       <c r="J4" s="56"/>
       <c r="K4" s="56"/>
       <c r="L4" s="56"/>
       <c r="M4" s="56"/>
       <c r="N4" s="56"/>
       <c r="O4" s="57">
         <v>2026</v>
       </c>
       <c r="P4" s="58"/>
       <c r="Q4" s="58"/>
       <c r="R4" s="58"/>
       <c r="S4" s="58"/>
       <c r="T4" s="58"/>
       <c r="U4" s="58"/>
       <c r="V4" s="58"/>
       <c r="W4" s="58"/>
       <c r="X4" s="58"/>
       <c r="Y4" s="58"/>
       <c r="Z4" s="59"/>
     </row>
-    <row r="5" spans="1:28" s="40" customFormat="1" ht="22.5">
+    <row r="5" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A5" s="61"/>
       <c r="B5" s="63"/>
       <c r="C5" s="38" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="38" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="38" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="38" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="38" t="s">
         <v>8</v>
@@ -1918,50 +1918,53 @@
       </c>
       <c r="M7" s="33">
         <v>353</v>
       </c>
       <c r="N7" s="21">
         <v>514</v>
       </c>
       <c r="O7" s="21">
         <v>544</v>
       </c>
       <c r="P7" s="21">
         <v>331</v>
       </c>
       <c r="Q7" s="21">
         <v>424</v>
       </c>
       <c r="R7" s="21">
         <v>172</v>
       </c>
       <c r="S7" s="21">
         <v>10</v>
       </c>
       <c r="T7" s="21">
         <v>-38</v>
       </c>
+      <c r="U7" s="21">
+        <v>63</v>
+      </c>
     </row>
     <row r="8" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A8" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="20">
         <v>7</v>
       </c>
       <c r="D8" s="20">
         <v>55</v>
       </c>
       <c r="E8" s="20">
         <v>17</v>
       </c>
       <c r="F8" s="20">
         <v>42</v>
       </c>
       <c r="G8" s="20">
         <v>33</v>
       </c>
       <c r="H8" s="20">
         <v>35</v>
@@ -1980,51 +1983,53 @@
       </c>
       <c r="M8" s="21">
         <v>33</v>
       </c>
       <c r="N8" s="21">
         <v>64</v>
       </c>
       <c r="O8" s="21">
         <v>97</v>
       </c>
       <c r="P8" s="21">
         <v>51</v>
       </c>
       <c r="Q8" s="21">
         <v>61</v>
       </c>
       <c r="R8" s="21">
         <v>24</v>
       </c>
       <c r="S8" s="21">
         <v>1</v>
       </c>
       <c r="T8" s="21">
         <v>-7</v>
       </c>
-      <c r="U8" s="30"/>
+      <c r="U8" s="21">
+        <v>33</v>
+      </c>
       <c r="V8" s="30"/>
       <c r="W8" s="32"/>
       <c r="X8" s="33"/>
       <c r="Y8" s="33"/>
     </row>
     <row r="9" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A9" s="34" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="35" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="20">
         <v>3</v>
       </c>
       <c r="D9" s="20">
         <v>78</v>
       </c>
       <c r="E9" s="20">
         <v>63</v>
       </c>
       <c r="F9" s="20">
         <v>92</v>
       </c>
       <c r="G9" s="20">
@@ -2047,50 +2052,53 @@
       </c>
       <c r="M9" s="21">
         <v>134</v>
       </c>
       <c r="N9" s="21">
         <v>99</v>
       </c>
       <c r="O9" s="21">
         <v>128</v>
       </c>
       <c r="P9" s="21">
         <v>83</v>
       </c>
       <c r="Q9" s="21">
         <v>97</v>
       </c>
       <c r="R9" s="21">
         <v>36</v>
       </c>
       <c r="S9" s="21">
         <v>7</v>
       </c>
       <c r="T9" s="21">
         <v>1</v>
       </c>
+      <c r="U9" s="21">
+        <v>-4</v>
+      </c>
     </row>
     <row r="10" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A10" s="34" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="35" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="20">
         <v>5</v>
       </c>
       <c r="D10" s="20">
         <v>23</v>
       </c>
       <c r="E10" s="20">
         <v>-2</v>
       </c>
       <c r="F10" s="20">
         <v>24</v>
       </c>
       <c r="G10" s="20">
         <v>14</v>
       </c>
       <c r="H10" s="20">
         <v>-10</v>
@@ -2109,50 +2117,53 @@
       </c>
       <c r="M10" s="21">
         <v>22</v>
       </c>
       <c r="N10" s="21">
         <v>83</v>
       </c>
       <c r="O10" s="21">
         <v>69</v>
       </c>
       <c r="P10" s="21">
         <v>34</v>
       </c>
       <c r="Q10" s="21">
         <v>38</v>
       </c>
       <c r="R10" s="21">
         <v>13</v>
       </c>
       <c r="S10" s="21">
         <v>-1</v>
       </c>
       <c r="T10" s="21">
         <v>-17</v>
       </c>
+      <c r="U10" s="21">
+        <v>-2</v>
+      </c>
     </row>
     <row r="11" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A11" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="35" t="s">
         <v>66</v>
       </c>
       <c r="C11" s="20">
         <v>5</v>
       </c>
       <c r="D11" s="20">
         <v>75</v>
       </c>
       <c r="E11" s="20">
         <v>41</v>
       </c>
       <c r="F11" s="20">
         <v>69</v>
       </c>
       <c r="G11" s="20">
         <v>35</v>
       </c>
       <c r="H11" s="20">
         <v>33</v>
@@ -2171,50 +2182,53 @@
       </c>
       <c r="M11" s="21">
         <v>64</v>
       </c>
       <c r="N11" s="21">
         <v>84</v>
       </c>
       <c r="O11" s="21">
         <v>70</v>
       </c>
       <c r="P11" s="21">
         <v>53</v>
       </c>
       <c r="Q11" s="21">
         <v>92</v>
       </c>
       <c r="R11" s="21">
         <v>28</v>
       </c>
       <c r="S11" s="21">
         <v>9</v>
       </c>
       <c r="T11" s="21">
         <v>-8</v>
       </c>
+      <c r="U11" s="21">
+        <v>22</v>
+      </c>
     </row>
     <row r="12" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A12" s="34" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="20">
         <v>0</v>
       </c>
       <c r="D12" s="20">
         <v>11</v>
       </c>
       <c r="E12" s="20">
         <v>19</v>
       </c>
       <c r="F12" s="20">
         <v>19</v>
       </c>
       <c r="G12" s="20">
         <v>30</v>
       </c>
       <c r="H12" s="20">
         <v>1</v>
@@ -2233,50 +2247,53 @@
       </c>
       <c r="M12" s="21">
         <v>14</v>
       </c>
       <c r="N12" s="21">
         <v>49</v>
       </c>
       <c r="O12" s="21">
         <v>44</v>
       </c>
       <c r="P12" s="21">
         <v>31</v>
       </c>
       <c r="Q12" s="21">
         <v>22</v>
       </c>
       <c r="R12" s="21">
         <v>13</v>
       </c>
       <c r="S12" s="21">
         <v>0</v>
       </c>
       <c r="T12" s="21">
         <v>-4</v>
       </c>
+      <c r="U12" s="21">
+        <v>3</v>
+      </c>
     </row>
     <row r="13" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A13" s="34" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="20">
         <v>9</v>
       </c>
       <c r="D13" s="20">
         <v>33</v>
       </c>
       <c r="E13" s="20">
         <v>17</v>
       </c>
       <c r="F13" s="20">
         <v>57</v>
       </c>
       <c r="G13" s="20">
         <v>28</v>
       </c>
       <c r="H13" s="20">
         <v>-5</v>
@@ -2295,50 +2312,53 @@
       </c>
       <c r="M13" s="21">
         <v>31</v>
       </c>
       <c r="N13" s="21">
         <v>65</v>
       </c>
       <c r="O13" s="21">
         <v>33</v>
       </c>
       <c r="P13" s="21">
         <v>53</v>
       </c>
       <c r="Q13" s="21">
         <v>51</v>
       </c>
       <c r="R13" s="21">
         <v>14</v>
       </c>
       <c r="S13" s="21">
         <v>-3</v>
       </c>
       <c r="T13" s="21">
         <v>3</v>
       </c>
+      <c r="U13" s="21">
+        <v>13</v>
+      </c>
     </row>
     <row r="14" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A14" s="34" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="20">
         <v>3</v>
       </c>
       <c r="D14" s="20">
         <v>42</v>
       </c>
       <c r="E14" s="20">
         <v>24</v>
       </c>
       <c r="F14" s="20">
         <v>53</v>
       </c>
       <c r="G14" s="20">
         <v>25</v>
       </c>
       <c r="H14" s="20">
         <v>11</v>
@@ -2357,50 +2377,53 @@
       </c>
       <c r="M14" s="21">
         <v>30</v>
       </c>
       <c r="N14" s="21">
         <v>38</v>
       </c>
       <c r="O14" s="21">
         <v>66</v>
       </c>
       <c r="P14" s="21">
         <v>23</v>
       </c>
       <c r="Q14" s="21">
         <v>50</v>
       </c>
       <c r="R14" s="21">
         <v>31</v>
       </c>
       <c r="S14" s="21">
         <v>2</v>
       </c>
       <c r="T14" s="21">
         <v>4</v>
       </c>
+      <c r="U14" s="21">
+        <v>-2</v>
+      </c>
     </row>
     <row r="15" spans="1:28" s="40" customFormat="1" ht="11.25">
       <c r="A15" s="36" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>73</v>
       </c>
       <c r="C15" s="23">
         <v>1</v>
       </c>
       <c r="D15" s="23">
         <v>21</v>
       </c>
       <c r="E15" s="23">
         <v>20</v>
       </c>
       <c r="F15" s="23">
         <v>38</v>
       </c>
       <c r="G15" s="23">
         <v>33</v>
       </c>
       <c r="H15" s="23">
         <v>1</v>
@@ -2418,50 +2441,53 @@
         <v>42</v>
       </c>
       <c r="M15" s="24">
         <v>25</v>
       </c>
       <c r="N15" s="24">
         <v>32</v>
       </c>
       <c r="O15" s="24">
         <v>37</v>
       </c>
       <c r="P15" s="24">
         <v>3</v>
       </c>
       <c r="Q15" s="24">
         <v>13</v>
       </c>
       <c r="R15" s="24">
         <v>13</v>
       </c>
       <c r="S15" s="24">
         <v>-5</v>
       </c>
       <c r="T15" s="24">
         <v>-10</v>
+      </c>
+      <c r="U15" s="24" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>