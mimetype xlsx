--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -170,53 +170,50 @@
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/328174/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>CATU code</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>SIC code  - 613202</t>
   </si>
   <si>
     <t>External migration for all flows - departure</t>
   </si>
   <si>
-    <t>persons leaving the country abroad for permanent or long-term residence</t>
-[...1 lines deleted...]
-  <si>
     <t>Calculation</t>
   </si>
   <si>
     <t>the number of persons who left the country for abroad for permanent or long-term residence during the reporting period</t>
   </si>
   <si>
     <t>The main sources of information on population migration are administrative data collected by government agencies and national population censuses, even when conducted outside the regular statistical work program</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>From January 1, 2025</t>
   </si>
   <si>
     <t>Division of Social and Demographic Statistics</t>
   </si>
   <si>
     <t>E. B.Tolymbekova</t>
   </si>
   <si>
     <t>Теl.+7(727)277-55-56</t>
   </si>
   <si>
     <t>E -mail: el.tolymbekova@aspire.gov.kz</t>
@@ -243,50 +240,53 @@
     <t>751410000</t>
   </si>
   <si>
     <t>Bostandyk</t>
   </si>
   <si>
     <t>751510000</t>
   </si>
   <si>
     <t>751710000</t>
   </si>
   <si>
     <t>Medeu</t>
   </si>
   <si>
     <t>751810000</t>
   </si>
   <si>
     <t>Nauryzbay</t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t>Turksib</t>
+  </si>
+  <si>
+    <t>persons leaving the Almaty city abroad for permanent or long-term residence</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="35">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -1339,218 +1339,218 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="90.42578125" style="5" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="12">
         <v>613202</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="14" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="15" t="s">
-        <v>51</v>
+        <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="9" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
       <c r="A8" s="46" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="31.5" customHeight="1">
       <c r="A9" s="46" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="47" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="14" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="2">
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="2">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="16" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="16" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="17" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="18" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="4"/>
     <col min="2" max="2" width="118.140625" style="4" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="4"/>
@@ -1577,736 +1577,757 @@
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="48" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Z17"/>
+  <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F30" sqref="F30"/>
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="5" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="3.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.7109375" style="5" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="5" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="5" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" s="4" customFormat="1" ht="25.5">
-      <c r="A2" s="44" t="s">
+    <row r="1" spans="1:26" s="4" customFormat="1" ht="25.5">
+      <c r="A1" s="44" t="s">
         <v>49</v>
       </c>
-      <c r="B2" s="49" t="s">
+      <c r="B1" s="49" t="s">
         <v>50</v>
       </c>
-      <c r="C2" s="49"/>
-[...40 lines deleted...]
-      <c r="Z5" s="28" t="s">
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
+      <c r="Z1" s="49"/>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+    </row>
+    <row r="3" spans="1:26" s="26" customFormat="1" ht="11.25">
+      <c r="A3" s="25"/>
+      <c r="C3" s="27"/>
+      <c r="D3" s="27"/>
+      <c r="Z3" s="28" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="25" customFormat="1" ht="11.25">
-      <c r="A6" s="55" t="s">
+    <row r="4" spans="1:26" s="25" customFormat="1" ht="11.25">
+      <c r="A4" s="55" t="s">
         <v>47</v>
       </c>
-      <c r="B6" s="57"/>
-      <c r="C6" s="51">
+      <c r="B4" s="57"/>
+      <c r="C4" s="51">
         <v>2025</v>
       </c>
-      <c r="D6" s="51"/>
-[...10 lines deleted...]
-      <c r="O6" s="52">
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="51"/>
+      <c r="O4" s="52">
         <v>2026</v>
       </c>
-      <c r="P6" s="53"/>
-[...9 lines deleted...]
-      <c r="Z6" s="54"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53"/>
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53"/>
+      <c r="W4" s="53"/>
+      <c r="X4" s="53"/>
+      <c r="Y4" s="53"/>
+      <c r="Z4" s="54"/>
+    </row>
+    <row r="5" spans="1:26" s="25" customFormat="1" ht="11.25">
+      <c r="A5" s="56"/>
+      <c r="B5" s="58"/>
+      <c r="C5" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="E5" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="H5" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="I5" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="J5" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="K5" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="L5" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="M5" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="N5" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="O5" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="P5" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q5" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="R5" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="S5" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="T5" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="U5" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="V5" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="W5" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="X5" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="Y5" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z5" s="45" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" s="31" customFormat="1" ht="11.25">
+      <c r="A6" s="30"/>
+      <c r="B6" s="50" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="50"/>
     </row>
     <row r="7" spans="1:26" s="25" customFormat="1" ht="11.25">
-      <c r="A7" s="56"/>
-[...1 lines deleted...]
-      <c r="C7" s="29" t="s">
+      <c r="A7" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="B7" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="19">
+        <v>5</v>
+      </c>
+      <c r="D7" s="19">
+        <v>31</v>
+      </c>
+      <c r="E7" s="34">
+        <v>81</v>
+      </c>
+      <c r="F7" s="35">
+        <v>107</v>
+      </c>
+      <c r="G7" s="36">
+        <v>59</v>
+      </c>
+      <c r="H7" s="37">
+        <v>126</v>
+      </c>
+      <c r="I7" s="36">
+        <v>96</v>
+      </c>
+      <c r="J7" s="36">
+        <v>94</v>
+      </c>
+      <c r="K7" s="38">
+        <v>49</v>
+      </c>
+      <c r="L7" s="39">
+        <v>48</v>
+      </c>
+      <c r="M7" s="25">
+        <v>18</v>
+      </c>
+      <c r="N7" s="19">
+        <v>43</v>
+      </c>
+      <c r="O7" s="38">
+        <v>49</v>
+      </c>
+      <c r="P7" s="38">
+        <v>32</v>
+      </c>
+      <c r="Q7" s="19">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" s="25" customFormat="1" ht="11.25">
+      <c r="A8" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="B8" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="C8" s="19">
         <v>1</v>
       </c>
-      <c r="D7" s="29" t="s">
+      <c r="D8" s="19">
+        <v>5</v>
+      </c>
+      <c r="E8" s="19">
+        <v>15</v>
+      </c>
+      <c r="F8" s="19">
+        <v>13</v>
+      </c>
+      <c r="G8" s="19">
+        <v>0</v>
+      </c>
+      <c r="H8" s="20">
+        <v>10</v>
+      </c>
+      <c r="I8" s="20">
+        <v>16</v>
+      </c>
+      <c r="J8" s="19">
+        <v>26</v>
+      </c>
+      <c r="K8" s="21">
+        <v>6</v>
+      </c>
+      <c r="L8" s="19">
+        <v>4</v>
+      </c>
+      <c r="M8" s="19">
+        <v>6</v>
+      </c>
+      <c r="N8" s="19">
+        <v>8</v>
+      </c>
+      <c r="O8" s="21">
+        <v>10</v>
+      </c>
+      <c r="P8" s="21">
+        <v>1</v>
+      </c>
+      <c r="Q8" s="19">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" s="25" customFormat="1" ht="11.25">
+      <c r="A9" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="C9" s="19">
+        <v>0</v>
+      </c>
+      <c r="D9" s="19">
+        <v>0</v>
+      </c>
+      <c r="E9" s="19">
+        <v>4</v>
+      </c>
+      <c r="F9" s="19">
+        <v>9</v>
+      </c>
+      <c r="G9" s="19">
+        <v>4</v>
+      </c>
+      <c r="H9" s="20">
+        <v>3</v>
+      </c>
+      <c r="I9" s="20">
+        <v>7</v>
+      </c>
+      <c r="J9" s="19">
+        <v>3</v>
+      </c>
+      <c r="K9" s="21">
         <v>2</v>
       </c>
-      <c r="E7" s="29" t="s">
-[...17 lines deleted...]
-      <c r="K7" s="29" t="s">
+      <c r="L9" s="19">
         <v>9</v>
       </c>
-      <c r="L7" s="29" t="s">
-[...8 lines deleted...]
-      <c r="O7" s="29" t="s">
+      <c r="M9" s="19">
+        <v>0</v>
+      </c>
+      <c r="N9" s="19">
+        <v>0</v>
+      </c>
+      <c r="O9" s="21">
+        <v>0</v>
+      </c>
+      <c r="P9" s="21">
         <v>1</v>
       </c>
-      <c r="P7" s="29" t="s">
-[...110 lines deleted...]
-        <v>32</v>
+      <c r="Q9" s="19">
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A10" s="40" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B10" s="41" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C10" s="19">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D10" s="19">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E10" s="19">
         <v>15</v>
       </c>
       <c r="F10" s="19">
         <v>13</v>
       </c>
       <c r="G10" s="19">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="H10" s="20">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="I10" s="20">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="J10" s="19">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="K10" s="21">
         <v>6</v>
       </c>
       <c r="L10" s="19">
         <v>4</v>
       </c>
       <c r="M10" s="19">
+        <v>1</v>
+      </c>
+      <c r="N10" s="19">
+        <v>5</v>
+      </c>
+      <c r="O10" s="21">
         <v>6</v>
       </c>
-      <c r="N10" s="19">
-[...2 lines deleted...]
-      <c r="O10" s="21">
+      <c r="P10" s="21">
+        <v>2</v>
+      </c>
+      <c r="Q10" s="19">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A11" s="40" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B11" s="41" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C11" s="19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D11" s="19">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E11" s="19">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="F11" s="19">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="G11" s="19">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="H11" s="20">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="I11" s="20">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="J11" s="19">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="K11" s="21">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="L11" s="19">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="M11" s="19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N11" s="19">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="O11" s="21">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="P11" s="21">
-        <v>1</v>
+        <v>8</v>
+      </c>
+      <c r="Q11" s="19">
+        <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A12" s="40" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B12" s="41" t="s">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="C12" s="19">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D12" s="19">
         <v>3</v>
       </c>
       <c r="E12" s="19">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="F12" s="19">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G12" s="19">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="H12" s="20">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="I12" s="20">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="J12" s="19">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="K12" s="21">
         <v>6</v>
       </c>
       <c r="L12" s="19">
         <v>4</v>
       </c>
       <c r="M12" s="19">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N12" s="19">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="O12" s="21">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="P12" s="21">
-        <v>2</v>
+        <v>4</v>
+      </c>
+      <c r="Q12" s="19">
+        <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A13" s="40" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B13" s="41" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C13" s="19">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D13" s="19">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E13" s="19">
         <v>15</v>
       </c>
       <c r="F13" s="19">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="G13" s="19">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="H13" s="20">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="I13" s="20">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="J13" s="19">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="K13" s="21">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="L13" s="19">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="M13" s="19">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N13" s="19">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="O13" s="21">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="P13" s="21">
-        <v>8</v>
+        <v>0</v>
+      </c>
+      <c r="Q13" s="19">
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A14" s="40" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B14" s="41" t="s">
-        <v>13</v>
+        <v>72</v>
       </c>
       <c r="C14" s="19">
         <v>0</v>
       </c>
       <c r="D14" s="19">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E14" s="19">
+        <v>1</v>
+      </c>
+      <c r="F14" s="19">
+        <v>1</v>
+      </c>
+      <c r="G14" s="19">
+        <v>5</v>
+      </c>
+      <c r="H14" s="20">
         <v>6</v>
       </c>
-      <c r="F14" s="19">
-[...7 lines deleted...]
-      </c>
       <c r="I14" s="20">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="J14" s="19">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="K14" s="21">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L14" s="19">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M14" s="19">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="N14" s="19">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="O14" s="21">
         <v>0</v>
       </c>
       <c r="P14" s="21">
+        <v>1</v>
+      </c>
+      <c r="Q14" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" s="25" customFormat="1" ht="11.25">
+      <c r="A15" s="42" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" s="43" t="s">
+        <v>74</v>
+      </c>
+      <c r="C15" s="22">
+        <v>0</v>
+      </c>
+      <c r="D15" s="22">
+        <v>14</v>
+      </c>
+      <c r="E15" s="22">
+        <v>10</v>
+      </c>
+      <c r="F15" s="22">
+        <v>12</v>
+      </c>
+      <c r="G15" s="22">
+        <v>3</v>
+      </c>
+      <c r="H15" s="23">
+        <v>18</v>
+      </c>
+      <c r="I15" s="23">
         <v>4</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C15" s="19">
+      <c r="J15" s="22">
+        <v>10</v>
+      </c>
+      <c r="K15" s="24">
+        <v>5</v>
+      </c>
+      <c r="L15" s="22">
+        <v>8</v>
+      </c>
+      <c r="M15" s="22">
+        <v>2</v>
+      </c>
+      <c r="N15" s="22">
+        <v>9</v>
+      </c>
+      <c r="O15" s="24">
         <v>0</v>
       </c>
-      <c r="D15" s="19">
-[...2 lines deleted...]
-      <c r="E15" s="19">
+      <c r="P15" s="24">
         <v>15</v>
       </c>
-      <c r="F15" s="19">
-[...130 lines deleted...]
-        <v>15</v>
+      <c r="Q15" s="22">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="B2:Z2"/>
-[...4 lines deleted...]
-    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>