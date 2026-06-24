--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -1339,51 +1339,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="90.42578125" style="5" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="12">
         <v>613202</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>50</v>
       </c>
     </row>
@@ -1466,59 +1466,59 @@
       <c r="B12" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="2">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="2">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>58</v>
       </c>
@@ -1580,51 +1580,51 @@
       <c r="B9" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="48" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+      <selection activeCell="R7" sqref="R7:R15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="5" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="3.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.7109375" style="5" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="5" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" style="5" bestFit="1" customWidth="1"/>
@@ -1851,50 +1851,53 @@
       </c>
       <c r="J7" s="36">
         <v>94</v>
       </c>
       <c r="K7" s="38">
         <v>49</v>
       </c>
       <c r="L7" s="39">
         <v>48</v>
       </c>
       <c r="M7" s="25">
         <v>18</v>
       </c>
       <c r="N7" s="19">
         <v>43</v>
       </c>
       <c r="O7" s="38">
         <v>49</v>
       </c>
       <c r="P7" s="38">
         <v>32</v>
       </c>
       <c r="Q7" s="19">
         <v>54</v>
       </c>
+      <c r="R7" s="19">
+        <v>36</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A8" s="40" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="41" t="s">
         <v>61</v>
       </c>
       <c r="C8" s="19">
         <v>1</v>
       </c>
       <c r="D8" s="19">
         <v>5</v>
       </c>
       <c r="E8" s="19">
         <v>15</v>
       </c>
       <c r="F8" s="19">
         <v>13</v>
       </c>
       <c r="G8" s="19">
         <v>0</v>
       </c>
       <c r="H8" s="20">
         <v>10</v>
@@ -1904,50 +1907,53 @@
       </c>
       <c r="J8" s="19">
         <v>26</v>
       </c>
       <c r="K8" s="21">
         <v>6</v>
       </c>
       <c r="L8" s="19">
         <v>4</v>
       </c>
       <c r="M8" s="19">
         <v>6</v>
       </c>
       <c r="N8" s="19">
         <v>8</v>
       </c>
       <c r="O8" s="21">
         <v>10</v>
       </c>
       <c r="P8" s="21">
         <v>1</v>
       </c>
       <c r="Q8" s="19">
         <v>8</v>
       </c>
+      <c r="R8" s="19">
+        <v>6</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A9" s="40" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="41" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="19">
         <v>0</v>
       </c>
       <c r="D9" s="19">
         <v>0</v>
       </c>
       <c r="E9" s="19">
         <v>4</v>
       </c>
       <c r="F9" s="19">
         <v>9</v>
       </c>
       <c r="G9" s="19">
         <v>4</v>
       </c>
       <c r="H9" s="20">
         <v>3</v>
@@ -1957,50 +1963,53 @@
       </c>
       <c r="J9" s="19">
         <v>3</v>
       </c>
       <c r="K9" s="21">
         <v>2</v>
       </c>
       <c r="L9" s="19">
         <v>9</v>
       </c>
       <c r="M9" s="19">
         <v>0</v>
       </c>
       <c r="N9" s="19">
         <v>0</v>
       </c>
       <c r="O9" s="21">
         <v>0</v>
       </c>
       <c r="P9" s="21">
         <v>1</v>
       </c>
       <c r="Q9" s="19">
         <v>1</v>
       </c>
+      <c r="R9" s="19">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A10" s="40" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="41" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="19">
         <v>3</v>
       </c>
       <c r="D10" s="19">
         <v>3</v>
       </c>
       <c r="E10" s="19">
         <v>15</v>
       </c>
       <c r="F10" s="19">
         <v>13</v>
       </c>
       <c r="G10" s="19">
         <v>12</v>
       </c>
       <c r="H10" s="20">
         <v>27</v>
@@ -2010,50 +2019,53 @@
       </c>
       <c r="J10" s="19">
         <v>8</v>
       </c>
       <c r="K10" s="21">
         <v>6</v>
       </c>
       <c r="L10" s="19">
         <v>4</v>
       </c>
       <c r="M10" s="19">
         <v>1</v>
       </c>
       <c r="N10" s="19">
         <v>5</v>
       </c>
       <c r="O10" s="21">
         <v>6</v>
       </c>
       <c r="P10" s="21">
         <v>2</v>
       </c>
       <c r="Q10" s="19">
         <v>10</v>
       </c>
+      <c r="R10" s="19">
+        <v>5</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A11" s="40" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="41" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="19">
         <v>1</v>
       </c>
       <c r="D11" s="19">
         <v>2</v>
       </c>
       <c r="E11" s="19">
         <v>15</v>
       </c>
       <c r="F11" s="19">
         <v>33</v>
       </c>
       <c r="G11" s="19">
         <v>19</v>
       </c>
       <c r="H11" s="20">
         <v>23</v>
@@ -2063,50 +2075,53 @@
       </c>
       <c r="J11" s="19">
         <v>14</v>
       </c>
       <c r="K11" s="21">
         <v>14</v>
       </c>
       <c r="L11" s="19">
         <v>13</v>
       </c>
       <c r="M11" s="19">
         <v>1</v>
       </c>
       <c r="N11" s="19">
         <v>10</v>
       </c>
       <c r="O11" s="21">
         <v>18</v>
       </c>
       <c r="P11" s="21">
         <v>8</v>
       </c>
       <c r="Q11" s="19">
         <v>12</v>
       </c>
+      <c r="R11" s="19">
+        <v>10</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A12" s="40" t="s">
         <v>68</v>
       </c>
       <c r="B12" s="41" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="19">
         <v>0</v>
       </c>
       <c r="D12" s="19">
         <v>3</v>
       </c>
       <c r="E12" s="19">
         <v>6</v>
       </c>
       <c r="F12" s="19">
         <v>10</v>
       </c>
       <c r="G12" s="19">
         <v>4</v>
       </c>
       <c r="H12" s="20">
         <v>19</v>
@@ -2116,50 +2131,53 @@
       </c>
       <c r="J12" s="19">
         <v>16</v>
       </c>
       <c r="K12" s="21">
         <v>6</v>
       </c>
       <c r="L12" s="19">
         <v>4</v>
       </c>
       <c r="M12" s="19">
         <v>3</v>
       </c>
       <c r="N12" s="19">
         <v>6</v>
       </c>
       <c r="O12" s="21">
         <v>0</v>
       </c>
       <c r="P12" s="21">
         <v>4</v>
       </c>
       <c r="Q12" s="19">
         <v>7</v>
       </c>
+      <c r="R12" s="19">
+        <v>3</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A13" s="40" t="s">
         <v>69</v>
       </c>
       <c r="B13" s="41" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="19">
         <v>0</v>
       </c>
       <c r="D13" s="19">
         <v>4</v>
       </c>
       <c r="E13" s="19">
         <v>15</v>
       </c>
       <c r="F13" s="19">
         <v>16</v>
       </c>
       <c r="G13" s="19">
         <v>12</v>
       </c>
       <c r="H13" s="20">
         <v>20</v>
@@ -2169,50 +2187,53 @@
       </c>
       <c r="J13" s="19">
         <v>9</v>
       </c>
       <c r="K13" s="21">
         <v>5</v>
       </c>
       <c r="L13" s="19">
         <v>5</v>
       </c>
       <c r="M13" s="19">
         <v>5</v>
       </c>
       <c r="N13" s="19">
         <v>3</v>
       </c>
       <c r="O13" s="21">
         <v>15</v>
       </c>
       <c r="P13" s="21">
         <v>0</v>
       </c>
       <c r="Q13" s="19">
         <v>3</v>
       </c>
+      <c r="R13" s="19">
+        <v>6</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A14" s="40" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="19">
         <v>0</v>
       </c>
       <c r="D14" s="19">
         <v>0</v>
       </c>
       <c r="E14" s="19">
         <v>1</v>
       </c>
       <c r="F14" s="19">
         <v>1</v>
       </c>
       <c r="G14" s="19">
         <v>5</v>
       </c>
       <c r="H14" s="20">
         <v>6</v>
@@ -2222,50 +2243,53 @@
       </c>
       <c r="J14" s="19">
         <v>8</v>
       </c>
       <c r="K14" s="21">
         <v>5</v>
       </c>
       <c r="L14" s="19">
         <v>1</v>
       </c>
       <c r="M14" s="19">
         <v>0</v>
       </c>
       <c r="N14" s="19">
         <v>2</v>
       </c>
       <c r="O14" s="21">
         <v>0</v>
       </c>
       <c r="P14" s="21">
         <v>1</v>
       </c>
       <c r="Q14" s="19">
         <v>0</v>
       </c>
+      <c r="R14" s="19">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A15" s="42" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>74</v>
       </c>
       <c r="C15" s="22">
         <v>0</v>
       </c>
       <c r="D15" s="22">
         <v>14</v>
       </c>
       <c r="E15" s="22">
         <v>10</v>
       </c>
       <c r="F15" s="22">
         <v>12</v>
       </c>
       <c r="G15" s="22">
         <v>3</v>
       </c>
       <c r="H15" s="23">
         <v>18</v>
@@ -2274,50 +2298,53 @@
         <v>4</v>
       </c>
       <c r="J15" s="22">
         <v>10</v>
       </c>
       <c r="K15" s="24">
         <v>5</v>
       </c>
       <c r="L15" s="22">
         <v>8</v>
       </c>
       <c r="M15" s="22">
         <v>2</v>
       </c>
       <c r="N15" s="22">
         <v>9</v>
       </c>
       <c r="O15" s="24">
         <v>0</v>
       </c>
       <c r="P15" s="24">
         <v>15</v>
       </c>
       <c r="Q15" s="22">
         <v>13</v>
+      </c>
+      <c r="R15" s="22">
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>