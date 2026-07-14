--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -1339,54 +1339,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="90.42578125" style="5" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="12">
         <v>613202</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="13" t="s">
         <v>18</v>
@@ -1466,59 +1466,59 @@
       <c r="B12" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="2">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="2">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>58</v>
       </c>
@@ -1580,54 +1580,54 @@
       <c r="B9" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="48" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="R7" sqref="R7:R15"/>
+      <selection activeCell="M34" sqref="M34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="5" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="3.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.7109375" style="5" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="5" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="5" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.7109375" style="5" bestFit="1" customWidth="1"/>
@@ -1693,51 +1693,51 @@
       <c r="E4" s="51"/>
       <c r="F4" s="51"/>
       <c r="G4" s="51"/>
       <c r="H4" s="51"/>
       <c r="I4" s="51"/>
       <c r="J4" s="51"/>
       <c r="K4" s="51"/>
       <c r="L4" s="51"/>
       <c r="M4" s="51"/>
       <c r="N4" s="51"/>
       <c r="O4" s="52">
         <v>2026</v>
       </c>
       <c r="P4" s="53"/>
       <c r="Q4" s="53"/>
       <c r="R4" s="53"/>
       <c r="S4" s="53"/>
       <c r="T4" s="53"/>
       <c r="U4" s="53"/>
       <c r="V4" s="53"/>
       <c r="W4" s="53"/>
       <c r="X4" s="53"/>
       <c r="Y4" s="53"/>
       <c r="Z4" s="54"/>
     </row>
-    <row r="5" spans="1:26" s="25" customFormat="1" ht="11.25">
+    <row r="5" spans="1:26" s="25" customFormat="1" ht="22.5">
       <c r="A5" s="56"/>
       <c r="B5" s="58"/>
       <c r="C5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="29" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="29" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="29" t="s">
         <v>8</v>
@@ -1854,50 +1854,53 @@
       </c>
       <c r="K7" s="38">
         <v>49</v>
       </c>
       <c r="L7" s="39">
         <v>48</v>
       </c>
       <c r="M7" s="25">
         <v>18</v>
       </c>
       <c r="N7" s="19">
         <v>43</v>
       </c>
       <c r="O7" s="38">
         <v>49</v>
       </c>
       <c r="P7" s="38">
         <v>32</v>
       </c>
       <c r="Q7" s="19">
         <v>54</v>
       </c>
       <c r="R7" s="19">
         <v>36</v>
       </c>
+      <c r="S7" s="19">
+        <v>39</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A8" s="40" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="41" t="s">
         <v>61</v>
       </c>
       <c r="C8" s="19">
         <v>1</v>
       </c>
       <c r="D8" s="19">
         <v>5</v>
       </c>
       <c r="E8" s="19">
         <v>15</v>
       </c>
       <c r="F8" s="19">
         <v>13</v>
       </c>
       <c r="G8" s="19">
         <v>0</v>
       </c>
       <c r="H8" s="20">
         <v>10</v>
@@ -1910,50 +1913,53 @@
       </c>
       <c r="K8" s="21">
         <v>6</v>
       </c>
       <c r="L8" s="19">
         <v>4</v>
       </c>
       <c r="M8" s="19">
         <v>6</v>
       </c>
       <c r="N8" s="19">
         <v>8</v>
       </c>
       <c r="O8" s="21">
         <v>10</v>
       </c>
       <c r="P8" s="21">
         <v>1</v>
       </c>
       <c r="Q8" s="19">
         <v>8</v>
       </c>
       <c r="R8" s="19">
         <v>6</v>
       </c>
+      <c r="S8" s="19">
+        <v>6</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A9" s="40" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="41" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="19">
         <v>0</v>
       </c>
       <c r="D9" s="19">
         <v>0</v>
       </c>
       <c r="E9" s="19">
         <v>4</v>
       </c>
       <c r="F9" s="19">
         <v>9</v>
       </c>
       <c r="G9" s="19">
         <v>4</v>
       </c>
       <c r="H9" s="20">
         <v>3</v>
@@ -1966,50 +1972,53 @@
       </c>
       <c r="K9" s="21">
         <v>2</v>
       </c>
       <c r="L9" s="19">
         <v>9</v>
       </c>
       <c r="M9" s="19">
         <v>0</v>
       </c>
       <c r="N9" s="19">
         <v>0</v>
       </c>
       <c r="O9" s="21">
         <v>0</v>
       </c>
       <c r="P9" s="21">
         <v>1</v>
       </c>
       <c r="Q9" s="19">
         <v>1</v>
       </c>
       <c r="R9" s="19">
         <v>0</v>
       </c>
+      <c r="S9" s="19">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A10" s="40" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="41" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="19">
         <v>3</v>
       </c>
       <c r="D10" s="19">
         <v>3</v>
       </c>
       <c r="E10" s="19">
         <v>15</v>
       </c>
       <c r="F10" s="19">
         <v>13</v>
       </c>
       <c r="G10" s="19">
         <v>12</v>
       </c>
       <c r="H10" s="20">
         <v>27</v>
@@ -2022,50 +2031,53 @@
       </c>
       <c r="K10" s="21">
         <v>6</v>
       </c>
       <c r="L10" s="19">
         <v>4</v>
       </c>
       <c r="M10" s="19">
         <v>1</v>
       </c>
       <c r="N10" s="19">
         <v>5</v>
       </c>
       <c r="O10" s="21">
         <v>6</v>
       </c>
       <c r="P10" s="21">
         <v>2</v>
       </c>
       <c r="Q10" s="19">
         <v>10</v>
       </c>
       <c r="R10" s="19">
         <v>5</v>
       </c>
+      <c r="S10" s="19">
+        <v>4</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A11" s="40" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="41" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="19">
         <v>1</v>
       </c>
       <c r="D11" s="19">
         <v>2</v>
       </c>
       <c r="E11" s="19">
         <v>15</v>
       </c>
       <c r="F11" s="19">
         <v>33</v>
       </c>
       <c r="G11" s="19">
         <v>19</v>
       </c>
       <c r="H11" s="20">
         <v>23</v>
@@ -2078,50 +2090,53 @@
       </c>
       <c r="K11" s="21">
         <v>14</v>
       </c>
       <c r="L11" s="19">
         <v>13</v>
       </c>
       <c r="M11" s="19">
         <v>1</v>
       </c>
       <c r="N11" s="19">
         <v>10</v>
       </c>
       <c r="O11" s="21">
         <v>18</v>
       </c>
       <c r="P11" s="21">
         <v>8</v>
       </c>
       <c r="Q11" s="19">
         <v>12</v>
       </c>
       <c r="R11" s="19">
         <v>10</v>
       </c>
+      <c r="S11" s="19">
+        <v>2</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A12" s="40" t="s">
         <v>68</v>
       </c>
       <c r="B12" s="41" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="19">
         <v>0</v>
       </c>
       <c r="D12" s="19">
         <v>3</v>
       </c>
       <c r="E12" s="19">
         <v>6</v>
       </c>
       <c r="F12" s="19">
         <v>10</v>
       </c>
       <c r="G12" s="19">
         <v>4</v>
       </c>
       <c r="H12" s="20">
         <v>19</v>
@@ -2134,50 +2149,53 @@
       </c>
       <c r="K12" s="21">
         <v>6</v>
       </c>
       <c r="L12" s="19">
         <v>4</v>
       </c>
       <c r="M12" s="19">
         <v>3</v>
       </c>
       <c r="N12" s="19">
         <v>6</v>
       </c>
       <c r="O12" s="21">
         <v>0</v>
       </c>
       <c r="P12" s="21">
         <v>4</v>
       </c>
       <c r="Q12" s="19">
         <v>7</v>
       </c>
       <c r="R12" s="19">
         <v>3</v>
       </c>
+      <c r="S12" s="19">
+        <v>7</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A13" s="40" t="s">
         <v>69</v>
       </c>
       <c r="B13" s="41" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="19">
         <v>0</v>
       </c>
       <c r="D13" s="19">
         <v>4</v>
       </c>
       <c r="E13" s="19">
         <v>15</v>
       </c>
       <c r="F13" s="19">
         <v>16</v>
       </c>
       <c r="G13" s="19">
         <v>12</v>
       </c>
       <c r="H13" s="20">
         <v>20</v>
@@ -2190,50 +2208,53 @@
       </c>
       <c r="K13" s="21">
         <v>5</v>
       </c>
       <c r="L13" s="19">
         <v>5</v>
       </c>
       <c r="M13" s="19">
         <v>5</v>
       </c>
       <c r="N13" s="19">
         <v>3</v>
       </c>
       <c r="O13" s="21">
         <v>15</v>
       </c>
       <c r="P13" s="21">
         <v>0</v>
       </c>
       <c r="Q13" s="19">
         <v>3</v>
       </c>
       <c r="R13" s="19">
         <v>6</v>
       </c>
+      <c r="S13" s="19">
+        <v>11</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A14" s="40" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="19">
         <v>0</v>
       </c>
       <c r="D14" s="19">
         <v>0</v>
       </c>
       <c r="E14" s="19">
         <v>1</v>
       </c>
       <c r="F14" s="19">
         <v>1</v>
       </c>
       <c r="G14" s="19">
         <v>5</v>
       </c>
       <c r="H14" s="20">
         <v>6</v>
@@ -2246,50 +2267,53 @@
       </c>
       <c r="K14" s="21">
         <v>5</v>
       </c>
       <c r="L14" s="19">
         <v>1</v>
       </c>
       <c r="M14" s="19">
         <v>0</v>
       </c>
       <c r="N14" s="19">
         <v>2</v>
       </c>
       <c r="O14" s="21">
         <v>0</v>
       </c>
       <c r="P14" s="21">
         <v>1</v>
       </c>
       <c r="Q14" s="19">
         <v>0</v>
       </c>
       <c r="R14" s="19">
         <v>0</v>
       </c>
+      <c r="S14" s="19">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A15" s="42" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>74</v>
       </c>
       <c r="C15" s="22">
         <v>0</v>
       </c>
       <c r="D15" s="22">
         <v>14</v>
       </c>
       <c r="E15" s="22">
         <v>10</v>
       </c>
       <c r="F15" s="22">
         <v>12</v>
       </c>
       <c r="G15" s="22">
         <v>3</v>
       </c>
       <c r="H15" s="23">
         <v>18</v>
@@ -2301,50 +2325,53 @@
         <v>10</v>
       </c>
       <c r="K15" s="24">
         <v>5</v>
       </c>
       <c r="L15" s="22">
         <v>8</v>
       </c>
       <c r="M15" s="22">
         <v>2</v>
       </c>
       <c r="N15" s="22">
         <v>9</v>
       </c>
       <c r="O15" s="24">
         <v>0</v>
       </c>
       <c r="P15" s="24">
         <v>15</v>
       </c>
       <c r="Q15" s="22">
         <v>13</v>
       </c>
       <c r="R15" s="22">
         <v>6</v>
+      </c>
+      <c r="S15" s="22">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>