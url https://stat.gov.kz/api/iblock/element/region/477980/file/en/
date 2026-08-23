--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -1339,51 +1339,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B33" sqref="B33"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="90.42578125" style="5" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="12">
         <v>613202</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>50</v>
       </c>
     </row>
@@ -1466,59 +1466,59 @@
       <c r="B12" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="2">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="2">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>58</v>
       </c>
@@ -1579,53 +1579,51 @@
     <row r="9" spans="2:2">
       <c r="B9" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="48" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="5" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="3.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="5" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.7109375" style="5" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="5.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="5" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="5" bestFit="1" customWidth="1"/>
@@ -1857,50 +1855,53 @@
       </c>
       <c r="L7" s="39">
         <v>48</v>
       </c>
       <c r="M7" s="25">
         <v>18</v>
       </c>
       <c r="N7" s="19">
         <v>43</v>
       </c>
       <c r="O7" s="38">
         <v>49</v>
       </c>
       <c r="P7" s="38">
         <v>32</v>
       </c>
       <c r="Q7" s="19">
         <v>54</v>
       </c>
       <c r="R7" s="19">
         <v>36</v>
       </c>
       <c r="S7" s="19">
         <v>39</v>
       </c>
+      <c r="T7" s="19">
+        <v>100</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A8" s="40" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="41" t="s">
         <v>61</v>
       </c>
       <c r="C8" s="19">
         <v>1</v>
       </c>
       <c r="D8" s="19">
         <v>5</v>
       </c>
       <c r="E8" s="19">
         <v>15</v>
       </c>
       <c r="F8" s="19">
         <v>13</v>
       </c>
       <c r="G8" s="19">
         <v>0</v>
       </c>
       <c r="H8" s="20">
         <v>10</v>
@@ -1916,50 +1917,53 @@
       </c>
       <c r="L8" s="19">
         <v>4</v>
       </c>
       <c r="M8" s="19">
         <v>6</v>
       </c>
       <c r="N8" s="19">
         <v>8</v>
       </c>
       <c r="O8" s="21">
         <v>10</v>
       </c>
       <c r="P8" s="21">
         <v>1</v>
       </c>
       <c r="Q8" s="19">
         <v>8</v>
       </c>
       <c r="R8" s="19">
         <v>6</v>
       </c>
       <c r="S8" s="19">
         <v>6</v>
       </c>
+      <c r="T8" s="19">
+        <v>20</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A9" s="40" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="41" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="19">
         <v>0</v>
       </c>
       <c r="D9" s="19">
         <v>0</v>
       </c>
       <c r="E9" s="19">
         <v>4</v>
       </c>
       <c r="F9" s="19">
         <v>9</v>
       </c>
       <c r="G9" s="19">
         <v>4</v>
       </c>
       <c r="H9" s="20">
         <v>3</v>
@@ -1975,50 +1979,53 @@
       </c>
       <c r="L9" s="19">
         <v>9</v>
       </c>
       <c r="M9" s="19">
         <v>0</v>
       </c>
       <c r="N9" s="19">
         <v>0</v>
       </c>
       <c r="O9" s="21">
         <v>0</v>
       </c>
       <c r="P9" s="21">
         <v>1</v>
       </c>
       <c r="Q9" s="19">
         <v>1</v>
       </c>
       <c r="R9" s="19">
         <v>0</v>
       </c>
       <c r="S9" s="19">
         <v>0</v>
       </c>
+      <c r="T9" s="19">
+        <v>3</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A10" s="40" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="41" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="19">
         <v>3</v>
       </c>
       <c r="D10" s="19">
         <v>3</v>
       </c>
       <c r="E10" s="19">
         <v>15</v>
       </c>
       <c r="F10" s="19">
         <v>13</v>
       </c>
       <c r="G10" s="19">
         <v>12</v>
       </c>
       <c r="H10" s="20">
         <v>27</v>
@@ -2034,50 +2041,53 @@
       </c>
       <c r="L10" s="19">
         <v>4</v>
       </c>
       <c r="M10" s="19">
         <v>1</v>
       </c>
       <c r="N10" s="19">
         <v>5</v>
       </c>
       <c r="O10" s="21">
         <v>6</v>
       </c>
       <c r="P10" s="21">
         <v>2</v>
       </c>
       <c r="Q10" s="19">
         <v>10</v>
       </c>
       <c r="R10" s="19">
         <v>5</v>
       </c>
       <c r="S10" s="19">
         <v>4</v>
       </c>
+      <c r="T10" s="19">
+        <v>21</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A11" s="40" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="41" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="19">
         <v>1</v>
       </c>
       <c r="D11" s="19">
         <v>2</v>
       </c>
       <c r="E11" s="19">
         <v>15</v>
       </c>
       <c r="F11" s="19">
         <v>33</v>
       </c>
       <c r="G11" s="19">
         <v>19</v>
       </c>
       <c r="H11" s="20">
         <v>23</v>
@@ -2093,50 +2103,53 @@
       </c>
       <c r="L11" s="19">
         <v>13</v>
       </c>
       <c r="M11" s="19">
         <v>1</v>
       </c>
       <c r="N11" s="19">
         <v>10</v>
       </c>
       <c r="O11" s="21">
         <v>18</v>
       </c>
       <c r="P11" s="21">
         <v>8</v>
       </c>
       <c r="Q11" s="19">
         <v>12</v>
       </c>
       <c r="R11" s="19">
         <v>10</v>
       </c>
       <c r="S11" s="19">
         <v>2</v>
       </c>
+      <c r="T11" s="19">
+        <v>21</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A12" s="40" t="s">
         <v>68</v>
       </c>
       <c r="B12" s="41" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="19">
         <v>0</v>
       </c>
       <c r="D12" s="19">
         <v>3</v>
       </c>
       <c r="E12" s="19">
         <v>6</v>
       </c>
       <c r="F12" s="19">
         <v>10</v>
       </c>
       <c r="G12" s="19">
         <v>4</v>
       </c>
       <c r="H12" s="20">
         <v>19</v>
@@ -2152,50 +2165,53 @@
       </c>
       <c r="L12" s="19">
         <v>4</v>
       </c>
       <c r="M12" s="19">
         <v>3</v>
       </c>
       <c r="N12" s="19">
         <v>6</v>
       </c>
       <c r="O12" s="21">
         <v>0</v>
       </c>
       <c r="P12" s="21">
         <v>4</v>
       </c>
       <c r="Q12" s="19">
         <v>7</v>
       </c>
       <c r="R12" s="19">
         <v>3</v>
       </c>
       <c r="S12" s="19">
         <v>7</v>
       </c>
+      <c r="T12" s="19">
+        <v>12</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A13" s="40" t="s">
         <v>69</v>
       </c>
       <c r="B13" s="41" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="19">
         <v>0</v>
       </c>
       <c r="D13" s="19">
         <v>4</v>
       </c>
       <c r="E13" s="19">
         <v>15</v>
       </c>
       <c r="F13" s="19">
         <v>16</v>
       </c>
       <c r="G13" s="19">
         <v>12</v>
       </c>
       <c r="H13" s="20">
         <v>20</v>
@@ -2211,50 +2227,53 @@
       </c>
       <c r="L13" s="19">
         <v>5</v>
       </c>
       <c r="M13" s="19">
         <v>5</v>
       </c>
       <c r="N13" s="19">
         <v>3</v>
       </c>
       <c r="O13" s="21">
         <v>15</v>
       </c>
       <c r="P13" s="21">
         <v>0</v>
       </c>
       <c r="Q13" s="19">
         <v>3</v>
       </c>
       <c r="R13" s="19">
         <v>6</v>
       </c>
       <c r="S13" s="19">
         <v>11</v>
       </c>
+      <c r="T13" s="19">
+        <v>6</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A14" s="40" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="19">
         <v>0</v>
       </c>
       <c r="D14" s="19">
         <v>0</v>
       </c>
       <c r="E14" s="19">
         <v>1</v>
       </c>
       <c r="F14" s="19">
         <v>1</v>
       </c>
       <c r="G14" s="19">
         <v>5</v>
       </c>
       <c r="H14" s="20">
         <v>6</v>
@@ -2270,50 +2289,53 @@
       </c>
       <c r="L14" s="19">
         <v>1</v>
       </c>
       <c r="M14" s="19">
         <v>0</v>
       </c>
       <c r="N14" s="19">
         <v>2</v>
       </c>
       <c r="O14" s="21">
         <v>0</v>
       </c>
       <c r="P14" s="21">
         <v>1</v>
       </c>
       <c r="Q14" s="19">
         <v>0</v>
       </c>
       <c r="R14" s="19">
         <v>0</v>
       </c>
       <c r="S14" s="19">
         <v>0</v>
       </c>
+      <c r="T14" s="19">
+        <v>1</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A15" s="42" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>74</v>
       </c>
       <c r="C15" s="22">
         <v>0</v>
       </c>
       <c r="D15" s="22">
         <v>14</v>
       </c>
       <c r="E15" s="22">
         <v>10</v>
       </c>
       <c r="F15" s="22">
         <v>12</v>
       </c>
       <c r="G15" s="22">
         <v>3</v>
       </c>
       <c r="H15" s="23">
         <v>18</v>
@@ -2328,50 +2350,53 @@
         <v>5</v>
       </c>
       <c r="L15" s="22">
         <v>8</v>
       </c>
       <c r="M15" s="22">
         <v>2</v>
       </c>
       <c r="N15" s="22">
         <v>9</v>
       </c>
       <c r="O15" s="24">
         <v>0</v>
       </c>
       <c r="P15" s="24">
         <v>15</v>
       </c>
       <c r="Q15" s="22">
         <v>13</v>
       </c>
       <c r="R15" s="22">
         <v>6</v>
       </c>
       <c r="S15" s="22">
         <v>9</v>
+      </c>
+      <c r="T15" s="22">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>