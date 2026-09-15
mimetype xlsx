--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -1339,58 +1339,58 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="43.28515625" style="5" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="43.25" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="90.375" style="5" customWidth="1"/>
+    <col min="3" max="16384" width="9.125" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="12">
         <v>613202</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>14</v>
       </c>
@@ -1405,51 +1405,51 @@
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="14" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="15" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="25.5">
+    <row r="8" spans="1:2">
       <c r="A8" s="46" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="31.5" customHeight="1">
       <c r="A9" s="46" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="47" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="13" t="s">
@@ -1466,59 +1466,59 @@
       <c r="B12" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="2">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="2">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>58</v>
       </c>
@@ -1527,132 +1527,134 @@
       <c r="A20" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="4"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="9.125" style="4"/>
+    <col min="2" max="2" width="118.125" style="4" customWidth="1"/>
+    <col min="3" max="16384" width="9.125" style="4"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="48" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="W22" sqref="W22"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="5" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="8.85546875" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="4.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="8.875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="6.625" style="5" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.125" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="5.625" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="4.25" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4" style="5" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="4.42578125" style="5" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="3.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="4.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="3.875" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="5" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="18" max="18" width="4.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.875" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.75" style="5" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.75" style="5" customWidth="1"/>
+    <col min="14" max="14" width="8.25" style="5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.625" style="5" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.125" style="5" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="5.625" style="5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="4.25" style="5" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="5" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="4.42578125" style="5" bestFit="1" customWidth="1"/>
-    <col min="21" max="21" width="3.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="4.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="3.875" style="5" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="5" bestFit="1" customWidth="1"/>
-    <col min="23" max="23" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="5"/>
+    <col min="23" max="23" width="8.875" style="5" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.75" style="5" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.25" style="5" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.125" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="4" customFormat="1" ht="25.5">
       <c r="A1" s="44" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="49" t="s">
         <v>50</v>
       </c>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
@@ -1691,51 +1693,51 @@
       <c r="E4" s="51"/>
       <c r="F4" s="51"/>
       <c r="G4" s="51"/>
       <c r="H4" s="51"/>
       <c r="I4" s="51"/>
       <c r="J4" s="51"/>
       <c r="K4" s="51"/>
       <c r="L4" s="51"/>
       <c r="M4" s="51"/>
       <c r="N4" s="51"/>
       <c r="O4" s="52">
         <v>2026</v>
       </c>
       <c r="P4" s="53"/>
       <c r="Q4" s="53"/>
       <c r="R4" s="53"/>
       <c r="S4" s="53"/>
       <c r="T4" s="53"/>
       <c r="U4" s="53"/>
       <c r="V4" s="53"/>
       <c r="W4" s="53"/>
       <c r="X4" s="53"/>
       <c r="Y4" s="53"/>
       <c r="Z4" s="54"/>
     </row>
-    <row r="5" spans="1:26" s="25" customFormat="1" ht="22.5">
+    <row r="5" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A5" s="56"/>
       <c r="B5" s="58"/>
       <c r="C5" s="29" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="29" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="29" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="29" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="29" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="29" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="29" t="s">
         <v>7</v>
       </c>
       <c r="J5" s="29" t="s">
         <v>8</v>
@@ -1858,50 +1860,53 @@
       </c>
       <c r="M7" s="25">
         <v>18</v>
       </c>
       <c r="N7" s="19">
         <v>43</v>
       </c>
       <c r="O7" s="38">
         <v>49</v>
       </c>
       <c r="P7" s="38">
         <v>32</v>
       </c>
       <c r="Q7" s="19">
         <v>54</v>
       </c>
       <c r="R7" s="19">
         <v>36</v>
       </c>
       <c r="S7" s="19">
         <v>39</v>
       </c>
       <c r="T7" s="19">
         <v>100</v>
       </c>
+      <c r="U7" s="19">
+        <v>61</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A8" s="40" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="41" t="s">
         <v>61</v>
       </c>
       <c r="C8" s="19">
         <v>1</v>
       </c>
       <c r="D8" s="19">
         <v>5</v>
       </c>
       <c r="E8" s="19">
         <v>15</v>
       </c>
       <c r="F8" s="19">
         <v>13</v>
       </c>
       <c r="G8" s="19">
         <v>0</v>
       </c>
       <c r="H8" s="20">
         <v>10</v>
@@ -1920,50 +1925,53 @@
       </c>
       <c r="M8" s="19">
         <v>6</v>
       </c>
       <c r="N8" s="19">
         <v>8</v>
       </c>
       <c r="O8" s="21">
         <v>10</v>
       </c>
       <c r="P8" s="21">
         <v>1</v>
       </c>
       <c r="Q8" s="19">
         <v>8</v>
       </c>
       <c r="R8" s="19">
         <v>6</v>
       </c>
       <c r="S8" s="19">
         <v>6</v>
       </c>
       <c r="T8" s="19">
         <v>20</v>
       </c>
+      <c r="U8" s="19">
+        <v>4</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A9" s="40" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="41" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="19">
         <v>0</v>
       </c>
       <c r="D9" s="19">
         <v>0</v>
       </c>
       <c r="E9" s="19">
         <v>4</v>
       </c>
       <c r="F9" s="19">
         <v>9</v>
       </c>
       <c r="G9" s="19">
         <v>4</v>
       </c>
       <c r="H9" s="20">
         <v>3</v>
@@ -1982,50 +1990,53 @@
       </c>
       <c r="M9" s="19">
         <v>0</v>
       </c>
       <c r="N9" s="19">
         <v>0</v>
       </c>
       <c r="O9" s="21">
         <v>0</v>
       </c>
       <c r="P9" s="21">
         <v>1</v>
       </c>
       <c r="Q9" s="19">
         <v>1</v>
       </c>
       <c r="R9" s="19">
         <v>0</v>
       </c>
       <c r="S9" s="19">
         <v>0</v>
       </c>
       <c r="T9" s="19">
         <v>3</v>
       </c>
+      <c r="U9" s="19">
+        <v>8</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A10" s="40" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="41" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="19">
         <v>3</v>
       </c>
       <c r="D10" s="19">
         <v>3</v>
       </c>
       <c r="E10" s="19">
         <v>15</v>
       </c>
       <c r="F10" s="19">
         <v>13</v>
       </c>
       <c r="G10" s="19">
         <v>12</v>
       </c>
       <c r="H10" s="20">
         <v>27</v>
@@ -2044,50 +2055,53 @@
       </c>
       <c r="M10" s="19">
         <v>1</v>
       </c>
       <c r="N10" s="19">
         <v>5</v>
       </c>
       <c r="O10" s="21">
         <v>6</v>
       </c>
       <c r="P10" s="21">
         <v>2</v>
       </c>
       <c r="Q10" s="19">
         <v>10</v>
       </c>
       <c r="R10" s="19">
         <v>5</v>
       </c>
       <c r="S10" s="19">
         <v>4</v>
       </c>
       <c r="T10" s="19">
         <v>21</v>
       </c>
+      <c r="U10" s="19">
+        <v>13</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A11" s="40" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="41" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="19">
         <v>1</v>
       </c>
       <c r="D11" s="19">
         <v>2</v>
       </c>
       <c r="E11" s="19">
         <v>15</v>
       </c>
       <c r="F11" s="19">
         <v>33</v>
       </c>
       <c r="G11" s="19">
         <v>19</v>
       </c>
       <c r="H11" s="20">
         <v>23</v>
@@ -2106,50 +2120,53 @@
       </c>
       <c r="M11" s="19">
         <v>1</v>
       </c>
       <c r="N11" s="19">
         <v>10</v>
       </c>
       <c r="O11" s="21">
         <v>18</v>
       </c>
       <c r="P11" s="21">
         <v>8</v>
       </c>
       <c r="Q11" s="19">
         <v>12</v>
       </c>
       <c r="R11" s="19">
         <v>10</v>
       </c>
       <c r="S11" s="19">
         <v>2</v>
       </c>
       <c r="T11" s="19">
         <v>21</v>
       </c>
+      <c r="U11" s="19">
+        <v>13</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A12" s="40" t="s">
         <v>68</v>
       </c>
       <c r="B12" s="41" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="19">
         <v>0</v>
       </c>
       <c r="D12" s="19">
         <v>3</v>
       </c>
       <c r="E12" s="19">
         <v>6</v>
       </c>
       <c r="F12" s="19">
         <v>10</v>
       </c>
       <c r="G12" s="19">
         <v>4</v>
       </c>
       <c r="H12" s="20">
         <v>19</v>
@@ -2168,50 +2185,53 @@
       </c>
       <c r="M12" s="19">
         <v>3</v>
       </c>
       <c r="N12" s="19">
         <v>6</v>
       </c>
       <c r="O12" s="21">
         <v>0</v>
       </c>
       <c r="P12" s="21">
         <v>4</v>
       </c>
       <c r="Q12" s="19">
         <v>7</v>
       </c>
       <c r="R12" s="19">
         <v>3</v>
       </c>
       <c r="S12" s="19">
         <v>7</v>
       </c>
       <c r="T12" s="19">
         <v>12</v>
       </c>
+      <c r="U12" s="19">
+        <v>4</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A13" s="40" t="s">
         <v>69</v>
       </c>
       <c r="B13" s="41" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="19">
         <v>0</v>
       </c>
       <c r="D13" s="19">
         <v>4</v>
       </c>
       <c r="E13" s="19">
         <v>15</v>
       </c>
       <c r="F13" s="19">
         <v>16</v>
       </c>
       <c r="G13" s="19">
         <v>12</v>
       </c>
       <c r="H13" s="20">
         <v>20</v>
@@ -2230,50 +2250,53 @@
       </c>
       <c r="M13" s="19">
         <v>5</v>
       </c>
       <c r="N13" s="19">
         <v>3</v>
       </c>
       <c r="O13" s="21">
         <v>15</v>
       </c>
       <c r="P13" s="21">
         <v>0</v>
       </c>
       <c r="Q13" s="19">
         <v>3</v>
       </c>
       <c r="R13" s="19">
         <v>6</v>
       </c>
       <c r="S13" s="19">
         <v>11</v>
       </c>
       <c r="T13" s="19">
         <v>6</v>
       </c>
+      <c r="U13" s="19">
+        <v>5</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A14" s="40" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="19">
         <v>0</v>
       </c>
       <c r="D14" s="19">
         <v>0</v>
       </c>
       <c r="E14" s="19">
         <v>1</v>
       </c>
       <c r="F14" s="19">
         <v>1</v>
       </c>
       <c r="G14" s="19">
         <v>5</v>
       </c>
       <c r="H14" s="20">
         <v>6</v>
@@ -2292,50 +2315,53 @@
       </c>
       <c r="M14" s="19">
         <v>0</v>
       </c>
       <c r="N14" s="19">
         <v>2</v>
       </c>
       <c r="O14" s="21">
         <v>0</v>
       </c>
       <c r="P14" s="21">
         <v>1</v>
       </c>
       <c r="Q14" s="19">
         <v>0</v>
       </c>
       <c r="R14" s="19">
         <v>0</v>
       </c>
       <c r="S14" s="19">
         <v>0</v>
       </c>
       <c r="T14" s="19">
         <v>1</v>
       </c>
+      <c r="U14" s="19">
+        <v>5</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A15" s="42" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>74</v>
       </c>
       <c r="C15" s="22">
         <v>0</v>
       </c>
       <c r="D15" s="22">
         <v>14</v>
       </c>
       <c r="E15" s="22">
         <v>10</v>
       </c>
       <c r="F15" s="22">
         <v>12</v>
       </c>
       <c r="G15" s="22">
         <v>3</v>
       </c>
       <c r="H15" s="23">
         <v>18</v>
@@ -2353,50 +2379,53 @@
         <v>8</v>
       </c>
       <c r="M15" s="22">
         <v>2</v>
       </c>
       <c r="N15" s="22">
         <v>9</v>
       </c>
       <c r="O15" s="24">
         <v>0</v>
       </c>
       <c r="P15" s="24">
         <v>15</v>
       </c>
       <c r="Q15" s="22">
         <v>13</v>
       </c>
       <c r="R15" s="22">
         <v>6</v>
       </c>
       <c r="S15" s="22">
         <v>9</v>
       </c>
       <c r="T15" s="22">
         <v>16</v>
+      </c>
+      <c r="U15" s="22">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>