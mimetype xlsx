--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="4" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name="Indicator" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="76">
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -249,51 +249,54 @@
     <t>751710000</t>
   </si>
   <si>
     <t>Medeu</t>
   </si>
   <si>
     <t>751810000</t>
   </si>
   <si>
     <t>Nauryzbay</t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t>Turksib</t>
   </si>
   <si>
     <t>persons leaving the Almaty city abroad for permanent or long-term residence</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="35">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="36">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -504,50 +507,55 @@
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -838,51 +846,51 @@
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="6" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="7" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -985,50 +993,59 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="33">
     <cellStyle name="Акцент1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="19" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="20" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="21" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="22" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="23" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="10" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="11" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="12" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="4" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="5" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="6" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="7" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="14" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="25"/>
     <cellStyle name="Нейтральный 2" xfId="26"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="24"/>
     <cellStyle name="Обычный 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
@@ -1339,58 +1356,58 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="43.25" style="5" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.125" style="5"/>
+    <col min="1" max="1" width="43.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="90.42578125" style="5" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="12">
         <v>613202</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>14</v>
       </c>
@@ -1405,51 +1422,51 @@
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="14" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="15" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
+    <row r="8" spans="1:2" ht="25.5">
       <c r="A8" s="46" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="31.5" customHeight="1">
       <c r="A9" s="46" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="47" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="13" t="s">
@@ -1466,59 +1483,59 @@
       <c r="B12" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="2">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="2">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>58</v>
       </c>
@@ -1527,134 +1544,134 @@
       <c r="A20" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="9.125" style="4"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.125" style="4"/>
+    <col min="1" max="1" width="9.140625" style="4"/>
+    <col min="2" max="2" width="118.140625" style="4" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="48" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="W22" sqref="W22"/>
+      <selection activeCell="Z18" sqref="Z18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="5" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="8.875" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="4.25" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="8.85546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="5.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="4.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="4" style="5" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="4.375" style="5" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="3.875" style="5" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="4.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="3.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="6" style="5" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="8.875" style="5" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="18" max="18" width="4.25" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="8.7109375" style="5" customWidth="1"/>
+    <col min="14" max="14" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="5.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="4.28515625" style="5" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4" style="5" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="4.375" style="5" bestFit="1" customWidth="1"/>
-    <col min="21" max="21" width="3.875" style="5" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="4.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="3.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="6" style="5" bestFit="1" customWidth="1"/>
-    <col min="23" max="23" width="8.875" style="5" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.125" style="5"/>
+    <col min="23" max="23" width="8.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8.28515625" style="5" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="4" customFormat="1" ht="25.5">
       <c r="A1" s="44" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="49" t="s">
         <v>50</v>
       </c>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
@@ -1863,50 +1880,53 @@
       </c>
       <c r="N7" s="19">
         <v>43</v>
       </c>
       <c r="O7" s="38">
         <v>49</v>
       </c>
       <c r="P7" s="38">
         <v>32</v>
       </c>
       <c r="Q7" s="19">
         <v>54</v>
       </c>
       <c r="R7" s="19">
         <v>36</v>
       </c>
       <c r="S7" s="19">
         <v>39</v>
       </c>
       <c r="T7" s="19">
         <v>100</v>
       </c>
       <c r="U7" s="19">
         <v>61</v>
       </c>
+      <c r="V7" s="59">
+        <v>16</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A8" s="40" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="41" t="s">
         <v>61</v>
       </c>
       <c r="C8" s="19">
         <v>1</v>
       </c>
       <c r="D8" s="19">
         <v>5</v>
       </c>
       <c r="E8" s="19">
         <v>15</v>
       </c>
       <c r="F8" s="19">
         <v>13</v>
       </c>
       <c r="G8" s="19">
         <v>0</v>
       </c>
       <c r="H8" s="20">
         <v>10</v>
@@ -1928,50 +1948,53 @@
       </c>
       <c r="N8" s="19">
         <v>8</v>
       </c>
       <c r="O8" s="21">
         <v>10</v>
       </c>
       <c r="P8" s="21">
         <v>1</v>
       </c>
       <c r="Q8" s="19">
         <v>8</v>
       </c>
       <c r="R8" s="19">
         <v>6</v>
       </c>
       <c r="S8" s="19">
         <v>6</v>
       </c>
       <c r="T8" s="19">
         <v>20</v>
       </c>
       <c r="U8" s="19">
         <v>4</v>
       </c>
+      <c r="V8" s="59">
+        <v>4</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A9" s="40" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="41" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="19">
         <v>0</v>
       </c>
       <c r="D9" s="19">
         <v>0</v>
       </c>
       <c r="E9" s="19">
         <v>4</v>
       </c>
       <c r="F9" s="19">
         <v>9</v>
       </c>
       <c r="G9" s="19">
         <v>4</v>
       </c>
       <c r="H9" s="20">
         <v>3</v>
@@ -1993,50 +2016,53 @@
       </c>
       <c r="N9" s="19">
         <v>0</v>
       </c>
       <c r="O9" s="21">
         <v>0</v>
       </c>
       <c r="P9" s="21">
         <v>1</v>
       </c>
       <c r="Q9" s="19">
         <v>1</v>
       </c>
       <c r="R9" s="19">
         <v>0</v>
       </c>
       <c r="S9" s="19">
         <v>0</v>
       </c>
       <c r="T9" s="19">
         <v>3</v>
       </c>
       <c r="U9" s="19">
         <v>8</v>
       </c>
+      <c r="V9" s="60" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A10" s="40" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="41" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="19">
         <v>3</v>
       </c>
       <c r="D10" s="19">
         <v>3</v>
       </c>
       <c r="E10" s="19">
         <v>15</v>
       </c>
       <c r="F10" s="19">
         <v>13</v>
       </c>
       <c r="G10" s="19">
         <v>12</v>
       </c>
       <c r="H10" s="20">
         <v>27</v>
@@ -2058,50 +2084,53 @@
       </c>
       <c r="N10" s="19">
         <v>5</v>
       </c>
       <c r="O10" s="21">
         <v>6</v>
       </c>
       <c r="P10" s="21">
         <v>2</v>
       </c>
       <c r="Q10" s="19">
         <v>10</v>
       </c>
       <c r="R10" s="19">
         <v>5</v>
       </c>
       <c r="S10" s="19">
         <v>4</v>
       </c>
       <c r="T10" s="19">
         <v>21</v>
       </c>
       <c r="U10" s="19">
         <v>13</v>
       </c>
+      <c r="V10" s="60" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A11" s="40" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="41" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="19">
         <v>1</v>
       </c>
       <c r="D11" s="19">
         <v>2</v>
       </c>
       <c r="E11" s="19">
         <v>15</v>
       </c>
       <c r="F11" s="19">
         <v>33</v>
       </c>
       <c r="G11" s="19">
         <v>19</v>
       </c>
       <c r="H11" s="20">
         <v>23</v>
@@ -2123,50 +2152,53 @@
       </c>
       <c r="N11" s="19">
         <v>10</v>
       </c>
       <c r="O11" s="21">
         <v>18</v>
       </c>
       <c r="P11" s="21">
         <v>8</v>
       </c>
       <c r="Q11" s="19">
         <v>12</v>
       </c>
       <c r="R11" s="19">
         <v>10</v>
       </c>
       <c r="S11" s="19">
         <v>2</v>
       </c>
       <c r="T11" s="19">
         <v>21</v>
       </c>
       <c r="U11" s="19">
         <v>13</v>
       </c>
+      <c r="V11" s="60" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A12" s="40" t="s">
         <v>68</v>
       </c>
       <c r="B12" s="41" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="19">
         <v>0</v>
       </c>
       <c r="D12" s="19">
         <v>3</v>
       </c>
       <c r="E12" s="19">
         <v>6</v>
       </c>
       <c r="F12" s="19">
         <v>10</v>
       </c>
       <c r="G12" s="19">
         <v>4</v>
       </c>
       <c r="H12" s="20">
         <v>19</v>
@@ -2188,50 +2220,53 @@
       </c>
       <c r="N12" s="19">
         <v>6</v>
       </c>
       <c r="O12" s="21">
         <v>0</v>
       </c>
       <c r="P12" s="21">
         <v>4</v>
       </c>
       <c r="Q12" s="19">
         <v>7</v>
       </c>
       <c r="R12" s="19">
         <v>3</v>
       </c>
       <c r="S12" s="19">
         <v>7</v>
       </c>
       <c r="T12" s="19">
         <v>12</v>
       </c>
       <c r="U12" s="19">
         <v>4</v>
       </c>
+      <c r="V12" s="60" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A13" s="40" t="s">
         <v>69</v>
       </c>
       <c r="B13" s="41" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="19">
         <v>0</v>
       </c>
       <c r="D13" s="19">
         <v>4</v>
       </c>
       <c r="E13" s="19">
         <v>15</v>
       </c>
       <c r="F13" s="19">
         <v>16</v>
       </c>
       <c r="G13" s="19">
         <v>12</v>
       </c>
       <c r="H13" s="20">
         <v>20</v>
@@ -2253,50 +2288,53 @@
       </c>
       <c r="N13" s="19">
         <v>3</v>
       </c>
       <c r="O13" s="21">
         <v>15</v>
       </c>
       <c r="P13" s="21">
         <v>0</v>
       </c>
       <c r="Q13" s="19">
         <v>3</v>
       </c>
       <c r="R13" s="19">
         <v>6</v>
       </c>
       <c r="S13" s="19">
         <v>11</v>
       </c>
       <c r="T13" s="19">
         <v>6</v>
       </c>
       <c r="U13" s="19">
         <v>5</v>
       </c>
+      <c r="V13" s="59">
+        <v>10</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A14" s="40" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="41" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="19">
         <v>0</v>
       </c>
       <c r="D14" s="19">
         <v>0</v>
       </c>
       <c r="E14" s="19">
         <v>1</v>
       </c>
       <c r="F14" s="19">
         <v>1</v>
       </c>
       <c r="G14" s="19">
         <v>5</v>
       </c>
       <c r="H14" s="20">
         <v>6</v>
@@ -2318,50 +2356,53 @@
       </c>
       <c r="N14" s="19">
         <v>2</v>
       </c>
       <c r="O14" s="21">
         <v>0</v>
       </c>
       <c r="P14" s="21">
         <v>1</v>
       </c>
       <c r="Q14" s="19">
         <v>0</v>
       </c>
       <c r="R14" s="19">
         <v>0</v>
       </c>
       <c r="S14" s="19">
         <v>0</v>
       </c>
       <c r="T14" s="19">
         <v>1</v>
       </c>
       <c r="U14" s="19">
         <v>5</v>
       </c>
+      <c r="V14" s="59">
+        <v>2</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="25" customFormat="1" ht="11.25">
       <c r="A15" s="42" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>74</v>
       </c>
       <c r="C15" s="22">
         <v>0</v>
       </c>
       <c r="D15" s="22">
         <v>14</v>
       </c>
       <c r="E15" s="22">
         <v>10</v>
       </c>
       <c r="F15" s="22">
         <v>12</v>
       </c>
       <c r="G15" s="22">
         <v>3</v>
       </c>
       <c r="H15" s="23">
         <v>18</v>
@@ -2382,50 +2423,53 @@
         <v>2</v>
       </c>
       <c r="N15" s="22">
         <v>9</v>
       </c>
       <c r="O15" s="24">
         <v>0</v>
       </c>
       <c r="P15" s="24">
         <v>15</v>
       </c>
       <c r="Q15" s="22">
         <v>13</v>
       </c>
       <c r="R15" s="22">
         <v>6</v>
       </c>
       <c r="S15" s="22">
         <v>9</v>
       </c>
       <c r="T15" s="22">
         <v>16</v>
       </c>
       <c r="U15" s="22">
         <v>9</v>
+      </c>
+      <c r="V15" s="61" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>