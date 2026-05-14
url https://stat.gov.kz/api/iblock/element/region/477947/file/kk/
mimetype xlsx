--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -87,53 +87,50 @@
     <t>Соңғы жаңарту күні</t>
   </si>
   <si>
     <t>Келесі жаңарту күні</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Телефон нөмірі:</t>
   </si>
   <si>
     <t>Электронды пошта</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
     <t>Халықтың табиғи өсу (кему) коэффициенті</t>
   </si>
   <si>
     <t>1000 адамға шаққандағы бірлік</t>
-  </si>
-[...1 lines deleted...]
-    <t>Өңірлер бойынша 1000 адамға шаққанда туғандар мен қайтыс болғандар саны арасындағы айырмашылық</t>
   </si>
   <si>
     <t>Сандық</t>
   </si>
   <si>
     <t xml:space="preserve"> Табиғи өсу коэффициенті туылғандар мен қайтыс болғандар санының 1000-ға көбейтілген арақатынасымен анықталады</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Алматы қ.</t>
   </si>
   <si>
     <t>* Деректер  туу және қайтыс болу туралы актілердің тіркелген күні бойынша қалыптастырылған.</t>
   </si>
   <si>
     <t>1000 адамға</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
@@ -249,50 +246,53 @@
     <t xml:space="preserve">Түрксіб </t>
   </si>
   <si>
     <t>1 қаңтар 2025 жылдан бастап</t>
   </si>
   <si>
     <r>
       <t>Шартты белгілер:                                        
 "- "құбылыс жоқ                                        
 "0,0" - шамалы шама                                        
 "x" - деректер құпия                                        
 "..."- деректер жоқ                                        
 Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі                                          
 ©</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің ұлттық статистика бюросы</t>
     </r>
+  </si>
+  <si>
+    <t>Алматы қаласы бойынша 1000 адамға шаққанда туғандар мен қайтыс болғандар саны арасындағы айырмашылық</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@"/>
     <numFmt numFmtId="165" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -697,80 +697,80 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -968,1529 +968,1548 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+      <selection activeCell="B32" sqref="B31:B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="43.5703125" customWidth="1"/>
     <col min="2" max="2" width="101.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A1" s="43" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="25">
         <v>61230101</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A2" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="24" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A3" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="24" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A4" s="43" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="24" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A5" s="43" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="24" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
-    <row r="6" spans="1:2" s="31" customFormat="1" ht="12.75">
+    <row r="6" spans="1:2" s="31" customFormat="1" ht="25.5">
       <c r="A6" s="44" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="45" t="s">
-        <v>24</v>
+        <v>71</v>
       </c>
     </row>
     <row r="7" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A7" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="24" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:2" s="31" customFormat="1" ht="27.75" customHeight="1">
       <c r="A8" s="44" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="46" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:2" s="31" customFormat="1" ht="51">
       <c r="A9" s="44" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A10" s="43" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A11" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="13" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A12" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="14" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A13" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="15" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A14" s="43" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="15" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A15" s="43" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="23">
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A16" s="43" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="23">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A17" s="43" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="24" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A18" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="25" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A19" s="43" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="26">
         <v>77272775556</v>
       </c>
     </row>
     <row r="20" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A20" s="43" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="27" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="92" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="8.85546875" customWidth="1"/>
     <col min="2" max="2" width="115.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="141">
       <c r="B5" s="42" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AC940"/>
+  <dimension ref="A1:AC938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B18" sqref="B18"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:XFD3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="11" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="7" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.140625" customWidth="1"/>
     <col min="10" max="10" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="19" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.140625" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="7.28515625" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="8.7109375" hidden="1" customWidth="1"/>
     <col min="27" max="28" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
-[...29 lines deleted...]
-        <v>45</v>
+    <row r="1" spans="1:29" s="31" customFormat="1" ht="25.5">
+      <c r="A1" s="30" t="s">
+        <v>44</v>
       </c>
-      <c r="B2" s="47" t="s">
-        <v>50</v>
+      <c r="B1" s="51" t="s">
+        <v>49</v>
       </c>
-      <c r="C2" s="47"/>
-[...107 lines deleted...]
-      <c r="AB5" s="53" t="s">
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
+      <c r="Z1" s="51"/>
+      <c r="AA1" s="51"/>
+      <c r="AB1" s="51"/>
+      <c r="AC1" s="51"/>
+    </row>
+    <row r="2" spans="1:29">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+    </row>
+    <row r="3" spans="1:29" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="A3" s="3"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="32"/>
+      <c r="P3" s="32"/>
+      <c r="Q3" s="32"/>
+      <c r="R3" s="19"/>
+      <c r="S3" s="33"/>
+      <c r="T3" s="33"/>
+      <c r="U3" s="33"/>
+      <c r="V3" s="34"/>
+      <c r="W3" s="35"/>
+      <c r="AB3" s="57" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC3" s="57"/>
+    </row>
+    <row r="4" spans="1:29" s="29" customFormat="1" ht="11.25">
+      <c r="A4" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="49"/>
+      <c r="C4" s="53">
+        <v>2025</v>
+      </c>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+      <c r="N4" s="54"/>
+      <c r="O4" s="55">
+        <v>2026</v>
+      </c>
+      <c r="P4" s="56"/>
+      <c r="Q4" s="56"/>
+      <c r="R4" s="56"/>
+      <c r="S4" s="56"/>
+      <c r="T4" s="56"/>
+      <c r="U4" s="56"/>
+      <c r="V4" s="56"/>
+      <c r="W4" s="56"/>
+      <c r="X4" s="56"/>
+      <c r="Y4" s="56"/>
+      <c r="Z4" s="56"/>
+      <c r="AA4" s="56"/>
+      <c r="AB4" s="56"/>
+      <c r="AC4" s="56"/>
+    </row>
+    <row r="5" spans="1:29" s="29" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="48"/>
+      <c r="B5" s="50"/>
+      <c r="C5" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="AC5" s="53"/>
+      <c r="E5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="H5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O5" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="P5" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q5" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="R5" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="S5" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="T5" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="U5" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="V5" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="W5" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="X5" s="3"/>
+      <c r="Y5" s="3"/>
+      <c r="Z5" s="3"/>
+      <c r="AA5" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB5" s="41" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC5" s="20" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="6" spans="1:29" s="29" customFormat="1" ht="11.25">
-      <c r="A6" s="54" t="s">
-        <v>43</v>
+      <c r="A6" s="3"/>
+      <c r="B6" s="52" t="s">
+        <v>27</v>
       </c>
-      <c r="B6" s="56"/>
-[...16 lines deleted...]
-      </c>
+      <c r="C6" s="52"/>
+      <c r="D6" s="52"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="52"/>
+      <c r="G6" s="52"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="52"/>
+      <c r="J6" s="52"/>
+      <c r="K6" s="52"/>
+      <c r="L6" s="52"/>
+      <c r="M6" s="52"/>
+      <c r="N6" s="52"/>
+      <c r="O6" s="52"/>
       <c r="P6" s="52"/>
       <c r="Q6" s="52"/>
       <c r="R6" s="52"/>
       <c r="S6" s="52"/>
       <c r="T6" s="52"/>
       <c r="U6" s="52"/>
       <c r="V6" s="52"/>
       <c r="W6" s="52"/>
       <c r="X6" s="52"/>
       <c r="Y6" s="52"/>
       <c r="Z6" s="52"/>
       <c r="AA6" s="52"/>
       <c r="AB6" s="52"/>
       <c r="AC6" s="52"/>
     </row>
-    <row r="7" spans="1:29" s="29" customFormat="1" ht="27" customHeight="1">
-[...3 lines deleted...]
-        <v>27</v>
+    <row r="7" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A7" s="36" t="s">
+        <v>43</v>
       </c>
-      <c r="D7" s="7" t="s">
-        <v>32</v>
+      <c r="B7" s="5" t="s">
+        <v>28</v>
       </c>
-      <c r="E7" s="4" t="s">
-        <v>33</v>
+      <c r="C7" s="9">
+        <v>6.76</v>
       </c>
-      <c r="F7" s="4" t="s">
-        <v>34</v>
+      <c r="D7" s="9">
+        <v>7.89</v>
       </c>
-      <c r="G7" s="8" t="s">
-        <v>35</v>
+      <c r="E7" s="9">
+        <v>7.72</v>
       </c>
-      <c r="H7" s="4" t="s">
-        <v>36</v>
+      <c r="F7" s="17">
+        <v>8.1199999999999992</v>
       </c>
-      <c r="I7" s="4" t="s">
-        <v>37</v>
+      <c r="G7" s="10">
+        <v>8.18</v>
       </c>
-      <c r="J7" s="4" t="s">
-        <v>38</v>
+      <c r="H7" s="12">
+        <v>8.2899999999999991</v>
       </c>
-      <c r="K7" s="4" t="s">
-        <v>39</v>
+      <c r="I7" s="12">
+        <v>8.6199999999999992</v>
       </c>
-      <c r="L7" s="4" t="s">
-        <v>40</v>
+      <c r="J7" s="16">
+        <v>8.61</v>
       </c>
-      <c r="M7" s="4" t="s">
-        <v>41</v>
+      <c r="K7" s="16">
+        <v>8.74</v>
       </c>
-      <c r="N7" s="4" t="s">
-        <v>42</v>
+      <c r="L7" s="9">
+        <v>8.69</v>
       </c>
-      <c r="O7" s="20" t="s">
-        <v>27</v>
+      <c r="M7" s="9">
+        <v>8.49</v>
       </c>
-      <c r="P7" s="21" t="s">
-        <v>32</v>
+      <c r="N7" s="9">
+        <v>8.3699999999999992</v>
       </c>
-      <c r="Q7" s="20" t="s">
-        <v>33</v>
+      <c r="O7" s="9">
+        <v>7.79</v>
       </c>
-      <c r="R7" s="20" t="s">
-        <v>34</v>
+      <c r="P7" s="9">
+        <v>7.36</v>
       </c>
-      <c r="S7" s="22" t="s">
-[...12 lines deleted...]
-        <v>39</v>
+      <c r="Q7" s="9">
+        <v>7.53</v>
       </c>
       <c r="X7" s="3"/>
       <c r="Y7" s="3"/>
       <c r="Z7" s="3"/>
-      <c r="AA7" s="20" t="s">
-        <v>40</v>
+      <c r="AA7" s="16"/>
+      <c r="AB7" s="16"/>
+    </row>
+    <row r="8" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A8" s="37" t="s">
+        <v>53</v>
       </c>
-      <c r="AB7" s="41" t="s">
-        <v>41</v>
+      <c r="B8" s="38" t="s">
+        <v>54</v>
       </c>
-      <c r="AC7" s="20" t="s">
-        <v>42</v>
+      <c r="C8" s="16">
+        <v>3.57</v>
       </c>
-    </row>
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="D8" s="16">
+        <v>4.7</v>
       </c>
-      <c r="C8" s="48"/>
-[...25 lines deleted...]
-      <c r="AC8" s="48"/>
+      <c r="E8" s="16">
+        <v>4.43</v>
+      </c>
+      <c r="F8" s="16">
+        <v>4.7</v>
+      </c>
+      <c r="G8" s="16">
+        <v>4.71</v>
+      </c>
+      <c r="H8" s="16">
+        <v>4.72</v>
+      </c>
+      <c r="I8" s="16">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="J8" s="16">
+        <v>4.67</v>
+      </c>
+      <c r="K8" s="16">
+        <v>4.8499999999999996</v>
+      </c>
+      <c r="L8" s="16">
+        <v>4.74</v>
+      </c>
+      <c r="M8" s="16">
+        <v>4.53</v>
+      </c>
+      <c r="N8" s="16">
+        <v>4.29</v>
+      </c>
+      <c r="O8" s="16">
+        <v>5.08</v>
+      </c>
+      <c r="P8" s="16">
+        <v>4.25</v>
+      </c>
+      <c r="Q8" s="16">
+        <v>4.38</v>
+      </c>
+      <c r="R8" s="17"/>
+      <c r="S8" s="10"/>
+      <c r="T8" s="12"/>
+      <c r="U8" s="18"/>
+      <c r="V8" s="16"/>
+      <c r="W8" s="16"/>
+      <c r="X8" s="3"/>
+      <c r="Y8" s="3"/>
+      <c r="Z8" s="3"/>
+      <c r="AA8" s="16"/>
+      <c r="AB8" s="16"/>
     </row>
     <row r="9" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A9" s="36" t="s">
-        <v>44</v>
+      <c r="A9" s="37" t="s">
+        <v>55</v>
       </c>
-      <c r="B9" s="5" t="s">
-        <v>29</v>
+      <c r="B9" s="38" t="s">
+        <v>56</v>
       </c>
-      <c r="C9" s="9">
-        <v>6.76</v>
+      <c r="C9" s="16">
+        <v>14.52</v>
       </c>
-      <c r="D9" s="9">
-        <v>7.89</v>
+      <c r="D9" s="16">
+        <v>15.61</v>
       </c>
-      <c r="E9" s="9">
-        <v>7.72</v>
+      <c r="E9" s="16">
+        <v>15.06</v>
       </c>
-      <c r="F9" s="17">
-        <v>8.1199999999999992</v>
+      <c r="F9" s="16">
+        <v>15.69</v>
       </c>
-      <c r="G9" s="10">
-        <v>8.18</v>
+      <c r="G9" s="16">
+        <v>15.99</v>
       </c>
-      <c r="H9" s="12">
-        <v>8.2899999999999991</v>
+      <c r="H9" s="16">
+        <v>16.23</v>
       </c>
-      <c r="I9" s="12">
-        <v>8.6199999999999992</v>
+      <c r="I9" s="16">
+        <v>16.82</v>
       </c>
       <c r="J9" s="16">
-        <v>8.61</v>
+        <v>16.809999999999999</v>
       </c>
       <c r="K9" s="16">
-        <v>8.74</v>
+        <v>16.940000000000001</v>
       </c>
-      <c r="L9" s="9">
-        <v>8.69</v>
+      <c r="L9" s="16">
+        <v>16.86</v>
       </c>
-      <c r="M9" s="9">
-        <v>8.49</v>
+      <c r="M9" s="16">
+        <v>16.59</v>
       </c>
-      <c r="N9" s="9">
-        <v>8.3699999999999992</v>
+      <c r="N9" s="16">
+        <v>16.45</v>
       </c>
-      <c r="O9" s="9">
-        <v>7.79</v>
+      <c r="O9" s="16">
+        <v>14.37</v>
       </c>
-      <c r="P9" s="9">
-        <v>7.36</v>
+      <c r="P9" s="16">
+        <v>14.55</v>
       </c>
+      <c r="Q9" s="16">
+        <v>14.28</v>
+      </c>
+      <c r="R9" s="3"/>
+      <c r="S9" s="3"/>
+      <c r="T9" s="3"/>
+      <c r="U9" s="3"/>
+      <c r="V9" s="3"/>
+      <c r="W9" s="3"/>
       <c r="X9" s="3"/>
       <c r="Y9" s="3"/>
       <c r="Z9" s="3"/>
-      <c r="AA9" s="16"/>
-      <c r="AB9" s="16"/>
+      <c r="AA9" s="3"/>
     </row>
     <row r="10" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="37" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B10" s="38" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C10" s="16">
-        <v>3.57</v>
+        <v>4.3600000000000003</v>
       </c>
       <c r="D10" s="16">
-        <v>4.7</v>
+        <v>6.2</v>
       </c>
       <c r="E10" s="16">
-        <v>4.43</v>
+        <v>5.69</v>
       </c>
       <c r="F10" s="16">
-        <v>4.7</v>
+        <v>6.02</v>
       </c>
       <c r="G10" s="16">
-        <v>4.71</v>
+        <v>5.98</v>
       </c>
       <c r="H10" s="16">
-        <v>4.72</v>
+        <v>5.97</v>
       </c>
       <c r="I10" s="16">
-        <v>4.7300000000000004</v>
+        <v>6.28</v>
       </c>
       <c r="J10" s="16">
-        <v>4.67</v>
+        <v>6.33</v>
       </c>
       <c r="K10" s="16">
-        <v>4.8499999999999996</v>
+        <v>6.48</v>
       </c>
       <c r="L10" s="16">
-        <v>4.74</v>
+        <v>6.38</v>
       </c>
       <c r="M10" s="16">
-        <v>4.53</v>
+        <v>6.17</v>
       </c>
       <c r="N10" s="16">
-        <v>4.29</v>
+        <v>6.09</v>
       </c>
       <c r="O10" s="16">
-        <v>5.08</v>
+        <v>4.59</v>
       </c>
       <c r="P10" s="16">
-        <v>4.25</v>
+        <v>4.59</v>
       </c>
-      <c r="Q10" s="9"/>
-[...5 lines deleted...]
-      <c r="W10" s="16"/>
+      <c r="Q10" s="16">
+        <v>4.8099999999999996</v>
+      </c>
+      <c r="R10" s="3"/>
+      <c r="S10" s="3"/>
+      <c r="T10" s="3"/>
+      <c r="U10" s="3"/>
+      <c r="V10" s="3"/>
+      <c r="W10" s="3"/>
       <c r="X10" s="3"/>
       <c r="Y10" s="3"/>
       <c r="Z10" s="3"/>
-      <c r="AA10" s="16"/>
-      <c r="AB10" s="16"/>
+      <c r="AA10" s="3"/>
     </row>
     <row r="11" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A11" s="37" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B11" s="38" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C11" s="16">
-        <v>14.52</v>
+        <v>3.3</v>
       </c>
       <c r="D11" s="16">
-        <v>15.61</v>
+        <v>4.12</v>
       </c>
       <c r="E11" s="16">
-        <v>15.06</v>
+        <v>4.6100000000000003</v>
       </c>
       <c r="F11" s="16">
-        <v>15.69</v>
+        <v>4.87</v>
       </c>
       <c r="G11" s="16">
-        <v>15.99</v>
+        <v>4.88</v>
       </c>
       <c r="H11" s="16">
-        <v>16.23</v>
+        <v>5.22</v>
       </c>
       <c r="I11" s="16">
-        <v>16.82</v>
+        <v>5.41</v>
       </c>
       <c r="J11" s="16">
-        <v>16.809999999999999</v>
+        <v>5.45</v>
       </c>
       <c r="K11" s="16">
-        <v>16.940000000000001</v>
+        <v>5.54</v>
       </c>
       <c r="L11" s="16">
-        <v>16.86</v>
+        <v>5.62</v>
       </c>
       <c r="M11" s="16">
-        <v>16.59</v>
+        <v>5.51</v>
       </c>
       <c r="N11" s="16">
-        <v>16.45</v>
+        <v>5.51</v>
       </c>
       <c r="O11" s="16">
-        <v>14.37</v>
+        <v>5.9</v>
       </c>
       <c r="P11" s="16">
-        <v>14.55</v>
+        <v>4.87</v>
       </c>
-      <c r="Q11" s="3"/>
+      <c r="Q11" s="16">
+        <v>4.9800000000000004</v>
+      </c>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
       <c r="U11" s="3"/>
       <c r="V11" s="3"/>
       <c r="W11" s="3"/>
       <c r="X11" s="3"/>
       <c r="Y11" s="3"/>
       <c r="Z11" s="3"/>
       <c r="AA11" s="3"/>
     </row>
     <row r="12" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A12" s="37" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B12" s="38" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C12" s="16">
-        <v>4.3600000000000003</v>
+        <v>5.51</v>
       </c>
       <c r="D12" s="16">
         <v>6.2</v>
       </c>
       <c r="E12" s="16">
-        <v>5.69</v>
+        <v>5.43</v>
       </c>
       <c r="F12" s="16">
-        <v>6.02</v>
+        <v>5.8</v>
       </c>
       <c r="G12" s="16">
-        <v>5.98</v>
+        <v>6.22</v>
       </c>
       <c r="H12" s="16">
-        <v>5.97</v>
+        <v>6.26</v>
       </c>
       <c r="I12" s="16">
-        <v>6.28</v>
+        <v>6.83</v>
       </c>
       <c r="J12" s="16">
-        <v>6.33</v>
+        <v>6.73</v>
       </c>
       <c r="K12" s="16">
-        <v>6.48</v>
+        <v>6.7</v>
       </c>
       <c r="L12" s="16">
+        <v>6.59</v>
+      </c>
+      <c r="M12" s="16">
+        <v>6.5</v>
+      </c>
+      <c r="N12" s="16">
         <v>6.38</v>
       </c>
-      <c r="M12" s="16">
-[...4 lines deleted...]
-      </c>
       <c r="O12" s="16">
-        <v>4.59</v>
+        <v>6.2</v>
       </c>
       <c r="P12" s="16">
-        <v>4.59</v>
+        <v>5.36</v>
       </c>
-      <c r="Q12" s="3"/>
+      <c r="Q12" s="16">
+        <v>6.18</v>
+      </c>
       <c r="R12" s="3"/>
       <c r="S12" s="3"/>
       <c r="T12" s="3"/>
       <c r="U12" s="3"/>
       <c r="V12" s="3"/>
       <c r="W12" s="3"/>
       <c r="X12" s="3"/>
       <c r="Y12" s="3"/>
       <c r="Z12" s="3"/>
       <c r="AA12" s="3"/>
     </row>
     <row r="13" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A13" s="37" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B13" s="38" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C13" s="16">
-        <v>3.3</v>
+        <v>4.8499999999999996</v>
       </c>
       <c r="D13" s="16">
-        <v>4.12</v>
+        <v>5.34</v>
       </c>
       <c r="E13" s="16">
-        <v>4.6100000000000003</v>
+        <v>5.38</v>
       </c>
       <c r="F13" s="16">
-        <v>4.87</v>
+        <v>5.42</v>
       </c>
       <c r="G13" s="16">
-        <v>4.88</v>
+        <v>5.33</v>
       </c>
       <c r="H13" s="16">
-        <v>5.22</v>
+        <v>5.35</v>
       </c>
       <c r="I13" s="16">
+        <v>5.44</v>
+      </c>
+      <c r="J13" s="16">
         <v>5.41</v>
       </c>
-      <c r="J13" s="16">
-[...1 lines deleted...]
-      </c>
       <c r="K13" s="16">
-        <v>5.54</v>
+        <v>5.41</v>
       </c>
       <c r="L13" s="16">
-        <v>5.62</v>
+        <v>5.51</v>
       </c>
       <c r="M13" s="16">
-        <v>5.51</v>
+        <v>5.28</v>
       </c>
       <c r="N13" s="16">
-        <v>5.51</v>
+        <v>5.16</v>
       </c>
       <c r="O13" s="16">
-        <v>5.9</v>
+        <v>5.98</v>
       </c>
       <c r="P13" s="16">
-        <v>4.87</v>
+        <v>5.42</v>
       </c>
-      <c r="Q13" s="3"/>
+      <c r="Q13" s="16">
+        <v>4.9800000000000004</v>
+      </c>
       <c r="R13" s="3"/>
       <c r="S13" s="3"/>
       <c r="T13" s="3"/>
       <c r="U13" s="3"/>
       <c r="V13" s="3"/>
       <c r="W13" s="3"/>
       <c r="X13" s="3"/>
       <c r="Y13" s="3"/>
       <c r="Z13" s="3"/>
       <c r="AA13" s="3"/>
     </row>
     <row r="14" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A14" s="37" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B14" s="38" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C14" s="16">
-        <v>5.51</v>
+        <v>13.41</v>
       </c>
       <c r="D14" s="16">
-        <v>6.2</v>
+        <v>15.38</v>
       </c>
       <c r="E14" s="16">
-        <v>5.43</v>
+        <v>15.28</v>
       </c>
       <c r="F14" s="16">
-        <v>5.8</v>
+        <v>16.079999999999998</v>
       </c>
       <c r="G14" s="16">
-        <v>6.22</v>
+        <v>16.399999999999999</v>
       </c>
       <c r="H14" s="16">
-        <v>6.26</v>
+        <v>16.27</v>
       </c>
       <c r="I14" s="16">
-        <v>6.83</v>
+        <v>16.66</v>
       </c>
       <c r="J14" s="16">
-        <v>6.73</v>
+        <v>16.79</v>
       </c>
       <c r="K14" s="16">
-        <v>6.7</v>
+        <v>16.920000000000002</v>
       </c>
       <c r="L14" s="16">
-        <v>6.59</v>
+        <v>16.89</v>
       </c>
       <c r="M14" s="16">
-        <v>6.5</v>
+        <v>16.77</v>
       </c>
       <c r="N14" s="16">
-        <v>6.38</v>
+        <v>16.59</v>
       </c>
       <c r="O14" s="16">
-        <v>6.2</v>
+        <v>13.55</v>
       </c>
       <c r="P14" s="16">
-        <v>5.36</v>
+        <v>12.85</v>
       </c>
-      <c r="Q14" s="3"/>
+      <c r="Q14" s="16">
+        <v>13.67</v>
+      </c>
       <c r="R14" s="3"/>
       <c r="S14" s="3"/>
       <c r="T14" s="3"/>
       <c r="U14" s="3"/>
       <c r="V14" s="3"/>
       <c r="W14" s="3"/>
       <c r="X14" s="3"/>
       <c r="Y14" s="3"/>
       <c r="Z14" s="3"/>
       <c r="AA14" s="3"/>
     </row>
     <row r="15" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A15" s="37" t="s">
-        <v>64</v>
+      <c r="A15" s="39" t="s">
+        <v>67</v>
       </c>
-      <c r="B15" s="38" t="s">
-        <v>65</v>
+      <c r="B15" s="40" t="s">
+        <v>68</v>
       </c>
-      <c r="C15" s="16">
-        <v>4.8499999999999996</v>
+      <c r="C15" s="28">
+        <v>4.0599999999999996</v>
       </c>
-      <c r="D15" s="16">
-        <v>5.34</v>
+      <c r="D15" s="28">
+        <v>4.8899999999999997</v>
       </c>
-      <c r="E15" s="16">
-        <v>5.38</v>
+      <c r="E15" s="28">
+        <v>5.2</v>
       </c>
-      <c r="F15" s="16">
-        <v>5.42</v>
+      <c r="F15" s="28">
+        <v>5.73</v>
       </c>
-      <c r="G15" s="16">
-[...2 lines deleted...]
-      <c r="H15" s="16">
+      <c r="G15" s="28">
         <v>5.35</v>
       </c>
-      <c r="I15" s="16">
-        <v>5.44</v>
+      <c r="H15" s="28">
+        <v>5.59</v>
       </c>
-      <c r="J15" s="16">
-        <v>5.41</v>
+      <c r="I15" s="28">
+        <v>6.1</v>
       </c>
-      <c r="K15" s="16">
-[...11 lines deleted...]
-      <c r="O15" s="16">
+      <c r="J15" s="28">
         <v>5.98</v>
       </c>
-      <c r="P15" s="16">
-        <v>5.42</v>
+      <c r="K15" s="28">
+        <v>6.32</v>
       </c>
-      <c r="Q15" s="3"/>
+      <c r="L15" s="28">
+        <v>6.14</v>
+      </c>
+      <c r="M15" s="28">
+        <v>5.8</v>
+      </c>
+      <c r="N15" s="28">
+        <v>5.7</v>
+      </c>
+      <c r="O15" s="28">
+        <v>5.54</v>
+      </c>
+      <c r="P15" s="28">
+        <v>5.39</v>
+      </c>
+      <c r="Q15" s="28">
+        <v>5.89</v>
+      </c>
       <c r="R15" s="3"/>
       <c r="S15" s="3"/>
       <c r="T15" s="3"/>
       <c r="U15" s="3"/>
       <c r="V15" s="3"/>
       <c r="W15" s="3"/>
       <c r="X15" s="3"/>
       <c r="Y15" s="3"/>
       <c r="Z15" s="3"/>
       <c r="AA15" s="3"/>
     </row>
     <row r="16" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A16" s="37" t="s">
-        <v>66</v>
+      <c r="A16" s="3"/>
+      <c r="B16" s="6" t="s">
+        <v>29</v>
       </c>
-      <c r="B16" s="38" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="3"/>
+      <c r="I16" s="3"/>
+      <c r="J16" s="3"/>
+      <c r="K16" s="3"/>
+      <c r="L16" s="3"/>
+      <c r="M16" s="3"/>
+      <c r="N16" s="3"/>
+      <c r="O16" s="3"/>
+      <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
       <c r="R16" s="3"/>
       <c r="S16" s="3"/>
       <c r="T16" s="3"/>
       <c r="U16" s="3"/>
       <c r="V16" s="3"/>
       <c r="W16" s="3"/>
       <c r="X16" s="3"/>
       <c r="Y16" s="3"/>
       <c r="Z16" s="3"/>
       <c r="AA16" s="3"/>
     </row>
-    <row r="17" spans="1:27" s="29" customFormat="1" ht="15.75" customHeight="1">
-[...92 lines deleted...]
-      <c r="B19" s="1"/>
+    <row r="17" spans="2:27" ht="15.75" customHeight="1">
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="1"/>
+      <c r="J17" s="1"/>
+      <c r="K17" s="1"/>
+      <c r="L17" s="1"/>
+      <c r="M17" s="1"/>
+      <c r="N17" s="1"/>
+      <c r="O17" s="1"/>
+      <c r="P17" s="1"/>
+      <c r="Q17" s="1"/>
+      <c r="R17" s="1"/>
+      <c r="S17" s="1"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+      <c r="X17" s="1"/>
+      <c r="Y17" s="1"/>
+      <c r="Z17" s="1"/>
+      <c r="AA17" s="1"/>
+    </row>
+    <row r="18" spans="2:27" ht="15.75" customHeight="1">
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
+      <c r="H18" s="1"/>
+      <c r="I18" s="1"/>
+      <c r="J18" s="1"/>
+      <c r="K18" s="1"/>
+      <c r="L18" s="1"/>
+      <c r="M18" s="1"/>
+      <c r="N18" s="1"/>
+      <c r="O18" s="1"/>
+      <c r="P18" s="1"/>
+      <c r="Q18" s="1"/>
+      <c r="R18" s="1"/>
+      <c r="S18" s="1"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+      <c r="X18" s="1"/>
+      <c r="Y18" s="1"/>
+      <c r="Z18" s="1"/>
+      <c r="AA18" s="1"/>
+    </row>
+    <row r="19" spans="2:27" ht="15.75" customHeight="1">
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
       <c r="X19" s="1"/>
       <c r="Y19" s="1"/>
       <c r="Z19" s="1"/>
       <c r="AA19" s="1"/>
     </row>
-    <row r="20" spans="1:27" ht="15.75" customHeight="1">
+    <row r="20" spans="2:27" ht="15.75" customHeight="1">
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
       <c r="X20" s="1"/>
       <c r="Y20" s="1"/>
       <c r="Z20" s="1"/>
       <c r="AA20" s="1"/>
     </row>
-    <row r="21" spans="1:27" ht="15.75" customHeight="1">
+    <row r="21" spans="2:27" ht="15.75" customHeight="1">
+      <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
       <c r="X21" s="1"/>
       <c r="Y21" s="1"/>
       <c r="Z21" s="1"/>
       <c r="AA21" s="1"/>
     </row>
-    <row r="22" spans="1:27" ht="15.75" customHeight="1">
+    <row r="22" spans="2:27" ht="15.75" customHeight="1">
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
       <c r="X22" s="1"/>
       <c r="Y22" s="1"/>
       <c r="Z22" s="1"/>
       <c r="AA22" s="1"/>
     </row>
-    <row r="23" spans="1:27" ht="15.75" customHeight="1">
+    <row r="23" spans="2:27" ht="15.75" customHeight="1">
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
       <c r="X23" s="1"/>
       <c r="Y23" s="1"/>
       <c r="Z23" s="1"/>
       <c r="AA23" s="1"/>
     </row>
-    <row r="24" spans="1:27" ht="15.75" customHeight="1">
+    <row r="24" spans="2:27" ht="15.75" customHeight="1">
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
       <c r="X24" s="1"/>
       <c r="Y24" s="1"/>
       <c r="Z24" s="1"/>
       <c r="AA24" s="1"/>
     </row>
-    <row r="25" spans="1:27" ht="15.75" customHeight="1">
+    <row r="25" spans="2:27" ht="15.75" customHeight="1">
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
       <c r="X25" s="1"/>
       <c r="Y25" s="1"/>
       <c r="Z25" s="1"/>
       <c r="AA25" s="1"/>
     </row>
-    <row r="26" spans="1:27" ht="15.75" customHeight="1">
+    <row r="26" spans="2:27" ht="15.75" customHeight="1">
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
       <c r="X26" s="1"/>
       <c r="Y26" s="1"/>
       <c r="Z26" s="1"/>
       <c r="AA26" s="1"/>
     </row>
-    <row r="27" spans="1:27" ht="15.75" customHeight="1">
+    <row r="27" spans="2:27" ht="15.75" customHeight="1">
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
       <c r="Z27" s="1"/>
       <c r="AA27" s="1"/>
     </row>
-    <row r="28" spans="1:27" ht="15.75" customHeight="1">
+    <row r="28" spans="2:27" ht="15.75" customHeight="1">
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
       <c r="X28" s="1"/>
       <c r="Y28" s="1"/>
       <c r="Z28" s="1"/>
       <c r="AA28" s="1"/>
     </row>
-    <row r="29" spans="1:27" ht="15.75" customHeight="1">
+    <row r="29" spans="2:27" ht="15.75" customHeight="1">
       <c r="B29" s="1"/>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
       <c r="X29" s="1"/>
       <c r="Y29" s="1"/>
       <c r="Z29" s="1"/>
       <c r="AA29" s="1"/>
     </row>
-    <row r="30" spans="1:27" ht="15.75" customHeight="1">
+    <row r="30" spans="2:27" ht="15.75" customHeight="1">
       <c r="B30" s="1"/>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
       <c r="N30" s="1"/>
       <c r="O30" s="1"/>
       <c r="P30" s="1"/>
       <c r="Q30" s="1"/>
       <c r="R30" s="1"/>
       <c r="S30" s="1"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
       <c r="X30" s="1"/>
       <c r="Y30" s="1"/>
       <c r="Z30" s="1"/>
       <c r="AA30" s="1"/>
     </row>
-    <row r="31" spans="1:27" ht="15.75" customHeight="1">
+    <row r="31" spans="2:27" ht="15.75" customHeight="1">
       <c r="B31" s="1"/>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
       <c r="L31" s="1"/>
       <c r="M31" s="1"/>
       <c r="N31" s="1"/>
       <c r="O31" s="1"/>
       <c r="P31" s="1"/>
       <c r="Q31" s="1"/>
       <c r="R31" s="1"/>
       <c r="S31" s="1"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
       <c r="X31" s="1"/>
       <c r="Y31" s="1"/>
       <c r="Z31" s="1"/>
       <c r="AA31" s="1"/>
     </row>
-    <row r="32" spans="1:27" ht="15.75" customHeight="1">
+    <row r="32" spans="2:27" ht="15.75" customHeight="1">
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="M32" s="1"/>
       <c r="N32" s="1"/>
       <c r="O32" s="1"/>
       <c r="P32" s="1"/>
       <c r="Q32" s="1"/>
       <c r="R32" s="1"/>
       <c r="S32" s="1"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
       <c r="X32" s="1"/>
       <c r="Y32" s="1"/>
       <c r="Z32" s="1"/>
@@ -27842,115 +27861,59 @@
       <c r="D938" s="1"/>
       <c r="E938" s="1"/>
       <c r="F938" s="1"/>
       <c r="G938" s="1"/>
       <c r="H938" s="1"/>
       <c r="I938" s="1"/>
       <c r="J938" s="1"/>
       <c r="K938" s="1"/>
       <c r="L938" s="1"/>
       <c r="M938" s="1"/>
       <c r="N938" s="1"/>
       <c r="O938" s="1"/>
       <c r="P938" s="1"/>
       <c r="Q938" s="1"/>
       <c r="R938" s="1"/>
       <c r="S938" s="1"/>
       <c r="T938" s="1"/>
       <c r="U938" s="1"/>
       <c r="V938" s="1"/>
       <c r="W938" s="1"/>
       <c r="X938" s="1"/>
       <c r="Y938" s="1"/>
       <c r="Z938" s="1"/>
       <c r="AA938" s="1"/>
     </row>
-    <row r="939" spans="2:27" ht="15.75" customHeight="1">
-[...54 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A6:A7"/>
-[...5 lines deleted...]
-    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="B1:AC1"/>
+    <mergeCell ref="B6:AC6"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:AC4"/>
+    <mergeCell ref="AB3:AC3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер </vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>