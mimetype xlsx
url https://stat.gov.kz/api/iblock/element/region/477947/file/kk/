--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -585,51 +585,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -692,85 +692,88 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -968,185 +971,185 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B32" sqref="B31:B32"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="43.5703125" customWidth="1"/>
     <col min="2" max="2" width="101.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A1" s="43" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="25">
         <v>61230101</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A2" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="24" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A3" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="24" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A4" s="43" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="24" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A5" s="43" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="24" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="6" spans="1:2" s="31" customFormat="1" ht="25.5">
-      <c r="A6" s="44" t="s">
+    <row r="6" spans="1:2" s="31" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A6" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="45" t="s">
+      <c r="B6" s="58" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="7" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A7" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:2" s="31" customFormat="1" ht="27.75" customHeight="1">
       <c r="A8" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="46" t="s">
+      <c r="B8" s="45" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:2" s="31" customFormat="1" ht="51">
       <c r="A9" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="46" t="s">
+      <c r="B9" s="45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A10" s="43" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A11" s="43" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A12" s="43" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A13" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A14" s="43" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A15" s="43" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="23">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A16" s="43" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="23">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A17" s="43" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A18" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A19" s="43" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="26">
         <v>77272775556</v>
       </c>
@@ -1183,112 +1186,112 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="8.85546875" customWidth="1"/>
     <col min="2" max="2" width="115.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="141">
       <c r="B5" s="42" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AC938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:XFD3"/>
+      <selection pane="bottomLeft" activeCell="J32" sqref="J32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="11" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="7" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.140625" customWidth="1"/>
     <col min="10" max="10" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="19" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.140625" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="7.28515625" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="8.7109375" hidden="1" customWidth="1"/>
     <col min="27" max="28" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" s="31" customFormat="1" ht="25.5">
       <c r="A1" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="51" t="s">
+      <c r="B1" s="50" t="s">
         <v>49</v>
       </c>
-      <c r="C1" s="51"/>
-[...25 lines deleted...]
-      <c r="AC1" s="51"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
+      <c r="AC1" s="50"/>
     </row>
     <row r="2" spans="1:29">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
@@ -1298,95 +1301,95 @@
     </row>
     <row r="3" spans="1:29" s="29" customFormat="1" ht="15" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="32"/>
       <c r="P3" s="32"/>
       <c r="Q3" s="32"/>
       <c r="R3" s="19"/>
       <c r="S3" s="33"/>
       <c r="T3" s="33"/>
       <c r="U3" s="33"/>
       <c r="V3" s="34"/>
       <c r="W3" s="35"/>
-      <c r="AB3" s="57" t="s">
+      <c r="AB3" s="56" t="s">
         <v>30</v>
       </c>
-      <c r="AC3" s="57"/>
+      <c r="AC3" s="56"/>
     </row>
     <row r="4" spans="1:29" s="29" customFormat="1" ht="11.25">
-      <c r="A4" s="47" t="s">
+      <c r="A4" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="B4" s="49"/>
-      <c r="C4" s="53">
+      <c r="B4" s="48"/>
+      <c r="C4" s="52">
         <v>2025</v>
       </c>
-      <c r="D4" s="54"/>
-[...10 lines deleted...]
-      <c r="O4" s="55">
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53"/>
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53"/>
+      <c r="O4" s="54">
         <v>2026</v>
       </c>
-      <c r="P4" s="56"/>
-[...12 lines deleted...]
-      <c r="AC4" s="56"/>
+      <c r="P4" s="55"/>
+      <c r="Q4" s="55"/>
+      <c r="R4" s="55"/>
+      <c r="S4" s="55"/>
+      <c r="T4" s="55"/>
+      <c r="U4" s="55"/>
+      <c r="V4" s="55"/>
+      <c r="W4" s="55"/>
+      <c r="X4" s="55"/>
+      <c r="Y4" s="55"/>
+      <c r="Z4" s="55"/>
+      <c r="AA4" s="55"/>
+      <c r="AB4" s="55"/>
+      <c r="AC4" s="55"/>
     </row>
     <row r="5" spans="1:29" s="29" customFormat="1" ht="27" customHeight="1">
-      <c r="A5" s="48"/>
-      <c r="B5" s="50"/>
+      <c r="A5" s="47"/>
+      <c r="B5" s="49"/>
       <c r="C5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
@@ -1421,80 +1424,80 @@
       </c>
       <c r="U5" s="20" t="s">
         <v>36</v>
       </c>
       <c r="V5" s="20" t="s">
         <v>37</v>
       </c>
       <c r="W5" s="20" t="s">
         <v>38</v>
       </c>
       <c r="X5" s="3"/>
       <c r="Y5" s="3"/>
       <c r="Z5" s="3"/>
       <c r="AA5" s="20" t="s">
         <v>39</v>
       </c>
       <c r="AB5" s="41" t="s">
         <v>40</v>
       </c>
       <c r="AC5" s="20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:29" s="29" customFormat="1" ht="11.25">
       <c r="A6" s="3"/>
-      <c r="B6" s="52" t="s">
+      <c r="B6" s="51" t="s">
         <v>27</v>
       </c>
-      <c r="C6" s="52"/>
-[...25 lines deleted...]
-      <c r="AC6" s="52"/>
+      <c r="C6" s="51"/>
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="51"/>
+      <c r="O6" s="51"/>
+      <c r="P6" s="51"/>
+      <c r="Q6" s="51"/>
+      <c r="R6" s="51"/>
+      <c r="S6" s="51"/>
+      <c r="T6" s="51"/>
+      <c r="U6" s="51"/>
+      <c r="V6" s="51"/>
+      <c r="W6" s="51"/>
+      <c r="X6" s="51"/>
+      <c r="Y6" s="51"/>
+      <c r="Z6" s="51"/>
+      <c r="AA6" s="51"/>
+      <c r="AB6" s="51"/>
+      <c r="AC6" s="51"/>
     </row>
     <row r="7" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A7" s="36" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="9">
         <v>6.76</v>
       </c>
       <c r="D7" s="9">
         <v>7.89</v>
       </c>
       <c r="E7" s="9">
         <v>7.72</v>
       </c>
       <c r="F7" s="17">
         <v>8.1199999999999992</v>
       </c>
       <c r="G7" s="10">
         <v>8.18</v>
       </c>
       <c r="H7" s="12">
         <v>8.2899999999999991</v>
@@ -1504,50 +1507,53 @@
       </c>
       <c r="J7" s="16">
         <v>8.61</v>
       </c>
       <c r="K7" s="16">
         <v>8.74</v>
       </c>
       <c r="L7" s="9">
         <v>8.69</v>
       </c>
       <c r="M7" s="9">
         <v>8.49</v>
       </c>
       <c r="N7" s="9">
         <v>8.3699999999999992</v>
       </c>
       <c r="O7" s="9">
         <v>7.79</v>
       </c>
       <c r="P7" s="9">
         <v>7.36</v>
       </c>
       <c r="Q7" s="9">
         <v>7.53</v>
       </c>
+      <c r="R7" s="9">
+        <v>7.64</v>
+      </c>
       <c r="X7" s="3"/>
       <c r="Y7" s="3"/>
       <c r="Z7" s="3"/>
       <c r="AA7" s="16"/>
       <c r="AB7" s="16"/>
     </row>
     <row r="8" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="37" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="38" t="s">
         <v>54</v>
       </c>
       <c r="C8" s="16">
         <v>3.57</v>
       </c>
       <c r="D8" s="16">
         <v>4.7</v>
       </c>
       <c r="E8" s="16">
         <v>4.43</v>
       </c>
       <c r="F8" s="16">
         <v>4.7</v>
       </c>
@@ -1562,51 +1568,53 @@
       </c>
       <c r="J8" s="16">
         <v>4.67</v>
       </c>
       <c r="K8" s="16">
         <v>4.8499999999999996</v>
       </c>
       <c r="L8" s="16">
         <v>4.74</v>
       </c>
       <c r="M8" s="16">
         <v>4.53</v>
       </c>
       <c r="N8" s="16">
         <v>4.29</v>
       </c>
       <c r="O8" s="16">
         <v>5.08</v>
       </c>
       <c r="P8" s="16">
         <v>4.25</v>
       </c>
       <c r="Q8" s="16">
         <v>4.38</v>
       </c>
-      <c r="R8" s="17"/>
+      <c r="R8" s="16">
+        <v>4.54</v>
+      </c>
       <c r="S8" s="10"/>
       <c r="T8" s="12"/>
       <c r="U8" s="18"/>
       <c r="V8" s="16"/>
       <c r="W8" s="16"/>
       <c r="X8" s="3"/>
       <c r="Y8" s="3"/>
       <c r="Z8" s="3"/>
       <c r="AA8" s="16"/>
       <c r="AB8" s="16"/>
     </row>
     <row r="9" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A9" s="37" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="38" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="16">
         <v>14.52</v>
       </c>
       <c r="D9" s="16">
         <v>15.61</v>
       </c>
       <c r="E9" s="16">
@@ -1626,51 +1634,53 @@
       </c>
       <c r="J9" s="16">
         <v>16.809999999999999</v>
       </c>
       <c r="K9" s="16">
         <v>16.940000000000001</v>
       </c>
       <c r="L9" s="16">
         <v>16.86</v>
       </c>
       <c r="M9" s="16">
         <v>16.59</v>
       </c>
       <c r="N9" s="16">
         <v>16.45</v>
       </c>
       <c r="O9" s="16">
         <v>14.37</v>
       </c>
       <c r="P9" s="16">
         <v>14.55</v>
       </c>
       <c r="Q9" s="16">
         <v>14.28</v>
       </c>
-      <c r="R9" s="3"/>
+      <c r="R9" s="16">
+        <v>14.34</v>
+      </c>
       <c r="S9" s="3"/>
       <c r="T9" s="3"/>
       <c r="U9" s="3"/>
       <c r="V9" s="3"/>
       <c r="W9" s="3"/>
       <c r="X9" s="3"/>
       <c r="Y9" s="3"/>
       <c r="Z9" s="3"/>
       <c r="AA9" s="3"/>
     </row>
     <row r="10" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="37" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="38" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="16">
         <v>4.3600000000000003</v>
       </c>
       <c r="D10" s="16">
         <v>6.2</v>
       </c>
       <c r="E10" s="16">
         <v>5.69</v>
@@ -1689,51 +1699,53 @@
       </c>
       <c r="J10" s="16">
         <v>6.33</v>
       </c>
       <c r="K10" s="16">
         <v>6.48</v>
       </c>
       <c r="L10" s="16">
         <v>6.38</v>
       </c>
       <c r="M10" s="16">
         <v>6.17</v>
       </c>
       <c r="N10" s="16">
         <v>6.09</v>
       </c>
       <c r="O10" s="16">
         <v>4.59</v>
       </c>
       <c r="P10" s="16">
         <v>4.59</v>
       </c>
       <c r="Q10" s="16">
         <v>4.8099999999999996</v>
       </c>
-      <c r="R10" s="3"/>
+      <c r="R10" s="16">
+        <v>5.0199999999999996</v>
+      </c>
       <c r="S10" s="3"/>
       <c r="T10" s="3"/>
       <c r="U10" s="3"/>
       <c r="V10" s="3"/>
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
       <c r="Y10" s="3"/>
       <c r="Z10" s="3"/>
       <c r="AA10" s="3"/>
     </row>
     <row r="11" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A11" s="37" t="s">
         <v>59</v>
       </c>
       <c r="B11" s="38" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="16">
         <v>3.3</v>
       </c>
       <c r="D11" s="16">
         <v>4.12</v>
       </c>
       <c r="E11" s="16">
         <v>4.6100000000000003</v>
@@ -1752,51 +1764,53 @@
       </c>
       <c r="J11" s="16">
         <v>5.45</v>
       </c>
       <c r="K11" s="16">
         <v>5.54</v>
       </c>
       <c r="L11" s="16">
         <v>5.62</v>
       </c>
       <c r="M11" s="16">
         <v>5.51</v>
       </c>
       <c r="N11" s="16">
         <v>5.51</v>
       </c>
       <c r="O11" s="16">
         <v>5.9</v>
       </c>
       <c r="P11" s="16">
         <v>4.87</v>
       </c>
       <c r="Q11" s="16">
         <v>4.9800000000000004</v>
       </c>
-      <c r="R11" s="3"/>
+      <c r="R11" s="16">
+        <v>5.09</v>
+      </c>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
       <c r="U11" s="3"/>
       <c r="V11" s="3"/>
       <c r="W11" s="3"/>
       <c r="X11" s="3"/>
       <c r="Y11" s="3"/>
       <c r="Z11" s="3"/>
       <c r="AA11" s="3"/>
     </row>
     <row r="12" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A12" s="37" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="38" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="16">
         <v>5.51</v>
       </c>
       <c r="D12" s="16">
         <v>6.2</v>
       </c>
       <c r="E12" s="16">
         <v>5.43</v>
@@ -1815,51 +1829,53 @@
       </c>
       <c r="J12" s="16">
         <v>6.73</v>
       </c>
       <c r="K12" s="16">
         <v>6.7</v>
       </c>
       <c r="L12" s="16">
         <v>6.59</v>
       </c>
       <c r="M12" s="16">
         <v>6.5</v>
       </c>
       <c r="N12" s="16">
         <v>6.38</v>
       </c>
       <c r="O12" s="16">
         <v>6.2</v>
       </c>
       <c r="P12" s="16">
         <v>5.36</v>
       </c>
       <c r="Q12" s="16">
         <v>6.18</v>
       </c>
-      <c r="R12" s="3"/>
+      <c r="R12" s="16">
+        <v>6.13</v>
+      </c>
       <c r="S12" s="3"/>
       <c r="T12" s="3"/>
       <c r="U12" s="3"/>
       <c r="V12" s="3"/>
       <c r="W12" s="3"/>
       <c r="X12" s="3"/>
       <c r="Y12" s="3"/>
       <c r="Z12" s="3"/>
       <c r="AA12" s="3"/>
     </row>
     <row r="13" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A13" s="37" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="16">
         <v>4.8499999999999996</v>
       </c>
       <c r="D13" s="16">
         <v>5.34</v>
       </c>
       <c r="E13" s="16">
         <v>5.38</v>
@@ -1878,51 +1894,53 @@
       </c>
       <c r="J13" s="16">
         <v>5.41</v>
       </c>
       <c r="K13" s="16">
         <v>5.41</v>
       </c>
       <c r="L13" s="16">
         <v>5.51</v>
       </c>
       <c r="M13" s="16">
         <v>5.28</v>
       </c>
       <c r="N13" s="16">
         <v>5.16</v>
       </c>
       <c r="O13" s="16">
         <v>5.98</v>
       </c>
       <c r="P13" s="16">
         <v>5.42</v>
       </c>
       <c r="Q13" s="16">
         <v>4.9800000000000004</v>
       </c>
-      <c r="R13" s="3"/>
+      <c r="R13" s="16">
+        <v>4.63</v>
+      </c>
       <c r="S13" s="3"/>
       <c r="T13" s="3"/>
       <c r="U13" s="3"/>
       <c r="V13" s="3"/>
       <c r="W13" s="3"/>
       <c r="X13" s="3"/>
       <c r="Y13" s="3"/>
       <c r="Z13" s="3"/>
       <c r="AA13" s="3"/>
     </row>
     <row r="14" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A14" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="38" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="16">
         <v>13.41</v>
       </c>
       <c r="D14" s="16">
         <v>15.38</v>
       </c>
       <c r="E14" s="16">
         <v>15.28</v>
@@ -1941,51 +1959,53 @@
       </c>
       <c r="J14" s="16">
         <v>16.79</v>
       </c>
       <c r="K14" s="16">
         <v>16.920000000000002</v>
       </c>
       <c r="L14" s="16">
         <v>16.89</v>
       </c>
       <c r="M14" s="16">
         <v>16.77</v>
       </c>
       <c r="N14" s="16">
         <v>16.59</v>
       </c>
       <c r="O14" s="16">
         <v>13.55</v>
       </c>
       <c r="P14" s="16">
         <v>12.85</v>
       </c>
       <c r="Q14" s="16">
         <v>13.67</v>
       </c>
-      <c r="R14" s="3"/>
+      <c r="R14" s="16">
+        <v>14.23</v>
+      </c>
       <c r="S14" s="3"/>
       <c r="T14" s="3"/>
       <c r="U14" s="3"/>
       <c r="V14" s="3"/>
       <c r="W14" s="3"/>
       <c r="X14" s="3"/>
       <c r="Y14" s="3"/>
       <c r="Z14" s="3"/>
       <c r="AA14" s="3"/>
     </row>
     <row r="15" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A15" s="39" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="40" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="28">
         <v>4.0599999999999996</v>
       </c>
       <c r="D15" s="28">
         <v>4.8899999999999997</v>
       </c>
       <c r="E15" s="28">
         <v>5.2</v>
@@ -2004,51 +2024,53 @@
       </c>
       <c r="J15" s="28">
         <v>5.98</v>
       </c>
       <c r="K15" s="28">
         <v>6.32</v>
       </c>
       <c r="L15" s="28">
         <v>6.14</v>
       </c>
       <c r="M15" s="28">
         <v>5.8</v>
       </c>
       <c r="N15" s="28">
         <v>5.7</v>
       </c>
       <c r="O15" s="28">
         <v>5.54</v>
       </c>
       <c r="P15" s="28">
         <v>5.39</v>
       </c>
       <c r="Q15" s="28">
         <v>5.89</v>
       </c>
-      <c r="R15" s="3"/>
+      <c r="R15" s="28">
+        <v>6.03</v>
+      </c>
       <c r="S15" s="3"/>
       <c r="T15" s="3"/>
       <c r="U15" s="3"/>
       <c r="V15" s="3"/>
       <c r="W15" s="3"/>
       <c r="X15" s="3"/>
       <c r="Y15" s="3"/>
       <c r="Z15" s="3"/>
       <c r="AA15" s="3"/>
     </row>
     <row r="16" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A16" s="3"/>
       <c r="B16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>