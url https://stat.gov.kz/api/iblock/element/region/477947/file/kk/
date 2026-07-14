--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -694,86 +694,86 @@
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -971,104 +971,104 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="43.5703125" customWidth="1"/>
     <col min="2" max="2" width="101.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A1" s="43" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="25">
         <v>61230101</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A2" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="24" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A3" s="43" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="24" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A4" s="43" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="24" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A5" s="43" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="24" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:2" s="31" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A6" s="57" t="s">
+      <c r="A6" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="58" t="s">
+      <c r="B6" s="47" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="7" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A7" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:2" s="31" customFormat="1" ht="27.75" customHeight="1">
       <c r="A8" s="44" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="45" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:2" s="31" customFormat="1" ht="51">
       <c r="A9" s="44" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="45" t="s">
         <v>8</v>
@@ -1097,59 +1097,59 @@
       <c r="B12" s="14" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A13" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A14" s="43" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A15" s="43" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="23">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A16" s="43" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="23">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A17" s="43" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A18" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="31" customFormat="1" ht="12.75">
       <c r="A19" s="43" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="26">
         <v>77272775556</v>
       </c>
@@ -1186,112 +1186,112 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="8.85546875" customWidth="1"/>
     <col min="2" max="2" width="115.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="141">
       <c r="B5" s="42" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AC938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J32" sqref="J32"/>
+      <selection pane="bottomLeft" activeCell="AA16" sqref="AA16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="11" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="7" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.140625" customWidth="1"/>
     <col min="10" max="10" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="19" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.140625" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="7.28515625" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="8.7109375" hidden="1" customWidth="1"/>
     <col min="27" max="28" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" s="31" customFormat="1" ht="25.5">
       <c r="A1" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="50" t="s">
+      <c r="B1" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="C1" s="50"/>
-[...25 lines deleted...]
-      <c r="AC1" s="50"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
+      <c r="R1" s="52"/>
+      <c r="S1" s="52"/>
+      <c r="T1" s="52"/>
+      <c r="U1" s="52"/>
+      <c r="V1" s="52"/>
+      <c r="W1" s="52"/>
+      <c r="X1" s="52"/>
+      <c r="Y1" s="52"/>
+      <c r="Z1" s="52"/>
+      <c r="AA1" s="52"/>
+      <c r="AB1" s="52"/>
+      <c r="AC1" s="52"/>
     </row>
     <row r="2" spans="1:29">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
@@ -1301,95 +1301,95 @@
     </row>
     <row r="3" spans="1:29" s="29" customFormat="1" ht="15" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="32"/>
       <c r="P3" s="32"/>
       <c r="Q3" s="32"/>
       <c r="R3" s="19"/>
       <c r="S3" s="33"/>
       <c r="T3" s="33"/>
       <c r="U3" s="33"/>
       <c r="V3" s="34"/>
       <c r="W3" s="35"/>
-      <c r="AB3" s="56" t="s">
+      <c r="AB3" s="58" t="s">
         <v>30</v>
       </c>
-      <c r="AC3" s="56"/>
+      <c r="AC3" s="58"/>
     </row>
     <row r="4" spans="1:29" s="29" customFormat="1" ht="11.25">
-      <c r="A4" s="46" t="s">
+      <c r="A4" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="B4" s="48"/>
-      <c r="C4" s="52">
+      <c r="B4" s="50"/>
+      <c r="C4" s="54">
         <v>2025</v>
       </c>
-      <c r="D4" s="53"/>
-[...10 lines deleted...]
-      <c r="O4" s="54">
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="55"/>
+      <c r="I4" s="55"/>
+      <c r="J4" s="55"/>
+      <c r="K4" s="55"/>
+      <c r="L4" s="55"/>
+      <c r="M4" s="55"/>
+      <c r="N4" s="55"/>
+      <c r="O4" s="56">
         <v>2026</v>
       </c>
-      <c r="P4" s="55"/>
-[...12 lines deleted...]
-      <c r="AC4" s="55"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57"/>
+      <c r="S4" s="57"/>
+      <c r="T4" s="57"/>
+      <c r="U4" s="57"/>
+      <c r="V4" s="57"/>
+      <c r="W4" s="57"/>
+      <c r="X4" s="57"/>
+      <c r="Y4" s="57"/>
+      <c r="Z4" s="57"/>
+      <c r="AA4" s="57"/>
+      <c r="AB4" s="57"/>
+      <c r="AC4" s="57"/>
     </row>
     <row r="5" spans="1:29" s="29" customFormat="1" ht="27" customHeight="1">
-      <c r="A5" s="47"/>
-      <c r="B5" s="49"/>
+      <c r="A5" s="49"/>
+      <c r="B5" s="51"/>
       <c r="C5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
@@ -1424,80 +1424,80 @@
       </c>
       <c r="U5" s="20" t="s">
         <v>36</v>
       </c>
       <c r="V5" s="20" t="s">
         <v>37</v>
       </c>
       <c r="W5" s="20" t="s">
         <v>38</v>
       </c>
       <c r="X5" s="3"/>
       <c r="Y5" s="3"/>
       <c r="Z5" s="3"/>
       <c r="AA5" s="20" t="s">
         <v>39</v>
       </c>
       <c r="AB5" s="41" t="s">
         <v>40</v>
       </c>
       <c r="AC5" s="20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:29" s="29" customFormat="1" ht="11.25">
       <c r="A6" s="3"/>
-      <c r="B6" s="51" t="s">
+      <c r="B6" s="53" t="s">
         <v>27</v>
       </c>
-      <c r="C6" s="51"/>
-[...25 lines deleted...]
-      <c r="AC6" s="51"/>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="53"/>
+      <c r="O6" s="53"/>
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="53"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="53"/>
+      <c r="Z6" s="53"/>
+      <c r="AA6" s="53"/>
+      <c r="AB6" s="53"/>
+      <c r="AC6" s="53"/>
     </row>
     <row r="7" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A7" s="36" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="9">
         <v>6.76</v>
       </c>
       <c r="D7" s="9">
         <v>7.89</v>
       </c>
       <c r="E7" s="9">
         <v>7.72</v>
       </c>
       <c r="F7" s="17">
         <v>8.1199999999999992</v>
       </c>
       <c r="G7" s="10">
         <v>8.18</v>
       </c>
       <c r="H7" s="12">
         <v>8.2899999999999991</v>
@@ -1510,50 +1510,53 @@
       </c>
       <c r="K7" s="16">
         <v>8.74</v>
       </c>
       <c r="L7" s="9">
         <v>8.69</v>
       </c>
       <c r="M7" s="9">
         <v>8.49</v>
       </c>
       <c r="N7" s="9">
         <v>8.3699999999999992</v>
       </c>
       <c r="O7" s="9">
         <v>7.79</v>
       </c>
       <c r="P7" s="9">
         <v>7.36</v>
       </c>
       <c r="Q7" s="9">
         <v>7.53</v>
       </c>
       <c r="R7" s="9">
         <v>7.64</v>
       </c>
+      <c r="S7" s="9">
+        <v>7.37</v>
+      </c>
       <c r="X7" s="3"/>
       <c r="Y7" s="3"/>
       <c r="Z7" s="3"/>
       <c r="AA7" s="16"/>
       <c r="AB7" s="16"/>
     </row>
     <row r="8" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="37" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="38" t="s">
         <v>54</v>
       </c>
       <c r="C8" s="16">
         <v>3.57</v>
       </c>
       <c r="D8" s="16">
         <v>4.7</v>
       </c>
       <c r="E8" s="16">
         <v>4.43</v>
       </c>
       <c r="F8" s="16">
         <v>4.7</v>
       </c>
@@ -1571,51 +1574,53 @@
       </c>
       <c r="K8" s="16">
         <v>4.8499999999999996</v>
       </c>
       <c r="L8" s="16">
         <v>4.74</v>
       </c>
       <c r="M8" s="16">
         <v>4.53</v>
       </c>
       <c r="N8" s="16">
         <v>4.29</v>
       </c>
       <c r="O8" s="16">
         <v>5.08</v>
       </c>
       <c r="P8" s="16">
         <v>4.25</v>
       </c>
       <c r="Q8" s="16">
         <v>4.38</v>
       </c>
       <c r="R8" s="16">
         <v>4.54</v>
       </c>
-      <c r="S8" s="10"/>
+      <c r="S8" s="16">
+        <v>4.21</v>
+      </c>
       <c r="T8" s="12"/>
       <c r="U8" s="18"/>
       <c r="V8" s="16"/>
       <c r="W8" s="16"/>
       <c r="X8" s="3"/>
       <c r="Y8" s="3"/>
       <c r="Z8" s="3"/>
       <c r="AA8" s="16"/>
       <c r="AB8" s="16"/>
     </row>
     <row r="9" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A9" s="37" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="38" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="16">
         <v>14.52</v>
       </c>
       <c r="D9" s="16">
         <v>15.61</v>
       </c>
       <c r="E9" s="16">
         <v>15.06</v>
@@ -1637,51 +1642,53 @@
       </c>
       <c r="K9" s="16">
         <v>16.940000000000001</v>
       </c>
       <c r="L9" s="16">
         <v>16.86</v>
       </c>
       <c r="M9" s="16">
         <v>16.59</v>
       </c>
       <c r="N9" s="16">
         <v>16.45</v>
       </c>
       <c r="O9" s="16">
         <v>14.37</v>
       </c>
       <c r="P9" s="16">
         <v>14.55</v>
       </c>
       <c r="Q9" s="16">
         <v>14.28</v>
       </c>
       <c r="R9" s="16">
         <v>14.34</v>
       </c>
-      <c r="S9" s="3"/>
+      <c r="S9" s="16">
+        <v>14.05</v>
+      </c>
       <c r="T9" s="3"/>
       <c r="U9" s="3"/>
       <c r="V9" s="3"/>
       <c r="W9" s="3"/>
       <c r="X9" s="3"/>
       <c r="Y9" s="3"/>
       <c r="Z9" s="3"/>
       <c r="AA9" s="3"/>
     </row>
     <row r="10" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="37" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="38" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="16">
         <v>4.3600000000000003</v>
       </c>
       <c r="D10" s="16">
         <v>6.2</v>
       </c>
       <c r="E10" s="16">
         <v>5.69</v>
       </c>
@@ -1702,51 +1709,53 @@
       </c>
       <c r="K10" s="16">
         <v>6.48</v>
       </c>
       <c r="L10" s="16">
         <v>6.38</v>
       </c>
       <c r="M10" s="16">
         <v>6.17</v>
       </c>
       <c r="N10" s="16">
         <v>6.09</v>
       </c>
       <c r="O10" s="16">
         <v>4.59</v>
       </c>
       <c r="P10" s="16">
         <v>4.59</v>
       </c>
       <c r="Q10" s="16">
         <v>4.8099999999999996</v>
       </c>
       <c r="R10" s="16">
         <v>5.0199999999999996</v>
       </c>
-      <c r="S10" s="3"/>
+      <c r="S10" s="16">
+        <v>4.87</v>
+      </c>
       <c r="T10" s="3"/>
       <c r="U10" s="3"/>
       <c r="V10" s="3"/>
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
       <c r="Y10" s="3"/>
       <c r="Z10" s="3"/>
       <c r="AA10" s="3"/>
     </row>
     <row r="11" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A11" s="37" t="s">
         <v>59</v>
       </c>
       <c r="B11" s="38" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="16">
         <v>3.3</v>
       </c>
       <c r="D11" s="16">
         <v>4.12</v>
       </c>
       <c r="E11" s="16">
         <v>4.6100000000000003</v>
       </c>
@@ -1767,51 +1776,53 @@
       </c>
       <c r="K11" s="16">
         <v>5.54</v>
       </c>
       <c r="L11" s="16">
         <v>5.62</v>
       </c>
       <c r="M11" s="16">
         <v>5.51</v>
       </c>
       <c r="N11" s="16">
         <v>5.51</v>
       </c>
       <c r="O11" s="16">
         <v>5.9</v>
       </c>
       <c r="P11" s="16">
         <v>4.87</v>
       </c>
       <c r="Q11" s="16">
         <v>4.9800000000000004</v>
       </c>
       <c r="R11" s="16">
         <v>5.09</v>
       </c>
-      <c r="S11" s="3"/>
+      <c r="S11" s="16">
+        <v>4.76</v>
+      </c>
       <c r="T11" s="3"/>
       <c r="U11" s="3"/>
       <c r="V11" s="3"/>
       <c r="W11" s="3"/>
       <c r="X11" s="3"/>
       <c r="Y11" s="3"/>
       <c r="Z11" s="3"/>
       <c r="AA11" s="3"/>
     </row>
     <row r="12" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A12" s="37" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="38" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="16">
         <v>5.51</v>
       </c>
       <c r="D12" s="16">
         <v>6.2</v>
       </c>
       <c r="E12" s="16">
         <v>5.43</v>
       </c>
@@ -1832,51 +1843,53 @@
       </c>
       <c r="K12" s="16">
         <v>6.7</v>
       </c>
       <c r="L12" s="16">
         <v>6.59</v>
       </c>
       <c r="M12" s="16">
         <v>6.5</v>
       </c>
       <c r="N12" s="16">
         <v>6.38</v>
       </c>
       <c r="O12" s="16">
         <v>6.2</v>
       </c>
       <c r="P12" s="16">
         <v>5.36</v>
       </c>
       <c r="Q12" s="16">
         <v>6.18</v>
       </c>
       <c r="R12" s="16">
         <v>6.13</v>
       </c>
-      <c r="S12" s="3"/>
+      <c r="S12" s="16">
+        <v>5.86</v>
+      </c>
       <c r="T12" s="3"/>
       <c r="U12" s="3"/>
       <c r="V12" s="3"/>
       <c r="W12" s="3"/>
       <c r="X12" s="3"/>
       <c r="Y12" s="3"/>
       <c r="Z12" s="3"/>
       <c r="AA12" s="3"/>
     </row>
     <row r="13" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A13" s="37" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="16">
         <v>4.8499999999999996</v>
       </c>
       <c r="D13" s="16">
         <v>5.34</v>
       </c>
       <c r="E13" s="16">
         <v>5.38</v>
       </c>
@@ -1897,51 +1910,53 @@
       </c>
       <c r="K13" s="16">
         <v>5.41</v>
       </c>
       <c r="L13" s="16">
         <v>5.51</v>
       </c>
       <c r="M13" s="16">
         <v>5.28</v>
       </c>
       <c r="N13" s="16">
         <v>5.16</v>
       </c>
       <c r="O13" s="16">
         <v>5.98</v>
       </c>
       <c r="P13" s="16">
         <v>5.42</v>
       </c>
       <c r="Q13" s="16">
         <v>4.9800000000000004</v>
       </c>
       <c r="R13" s="16">
         <v>4.63</v>
       </c>
-      <c r="S13" s="3"/>
+      <c r="S13" s="16">
+        <v>4.2699999999999996</v>
+      </c>
       <c r="T13" s="3"/>
       <c r="U13" s="3"/>
       <c r="V13" s="3"/>
       <c r="W13" s="3"/>
       <c r="X13" s="3"/>
       <c r="Y13" s="3"/>
       <c r="Z13" s="3"/>
       <c r="AA13" s="3"/>
     </row>
     <row r="14" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A14" s="37" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="38" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="16">
         <v>13.41</v>
       </c>
       <c r="D14" s="16">
         <v>15.38</v>
       </c>
       <c r="E14" s="16">
         <v>15.28</v>
       </c>
@@ -1962,51 +1977,53 @@
       </c>
       <c r="K14" s="16">
         <v>16.920000000000002</v>
       </c>
       <c r="L14" s="16">
         <v>16.89</v>
       </c>
       <c r="M14" s="16">
         <v>16.77</v>
       </c>
       <c r="N14" s="16">
         <v>16.59</v>
       </c>
       <c r="O14" s="16">
         <v>13.55</v>
       </c>
       <c r="P14" s="16">
         <v>12.85</v>
       </c>
       <c r="Q14" s="16">
         <v>13.67</v>
       </c>
       <c r="R14" s="16">
         <v>14.23</v>
       </c>
-      <c r="S14" s="3"/>
+      <c r="S14" s="16">
+        <v>13.95</v>
+      </c>
       <c r="T14" s="3"/>
       <c r="U14" s="3"/>
       <c r="V14" s="3"/>
       <c r="W14" s="3"/>
       <c r="X14" s="3"/>
       <c r="Y14" s="3"/>
       <c r="Z14" s="3"/>
       <c r="AA14" s="3"/>
     </row>
     <row r="15" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A15" s="39" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="40" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="28">
         <v>4.0599999999999996</v>
       </c>
       <c r="D15" s="28">
         <v>4.8899999999999997</v>
       </c>
       <c r="E15" s="28">
         <v>5.2</v>
       </c>
@@ -2027,51 +2044,53 @@
       </c>
       <c r="K15" s="28">
         <v>6.32</v>
       </c>
       <c r="L15" s="28">
         <v>6.14</v>
       </c>
       <c r="M15" s="28">
         <v>5.8</v>
       </c>
       <c r="N15" s="28">
         <v>5.7</v>
       </c>
       <c r="O15" s="28">
         <v>5.54</v>
       </c>
       <c r="P15" s="28">
         <v>5.39</v>
       </c>
       <c r="Q15" s="28">
         <v>5.89</v>
       </c>
       <c r="R15" s="28">
         <v>6.03</v>
       </c>
-      <c r="S15" s="3"/>
+      <c r="S15" s="28">
+        <v>5.76</v>
+      </c>
       <c r="T15" s="3"/>
       <c r="U15" s="3"/>
       <c r="V15" s="3"/>
       <c r="W15" s="3"/>
       <c r="X15" s="3"/>
       <c r="Y15" s="3"/>
       <c r="Z15" s="3"/>
       <c r="AA15" s="3"/>
     </row>
     <row r="16" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
       <c r="A16" s="3"/>
       <c r="B16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>