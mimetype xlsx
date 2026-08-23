--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -155,56 +155,50 @@
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-қазан</t>
   </si>
   <si>
     <t>қаңтар-қараша</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>СКК коды - 61230101</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Халқының табиғи өсімінің (кему) коэффициенті*</t>
   </si>
   <si>
     <t>Әлеументтік және демографиялық статистикасы басқармасы</t>
   </si>
   <si>
     <t>Толымбекова Эльмира Балғабаевна</t>
   </si>
   <si>
     <t xml:space="preserve"> e.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>751110000</t>
   </si>
   <si>
     <t xml:space="preserve">Алмалы </t>
   </si>
   <si>
     <t>751210000</t>
   </si>
   <si>
     <t xml:space="preserve">Алатау </t>
@@ -249,50 +243,56 @@
     <t>1 қаңтар 2025 жылдан бастап</t>
   </si>
   <si>
     <r>
       <t>Шартты белгілер:                                        
 "- "құбылыс жоқ                                        
 "0,0" - шамалы шама                                        
 "x" - деректер құпия                                        
 "..."- деректер жоқ                                        
 Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі                                          
 ©</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің ұлттық статистика бюросы</t>
     </r>
   </si>
   <si>
     <t>Алматы қаласы бойынша 1000 адамға шаққанда туғандар мен қайтыс болғандар саны арасындағы айырмашылық</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/105/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19157&amp;period=quarter&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@"/>
     <numFmt numFmtId="165" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -619,53 +619,50 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
@@ -730,50 +727,53 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -952,1155 +952,1174 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/9a3/u0kihdqbd7lmv1qbbw29q4ova086he0h/%D0%BC%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D1%80%D0%BE%D0%B6%D0%B4%D0%B0%D0%B5%D0%BC%D0%BE%D1%81%D1%82%D0%B8%20%D1%80%D1%83%D1%81.7z" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19157&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="43.5703125" customWidth="1"/>
     <col min="2" max="2" width="101.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" s="31" customFormat="1" ht="12.75">
-      <c r="A1" s="43" t="s">
+    <row r="1" spans="1:2" s="30" customFormat="1" ht="12.75">
+      <c r="A1" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="25">
+      <c r="B1" s="24">
         <v>61230101</v>
       </c>
     </row>
-    <row r="2" spans="1:2" s="31" customFormat="1" ht="12.75">
-      <c r="A2" s="43" t="s">
+    <row r="2" spans="1:2" s="30" customFormat="1" ht="12.75">
+      <c r="A2" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="24" t="s">
+      <c r="B2" s="23" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="3" spans="1:2" s="31" customFormat="1" ht="12.75">
-      <c r="A3" s="43" t="s">
+    <row r="3" spans="1:2" s="30" customFormat="1" ht="12.75">
+      <c r="A3" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="24" t="s">
+      <c r="B3" s="23" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="4" spans="1:2" s="31" customFormat="1" ht="12.75">
-      <c r="A4" s="43" t="s">
+    <row r="4" spans="1:2" s="30" customFormat="1" ht="12.75">
+      <c r="A4" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="24" t="s">
+      <c r="B4" s="23" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:2" s="31" customFormat="1" ht="12.75">
-      <c r="A5" s="43" t="s">
+    <row r="5" spans="1:2" s="30" customFormat="1" ht="12.75">
+      <c r="A5" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="24" t="s">
+      <c r="B5" s="23" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" s="30" customFormat="1" ht="25.5">
+      <c r="A6" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="46" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="6" spans="1:2" s="31" customFormat="1" ht="18.75" customHeight="1">
-[...8 lines deleted...]
-      <c r="A7" s="43" t="s">
+    <row r="7" spans="1:2" s="30" customFormat="1" ht="12.75">
+      <c r="A7" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="24" t="s">
+      <c r="B7" s="23" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="8" spans="1:2" s="31" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A8" s="44" t="s">
+    <row r="8" spans="1:2" s="30" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A8" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="45" t="s">
+      <c r="B8" s="44" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="9" spans="1:2" s="31" customFormat="1" ht="51">
-      <c r="A9" s="44" t="s">
+    <row r="9" spans="1:2" s="30" customFormat="1" ht="51">
+      <c r="A9" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="45" t="s">
+      <c r="B9" s="44" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:2" s="31" customFormat="1" ht="12.75">
-      <c r="A10" s="43" t="s">
+    <row r="10" spans="1:2" s="30" customFormat="1" ht="12.75">
+      <c r="A10" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="24" t="s">
+      <c r="B10" s="23" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="11" spans="1:2" s="31" customFormat="1" ht="12.75">
-      <c r="A11" s="43" t="s">
+    <row r="11" spans="1:2" s="30" customFormat="1" ht="12.75">
+      <c r="A11" s="42" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="12" spans="1:2" s="31" customFormat="1" ht="12.75">
-      <c r="A12" s="43" t="s">
+    <row r="12" spans="1:2" s="30" customFormat="1">
+      <c r="A12" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="14" t="s">
+      <c r="B12" s="58" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" s="30" customFormat="1" ht="30">
+      <c r="A13" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="58" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" s="30" customFormat="1" ht="12.75">
+      <c r="A14" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="14" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="13" spans="1:2" s="31" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>13</v>
+    <row r="15" spans="1:2" s="30" customFormat="1" ht="12.75">
+      <c r="A15" s="42" t="s">
+        <v>15</v>
       </c>
-      <c r="B13" s="15" t="s">
-        <v>47</v>
+      <c r="B15" s="22">
+        <v>46244</v>
       </c>
     </row>
-    <row r="14" spans="1:2" s="31" customFormat="1" ht="12.75">
-[...1 lines deleted...]
-        <v>14</v>
+    <row r="16" spans="1:2" s="30" customFormat="1" ht="12.75">
+      <c r="A16" s="42" t="s">
+        <v>16</v>
       </c>
-      <c r="B14" s="15" t="s">
+      <c r="B16" s="22">
+        <v>46275</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" s="30" customFormat="1" ht="12.75">
+      <c r="A17" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="23" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="15" spans="1:2" s="31" customFormat="1" ht="12.75">
-[...24 lines deleted...]
-      <c r="A18" s="43" t="s">
+    <row r="18" spans="1:2" s="30" customFormat="1" ht="12.75">
+      <c r="A18" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="25" t="s">
-        <v>51</v>
+      <c r="B18" s="24" t="s">
+        <v>49</v>
       </c>
     </row>
-    <row r="19" spans="1:2" s="31" customFormat="1" ht="12.75">
-      <c r="A19" s="43" t="s">
+    <row r="19" spans="1:2" s="30" customFormat="1" ht="12.75">
+      <c r="A19" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="26">
+      <c r="B19" s="25">
         <v>77272775556</v>
       </c>
     </row>
-    <row r="20" spans="1:2" s="31" customFormat="1" ht="12.75">
-      <c r="A20" s="43" t="s">
+    <row r="20" spans="1:2" s="30" customFormat="1" ht="12.75">
+      <c r="A20" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="27" t="s">
-        <v>52</v>
+      <c r="B20" s="26" t="s">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="92" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="8.85546875" customWidth="1"/>
     <col min="2" max="2" width="115.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="141">
-      <c r="B5" s="42" t="s">
-        <v>70</v>
+      <c r="B5" s="41" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AC938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AA16" sqref="AA16"/>
+      <selection pane="bottomLeft" activeCell="L26" sqref="L26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="11" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="7" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.140625" customWidth="1"/>
     <col min="10" max="10" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="19" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.140625" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="7.28515625" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="8.7109375" hidden="1" customWidth="1"/>
     <col min="27" max="28" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" s="31" customFormat="1" ht="25.5">
-      <c r="A1" s="30" t="s">
+    <row r="1" spans="1:29" s="30" customFormat="1" ht="25.5">
+      <c r="A1" s="29" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="52" t="s">
-        <v>49</v>
+      <c r="B1" s="51" t="s">
+        <v>47</v>
       </c>
-      <c r="C1" s="52"/>
-[...25 lines deleted...]
-      <c r="AC1" s="52"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
+      <c r="Z1" s="51"/>
+      <c r="AA1" s="51"/>
+      <c r="AB1" s="51"/>
+      <c r="AC1" s="51"/>
     </row>
     <row r="2" spans="1:29">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
     </row>
-    <row r="3" spans="1:29" s="29" customFormat="1" ht="15" customHeight="1">
+    <row r="3" spans="1:29" s="28" customFormat="1" ht="15" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
-      <c r="O3" s="32"/>
-[...8 lines deleted...]
-      <c r="AB3" s="58" t="s">
+      <c r="O3" s="31"/>
+      <c r="P3" s="31"/>
+      <c r="Q3" s="31"/>
+      <c r="R3" s="18"/>
+      <c r="S3" s="32"/>
+      <c r="T3" s="32"/>
+      <c r="U3" s="32"/>
+      <c r="V3" s="33"/>
+      <c r="W3" s="34"/>
+      <c r="AB3" s="57" t="s">
         <v>30</v>
       </c>
-      <c r="AC3" s="58"/>
-[...2 lines deleted...]
-      <c r="A4" s="48" t="s">
+      <c r="AC3" s="57"/>
+    </row>
+    <row r="4" spans="1:29" s="28" customFormat="1" ht="11.25">
+      <c r="A4" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="B4" s="50"/>
-      <c r="C4" s="54">
+      <c r="B4" s="49"/>
+      <c r="C4" s="53">
         <v>2025</v>
       </c>
-      <c r="D4" s="55"/>
-[...10 lines deleted...]
-      <c r="O4" s="56">
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+      <c r="N4" s="54"/>
+      <c r="O4" s="55">
         <v>2026</v>
       </c>
-      <c r="P4" s="57"/>
-[...16 lines deleted...]
-      <c r="B5" s="51"/>
+      <c r="P4" s="56"/>
+      <c r="Q4" s="56"/>
+      <c r="R4" s="56"/>
+      <c r="S4" s="56"/>
+      <c r="T4" s="56"/>
+      <c r="U4" s="56"/>
+      <c r="V4" s="56"/>
+      <c r="W4" s="56"/>
+      <c r="X4" s="56"/>
+      <c r="Y4" s="56"/>
+      <c r="Z4" s="56"/>
+      <c r="AA4" s="56"/>
+      <c r="AB4" s="56"/>
+      <c r="AC4" s="56"/>
+    </row>
+    <row r="5" spans="1:29" s="28" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="48"/>
+      <c r="B5" s="50"/>
       <c r="C5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="O5" s="20" t="s">
+      <c r="O5" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="P5" s="21" t="s">
+      <c r="P5" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="Q5" s="20" t="s">
+      <c r="Q5" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="R5" s="20" t="s">
+      <c r="R5" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="S5" s="22" t="s">
+      <c r="S5" s="21" t="s">
         <v>34</v>
       </c>
-      <c r="T5" s="20" t="s">
+      <c r="T5" s="19" t="s">
         <v>35</v>
       </c>
-      <c r="U5" s="20" t="s">
+      <c r="U5" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="V5" s="20" t="s">
+      <c r="V5" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="W5" s="20" t="s">
+      <c r="W5" s="19" t="s">
         <v>38</v>
       </c>
       <c r="X5" s="3"/>
       <c r="Y5" s="3"/>
       <c r="Z5" s="3"/>
-      <c r="AA5" s="20" t="s">
+      <c r="AA5" s="19" t="s">
         <v>39</v>
       </c>
-      <c r="AB5" s="41" t="s">
+      <c r="AB5" s="40" t="s">
         <v>40</v>
       </c>
-      <c r="AC5" s="20" t="s">
+      <c r="AC5" s="19" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="6" spans="1:29" s="29" customFormat="1" ht="11.25">
+    <row r="6" spans="1:29" s="28" customFormat="1" ht="11.25">
       <c r="A6" s="3"/>
-      <c r="B6" s="53" t="s">
+      <c r="B6" s="52" t="s">
         <v>27</v>
       </c>
-      <c r="C6" s="53"/>
-[...28 lines deleted...]
-      <c r="A7" s="36" t="s">
+      <c r="C6" s="52"/>
+      <c r="D6" s="52"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="52"/>
+      <c r="G6" s="52"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="52"/>
+      <c r="J6" s="52"/>
+      <c r="K6" s="52"/>
+      <c r="L6" s="52"/>
+      <c r="M6" s="52"/>
+      <c r="N6" s="52"/>
+      <c r="O6" s="52"/>
+      <c r="P6" s="52"/>
+      <c r="Q6" s="52"/>
+      <c r="R6" s="52"/>
+      <c r="S6" s="52"/>
+      <c r="T6" s="52"/>
+      <c r="U6" s="52"/>
+      <c r="V6" s="52"/>
+      <c r="W6" s="52"/>
+      <c r="X6" s="52"/>
+      <c r="Y6" s="52"/>
+      <c r="Z6" s="52"/>
+      <c r="AA6" s="52"/>
+      <c r="AB6" s="52"/>
+      <c r="AC6" s="52"/>
+    </row>
+    <row r="7" spans="1:29" s="28" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A7" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="9">
         <v>6.76</v>
       </c>
       <c r="D7" s="9">
         <v>7.89</v>
       </c>
       <c r="E7" s="9">
         <v>7.72</v>
       </c>
-      <c r="F7" s="17">
+      <c r="F7" s="16">
         <v>8.1199999999999992</v>
       </c>
       <c r="G7" s="10">
         <v>8.18</v>
       </c>
       <c r="H7" s="12">
         <v>8.2899999999999991</v>
       </c>
       <c r="I7" s="12">
         <v>8.6199999999999992</v>
       </c>
-      <c r="J7" s="16">
+      <c r="J7" s="15">
         <v>8.61</v>
       </c>
-      <c r="K7" s="16">
+      <c r="K7" s="15">
         <v>8.74</v>
       </c>
       <c r="L7" s="9">
         <v>8.69</v>
       </c>
       <c r="M7" s="9">
         <v>8.49</v>
       </c>
       <c r="N7" s="9">
         <v>8.3699999999999992</v>
       </c>
       <c r="O7" s="9">
         <v>7.79</v>
       </c>
       <c r="P7" s="9">
         <v>7.36</v>
       </c>
       <c r="Q7" s="9">
         <v>7.53</v>
       </c>
       <c r="R7" s="9">
         <v>7.64</v>
       </c>
       <c r="S7" s="9">
         <v>7.37</v>
       </c>
+      <c r="T7" s="9">
+        <v>7.42</v>
+      </c>
       <c r="X7" s="3"/>
       <c r="Y7" s="3"/>
       <c r="Z7" s="3"/>
-      <c r="AA7" s="16"/>
-[...4 lines deleted...]
-        <v>53</v>
+      <c r="AA7" s="15"/>
+      <c r="AB7" s="15"/>
+    </row>
+    <row r="8" spans="1:29" s="28" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A8" s="36" t="s">
+        <v>51</v>
       </c>
-      <c r="B8" s="38" t="s">
-        <v>54</v>
+      <c r="B8" s="37" t="s">
+        <v>52</v>
       </c>
-      <c r="C8" s="16">
+      <c r="C8" s="15">
         <v>3.57</v>
       </c>
-      <c r="D8" s="16">
+      <c r="D8" s="15">
         <v>4.7</v>
       </c>
-      <c r="E8" s="16">
+      <c r="E8" s="15">
         <v>4.43</v>
       </c>
-      <c r="F8" s="16">
+      <c r="F8" s="15">
         <v>4.7</v>
       </c>
-      <c r="G8" s="16">
+      <c r="G8" s="15">
         <v>4.71</v>
       </c>
-      <c r="H8" s="16">
+      <c r="H8" s="15">
         <v>4.72</v>
       </c>
-      <c r="I8" s="16">
+      <c r="I8" s="15">
         <v>4.7300000000000004</v>
       </c>
-      <c r="J8" s="16">
+      <c r="J8" s="15">
         <v>4.67</v>
       </c>
-      <c r="K8" s="16">
+      <c r="K8" s="15">
         <v>4.8499999999999996</v>
       </c>
-      <c r="L8" s="16">
+      <c r="L8" s="15">
         <v>4.74</v>
       </c>
-      <c r="M8" s="16">
+      <c r="M8" s="15">
         <v>4.53</v>
       </c>
-      <c r="N8" s="16">
+      <c r="N8" s="15">
         <v>4.29</v>
       </c>
-      <c r="O8" s="16">
+      <c r="O8" s="15">
         <v>5.08</v>
       </c>
-      <c r="P8" s="16">
+      <c r="P8" s="15">
         <v>4.25</v>
       </c>
-      <c r="Q8" s="16">
+      <c r="Q8" s="15">
         <v>4.38</v>
       </c>
-      <c r="R8" s="16">
+      <c r="R8" s="15">
         <v>4.54</v>
       </c>
-      <c r="S8" s="16">
+      <c r="S8" s="15">
         <v>4.21</v>
       </c>
-      <c r="T8" s="12"/>
-[...2 lines deleted...]
-      <c r="W8" s="16"/>
+      <c r="T8" s="15">
+        <v>4.1100000000000003</v>
+      </c>
+      <c r="U8" s="17"/>
+      <c r="V8" s="15"/>
+      <c r="W8" s="15"/>
       <c r="X8" s="3"/>
       <c r="Y8" s="3"/>
       <c r="Z8" s="3"/>
-      <c r="AA8" s="16"/>
-[...4 lines deleted...]
-        <v>55</v>
+      <c r="AA8" s="15"/>
+      <c r="AB8" s="15"/>
+    </row>
+    <row r="9" spans="1:29" s="28" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A9" s="36" t="s">
+        <v>53</v>
       </c>
-      <c r="B9" s="38" t="s">
-        <v>56</v>
+      <c r="B9" s="37" t="s">
+        <v>54</v>
       </c>
-      <c r="C9" s="16">
+      <c r="C9" s="15">
         <v>14.52</v>
       </c>
-      <c r="D9" s="16">
+      <c r="D9" s="15">
         <v>15.61</v>
       </c>
-      <c r="E9" s="16">
+      <c r="E9" s="15">
         <v>15.06</v>
       </c>
-      <c r="F9" s="16">
+      <c r="F9" s="15">
         <v>15.69</v>
       </c>
-      <c r="G9" s="16">
+      <c r="G9" s="15">
         <v>15.99</v>
       </c>
-      <c r="H9" s="16">
+      <c r="H9" s="15">
         <v>16.23</v>
       </c>
-      <c r="I9" s="16">
+      <c r="I9" s="15">
         <v>16.82</v>
       </c>
-      <c r="J9" s="16">
+      <c r="J9" s="15">
         <v>16.809999999999999</v>
       </c>
-      <c r="K9" s="16">
+      <c r="K9" s="15">
         <v>16.940000000000001</v>
       </c>
-      <c r="L9" s="16">
+      <c r="L9" s="15">
         <v>16.86</v>
       </c>
-      <c r="M9" s="16">
+      <c r="M9" s="15">
         <v>16.59</v>
       </c>
-      <c r="N9" s="16">
+      <c r="N9" s="15">
         <v>16.45</v>
       </c>
-      <c r="O9" s="16">
+      <c r="O9" s="15">
         <v>14.37</v>
       </c>
-      <c r="P9" s="16">
+      <c r="P9" s="15">
         <v>14.55</v>
       </c>
-      <c r="Q9" s="16">
+      <c r="Q9" s="15">
         <v>14.28</v>
       </c>
-      <c r="R9" s="16">
+      <c r="R9" s="15">
         <v>14.34</v>
       </c>
-      <c r="S9" s="16">
+      <c r="S9" s="15">
         <v>14.05</v>
       </c>
-      <c r="T9" s="3"/>
+      <c r="T9" s="15">
+        <v>14.23</v>
+      </c>
       <c r="U9" s="3"/>
       <c r="V9" s="3"/>
       <c r="W9" s="3"/>
       <c r="X9" s="3"/>
       <c r="Y9" s="3"/>
       <c r="Z9" s="3"/>
       <c r="AA9" s="3"/>
     </row>
-    <row r="10" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-        <v>57</v>
+    <row r="10" spans="1:29" s="28" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A10" s="36" t="s">
+        <v>55</v>
       </c>
-      <c r="B10" s="38" t="s">
-        <v>58</v>
+      <c r="B10" s="37" t="s">
+        <v>56</v>
       </c>
-      <c r="C10" s="16">
+      <c r="C10" s="15">
         <v>4.3600000000000003</v>
       </c>
-      <c r="D10" s="16">
+      <c r="D10" s="15">
         <v>6.2</v>
       </c>
-      <c r="E10" s="16">
+      <c r="E10" s="15">
         <v>5.69</v>
       </c>
-      <c r="F10" s="16">
+      <c r="F10" s="15">
         <v>6.02</v>
       </c>
-      <c r="G10" s="16">
+      <c r="G10" s="15">
         <v>5.98</v>
       </c>
-      <c r="H10" s="16">
+      <c r="H10" s="15">
         <v>5.97</v>
       </c>
-      <c r="I10" s="16">
+      <c r="I10" s="15">
         <v>6.28</v>
       </c>
-      <c r="J10" s="16">
+      <c r="J10" s="15">
         <v>6.33</v>
       </c>
-      <c r="K10" s="16">
+      <c r="K10" s="15">
         <v>6.48</v>
       </c>
-      <c r="L10" s="16">
+      <c r="L10" s="15">
         <v>6.38</v>
       </c>
-      <c r="M10" s="16">
+      <c r="M10" s="15">
         <v>6.17</v>
       </c>
-      <c r="N10" s="16">
+      <c r="N10" s="15">
         <v>6.09</v>
       </c>
-      <c r="O10" s="16">
+      <c r="O10" s="15">
         <v>4.59</v>
       </c>
-      <c r="P10" s="16">
+      <c r="P10" s="15">
         <v>4.59</v>
       </c>
-      <c r="Q10" s="16">
+      <c r="Q10" s="15">
         <v>4.8099999999999996</v>
       </c>
-      <c r="R10" s="16">
+      <c r="R10" s="15">
         <v>5.0199999999999996</v>
       </c>
-      <c r="S10" s="16">
+      <c r="S10" s="15">
         <v>4.87</v>
       </c>
-      <c r="T10" s="3"/>
+      <c r="T10" s="15">
+        <v>5.0599999999999996</v>
+      </c>
       <c r="U10" s="3"/>
       <c r="V10" s="3"/>
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
       <c r="Y10" s="3"/>
       <c r="Z10" s="3"/>
       <c r="AA10" s="3"/>
     </row>
-    <row r="11" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-        <v>59</v>
+    <row r="11" spans="1:29" s="28" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A11" s="36" t="s">
+        <v>57</v>
       </c>
-      <c r="B11" s="38" t="s">
-        <v>60</v>
+      <c r="B11" s="37" t="s">
+        <v>58</v>
       </c>
-      <c r="C11" s="16">
+      <c r="C11" s="15">
         <v>3.3</v>
       </c>
-      <c r="D11" s="16">
+      <c r="D11" s="15">
         <v>4.12</v>
       </c>
-      <c r="E11" s="16">
+      <c r="E11" s="15">
         <v>4.6100000000000003</v>
       </c>
-      <c r="F11" s="16">
+      <c r="F11" s="15">
         <v>4.87</v>
       </c>
-      <c r="G11" s="16">
+      <c r="G11" s="15">
         <v>4.88</v>
       </c>
-      <c r="H11" s="16">
+      <c r="H11" s="15">
         <v>5.22</v>
       </c>
-      <c r="I11" s="16">
+      <c r="I11" s="15">
         <v>5.41</v>
       </c>
-      <c r="J11" s="16">
+      <c r="J11" s="15">
         <v>5.45</v>
       </c>
-      <c r="K11" s="16">
+      <c r="K11" s="15">
         <v>5.54</v>
       </c>
-      <c r="L11" s="16">
+      <c r="L11" s="15">
         <v>5.62</v>
       </c>
-      <c r="M11" s="16">
+      <c r="M11" s="15">
         <v>5.51</v>
       </c>
-      <c r="N11" s="16">
+      <c r="N11" s="15">
         <v>5.51</v>
       </c>
-      <c r="O11" s="16">
+      <c r="O11" s="15">
         <v>5.9</v>
       </c>
-      <c r="P11" s="16">
+      <c r="P11" s="15">
         <v>4.87</v>
       </c>
-      <c r="Q11" s="16">
+      <c r="Q11" s="15">
         <v>4.9800000000000004</v>
       </c>
-      <c r="R11" s="16">
+      <c r="R11" s="15">
         <v>5.09</v>
       </c>
-      <c r="S11" s="16">
+      <c r="S11" s="15">
         <v>4.76</v>
       </c>
-      <c r="T11" s="3"/>
+      <c r="T11" s="15">
+        <v>4.8</v>
+      </c>
       <c r="U11" s="3"/>
       <c r="V11" s="3"/>
       <c r="W11" s="3"/>
       <c r="X11" s="3"/>
       <c r="Y11" s="3"/>
       <c r="Z11" s="3"/>
       <c r="AA11" s="3"/>
     </row>
-    <row r="12" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-        <v>61</v>
+    <row r="12" spans="1:29" s="28" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A12" s="36" t="s">
+        <v>59</v>
       </c>
-      <c r="B12" s="38" t="s">
-        <v>62</v>
+      <c r="B12" s="37" t="s">
+        <v>60</v>
       </c>
-      <c r="C12" s="16">
+      <c r="C12" s="15">
         <v>5.51</v>
       </c>
-      <c r="D12" s="16">
+      <c r="D12" s="15">
         <v>6.2</v>
       </c>
-      <c r="E12" s="16">
+      <c r="E12" s="15">
         <v>5.43</v>
       </c>
-      <c r="F12" s="16">
+      <c r="F12" s="15">
         <v>5.8</v>
       </c>
-      <c r="G12" s="16">
+      <c r="G12" s="15">
         <v>6.22</v>
       </c>
-      <c r="H12" s="16">
+      <c r="H12" s="15">
         <v>6.26</v>
       </c>
-      <c r="I12" s="16">
+      <c r="I12" s="15">
         <v>6.83</v>
       </c>
-      <c r="J12" s="16">
+      <c r="J12" s="15">
         <v>6.73</v>
       </c>
-      <c r="K12" s="16">
+      <c r="K12" s="15">
         <v>6.7</v>
       </c>
-      <c r="L12" s="16">
+      <c r="L12" s="15">
         <v>6.59</v>
       </c>
-      <c r="M12" s="16">
+      <c r="M12" s="15">
         <v>6.5</v>
       </c>
-      <c r="N12" s="16">
+      <c r="N12" s="15">
         <v>6.38</v>
       </c>
-      <c r="O12" s="16">
+      <c r="O12" s="15">
         <v>6.2</v>
       </c>
-      <c r="P12" s="16">
+      <c r="P12" s="15">
         <v>5.36</v>
       </c>
-      <c r="Q12" s="16">
+      <c r="Q12" s="15">
         <v>6.18</v>
       </c>
-      <c r="R12" s="16">
+      <c r="R12" s="15">
         <v>6.13</v>
       </c>
-      <c r="S12" s="16">
+      <c r="S12" s="15">
         <v>5.86</v>
       </c>
-      <c r="T12" s="3"/>
+      <c r="T12" s="15">
+        <v>6.05</v>
+      </c>
       <c r="U12" s="3"/>
       <c r="V12" s="3"/>
       <c r="W12" s="3"/>
       <c r="X12" s="3"/>
       <c r="Y12" s="3"/>
       <c r="Z12" s="3"/>
       <c r="AA12" s="3"/>
     </row>
-    <row r="13" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-        <v>63</v>
+    <row r="13" spans="1:29" s="28" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A13" s="36" t="s">
+        <v>61</v>
       </c>
-      <c r="B13" s="38" t="s">
-        <v>64</v>
+      <c r="B13" s="37" t="s">
+        <v>62</v>
       </c>
-      <c r="C13" s="16">
+      <c r="C13" s="15">
         <v>4.8499999999999996</v>
       </c>
-      <c r="D13" s="16">
+      <c r="D13" s="15">
         <v>5.34</v>
       </c>
-      <c r="E13" s="16">
+      <c r="E13" s="15">
         <v>5.38</v>
       </c>
-      <c r="F13" s="16">
+      <c r="F13" s="15">
         <v>5.42</v>
       </c>
-      <c r="G13" s="16">
+      <c r="G13" s="15">
         <v>5.33</v>
       </c>
-      <c r="H13" s="16">
+      <c r="H13" s="15">
         <v>5.35</v>
       </c>
-      <c r="I13" s="16">
+      <c r="I13" s="15">
         <v>5.44</v>
       </c>
-      <c r="J13" s="16">
+      <c r="J13" s="15">
         <v>5.41</v>
       </c>
-      <c r="K13" s="16">
+      <c r="K13" s="15">
         <v>5.41</v>
       </c>
-      <c r="L13" s="16">
+      <c r="L13" s="15">
         <v>5.51</v>
       </c>
-      <c r="M13" s="16">
+      <c r="M13" s="15">
         <v>5.28</v>
       </c>
-      <c r="N13" s="16">
+      <c r="N13" s="15">
         <v>5.16</v>
       </c>
-      <c r="O13" s="16">
+      <c r="O13" s="15">
         <v>5.98</v>
       </c>
-      <c r="P13" s="16">
+      <c r="P13" s="15">
         <v>5.42</v>
       </c>
-      <c r="Q13" s="16">
+      <c r="Q13" s="15">
         <v>4.9800000000000004</v>
       </c>
-      <c r="R13" s="16">
+      <c r="R13" s="15">
         <v>4.63</v>
       </c>
-      <c r="S13" s="16">
+      <c r="S13" s="15">
         <v>4.2699999999999996</v>
       </c>
-      <c r="T13" s="3"/>
+      <c r="T13" s="15">
+        <v>4.1900000000000004</v>
+      </c>
       <c r="U13" s="3"/>
       <c r="V13" s="3"/>
       <c r="W13" s="3"/>
       <c r="X13" s="3"/>
       <c r="Y13" s="3"/>
       <c r="Z13" s="3"/>
       <c r="AA13" s="3"/>
     </row>
-    <row r="14" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-        <v>65</v>
+    <row r="14" spans="1:29" s="28" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A14" s="36" t="s">
+        <v>63</v>
       </c>
-      <c r="B14" s="38" t="s">
-        <v>66</v>
+      <c r="B14" s="37" t="s">
+        <v>64</v>
       </c>
-      <c r="C14" s="16">
+      <c r="C14" s="15">
         <v>13.41</v>
       </c>
-      <c r="D14" s="16">
+      <c r="D14" s="15">
         <v>15.38</v>
       </c>
-      <c r="E14" s="16">
+      <c r="E14" s="15">
         <v>15.28</v>
       </c>
-      <c r="F14" s="16">
+      <c r="F14" s="15">
         <v>16.079999999999998</v>
       </c>
-      <c r="G14" s="16">
+      <c r="G14" s="15">
         <v>16.399999999999999</v>
       </c>
-      <c r="H14" s="16">
+      <c r="H14" s="15">
         <v>16.27</v>
       </c>
-      <c r="I14" s="16">
+      <c r="I14" s="15">
         <v>16.66</v>
       </c>
-      <c r="J14" s="16">
+      <c r="J14" s="15">
         <v>16.79</v>
       </c>
-      <c r="K14" s="16">
+      <c r="K14" s="15">
         <v>16.920000000000002</v>
       </c>
-      <c r="L14" s="16">
+      <c r="L14" s="15">
         <v>16.89</v>
       </c>
-      <c r="M14" s="16">
+      <c r="M14" s="15">
         <v>16.77</v>
       </c>
-      <c r="N14" s="16">
+      <c r="N14" s="15">
         <v>16.59</v>
       </c>
-      <c r="O14" s="16">
+      <c r="O14" s="15">
         <v>13.55</v>
       </c>
-      <c r="P14" s="16">
+      <c r="P14" s="15">
         <v>12.85</v>
       </c>
-      <c r="Q14" s="16">
+      <c r="Q14" s="15">
         <v>13.67</v>
       </c>
-      <c r="R14" s="16">
+      <c r="R14" s="15">
         <v>14.23</v>
       </c>
-      <c r="S14" s="16">
+      <c r="S14" s="15">
         <v>13.95</v>
       </c>
-      <c r="T14" s="3"/>
+      <c r="T14" s="15">
+        <v>14.3</v>
+      </c>
       <c r="U14" s="3"/>
       <c r="V14" s="3"/>
       <c r="W14" s="3"/>
       <c r="X14" s="3"/>
       <c r="Y14" s="3"/>
       <c r="Z14" s="3"/>
       <c r="AA14" s="3"/>
     </row>
-    <row r="15" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-        <v>67</v>
+    <row r="15" spans="1:29" s="28" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A15" s="38" t="s">
+        <v>65</v>
       </c>
-      <c r="B15" s="40" t="s">
-        <v>68</v>
+      <c r="B15" s="39" t="s">
+        <v>66</v>
       </c>
-      <c r="C15" s="28">
+      <c r="C15" s="27">
         <v>4.0599999999999996</v>
       </c>
-      <c r="D15" s="28">
+      <c r="D15" s="27">
         <v>4.8899999999999997</v>
       </c>
-      <c r="E15" s="28">
+      <c r="E15" s="27">
         <v>5.2</v>
       </c>
-      <c r="F15" s="28">
+      <c r="F15" s="27">
         <v>5.73</v>
       </c>
-      <c r="G15" s="28">
+      <c r="G15" s="27">
         <v>5.35</v>
       </c>
-      <c r="H15" s="28">
+      <c r="H15" s="27">
         <v>5.59</v>
       </c>
-      <c r="I15" s="28">
+      <c r="I15" s="27">
         <v>6.1</v>
       </c>
-      <c r="J15" s="28">
+      <c r="J15" s="27">
         <v>5.98</v>
       </c>
-      <c r="K15" s="28">
+      <c r="K15" s="27">
         <v>6.32</v>
       </c>
-      <c r="L15" s="28">
+      <c r="L15" s="27">
         <v>6.14</v>
       </c>
-      <c r="M15" s="28">
+      <c r="M15" s="27">
         <v>5.8</v>
       </c>
-      <c r="N15" s="28">
+      <c r="N15" s="27">
         <v>5.7</v>
       </c>
-      <c r="O15" s="28">
+      <c r="O15" s="27">
         <v>5.54</v>
       </c>
-      <c r="P15" s="28">
+      <c r="P15" s="27">
         <v>5.39</v>
       </c>
-      <c r="Q15" s="28">
+      <c r="Q15" s="27">
         <v>5.89</v>
       </c>
-      <c r="R15" s="28">
+      <c r="R15" s="27">
         <v>6.03</v>
       </c>
-      <c r="S15" s="28">
+      <c r="S15" s="27">
         <v>5.76</v>
       </c>
-      <c r="T15" s="3"/>
+      <c r="T15" s="27">
+        <v>5.53</v>
+      </c>
       <c r="U15" s="3"/>
       <c r="V15" s="3"/>
       <c r="W15" s="3"/>
       <c r="X15" s="3"/>
       <c r="Y15" s="3"/>
       <c r="Z15" s="3"/>
       <c r="AA15" s="3"/>
     </row>
-    <row r="16" spans="1:29" s="29" customFormat="1" ht="15.75" customHeight="1">
+    <row r="16" spans="1:29" s="28" customFormat="1" ht="15.75" customHeight="1">
       <c r="A16" s="3"/>
       <c r="B16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
       <c r="N16" s="3"/>
       <c r="O16" s="3"/>
       <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
       <c r="R16" s="3"/>
       <c r="S16" s="3"/>
       <c r="T16" s="3"/>
       <c r="U16" s="3"/>
       <c r="V16" s="3"/>
       <c r="W16" s="3"/>