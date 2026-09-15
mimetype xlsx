--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -585,93 +585,90 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -697,83 +694,83 @@
     <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -971,295 +968,295 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19157&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="43.5703125" customWidth="1"/>
     <col min="2" max="2" width="101.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" s="30" customFormat="1" ht="12.75">
-      <c r="A1" s="42" t="s">
+    <row r="1" spans="1:2" s="29" customFormat="1" ht="12.75">
+      <c r="A1" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="24">
+      <c r="B1" s="23">
         <v>61230101</v>
       </c>
     </row>
-    <row r="2" spans="1:2" s="30" customFormat="1" ht="12.75">
-      <c r="A2" s="42" t="s">
+    <row r="2" spans="1:2" s="29" customFormat="1" ht="12.75">
+      <c r="A2" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="23" t="s">
+      <c r="B2" s="22" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="3" spans="1:2" s="30" customFormat="1" ht="12.75">
-      <c r="A3" s="42" t="s">
+    <row r="3" spans="1:2" s="29" customFormat="1" ht="12.75">
+      <c r="A3" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="23" t="s">
+      <c r="B3" s="22" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="4" spans="1:2" s="30" customFormat="1" ht="12.75">
-      <c r="A4" s="42" t="s">
+    <row r="4" spans="1:2" s="29" customFormat="1" ht="12.75">
+      <c r="A4" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="23" t="s">
+      <c r="B4" s="22" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:2" s="30" customFormat="1" ht="12.75">
-      <c r="A5" s="42" t="s">
+    <row r="5" spans="1:2" s="29" customFormat="1" ht="12.75">
+      <c r="A5" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="23" t="s">
+      <c r="B5" s="22" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="6" spans="1:2" s="30" customFormat="1" ht="25.5">
-      <c r="A6" s="45" t="s">
+    <row r="6" spans="1:2" s="29" customFormat="1" ht="25.5">
+      <c r="A6" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="46" t="s">
+      <c r="B6" s="45" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="7" spans="1:2" s="30" customFormat="1" ht="12.75">
-      <c r="A7" s="42" t="s">
+    <row r="7" spans="1:2" s="29" customFormat="1" ht="12.75">
+      <c r="A7" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="23" t="s">
+      <c r="B7" s="22" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="8" spans="1:2" s="30" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A8" s="43" t="s">
+    <row r="8" spans="1:2" s="29" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A8" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="44" t="s">
+      <c r="B8" s="43" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="9" spans="1:2" s="30" customFormat="1" ht="51">
-      <c r="A9" s="43" t="s">
+    <row r="9" spans="1:2" s="29" customFormat="1" ht="51">
+      <c r="A9" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="44" t="s">
+      <c r="B9" s="43" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:2" s="30" customFormat="1" ht="12.75">
-      <c r="A10" s="42" t="s">
+    <row r="10" spans="1:2" s="29" customFormat="1" ht="12.75">
+      <c r="A10" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="23" t="s">
+      <c r="B10" s="22" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="11" spans="1:2" s="30" customFormat="1" ht="12.75">
-      <c r="A11" s="42" t="s">
+    <row r="11" spans="1:2" s="29" customFormat="1" ht="12.75">
+      <c r="A11" s="41" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="12" spans="1:2" s="30" customFormat="1">
-      <c r="A12" s="42" t="s">
+    <row r="12" spans="1:2" s="29" customFormat="1">
+      <c r="A12" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="58" t="s">
+      <c r="B12" s="46" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="13" spans="1:2" s="30" customFormat="1" ht="30">
-      <c r="A13" s="42" t="s">
+    <row r="13" spans="1:2" s="29" customFormat="1" ht="30">
+      <c r="A13" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="58" t="s">
+      <c r="B13" s="46" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="14" spans="1:2" s="30" customFormat="1" ht="12.75">
-      <c r="A14" s="42" t="s">
+    <row r="14" spans="1:2" s="29" customFormat="1" ht="12.75">
+      <c r="A14" s="41" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="15" spans="1:2" s="30" customFormat="1" ht="12.75">
-      <c r="A15" s="42" t="s">
+    <row r="15" spans="1:2" s="29" customFormat="1" ht="12.75">
+      <c r="A15" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="22">
-        <v>46244</v>
+      <c r="B15" s="21">
+        <v>46275</v>
       </c>
     </row>
-    <row r="16" spans="1:2" s="30" customFormat="1" ht="12.75">
-      <c r="A16" s="42" t="s">
+    <row r="16" spans="1:2" s="29" customFormat="1" ht="12.75">
+      <c r="A16" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="22">
-        <v>46275</v>
+      <c r="B16" s="21">
+        <v>46307</v>
       </c>
     </row>
-    <row r="17" spans="1:2" s="30" customFormat="1" ht="12.75">
-      <c r="A17" s="42" t="s">
+    <row r="17" spans="1:2" s="29" customFormat="1" ht="12.75">
+      <c r="A17" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="23" t="s">
+      <c r="B17" s="22" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="18" spans="1:2" s="30" customFormat="1" ht="12.75">
-      <c r="A18" s="42" t="s">
+    <row r="18" spans="1:2" s="29" customFormat="1" ht="12.75">
+      <c r="A18" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="24" t="s">
+      <c r="B18" s="23" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="19" spans="1:2" s="30" customFormat="1" ht="12.75">
-      <c r="A19" s="42" t="s">
+    <row r="19" spans="1:2" s="29" customFormat="1" ht="12.75">
+      <c r="A19" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="25">
+      <c r="B19" s="24">
         <v>77272775556</v>
       </c>
     </row>
-    <row r="20" spans="1:2" s="30" customFormat="1" ht="12.75">
-      <c r="A20" s="42" t="s">
+    <row r="20" spans="1:2" s="29" customFormat="1" ht="12.75">
+      <c r="A20" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="26" t="s">
+      <c r="B20" s="25" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="92" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="8.85546875" customWidth="1"/>
     <col min="2" max="2" width="115.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="141">
-      <c r="B5" s="41" t="s">
+      <c r="B5" s="40" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AC938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="L26" sqref="L26"/>
+      <selection pane="bottomLeft" activeCell="V21" sqref="V21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="11" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="7" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.140625" customWidth="1"/>
     <col min="10" max="10" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.42578125" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="19" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="9.140625" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="7.28515625" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="8.7109375" hidden="1" customWidth="1"/>
     <col min="27" max="28" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" s="30" customFormat="1" ht="25.5">
-      <c r="A1" s="29" t="s">
+    <row r="1" spans="1:29" s="29" customFormat="1" ht="25.5">
+      <c r="A1" s="28" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="51" t="s">
         <v>47</v>
       </c>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
       <c r="J1" s="51"/>
       <c r="K1" s="51"/>
       <c r="L1" s="51"/>
       <c r="M1" s="51"/>
       <c r="N1" s="51"/>
       <c r="O1" s="51"/>
       <c r="P1" s="51"/>
       <c r="Q1" s="51"/>
       <c r="R1" s="51"/>
       <c r="S1" s="51"/>
       <c r="T1" s="51"/>
       <c r="U1" s="51"/>
       <c r="V1" s="51"/>
@@ -1277,230 +1274,230 @@
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
     </row>
-    <row r="3" spans="1:29" s="28" customFormat="1" ht="15" customHeight="1">
+    <row r="3" spans="1:29" s="27" customFormat="1" ht="15" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
-      <c r="O3" s="31"/>
-[...7 lines deleted...]
-      <c r="W3" s="34"/>
+      <c r="O3" s="30"/>
+      <c r="P3" s="30"/>
+      <c r="Q3" s="30"/>
+      <c r="R3" s="17"/>
+      <c r="S3" s="31"/>
+      <c r="T3" s="31"/>
+      <c r="U3" s="31"/>
+      <c r="V3" s="32"/>
+      <c r="W3" s="33"/>
       <c r="AB3" s="57" t="s">
         <v>30</v>
       </c>
       <c r="AC3" s="57"/>
     </row>
-    <row r="4" spans="1:29" s="28" customFormat="1" ht="11.25">
+    <row r="4" spans="1:29" s="27" customFormat="1" ht="11.25">
       <c r="A4" s="47" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="49"/>
       <c r="C4" s="53">
         <v>2025</v>
       </c>
       <c r="D4" s="54"/>
       <c r="E4" s="54"/>
       <c r="F4" s="54"/>
       <c r="G4" s="54"/>
       <c r="H4" s="54"/>
       <c r="I4" s="54"/>
       <c r="J4" s="54"/>
       <c r="K4" s="54"/>
       <c r="L4" s="54"/>
       <c r="M4" s="54"/>
       <c r="N4" s="54"/>
       <c r="O4" s="55">
         <v>2026</v>
       </c>
       <c r="P4" s="56"/>
       <c r="Q4" s="56"/>
       <c r="R4" s="56"/>
       <c r="S4" s="56"/>
       <c r="T4" s="56"/>
       <c r="U4" s="56"/>
       <c r="V4" s="56"/>
       <c r="W4" s="56"/>
       <c r="X4" s="56"/>
       <c r="Y4" s="56"/>
       <c r="Z4" s="56"/>
       <c r="AA4" s="56"/>
       <c r="AB4" s="56"/>
       <c r="AC4" s="56"/>
     </row>
-    <row r="5" spans="1:29" s="28" customFormat="1" ht="27" customHeight="1">
+    <row r="5" spans="1:29" s="27" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="48"/>
       <c r="B5" s="50"/>
       <c r="C5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>34</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="O5" s="19" t="s">
+      <c r="O5" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="P5" s="20" t="s">
+      <c r="P5" s="19" t="s">
         <v>31</v>
       </c>
-      <c r="Q5" s="19" t="s">
+      <c r="Q5" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="R5" s="19" t="s">
+      <c r="R5" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="S5" s="21" t="s">
+      <c r="S5" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="T5" s="19" t="s">
+      <c r="T5" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="U5" s="19" t="s">
+      <c r="U5" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="V5" s="19" t="s">
+      <c r="V5" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="W5" s="19" t="s">
+      <c r="W5" s="18" t="s">
         <v>38</v>
       </c>
       <c r="X5" s="3"/>
       <c r="Y5" s="3"/>
       <c r="Z5" s="3"/>
-      <c r="AA5" s="19" t="s">
+      <c r="AA5" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="AB5" s="40" t="s">
+      <c r="AB5" s="39" t="s">
         <v>40</v>
       </c>
-      <c r="AC5" s="19" t="s">
+      <c r="AC5" s="18" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="6" spans="1:29" s="28" customFormat="1" ht="11.25">
+    <row r="6" spans="1:29" s="27" customFormat="1" ht="11.25">
       <c r="A6" s="3"/>
       <c r="B6" s="52" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="52"/>
       <c r="D6" s="52"/>
       <c r="E6" s="52"/>
       <c r="F6" s="52"/>
       <c r="G6" s="52"/>
       <c r="H6" s="52"/>
       <c r="I6" s="52"/>
       <c r="J6" s="52"/>
       <c r="K6" s="52"/>
       <c r="L6" s="52"/>
       <c r="M6" s="52"/>
       <c r="N6" s="52"/>
       <c r="O6" s="52"/>
       <c r="P6" s="52"/>
       <c r="Q6" s="52"/>
       <c r="R6" s="52"/>
       <c r="S6" s="52"/>
       <c r="T6" s="52"/>
       <c r="U6" s="52"/>
       <c r="V6" s="52"/>
       <c r="W6" s="52"/>
       <c r="X6" s="52"/>
       <c r="Y6" s="52"/>
       <c r="Z6" s="52"/>
       <c r="AA6" s="52"/>
       <c r="AB6" s="52"/>
       <c r="AC6" s="52"/>
     </row>
-    <row r="7" spans="1:29" s="28" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A7" s="35" t="s">
+    <row r="7" spans="1:29" s="27" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A7" s="34" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="9">
         <v>6.76</v>
       </c>
       <c r="D7" s="9">
         <v>7.89</v>
       </c>
       <c r="E7" s="9">
         <v>7.72</v>
       </c>
       <c r="F7" s="16">
         <v>8.1199999999999992</v>
       </c>
       <c r="G7" s="10">
         <v>8.18</v>
       </c>
       <c r="H7" s="12">
         <v>8.2899999999999991</v>
       </c>
       <c r="I7" s="12">
         <v>8.6199999999999992</v>
@@ -1516,61 +1513,64 @@
       </c>
       <c r="M7" s="9">
         <v>8.49</v>
       </c>
       <c r="N7" s="9">
         <v>8.3699999999999992</v>
       </c>
       <c r="O7" s="9">
         <v>7.79</v>
       </c>
       <c r="P7" s="9">
         <v>7.36</v>
       </c>
       <c r="Q7" s="9">
         <v>7.53</v>
       </c>
       <c r="R7" s="9">
         <v>7.64</v>
       </c>
       <c r="S7" s="9">
         <v>7.37</v>
       </c>
       <c r="T7" s="9">
         <v>7.42</v>
       </c>
+      <c r="U7" s="9">
+        <v>7.46</v>
+      </c>
       <c r="X7" s="3"/>
       <c r="Y7" s="3"/>
       <c r="Z7" s="3"/>
       <c r="AA7" s="15"/>
       <c r="AB7" s="15"/>
     </row>
-    <row r="8" spans="1:29" s="28" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A8" s="36" t="s">
+    <row r="8" spans="1:29" s="27" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A8" s="35" t="s">
         <v>51</v>
       </c>
-      <c r="B8" s="37" t="s">
+      <c r="B8" s="36" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="15">
         <v>3.57</v>
       </c>
       <c r="D8" s="15">
         <v>4.7</v>
       </c>
       <c r="E8" s="15">
         <v>4.43</v>
       </c>
       <c r="F8" s="15">
         <v>4.7</v>
       </c>
       <c r="G8" s="15">
         <v>4.71</v>
       </c>
       <c r="H8" s="15">
         <v>4.72</v>
       </c>
       <c r="I8" s="15">
         <v>4.7300000000000004</v>
       </c>
       <c r="J8" s="15">
         <v>4.67</v>
@@ -1583,64 +1583,66 @@
       </c>
       <c r="M8" s="15">
         <v>4.53</v>
       </c>
       <c r="N8" s="15">
         <v>4.29</v>
       </c>
       <c r="O8" s="15">
         <v>5.08</v>
       </c>
       <c r="P8" s="15">
         <v>4.25</v>
       </c>
       <c r="Q8" s="15">
         <v>4.38</v>
       </c>
       <c r="R8" s="15">
         <v>4.54</v>
       </c>
       <c r="S8" s="15">
         <v>4.21</v>
       </c>
       <c r="T8" s="15">
         <v>4.1100000000000003</v>
       </c>
-      <c r="U8" s="17"/>
+      <c r="U8" s="15">
+        <v>3.9</v>
+      </c>
       <c r="V8" s="15"/>
       <c r="W8" s="15"/>
       <c r="X8" s="3"/>
       <c r="Y8" s="3"/>
       <c r="Z8" s="3"/>
       <c r="AA8" s="15"/>
       <c r="AB8" s="15"/>
     </row>
-    <row r="9" spans="1:29" s="28" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A9" s="36" t="s">
+    <row r="9" spans="1:29" s="27" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A9" s="35" t="s">
         <v>53</v>
       </c>
-      <c r="B9" s="37" t="s">
+      <c r="B9" s="36" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="15">
         <v>14.52</v>
       </c>
       <c r="D9" s="15">
         <v>15.61</v>
       </c>
       <c r="E9" s="15">
         <v>15.06</v>
       </c>
       <c r="F9" s="15">
         <v>15.69</v>
       </c>
       <c r="G9" s="15">
         <v>15.99</v>
       </c>
       <c r="H9" s="15">
         <v>16.23</v>
       </c>
       <c r="I9" s="15">
         <v>16.82</v>
       </c>
       <c r="J9" s="15">
         <v>16.809999999999999</v>
@@ -1653,63 +1655,65 @@
       </c>
       <c r="M9" s="15">
         <v>16.59</v>
       </c>
       <c r="N9" s="15">
         <v>16.45</v>
       </c>
       <c r="O9" s="15">
         <v>14.37</v>
       </c>
       <c r="P9" s="15">
         <v>14.55</v>
       </c>
       <c r="Q9" s="15">
         <v>14.28</v>
       </c>
       <c r="R9" s="15">
         <v>14.34</v>
       </c>
       <c r="S9" s="15">
         <v>14.05</v>
       </c>
       <c r="T9" s="15">
         <v>14.23</v>
       </c>
-      <c r="U9" s="3"/>
+      <c r="U9" s="15">
+        <v>14.4</v>
+      </c>
       <c r="V9" s="3"/>
       <c r="W9" s="3"/>
       <c r="X9" s="3"/>
       <c r="Y9" s="3"/>
       <c r="Z9" s="3"/>
       <c r="AA9" s="3"/>
     </row>
-    <row r="10" spans="1:29" s="28" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A10" s="36" t="s">
+    <row r="10" spans="1:29" s="27" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A10" s="35" t="s">
         <v>55</v>
       </c>
-      <c r="B10" s="37" t="s">
+      <c r="B10" s="36" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="15">
         <v>4.3600000000000003</v>
       </c>
       <c r="D10" s="15">
         <v>6.2</v>
       </c>
       <c r="E10" s="15">
         <v>5.69</v>
       </c>
       <c r="F10" s="15">
         <v>6.02</v>
       </c>
       <c r="G10" s="15">
         <v>5.98</v>
       </c>
       <c r="H10" s="15">
         <v>5.97</v>
       </c>
       <c r="I10" s="15">
         <v>6.28</v>
       </c>
       <c r="J10" s="15">
         <v>6.33</v>
@@ -1722,63 +1726,65 @@
       </c>
       <c r="M10" s="15">
         <v>6.17</v>
       </c>
       <c r="N10" s="15">
         <v>6.09</v>
       </c>
       <c r="O10" s="15">
         <v>4.59</v>
       </c>
       <c r="P10" s="15">
         <v>4.59</v>
       </c>
       <c r="Q10" s="15">
         <v>4.8099999999999996</v>
       </c>
       <c r="R10" s="15">
         <v>5.0199999999999996</v>
       </c>
       <c r="S10" s="15">
         <v>4.87</v>
       </c>
       <c r="T10" s="15">
         <v>5.0599999999999996</v>
       </c>
-      <c r="U10" s="3"/>
+      <c r="U10" s="15">
+        <v>5.22</v>
+      </c>
       <c r="V10" s="3"/>
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
       <c r="Y10" s="3"/>
       <c r="Z10" s="3"/>
       <c r="AA10" s="3"/>
     </row>
-    <row r="11" spans="1:29" s="28" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A11" s="36" t="s">
+    <row r="11" spans="1:29" s="27" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A11" s="35" t="s">
         <v>57</v>
       </c>
-      <c r="B11" s="37" t="s">
+      <c r="B11" s="36" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="15">
         <v>3.3</v>
       </c>
       <c r="D11" s="15">
         <v>4.12</v>
       </c>
       <c r="E11" s="15">
         <v>4.6100000000000003</v>
       </c>
       <c r="F11" s="15">
         <v>4.87</v>
       </c>
       <c r="G11" s="15">
         <v>4.88</v>
       </c>
       <c r="H11" s="15">
         <v>5.22</v>
       </c>
       <c r="I11" s="15">
         <v>5.41</v>
       </c>
       <c r="J11" s="15">
         <v>5.45</v>
@@ -1791,63 +1797,65 @@
       </c>
       <c r="M11" s="15">
         <v>5.51</v>
       </c>
       <c r="N11" s="15">
         <v>5.51</v>
       </c>
       <c r="O11" s="15">
         <v>5.9</v>
       </c>
       <c r="P11" s="15">
         <v>4.87</v>
       </c>
       <c r="Q11" s="15">
         <v>4.9800000000000004</v>
       </c>
       <c r="R11" s="15">
         <v>5.09</v>
       </c>
       <c r="S11" s="15">
         <v>4.76</v>
       </c>
       <c r="T11" s="15">
         <v>4.8</v>
       </c>
-      <c r="U11" s="3"/>
+      <c r="U11" s="15">
+        <v>4.88</v>
+      </c>
       <c r="V11" s="3"/>
       <c r="W11" s="3"/>
       <c r="X11" s="3"/>
       <c r="Y11" s="3"/>
       <c r="Z11" s="3"/>
       <c r="AA11" s="3"/>
     </row>
-    <row r="12" spans="1:29" s="28" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A12" s="36" t="s">
+    <row r="12" spans="1:29" s="27" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A12" s="35" t="s">
         <v>59</v>
       </c>
-      <c r="B12" s="37" t="s">
+      <c r="B12" s="36" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="15">
         <v>5.51</v>
       </c>
       <c r="D12" s="15">
         <v>6.2</v>
       </c>
       <c r="E12" s="15">
         <v>5.43</v>
       </c>
       <c r="F12" s="15">
         <v>5.8</v>
       </c>
       <c r="G12" s="15">
         <v>6.22</v>
       </c>
       <c r="H12" s="15">
         <v>6.26</v>
       </c>
       <c r="I12" s="15">
         <v>6.83</v>
       </c>
       <c r="J12" s="15">
         <v>6.73</v>
@@ -1860,63 +1868,65 @@
       </c>
       <c r="M12" s="15">
         <v>6.5</v>
       </c>
       <c r="N12" s="15">
         <v>6.38</v>
       </c>
       <c r="O12" s="15">
         <v>6.2</v>
       </c>
       <c r="P12" s="15">
         <v>5.36</v>
       </c>
       <c r="Q12" s="15">
         <v>6.18</v>
       </c>
       <c r="R12" s="15">
         <v>6.13</v>
       </c>
       <c r="S12" s="15">
         <v>5.86</v>
       </c>
       <c r="T12" s="15">
         <v>6.05</v>
       </c>
-      <c r="U12" s="3"/>
+      <c r="U12" s="15">
+        <v>6.11</v>
+      </c>
       <c r="V12" s="3"/>
       <c r="W12" s="3"/>
       <c r="X12" s="3"/>
       <c r="Y12" s="3"/>
       <c r="Z12" s="3"/>
       <c r="AA12" s="3"/>
     </row>
-    <row r="13" spans="1:29" s="28" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A13" s="36" t="s">
+    <row r="13" spans="1:29" s="27" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A13" s="35" t="s">
         <v>61</v>
       </c>
-      <c r="B13" s="37" t="s">
+      <c r="B13" s="36" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="15">
         <v>4.8499999999999996</v>
       </c>
       <c r="D13" s="15">
         <v>5.34</v>
       </c>
       <c r="E13" s="15">
         <v>5.38</v>
       </c>
       <c r="F13" s="15">
         <v>5.42</v>
       </c>
       <c r="G13" s="15">
         <v>5.33</v>
       </c>
       <c r="H13" s="15">
         <v>5.35</v>
       </c>
       <c r="I13" s="15">
         <v>5.44</v>
       </c>
       <c r="J13" s="15">
         <v>5.41</v>
@@ -1929,63 +1939,65 @@
       </c>
       <c r="M13" s="15">
         <v>5.28</v>
       </c>
       <c r="N13" s="15">
         <v>5.16</v>
       </c>
       <c r="O13" s="15">
         <v>5.98</v>
       </c>
       <c r="P13" s="15">
         <v>5.42</v>
       </c>
       <c r="Q13" s="15">
         <v>4.9800000000000004</v>
       </c>
       <c r="R13" s="15">
         <v>4.63</v>
       </c>
       <c r="S13" s="15">
         <v>4.2699999999999996</v>
       </c>
       <c r="T13" s="15">
         <v>4.1900000000000004</v>
       </c>
-      <c r="U13" s="3"/>
+      <c r="U13" s="15">
+        <v>4.54</v>
+      </c>
       <c r="V13" s="3"/>
       <c r="W13" s="3"/>
       <c r="X13" s="3"/>
       <c r="Y13" s="3"/>
       <c r="Z13" s="3"/>
       <c r="AA13" s="3"/>
     </row>
-    <row r="14" spans="1:29" s="28" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A14" s="36" t="s">
+    <row r="14" spans="1:29" s="27" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A14" s="35" t="s">
         <v>63</v>
       </c>
-      <c r="B14" s="37" t="s">
+      <c r="B14" s="36" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="15">
         <v>13.41</v>
       </c>
       <c r="D14" s="15">
         <v>15.38</v>
       </c>
       <c r="E14" s="15">
         <v>15.28</v>
       </c>
       <c r="F14" s="15">
         <v>16.079999999999998</v>
       </c>
       <c r="G14" s="15">
         <v>16.399999999999999</v>
       </c>
       <c r="H14" s="15">
         <v>16.27</v>
       </c>
       <c r="I14" s="15">
         <v>16.66</v>
       </c>
       <c r="J14" s="15">
         <v>16.79</v>
@@ -1998,128 +2010,132 @@
       </c>
       <c r="M14" s="15">
         <v>16.77</v>
       </c>
       <c r="N14" s="15">
         <v>16.59</v>
       </c>
       <c r="O14" s="15">
         <v>13.55</v>
       </c>
       <c r="P14" s="15">
         <v>12.85</v>
       </c>
       <c r="Q14" s="15">
         <v>13.67</v>
       </c>
       <c r="R14" s="15">
         <v>14.23</v>
       </c>
       <c r="S14" s="15">
         <v>13.95</v>
       </c>
       <c r="T14" s="15">
         <v>14.3</v>
       </c>
-      <c r="U14" s="3"/>
+      <c r="U14" s="15">
+        <v>14.31</v>
+      </c>
       <c r="V14" s="3"/>
       <c r="W14" s="3"/>
       <c r="X14" s="3"/>
       <c r="Y14" s="3"/>
       <c r="Z14" s="3"/>
       <c r="AA14" s="3"/>
     </row>
-    <row r="15" spans="1:29" s="28" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A15" s="38" t="s">
+    <row r="15" spans="1:29" s="27" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A15" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="B15" s="39" t="s">
+      <c r="B15" s="38" t="s">
         <v>66</v>
       </c>
-      <c r="C15" s="27">
+      <c r="C15" s="26">
         <v>4.0599999999999996</v>
       </c>
-      <c r="D15" s="27">
+      <c r="D15" s="26">
         <v>4.8899999999999997</v>
       </c>
-      <c r="E15" s="27">
+      <c r="E15" s="26">
         <v>5.2</v>
       </c>
-      <c r="F15" s="27">
+      <c r="F15" s="26">
         <v>5.73</v>
       </c>
-      <c r="G15" s="27">
+      <c r="G15" s="26">
         <v>5.35</v>
       </c>
-      <c r="H15" s="27">
+      <c r="H15" s="26">
         <v>5.59</v>
       </c>
-      <c r="I15" s="27">
+      <c r="I15" s="26">
         <v>6.1</v>
       </c>
-      <c r="J15" s="27">
+      <c r="J15" s="26">
         <v>5.98</v>
       </c>
-      <c r="K15" s="27">
+      <c r="K15" s="26">
         <v>6.32</v>
       </c>
-      <c r="L15" s="27">
+      <c r="L15" s="26">
         <v>6.14</v>
       </c>
-      <c r="M15" s="27">
+      <c r="M15" s="26">
         <v>5.8</v>
       </c>
-      <c r="N15" s="27">
+      <c r="N15" s="26">
         <v>5.7</v>
       </c>
-      <c r="O15" s="27">
+      <c r="O15" s="26">
         <v>5.54</v>
       </c>
-      <c r="P15" s="27">
+      <c r="P15" s="26">
         <v>5.39</v>
       </c>
-      <c r="Q15" s="27">
+      <c r="Q15" s="26">
         <v>5.89</v>
       </c>
-      <c r="R15" s="27">
+      <c r="R15" s="26">
         <v>6.03</v>
       </c>
-      <c r="S15" s="27">
+      <c r="S15" s="26">
         <v>5.76</v>
       </c>
-      <c r="T15" s="27">
+      <c r="T15" s="26">
         <v>5.53</v>
       </c>
-      <c r="U15" s="3"/>
+      <c r="U15" s="26">
+        <v>5.14</v>
+      </c>
       <c r="V15" s="3"/>
       <c r="W15" s="3"/>
       <c r="X15" s="3"/>
       <c r="Y15" s="3"/>
       <c r="Z15" s="3"/>
       <c r="AA15" s="3"/>
     </row>
-    <row r="16" spans="1:29" s="28" customFormat="1" ht="15.75" customHeight="1">
+    <row r="16" spans="1:29" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A16" s="3"/>
       <c r="B16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
       <c r="N16" s="3"/>
       <c r="O16" s="3"/>
       <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
       <c r="R16" s="3"/>
       <c r="S16" s="3"/>
       <c r="T16" s="3"/>
       <c r="U16" s="3"/>
       <c r="V16" s="3"/>
       <c r="W16" s="3"/>