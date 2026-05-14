--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -95,53 +95,50 @@
     <t xml:space="preserve">Пайдалы сілтемелер </t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңартылған күні </t>
   </si>
   <si>
     <t xml:space="preserve">Келесі өзектендіру күні </t>
   </si>
   <si>
     <t xml:space="preserve">Жауапты құрылымдық бөлімше </t>
   </si>
   <si>
     <t xml:space="preserve">Жауапты орындаушы </t>
   </si>
   <si>
     <t xml:space="preserve">Телефон нөмірі: </t>
   </si>
   <si>
     <t>Электрондық пошта</t>
   </si>
   <si>
     <t>Айлар бойынша туудың жалпы коэффициенті</t>
   </si>
   <si>
     <t>1000 адамға шаққандағы бірлік</t>
-  </si>
-[...1 lines deleted...]
-    <t>Өңірлер бойынша 1000 адамға шаққанда туғандар саны</t>
   </si>
   <si>
     <t xml:space="preserve"> Туудың жалпы коэффициенті есептеу кезінде туылғандар санының айлар бойынша халықтың жалпы санына 1000-ға көбейтілген қатынасымен анықталады</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Алматы қаласы</t>
   </si>
   <si>
     <t>* Деректер  туу туралы актілердің тіркелген күні бойынша қалыптастырылған.</t>
   </si>
   <si>
     <t>Туудың жалпы коэффициенті*</t>
   </si>
   <si>
     <t>1000 адамға</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
@@ -254,50 +251,53 @@
     <t>751810000</t>
   </si>
   <si>
     <t xml:space="preserve">Наурызбай </t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Түрксіб </t>
   </si>
   <si>
     <t>Әлеументтік және демографиялық статистикасы басқармасы</t>
   </si>
   <si>
     <t>Толымбекова Эльмира Балғабаевна</t>
   </si>
   <si>
     <t xml:space="preserve"> e.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>1 қаңтар 2025 жылдан бастап</t>
   </si>
   <si>
     <t xml:space="preserve"> ©Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Алматы қаласы бойынша 1000 адамға шаққанда туғандар саны</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -999,217 +999,217 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="34.42578125" customWidth="1"/>
     <col min="2" max="2" width="99.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="59" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="25">
         <v>61210101</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="24" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A3" s="59" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="24" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="59" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="24" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="59" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="24" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="6" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="59" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="24" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="59" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:2" s="60" customFormat="1" ht="25.5">
       <c r="A8" s="61" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="62" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:2" s="60" customFormat="1" ht="51">
       <c r="A9" s="61" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="62" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="59" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="59" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="19" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="59" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="20" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="19" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="59" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="19" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="21">
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="59" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="21">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="24" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A18" s="59" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="25" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="26">
         <v>77272775556</v>
       </c>
     </row>
     <row r="20" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="59" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="27" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
@@ -1537,139 +1537,139 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="15" customHeight="1">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
     </row>
     <row r="2" spans="1:24" ht="15" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
     </row>
     <row r="3" spans="1:24" ht="15" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
     </row>
     <row r="4" spans="1:24" ht="15" customHeight="1">
       <c r="A4" s="3"/>
       <c r="C4" s="6"/>
       <c r="D4" s="7"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" s="3"/>
       <c r="B5" s="8" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C5" s="6"/>
     </row>
     <row r="6" spans="1:24" ht="15" customHeight="1">
       <c r="A6" s="3"/>
       <c r="B6" s="8" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C6" s="6"/>
     </row>
     <row r="7" spans="1:24" ht="15" customHeight="1">
       <c r="A7" s="3"/>
       <c r="B7" s="8" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C7" s="6"/>
     </row>
     <row r="8" spans="1:24" ht="15" customHeight="1">
       <c r="A8" s="3"/>
       <c r="B8" s="8" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C8" s="6"/>
     </row>
     <row r="9" spans="1:24" ht="15" customHeight="1">
       <c r="A9" s="3"/>
       <c r="B9" s="8" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C9" s="6"/>
     </row>
     <row r="10" spans="1:24" ht="15" customHeight="1">
       <c r="A10" s="3"/>
       <c r="B10" s="3"/>
       <c r="C10" s="6"/>
       <c r="D10" s="9"/>
     </row>
     <row r="11" spans="1:24" ht="42" customHeight="1">
       <c r="A11" s="3"/>
       <c r="B11" s="10" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="9"/>
     </row>
     <row r="12" spans="1:24" ht="15" customHeight="1">
       <c r="A12" s="3"/>
       <c r="B12" s="3"/>
       <c r="C12" s="6"/>
       <c r="D12" s="9"/>
     </row>
     <row r="13" spans="1:24" ht="15" customHeight="1">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="9"/>
     </row>
     <row r="14" spans="1:24" ht="15" customHeight="1">
       <c r="B14" s="11" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
     </row>
     <row r="15" spans="1:24" ht="15" customHeight="1">
       <c r="B15" s="7"/>
       <c r="D15" s="7"/>
       <c r="X15" s="4"/>
     </row>
     <row r="19" spans="1:4" ht="15" customHeight="1">
       <c r="A19" s="58"/>
       <c r="B19" s="58"/>
       <c r="C19" s="58"/>
       <c r="D19" s="58"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA939"/>
+  <dimension ref="A1:AA938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B18" sqref="B18"/>
+      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G32" sqref="G32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" customWidth="1"/>
     <col min="6" max="7" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.28515625" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="19" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1681,54 +1681,54 @@
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
     <row r="2" spans="1:27" s="37" customFormat="1" ht="31.5" customHeight="1">
       <c r="A2" s="35" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B2" s="67" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C2" s="67"/>
       <c r="D2" s="67"/>
       <c r="E2" s="67"/>
       <c r="F2" s="67"/>
       <c r="G2" s="67"/>
       <c r="H2" s="67"/>
       <c r="I2" s="67"/>
       <c r="J2" s="67"/>
       <c r="K2" s="67"/>
       <c r="L2" s="67"/>
       <c r="M2" s="67"/>
       <c r="N2" s="67"/>
       <c r="O2" s="67"/>
       <c r="P2" s="67"/>
       <c r="Q2" s="67"/>
       <c r="R2" s="67"/>
       <c r="S2" s="67"/>
       <c r="T2" s="67"/>
       <c r="U2" s="67"/>
       <c r="V2" s="67"/>
       <c r="W2" s="67"/>
       <c r="X2" s="67"/>
       <c r="Y2" s="67"/>
       <c r="Z2" s="67"/>
@@ -1740,820 +1740,840 @@
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
     </row>
-    <row r="4" spans="1:27" ht="14.25" customHeight="1">
-[...50 lines deleted...]
-      <c r="Y5" s="74" t="s">
+    <row r="4" spans="1:27" s="40" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="38"/>
+      <c r="B4" s="38"/>
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="38"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="38"/>
+      <c r="I4" s="38"/>
+      <c r="J4" s="38"/>
+      <c r="K4" s="38"/>
+      <c r="L4" s="38"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="38"/>
+      <c r="O4" s="38"/>
+      <c r="P4" s="38"/>
+      <c r="Q4" s="38"/>
+      <c r="R4" s="38"/>
+      <c r="S4" s="39"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="42"/>
+      <c r="W4" s="42"/>
+      <c r="Y4" s="74" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z4" s="74"/>
+      <c r="AA4" s="38"/>
+    </row>
+    <row r="5" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A5" s="63" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" s="65"/>
+      <c r="C5" s="70">
+        <v>2025</v>
+      </c>
+      <c r="D5" s="71"/>
+      <c r="E5" s="71"/>
+      <c r="F5" s="71"/>
+      <c r="G5" s="71"/>
+      <c r="H5" s="71"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="71"/>
+      <c r="K5" s="71"/>
+      <c r="L5" s="71"/>
+      <c r="M5" s="71"/>
+      <c r="N5" s="71"/>
+      <c r="O5" s="72">
+        <v>2026</v>
+      </c>
+      <c r="P5" s="73"/>
+      <c r="Q5" s="73"/>
+      <c r="R5" s="73"/>
+      <c r="S5" s="73"/>
+      <c r="T5" s="73"/>
+      <c r="U5" s="73"/>
+      <c r="V5" s="73"/>
+      <c r="W5" s="73"/>
+      <c r="X5" s="73"/>
+      <c r="Y5" s="73"/>
+      <c r="Z5" s="73"/>
+      <c r="AA5" s="38"/>
+    </row>
+    <row r="6" spans="1:27" s="40" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A6" s="64"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="Z5" s="74"/>
-[...3 lines deleted...]
-      <c r="A6" s="63" t="s">
+      <c r="E6" s="43" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" s="43" t="s">
+        <v>34</v>
+      </c>
+      <c r="G6" s="44" t="s">
+        <v>35</v>
+      </c>
+      <c r="H6" s="43" t="s">
+        <v>36</v>
+      </c>
+      <c r="I6" s="43" t="s">
+        <v>37</v>
+      </c>
+      <c r="J6" s="43" t="s">
+        <v>38</v>
+      </c>
+      <c r="K6" s="43" t="s">
+        <v>39</v>
+      </c>
+      <c r="L6" s="43" t="s">
+        <v>40</v>
+      </c>
+      <c r="M6" s="43" t="s">
+        <v>41</v>
+      </c>
+      <c r="N6" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="O6" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="P6" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q6" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="R6" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="S6" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="T6" s="46" t="s">
+        <v>36</v>
+      </c>
+      <c r="U6" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="V6" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="W6" s="46" t="s">
+        <v>39</v>
+      </c>
+      <c r="X6" s="47" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y6" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z6" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA6" s="38"/>
+    </row>
+    <row r="7" spans="1:27" s="40" customFormat="1" ht="11.25">
+      <c r="A7" s="38"/>
+      <c r="B7" s="68" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="69"/>
+      <c r="D7" s="69"/>
+      <c r="E7" s="69"/>
+      <c r="F7" s="69"/>
+      <c r="G7" s="69"/>
+      <c r="H7" s="69"/>
+      <c r="I7" s="69"/>
+      <c r="J7" s="69"/>
+      <c r="K7" s="69"/>
+      <c r="L7" s="69"/>
+      <c r="M7" s="69"/>
+      <c r="N7" s="69"/>
+      <c r="O7" s="69"/>
+      <c r="P7" s="69"/>
+      <c r="Q7" s="69"/>
+      <c r="R7" s="69"/>
+      <c r="S7" s="69"/>
+      <c r="T7" s="69"/>
+      <c r="U7" s="69"/>
+      <c r="V7" s="69"/>
+      <c r="W7" s="69"/>
+      <c r="X7" s="69"/>
+      <c r="Y7" s="69"/>
+      <c r="Z7" s="69"/>
+      <c r="AA7" s="49"/>
+    </row>
+    <row r="8" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="34" t="s">
         <v>50</v>
       </c>
-      <c r="B6" s="65"/>
-[...109 lines deleted...]
-      <c r="B8" s="68" t="s">
+      <c r="B8" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="C8" s="69"/>
-[...32 lines deleted...]
-      <c r="C9" s="51">
+      <c r="C8" s="51">
         <v>12.14</v>
       </c>
-      <c r="D9" s="51">
+      <c r="D8" s="51">
         <v>13.42</v>
       </c>
-      <c r="E9" s="51">
+      <c r="E8" s="51">
         <v>12.92</v>
       </c>
-      <c r="F9" s="38">
+      <c r="F8" s="38">
         <v>13.41</v>
       </c>
-      <c r="G9" s="52">
+      <c r="G8" s="52">
         <v>13.49</v>
       </c>
-      <c r="H9" s="53">
+      <c r="H8" s="53">
         <v>13.59</v>
       </c>
-      <c r="I9" s="54">
+      <c r="I8" s="54">
         <v>13.94</v>
       </c>
-      <c r="J9" s="54">
+      <c r="J8" s="54">
         <v>13.91</v>
       </c>
-      <c r="K9" s="23">
+      <c r="K8" s="23">
         <v>14.01</v>
       </c>
-      <c r="L9" s="23">
+      <c r="L8" s="23">
         <v>14</v>
       </c>
-      <c r="M9" s="23">
+      <c r="M8" s="23">
         <v>13.83</v>
       </c>
-      <c r="N9" s="28">
+      <c r="N8" s="28">
         <v>13.77</v>
       </c>
-      <c r="O9" s="28">
+      <c r="O8" s="28">
         <v>12.28</v>
       </c>
-      <c r="P9" s="28">
+      <c r="P8" s="28">
         <v>11.94</v>
       </c>
+      <c r="Q8" s="28">
+        <v>12.33</v>
+      </c>
+      <c r="Z8" s="38"/>
+      <c r="AA8" s="38"/>
+    </row>
+    <row r="9" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A9" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="28">
+        <v>9.33</v>
+      </c>
+      <c r="D9" s="28">
+        <v>10.79</v>
+      </c>
+      <c r="E9" s="28">
+        <v>10.06</v>
+      </c>
+      <c r="F9" s="28">
+        <v>10.34</v>
+      </c>
+      <c r="G9" s="28">
+        <v>10.28</v>
+      </c>
+      <c r="H9" s="28">
+        <v>10.34</v>
+      </c>
+      <c r="I9" s="28">
+        <v>10.51</v>
+      </c>
+      <c r="J9" s="28">
+        <v>10.56</v>
+      </c>
+      <c r="K9" s="28">
+        <v>10.69</v>
+      </c>
+      <c r="L9" s="28">
+        <v>10.63</v>
+      </c>
+      <c r="M9" s="28">
+        <v>10.45</v>
+      </c>
+      <c r="N9" s="28">
+        <v>10.26</v>
+      </c>
+      <c r="O9" s="28">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="P9" s="28">
+        <v>8.94</v>
+      </c>
+      <c r="Q9" s="28">
+        <v>9.44</v>
+      </c>
+      <c r="R9" s="38"/>
+      <c r="S9" s="38"/>
+      <c r="T9" s="38"/>
+      <c r="U9" s="55"/>
+      <c r="V9" s="38"/>
+      <c r="W9" s="38"/>
+      <c r="X9" s="38"/>
+      <c r="Y9" s="38"/>
       <c r="Z9" s="38"/>
       <c r="AA9" s="38"/>
     </row>
     <row r="10" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="30" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B10" s="31" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C10" s="28">
-        <v>9.33</v>
+        <v>18.22</v>
       </c>
       <c r="D10" s="28">
-        <v>10.79</v>
+        <v>19.489999999999998</v>
       </c>
       <c r="E10" s="28">
-        <v>10.06</v>
+        <v>18.809999999999999</v>
       </c>
       <c r="F10" s="28">
-        <v>10.34</v>
+        <v>19.48</v>
       </c>
       <c r="G10" s="28">
-        <v>10.28</v>
+        <v>19.7</v>
       </c>
       <c r="H10" s="28">
-        <v>10.34</v>
+        <v>20</v>
       </c>
       <c r="I10" s="28">
-        <v>10.51</v>
+        <v>20.55</v>
       </c>
       <c r="J10" s="28">
-        <v>10.56</v>
+        <v>20.49</v>
       </c>
       <c r="K10" s="28">
-        <v>10.69</v>
+        <v>20.59</v>
       </c>
       <c r="L10" s="28">
-        <v>10.63</v>
+        <v>20.57</v>
       </c>
       <c r="M10" s="28">
-        <v>10.45</v>
+        <v>20.350000000000001</v>
       </c>
       <c r="N10" s="28">
-        <v>10.26</v>
+        <v>20.25</v>
       </c>
       <c r="O10" s="28">
-        <v>9.4700000000000006</v>
+        <v>17.96</v>
       </c>
       <c r="P10" s="28">
-        <v>8.94</v>
+        <v>18.03</v>
       </c>
-      <c r="Q10" s="38"/>
+      <c r="Q10" s="28">
+        <v>17.79</v>
+      </c>
       <c r="R10" s="38"/>
       <c r="S10" s="38"/>
       <c r="T10" s="38"/>
       <c r="U10" s="55"/>
       <c r="V10" s="38"/>
       <c r="W10" s="38"/>
       <c r="X10" s="38"/>
       <c r="Y10" s="38"/>
       <c r="Z10" s="38"/>
       <c r="AA10" s="38"/>
     </row>
     <row r="11" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="30" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B11" s="31" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C11" s="28">
-        <v>18.22</v>
+        <v>10.29</v>
       </c>
       <c r="D11" s="28">
-        <v>19.489999999999998</v>
+        <v>12.24</v>
       </c>
       <c r="E11" s="28">
-        <v>18.809999999999999</v>
+        <v>11.41</v>
       </c>
       <c r="F11" s="28">
-        <v>19.48</v>
+        <v>11.79</v>
       </c>
       <c r="G11" s="28">
-        <v>19.7</v>
+        <v>11.77</v>
       </c>
       <c r="H11" s="28">
-        <v>20</v>
+        <v>11.82</v>
       </c>
       <c r="I11" s="28">
-        <v>20.55</v>
+        <v>12.17</v>
       </c>
       <c r="J11" s="28">
-        <v>20.49</v>
+        <v>12.21</v>
       </c>
       <c r="K11" s="28">
-        <v>20.59</v>
+        <v>12.28</v>
       </c>
       <c r="L11" s="28">
-        <v>20.57</v>
+        <v>12.22</v>
       </c>
       <c r="M11" s="28">
-        <v>20.350000000000001</v>
+        <v>12.04</v>
       </c>
       <c r="N11" s="28">
-        <v>20.25</v>
+        <v>11.97</v>
       </c>
       <c r="O11" s="28">
-        <v>17.96</v>
+        <v>9.9700000000000006</v>
       </c>
       <c r="P11" s="28">
-        <v>18.03</v>
+        <v>9.93</v>
       </c>
-      <c r="Q11" s="38"/>
+      <c r="Q11" s="28">
+        <v>10.38</v>
+      </c>
       <c r="R11" s="38"/>
       <c r="S11" s="38"/>
       <c r="T11" s="38"/>
       <c r="U11" s="55"/>
       <c r="V11" s="38"/>
       <c r="W11" s="38"/>
       <c r="X11" s="38"/>
       <c r="Y11" s="38"/>
       <c r="Z11" s="38"/>
       <c r="AA11" s="38"/>
     </row>
     <row r="12" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="30" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B12" s="31" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C12" s="28">
-        <v>10.29</v>
+        <v>9.5500000000000007</v>
       </c>
       <c r="D12" s="28">
-        <v>12.24</v>
+        <v>10.38</v>
       </c>
       <c r="E12" s="28">
-        <v>11.41</v>
+        <v>10.39</v>
       </c>
       <c r="F12" s="28">
-        <v>11.79</v>
+        <v>10.84</v>
       </c>
       <c r="G12" s="28">
-        <v>11.77</v>
+        <v>10.91</v>
       </c>
       <c r="H12" s="28">
-        <v>11.82</v>
+        <v>11.08</v>
       </c>
       <c r="I12" s="28">
-        <v>12.17</v>
+        <v>11.31</v>
       </c>
       <c r="J12" s="28">
-        <v>12.21</v>
+        <v>11.34</v>
       </c>
       <c r="K12" s="28">
-        <v>12.28</v>
+        <v>11.49</v>
       </c>
       <c r="L12" s="28">
-        <v>12.22</v>
+        <v>11.53</v>
       </c>
       <c r="M12" s="28">
-        <v>12.04</v>
+        <v>11.39</v>
       </c>
       <c r="N12" s="28">
-        <v>11.97</v>
+        <v>11.4</v>
       </c>
       <c r="O12" s="28">
-        <v>9.9700000000000006</v>
+        <v>10.31</v>
       </c>
       <c r="P12" s="28">
-        <v>9.93</v>
+        <v>9.7200000000000006</v>
       </c>
-      <c r="Q12" s="38"/>
+      <c r="Q12" s="28">
+        <v>10.35</v>
+      </c>
       <c r="R12" s="38"/>
       <c r="S12" s="38"/>
       <c r="T12" s="38"/>
-      <c r="U12" s="55"/>
+      <c r="U12" s="38"/>
       <c r="V12" s="38"/>
       <c r="W12" s="38"/>
       <c r="X12" s="38"/>
       <c r="Y12" s="38"/>
       <c r="Z12" s="38"/>
       <c r="AA12" s="38"/>
     </row>
     <row r="13" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="30" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C13" s="28">
-        <v>9.5500000000000007</v>
+        <v>11.5</v>
       </c>
       <c r="D13" s="28">
-        <v>10.38</v>
+        <v>12.27</v>
       </c>
       <c r="E13" s="28">
-        <v>10.39</v>
+        <v>11.54</v>
       </c>
       <c r="F13" s="28">
-        <v>10.84</v>
+        <v>11.82</v>
       </c>
       <c r="G13" s="28">
-        <v>10.91</v>
+        <v>12.27</v>
       </c>
       <c r="H13" s="28">
-        <v>11.08</v>
+        <v>12.33</v>
       </c>
       <c r="I13" s="28">
-        <v>11.31</v>
+        <v>12.86</v>
       </c>
       <c r="J13" s="28">
-        <v>11.34</v>
+        <v>12.65</v>
       </c>
       <c r="K13" s="28">
-        <v>11.49</v>
+        <v>12.63</v>
       </c>
       <c r="L13" s="28">
-        <v>11.53</v>
+        <v>12.59</v>
       </c>
       <c r="M13" s="28">
-        <v>11.39</v>
+        <v>12.48</v>
       </c>
       <c r="N13" s="28">
-        <v>11.4</v>
+        <v>12.45</v>
       </c>
       <c r="O13" s="28">
-        <v>10.31</v>
+        <v>11.63</v>
       </c>
       <c r="P13" s="28">
-        <v>9.7200000000000006</v>
+        <v>11.29</v>
       </c>
-      <c r="Q13" s="38"/>
+      <c r="Q13" s="28">
+        <v>11.99</v>
+      </c>
       <c r="R13" s="38"/>
       <c r="S13" s="38"/>
       <c r="T13" s="38"/>
       <c r="U13" s="38"/>
       <c r="V13" s="38"/>
       <c r="W13" s="38"/>
       <c r="X13" s="38"/>
       <c r="Y13" s="38"/>
       <c r="Z13" s="38"/>
       <c r="AA13" s="38"/>
     </row>
     <row r="14" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="30" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B14" s="31" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C14" s="28">
-        <v>11.5</v>
+        <v>10.4</v>
       </c>
       <c r="D14" s="28">
-        <v>12.27</v>
+        <v>11.1</v>
       </c>
       <c r="E14" s="28">
-        <v>11.54</v>
+        <v>10.71</v>
       </c>
       <c r="F14" s="28">
-        <v>11.82</v>
+        <v>10.88</v>
       </c>
       <c r="G14" s="28">
-        <v>12.27</v>
+        <v>10.91</v>
       </c>
       <c r="H14" s="28">
-        <v>12.33</v>
+        <v>10.92</v>
       </c>
       <c r="I14" s="28">
-        <v>12.86</v>
+        <v>10.95</v>
       </c>
       <c r="J14" s="28">
-        <v>12.65</v>
+        <v>10.9</v>
       </c>
       <c r="K14" s="28">
-        <v>12.63</v>
+        <v>10.88</v>
       </c>
       <c r="L14" s="28">
-        <v>12.59</v>
+        <v>10.95</v>
       </c>
       <c r="M14" s="28">
-        <v>12.48</v>
+        <v>10.78</v>
       </c>
       <c r="N14" s="28">
-        <v>12.45</v>
+        <v>10.74</v>
       </c>
       <c r="O14" s="28">
-        <v>11.63</v>
+        <v>10.119999999999999</v>
       </c>
       <c r="P14" s="28">
-        <v>11.29</v>
+        <v>9.6</v>
       </c>
-      <c r="Q14" s="38"/>
+      <c r="Q14" s="28">
+        <v>9.74</v>
+      </c>
       <c r="R14" s="38"/>
       <c r="S14" s="38"/>
       <c r="T14" s="38"/>
       <c r="U14" s="38"/>
       <c r="V14" s="38"/>
       <c r="W14" s="38"/>
       <c r="X14" s="38"/>
       <c r="Y14" s="38"/>
       <c r="Z14" s="38"/>
       <c r="AA14" s="38"/>
     </row>
     <row r="15" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="30" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B15" s="31" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C15" s="28">
-        <v>10.4</v>
+        <v>17.510000000000002</v>
       </c>
       <c r="D15" s="28">
-        <v>11.1</v>
+        <v>19.38</v>
       </c>
       <c r="E15" s="28">
-        <v>10.71</v>
+        <v>18.899999999999999</v>
       </c>
       <c r="F15" s="28">
-        <v>10.88</v>
+        <v>19.579999999999998</v>
       </c>
       <c r="G15" s="28">
-        <v>10.91</v>
+        <v>19.79</v>
       </c>
       <c r="H15" s="28">
-        <v>10.92</v>
+        <v>19.649999999999999</v>
       </c>
       <c r="I15" s="28">
-        <v>10.95</v>
+        <v>20.25</v>
       </c>
       <c r="J15" s="28">
-        <v>10.9</v>
+        <v>20.329999999999998</v>
       </c>
       <c r="K15" s="28">
-        <v>10.88</v>
+        <v>20.43</v>
       </c>
       <c r="L15" s="28">
-        <v>10.95</v>
+        <v>20.48</v>
       </c>
       <c r="M15" s="28">
-        <v>10.78</v>
+        <v>20.399999999999999</v>
       </c>
       <c r="N15" s="28">
-        <v>10.74</v>
+        <v>20.309999999999999</v>
       </c>
       <c r="O15" s="28">
-        <v>10.119999999999999</v>
+        <v>16.47</v>
       </c>
       <c r="P15" s="28">
-        <v>9.6</v>
+        <v>16</v>
       </c>
-      <c r="Q15" s="38"/>
+      <c r="Q15" s="28">
+        <v>16.86</v>
+      </c>
       <c r="R15" s="38"/>
       <c r="S15" s="38"/>
       <c r="T15" s="38"/>
       <c r="U15" s="38"/>
       <c r="V15" s="38"/>
       <c r="W15" s="38"/>
       <c r="X15" s="38"/>
       <c r="Y15" s="38"/>
       <c r="Z15" s="38"/>
       <c r="AA15" s="38"/>
     </row>
     <row r="16" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A16" s="30" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="31" t="s">
+      <c r="A16" s="32" t="s">
         <v>70</v>
       </c>
-      <c r="C16" s="28">
-        <v>17.510000000000002</v>
+      <c r="B16" s="33" t="s">
+        <v>71</v>
       </c>
-      <c r="D16" s="28">
-        <v>19.38</v>
+      <c r="C16" s="29">
+        <v>10.55</v>
       </c>
-      <c r="E16" s="28">
-        <v>18.899999999999999</v>
+      <c r="D16" s="29">
+        <v>11.68</v>
       </c>
-      <c r="F16" s="28">
-        <v>19.579999999999998</v>
+      <c r="E16" s="29">
+        <v>11.55</v>
       </c>
-      <c r="G16" s="28">
-        <v>19.79</v>
+      <c r="F16" s="29">
+        <v>12.45</v>
       </c>
-      <c r="H16" s="28">
-        <v>19.649999999999999</v>
+      <c r="G16" s="29">
+        <v>12.3</v>
       </c>
-      <c r="I16" s="28">
-        <v>20.25</v>
+      <c r="H16" s="29">
+        <v>12.49</v>
       </c>
-      <c r="J16" s="28">
-        <v>20.329999999999998</v>
+      <c r="I16" s="29">
+        <v>12.83</v>
       </c>
-      <c r="K16" s="28">
-        <v>20.43</v>
+      <c r="J16" s="29">
+        <v>12.74</v>
       </c>
-      <c r="L16" s="28">
-        <v>20.48</v>
+      <c r="K16" s="29">
+        <v>12.99</v>
       </c>
-      <c r="M16" s="28">
-        <v>20.399999999999999</v>
+      <c r="L16" s="29">
+        <v>12.89</v>
       </c>
-      <c r="N16" s="28">
-        <v>20.309999999999999</v>
+      <c r="M16" s="29">
+        <v>12.64</v>
       </c>
-      <c r="O16" s="28">
-        <v>16.47</v>
+      <c r="N16" s="29">
+        <v>12.65</v>
       </c>
-      <c r="P16" s="28">
-        <v>16</v>
+      <c r="O16" s="29">
+        <v>11.55</v>
       </c>
-      <c r="Q16" s="38"/>
+      <c r="P16" s="29">
+        <v>11</v>
+      </c>
+      <c r="Q16" s="29">
+        <v>11.56</v>
+      </c>
       <c r="R16" s="38"/>
       <c r="S16" s="38"/>
       <c r="T16" s="38"/>
       <c r="U16" s="38"/>
       <c r="V16" s="38"/>
       <c r="W16" s="38"/>
       <c r="X16" s="38"/>
       <c r="Y16" s="38"/>
       <c r="Z16" s="38"/>
       <c r="AA16" s="38"/>
     </row>
     <row r="17" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A17" s="32" t="s">
-        <v>71</v>
+      <c r="A17" s="56"/>
+      <c r="B17" s="57" t="s">
+        <v>29</v>
       </c>
-      <c r="B17" s="33" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="C17" s="38"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="38"/>
+      <c r="F17" s="38"/>
+      <c r="G17" s="38"/>
+      <c r="H17" s="38"/>
+      <c r="I17" s="38"/>
+      <c r="J17" s="38"/>
+      <c r="K17" s="38"/>
+      <c r="L17" s="38"/>
+      <c r="M17" s="38"/>
+      <c r="N17" s="38"/>
+      <c r="O17" s="38"/>
+      <c r="P17" s="38"/>
       <c r="Q17" s="38"/>
       <c r="R17" s="38"/>
       <c r="S17" s="38"/>
       <c r="T17" s="38"/>
       <c r="U17" s="38"/>
       <c r="V17" s="38"/>
       <c r="W17" s="38"/>
       <c r="X17" s="38"/>
       <c r="Y17" s="38"/>
       <c r="Z17" s="38"/>
       <c r="AA17" s="38"/>
     </row>
-    <row r="18" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
-[...28 lines deleted...]
-      <c r="AA18" s="38"/>
+    <row r="18" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A18" s="14"/>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
+      <c r="H18" s="1"/>
+      <c r="I18" s="1"/>
+      <c r="J18" s="1"/>
+      <c r="K18" s="1"/>
+      <c r="L18" s="1"/>
+      <c r="M18" s="1"/>
+      <c r="N18" s="1"/>
+      <c r="O18" s="1"/>
+      <c r="P18" s="1"/>
+      <c r="Q18" s="1"/>
+      <c r="R18" s="1"/>
+      <c r="S18" s="1"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+      <c r="X18" s="1"/>
+      <c r="Y18" s="1"/>
+      <c r="Z18" s="1"/>
+      <c r="AA18" s="1"/>
     </row>
     <row r="19" spans="1:27" ht="14.25" customHeight="1">
       <c r="A19" s="14"/>
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
@@ -2584,124 +2604,124 @@
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
       <c r="X20" s="1"/>
       <c r="Y20" s="1"/>
       <c r="Z20" s="1"/>
       <c r="AA20" s="1"/>
     </row>
     <row r="21" spans="1:27" ht="14.25" customHeight="1">
       <c r="A21" s="14"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
-      <c r="O21" s="1"/>
+      <c r="O21" s="28"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
       <c r="X21" s="1"/>
       <c r="Y21" s="1"/>
       <c r="Z21" s="1"/>
       <c r="AA21" s="1"/>
     </row>
     <row r="22" spans="1:27" ht="14.25" customHeight="1">
       <c r="A22" s="14"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
-      <c r="O22" s="28"/>
+      <c r="O22" s="22"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
       <c r="X22" s="1"/>
       <c r="Y22" s="1"/>
       <c r="Z22" s="1"/>
       <c r="AA22" s="1"/>
     </row>
     <row r="23" spans="1:27" ht="14.25" customHeight="1">
       <c r="A23" s="14"/>
-      <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
-      <c r="O23" s="22"/>
+      <c r="O23" s="1"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
       <c r="X23" s="1"/>
       <c r="Y23" s="1"/>
       <c r="Z23" s="1"/>
       <c r="AA23" s="1"/>
     </row>
     <row r="24" spans="1:27" ht="14.25" customHeight="1">
       <c r="A24" s="14"/>
+      <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
       <c r="X24" s="1"/>
       <c r="Y24" s="1"/>
       <c r="Z24" s="1"/>
       <c r="AA24" s="1"/>
@@ -2888,51 +2908,51 @@
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
       <c r="L31" s="1"/>
       <c r="M31" s="1"/>
       <c r="N31" s="1"/>
       <c r="O31" s="1"/>
       <c r="P31" s="1"/>
       <c r="Q31" s="1"/>
       <c r="R31" s="1"/>
       <c r="S31" s="1"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
       <c r="X31" s="1"/>
       <c r="Y31" s="1"/>
       <c r="Z31" s="1"/>
       <c r="AA31" s="1"/>
     </row>
     <row r="32" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A32" s="14"/>
+      <c r="A32" s="15"/>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="M32" s="1"/>
       <c r="N32" s="1"/>
       <c r="O32" s="1"/>
       <c r="P32" s="1"/>
       <c r="Q32" s="1"/>
       <c r="R32" s="1"/>
       <c r="S32" s="1"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
       <c r="X32" s="1"/>
       <c r="Y32" s="1"/>
       <c r="Z32" s="1"/>
@@ -2946,51 +2966,51 @@
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="M33" s="1"/>
       <c r="N33" s="1"/>
       <c r="O33" s="1"/>
       <c r="P33" s="1"/>
       <c r="Q33" s="1"/>
       <c r="R33" s="1"/>
       <c r="S33" s="1"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
       <c r="X33" s="1"/>
       <c r="Y33" s="1"/>
       <c r="Z33" s="1"/>
       <c r="AA33" s="1"/>
     </row>
     <row r="34" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A34" s="15"/>
+      <c r="A34" s="16"/>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
       <c r="X34" s="1"/>
       <c r="Y34" s="1"/>
       <c r="Z34" s="1"/>
@@ -3004,109 +3024,109 @@
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
       <c r="X35" s="1"/>
       <c r="Y35" s="1"/>
       <c r="Z35" s="1"/>
       <c r="AA35" s="1"/>
     </row>
     <row r="36" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A36" s="16"/>
+      <c r="A36" s="17"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
       <c r="X36" s="1"/>
       <c r="Y36" s="1"/>
       <c r="Z36" s="1"/>
       <c r="AA36" s="1"/>
     </row>
     <row r="37" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A37" s="17"/>
+      <c r="A37" s="18"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
       <c r="Z37" s="1"/>
       <c r="AA37" s="1"/>
     </row>
     <row r="38" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A38" s="18"/>
+      <c r="A38" s="14"/>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
       <c r="X38" s="1"/>
       <c r="Y38" s="1"/>
       <c r="Z38" s="1"/>
@@ -3526,51 +3546,51 @@
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
       <c r="I53" s="1"/>
       <c r="J53" s="1"/>
       <c r="K53" s="1"/>
       <c r="L53" s="1"/>
       <c r="M53" s="1"/>
       <c r="N53" s="1"/>
       <c r="O53" s="1"/>
       <c r="P53" s="1"/>
       <c r="Q53" s="1"/>
       <c r="R53" s="1"/>
       <c r="S53" s="1"/>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1"/>
       <c r="W53" s="1"/>
       <c r="X53" s="1"/>
       <c r="Y53" s="1"/>
       <c r="Z53" s="1"/>
       <c r="AA53" s="1"/>
     </row>
     <row r="54" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A54" s="14"/>
+      <c r="A54" s="15"/>
       <c r="B54" s="1"/>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
       <c r="I54" s="1"/>
       <c r="J54" s="1"/>
       <c r="K54" s="1"/>
       <c r="L54" s="1"/>
       <c r="M54" s="1"/>
       <c r="N54" s="1"/>
       <c r="O54" s="1"/>
       <c r="P54" s="1"/>
       <c r="Q54" s="1"/>
       <c r="R54" s="1"/>
       <c r="S54" s="1"/>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
       <c r="X54" s="1"/>
       <c r="Y54" s="1"/>
       <c r="Z54" s="1"/>
@@ -3584,51 +3604,51 @@
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
       <c r="I55" s="1"/>
       <c r="J55" s="1"/>
       <c r="K55" s="1"/>
       <c r="L55" s="1"/>
       <c r="M55" s="1"/>
       <c r="N55" s="1"/>
       <c r="O55" s="1"/>
       <c r="P55" s="1"/>
       <c r="Q55" s="1"/>
       <c r="R55" s="1"/>
       <c r="S55" s="1"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1"/>
       <c r="W55" s="1"/>
       <c r="X55" s="1"/>
       <c r="Y55" s="1"/>
       <c r="Z55" s="1"/>
       <c r="AA55" s="1"/>
     </row>
     <row r="56" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A56" s="15"/>
+      <c r="A56" s="16"/>
       <c r="B56" s="1"/>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
       <c r="I56" s="1"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
       <c r="L56" s="1"/>
       <c r="M56" s="1"/>
       <c r="N56" s="1"/>
       <c r="O56" s="1"/>
       <c r="P56" s="1"/>
       <c r="Q56" s="1"/>
       <c r="R56" s="1"/>
       <c r="S56" s="1"/>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
       <c r="X56" s="1"/>
       <c r="Y56" s="1"/>
       <c r="Z56" s="1"/>
@@ -7180,51 +7200,50 @@
       <c r="E179" s="1"/>
       <c r="F179" s="1"/>
       <c r="G179" s="1"/>
       <c r="H179" s="1"/>
       <c r="I179" s="1"/>
       <c r="J179" s="1"/>
       <c r="K179" s="1"/>
       <c r="L179" s="1"/>
       <c r="M179" s="1"/>
       <c r="N179" s="1"/>
       <c r="O179" s="1"/>
       <c r="P179" s="1"/>
       <c r="Q179" s="1"/>
       <c r="R179" s="1"/>
       <c r="S179" s="1"/>
       <c r="T179" s="1"/>
       <c r="U179" s="1"/>
       <c r="V179" s="1"/>
       <c r="W179" s="1"/>
       <c r="X179" s="1"/>
       <c r="Y179" s="1"/>
       <c r="Z179" s="1"/>
       <c r="AA179" s="1"/>
     </row>
     <row r="180" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A180" s="16"/>
       <c r="B180" s="1"/>
       <c r="C180" s="1"/>
       <c r="D180" s="1"/>
       <c r="E180" s="1"/>
       <c r="F180" s="1"/>
       <c r="G180" s="1"/>
       <c r="H180" s="1"/>
       <c r="I180" s="1"/>
       <c r="J180" s="1"/>
       <c r="K180" s="1"/>
       <c r="L180" s="1"/>
       <c r="M180" s="1"/>
       <c r="N180" s="1"/>
       <c r="O180" s="1"/>
       <c r="P180" s="1"/>
       <c r="Q180" s="1"/>
       <c r="R180" s="1"/>
       <c r="S180" s="1"/>
       <c r="T180" s="1"/>
       <c r="U180" s="1"/>
       <c r="V180" s="1"/>
       <c r="W180" s="1"/>
       <c r="X180" s="1"/>
       <c r="Y180" s="1"/>
       <c r="Z180" s="1"/>
@@ -28432,87 +28451,59 @@
       <c r="D938" s="1"/>
       <c r="E938" s="1"/>
       <c r="F938" s="1"/>
       <c r="G938" s="1"/>
       <c r="H938" s="1"/>
       <c r="I938" s="1"/>
       <c r="J938" s="1"/>
       <c r="K938" s="1"/>
       <c r="L938" s="1"/>
       <c r="M938" s="1"/>
       <c r="N938" s="1"/>
       <c r="O938" s="1"/>
       <c r="P938" s="1"/>
       <c r="Q938" s="1"/>
       <c r="R938" s="1"/>
       <c r="S938" s="1"/>
       <c r="T938" s="1"/>
       <c r="U938" s="1"/>
       <c r="V938" s="1"/>
       <c r="W938" s="1"/>
       <c r="X938" s="1"/>
       <c r="Y938" s="1"/>
       <c r="Z938" s="1"/>
       <c r="AA938" s="1"/>
     </row>
-    <row r="939" spans="2:27" ht="14.25" customHeight="1">
-[...26 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A6:A7"/>
-    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
     <mergeCell ref="B2:Z2"/>
-    <mergeCell ref="B8:Z8"/>
-[...2 lines deleted...]
-    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="B7:Z7"/>
+    <mergeCell ref="C5:N5"/>
+    <mergeCell ref="O5:Z5"/>
+    <mergeCell ref="Y4:Z4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер (орташа туу коэф.)</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>