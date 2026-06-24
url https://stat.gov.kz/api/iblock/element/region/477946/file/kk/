--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -41,53 +41,50 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="78">
   <si>
     <t xml:space="preserve">Статистикалық көрсеткіш коды </t>
   </si>
   <si>
     <t xml:space="preserve">Статистикалық көрсеткіштің атауы </t>
   </si>
   <si>
     <t xml:space="preserve">Өлшем бірлігі </t>
   </si>
   <si>
     <t xml:space="preserve">КСП қысқаша атауы </t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің тарихы </t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
   </si>
   <si>
     <t xml:space="preserve">Деректерді өңдеу әдісі </t>
-  </si>
-[...1 lines deleted...]
-    <t>Есеп айырысу</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіш көзі </t>
   </si>
   <si>
     <t>Туу статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер, атап айтқанда, азаматтық хал туралы актілерді тіркеу органдарынан және Статистикалық жұмыстар жоспарынан тыс жүргізілетін "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" КЕАҚ ұсынатын әкімшілік деректер сияқты деректер көздері пайдаланылады</t>
   </si>
   <si>
     <t xml:space="preserve">Ескерту </t>
   </si>
   <si>
     <t>Деректер туу туралы актілерді тіркеу күні бойынша қалыптастырылған</t>
   </si>
   <si>
     <t xml:space="preserve">Жіктеуіштер </t>
   </si>
   <si>
     <t>Әдістемелік түсініктемелер</t>
   </si>
   <si>
     <t xml:space="preserve">Қатысты басылымдар </t>
   </si>
@@ -254,50 +251,53 @@
     <t xml:space="preserve">Наурызбай </t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Түрксіб </t>
   </si>
   <si>
     <t>Әлеументтік және демографиялық статистикасы басқармасы</t>
   </si>
   <si>
     <t>Толымбекова Эльмира Балғабаевна</t>
   </si>
   <si>
     <t xml:space="preserve"> e.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>1 қаңтар 2025 жылдан бастап</t>
   </si>
   <si>
     <t xml:space="preserve"> ©Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Алматы қаласы бойынша 1000 адамға шаққанда туғандар саны</t>
+  </si>
+  <si>
+    <t>Сандық</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -999,217 +999,217 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="34.42578125" customWidth="1"/>
     <col min="2" max="2" width="99.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="59" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="25">
         <v>61210101</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="24" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A3" s="59" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="24" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="59" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="24" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="59" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="24" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="59" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="24" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="59" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="24" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" s="60" customFormat="1" ht="25.5">
+      <c r="A8" s="61" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="61" t="s">
+      <c r="B8" s="62" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" s="60" customFormat="1" ht="51">
+      <c r="A9" s="61" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="62" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="61" t="s">
+      <c r="B9" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="62" t="s">
+    </row>
+    <row r="10" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="59" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="59" t="s">
+      <c r="B10" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="24" t="s">
+    </row>
+    <row r="11" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
+      <c r="A11" s="59" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="59" t="s">
+      <c r="B11" s="19" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
+      <c r="A12" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="19" t="s">
+      <c r="B12" s="20" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="12" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="A12" s="59" t="s">
+    <row r="13" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
+      <c r="A13" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="20" t="s">
+      <c r="B13" s="19" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="13" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="A13" s="59" t="s">
+    <row r="14" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
+      <c r="A14" s="59" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="19" t="s">
+      <c r="B14" s="19" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="14" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="A14" s="59" t="s">
+    <row r="15" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
+      <c r="A15" s="59" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="19" t="s">
-        <v>55</v>
+      <c r="B15" s="21">
+        <v>46185</v>
       </c>
     </row>
-    <row r="15" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="A15" s="59" t="s">
+    <row r="16" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
+      <c r="A16" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="21">
-        <v>46154</v>
+      <c r="B16" s="21">
+        <v>46216</v>
       </c>
     </row>
-    <row r="16" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="A16" s="59" t="s">
+    <row r="17" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
+      <c r="A17" s="59" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="21">
-        <v>46185</v>
+      <c r="B17" s="24" t="s">
+        <v>71</v>
       </c>
     </row>
-    <row r="17" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="A17" s="59" t="s">
+    <row r="18" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
+      <c r="A18" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="24" t="s">
+      <c r="B18" s="25" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="18" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
-[...6 lines deleted...]
-    </row>
     <row r="19" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A19" s="59" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B19" s="26">
         <v>77272775556</v>
       </c>
     </row>
     <row r="20" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="59" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B20" s="27" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
@@ -1537,139 +1537,139 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="15" customHeight="1">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
     </row>
     <row r="2" spans="1:24" ht="15" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
     </row>
     <row r="3" spans="1:24" ht="15" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
     </row>
     <row r="4" spans="1:24" ht="15" customHeight="1">
       <c r="A4" s="3"/>
       <c r="C4" s="6"/>
       <c r="D4" s="7"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" s="3"/>
       <c r="B5" s="8" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C5" s="6"/>
     </row>
     <row r="6" spans="1:24" ht="15" customHeight="1">
       <c r="A6" s="3"/>
       <c r="B6" s="8" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C6" s="6"/>
     </row>
     <row r="7" spans="1:24" ht="15" customHeight="1">
       <c r="A7" s="3"/>
       <c r="B7" s="8" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C7" s="6"/>
     </row>
     <row r="8" spans="1:24" ht="15" customHeight="1">
       <c r="A8" s="3"/>
       <c r="B8" s="8" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C8" s="6"/>
     </row>
     <row r="9" spans="1:24" ht="15" customHeight="1">
       <c r="A9" s="3"/>
       <c r="B9" s="8" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C9" s="6"/>
     </row>
     <row r="10" spans="1:24" ht="15" customHeight="1">
       <c r="A10" s="3"/>
       <c r="B10" s="3"/>
       <c r="C10" s="6"/>
       <c r="D10" s="9"/>
     </row>
     <row r="11" spans="1:24" ht="42" customHeight="1">
       <c r="A11" s="3"/>
       <c r="B11" s="10" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="9"/>
     </row>
     <row r="12" spans="1:24" ht="15" customHeight="1">
       <c r="A12" s="3"/>
       <c r="B12" s="3"/>
       <c r="C12" s="6"/>
       <c r="D12" s="9"/>
     </row>
     <row r="13" spans="1:24" ht="15" customHeight="1">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="9"/>
     </row>
     <row r="14" spans="1:24" ht="15" customHeight="1">
       <c r="B14" s="11" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
     </row>
     <row r="15" spans="1:24" ht="15" customHeight="1">
       <c r="B15" s="7"/>
       <c r="D15" s="7"/>
       <c r="X15" s="4"/>
     </row>
     <row r="19" spans="1:4" ht="15" customHeight="1">
       <c r="A19" s="58"/>
       <c r="B19" s="58"/>
       <c r="C19" s="58"/>
       <c r="D19" s="58"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G32" sqref="G32"/>
+      <selection pane="bottomLeft" activeCell="R10" sqref="R10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" customWidth="1"/>
     <col min="6" max="7" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.28515625" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="19" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1681,54 +1681,54 @@
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
     <row r="2" spans="1:27" s="37" customFormat="1" ht="31.5" customHeight="1">
       <c r="A2" s="35" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B2" s="67" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C2" s="67"/>
       <c r="D2" s="67"/>
       <c r="E2" s="67"/>
       <c r="F2" s="67"/>
       <c r="G2" s="67"/>
       <c r="H2" s="67"/>
       <c r="I2" s="67"/>
       <c r="J2" s="67"/>
       <c r="K2" s="67"/>
       <c r="L2" s="67"/>
       <c r="M2" s="67"/>
       <c r="N2" s="67"/>
       <c r="O2" s="67"/>
       <c r="P2" s="67"/>
       <c r="Q2" s="67"/>
       <c r="R2" s="67"/>
       <c r="S2" s="67"/>
       <c r="T2" s="67"/>
       <c r="U2" s="67"/>
       <c r="V2" s="67"/>
       <c r="W2" s="67"/>
       <c r="X2" s="67"/>
       <c r="Y2" s="67"/>
       <c r="Z2" s="67"/>
@@ -1764,761 +1764,780 @@
     </row>
     <row r="4" spans="1:27" s="40" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="38"/>
       <c r="B4" s="38"/>
       <c r="C4" s="38"/>
       <c r="D4" s="38"/>
       <c r="E4" s="38"/>
       <c r="F4" s="38"/>
       <c r="G4" s="38"/>
       <c r="H4" s="38"/>
       <c r="I4" s="38"/>
       <c r="J4" s="38"/>
       <c r="K4" s="38"/>
       <c r="L4" s="38"/>
       <c r="M4" s="38"/>
       <c r="N4" s="38"/>
       <c r="O4" s="38"/>
       <c r="P4" s="38"/>
       <c r="Q4" s="38"/>
       <c r="R4" s="38"/>
       <c r="S4" s="39"/>
       <c r="U4" s="41"/>
       <c r="V4" s="42"/>
       <c r="W4" s="42"/>
       <c r="Y4" s="74" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="Z4" s="74"/>
       <c r="AA4" s="38"/>
     </row>
     <row r="5" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="63" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B5" s="65"/>
       <c r="C5" s="70">
         <v>2025</v>
       </c>
       <c r="D5" s="71"/>
       <c r="E5" s="71"/>
       <c r="F5" s="71"/>
       <c r="G5" s="71"/>
       <c r="H5" s="71"/>
       <c r="I5" s="71"/>
       <c r="J5" s="71"/>
       <c r="K5" s="71"/>
       <c r="L5" s="71"/>
       <c r="M5" s="71"/>
       <c r="N5" s="71"/>
       <c r="O5" s="72">
         <v>2026</v>
       </c>
       <c r="P5" s="73"/>
       <c r="Q5" s="73"/>
       <c r="R5" s="73"/>
       <c r="S5" s="73"/>
       <c r="T5" s="73"/>
       <c r="U5" s="73"/>
       <c r="V5" s="73"/>
       <c r="W5" s="73"/>
       <c r="X5" s="73"/>
       <c r="Y5" s="73"/>
       <c r="Z5" s="73"/>
       <c r="AA5" s="38"/>
     </row>
     <row r="6" spans="1:27" s="40" customFormat="1" ht="26.25" customHeight="1">
       <c r="A6" s="64"/>
       <c r="B6" s="66"/>
       <c r="C6" s="43" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D6" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="E6" s="43" t="s">
+      <c r="F6" s="43" t="s">
         <v>33</v>
       </c>
-      <c r="F6" s="43" t="s">
+      <c r="G6" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="G6" s="44" t="s">
+      <c r="H6" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="H6" s="43" t="s">
+      <c r="I6" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="43" t="s">
+      <c r="J6" s="43" t="s">
         <v>37</v>
       </c>
-      <c r="J6" s="43" t="s">
+      <c r="K6" s="43" t="s">
         <v>38</v>
       </c>
-      <c r="K6" s="43" t="s">
+      <c r="L6" s="43" t="s">
         <v>39</v>
       </c>
-      <c r="L6" s="43" t="s">
+      <c r="M6" s="43" t="s">
         <v>40</v>
       </c>
-      <c r="M6" s="43" t="s">
+      <c r="N6" s="43" t="s">
         <v>41</v>
       </c>
-      <c r="N6" s="43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O6" s="45" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="P6" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q6" s="46" t="s">
         <v>32</v>
       </c>
-      <c r="Q6" s="46" t="s">
+      <c r="R6" s="46" t="s">
         <v>33</v>
       </c>
-      <c r="R6" s="46" t="s">
+      <c r="S6" s="45" t="s">
         <v>34</v>
       </c>
-      <c r="S6" s="45" t="s">
+      <c r="T6" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="T6" s="46" t="s">
+      <c r="U6" s="46" t="s">
         <v>36</v>
       </c>
-      <c r="U6" s="46" t="s">
+      <c r="V6" s="46" t="s">
         <v>37</v>
       </c>
-      <c r="V6" s="46" t="s">
+      <c r="W6" s="46" t="s">
         <v>38</v>
       </c>
-      <c r="W6" s="46" t="s">
+      <c r="X6" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="X6" s="47" t="s">
+      <c r="Y6" s="48" t="s">
         <v>40</v>
       </c>
-      <c r="Y6" s="48" t="s">
+      <c r="Z6" s="46" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="AA6" s="38"/>
     </row>
     <row r="7" spans="1:27" s="40" customFormat="1" ht="11.25">
       <c r="A7" s="38"/>
       <c r="B7" s="68" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C7" s="69"/>
       <c r="D7" s="69"/>
       <c r="E7" s="69"/>
       <c r="F7" s="69"/>
       <c r="G7" s="69"/>
       <c r="H7" s="69"/>
       <c r="I7" s="69"/>
       <c r="J7" s="69"/>
       <c r="K7" s="69"/>
       <c r="L7" s="69"/>
       <c r="M7" s="69"/>
       <c r="N7" s="69"/>
       <c r="O7" s="69"/>
       <c r="P7" s="69"/>
       <c r="Q7" s="69"/>
       <c r="R7" s="69"/>
       <c r="S7" s="69"/>
       <c r="T7" s="69"/>
       <c r="U7" s="69"/>
       <c r="V7" s="69"/>
       <c r="W7" s="69"/>
       <c r="X7" s="69"/>
       <c r="Y7" s="69"/>
       <c r="Z7" s="69"/>
       <c r="AA7" s="49"/>
     </row>
     <row r="8" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="34" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B8" s="50" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C8" s="51">
         <v>12.14</v>
       </c>
       <c r="D8" s="51">
         <v>13.42</v>
       </c>
       <c r="E8" s="51">
         <v>12.92</v>
       </c>
       <c r="F8" s="38">
         <v>13.41</v>
       </c>
       <c r="G8" s="52">
         <v>13.49</v>
       </c>
       <c r="H8" s="53">
         <v>13.59</v>
       </c>
       <c r="I8" s="54">
         <v>13.94</v>
       </c>
       <c r="J8" s="54">
         <v>13.91</v>
       </c>
       <c r="K8" s="23">
         <v>14.01</v>
       </c>
       <c r="L8" s="23">
         <v>14</v>
       </c>
       <c r="M8" s="23">
         <v>13.83</v>
       </c>
       <c r="N8" s="28">
         <v>13.77</v>
       </c>
       <c r="O8" s="28">
         <v>12.28</v>
       </c>
       <c r="P8" s="28">
         <v>11.94</v>
       </c>
       <c r="Q8" s="28">
         <v>12.33</v>
       </c>
+      <c r="R8" s="28">
+        <v>12.48</v>
+      </c>
       <c r="Z8" s="38"/>
       <c r="AA8" s="38"/>
     </row>
     <row r="9" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="30" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B9" s="31" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C9" s="28">
         <v>9.33</v>
       </c>
       <c r="D9" s="28">
         <v>10.79</v>
       </c>
       <c r="E9" s="28">
         <v>10.06</v>
       </c>
       <c r="F9" s="28">
         <v>10.34</v>
       </c>
       <c r="G9" s="28">
         <v>10.28</v>
       </c>
       <c r="H9" s="28">
         <v>10.34</v>
       </c>
       <c r="I9" s="28">
         <v>10.51</v>
       </c>
       <c r="J9" s="28">
         <v>10.56</v>
       </c>
       <c r="K9" s="28">
         <v>10.69</v>
       </c>
       <c r="L9" s="28">
         <v>10.63</v>
       </c>
       <c r="M9" s="28">
         <v>10.45</v>
       </c>
       <c r="N9" s="28">
         <v>10.26</v>
       </c>
       <c r="O9" s="28">
         <v>9.4700000000000006</v>
       </c>
       <c r="P9" s="28">
         <v>8.94</v>
       </c>
       <c r="Q9" s="28">
         <v>9.44</v>
       </c>
-      <c r="R9" s="38"/>
+      <c r="R9" s="28">
+        <v>9.5399999999999991</v>
+      </c>
       <c r="S9" s="38"/>
       <c r="T9" s="38"/>
       <c r="U9" s="55"/>
       <c r="V9" s="38"/>
       <c r="W9" s="38"/>
       <c r="X9" s="38"/>
       <c r="Y9" s="38"/>
       <c r="Z9" s="38"/>
       <c r="AA9" s="38"/>
     </row>
     <row r="10" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="30" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B10" s="31" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C10" s="28">
         <v>18.22</v>
       </c>
       <c r="D10" s="28">
         <v>19.489999999999998</v>
       </c>
       <c r="E10" s="28">
         <v>18.809999999999999</v>
       </c>
       <c r="F10" s="28">
         <v>19.48</v>
       </c>
       <c r="G10" s="28">
         <v>19.7</v>
       </c>
       <c r="H10" s="28">
         <v>20</v>
       </c>
       <c r="I10" s="28">
         <v>20.55</v>
       </c>
       <c r="J10" s="28">
         <v>20.49</v>
       </c>
       <c r="K10" s="28">
         <v>20.59</v>
       </c>
       <c r="L10" s="28">
         <v>20.57</v>
       </c>
       <c r="M10" s="28">
         <v>20.350000000000001</v>
       </c>
       <c r="N10" s="28">
         <v>20.25</v>
       </c>
       <c r="O10" s="28">
         <v>17.96</v>
       </c>
       <c r="P10" s="28">
         <v>18.03</v>
       </c>
       <c r="Q10" s="28">
         <v>17.79</v>
       </c>
-      <c r="R10" s="38"/>
+      <c r="R10" s="28">
+        <v>17.8</v>
+      </c>
       <c r="S10" s="38"/>
       <c r="T10" s="38"/>
       <c r="U10" s="55"/>
       <c r="V10" s="38"/>
       <c r="W10" s="38"/>
       <c r="X10" s="38"/>
       <c r="Y10" s="38"/>
       <c r="Z10" s="38"/>
       <c r="AA10" s="38"/>
     </row>
     <row r="11" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="30" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B11" s="31" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C11" s="28">
         <v>10.29</v>
       </c>
       <c r="D11" s="28">
         <v>12.24</v>
       </c>
       <c r="E11" s="28">
         <v>11.41</v>
       </c>
       <c r="F11" s="28">
         <v>11.79</v>
       </c>
       <c r="G11" s="28">
         <v>11.77</v>
       </c>
       <c r="H11" s="28">
         <v>11.82</v>
       </c>
       <c r="I11" s="28">
         <v>12.17</v>
       </c>
       <c r="J11" s="28">
         <v>12.21</v>
       </c>
       <c r="K11" s="28">
         <v>12.28</v>
       </c>
       <c r="L11" s="28">
         <v>12.22</v>
       </c>
       <c r="M11" s="28">
         <v>12.04</v>
       </c>
       <c r="N11" s="28">
         <v>11.97</v>
       </c>
       <c r="O11" s="28">
         <v>9.9700000000000006</v>
       </c>
       <c r="P11" s="28">
         <v>9.93</v>
       </c>
       <c r="Q11" s="28">
         <v>10.38</v>
       </c>
-      <c r="R11" s="38"/>
+      <c r="R11" s="28">
+        <v>10.6</v>
+      </c>
       <c r="S11" s="38"/>
       <c r="T11" s="38"/>
       <c r="U11" s="55"/>
       <c r="V11" s="38"/>
       <c r="W11" s="38"/>
       <c r="X11" s="38"/>
       <c r="Y11" s="38"/>
       <c r="Z11" s="38"/>
       <c r="AA11" s="38"/>
     </row>
     <row r="12" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B12" s="31" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C12" s="28">
         <v>9.5500000000000007</v>
       </c>
       <c r="D12" s="28">
         <v>10.38</v>
       </c>
       <c r="E12" s="28">
         <v>10.39</v>
       </c>
       <c r="F12" s="28">
         <v>10.84</v>
       </c>
       <c r="G12" s="28">
         <v>10.91</v>
       </c>
       <c r="H12" s="28">
         <v>11.08</v>
       </c>
       <c r="I12" s="28">
         <v>11.31</v>
       </c>
       <c r="J12" s="28">
         <v>11.34</v>
       </c>
       <c r="K12" s="28">
         <v>11.49</v>
       </c>
       <c r="L12" s="28">
         <v>11.53</v>
       </c>
       <c r="M12" s="28">
         <v>11.39</v>
       </c>
       <c r="N12" s="28">
         <v>11.4</v>
       </c>
       <c r="O12" s="28">
         <v>10.31</v>
       </c>
       <c r="P12" s="28">
         <v>9.7200000000000006</v>
       </c>
       <c r="Q12" s="28">
         <v>10.35</v>
       </c>
-      <c r="R12" s="38"/>
+      <c r="R12" s="28">
+        <v>10.56</v>
+      </c>
       <c r="S12" s="38"/>
       <c r="T12" s="38"/>
       <c r="U12" s="38"/>
       <c r="V12" s="38"/>
       <c r="W12" s="38"/>
       <c r="X12" s="38"/>
       <c r="Y12" s="38"/>
       <c r="Z12" s="38"/>
       <c r="AA12" s="38"/>
     </row>
     <row r="13" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="30" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C13" s="28">
         <v>11.5</v>
       </c>
       <c r="D13" s="28">
         <v>12.27</v>
       </c>
       <c r="E13" s="28">
         <v>11.54</v>
       </c>
       <c r="F13" s="28">
         <v>11.82</v>
       </c>
       <c r="G13" s="28">
         <v>12.27</v>
       </c>
       <c r="H13" s="28">
         <v>12.33</v>
       </c>
       <c r="I13" s="28">
         <v>12.86</v>
       </c>
       <c r="J13" s="28">
         <v>12.65</v>
       </c>
       <c r="K13" s="28">
         <v>12.63</v>
       </c>
       <c r="L13" s="28">
         <v>12.59</v>
       </c>
       <c r="M13" s="28">
         <v>12.48</v>
       </c>
       <c r="N13" s="28">
         <v>12.45</v>
       </c>
       <c r="O13" s="28">
         <v>11.63</v>
       </c>
       <c r="P13" s="28">
         <v>11.29</v>
       </c>
       <c r="Q13" s="28">
         <v>11.99</v>
       </c>
-      <c r="R13" s="38"/>
+      <c r="R13" s="28">
+        <v>12.11</v>
+      </c>
       <c r="S13" s="38"/>
       <c r="T13" s="38"/>
       <c r="U13" s="38"/>
       <c r="V13" s="38"/>
       <c r="W13" s="38"/>
       <c r="X13" s="38"/>
       <c r="Y13" s="38"/>
       <c r="Z13" s="38"/>
       <c r="AA13" s="38"/>
     </row>
     <row r="14" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="30" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B14" s="31" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C14" s="28">
         <v>10.4</v>
       </c>
       <c r="D14" s="28">
         <v>11.1</v>
       </c>
       <c r="E14" s="28">
         <v>10.71</v>
       </c>
       <c r="F14" s="28">
         <v>10.88</v>
       </c>
       <c r="G14" s="28">
         <v>10.91</v>
       </c>
       <c r="H14" s="28">
         <v>10.92</v>
       </c>
       <c r="I14" s="28">
         <v>10.95</v>
       </c>
       <c r="J14" s="28">
         <v>10.9</v>
       </c>
       <c r="K14" s="28">
         <v>10.88</v>
       </c>
       <c r="L14" s="28">
         <v>10.95</v>
       </c>
       <c r="M14" s="28">
         <v>10.78</v>
       </c>
       <c r="N14" s="28">
         <v>10.74</v>
       </c>
       <c r="O14" s="28">
         <v>10.119999999999999</v>
       </c>
       <c r="P14" s="28">
         <v>9.6</v>
       </c>
       <c r="Q14" s="28">
         <v>9.74</v>
       </c>
-      <c r="R14" s="38"/>
+      <c r="R14" s="28">
+        <v>9.5399999999999991</v>
+      </c>
       <c r="S14" s="38"/>
       <c r="T14" s="38"/>
       <c r="U14" s="38"/>
       <c r="V14" s="38"/>
       <c r="W14" s="38"/>
       <c r="X14" s="38"/>
       <c r="Y14" s="38"/>
       <c r="Z14" s="38"/>
       <c r="AA14" s="38"/>
     </row>
     <row r="15" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="30" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B15" s="31" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C15" s="28">
         <v>17.510000000000002</v>
       </c>
       <c r="D15" s="28">
         <v>19.38</v>
       </c>
       <c r="E15" s="28">
         <v>18.899999999999999</v>
       </c>
       <c r="F15" s="28">
         <v>19.579999999999998</v>
       </c>
       <c r="G15" s="28">
         <v>19.79</v>
       </c>
       <c r="H15" s="28">
         <v>19.649999999999999</v>
       </c>
       <c r="I15" s="28">
         <v>20.25</v>
       </c>
       <c r="J15" s="28">
         <v>20.329999999999998</v>
       </c>
       <c r="K15" s="28">
         <v>20.43</v>
       </c>
       <c r="L15" s="28">
         <v>20.48</v>
       </c>
       <c r="M15" s="28">
         <v>20.399999999999999</v>
       </c>
       <c r="N15" s="28">
         <v>20.309999999999999</v>
       </c>
       <c r="O15" s="28">
         <v>16.47</v>
       </c>
       <c r="P15" s="28">
         <v>16</v>
       </c>
       <c r="Q15" s="28">
         <v>16.86</v>
       </c>
-      <c r="R15" s="38"/>
+      <c r="R15" s="28">
+        <v>17.36</v>
+      </c>
       <c r="S15" s="38"/>
       <c r="T15" s="38"/>
       <c r="U15" s="38"/>
       <c r="V15" s="38"/>
       <c r="W15" s="38"/>
       <c r="X15" s="38"/>
       <c r="Y15" s="38"/>
       <c r="Z15" s="38"/>
       <c r="AA15" s="38"/>
     </row>
     <row r="16" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="32" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B16" s="33" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C16" s="29">
         <v>10.55</v>
       </c>
       <c r="D16" s="29">
         <v>11.68</v>
       </c>
       <c r="E16" s="29">
         <v>11.55</v>
       </c>
       <c r="F16" s="29">
         <v>12.45</v>
       </c>
       <c r="G16" s="29">
         <v>12.3</v>
       </c>
       <c r="H16" s="29">
         <v>12.49</v>
       </c>
       <c r="I16" s="29">
         <v>12.83</v>
       </c>
       <c r="J16" s="29">
         <v>12.74</v>
       </c>
       <c r="K16" s="29">
         <v>12.99</v>
       </c>
       <c r="L16" s="29">
         <v>12.89</v>
       </c>
       <c r="M16" s="29">
         <v>12.64</v>
       </c>
       <c r="N16" s="29">
         <v>12.65</v>
       </c>
       <c r="O16" s="29">
         <v>11.55</v>
       </c>
       <c r="P16" s="29">
         <v>11</v>
       </c>
       <c r="Q16" s="29">
         <v>11.56</v>
       </c>
-      <c r="R16" s="38"/>
+      <c r="R16" s="29">
+        <v>11.78</v>
+      </c>
       <c r="S16" s="38"/>
       <c r="T16" s="38"/>
       <c r="U16" s="38"/>
       <c r="V16" s="38"/>
       <c r="W16" s="38"/>
       <c r="X16" s="38"/>
       <c r="Y16" s="38"/>
       <c r="Z16" s="38"/>
       <c r="AA16" s="38"/>
     </row>
     <row r="17" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="56"/>
       <c r="B17" s="57" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C17" s="38"/>
       <c r="D17" s="38"/>
       <c r="E17" s="38"/>
       <c r="F17" s="38"/>
       <c r="G17" s="38"/>
       <c r="H17" s="38"/>
       <c r="I17" s="38"/>
       <c r="J17" s="38"/>
       <c r="K17" s="38"/>
       <c r="L17" s="38"/>
       <c r="M17" s="38"/>
       <c r="N17" s="38"/>
       <c r="O17" s="38"/>
       <c r="P17" s="38"/>
       <c r="Q17" s="38"/>
       <c r="R17" s="38"/>
       <c r="S17" s="38"/>
       <c r="T17" s="38"/>
       <c r="U17" s="38"/>
       <c r="V17" s="38"/>
       <c r="W17" s="38"/>
       <c r="X17" s="38"/>
       <c r="Y17" s="38"/>
       <c r="Z17" s="38"/>