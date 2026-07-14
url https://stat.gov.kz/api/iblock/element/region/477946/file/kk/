--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -999,51 +999,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="34.42578125" customWidth="1"/>
     <col min="2" max="2" width="99.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="59" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="25">
         <v>61210101</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="24" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
@@ -1125,59 +1125,59 @@
       <c r="B12" s="20" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="59" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="19" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="59" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="19" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="59" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="21">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="59" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="21">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A17" s="59" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A18" s="59" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
       <c r="A19" s="59" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="26">
         <v>77272775556</v>
       </c>
@@ -1625,51 +1625,51 @@
       <c r="D14" s="12"/>
     </row>
     <row r="15" spans="1:24" ht="15" customHeight="1">
       <c r="B15" s="7"/>
       <c r="D15" s="7"/>
       <c r="X15" s="4"/>
     </row>
     <row r="19" spans="1:4" ht="15" customHeight="1">
       <c r="A19" s="58"/>
       <c r="B19" s="58"/>
       <c r="C19" s="58"/>
       <c r="D19" s="58"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="R10" sqref="R10"/>
+      <selection pane="bottomLeft" activeCell="V19" sqref="V19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" customWidth="1"/>
     <col min="6" max="7" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.28515625" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="19" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1967,50 +1967,53 @@
       </c>
       <c r="K8" s="23">
         <v>14.01</v>
       </c>
       <c r="L8" s="23">
         <v>14</v>
       </c>
       <c r="M8" s="23">
         <v>13.83</v>
       </c>
       <c r="N8" s="28">
         <v>13.77</v>
       </c>
       <c r="O8" s="28">
         <v>12.28</v>
       </c>
       <c r="P8" s="28">
         <v>11.94</v>
       </c>
       <c r="Q8" s="28">
         <v>12.33</v>
       </c>
       <c r="R8" s="28">
         <v>12.48</v>
       </c>
+      <c r="S8" s="28">
+        <v>12.26</v>
+      </c>
       <c r="Z8" s="38"/>
       <c r="AA8" s="38"/>
     </row>
     <row r="9" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="28">
         <v>9.33</v>
       </c>
       <c r="D9" s="28">
         <v>10.79</v>
       </c>
       <c r="E9" s="28">
         <v>10.06</v>
       </c>
       <c r="F9" s="28">
         <v>10.34</v>
       </c>
       <c r="G9" s="28">
         <v>10.28</v>
       </c>
@@ -2025,51 +2028,53 @@
       </c>
       <c r="K9" s="28">
         <v>10.69</v>
       </c>
       <c r="L9" s="28">
         <v>10.63</v>
       </c>
       <c r="M9" s="28">
         <v>10.45</v>
       </c>
       <c r="N9" s="28">
         <v>10.26</v>
       </c>
       <c r="O9" s="28">
         <v>9.4700000000000006</v>
       </c>
       <c r="P9" s="28">
         <v>8.94</v>
       </c>
       <c r="Q9" s="28">
         <v>9.44</v>
       </c>
       <c r="R9" s="28">
         <v>9.5399999999999991</v>
       </c>
-      <c r="S9" s="38"/>
+      <c r="S9" s="28">
+        <v>9.2799999999999994</v>
+      </c>
       <c r="T9" s="38"/>
       <c r="U9" s="55"/>
       <c r="V9" s="38"/>
       <c r="W9" s="38"/>
       <c r="X9" s="38"/>
       <c r="Y9" s="38"/>
       <c r="Z9" s="38"/>
       <c r="AA9" s="38"/>
     </row>
     <row r="10" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="28">
         <v>18.22</v>
       </c>
       <c r="D10" s="28">
         <v>19.489999999999998</v>
       </c>
       <c r="E10" s="28">
         <v>18.809999999999999</v>
       </c>
@@ -2090,51 +2095,53 @@
       </c>
       <c r="K10" s="28">
         <v>20.59</v>
       </c>
       <c r="L10" s="28">
         <v>20.57</v>
       </c>
       <c r="M10" s="28">
         <v>20.350000000000001</v>
       </c>
       <c r="N10" s="28">
         <v>20.25</v>
       </c>
       <c r="O10" s="28">
         <v>17.96</v>
       </c>
       <c r="P10" s="28">
         <v>18.03</v>
       </c>
       <c r="Q10" s="28">
         <v>17.79</v>
       </c>
       <c r="R10" s="28">
         <v>17.8</v>
       </c>
-      <c r="S10" s="38"/>
+      <c r="S10" s="28">
+        <v>17.52</v>
+      </c>
       <c r="T10" s="38"/>
       <c r="U10" s="55"/>
       <c r="V10" s="38"/>
       <c r="W10" s="38"/>
       <c r="X10" s="38"/>
       <c r="Y10" s="38"/>
       <c r="Z10" s="38"/>
       <c r="AA10" s="38"/>
     </row>
     <row r="11" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>59</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="28">
         <v>10.29</v>
       </c>
       <c r="D11" s="28">
         <v>12.24</v>
       </c>
       <c r="E11" s="28">
         <v>11.41</v>
       </c>
@@ -2155,51 +2162,53 @@
       </c>
       <c r="K11" s="28">
         <v>12.28</v>
       </c>
       <c r="L11" s="28">
         <v>12.22</v>
       </c>
       <c r="M11" s="28">
         <v>12.04</v>
       </c>
       <c r="N11" s="28">
         <v>11.97</v>
       </c>
       <c r="O11" s="28">
         <v>9.9700000000000006</v>
       </c>
       <c r="P11" s="28">
         <v>9.93</v>
       </c>
       <c r="Q11" s="28">
         <v>10.38</v>
       </c>
       <c r="R11" s="28">
         <v>10.6</v>
       </c>
-      <c r="S11" s="38"/>
+      <c r="S11" s="28">
+        <v>10.36</v>
+      </c>
       <c r="T11" s="38"/>
       <c r="U11" s="55"/>
       <c r="V11" s="38"/>
       <c r="W11" s="38"/>
       <c r="X11" s="38"/>
       <c r="Y11" s="38"/>
       <c r="Z11" s="38"/>
       <c r="AA11" s="38"/>
     </row>
     <row r="12" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="28">
         <v>9.5500000000000007</v>
       </c>
       <c r="D12" s="28">
         <v>10.38</v>
       </c>
       <c r="E12" s="28">
         <v>10.39</v>
       </c>
@@ -2220,51 +2229,53 @@
       </c>
       <c r="K12" s="28">
         <v>11.49</v>
       </c>
       <c r="L12" s="28">
         <v>11.53</v>
       </c>
       <c r="M12" s="28">
         <v>11.39</v>
       </c>
       <c r="N12" s="28">
         <v>11.4</v>
       </c>
       <c r="O12" s="28">
         <v>10.31</v>
       </c>
       <c r="P12" s="28">
         <v>9.7200000000000006</v>
       </c>
       <c r="Q12" s="28">
         <v>10.35</v>
       </c>
       <c r="R12" s="28">
         <v>10.56</v>
       </c>
-      <c r="S12" s="38"/>
+      <c r="S12" s="28">
+        <v>10.36</v>
+      </c>
       <c r="T12" s="38"/>
       <c r="U12" s="38"/>
       <c r="V12" s="38"/>
       <c r="W12" s="38"/>
       <c r="X12" s="38"/>
       <c r="Y12" s="38"/>
       <c r="Z12" s="38"/>
       <c r="AA12" s="38"/>
     </row>
     <row r="13" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="28">
         <v>11.5</v>
       </c>
       <c r="D13" s="28">
         <v>12.27</v>
       </c>
       <c r="E13" s="28">
         <v>11.54</v>
       </c>
@@ -2285,51 +2296,53 @@
       </c>
       <c r="K13" s="28">
         <v>12.63</v>
       </c>
       <c r="L13" s="28">
         <v>12.59</v>
       </c>
       <c r="M13" s="28">
         <v>12.48</v>
       </c>
       <c r="N13" s="28">
         <v>12.45</v>
       </c>
       <c r="O13" s="28">
         <v>11.63</v>
       </c>
       <c r="P13" s="28">
         <v>11.29</v>
       </c>
       <c r="Q13" s="28">
         <v>11.99</v>
       </c>
       <c r="R13" s="28">
         <v>12.11</v>
       </c>
-      <c r="S13" s="38"/>
+      <c r="S13" s="28">
+        <v>11.85</v>
+      </c>
       <c r="T13" s="38"/>
       <c r="U13" s="38"/>
       <c r="V13" s="38"/>
       <c r="W13" s="38"/>
       <c r="X13" s="38"/>
       <c r="Y13" s="38"/>
       <c r="Z13" s="38"/>
       <c r="AA13" s="38"/>
     </row>
     <row r="14" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="28">
         <v>10.4</v>
       </c>
       <c r="D14" s="28">
         <v>11.1</v>
       </c>
       <c r="E14" s="28">
         <v>10.71</v>
       </c>
@@ -2350,51 +2363,53 @@
       </c>
       <c r="K14" s="28">
         <v>10.88</v>
       </c>
       <c r="L14" s="28">
         <v>10.95</v>
       </c>
       <c r="M14" s="28">
         <v>10.78</v>
       </c>
       <c r="N14" s="28">
         <v>10.74</v>
       </c>
       <c r="O14" s="28">
         <v>10.119999999999999</v>
       </c>
       <c r="P14" s="28">
         <v>9.6</v>
       </c>
       <c r="Q14" s="28">
         <v>9.74</v>
       </c>
       <c r="R14" s="28">
         <v>9.5399999999999991</v>
       </c>
-      <c r="S14" s="38"/>
+      <c r="S14" s="28">
+        <v>9.32</v>
+      </c>
       <c r="T14" s="38"/>
       <c r="U14" s="38"/>
       <c r="V14" s="38"/>
       <c r="W14" s="38"/>
       <c r="X14" s="38"/>
       <c r="Y14" s="38"/>
       <c r="Z14" s="38"/>
       <c r="AA14" s="38"/>
     </row>
     <row r="15" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="30" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="28">
         <v>17.510000000000002</v>
       </c>
       <c r="D15" s="28">
         <v>19.38</v>
       </c>
       <c r="E15" s="28">
         <v>18.899999999999999</v>
       </c>
@@ -2415,51 +2430,53 @@
       </c>
       <c r="K15" s="28">
         <v>20.43</v>
       </c>
       <c r="L15" s="28">
         <v>20.48</v>
       </c>
       <c r="M15" s="28">
         <v>20.399999999999999</v>
       </c>
       <c r="N15" s="28">
         <v>20.309999999999999</v>
       </c>
       <c r="O15" s="28">
         <v>16.47</v>
       </c>
       <c r="P15" s="28">
         <v>16</v>
       </c>
       <c r="Q15" s="28">
         <v>16.86</v>
       </c>
       <c r="R15" s="28">
         <v>17.36</v>
       </c>
-      <c r="S15" s="38"/>
+      <c r="S15" s="28">
+        <v>17.3</v>
+      </c>
       <c r="T15" s="38"/>
       <c r="U15" s="38"/>
       <c r="V15" s="38"/>
       <c r="W15" s="38"/>
       <c r="X15" s="38"/>
       <c r="Y15" s="38"/>
       <c r="Z15" s="38"/>
       <c r="AA15" s="38"/>
     </row>
     <row r="16" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>69</v>
       </c>
       <c r="B16" s="33" t="s">
         <v>70</v>
       </c>
       <c r="C16" s="29">
         <v>10.55</v>
       </c>
       <c r="D16" s="29">
         <v>11.68</v>
       </c>
       <c r="E16" s="29">
         <v>11.55</v>
       </c>
@@ -2480,51 +2497,53 @@
       </c>
       <c r="K16" s="29">
         <v>12.99</v>
       </c>
       <c r="L16" s="29">
         <v>12.89</v>
       </c>
       <c r="M16" s="29">
         <v>12.64</v>
       </c>
       <c r="N16" s="29">
         <v>12.65</v>
       </c>
       <c r="O16" s="29">
         <v>11.55</v>
       </c>
       <c r="P16" s="29">
         <v>11</v>
       </c>
       <c r="Q16" s="29">
         <v>11.56</v>
       </c>
       <c r="R16" s="29">
         <v>11.78</v>
       </c>
-      <c r="S16" s="38"/>
+      <c r="S16" s="29">
+        <v>11.57</v>
+      </c>
       <c r="T16" s="38"/>
       <c r="U16" s="38"/>
       <c r="V16" s="38"/>
       <c r="W16" s="38"/>
       <c r="X16" s="38"/>
       <c r="Y16" s="38"/>
       <c r="Z16" s="38"/>
       <c r="AA16" s="38"/>
     </row>
     <row r="17" spans="1:27" s="40" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="56"/>
       <c r="B17" s="57" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="38"/>
       <c r="D17" s="38"/>
       <c r="E17" s="38"/>
       <c r="F17" s="38"/>
       <c r="G17" s="38"/>
       <c r="H17" s="38"/>
       <c r="I17" s="38"/>
       <c r="J17" s="38"/>
       <c r="K17" s="38"/>
       <c r="L17" s="38"/>
       <c r="M17" s="38"/>