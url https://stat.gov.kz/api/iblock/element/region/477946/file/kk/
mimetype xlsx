--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -178,56 +178,50 @@
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>СКК коды - 61210101</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>751110000</t>
   </si>
   <si>
     <t xml:space="preserve">Алмалы </t>
   </si>
   <si>
     <t>751210000</t>
   </si>
   <si>
     <t xml:space="preserve">Алатау </t>
   </si>
   <si>
     <t>751310000</t>
   </si>
   <si>
     <t xml:space="preserve">Әуезов </t>
   </si>
   <si>
     <t>751410000</t>
   </si>
   <si>
     <t xml:space="preserve">Бостандық </t>
@@ -254,50 +248,56 @@
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Түрксіб </t>
   </si>
   <si>
     <t>Әлеументтік және демографиялық статистикасы басқармасы</t>
   </si>
   <si>
     <t>Толымбекова Эльмира Балғабаевна</t>
   </si>
   <si>
     <t xml:space="preserve"> e.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>1 қаңтар 2025 жылдан бастап</t>
   </si>
   <si>
     <t xml:space="preserve"> ©Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Алматы қаласы бойынша 1000 адамға шаққанда туғандар саны</t>
   </si>
   <si>
     <t>Сандық</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/105/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19157&amp;period=quarter&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -588,89 +588,86 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
@@ -757,50 +754,56 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 5" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -980,246 +983,247 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19157&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="34.42578125" customWidth="1"/>
     <col min="2" max="2" width="99.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="59" t="s">
+    <row r="1" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A1" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="25">
+      <c r="B1" s="24">
         <v>61210101</v>
       </c>
     </row>
-    <row r="2" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="59" t="s">
+    <row r="2" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="24" t="s">
+      <c r="B2" s="23" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="3" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="A3" s="59" t="s">
+    <row r="3" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A3" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="24" t="s">
+      <c r="B3" s="23" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="4" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="59" t="s">
+    <row r="4" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="24" t="s">
+      <c r="B4" s="23" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="59" t="s">
+    <row r="5" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="24" t="s">
+      <c r="B5" s="23" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="23" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="6" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
-[...8 lines deleted...]
-      <c r="A7" s="59" t="s">
+    <row r="7" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="58" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="24" t="s">
-        <v>77</v>
+      <c r="B7" s="23" t="s">
+        <v>75</v>
       </c>
     </row>
-    <row r="8" spans="1:2" s="60" customFormat="1" ht="25.5">
-      <c r="A8" s="61" t="s">
+    <row r="8" spans="1:2" s="59" customFormat="1" ht="25.5">
+      <c r="A8" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="62" t="s">
+      <c r="B8" s="61" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="9" spans="1:2" s="60" customFormat="1" ht="51">
-      <c r="A9" s="61" t="s">
+    <row r="9" spans="1:2" s="59" customFormat="1" ht="51">
+      <c r="A9" s="60" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="62" t="s">
+      <c r="B9" s="61" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="10" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="A10" s="59" t="s">
+    <row r="10" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="24" t="s">
+      <c r="B10" s="23" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="11" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="A11" s="59" t="s">
+    <row r="11" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A11" s="58" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="12" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="A12" s="59" t="s">
+    <row r="12" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A12" s="58" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="20" t="s">
-        <v>52</v>
+      <c r="B12" s="74" t="s">
+        <v>76</v>
       </c>
     </row>
-    <row r="13" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="A13" s="59" t="s">
+    <row r="13" spans="1:2" s="59" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A13" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="19" t="s">
-        <v>53</v>
+      <c r="B13" s="75" t="s">
+        <v>77</v>
       </c>
     </row>
-    <row r="14" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="A14" s="59" t="s">
+    <row r="14" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A14" s="58" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="19" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
-    <row r="15" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="A15" s="59" t="s">
+    <row r="15" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A15" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="21">
-        <v>46216</v>
+      <c r="B15" s="20">
+        <v>46244</v>
       </c>
     </row>
-    <row r="16" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="A16" s="59" t="s">
+    <row r="16" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A16" s="58" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="21">
-        <v>46244</v>
+      <c r="B16" s="20">
+        <v>46275</v>
       </c>
     </row>
-    <row r="17" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="A17" s="59" t="s">
+    <row r="17" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A17" s="58" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="24" t="s">
-        <v>71</v>
+      <c r="B17" s="23" t="s">
+        <v>69</v>
       </c>
     </row>
-    <row r="18" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="A18" s="59" t="s">
+    <row r="18" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A18" s="58" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="25" t="s">
-        <v>72</v>
+      <c r="B18" s="24" t="s">
+        <v>70</v>
       </c>
     </row>
-    <row r="19" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="A19" s="59" t="s">
+    <row r="19" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A19" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="26">
+      <c r="B19" s="25">
         <v>77272775556</v>
       </c>
     </row>
-    <row r="20" spans="1:2" s="60" customFormat="1" ht="15" customHeight="1">
-      <c r="A20" s="59" t="s">
+    <row r="20" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
+      <c r="A20" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="27" t="s">
-        <v>73</v>
+      <c r="B20" s="26" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
-    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="4" customWidth="1"/>
     <col min="2" max="2" width="96.42578125" style="4" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="4"/>
     <col min="4" max="4" width="51.7109375" style="4" customWidth="1"/>
     <col min="5" max="256" width="9.140625" style="5"/>
     <col min="257" max="257" width="4.5703125" style="5" customWidth="1"/>
     <col min="258" max="258" width="51.7109375" style="5" customWidth="1"/>
     <col min="259" max="259" width="9.140625" style="5"/>
     <col min="260" max="260" width="51.7109375" style="5" customWidth="1"/>
@@ -1597,79 +1601,79 @@
       <c r="C10" s="6"/>
       <c r="D10" s="9"/>
     </row>
     <row r="11" spans="1:24" ht="42" customHeight="1">
       <c r="A11" s="3"/>
       <c r="B11" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="9"/>
     </row>
     <row r="12" spans="1:24" ht="15" customHeight="1">
       <c r="A12" s="3"/>
       <c r="B12" s="3"/>
       <c r="C12" s="6"/>
       <c r="D12" s="9"/>
     </row>
     <row r="13" spans="1:24" ht="15" customHeight="1">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="9"/>
     </row>
     <row r="14" spans="1:24" ht="15" customHeight="1">
       <c r="B14" s="11" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
     </row>
     <row r="15" spans="1:24" ht="15" customHeight="1">
       <c r="B15" s="7"/>
       <c r="D15" s="7"/>
       <c r="X15" s="4"/>
     </row>
     <row r="19" spans="1:4" ht="15" customHeight="1">
-      <c r="A19" s="58"/>
-[...2 lines deleted...]
-      <c r="D19" s="58"/>
+      <c r="A19" s="57"/>
+      <c r="B19" s="57"/>
+      <c r="C19" s="57"/>
+      <c r="D19" s="57"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="V19" sqref="V19"/>
+      <selection pane="bottomLeft" activeCell="B2" sqref="B2:Z2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" customWidth="1"/>
     <col min="6" max="7" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.28515625" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="19" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1679,910 +1683,929 @@
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
-    <row r="2" spans="1:27" s="37" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A2" s="35" t="s">
+    <row r="2" spans="1:27" s="36" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A2" s="34" t="s">
         <v>50</v>
       </c>
-      <c r="B2" s="67" t="s">
+      <c r="B2" s="66" t="s">
         <v>29</v>
       </c>
-      <c r="C2" s="67"/>
-[...23 lines deleted...]
-      <c r="AA2" s="36"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+      <c r="O2" s="66"/>
+      <c r="P2" s="66"/>
+      <c r="Q2" s="66"/>
+      <c r="R2" s="66"/>
+      <c r="S2" s="66"/>
+      <c r="T2" s="66"/>
+      <c r="U2" s="66"/>
+      <c r="V2" s="66"/>
+      <c r="W2" s="66"/>
+      <c r="X2" s="66"/>
+      <c r="Y2" s="66"/>
+      <c r="Z2" s="66"/>
+      <c r="AA2" s="35"/>
     </row>
     <row r="3" spans="1:27" ht="14.25" customHeight="1">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
     </row>
-    <row r="4" spans="1:27" s="40" customFormat="1" ht="15" customHeight="1">
-[...22 lines deleted...]
-      <c r="Y4" s="74" t="s">
+    <row r="4" spans="1:27" s="39" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="37"/>
+      <c r="B4" s="37"/>
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="37"/>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="37"/>
+      <c r="N4" s="37"/>
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="37"/>
+      <c r="R4" s="37"/>
+      <c r="S4" s="38"/>
+      <c r="U4" s="40"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
+      <c r="Y4" s="73" t="s">
         <v>30</v>
       </c>
-      <c r="Z4" s="74"/>
-[...3 lines deleted...]
-      <c r="A5" s="63" t="s">
+      <c r="Z4" s="73"/>
+      <c r="AA4" s="37"/>
+    </row>
+    <row r="5" spans="1:27" s="39" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A5" s="62" t="s">
         <v>48</v>
       </c>
-      <c r="B5" s="65"/>
-      <c r="C5" s="70">
+      <c r="B5" s="64"/>
+      <c r="C5" s="69">
         <v>2025</v>
       </c>
-      <c r="D5" s="71"/>
-[...10 lines deleted...]
-      <c r="O5" s="72">
+      <c r="D5" s="70"/>
+      <c r="E5" s="70"/>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70"/>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="70"/>
+      <c r="O5" s="71">
         <v>2026</v>
       </c>
-      <c r="P5" s="73"/>
-[...15 lines deleted...]
-      <c r="C6" s="43" t="s">
+      <c r="P5" s="72"/>
+      <c r="Q5" s="72"/>
+      <c r="R5" s="72"/>
+      <c r="S5" s="72"/>
+      <c r="T5" s="72"/>
+      <c r="U5" s="72"/>
+      <c r="V5" s="72"/>
+      <c r="W5" s="72"/>
+      <c r="X5" s="72"/>
+      <c r="Y5" s="72"/>
+      <c r="Z5" s="72"/>
+      <c r="AA5" s="37"/>
+    </row>
+    <row r="6" spans="1:27" s="39" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A6" s="63"/>
+      <c r="B6" s="65"/>
+      <c r="C6" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="D6" s="43" t="s">
+      <c r="D6" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="E6" s="43" t="s">
+      <c r="E6" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="F6" s="43" t="s">
+      <c r="F6" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="G6" s="44" t="s">
+      <c r="G6" s="43" t="s">
         <v>34</v>
       </c>
-      <c r="H6" s="43" t="s">
+      <c r="H6" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="I6" s="43" t="s">
+      <c r="I6" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="J6" s="43" t="s">
+      <c r="J6" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="K6" s="43" t="s">
+      <c r="K6" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="L6" s="43" t="s">
+      <c r="L6" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="M6" s="43" t="s">
+      <c r="M6" s="42" t="s">
         <v>40</v>
       </c>
-      <c r="N6" s="43" t="s">
+      <c r="N6" s="42" t="s">
         <v>41</v>
       </c>
-      <c r="O6" s="45" t="s">
+      <c r="O6" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="P6" s="45" t="s">
+      <c r="P6" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="Q6" s="46" t="s">
+      <c r="Q6" s="45" t="s">
         <v>32</v>
       </c>
-      <c r="R6" s="46" t="s">
+      <c r="R6" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="S6" s="45" t="s">
+      <c r="S6" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="T6" s="46" t="s">
+      <c r="T6" s="45" t="s">
         <v>35</v>
       </c>
-      <c r="U6" s="46" t="s">
+      <c r="U6" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="V6" s="46" t="s">
+      <c r="V6" s="45" t="s">
         <v>37</v>
       </c>
-      <c r="W6" s="46" t="s">
+      <c r="W6" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="X6" s="47" t="s">
+      <c r="X6" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="Y6" s="48" t="s">
+      <c r="Y6" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="Z6" s="46" t="s">
+      <c r="Z6" s="45" t="s">
         <v>41</v>
       </c>
-      <c r="AA6" s="38"/>
-[...3 lines deleted...]
-      <c r="B7" s="68" t="s">
+      <c r="AA6" s="37"/>
+    </row>
+    <row r="7" spans="1:27" s="39" customFormat="1" ht="11.25">
+      <c r="A7" s="37"/>
+      <c r="B7" s="67" t="s">
         <v>26</v>
       </c>
-      <c r="C7" s="69"/>
-[...26 lines deleted...]
-      <c r="A8" s="34" t="s">
+      <c r="C7" s="68"/>
+      <c r="D7" s="68"/>
+      <c r="E7" s="68"/>
+      <c r="F7" s="68"/>
+      <c r="G7" s="68"/>
+      <c r="H7" s="68"/>
+      <c r="I7" s="68"/>
+      <c r="J7" s="68"/>
+      <c r="K7" s="68"/>
+      <c r="L7" s="68"/>
+      <c r="M7" s="68"/>
+      <c r="N7" s="68"/>
+      <c r="O7" s="68"/>
+      <c r="P7" s="68"/>
+      <c r="Q7" s="68"/>
+      <c r="R7" s="68"/>
+      <c r="S7" s="68"/>
+      <c r="T7" s="68"/>
+      <c r="U7" s="68"/>
+      <c r="V7" s="68"/>
+      <c r="W7" s="68"/>
+      <c r="X7" s="68"/>
+      <c r="Y7" s="68"/>
+      <c r="Z7" s="68"/>
+      <c r="AA7" s="48"/>
+    </row>
+    <row r="8" spans="1:27" s="39" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B8" s="50" t="s">
+      <c r="B8" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="51">
+      <c r="C8" s="50">
         <v>12.14</v>
       </c>
-      <c r="D8" s="51">
+      <c r="D8" s="50">
         <v>13.42</v>
       </c>
-      <c r="E8" s="51">
+      <c r="E8" s="50">
         <v>12.92</v>
       </c>
-      <c r="F8" s="38">
+      <c r="F8" s="37">
         <v>13.41</v>
       </c>
-      <c r="G8" s="52">
+      <c r="G8" s="51">
         <v>13.49</v>
       </c>
-      <c r="H8" s="53">
+      <c r="H8" s="52">
         <v>13.59</v>
       </c>
-      <c r="I8" s="54">
+      <c r="I8" s="53">
         <v>13.94</v>
       </c>
-      <c r="J8" s="54">
+      <c r="J8" s="53">
         <v>13.91</v>
       </c>
-      <c r="K8" s="23">
+      <c r="K8" s="22">
         <v>14.01</v>
       </c>
-      <c r="L8" s="23">
+      <c r="L8" s="22">
         <v>14</v>
       </c>
-      <c r="M8" s="23">
+      <c r="M8" s="22">
         <v>13.83</v>
       </c>
-      <c r="N8" s="28">
+      <c r="N8" s="27">
         <v>13.77</v>
       </c>
-      <c r="O8" s="28">
+      <c r="O8" s="27">
         <v>12.28</v>
       </c>
-      <c r="P8" s="28">
+      <c r="P8" s="27">
         <v>11.94</v>
       </c>
-      <c r="Q8" s="28">
+      <c r="Q8" s="27">
         <v>12.33</v>
       </c>
-      <c r="R8" s="28">
+      <c r="R8" s="27">
         <v>12.48</v>
       </c>
-      <c r="S8" s="28">
+      <c r="S8" s="27">
         <v>12.26</v>
       </c>
-      <c r="Z8" s="38"/>
-[...3 lines deleted...]
-      <c r="A9" s="30" t="s">
+      <c r="T8" s="27">
+        <v>12.41</v>
+      </c>
+      <c r="Z8" s="37"/>
+      <c r="AA8" s="37"/>
+    </row>
+    <row r="9" spans="1:27" s="39" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A9" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="C9" s="27">
+        <v>9.33</v>
+      </c>
+      <c r="D9" s="27">
+        <v>10.79</v>
+      </c>
+      <c r="E9" s="27">
+        <v>10.06</v>
+      </c>
+      <c r="F9" s="27">
+        <v>10.34</v>
+      </c>
+      <c r="G9" s="27">
+        <v>10.28</v>
+      </c>
+      <c r="H9" s="27">
+        <v>10.34</v>
+      </c>
+      <c r="I9" s="27">
+        <v>10.51</v>
+      </c>
+      <c r="J9" s="27">
+        <v>10.56</v>
+      </c>
+      <c r="K9" s="27">
+        <v>10.69</v>
+      </c>
+      <c r="L9" s="27">
+        <v>10.63</v>
+      </c>
+      <c r="M9" s="27">
+        <v>10.45</v>
+      </c>
+      <c r="N9" s="27">
+        <v>10.26</v>
+      </c>
+      <c r="O9" s="27">
+        <v>9.4700000000000006</v>
+      </c>
+      <c r="P9" s="27">
+        <v>8.94</v>
+      </c>
+      <c r="Q9" s="27">
+        <v>9.44</v>
+      </c>
+      <c r="R9" s="27">
+        <v>9.5399999999999991</v>
+      </c>
+      <c r="S9" s="27">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="T9" s="27">
+        <v>9.36</v>
+      </c>
+      <c r="U9" s="54"/>
+      <c r="V9" s="37"/>
+      <c r="W9" s="37"/>
+      <c r="X9" s="37"/>
+      <c r="Y9" s="37"/>
+      <c r="Z9" s="37"/>
+      <c r="AA9" s="37"/>
+    </row>
+    <row r="10" spans="1:27" s="39" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A10" s="29" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="31" t="s">
+      <c r="B10" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="C9" s="28">
+      <c r="C10" s="27">
+        <v>18.22</v>
+      </c>
+      <c r="D10" s="27">
+        <v>19.489999999999998</v>
+      </c>
+      <c r="E10" s="27">
+        <v>18.809999999999999</v>
+      </c>
+      <c r="F10" s="27">
+        <v>19.48</v>
+      </c>
+      <c r="G10" s="27">
+        <v>19.7</v>
+      </c>
+      <c r="H10" s="27">
+        <v>20</v>
+      </c>
+      <c r="I10" s="27">
+        <v>20.55</v>
+      </c>
+      <c r="J10" s="27">
+        <v>20.49</v>
+      </c>
+      <c r="K10" s="27">
+        <v>20.59</v>
+      </c>
+      <c r="L10" s="27">
+        <v>20.57</v>
+      </c>
+      <c r="M10" s="27">
+        <v>20.350000000000001</v>
+      </c>
+      <c r="N10" s="27">
+        <v>20.25</v>
+      </c>
+      <c r="O10" s="27">
+        <v>17.96</v>
+      </c>
+      <c r="P10" s="27">
+        <v>18.03</v>
+      </c>
+      <c r="Q10" s="27">
+        <v>17.79</v>
+      </c>
+      <c r="R10" s="27">
+        <v>17.8</v>
+      </c>
+      <c r="S10" s="27">
+        <v>17.52</v>
+      </c>
+      <c r="T10" s="27">
+        <v>17.77</v>
+      </c>
+      <c r="U10" s="54"/>
+      <c r="V10" s="37"/>
+      <c r="W10" s="37"/>
+      <c r="X10" s="37"/>
+      <c r="Y10" s="37"/>
+      <c r="Z10" s="37"/>
+      <c r="AA10" s="37"/>
+    </row>
+    <row r="11" spans="1:27" s="39" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A11" s="29" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="C11" s="27">
+        <v>10.29</v>
+      </c>
+      <c r="D11" s="27">
+        <v>12.24</v>
+      </c>
+      <c r="E11" s="27">
+        <v>11.41</v>
+      </c>
+      <c r="F11" s="27">
+        <v>11.79</v>
+      </c>
+      <c r="G11" s="27">
+        <v>11.77</v>
+      </c>
+      <c r="H11" s="27">
+        <v>11.82</v>
+      </c>
+      <c r="I11" s="27">
+        <v>12.17</v>
+      </c>
+      <c r="J11" s="27">
+        <v>12.21</v>
+      </c>
+      <c r="K11" s="27">
+        <v>12.28</v>
+      </c>
+      <c r="L11" s="27">
+        <v>12.22</v>
+      </c>
+      <c r="M11" s="27">
+        <v>12.04</v>
+      </c>
+      <c r="N11" s="27">
+        <v>11.97</v>
+      </c>
+      <c r="O11" s="27">
+        <v>9.9700000000000006</v>
+      </c>
+      <c r="P11" s="27">
+        <v>9.93</v>
+      </c>
+      <c r="Q11" s="27">
+        <v>10.38</v>
+      </c>
+      <c r="R11" s="27">
+        <v>10.6</v>
+      </c>
+      <c r="S11" s="27">
+        <v>10.36</v>
+      </c>
+      <c r="T11" s="27">
+        <v>10.6</v>
+      </c>
+      <c r="U11" s="54"/>
+      <c r="V11" s="37"/>
+      <c r="W11" s="37"/>
+      <c r="X11" s="37"/>
+      <c r="Y11" s="37"/>
+      <c r="Z11" s="37"/>
+      <c r="AA11" s="37"/>
+    </row>
+    <row r="12" spans="1:27" s="39" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A12" s="29" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="C12" s="27">
+        <v>9.5500000000000007</v>
+      </c>
+      <c r="D12" s="27">
+        <v>10.38</v>
+      </c>
+      <c r="E12" s="27">
+        <v>10.39</v>
+      </c>
+      <c r="F12" s="27">
+        <v>10.84</v>
+      </c>
+      <c r="G12" s="27">
+        <v>10.91</v>
+      </c>
+      <c r="H12" s="27">
+        <v>11.08</v>
+      </c>
+      <c r="I12" s="27">
+        <v>11.31</v>
+      </c>
+      <c r="J12" s="27">
+        <v>11.34</v>
+      </c>
+      <c r="K12" s="27">
+        <v>11.49</v>
+      </c>
+      <c r="L12" s="27">
+        <v>11.53</v>
+      </c>
+      <c r="M12" s="27">
+        <v>11.39</v>
+      </c>
+      <c r="N12" s="27">
+        <v>11.4</v>
+      </c>
+      <c r="O12" s="27">
+        <v>10.31</v>
+      </c>
+      <c r="P12" s="27">
+        <v>9.7200000000000006</v>
+      </c>
+      <c r="Q12" s="27">
+        <v>10.35</v>
+      </c>
+      <c r="R12" s="27">
+        <v>10.56</v>
+      </c>
+      <c r="S12" s="27">
+        <v>10.36</v>
+      </c>
+      <c r="T12" s="27">
+        <v>10.44</v>
+      </c>
+      <c r="U12" s="37"/>
+      <c r="V12" s="37"/>
+      <c r="W12" s="37"/>
+      <c r="X12" s="37"/>
+      <c r="Y12" s="37"/>
+      <c r="Z12" s="37"/>
+      <c r="AA12" s="37"/>
+    </row>
+    <row r="13" spans="1:27" s="39" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A13" s="29" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="C13" s="27">
+        <v>11.5</v>
+      </c>
+      <c r="D13" s="27">
+        <v>12.27</v>
+      </c>
+      <c r="E13" s="27">
+        <v>11.54</v>
+      </c>
+      <c r="F13" s="27">
+        <v>11.82</v>
+      </c>
+      <c r="G13" s="27">
+        <v>12.27</v>
+      </c>
+      <c r="H13" s="27">
+        <v>12.33</v>
+      </c>
+      <c r="I13" s="27">
+        <v>12.86</v>
+      </c>
+      <c r="J13" s="27">
+        <v>12.65</v>
+      </c>
+      <c r="K13" s="27">
+        <v>12.63</v>
+      </c>
+      <c r="L13" s="27">
+        <v>12.59</v>
+      </c>
+      <c r="M13" s="27">
+        <v>12.48</v>
+      </c>
+      <c r="N13" s="27">
+        <v>12.45</v>
+      </c>
+      <c r="O13" s="27">
+        <v>11.63</v>
+      </c>
+      <c r="P13" s="27">
+        <v>11.29</v>
+      </c>
+      <c r="Q13" s="27">
+        <v>11.99</v>
+      </c>
+      <c r="R13" s="27">
+        <v>12.11</v>
+      </c>
+      <c r="S13" s="27">
+        <v>11.85</v>
+      </c>
+      <c r="T13" s="27">
+        <v>12.07</v>
+      </c>
+      <c r="U13" s="37"/>
+      <c r="V13" s="37"/>
+      <c r="W13" s="37"/>
+      <c r="X13" s="37"/>
+      <c r="Y13" s="37"/>
+      <c r="Z13" s="37"/>
+      <c r="AA13" s="37"/>
+    </row>
+    <row r="14" spans="1:27" s="39" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A14" s="29" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>64</v>
+      </c>
+      <c r="C14" s="27">
+        <v>10.4</v>
+      </c>
+      <c r="D14" s="27">
+        <v>11.1</v>
+      </c>
+      <c r="E14" s="27">
+        <v>10.71</v>
+      </c>
+      <c r="F14" s="27">
+        <v>10.88</v>
+      </c>
+      <c r="G14" s="27">
+        <v>10.91</v>
+      </c>
+      <c r="H14" s="27">
+        <v>10.92</v>
+      </c>
+      <c r="I14" s="27">
+        <v>10.95</v>
+      </c>
+      <c r="J14" s="27">
+        <v>10.9</v>
+      </c>
+      <c r="K14" s="27">
+        <v>10.88</v>
+      </c>
+      <c r="L14" s="27">
+        <v>10.95</v>
+      </c>
+      <c r="M14" s="27">
+        <v>10.78</v>
+      </c>
+      <c r="N14" s="27">
+        <v>10.74</v>
+      </c>
+      <c r="O14" s="27">
+        <v>10.119999999999999</v>
+      </c>
+      <c r="P14" s="27">
+        <v>9.6</v>
+      </c>
+      <c r="Q14" s="27">
+        <v>9.74</v>
+      </c>
+      <c r="R14" s="27">
+        <v>9.5399999999999991</v>
+      </c>
+      <c r="S14" s="27">
+        <v>9.32</v>
+      </c>
+      <c r="T14" s="27">
         <v>9.33</v>
       </c>
-      <c r="D9" s="28">
-        <v>10.79</v>
+      <c r="U14" s="37"/>
+      <c r="V14" s="37"/>
+      <c r="W14" s="37"/>
+      <c r="X14" s="37"/>
+      <c r="Y14" s="37"/>
+      <c r="Z14" s="37"/>
+      <c r="AA14" s="37"/>
+    </row>
+    <row r="15" spans="1:27" s="39" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A15" s="29" t="s">
+        <v>65</v>
       </c>
-      <c r="E9" s="28">
-        <v>10.06</v>
+      <c r="B15" s="30" t="s">
+        <v>66</v>
       </c>
-      <c r="F9" s="28">
-        <v>10.34</v>
+      <c r="C15" s="27">
+        <v>17.510000000000002</v>
       </c>
-      <c r="G9" s="28">
-        <v>10.28</v>
+      <c r="D15" s="27">
+        <v>19.38</v>
       </c>
-      <c r="H9" s="28">
-        <v>10.34</v>
+      <c r="E15" s="27">
+        <v>18.899999999999999</v>
       </c>
-      <c r="I9" s="28">
-        <v>10.51</v>
+      <c r="F15" s="27">
+        <v>19.579999999999998</v>
       </c>
-      <c r="J9" s="28">
-        <v>10.56</v>
+      <c r="G15" s="27">
+        <v>19.79</v>
       </c>
-      <c r="K9" s="28">
-        <v>10.69</v>
+      <c r="H15" s="27">
+        <v>19.649999999999999</v>
       </c>
-      <c r="L9" s="28">
-[...72 lines deleted...]
-      <c r="N10" s="28">
+      <c r="I15" s="27">
         <v>20.25</v>
       </c>
-      <c r="O10" s="28">
-        <v>17.96</v>
+      <c r="J15" s="27">
+        <v>20.329999999999998</v>
       </c>
-      <c r="P10" s="28">
-        <v>18.03</v>
+      <c r="K15" s="27">
+        <v>20.43</v>
       </c>
-      <c r="Q10" s="28">
-        <v>17.79</v>
+      <c r="L15" s="27">
+        <v>20.48</v>
       </c>
-      <c r="R10" s="28">
-        <v>17.8</v>
+      <c r="M15" s="27">
+        <v>20.399999999999999</v>
       </c>
-      <c r="S10" s="28">
-        <v>17.52</v>
+      <c r="N15" s="27">
+        <v>20.309999999999999</v>
       </c>
-      <c r="T10" s="38"/>
-[...10 lines deleted...]
-        <v>59</v>
+      <c r="O15" s="27">
+        <v>16.47</v>
       </c>
-      <c r="B11" s="31" t="s">
-        <v>60</v>
+      <c r="P15" s="27">
+        <v>16</v>
       </c>
-      <c r="C11" s="28">
-        <v>10.29</v>
+      <c r="Q15" s="27">
+        <v>16.86</v>
       </c>
-      <c r="D11" s="28">
-        <v>12.24</v>
+      <c r="R15" s="27">
+        <v>17.36</v>
       </c>
-      <c r="E11" s="28">
-        <v>11.41</v>
+      <c r="S15" s="27">
+        <v>17.3</v>
       </c>
-      <c r="F11" s="28">
-        <v>11.79</v>
+      <c r="T15" s="27">
+        <v>17.7</v>
       </c>
-      <c r="G11" s="28">
-        <v>11.77</v>
+      <c r="U15" s="37"/>
+      <c r="V15" s="37"/>
+      <c r="W15" s="37"/>
+      <c r="X15" s="37"/>
+      <c r="Y15" s="37"/>
+      <c r="Z15" s="37"/>
+      <c r="AA15" s="37"/>
+    </row>
+    <row r="16" spans="1:27" s="39" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A16" s="31" t="s">
+        <v>67</v>
       </c>
-      <c r="H11" s="28">
-        <v>11.82</v>
+      <c r="B16" s="32" t="s">
+        <v>68</v>
       </c>
-      <c r="I11" s="28">
-        <v>12.17</v>
+      <c r="C16" s="28">
+        <v>10.55</v>
       </c>
-      <c r="J11" s="28">
-        <v>12.21</v>
+      <c r="D16" s="28">
+        <v>11.68</v>
       </c>
-      <c r="K11" s="28">
-        <v>12.28</v>
+      <c r="E16" s="28">
+        <v>11.55</v>
       </c>
-      <c r="L11" s="28">
-        <v>12.22</v>
+      <c r="F16" s="28">
+        <v>12.45</v>
       </c>
-      <c r="M11" s="28">
-        <v>12.04</v>
+      <c r="G16" s="28">
+        <v>12.3</v>
       </c>
-      <c r="N11" s="28">
-        <v>11.97</v>
+      <c r="H16" s="28">
+        <v>12.49</v>
       </c>
-      <c r="O11" s="28">
-        <v>9.9700000000000006</v>
+      <c r="I16" s="28">
+        <v>12.83</v>
       </c>
-      <c r="P11" s="28">
-        <v>9.93</v>
+      <c r="J16" s="28">
+        <v>12.74</v>
       </c>
-      <c r="Q11" s="28">
-        <v>10.38</v>
+      <c r="K16" s="28">
+        <v>12.99</v>
       </c>
-      <c r="R11" s="28">
-        <v>10.6</v>
+      <c r="L16" s="28">
+        <v>12.89</v>
       </c>
-      <c r="S11" s="28">
-        <v>10.36</v>
+      <c r="M16" s="28">
+        <v>12.64</v>
       </c>
-      <c r="T11" s="38"/>
-[...103 lines deleted...]
-      <c r="J13" s="28">
+      <c r="N16" s="28">
         <v>12.65</v>
       </c>
-      <c r="K13" s="28">
-[...182 lines deleted...]
-      <c r="E16" s="29">
+      <c r="O16" s="28">
         <v>11.55</v>
       </c>
-      <c r="F16" s="29">
-[...29 lines deleted...]
-      <c r="P16" s="29">
+      <c r="P16" s="28">
         <v>11</v>
       </c>
-      <c r="Q16" s="29">
+      <c r="Q16" s="28">
         <v>11.56</v>
       </c>
-      <c r="R16" s="29">
+      <c r="R16" s="28">
         <v>11.78</v>
       </c>
-      <c r="S16" s="29">
+      <c r="S16" s="28">
         <v>11.57</v>
       </c>
-      <c r="T16" s="38"/>
-[...10 lines deleted...]
-      <c r="B17" s="57" t="s">
+      <c r="T16" s="28">
+        <v>11.7</v>
+      </c>
+      <c r="U16" s="37"/>
+      <c r="V16" s="37"/>
+      <c r="W16" s="37"/>
+      <c r="X16" s="37"/>
+      <c r="Y16" s="37"/>
+      <c r="Z16" s="37"/>
+      <c r="AA16" s="37"/>
+    </row>
+    <row r="17" spans="1:27" s="39" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A17" s="55"/>
+      <c r="B17" s="56" t="s">
         <v>28</v>
       </c>
-      <c r="C17" s="38"/>
-[...23 lines deleted...]
-      <c r="AA17" s="38"/>
+      <c r="C17" s="37"/>
+      <c r="D17" s="37"/>
+      <c r="E17" s="37"/>
+      <c r="F17" s="37"/>
+      <c r="G17" s="37"/>
+      <c r="H17" s="37"/>
+      <c r="I17" s="37"/>
+      <c r="J17" s="37"/>
+      <c r="K17" s="37"/>
+      <c r="L17" s="37"/>
+      <c r="M17" s="37"/>
+      <c r="N17" s="37"/>
+      <c r="O17" s="37"/>
+      <c r="P17" s="37"/>
+      <c r="Q17" s="37"/>
+      <c r="R17" s="37"/>
+      <c r="S17" s="37"/>
+      <c r="T17" s="37"/>
+      <c r="U17" s="37"/>
+      <c r="V17" s="37"/>
+      <c r="W17" s="37"/>
+      <c r="X17" s="37"/>
+      <c r="Y17" s="37"/>
+      <c r="Z17" s="37"/>
+      <c r="AA17" s="37"/>
     </row>
     <row r="18" spans="1:27" ht="14.25" customHeight="1">
       <c r="A18" s="14"/>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
@@ -2642,80 +2665,80 @@
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
       <c r="X20" s="1"/>
       <c r="Y20" s="1"/>
       <c r="Z20" s="1"/>
       <c r="AA20" s="1"/>
     </row>
     <row r="21" spans="1:27" ht="14.25" customHeight="1">
       <c r="A21" s="14"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
-      <c r="O21" s="28"/>
+      <c r="O21" s="27"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
       <c r="X21" s="1"/>
       <c r="Y21" s="1"/>
       <c r="Z21" s="1"/>
       <c r="AA21" s="1"/>
     </row>
     <row r="22" spans="1:27" ht="14.25" customHeight="1">
       <c r="A22" s="14"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
-      <c r="O22" s="22"/>
+      <c r="O22" s="21"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
       <c r="X22" s="1"/>
       <c r="Y22" s="1"/>
       <c r="Z22" s="1"/>
       <c r="AA22" s="1"/>
     </row>
     <row r="23" spans="1:27" ht="14.25" customHeight="1">
       <c r="A23" s="14"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>