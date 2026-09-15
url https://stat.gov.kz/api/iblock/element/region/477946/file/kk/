--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -588,51 +588,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1"/>
@@ -705,105 +705,102 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 5" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1002,564 +999,564 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19157&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="34.42578125" customWidth="1"/>
-    <col min="2" max="2" width="99.42578125" customWidth="1"/>
+    <col min="1" max="1" width="34.375" customWidth="1"/>
+    <col min="2" max="2" width="99.375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="58" t="s">
+    <row r="1" spans="1:2" s="58" customFormat="1" ht="15" customHeight="1">
+      <c r="A1" s="57" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="24">
         <v>61210101</v>
       </c>
     </row>
-    <row r="2" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="58" t="s">
+    <row r="2" spans="1:2" s="58" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="57" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="23" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="3" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
-      <c r="A3" s="58" t="s">
+    <row r="3" spans="1:2" s="58" customFormat="1" ht="15" customHeight="1">
+      <c r="A3" s="57" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="23" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="4" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="58" t="s">
+    <row r="4" spans="1:2" s="58" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="57" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="23" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="58" t="s">
+    <row r="5" spans="1:2" s="58" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="57" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="23" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="6" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="58" t="s">
+    <row r="6" spans="1:2" s="58" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="57" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="7" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
-      <c r="A7" s="58" t="s">
+    <row r="7" spans="1:2" s="58" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="57" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="8" spans="1:2" s="59" customFormat="1" ht="25.5">
-      <c r="A8" s="60" t="s">
+    <row r="8" spans="1:2" s="58" customFormat="1" ht="25.5">
+      <c r="A8" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="61" t="s">
+      <c r="B8" s="60" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="9" spans="1:2" s="59" customFormat="1" ht="51">
-      <c r="A9" s="60" t="s">
+    <row r="9" spans="1:2" s="58" customFormat="1" ht="51">
+      <c r="A9" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="61" t="s">
+      <c r="B9" s="60" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="10" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
-      <c r="A10" s="58" t="s">
+    <row r="10" spans="1:2" s="58" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="57" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="11" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
-      <c r="A11" s="58" t="s">
+    <row r="11" spans="1:2" s="58" customFormat="1" ht="15" customHeight="1">
+      <c r="A11" s="57" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="12" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
-      <c r="A12" s="58" t="s">
+    <row r="12" spans="1:2" s="58" customFormat="1" ht="15" customHeight="1">
+      <c r="A12" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="74" t="s">
+      <c r="B12" s="61" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="13" spans="1:2" s="59" customFormat="1" ht="33.75" customHeight="1">
-      <c r="A13" s="58" t="s">
+    <row r="13" spans="1:2" s="58" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A13" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="75" t="s">
+      <c r="B13" s="62" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="14" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
-      <c r="A14" s="58" t="s">
+    <row r="14" spans="1:2" s="58" customFormat="1" ht="15" customHeight="1">
+      <c r="A14" s="57" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="19" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="15" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
-      <c r="A15" s="58" t="s">
+    <row r="15" spans="1:2" s="58" customFormat="1" ht="15" customHeight="1">
+      <c r="A15" s="57" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="20">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
-    <row r="16" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
-      <c r="A16" s="58" t="s">
+    <row r="16" spans="1:2" s="58" customFormat="1" ht="15" customHeight="1">
+      <c r="A16" s="57" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="20">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
-    <row r="17" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
-      <c r="A17" s="58" t="s">
+    <row r="17" spans="1:2" s="58" customFormat="1" ht="15" customHeight="1">
+      <c r="A17" s="57" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="18" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
-      <c r="A18" s="58" t="s">
+    <row r="18" spans="1:2" s="58" customFormat="1" ht="15" customHeight="1">
+      <c r="A18" s="57" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="19" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
-      <c r="A19" s="58" t="s">
+    <row r="19" spans="1:2" s="58" customFormat="1" ht="15" customHeight="1">
+      <c r="A19" s="57" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="25">
         <v>77272775556</v>
       </c>
     </row>
-    <row r="20" spans="1:2" s="59" customFormat="1" ht="15" customHeight="1">
-      <c r="A20" s="58" t="s">
+    <row r="20" spans="1:2" s="58" customFormat="1" ht="15" customHeight="1">
+      <c r="A20" s="57" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.5703125" style="4" customWidth="1"/>
-[...318 lines deleted...]
-    <col min="16133" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="4.625" style="4" customWidth="1"/>
+    <col min="2" max="2" width="96.375" style="4" customWidth="1"/>
+    <col min="3" max="3" width="9.125" style="4"/>
+    <col min="4" max="4" width="51.75" style="4" customWidth="1"/>
+    <col min="5" max="256" width="9.125" style="5"/>
+    <col min="257" max="257" width="4.625" style="5" customWidth="1"/>
+    <col min="258" max="258" width="51.75" style="5" customWidth="1"/>
+    <col min="259" max="259" width="9.125" style="5"/>
+    <col min="260" max="260" width="51.75" style="5" customWidth="1"/>
+    <col min="261" max="512" width="9.125" style="5"/>
+    <col min="513" max="513" width="4.625" style="5" customWidth="1"/>
+    <col min="514" max="514" width="51.75" style="5" customWidth="1"/>
+    <col min="515" max="515" width="9.125" style="5"/>
+    <col min="516" max="516" width="51.75" style="5" customWidth="1"/>
+    <col min="517" max="768" width="9.125" style="5"/>
+    <col min="769" max="769" width="4.625" style="5" customWidth="1"/>
+    <col min="770" max="770" width="51.75" style="5" customWidth="1"/>
+    <col min="771" max="771" width="9.125" style="5"/>
+    <col min="772" max="772" width="51.75" style="5" customWidth="1"/>
+    <col min="773" max="1024" width="9.125" style="5"/>
+    <col min="1025" max="1025" width="4.625" style="5" customWidth="1"/>
+    <col min="1026" max="1026" width="51.75" style="5" customWidth="1"/>
+    <col min="1027" max="1027" width="9.125" style="5"/>
+    <col min="1028" max="1028" width="51.75" style="5" customWidth="1"/>
+    <col min="1029" max="1280" width="9.125" style="5"/>
+    <col min="1281" max="1281" width="4.625" style="5" customWidth="1"/>
+    <col min="1282" max="1282" width="51.75" style="5" customWidth="1"/>
+    <col min="1283" max="1283" width="9.125" style="5"/>
+    <col min="1284" max="1284" width="51.75" style="5" customWidth="1"/>
+    <col min="1285" max="1536" width="9.125" style="5"/>
+    <col min="1537" max="1537" width="4.625" style="5" customWidth="1"/>
+    <col min="1538" max="1538" width="51.75" style="5" customWidth="1"/>
+    <col min="1539" max="1539" width="9.125" style="5"/>
+    <col min="1540" max="1540" width="51.75" style="5" customWidth="1"/>
+    <col min="1541" max="1792" width="9.125" style="5"/>
+    <col min="1793" max="1793" width="4.625" style="5" customWidth="1"/>
+    <col min="1794" max="1794" width="51.75" style="5" customWidth="1"/>
+    <col min="1795" max="1795" width="9.125" style="5"/>
+    <col min="1796" max="1796" width="51.75" style="5" customWidth="1"/>
+    <col min="1797" max="2048" width="9.125" style="5"/>
+    <col min="2049" max="2049" width="4.625" style="5" customWidth="1"/>
+    <col min="2050" max="2050" width="51.75" style="5" customWidth="1"/>
+    <col min="2051" max="2051" width="9.125" style="5"/>
+    <col min="2052" max="2052" width="51.75" style="5" customWidth="1"/>
+    <col min="2053" max="2304" width="9.125" style="5"/>
+    <col min="2305" max="2305" width="4.625" style="5" customWidth="1"/>
+    <col min="2306" max="2306" width="51.75" style="5" customWidth="1"/>
+    <col min="2307" max="2307" width="9.125" style="5"/>
+    <col min="2308" max="2308" width="51.75" style="5" customWidth="1"/>
+    <col min="2309" max="2560" width="9.125" style="5"/>
+    <col min="2561" max="2561" width="4.625" style="5" customWidth="1"/>
+    <col min="2562" max="2562" width="51.75" style="5" customWidth="1"/>
+    <col min="2563" max="2563" width="9.125" style="5"/>
+    <col min="2564" max="2564" width="51.75" style="5" customWidth="1"/>
+    <col min="2565" max="2816" width="9.125" style="5"/>
+    <col min="2817" max="2817" width="4.625" style="5" customWidth="1"/>
+    <col min="2818" max="2818" width="51.75" style="5" customWidth="1"/>
+    <col min="2819" max="2819" width="9.125" style="5"/>
+    <col min="2820" max="2820" width="51.75" style="5" customWidth="1"/>
+    <col min="2821" max="3072" width="9.125" style="5"/>
+    <col min="3073" max="3073" width="4.625" style="5" customWidth="1"/>
+    <col min="3074" max="3074" width="51.75" style="5" customWidth="1"/>
+    <col min="3075" max="3075" width="9.125" style="5"/>
+    <col min="3076" max="3076" width="51.75" style="5" customWidth="1"/>
+    <col min="3077" max="3328" width="9.125" style="5"/>
+    <col min="3329" max="3329" width="4.625" style="5" customWidth="1"/>
+    <col min="3330" max="3330" width="51.75" style="5" customWidth="1"/>
+    <col min="3331" max="3331" width="9.125" style="5"/>
+    <col min="3332" max="3332" width="51.75" style="5" customWidth="1"/>
+    <col min="3333" max="3584" width="9.125" style="5"/>
+    <col min="3585" max="3585" width="4.625" style="5" customWidth="1"/>
+    <col min="3586" max="3586" width="51.75" style="5" customWidth="1"/>
+    <col min="3587" max="3587" width="9.125" style="5"/>
+    <col min="3588" max="3588" width="51.75" style="5" customWidth="1"/>
+    <col min="3589" max="3840" width="9.125" style="5"/>
+    <col min="3841" max="3841" width="4.625" style="5" customWidth="1"/>
+    <col min="3842" max="3842" width="51.75" style="5" customWidth="1"/>
+    <col min="3843" max="3843" width="9.125" style="5"/>
+    <col min="3844" max="3844" width="51.75" style="5" customWidth="1"/>
+    <col min="3845" max="4096" width="9.125" style="5"/>
+    <col min="4097" max="4097" width="4.625" style="5" customWidth="1"/>
+    <col min="4098" max="4098" width="51.75" style="5" customWidth="1"/>
+    <col min="4099" max="4099" width="9.125" style="5"/>
+    <col min="4100" max="4100" width="51.75" style="5" customWidth="1"/>
+    <col min="4101" max="4352" width="9.125" style="5"/>
+    <col min="4353" max="4353" width="4.625" style="5" customWidth="1"/>
+    <col min="4354" max="4354" width="51.75" style="5" customWidth="1"/>
+    <col min="4355" max="4355" width="9.125" style="5"/>
+    <col min="4356" max="4356" width="51.75" style="5" customWidth="1"/>
+    <col min="4357" max="4608" width="9.125" style="5"/>
+    <col min="4609" max="4609" width="4.625" style="5" customWidth="1"/>
+    <col min="4610" max="4610" width="51.75" style="5" customWidth="1"/>
+    <col min="4611" max="4611" width="9.125" style="5"/>
+    <col min="4612" max="4612" width="51.75" style="5" customWidth="1"/>
+    <col min="4613" max="4864" width="9.125" style="5"/>
+    <col min="4865" max="4865" width="4.625" style="5" customWidth="1"/>
+    <col min="4866" max="4866" width="51.75" style="5" customWidth="1"/>
+    <col min="4867" max="4867" width="9.125" style="5"/>
+    <col min="4868" max="4868" width="51.75" style="5" customWidth="1"/>
+    <col min="4869" max="5120" width="9.125" style="5"/>
+    <col min="5121" max="5121" width="4.625" style="5" customWidth="1"/>
+    <col min="5122" max="5122" width="51.75" style="5" customWidth="1"/>
+    <col min="5123" max="5123" width="9.125" style="5"/>
+    <col min="5124" max="5124" width="51.75" style="5" customWidth="1"/>
+    <col min="5125" max="5376" width="9.125" style="5"/>
+    <col min="5377" max="5377" width="4.625" style="5" customWidth="1"/>
+    <col min="5378" max="5378" width="51.75" style="5" customWidth="1"/>
+    <col min="5379" max="5379" width="9.125" style="5"/>
+    <col min="5380" max="5380" width="51.75" style="5" customWidth="1"/>
+    <col min="5381" max="5632" width="9.125" style="5"/>
+    <col min="5633" max="5633" width="4.625" style="5" customWidth="1"/>
+    <col min="5634" max="5634" width="51.75" style="5" customWidth="1"/>
+    <col min="5635" max="5635" width="9.125" style="5"/>
+    <col min="5636" max="5636" width="51.75" style="5" customWidth="1"/>
+    <col min="5637" max="5888" width="9.125" style="5"/>
+    <col min="5889" max="5889" width="4.625" style="5" customWidth="1"/>
+    <col min="5890" max="5890" width="51.75" style="5" customWidth="1"/>
+    <col min="5891" max="5891" width="9.125" style="5"/>
+    <col min="5892" max="5892" width="51.75" style="5" customWidth="1"/>
+    <col min="5893" max="6144" width="9.125" style="5"/>
+    <col min="6145" max="6145" width="4.625" style="5" customWidth="1"/>
+    <col min="6146" max="6146" width="51.75" style="5" customWidth="1"/>
+    <col min="6147" max="6147" width="9.125" style="5"/>
+    <col min="6148" max="6148" width="51.75" style="5" customWidth="1"/>
+    <col min="6149" max="6400" width="9.125" style="5"/>
+    <col min="6401" max="6401" width="4.625" style="5" customWidth="1"/>
+    <col min="6402" max="6402" width="51.75" style="5" customWidth="1"/>
+    <col min="6403" max="6403" width="9.125" style="5"/>
+    <col min="6404" max="6404" width="51.75" style="5" customWidth="1"/>
+    <col min="6405" max="6656" width="9.125" style="5"/>
+    <col min="6657" max="6657" width="4.625" style="5" customWidth="1"/>
+    <col min="6658" max="6658" width="51.75" style="5" customWidth="1"/>
+    <col min="6659" max="6659" width="9.125" style="5"/>
+    <col min="6660" max="6660" width="51.75" style="5" customWidth="1"/>
+    <col min="6661" max="6912" width="9.125" style="5"/>
+    <col min="6913" max="6913" width="4.625" style="5" customWidth="1"/>
+    <col min="6914" max="6914" width="51.75" style="5" customWidth="1"/>
+    <col min="6915" max="6915" width="9.125" style="5"/>
+    <col min="6916" max="6916" width="51.75" style="5" customWidth="1"/>
+    <col min="6917" max="7168" width="9.125" style="5"/>
+    <col min="7169" max="7169" width="4.625" style="5" customWidth="1"/>
+    <col min="7170" max="7170" width="51.75" style="5" customWidth="1"/>
+    <col min="7171" max="7171" width="9.125" style="5"/>
+    <col min="7172" max="7172" width="51.75" style="5" customWidth="1"/>
+    <col min="7173" max="7424" width="9.125" style="5"/>
+    <col min="7425" max="7425" width="4.625" style="5" customWidth="1"/>
+    <col min="7426" max="7426" width="51.75" style="5" customWidth="1"/>
+    <col min="7427" max="7427" width="9.125" style="5"/>
+    <col min="7428" max="7428" width="51.75" style="5" customWidth="1"/>
+    <col min="7429" max="7680" width="9.125" style="5"/>
+    <col min="7681" max="7681" width="4.625" style="5" customWidth="1"/>
+    <col min="7682" max="7682" width="51.75" style="5" customWidth="1"/>
+    <col min="7683" max="7683" width="9.125" style="5"/>
+    <col min="7684" max="7684" width="51.75" style="5" customWidth="1"/>
+    <col min="7685" max="7936" width="9.125" style="5"/>
+    <col min="7937" max="7937" width="4.625" style="5" customWidth="1"/>
+    <col min="7938" max="7938" width="51.75" style="5" customWidth="1"/>
+    <col min="7939" max="7939" width="9.125" style="5"/>
+    <col min="7940" max="7940" width="51.75" style="5" customWidth="1"/>
+    <col min="7941" max="8192" width="9.125" style="5"/>
+    <col min="8193" max="8193" width="4.625" style="5" customWidth="1"/>
+    <col min="8194" max="8194" width="51.75" style="5" customWidth="1"/>
+    <col min="8195" max="8195" width="9.125" style="5"/>
+    <col min="8196" max="8196" width="51.75" style="5" customWidth="1"/>
+    <col min="8197" max="8448" width="9.125" style="5"/>
+    <col min="8449" max="8449" width="4.625" style="5" customWidth="1"/>
+    <col min="8450" max="8450" width="51.75" style="5" customWidth="1"/>
+    <col min="8451" max="8451" width="9.125" style="5"/>
+    <col min="8452" max="8452" width="51.75" style="5" customWidth="1"/>
+    <col min="8453" max="8704" width="9.125" style="5"/>
+    <col min="8705" max="8705" width="4.625" style="5" customWidth="1"/>
+    <col min="8706" max="8706" width="51.75" style="5" customWidth="1"/>
+    <col min="8707" max="8707" width="9.125" style="5"/>
+    <col min="8708" max="8708" width="51.75" style="5" customWidth="1"/>
+    <col min="8709" max="8960" width="9.125" style="5"/>
+    <col min="8961" max="8961" width="4.625" style="5" customWidth="1"/>
+    <col min="8962" max="8962" width="51.75" style="5" customWidth="1"/>
+    <col min="8963" max="8963" width="9.125" style="5"/>
+    <col min="8964" max="8964" width="51.75" style="5" customWidth="1"/>
+    <col min="8965" max="9216" width="9.125" style="5"/>
+    <col min="9217" max="9217" width="4.625" style="5" customWidth="1"/>
+    <col min="9218" max="9218" width="51.75" style="5" customWidth="1"/>
+    <col min="9219" max="9219" width="9.125" style="5"/>
+    <col min="9220" max="9220" width="51.75" style="5" customWidth="1"/>
+    <col min="9221" max="9472" width="9.125" style="5"/>
+    <col min="9473" max="9473" width="4.625" style="5" customWidth="1"/>
+    <col min="9474" max="9474" width="51.75" style="5" customWidth="1"/>
+    <col min="9475" max="9475" width="9.125" style="5"/>
+    <col min="9476" max="9476" width="51.75" style="5" customWidth="1"/>
+    <col min="9477" max="9728" width="9.125" style="5"/>
+    <col min="9729" max="9729" width="4.625" style="5" customWidth="1"/>
+    <col min="9730" max="9730" width="51.75" style="5" customWidth="1"/>
+    <col min="9731" max="9731" width="9.125" style="5"/>
+    <col min="9732" max="9732" width="51.75" style="5" customWidth="1"/>
+    <col min="9733" max="9984" width="9.125" style="5"/>
+    <col min="9985" max="9985" width="4.625" style="5" customWidth="1"/>
+    <col min="9986" max="9986" width="51.75" style="5" customWidth="1"/>
+    <col min="9987" max="9987" width="9.125" style="5"/>
+    <col min="9988" max="9988" width="51.75" style="5" customWidth="1"/>
+    <col min="9989" max="10240" width="9.125" style="5"/>
+    <col min="10241" max="10241" width="4.625" style="5" customWidth="1"/>
+    <col min="10242" max="10242" width="51.75" style="5" customWidth="1"/>
+    <col min="10243" max="10243" width="9.125" style="5"/>
+    <col min="10244" max="10244" width="51.75" style="5" customWidth="1"/>
+    <col min="10245" max="10496" width="9.125" style="5"/>
+    <col min="10497" max="10497" width="4.625" style="5" customWidth="1"/>
+    <col min="10498" max="10498" width="51.75" style="5" customWidth="1"/>
+    <col min="10499" max="10499" width="9.125" style="5"/>
+    <col min="10500" max="10500" width="51.75" style="5" customWidth="1"/>
+    <col min="10501" max="10752" width="9.125" style="5"/>
+    <col min="10753" max="10753" width="4.625" style="5" customWidth="1"/>
+    <col min="10754" max="10754" width="51.75" style="5" customWidth="1"/>
+    <col min="10755" max="10755" width="9.125" style="5"/>
+    <col min="10756" max="10756" width="51.75" style="5" customWidth="1"/>
+    <col min="10757" max="11008" width="9.125" style="5"/>
+    <col min="11009" max="11009" width="4.625" style="5" customWidth="1"/>
+    <col min="11010" max="11010" width="51.75" style="5" customWidth="1"/>
+    <col min="11011" max="11011" width="9.125" style="5"/>
+    <col min="11012" max="11012" width="51.75" style="5" customWidth="1"/>
+    <col min="11013" max="11264" width="9.125" style="5"/>
+    <col min="11265" max="11265" width="4.625" style="5" customWidth="1"/>
+    <col min="11266" max="11266" width="51.75" style="5" customWidth="1"/>
+    <col min="11267" max="11267" width="9.125" style="5"/>
+    <col min="11268" max="11268" width="51.75" style="5" customWidth="1"/>
+    <col min="11269" max="11520" width="9.125" style="5"/>
+    <col min="11521" max="11521" width="4.625" style="5" customWidth="1"/>
+    <col min="11522" max="11522" width="51.75" style="5" customWidth="1"/>
+    <col min="11523" max="11523" width="9.125" style="5"/>
+    <col min="11524" max="11524" width="51.75" style="5" customWidth="1"/>
+    <col min="11525" max="11776" width="9.125" style="5"/>
+    <col min="11777" max="11777" width="4.625" style="5" customWidth="1"/>
+    <col min="11778" max="11778" width="51.75" style="5" customWidth="1"/>
+    <col min="11779" max="11779" width="9.125" style="5"/>
+    <col min="11780" max="11780" width="51.75" style="5" customWidth="1"/>
+    <col min="11781" max="12032" width="9.125" style="5"/>
+    <col min="12033" max="12033" width="4.625" style="5" customWidth="1"/>
+    <col min="12034" max="12034" width="51.75" style="5" customWidth="1"/>
+    <col min="12035" max="12035" width="9.125" style="5"/>
+    <col min="12036" max="12036" width="51.75" style="5" customWidth="1"/>
+    <col min="12037" max="12288" width="9.125" style="5"/>
+    <col min="12289" max="12289" width="4.625" style="5" customWidth="1"/>
+    <col min="12290" max="12290" width="51.75" style="5" customWidth="1"/>
+    <col min="12291" max="12291" width="9.125" style="5"/>
+    <col min="12292" max="12292" width="51.75" style="5" customWidth="1"/>
+    <col min="12293" max="12544" width="9.125" style="5"/>
+    <col min="12545" max="12545" width="4.625" style="5" customWidth="1"/>
+    <col min="12546" max="12546" width="51.75" style="5" customWidth="1"/>
+    <col min="12547" max="12547" width="9.125" style="5"/>
+    <col min="12548" max="12548" width="51.75" style="5" customWidth="1"/>
+    <col min="12549" max="12800" width="9.125" style="5"/>
+    <col min="12801" max="12801" width="4.625" style="5" customWidth="1"/>
+    <col min="12802" max="12802" width="51.75" style="5" customWidth="1"/>
+    <col min="12803" max="12803" width="9.125" style="5"/>
+    <col min="12804" max="12804" width="51.75" style="5" customWidth="1"/>
+    <col min="12805" max="13056" width="9.125" style="5"/>
+    <col min="13057" max="13057" width="4.625" style="5" customWidth="1"/>
+    <col min="13058" max="13058" width="51.75" style="5" customWidth="1"/>
+    <col min="13059" max="13059" width="9.125" style="5"/>
+    <col min="13060" max="13060" width="51.75" style="5" customWidth="1"/>
+    <col min="13061" max="13312" width="9.125" style="5"/>
+    <col min="13313" max="13313" width="4.625" style="5" customWidth="1"/>
+    <col min="13314" max="13314" width="51.75" style="5" customWidth="1"/>
+    <col min="13315" max="13315" width="9.125" style="5"/>
+    <col min="13316" max="13316" width="51.75" style="5" customWidth="1"/>
+    <col min="13317" max="13568" width="9.125" style="5"/>
+    <col min="13569" max="13569" width="4.625" style="5" customWidth="1"/>
+    <col min="13570" max="13570" width="51.75" style="5" customWidth="1"/>
+    <col min="13571" max="13571" width="9.125" style="5"/>
+    <col min="13572" max="13572" width="51.75" style="5" customWidth="1"/>
+    <col min="13573" max="13824" width="9.125" style="5"/>
+    <col min="13825" max="13825" width="4.625" style="5" customWidth="1"/>
+    <col min="13826" max="13826" width="51.75" style="5" customWidth="1"/>
+    <col min="13827" max="13827" width="9.125" style="5"/>
+    <col min="13828" max="13828" width="51.75" style="5" customWidth="1"/>
+    <col min="13829" max="14080" width="9.125" style="5"/>
+    <col min="14081" max="14081" width="4.625" style="5" customWidth="1"/>
+    <col min="14082" max="14082" width="51.75" style="5" customWidth="1"/>
+    <col min="14083" max="14083" width="9.125" style="5"/>
+    <col min="14084" max="14084" width="51.75" style="5" customWidth="1"/>
+    <col min="14085" max="14336" width="9.125" style="5"/>
+    <col min="14337" max="14337" width="4.625" style="5" customWidth="1"/>
+    <col min="14338" max="14338" width="51.75" style="5" customWidth="1"/>
+    <col min="14339" max="14339" width="9.125" style="5"/>
+    <col min="14340" max="14340" width="51.75" style="5" customWidth="1"/>
+    <col min="14341" max="14592" width="9.125" style="5"/>
+    <col min="14593" max="14593" width="4.625" style="5" customWidth="1"/>
+    <col min="14594" max="14594" width="51.75" style="5" customWidth="1"/>
+    <col min="14595" max="14595" width="9.125" style="5"/>
+    <col min="14596" max="14596" width="51.75" style="5" customWidth="1"/>
+    <col min="14597" max="14848" width="9.125" style="5"/>
+    <col min="14849" max="14849" width="4.625" style="5" customWidth="1"/>
+    <col min="14850" max="14850" width="51.75" style="5" customWidth="1"/>
+    <col min="14851" max="14851" width="9.125" style="5"/>
+    <col min="14852" max="14852" width="51.75" style="5" customWidth="1"/>
+    <col min="14853" max="15104" width="9.125" style="5"/>
+    <col min="15105" max="15105" width="4.625" style="5" customWidth="1"/>
+    <col min="15106" max="15106" width="51.75" style="5" customWidth="1"/>
+    <col min="15107" max="15107" width="9.125" style="5"/>
+    <col min="15108" max="15108" width="51.75" style="5" customWidth="1"/>
+    <col min="15109" max="15360" width="9.125" style="5"/>
+    <col min="15361" max="15361" width="4.625" style="5" customWidth="1"/>
+    <col min="15362" max="15362" width="51.75" style="5" customWidth="1"/>
+    <col min="15363" max="15363" width="9.125" style="5"/>
+    <col min="15364" max="15364" width="51.75" style="5" customWidth="1"/>
+    <col min="15365" max="15616" width="9.125" style="5"/>
+    <col min="15617" max="15617" width="4.625" style="5" customWidth="1"/>
+    <col min="15618" max="15618" width="51.75" style="5" customWidth="1"/>
+    <col min="15619" max="15619" width="9.125" style="5"/>
+    <col min="15620" max="15620" width="51.75" style="5" customWidth="1"/>
+    <col min="15621" max="15872" width="9.125" style="5"/>
+    <col min="15873" max="15873" width="4.625" style="5" customWidth="1"/>
+    <col min="15874" max="15874" width="51.75" style="5" customWidth="1"/>
+    <col min="15875" max="15875" width="9.125" style="5"/>
+    <col min="15876" max="15876" width="51.75" style="5" customWidth="1"/>
+    <col min="15877" max="16128" width="9.125" style="5"/>
+    <col min="16129" max="16129" width="4.625" style="5" customWidth="1"/>
+    <col min="16130" max="16130" width="51.75" style="5" customWidth="1"/>
+    <col min="16131" max="16131" width="9.125" style="5"/>
+    <col min="16132" max="16132" width="51.75" style="5" customWidth="1"/>
+    <col min="16133" max="16384" width="9.125" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="15" customHeight="1">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
     </row>
     <row r="2" spans="1:24" ht="15" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
     </row>
     <row r="3" spans="1:24" ht="15" customHeight="1">
       <c r="A3" s="3"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
     </row>
     <row r="4" spans="1:24" ht="15" customHeight="1">
       <c r="A4" s="3"/>
       <c r="C4" s="6"/>
       <c r="D4" s="7"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" s="3"/>
       <c r="B5" s="8" t="s">
@@ -1612,152 +1609,152 @@
     <row r="12" spans="1:24" ht="15" customHeight="1">
       <c r="A12" s="3"/>
       <c r="B12" s="3"/>
       <c r="C12" s="6"/>
       <c r="D12" s="9"/>
     </row>
     <row r="13" spans="1:24" ht="15" customHeight="1">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="9"/>
     </row>
     <row r="14" spans="1:24" ht="15" customHeight="1">
       <c r="B14" s="11" t="s">
         <v>73</v>
       </c>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
     </row>
     <row r="15" spans="1:24" ht="15" customHeight="1">
       <c r="B15" s="7"/>
       <c r="D15" s="7"/>
       <c r="X15" s="4"/>
     </row>
     <row r="19" spans="1:4" ht="15" customHeight="1">
-      <c r="A19" s="57"/>
-[...2 lines deleted...]
-      <c r="D19" s="57"/>
+      <c r="A19" s="56"/>
+      <c r="B19" s="56"/>
+      <c r="C19" s="56"/>
+      <c r="D19" s="56"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B2" sqref="B2:Z2"/>
+      <selection pane="bottomLeft" activeCell="X20" sqref="X20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="10.85546875" style="13" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="7" width="6.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.875" style="13" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.25" customWidth="1"/>
+    <col min="3" max="3" width="6.125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.75" customWidth="1"/>
+    <col min="6" max="7" width="6.625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
-    <col min="9" max="10" width="6.5703125" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16" max="19" width="6.5703125" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.25" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7.25" customWidth="1"/>
+    <col min="14" max="14" width="8.875" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.125" bestFit="1" customWidth="1"/>
+    <col min="16" max="19" width="6.625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
-    <col min="21" max="22" width="6.5703125" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="27" width="8.7109375" customWidth="1"/>
+    <col min="21" max="22" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.25" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="26" max="27" width="8.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="14.25" customHeight="1">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
     <row r="2" spans="1:27" s="36" customFormat="1" ht="31.5" customHeight="1">
       <c r="A2" s="34" t="s">
         <v>50</v>
       </c>
-      <c r="B2" s="66" t="s">
+      <c r="B2" s="67" t="s">
         <v>29</v>
       </c>
-      <c r="C2" s="66"/>
-[...22 lines deleted...]
-      <c r="Z2" s="66"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
+      <c r="N2" s="67"/>
+      <c r="O2" s="67"/>
+      <c r="P2" s="67"/>
+      <c r="Q2" s="67"/>
+      <c r="R2" s="67"/>
+      <c r="S2" s="67"/>
+      <c r="T2" s="67"/>
+      <c r="U2" s="67"/>
+      <c r="V2" s="67"/>
+      <c r="W2" s="67"/>
+      <c r="X2" s="67"/>
+      <c r="Y2" s="67"/>
+      <c r="Z2" s="67"/>
       <c r="AA2" s="35"/>
     </row>
     <row r="3" spans="1:27" ht="14.25" customHeight="1">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
@@ -1767,94 +1764,94 @@
       <c r="AA3" s="1"/>
     </row>
     <row r="4" spans="1:27" s="39" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="37"/>
       <c r="B4" s="37"/>
       <c r="C4" s="37"/>
       <c r="D4" s="37"/>
       <c r="E4" s="37"/>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="37"/>
       <c r="I4" s="37"/>
       <c r="J4" s="37"/>
       <c r="K4" s="37"/>
       <c r="L4" s="37"/>
       <c r="M4" s="37"/>
       <c r="N4" s="37"/>
       <c r="O4" s="37"/>
       <c r="P4" s="37"/>
       <c r="Q4" s="37"/>
       <c r="R4" s="37"/>
       <c r="S4" s="38"/>
       <c r="U4" s="40"/>
       <c r="V4" s="41"/>
       <c r="W4" s="41"/>
-      <c r="Y4" s="73" t="s">
+      <c r="Y4" s="74" t="s">
         <v>30</v>
       </c>
-      <c r="Z4" s="73"/>
+      <c r="Z4" s="74"/>
       <c r="AA4" s="37"/>
     </row>
     <row r="5" spans="1:27" s="39" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="62" t="s">
+      <c r="A5" s="63" t="s">
         <v>48</v>
       </c>
-      <c r="B5" s="64"/>
-      <c r="C5" s="69">
+      <c r="B5" s="65"/>
+      <c r="C5" s="70">
         <v>2025</v>
       </c>
-      <c r="D5" s="70"/>
-[...10 lines deleted...]
-      <c r="O5" s="71">
+      <c r="D5" s="71"/>
+      <c r="E5" s="71"/>
+      <c r="F5" s="71"/>
+      <c r="G5" s="71"/>
+      <c r="H5" s="71"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="71"/>
+      <c r="K5" s="71"/>
+      <c r="L5" s="71"/>
+      <c r="M5" s="71"/>
+      <c r="N5" s="71"/>
+      <c r="O5" s="72">
         <v>2026</v>
       </c>
-      <c r="P5" s="72"/>
-[...9 lines deleted...]
-      <c r="Z5" s="72"/>
+      <c r="P5" s="73"/>
+      <c r="Q5" s="73"/>
+      <c r="R5" s="73"/>
+      <c r="S5" s="73"/>
+      <c r="T5" s="73"/>
+      <c r="U5" s="73"/>
+      <c r="V5" s="73"/>
+      <c r="W5" s="73"/>
+      <c r="X5" s="73"/>
+      <c r="Y5" s="73"/>
+      <c r="Z5" s="73"/>
       <c r="AA5" s="37"/>
     </row>
     <row r="6" spans="1:27" s="39" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A6" s="63"/>
-      <c r="B6" s="65"/>
+      <c r="A6" s="64"/>
+      <c r="B6" s="66"/>
       <c r="C6" s="42" t="s">
         <v>25</v>
       </c>
       <c r="D6" s="42" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="42" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="42" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="43" t="s">
         <v>34</v>
       </c>
       <c r="H6" s="42" t="s">
         <v>35</v>
       </c>
       <c r="I6" s="42" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="42" t="s">
         <v>37</v>
       </c>
       <c r="K6" s="42" t="s">
@@ -1887,77 +1884,77 @@
       <c r="T6" s="45" t="s">
         <v>35</v>
       </c>
       <c r="U6" s="45" t="s">
         <v>36</v>
       </c>
       <c r="V6" s="45" t="s">
         <v>37</v>
       </c>
       <c r="W6" s="45" t="s">
         <v>38</v>
       </c>
       <c r="X6" s="46" t="s">
         <v>39</v>
       </c>
       <c r="Y6" s="47" t="s">
         <v>40</v>
       </c>
       <c r="Z6" s="45" t="s">
         <v>41</v>
       </c>
       <c r="AA6" s="37"/>
     </row>
     <row r="7" spans="1:27" s="39" customFormat="1" ht="11.25">
       <c r="A7" s="37"/>
-      <c r="B7" s="67" t="s">
+      <c r="B7" s="68" t="s">
         <v>26</v>
       </c>
-      <c r="C7" s="68"/>
-[...22 lines deleted...]
-      <c r="Z7" s="68"/>
+      <c r="C7" s="69"/>
+      <c r="D7" s="69"/>
+      <c r="E7" s="69"/>
+      <c r="F7" s="69"/>
+      <c r="G7" s="69"/>
+      <c r="H7" s="69"/>
+      <c r="I7" s="69"/>
+      <c r="J7" s="69"/>
+      <c r="K7" s="69"/>
+      <c r="L7" s="69"/>
+      <c r="M7" s="69"/>
+      <c r="N7" s="69"/>
+      <c r="O7" s="69"/>
+      <c r="P7" s="69"/>
+      <c r="Q7" s="69"/>
+      <c r="R7" s="69"/>
+      <c r="S7" s="69"/>
+      <c r="T7" s="69"/>
+      <c r="U7" s="69"/>
+      <c r="V7" s="69"/>
+      <c r="W7" s="69"/>
+      <c r="X7" s="69"/>
+      <c r="Y7" s="69"/>
+      <c r="Z7" s="69"/>
       <c r="AA7" s="48"/>
     </row>
     <row r="8" spans="1:27" s="39" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="49" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="50">
         <v>12.14</v>
       </c>
       <c r="D8" s="50">
         <v>13.42</v>
       </c>
       <c r="E8" s="50">
         <v>12.92</v>
       </c>
       <c r="F8" s="37">
         <v>13.41</v>
       </c>
       <c r="G8" s="51">
         <v>13.49</v>
       </c>
       <c r="H8" s="52">
@@ -1977,50 +1974,53 @@
       </c>
       <c r="M8" s="22">
         <v>13.83</v>
       </c>
       <c r="N8" s="27">
         <v>13.77</v>
       </c>
       <c r="O8" s="27">
         <v>12.28</v>
       </c>
       <c r="P8" s="27">
         <v>11.94</v>
       </c>
       <c r="Q8" s="27">
         <v>12.33</v>
       </c>
       <c r="R8" s="27">
         <v>12.48</v>
       </c>
       <c r="S8" s="27">
         <v>12.26</v>
       </c>
       <c r="T8" s="27">
         <v>12.41</v>
       </c>
+      <c r="U8" s="27">
+        <v>12.56</v>
+      </c>
       <c r="Z8" s="37"/>
       <c r="AA8" s="37"/>
     </row>
     <row r="9" spans="1:27" s="39" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="29" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="27">
         <v>9.33</v>
       </c>
       <c r="D9" s="27">
         <v>10.79</v>
       </c>
       <c r="E9" s="27">
         <v>10.06</v>
       </c>
       <c r="F9" s="27">
         <v>10.34</v>
       </c>
       <c r="G9" s="27">
         <v>10.28</v>
       </c>
@@ -2041,51 +2041,53 @@
       </c>
       <c r="M9" s="27">
         <v>10.45</v>
       </c>
       <c r="N9" s="27">
         <v>10.26</v>
       </c>
       <c r="O9" s="27">
         <v>9.4700000000000006</v>
       </c>
       <c r="P9" s="27">
         <v>8.94</v>
       </c>
       <c r="Q9" s="27">
         <v>9.44</v>
       </c>
       <c r="R9" s="27">
         <v>9.5399999999999991</v>
       </c>
       <c r="S9" s="27">
         <v>9.2799999999999994</v>
       </c>
       <c r="T9" s="27">
         <v>9.36</v>
       </c>
-      <c r="U9" s="54"/>
+      <c r="U9" s="27">
+        <v>9.3699999999999992</v>
+      </c>
       <c r="V9" s="37"/>
       <c r="W9" s="37"/>
       <c r="X9" s="37"/>
       <c r="Y9" s="37"/>
       <c r="Z9" s="37"/>
       <c r="AA9" s="37"/>
     </row>
     <row r="10" spans="1:27" s="39" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="30" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="27">
         <v>18.22</v>
       </c>
       <c r="D10" s="27">
         <v>19.489999999999998</v>
       </c>
       <c r="E10" s="27">
         <v>18.809999999999999</v>
       </c>
       <c r="F10" s="27">
         <v>19.48</v>
@@ -2110,51 +2112,53 @@
       </c>
       <c r="M10" s="27">
         <v>20.350000000000001</v>
       </c>
       <c r="N10" s="27">
         <v>20.25</v>
       </c>
       <c r="O10" s="27">
         <v>17.96</v>
       </c>
       <c r="P10" s="27">
         <v>18.03</v>
       </c>
       <c r="Q10" s="27">
         <v>17.79</v>
       </c>
       <c r="R10" s="27">
         <v>17.8</v>
       </c>
       <c r="S10" s="27">
         <v>17.52</v>
       </c>
       <c r="T10" s="27">
         <v>17.77</v>
       </c>
-      <c r="U10" s="54"/>
+      <c r="U10" s="27">
+        <v>17.96</v>
+      </c>
       <c r="V10" s="37"/>
       <c r="W10" s="37"/>
       <c r="X10" s="37"/>
       <c r="Y10" s="37"/>
       <c r="Z10" s="37"/>
       <c r="AA10" s="37"/>
     </row>
     <row r="11" spans="1:27" s="39" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="29" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="30" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="27">
         <v>10.29</v>
       </c>
       <c r="D11" s="27">
         <v>12.24</v>
       </c>
       <c r="E11" s="27">
         <v>11.41</v>
       </c>
       <c r="F11" s="27">
         <v>11.79</v>
@@ -2179,51 +2183,53 @@
       </c>
       <c r="M11" s="27">
         <v>12.04</v>
       </c>
       <c r="N11" s="27">
         <v>11.97</v>
       </c>
       <c r="O11" s="27">
         <v>9.9700000000000006</v>
       </c>
       <c r="P11" s="27">
         <v>9.93</v>
       </c>
       <c r="Q11" s="27">
         <v>10.38</v>
       </c>
       <c r="R11" s="27">
         <v>10.6</v>
       </c>
       <c r="S11" s="27">
         <v>10.36</v>
       </c>
       <c r="T11" s="27">
         <v>10.6</v>
       </c>
-      <c r="U11" s="54"/>
+      <c r="U11" s="27">
+        <v>10.92</v>
+      </c>
       <c r="V11" s="37"/>
       <c r="W11" s="37"/>
       <c r="X11" s="37"/>
       <c r="Y11" s="37"/>
       <c r="Z11" s="37"/>
       <c r="AA11" s="37"/>
     </row>
     <row r="12" spans="1:27" s="39" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="29" t="s">
         <v>59</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="27">
         <v>9.5500000000000007</v>
       </c>
       <c r="D12" s="27">
         <v>10.38</v>
       </c>
       <c r="E12" s="27">
         <v>10.39</v>
       </c>
       <c r="F12" s="27">
         <v>10.84</v>
@@ -2248,51 +2254,53 @@
       </c>
       <c r="M12" s="27">
         <v>11.39</v>
       </c>
       <c r="N12" s="27">
         <v>11.4</v>
       </c>
       <c r="O12" s="27">
         <v>10.31</v>
       </c>
       <c r="P12" s="27">
         <v>9.7200000000000006</v>
       </c>
       <c r="Q12" s="27">
         <v>10.35</v>
       </c>
       <c r="R12" s="27">
         <v>10.56</v>
       </c>
       <c r="S12" s="27">
         <v>10.36</v>
       </c>
       <c r="T12" s="27">
         <v>10.44</v>
       </c>
-      <c r="U12" s="37"/>
+      <c r="U12" s="27">
+        <v>10.57</v>
+      </c>
       <c r="V12" s="37"/>
       <c r="W12" s="37"/>
       <c r="X12" s="37"/>
       <c r="Y12" s="37"/>
       <c r="Z12" s="37"/>
       <c r="AA12" s="37"/>
     </row>
     <row r="13" spans="1:27" s="39" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>62</v>
       </c>
       <c r="C13" s="27">
         <v>11.5</v>
       </c>
       <c r="D13" s="27">
         <v>12.27</v>
       </c>
       <c r="E13" s="27">
         <v>11.54</v>
       </c>
       <c r="F13" s="27">
         <v>11.82</v>
@@ -2317,51 +2325,53 @@
       </c>
       <c r="M13" s="27">
         <v>12.48</v>
       </c>
       <c r="N13" s="27">
         <v>12.45</v>
       </c>
       <c r="O13" s="27">
         <v>11.63</v>
       </c>
       <c r="P13" s="27">
         <v>11.29</v>
       </c>
       <c r="Q13" s="27">
         <v>11.99</v>
       </c>
       <c r="R13" s="27">
         <v>12.11</v>
       </c>
       <c r="S13" s="27">
         <v>11.85</v>
       </c>
       <c r="T13" s="27">
         <v>12.07</v>
       </c>
-      <c r="U13" s="37"/>
+      <c r="U13" s="27">
+        <v>12.1</v>
+      </c>
       <c r="V13" s="37"/>
       <c r="W13" s="37"/>
       <c r="X13" s="37"/>
       <c r="Y13" s="37"/>
       <c r="Z13" s="37"/>
       <c r="AA13" s="37"/>
     </row>
     <row r="14" spans="1:27" s="39" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="29" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="30" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="27">
         <v>10.4</v>
       </c>
       <c r="D14" s="27">
         <v>11.1</v>
       </c>
       <c r="E14" s="27">
         <v>10.71</v>
       </c>
       <c r="F14" s="27">
         <v>10.88</v>
@@ -2386,51 +2396,53 @@
       </c>
       <c r="M14" s="27">
         <v>10.78</v>
       </c>
       <c r="N14" s="27">
         <v>10.74</v>
       </c>
       <c r="O14" s="27">
         <v>10.119999999999999</v>
       </c>
       <c r="P14" s="27">
         <v>9.6</v>
       </c>
       <c r="Q14" s="27">
         <v>9.74</v>
       </c>
       <c r="R14" s="27">
         <v>9.5399999999999991</v>
       </c>
       <c r="S14" s="27">
         <v>9.32</v>
       </c>
       <c r="T14" s="27">
         <v>9.33</v>
       </c>
-      <c r="U14" s="37"/>
+      <c r="U14" s="27">
+        <v>9.68</v>
+      </c>
       <c r="V14" s="37"/>
       <c r="W14" s="37"/>
       <c r="X14" s="37"/>
       <c r="Y14" s="37"/>
       <c r="Z14" s="37"/>
       <c r="AA14" s="37"/>
     </row>
     <row r="15" spans="1:27" s="39" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="27">
         <v>17.510000000000002</v>
       </c>
       <c r="D15" s="27">
         <v>19.38</v>
       </c>
       <c r="E15" s="27">
         <v>18.899999999999999</v>
       </c>
       <c r="F15" s="27">
         <v>19.579999999999998</v>
@@ -2455,51 +2467,53 @@
       </c>
       <c r="M15" s="27">
         <v>20.399999999999999</v>
       </c>
       <c r="N15" s="27">
         <v>20.309999999999999</v>
       </c>
       <c r="O15" s="27">
         <v>16.47</v>
       </c>
       <c r="P15" s="27">
         <v>16</v>
       </c>
       <c r="Q15" s="27">
         <v>16.86</v>
       </c>
       <c r="R15" s="27">
         <v>17.36</v>
       </c>
       <c r="S15" s="27">
         <v>17.3</v>
       </c>
       <c r="T15" s="27">
         <v>17.7</v>
       </c>
-      <c r="U15" s="37"/>
+      <c r="U15" s="27">
+        <v>17.8</v>
+      </c>
       <c r="V15" s="37"/>
       <c r="W15" s="37"/>
       <c r="X15" s="37"/>
       <c r="Y15" s="37"/>
       <c r="Z15" s="37"/>
       <c r="AA15" s="37"/>
     </row>
     <row r="16" spans="1:27" s="39" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="31" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>68</v>
       </c>
       <c r="C16" s="28">
         <v>10.55</v>
       </c>
       <c r="D16" s="28">
         <v>11.68</v>
       </c>
       <c r="E16" s="28">
         <v>11.55</v>
       </c>
       <c r="F16" s="28">
         <v>12.45</v>
@@ -2524,61 +2538,63 @@
       </c>
       <c r="M16" s="28">
         <v>12.64</v>
       </c>
       <c r="N16" s="28">
         <v>12.65</v>
       </c>
       <c r="O16" s="28">
         <v>11.55</v>
       </c>
       <c r="P16" s="28">
         <v>11</v>
       </c>
       <c r="Q16" s="28">
         <v>11.56</v>
       </c>
       <c r="R16" s="28">
         <v>11.78</v>
       </c>
       <c r="S16" s="28">
         <v>11.57</v>
       </c>
       <c r="T16" s="28">
         <v>11.7</v>
       </c>
-      <c r="U16" s="37"/>
+      <c r="U16" s="28">
+        <v>11.7</v>
+      </c>
       <c r="V16" s="37"/>
       <c r="W16" s="37"/>
       <c r="X16" s="37"/>
       <c r="Y16" s="37"/>
       <c r="Z16" s="37"/>
       <c r="AA16" s="37"/>
     </row>
     <row r="17" spans="1:27" s="39" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A17" s="55"/>
-      <c r="B17" s="56" t="s">
+      <c r="A17" s="54"/>
+      <c r="B17" s="55" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="37"/>
       <c r="D17" s="37"/>
       <c r="E17" s="37"/>
       <c r="F17" s="37"/>
       <c r="G17" s="37"/>
       <c r="H17" s="37"/>
       <c r="I17" s="37"/>
       <c r="J17" s="37"/>
       <c r="K17" s="37"/>
       <c r="L17" s="37"/>
       <c r="M17" s="37"/>
       <c r="N17" s="37"/>
       <c r="O17" s="37"/>
       <c r="P17" s="37"/>
       <c r="Q17" s="37"/>
       <c r="R17" s="37"/>
       <c r="S17" s="37"/>
       <c r="T17" s="37"/>
       <c r="U17" s="37"/>
       <c r="V17" s="37"/>
       <c r="W17" s="37"/>
       <c r="X17" s="37"/>
       <c r="Y17" s="37"/>