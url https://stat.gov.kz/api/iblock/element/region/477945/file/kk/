--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -633,88 +633,88 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -996,51 +996,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="40.28515625" customWidth="1"/>
     <col min="2" max="2" width="87" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A1" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="37">
         <v>61240101</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A2" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="39" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="38" customFormat="1" ht="12.75">
@@ -1122,59 +1122,59 @@
       <c r="B12" s="40" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A13" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A14" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="40" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A15" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="41">
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A16" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="41">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A17" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A18" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A19" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="42">
         <v>77272775556</v>
       </c>
@@ -1241,792 +1241,858 @@
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="33" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="1"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="1"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="46" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Z60"/>
+  <dimension ref="A1:Z58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="E30" sqref="E30"/>
+      <selection pane="bottomLeft" sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="7" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" customWidth="1"/>
     <col min="12" max="13" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="19" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" s="33" customFormat="1" ht="25.5">
-      <c r="A2" s="32" t="s">
+    <row r="1" spans="1:26" s="33" customFormat="1" ht="25.5">
+      <c r="A1" s="32" t="s">
         <v>49</v>
       </c>
-      <c r="B2" s="47" t="s">
+      <c r="B1" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="C2" s="47"/>
-[...40 lines deleted...]
-      <c r="Y5" s="55" t="s">
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
+      <c r="Z1" s="51"/>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+    </row>
+    <row r="3" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="T3" s="56"/>
+      <c r="U3" s="56"/>
+      <c r="W3" s="24"/>
+      <c r="Y3" s="59" t="s">
         <v>14</v>
       </c>
-      <c r="Z5" s="55"/>
-[...2 lines deleted...]
-      <c r="A6" s="56" t="s">
+      <c r="Z3" s="59"/>
+    </row>
+    <row r="4" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="47" t="s">
         <v>47</v>
       </c>
-      <c r="B6" s="58"/>
-      <c r="C6" s="50">
+      <c r="B4" s="49"/>
+      <c r="C4" s="54">
         <v>2025</v>
       </c>
-      <c r="D6" s="51"/>
-[...10 lines deleted...]
-      <c r="O6" s="53">
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="55"/>
+      <c r="I4" s="55"/>
+      <c r="J4" s="55"/>
+      <c r="K4" s="55"/>
+      <c r="L4" s="55"/>
+      <c r="M4" s="55"/>
+      <c r="N4" s="55"/>
+      <c r="O4" s="57">
         <v>2026</v>
       </c>
-      <c r="P6" s="54"/>
-[...14 lines deleted...]
-      <c r="C7" s="8" t="s">
+      <c r="P4" s="58"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="58"/>
+      <c r="S4" s="58"/>
+      <c r="T4" s="58"/>
+      <c r="U4" s="58"/>
+      <c r="V4" s="58"/>
+      <c r="W4" s="58"/>
+      <c r="X4" s="58"/>
+      <c r="Y4" s="58"/>
+      <c r="Z4" s="58"/>
+    </row>
+    <row r="5" spans="1:26" s="2" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A5" s="48"/>
+      <c r="B5" s="50"/>
+      <c r="C5" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="D7" s="8" t="s">
+      <c r="D5" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="E7" s="8" t="s">
+      <c r="E5" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="F7" s="8" t="s">
+      <c r="F5" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="G7" s="8" t="s">
+      <c r="G5" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="H7" s="8" t="s">
+      <c r="H5" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="I7" s="8" t="s">
+      <c r="I5" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="8" t="s">
+      <c r="J5" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="8" t="s">
+      <c r="K5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="L7" s="8" t="s">
+      <c r="L5" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="M7" s="14" t="s">
+      <c r="M5" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="N7" s="14" t="s">
+      <c r="N5" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="O7" s="9" t="s">
+      <c r="O5" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="P7" s="9" t="s">
+      <c r="P5" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="Q7" s="8" t="s">
+      <c r="Q5" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="R7" s="8" t="s">
+      <c r="R5" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="S7" s="8" t="s">
+      <c r="S5" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="T7" s="8" t="s">
+      <c r="T5" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="U7" s="8" t="s">
+      <c r="U5" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="V7" s="8" t="s">
+      <c r="V5" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="W7" s="8" t="s">
+      <c r="W5" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="X7" s="8" t="s">
+      <c r="X5" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="Y7" s="25" t="s">
+      <c r="Y5" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="Z7" s="14" t="s">
+      <c r="Z5" s="14" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="8" spans="1:26" s="35" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B8" s="48" t="s">
+    <row r="6" spans="1:26" s="35" customFormat="1" ht="11.25">
+      <c r="A6" s="34"/>
+      <c r="B6" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="C8" s="49"/>
-[...25 lines deleted...]
-      <c r="A9" s="31" t="s">
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="53"/>
+      <c r="O6" s="53"/>
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="53"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="53"/>
+      <c r="Z6" s="53"/>
+    </row>
+    <row r="7" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A7" s="31" t="s">
         <v>48</v>
       </c>
-      <c r="B9" s="5" t="s">
+      <c r="B7" s="5" t="s">
         <v>10</v>
       </c>
+      <c r="C7" s="10">
+        <v>3.09</v>
+      </c>
+      <c r="D7" s="10">
+        <v>3.86</v>
+      </c>
+      <c r="E7" s="10">
+        <v>3.96</v>
+      </c>
+      <c r="F7" s="15">
+        <v>4.33</v>
+      </c>
+      <c r="G7" s="17">
+        <v>4.3899999999999997</v>
+      </c>
+      <c r="H7" s="17">
+        <v>4.88</v>
+      </c>
+      <c r="I7" s="17">
+        <v>5.22</v>
+      </c>
+      <c r="J7" s="10">
+        <v>5.5</v>
+      </c>
+      <c r="K7" s="10">
+        <v>5.6</v>
+      </c>
+      <c r="L7" s="10">
+        <v>5.66</v>
+      </c>
+      <c r="M7" s="10">
+        <v>5.57</v>
+      </c>
+      <c r="N7" s="10">
+        <v>5.47</v>
+      </c>
+      <c r="O7" s="10">
+        <v>3.44</v>
+      </c>
+      <c r="P7" s="10">
+        <v>3.89</v>
+      </c>
+      <c r="Q7" s="10">
+        <v>3.98</v>
+      </c>
+      <c r="R7" s="15"/>
+      <c r="S7" s="17"/>
+      <c r="T7" s="17"/>
+      <c r="U7" s="17"/>
+      <c r="V7" s="10"/>
+      <c r="W7" s="10"/>
+      <c r="X7" s="10"/>
+      <c r="Y7" s="10"/>
+    </row>
+    <row r="8" spans="1:26" s="2" customFormat="1" ht="11.25">
+      <c r="A8" s="27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="C8" s="10">
+        <v>3.18</v>
+      </c>
+      <c r="D8" s="10">
+        <v>3.82</v>
+      </c>
+      <c r="E8" s="10">
+        <v>3.87</v>
+      </c>
+      <c r="F8" s="10">
+        <v>4.05</v>
+      </c>
+      <c r="G8" s="10">
+        <v>4.04</v>
+      </c>
+      <c r="H8" s="10">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="I8" s="10">
+        <v>4.7300000000000004</v>
+      </c>
+      <c r="J8" s="10">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="K8" s="10">
+        <v>4.95</v>
+      </c>
+      <c r="L8" s="10">
+        <v>5.01</v>
+      </c>
+      <c r="M8" s="10">
+        <v>4.92</v>
+      </c>
+      <c r="N8" s="10">
+        <v>4.84</v>
+      </c>
+      <c r="O8" s="10">
+        <v>2.84</v>
+      </c>
+      <c r="P8" s="10">
+        <v>3.49</v>
+      </c>
+      <c r="Q8" s="10">
+        <v>3.56</v>
+      </c>
+      <c r="R8" s="15"/>
+      <c r="S8" s="17"/>
+      <c r="T8" s="17"/>
+      <c r="U8" s="17"/>
+      <c r="V8" s="10"/>
+      <c r="W8" s="10"/>
+      <c r="X8" s="10"/>
+      <c r="Y8" s="10"/>
+    </row>
+    <row r="9" spans="1:26" s="35" customFormat="1" ht="11.25">
+      <c r="A9" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="28" t="s">
+        <v>61</v>
+      </c>
       <c r="C9" s="10">
-        <v>3.09</v>
+        <v>3.4</v>
       </c>
       <c r="D9" s="10">
-        <v>3.86</v>
+        <v>4.05</v>
       </c>
       <c r="E9" s="10">
-        <v>3.96</v>
-[...11 lines deleted...]
-        <v>5.22</v>
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="F9" s="10">
+        <v>4.41</v>
+      </c>
+      <c r="G9" s="10">
+        <v>4.7</v>
+      </c>
+      <c r="H9" s="10">
+        <v>5.12</v>
+      </c>
+      <c r="I9" s="10">
+        <v>5.46</v>
       </c>
       <c r="J9" s="10">
-        <v>5.5</v>
+        <v>5.7</v>
       </c>
       <c r="K9" s="10">
-        <v>5.6</v>
+        <v>5.85</v>
       </c>
       <c r="L9" s="10">
-        <v>5.66</v>
+        <v>5.95</v>
       </c>
       <c r="M9" s="10">
-        <v>5.57</v>
+        <v>5.93</v>
       </c>
       <c r="N9" s="10">
-        <v>5.47</v>
+        <v>5.78</v>
       </c>
       <c r="O9" s="10">
-        <v>3.44</v>
+        <v>3.85</v>
       </c>
       <c r="P9" s="10">
-        <v>3.89</v>
-[...9 lines deleted...]
-      <c r="Y9" s="10"/>
+        <v>4.3</v>
+      </c>
+      <c r="Q9" s="10">
+        <v>4.2</v>
+      </c>
+      <c r="R9" s="26"/>
+      <c r="S9" s="26"/>
+      <c r="T9" s="26"/>
+      <c r="U9" s="26"/>
+      <c r="V9" s="26"/>
+      <c r="W9" s="26"/>
+      <c r="X9" s="26"/>
+      <c r="Y9" s="26"/>
     </row>
     <row r="10" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="27" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B10" s="28" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C10" s="10">
-        <v>3.18</v>
+        <v>2.75</v>
       </c>
       <c r="D10" s="10">
-        <v>3.82</v>
+        <v>3.94</v>
       </c>
       <c r="E10" s="10">
-        <v>3.87</v>
+        <v>4.18</v>
       </c>
       <c r="F10" s="10">
-        <v>4.05</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="G10" s="10">
-        <v>4.04</v>
+        <v>4.5599999999999996</v>
       </c>
       <c r="H10" s="10">
-        <v>4.5199999999999996</v>
+        <v>5.03</v>
       </c>
       <c r="I10" s="10">
-        <v>4.7300000000000004</v>
+        <v>5.35</v>
       </c>
       <c r="J10" s="10">
-        <v>4.8899999999999997</v>
+        <v>5.56</v>
       </c>
       <c r="K10" s="10">
-        <v>4.95</v>
+        <v>5.59</v>
       </c>
       <c r="L10" s="10">
-        <v>5.01</v>
+        <v>5.59</v>
       </c>
       <c r="M10" s="10">
-        <v>4.92</v>
+        <v>5.52</v>
       </c>
       <c r="N10" s="10">
-        <v>4.84</v>
+        <v>5.39</v>
       </c>
       <c r="O10" s="10">
         <v>2.84</v>
       </c>
       <c r="P10" s="10">
-        <v>3.49</v>
-[...1 lines deleted...]
-      <c r="Q10" s="10"/>
+        <v>3.43</v>
+      </c>
+      <c r="Q10" s="10">
+        <v>3.65</v>
+      </c>
       <c r="R10" s="15"/>
       <c r="S10" s="17"/>
       <c r="T10" s="17"/>
       <c r="U10" s="17"/>
       <c r="V10" s="10"/>
       <c r="W10" s="10"/>
       <c r="X10" s="10"/>
       <c r="Y10" s="10"/>
     </row>
-    <row r="11" spans="1:26" s="35" customFormat="1" ht="11.25">
+    <row r="11" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="27" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B11" s="28" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C11" s="10">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="D11" s="10">
-        <v>4.05</v>
+        <v>3.77</v>
       </c>
       <c r="E11" s="10">
-        <v>4.0999999999999996</v>
+        <v>3.79</v>
       </c>
       <c r="F11" s="10">
-        <v>4.41</v>
+        <v>4.29</v>
       </c>
       <c r="G11" s="10">
-        <v>4.7</v>
+        <v>4.3600000000000003</v>
       </c>
       <c r="H11" s="10">
-        <v>5.12</v>
+        <v>4.93</v>
       </c>
       <c r="I11" s="10">
-        <v>5.46</v>
+        <v>5.33</v>
       </c>
       <c r="J11" s="10">
-        <v>5.7</v>
+        <v>5.73</v>
       </c>
       <c r="K11" s="10">
+        <v>5.8</v>
+      </c>
+      <c r="L11" s="10">
         <v>5.85</v>
       </c>
-      <c r="L11" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="M11" s="10">
-        <v>5.93</v>
+        <v>5.75</v>
       </c>
       <c r="N11" s="10">
-        <v>5.78</v>
+        <v>5.64</v>
       </c>
       <c r="O11" s="10">
-        <v>3.85</v>
+        <v>3.23</v>
       </c>
       <c r="P11" s="10">
-        <v>4.3</v>
-[...9 lines deleted...]
-      <c r="Y11" s="26"/>
+        <v>3.7</v>
+      </c>
+      <c r="Q11" s="10">
+        <v>3.88</v>
+      </c>
+      <c r="R11" s="15"/>
+      <c r="S11" s="17"/>
+      <c r="T11" s="17"/>
+      <c r="U11" s="17"/>
+      <c r="V11" s="10"/>
+      <c r="W11" s="10"/>
+      <c r="X11" s="10"/>
+      <c r="Y11" s="10"/>
     </row>
     <row r="12" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="27" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B12" s="28" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C12" s="10">
-        <v>2.75</v>
+        <v>2.76</v>
       </c>
       <c r="D12" s="10">
-        <v>3.94</v>
+        <v>3.58</v>
       </c>
       <c r="E12" s="10">
-        <v>4.18</v>
+        <v>4.08</v>
       </c>
       <c r="F12" s="10">
-        <v>4.5999999999999996</v>
+        <v>4.2300000000000004</v>
       </c>
       <c r="G12" s="10">
-        <v>4.5599999999999996</v>
+        <v>4.07</v>
       </c>
       <c r="H12" s="10">
-        <v>5.03</v>
+        <v>4.29</v>
       </c>
       <c r="I12" s="10">
-        <v>5.35</v>
+        <v>4.51</v>
       </c>
       <c r="J12" s="10">
-        <v>5.56</v>
+        <v>4.6900000000000004</v>
       </c>
       <c r="K12" s="10">
-        <v>5.59</v>
+        <v>4.8600000000000003</v>
       </c>
       <c r="L12" s="10">
-        <v>5.59</v>
+        <v>4.9400000000000004</v>
       </c>
       <c r="M12" s="10">
-        <v>5.52</v>
+        <v>4.8099999999999996</v>
       </c>
       <c r="N12" s="10">
-        <v>5.39</v>
+        <v>4.74</v>
       </c>
       <c r="O12" s="10">
-        <v>2.84</v>
+        <v>2.95</v>
       </c>
       <c r="P12" s="10">
-        <v>3.43</v>
-[...1 lines deleted...]
-      <c r="Q12" s="10"/>
+        <v>3.16</v>
+      </c>
+      <c r="Q12" s="10">
+        <v>3.42</v>
+      </c>
       <c r="R12" s="15"/>
       <c r="S12" s="17"/>
       <c r="T12" s="17"/>
       <c r="U12" s="17"/>
       <c r="V12" s="10"/>
       <c r="W12" s="10"/>
       <c r="X12" s="10"/>
       <c r="Y12" s="10"/>
     </row>
     <row r="13" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="27" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B13" s="28" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C13" s="10">
-        <v>3.3</v>
+        <v>3.08</v>
       </c>
       <c r="D13" s="10">
-        <v>3.77</v>
+        <v>3.75</v>
       </c>
       <c r="E13" s="10">
-        <v>3.79</v>
+        <v>4</v>
       </c>
       <c r="F13" s="10">
-        <v>4.29</v>
+        <v>4.26</v>
       </c>
       <c r="G13" s="10">
-        <v>4.3600000000000003</v>
+        <v>4.33</v>
       </c>
       <c r="H13" s="10">
-        <v>4.93</v>
+        <v>5.09</v>
       </c>
       <c r="I13" s="10">
-        <v>5.33</v>
+        <v>5.61</v>
       </c>
       <c r="J13" s="10">
-        <v>5.73</v>
+        <v>6.04</v>
       </c>
       <c r="K13" s="10">
-        <v>5.8</v>
+        <v>6.11</v>
       </c>
       <c r="L13" s="10">
-        <v>5.85</v>
+        <v>6.05</v>
       </c>
       <c r="M13" s="10">
-        <v>5.75</v>
+        <v>5.92</v>
       </c>
       <c r="N13" s="10">
-        <v>5.64</v>
+        <v>5.83</v>
       </c>
       <c r="O13" s="10">
-        <v>3.23</v>
+        <v>3.54</v>
       </c>
       <c r="P13" s="10">
-        <v>3.7</v>
-[...1 lines deleted...]
-      <c r="Q13" s="10"/>
+        <v>4.28</v>
+      </c>
+      <c r="Q13" s="10">
+        <v>4.3499999999999996</v>
+      </c>
       <c r="R13" s="15"/>
       <c r="S13" s="17"/>
       <c r="T13" s="17"/>
       <c r="U13" s="17"/>
       <c r="V13" s="10"/>
       <c r="W13" s="10"/>
       <c r="X13" s="10"/>
       <c r="Y13" s="10"/>
     </row>
     <row r="14" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="27" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="B14" s="28" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C14" s="10">
-        <v>2.76</v>
+        <v>3.21</v>
       </c>
       <c r="D14" s="10">
-        <v>3.58</v>
+        <v>3.73</v>
       </c>
       <c r="E14" s="10">
-        <v>4.08</v>
+        <v>3.66</v>
       </c>
       <c r="F14" s="10">
-        <v>4.2300000000000004</v>
+        <v>4.29</v>
       </c>
       <c r="G14" s="10">
-        <v>4.07</v>
+        <v>4.42</v>
       </c>
       <c r="H14" s="10">
-        <v>4.29</v>
+        <v>4.92</v>
       </c>
       <c r="I14" s="10">
-        <v>4.51</v>
+        <v>5.47</v>
       </c>
       <c r="J14" s="10">
-        <v>4.6900000000000004</v>
+        <v>5.71</v>
       </c>
       <c r="K14" s="10">
-        <v>4.8600000000000003</v>
+        <v>5.9</v>
       </c>
       <c r="L14" s="10">
-        <v>4.9400000000000004</v>
+        <v>6.13</v>
       </c>
       <c r="M14" s="10">
-        <v>4.8099999999999996</v>
+        <v>6.08</v>
       </c>
       <c r="N14" s="10">
-        <v>4.74</v>
+        <v>5.99</v>
       </c>
       <c r="O14" s="10">
-        <v>2.95</v>
+        <v>3.85</v>
       </c>
       <c r="P14" s="10">
-        <v>3.16</v>
-[...1 lines deleted...]
-      <c r="Q14" s="10"/>
+        <v>3.97</v>
+      </c>
+      <c r="Q14" s="10">
+        <v>4.04</v>
+      </c>
       <c r="R14" s="15"/>
       <c r="S14" s="17"/>
       <c r="T14" s="17"/>
       <c r="U14" s="17"/>
       <c r="V14" s="10"/>
       <c r="W14" s="10"/>
       <c r="X14" s="10"/>
       <c r="Y14" s="10"/>
     </row>
     <row r="15" spans="1:26" s="2" customFormat="1" ht="11.25">
-      <c r="A15" s="27" t="s">
-[...35 lines deleted...]
-      <c r="M15" s="10">
+      <c r="A15" s="29" t="s">
+        <v>72</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>73</v>
+      </c>
+      <c r="C15" s="11">
+        <v>3.18</v>
+      </c>
+      <c r="D15" s="11">
+        <v>4.29</v>
+      </c>
+      <c r="E15" s="11">
+        <v>4.13</v>
+      </c>
+      <c r="F15" s="11">
+        <v>4.6399999999999997</v>
+      </c>
+      <c r="G15" s="11">
+        <v>4.6900000000000004</v>
+      </c>
+      <c r="H15" s="11">
+        <v>5.14</v>
+      </c>
+      <c r="I15" s="11">
+        <v>5.38</v>
+      </c>
+      <c r="J15" s="11">
+        <v>5.79</v>
+      </c>
+      <c r="K15" s="11">
+        <v>5.88</v>
+      </c>
+      <c r="L15" s="11">
         <v>5.92</v>
       </c>
-      <c r="N15" s="10">
-[...8 lines deleted...]
-      <c r="Q15" s="10"/>
+      <c r="M15" s="11">
+        <v>5.8</v>
+      </c>
+      <c r="N15" s="11">
+        <v>5.69</v>
+      </c>
+      <c r="O15" s="11">
+        <v>4.5</v>
+      </c>
+      <c r="P15" s="11">
+        <v>4.79</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>4.87</v>
+      </c>
       <c r="R15" s="15"/>
       <c r="S15" s="17"/>
       <c r="T15" s="17"/>
       <c r="U15" s="17"/>
       <c r="V15" s="10"/>
       <c r="W15" s="10"/>
       <c r="X15" s="10"/>
       <c r="Y15" s="10"/>
     </row>
-    <row r="16" spans="1:26" s="2" customFormat="1" ht="11.25">
-[...47 lines deleted...]
-      </c>
+    <row r="16" spans="1:26">
+      <c r="A16" s="21"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="10"/>
+      <c r="D16" s="10"/>
+      <c r="E16" s="10"/>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+      <c r="K16" s="10"/>
+      <c r="L16" s="10"/>
+      <c r="M16" s="10"/>
+      <c r="N16" s="10"/>
+      <c r="O16" s="10"/>
+      <c r="P16" s="10"/>
       <c r="Q16" s="10"/>
       <c r="R16" s="15"/>
       <c r="S16" s="17"/>
       <c r="T16" s="17"/>
       <c r="U16" s="17"/>
       <c r="V16" s="10"/>
       <c r="W16" s="10"/>
       <c r="X16" s="10"/>
       <c r="Y16" s="10"/>
     </row>
-    <row r="17" spans="1:25" s="2" customFormat="1" ht="11.25">
-[...47 lines deleted...]
-      </c>
+    <row r="17" spans="1:25">
+      <c r="A17" s="21"/>
+      <c r="B17" s="5"/>
+      <c r="C17" s="10"/>
+      <c r="D17" s="10"/>
+      <c r="E17" s="10"/>
+      <c r="F17" s="10"/>
+      <c r="G17" s="10"/>
+      <c r="H17" s="10"/>
+      <c r="I17" s="10"/>
+      <c r="J17" s="10"/>
+      <c r="K17" s="10"/>
+      <c r="L17" s="10"/>
+      <c r="M17" s="10"/>
+      <c r="N17" s="10"/>
+      <c r="O17" s="10"/>
+      <c r="P17" s="10"/>
       <c r="Q17" s="10"/>
       <c r="R17" s="15"/>
       <c r="S17" s="17"/>
       <c r="T17" s="17"/>
       <c r="U17" s="17"/>
       <c r="V17" s="10"/>
       <c r="W17" s="10"/>
       <c r="X17" s="10"/>
       <c r="Y17" s="10"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="21"/>
       <c r="B18" s="5"/>
       <c r="C18" s="10"/>
       <c r="D18" s="10"/>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
       <c r="K18" s="10"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
       <c r="N18" s="10"/>
@@ -2291,239 +2357,239 @@
       <c r="C28" s="10"/>
       <c r="D28" s="10"/>
       <c r="E28" s="10"/>
       <c r="F28" s="10"/>
       <c r="G28" s="10"/>
       <c r="H28" s="10"/>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
       <c r="K28" s="10"/>
       <c r="L28" s="10"/>
       <c r="M28" s="10"/>
       <c r="N28" s="10"/>
       <c r="O28" s="10"/>
       <c r="P28" s="10"/>
       <c r="Q28" s="10"/>
       <c r="R28" s="15"/>
       <c r="S28" s="17"/>
       <c r="T28" s="17"/>
       <c r="U28" s="17"/>
       <c r="V28" s="10"/>
       <c r="W28" s="10"/>
       <c r="X28" s="10"/>
       <c r="Y28" s="10"/>
     </row>
     <row r="29" spans="1:25">
-      <c r="A29" s="21"/>
+      <c r="A29" s="22"/>
       <c r="B29" s="5"/>
       <c r="C29" s="10"/>
       <c r="D29" s="10"/>
       <c r="E29" s="10"/>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
       <c r="L29" s="10"/>
       <c r="M29" s="10"/>
       <c r="N29" s="10"/>
       <c r="O29" s="10"/>
       <c r="P29" s="10"/>
       <c r="Q29" s="10"/>
       <c r="R29" s="15"/>
       <c r="S29" s="17"/>
       <c r="T29" s="17"/>
       <c r="U29" s="17"/>
       <c r="V29" s="10"/>
       <c r="W29" s="10"/>
       <c r="X29" s="10"/>
       <c r="Y29" s="10"/>
     </row>
     <row r="30" spans="1:25">
-      <c r="A30" s="21"/>
+      <c r="A30" s="22"/>
       <c r="B30" s="5"/>
       <c r="C30" s="10"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
       <c r="K30" s="10"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
       <c r="N30" s="10"/>
       <c r="O30" s="10"/>
       <c r="P30" s="10"/>
       <c r="Q30" s="10"/>
       <c r="R30" s="15"/>
       <c r="S30" s="17"/>
       <c r="T30" s="17"/>
       <c r="U30" s="17"/>
       <c r="V30" s="10"/>
       <c r="W30" s="10"/>
       <c r="X30" s="10"/>
       <c r="Y30" s="10"/>
     </row>
-    <row r="31" spans="1:25">
-[...24 lines deleted...]
-      <c r="Y31" s="10"/>
+    <row r="31" spans="1:25" s="13" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A31" s="1"/>
+      <c r="B31" s="26"/>
+      <c r="C31" s="26"/>
+      <c r="D31" s="26"/>
+      <c r="E31" s="26"/>
+      <c r="F31" s="26"/>
+      <c r="G31" s="26"/>
+      <c r="H31" s="26"/>
+      <c r="I31" s="26"/>
+      <c r="J31" s="26"/>
+      <c r="K31" s="26"/>
+      <c r="L31" s="26"/>
+      <c r="M31" s="26"/>
+      <c r="N31" s="26"/>
+      <c r="O31" s="26"/>
+      <c r="P31" s="26"/>
+      <c r="Q31" s="26"/>
+      <c r="R31" s="26"/>
+      <c r="S31" s="26"/>
+      <c r="T31" s="26"/>
+      <c r="U31" s="26"/>
+      <c r="V31" s="26"/>
+      <c r="W31" s="26"/>
+      <c r="X31" s="26"/>
+      <c r="Y31" s="26"/>
     </row>
     <row r="32" spans="1:25">
-      <c r="A32" s="22"/>
-      <c r="B32" s="5"/>
+      <c r="B32" s="3"/>
       <c r="C32" s="10"/>
       <c r="D32" s="10"/>
       <c r="E32" s="10"/>
       <c r="F32" s="10"/>
       <c r="G32" s="10"/>
       <c r="H32" s="10"/>
       <c r="I32" s="10"/>
       <c r="J32" s="10"/>
       <c r="K32" s="10"/>
       <c r="L32" s="10"/>
       <c r="M32" s="10"/>
       <c r="N32" s="10"/>
       <c r="O32" s="10"/>
       <c r="P32" s="10"/>
       <c r="Q32" s="10"/>
       <c r="R32" s="15"/>
       <c r="S32" s="17"/>
       <c r="T32" s="17"/>
       <c r="U32" s="17"/>
       <c r="V32" s="10"/>
       <c r="W32" s="10"/>
       <c r="X32" s="10"/>
       <c r="Y32" s="10"/>
     </row>
-    <row r="33" spans="1:25" s="13" customFormat="1" ht="20.25" customHeight="1">
-[...24 lines deleted...]
-      <c r="Y33" s="26"/>
+    <row r="33" spans="1:25">
+      <c r="A33" s="19"/>
+      <c r="B33" s="4"/>
+      <c r="C33" s="10"/>
+      <c r="D33" s="10"/>
+      <c r="E33" s="10"/>
+      <c r="F33" s="10"/>
+      <c r="G33" s="10"/>
+      <c r="H33" s="10"/>
+      <c r="I33" s="10"/>
+      <c r="J33" s="10"/>
+      <c r="K33" s="10"/>
+      <c r="L33" s="10"/>
+      <c r="M33" s="10"/>
+      <c r="N33" s="10"/>
+      <c r="O33" s="10"/>
+      <c r="P33" s="10"/>
+      <c r="Q33" s="10"/>
+      <c r="R33" s="15"/>
+      <c r="S33" s="17"/>
+      <c r="T33" s="17"/>
+      <c r="U33" s="17"/>
+      <c r="V33" s="10"/>
+      <c r="W33" s="10"/>
+      <c r="X33" s="10"/>
+      <c r="Y33" s="10"/>
     </row>
     <row r="34" spans="1:25">
-      <c r="B34" s="3"/>
+      <c r="A34" s="20"/>
+      <c r="B34" s="5"/>
       <c r="C34" s="10"/>
       <c r="D34" s="10"/>
       <c r="E34" s="10"/>
       <c r="F34" s="10"/>
       <c r="G34" s="10"/>
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
       <c r="K34" s="10"/>
       <c r="L34" s="10"/>
       <c r="M34" s="10"/>
       <c r="N34" s="10"/>
       <c r="O34" s="10"/>
       <c r="P34" s="10"/>
       <c r="Q34" s="10"/>
       <c r="R34" s="15"/>
       <c r="S34" s="17"/>
       <c r="T34" s="17"/>
       <c r="U34" s="17"/>
       <c r="V34" s="10"/>
       <c r="W34" s="10"/>
       <c r="X34" s="10"/>
       <c r="Y34" s="10"/>
     </row>
     <row r="35" spans="1:25">
-      <c r="A35" s="19"/>
-      <c r="B35" s="4"/>
+      <c r="A35" s="21"/>
+      <c r="B35" s="5"/>
       <c r="C35" s="10"/>
       <c r="D35" s="10"/>
       <c r="E35" s="10"/>
       <c r="F35" s="10"/>
       <c r="G35" s="10"/>
       <c r="H35" s="10"/>
       <c r="I35" s="10"/>
       <c r="J35" s="10"/>
       <c r="K35" s="10"/>
       <c r="L35" s="10"/>
       <c r="M35" s="10"/>
       <c r="N35" s="10"/>
       <c r="O35" s="10"/>
       <c r="P35" s="10"/>
       <c r="Q35" s="10"/>
       <c r="R35" s="15"/>
       <c r="S35" s="17"/>
       <c r="T35" s="17"/>
       <c r="U35" s="17"/>
       <c r="V35" s="10"/>
       <c r="W35" s="10"/>
       <c r="X35" s="10"/>
       <c r="Y35" s="10"/>
     </row>
     <row r="36" spans="1:25">
-      <c r="A36" s="20"/>
+      <c r="A36" s="21"/>
       <c r="B36" s="5"/>
       <c r="C36" s="10"/>
       <c r="D36" s="10"/>
       <c r="E36" s="10"/>
       <c r="F36" s="10"/>
       <c r="G36" s="10"/>
       <c r="H36" s="10"/>
       <c r="I36" s="10"/>
       <c r="J36" s="10"/>
       <c r="K36" s="10"/>
       <c r="L36" s="10"/>
       <c r="M36" s="10"/>
       <c r="N36" s="10"/>
       <c r="O36" s="10"/>
       <c r="P36" s="10"/>
       <c r="Q36" s="10"/>
       <c r="R36" s="15"/>
       <c r="S36" s="17"/>
       <c r="T36" s="17"/>
       <c r="U36" s="17"/>
       <c r="V36" s="10"/>
       <c r="W36" s="10"/>
       <c r="X36" s="10"/>
       <c r="Y36" s="10"/>
     </row>
@@ -2830,168 +2896,114 @@
       <c r="C48" s="10"/>
       <c r="D48" s="10"/>
       <c r="E48" s="10"/>
       <c r="F48" s="10"/>
       <c r="G48" s="10"/>
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="10"/>
       <c r="N48" s="10"/>
       <c r="O48" s="10"/>
       <c r="P48" s="10"/>
       <c r="Q48" s="10"/>
       <c r="R48" s="15"/>
       <c r="S48" s="17"/>
       <c r="T48" s="17"/>
       <c r="U48" s="17"/>
       <c r="V48" s="10"/>
       <c r="W48" s="10"/>
       <c r="X48" s="10"/>
       <c r="Y48" s="10"/>
     </row>
     <row r="49" spans="1:25">
-      <c r="A49" s="21"/>
-[...23 lines deleted...]
-      <c r="Y49" s="10"/>
+      <c r="A49" s="23"/>
+      <c r="B49" s="6"/>
+      <c r="C49" s="11"/>
+      <c r="D49" s="11"/>
+      <c r="E49" s="11"/>
+      <c r="F49" s="11"/>
+      <c r="G49" s="11"/>
+      <c r="H49" s="11"/>
+      <c r="I49" s="11"/>
+      <c r="J49" s="11"/>
+      <c r="K49" s="11"/>
+      <c r="L49" s="11"/>
+      <c r="M49" s="11"/>
+      <c r="N49" s="11"/>
+      <c r="O49" s="11"/>
+      <c r="P49" s="11"/>
+      <c r="Q49" s="11"/>
+      <c r="R49" s="16"/>
+      <c r="S49" s="18"/>
+      <c r="T49" s="18"/>
+      <c r="U49" s="18"/>
+      <c r="V49" s="11"/>
+      <c r="W49" s="11"/>
+      <c r="X49" s="11"/>
+      <c r="Y49" s="11"/>
     </row>
     <row r="50" spans="1:25">
-      <c r="A50" s="21"/>
-[...23 lines deleted...]
-      <c r="Y50" s="10"/>
+      <c r="A50" s="22"/>
+      <c r="B50" s="7"/>
     </row>
     <row r="51" spans="1:25">
-      <c r="A51" s="23"/>
-[...23 lines deleted...]
-      <c r="Y51" s="11"/>
+      <c r="B51" s="2"/>
     </row>
     <row r="52" spans="1:25">
-      <c r="A52" s="22"/>
-      <c r="B52" s="7"/>
+      <c r="B52" s="2"/>
     </row>
     <row r="53" spans="1:25">
       <c r="B53" s="2"/>
     </row>
     <row r="54" spans="1:25">
       <c r="B54" s="2"/>
     </row>
     <row r="55" spans="1:25">
       <c r="B55" s="2"/>
     </row>
     <row r="56" spans="1:25">
       <c r="B56" s="2"/>
     </row>
     <row r="57" spans="1:25">
       <c r="B57" s="2"/>
     </row>
     <row r="58" spans="1:25">
       <c r="B58" s="2"/>
     </row>
-    <row r="59" spans="1:25">
-[...4 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A6:A7"/>
-[...6 lines deleted...]
-    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="Y3:Z3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>