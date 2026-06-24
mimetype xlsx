--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -996,51 +996,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="40.28515625" customWidth="1"/>
     <col min="2" max="2" width="87" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A1" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="37">
         <v>61240101</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A2" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="39" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="38" customFormat="1" ht="12.75">
@@ -1122,59 +1122,59 @@
       <c r="B12" s="40" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A13" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A14" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="40" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A15" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="41">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A16" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="41">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A17" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A18" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A19" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="42">
         <v>77272775556</v>
       </c>
@@ -1246,51 +1246,51 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="1"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="1"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="46" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" sqref="A1:XFD1"/>
+      <selection pane="bottomLeft" activeCell="V20" sqref="V20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="7" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" customWidth="1"/>
     <col min="12" max="13" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="19" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="33" customFormat="1" ht="25.5">
       <c r="A1" s="32" t="s">
         <v>49</v>
@@ -1508,51 +1508,53 @@
       </c>
       <c r="J7" s="10">
         <v>5.5</v>
       </c>
       <c r="K7" s="10">
         <v>5.6</v>
       </c>
       <c r="L7" s="10">
         <v>5.66</v>
       </c>
       <c r="M7" s="10">
         <v>5.57</v>
       </c>
       <c r="N7" s="10">
         <v>5.47</v>
       </c>
       <c r="O7" s="10">
         <v>3.44</v>
       </c>
       <c r="P7" s="10">
         <v>3.89</v>
       </c>
       <c r="Q7" s="10">
         <v>3.98</v>
       </c>
-      <c r="R7" s="15"/>
+      <c r="R7" s="10">
+        <v>4.24</v>
+      </c>
       <c r="S7" s="17"/>
       <c r="T7" s="17"/>
       <c r="U7" s="17"/>
       <c r="V7" s="10"/>
       <c r="W7" s="10"/>
       <c r="X7" s="10"/>
       <c r="Y7" s="10"/>
     </row>
     <row r="8" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="10">
         <v>3.18</v>
       </c>
       <c r="D8" s="10">
         <v>3.82</v>
       </c>
       <c r="E8" s="10">
         <v>3.87</v>
       </c>
       <c r="F8" s="10">
@@ -1569,51 +1571,53 @@
       </c>
       <c r="J8" s="10">
         <v>4.8899999999999997</v>
       </c>
       <c r="K8" s="10">
         <v>4.95</v>
       </c>
       <c r="L8" s="10">
         <v>5.01</v>
       </c>
       <c r="M8" s="10">
         <v>4.92</v>
       </c>
       <c r="N8" s="10">
         <v>4.84</v>
       </c>
       <c r="O8" s="10">
         <v>2.84</v>
       </c>
       <c r="P8" s="10">
         <v>3.49</v>
       </c>
       <c r="Q8" s="10">
         <v>3.56</v>
       </c>
-      <c r="R8" s="15"/>
+      <c r="R8" s="10">
+        <v>3.81</v>
+      </c>
       <c r="S8" s="17"/>
       <c r="T8" s="17"/>
       <c r="U8" s="17"/>
       <c r="V8" s="10"/>
       <c r="W8" s="10"/>
       <c r="X8" s="10"/>
       <c r="Y8" s="10"/>
     </row>
     <row r="9" spans="1:26" s="35" customFormat="1" ht="11.25">
       <c r="A9" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="10">
         <v>3.4</v>
       </c>
       <c r="D9" s="10">
         <v>4.05</v>
       </c>
       <c r="E9" s="10">
         <v>4.0999999999999996</v>
       </c>
       <c r="F9" s="10">
@@ -1630,51 +1634,53 @@
       </c>
       <c r="J9" s="10">
         <v>5.7</v>
       </c>
       <c r="K9" s="10">
         <v>5.85</v>
       </c>
       <c r="L9" s="10">
         <v>5.95</v>
       </c>
       <c r="M9" s="10">
         <v>5.93</v>
       </c>
       <c r="N9" s="10">
         <v>5.78</v>
       </c>
       <c r="O9" s="10">
         <v>3.85</v>
       </c>
       <c r="P9" s="10">
         <v>4.3</v>
       </c>
       <c r="Q9" s="10">
         <v>4.2</v>
       </c>
-      <c r="R9" s="26"/>
+      <c r="R9" s="10">
+        <v>4.4800000000000004</v>
+      </c>
       <c r="S9" s="26"/>
       <c r="T9" s="26"/>
       <c r="U9" s="26"/>
       <c r="V9" s="26"/>
       <c r="W9" s="26"/>
       <c r="X9" s="26"/>
       <c r="Y9" s="26"/>
     </row>
     <row r="10" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="10">
         <v>2.75</v>
       </c>
       <c r="D10" s="10">
         <v>3.94</v>
       </c>
       <c r="E10" s="10">
         <v>4.18</v>
       </c>
       <c r="F10" s="10">
@@ -1691,51 +1697,53 @@
       </c>
       <c r="J10" s="10">
         <v>5.56</v>
       </c>
       <c r="K10" s="10">
         <v>5.59</v>
       </c>
       <c r="L10" s="10">
         <v>5.59</v>
       </c>
       <c r="M10" s="10">
         <v>5.52</v>
       </c>
       <c r="N10" s="10">
         <v>5.39</v>
       </c>
       <c r="O10" s="10">
         <v>2.84</v>
       </c>
       <c r="P10" s="10">
         <v>3.43</v>
       </c>
       <c r="Q10" s="10">
         <v>3.65</v>
       </c>
-      <c r="R10" s="15"/>
+      <c r="R10" s="10">
+        <v>4.1500000000000004</v>
+      </c>
       <c r="S10" s="17"/>
       <c r="T10" s="17"/>
       <c r="U10" s="17"/>
       <c r="V10" s="10"/>
       <c r="W10" s="10"/>
       <c r="X10" s="10"/>
       <c r="Y10" s="10"/>
     </row>
     <row r="11" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="10">
         <v>3.3</v>
       </c>
       <c r="D11" s="10">
         <v>3.77</v>
       </c>
       <c r="E11" s="10">
         <v>3.79</v>
       </c>
       <c r="F11" s="10">
@@ -1752,51 +1760,53 @@
       </c>
       <c r="J11" s="10">
         <v>5.73</v>
       </c>
       <c r="K11" s="10">
         <v>5.8</v>
       </c>
       <c r="L11" s="10">
         <v>5.85</v>
       </c>
       <c r="M11" s="10">
         <v>5.75</v>
       </c>
       <c r="N11" s="10">
         <v>5.64</v>
       </c>
       <c r="O11" s="10">
         <v>3.23</v>
       </c>
       <c r="P11" s="10">
         <v>3.7</v>
       </c>
       <c r="Q11" s="10">
         <v>3.88</v>
       </c>
-      <c r="R11" s="15"/>
+      <c r="R11" s="10">
+        <v>4.04</v>
+      </c>
       <c r="S11" s="17"/>
       <c r="T11" s="17"/>
       <c r="U11" s="17"/>
       <c r="V11" s="10"/>
       <c r="W11" s="10"/>
       <c r="X11" s="10"/>
       <c r="Y11" s="10"/>
     </row>
     <row r="12" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="10">
         <v>2.76</v>
       </c>
       <c r="D12" s="10">
         <v>3.58</v>
       </c>
       <c r="E12" s="10">
         <v>4.08</v>
       </c>
       <c r="F12" s="10">
@@ -1813,51 +1823,53 @@
       </c>
       <c r="J12" s="10">
         <v>4.6900000000000004</v>
       </c>
       <c r="K12" s="10">
         <v>4.8600000000000003</v>
       </c>
       <c r="L12" s="10">
         <v>4.9400000000000004</v>
       </c>
       <c r="M12" s="10">
         <v>4.8099999999999996</v>
       </c>
       <c r="N12" s="10">
         <v>4.74</v>
       </c>
       <c r="O12" s="10">
         <v>2.95</v>
       </c>
       <c r="P12" s="10">
         <v>3.16</v>
       </c>
       <c r="Q12" s="10">
         <v>3.42</v>
       </c>
-      <c r="R12" s="15"/>
+      <c r="R12" s="10">
+        <v>3.6</v>
+      </c>
       <c r="S12" s="17"/>
       <c r="T12" s="17"/>
       <c r="U12" s="17"/>
       <c r="V12" s="10"/>
       <c r="W12" s="10"/>
       <c r="X12" s="10"/>
       <c r="Y12" s="10"/>
     </row>
     <row r="13" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="10">
         <v>3.08</v>
       </c>
       <c r="D13" s="10">
         <v>3.75</v>
       </c>
       <c r="E13" s="10">
         <v>4</v>
       </c>
       <c r="F13" s="10">
@@ -1874,51 +1886,53 @@
       </c>
       <c r="J13" s="10">
         <v>6.04</v>
       </c>
       <c r="K13" s="10">
         <v>6.11</v>
       </c>
       <c r="L13" s="10">
         <v>6.05</v>
       </c>
       <c r="M13" s="10">
         <v>5.92</v>
       </c>
       <c r="N13" s="10">
         <v>5.83</v>
       </c>
       <c r="O13" s="10">
         <v>3.54</v>
       </c>
       <c r="P13" s="10">
         <v>4.28</v>
       </c>
       <c r="Q13" s="10">
         <v>4.3499999999999996</v>
       </c>
-      <c r="R13" s="15"/>
+      <c r="R13" s="10">
+        <v>4.6500000000000004</v>
+      </c>
       <c r="S13" s="17"/>
       <c r="T13" s="17"/>
       <c r="U13" s="17"/>
       <c r="V13" s="10"/>
       <c r="W13" s="10"/>
       <c r="X13" s="10"/>
       <c r="Y13" s="10"/>
     </row>
     <row r="14" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="10">
         <v>3.21</v>
       </c>
       <c r="D14" s="10">
         <v>3.73</v>
       </c>
       <c r="E14" s="10">
         <v>3.66</v>
       </c>
       <c r="F14" s="10">
@@ -1935,51 +1949,53 @@
       </c>
       <c r="J14" s="10">
         <v>5.71</v>
       </c>
       <c r="K14" s="10">
         <v>5.9</v>
       </c>
       <c r="L14" s="10">
         <v>6.13</v>
       </c>
       <c r="M14" s="10">
         <v>6.08</v>
       </c>
       <c r="N14" s="10">
         <v>5.99</v>
       </c>
       <c r="O14" s="10">
         <v>3.85</v>
       </c>
       <c r="P14" s="10">
         <v>3.97</v>
       </c>
       <c r="Q14" s="10">
         <v>4.04</v>
       </c>
-      <c r="R14" s="15"/>
+      <c r="R14" s="10">
+        <v>4.3499999999999996</v>
+      </c>
       <c r="S14" s="17"/>
       <c r="T14" s="17"/>
       <c r="U14" s="17"/>
       <c r="V14" s="10"/>
       <c r="W14" s="10"/>
       <c r="X14" s="10"/>
       <c r="Y14" s="10"/>
     </row>
     <row r="15" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="29" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C15" s="11">
         <v>3.18</v>
       </c>
       <c r="D15" s="11">
         <v>4.29</v>
       </c>
       <c r="E15" s="11">
         <v>4.13</v>
       </c>
       <c r="F15" s="11">
@@ -1996,51 +2012,53 @@
       </c>
       <c r="J15" s="11">
         <v>5.79</v>
       </c>
       <c r="K15" s="11">
         <v>5.88</v>
       </c>
       <c r="L15" s="11">
         <v>5.92</v>
       </c>
       <c r="M15" s="11">
         <v>5.8</v>
       </c>
       <c r="N15" s="11">
         <v>5.69</v>
       </c>
       <c r="O15" s="11">
         <v>4.5</v>
       </c>
       <c r="P15" s="11">
         <v>4.79</v>
       </c>
       <c r="Q15" s="11">
         <v>4.87</v>
       </c>
-      <c r="R15" s="15"/>
+      <c r="R15" s="11">
+        <v>4.88</v>
+      </c>
       <c r="S15" s="17"/>
       <c r="T15" s="17"/>
       <c r="U15" s="17"/>
       <c r="V15" s="10"/>
       <c r="W15" s="10"/>
       <c r="X15" s="10"/>
       <c r="Y15" s="10"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="21"/>
       <c r="B16" s="5"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
       <c r="N16" s="10"/>
       <c r="O16" s="10"/>
       <c r="P16" s="10"/>