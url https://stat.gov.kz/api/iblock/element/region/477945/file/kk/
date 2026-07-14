--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -996,51 +996,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="40.28515625" customWidth="1"/>
     <col min="2" max="2" width="87" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A1" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="37">
         <v>61240101</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A2" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="39" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="38" customFormat="1" ht="12.75">
@@ -1122,59 +1122,59 @@
       <c r="B12" s="40" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A13" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A14" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="40" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A15" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="41">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A16" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="41">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A17" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A18" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A19" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="42">
         <v>77272775556</v>
       </c>
@@ -1246,54 +1246,54 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="1"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="1"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="46" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="V20" sqref="V20"/>
+      <selection pane="bottomLeft" activeCell="S21" sqref="S21:T21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="7" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" customWidth="1"/>
     <col min="12" max="13" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="19" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="33" customFormat="1" ht="25.5">
       <c r="A1" s="32" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="51" t="s">
         <v>15</v>
@@ -1511,51 +1511,53 @@
       </c>
       <c r="K7" s="10">
         <v>5.6</v>
       </c>
       <c r="L7" s="10">
         <v>5.66</v>
       </c>
       <c r="M7" s="10">
         <v>5.57</v>
       </c>
       <c r="N7" s="10">
         <v>5.47</v>
       </c>
       <c r="O7" s="10">
         <v>3.44</v>
       </c>
       <c r="P7" s="10">
         <v>3.89</v>
       </c>
       <c r="Q7" s="10">
         <v>3.98</v>
       </c>
       <c r="R7" s="10">
         <v>4.24</v>
       </c>
-      <c r="S7" s="17"/>
+      <c r="S7" s="10">
+        <v>4.12</v>
+      </c>
       <c r="T7" s="17"/>
       <c r="U7" s="17"/>
       <c r="V7" s="10"/>
       <c r="W7" s="10"/>
       <c r="X7" s="10"/>
       <c r="Y7" s="10"/>
     </row>
     <row r="8" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="10">
         <v>3.18</v>
       </c>
       <c r="D8" s="10">
         <v>3.82</v>
       </c>
       <c r="E8" s="10">
         <v>3.87</v>
       </c>
       <c r="F8" s="10">
         <v>4.05</v>
@@ -1574,51 +1576,53 @@
       </c>
       <c r="K8" s="10">
         <v>4.95</v>
       </c>
       <c r="L8" s="10">
         <v>5.01</v>
       </c>
       <c r="M8" s="10">
         <v>4.92</v>
       </c>
       <c r="N8" s="10">
         <v>4.84</v>
       </c>
       <c r="O8" s="10">
         <v>2.84</v>
       </c>
       <c r="P8" s="10">
         <v>3.49</v>
       </c>
       <c r="Q8" s="10">
         <v>3.56</v>
       </c>
       <c r="R8" s="10">
         <v>3.81</v>
       </c>
-      <c r="S8" s="17"/>
+      <c r="S8" s="10">
+        <v>3.62</v>
+      </c>
       <c r="T8" s="17"/>
       <c r="U8" s="17"/>
       <c r="V8" s="10"/>
       <c r="W8" s="10"/>
       <c r="X8" s="10"/>
       <c r="Y8" s="10"/>
     </row>
     <row r="9" spans="1:26" s="35" customFormat="1" ht="11.25">
       <c r="A9" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="10">
         <v>3.4</v>
       </c>
       <c r="D9" s="10">
         <v>4.05</v>
       </c>
       <c r="E9" s="10">
         <v>4.0999999999999996</v>
       </c>
       <c r="F9" s="10">
         <v>4.41</v>
@@ -1637,51 +1641,53 @@
       </c>
       <c r="K9" s="10">
         <v>5.85</v>
       </c>
       <c r="L9" s="10">
         <v>5.95</v>
       </c>
       <c r="M9" s="10">
         <v>5.93</v>
       </c>
       <c r="N9" s="10">
         <v>5.78</v>
       </c>
       <c r="O9" s="10">
         <v>3.85</v>
       </c>
       <c r="P9" s="10">
         <v>4.3</v>
       </c>
       <c r="Q9" s="10">
         <v>4.2</v>
       </c>
       <c r="R9" s="10">
         <v>4.4800000000000004</v>
       </c>
-      <c r="S9" s="26"/>
+      <c r="S9" s="10">
+        <v>4.46</v>
+      </c>
       <c r="T9" s="26"/>
       <c r="U9" s="26"/>
       <c r="V9" s="26"/>
       <c r="W9" s="26"/>
       <c r="X9" s="26"/>
       <c r="Y9" s="26"/>
     </row>
     <row r="10" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="10">
         <v>2.75</v>
       </c>
       <c r="D10" s="10">
         <v>3.94</v>
       </c>
       <c r="E10" s="10">
         <v>4.18</v>
       </c>
       <c r="F10" s="10">
         <v>4.5999999999999996</v>
@@ -1700,51 +1706,53 @@
       </c>
       <c r="K10" s="10">
         <v>5.59</v>
       </c>
       <c r="L10" s="10">
         <v>5.59</v>
       </c>
       <c r="M10" s="10">
         <v>5.52</v>
       </c>
       <c r="N10" s="10">
         <v>5.39</v>
       </c>
       <c r="O10" s="10">
         <v>2.84</v>
       </c>
       <c r="P10" s="10">
         <v>3.43</v>
       </c>
       <c r="Q10" s="10">
         <v>3.65</v>
       </c>
       <c r="R10" s="10">
         <v>4.1500000000000004</v>
       </c>
-      <c r="S10" s="17"/>
+      <c r="S10" s="10">
+        <v>4</v>
+      </c>
       <c r="T10" s="17"/>
       <c r="U10" s="17"/>
       <c r="V10" s="10"/>
       <c r="W10" s="10"/>
       <c r="X10" s="10"/>
       <c r="Y10" s="10"/>
     </row>
     <row r="11" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="10">
         <v>3.3</v>
       </c>
       <c r="D11" s="10">
         <v>3.77</v>
       </c>
       <c r="E11" s="10">
         <v>3.79</v>
       </c>
       <c r="F11" s="10">
         <v>4.29</v>
@@ -1763,51 +1771,53 @@
       </c>
       <c r="K11" s="10">
         <v>5.8</v>
       </c>
       <c r="L11" s="10">
         <v>5.85</v>
       </c>
       <c r="M11" s="10">
         <v>5.75</v>
       </c>
       <c r="N11" s="10">
         <v>5.64</v>
       </c>
       <c r="O11" s="10">
         <v>3.23</v>
       </c>
       <c r="P11" s="10">
         <v>3.7</v>
       </c>
       <c r="Q11" s="10">
         <v>3.88</v>
       </c>
       <c r="R11" s="10">
         <v>4.04</v>
       </c>
-      <c r="S11" s="17"/>
+      <c r="S11" s="10">
+        <v>3.88</v>
+      </c>
       <c r="T11" s="17"/>
       <c r="U11" s="17"/>
       <c r="V11" s="10"/>
       <c r="W11" s="10"/>
       <c r="X11" s="10"/>
       <c r="Y11" s="10"/>
     </row>
     <row r="12" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="10">
         <v>2.76</v>
       </c>
       <c r="D12" s="10">
         <v>3.58</v>
       </c>
       <c r="E12" s="10">
         <v>4.08</v>
       </c>
       <c r="F12" s="10">
         <v>4.2300000000000004</v>
@@ -1826,51 +1836,53 @@
       </c>
       <c r="K12" s="10">
         <v>4.8600000000000003</v>
       </c>
       <c r="L12" s="10">
         <v>4.9400000000000004</v>
       </c>
       <c r="M12" s="10">
         <v>4.8099999999999996</v>
       </c>
       <c r="N12" s="10">
         <v>4.74</v>
       </c>
       <c r="O12" s="10">
         <v>2.95</v>
       </c>
       <c r="P12" s="10">
         <v>3.16</v>
       </c>
       <c r="Q12" s="10">
         <v>3.42</v>
       </c>
       <c r="R12" s="10">
         <v>3.6</v>
       </c>
-      <c r="S12" s="17"/>
+      <c r="S12" s="10">
+        <v>3.51</v>
+      </c>
       <c r="T12" s="17"/>
       <c r="U12" s="17"/>
       <c r="V12" s="10"/>
       <c r="W12" s="10"/>
       <c r="X12" s="10"/>
       <c r="Y12" s="10"/>
     </row>
     <row r="13" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="10">
         <v>3.08</v>
       </c>
       <c r="D13" s="10">
         <v>3.75</v>
       </c>
       <c r="E13" s="10">
         <v>4</v>
       </c>
       <c r="F13" s="10">
         <v>4.26</v>
@@ -1889,51 +1901,53 @@
       </c>
       <c r="K13" s="10">
         <v>6.11</v>
       </c>
       <c r="L13" s="10">
         <v>6.05</v>
       </c>
       <c r="M13" s="10">
         <v>5.92</v>
       </c>
       <c r="N13" s="10">
         <v>5.83</v>
       </c>
       <c r="O13" s="10">
         <v>3.54</v>
       </c>
       <c r="P13" s="10">
         <v>4.28</v>
       </c>
       <c r="Q13" s="10">
         <v>4.3499999999999996</v>
       </c>
       <c r="R13" s="10">
         <v>4.6500000000000004</v>
       </c>
-      <c r="S13" s="17"/>
+      <c r="S13" s="10">
+        <v>4.6100000000000003</v>
+      </c>
       <c r="T13" s="17"/>
       <c r="U13" s="17"/>
       <c r="V13" s="10"/>
       <c r="W13" s="10"/>
       <c r="X13" s="10"/>
       <c r="Y13" s="10"/>
     </row>
     <row r="14" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="10">
         <v>3.21</v>
       </c>
       <c r="D14" s="10">
         <v>3.73</v>
       </c>
       <c r="E14" s="10">
         <v>3.66</v>
       </c>
       <c r="F14" s="10">
         <v>4.29</v>
@@ -1952,51 +1966,53 @@
       </c>
       <c r="K14" s="10">
         <v>5.9</v>
       </c>
       <c r="L14" s="10">
         <v>6.13</v>
       </c>
       <c r="M14" s="10">
         <v>6.08</v>
       </c>
       <c r="N14" s="10">
         <v>5.99</v>
       </c>
       <c r="O14" s="10">
         <v>3.85</v>
       </c>
       <c r="P14" s="10">
         <v>3.97</v>
       </c>
       <c r="Q14" s="10">
         <v>4.04</v>
       </c>
       <c r="R14" s="10">
         <v>4.3499999999999996</v>
       </c>
-      <c r="S14" s="17"/>
+      <c r="S14" s="10">
+        <v>4.3499999999999996</v>
+      </c>
       <c r="T14" s="17"/>
       <c r="U14" s="17"/>
       <c r="V14" s="10"/>
       <c r="W14" s="10"/>
       <c r="X14" s="10"/>
       <c r="Y14" s="10"/>
     </row>
     <row r="15" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="29" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C15" s="11">
         <v>3.18</v>
       </c>
       <c r="D15" s="11">
         <v>4.29</v>
       </c>
       <c r="E15" s="11">
         <v>4.13</v>
       </c>
       <c r="F15" s="11">
         <v>4.6399999999999997</v>
@@ -2015,51 +2031,53 @@
       </c>
       <c r="K15" s="11">
         <v>5.88</v>
       </c>
       <c r="L15" s="11">
         <v>5.92</v>
       </c>
       <c r="M15" s="11">
         <v>5.8</v>
       </c>
       <c r="N15" s="11">
         <v>5.69</v>
       </c>
       <c r="O15" s="11">
         <v>4.5</v>
       </c>
       <c r="P15" s="11">
         <v>4.79</v>
       </c>
       <c r="Q15" s="11">
         <v>4.87</v>
       </c>
       <c r="R15" s="11">
         <v>4.88</v>
       </c>
-      <c r="S15" s="17"/>
+      <c r="S15" s="11">
+        <v>4.6100000000000003</v>
+      </c>
       <c r="T15" s="17"/>
       <c r="U15" s="17"/>
       <c r="V15" s="10"/>
       <c r="W15" s="10"/>
       <c r="X15" s="10"/>
       <c r="Y15" s="10"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="21"/>
       <c r="B16" s="5"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
       <c r="N16" s="10"/>
       <c r="O16" s="10"/>
       <c r="P16" s="10"/>
       <c r="Q16" s="10"/>