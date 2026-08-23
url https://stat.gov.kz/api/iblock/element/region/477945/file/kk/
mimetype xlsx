--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -996,51 +996,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B30" sqref="B30:C30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="40.28515625" customWidth="1"/>
     <col min="2" max="2" width="87" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A1" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="37">
         <v>61240101</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A2" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="39" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="38" customFormat="1" ht="12.75">
@@ -1122,59 +1122,59 @@
       <c r="B12" s="40" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A13" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A14" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="40" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A15" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="41">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A16" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="41">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A17" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A18" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A19" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="42">
         <v>77272775556</v>
       </c>
@@ -1246,51 +1246,51 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="1"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="1"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="46" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="S21" sqref="S21:T21"/>
+      <selection pane="bottomLeft" activeCell="B1" sqref="B1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="7" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" customWidth="1"/>
     <col min="12" max="13" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="19" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="33" customFormat="1" ht="25.5">
       <c r="A1" s="32" t="s">
         <v>49</v>
@@ -1514,51 +1514,53 @@
       </c>
       <c r="L7" s="10">
         <v>5.66</v>
       </c>
       <c r="M7" s="10">
         <v>5.57</v>
       </c>
       <c r="N7" s="10">
         <v>5.47</v>
       </c>
       <c r="O7" s="10">
         <v>3.44</v>
       </c>
       <c r="P7" s="10">
         <v>3.89</v>
       </c>
       <c r="Q7" s="10">
         <v>3.98</v>
       </c>
       <c r="R7" s="10">
         <v>4.24</v>
       </c>
       <c r="S7" s="10">
         <v>4.12</v>
       </c>
-      <c r="T7" s="17"/>
+      <c r="T7" s="10">
+        <v>4.96</v>
+      </c>
       <c r="U7" s="17"/>
       <c r="V7" s="10"/>
       <c r="W7" s="10"/>
       <c r="X7" s="10"/>
       <c r="Y7" s="10"/>
     </row>
     <row r="8" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="10">
         <v>3.18</v>
       </c>
       <c r="D8" s="10">
         <v>3.82</v>
       </c>
       <c r="E8" s="10">
         <v>3.87</v>
       </c>
       <c r="F8" s="10">
         <v>4.05</v>
       </c>
@@ -1579,51 +1581,53 @@
       </c>
       <c r="L8" s="10">
         <v>5.01</v>
       </c>
       <c r="M8" s="10">
         <v>4.92</v>
       </c>
       <c r="N8" s="10">
         <v>4.84</v>
       </c>
       <c r="O8" s="10">
         <v>2.84</v>
       </c>
       <c r="P8" s="10">
         <v>3.49</v>
       </c>
       <c r="Q8" s="10">
         <v>3.56</v>
       </c>
       <c r="R8" s="10">
         <v>3.81</v>
       </c>
       <c r="S8" s="10">
         <v>3.62</v>
       </c>
-      <c r="T8" s="17"/>
+      <c r="T8" s="10">
+        <v>4.49</v>
+      </c>
       <c r="U8" s="17"/>
       <c r="V8" s="10"/>
       <c r="W8" s="10"/>
       <c r="X8" s="10"/>
       <c r="Y8" s="10"/>
     </row>
     <row r="9" spans="1:26" s="35" customFormat="1" ht="11.25">
       <c r="A9" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="10">
         <v>3.4</v>
       </c>
       <c r="D9" s="10">
         <v>4.05</v>
       </c>
       <c r="E9" s="10">
         <v>4.0999999999999996</v>
       </c>
       <c r="F9" s="10">
         <v>4.41</v>
       </c>
@@ -1644,51 +1648,53 @@
       </c>
       <c r="L9" s="10">
         <v>5.95</v>
       </c>
       <c r="M9" s="10">
         <v>5.93</v>
       </c>
       <c r="N9" s="10">
         <v>5.78</v>
       </c>
       <c r="O9" s="10">
         <v>3.85</v>
       </c>
       <c r="P9" s="10">
         <v>4.3</v>
       </c>
       <c r="Q9" s="10">
         <v>4.2</v>
       </c>
       <c r="R9" s="10">
         <v>4.4800000000000004</v>
       </c>
       <c r="S9" s="10">
         <v>4.46</v>
       </c>
-      <c r="T9" s="26"/>
+      <c r="T9" s="10">
+        <v>5.15</v>
+      </c>
       <c r="U9" s="26"/>
       <c r="V9" s="26"/>
       <c r="W9" s="26"/>
       <c r="X9" s="26"/>
       <c r="Y9" s="26"/>
     </row>
     <row r="10" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="10">
         <v>2.75</v>
       </c>
       <c r="D10" s="10">
         <v>3.94</v>
       </c>
       <c r="E10" s="10">
         <v>4.18</v>
       </c>
       <c r="F10" s="10">
         <v>4.5999999999999996</v>
       </c>
@@ -1709,51 +1715,53 @@
       </c>
       <c r="L10" s="10">
         <v>5.59</v>
       </c>
       <c r="M10" s="10">
         <v>5.52</v>
       </c>
       <c r="N10" s="10">
         <v>5.39</v>
       </c>
       <c r="O10" s="10">
         <v>2.84</v>
       </c>
       <c r="P10" s="10">
         <v>3.43</v>
       </c>
       <c r="Q10" s="10">
         <v>3.65</v>
       </c>
       <c r="R10" s="10">
         <v>4.1500000000000004</v>
       </c>
       <c r="S10" s="10">
         <v>4</v>
       </c>
-      <c r="T10" s="17"/>
+      <c r="T10" s="10">
+        <v>4.87</v>
+      </c>
       <c r="U10" s="17"/>
       <c r="V10" s="10"/>
       <c r="W10" s="10"/>
       <c r="X10" s="10"/>
       <c r="Y10" s="10"/>
     </row>
     <row r="11" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="10">
         <v>3.3</v>
       </c>
       <c r="D11" s="10">
         <v>3.77</v>
       </c>
       <c r="E11" s="10">
         <v>3.79</v>
       </c>
       <c r="F11" s="10">
         <v>4.29</v>
       </c>
@@ -1774,51 +1782,53 @@
       </c>
       <c r="L11" s="10">
         <v>5.85</v>
       </c>
       <c r="M11" s="10">
         <v>5.75</v>
       </c>
       <c r="N11" s="10">
         <v>5.64</v>
       </c>
       <c r="O11" s="10">
         <v>3.23</v>
       </c>
       <c r="P11" s="10">
         <v>3.7</v>
       </c>
       <c r="Q11" s="10">
         <v>3.88</v>
       </c>
       <c r="R11" s="10">
         <v>4.04</v>
       </c>
       <c r="S11" s="10">
         <v>3.88</v>
       </c>
-      <c r="T11" s="17"/>
+      <c r="T11" s="10">
+        <v>4.8099999999999996</v>
+      </c>
       <c r="U11" s="17"/>
       <c r="V11" s="10"/>
       <c r="W11" s="10"/>
       <c r="X11" s="10"/>
       <c r="Y11" s="10"/>
     </row>
     <row r="12" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="10">
         <v>2.76</v>
       </c>
       <c r="D12" s="10">
         <v>3.58</v>
       </c>
       <c r="E12" s="10">
         <v>4.08</v>
       </c>
       <c r="F12" s="10">
         <v>4.2300000000000004</v>
       </c>
@@ -1839,51 +1849,53 @@
       </c>
       <c r="L12" s="10">
         <v>4.9400000000000004</v>
       </c>
       <c r="M12" s="10">
         <v>4.8099999999999996</v>
       </c>
       <c r="N12" s="10">
         <v>4.74</v>
       </c>
       <c r="O12" s="10">
         <v>2.95</v>
       </c>
       <c r="P12" s="10">
         <v>3.16</v>
       </c>
       <c r="Q12" s="10">
         <v>3.42</v>
       </c>
       <c r="R12" s="10">
         <v>3.6</v>
       </c>
       <c r="S12" s="10">
         <v>3.51</v>
       </c>
-      <c r="T12" s="17"/>
+      <c r="T12" s="10">
+        <v>4.3099999999999996</v>
+      </c>
       <c r="U12" s="17"/>
       <c r="V12" s="10"/>
       <c r="W12" s="10"/>
       <c r="X12" s="10"/>
       <c r="Y12" s="10"/>
     </row>
     <row r="13" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="10">
         <v>3.08</v>
       </c>
       <c r="D13" s="10">
         <v>3.75</v>
       </c>
       <c r="E13" s="10">
         <v>4</v>
       </c>
       <c r="F13" s="10">
         <v>4.26</v>
       </c>
@@ -1904,51 +1916,53 @@
       </c>
       <c r="L13" s="10">
         <v>6.05</v>
       </c>
       <c r="M13" s="10">
         <v>5.92</v>
       </c>
       <c r="N13" s="10">
         <v>5.83</v>
       </c>
       <c r="O13" s="10">
         <v>3.54</v>
       </c>
       <c r="P13" s="10">
         <v>4.28</v>
       </c>
       <c r="Q13" s="10">
         <v>4.3499999999999996</v>
       </c>
       <c r="R13" s="10">
         <v>4.6500000000000004</v>
       </c>
       <c r="S13" s="10">
         <v>4.6100000000000003</v>
       </c>
-      <c r="T13" s="17"/>
+      <c r="T13" s="10">
+        <v>5.58</v>
+      </c>
       <c r="U13" s="17"/>
       <c r="V13" s="10"/>
       <c r="W13" s="10"/>
       <c r="X13" s="10"/>
       <c r="Y13" s="10"/>
     </row>
     <row r="14" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="10">
         <v>3.21</v>
       </c>
       <c r="D14" s="10">
         <v>3.73</v>
       </c>
       <c r="E14" s="10">
         <v>3.66</v>
       </c>
       <c r="F14" s="10">
         <v>4.29</v>
       </c>
@@ -1969,51 +1983,53 @@
       </c>
       <c r="L14" s="10">
         <v>6.13</v>
       </c>
       <c r="M14" s="10">
         <v>6.08</v>
       </c>
       <c r="N14" s="10">
         <v>5.99</v>
       </c>
       <c r="O14" s="10">
         <v>3.85</v>
       </c>
       <c r="P14" s="10">
         <v>3.97</v>
       </c>
       <c r="Q14" s="10">
         <v>4.04</v>
       </c>
       <c r="R14" s="10">
         <v>4.3499999999999996</v>
       </c>
       <c r="S14" s="10">
         <v>4.3499999999999996</v>
       </c>
-      <c r="T14" s="17"/>
+      <c r="T14" s="10">
+        <v>5.0599999999999996</v>
+      </c>
       <c r="U14" s="17"/>
       <c r="V14" s="10"/>
       <c r="W14" s="10"/>
       <c r="X14" s="10"/>
       <c r="Y14" s="10"/>
     </row>
     <row r="15" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="29" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C15" s="11">
         <v>3.18</v>
       </c>
       <c r="D15" s="11">
         <v>4.29</v>
       </c>
       <c r="E15" s="11">
         <v>4.13</v>
       </c>
       <c r="F15" s="11">
         <v>4.6399999999999997</v>
       </c>
@@ -2034,51 +2050,53 @@
       </c>
       <c r="L15" s="11">
         <v>5.92</v>
       </c>
       <c r="M15" s="11">
         <v>5.8</v>
       </c>
       <c r="N15" s="11">
         <v>5.69</v>
       </c>
       <c r="O15" s="11">
         <v>4.5</v>
       </c>
       <c r="P15" s="11">
         <v>4.79</v>
       </c>
       <c r="Q15" s="11">
         <v>4.87</v>
       </c>
       <c r="R15" s="11">
         <v>4.88</v>
       </c>
       <c r="S15" s="11">
         <v>4.6100000000000003</v>
       </c>
-      <c r="T15" s="17"/>
+      <c r="T15" s="11">
+        <v>5.58</v>
+      </c>
       <c r="U15" s="17"/>
       <c r="V15" s="10"/>
       <c r="W15" s="10"/>
       <c r="X15" s="10"/>
       <c r="Y15" s="10"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="21"/>
       <c r="B16" s="5"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
       <c r="N16" s="10"/>
       <c r="O16" s="10"/>
       <c r="P16" s="10"/>
       <c r="Q16" s="10"/>
       <c r="R16" s="15"/>