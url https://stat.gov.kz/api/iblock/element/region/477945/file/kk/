--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -996,51 +996,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30:C30"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="40.28515625" customWidth="1"/>
     <col min="2" max="2" width="87" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A1" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="37">
         <v>61240101</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A2" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="39" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="38" customFormat="1" ht="12.75">
@@ -1122,110 +1122,110 @@
       <c r="B12" s="40" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A13" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A14" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="40" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A15" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="41">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A16" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="41">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A17" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A18" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A19" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="42">
         <v>77272775556</v>
       </c>
     </row>
     <row r="20" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A20" s="36" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="43" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="157.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="33" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="33" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="33" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="33" t="s">
         <v>44</v>
@@ -1246,54 +1246,54 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="1"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="1"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="46" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="B1" sqref="B1:Z1"/>
+      <selection pane="bottomLeft" activeCell="S26" sqref="S26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="7" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" customWidth="1"/>
     <col min="12" max="13" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="19" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="33" customFormat="1" ht="25.5">
       <c r="A1" s="32" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="51" t="s">
         <v>15</v>
@@ -1517,51 +1517,53 @@
       </c>
       <c r="M7" s="10">
         <v>5.57</v>
       </c>
       <c r="N7" s="10">
         <v>5.47</v>
       </c>
       <c r="O7" s="10">
         <v>3.44</v>
       </c>
       <c r="P7" s="10">
         <v>3.89</v>
       </c>
       <c r="Q7" s="10">
         <v>3.98</v>
       </c>
       <c r="R7" s="10">
         <v>4.24</v>
       </c>
       <c r="S7" s="10">
         <v>4.12</v>
       </c>
       <c r="T7" s="10">
         <v>4.96</v>
       </c>
-      <c r="U7" s="17"/>
+      <c r="U7" s="10">
+        <v>5.2</v>
+      </c>
       <c r="V7" s="10"/>
       <c r="W7" s="10"/>
       <c r="X7" s="10"/>
       <c r="Y7" s="10"/>
     </row>
     <row r="8" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="10">
         <v>3.18</v>
       </c>
       <c r="D8" s="10">
         <v>3.82</v>
       </c>
       <c r="E8" s="10">
         <v>3.87</v>
       </c>
       <c r="F8" s="10">
         <v>4.05</v>
       </c>
       <c r="G8" s="10">
@@ -1584,51 +1586,53 @@
       </c>
       <c r="M8" s="10">
         <v>4.92</v>
       </c>
       <c r="N8" s="10">
         <v>4.84</v>
       </c>
       <c r="O8" s="10">
         <v>2.84</v>
       </c>
       <c r="P8" s="10">
         <v>3.49</v>
       </c>
       <c r="Q8" s="10">
         <v>3.56</v>
       </c>
       <c r="R8" s="10">
         <v>3.81</v>
       </c>
       <c r="S8" s="10">
         <v>3.62</v>
       </c>
       <c r="T8" s="10">
         <v>4.49</v>
       </c>
-      <c r="U8" s="17"/>
+      <c r="U8" s="10">
+        <v>4.59</v>
+      </c>
       <c r="V8" s="10"/>
       <c r="W8" s="10"/>
       <c r="X8" s="10"/>
       <c r="Y8" s="10"/>
     </row>
     <row r="9" spans="1:26" s="35" customFormat="1" ht="11.25">
       <c r="A9" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="10">
         <v>3.4</v>
       </c>
       <c r="D9" s="10">
         <v>4.05</v>
       </c>
       <c r="E9" s="10">
         <v>4.0999999999999996</v>
       </c>
       <c r="F9" s="10">
         <v>4.41</v>
       </c>
       <c r="G9" s="10">
@@ -1651,51 +1655,53 @@
       </c>
       <c r="M9" s="10">
         <v>5.93</v>
       </c>
       <c r="N9" s="10">
         <v>5.78</v>
       </c>
       <c r="O9" s="10">
         <v>3.85</v>
       </c>
       <c r="P9" s="10">
         <v>4.3</v>
       </c>
       <c r="Q9" s="10">
         <v>4.2</v>
       </c>
       <c r="R9" s="10">
         <v>4.4800000000000004</v>
       </c>
       <c r="S9" s="10">
         <v>4.46</v>
       </c>
       <c r="T9" s="10">
         <v>5.15</v>
       </c>
-      <c r="U9" s="26"/>
+      <c r="U9" s="10">
+        <v>5.5</v>
+      </c>
       <c r="V9" s="26"/>
       <c r="W9" s="26"/>
       <c r="X9" s="26"/>
       <c r="Y9" s="26"/>
     </row>
     <row r="10" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="10">
         <v>2.75</v>
       </c>
       <c r="D10" s="10">
         <v>3.94</v>
       </c>
       <c r="E10" s="10">
         <v>4.18</v>
       </c>
       <c r="F10" s="10">
         <v>4.5999999999999996</v>
       </c>
       <c r="G10" s="10">
@@ -1718,51 +1724,53 @@
       </c>
       <c r="M10" s="10">
         <v>5.52</v>
       </c>
       <c r="N10" s="10">
         <v>5.39</v>
       </c>
       <c r="O10" s="10">
         <v>2.84</v>
       </c>
       <c r="P10" s="10">
         <v>3.43</v>
       </c>
       <c r="Q10" s="10">
         <v>3.65</v>
       </c>
       <c r="R10" s="10">
         <v>4.1500000000000004</v>
       </c>
       <c r="S10" s="10">
         <v>4</v>
       </c>
       <c r="T10" s="10">
         <v>4.87</v>
       </c>
-      <c r="U10" s="17"/>
+      <c r="U10" s="10">
+        <v>5.13</v>
+      </c>
       <c r="V10" s="10"/>
       <c r="W10" s="10"/>
       <c r="X10" s="10"/>
       <c r="Y10" s="10"/>
     </row>
     <row r="11" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="10">
         <v>3.3</v>
       </c>
       <c r="D11" s="10">
         <v>3.77</v>
       </c>
       <c r="E11" s="10">
         <v>3.79</v>
       </c>
       <c r="F11" s="10">
         <v>4.29</v>
       </c>
       <c r="G11" s="10">
@@ -1785,51 +1793,53 @@
       </c>
       <c r="M11" s="10">
         <v>5.75</v>
       </c>
       <c r="N11" s="10">
         <v>5.64</v>
       </c>
       <c r="O11" s="10">
         <v>3.23</v>
       </c>
       <c r="P11" s="10">
         <v>3.7</v>
       </c>
       <c r="Q11" s="10">
         <v>3.88</v>
       </c>
       <c r="R11" s="10">
         <v>4.04</v>
       </c>
       <c r="S11" s="10">
         <v>3.88</v>
       </c>
       <c r="T11" s="10">
         <v>4.8099999999999996</v>
       </c>
-      <c r="U11" s="17"/>
+      <c r="U11" s="10">
+        <v>5.01</v>
+      </c>
       <c r="V11" s="10"/>
       <c r="W11" s="10"/>
       <c r="X11" s="10"/>
       <c r="Y11" s="10"/>
     </row>
     <row r="12" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="10">
         <v>2.76</v>
       </c>
       <c r="D12" s="10">
         <v>3.58</v>
       </c>
       <c r="E12" s="10">
         <v>4.08</v>
       </c>
       <c r="F12" s="10">
         <v>4.2300000000000004</v>
       </c>
       <c r="G12" s="10">
@@ -1852,51 +1862,53 @@
       </c>
       <c r="M12" s="10">
         <v>4.8099999999999996</v>
       </c>
       <c r="N12" s="10">
         <v>4.74</v>
       </c>
       <c r="O12" s="10">
         <v>2.95</v>
       </c>
       <c r="P12" s="10">
         <v>3.16</v>
       </c>
       <c r="Q12" s="10">
         <v>3.42</v>
       </c>
       <c r="R12" s="10">
         <v>3.6</v>
       </c>
       <c r="S12" s="10">
         <v>3.51</v>
       </c>
       <c r="T12" s="10">
         <v>4.3099999999999996</v>
       </c>
-      <c r="U12" s="17"/>
+      <c r="U12" s="10">
+        <v>4.5</v>
+      </c>
       <c r="V12" s="10"/>
       <c r="W12" s="10"/>
       <c r="X12" s="10"/>
       <c r="Y12" s="10"/>
     </row>
     <row r="13" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="10">
         <v>3.08</v>
       </c>
       <c r="D13" s="10">
         <v>3.75</v>
       </c>
       <c r="E13" s="10">
         <v>4</v>
       </c>
       <c r="F13" s="10">
         <v>4.26</v>
       </c>
       <c r="G13" s="10">
@@ -1919,51 +1931,53 @@
       </c>
       <c r="M13" s="10">
         <v>5.92</v>
       </c>
       <c r="N13" s="10">
         <v>5.83</v>
       </c>
       <c r="O13" s="10">
         <v>3.54</v>
       </c>
       <c r="P13" s="10">
         <v>4.28</v>
       </c>
       <c r="Q13" s="10">
         <v>4.3499999999999996</v>
       </c>
       <c r="R13" s="10">
         <v>4.6500000000000004</v>
       </c>
       <c r="S13" s="10">
         <v>4.6100000000000003</v>
       </c>
       <c r="T13" s="10">
         <v>5.58</v>
       </c>
-      <c r="U13" s="17"/>
+      <c r="U13" s="10">
+        <v>5.92</v>
+      </c>
       <c r="V13" s="10"/>
       <c r="W13" s="10"/>
       <c r="X13" s="10"/>
       <c r="Y13" s="10"/>
     </row>
     <row r="14" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="10">
         <v>3.21</v>
       </c>
       <c r="D14" s="10">
         <v>3.73</v>
       </c>
       <c r="E14" s="10">
         <v>3.66</v>
       </c>
       <c r="F14" s="10">
         <v>4.29</v>
       </c>
       <c r="G14" s="10">
@@ -1986,51 +2000,53 @@
       </c>
       <c r="M14" s="10">
         <v>6.08</v>
       </c>
       <c r="N14" s="10">
         <v>5.99</v>
       </c>
       <c r="O14" s="10">
         <v>3.85</v>
       </c>
       <c r="P14" s="10">
         <v>3.97</v>
       </c>
       <c r="Q14" s="10">
         <v>4.04</v>
       </c>
       <c r="R14" s="10">
         <v>4.3499999999999996</v>
       </c>
       <c r="S14" s="10">
         <v>4.3499999999999996</v>
       </c>
       <c r="T14" s="10">
         <v>5.0599999999999996</v>
       </c>
-      <c r="U14" s="17"/>
+      <c r="U14" s="10">
+        <v>5.38</v>
+      </c>
       <c r="V14" s="10"/>
       <c r="W14" s="10"/>
       <c r="X14" s="10"/>
       <c r="Y14" s="10"/>
     </row>
     <row r="15" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="29" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C15" s="11">
         <v>3.18</v>
       </c>
       <c r="D15" s="11">
         <v>4.29</v>
       </c>
       <c r="E15" s="11">
         <v>4.13</v>
       </c>
       <c r="F15" s="11">
         <v>4.6399999999999997</v>
       </c>
       <c r="G15" s="11">
@@ -2053,51 +2069,53 @@
       </c>
       <c r="M15" s="11">
         <v>5.8</v>
       </c>
       <c r="N15" s="11">
         <v>5.69</v>
       </c>
       <c r="O15" s="11">
         <v>4.5</v>
       </c>
       <c r="P15" s="11">
         <v>4.79</v>
       </c>
       <c r="Q15" s="11">
         <v>4.87</v>
       </c>
       <c r="R15" s="11">
         <v>4.88</v>
       </c>
       <c r="S15" s="11">
         <v>4.6100000000000003</v>
       </c>
       <c r="T15" s="11">
         <v>5.58</v>
       </c>
-      <c r="U15" s="17"/>
+      <c r="U15" s="11">
+        <v>5.73</v>
+      </c>
       <c r="V15" s="10"/>
       <c r="W15" s="10"/>
       <c r="X15" s="10"/>
       <c r="Y15" s="10"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="21"/>
       <c r="B16" s="5"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
       <c r="N16" s="10"/>
       <c r="O16" s="10"/>
       <c r="P16" s="10"/>
       <c r="Q16" s="10"/>
       <c r="R16" s="15"/>
       <c r="S16" s="17"/>