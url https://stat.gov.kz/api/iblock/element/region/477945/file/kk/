--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -996,51 +996,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="40.28515625" customWidth="1"/>
     <col min="2" max="2" width="87" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A1" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="37">
         <v>61240101</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A2" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="39" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="38" customFormat="1" ht="12.75">
@@ -1122,59 +1122,59 @@
       <c r="B12" s="40" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A13" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A14" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="40" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A15" s="36" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="41">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A16" s="36" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="41">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A17" s="36" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A18" s="36" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="38" customFormat="1" ht="12.75">
       <c r="A19" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="42">
         <v>77272775556</v>
       </c>
@@ -1246,54 +1246,54 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="1"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="1"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="46" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A170" sqref="A170"/>
-      <selection pane="bottomLeft" activeCell="S26" sqref="S26"/>
+      <selection pane="bottomLeft" activeCell="V21" sqref="V21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="7" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.85546875" style="1" customWidth="1"/>
     <col min="12" max="13" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="19" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="33" customFormat="1" ht="25.5">
       <c r="A1" s="32" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="51" t="s">
         <v>15</v>
@@ -1520,51 +1520,53 @@
       </c>
       <c r="N7" s="10">
         <v>5.47</v>
       </c>
       <c r="O7" s="10">
         <v>3.44</v>
       </c>
       <c r="P7" s="10">
         <v>3.89</v>
       </c>
       <c r="Q7" s="10">
         <v>3.98</v>
       </c>
       <c r="R7" s="10">
         <v>4.24</v>
       </c>
       <c r="S7" s="10">
         <v>4.12</v>
       </c>
       <c r="T7" s="10">
         <v>4.96</v>
       </c>
       <c r="U7" s="10">
         <v>5.2</v>
       </c>
-      <c r="V7" s="10"/>
+      <c r="V7" s="10">
+        <v>5.46</v>
+      </c>
       <c r="W7" s="10"/>
       <c r="X7" s="10"/>
       <c r="Y7" s="10"/>
     </row>
     <row r="8" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="10">
         <v>3.18</v>
       </c>
       <c r="D8" s="10">
         <v>3.82</v>
       </c>
       <c r="E8" s="10">
         <v>3.87</v>
       </c>
       <c r="F8" s="10">
         <v>4.05</v>
       </c>
       <c r="G8" s="10">
         <v>4.04</v>
@@ -1589,51 +1591,53 @@
       </c>
       <c r="N8" s="10">
         <v>4.84</v>
       </c>
       <c r="O8" s="10">
         <v>2.84</v>
       </c>
       <c r="P8" s="10">
         <v>3.49</v>
       </c>
       <c r="Q8" s="10">
         <v>3.56</v>
       </c>
       <c r="R8" s="10">
         <v>3.81</v>
       </c>
       <c r="S8" s="10">
         <v>3.62</v>
       </c>
       <c r="T8" s="10">
         <v>4.49</v>
       </c>
       <c r="U8" s="10">
         <v>4.59</v>
       </c>
-      <c r="V8" s="10"/>
+      <c r="V8" s="10">
+        <v>5.03</v>
+      </c>
       <c r="W8" s="10"/>
       <c r="X8" s="10"/>
       <c r="Y8" s="10"/>
     </row>
     <row r="9" spans="1:26" s="35" customFormat="1" ht="11.25">
       <c r="A9" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="10">
         <v>3.4</v>
       </c>
       <c r="D9" s="10">
         <v>4.05</v>
       </c>
       <c r="E9" s="10">
         <v>4.0999999999999996</v>
       </c>
       <c r="F9" s="10">
         <v>4.41</v>
       </c>
       <c r="G9" s="10">
         <v>4.7</v>
@@ -1658,51 +1662,53 @@
       </c>
       <c r="N9" s="10">
         <v>5.78</v>
       </c>
       <c r="O9" s="10">
         <v>3.85</v>
       </c>
       <c r="P9" s="10">
         <v>4.3</v>
       </c>
       <c r="Q9" s="10">
         <v>4.2</v>
       </c>
       <c r="R9" s="10">
         <v>4.4800000000000004</v>
       </c>
       <c r="S9" s="10">
         <v>4.46</v>
       </c>
       <c r="T9" s="10">
         <v>5.15</v>
       </c>
       <c r="U9" s="10">
         <v>5.5</v>
       </c>
-      <c r="V9" s="26"/>
+      <c r="V9" s="10">
+        <v>5.69</v>
+      </c>
       <c r="W9" s="26"/>
       <c r="X9" s="26"/>
       <c r="Y9" s="26"/>
     </row>
     <row r="10" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="10">
         <v>2.75</v>
       </c>
       <c r="D10" s="10">
         <v>3.94</v>
       </c>
       <c r="E10" s="10">
         <v>4.18</v>
       </c>
       <c r="F10" s="10">
         <v>4.5999999999999996</v>
       </c>
       <c r="G10" s="10">
         <v>4.5599999999999996</v>
@@ -1727,51 +1733,53 @@
       </c>
       <c r="N10" s="10">
         <v>5.39</v>
       </c>
       <c r="O10" s="10">
         <v>2.84</v>
       </c>
       <c r="P10" s="10">
         <v>3.43</v>
       </c>
       <c r="Q10" s="10">
         <v>3.65</v>
       </c>
       <c r="R10" s="10">
         <v>4.1500000000000004</v>
       </c>
       <c r="S10" s="10">
         <v>4</v>
       </c>
       <c r="T10" s="10">
         <v>4.87</v>
       </c>
       <c r="U10" s="10">
         <v>5.13</v>
       </c>
-      <c r="V10" s="10"/>
+      <c r="V10" s="10">
+        <v>5.25</v>
+      </c>
       <c r="W10" s="10"/>
       <c r="X10" s="10"/>
       <c r="Y10" s="10"/>
     </row>
     <row r="11" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="10">
         <v>3.3</v>
       </c>
       <c r="D11" s="10">
         <v>3.77</v>
       </c>
       <c r="E11" s="10">
         <v>3.79</v>
       </c>
       <c r="F11" s="10">
         <v>4.29</v>
       </c>
       <c r="G11" s="10">
         <v>4.3600000000000003</v>
@@ -1796,51 +1804,53 @@
       </c>
       <c r="N11" s="10">
         <v>5.64</v>
       </c>
       <c r="O11" s="10">
         <v>3.23</v>
       </c>
       <c r="P11" s="10">
         <v>3.7</v>
       </c>
       <c r="Q11" s="10">
         <v>3.88</v>
       </c>
       <c r="R11" s="10">
         <v>4.04</v>
       </c>
       <c r="S11" s="10">
         <v>3.88</v>
       </c>
       <c r="T11" s="10">
         <v>4.8099999999999996</v>
       </c>
       <c r="U11" s="10">
         <v>5.01</v>
       </c>
-      <c r="V11" s="10"/>
+      <c r="V11" s="10">
+        <v>5.45</v>
+      </c>
       <c r="W11" s="10"/>
       <c r="X11" s="10"/>
       <c r="Y11" s="10"/>
     </row>
     <row r="12" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="10">
         <v>2.76</v>
       </c>
       <c r="D12" s="10">
         <v>3.58</v>
       </c>
       <c r="E12" s="10">
         <v>4.08</v>
       </c>
       <c r="F12" s="10">
         <v>4.2300000000000004</v>
       </c>
       <c r="G12" s="10">
         <v>4.07</v>
@@ -1865,51 +1875,53 @@
       </c>
       <c r="N12" s="10">
         <v>4.74</v>
       </c>
       <c r="O12" s="10">
         <v>2.95</v>
       </c>
       <c r="P12" s="10">
         <v>3.16</v>
       </c>
       <c r="Q12" s="10">
         <v>3.42</v>
       </c>
       <c r="R12" s="10">
         <v>3.6</v>
       </c>
       <c r="S12" s="10">
         <v>3.51</v>
       </c>
       <c r="T12" s="10">
         <v>4.3099999999999996</v>
       </c>
       <c r="U12" s="10">
         <v>4.5</v>
       </c>
-      <c r="V12" s="10"/>
+      <c r="V12" s="10">
+        <v>4.7699999999999996</v>
+      </c>
       <c r="W12" s="10"/>
       <c r="X12" s="10"/>
       <c r="Y12" s="10"/>
     </row>
     <row r="13" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="10">
         <v>3.08</v>
       </c>
       <c r="D13" s="10">
         <v>3.75</v>
       </c>
       <c r="E13" s="10">
         <v>4</v>
       </c>
       <c r="F13" s="10">
         <v>4.26</v>
       </c>
       <c r="G13" s="10">
         <v>4.33</v>
@@ -1934,51 +1946,53 @@
       </c>
       <c r="N13" s="10">
         <v>5.83</v>
       </c>
       <c r="O13" s="10">
         <v>3.54</v>
       </c>
       <c r="P13" s="10">
         <v>4.28</v>
       </c>
       <c r="Q13" s="10">
         <v>4.3499999999999996</v>
       </c>
       <c r="R13" s="10">
         <v>4.6500000000000004</v>
       </c>
       <c r="S13" s="10">
         <v>4.6100000000000003</v>
       </c>
       <c r="T13" s="10">
         <v>5.58</v>
       </c>
       <c r="U13" s="10">
         <v>5.92</v>
       </c>
-      <c r="V13" s="10"/>
+      <c r="V13" s="10">
+        <v>6.08</v>
+      </c>
       <c r="W13" s="10"/>
       <c r="X13" s="10"/>
       <c r="Y13" s="10"/>
     </row>
     <row r="14" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="10">
         <v>3.21</v>
       </c>
       <c r="D14" s="10">
         <v>3.73</v>
       </c>
       <c r="E14" s="10">
         <v>3.66</v>
       </c>
       <c r="F14" s="10">
         <v>4.29</v>
       </c>
       <c r="G14" s="10">
         <v>4.42</v>
@@ -2003,51 +2017,53 @@
       </c>
       <c r="N14" s="10">
         <v>5.99</v>
       </c>
       <c r="O14" s="10">
         <v>3.85</v>
       </c>
       <c r="P14" s="10">
         <v>3.97</v>
       </c>
       <c r="Q14" s="10">
         <v>4.04</v>
       </c>
       <c r="R14" s="10">
         <v>4.3499999999999996</v>
       </c>
       <c r="S14" s="10">
         <v>4.3499999999999996</v>
       </c>
       <c r="T14" s="10">
         <v>5.0599999999999996</v>
       </c>
       <c r="U14" s="10">
         <v>5.38</v>
       </c>
-      <c r="V14" s="10"/>
+      <c r="V14" s="10">
+        <v>5.57</v>
+      </c>
       <c r="W14" s="10"/>
       <c r="X14" s="10"/>
       <c r="Y14" s="10"/>
     </row>
     <row r="15" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="29" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>73</v>
       </c>
       <c r="C15" s="11">
         <v>3.18</v>
       </c>
       <c r="D15" s="11">
         <v>4.29</v>
       </c>
       <c r="E15" s="11">
         <v>4.13</v>
       </c>
       <c r="F15" s="11">
         <v>4.6399999999999997</v>
       </c>
       <c r="G15" s="11">
         <v>4.6900000000000004</v>
@@ -2072,51 +2088,53 @@
       </c>
       <c r="N15" s="11">
         <v>5.69</v>
       </c>
       <c r="O15" s="11">
         <v>4.5</v>
       </c>
       <c r="P15" s="11">
         <v>4.79</v>
       </c>
       <c r="Q15" s="11">
         <v>4.87</v>
       </c>
       <c r="R15" s="11">
         <v>4.88</v>
       </c>
       <c r="S15" s="11">
         <v>4.6100000000000003</v>
       </c>
       <c r="T15" s="11">
         <v>5.58</v>
       </c>
       <c r="U15" s="11">
         <v>5.73</v>
       </c>
-      <c r="V15" s="10"/>
+      <c r="V15" s="11">
+        <v>6.07</v>
+      </c>
       <c r="W15" s="10"/>
       <c r="X15" s="10"/>
       <c r="Y15" s="10"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="21"/>
       <c r="B16" s="5"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
       <c r="N16" s="10"/>
       <c r="O16" s="10"/>
       <c r="P16" s="10"/>
       <c r="Q16" s="10"/>
       <c r="R16" s="15"/>
       <c r="S16" s="17"/>
       <c r="T16" s="17"/>