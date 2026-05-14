--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="76">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
@@ -240,53 +240,50 @@
     <t>751710000</t>
   </si>
   <si>
     <t xml:space="preserve">Медеу </t>
   </si>
   <si>
     <t>751810000</t>
   </si>
   <si>
     <t xml:space="preserve">Наурызбай </t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Түрксіб </t>
   </si>
   <si>
     <t>1 қаңтар 2025 жылдан бастап</t>
   </si>
   <si>
     <t>Алматы қаласы  бойынша айлық тіркелген некелер саны</t>
   </si>
   <si>
     <t xml:space="preserve"> Алматы қаласындағы тіркелген некелердің статистикасы азаматтық жағдай актілерін тіркеу органдарындағы неке актілерін тіркеуге негізделеді</t>
-  </si>
-[...1 lines deleted...]
-    <t>10.0.2026</t>
   </si>
   <si>
     <t>©Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -933,51 +930,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="44" style="2" customWidth="1"/>
     <col min="2" max="2" width="82.28515625" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A1" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="28">
         <v>612401</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A2" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="29" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1059,60 +1056,60 @@
       </c>
       <c r="B12" s="31" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A13" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A14" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A15" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="33" t="s">
-        <v>75</v>
+      <c r="B15" s="33">
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="33">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A17" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A18" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="28" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A19" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="34">
         <v>77272775556</v>
       </c>
@@ -1168,747 +1165,768 @@
       <c r="B8" s="19" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="19" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="19"/>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="19" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="2"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="35" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Z17"/>
+  <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A200" sqref="A200"/>
-      <selection pane="bottomLeft" activeCell="B2" sqref="B2:Z2"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:XFD3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9" style="2" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" s="19" customFormat="1" ht="25.5">
-      <c r="A2" s="18" t="s">
+    <row r="1" spans="1:26" s="19" customFormat="1" ht="25.5">
+      <c r="A1" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="B2" s="36" t="s">
+      <c r="B1" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="C2" s="36"/>
-[...34 lines deleted...]
-      <c r="E4" s="9"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="36"/>
+      <c r="Q1" s="36"/>
+      <c r="R1" s="36"/>
+      <c r="S1" s="36"/>
+      <c r="T1" s="36"/>
+      <c r="U1" s="36"/>
+      <c r="V1" s="36"/>
+      <c r="W1" s="36"/>
+      <c r="X1" s="36"/>
+      <c r="Y1" s="36"/>
+      <c r="Z1" s="36"/>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+    </row>
+    <row r="3" spans="1:26" s="3" customFormat="1" ht="11.25">
+      <c r="U3" s="4"/>
+      <c r="X3" s="4"/>
+      <c r="Z3" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="42" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="44"/>
+      <c r="C4" s="38">
+        <v>2025</v>
+      </c>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="39"/>
+      <c r="O4" s="40">
+        <v>2026</v>
+      </c>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
+      <c r="S4" s="41"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
+      <c r="X4" s="41"/>
+      <c r="Y4" s="41"/>
+      <c r="Z4" s="41"/>
     </row>
     <row r="5" spans="1:26" s="3" customFormat="1" ht="11.25">
-      <c r="U5" s="4"/>
-[...37 lines deleted...]
-      <c r="Z6" s="41"/>
+      <c r="A5" s="43"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="M5" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="N5" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="O5" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="P5" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="R5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="S5" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="U5" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="V5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="W5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="X5" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="Y5" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z5" s="26" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" s="20" customFormat="1" ht="11.25">
+      <c r="B6" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="37"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="37"/>
+      <c r="N6" s="37"/>
+      <c r="O6" s="37"/>
+      <c r="P6" s="37"/>
+      <c r="Q6" s="37"/>
+      <c r="R6" s="37"/>
+      <c r="S6" s="37"/>
+      <c r="T6" s="37"/>
+      <c r="U6" s="37"/>
+      <c r="V6" s="37"/>
+      <c r="W6" s="37"/>
+      <c r="X6" s="37"/>
+      <c r="Y6" s="37"/>
+      <c r="Z6" s="37"/>
     </row>
     <row r="7" spans="1:26" s="3" customFormat="1" ht="11.25">
-      <c r="A7" s="43"/>
-[...101 lines deleted...]
-      <c r="Z8" s="37"/>
+      <c r="A7" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="1">
+        <v>610</v>
+      </c>
+      <c r="D7" s="1">
+        <v>836</v>
+      </c>
+      <c r="E7" s="1">
+        <v>817</v>
+      </c>
+      <c r="F7" s="10">
+        <v>1039</v>
+      </c>
+      <c r="G7" s="11">
+        <v>913</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1395</v>
+      </c>
+      <c r="I7" s="1">
+        <v>1426</v>
+      </c>
+      <c r="J7" s="12">
+        <v>1468</v>
+      </c>
+      <c r="K7" s="12">
+        <v>1218</v>
+      </c>
+      <c r="L7" s="12">
+        <v>1215</v>
+      </c>
+      <c r="M7" s="12">
+        <v>903</v>
+      </c>
+      <c r="N7" s="12">
+        <v>850</v>
+      </c>
+      <c r="O7" s="12">
+        <v>691</v>
+      </c>
+      <c r="P7" s="12">
+        <v>798</v>
+      </c>
+      <c r="Q7" s="12">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" s="3" customFormat="1" ht="11.25">
+      <c r="A8" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="C8" s="3">
+        <v>73</v>
+      </c>
+      <c r="D8" s="3">
+        <v>94</v>
+      </c>
+      <c r="E8" s="3">
+        <v>91</v>
+      </c>
+      <c r="F8" s="3">
+        <v>102</v>
+      </c>
+      <c r="G8" s="3">
+        <v>92</v>
+      </c>
+      <c r="H8" s="3">
+        <v>153</v>
+      </c>
+      <c r="I8" s="3">
+        <v>137</v>
+      </c>
+      <c r="J8" s="3">
+        <v>137</v>
+      </c>
+      <c r="K8" s="3">
+        <v>122</v>
+      </c>
+      <c r="L8" s="3">
+        <v>126</v>
+      </c>
+      <c r="M8" s="3">
+        <v>89</v>
+      </c>
+      <c r="N8" s="3">
+        <v>90</v>
+      </c>
+      <c r="O8" s="3">
+        <v>66</v>
+      </c>
+      <c r="P8" s="3">
+        <v>88</v>
+      </c>
+      <c r="Q8" s="3">
+        <v>86</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="3" customFormat="1" ht="11.25">
-      <c r="A9" s="21" t="s">
-[...45 lines deleted...]
-        <v>798</v>
+      <c r="A9" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="B9" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="C9" s="3">
+        <v>112</v>
+      </c>
+      <c r="D9" s="3">
+        <v>142</v>
+      </c>
+      <c r="E9" s="3">
+        <v>138</v>
+      </c>
+      <c r="F9" s="3">
+        <v>171</v>
+      </c>
+      <c r="G9" s="3">
+        <v>191</v>
+      </c>
+      <c r="H9" s="3">
+        <v>231</v>
+      </c>
+      <c r="I9" s="3">
+        <v>245</v>
+      </c>
+      <c r="J9" s="3">
+        <v>243</v>
+      </c>
+      <c r="K9" s="3">
+        <v>225</v>
+      </c>
+      <c r="L9" s="3">
+        <v>226</v>
+      </c>
+      <c r="M9" s="3">
+        <v>181</v>
+      </c>
+      <c r="N9" s="3">
+        <v>138</v>
+      </c>
+      <c r="O9" s="3">
+        <v>132</v>
+      </c>
+      <c r="P9" s="3">
+        <v>149</v>
+      </c>
+      <c r="Q9" s="3">
+        <v>137</v>
       </c>
     </row>
     <row r="10" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="22" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B10" s="23" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C10" s="3">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="D10" s="3">
-        <v>94</v>
+        <v>145</v>
       </c>
       <c r="E10" s="3">
-        <v>91</v>
+        <v>142</v>
       </c>
       <c r="F10" s="3">
-        <v>102</v>
+        <v>173</v>
       </c>
       <c r="G10" s="3">
-        <v>92</v>
+        <v>135</v>
       </c>
       <c r="H10" s="3">
-        <v>153</v>
+        <v>219</v>
       </c>
       <c r="I10" s="3">
-        <v>137</v>
+        <v>220</v>
       </c>
       <c r="J10" s="3">
-        <v>137</v>
+        <v>213</v>
       </c>
       <c r="K10" s="3">
+        <v>172</v>
+      </c>
+      <c r="L10" s="3">
+        <v>171</v>
+      </c>
+      <c r="M10" s="3">
+        <v>144</v>
+      </c>
+      <c r="N10" s="3">
         <v>122</v>
       </c>
-      <c r="L10" s="3">
-[...7 lines deleted...]
-      </c>
       <c r="O10" s="3">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="P10" s="3">
-        <v>88</v>
+        <v>113</v>
+      </c>
+      <c r="Q10" s="3">
+        <v>125</v>
       </c>
     </row>
     <row r="11" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="22" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B11" s="23" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C11" s="3">
+        <v>95</v>
+      </c>
+      <c r="D11" s="3">
         <v>112</v>
       </c>
-      <c r="D11" s="3">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="3">
-        <v>138</v>
+        <v>110</v>
       </c>
       <c r="F11" s="3">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="G11" s="3">
-        <v>191</v>
+        <v>133</v>
       </c>
       <c r="H11" s="3">
-        <v>231</v>
+        <v>218</v>
       </c>
       <c r="I11" s="3">
-        <v>245</v>
+        <v>220</v>
       </c>
       <c r="J11" s="3">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="K11" s="3">
-        <v>225</v>
+        <v>176</v>
       </c>
       <c r="L11" s="3">
-        <v>226</v>
+        <v>181</v>
       </c>
       <c r="M11" s="3">
-        <v>181</v>
+        <v>133</v>
       </c>
       <c r="N11" s="3">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="O11" s="3">
-        <v>132</v>
+        <v>96</v>
       </c>
       <c r="P11" s="3">
-        <v>149</v>
+        <v>113</v>
+      </c>
+      <c r="Q11" s="3">
+        <v>125</v>
       </c>
     </row>
     <row r="12" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B12" s="23" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C12" s="3">
-        <v>84</v>
+        <v>47</v>
       </c>
       <c r="D12" s="3">
-        <v>145</v>
+        <v>69</v>
       </c>
       <c r="E12" s="3">
-        <v>142</v>
+        <v>86</v>
       </c>
       <c r="F12" s="3">
-        <v>173</v>
+        <v>77</v>
       </c>
       <c r="G12" s="3">
-        <v>135</v>
+        <v>59</v>
       </c>
       <c r="H12" s="3">
-        <v>219</v>
+        <v>89</v>
       </c>
       <c r="I12" s="3">
-        <v>220</v>
+        <v>99</v>
       </c>
       <c r="J12" s="3">
-        <v>213</v>
+        <v>101</v>
       </c>
       <c r="K12" s="3">
-        <v>172</v>
+        <v>102</v>
       </c>
       <c r="L12" s="3">
-        <v>171</v>
+        <v>97</v>
       </c>
       <c r="M12" s="3">
-        <v>144</v>
+        <v>57</v>
       </c>
       <c r="N12" s="3">
-        <v>122</v>
+        <v>69</v>
       </c>
       <c r="O12" s="3">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="P12" s="3">
-        <v>113</v>
+        <v>52</v>
+      </c>
+      <c r="Q12" s="3">
+        <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="22" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B13" s="23" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C13" s="3">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="D13" s="3">
-        <v>112</v>
+        <v>87</v>
       </c>
       <c r="E13" s="3">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="F13" s="3">
-        <v>162</v>
+        <v>105</v>
       </c>
       <c r="G13" s="3">
-        <v>133</v>
+        <v>98</v>
       </c>
       <c r="H13" s="3">
-        <v>218</v>
+        <v>185</v>
       </c>
       <c r="I13" s="3">
-        <v>220</v>
+        <v>186</v>
       </c>
       <c r="J13" s="3">
-        <v>246</v>
+        <v>192</v>
       </c>
       <c r="K13" s="3">
-        <v>176</v>
+        <v>140</v>
       </c>
       <c r="L13" s="3">
-        <v>181</v>
+        <v>118</v>
       </c>
       <c r="M13" s="3">
-        <v>133</v>
+        <v>94</v>
       </c>
       <c r="N13" s="3">
-        <v>130</v>
+        <v>104</v>
       </c>
       <c r="O13" s="3">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="P13" s="3">
-        <v>113</v>
+        <v>100</v>
+      </c>
+      <c r="Q13" s="3">
+        <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="22" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B14" s="23" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C14" s="3">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="D14" s="3">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="E14" s="3">
+        <v>67</v>
+      </c>
+      <c r="F14" s="3">
+        <v>114</v>
+      </c>
+      <c r="G14" s="3">
+        <v>94</v>
+      </c>
+      <c r="H14" s="3">
+        <v>137</v>
+      </c>
+      <c r="I14" s="3">
+        <v>165</v>
+      </c>
+      <c r="J14" s="3">
+        <v>141</v>
+      </c>
+      <c r="K14" s="3">
+        <v>137</v>
+      </c>
+      <c r="L14" s="3">
+        <v>154</v>
+      </c>
+      <c r="M14" s="3">
+        <v>103</v>
+      </c>
+      <c r="N14" s="3">
+        <v>95</v>
+      </c>
+      <c r="O14" s="3">
+        <v>79</v>
+      </c>
+      <c r="P14" s="3">
+        <v>76</v>
+      </c>
+      <c r="Q14" s="3">
         <v>86</v>
       </c>
-      <c r="F14" s="3">
-[...14 lines deleted...]
-      <c r="K14" s="3">
+    </row>
+    <row r="15" spans="1:26" s="3" customFormat="1" ht="11.25">
+      <c r="A15" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="C15" s="16">
+        <v>72</v>
+      </c>
+      <c r="D15" s="16">
+        <v>113</v>
+      </c>
+      <c r="E15" s="16">
+        <v>87</v>
+      </c>
+      <c r="F15" s="16">
+        <v>135</v>
+      </c>
+      <c r="G15" s="16">
+        <v>111</v>
+      </c>
+      <c r="H15" s="16">
+        <v>163</v>
+      </c>
+      <c r="I15" s="16">
+        <v>154</v>
+      </c>
+      <c r="J15" s="16">
+        <v>195</v>
+      </c>
+      <c r="K15" s="16">
+        <v>144</v>
+      </c>
+      <c r="L15" s="16">
+        <v>142</v>
+      </c>
+      <c r="M15" s="16">
         <v>102</v>
       </c>
-      <c r="L14" s="3">
-[...55 lines deleted...]
-      <c r="N15" s="3">
+      <c r="N15" s="16">
+        <v>102</v>
+      </c>
+      <c r="O15" s="16">
         <v>104</v>
       </c>
-      <c r="O15" s="3">
-[...102 lines deleted...]
-      <c r="P17" s="16">
+      <c r="P15" s="16">
         <v>107</v>
+      </c>
+      <c r="Q15" s="16">
+        <v>116</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="B2:Z2"/>
-[...4 lines deleted...]
-    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>