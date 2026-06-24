--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -128,53 +128,50 @@
   <si>
     <t>Пайдалы сілтемелер</t>
   </si>
   <si>
     <t>Соңғы жаңарту күні</t>
   </si>
   <si>
     <t>Келесі жаңарту күні</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Телефон нөмірі:</t>
   </si>
   <si>
     <t>Электронды пошта</t>
   </si>
   <si>
     <t>Некелер</t>
   </si>
   <si>
-    <t>Есеп айырысу</t>
-[...1 lines deleted...]
-  <si>
     <t>Деректер неке қию актілерін тіркеу күні бойынша жинақталған</t>
   </si>
   <si>
     <t xml:space="preserve">  Неке қию мен ажырасу статистикасы бойынша ағымдағы деректерді қалыптастыру үшін статистикалық жұмыс жоспарынан тыс жүргізілетін әкімшілік дереккөздер, атап айтқанда, азаматтық хал актілерін тіркеу органдары мен "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" АҚ ұсынған әкімшілік деректер сияқты деректер көздері пайдаланылады.</t>
   </si>
   <si>
     <t>Шартты белгілер</t>
   </si>
   <si>
     <t>"-" құбылыс жоқ</t>
   </si>
   <si>
     <t>0,0 - елеусіз шама</t>
   </si>
   <si>
     <t>х - деректер құпиялы</t>
   </si>
   <si>
     <t>... - деректер жоқ</t>
   </si>
   <si>
     <t>Кейбір жағдайларда терминдердің жалпы және қосындысы арасындағы шамалы сәйкессіздіктер деректерді дөңгелектеу арқылы түсіндіріледі</t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
@@ -243,50 +240,53 @@
     <t xml:space="preserve">Медеу </t>
   </si>
   <si>
     <t>751810000</t>
   </si>
   <si>
     <t xml:space="preserve">Наурызбай </t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Түрксіб </t>
   </si>
   <si>
     <t>1 қаңтар 2025 жылдан бастап</t>
   </si>
   <si>
     <t>Алматы қаласы  бойынша айлық тіркелген некелер саны</t>
   </si>
   <si>
     <t xml:space="preserve"> Алматы қаласындағы тіркелген некелердің статистикасы азаматтық жағдай актілерін тіркеу органдарындағы неке актілерін тіркеуге негізделеді</t>
   </si>
   <si>
     <t>©Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Есептік </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -930,382 +930,382 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44" style="2" customWidth="1"/>
     <col min="2" max="2" width="82.28515625" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A1" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="28">
         <v>612401</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A2" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A3" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="29" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A4" s="27" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A5" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="29" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="6" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A6" s="27" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="29" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A7" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="29" t="s">
-        <v>37</v>
+        <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:2" s="19" customFormat="1" ht="28.5" customHeight="1">
       <c r="A8" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="32" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="9" spans="1:2" s="19" customFormat="1" ht="53.25" customHeight="1">
       <c r="A9" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="32" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A10" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="29" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A11" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="31" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A12" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="31" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A13" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A14" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="31" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A15" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="33">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="33">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A17" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="29" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A18" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="28" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A19" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="34">
         <v>77272775556</v>
       </c>
     </row>
     <row r="20" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A20" s="27" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="15" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="155.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="19" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="19" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="19" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="19" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="19" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="19"/>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="19" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="2"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="35" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A200" sqref="A200"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:XFD3"/>
+      <selection pane="bottomLeft" activeCell="S23" sqref="S23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9" style="2" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="19" customFormat="1" ht="25.5">
       <c r="A1" s="18" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B1" s="36" t="s">
         <v>15</v>
       </c>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
       <c r="H1" s="36"/>
       <c r="I1" s="36"/>
       <c r="J1" s="36"/>
       <c r="K1" s="36"/>
       <c r="L1" s="36"/>
       <c r="M1" s="36"/>
       <c r="N1" s="36"/>
       <c r="O1" s="36"/>
       <c r="P1" s="36"/>
       <c r="Q1" s="36"/>
       <c r="R1" s="36"/>
       <c r="S1" s="36"/>
       <c r="T1" s="36"/>
       <c r="U1" s="36"/>
       <c r="V1" s="36"/>
       <c r="W1" s="36"/>
       <c r="X1" s="36"/>
       <c r="Y1" s="36"/>
       <c r="Z1" s="36"/>
     </row>
     <row r="2" spans="1:26">
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
     </row>
     <row r="3" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="U3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Z3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="42" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B4" s="44"/>
       <c r="C4" s="38">
         <v>2025</v>
       </c>
       <c r="D4" s="39"/>
       <c r="E4" s="39"/>
       <c r="F4" s="39"/>
       <c r="G4" s="39"/>
       <c r="H4" s="39"/>
       <c r="I4" s="39"/>
       <c r="J4" s="39"/>
       <c r="K4" s="39"/>
       <c r="L4" s="39"/>
       <c r="M4" s="39"/>
       <c r="N4" s="39"/>
       <c r="O4" s="40">
         <v>2026</v>
       </c>
       <c r="P4" s="41"/>
       <c r="Q4" s="41"/>
       <c r="R4" s="41"/>
       <c r="S4" s="41"/>
       <c r="T4" s="41"/>
       <c r="U4" s="41"/>
@@ -1400,523 +1400,550 @@
       <c r="E6" s="37"/>
       <c r="F6" s="37"/>
       <c r="G6" s="37"/>
       <c r="H6" s="37"/>
       <c r="I6" s="37"/>
       <c r="J6" s="37"/>
       <c r="K6" s="37"/>
       <c r="L6" s="37"/>
       <c r="M6" s="37"/>
       <c r="N6" s="37"/>
       <c r="O6" s="37"/>
       <c r="P6" s="37"/>
       <c r="Q6" s="37"/>
       <c r="R6" s="37"/>
       <c r="S6" s="37"/>
       <c r="T6" s="37"/>
       <c r="U6" s="37"/>
       <c r="V6" s="37"/>
       <c r="W6" s="37"/>
       <c r="X6" s="37"/>
       <c r="Y6" s="37"/>
       <c r="Z6" s="37"/>
     </row>
     <row r="7" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A7" s="21" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="1">
         <v>610</v>
       </c>
       <c r="D7" s="1">
         <v>836</v>
       </c>
       <c r="E7" s="1">
         <v>817</v>
       </c>
       <c r="F7" s="10">
         <v>1039</v>
       </c>
       <c r="G7" s="11">
         <v>913</v>
       </c>
       <c r="H7" s="1">
         <v>1395</v>
       </c>
       <c r="I7" s="1">
         <v>1426</v>
       </c>
       <c r="J7" s="12">
         <v>1468</v>
       </c>
       <c r="K7" s="12">
         <v>1218</v>
       </c>
       <c r="L7" s="12">
         <v>1215</v>
       </c>
       <c r="M7" s="12">
         <v>903</v>
       </c>
       <c r="N7" s="12">
         <v>850</v>
       </c>
       <c r="O7" s="12">
         <v>691</v>
       </c>
       <c r="P7" s="12">
         <v>798</v>
       </c>
       <c r="Q7" s="12">
         <v>838</v>
       </c>
+      <c r="R7" s="12">
+        <v>977</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="23" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="C8" s="3">
         <v>73</v>
       </c>
       <c r="D8" s="3">
         <v>94</v>
       </c>
       <c r="E8" s="3">
         <v>91</v>
       </c>
       <c r="F8" s="3">
         <v>102</v>
       </c>
       <c r="G8" s="3">
         <v>92</v>
       </c>
       <c r="H8" s="3">
         <v>153</v>
       </c>
       <c r="I8" s="3">
         <v>137</v>
       </c>
       <c r="J8" s="3">
         <v>137</v>
       </c>
       <c r="K8" s="3">
         <v>122</v>
       </c>
       <c r="L8" s="3">
         <v>126</v>
       </c>
       <c r="M8" s="3">
         <v>89</v>
       </c>
       <c r="N8" s="3">
         <v>90</v>
       </c>
       <c r="O8" s="3">
         <v>66</v>
       </c>
       <c r="P8" s="3">
         <v>88</v>
       </c>
       <c r="Q8" s="3">
         <v>86</v>
       </c>
+      <c r="R8" s="3">
+        <v>102</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="23" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C9" s="3">
         <v>112</v>
       </c>
       <c r="D9" s="3">
         <v>142</v>
       </c>
       <c r="E9" s="3">
         <v>138</v>
       </c>
       <c r="F9" s="3">
         <v>171</v>
       </c>
       <c r="G9" s="3">
         <v>191</v>
       </c>
       <c r="H9" s="3">
         <v>231</v>
       </c>
       <c r="I9" s="3">
         <v>245</v>
       </c>
       <c r="J9" s="3">
         <v>243</v>
       </c>
       <c r="K9" s="3">
         <v>225</v>
       </c>
       <c r="L9" s="3">
         <v>226</v>
       </c>
       <c r="M9" s="3">
         <v>181</v>
       </c>
       <c r="N9" s="3">
         <v>138</v>
       </c>
       <c r="O9" s="3">
         <v>132</v>
       </c>
       <c r="P9" s="3">
         <v>149</v>
       </c>
       <c r="Q9" s="3">
         <v>137</v>
       </c>
+      <c r="R9" s="3">
+        <v>177</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="23" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C10" s="3">
         <v>84</v>
       </c>
       <c r="D10" s="3">
         <v>145</v>
       </c>
       <c r="E10" s="3">
         <v>142</v>
       </c>
       <c r="F10" s="3">
         <v>173</v>
       </c>
       <c r="G10" s="3">
         <v>135</v>
       </c>
       <c r="H10" s="3">
         <v>219</v>
       </c>
       <c r="I10" s="3">
         <v>220</v>
       </c>
       <c r="J10" s="3">
         <v>213</v>
       </c>
       <c r="K10" s="3">
         <v>172</v>
       </c>
       <c r="L10" s="3">
         <v>171</v>
       </c>
       <c r="M10" s="3">
         <v>144</v>
       </c>
       <c r="N10" s="3">
         <v>122</v>
       </c>
       <c r="O10" s="3">
         <v>87</v>
       </c>
       <c r="P10" s="3">
         <v>113</v>
       </c>
       <c r="Q10" s="3">
         <v>125</v>
       </c>
+      <c r="R10" s="3">
+        <v>168</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="23" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="C11" s="3">
         <v>95</v>
       </c>
       <c r="D11" s="3">
         <v>112</v>
       </c>
       <c r="E11" s="3">
         <v>110</v>
       </c>
       <c r="F11" s="3">
         <v>162</v>
       </c>
       <c r="G11" s="3">
         <v>133</v>
       </c>
       <c r="H11" s="3">
         <v>218</v>
       </c>
       <c r="I11" s="3">
         <v>220</v>
       </c>
       <c r="J11" s="3">
         <v>246</v>
       </c>
       <c r="K11" s="3">
         <v>176</v>
       </c>
       <c r="L11" s="3">
         <v>181</v>
       </c>
       <c r="M11" s="3">
         <v>133</v>
       </c>
       <c r="N11" s="3">
         <v>130</v>
       </c>
       <c r="O11" s="3">
         <v>96</v>
       </c>
       <c r="P11" s="3">
         <v>113</v>
       </c>
       <c r="Q11" s="3">
         <v>125</v>
       </c>
+      <c r="R11" s="3">
+        <v>130</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" s="23" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="C12" s="3">
         <v>47</v>
       </c>
       <c r="D12" s="3">
         <v>69</v>
       </c>
       <c r="E12" s="3">
         <v>86</v>
       </c>
       <c r="F12" s="3">
         <v>77</v>
       </c>
       <c r="G12" s="3">
         <v>59</v>
       </c>
       <c r="H12" s="3">
         <v>89</v>
       </c>
       <c r="I12" s="3">
         <v>99</v>
       </c>
       <c r="J12" s="3">
         <v>101</v>
       </c>
       <c r="K12" s="3">
         <v>102</v>
       </c>
       <c r="L12" s="3">
         <v>97</v>
       </c>
       <c r="M12" s="3">
         <v>57</v>
       </c>
       <c r="N12" s="3">
         <v>69</v>
       </c>
       <c r="O12" s="3">
         <v>50</v>
       </c>
       <c r="P12" s="3">
         <v>52</v>
       </c>
       <c r="Q12" s="3">
         <v>66</v>
       </c>
+      <c r="R12" s="3">
+        <v>68</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" s="23" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C13" s="3">
         <v>66</v>
       </c>
       <c r="D13" s="3">
         <v>87</v>
       </c>
       <c r="E13" s="3">
         <v>96</v>
       </c>
       <c r="F13" s="3">
         <v>105</v>
       </c>
       <c r="G13" s="3">
         <v>98</v>
       </c>
       <c r="H13" s="3">
         <v>185</v>
       </c>
       <c r="I13" s="3">
         <v>186</v>
       </c>
       <c r="J13" s="3">
         <v>192</v>
       </c>
       <c r="K13" s="3">
         <v>140</v>
       </c>
       <c r="L13" s="3">
         <v>118</v>
       </c>
       <c r="M13" s="3">
         <v>94</v>
       </c>
       <c r="N13" s="3">
         <v>104</v>
       </c>
       <c r="O13" s="3">
         <v>77</v>
       </c>
       <c r="P13" s="3">
         <v>100</v>
       </c>
       <c r="Q13" s="3">
         <v>97</v>
       </c>
+      <c r="R13" s="3">
+        <v>117</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="22" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" s="23" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="C14" s="3">
         <v>61</v>
       </c>
       <c r="D14" s="3">
         <v>74</v>
       </c>
       <c r="E14" s="3">
         <v>67</v>
       </c>
       <c r="F14" s="3">
         <v>114</v>
       </c>
       <c r="G14" s="3">
         <v>94</v>
       </c>
       <c r="H14" s="3">
         <v>137</v>
       </c>
       <c r="I14" s="3">
         <v>165</v>
       </c>
       <c r="J14" s="3">
         <v>141</v>
       </c>
       <c r="K14" s="3">
         <v>137</v>
       </c>
       <c r="L14" s="3">
         <v>154</v>
       </c>
       <c r="M14" s="3">
         <v>103</v>
       </c>
       <c r="N14" s="3">
         <v>95</v>
       </c>
       <c r="O14" s="3">
         <v>79</v>
       </c>
       <c r="P14" s="3">
         <v>76</v>
       </c>
       <c r="Q14" s="3">
         <v>86</v>
       </c>
+      <c r="R14" s="3">
+        <v>105</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" s="25" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="C15" s="16">
         <v>72</v>
       </c>
       <c r="D15" s="16">
         <v>113</v>
       </c>
       <c r="E15" s="16">
         <v>87</v>
       </c>
       <c r="F15" s="16">
         <v>135</v>
       </c>
       <c r="G15" s="16">
         <v>111</v>
       </c>
       <c r="H15" s="16">
         <v>163</v>
       </c>
       <c r="I15" s="16">
         <v>154</v>
       </c>
       <c r="J15" s="16">
         <v>195</v>
       </c>
       <c r="K15" s="16">
         <v>144</v>
       </c>
       <c r="L15" s="16">
         <v>142</v>
       </c>
       <c r="M15" s="16">
         <v>102</v>
       </c>
       <c r="N15" s="16">
         <v>102</v>
       </c>
       <c r="O15" s="16">
         <v>104</v>
       </c>
       <c r="P15" s="16">
         <v>107</v>
       </c>
       <c r="Q15" s="16">
         <v>116</v>
+      </c>
+      <c r="R15" s="16">
+        <v>110</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>