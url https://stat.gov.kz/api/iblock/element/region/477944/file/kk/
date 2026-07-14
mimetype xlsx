--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -930,51 +930,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44" style="2" customWidth="1"/>
     <col min="2" max="2" width="82.28515625" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A1" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="28">
         <v>612401</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A2" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="29" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1057,59 +1057,59 @@
       <c r="B12" s="31" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A13" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A14" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A15" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="33">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="33">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A17" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A18" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="28" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A19" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="34">
         <v>77272775556</v>
       </c>
@@ -1181,51 +1181,51 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="2"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="35" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A200" sqref="A200"/>
-      <selection pane="bottomLeft" activeCell="S23" sqref="S23"/>
+      <selection pane="bottomLeft" activeCell="R21" sqref="R21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
@@ -1453,50 +1453,53 @@
       </c>
       <c r="K7" s="12">
         <v>1218</v>
       </c>
       <c r="L7" s="12">
         <v>1215</v>
       </c>
       <c r="M7" s="12">
         <v>903</v>
       </c>
       <c r="N7" s="12">
         <v>850</v>
       </c>
       <c r="O7" s="12">
         <v>691</v>
       </c>
       <c r="P7" s="12">
         <v>798</v>
       </c>
       <c r="Q7" s="12">
         <v>838</v>
       </c>
       <c r="R7" s="12">
         <v>977</v>
       </c>
+      <c r="S7" s="12">
+        <v>739</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="22" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="3">
         <v>73</v>
       </c>
       <c r="D8" s="3">
         <v>94</v>
       </c>
       <c r="E8" s="3">
         <v>91</v>
       </c>
       <c r="F8" s="3">
         <v>102</v>
       </c>
       <c r="G8" s="3">
         <v>92</v>
       </c>
       <c r="H8" s="3">
         <v>153</v>
@@ -1509,50 +1512,53 @@
       </c>
       <c r="K8" s="3">
         <v>122</v>
       </c>
       <c r="L8" s="3">
         <v>126</v>
       </c>
       <c r="M8" s="3">
         <v>89</v>
       </c>
       <c r="N8" s="3">
         <v>90</v>
       </c>
       <c r="O8" s="3">
         <v>66</v>
       </c>
       <c r="P8" s="3">
         <v>88</v>
       </c>
       <c r="Q8" s="3">
         <v>86</v>
       </c>
       <c r="R8" s="3">
         <v>102</v>
       </c>
+      <c r="S8" s="3">
+        <v>67</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="22" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="3">
         <v>112</v>
       </c>
       <c r="D9" s="3">
         <v>142</v>
       </c>
       <c r="E9" s="3">
         <v>138</v>
       </c>
       <c r="F9" s="3">
         <v>171</v>
       </c>
       <c r="G9" s="3">
         <v>191</v>
       </c>
       <c r="H9" s="3">
         <v>231</v>
@@ -1565,50 +1571,53 @@
       </c>
       <c r="K9" s="3">
         <v>225</v>
       </c>
       <c r="L9" s="3">
         <v>226</v>
       </c>
       <c r="M9" s="3">
         <v>181</v>
       </c>
       <c r="N9" s="3">
         <v>138</v>
       </c>
       <c r="O9" s="3">
         <v>132</v>
       </c>
       <c r="P9" s="3">
         <v>149</v>
       </c>
       <c r="Q9" s="3">
         <v>137</v>
       </c>
       <c r="R9" s="3">
         <v>177</v>
       </c>
+      <c r="S9" s="3">
+        <v>150</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="22" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="3">
         <v>84</v>
       </c>
       <c r="D10" s="3">
         <v>145</v>
       </c>
       <c r="E10" s="3">
         <v>142</v>
       </c>
       <c r="F10" s="3">
         <v>173</v>
       </c>
       <c r="G10" s="3">
         <v>135</v>
       </c>
       <c r="H10" s="3">
         <v>219</v>
@@ -1621,50 +1630,53 @@
       </c>
       <c r="K10" s="3">
         <v>172</v>
       </c>
       <c r="L10" s="3">
         <v>171</v>
       </c>
       <c r="M10" s="3">
         <v>144</v>
       </c>
       <c r="N10" s="3">
         <v>122</v>
       </c>
       <c r="O10" s="3">
         <v>87</v>
       </c>
       <c r="P10" s="3">
         <v>113</v>
       </c>
       <c r="Q10" s="3">
         <v>125</v>
       </c>
       <c r="R10" s="3">
         <v>168</v>
       </c>
+      <c r="S10" s="3">
+        <v>105</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="22" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="23" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="3">
         <v>95</v>
       </c>
       <c r="D11" s="3">
         <v>112</v>
       </c>
       <c r="E11" s="3">
         <v>110</v>
       </c>
       <c r="F11" s="3">
         <v>162</v>
       </c>
       <c r="G11" s="3">
         <v>133</v>
       </c>
       <c r="H11" s="3">
         <v>218</v>
@@ -1677,50 +1689,53 @@
       </c>
       <c r="K11" s="3">
         <v>176</v>
       </c>
       <c r="L11" s="3">
         <v>181</v>
       </c>
       <c r="M11" s="3">
         <v>133</v>
       </c>
       <c r="N11" s="3">
         <v>130</v>
       </c>
       <c r="O11" s="3">
         <v>96</v>
       </c>
       <c r="P11" s="3">
         <v>113</v>
       </c>
       <c r="Q11" s="3">
         <v>125</v>
       </c>
       <c r="R11" s="3">
         <v>130</v>
       </c>
+      <c r="S11" s="3">
+        <v>96</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="3">
         <v>47</v>
       </c>
       <c r="D12" s="3">
         <v>69</v>
       </c>
       <c r="E12" s="3">
         <v>86</v>
       </c>
       <c r="F12" s="3">
         <v>77</v>
       </c>
       <c r="G12" s="3">
         <v>59</v>
       </c>
       <c r="H12" s="3">
         <v>89</v>
@@ -1733,50 +1748,53 @@
       </c>
       <c r="K12" s="3">
         <v>102</v>
       </c>
       <c r="L12" s="3">
         <v>97</v>
       </c>
       <c r="M12" s="3">
         <v>57</v>
       </c>
       <c r="N12" s="3">
         <v>69</v>
       </c>
       <c r="O12" s="3">
         <v>50</v>
       </c>
       <c r="P12" s="3">
         <v>52</v>
       </c>
       <c r="Q12" s="3">
         <v>66</v>
       </c>
       <c r="R12" s="3">
         <v>68</v>
       </c>
+      <c r="S12" s="3">
+        <v>54</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="22" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="3">
         <v>66</v>
       </c>
       <c r="D13" s="3">
         <v>87</v>
       </c>
       <c r="E13" s="3">
         <v>96</v>
       </c>
       <c r="F13" s="3">
         <v>105</v>
       </c>
       <c r="G13" s="3">
         <v>98</v>
       </c>
       <c r="H13" s="3">
         <v>185</v>
@@ -1789,50 +1807,53 @@
       </c>
       <c r="K13" s="3">
         <v>140</v>
       </c>
       <c r="L13" s="3">
         <v>118</v>
       </c>
       <c r="M13" s="3">
         <v>94</v>
       </c>
       <c r="N13" s="3">
         <v>104</v>
       </c>
       <c r="O13" s="3">
         <v>77</v>
       </c>
       <c r="P13" s="3">
         <v>100</v>
       </c>
       <c r="Q13" s="3">
         <v>97</v>
       </c>
       <c r="R13" s="3">
         <v>117</v>
       </c>
+      <c r="S13" s="3">
+        <v>96</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>68</v>
       </c>
       <c r="C14" s="3">
         <v>61</v>
       </c>
       <c r="D14" s="3">
         <v>74</v>
       </c>
       <c r="E14" s="3">
         <v>67</v>
       </c>
       <c r="F14" s="3">
         <v>114</v>
       </c>
       <c r="G14" s="3">
         <v>94</v>
       </c>
       <c r="H14" s="3">
         <v>137</v>
@@ -1845,50 +1866,53 @@
       </c>
       <c r="K14" s="3">
         <v>137</v>
       </c>
       <c r="L14" s="3">
         <v>154</v>
       </c>
       <c r="M14" s="3">
         <v>103</v>
       </c>
       <c r="N14" s="3">
         <v>95</v>
       </c>
       <c r="O14" s="3">
         <v>79</v>
       </c>
       <c r="P14" s="3">
         <v>76</v>
       </c>
       <c r="Q14" s="3">
         <v>86</v>
       </c>
       <c r="R14" s="3">
         <v>105</v>
       </c>
+      <c r="S14" s="3">
+        <v>89</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="24" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="16">
         <v>72</v>
       </c>
       <c r="D15" s="16">
         <v>113</v>
       </c>
       <c r="E15" s="16">
         <v>87</v>
       </c>
       <c r="F15" s="16">
         <v>135</v>
       </c>
       <c r="G15" s="16">
         <v>111</v>
       </c>
       <c r="H15" s="16">
         <v>163</v>
@@ -1900,50 +1924,53 @@
         <v>195</v>
       </c>
       <c r="K15" s="16">
         <v>144</v>
       </c>
       <c r="L15" s="16">
         <v>142</v>
       </c>
       <c r="M15" s="16">
         <v>102</v>
       </c>
       <c r="N15" s="16">
         <v>102</v>
       </c>
       <c r="O15" s="16">
         <v>104</v>
       </c>
       <c r="P15" s="16">
         <v>107</v>
       </c>
       <c r="Q15" s="16">
         <v>116</v>
       </c>
       <c r="R15" s="16">
         <v>110</v>
+      </c>
+      <c r="S15" s="16">
+        <v>82</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>