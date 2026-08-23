--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666"/>
+    <workbookView xWindow="-10515" yWindow="405" windowWidth="28860" windowHeight="9750" tabRatio="666"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="76">
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
@@ -930,51 +930,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B30" sqref="B29:B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44" style="2" customWidth="1"/>
     <col min="2" max="2" width="82.28515625" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A1" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="28">
         <v>612401</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A2" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="29" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1057,59 +1057,59 @@
       <c r="B12" s="31" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A13" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A14" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A15" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="33">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="33">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A17" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A18" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="28" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A19" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="34">
         <v>77272775556</v>
       </c>
@@ -1181,51 +1181,51 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="2"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="35" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A200" sqref="A200"/>
-      <selection pane="bottomLeft" activeCell="R21" sqref="R21"/>
+      <selection pane="bottomLeft" activeCell="B1" sqref="B1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
@@ -1456,50 +1456,53 @@
       </c>
       <c r="L7" s="12">
         <v>1215</v>
       </c>
       <c r="M7" s="12">
         <v>903</v>
       </c>
       <c r="N7" s="12">
         <v>850</v>
       </c>
       <c r="O7" s="12">
         <v>691</v>
       </c>
       <c r="P7" s="12">
         <v>798</v>
       </c>
       <c r="Q7" s="12">
         <v>838</v>
       </c>
       <c r="R7" s="12">
         <v>977</v>
       </c>
       <c r="S7" s="12">
         <v>739</v>
       </c>
+      <c r="T7" s="12">
+        <v>1796</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="22" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="3">
         <v>73</v>
       </c>
       <c r="D8" s="3">
         <v>94</v>
       </c>
       <c r="E8" s="3">
         <v>91</v>
       </c>
       <c r="F8" s="3">
         <v>102</v>
       </c>
       <c r="G8" s="3">
         <v>92</v>
       </c>
       <c r="H8" s="3">
         <v>153</v>
@@ -1515,50 +1518,53 @@
       </c>
       <c r="L8" s="3">
         <v>126</v>
       </c>
       <c r="M8" s="3">
         <v>89</v>
       </c>
       <c r="N8" s="3">
         <v>90</v>
       </c>
       <c r="O8" s="3">
         <v>66</v>
       </c>
       <c r="P8" s="3">
         <v>88</v>
       </c>
       <c r="Q8" s="3">
         <v>86</v>
       </c>
       <c r="R8" s="3">
         <v>102</v>
       </c>
       <c r="S8" s="3">
         <v>67</v>
       </c>
+      <c r="T8" s="3">
+        <v>199</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="22" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="3">
         <v>112</v>
       </c>
       <c r="D9" s="3">
         <v>142</v>
       </c>
       <c r="E9" s="3">
         <v>138</v>
       </c>
       <c r="F9" s="3">
         <v>171</v>
       </c>
       <c r="G9" s="3">
         <v>191</v>
       </c>
       <c r="H9" s="3">
         <v>231</v>
@@ -1574,50 +1580,53 @@
       </c>
       <c r="L9" s="3">
         <v>226</v>
       </c>
       <c r="M9" s="3">
         <v>181</v>
       </c>
       <c r="N9" s="3">
         <v>138</v>
       </c>
       <c r="O9" s="3">
         <v>132</v>
       </c>
       <c r="P9" s="3">
         <v>149</v>
       </c>
       <c r="Q9" s="3">
         <v>137</v>
       </c>
       <c r="R9" s="3">
         <v>177</v>
       </c>
       <c r="S9" s="3">
         <v>150</v>
       </c>
+      <c r="T9" s="3">
+        <v>287</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="22" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="3">
         <v>84</v>
       </c>
       <c r="D10" s="3">
         <v>145</v>
       </c>
       <c r="E10" s="3">
         <v>142</v>
       </c>
       <c r="F10" s="3">
         <v>173</v>
       </c>
       <c r="G10" s="3">
         <v>135</v>
       </c>
       <c r="H10" s="3">
         <v>219</v>
@@ -1633,50 +1642,53 @@
       </c>
       <c r="L10" s="3">
         <v>171</v>
       </c>
       <c r="M10" s="3">
         <v>144</v>
       </c>
       <c r="N10" s="3">
         <v>122</v>
       </c>
       <c r="O10" s="3">
         <v>87</v>
       </c>
       <c r="P10" s="3">
         <v>113</v>
       </c>
       <c r="Q10" s="3">
         <v>125</v>
       </c>
       <c r="R10" s="3">
         <v>168</v>
       </c>
       <c r="S10" s="3">
         <v>105</v>
       </c>
+      <c r="T10" s="3">
+        <v>274</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="22" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="23" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="3">
         <v>95</v>
       </c>
       <c r="D11" s="3">
         <v>112</v>
       </c>
       <c r="E11" s="3">
         <v>110</v>
       </c>
       <c r="F11" s="3">
         <v>162</v>
       </c>
       <c r="G11" s="3">
         <v>133</v>
       </c>
       <c r="H11" s="3">
         <v>218</v>
@@ -1692,50 +1704,53 @@
       </c>
       <c r="L11" s="3">
         <v>181</v>
       </c>
       <c r="M11" s="3">
         <v>133</v>
       </c>
       <c r="N11" s="3">
         <v>130</v>
       </c>
       <c r="O11" s="3">
         <v>96</v>
       </c>
       <c r="P11" s="3">
         <v>113</v>
       </c>
       <c r="Q11" s="3">
         <v>125</v>
       </c>
       <c r="R11" s="3">
         <v>130</v>
       </c>
       <c r="S11" s="3">
         <v>96</v>
       </c>
+      <c r="T11" s="3">
+        <v>274</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="3">
         <v>47</v>
       </c>
       <c r="D12" s="3">
         <v>69</v>
       </c>
       <c r="E12" s="3">
         <v>86</v>
       </c>
       <c r="F12" s="3">
         <v>77</v>
       </c>
       <c r="G12" s="3">
         <v>59</v>
       </c>
       <c r="H12" s="3">
         <v>89</v>
@@ -1751,50 +1766,53 @@
       </c>
       <c r="L12" s="3">
         <v>97</v>
       </c>
       <c r="M12" s="3">
         <v>57</v>
       </c>
       <c r="N12" s="3">
         <v>69</v>
       </c>
       <c r="O12" s="3">
         <v>50</v>
       </c>
       <c r="P12" s="3">
         <v>52</v>
       </c>
       <c r="Q12" s="3">
         <v>66</v>
       </c>
       <c r="R12" s="3">
         <v>68</v>
       </c>
       <c r="S12" s="3">
         <v>54</v>
       </c>
+      <c r="T12" s="3">
+        <v>136</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="22" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="3">
         <v>66</v>
       </c>
       <c r="D13" s="3">
         <v>87</v>
       </c>
       <c r="E13" s="3">
         <v>96</v>
       </c>
       <c r="F13" s="3">
         <v>105</v>
       </c>
       <c r="G13" s="3">
         <v>98</v>
       </c>
       <c r="H13" s="3">
         <v>185</v>
@@ -1810,50 +1828,53 @@
       </c>
       <c r="L13" s="3">
         <v>118</v>
       </c>
       <c r="M13" s="3">
         <v>94</v>
       </c>
       <c r="N13" s="3">
         <v>104</v>
       </c>
       <c r="O13" s="3">
         <v>77</v>
       </c>
       <c r="P13" s="3">
         <v>100</v>
       </c>
       <c r="Q13" s="3">
         <v>97</v>
       </c>
       <c r="R13" s="3">
         <v>117</v>
       </c>
       <c r="S13" s="3">
         <v>96</v>
       </c>
+      <c r="T13" s="3">
+        <v>220</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>68</v>
       </c>
       <c r="C14" s="3">
         <v>61</v>
       </c>
       <c r="D14" s="3">
         <v>74</v>
       </c>
       <c r="E14" s="3">
         <v>67</v>
       </c>
       <c r="F14" s="3">
         <v>114</v>
       </c>
       <c r="G14" s="3">
         <v>94</v>
       </c>
       <c r="H14" s="3">
         <v>137</v>
@@ -1869,50 +1890,53 @@
       </c>
       <c r="L14" s="3">
         <v>154</v>
       </c>
       <c r="M14" s="3">
         <v>103</v>
       </c>
       <c r="N14" s="3">
         <v>95</v>
       </c>
       <c r="O14" s="3">
         <v>79</v>
       </c>
       <c r="P14" s="3">
         <v>76</v>
       </c>
       <c r="Q14" s="3">
         <v>86</v>
       </c>
       <c r="R14" s="3">
         <v>105</v>
       </c>
       <c r="S14" s="3">
         <v>89</v>
       </c>
+      <c r="T14" s="3">
+        <v>172</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="24" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="16">
         <v>72</v>
       </c>
       <c r="D15" s="16">
         <v>113</v>
       </c>
       <c r="E15" s="16">
         <v>87</v>
       </c>
       <c r="F15" s="16">
         <v>135</v>
       </c>
       <c r="G15" s="16">
         <v>111</v>
       </c>
       <c r="H15" s="16">
         <v>163</v>
@@ -1927,50 +1951,53 @@
         <v>144</v>
       </c>
       <c r="L15" s="16">
         <v>142</v>
       </c>
       <c r="M15" s="16">
         <v>102</v>
       </c>
       <c r="N15" s="16">
         <v>102</v>
       </c>
       <c r="O15" s="16">
         <v>104</v>
       </c>
       <c r="P15" s="16">
         <v>107</v>
       </c>
       <c r="Q15" s="16">
         <v>116</v>
       </c>
       <c r="R15" s="16">
         <v>110</v>
       </c>
       <c r="S15" s="16">
         <v>82</v>
+      </c>
+      <c r="T15" s="16">
+        <v>234</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>