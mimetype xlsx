--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -930,54 +930,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B30" sqref="B29:B30"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="44" style="2" customWidth="1"/>
     <col min="2" max="2" width="82.28515625" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A1" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="28">
         <v>612401</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A2" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A3" s="27" t="s">
         <v>18</v>
@@ -1057,59 +1057,59 @@
       <c r="B12" s="31" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A13" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A14" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A15" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="33">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="33">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A17" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A18" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="28" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="19" customFormat="1" ht="12.75">
       <c r="A19" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="34">
         <v>77272775556</v>
       </c>
@@ -1181,54 +1181,54 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="2"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="35" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A200" sqref="A200"/>
-      <selection pane="bottomLeft" activeCell="B1" sqref="B1:Z1"/>
+      <selection pane="bottomLeft" activeCell="U8" sqref="U8:U15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9" style="2" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" style="2" bestFit="1" customWidth="1"/>
@@ -1459,50 +1459,53 @@
       </c>
       <c r="M7" s="12">
         <v>903</v>
       </c>
       <c r="N7" s="12">
         <v>850</v>
       </c>
       <c r="O7" s="12">
         <v>691</v>
       </c>
       <c r="P7" s="12">
         <v>798</v>
       </c>
       <c r="Q7" s="12">
         <v>838</v>
       </c>
       <c r="R7" s="12">
         <v>977</v>
       </c>
       <c r="S7" s="12">
         <v>739</v>
       </c>
       <c r="T7" s="12">
         <v>1796</v>
       </c>
+      <c r="U7" s="12">
+        <v>1335</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="22" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="3">
         <v>73</v>
       </c>
       <c r="D8" s="3">
         <v>94</v>
       </c>
       <c r="E8" s="3">
         <v>91</v>
       </c>
       <c r="F8" s="3">
         <v>102</v>
       </c>
       <c r="G8" s="3">
         <v>92</v>
       </c>
       <c r="H8" s="3">
         <v>153</v>
@@ -1521,50 +1524,53 @@
       </c>
       <c r="M8" s="3">
         <v>89</v>
       </c>
       <c r="N8" s="3">
         <v>90</v>
       </c>
       <c r="O8" s="3">
         <v>66</v>
       </c>
       <c r="P8" s="3">
         <v>88</v>
       </c>
       <c r="Q8" s="3">
         <v>86</v>
       </c>
       <c r="R8" s="3">
         <v>102</v>
       </c>
       <c r="S8" s="3">
         <v>67</v>
       </c>
       <c r="T8" s="3">
         <v>199</v>
       </c>
+      <c r="U8" s="3">
+        <v>121</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="22" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="3">
         <v>112</v>
       </c>
       <c r="D9" s="3">
         <v>142</v>
       </c>
       <c r="E9" s="3">
         <v>138</v>
       </c>
       <c r="F9" s="3">
         <v>171</v>
       </c>
       <c r="G9" s="3">
         <v>191</v>
       </c>
       <c r="H9" s="3">
         <v>231</v>
@@ -1583,50 +1589,53 @@
       </c>
       <c r="M9" s="3">
         <v>181</v>
       </c>
       <c r="N9" s="3">
         <v>138</v>
       </c>
       <c r="O9" s="3">
         <v>132</v>
       </c>
       <c r="P9" s="3">
         <v>149</v>
       </c>
       <c r="Q9" s="3">
         <v>137</v>
       </c>
       <c r="R9" s="3">
         <v>177</v>
       </c>
       <c r="S9" s="3">
         <v>150</v>
       </c>
       <c r="T9" s="3">
         <v>287</v>
       </c>
+      <c r="U9" s="3">
+        <v>259</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A10" s="22" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="3">
         <v>84</v>
       </c>
       <c r="D10" s="3">
         <v>145</v>
       </c>
       <c r="E10" s="3">
         <v>142</v>
       </c>
       <c r="F10" s="3">
         <v>173</v>
       </c>
       <c r="G10" s="3">
         <v>135</v>
       </c>
       <c r="H10" s="3">
         <v>219</v>
@@ -1645,50 +1654,53 @@
       </c>
       <c r="M10" s="3">
         <v>144</v>
       </c>
       <c r="N10" s="3">
         <v>122</v>
       </c>
       <c r="O10" s="3">
         <v>87</v>
       </c>
       <c r="P10" s="3">
         <v>113</v>
       </c>
       <c r="Q10" s="3">
         <v>125</v>
       </c>
       <c r="R10" s="3">
         <v>168</v>
       </c>
       <c r="S10" s="3">
         <v>105</v>
       </c>
       <c r="T10" s="3">
         <v>274</v>
       </c>
+      <c r="U10" s="3">
+        <v>204</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="22" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="23" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="3">
         <v>95</v>
       </c>
       <c r="D11" s="3">
         <v>112</v>
       </c>
       <c r="E11" s="3">
         <v>110</v>
       </c>
       <c r="F11" s="3">
         <v>162</v>
       </c>
       <c r="G11" s="3">
         <v>133</v>
       </c>
       <c r="H11" s="3">
         <v>218</v>
@@ -1707,50 +1719,53 @@
       </c>
       <c r="M11" s="3">
         <v>133</v>
       </c>
       <c r="N11" s="3">
         <v>130</v>
       </c>
       <c r="O11" s="3">
         <v>96</v>
       </c>
       <c r="P11" s="3">
         <v>113</v>
       </c>
       <c r="Q11" s="3">
         <v>125</v>
       </c>
       <c r="R11" s="3">
         <v>130</v>
       </c>
       <c r="S11" s="3">
         <v>96</v>
       </c>
       <c r="T11" s="3">
         <v>274</v>
       </c>
+      <c r="U11" s="3">
+        <v>182</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="3">
         <v>47</v>
       </c>
       <c r="D12" s="3">
         <v>69</v>
       </c>
       <c r="E12" s="3">
         <v>86</v>
       </c>
       <c r="F12" s="3">
         <v>77</v>
       </c>
       <c r="G12" s="3">
         <v>59</v>
       </c>
       <c r="H12" s="3">
         <v>89</v>
@@ -1769,50 +1784,53 @@
       </c>
       <c r="M12" s="3">
         <v>57</v>
       </c>
       <c r="N12" s="3">
         <v>69</v>
       </c>
       <c r="O12" s="3">
         <v>50</v>
       </c>
       <c r="P12" s="3">
         <v>52</v>
       </c>
       <c r="Q12" s="3">
         <v>66</v>
       </c>
       <c r="R12" s="3">
         <v>68</v>
       </c>
       <c r="S12" s="3">
         <v>54</v>
       </c>
       <c r="T12" s="3">
         <v>136</v>
       </c>
+      <c r="U12" s="3">
+        <v>95</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A13" s="22" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="23" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="3">
         <v>66</v>
       </c>
       <c r="D13" s="3">
         <v>87</v>
       </c>
       <c r="E13" s="3">
         <v>96</v>
       </c>
       <c r="F13" s="3">
         <v>105</v>
       </c>
       <c r="G13" s="3">
         <v>98</v>
       </c>
       <c r="H13" s="3">
         <v>185</v>
@@ -1831,50 +1849,53 @@
       </c>
       <c r="M13" s="3">
         <v>94</v>
       </c>
       <c r="N13" s="3">
         <v>104</v>
       </c>
       <c r="O13" s="3">
         <v>77</v>
       </c>
       <c r="P13" s="3">
         <v>100</v>
       </c>
       <c r="Q13" s="3">
         <v>97</v>
       </c>
       <c r="R13" s="3">
         <v>117</v>
       </c>
       <c r="S13" s="3">
         <v>96</v>
       </c>
       <c r="T13" s="3">
         <v>220</v>
       </c>
+      <c r="U13" s="3">
+        <v>172</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A14" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>68</v>
       </c>
       <c r="C14" s="3">
         <v>61</v>
       </c>
       <c r="D14" s="3">
         <v>74</v>
       </c>
       <c r="E14" s="3">
         <v>67</v>
       </c>
       <c r="F14" s="3">
         <v>114</v>
       </c>
       <c r="G14" s="3">
         <v>94</v>
       </c>
       <c r="H14" s="3">
         <v>137</v>
@@ -1893,50 +1914,53 @@
       </c>
       <c r="M14" s="3">
         <v>103</v>
       </c>
       <c r="N14" s="3">
         <v>95</v>
       </c>
       <c r="O14" s="3">
         <v>79</v>
       </c>
       <c r="P14" s="3">
         <v>76</v>
       </c>
       <c r="Q14" s="3">
         <v>86</v>
       </c>
       <c r="R14" s="3">
         <v>105</v>
       </c>
       <c r="S14" s="3">
         <v>89</v>
       </c>
       <c r="T14" s="3">
         <v>172</v>
       </c>
+      <c r="U14" s="3">
+        <v>149</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="24" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="16">
         <v>72</v>
       </c>
       <c r="D15" s="16">
         <v>113</v>
       </c>
       <c r="E15" s="16">
         <v>87</v>
       </c>
       <c r="F15" s="16">
         <v>135</v>
       </c>
       <c r="G15" s="16">
         <v>111</v>
       </c>
       <c r="H15" s="16">
         <v>163</v>
@@ -1954,50 +1978,53 @@
         <v>142</v>
       </c>
       <c r="M15" s="16">
         <v>102</v>
       </c>
       <c r="N15" s="16">
         <v>102</v>
       </c>
       <c r="O15" s="16">
         <v>104</v>
       </c>
       <c r="P15" s="16">
         <v>107</v>
       </c>
       <c r="Q15" s="16">
         <v>116</v>
       </c>
       <c r="R15" s="16">
         <v>110</v>
       </c>
       <c r="S15" s="16">
         <v>82</v>
       </c>
       <c r="T15" s="16">
         <v>234</v>
+      </c>
+      <c r="U15" s="16">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>