--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер (нәресте өж коэф.)" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
     <sheet name="Нәресте өлім-жітім коэфф." sheetId="9" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="78">
   <si>
     <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>КСП қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу әдістемесі </t>
   </si>
   <si>
@@ -90,53 +90,50 @@
     <t xml:space="preserve">Соңғы жаңартылу күні  </t>
   </si>
   <si>
     <t>Келесі жаңартылу күні</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Телефон нөмірі:</t>
   </si>
   <si>
     <t>Электронды пошта</t>
   </si>
   <si>
     <t>Сандық</t>
   </si>
   <si>
     <t>Айлар бойынша нәресте өлімінің жалпы коэффициенті</t>
   </si>
   <si>
     <t>1000 адамға шаққандағы бірлік</t>
-  </si>
-[...1 lines deleted...]
-    <t>Өңірлер бойынша туылған 1000 балаға шаққанда қайтыс болған сәбилер саны</t>
   </si>
   <si>
     <t>Сәбилер өлімінің жалпы коэффициенті есептеу кезінде туылғандардың жалпы санына 1 жылға дейін ай бойынша қайтыс болған сәбилер санының 1000-ға көбейтілген арақатынасымен анықталады</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Алматы қаласы</t>
   </si>
   <si>
     <t>* Деректер  қайтыс болу туралы актілердің тіркелген күні бойынша қалыптастырылған.</t>
   </si>
   <si>
     <t>1000 адамға</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
@@ -246,50 +243,56 @@
     <t xml:space="preserve">Наурызбай </t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Түрксіб </t>
   </si>
   <si>
     <t>Әлеументтік және демографиялық статистикасы басқармасы</t>
   </si>
   <si>
     <t>Толымбекова Эльмира Балғабаевна</t>
   </si>
   <si>
     <t xml:space="preserve"> e.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>1 қаңтар 2025 жылдан бастап</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Алматы қаласы  бойынша туылған 1000 балаға шаққанда қайтыс болған сәбилер саны</t>
+  </si>
+  <si>
+    <t>v</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="59">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -6050,51 +6053,51 @@
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="39" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
@@ -6171,87 +6174,88 @@
     <xf numFmtId="0" fontId="55" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="1" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="15" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="55" fillId="0" borderId="1" xfId="40" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="55" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="15" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="15" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="15" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="4795">
     <cellStyle name="20% - Акцент1 2" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 10 2" xfId="1771"/>
     <cellStyle name="20% - Акцент1 2 10 2 2" xfId="3794"/>
     <cellStyle name="20% - Акцент1 2 10 3" xfId="2778"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 11 2" xfId="1772"/>
     <cellStyle name="20% - Акцент1 2 11 2 2" xfId="3795"/>
     <cellStyle name="20% - Акцент1 2 11 3" xfId="2779"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 12 2" xfId="1773"/>
     <cellStyle name="20% - Акцент1 2 12 2 2" xfId="3796"/>
     <cellStyle name="20% - Акцент1 2 12 3" xfId="2780"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 13 2" xfId="1774"/>
     <cellStyle name="20% - Акцент1 2 13 2 2" xfId="3797"/>
     <cellStyle name="20% - Акцент1 2 13 3" xfId="2781"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 14 2" xfId="1775"/>
     <cellStyle name="20% - Акцент1 2 14 2 2" xfId="3798"/>
     <cellStyle name="20% - Акцент1 2 14 3" xfId="2782"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 15 2" xfId="1776"/>
@@ -11236,307 +11240,312 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=year&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e38/7x5cn7n43nd9pxh9z0v4am0uoh19htie/&#1052;&#1077;&#1090;&#1086;&#1076;&#1080;&#1082;&#1072;%20&#1089;&#1084;&#1077;&#1088;&#1090;&#1085;&#1086;&#1089;&#1090;&#1080;%20&#1082;&#1072;&#1079;.7z" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:B20"/>
+  <dimension ref="A1:B26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="97.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="41">
         <v>61220201</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A2" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="43" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A3" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="43" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A4" s="40" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="43" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A5" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="43" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="6" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A6" s="40" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="43" t="s">
-        <v>25</v>
+        <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A7" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="43" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:2" s="42" customFormat="1" ht="25.5">
       <c r="A8" s="44" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="45" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:2" s="42" customFormat="1" ht="51">
       <c r="A9" s="46" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="47" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A10" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="43" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A11" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="48" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:2" s="42" customFormat="1" ht="15.75" customHeight="1">
       <c r="A12" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="63" t="s">
-        <v>45</v>
+      <c r="B12" s="52" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="42" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="64" t="s">
-        <v>46</v>
+      <c r="B13" s="53" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A14" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="49" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A15" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="50">
         <v>46152</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A16" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="50">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A17" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="43" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A18" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="41" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A19" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="51">
         <v>77272775556</v>
       </c>
     </row>
     <row r="20" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A20" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="48" t="s">
-        <v>73</v>
+        <v>72</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="15" customHeight="1">
+      <c r="B26" s="65" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="2" max="2" width="102.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="11" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" ht="15" customHeight="1">
+      <c r="B6" s="11" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="6" spans="2:2" ht="15" customHeight="1">
-      <c r="B6" s="11" t="s">
+    <row r="7" spans="2:2" ht="15" customHeight="1">
+      <c r="B7" s="11" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="7" spans="2:2" ht="15" customHeight="1">
-      <c r="B7" s="11" t="s">
+    <row r="8" spans="2:2" ht="15" customHeight="1">
+      <c r="B8" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="8" spans="2:2" ht="15" customHeight="1">
-      <c r="B8" s="11" t="s">
+    <row r="9" spans="2:2" ht="15" customHeight="1">
+      <c r="B9" s="11" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="9" spans="2:2" ht="15" customHeight="1">
-      <c r="B9" s="11" t="s">
+    <row r="10" spans="2:2" ht="15" customHeight="1">
+      <c r="B10" s="10"/>
+    </row>
+    <row r="11" spans="2:2" ht="26.25">
+      <c r="B11" s="12" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="10" spans="2:2" ht="15" customHeight="1">
-[...6 lines deleted...]
-    </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="10"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="10"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AB939"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B18" sqref="B18"/>
+      <selection pane="bottomLeft" activeCell="Q9" sqref="Q9:Q17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="7" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="19" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="14.25" customHeight="1">
       <c r="A1" s="9"/>
       <c r="B1" s="1"/>
@@ -11548,77 +11557,77 @@
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
     <row r="2" spans="1:28" s="20" customFormat="1" ht="27.75" customHeight="1">
       <c r="A2" s="39">
         <v>61220101</v>
       </c>
-      <c r="B2" s="56" t="s">
-        <v>43</v>
+      <c r="B2" s="58" t="s">
+        <v>42</v>
       </c>
-      <c r="C2" s="56"/>
-[...22 lines deleted...]
-      <c r="Z2" s="56"/>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+      <c r="H2" s="58"/>
+      <c r="I2" s="58"/>
+      <c r="J2" s="58"/>
+      <c r="K2" s="58"/>
+      <c r="L2" s="58"/>
+      <c r="M2" s="58"/>
+      <c r="N2" s="58"/>
+      <c r="O2" s="58"/>
+      <c r="P2" s="58"/>
+      <c r="Q2" s="58"/>
+      <c r="R2" s="58"/>
+      <c r="S2" s="58"/>
+      <c r="T2" s="58"/>
+      <c r="U2" s="58"/>
+      <c r="V2" s="58"/>
+      <c r="W2" s="58"/>
+      <c r="X2" s="58"/>
+      <c r="Y2" s="58"/>
+      <c r="Z2" s="58"/>
       <c r="AA2" s="19"/>
     </row>
     <row r="3" spans="1:28" ht="14.25" customHeight="1">
       <c r="A3" s="9"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
@@ -11659,744 +11668,763 @@
     </row>
     <row r="5" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="31"/>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="32"/>
       <c r="P5" s="32"/>
       <c r="Q5" s="32"/>
       <c r="R5" s="32"/>
       <c r="S5" s="32"/>
       <c r="T5" s="33"/>
       <c r="U5" s="34"/>
       <c r="V5" s="33"/>
       <c r="W5" s="21"/>
-      <c r="Y5" s="62" t="s">
+      <c r="Y5" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="Z5" s="64"/>
+      <c r="AA5" s="14"/>
+      <c r="AB5" s="14"/>
+    </row>
+    <row r="6" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A6" s="54" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" s="56"/>
+      <c r="C6" s="60">
+        <v>2025</v>
+      </c>
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
+      <c r="K6" s="61"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="61"/>
+      <c r="N6" s="61"/>
+      <c r="O6" s="62">
+        <v>2026</v>
+      </c>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="63"/>
+      <c r="U6" s="63"/>
+      <c r="V6" s="63"/>
+      <c r="W6" s="63"/>
+      <c r="X6" s="63"/>
+      <c r="Y6" s="63"/>
+      <c r="Z6" s="63"/>
+      <c r="AA6" s="36"/>
+    </row>
+    <row r="7" spans="1:28" s="35" customFormat="1" ht="27" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="57"/>
+      <c r="C7" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="Z5" s="62"/>
-[...5 lines deleted...]
-        <v>48</v>
+      <c r="E7" s="4" t="s">
+        <v>32</v>
       </c>
-      <c r="B6" s="54"/>
-[...1 lines deleted...]
-        <v>2025</v>
+      <c r="F7" s="4" t="s">
+        <v>33</v>
       </c>
-      <c r="D6" s="59"/>
-[...11 lines deleted...]
-        <v>2026</v>
+      <c r="G7" s="5" t="s">
+        <v>34</v>
       </c>
-      <c r="P6" s="61"/>
-[...15 lines deleted...]
-      <c r="C7" s="4" t="s">
+      <c r="H7" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="L7" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="M7" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="N7" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P7" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q7" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="R7" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="S7" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="T7" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="U7" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="V7" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="W7" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="X7" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y7" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z7" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA7" s="36"/>
+    </row>
+    <row r="8" spans="1:28" s="35" customFormat="1" ht="11.25">
+      <c r="A8" s="31"/>
+      <c r="B8" s="59" t="s">
         <v>27</v>
       </c>
-      <c r="D7" s="4" t="s">
-[...98 lines deleted...]
-      <c r="Z8" s="57"/>
+      <c r="C8" s="59"/>
+      <c r="D8" s="59"/>
+      <c r="E8" s="59"/>
+      <c r="F8" s="59"/>
+      <c r="G8" s="59"/>
+      <c r="H8" s="59"/>
+      <c r="I8" s="59"/>
+      <c r="J8" s="59"/>
+      <c r="K8" s="59"/>
+      <c r="L8" s="59"/>
+      <c r="M8" s="59"/>
+      <c r="N8" s="59"/>
+      <c r="O8" s="59"/>
+      <c r="P8" s="59"/>
+      <c r="Q8" s="59"/>
+      <c r="R8" s="59"/>
+      <c r="S8" s="59"/>
+      <c r="T8" s="59"/>
+      <c r="U8" s="59"/>
+      <c r="V8" s="59"/>
+      <c r="W8" s="59"/>
+      <c r="X8" s="59"/>
+      <c r="Y8" s="59"/>
+      <c r="Z8" s="59"/>
       <c r="AA8" s="37"/>
     </row>
     <row r="9" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="18">
         <v>750000000</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C9" s="22">
         <v>4.59</v>
       </c>
       <c r="D9" s="22">
         <v>4.17</v>
       </c>
       <c r="E9" s="22">
         <v>4.46</v>
       </c>
       <c r="F9" s="23">
         <v>4.3</v>
       </c>
       <c r="G9" s="24">
         <v>4.4000000000000004</v>
       </c>
       <c r="H9" s="23">
         <v>4.4800000000000004</v>
       </c>
       <c r="I9" s="24">
         <v>4.68</v>
       </c>
       <c r="J9" s="25">
         <v>4.5599999999999996</v>
       </c>
       <c r="K9" s="26">
         <v>4.5199999999999996</v>
       </c>
       <c r="L9" s="26">
         <v>4.47</v>
       </c>
       <c r="M9" s="26">
         <v>4.8</v>
       </c>
       <c r="N9" s="26">
         <v>4.8499999999999996</v>
       </c>
       <c r="O9" s="26">
         <v>4.8600000000000003</v>
       </c>
       <c r="P9" s="26">
         <v>4.38</v>
       </c>
+      <c r="Q9" s="26">
+        <v>4.8600000000000003</v>
+      </c>
       <c r="Z9" s="36"/>
       <c r="AA9" s="36"/>
     </row>
     <row r="10" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="28" t="s">
         <v>55</v>
       </c>
-      <c r="B10" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="16" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D10" s="16">
         <v>2.12</v>
       </c>
       <c r="E10" s="16">
         <v>1.49</v>
       </c>
       <c r="F10" s="16">
         <v>2.1800000000000002</v>
       </c>
       <c r="G10" s="16">
         <v>2.61</v>
       </c>
       <c r="H10" s="16">
         <v>2.89</v>
       </c>
       <c r="I10" s="16">
         <v>3.64</v>
       </c>
       <c r="J10" s="16">
         <v>3.16</v>
       </c>
       <c r="K10" s="16">
         <v>2.78</v>
       </c>
       <c r="L10" s="16">
         <v>2.5099999999999998</v>
       </c>
       <c r="M10" s="16">
         <v>3.48</v>
       </c>
       <c r="N10" s="16">
         <v>3.61</v>
       </c>
       <c r="O10" s="16">
         <v>4.55</v>
       </c>
       <c r="P10" s="16">
         <v>2.5299999999999998</v>
       </c>
-      <c r="Q10" s="36"/>
+      <c r="Q10" s="16">
+        <v>4.72</v>
+      </c>
       <c r="R10" s="36"/>
       <c r="S10" s="36"/>
       <c r="T10" s="36"/>
       <c r="U10" s="36"/>
       <c r="V10" s="36"/>
       <c r="W10" s="36"/>
       <c r="X10" s="36"/>
       <c r="Y10" s="36"/>
       <c r="Z10" s="36"/>
       <c r="AA10" s="36"/>
     </row>
     <row r="11" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="27" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B11" s="28" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C11" s="16">
         <v>1.67</v>
       </c>
       <c r="D11" s="16">
         <v>2.4500000000000002</v>
       </c>
       <c r="E11" s="16">
         <v>3.89</v>
       </c>
       <c r="F11" s="16">
         <v>3.22</v>
       </c>
       <c r="G11" s="16">
         <v>3.48</v>
       </c>
       <c r="H11" s="16">
         <v>4.16</v>
       </c>
       <c r="I11" s="16">
         <v>3.89</v>
       </c>
       <c r="J11" s="16">
         <v>4.16</v>
       </c>
       <c r="K11" s="16">
         <v>4.3499999999999996</v>
       </c>
       <c r="L11" s="16">
         <v>4.21</v>
       </c>
       <c r="M11" s="16">
         <v>4.57</v>
       </c>
       <c r="N11" s="16">
         <v>4.33</v>
       </c>
       <c r="O11" s="16">
         <v>1.62</v>
       </c>
       <c r="P11" s="16">
         <v>2.5499999999999998</v>
       </c>
-      <c r="Q11" s="36"/>
+      <c r="Q11" s="16">
+        <v>5.65</v>
+      </c>
       <c r="R11" s="36"/>
       <c r="S11" s="36"/>
       <c r="T11" s="36"/>
       <c r="U11" s="36"/>
       <c r="V11" s="36"/>
       <c r="W11" s="36"/>
       <c r="X11" s="36"/>
       <c r="Y11" s="36"/>
       <c r="Z11" s="36"/>
       <c r="AA11" s="36"/>
     </row>
     <row r="12" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="27" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B12" s="28" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C12" s="16">
         <v>9.5500000000000007</v>
       </c>
       <c r="D12" s="16">
         <v>8.43</v>
       </c>
       <c r="E12" s="16">
         <v>9.8800000000000008</v>
       </c>
       <c r="F12" s="16">
         <v>9.33</v>
       </c>
       <c r="G12" s="16">
         <v>7.42</v>
       </c>
       <c r="H12" s="16">
         <v>7.59</v>
       </c>
       <c r="I12" s="16">
         <v>7.08</v>
       </c>
       <c r="J12" s="16">
         <v>6.84</v>
       </c>
       <c r="K12" s="16">
         <v>6.96</v>
       </c>
       <c r="L12" s="16">
         <v>6.28</v>
       </c>
       <c r="M12" s="16">
         <v>6.81</v>
       </c>
       <c r="N12" s="16">
         <v>7.43</v>
       </c>
       <c r="O12" s="16">
         <v>9.8000000000000007</v>
       </c>
       <c r="P12" s="16">
         <v>6.9</v>
       </c>
-      <c r="Q12" s="36"/>
+      <c r="Q12" s="16">
+        <v>5.41</v>
+      </c>
       <c r="R12" s="36"/>
       <c r="S12" s="36"/>
       <c r="T12" s="36"/>
       <c r="U12" s="36"/>
       <c r="V12" s="36"/>
       <c r="W12" s="36"/>
       <c r="X12" s="36"/>
       <c r="Y12" s="36"/>
       <c r="Z12" s="36"/>
       <c r="AA12" s="36"/>
     </row>
     <row r="13" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="27" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B13" s="28" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C13" s="16">
         <v>7.27</v>
       </c>
       <c r="D13" s="16">
         <v>3.51</v>
       </c>
       <c r="E13" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="F13" s="16">
         <v>3.31</v>
       </c>
       <c r="G13" s="16">
         <v>3.92</v>
       </c>
       <c r="H13" s="16">
         <v>3.75</v>
       </c>
       <c r="I13" s="16">
         <v>3.59</v>
       </c>
       <c r="J13" s="16">
         <v>3.51</v>
       </c>
       <c r="K13" s="16">
         <v>3.43</v>
       </c>
       <c r="L13" s="16">
         <v>3.68</v>
       </c>
       <c r="M13" s="16">
         <v>3.67</v>
       </c>
       <c r="N13" s="16">
         <v>3.62</v>
       </c>
       <c r="O13" s="16">
         <v>6.54</v>
       </c>
       <c r="P13" s="16">
         <v>9.11</v>
       </c>
-      <c r="Q13" s="36"/>
+      <c r="Q13" s="16">
+        <v>10.09</v>
+      </c>
       <c r="R13" s="36"/>
       <c r="S13" s="36"/>
       <c r="T13" s="36"/>
       <c r="U13" s="36"/>
       <c r="V13" s="36"/>
       <c r="W13" s="36"/>
       <c r="X13" s="36"/>
       <c r="Y13" s="36"/>
       <c r="Z13" s="36"/>
       <c r="AA13" s="36"/>
     </row>
     <row r="14" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="27" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B14" s="28" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C14" s="16">
         <v>15.31</v>
       </c>
       <c r="D14" s="16">
         <v>10.050000000000001</v>
       </c>
       <c r="E14" s="16">
         <v>8.76</v>
       </c>
       <c r="F14" s="16">
         <v>8.9700000000000006</v>
       </c>
       <c r="G14" s="16">
         <v>7.85</v>
       </c>
       <c r="H14" s="16">
         <v>7.33</v>
       </c>
       <c r="I14" s="16">
         <v>6</v>
       </c>
       <c r="J14" s="16">
         <v>5.32</v>
       </c>
       <c r="K14" s="16">
         <v>4.74</v>
       </c>
       <c r="L14" s="16">
         <v>4.28</v>
       </c>
       <c r="M14" s="16">
         <v>3.92</v>
       </c>
       <c r="N14" s="16">
         <v>4.8</v>
       </c>
       <c r="O14" s="16">
         <v>10.15</v>
       </c>
       <c r="P14" s="16">
         <v>5.49</v>
       </c>
-      <c r="Q14" s="36"/>
+      <c r="Q14" s="16">
+        <v>3.39</v>
+      </c>
       <c r="R14" s="36"/>
       <c r="S14" s="36"/>
       <c r="T14" s="36"/>
       <c r="U14" s="36"/>
       <c r="V14" s="36"/>
       <c r="W14" s="36"/>
       <c r="X14" s="36"/>
       <c r="Y14" s="36"/>
       <c r="Z14" s="36"/>
       <c r="AA14" s="36"/>
     </row>
     <row r="15" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="27" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="28" t="s">
         <v>65</v>
       </c>
-      <c r="B15" s="28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="16" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D15" s="16">
         <v>2.21</v>
       </c>
       <c r="E15" s="16">
         <v>4.5</v>
       </c>
       <c r="F15" s="16">
         <v>5.54</v>
       </c>
       <c r="G15" s="16">
         <v>6.14</v>
       </c>
       <c r="H15" s="16">
         <v>5.85</v>
       </c>
       <c r="I15" s="16">
         <v>6.85</v>
       </c>
       <c r="J15" s="16">
         <v>6</v>
       </c>
       <c r="K15" s="16">
         <v>5.35</v>
       </c>
       <c r="L15" s="16">
         <v>5.64</v>
       </c>
       <c r="M15" s="16">
         <v>5.22</v>
       </c>
       <c r="N15" s="16">
         <v>5.16</v>
       </c>
       <c r="O15" s="16" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="P15" s="16" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
-      <c r="Q15" s="36"/>
+      <c r="Q15" s="16" t="s">
+        <v>74</v>
+      </c>
       <c r="R15" s="36"/>
       <c r="S15" s="36"/>
       <c r="T15" s="36"/>
       <c r="U15" s="36"/>
       <c r="V15" s="36"/>
       <c r="W15" s="36"/>
       <c r="X15" s="36"/>
       <c r="Y15" s="36"/>
       <c r="Z15" s="36"/>
       <c r="AA15" s="36"/>
     </row>
     <row r="16" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="27" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B16" s="28" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C16" s="16">
         <v>3</v>
       </c>
       <c r="D16" s="16">
         <v>2.85</v>
       </c>
       <c r="E16" s="16">
         <v>1.92</v>
       </c>
       <c r="F16" s="16">
         <v>1.39</v>
       </c>
       <c r="G16" s="16">
         <v>2.1800000000000002</v>
       </c>
       <c r="H16" s="16">
         <v>1.83</v>
       </c>
       <c r="I16" s="16">
         <v>3.79</v>
       </c>
       <c r="J16" s="16">
         <v>3.96</v>
       </c>
       <c r="K16" s="16">
         <v>4.09</v>
       </c>
       <c r="L16" s="16">
         <v>3.92</v>
       </c>
       <c r="M16" s="16">
         <v>4.78</v>
       </c>
       <c r="N16" s="16">
         <v>4.6100000000000003</v>
       </c>
       <c r="O16" s="16">
         <v>5.92</v>
       </c>
       <c r="P16" s="16">
         <v>4.8</v>
       </c>
-      <c r="Q16" s="36"/>
+      <c r="Q16" s="16">
+        <v>3.98</v>
+      </c>
       <c r="R16" s="36"/>
       <c r="S16" s="36"/>
       <c r="T16" s="36"/>
       <c r="U16" s="36"/>
       <c r="V16" s="36"/>
       <c r="W16" s="36"/>
       <c r="X16" s="36"/>
       <c r="Y16" s="36"/>
       <c r="Z16" s="36"/>
       <c r="AA16" s="36"/>
     </row>
     <row r="17" spans="1:27" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="29" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B17" s="30" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C17" s="17">
         <v>4.18</v>
       </c>
       <c r="D17" s="17">
         <v>3.97</v>
       </c>
       <c r="E17" s="17">
         <v>3.95</v>
       </c>
       <c r="F17" s="17">
         <v>2.74</v>
       </c>
       <c r="G17" s="17">
         <v>3.68</v>
       </c>
       <c r="H17" s="17">
         <v>3.63</v>
       </c>
       <c r="I17" s="17">
         <v>4.0199999999999996</v>
       </c>
       <c r="J17" s="17">
         <v>3.97</v>
       </c>
       <c r="K17" s="17">
         <v>4.24</v>
       </c>
       <c r="L17" s="17">
         <v>5.23</v>
       </c>
       <c r="M17" s="17">
         <v>5.51</v>
       </c>
       <c r="N17" s="17">
         <v>5.33</v>
       </c>
       <c r="O17" s="17">
         <v>3.75</v>
       </c>
       <c r="P17" s="17">
         <v>4.13</v>
       </c>
-      <c r="Q17" s="36"/>
+      <c r="Q17" s="17">
+        <v>2.58</v>
+      </c>
       <c r="R17" s="36"/>
       <c r="S17" s="36"/>
       <c r="T17" s="36"/>
       <c r="U17" s="36"/>
       <c r="V17" s="36"/>
       <c r="W17" s="36"/>
       <c r="X17" s="36"/>
       <c r="Y17" s="36"/>
       <c r="Z17" s="36"/>
       <c r="AA17" s="36"/>
     </row>
     <row r="18" spans="1:27" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="31"/>
       <c r="B18" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C18" s="36"/>
       <c r="D18" s="36"/>
       <c r="E18" s="36"/>
       <c r="F18" s="36"/>
       <c r="G18" s="36"/>
       <c r="H18" s="36"/>
       <c r="I18" s="36"/>
       <c r="J18" s="36"/>
       <c r="K18" s="36"/>
       <c r="L18" s="36"/>
       <c r="M18" s="36"/>
       <c r="N18" s="36"/>
       <c r="O18" s="36"/>
       <c r="P18" s="36"/>
       <c r="Q18" s="36"/>
       <c r="R18" s="36"/>
       <c r="S18" s="36"/>
       <c r="T18" s="36"/>
       <c r="U18" s="36"/>
       <c r="V18" s="36"/>
       <c r="W18" s="36"/>
       <c r="X18" s="36"/>
       <c r="Y18" s="36"/>
       <c r="Z18" s="36"/>