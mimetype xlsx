--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер (нәресте өж коэф.)" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
     <sheet name="Нәресте өлім-жітім коэфф." sheetId="9" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="78">
   <si>
     <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>КСП қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу әдістемесі </t>
   </si>
   <si>
@@ -6180,82 +6180,82 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="1" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="15" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="55" fillId="0" borderId="1" xfId="40" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="55" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="15" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="15" xfId="27" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="4795">
     <cellStyle name="20% - Акцент1 2" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 10 2" xfId="1771"/>
     <cellStyle name="20% - Акцент1 2 10 2 2" xfId="3794"/>
     <cellStyle name="20% - Акцент1 2 10 3" xfId="2778"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 11 2" xfId="1772"/>
     <cellStyle name="20% - Акцент1 2 11 2 2" xfId="3795"/>
     <cellStyle name="20% - Акцент1 2 11 3" xfId="2779"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 12 2" xfId="1773"/>
     <cellStyle name="20% - Акцент1 2 12 2 2" xfId="3796"/>
     <cellStyle name="20% - Акцент1 2 12 3" xfId="2780"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 13 2" xfId="1774"/>
     <cellStyle name="20% - Акцент1 2 13 2 2" xfId="3797"/>
     <cellStyle name="20% - Акцент1 2 13 3" xfId="2781"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 14 2" xfId="1775"/>
     <cellStyle name="20% - Акцент1 2 14 2 2" xfId="3798"/>
     <cellStyle name="20% - Акцент1 2 14 3" xfId="2782"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 15 2" xfId="1776"/>
@@ -11243,51 +11243,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=year&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e38/7x5cn7n43nd9pxh9z0v4am0uoh19htie/&#1052;&#1077;&#1090;&#1086;&#1076;&#1080;&#1082;&#1072;%20&#1089;&#1084;&#1077;&#1088;&#1090;&#1085;&#1086;&#1089;&#1090;&#1080;%20&#1082;&#1072;&#1079;.7z" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="97.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="41">
         <v>61220201</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A2" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="43" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="42" customFormat="1" ht="12.75">
@@ -11369,95 +11369,95 @@
       <c r="B12" s="52" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="42" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="53" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A14" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="49" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A15" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="50">
-        <v>46152</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A16" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="50">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A17" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A18" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="41" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A19" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="51">
         <v>77272775556</v>
       </c>
     </row>
     <row r="20" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A20" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="48" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:2" ht="15" customHeight="1">
-      <c r="B26" s="65" t="s">
+      <c r="B26" s="54" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
@@ -11501,51 +11501,51 @@
       </c>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="10"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="10"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="13" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AB939"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="Q9" sqref="Q9:Q17"/>
+      <selection pane="bottomLeft" activeCell="X17" sqref="X17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="7" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="19" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="14.25" customHeight="1">
       <c r="A1" s="9"/>
       <c r="B1" s="1"/>
@@ -11557,77 +11557,77 @@
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
     <row r="2" spans="1:28" s="20" customFormat="1" ht="27.75" customHeight="1">
       <c r="A2" s="39">
         <v>61220101</v>
       </c>
-      <c r="B2" s="58" t="s">
+      <c r="B2" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="C2" s="58"/>
-[...22 lines deleted...]
-      <c r="Z2" s="58"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
+      <c r="G2" s="59"/>
+      <c r="H2" s="59"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
+      <c r="L2" s="59"/>
+      <c r="M2" s="59"/>
+      <c r="N2" s="59"/>
+      <c r="O2" s="59"/>
+      <c r="P2" s="59"/>
+      <c r="Q2" s="59"/>
+      <c r="R2" s="59"/>
+      <c r="S2" s="59"/>
+      <c r="T2" s="59"/>
+      <c r="U2" s="59"/>
+      <c r="V2" s="59"/>
+      <c r="W2" s="59"/>
+      <c r="X2" s="59"/>
+      <c r="Y2" s="59"/>
+      <c r="Z2" s="59"/>
       <c r="AA2" s="19"/>
     </row>
     <row r="3" spans="1:28" ht="14.25" customHeight="1">
       <c r="A3" s="9"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
@@ -11668,95 +11668,95 @@
     </row>
     <row r="5" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="31"/>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="32"/>
       <c r="P5" s="32"/>
       <c r="Q5" s="32"/>
       <c r="R5" s="32"/>
       <c r="S5" s="32"/>
       <c r="T5" s="33"/>
       <c r="U5" s="34"/>
       <c r="V5" s="33"/>
       <c r="W5" s="21"/>
-      <c r="Y5" s="64" t="s">
+      <c r="Y5" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="Z5" s="64"/>
+      <c r="Z5" s="65"/>
       <c r="AA5" s="14"/>
       <c r="AB5" s="14"/>
     </row>
     <row r="6" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A6" s="54" t="s">
+      <c r="A6" s="55" t="s">
         <v>47</v>
       </c>
-      <c r="B6" s="56"/>
-      <c r="C6" s="60">
+      <c r="B6" s="57"/>
+      <c r="C6" s="61">
         <v>2025</v>
       </c>
-      <c r="D6" s="61"/>
-[...10 lines deleted...]
-      <c r="O6" s="62">
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="62"/>
+      <c r="K6" s="62"/>
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="63">
         <v>2026</v>
       </c>
-      <c r="P6" s="63"/>
-[...9 lines deleted...]
-      <c r="Z6" s="63"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
+      <c r="Z6" s="64"/>
       <c r="AA6" s="36"/>
     </row>
     <row r="7" spans="1:28" s="35" customFormat="1" ht="27" customHeight="1">
-      <c r="A7" s="55"/>
-      <c r="B7" s="57"/>
+      <c r="A7" s="56"/>
+      <c r="B7" s="58"/>
       <c r="C7" s="4" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>37</v>
       </c>
       <c r="K7" s="8" t="s">
@@ -11789,77 +11789,77 @@
       <c r="T7" s="4" t="s">
         <v>35</v>
       </c>
       <c r="U7" s="15" t="s">
         <v>36</v>
       </c>
       <c r="V7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="W7" s="4" t="s">
         <v>38</v>
       </c>
       <c r="X7" s="4" t="s">
         <v>39</v>
       </c>
       <c r="Y7" s="38" t="s">
         <v>40</v>
       </c>
       <c r="Z7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="AA7" s="36"/>
     </row>
     <row r="8" spans="1:28" s="35" customFormat="1" ht="11.25">
       <c r="A8" s="31"/>
-      <c r="B8" s="59" t="s">
+      <c r="B8" s="60" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="59"/>
-[...22 lines deleted...]
-      <c r="Z8" s="59"/>
+      <c r="C8" s="60"/>
+      <c r="D8" s="60"/>
+      <c r="E8" s="60"/>
+      <c r="F8" s="60"/>
+      <c r="G8" s="60"/>
+      <c r="H8" s="60"/>
+      <c r="I8" s="60"/>
+      <c r="J8" s="60"/>
+      <c r="K8" s="60"/>
+      <c r="L8" s="60"/>
+      <c r="M8" s="60"/>
+      <c r="N8" s="60"/>
+      <c r="O8" s="60"/>
+      <c r="P8" s="60"/>
+      <c r="Q8" s="60"/>
+      <c r="R8" s="60"/>
+      <c r="S8" s="60"/>
+      <c r="T8" s="60"/>
+      <c r="U8" s="60"/>
+      <c r="V8" s="60"/>
+      <c r="W8" s="60"/>
+      <c r="X8" s="60"/>
+      <c r="Y8" s="60"/>
+      <c r="Z8" s="60"/>
       <c r="AA8" s="37"/>
     </row>
     <row r="9" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="18">
         <v>750000000</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="22">
         <v>4.59</v>
       </c>
       <c r="D9" s="22">
         <v>4.17</v>
       </c>
       <c r="E9" s="22">
         <v>4.46</v>
       </c>
       <c r="F9" s="23">
         <v>4.3</v>
       </c>
       <c r="G9" s="24">
         <v>4.4000000000000004</v>
       </c>
       <c r="H9" s="23">
@@ -11870,50 +11870,53 @@
       </c>
       <c r="J9" s="25">
         <v>4.5599999999999996</v>
       </c>
       <c r="K9" s="26">
         <v>4.5199999999999996</v>
       </c>
       <c r="L9" s="26">
         <v>4.47</v>
       </c>
       <c r="M9" s="26">
         <v>4.8</v>
       </c>
       <c r="N9" s="26">
         <v>4.8499999999999996</v>
       </c>
       <c r="O9" s="26">
         <v>4.8600000000000003</v>
       </c>
       <c r="P9" s="26">
         <v>4.38</v>
       </c>
       <c r="Q9" s="26">
         <v>4.8600000000000003</v>
       </c>
+      <c r="R9" s="26">
+        <v>5.55</v>
+      </c>
       <c r="Z9" s="36"/>
       <c r="AA9" s="36"/>
     </row>
     <row r="10" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D10" s="16">
         <v>2.12</v>
       </c>
       <c r="E10" s="16">
         <v>1.49</v>
       </c>
       <c r="F10" s="16">
         <v>2.1800000000000002</v>
       </c>
       <c r="G10" s="16">
         <v>2.61</v>
       </c>
@@ -11925,51 +11928,53 @@
       </c>
       <c r="J10" s="16">
         <v>3.16</v>
       </c>
       <c r="K10" s="16">
         <v>2.78</v>
       </c>
       <c r="L10" s="16">
         <v>2.5099999999999998</v>
       </c>
       <c r="M10" s="16">
         <v>3.48</v>
       </c>
       <c r="N10" s="16">
         <v>3.61</v>
       </c>
       <c r="O10" s="16">
         <v>4.55</v>
       </c>
       <c r="P10" s="16">
         <v>2.5299999999999998</v>
       </c>
       <c r="Q10" s="16">
         <v>4.72</v>
       </c>
-      <c r="R10" s="36"/>
+      <c r="R10" s="16">
+        <v>4.67</v>
+      </c>
       <c r="S10" s="36"/>
       <c r="T10" s="36"/>
       <c r="U10" s="36"/>
       <c r="V10" s="36"/>
       <c r="W10" s="36"/>
       <c r="X10" s="36"/>
       <c r="Y10" s="36"/>
       <c r="Z10" s="36"/>
       <c r="AA10" s="36"/>
     </row>
     <row r="11" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="16">
         <v>1.67</v>
       </c>
       <c r="D11" s="16">
         <v>2.4500000000000002</v>
       </c>
       <c r="E11" s="16">
         <v>3.89</v>
@@ -11988,51 +11993,53 @@
       </c>
       <c r="J11" s="16">
         <v>4.16</v>
       </c>
       <c r="K11" s="16">
         <v>4.3499999999999996</v>
       </c>
       <c r="L11" s="16">
         <v>4.21</v>
       </c>
       <c r="M11" s="16">
         <v>4.57</v>
       </c>
       <c r="N11" s="16">
         <v>4.33</v>
       </c>
       <c r="O11" s="16">
         <v>1.62</v>
       </c>
       <c r="P11" s="16">
         <v>2.5499999999999998</v>
       </c>
       <c r="Q11" s="16">
         <v>5.65</v>
       </c>
-      <c r="R11" s="36"/>
+      <c r="R11" s="16">
+        <v>7.19</v>
+      </c>
       <c r="S11" s="36"/>
       <c r="T11" s="36"/>
       <c r="U11" s="36"/>
       <c r="V11" s="36"/>
       <c r="W11" s="36"/>
       <c r="X11" s="36"/>
       <c r="Y11" s="36"/>
       <c r="Z11" s="36"/>
       <c r="AA11" s="36"/>
     </row>
     <row r="12" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="16">
         <v>9.5500000000000007</v>
       </c>
       <c r="D12" s="16">
         <v>8.43</v>
       </c>
       <c r="E12" s="16">
         <v>9.8800000000000008</v>
@@ -12051,51 +12058,53 @@
       </c>
       <c r="J12" s="16">
         <v>6.84</v>
       </c>
       <c r="K12" s="16">
         <v>6.96</v>
       </c>
       <c r="L12" s="16">
         <v>6.28</v>
       </c>
       <c r="M12" s="16">
         <v>6.81</v>
       </c>
       <c r="N12" s="16">
         <v>7.43</v>
       </c>
       <c r="O12" s="16">
         <v>9.8000000000000007</v>
       </c>
       <c r="P12" s="16">
         <v>6.9</v>
       </c>
       <c r="Q12" s="16">
         <v>5.41</v>
       </c>
-      <c r="R12" s="36"/>
+      <c r="R12" s="16">
+        <v>4.7699999999999996</v>
+      </c>
       <c r="S12" s="36"/>
       <c r="T12" s="36"/>
       <c r="U12" s="36"/>
       <c r="V12" s="36"/>
       <c r="W12" s="36"/>
       <c r="X12" s="36"/>
       <c r="Y12" s="36"/>
       <c r="Z12" s="36"/>
       <c r="AA12" s="36"/>
     </row>
     <row r="13" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="16">
         <v>7.27</v>
       </c>
       <c r="D13" s="16">
         <v>3.51</v>
       </c>
       <c r="E13" s="16">
         <v>2.2999999999999998</v>
@@ -12114,51 +12123,53 @@
       </c>
       <c r="J13" s="16">
         <v>3.51</v>
       </c>
       <c r="K13" s="16">
         <v>3.43</v>
       </c>
       <c r="L13" s="16">
         <v>3.68</v>
       </c>
       <c r="M13" s="16">
         <v>3.67</v>
       </c>
       <c r="N13" s="16">
         <v>3.62</v>
       </c>
       <c r="O13" s="16">
         <v>6.54</v>
       </c>
       <c r="P13" s="16">
         <v>9.11</v>
       </c>
       <c r="Q13" s="16">
         <v>10.09</v>
       </c>
-      <c r="R13" s="36"/>
+      <c r="R13" s="16">
+        <v>9.07</v>
+      </c>
       <c r="S13" s="36"/>
       <c r="T13" s="36"/>
       <c r="U13" s="36"/>
       <c r="V13" s="36"/>
       <c r="W13" s="36"/>
       <c r="X13" s="36"/>
       <c r="Y13" s="36"/>
       <c r="Z13" s="36"/>
       <c r="AA13" s="36"/>
     </row>
     <row r="14" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="16">
         <v>15.31</v>
       </c>
       <c r="D14" s="16">
         <v>10.050000000000001</v>
       </c>
       <c r="E14" s="16">
         <v>8.76</v>
@@ -12177,51 +12188,53 @@
       </c>
       <c r="J14" s="16">
         <v>5.32</v>
       </c>
       <c r="K14" s="16">
         <v>4.74</v>
       </c>
       <c r="L14" s="16">
         <v>4.28</v>
       </c>
       <c r="M14" s="16">
         <v>3.92</v>
       </c>
       <c r="N14" s="16">
         <v>4.8</v>
       </c>
       <c r="O14" s="16">
         <v>10.15</v>
       </c>
       <c r="P14" s="16">
         <v>5.49</v>
       </c>
       <c r="Q14" s="16">
         <v>3.39</v>
       </c>
-      <c r="R14" s="36"/>
+      <c r="R14" s="16">
+        <v>7.56</v>
+      </c>
       <c r="S14" s="36"/>
       <c r="T14" s="36"/>
       <c r="U14" s="36"/>
       <c r="V14" s="36"/>
       <c r="W14" s="36"/>
       <c r="X14" s="36"/>
       <c r="Y14" s="36"/>
       <c r="Z14" s="36"/>
       <c r="AA14" s="36"/>
     </row>
     <row r="15" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D15" s="16">
         <v>2.21</v>
       </c>
       <c r="E15" s="16">
         <v>4.5</v>
@@ -12240,51 +12253,53 @@
       </c>
       <c r="J15" s="16">
         <v>6</v>
       </c>
       <c r="K15" s="16">
         <v>5.35</v>
       </c>
       <c r="L15" s="16">
         <v>5.64</v>
       </c>
       <c r="M15" s="16">
         <v>5.22</v>
       </c>
       <c r="N15" s="16">
         <v>5.16</v>
       </c>
       <c r="O15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="P15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="Q15" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="R15" s="36"/>
+      <c r="R15" s="16" t="s">
+        <v>74</v>
+      </c>
       <c r="S15" s="36"/>
       <c r="T15" s="36"/>
       <c r="U15" s="36"/>
       <c r="V15" s="36"/>
       <c r="W15" s="36"/>
       <c r="X15" s="36"/>
       <c r="Y15" s="36"/>
       <c r="Z15" s="36"/>
       <c r="AA15" s="36"/>
     </row>
     <row r="16" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C16" s="16">
         <v>3</v>
       </c>
       <c r="D16" s="16">
         <v>2.85</v>
       </c>
       <c r="E16" s="16">
         <v>1.92</v>
@@ -12303,51 +12318,53 @@
       </c>
       <c r="J16" s="16">
         <v>3.96</v>
       </c>
       <c r="K16" s="16">
         <v>4.09</v>
       </c>
       <c r="L16" s="16">
         <v>3.92</v>
       </c>
       <c r="M16" s="16">
         <v>4.78</v>
       </c>
       <c r="N16" s="16">
         <v>4.6100000000000003</v>
       </c>
       <c r="O16" s="16">
         <v>5.92</v>
       </c>
       <c r="P16" s="16">
         <v>4.8</v>
       </c>
       <c r="Q16" s="16">
         <v>3.98</v>
       </c>
-      <c r="R16" s="36"/>
+      <c r="R16" s="16">
+        <v>4.3499999999999996</v>
+      </c>
       <c r="S16" s="36"/>
       <c r="T16" s="36"/>
       <c r="U16" s="36"/>
       <c r="V16" s="36"/>
       <c r="W16" s="36"/>
       <c r="X16" s="36"/>
       <c r="Y16" s="36"/>
       <c r="Z16" s="36"/>
       <c r="AA16" s="36"/>
     </row>
     <row r="17" spans="1:27" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="29" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="17">
         <v>4.18</v>
       </c>
       <c r="D17" s="17">
         <v>3.97</v>
       </c>
       <c r="E17" s="17">
         <v>3.95</v>
@@ -12366,51 +12383,53 @@
       </c>
       <c r="J17" s="17">
         <v>3.97</v>
       </c>
       <c r="K17" s="17">
         <v>4.24</v>
       </c>
       <c r="L17" s="17">
         <v>5.23</v>
       </c>
       <c r="M17" s="17">
         <v>5.51</v>
       </c>
       <c r="N17" s="17">
         <v>5.33</v>
       </c>
       <c r="O17" s="17">
         <v>3.75</v>
       </c>
       <c r="P17" s="17">
         <v>4.13</v>
       </c>
       <c r="Q17" s="17">
         <v>2.58</v>
       </c>
-      <c r="R17" s="36"/>
+      <c r="R17" s="17">
+        <v>3.79</v>
+      </c>
       <c r="S17" s="36"/>
       <c r="T17" s="36"/>
       <c r="U17" s="36"/>
       <c r="V17" s="36"/>
       <c r="W17" s="36"/>
       <c r="X17" s="36"/>
       <c r="Y17" s="36"/>
       <c r="Z17" s="36"/>
       <c r="AA17" s="36"/>
     </row>
     <row r="18" spans="1:27" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="31"/>
       <c r="B18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="36"/>
       <c r="D18" s="36"/>
       <c r="E18" s="36"/>
       <c r="F18" s="36"/>
       <c r="G18" s="36"/>
       <c r="H18" s="36"/>
       <c r="I18" s="36"/>
       <c r="J18" s="36"/>
       <c r="K18" s="36"/>
       <c r="L18" s="36"/>