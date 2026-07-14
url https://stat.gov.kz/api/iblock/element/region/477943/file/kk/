--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер (нәресте өж коэф.)" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
     <sheet name="Нәресте өлім-жітім коэфф." sheetId="9" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="78">
   <si>
     <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>КСП қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу әдістемесі </t>
   </si>
   <si>
@@ -11243,51 +11243,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=year&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e38/7x5cn7n43nd9pxh9z0v4am0uoh19htie/&#1052;&#1077;&#1090;&#1086;&#1076;&#1080;&#1082;&#1072;%20&#1089;&#1084;&#1077;&#1088;&#1090;&#1085;&#1086;&#1089;&#1090;&#1080;%20&#1082;&#1072;&#1079;.7z" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A29" sqref="A29"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="35.7109375" customWidth="1"/>
     <col min="2" max="2" width="97.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="41">
         <v>61220201</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A2" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="43" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="42" customFormat="1" ht="12.75">
@@ -11369,59 +11369,59 @@
       <c r="B12" s="52" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="42" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="53" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A14" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="49" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A15" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="50">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A16" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="50">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A17" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A18" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="41" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A19" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="51">
         <v>77272775556</v>
       </c>
@@ -11501,51 +11501,51 @@
       </c>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="10"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="10"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="13" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AB939"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="X17" sqref="X17"/>
+      <selection pane="bottomLeft" activeCell="S16" sqref="S16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="7" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="19" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="14.25" customHeight="1">
       <c r="A1" s="9"/>
       <c r="B1" s="1"/>
@@ -11873,50 +11873,53 @@
       </c>
       <c r="K9" s="26">
         <v>4.5199999999999996</v>
       </c>
       <c r="L9" s="26">
         <v>4.47</v>
       </c>
       <c r="M9" s="26">
         <v>4.8</v>
       </c>
       <c r="N9" s="26">
         <v>4.8499999999999996</v>
       </c>
       <c r="O9" s="26">
         <v>4.8600000000000003</v>
       </c>
       <c r="P9" s="26">
         <v>4.38</v>
       </c>
       <c r="Q9" s="26">
         <v>4.8600000000000003</v>
       </c>
       <c r="R9" s="26">
         <v>5.55</v>
       </c>
+      <c r="S9" s="26">
+        <v>5.49</v>
+      </c>
       <c r="Z9" s="36"/>
       <c r="AA9" s="36"/>
     </row>
     <row r="10" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D10" s="16">
         <v>2.12</v>
       </c>
       <c r="E10" s="16">
         <v>1.49</v>
       </c>
       <c r="F10" s="16">
         <v>2.1800000000000002</v>
       </c>
       <c r="G10" s="16">
         <v>2.61</v>
       </c>
@@ -11931,51 +11934,53 @@
       </c>
       <c r="K10" s="16">
         <v>2.78</v>
       </c>
       <c r="L10" s="16">
         <v>2.5099999999999998</v>
       </c>
       <c r="M10" s="16">
         <v>3.48</v>
       </c>
       <c r="N10" s="16">
         <v>3.61</v>
       </c>
       <c r="O10" s="16">
         <v>4.55</v>
       </c>
       <c r="P10" s="16">
         <v>2.5299999999999998</v>
       </c>
       <c r="Q10" s="16">
         <v>4.72</v>
       </c>
       <c r="R10" s="16">
         <v>4.67</v>
       </c>
-      <c r="S10" s="36"/>
+      <c r="S10" s="16">
+        <v>3.81</v>
+      </c>
       <c r="T10" s="36"/>
       <c r="U10" s="36"/>
       <c r="V10" s="36"/>
       <c r="W10" s="36"/>
       <c r="X10" s="36"/>
       <c r="Y10" s="36"/>
       <c r="Z10" s="36"/>
       <c r="AA10" s="36"/>
     </row>
     <row r="11" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="16">
         <v>1.67</v>
       </c>
       <c r="D11" s="16">
         <v>2.4500000000000002</v>
       </c>
       <c r="E11" s="16">
         <v>3.89</v>
       </c>
@@ -11996,51 +12001,53 @@
       </c>
       <c r="K11" s="16">
         <v>4.3499999999999996</v>
       </c>
       <c r="L11" s="16">
         <v>4.21</v>
       </c>
       <c r="M11" s="16">
         <v>4.57</v>
       </c>
       <c r="N11" s="16">
         <v>4.33</v>
       </c>
       <c r="O11" s="16">
         <v>1.62</v>
       </c>
       <c r="P11" s="16">
         <v>2.5499999999999998</v>
       </c>
       <c r="Q11" s="16">
         <v>5.65</v>
       </c>
       <c r="R11" s="16">
         <v>7.19</v>
       </c>
-      <c r="S11" s="36"/>
+      <c r="S11" s="16">
+        <v>6.15</v>
+      </c>
       <c r="T11" s="36"/>
       <c r="U11" s="36"/>
       <c r="V11" s="36"/>
       <c r="W11" s="36"/>
       <c r="X11" s="36"/>
       <c r="Y11" s="36"/>
       <c r="Z11" s="36"/>
       <c r="AA11" s="36"/>
     </row>
     <row r="12" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="16">
         <v>9.5500000000000007</v>
       </c>
       <c r="D12" s="16">
         <v>8.43</v>
       </c>
       <c r="E12" s="16">
         <v>9.8800000000000008</v>
       </c>
@@ -12061,51 +12068,53 @@
       </c>
       <c r="K12" s="16">
         <v>6.96</v>
       </c>
       <c r="L12" s="16">
         <v>6.28</v>
       </c>
       <c r="M12" s="16">
         <v>6.81</v>
       </c>
       <c r="N12" s="16">
         <v>7.43</v>
       </c>
       <c r="O12" s="16">
         <v>9.8000000000000007</v>
       </c>
       <c r="P12" s="16">
         <v>6.9</v>
       </c>
       <c r="Q12" s="16">
         <v>5.41</v>
       </c>
       <c r="R12" s="16">
         <v>4.7699999999999996</v>
       </c>
-      <c r="S12" s="36"/>
+      <c r="S12" s="16">
+        <v>5.81</v>
+      </c>
       <c r="T12" s="36"/>
       <c r="U12" s="36"/>
       <c r="V12" s="36"/>
       <c r="W12" s="36"/>
       <c r="X12" s="36"/>
       <c r="Y12" s="36"/>
       <c r="Z12" s="36"/>
       <c r="AA12" s="36"/>
     </row>
     <row r="13" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="16">
         <v>7.27</v>
       </c>
       <c r="D13" s="16">
         <v>3.51</v>
       </c>
       <c r="E13" s="16">
         <v>2.2999999999999998</v>
       </c>
@@ -12126,51 +12135,53 @@
       </c>
       <c r="K13" s="16">
         <v>3.43</v>
       </c>
       <c r="L13" s="16">
         <v>3.68</v>
       </c>
       <c r="M13" s="16">
         <v>3.67</v>
       </c>
       <c r="N13" s="16">
         <v>3.62</v>
       </c>
       <c r="O13" s="16">
         <v>6.54</v>
       </c>
       <c r="P13" s="16">
         <v>9.11</v>
       </c>
       <c r="Q13" s="16">
         <v>10.09</v>
       </c>
       <c r="R13" s="16">
         <v>9.07</v>
       </c>
-      <c r="S13" s="36"/>
+      <c r="S13" s="16">
+        <v>8.68</v>
+      </c>
       <c r="T13" s="36"/>
       <c r="U13" s="36"/>
       <c r="V13" s="36"/>
       <c r="W13" s="36"/>
       <c r="X13" s="36"/>
       <c r="Y13" s="36"/>
       <c r="Z13" s="36"/>
       <c r="AA13" s="36"/>
     </row>
     <row r="14" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="16">
         <v>15.31</v>
       </c>
       <c r="D14" s="16">
         <v>10.050000000000001</v>
       </c>
       <c r="E14" s="16">
         <v>8.76</v>
       </c>
@@ -12191,51 +12202,53 @@
       </c>
       <c r="K14" s="16">
         <v>4.74</v>
       </c>
       <c r="L14" s="16">
         <v>4.28</v>
       </c>
       <c r="M14" s="16">
         <v>3.92</v>
       </c>
       <c r="N14" s="16">
         <v>4.8</v>
       </c>
       <c r="O14" s="16">
         <v>10.15</v>
       </c>
       <c r="P14" s="16">
         <v>5.49</v>
       </c>
       <c r="Q14" s="16">
         <v>3.39</v>
       </c>
       <c r="R14" s="16">
         <v>7.56</v>
       </c>
-      <c r="S14" s="36"/>
+      <c r="S14" s="16">
+        <v>6.13</v>
+      </c>
       <c r="T14" s="36"/>
       <c r="U14" s="36"/>
       <c r="V14" s="36"/>
       <c r="W14" s="36"/>
       <c r="X14" s="36"/>
       <c r="Y14" s="36"/>
       <c r="Z14" s="36"/>
       <c r="AA14" s="36"/>
     </row>
     <row r="15" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D15" s="16">
         <v>2.21</v>
       </c>
       <c r="E15" s="16">
         <v>4.5</v>
       </c>
@@ -12256,51 +12269,53 @@
       </c>
       <c r="K15" s="16">
         <v>5.35</v>
       </c>
       <c r="L15" s="16">
         <v>5.64</v>
       </c>
       <c r="M15" s="16">
         <v>5.22</v>
       </c>
       <c r="N15" s="16">
         <v>5.16</v>
       </c>
       <c r="O15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="P15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="Q15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="R15" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="S15" s="36"/>
+      <c r="S15" s="16" t="s">
+        <v>74</v>
+      </c>
       <c r="T15" s="36"/>
       <c r="U15" s="36"/>
       <c r="V15" s="36"/>
       <c r="W15" s="36"/>
       <c r="X15" s="36"/>
       <c r="Y15" s="36"/>
       <c r="Z15" s="36"/>
       <c r="AA15" s="36"/>
     </row>
     <row r="16" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C16" s="16">
         <v>3</v>
       </c>
       <c r="D16" s="16">
         <v>2.85</v>
       </c>
       <c r="E16" s="16">
         <v>1.92</v>
       </c>
@@ -12321,51 +12336,53 @@
       </c>
       <c r="K16" s="16">
         <v>4.09</v>
       </c>
       <c r="L16" s="16">
         <v>3.92</v>
       </c>
       <c r="M16" s="16">
         <v>4.78</v>
       </c>
       <c r="N16" s="16">
         <v>4.6100000000000003</v>
       </c>
       <c r="O16" s="16">
         <v>5.92</v>
       </c>
       <c r="P16" s="16">
         <v>4.8</v>
       </c>
       <c r="Q16" s="16">
         <v>3.98</v>
       </c>
       <c r="R16" s="16">
         <v>4.3499999999999996</v>
       </c>
-      <c r="S16" s="36"/>
+      <c r="S16" s="16">
+        <v>6.94</v>
+      </c>
       <c r="T16" s="36"/>
       <c r="U16" s="36"/>
       <c r="V16" s="36"/>
       <c r="W16" s="36"/>
       <c r="X16" s="36"/>
       <c r="Y16" s="36"/>
       <c r="Z16" s="36"/>
       <c r="AA16" s="36"/>
     </row>
     <row r="17" spans="1:27" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="29" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="17">
         <v>4.18</v>
       </c>
       <c r="D17" s="17">
         <v>3.97</v>
       </c>
       <c r="E17" s="17">
         <v>3.95</v>
       </c>
@@ -12386,51 +12403,53 @@
       </c>
       <c r="K17" s="17">
         <v>4.24</v>
       </c>
       <c r="L17" s="17">
         <v>5.23</v>
       </c>
       <c r="M17" s="17">
         <v>5.51</v>
       </c>
       <c r="N17" s="17">
         <v>5.33</v>
       </c>
       <c r="O17" s="17">
         <v>3.75</v>
       </c>
       <c r="P17" s="17">
         <v>4.13</v>
       </c>
       <c r="Q17" s="17">
         <v>2.58</v>
       </c>
       <c r="R17" s="17">
         <v>3.79</v>
       </c>
-      <c r="S17" s="36"/>
+      <c r="S17" s="17">
+        <v>3.07</v>
+      </c>
       <c r="T17" s="36"/>
       <c r="U17" s="36"/>
       <c r="V17" s="36"/>
       <c r="W17" s="36"/>
       <c r="X17" s="36"/>
       <c r="Y17" s="36"/>
       <c r="Z17" s="36"/>
       <c r="AA17" s="36"/>
     </row>
     <row r="18" spans="1:27" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="31"/>
       <c r="B18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="36"/>
       <c r="D18" s="36"/>
       <c r="E18" s="36"/>
       <c r="F18" s="36"/>
       <c r="G18" s="36"/>
       <c r="H18" s="36"/>
       <c r="I18" s="36"/>
       <c r="J18" s="36"/>
       <c r="K18" s="36"/>
       <c r="L18" s="36"/>
       <c r="M18" s="36"/>