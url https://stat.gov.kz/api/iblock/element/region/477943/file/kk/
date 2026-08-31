--- v3 (2026-07-14)
+++ v4 (2026-08-31)
@@ -11369,59 +11369,59 @@
       <c r="B12" s="52" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="42" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="53" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A14" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="49" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A15" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="50">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A16" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="50">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A17" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A18" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="41" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A19" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="51">
         <v>77272775556</v>
       </c>
@@ -11501,51 +11501,51 @@
       </c>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="10"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="10"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="13" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AB939"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="S16" sqref="S16"/>
+      <selection pane="bottomLeft" activeCell="X19" sqref="X19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="7" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="19" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="25" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="14.25" customHeight="1">
       <c r="A1" s="9"/>
       <c r="B1" s="1"/>
@@ -11876,50 +11876,53 @@
       </c>
       <c r="L9" s="26">
         <v>4.47</v>
       </c>
       <c r="M9" s="26">
         <v>4.8</v>
       </c>
       <c r="N9" s="26">
         <v>4.8499999999999996</v>
       </c>
       <c r="O9" s="26">
         <v>4.8600000000000003</v>
       </c>
       <c r="P9" s="26">
         <v>4.38</v>
       </c>
       <c r="Q9" s="26">
         <v>4.8600000000000003</v>
       </c>
       <c r="R9" s="26">
         <v>5.55</v>
       </c>
       <c r="S9" s="26">
         <v>5.49</v>
       </c>
+      <c r="T9" s="26">
+        <v>5.61</v>
+      </c>
       <c r="Z9" s="36"/>
       <c r="AA9" s="36"/>
     </row>
     <row r="10" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D10" s="16">
         <v>2.12</v>
       </c>
       <c r="E10" s="16">
         <v>1.49</v>
       </c>
       <c r="F10" s="16">
         <v>2.1800000000000002</v>
       </c>
       <c r="G10" s="16">
         <v>2.61</v>
       </c>
@@ -11937,51 +11940,53 @@
       </c>
       <c r="L10" s="16">
         <v>2.5099999999999998</v>
       </c>
       <c r="M10" s="16">
         <v>3.48</v>
       </c>
       <c r="N10" s="16">
         <v>3.61</v>
       </c>
       <c r="O10" s="16">
         <v>4.55</v>
       </c>
       <c r="P10" s="16">
         <v>2.5299999999999998</v>
       </c>
       <c r="Q10" s="16">
         <v>4.72</v>
       </c>
       <c r="R10" s="16">
         <v>4.67</v>
       </c>
       <c r="S10" s="16">
         <v>3.81</v>
       </c>
-      <c r="T10" s="36"/>
+      <c r="T10" s="16">
+        <v>3.94</v>
+      </c>
       <c r="U10" s="36"/>
       <c r="V10" s="36"/>
       <c r="W10" s="36"/>
       <c r="X10" s="36"/>
       <c r="Y10" s="36"/>
       <c r="Z10" s="36"/>
       <c r="AA10" s="36"/>
     </row>
     <row r="11" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="16">
         <v>1.67</v>
       </c>
       <c r="D11" s="16">
         <v>2.4500000000000002</v>
       </c>
       <c r="E11" s="16">
         <v>3.89</v>
       </c>
       <c r="F11" s="16">
@@ -12004,51 +12009,53 @@
       </c>
       <c r="L11" s="16">
         <v>4.21</v>
       </c>
       <c r="M11" s="16">
         <v>4.57</v>
       </c>
       <c r="N11" s="16">
         <v>4.33</v>
       </c>
       <c r="O11" s="16">
         <v>1.62</v>
       </c>
       <c r="P11" s="16">
         <v>2.5499999999999998</v>
       </c>
       <c r="Q11" s="16">
         <v>5.65</v>
       </c>
       <c r="R11" s="16">
         <v>7.19</v>
       </c>
       <c r="S11" s="16">
         <v>6.15</v>
       </c>
-      <c r="T11" s="36"/>
+      <c r="T11" s="16">
+        <v>5.34</v>
+      </c>
       <c r="U11" s="36"/>
       <c r="V11" s="36"/>
       <c r="W11" s="36"/>
       <c r="X11" s="36"/>
       <c r="Y11" s="36"/>
       <c r="Z11" s="36"/>
       <c r="AA11" s="36"/>
     </row>
     <row r="12" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="16">
         <v>9.5500000000000007</v>
       </c>
       <c r="D12" s="16">
         <v>8.43</v>
       </c>
       <c r="E12" s="16">
         <v>9.8800000000000008</v>
       </c>
       <c r="F12" s="16">
@@ -12071,51 +12078,53 @@
       </c>
       <c r="L12" s="16">
         <v>6.28</v>
       </c>
       <c r="M12" s="16">
         <v>6.81</v>
       </c>
       <c r="N12" s="16">
         <v>7.43</v>
       </c>
       <c r="O12" s="16">
         <v>9.8000000000000007</v>
       </c>
       <c r="P12" s="16">
         <v>6.9</v>
       </c>
       <c r="Q12" s="16">
         <v>5.41</v>
       </c>
       <c r="R12" s="16">
         <v>4.7699999999999996</v>
       </c>
       <c r="S12" s="16">
         <v>5.81</v>
       </c>
-      <c r="T12" s="36"/>
+      <c r="T12" s="16">
+        <v>6.32</v>
+      </c>
       <c r="U12" s="36"/>
       <c r="V12" s="36"/>
       <c r="W12" s="36"/>
       <c r="X12" s="36"/>
       <c r="Y12" s="36"/>
       <c r="Z12" s="36"/>
       <c r="AA12" s="36"/>
     </row>
     <row r="13" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="16">
         <v>7.27</v>
       </c>
       <c r="D13" s="16">
         <v>3.51</v>
       </c>
       <c r="E13" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="F13" s="16">
@@ -12138,51 +12147,53 @@
       </c>
       <c r="L13" s="16">
         <v>3.68</v>
       </c>
       <c r="M13" s="16">
         <v>3.67</v>
       </c>
       <c r="N13" s="16">
         <v>3.62</v>
       </c>
       <c r="O13" s="16">
         <v>6.54</v>
       </c>
       <c r="P13" s="16">
         <v>9.11</v>
       </c>
       <c r="Q13" s="16">
         <v>10.09</v>
       </c>
       <c r="R13" s="16">
         <v>9.07</v>
       </c>
       <c r="S13" s="16">
         <v>8.68</v>
       </c>
-      <c r="T13" s="36"/>
+      <c r="T13" s="16">
+        <v>9.4</v>
+      </c>
       <c r="U13" s="36"/>
       <c r="V13" s="36"/>
       <c r="W13" s="36"/>
       <c r="X13" s="36"/>
       <c r="Y13" s="36"/>
       <c r="Z13" s="36"/>
       <c r="AA13" s="36"/>
     </row>
     <row r="14" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="16">
         <v>15.31</v>
       </c>
       <c r="D14" s="16">
         <v>10.050000000000001</v>
       </c>
       <c r="E14" s="16">
         <v>8.76</v>
       </c>
       <c r="F14" s="16">
@@ -12205,51 +12216,53 @@
       </c>
       <c r="L14" s="16">
         <v>4.28</v>
       </c>
       <c r="M14" s="16">
         <v>3.92</v>
       </c>
       <c r="N14" s="16">
         <v>4.8</v>
       </c>
       <c r="O14" s="16">
         <v>10.15</v>
       </c>
       <c r="P14" s="16">
         <v>5.49</v>
       </c>
       <c r="Q14" s="16">
         <v>3.39</v>
       </c>
       <c r="R14" s="16">
         <v>7.56</v>
       </c>
       <c r="S14" s="16">
         <v>6.13</v>
       </c>
-      <c r="T14" s="36"/>
+      <c r="T14" s="16">
+        <v>5.03</v>
+      </c>
       <c r="U14" s="36"/>
       <c r="V14" s="36"/>
       <c r="W14" s="36"/>
       <c r="X14" s="36"/>
       <c r="Y14" s="36"/>
       <c r="Z14" s="36"/>
       <c r="AA14" s="36"/>
     </row>
     <row r="15" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D15" s="16">
         <v>2.21</v>
       </c>
       <c r="E15" s="16">
         <v>4.5</v>
       </c>
       <c r="F15" s="16">
@@ -12272,51 +12285,53 @@
       </c>
       <c r="L15" s="16">
         <v>5.64</v>
       </c>
       <c r="M15" s="16">
         <v>5.22</v>
       </c>
       <c r="N15" s="16">
         <v>5.16</v>
       </c>
       <c r="O15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="P15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="Q15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="R15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="S15" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="T15" s="36"/>
+      <c r="T15" s="16">
+        <v>0.85</v>
+      </c>
       <c r="U15" s="36"/>
       <c r="V15" s="36"/>
       <c r="W15" s="36"/>
       <c r="X15" s="36"/>
       <c r="Y15" s="36"/>
       <c r="Z15" s="36"/>
       <c r="AA15" s="36"/>
     </row>
     <row r="16" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C16" s="16">
         <v>3</v>
       </c>
       <c r="D16" s="16">
         <v>2.85</v>
       </c>
       <c r="E16" s="16">
         <v>1.92</v>
       </c>
       <c r="F16" s="16">
@@ -12339,51 +12354,53 @@
       </c>
       <c r="L16" s="16">
         <v>3.92</v>
       </c>
       <c r="M16" s="16">
         <v>4.78</v>
       </c>
       <c r="N16" s="16">
         <v>4.6100000000000003</v>
       </c>
       <c r="O16" s="16">
         <v>5.92</v>
       </c>
       <c r="P16" s="16">
         <v>4.8</v>
       </c>
       <c r="Q16" s="16">
         <v>3.98</v>
       </c>
       <c r="R16" s="16">
         <v>4.3499999999999996</v>
       </c>
       <c r="S16" s="16">
         <v>6.94</v>
       </c>
-      <c r="T16" s="36"/>
+      <c r="T16" s="16">
+        <v>7.54</v>
+      </c>
       <c r="U16" s="36"/>
       <c r="V16" s="36"/>
       <c r="W16" s="36"/>
       <c r="X16" s="36"/>
       <c r="Y16" s="36"/>
       <c r="Z16" s="36"/>
       <c r="AA16" s="36"/>
     </row>
     <row r="17" spans="1:27" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="29" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="17">
         <v>4.18</v>
       </c>
       <c r="D17" s="17">
         <v>3.97</v>
       </c>
       <c r="E17" s="17">
         <v>3.95</v>
       </c>
       <c r="F17" s="17">
@@ -12406,51 +12423,53 @@
       </c>
       <c r="L17" s="17">
         <v>5.23</v>
       </c>
       <c r="M17" s="17">
         <v>5.51</v>
       </c>
       <c r="N17" s="17">
         <v>5.33</v>
       </c>
       <c r="O17" s="17">
         <v>3.75</v>
       </c>
       <c r="P17" s="17">
         <v>4.13</v>
       </c>
       <c r="Q17" s="17">
         <v>2.58</v>
       </c>
       <c r="R17" s="17">
         <v>3.79</v>
       </c>
       <c r="S17" s="17">
         <v>3.07</v>
       </c>
-      <c r="T17" s="36"/>
+      <c r="T17" s="17">
+        <v>3.8</v>
+      </c>
       <c r="U17" s="36"/>
       <c r="V17" s="36"/>
       <c r="W17" s="36"/>
       <c r="X17" s="36"/>
       <c r="Y17" s="36"/>
       <c r="Z17" s="36"/>
       <c r="AA17" s="36"/>
     </row>
     <row r="18" spans="1:27" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="31"/>
       <c r="B18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="36"/>
       <c r="D18" s="36"/>
       <c r="E18" s="36"/>
       <c r="F18" s="36"/>
       <c r="G18" s="36"/>
       <c r="H18" s="36"/>
       <c r="I18" s="36"/>
       <c r="J18" s="36"/>
       <c r="K18" s="36"/>
       <c r="L18" s="36"/>
       <c r="M18" s="36"/>
       <c r="N18" s="36"/>