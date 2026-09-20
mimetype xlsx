--- v4 (2026-08-31)
+++ v5 (2026-09-20)
@@ -11243,57 +11243,57 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=year&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e38/7x5cn7n43nd9pxh9z0v4am0uoh19htie/&#1052;&#1077;&#1090;&#1086;&#1076;&#1080;&#1082;&#1072;%20&#1089;&#1084;&#1077;&#1088;&#1090;&#1085;&#1086;&#1089;&#1090;&#1080;%20&#1082;&#1072;&#1079;.7z" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="35.7109375" customWidth="1"/>
-    <col min="2" max="2" width="97.42578125" customWidth="1"/>
+    <col min="1" max="1" width="35.75" customWidth="1"/>
+    <col min="2" max="2" width="97.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="41">
         <v>61220201</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A2" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="43" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A3" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="43" t="s">
         <v>24</v>
       </c>
@@ -11369,59 +11369,59 @@
       <c r="B12" s="52" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="42" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="53" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A14" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="49" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A15" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="50">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A16" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="50">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A17" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A18" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="41" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A19" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="51">
         <v>77272775556</v>
       </c>
@@ -11440,53 +11440,53 @@
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="2" max="2" width="102.85546875" customWidth="1"/>
+    <col min="2" max="2" width="102.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15" customHeight="1">
       <c r="B6" s="11" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="15" customHeight="1">
       <c r="B7" s="11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15" customHeight="1">
       <c r="B8" s="11" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="15" customHeight="1">
       <c r="B9" s="11" t="s">
         <v>52</v>
@@ -11501,71 +11501,71 @@
       </c>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="10"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="10"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="13" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AB939"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="X19" sqref="X19"/>
+      <selection pane="bottomLeft" activeCell="U9" sqref="U9:U17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="12.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="7" width="6.5703125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.75" customWidth="1"/>
+    <col min="3" max="3" width="6.125" bestFit="1" customWidth="1"/>
+    <col min="4" max="7" width="6.625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
-    <col min="9" max="10" width="6.5703125" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="16" max="19" width="6.5703125" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.25" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="8.875" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.125" bestFit="1" customWidth="1"/>
+    <col min="16" max="19" width="6.625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
-    <col min="21" max="22" width="6.5703125" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="27" width="8.7109375" customWidth="1"/>
+    <col min="21" max="22" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.25" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="26" max="27" width="8.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="14.25" customHeight="1">
       <c r="A1" s="9"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
@@ -11879,50 +11879,53 @@
       </c>
       <c r="M9" s="26">
         <v>4.8</v>
       </c>
       <c r="N9" s="26">
         <v>4.8499999999999996</v>
       </c>
       <c r="O9" s="26">
         <v>4.8600000000000003</v>
       </c>
       <c r="P9" s="26">
         <v>4.38</v>
       </c>
       <c r="Q9" s="26">
         <v>4.8600000000000003</v>
       </c>
       <c r="R9" s="26">
         <v>5.55</v>
       </c>
       <c r="S9" s="26">
         <v>5.49</v>
       </c>
       <c r="T9" s="26">
         <v>5.61</v>
       </c>
+      <c r="U9" s="26">
+        <v>5.14</v>
+      </c>
       <c r="Z9" s="36"/>
       <c r="AA9" s="36"/>
     </row>
     <row r="10" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D10" s="16">
         <v>2.12</v>
       </c>
       <c r="E10" s="16">
         <v>1.49</v>
       </c>
       <c r="F10" s="16">
         <v>2.1800000000000002</v>
       </c>
       <c r="G10" s="16">
         <v>2.61</v>
       </c>
@@ -11943,51 +11946,53 @@
       </c>
       <c r="M10" s="16">
         <v>3.48</v>
       </c>
       <c r="N10" s="16">
         <v>3.61</v>
       </c>
       <c r="O10" s="16">
         <v>4.55</v>
       </c>
       <c r="P10" s="16">
         <v>2.5299999999999998</v>
       </c>
       <c r="Q10" s="16">
         <v>4.72</v>
       </c>
       <c r="R10" s="16">
         <v>4.67</v>
       </c>
       <c r="S10" s="16">
         <v>3.81</v>
       </c>
       <c r="T10" s="16">
         <v>3.94</v>
       </c>
-      <c r="U10" s="36"/>
+      <c r="U10" s="16">
+        <v>3.36</v>
+      </c>
       <c r="V10" s="36"/>
       <c r="W10" s="36"/>
       <c r="X10" s="36"/>
       <c r="Y10" s="36"/>
       <c r="Z10" s="36"/>
       <c r="AA10" s="36"/>
     </row>
     <row r="11" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="16">
         <v>1.67</v>
       </c>
       <c r="D11" s="16">
         <v>2.4500000000000002</v>
       </c>
       <c r="E11" s="16">
         <v>3.89</v>
       </c>
       <c r="F11" s="16">
         <v>3.22</v>
@@ -12012,51 +12017,53 @@
       </c>
       <c r="M11" s="16">
         <v>4.57</v>
       </c>
       <c r="N11" s="16">
         <v>4.33</v>
       </c>
       <c r="O11" s="16">
         <v>1.62</v>
       </c>
       <c r="P11" s="16">
         <v>2.5499999999999998</v>
       </c>
       <c r="Q11" s="16">
         <v>5.65</v>
       </c>
       <c r="R11" s="16">
         <v>7.19</v>
       </c>
       <c r="S11" s="16">
         <v>6.15</v>
       </c>
       <c r="T11" s="16">
         <v>5.34</v>
       </c>
-      <c r="U11" s="36"/>
+      <c r="U11" s="16">
+        <v>5.22</v>
+      </c>
       <c r="V11" s="36"/>
       <c r="W11" s="36"/>
       <c r="X11" s="36"/>
       <c r="Y11" s="36"/>
       <c r="Z11" s="36"/>
       <c r="AA11" s="36"/>
     </row>
     <row r="12" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="16">
         <v>9.5500000000000007</v>
       </c>
       <c r="D12" s="16">
         <v>8.43</v>
       </c>
       <c r="E12" s="16">
         <v>9.8800000000000008</v>
       </c>
       <c r="F12" s="16">
         <v>9.33</v>
@@ -12081,51 +12088,53 @@
       </c>
       <c r="M12" s="16">
         <v>6.81</v>
       </c>
       <c r="N12" s="16">
         <v>7.43</v>
       </c>
       <c r="O12" s="16">
         <v>9.8000000000000007</v>
       </c>
       <c r="P12" s="16">
         <v>6.9</v>
       </c>
       <c r="Q12" s="16">
         <v>5.41</v>
       </c>
       <c r="R12" s="16">
         <v>4.7699999999999996</v>
       </c>
       <c r="S12" s="16">
         <v>5.81</v>
       </c>
       <c r="T12" s="16">
         <v>6.32</v>
       </c>
-      <c r="U12" s="36"/>
+      <c r="U12" s="16">
+        <v>5.67</v>
+      </c>
       <c r="V12" s="36"/>
       <c r="W12" s="36"/>
       <c r="X12" s="36"/>
       <c r="Y12" s="36"/>
       <c r="Z12" s="36"/>
       <c r="AA12" s="36"/>
     </row>
     <row r="13" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="16">
         <v>7.27</v>
       </c>
       <c r="D13" s="16">
         <v>3.51</v>
       </c>
       <c r="E13" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="F13" s="16">
         <v>3.31</v>
@@ -12150,51 +12159,53 @@
       </c>
       <c r="M13" s="16">
         <v>3.67</v>
       </c>
       <c r="N13" s="16">
         <v>3.62</v>
       </c>
       <c r="O13" s="16">
         <v>6.54</v>
       </c>
       <c r="P13" s="16">
         <v>9.11</v>
       </c>
       <c r="Q13" s="16">
         <v>10.09</v>
       </c>
       <c r="R13" s="16">
         <v>9.07</v>
       </c>
       <c r="S13" s="16">
         <v>8.68</v>
       </c>
       <c r="T13" s="16">
         <v>9.4</v>
       </c>
-      <c r="U13" s="36"/>
+      <c r="U13" s="16">
+        <v>8.39</v>
+      </c>
       <c r="V13" s="36"/>
       <c r="W13" s="36"/>
       <c r="X13" s="36"/>
       <c r="Y13" s="36"/>
       <c r="Z13" s="36"/>
       <c r="AA13" s="36"/>
     </row>
     <row r="14" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="16">
         <v>15.31</v>
       </c>
       <c r="D14" s="16">
         <v>10.050000000000001</v>
       </c>
       <c r="E14" s="16">
         <v>8.76</v>
       </c>
       <c r="F14" s="16">
         <v>8.9700000000000006</v>
@@ -12219,51 +12230,53 @@
       </c>
       <c r="M14" s="16">
         <v>3.92</v>
       </c>
       <c r="N14" s="16">
         <v>4.8</v>
       </c>
       <c r="O14" s="16">
         <v>10.15</v>
       </c>
       <c r="P14" s="16">
         <v>5.49</v>
       </c>
       <c r="Q14" s="16">
         <v>3.39</v>
       </c>
       <c r="R14" s="16">
         <v>7.56</v>
       </c>
       <c r="S14" s="16">
         <v>6.13</v>
       </c>
       <c r="T14" s="16">
         <v>5.03</v>
       </c>
-      <c r="U14" s="36"/>
+      <c r="U14" s="16">
+        <v>4.28</v>
+      </c>
       <c r="V14" s="36"/>
       <c r="W14" s="36"/>
       <c r="X14" s="36"/>
       <c r="Y14" s="36"/>
       <c r="Z14" s="36"/>
       <c r="AA14" s="36"/>
     </row>
     <row r="15" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D15" s="16">
         <v>2.21</v>
       </c>
       <c r="E15" s="16">
         <v>4.5</v>
       </c>
       <c r="F15" s="16">
         <v>5.54</v>
@@ -12288,51 +12301,53 @@
       </c>
       <c r="M15" s="16">
         <v>5.22</v>
       </c>
       <c r="N15" s="16">
         <v>5.16</v>
       </c>
       <c r="O15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="P15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="Q15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="R15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="S15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="T15" s="16">
         <v>0.85</v>
       </c>
-      <c r="U15" s="36"/>
+      <c r="U15" s="16">
+        <v>0.7</v>
+      </c>
       <c r="V15" s="36"/>
       <c r="W15" s="36"/>
       <c r="X15" s="36"/>
       <c r="Y15" s="36"/>
       <c r="Z15" s="36"/>
       <c r="AA15" s="36"/>
     </row>
     <row r="16" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C16" s="16">
         <v>3</v>
       </c>
       <c r="D16" s="16">
         <v>2.85</v>
       </c>
       <c r="E16" s="16">
         <v>1.92</v>
       </c>
       <c r="F16" s="16">
         <v>1.39</v>
@@ -12357,51 +12372,53 @@
       </c>
       <c r="M16" s="16">
         <v>4.78</v>
       </c>
       <c r="N16" s="16">
         <v>4.6100000000000003</v>
       </c>
       <c r="O16" s="16">
         <v>5.92</v>
       </c>
       <c r="P16" s="16">
         <v>4.8</v>
       </c>
       <c r="Q16" s="16">
         <v>3.98</v>
       </c>
       <c r="R16" s="16">
         <v>4.3499999999999996</v>
       </c>
       <c r="S16" s="16">
         <v>6.94</v>
       </c>
       <c r="T16" s="16">
         <v>7.54</v>
       </c>
-      <c r="U16" s="36"/>
+      <c r="U16" s="16">
+        <v>6.8</v>
+      </c>
       <c r="V16" s="36"/>
       <c r="W16" s="36"/>
       <c r="X16" s="36"/>
       <c r="Y16" s="36"/>
       <c r="Z16" s="36"/>
       <c r="AA16" s="36"/>
     </row>
     <row r="17" spans="1:27" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="29" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="17">
         <v>4.18</v>
       </c>
       <c r="D17" s="17">
         <v>3.97</v>
       </c>
       <c r="E17" s="17">
         <v>3.95</v>
       </c>
       <c r="F17" s="17">
         <v>2.74</v>
@@ -12426,51 +12443,53 @@
       </c>
       <c r="M17" s="17">
         <v>5.51</v>
       </c>
       <c r="N17" s="17">
         <v>5.33</v>
       </c>
       <c r="O17" s="17">
         <v>3.75</v>
       </c>
       <c r="P17" s="17">
         <v>4.13</v>
       </c>
       <c r="Q17" s="17">
         <v>2.58</v>
       </c>
       <c r="R17" s="17">
         <v>3.79</v>
       </c>
       <c r="S17" s="17">
         <v>3.07</v>
       </c>
       <c r="T17" s="17">
         <v>3.8</v>
       </c>
-      <c r="U17" s="36"/>
+      <c r="U17" s="17">
+        <v>3.78</v>
+      </c>
       <c r="V17" s="36"/>
       <c r="W17" s="36"/>
       <c r="X17" s="36"/>
       <c r="Y17" s="36"/>
       <c r="Z17" s="36"/>
       <c r="AA17" s="36"/>
     </row>
     <row r="18" spans="1:27" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="31"/>
       <c r="B18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="36"/>
       <c r="D18" s="36"/>
       <c r="E18" s="36"/>
       <c r="F18" s="36"/>
       <c r="G18" s="36"/>
       <c r="H18" s="36"/>
       <c r="I18" s="36"/>
       <c r="J18" s="36"/>
       <c r="K18" s="36"/>
       <c r="L18" s="36"/>
       <c r="M18" s="36"/>
       <c r="N18" s="36"/>
       <c r="O18" s="36"/>