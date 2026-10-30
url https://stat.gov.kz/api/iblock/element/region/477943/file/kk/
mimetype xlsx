--- v5 (2026-09-20)
+++ v6 (2026-10-30)
@@ -11243,57 +11243,57 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=year&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e38/7x5cn7n43nd9pxh9z0v4am0uoh19htie/&#1052;&#1077;&#1090;&#1086;&#1076;&#1080;&#1082;&#1072;%20&#1089;&#1084;&#1077;&#1088;&#1090;&#1085;&#1086;&#1089;&#1090;&#1080;%20&#1082;&#1072;&#1079;.7z" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="35.75" customWidth="1"/>
-    <col min="2" max="2" width="97.375" customWidth="1"/>
+    <col min="1" max="1" width="35.7109375" customWidth="1"/>
+    <col min="2" max="2" width="97.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="41">
         <v>61220201</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A2" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="43" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A3" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="43" t="s">
         <v>24</v>
       </c>
@@ -11369,59 +11369,59 @@
       <c r="B12" s="52" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="42" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="53" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A14" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="49" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A15" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="50">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A16" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="50">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A17" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A18" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="41" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="42" customFormat="1" ht="12.75">
       <c r="A19" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="51">
         <v>77272775556</v>
       </c>
@@ -11440,53 +11440,53 @@
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="2" max="2" width="102.875" customWidth="1"/>
+    <col min="2" max="2" width="102.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15" customHeight="1">
       <c r="B6" s="11" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="15" customHeight="1">
       <c r="B7" s="11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15" customHeight="1">
       <c r="B8" s="11" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="15" customHeight="1">
       <c r="B9" s="11" t="s">
         <v>52</v>
@@ -11501,71 +11501,71 @@
       </c>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="10"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="10"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="13" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AB939"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="U9" sqref="U9:U17"/>
+      <selection pane="bottomLeft" activeCell="R24" sqref="R24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="12.75" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="7" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.7109375" customWidth="1"/>
+    <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="7" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
-    <col min="9" max="10" width="6.625" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="16" max="19" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="6.5703125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="6.5703125" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="16" max="19" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
-    <col min="21" max="22" width="6.625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="27" width="8.75" customWidth="1"/>
+    <col min="21" max="22" width="6.5703125" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="6.5703125" bestFit="1" customWidth="1"/>
+    <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="14.25" customHeight="1">
       <c r="A1" s="9"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
@@ -11882,50 +11882,53 @@
       </c>
       <c r="N9" s="26">
         <v>4.8499999999999996</v>
       </c>
       <c r="O9" s="26">
         <v>4.8600000000000003</v>
       </c>
       <c r="P9" s="26">
         <v>4.38</v>
       </c>
       <c r="Q9" s="26">
         <v>4.8600000000000003</v>
       </c>
       <c r="R9" s="26">
         <v>5.55</v>
       </c>
       <c r="S9" s="26">
         <v>5.49</v>
       </c>
       <c r="T9" s="26">
         <v>5.61</v>
       </c>
       <c r="U9" s="26">
         <v>5.14</v>
       </c>
+      <c r="V9" s="26">
+        <v>5.17</v>
+      </c>
       <c r="Z9" s="36"/>
       <c r="AA9" s="36"/>
     </row>
     <row r="10" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D10" s="16">
         <v>2.12</v>
       </c>
       <c r="E10" s="16">
         <v>1.49</v>
       </c>
       <c r="F10" s="16">
         <v>2.1800000000000002</v>
       </c>
       <c r="G10" s="16">
         <v>2.61</v>
       </c>
@@ -11949,51 +11952,53 @@
       </c>
       <c r="N10" s="16">
         <v>3.61</v>
       </c>
       <c r="O10" s="16">
         <v>4.55</v>
       </c>
       <c r="P10" s="16">
         <v>2.5299999999999998</v>
       </c>
       <c r="Q10" s="16">
         <v>4.72</v>
       </c>
       <c r="R10" s="16">
         <v>4.67</v>
       </c>
       <c r="S10" s="16">
         <v>3.81</v>
       </c>
       <c r="T10" s="16">
         <v>3.94</v>
       </c>
       <c r="U10" s="16">
         <v>3.36</v>
       </c>
-      <c r="V10" s="36"/>
+      <c r="V10" s="16">
+        <v>4.12</v>
+      </c>
       <c r="W10" s="36"/>
       <c r="X10" s="36"/>
       <c r="Y10" s="36"/>
       <c r="Z10" s="36"/>
       <c r="AA10" s="36"/>
     </row>
     <row r="11" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="16">
         <v>1.67</v>
       </c>
       <c r="D11" s="16">
         <v>2.4500000000000002</v>
       </c>
       <c r="E11" s="16">
         <v>3.89</v>
       </c>
       <c r="F11" s="16">
         <v>3.22</v>
       </c>
@@ -12020,51 +12025,53 @@
       </c>
       <c r="N11" s="16">
         <v>4.33</v>
       </c>
       <c r="O11" s="16">
         <v>1.62</v>
       </c>
       <c r="P11" s="16">
         <v>2.5499999999999998</v>
       </c>
       <c r="Q11" s="16">
         <v>5.65</v>
       </c>
       <c r="R11" s="16">
         <v>7.19</v>
       </c>
       <c r="S11" s="16">
         <v>6.15</v>
       </c>
       <c r="T11" s="16">
         <v>5.34</v>
       </c>
       <c r="U11" s="16">
         <v>5.22</v>
       </c>
-      <c r="V11" s="36"/>
+      <c r="V11" s="16">
+        <v>5.39</v>
+      </c>
       <c r="W11" s="36"/>
       <c r="X11" s="36"/>
       <c r="Y11" s="36"/>
       <c r="Z11" s="36"/>
       <c r="AA11" s="36"/>
     </row>
     <row r="12" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="16">
         <v>9.5500000000000007</v>
       </c>
       <c r="D12" s="16">
         <v>8.43</v>
       </c>
       <c r="E12" s="16">
         <v>9.8800000000000008</v>
       </c>
       <c r="F12" s="16">
         <v>9.33</v>
       </c>
@@ -12091,51 +12098,53 @@
       </c>
       <c r="N12" s="16">
         <v>7.43</v>
       </c>
       <c r="O12" s="16">
         <v>9.8000000000000007</v>
       </c>
       <c r="P12" s="16">
         <v>6.9</v>
       </c>
       <c r="Q12" s="16">
         <v>5.41</v>
       </c>
       <c r="R12" s="16">
         <v>4.7699999999999996</v>
       </c>
       <c r="S12" s="16">
         <v>5.81</v>
       </c>
       <c r="T12" s="16">
         <v>6.32</v>
       </c>
       <c r="U12" s="16">
         <v>5.67</v>
       </c>
-      <c r="V12" s="36"/>
+      <c r="V12" s="16">
+        <v>5.32</v>
+      </c>
       <c r="W12" s="36"/>
       <c r="X12" s="36"/>
       <c r="Y12" s="36"/>
       <c r="Z12" s="36"/>
       <c r="AA12" s="36"/>
     </row>
     <row r="13" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="16">
         <v>7.27</v>
       </c>
       <c r="D13" s="16">
         <v>3.51</v>
       </c>
       <c r="E13" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="F13" s="16">
         <v>3.31</v>
       </c>
@@ -12162,51 +12171,53 @@
       </c>
       <c r="N13" s="16">
         <v>3.62</v>
       </c>
       <c r="O13" s="16">
         <v>6.54</v>
       </c>
       <c r="P13" s="16">
         <v>9.11</v>
       </c>
       <c r="Q13" s="16">
         <v>10.09</v>
       </c>
       <c r="R13" s="16">
         <v>9.07</v>
       </c>
       <c r="S13" s="16">
         <v>8.68</v>
       </c>
       <c r="T13" s="16">
         <v>9.4</v>
       </c>
       <c r="U13" s="16">
         <v>8.39</v>
       </c>
-      <c r="V13" s="36"/>
+      <c r="V13" s="16">
+        <v>8.4700000000000006</v>
+      </c>
       <c r="W13" s="36"/>
       <c r="X13" s="36"/>
       <c r="Y13" s="36"/>
       <c r="Z13" s="36"/>
       <c r="AA13" s="36"/>
     </row>
     <row r="14" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>63</v>
       </c>
       <c r="C14" s="16">
         <v>15.31</v>
       </c>
       <c r="D14" s="16">
         <v>10.050000000000001</v>
       </c>
       <c r="E14" s="16">
         <v>8.76</v>
       </c>
       <c r="F14" s="16">
         <v>8.9700000000000006</v>
       </c>
@@ -12233,51 +12244,53 @@
       </c>
       <c r="N14" s="16">
         <v>4.8</v>
       </c>
       <c r="O14" s="16">
         <v>10.15</v>
       </c>
       <c r="P14" s="16">
         <v>5.49</v>
       </c>
       <c r="Q14" s="16">
         <v>3.39</v>
       </c>
       <c r="R14" s="16">
         <v>7.56</v>
       </c>
       <c r="S14" s="16">
         <v>6.13</v>
       </c>
       <c r="T14" s="16">
         <v>5.03</v>
       </c>
       <c r="U14" s="16">
         <v>4.28</v>
       </c>
-      <c r="V14" s="36"/>
+      <c r="V14" s="16">
+        <v>4.38</v>
+      </c>
       <c r="W14" s="36"/>
       <c r="X14" s="36"/>
       <c r="Y14" s="36"/>
       <c r="Z14" s="36"/>
       <c r="AA14" s="36"/>
     </row>
     <row r="15" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>65</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="D15" s="16">
         <v>2.21</v>
       </c>
       <c r="E15" s="16">
         <v>4.5</v>
       </c>
       <c r="F15" s="16">
         <v>5.54</v>
       </c>
@@ -12304,51 +12317,53 @@
       </c>
       <c r="N15" s="16">
         <v>5.16</v>
       </c>
       <c r="O15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="P15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="Q15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="R15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="S15" s="16" t="s">
         <v>74</v>
       </c>
       <c r="T15" s="16">
         <v>0.85</v>
       </c>
       <c r="U15" s="16">
         <v>0.7</v>
       </c>
-      <c r="V15" s="36"/>
+      <c r="V15" s="16">
+        <v>1.2</v>
+      </c>
       <c r="W15" s="36"/>
       <c r="X15" s="36"/>
       <c r="Y15" s="36"/>
       <c r="Z15" s="36"/>
       <c r="AA15" s="36"/>
     </row>
     <row r="16" spans="1:28" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>67</v>
       </c>
       <c r="C16" s="16">
         <v>3</v>
       </c>
       <c r="D16" s="16">
         <v>2.85</v>
       </c>
       <c r="E16" s="16">
         <v>1.92</v>
       </c>
       <c r="F16" s="16">
         <v>1.39</v>
       </c>
@@ -12375,51 +12390,53 @@
       </c>
       <c r="N16" s="16">
         <v>4.6100000000000003</v>
       </c>
       <c r="O16" s="16">
         <v>5.92</v>
       </c>
       <c r="P16" s="16">
         <v>4.8</v>
       </c>
       <c r="Q16" s="16">
         <v>3.98</v>
       </c>
       <c r="R16" s="16">
         <v>4.3499999999999996</v>
       </c>
       <c r="S16" s="16">
         <v>6.94</v>
       </c>
       <c r="T16" s="16">
         <v>7.54</v>
       </c>
       <c r="U16" s="16">
         <v>6.8</v>
       </c>
-      <c r="V16" s="36"/>
+      <c r="V16" s="16">
+        <v>6.21</v>
+      </c>
       <c r="W16" s="36"/>
       <c r="X16" s="36"/>
       <c r="Y16" s="36"/>
       <c r="Z16" s="36"/>
       <c r="AA16" s="36"/>
     </row>
     <row r="17" spans="1:27" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A17" s="29" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="17">
         <v>4.18</v>
       </c>
       <c r="D17" s="17">
         <v>3.97</v>
       </c>
       <c r="E17" s="17">
         <v>3.95</v>
       </c>
       <c r="F17" s="17">
         <v>2.74</v>
       </c>
@@ -12446,51 +12463,53 @@
       </c>
       <c r="N17" s="17">
         <v>5.33</v>
       </c>
       <c r="O17" s="17">
         <v>3.75</v>
       </c>
       <c r="P17" s="17">
         <v>4.13</v>
       </c>
       <c r="Q17" s="17">
         <v>2.58</v>
       </c>
       <c r="R17" s="17">
         <v>3.79</v>
       </c>
       <c r="S17" s="17">
         <v>3.07</v>
       </c>
       <c r="T17" s="17">
         <v>3.8</v>
       </c>
       <c r="U17" s="17">
         <v>3.78</v>
       </c>
-      <c r="V17" s="36"/>
+      <c r="V17" s="17">
+        <v>3.78</v>
+      </c>
       <c r="W17" s="36"/>
       <c r="X17" s="36"/>
       <c r="Y17" s="36"/>
       <c r="Z17" s="36"/>
       <c r="AA17" s="36"/>
     </row>
     <row r="18" spans="1:27" s="35" customFormat="1" ht="14.25" customHeight="1">
       <c r="A18" s="31"/>
       <c r="B18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="36"/>
       <c r="D18" s="36"/>
       <c r="E18" s="36"/>
       <c r="F18" s="36"/>
       <c r="G18" s="36"/>
       <c r="H18" s="36"/>
       <c r="I18" s="36"/>
       <c r="J18" s="36"/>
       <c r="K18" s="36"/>
       <c r="L18" s="36"/>
       <c r="M18" s="36"/>
       <c r="N18" s="36"/>
       <c r="O18" s="36"/>
       <c r="P18" s="36"/>