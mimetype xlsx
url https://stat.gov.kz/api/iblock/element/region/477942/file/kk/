--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -251,54 +251,54 @@
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Түрксіб </t>
   </si>
   <si>
     <t>Әлеументтік және демографиялық статистикасы басқармасы</t>
   </si>
   <si>
     <t>Толымбекова Эльмира Балғабаевна</t>
   </si>
   <si>
     <t xml:space="preserve"> e.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>1 қаңтар 2025 жылдан бастап</t>
   </si>
   <si>
     <t xml:space="preserve"> ©Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t xml:space="preserve">Алматы қаласы  бойынша 1000 адамға шаққанда қайтыс болғандар саны  </t>
   </si>
   <si>
-    <t xml:space="preserve"> 10.09.2026                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                               </t>
+    <t xml:space="preserve"> 12.10.2026                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                               </t>
   </si>
   <si>
-    <t xml:space="preserve"> 12.10.2026                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                               </t>
+    <t xml:space="preserve"> 10.11.2026                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                               </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="57">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -5169,57 +5169,57 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=year&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e38/7x5cn7n43nd9pxh9z0v4am0uoh19htie/&#1052;&#1077;&#1090;&#1086;&#1076;&#1080;&#1082;&#1072;%20&#1089;&#1084;&#1077;&#1088;&#1090;&#1085;&#1086;&#1089;&#1090;&#1080;%20&#1082;&#1072;&#1079;.7z" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="34.25" customWidth="1"/>
-    <col min="2" max="2" width="72.125" customWidth="1"/>
+    <col min="1" max="1" width="34.28515625" customWidth="1"/>
+    <col min="2" max="2" width="72.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="49" customFormat="1" ht="12.75">
       <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="27">
         <v>61220101</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="49" customFormat="1" ht="12.75">
       <c r="A2" s="48" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="49" customFormat="1" ht="12.75">
       <c r="A3" s="48" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="26" t="s">
         <v>23</v>
       </c>
@@ -5361,51 +5361,51 @@
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="2" max="2" width="96" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="14" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15" customHeight="1">
       <c r="B6" s="14" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="15" customHeight="1">
       <c r="B7" s="14" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15" customHeight="1">
       <c r="B8" s="14" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="15" customHeight="1">
@@ -5422,73 +5422,73 @@
       </c>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="13"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="13"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="16" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA937"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="U7" sqref="U7:U15"/>
+      <selection pane="bottomLeft" activeCell="R22" sqref="R22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="10.875" style="12" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="7" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.85546875" style="12" customWidth="1"/>
+    <col min="2" max="2" width="12.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="7" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
-    <col min="9" max="10" width="6.625" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16" max="19" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="6.5703125" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.5703125" customWidth="1"/>
+    <col min="13" max="13" width="6.5703125" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="16" max="19" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
-    <col min="21" max="22" width="6.625" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="26" max="27" width="8.75" customWidth="1"/>
+    <col min="21" max="22" width="6.5703125" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.5703125" style="20" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="6.5703125" bestFit="1" customWidth="1"/>
+    <col min="26" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="32.25" customHeight="1">
       <c r="A1" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="60" t="s">
         <v>30</v>
       </c>
       <c r="C1" s="60"/>
       <c r="D1" s="60"/>
       <c r="E1" s="60"/>
       <c r="F1" s="60"/>
       <c r="G1" s="60"/>
       <c r="H1" s="60"/>
       <c r="I1" s="60"/>
       <c r="J1" s="60"/>
       <c r="K1" s="60"/>
       <c r="L1" s="60"/>
       <c r="M1" s="60"/>
       <c r="N1" s="60"/>
       <c r="O1" s="60"/>
       <c r="P1" s="60"/>
       <c r="Q1" s="60"/>
       <c r="R1" s="60"/>
@@ -5743,50 +5743,53 @@
       </c>
       <c r="N7" s="40">
         <v>5.4</v>
       </c>
       <c r="O7" s="40">
         <v>4.49</v>
       </c>
       <c r="P7" s="40">
         <v>4.58</v>
       </c>
       <c r="Q7" s="40">
         <v>4.8</v>
       </c>
       <c r="R7" s="40">
         <v>4.84</v>
       </c>
       <c r="S7" s="40">
         <v>4.8899999999999997</v>
       </c>
       <c r="T7" s="40">
         <v>4.99</v>
       </c>
       <c r="U7" s="40">
         <v>5.0999999999999996</v>
       </c>
+      <c r="V7" s="40">
+        <v>5.08</v>
+      </c>
       <c r="X7" s="45"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
     </row>
     <row r="8" spans="1:27" s="42" customFormat="1" ht="11.25">
       <c r="A8" s="32" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="30">
         <v>5.76</v>
       </c>
       <c r="D8" s="30">
         <v>6.09</v>
       </c>
       <c r="E8" s="30">
         <v>5.63</v>
       </c>
       <c r="F8" s="30">
         <v>5.64</v>
       </c>
       <c r="G8" s="30">
         <v>5.57</v>
@@ -5811,51 +5814,53 @@
       </c>
       <c r="N8" s="30">
         <v>5.97</v>
       </c>
       <c r="O8" s="30">
         <v>4.3899999999999997</v>
       </c>
       <c r="P8" s="30">
         <v>4.6900000000000004</v>
       </c>
       <c r="Q8" s="30">
         <v>5.0599999999999996</v>
       </c>
       <c r="R8" s="30">
         <v>5</v>
       </c>
       <c r="S8" s="30">
         <v>5.07</v>
       </c>
       <c r="T8" s="30">
         <v>5.25</v>
       </c>
       <c r="U8" s="30">
         <v>5.47</v>
       </c>
-      <c r="V8" s="5"/>
+      <c r="V8" s="30">
+        <v>5.57</v>
+      </c>
       <c r="W8" s="5"/>
       <c r="X8" s="46"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
     </row>
     <row r="9" spans="1:27" s="42" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="33" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="30">
         <v>3.7</v>
       </c>
       <c r="D9" s="30">
         <v>3.88</v>
       </c>
       <c r="E9" s="30">
         <v>3.75</v>
       </c>
       <c r="F9" s="30">
         <v>3.79</v>
       </c>
       <c r="G9" s="30">
@@ -5881,51 +5886,53 @@
       </c>
       <c r="N9" s="30">
         <v>3.8</v>
       </c>
       <c r="O9" s="30">
         <v>3.59</v>
       </c>
       <c r="P9" s="30">
         <v>3.48</v>
       </c>
       <c r="Q9" s="30">
         <v>3.51</v>
       </c>
       <c r="R9" s="30">
         <v>3.46</v>
       </c>
       <c r="S9" s="30">
         <v>3.47</v>
       </c>
       <c r="T9" s="30">
         <v>3.54</v>
       </c>
       <c r="U9" s="30">
         <v>3.56</v>
       </c>
-      <c r="V9" s="5"/>
+      <c r="V9" s="30">
+        <v>3.54</v>
+      </c>
       <c r="W9" s="5"/>
       <c r="X9" s="46"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
     </row>
     <row r="10" spans="1:27" s="42" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="32" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="33" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="30">
         <v>5.93</v>
       </c>
       <c r="D10" s="30">
         <v>6.04</v>
       </c>
       <c r="E10" s="30">
         <v>5.72</v>
       </c>
       <c r="F10" s="30">
         <v>5.77</v>
       </c>
       <c r="G10" s="30">
@@ -5951,51 +5958,53 @@
       </c>
       <c r="N10" s="30">
         <v>5.88</v>
       </c>
       <c r="O10" s="30">
         <v>5.38</v>
       </c>
       <c r="P10" s="30">
         <v>5.34</v>
       </c>
       <c r="Q10" s="30">
         <v>5.57</v>
       </c>
       <c r="R10" s="30">
         <v>5.58</v>
       </c>
       <c r="S10" s="30">
         <v>5.49</v>
       </c>
       <c r="T10" s="30">
         <v>5.54</v>
       </c>
       <c r="U10" s="30">
         <v>5.7</v>
       </c>
-      <c r="V10" s="5"/>
+      <c r="V10" s="30">
+        <v>5.71</v>
+      </c>
       <c r="W10" s="5"/>
       <c r="X10" s="46"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
     </row>
     <row r="11" spans="1:27" s="42" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="32" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="33" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="30">
         <v>6.25</v>
       </c>
       <c r="D11" s="30">
         <v>6.26</v>
       </c>
       <c r="E11" s="30">
         <v>5.78</v>
       </c>
       <c r="F11" s="30">
         <v>5.97</v>
       </c>
       <c r="G11" s="30">
@@ -6021,51 +6030,53 @@
       </c>
       <c r="N11" s="30">
         <v>5.89</v>
       </c>
       <c r="O11" s="30">
         <v>4.41</v>
       </c>
       <c r="P11" s="30">
         <v>4.8499999999999996</v>
       </c>
       <c r="Q11" s="30">
         <v>5.37</v>
       </c>
       <c r="R11" s="30">
         <v>5.47</v>
       </c>
       <c r="S11" s="30">
         <v>5.6</v>
       </c>
       <c r="T11" s="30">
         <v>5.64</v>
       </c>
       <c r="U11" s="30">
         <v>5.69</v>
       </c>
-      <c r="V11" s="5"/>
+      <c r="V11" s="30">
+        <v>5.6</v>
+      </c>
       <c r="W11" s="5"/>
       <c r="X11" s="46"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
     </row>
     <row r="12" spans="1:27" s="42" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="33" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="30">
         <v>5.99</v>
       </c>
       <c r="D12" s="30">
         <v>6.07</v>
       </c>
       <c r="E12" s="30">
         <v>6.11</v>
       </c>
       <c r="F12" s="30">
         <v>6.02</v>
       </c>
       <c r="G12" s="30">
@@ -6091,51 +6102,53 @@
       </c>
       <c r="N12" s="30">
         <v>6.07</v>
       </c>
       <c r="O12" s="30">
         <v>5.43</v>
       </c>
       <c r="P12" s="30">
         <v>5.93</v>
       </c>
       <c r="Q12" s="30">
         <v>5.81</v>
       </c>
       <c r="R12" s="30">
         <v>5.98</v>
       </c>
       <c r="S12" s="30">
         <v>5.99</v>
       </c>
       <c r="T12" s="30">
         <v>6.02</v>
       </c>
       <c r="U12" s="30">
         <v>5.99</v>
       </c>
-      <c r="V12" s="5"/>
+      <c r="V12" s="30">
+        <v>5.8</v>
+      </c>
       <c r="W12" s="5"/>
       <c r="X12" s="46"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
     </row>
     <row r="13" spans="1:27" s="42" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="32" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="30">
         <v>5.55</v>
       </c>
       <c r="D13" s="30">
         <v>5.76</v>
       </c>
       <c r="E13" s="30">
         <v>5.33</v>
       </c>
       <c r="F13" s="30">
         <v>5.46</v>
       </c>
       <c r="G13" s="30">
@@ -6161,51 +6174,53 @@
       </c>
       <c r="N13" s="30">
         <v>5.58</v>
       </c>
       <c r="O13" s="30">
         <v>4.1399999999999997</v>
       </c>
       <c r="P13" s="30">
         <v>4.18</v>
       </c>
       <c r="Q13" s="30">
         <v>4.76</v>
       </c>
       <c r="R13" s="30">
         <v>4.91</v>
       </c>
       <c r="S13" s="30">
         <v>5.05</v>
       </c>
       <c r="T13" s="30">
         <v>5.14</v>
       </c>
       <c r="U13" s="30">
         <v>5.14</v>
       </c>
-      <c r="V13" s="5"/>
+      <c r="V13" s="30">
+        <v>5.31</v>
+      </c>
       <c r="W13" s="5"/>
       <c r="X13" s="46"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
     </row>
     <row r="14" spans="1:27" s="42" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="30">
         <v>4.0999999999999996</v>
       </c>
       <c r="D14" s="30">
         <v>4</v>
       </c>
       <c r="E14" s="30">
         <v>3.62</v>
       </c>
       <c r="F14" s="30">
         <v>3.5</v>
       </c>
       <c r="G14" s="30">
@@ -6231,51 +6246,53 @@
       </c>
       <c r="N14" s="30">
         <v>3.72</v>
       </c>
       <c r="O14" s="30">
         <v>2.92</v>
       </c>
       <c r="P14" s="30">
         <v>3.15</v>
       </c>
       <c r="Q14" s="30">
         <v>3.19</v>
       </c>
       <c r="R14" s="30">
         <v>3.13</v>
       </c>
       <c r="S14" s="30">
         <v>3.35</v>
       </c>
       <c r="T14" s="30">
         <v>3.4</v>
       </c>
       <c r="U14" s="30">
         <v>3.49</v>
       </c>
-      <c r="V14" s="5"/>
+      <c r="V14" s="30">
+        <v>3.49</v>
+      </c>
       <c r="W14" s="5"/>
       <c r="X14" s="46"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
     </row>
     <row r="15" spans="1:27" s="42" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="34" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="35" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="31">
         <v>6.49</v>
       </c>
       <c r="D15" s="31">
         <v>6.79</v>
       </c>
       <c r="E15" s="31">
         <v>6.35</v>
       </c>
       <c r="F15" s="31">
         <v>6.72</v>
       </c>
       <c r="G15" s="31">
@@ -6301,51 +6318,53 @@
       </c>
       <c r="N15" s="31">
         <v>6.95</v>
       </c>
       <c r="O15" s="31">
         <v>6.01</v>
       </c>
       <c r="P15" s="31">
         <v>5.61</v>
       </c>
       <c r="Q15" s="31">
         <v>5.67</v>
       </c>
       <c r="R15" s="31">
         <v>5.75</v>
       </c>
       <c r="S15" s="31">
         <v>5.81</v>
       </c>
       <c r="T15" s="31">
         <v>6.17</v>
       </c>
       <c r="U15" s="31">
         <v>6.56</v>
       </c>
-      <c r="V15" s="5"/>
+      <c r="V15" s="31">
+        <v>6.44</v>
+      </c>
       <c r="W15" s="5"/>
       <c r="X15" s="46"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
     </row>
     <row r="16" spans="1:27" s="42" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>