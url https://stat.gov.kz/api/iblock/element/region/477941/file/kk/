--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -11218,57 +11218,57 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="41.875" customWidth="1"/>
-    <col min="2" max="2" width="88.75" customWidth="1"/>
+    <col min="1" max="1" width="41.85546875" customWidth="1"/>
+    <col min="2" max="2" width="88.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="39" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="38">
         <v>612202</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A2" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="40" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A3" s="37" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="40" t="s">
         <v>3</v>
       </c>
@@ -11323,80 +11323,80 @@
     </row>
     <row r="10" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A10" s="37" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="40" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A11" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="42" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A12" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="43" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="13" spans="1:2" s="39" customFormat="1" ht="12.75">
+    <row r="13" spans="1:2" s="39" customFormat="1" ht="25.5">
       <c r="A13" s="41" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="44" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A15" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="45">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A16" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="45">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A17" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="40" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A18" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A19" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="46">
         <v>77272775556</v>
       </c>
@@ -11409,51 +11409,51 @@
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="2" max="2" width="98" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="16" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15" customHeight="1">
       <c r="B6" s="16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="15" customHeight="1">
       <c r="B7" s="16" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15" customHeight="1">
       <c r="B8" s="16" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="15" customHeight="1">
@@ -11470,82 +11470,82 @@
       </c>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="15"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="15"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="18" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA937"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="X17" sqref="X17"/>
+      <selection pane="bottomLeft" activeCell="R20" sqref="R20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="10.375" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="6.25" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.42578125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.5703125" customWidth="1"/>
+    <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="4.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="5.375" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="19" max="19" width="6.25" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.42578125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="5.85546875" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="5.28515625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="6.5703125" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.28515625" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.42578125" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="4.7109375" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
-    <col min="21" max="21" width="5.375" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="27" max="27" width="8.75" customWidth="1"/>
+    <col min="21" max="21" width="5.42578125" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.85546875" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="5.28515625" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="6.5703125" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="31.5" customHeight="1">
       <c r="A1" s="36" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="49" t="s">
         <v>52</v>
       </c>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
@@ -11803,50 +11803,53 @@
       </c>
       <c r="N7" s="19">
         <v>14</v>
       </c>
       <c r="O7" s="19">
         <v>12</v>
       </c>
       <c r="P7" s="19">
         <v>8</v>
       </c>
       <c r="Q7" s="23">
         <v>15</v>
       </c>
       <c r="R7" s="23">
         <v>19</v>
       </c>
       <c r="S7" s="23">
         <v>12</v>
       </c>
       <c r="T7" s="23">
         <v>16</v>
       </c>
       <c r="U7" s="23">
         <v>7</v>
       </c>
+      <c r="V7" s="23">
+        <v>14</v>
+      </c>
       <c r="Z7" s="11"/>
       <c r="AA7" s="11"/>
     </row>
     <row r="8" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="27" t="s">
         <v>54</v>
       </c>
       <c r="C8" s="19" t="s">
         <v>75</v>
       </c>
       <c r="D8" s="19">
         <v>1</v>
       </c>
       <c r="E8" s="23" t="s">
         <v>75</v>
       </c>
       <c r="F8" s="23">
         <v>1</v>
       </c>
       <c r="G8" s="23">
         <v>1</v>
       </c>
@@ -11870,51 +11873,53 @@
       </c>
       <c r="N8" s="23">
         <v>1</v>
       </c>
       <c r="O8" s="23">
         <v>1</v>
       </c>
       <c r="P8" s="23" t="s">
         <v>75</v>
       </c>
       <c r="Q8" s="23">
         <v>2</v>
       </c>
       <c r="R8" s="23">
         <v>1</v>
       </c>
       <c r="S8" s="23" t="s">
         <v>75</v>
       </c>
       <c r="T8" s="23">
         <v>1</v>
       </c>
       <c r="U8" s="23" t="s">
         <v>75</v>
       </c>
-      <c r="V8" s="11"/>
+      <c r="V8" s="23">
+        <v>2</v>
+      </c>
       <c r="W8" s="11"/>
       <c r="X8" s="11"/>
       <c r="Y8" s="11"/>
       <c r="Z8" s="11"/>
       <c r="AA8" s="11"/>
     </row>
     <row r="9" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="19">
         <v>1</v>
       </c>
       <c r="D9" s="19">
         <v>2</v>
       </c>
       <c r="E9" s="24">
         <v>4</v>
       </c>
       <c r="F9" s="24">
         <v>1</v>
       </c>
@@ -11941,51 +11946,53 @@
       </c>
       <c r="N9" s="24">
         <v>1</v>
       </c>
       <c r="O9" s="24">
         <v>1</v>
       </c>
       <c r="P9" s="24">
         <v>2</v>
       </c>
       <c r="Q9" s="23">
         <v>7</v>
       </c>
       <c r="R9" s="23">
         <v>7</v>
       </c>
       <c r="S9" s="23">
         <v>1</v>
       </c>
       <c r="T9" s="23">
         <v>1</v>
       </c>
       <c r="U9" s="23">
         <v>3</v>
       </c>
-      <c r="V9" s="11"/>
+      <c r="V9" s="23">
+        <v>4</v>
+      </c>
       <c r="W9" s="11"/>
       <c r="X9" s="11"/>
       <c r="Y9" s="11"/>
       <c r="Z9" s="11"/>
       <c r="AA9" s="11"/>
     </row>
     <row r="10" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="19">
         <v>3</v>
       </c>
       <c r="D10" s="19">
         <v>3</v>
       </c>
       <c r="E10" s="23">
         <v>4</v>
       </c>
       <c r="F10" s="23">
         <v>3</v>
       </c>
@@ -12012,51 +12019,53 @@
       </c>
       <c r="N10" s="23">
         <v>5</v>
       </c>
       <c r="O10" s="23">
         <v>3</v>
       </c>
       <c r="P10" s="23">
         <v>1</v>
       </c>
       <c r="Q10" s="23">
         <v>1</v>
       </c>
       <c r="R10" s="23">
         <v>1</v>
       </c>
       <c r="S10" s="23">
         <v>3</v>
       </c>
       <c r="T10" s="23">
         <v>3</v>
       </c>
       <c r="U10" s="23">
         <v>1</v>
       </c>
-      <c r="V10" s="11"/>
+      <c r="V10" s="23">
+        <v>1</v>
+      </c>
       <c r="W10" s="11"/>
       <c r="X10" s="11"/>
       <c r="Y10" s="11"/>
       <c r="Z10" s="11"/>
       <c r="AA10" s="11"/>
     </row>
     <row r="11" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>59</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="19">
         <v>2</v>
       </c>
       <c r="D11" s="19"/>
       <c r="E11" s="23" t="s">
         <v>75</v>
       </c>
       <c r="F11" s="23">
         <v>2</v>
       </c>
       <c r="G11" s="23">
         <v>2</v>
@@ -12081,51 +12090,53 @@
       </c>
       <c r="N11" s="23">
         <v>1</v>
       </c>
       <c r="O11" s="23">
         <v>2</v>
       </c>
       <c r="P11" s="23">
         <v>3</v>
       </c>
       <c r="Q11" s="23">
         <v>4</v>
       </c>
       <c r="R11" s="23">
         <v>2</v>
       </c>
       <c r="S11" s="23">
         <v>2</v>
       </c>
       <c r="T11" s="23">
         <v>4</v>
       </c>
       <c r="U11" s="23">
         <v>1</v>
       </c>
-      <c r="V11" s="11"/>
+      <c r="V11" s="23">
+        <v>3</v>
+      </c>
       <c r="W11" s="11"/>
       <c r="X11" s="11"/>
       <c r="Y11" s="11"/>
       <c r="Z11" s="11"/>
       <c r="AA11" s="11"/>
     </row>
     <row r="12" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="26" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="19">
         <v>3</v>
       </c>
       <c r="D12" s="19">
         <v>1</v>
       </c>
       <c r="E12" s="23">
         <v>1</v>
       </c>
       <c r="F12" s="23">
         <v>2</v>
       </c>
@@ -12152,51 +12163,53 @@
       </c>
       <c r="N12" s="23">
         <v>3</v>
       </c>
       <c r="O12" s="23">
         <v>2</v>
       </c>
       <c r="P12" s="23" t="s">
         <v>75</v>
       </c>
       <c r="Q12" s="23" t="s">
         <v>75</v>
       </c>
       <c r="R12" s="23">
         <v>4</v>
       </c>
       <c r="S12" s="23" t="s">
         <v>75</v>
       </c>
       <c r="T12" s="23" t="s">
         <v>75</v>
       </c>
       <c r="U12" s="23" t="s">
         <v>75</v>
       </c>
-      <c r="V12" s="11"/>
+      <c r="V12" s="23">
+        <v>1</v>
+      </c>
       <c r="W12" s="11"/>
       <c r="X12" s="11"/>
       <c r="Y12" s="11"/>
       <c r="Z12" s="11"/>
       <c r="AA12" s="11"/>
     </row>
     <row r="13" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>75</v>
       </c>
       <c r="D13" s="19">
         <v>1</v>
       </c>
       <c r="E13" s="23">
         <v>2</v>
       </c>
       <c r="F13" s="23">
         <v>2</v>
       </c>
@@ -12223,51 +12236,53 @@
       </c>
       <c r="N13" s="23">
         <v>1</v>
       </c>
       <c r="O13" s="23" t="s">
         <v>75</v>
       </c>
       <c r="P13" s="23" t="s">
         <v>75</v>
       </c>
       <c r="Q13" s="23" t="s">
         <v>75</v>
       </c>
       <c r="R13" s="23" t="s">
         <v>75</v>
       </c>
       <c r="S13" s="23" t="s">
         <v>75</v>
       </c>
       <c r="T13" s="23">
         <v>1</v>
       </c>
       <c r="U13" s="23" t="s">
         <v>75</v>
       </c>
-      <c r="V13" s="11"/>
+      <c r="V13" s="23">
+        <v>1</v>
+      </c>
       <c r="W13" s="11"/>
       <c r="X13" s="11"/>
       <c r="Y13" s="11"/>
       <c r="Z13" s="11"/>
       <c r="AA13" s="11"/>
     </row>
     <row r="14" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="26" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="19">
         <v>1</v>
       </c>
       <c r="D14" s="19">
         <v>1</v>
       </c>
       <c r="E14" s="23" t="s">
         <v>75</v>
       </c>
       <c r="F14" s="23" t="s">
         <v>75</v>
       </c>
@@ -12294,51 +12309,53 @@
       </c>
       <c r="N14" s="23">
         <v>1</v>
       </c>
       <c r="O14" s="23">
         <v>2</v>
       </c>
       <c r="P14" s="23">
         <v>1</v>
       </c>
       <c r="Q14" s="23">
         <v>1</v>
       </c>
       <c r="R14" s="23">
         <v>2</v>
       </c>
       <c r="S14" s="23">
         <v>6</v>
       </c>
       <c r="T14" s="23">
         <v>4</v>
       </c>
       <c r="U14" s="23">
         <v>1</v>
       </c>
-      <c r="V14" s="11"/>
+      <c r="V14" s="23">
+        <v>1</v>
+      </c>
       <c r="W14" s="11"/>
       <c r="X14" s="11"/>
       <c r="Y14" s="11"/>
       <c r="Z14" s="11"/>
       <c r="AA14" s="11"/>
     </row>
     <row r="15" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="28" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="25">
         <v>1</v>
       </c>
       <c r="D15" s="25">
         <v>1</v>
       </c>
       <c r="E15" s="25">
         <v>1</v>
       </c>
       <c r="F15" s="25" t="s">
         <v>75</v>
       </c>
@@ -12365,51 +12382,53 @@
       </c>
       <c r="N15" s="25">
         <v>1</v>
       </c>
       <c r="O15" s="25">
         <v>1</v>
       </c>
       <c r="P15" s="25">
         <v>1</v>
       </c>
       <c r="Q15" s="25" t="s">
         <v>75</v>
       </c>
       <c r="R15" s="25">
         <v>2</v>
       </c>
       <c r="S15" s="25" t="s">
         <v>75</v>
       </c>
       <c r="T15" s="25">
         <v>2</v>
       </c>
       <c r="U15" s="25">
         <v>1</v>
       </c>
-      <c r="V15" s="11"/>
+      <c r="V15" s="25">
+        <v>1</v>
+      </c>
       <c r="W15" s="11"/>
       <c r="X15" s="11"/>
       <c r="Y15" s="11"/>
       <c r="Z15" s="11"/>
       <c r="AA15" s="11"/>
     </row>
     <row r="16" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="31"/>
       <c r="B16" s="13" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="11"/>