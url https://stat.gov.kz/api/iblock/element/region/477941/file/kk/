--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="12570" yWindow="0" windowWidth="12105" windowHeight="15555" tabRatio="839"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер (нәресте өлім-жіті" sheetId="3" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
     <sheet name="Нәресте өлім-жітімі" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="78">
   <si>
     <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>Адам</t>
   </si>
   <si>
     <t>КСП қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
@@ -11218,51 +11218,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="41.85546875" customWidth="1"/>
     <col min="2" max="2" width="88.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="39" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="38">
         <v>612202</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A2" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="40" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="39" customFormat="1" ht="12.75">
@@ -11344,59 +11344,59 @@
       <c r="B12" s="43" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="39" customFormat="1" ht="25.5">
       <c r="A13" s="41" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A14" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="44" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A15" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="45">
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A16" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="45">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A17" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="40" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A18" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A19" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="46">
         <v>77272775556</v>
       </c>
@@ -11466,982 +11466,1000 @@
     </row>
     <row r="11" spans="2:2" ht="26.25">
       <c r="B11" s="17" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="15"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="15"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="18" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA939"/>
+  <dimension ref="A1:AA937"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B18" sqref="B18"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="14.25" customHeight="1">
-[...29 lines deleted...]
-      <c r="A2" s="36" t="s">
+    <row r="1" spans="1:27" ht="31.5" customHeight="1">
+      <c r="A1" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="B2" s="49" t="s">
+      <c r="B1" s="49" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="49"/>
-[...22 lines deleted...]
-      <c r="Z2" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
+      <c r="Z1" s="49"/>
+      <c r="AA1" s="1"/>
+    </row>
+    <row r="2" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A2" s="14"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
     </row>
-    <row r="3" spans="1:27" ht="14.25" customHeight="1">
-[...82 lines deleted...]
-      <c r="Z5" s="21" t="s">
+    <row r="3" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="31"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+      <c r="M3" s="3"/>
+      <c r="N3" s="3"/>
+      <c r="O3" s="3"/>
+      <c r="P3" s="11"/>
+      <c r="Q3" s="3"/>
+      <c r="R3" s="3"/>
+      <c r="S3" s="3"/>
+      <c r="T3" s="3"/>
+      <c r="U3" s="4"/>
+      <c r="V3" s="32"/>
+      <c r="W3" s="32"/>
+      <c r="X3" s="21"/>
+      <c r="Z3" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="AA5" s="3"/>
-[...2 lines deleted...]
-      <c r="A6" s="55" t="s">
+      <c r="AA3" s="3"/>
+    </row>
+    <row r="4" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="55" t="s">
         <v>51</v>
       </c>
-      <c r="B6" s="57"/>
-      <c r="C6" s="51">
+      <c r="B4" s="57"/>
+      <c r="C4" s="51">
         <v>2025</v>
       </c>
-      <c r="D6" s="52"/>
-[...10 lines deleted...]
-      <c r="O6" s="53">
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="52"/>
+      <c r="J4" s="52"/>
+      <c r="K4" s="52"/>
+      <c r="L4" s="52"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="52"/>
+      <c r="O4" s="53">
         <v>2026</v>
       </c>
-      <c r="P6" s="54"/>
-[...15 lines deleted...]
-      <c r="C7" s="5" t="s">
+      <c r="P4" s="54"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="54"/>
+      <c r="S4" s="54"/>
+      <c r="T4" s="54"/>
+      <c r="U4" s="54"/>
+      <c r="V4" s="54"/>
+      <c r="W4" s="54"/>
+      <c r="X4" s="54"/>
+      <c r="Y4" s="54"/>
+      <c r="Z4" s="54"/>
+      <c r="AA4" s="11"/>
+    </row>
+    <row r="5" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A5" s="56"/>
+      <c r="B5" s="58"/>
+      <c r="C5" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="D5" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="E5" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F7" s="6" t="s">
+      <c r="F5" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="6" t="s">
+      <c r="G5" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="H7" s="6" t="s">
+      <c r="H5" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="I7" s="30" t="s">
+      <c r="I5" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="J7" s="30" t="s">
+      <c r="J5" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="K7" s="30" t="s">
+      <c r="K5" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="L7" s="30" t="s">
+      <c r="L5" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="M7" s="30" t="s">
+      <c r="M5" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="N7" s="30" t="s">
+      <c r="N5" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="O7" s="7" t="s">
+      <c r="O5" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="P7" s="7" t="s">
+      <c r="P5" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="Q7" s="5" t="s">
+      <c r="Q5" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="R7" s="6" t="s">
+      <c r="R5" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="S7" s="6" t="s">
+      <c r="S5" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="T7" s="6" t="s">
+      <c r="T5" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="U7" s="22" t="s">
+      <c r="U5" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="V7" s="22" t="s">
+      <c r="V5" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="W7" s="6" t="s">
+      <c r="W5" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="X7" s="6" t="s">
+      <c r="X5" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="Y7" s="35" t="s">
+      <c r="Y5" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="Z7" s="6" t="s">
+      <c r="Z5" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="AA7" s="11"/>
-[...3 lines deleted...]
-      <c r="B8" s="50" t="s">
+      <c r="AA5" s="11"/>
+    </row>
+    <row r="6" spans="1:27" s="33" customFormat="1" ht="11.25">
+      <c r="A6" s="31"/>
+      <c r="B6" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="C8" s="50"/>
-[...26 lines deleted...]
-      <c r="A9" s="26">
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="50"/>
+      <c r="AA6" s="34"/>
+    </row>
+    <row r="7" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="26">
         <v>750000000</v>
       </c>
-      <c r="B9" s="12" t="s">
+      <c r="B7" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="C9" s="8">
+      <c r="C7" s="8">
         <v>11</v>
       </c>
-      <c r="D9" s="8">
+      <c r="D7" s="8">
         <v>10</v>
       </c>
-      <c r="E9" s="8">
+      <c r="E7" s="8">
         <v>12</v>
       </c>
-      <c r="F9" s="9">
+      <c r="F7" s="9">
         <v>11</v>
       </c>
-      <c r="G9" s="10">
+      <c r="G7" s="10">
         <v>13</v>
       </c>
-      <c r="H9" s="9">
+      <c r="H7" s="9">
         <v>13</v>
       </c>
-      <c r="I9" s="10">
+      <c r="I7" s="10">
         <v>18</v>
       </c>
-      <c r="J9" s="19">
+      <c r="J7" s="19">
         <v>10</v>
       </c>
-      <c r="K9" s="20">
+      <c r="K7" s="20">
         <v>12</v>
       </c>
-      <c r="L9" s="20">
+      <c r="L7" s="20">
         <v>11</v>
       </c>
-      <c r="M9" s="19">
+      <c r="M7" s="19">
         <v>20</v>
       </c>
-      <c r="N9" s="19">
+      <c r="N7" s="19">
         <v>14</v>
       </c>
-      <c r="O9" s="19">
+      <c r="O7" s="19">
         <v>12</v>
       </c>
-      <c r="P9" s="19">
+      <c r="P7" s="19">
         <v>8</v>
       </c>
+      <c r="Q7" s="23">
+        <v>15</v>
+      </c>
+      <c r="Z7" s="11"/>
+      <c r="AA7" s="11"/>
+    </row>
+    <row r="8" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="C8" s="19" t="s">
+        <v>76</v>
+      </c>
+      <c r="D8" s="19">
+        <v>1</v>
+      </c>
+      <c r="E8" s="23" t="s">
+        <v>76</v>
+      </c>
+      <c r="F8" s="23">
+        <v>1</v>
+      </c>
+      <c r="G8" s="23">
+        <v>1</v>
+      </c>
+      <c r="H8" s="23">
+        <v>1</v>
+      </c>
+      <c r="I8" s="23">
+        <v>2</v>
+      </c>
+      <c r="J8" s="23" t="s">
+        <v>76</v>
+      </c>
+      <c r="K8" s="23" t="s">
+        <v>76</v>
+      </c>
+      <c r="L8" s="23" t="s">
+        <v>76</v>
+      </c>
+      <c r="M8" s="23">
+        <v>3</v>
+      </c>
+      <c r="N8" s="23">
+        <v>1</v>
+      </c>
+      <c r="O8" s="23">
+        <v>1</v>
+      </c>
+      <c r="P8" s="23" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q8" s="23">
+        <v>2</v>
+      </c>
+      <c r="R8" s="11"/>
+      <c r="S8" s="11"/>
+      <c r="T8" s="11"/>
+      <c r="U8" s="11"/>
+      <c r="V8" s="11"/>
+      <c r="W8" s="11"/>
+      <c r="X8" s="11"/>
+      <c r="Y8" s="11"/>
+      <c r="Z8" s="11"/>
+      <c r="AA8" s="11"/>
+    </row>
+    <row r="9" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A9" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="27" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="19">
+        <v>1</v>
+      </c>
+      <c r="D9" s="19">
+        <v>2</v>
+      </c>
+      <c r="E9" s="24">
+        <v>4</v>
+      </c>
+      <c r="F9" s="24">
+        <v>1</v>
+      </c>
+      <c r="G9" s="24">
+        <v>3</v>
+      </c>
+      <c r="H9" s="24">
+        <v>5</v>
+      </c>
+      <c r="I9" s="24">
+        <v>2</v>
+      </c>
+      <c r="J9" s="24">
+        <v>4</v>
+      </c>
+      <c r="K9" s="24">
+        <v>4</v>
+      </c>
+      <c r="L9" s="24">
+        <v>2</v>
+      </c>
+      <c r="M9" s="24">
+        <v>5</v>
+      </c>
+      <c r="N9" s="24">
+        <v>1</v>
+      </c>
+      <c r="O9" s="24">
+        <v>1</v>
+      </c>
+      <c r="P9" s="24">
+        <v>2</v>
+      </c>
+      <c r="Q9" s="23">
+        <v>7</v>
+      </c>
+      <c r="R9" s="11"/>
+      <c r="S9" s="11"/>
+      <c r="T9" s="11"/>
+      <c r="U9" s="11"/>
+      <c r="V9" s="11"/>
+      <c r="W9" s="11"/>
+      <c r="X9" s="11"/>
+      <c r="Y9" s="11"/>
       <c r="Z9" s="11"/>
       <c r="AA9" s="11"/>
     </row>
     <row r="10" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="26" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B10" s="27" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
-      <c r="C10" s="19" t="s">
+      <c r="C10" s="19">
+        <v>3</v>
+      </c>
+      <c r="D10" s="19">
+        <v>3</v>
+      </c>
+      <c r="E10" s="23">
+        <v>4</v>
+      </c>
+      <c r="F10" s="23">
+        <v>3</v>
+      </c>
+      <c r="G10" s="23" t="s">
         <v>76</v>
       </c>
-      <c r="D10" s="19">
-[...10 lines deleted...]
-      </c>
       <c r="H10" s="23">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I10" s="23">
         <v>2</v>
       </c>
-      <c r="J10" s="23" t="s">
-        <v>76</v>
+      <c r="J10" s="23">
+        <v>2</v>
       </c>
-      <c r="K10" s="23" t="s">
-        <v>76</v>
+      <c r="K10" s="23">
+        <v>3</v>
       </c>
       <c r="L10" s="23" t="s">
         <v>76</v>
       </c>
       <c r="M10" s="23">
+        <v>4</v>
+      </c>
+      <c r="N10" s="23">
+        <v>5</v>
+      </c>
+      <c r="O10" s="23">
         <v>3</v>
       </c>
-      <c r="N10" s="23">
+      <c r="P10" s="23">
         <v>1</v>
       </c>
-      <c r="O10" s="23">
+      <c r="Q10" s="23">
         <v>1</v>
       </c>
-      <c r="P10" s="23" t="s">
-[...2 lines deleted...]
-      <c r="Q10" s="11"/>
       <c r="R10" s="11"/>
       <c r="S10" s="11"/>
       <c r="T10" s="11"/>
       <c r="U10" s="11"/>
       <c r="V10" s="11"/>
       <c r="W10" s="11"/>
       <c r="X10" s="11"/>
       <c r="Y10" s="11"/>
       <c r="Z10" s="11"/>
       <c r="AA10" s="11"/>
     </row>
     <row r="11" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="26" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B11" s="27" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C11" s="19">
+        <v>2</v>
+      </c>
+      <c r="D11" s="19"/>
+      <c r="E11" s="23" t="s">
+        <v>76</v>
+      </c>
+      <c r="F11" s="23">
+        <v>2</v>
+      </c>
+      <c r="G11" s="23">
+        <v>2</v>
+      </c>
+      <c r="H11" s="23">
         <v>1</v>
       </c>
-      <c r="D11" s="19">
+      <c r="I11" s="23">
+        <v>1</v>
+      </c>
+      <c r="J11" s="23">
+        <v>1</v>
+      </c>
+      <c r="K11" s="23">
+        <v>1</v>
+      </c>
+      <c r="L11" s="23">
         <v>2</v>
       </c>
-      <c r="E11" s="24">
+      <c r="M11" s="23">
+        <v>1</v>
+      </c>
+      <c r="N11" s="23">
+        <v>1</v>
+      </c>
+      <c r="O11" s="23">
+        <v>2</v>
+      </c>
+      <c r="P11" s="23">
+        <v>3</v>
+      </c>
+      <c r="Q11" s="23">
         <v>4</v>
       </c>
-      <c r="F11" s="24">
-[...32 lines deleted...]
-      <c r="Q11" s="11"/>
       <c r="R11" s="11"/>
       <c r="S11" s="11"/>
       <c r="T11" s="11"/>
       <c r="U11" s="11"/>
       <c r="V11" s="11"/>
       <c r="W11" s="11"/>
       <c r="X11" s="11"/>
       <c r="Y11" s="11"/>
       <c r="Z11" s="11"/>
       <c r="AA11" s="11"/>
     </row>
     <row r="12" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="26" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B12" s="27" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C12" s="19">
         <v>3</v>
       </c>
       <c r="D12" s="19">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E12" s="23">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F12" s="23">
-        <v>3</v>
+        <v>2</v>
       </c>
-      <c r="G12" s="23" t="s">
+      <c r="G12" s="23">
+        <v>1</v>
+      </c>
+      <c r="H12" s="23">
+        <v>1</v>
+      </c>
+      <c r="I12" s="23" t="s">
         <v>76</v>
       </c>
-      <c r="H12" s="23">
-        <v>3</v>
+      <c r="J12" s="23" t="s">
+        <v>76</v>
       </c>
-      <c r="I12" s="23">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="K12" s="23" t="s">
+        <v>76</v>
       </c>
       <c r="L12" s="23" t="s">
         <v>76</v>
       </c>
-      <c r="M12" s="23">
-        <v>4</v>
+      <c r="M12" s="23" t="s">
+        <v>76</v>
       </c>
       <c r="N12" s="23">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="O12" s="23">
-        <v>3</v>
+        <v>2</v>
       </c>
-      <c r="P12" s="23">
-        <v>1</v>
+      <c r="P12" s="23" t="s">
+        <v>76</v>
       </c>
-      <c r="Q12" s="11"/>
+      <c r="Q12" s="23" t="s">
+        <v>76</v>
+      </c>
       <c r="R12" s="11"/>
       <c r="S12" s="11"/>
       <c r="T12" s="11"/>
       <c r="U12" s="11"/>
       <c r="V12" s="11"/>
       <c r="W12" s="11"/>
       <c r="X12" s="11"/>
       <c r="Y12" s="11"/>
       <c r="Z12" s="11"/>
       <c r="AA12" s="11"/>
     </row>
     <row r="13" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="26" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B13" s="27" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
-      <c r="C13" s="19">
+      <c r="C13" s="19" t="s">
+        <v>76</v>
+      </c>
+      <c r="D13" s="19">
+        <v>1</v>
+      </c>
+      <c r="E13" s="23">
         <v>2</v>
-      </c>
-[...2 lines deleted...]
-        <v>76</v>
       </c>
       <c r="F13" s="23">
         <v>2</v>
       </c>
       <c r="G13" s="23">
         <v>2</v>
       </c>
       <c r="H13" s="23">
         <v>1</v>
       </c>
       <c r="I13" s="23">
-        <v>1</v>
+        <v>3</v>
       </c>
-      <c r="J13" s="23">
-        <v>1</v>
+      <c r="J13" s="23" t="s">
+        <v>76</v>
       </c>
-      <c r="K13" s="23">
-        <v>1</v>
+      <c r="K13" s="23" t="s">
+        <v>76</v>
       </c>
       <c r="L13" s="23">
         <v>2</v>
       </c>
-      <c r="M13" s="23">
-        <v>1</v>
+      <c r="M13" s="23" t="s">
+        <v>76</v>
       </c>
       <c r="N13" s="23">
         <v>1</v>
       </c>
-      <c r="O13" s="23">
-        <v>2</v>
+      <c r="O13" s="23" t="s">
+        <v>76</v>
       </c>
-      <c r="P13" s="23">
-        <v>3</v>
+      <c r="P13" s="23" t="s">
+        <v>76</v>
       </c>
-      <c r="Q13" s="11"/>
+      <c r="Q13" s="23" t="s">
+        <v>76</v>
+      </c>
       <c r="R13" s="11"/>
       <c r="S13" s="11"/>
       <c r="T13" s="11"/>
       <c r="U13" s="11"/>
       <c r="V13" s="11"/>
       <c r="W13" s="11"/>
       <c r="X13" s="11"/>
       <c r="Y13" s="11"/>
       <c r="Z13" s="11"/>
       <c r="AA13" s="11"/>
     </row>
     <row r="14" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="26" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B14" s="27" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C14" s="19">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D14" s="19">
         <v>1</v>
       </c>
-      <c r="E14" s="23">
+      <c r="E14" s="23" t="s">
+        <v>76</v>
+      </c>
+      <c r="F14" s="23" t="s">
+        <v>76</v>
+      </c>
+      <c r="G14" s="23">
+        <v>2</v>
+      </c>
+      <c r="H14" s="23" t="s">
+        <v>76</v>
+      </c>
+      <c r="I14" s="23">
+        <v>6</v>
+      </c>
+      <c r="J14" s="23">
+        <v>2</v>
+      </c>
+      <c r="K14" s="23">
+        <v>2</v>
+      </c>
+      <c r="L14" s="23">
         <v>1</v>
       </c>
-      <c r="F14" s="23">
-[...21 lines deleted...]
-        <v>76</v>
+      <c r="M14" s="23">
+        <v>5</v>
       </c>
       <c r="N14" s="23">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="O14" s="23">
         <v>2</v>
       </c>
-      <c r="P14" s="23" t="s">
-        <v>76</v>
+      <c r="P14" s="23">
+        <v>1</v>
       </c>
-      <c r="Q14" s="11"/>
+      <c r="Q14" s="23">
+        <v>1</v>
+      </c>
       <c r="R14" s="11"/>
       <c r="S14" s="11"/>
       <c r="T14" s="11"/>
       <c r="U14" s="11"/>
       <c r="V14" s="11"/>
       <c r="W14" s="11"/>
       <c r="X14" s="11"/>
       <c r="Y14" s="11"/>
       <c r="Z14" s="11"/>
       <c r="AA14" s="11"/>
     </row>
     <row r="15" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A15" s="26" t="s">
-        <v>64</v>
+      <c r="A15" s="28" t="s">
+        <v>68</v>
       </c>
-      <c r="B15" s="27" t="s">
-        <v>65</v>
+      <c r="B15" s="29" t="s">
+        <v>69</v>
       </c>
-      <c r="C15" s="19" t="s">
+      <c r="C15" s="25">
+        <v>1</v>
+      </c>
+      <c r="D15" s="25">
+        <v>1</v>
+      </c>
+      <c r="E15" s="25">
+        <v>1</v>
+      </c>
+      <c r="F15" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="D15" s="19">
+      <c r="G15" s="25">
+        <v>2</v>
+      </c>
+      <c r="H15" s="25">
         <v>1</v>
       </c>
-      <c r="E15" s="23">
+      <c r="I15" s="25">
         <v>2</v>
       </c>
-      <c r="F15" s="23">
+      <c r="J15" s="25">
+        <v>1</v>
+      </c>
+      <c r="K15" s="25">
         <v>2</v>
       </c>
-      <c r="G15" s="23">
+      <c r="L15" s="25">
+        <v>4</v>
+      </c>
+      <c r="M15" s="25">
         <v>2</v>
       </c>
-      <c r="H15" s="23">
+      <c r="N15" s="25">
         <v>1</v>
       </c>
-      <c r="I15" s="23">
-        <v>3</v>
+      <c r="O15" s="25">
+        <v>1</v>
       </c>
-      <c r="J15" s="23" t="s">
+      <c r="P15" s="25">
+        <v>1</v>
+      </c>
+      <c r="Q15" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="K15" s="23" t="s">
-[...17 lines deleted...]
-      <c r="Q15" s="11"/>
       <c r="R15" s="11"/>
       <c r="S15" s="11"/>
       <c r="T15" s="11"/>
       <c r="U15" s="11"/>
       <c r="V15" s="11"/>
       <c r="W15" s="11"/>
       <c r="X15" s="11"/>
       <c r="Y15" s="11"/>
       <c r="Z15" s="11"/>
       <c r="AA15" s="11"/>
     </row>
     <row r="16" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A16" s="26" t="s">
-        <v>66</v>
+      <c r="A16" s="31"/>
+      <c r="B16" s="13" t="s">
+        <v>39</v>
       </c>
-      <c r="B16" s="27" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="11"/>
+      <c r="N16" s="11"/>
+      <c r="O16" s="11"/>
+      <c r="P16" s="11"/>
       <c r="Q16" s="11"/>
       <c r="R16" s="11"/>
       <c r="S16" s="11"/>
       <c r="T16" s="11"/>
       <c r="U16" s="11"/>
       <c r="V16" s="11"/>
       <c r="W16" s="11"/>
       <c r="X16" s="11"/>
       <c r="Y16" s="11"/>
       <c r="Z16" s="11"/>
       <c r="AA16" s="11"/>
     </row>
-    <row r="17" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
-[...89 lines deleted...]
-      <c r="AA18" s="11"/>
+    <row r="17" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A17" s="14"/>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="1"/>
+      <c r="J17" s="1"/>
+      <c r="K17" s="1"/>
+      <c r="L17" s="1"/>
+      <c r="M17" s="1"/>
+      <c r="N17" s="1"/>
+      <c r="O17" s="1"/>
+      <c r="P17" s="1"/>
+      <c r="Q17" s="1"/>
+      <c r="R17" s="1"/>
+      <c r="S17" s="1"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+      <c r="X17" s="1"/>
+      <c r="Y17" s="1"/>
+      <c r="Z17" s="1"/>
+      <c r="AA17" s="1"/>
+    </row>
+    <row r="18" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A18" s="14"/>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
+      <c r="H18" s="1"/>
+      <c r="I18" s="1"/>
+      <c r="J18" s="1"/>
+      <c r="K18" s="1"/>
+      <c r="L18" s="1"/>
+      <c r="M18" s="1"/>
+      <c r="N18" s="1"/>
+      <c r="O18" s="1"/>
+      <c r="P18" s="1"/>
+      <c r="Q18" s="1"/>
+      <c r="R18" s="1"/>
+      <c r="S18" s="1"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+      <c r="X18" s="1"/>
+      <c r="Y18" s="1"/>
+      <c r="Z18" s="1"/>
+      <c r="AA18" s="1"/>
     </row>
     <row r="19" spans="1:27" ht="14.25" customHeight="1">
       <c r="A19" s="14"/>
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
       <c r="X19" s="1"/>
       <c r="Y19" s="1"/>
       <c r="Z19" s="1"/>
       <c r="AA19" s="1"/>
     </row>
     <row r="20" spans="1:27" ht="14.25" customHeight="1">
       <c r="A20" s="14"/>
-      <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
       <c r="X20" s="1"/>
       <c r="Y20" s="1"/>
       <c r="Z20" s="1"/>
       <c r="AA20" s="1"/>
@@ -12455,50 +12473,51 @@
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
       <c r="X21" s="1"/>
       <c r="Y21" s="1"/>
       <c r="Z21" s="1"/>
       <c r="AA21" s="1"/>
     </row>
     <row r="22" spans="1:27" ht="14.25" customHeight="1">
       <c r="A22" s="14"/>
+      <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
       <c r="X22" s="1"/>
       <c r="Y22" s="1"/>
       <c r="Z22" s="1"/>
       <c r="AA22" s="1"/>
@@ -39016,116 +39035,58 @@
       <c r="D937" s="1"/>
       <c r="E937" s="1"/>
       <c r="F937" s="1"/>
       <c r="G937" s="1"/>
       <c r="H937" s="1"/>
       <c r="I937" s="1"/>
       <c r="J937" s="1"/>
       <c r="K937" s="1"/>
       <c r="L937" s="1"/>
       <c r="M937" s="1"/>
       <c r="N937" s="1"/>
       <c r="O937" s="1"/>
       <c r="P937" s="1"/>
       <c r="Q937" s="1"/>
       <c r="R937" s="1"/>
       <c r="S937" s="1"/>
       <c r="T937" s="1"/>
       <c r="U937" s="1"/>
       <c r="V937" s="1"/>
       <c r="W937" s="1"/>
       <c r="X937" s="1"/>
       <c r="Y937" s="1"/>
       <c r="Z937" s="1"/>
       <c r="AA937" s="1"/>
     </row>
-    <row r="938" spans="1:27" ht="14.25" customHeight="1">
-[...56 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="B2:Z2"/>
-[...4 lines deleted...]
-    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер (нәресте өлім-жіті</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>