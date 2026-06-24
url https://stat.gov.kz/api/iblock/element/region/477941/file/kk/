--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -15,77 +15,74 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="12570" yWindow="0" windowWidth="12105" windowHeight="15555" tabRatio="839"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер (нәресте өлім-жіті" sheetId="3" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
     <sheet name="Нәресте өлім-жітімі" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="78">
   <si>
     <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>Адам</t>
   </si>
   <si>
     <t>КСП қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
-  </si>
-[...1 lines deleted...]
-    <t>Есеп айырысу</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу әдістемесі </t>
   </si>
   <si>
     <t>Көрсеткіш көзі</t>
   </si>
   <si>
     <t>Өлім статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер, атап айтқанда, азаматтық хал туралы актілерді тіркеу органдарынан және Статистикалық жұмыстар жоспарынан тыс жүргізілетін "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" КЕАҚ ұсынатын әкімшілік деректер сияқты деректер көздері пайдаланылады</t>
   </si>
   <si>
     <t>Ескерту</t>
   </si>
   <si>
     <t>Деректер өлім туралы актілерді тіркеу күні бойынша қалыптастырылды</t>
   </si>
   <si>
     <t>Классификаторлар</t>
   </si>
   <si>
     <t>Әдіснамалық түсініктемелер</t>
   </si>
   <si>
     <t>Байланысты басылымдар</t>
   </si>
@@ -249,50 +246,53 @@
     <t xml:space="preserve">Түрксіб </t>
   </si>
   <si>
     <t>Әлеументтік және демографиялық статистикасы басқармасы</t>
   </si>
   <si>
     <t>Толымбекова Эльмира Балғабаевна</t>
   </si>
   <si>
     <t xml:space="preserve"> e.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>1 қаңтар 2025 жылдан бастап</t>
   </si>
   <si>
     <t>Алматы қаласындағы сәбилер өлімінің статистикасы азаматтық хал актілерін тіркеу органдарында өлім туралы актілерді тіркеуге негізделеді</t>
   </si>
   <si>
     <t>Алматы қаласы бойынша 1 жасқа дейін қайтыс болған сәбилердің ай сайынғы саны</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Есептіка </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="59">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -11218,342 +11218,342 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="41.85546875" customWidth="1"/>
     <col min="2" max="2" width="88.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="39" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="38">
         <v>612202</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A2" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="40" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A3" s="37" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="40" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A4" s="37" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="40" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A5" s="37" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="40" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="6" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A6" s="37" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="40" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="7" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A7" s="37" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="40" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" s="39" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A8" s="41" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="41" t="s">
+      <c r="B8" s="48" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" s="39" customFormat="1" ht="51">
+      <c r="A9" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="48" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="41" t="s">
+      <c r="B9" s="48" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="48" t="s">
+    </row>
+    <row r="10" spans="1:2" s="39" customFormat="1" ht="12.75">
+      <c r="A10" s="37" t="s">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="37" t="s">
+      <c r="B10" s="40" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="40" t="s">
+    </row>
+    <row r="11" spans="1:2" s="39" customFormat="1" ht="12.75">
+      <c r="A11" s="37" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="37" t="s">
+      <c r="B11" s="42" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" s="39" customFormat="1" ht="12.75">
+      <c r="A12" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="42" t="s">
+      <c r="B12" s="43" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="12" spans="1:2" s="39" customFormat="1" ht="12.75">
-      <c r="A12" s="37" t="s">
+    <row r="13" spans="1:2" s="39" customFormat="1" ht="25.5">
+      <c r="A13" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="43" t="s">
+      <c r="B13" s="43" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="13" spans="1:2" s="39" customFormat="1" ht="25.5">
-      <c r="A13" s="41" t="s">
+    <row r="14" spans="1:2" s="39" customFormat="1" ht="12.75">
+      <c r="A14" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="43" t="s">
+      <c r="B14" s="44" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="14" spans="1:2" s="39" customFormat="1" ht="12.75">
-      <c r="A14" s="37" t="s">
+    <row r="15" spans="1:2" s="39" customFormat="1" ht="12.75">
+      <c r="A15" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="44" t="s">
-        <v>49</v>
+      <c r="B15" s="45">
+        <v>46185</v>
       </c>
     </row>
-    <row r="15" spans="1:2" s="39" customFormat="1" ht="12.75">
-      <c r="A15" s="37" t="s">
+    <row r="16" spans="1:2" s="39" customFormat="1" ht="12.75">
+      <c r="A16" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="45">
-        <v>46154</v>
+      <c r="B16" s="45">
+        <v>46216</v>
       </c>
     </row>
-    <row r="16" spans="1:2" s="39" customFormat="1" ht="12.75">
-      <c r="A16" s="37" t="s">
+    <row r="17" spans="1:2" s="39" customFormat="1" ht="12.75">
+      <c r="A17" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="45">
-        <v>46185</v>
+      <c r="B17" s="40" t="s">
+        <v>69</v>
       </c>
     </row>
-    <row r="17" spans="1:2" s="39" customFormat="1" ht="12.75">
-      <c r="A17" s="37" t="s">
+    <row r="18" spans="1:2" s="39" customFormat="1" ht="12.75">
+      <c r="A18" s="37" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="40" t="s">
+      <c r="B18" s="38" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="18" spans="1:2" s="39" customFormat="1" ht="12.75">
-[...6 lines deleted...]
-    </row>
     <row r="19" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A19" s="37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B19" s="46">
         <v>77272775556</v>
       </c>
     </row>
     <row r="20" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A20" s="37" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B20" s="47" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="2" max="2" width="98" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="16" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" ht="15" customHeight="1">
+      <c r="B6" s="16" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="6" spans="2:2" ht="15" customHeight="1">
-      <c r="B6" s="16" t="s">
+    <row r="7" spans="2:2" ht="15" customHeight="1">
+      <c r="B7" s="16" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="7" spans="2:2" ht="15" customHeight="1">
-      <c r="B7" s="16" t="s">
+    <row r="8" spans="2:2" ht="15" customHeight="1">
+      <c r="B8" s="16" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="8" spans="2:2" ht="15" customHeight="1">
-      <c r="B8" s="16" t="s">
+    <row r="9" spans="2:2" ht="15" customHeight="1">
+      <c r="B9" s="16" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="9" spans="2:2" ht="15" customHeight="1">
-      <c r="B9" s="16" t="s">
+    <row r="10" spans="2:2" ht="15" customHeight="1">
+      <c r="B10" s="15"/>
+    </row>
+    <row r="11" spans="2:2" ht="26.25">
+      <c r="B11" s="17" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="10" spans="2:2" ht="15" customHeight="1">
-[...6 lines deleted...]
-    </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="15"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="15"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="18" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA937"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" sqref="A1:XFD1"/>
+      <selection pane="bottomLeft" activeCell="R7" sqref="R7:R15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="31.5" customHeight="1">
       <c r="A1" s="36" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B1" s="49" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
       <c r="S1" s="49"/>
       <c r="T1" s="49"/>
       <c r="U1" s="49"/>
       <c r="V1" s="49"/>
       <c r="W1" s="49"/>
       <c r="X1" s="49"/>
       <c r="Y1" s="49"/>
       <c r="Z1" s="49"/>
@@ -11592,758 +11592,777 @@
       <c r="A3" s="31"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="11"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="4"/>
       <c r="V3" s="32"/>
       <c r="W3" s="32"/>
       <c r="X3" s="21"/>
       <c r="Z3" s="21" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="AA3" s="3"/>
     </row>
     <row r="4" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A4" s="55" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B4" s="57"/>
       <c r="C4" s="51">
         <v>2025</v>
       </c>
       <c r="D4" s="52"/>
       <c r="E4" s="52"/>
       <c r="F4" s="52"/>
       <c r="G4" s="52"/>
       <c r="H4" s="52"/>
       <c r="I4" s="52"/>
       <c r="J4" s="52"/>
       <c r="K4" s="52"/>
       <c r="L4" s="52"/>
       <c r="M4" s="52"/>
       <c r="N4" s="52"/>
       <c r="O4" s="53">
         <v>2026</v>
       </c>
       <c r="P4" s="54"/>
       <c r="Q4" s="54"/>
       <c r="R4" s="54"/>
       <c r="S4" s="54"/>
       <c r="T4" s="54"/>
       <c r="U4" s="54"/>
       <c r="V4" s="54"/>
       <c r="W4" s="54"/>
       <c r="X4" s="54"/>
       <c r="Y4" s="54"/>
       <c r="Z4" s="54"/>
       <c r="AA4" s="11"/>
     </row>
     <row r="5" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="56"/>
       <c r="B5" s="58"/>
       <c r="C5" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="E5" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="F5" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="G5" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="H5" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="I5" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="I5" s="30" t="s">
+      <c r="J5" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="J5" s="30" t="s">
+      <c r="K5" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="K5" s="30" t="s">
+      <c r="L5" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="L5" s="30" t="s">
+      <c r="M5" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="M5" s="30" t="s">
+      <c r="N5" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="N5" s="30" t="s">
-        <v>36</v>
+      <c r="O5" s="7" t="s">
+        <v>24</v>
       </c>
-      <c r="O5" s="7" t="s">
+      <c r="P5" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="P5" s="7" t="s">
+      <c r="Q5" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="Q5" s="5" t="s">
+      <c r="R5" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="R5" s="6" t="s">
+      <c r="S5" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="S5" s="6" t="s">
+      <c r="T5" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="T5" s="6" t="s">
+      <c r="U5" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="U5" s="22" t="s">
+      <c r="V5" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="V5" s="22" t="s">
+      <c r="W5" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="W5" s="6" t="s">
+      <c r="X5" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="X5" s="6" t="s">
+      <c r="Y5" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="Y5" s="35" t="s">
+      <c r="Z5" s="6" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="AA5" s="11"/>
     </row>
     <row r="6" spans="1:27" s="33" customFormat="1" ht="11.25">
       <c r="A6" s="31"/>
       <c r="B6" s="50" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C6" s="50"/>
       <c r="D6" s="50"/>
       <c r="E6" s="50"/>
       <c r="F6" s="50"/>
       <c r="G6" s="50"/>
       <c r="H6" s="50"/>
       <c r="I6" s="50"/>
       <c r="J6" s="50"/>
       <c r="K6" s="50"/>
       <c r="L6" s="50"/>
       <c r="M6" s="50"/>
       <c r="N6" s="50"/>
       <c r="O6" s="50"/>
       <c r="P6" s="50"/>
       <c r="Q6" s="50"/>
       <c r="R6" s="50"/>
       <c r="S6" s="50"/>
       <c r="T6" s="50"/>
       <c r="U6" s="50"/>
       <c r="V6" s="50"/>
       <c r="W6" s="50"/>
       <c r="X6" s="50"/>
       <c r="Y6" s="50"/>
       <c r="Z6" s="50"/>
       <c r="AA6" s="34"/>
     </row>
     <row r="7" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="26">
         <v>750000000</v>
       </c>
       <c r="B7" s="12" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C7" s="8">
         <v>11</v>
       </c>
       <c r="D7" s="8">
         <v>10</v>
       </c>
       <c r="E7" s="8">
         <v>12</v>
       </c>
       <c r="F7" s="9">
         <v>11</v>
       </c>
       <c r="G7" s="10">
         <v>13</v>
       </c>
       <c r="H7" s="9">
         <v>13</v>
       </c>
       <c r="I7" s="10">
         <v>18</v>
       </c>
       <c r="J7" s="19">
         <v>10</v>
       </c>
       <c r="K7" s="20">
         <v>12</v>
       </c>
       <c r="L7" s="20">
         <v>11</v>
       </c>
       <c r="M7" s="19">
         <v>20</v>
       </c>
       <c r="N7" s="19">
         <v>14</v>
       </c>
       <c r="O7" s="19">
         <v>12</v>
       </c>
       <c r="P7" s="19">
         <v>8</v>
       </c>
       <c r="Q7" s="23">
         <v>15</v>
       </c>
+      <c r="R7" s="23">
+        <v>19</v>
+      </c>
       <c r="Z7" s="11"/>
       <c r="AA7" s="11"/>
     </row>
     <row r="8" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="27" t="s">
         <v>54</v>
       </c>
-      <c r="B8" s="27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="19" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D8" s="19">
         <v>1</v>
       </c>
       <c r="E8" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F8" s="23">
         <v>1</v>
       </c>
       <c r="G8" s="23">
         <v>1</v>
       </c>
       <c r="H8" s="23">
         <v>1</v>
       </c>
       <c r="I8" s="23">
         <v>2</v>
       </c>
       <c r="J8" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="K8" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="L8" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="M8" s="23">
         <v>3</v>
       </c>
       <c r="N8" s="23">
         <v>1</v>
       </c>
       <c r="O8" s="23">
         <v>1</v>
       </c>
       <c r="P8" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="Q8" s="23">
         <v>2</v>
       </c>
-      <c r="R8" s="11"/>
+      <c r="R8" s="23">
+        <v>1</v>
+      </c>
       <c r="S8" s="11"/>
       <c r="T8" s="11"/>
       <c r="U8" s="11"/>
       <c r="V8" s="11"/>
       <c r="W8" s="11"/>
       <c r="X8" s="11"/>
       <c r="Y8" s="11"/>
       <c r="Z8" s="11"/>
       <c r="AA8" s="11"/>
     </row>
     <row r="9" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="26" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B9" s="27" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C9" s="19">
         <v>1</v>
       </c>
       <c r="D9" s="19">
         <v>2</v>
       </c>
       <c r="E9" s="24">
         <v>4</v>
       </c>
       <c r="F9" s="24">
         <v>1</v>
       </c>
       <c r="G9" s="24">
         <v>3</v>
       </c>
       <c r="H9" s="24">
         <v>5</v>
       </c>
       <c r="I9" s="24">
         <v>2</v>
       </c>
       <c r="J9" s="24">
         <v>4</v>
       </c>
       <c r="K9" s="24">
         <v>4</v>
       </c>
       <c r="L9" s="24">
         <v>2</v>
       </c>
       <c r="M9" s="24">
         <v>5</v>
       </c>
       <c r="N9" s="24">
         <v>1</v>
       </c>
       <c r="O9" s="24">
         <v>1</v>
       </c>
       <c r="P9" s="24">
         <v>2</v>
       </c>
       <c r="Q9" s="23">
         <v>7</v>
       </c>
-      <c r="R9" s="11"/>
+      <c r="R9" s="23">
+        <v>7</v>
+      </c>
       <c r="S9" s="11"/>
       <c r="T9" s="11"/>
       <c r="U9" s="11"/>
       <c r="V9" s="11"/>
       <c r="W9" s="11"/>
       <c r="X9" s="11"/>
       <c r="Y9" s="11"/>
       <c r="Z9" s="11"/>
       <c r="AA9" s="11"/>
     </row>
     <row r="10" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="26" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B10" s="27" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C10" s="19">
         <v>3</v>
       </c>
       <c r="D10" s="19">
         <v>3</v>
       </c>
       <c r="E10" s="23">
         <v>4</v>
       </c>
       <c r="F10" s="23">
         <v>3</v>
       </c>
       <c r="G10" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H10" s="23">
         <v>3</v>
       </c>
       <c r="I10" s="23">
         <v>2</v>
       </c>
       <c r="J10" s="23">
         <v>2</v>
       </c>
       <c r="K10" s="23">
         <v>3</v>
       </c>
       <c r="L10" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="M10" s="23">
         <v>4</v>
       </c>
       <c r="N10" s="23">
         <v>5</v>
       </c>
       <c r="O10" s="23">
         <v>3</v>
       </c>
       <c r="P10" s="23">
         <v>1</v>
       </c>
       <c r="Q10" s="23">
         <v>1</v>
       </c>
-      <c r="R10" s="11"/>
+      <c r="R10" s="23">
+        <v>1</v>
+      </c>
       <c r="S10" s="11"/>
       <c r="T10" s="11"/>
       <c r="U10" s="11"/>
       <c r="V10" s="11"/>
       <c r="W10" s="11"/>
       <c r="X10" s="11"/>
       <c r="Y10" s="11"/>
       <c r="Z10" s="11"/>
       <c r="AA10" s="11"/>
     </row>
     <row r="11" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="26" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B11" s="27" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C11" s="19">
         <v>2</v>
       </c>
       <c r="D11" s="19"/>
       <c r="E11" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F11" s="23">
         <v>2</v>
       </c>
       <c r="G11" s="23">
         <v>2</v>
       </c>
       <c r="H11" s="23">
         <v>1</v>
       </c>
       <c r="I11" s="23">
         <v>1</v>
       </c>
       <c r="J11" s="23">
         <v>1</v>
       </c>
       <c r="K11" s="23">
         <v>1</v>
       </c>
       <c r="L11" s="23">
         <v>2</v>
       </c>
       <c r="M11" s="23">
         <v>1</v>
       </c>
       <c r="N11" s="23">
         <v>1</v>
       </c>
       <c r="O11" s="23">
         <v>2</v>
       </c>
       <c r="P11" s="23">
         <v>3</v>
       </c>
       <c r="Q11" s="23">
         <v>4</v>
       </c>
-      <c r="R11" s="11"/>
+      <c r="R11" s="23">
+        <v>2</v>
+      </c>
       <c r="S11" s="11"/>
       <c r="T11" s="11"/>
       <c r="U11" s="11"/>
       <c r="V11" s="11"/>
       <c r="W11" s="11"/>
       <c r="X11" s="11"/>
       <c r="Y11" s="11"/>
       <c r="Z11" s="11"/>
       <c r="AA11" s="11"/>
     </row>
     <row r="12" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="26" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B12" s="27" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C12" s="19">
         <v>3</v>
       </c>
       <c r="D12" s="19">
         <v>1</v>
       </c>
       <c r="E12" s="23">
         <v>1</v>
       </c>
       <c r="F12" s="23">
         <v>2</v>
       </c>
       <c r="G12" s="23">
         <v>1</v>
       </c>
       <c r="H12" s="23">
         <v>1</v>
       </c>
       <c r="I12" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="J12" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="K12" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="L12" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="M12" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="N12" s="23">
         <v>3</v>
       </c>
       <c r="O12" s="23">
         <v>2</v>
       </c>
       <c r="P12" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="Q12" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
-      <c r="R12" s="11"/>
+      <c r="R12" s="23">
+        <v>4</v>
+      </c>
       <c r="S12" s="11"/>
       <c r="T12" s="11"/>
       <c r="U12" s="11"/>
       <c r="V12" s="11"/>
       <c r="W12" s="11"/>
       <c r="X12" s="11"/>
       <c r="Y12" s="11"/>
       <c r="Z12" s="11"/>
       <c r="AA12" s="11"/>
     </row>
     <row r="13" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="B13" s="27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="19" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D13" s="19">
         <v>1</v>
       </c>
       <c r="E13" s="23">
         <v>2</v>
       </c>
       <c r="F13" s="23">
         <v>2</v>
       </c>
       <c r="G13" s="23">
         <v>2</v>
       </c>
       <c r="H13" s="23">
         <v>1</v>
       </c>
       <c r="I13" s="23">
         <v>3</v>
       </c>
       <c r="J13" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="K13" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="L13" s="23">
         <v>2</v>
       </c>
       <c r="M13" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="N13" s="23">
         <v>1</v>
       </c>
       <c r="O13" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="P13" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="Q13" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
-      <c r="R13" s="11"/>
+      <c r="R13" s="23" t="s">
+        <v>75</v>
+      </c>
       <c r="S13" s="11"/>
       <c r="T13" s="11"/>
       <c r="U13" s="11"/>
       <c r="V13" s="11"/>
       <c r="W13" s="11"/>
       <c r="X13" s="11"/>
       <c r="Y13" s="11"/>
       <c r="Z13" s="11"/>
       <c r="AA13" s="11"/>
     </row>
     <row r="14" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="26" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B14" s="27" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C14" s="19">
         <v>1</v>
       </c>
       <c r="D14" s="19">
         <v>1</v>
       </c>
       <c r="E14" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F14" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="G14" s="23">
         <v>2</v>
       </c>
       <c r="H14" s="23" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I14" s="23">
         <v>6</v>
       </c>
       <c r="J14" s="23">
         <v>2</v>
       </c>
       <c r="K14" s="23">
         <v>2</v>
       </c>
       <c r="L14" s="23">
         <v>1</v>
       </c>
       <c r="M14" s="23">
         <v>5</v>
       </c>
       <c r="N14" s="23">
         <v>1</v>
       </c>
       <c r="O14" s="23">
         <v>2</v>
       </c>
       <c r="P14" s="23">
         <v>1</v>
       </c>
       <c r="Q14" s="23">
         <v>1</v>
       </c>
-      <c r="R14" s="11"/>
+      <c r="R14" s="23">
+        <v>2</v>
+      </c>
       <c r="S14" s="11"/>
       <c r="T14" s="11"/>
       <c r="U14" s="11"/>
       <c r="V14" s="11"/>
       <c r="W14" s="11"/>
       <c r="X14" s="11"/>
       <c r="Y14" s="11"/>
       <c r="Z14" s="11"/>
       <c r="AA14" s="11"/>
     </row>
     <row r="15" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="28" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B15" s="29" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C15" s="25">
         <v>1</v>
       </c>
       <c r="D15" s="25">
         <v>1</v>
       </c>
       <c r="E15" s="25">
         <v>1</v>
       </c>
       <c r="F15" s="25" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="G15" s="25">
         <v>2</v>
       </c>
       <c r="H15" s="25">
         <v>1</v>
       </c>
       <c r="I15" s="25">
         <v>2</v>
       </c>
       <c r="J15" s="25">
         <v>1</v>
       </c>
       <c r="K15" s="25">
         <v>2</v>
       </c>
       <c r="L15" s="25">
         <v>4</v>
       </c>
       <c r="M15" s="25">
         <v>2</v>
       </c>
       <c r="N15" s="25">
         <v>1</v>
       </c>
       <c r="O15" s="25">
         <v>1</v>
       </c>
       <c r="P15" s="25">
         <v>1</v>
       </c>
       <c r="Q15" s="25" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
-      <c r="R15" s="11"/>
+      <c r="R15" s="25">
+        <v>2</v>
+      </c>
       <c r="S15" s="11"/>
       <c r="T15" s="11"/>
       <c r="U15" s="11"/>
       <c r="V15" s="11"/>
       <c r="W15" s="11"/>
       <c r="X15" s="11"/>
       <c r="Y15" s="11"/>
       <c r="Z15" s="11"/>
       <c r="AA15" s="11"/>
     </row>
     <row r="16" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="31"/>
       <c r="B16" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="11"/>
       <c r="Q16" s="11"/>
       <c r="R16" s="11"/>
       <c r="S16" s="11"/>
       <c r="T16" s="11"/>
       <c r="U16" s="11"/>
       <c r="V16" s="11"/>
       <c r="W16" s="11"/>
       <c r="X16" s="11"/>
       <c r="Y16" s="11"/>
       <c r="Z16" s="11"/>