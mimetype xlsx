--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="12570" yWindow="0" windowWidth="12105" windowHeight="15555" tabRatio="839"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер (нәресте өлім-жіті" sheetId="3" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
     <sheet name="Нәресте өлім-жітімі" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="78">
   <si>
     <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>Адам</t>
   </si>
   <si>
     <t>КСП қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
@@ -11218,51 +11218,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="41.85546875" customWidth="1"/>
     <col min="2" max="2" width="88.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="39" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="38">
         <v>612202</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A2" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="40" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="39" customFormat="1" ht="12.75">
@@ -11344,59 +11344,59 @@
       <c r="B12" s="43" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="39" customFormat="1" ht="25.5">
       <c r="A13" s="41" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="44" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A15" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="45">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A16" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="45">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A17" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="40" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A18" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A19" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="46">
         <v>77272775556</v>
       </c>
@@ -11470,51 +11470,51 @@
       </c>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="15"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="15"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="18" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA937"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="R7" sqref="R7:R15"/>
+      <selection pane="bottomLeft" activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" bestFit="1" customWidth="1"/>
@@ -11794,50 +11794,53 @@
       </c>
       <c r="K7" s="20">
         <v>12</v>
       </c>
       <c r="L7" s="20">
         <v>11</v>
       </c>
       <c r="M7" s="19">
         <v>20</v>
       </c>
       <c r="N7" s="19">
         <v>14</v>
       </c>
       <c r="O7" s="19">
         <v>12</v>
       </c>
       <c r="P7" s="19">
         <v>8</v>
       </c>
       <c r="Q7" s="23">
         <v>15</v>
       </c>
       <c r="R7" s="23">
         <v>19</v>
       </c>
+      <c r="S7" s="23">
+        <v>12</v>
+      </c>
       <c r="Z7" s="11"/>
       <c r="AA7" s="11"/>
     </row>
     <row r="8" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="27" t="s">
         <v>54</v>
       </c>
       <c r="C8" s="19" t="s">
         <v>75</v>
       </c>
       <c r="D8" s="19">
         <v>1</v>
       </c>
       <c r="E8" s="23" t="s">
         <v>75</v>
       </c>
       <c r="F8" s="23">
         <v>1</v>
       </c>
       <c r="G8" s="23">
         <v>1</v>
       </c>
@@ -11852,51 +11855,53 @@
       </c>
       <c r="K8" s="23" t="s">
         <v>75</v>
       </c>
       <c r="L8" s="23" t="s">
         <v>75</v>
       </c>
       <c r="M8" s="23">
         <v>3</v>
       </c>
       <c r="N8" s="23">
         <v>1</v>
       </c>
       <c r="O8" s="23">
         <v>1</v>
       </c>
       <c r="P8" s="23" t="s">
         <v>75</v>
       </c>
       <c r="Q8" s="23">
         <v>2</v>
       </c>
       <c r="R8" s="23">
         <v>1</v>
       </c>
-      <c r="S8" s="11"/>
+      <c r="S8" s="23" t="s">
+        <v>75</v>
+      </c>
       <c r="T8" s="11"/>
       <c r="U8" s="11"/>
       <c r="V8" s="11"/>
       <c r="W8" s="11"/>
       <c r="X8" s="11"/>
       <c r="Y8" s="11"/>
       <c r="Z8" s="11"/>
       <c r="AA8" s="11"/>
     </row>
     <row r="9" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="19">
         <v>1</v>
       </c>
       <c r="D9" s="19">
         <v>2</v>
       </c>
       <c r="E9" s="24">
         <v>4</v>
       </c>
@@ -11917,51 +11922,53 @@
       </c>
       <c r="K9" s="24">
         <v>4</v>
       </c>
       <c r="L9" s="24">
         <v>2</v>
       </c>
       <c r="M9" s="24">
         <v>5</v>
       </c>
       <c r="N9" s="24">
         <v>1</v>
       </c>
       <c r="O9" s="24">
         <v>1</v>
       </c>
       <c r="P9" s="24">
         <v>2</v>
       </c>
       <c r="Q9" s="23">
         <v>7</v>
       </c>
       <c r="R9" s="23">
         <v>7</v>
       </c>
-      <c r="S9" s="11"/>
+      <c r="S9" s="23">
+        <v>1</v>
+      </c>
       <c r="T9" s="11"/>
       <c r="U9" s="11"/>
       <c r="V9" s="11"/>
       <c r="W9" s="11"/>
       <c r="X9" s="11"/>
       <c r="Y9" s="11"/>
       <c r="Z9" s="11"/>
       <c r="AA9" s="11"/>
     </row>
     <row r="10" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="19">
         <v>3</v>
       </c>
       <c r="D10" s="19">
         <v>3</v>
       </c>
       <c r="E10" s="23">
         <v>4</v>
       </c>
@@ -11982,51 +11989,53 @@
       </c>
       <c r="K10" s="23">
         <v>3</v>
       </c>
       <c r="L10" s="23" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="23">
         <v>4</v>
       </c>
       <c r="N10" s="23">
         <v>5</v>
       </c>
       <c r="O10" s="23">
         <v>3</v>
       </c>
       <c r="P10" s="23">
         <v>1</v>
       </c>
       <c r="Q10" s="23">
         <v>1</v>
       </c>
       <c r="R10" s="23">
         <v>1</v>
       </c>
-      <c r="S10" s="11"/>
+      <c r="S10" s="23">
+        <v>3</v>
+      </c>
       <c r="T10" s="11"/>
       <c r="U10" s="11"/>
       <c r="V10" s="11"/>
       <c r="W10" s="11"/>
       <c r="X10" s="11"/>
       <c r="Y10" s="11"/>
       <c r="Z10" s="11"/>
       <c r="AA10" s="11"/>
     </row>
     <row r="11" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>59</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="19">
         <v>2</v>
       </c>
       <c r="D11" s="19"/>
       <c r="E11" s="23" t="s">
         <v>75</v>
       </c>
       <c r="F11" s="23">
         <v>2</v>
@@ -12045,51 +12054,53 @@
       </c>
       <c r="K11" s="23">
         <v>1</v>
       </c>
       <c r="L11" s="23">
         <v>2</v>
       </c>
       <c r="M11" s="23">
         <v>1</v>
       </c>
       <c r="N11" s="23">
         <v>1</v>
       </c>
       <c r="O11" s="23">
         <v>2</v>
       </c>
       <c r="P11" s="23">
         <v>3</v>
       </c>
       <c r="Q11" s="23">
         <v>4</v>
       </c>
       <c r="R11" s="23">
         <v>2</v>
       </c>
-      <c r="S11" s="11"/>
+      <c r="S11" s="23">
+        <v>2</v>
+      </c>
       <c r="T11" s="11"/>
       <c r="U11" s="11"/>
       <c r="V11" s="11"/>
       <c r="W11" s="11"/>
       <c r="X11" s="11"/>
       <c r="Y11" s="11"/>
       <c r="Z11" s="11"/>
       <c r="AA11" s="11"/>
     </row>
     <row r="12" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="26" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="19">
         <v>3</v>
       </c>
       <c r="D12" s="19">
         <v>1</v>
       </c>
       <c r="E12" s="23">
         <v>1</v>
       </c>
@@ -12110,51 +12121,53 @@
       </c>
       <c r="K12" s="23" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="23" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="23" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="23">
         <v>3</v>
       </c>
       <c r="O12" s="23">
         <v>2</v>
       </c>
       <c r="P12" s="23" t="s">
         <v>75</v>
       </c>
       <c r="Q12" s="23" t="s">
         <v>75</v>
       </c>
       <c r="R12" s="23">
         <v>4</v>
       </c>
-      <c r="S12" s="11"/>
+      <c r="S12" s="23" t="s">
+        <v>75</v>
+      </c>
       <c r="T12" s="11"/>
       <c r="U12" s="11"/>
       <c r="V12" s="11"/>
       <c r="W12" s="11"/>
       <c r="X12" s="11"/>
       <c r="Y12" s="11"/>
       <c r="Z12" s="11"/>
       <c r="AA12" s="11"/>
     </row>
     <row r="13" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>75</v>
       </c>
       <c r="D13" s="19">
         <v>1</v>
       </c>
       <c r="E13" s="23">
         <v>2</v>
       </c>
@@ -12175,51 +12188,53 @@
       </c>
       <c r="K13" s="23" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="23">
         <v>2</v>
       </c>
       <c r="M13" s="23" t="s">
         <v>75</v>
       </c>
       <c r="N13" s="23">
         <v>1</v>
       </c>
       <c r="O13" s="23" t="s">
         <v>75</v>
       </c>
       <c r="P13" s="23" t="s">
         <v>75</v>
       </c>
       <c r="Q13" s="23" t="s">
         <v>75</v>
       </c>
       <c r="R13" s="23" t="s">
         <v>75</v>
       </c>
-      <c r="S13" s="11"/>
+      <c r="S13" s="23" t="s">
+        <v>75</v>
+      </c>
       <c r="T13" s="11"/>
       <c r="U13" s="11"/>
       <c r="V13" s="11"/>
       <c r="W13" s="11"/>
       <c r="X13" s="11"/>
       <c r="Y13" s="11"/>
       <c r="Z13" s="11"/>
       <c r="AA13" s="11"/>
     </row>
     <row r="14" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="26" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="19">
         <v>1</v>
       </c>
       <c r="D14" s="19">
         <v>1</v>
       </c>
       <c r="E14" s="23" t="s">
         <v>75</v>
       </c>
@@ -12240,51 +12255,53 @@
       </c>
       <c r="K14" s="23">
         <v>2</v>
       </c>
       <c r="L14" s="23">
         <v>1</v>
       </c>
       <c r="M14" s="23">
         <v>5</v>
       </c>
       <c r="N14" s="23">
         <v>1</v>
       </c>
       <c r="O14" s="23">
         <v>2</v>
       </c>
       <c r="P14" s="23">
         <v>1</v>
       </c>
       <c r="Q14" s="23">
         <v>1</v>
       </c>
       <c r="R14" s="23">
         <v>2</v>
       </c>
-      <c r="S14" s="11"/>
+      <c r="S14" s="23">
+        <v>6</v>
+      </c>
       <c r="T14" s="11"/>
       <c r="U14" s="11"/>
       <c r="V14" s="11"/>
       <c r="W14" s="11"/>
       <c r="X14" s="11"/>
       <c r="Y14" s="11"/>
       <c r="Z14" s="11"/>
       <c r="AA14" s="11"/>
     </row>
     <row r="15" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="28" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="25">
         <v>1</v>
       </c>
       <c r="D15" s="25">
         <v>1</v>
       </c>
       <c r="E15" s="25">
         <v>1</v>
       </c>
@@ -12305,51 +12322,53 @@
       </c>
       <c r="K15" s="25">
         <v>2</v>
       </c>
       <c r="L15" s="25">
         <v>4</v>
       </c>
       <c r="M15" s="25">
         <v>2</v>
       </c>
       <c r="N15" s="25">
         <v>1</v>
       </c>
       <c r="O15" s="25">
         <v>1</v>
       </c>
       <c r="P15" s="25">
         <v>1</v>
       </c>
       <c r="Q15" s="25" t="s">
         <v>75</v>
       </c>
       <c r="R15" s="25">
         <v>2</v>
       </c>
-      <c r="S15" s="11"/>
+      <c r="S15" s="25" t="s">
+        <v>75</v>
+      </c>
       <c r="T15" s="11"/>
       <c r="U15" s="11"/>
       <c r="V15" s="11"/>
       <c r="W15" s="11"/>
       <c r="X15" s="11"/>
       <c r="Y15" s="11"/>
       <c r="Z15" s="11"/>
       <c r="AA15" s="11"/>
     </row>
     <row r="16" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="31"/>
       <c r="B16" s="13" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>