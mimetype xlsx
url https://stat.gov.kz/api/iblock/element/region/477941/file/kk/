--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="12570" yWindow="0" windowWidth="12105" windowHeight="15555" tabRatio="839"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер (нәресте өлім-жіті" sheetId="3" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
     <sheet name="Нәресте өлім-жітімі" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="78">
   <si>
     <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>Адам</t>
   </si>
   <si>
     <t>КСП қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
@@ -11344,59 +11344,59 @@
       <c r="B12" s="43" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="39" customFormat="1" ht="25.5">
       <c r="A13" s="41" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="44" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A15" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="45">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A16" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="45">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A17" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="40" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A18" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A19" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="46">
         <v>77272775556</v>
       </c>
@@ -11470,51 +11470,51 @@
       </c>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="15"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="15"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="18" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA937"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B21" sqref="B21"/>
+      <selection pane="bottomLeft" activeCell="R26" sqref="R26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" bestFit="1" customWidth="1"/>
@@ -11797,50 +11797,53 @@
       </c>
       <c r="L7" s="20">
         <v>11</v>
       </c>
       <c r="M7" s="19">
         <v>20</v>
       </c>
       <c r="N7" s="19">
         <v>14</v>
       </c>
       <c r="O7" s="19">
         <v>12</v>
       </c>
       <c r="P7" s="19">
         <v>8</v>
       </c>
       <c r="Q7" s="23">
         <v>15</v>
       </c>
       <c r="R7" s="23">
         <v>19</v>
       </c>
       <c r="S7" s="23">
         <v>12</v>
       </c>
+      <c r="T7" s="23">
+        <v>16</v>
+      </c>
       <c r="Z7" s="11"/>
       <c r="AA7" s="11"/>
     </row>
     <row r="8" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="27" t="s">
         <v>54</v>
       </c>
       <c r="C8" s="19" t="s">
         <v>75</v>
       </c>
       <c r="D8" s="19">
         <v>1</v>
       </c>
       <c r="E8" s="23" t="s">
         <v>75</v>
       </c>
       <c r="F8" s="23">
         <v>1</v>
       </c>
       <c r="G8" s="23">
         <v>1</v>
       </c>
@@ -11858,51 +11861,53 @@
       </c>
       <c r="L8" s="23" t="s">
         <v>75</v>
       </c>
       <c r="M8" s="23">
         <v>3</v>
       </c>
       <c r="N8" s="23">
         <v>1</v>
       </c>
       <c r="O8" s="23">
         <v>1</v>
       </c>
       <c r="P8" s="23" t="s">
         <v>75</v>
       </c>
       <c r="Q8" s="23">
         <v>2</v>
       </c>
       <c r="R8" s="23">
         <v>1</v>
       </c>
       <c r="S8" s="23" t="s">
         <v>75</v>
       </c>
-      <c r="T8" s="11"/>
+      <c r="T8" s="23">
+        <v>1</v>
+      </c>
       <c r="U8" s="11"/>
       <c r="V8" s="11"/>
       <c r="W8" s="11"/>
       <c r="X8" s="11"/>
       <c r="Y8" s="11"/>
       <c r="Z8" s="11"/>
       <c r="AA8" s="11"/>
     </row>
     <row r="9" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="19">
         <v>1</v>
       </c>
       <c r="D9" s="19">
         <v>2</v>
       </c>
       <c r="E9" s="24">
         <v>4</v>
       </c>
       <c r="F9" s="24">
@@ -11925,51 +11930,53 @@
       </c>
       <c r="L9" s="24">
         <v>2</v>
       </c>
       <c r="M9" s="24">
         <v>5</v>
       </c>
       <c r="N9" s="24">
         <v>1</v>
       </c>
       <c r="O9" s="24">
         <v>1</v>
       </c>
       <c r="P9" s="24">
         <v>2</v>
       </c>
       <c r="Q9" s="23">
         <v>7</v>
       </c>
       <c r="R9" s="23">
         <v>7</v>
       </c>
       <c r="S9" s="23">
         <v>1</v>
       </c>
-      <c r="T9" s="11"/>
+      <c r="T9" s="23">
+        <v>1</v>
+      </c>
       <c r="U9" s="11"/>
       <c r="V9" s="11"/>
       <c r="W9" s="11"/>
       <c r="X9" s="11"/>
       <c r="Y9" s="11"/>
       <c r="Z9" s="11"/>
       <c r="AA9" s="11"/>
     </row>
     <row r="10" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="19">
         <v>3</v>
       </c>
       <c r="D10" s="19">
         <v>3</v>
       </c>
       <c r="E10" s="23">
         <v>4</v>
       </c>
       <c r="F10" s="23">
@@ -11992,51 +11999,53 @@
       </c>
       <c r="L10" s="23" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="23">
         <v>4</v>
       </c>
       <c r="N10" s="23">
         <v>5</v>
       </c>
       <c r="O10" s="23">
         <v>3</v>
       </c>
       <c r="P10" s="23">
         <v>1</v>
       </c>
       <c r="Q10" s="23">
         <v>1</v>
       </c>
       <c r="R10" s="23">
         <v>1</v>
       </c>
       <c r="S10" s="23">
         <v>3</v>
       </c>
-      <c r="T10" s="11"/>
+      <c r="T10" s="23">
+        <v>3</v>
+      </c>
       <c r="U10" s="11"/>
       <c r="V10" s="11"/>
       <c r="W10" s="11"/>
       <c r="X10" s="11"/>
       <c r="Y10" s="11"/>
       <c r="Z10" s="11"/>
       <c r="AA10" s="11"/>
     </row>
     <row r="11" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>59</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="19">
         <v>2</v>
       </c>
       <c r="D11" s="19"/>
       <c r="E11" s="23" t="s">
         <v>75</v>
       </c>
       <c r="F11" s="23">
         <v>2</v>
       </c>
@@ -12057,51 +12066,53 @@
       </c>
       <c r="L11" s="23">
         <v>2</v>
       </c>
       <c r="M11" s="23">
         <v>1</v>
       </c>
       <c r="N11" s="23">
         <v>1</v>
       </c>
       <c r="O11" s="23">
         <v>2</v>
       </c>
       <c r="P11" s="23">
         <v>3</v>
       </c>
       <c r="Q11" s="23">
         <v>4</v>
       </c>
       <c r="R11" s="23">
         <v>2</v>
       </c>
       <c r="S11" s="23">
         <v>2</v>
       </c>
-      <c r="T11" s="11"/>
+      <c r="T11" s="23">
+        <v>4</v>
+      </c>
       <c r="U11" s="11"/>
       <c r="V11" s="11"/>
       <c r="W11" s="11"/>
       <c r="X11" s="11"/>
       <c r="Y11" s="11"/>
       <c r="Z11" s="11"/>
       <c r="AA11" s="11"/>
     </row>
     <row r="12" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="26" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="19">
         <v>3</v>
       </c>
       <c r="D12" s="19">
         <v>1</v>
       </c>
       <c r="E12" s="23">
         <v>1</v>
       </c>
       <c r="F12" s="23">
@@ -12124,51 +12135,53 @@
       </c>
       <c r="L12" s="23" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="23" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="23">
         <v>3</v>
       </c>
       <c r="O12" s="23">
         <v>2</v>
       </c>
       <c r="P12" s="23" t="s">
         <v>75</v>
       </c>
       <c r="Q12" s="23" t="s">
         <v>75</v>
       </c>
       <c r="R12" s="23">
         <v>4</v>
       </c>
       <c r="S12" s="23" t="s">
         <v>75</v>
       </c>
-      <c r="T12" s="11"/>
+      <c r="T12" s="23" t="s">
+        <v>75</v>
+      </c>
       <c r="U12" s="11"/>
       <c r="V12" s="11"/>
       <c r="W12" s="11"/>
       <c r="X12" s="11"/>
       <c r="Y12" s="11"/>
       <c r="Z12" s="11"/>
       <c r="AA12" s="11"/>
     </row>
     <row r="13" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>75</v>
       </c>
       <c r="D13" s="19">
         <v>1</v>
       </c>
       <c r="E13" s="23">
         <v>2</v>
       </c>
       <c r="F13" s="23">
@@ -12191,51 +12204,53 @@
       </c>
       <c r="L13" s="23">
         <v>2</v>
       </c>
       <c r="M13" s="23" t="s">
         <v>75</v>
       </c>
       <c r="N13" s="23">
         <v>1</v>
       </c>
       <c r="O13" s="23" t="s">
         <v>75</v>
       </c>
       <c r="P13" s="23" t="s">
         <v>75</v>
       </c>
       <c r="Q13" s="23" t="s">
         <v>75</v>
       </c>
       <c r="R13" s="23" t="s">
         <v>75</v>
       </c>
       <c r="S13" s="23" t="s">
         <v>75</v>
       </c>
-      <c r="T13" s="11"/>
+      <c r="T13" s="23">
+        <v>1</v>
+      </c>
       <c r="U13" s="11"/>
       <c r="V13" s="11"/>
       <c r="W13" s="11"/>
       <c r="X13" s="11"/>
       <c r="Y13" s="11"/>
       <c r="Z13" s="11"/>
       <c r="AA13" s="11"/>
     </row>
     <row r="14" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="26" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="19">
         <v>1</v>
       </c>
       <c r="D14" s="19">
         <v>1</v>
       </c>
       <c r="E14" s="23" t="s">
         <v>75</v>
       </c>
       <c r="F14" s="23" t="s">
@@ -12258,51 +12273,53 @@
       </c>
       <c r="L14" s="23">
         <v>1</v>
       </c>
       <c r="M14" s="23">
         <v>5</v>
       </c>
       <c r="N14" s="23">
         <v>1</v>
       </c>
       <c r="O14" s="23">
         <v>2</v>
       </c>
       <c r="P14" s="23">
         <v>1</v>
       </c>
       <c r="Q14" s="23">
         <v>1</v>
       </c>
       <c r="R14" s="23">
         <v>2</v>
       </c>
       <c r="S14" s="23">
         <v>6</v>
       </c>
-      <c r="T14" s="11"/>
+      <c r="T14" s="23">
+        <v>4</v>
+      </c>
       <c r="U14" s="11"/>
       <c r="V14" s="11"/>
       <c r="W14" s="11"/>
       <c r="X14" s="11"/>
       <c r="Y14" s="11"/>
       <c r="Z14" s="11"/>
       <c r="AA14" s="11"/>
     </row>
     <row r="15" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="28" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="25">
         <v>1</v>
       </c>
       <c r="D15" s="25">
         <v>1</v>
       </c>
       <c r="E15" s="25">
         <v>1</v>
       </c>
       <c r="F15" s="25" t="s">
@@ -12325,51 +12342,53 @@
       </c>
       <c r="L15" s="25">
         <v>4</v>
       </c>
       <c r="M15" s="25">
         <v>2</v>
       </c>
       <c r="N15" s="25">
         <v>1</v>
       </c>
       <c r="O15" s="25">
         <v>1</v>
       </c>
       <c r="P15" s="25">
         <v>1</v>
       </c>
       <c r="Q15" s="25" t="s">
         <v>75</v>
       </c>
       <c r="R15" s="25">
         <v>2</v>
       </c>
       <c r="S15" s="25" t="s">
         <v>75</v>
       </c>
-      <c r="T15" s="11"/>
+      <c r="T15" s="25">
+        <v>2</v>
+      </c>
       <c r="U15" s="11"/>
       <c r="V15" s="11"/>
       <c r="W15" s="11"/>
       <c r="X15" s="11"/>
       <c r="Y15" s="11"/>
       <c r="Z15" s="11"/>
       <c r="AA15" s="11"/>
     </row>
     <row r="16" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="31"/>
       <c r="B16" s="13" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>