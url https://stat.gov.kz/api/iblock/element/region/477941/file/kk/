--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="12570" yWindow="0" windowWidth="12105" windowHeight="15555" tabRatio="839"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер (нәресте өлім-жіті" sheetId="3" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
     <sheet name="Нәресте өлім-жітімі" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="78">
   <si>
     <t>Статистикалық көрсеткіш коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>Адам</t>
   </si>
   <si>
     <t>КСП қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіш тарихы</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
@@ -11218,57 +11218,57 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="41.85546875" customWidth="1"/>
-    <col min="2" max="2" width="88.7109375" customWidth="1"/>
+    <col min="1" max="1" width="41.875" customWidth="1"/>
+    <col min="2" max="2" width="88.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="39" customFormat="1" ht="15" customHeight="1">
       <c r="A1" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="38">
         <v>612202</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A2" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="40" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A3" s="37" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="40" t="s">
         <v>3</v>
       </c>
@@ -11323,80 +11323,80 @@
     </row>
     <row r="10" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A10" s="37" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="40" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A11" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="42" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A12" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="43" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="13" spans="1:2" s="39" customFormat="1" ht="25.5">
+    <row r="13" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A13" s="41" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A14" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="44" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A15" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="45">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A16" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="45">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A17" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="40" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A18" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="39" customFormat="1" ht="12.75">
       <c r="A19" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="46">
         <v>77272775556</v>
       </c>
@@ -11409,51 +11409,51 @@
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="2" max="2" width="98" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="16" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15" customHeight="1">
       <c r="B6" s="16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="15" customHeight="1">
       <c r="B7" s="16" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15" customHeight="1">
       <c r="B8" s="16" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="15" customHeight="1">
@@ -11470,82 +11470,82 @@
       </c>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="15"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="15"/>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="18" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA937"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="R26" sqref="R26"/>
+      <selection pane="bottomLeft" activeCell="X17" sqref="X17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="10.42578125" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.625" customWidth="1"/>
+    <col min="3" max="3" width="6.125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="4.75" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="6.25" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="5.42578125" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="19" max="19" width="6.28515625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.375" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="5.875" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.25" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="8.875" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.125" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="6.375" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="4.75" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="6.25" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" bestFit="1" customWidth="1"/>
-    <col min="21" max="21" width="5.42578125" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="27" max="27" width="8.7109375" customWidth="1"/>
+    <col min="21" max="21" width="5.375" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.875" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.25" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="5.25" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="8.875" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="8.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="31.5" customHeight="1">
       <c r="A1" s="36" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="49" t="s">
         <v>52</v>
       </c>
       <c r="C1" s="49"/>
       <c r="D1" s="49"/>
       <c r="E1" s="49"/>
       <c r="F1" s="49"/>
       <c r="G1" s="49"/>
       <c r="H1" s="49"/>
       <c r="I1" s="49"/>
       <c r="J1" s="49"/>
       <c r="K1" s="49"/>
       <c r="L1" s="49"/>
       <c r="M1" s="49"/>
       <c r="N1" s="49"/>
       <c r="O1" s="49"/>
       <c r="P1" s="49"/>
       <c r="Q1" s="49"/>
       <c r="R1" s="49"/>
@@ -11800,50 +11800,53 @@
       </c>
       <c r="M7" s="19">
         <v>20</v>
       </c>
       <c r="N7" s="19">
         <v>14</v>
       </c>
       <c r="O7" s="19">
         <v>12</v>
       </c>
       <c r="P7" s="19">
         <v>8</v>
       </c>
       <c r="Q7" s="23">
         <v>15</v>
       </c>
       <c r="R7" s="23">
         <v>19</v>
       </c>
       <c r="S7" s="23">
         <v>12</v>
       </c>
       <c r="T7" s="23">
         <v>16</v>
       </c>
+      <c r="U7" s="23">
+        <v>7</v>
+      </c>
       <c r="Z7" s="11"/>
       <c r="AA7" s="11"/>
     </row>
     <row r="8" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="27" t="s">
         <v>54</v>
       </c>
       <c r="C8" s="19" t="s">
         <v>75</v>
       </c>
       <c r="D8" s="19">
         <v>1</v>
       </c>
       <c r="E8" s="23" t="s">
         <v>75</v>
       </c>
       <c r="F8" s="23">
         <v>1</v>
       </c>
       <c r="G8" s="23">
         <v>1</v>
       </c>
@@ -11864,51 +11867,53 @@
       </c>
       <c r="M8" s="23">
         <v>3</v>
       </c>
       <c r="N8" s="23">
         <v>1</v>
       </c>
       <c r="O8" s="23">
         <v>1</v>
       </c>
       <c r="P8" s="23" t="s">
         <v>75</v>
       </c>
       <c r="Q8" s="23">
         <v>2</v>
       </c>
       <c r="R8" s="23">
         <v>1</v>
       </c>
       <c r="S8" s="23" t="s">
         <v>75</v>
       </c>
       <c r="T8" s="23">
         <v>1</v>
       </c>
-      <c r="U8" s="11"/>
+      <c r="U8" s="23" t="s">
+        <v>75</v>
+      </c>
       <c r="V8" s="11"/>
       <c r="W8" s="11"/>
       <c r="X8" s="11"/>
       <c r="Y8" s="11"/>
       <c r="Z8" s="11"/>
       <c r="AA8" s="11"/>
     </row>
     <row r="9" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="19">
         <v>1</v>
       </c>
       <c r="D9" s="19">
         <v>2</v>
       </c>
       <c r="E9" s="24">
         <v>4</v>
       </c>
       <c r="F9" s="24">
         <v>1</v>
@@ -11933,51 +11938,53 @@
       </c>
       <c r="M9" s="24">
         <v>5</v>
       </c>
       <c r="N9" s="24">
         <v>1</v>
       </c>
       <c r="O9" s="24">
         <v>1</v>
       </c>
       <c r="P9" s="24">
         <v>2</v>
       </c>
       <c r="Q9" s="23">
         <v>7</v>
       </c>
       <c r="R9" s="23">
         <v>7</v>
       </c>
       <c r="S9" s="23">
         <v>1</v>
       </c>
       <c r="T9" s="23">
         <v>1</v>
       </c>
-      <c r="U9" s="11"/>
+      <c r="U9" s="23">
+        <v>3</v>
+      </c>
       <c r="V9" s="11"/>
       <c r="W9" s="11"/>
       <c r="X9" s="11"/>
       <c r="Y9" s="11"/>
       <c r="Z9" s="11"/>
       <c r="AA9" s="11"/>
     </row>
     <row r="10" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="19">
         <v>3</v>
       </c>
       <c r="D10" s="19">
         <v>3</v>
       </c>
       <c r="E10" s="23">
         <v>4</v>
       </c>
       <c r="F10" s="23">
         <v>3</v>
@@ -12002,51 +12009,53 @@
       </c>
       <c r="M10" s="23">
         <v>4</v>
       </c>
       <c r="N10" s="23">
         <v>5</v>
       </c>
       <c r="O10" s="23">
         <v>3</v>
       </c>
       <c r="P10" s="23">
         <v>1</v>
       </c>
       <c r="Q10" s="23">
         <v>1</v>
       </c>
       <c r="R10" s="23">
         <v>1</v>
       </c>
       <c r="S10" s="23">
         <v>3</v>
       </c>
       <c r="T10" s="23">
         <v>3</v>
       </c>
-      <c r="U10" s="11"/>
+      <c r="U10" s="23">
+        <v>1</v>
+      </c>
       <c r="V10" s="11"/>
       <c r="W10" s="11"/>
       <c r="X10" s="11"/>
       <c r="Y10" s="11"/>
       <c r="Z10" s="11"/>
       <c r="AA10" s="11"/>
     </row>
     <row r="11" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="26" t="s">
         <v>59</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="19">
         <v>2</v>
       </c>
       <c r="D11" s="19"/>
       <c r="E11" s="23" t="s">
         <v>75</v>
       </c>
       <c r="F11" s="23">
         <v>2</v>
       </c>
       <c r="G11" s="23">
@@ -12069,51 +12078,53 @@
       </c>
       <c r="M11" s="23">
         <v>1</v>
       </c>
       <c r="N11" s="23">
         <v>1</v>
       </c>
       <c r="O11" s="23">
         <v>2</v>
       </c>
       <c r="P11" s="23">
         <v>3</v>
       </c>
       <c r="Q11" s="23">
         <v>4</v>
       </c>
       <c r="R11" s="23">
         <v>2</v>
       </c>
       <c r="S11" s="23">
         <v>2</v>
       </c>
       <c r="T11" s="23">
         <v>4</v>
       </c>
-      <c r="U11" s="11"/>
+      <c r="U11" s="23">
+        <v>1</v>
+      </c>
       <c r="V11" s="11"/>
       <c r="W11" s="11"/>
       <c r="X11" s="11"/>
       <c r="Y11" s="11"/>
       <c r="Z11" s="11"/>
       <c r="AA11" s="11"/>
     </row>
     <row r="12" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="26" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="19">
         <v>3</v>
       </c>
       <c r="D12" s="19">
         <v>1</v>
       </c>
       <c r="E12" s="23">
         <v>1</v>
       </c>
       <c r="F12" s="23">
         <v>2</v>
@@ -12138,51 +12149,53 @@
       </c>
       <c r="M12" s="23" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="23">
         <v>3</v>
       </c>
       <c r="O12" s="23">
         <v>2</v>
       </c>
       <c r="P12" s="23" t="s">
         <v>75</v>
       </c>
       <c r="Q12" s="23" t="s">
         <v>75</v>
       </c>
       <c r="R12" s="23">
         <v>4</v>
       </c>
       <c r="S12" s="23" t="s">
         <v>75</v>
       </c>
       <c r="T12" s="23" t="s">
         <v>75</v>
       </c>
-      <c r="U12" s="11"/>
+      <c r="U12" s="23" t="s">
+        <v>75</v>
+      </c>
       <c r="V12" s="11"/>
       <c r="W12" s="11"/>
       <c r="X12" s="11"/>
       <c r="Y12" s="11"/>
       <c r="Z12" s="11"/>
       <c r="AA12" s="11"/>
     </row>
     <row r="13" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="19" t="s">
         <v>75</v>
       </c>
       <c r="D13" s="19">
         <v>1</v>
       </c>
       <c r="E13" s="23">
         <v>2</v>
       </c>
       <c r="F13" s="23">
         <v>2</v>
@@ -12207,51 +12220,53 @@
       </c>
       <c r="M13" s="23" t="s">
         <v>75</v>
       </c>
       <c r="N13" s="23">
         <v>1</v>
       </c>
       <c r="O13" s="23" t="s">
         <v>75</v>
       </c>
       <c r="P13" s="23" t="s">
         <v>75</v>
       </c>
       <c r="Q13" s="23" t="s">
         <v>75</v>
       </c>
       <c r="R13" s="23" t="s">
         <v>75</v>
       </c>
       <c r="S13" s="23" t="s">
         <v>75</v>
       </c>
       <c r="T13" s="23">
         <v>1</v>
       </c>
-      <c r="U13" s="11"/>
+      <c r="U13" s="23" t="s">
+        <v>75</v>
+      </c>
       <c r="V13" s="11"/>
       <c r="W13" s="11"/>
       <c r="X13" s="11"/>
       <c r="Y13" s="11"/>
       <c r="Z13" s="11"/>
       <c r="AA13" s="11"/>
     </row>
     <row r="14" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="26" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="19">
         <v>1</v>
       </c>
       <c r="D14" s="19">
         <v>1</v>
       </c>
       <c r="E14" s="23" t="s">
         <v>75</v>
       </c>
       <c r="F14" s="23" t="s">
         <v>75</v>
@@ -12276,51 +12291,53 @@
       </c>
       <c r="M14" s="23">
         <v>5</v>
       </c>
       <c r="N14" s="23">
         <v>1</v>
       </c>
       <c r="O14" s="23">
         <v>2</v>
       </c>
       <c r="P14" s="23">
         <v>1</v>
       </c>
       <c r="Q14" s="23">
         <v>1</v>
       </c>
       <c r="R14" s="23">
         <v>2</v>
       </c>
       <c r="S14" s="23">
         <v>6</v>
       </c>
       <c r="T14" s="23">
         <v>4</v>
       </c>
-      <c r="U14" s="11"/>
+      <c r="U14" s="23">
+        <v>1</v>
+      </c>
       <c r="V14" s="11"/>
       <c r="W14" s="11"/>
       <c r="X14" s="11"/>
       <c r="Y14" s="11"/>
       <c r="Z14" s="11"/>
       <c r="AA14" s="11"/>
     </row>
     <row r="15" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="28" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="29" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="25">
         <v>1</v>
       </c>
       <c r="D15" s="25">
         <v>1</v>
       </c>
       <c r="E15" s="25">
         <v>1</v>
       </c>
       <c r="F15" s="25" t="s">
         <v>75</v>
@@ -12345,51 +12362,53 @@
       </c>
       <c r="M15" s="25">
         <v>2</v>
       </c>
       <c r="N15" s="25">
         <v>1</v>
       </c>
       <c r="O15" s="25">
         <v>1</v>
       </c>
       <c r="P15" s="25">
         <v>1</v>
       </c>
       <c r="Q15" s="25" t="s">
         <v>75</v>
       </c>
       <c r="R15" s="25">
         <v>2</v>
       </c>
       <c r="S15" s="25" t="s">
         <v>75</v>
       </c>
       <c r="T15" s="25">
         <v>2</v>
       </c>
-      <c r="U15" s="11"/>
+      <c r="U15" s="25">
+        <v>1</v>
+      </c>
       <c r="V15" s="11"/>
       <c r="W15" s="11"/>
       <c r="X15" s="11"/>
       <c r="Y15" s="11"/>
       <c r="Z15" s="11"/>
       <c r="AA15" s="11"/>
     </row>
     <row r="16" spans="1:27" s="33" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="31"/>
       <c r="B16" s="13" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>