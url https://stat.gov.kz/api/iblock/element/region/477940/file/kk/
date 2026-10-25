--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -996,57 +996,57 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="39.625" customWidth="1"/>
-    <col min="2" max="2" width="88.25" customWidth="1"/>
+    <col min="1" max="1" width="39.5703125" customWidth="1"/>
+    <col min="2" max="2" width="88.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="41" customFormat="1" ht="12.75">
       <c r="A1" s="39" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="40">
         <v>61250101</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="41" customFormat="1" ht="12.75">
       <c r="A2" s="39" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="42" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="41" customFormat="1" ht="12.75">
       <c r="A3" s="39" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="42" t="s">
         <v>39</v>
       </c>
@@ -1122,59 +1122,59 @@
       <c r="B12" s="24" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:2" s="41" customFormat="1" ht="12.75">
       <c r="A13" s="39" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:2" s="41" customFormat="1" ht="12.75">
       <c r="A14" s="39" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="41" customFormat="1" ht="12.75">
       <c r="A15" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="44">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="41" customFormat="1" ht="12.75">
       <c r="A16" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="44">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="41" customFormat="1" ht="12.75">
       <c r="A17" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="41" customFormat="1" ht="12.75">
       <c r="A18" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="40" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="41" customFormat="1" ht="12.75">
       <c r="A19" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="45">
         <v>77272775556</v>
       </c>
@@ -1186,51 +1186,51 @@
       <c r="B20" s="46" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="153.625" customWidth="1"/>
+    <col min="2" max="2" width="153.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="30" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="30" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="30" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="30" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="30" t="s">
         <v>45</v>
@@ -1247,71 +1247,71 @@
     <row r="12" spans="2:2">
       <c r="B12" s="30"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="30"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="48" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="2" max="13" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z50"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="U7" sqref="U7:U15"/>
+      <selection activeCell="U20" sqref="U20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="10.875" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="7" width="6.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="7" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="9" max="10" width="6.625" style="1" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="16" max="19" width="6.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="19" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="21" max="22" width="6.625" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="16384" width="9.125" style="1"/>
+    <col min="21" max="22" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="25" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="30" customFormat="1" ht="25.5">
       <c r="A1" s="29" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="53" t="s">
         <v>15</v>
       </c>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="53"/>
       <c r="J1" s="53"/>
       <c r="K1" s="53"/>
       <c r="L1" s="53"/>
       <c r="M1" s="53"/>
       <c r="N1" s="53"/>
       <c r="O1" s="53"/>
       <c r="P1" s="53"/>
       <c r="Q1" s="53"/>
       <c r="R1" s="53"/>
@@ -1520,50 +1520,53 @@
       </c>
       <c r="N7" s="8">
         <v>2.14</v>
       </c>
       <c r="O7" s="28">
         <v>2.42</v>
       </c>
       <c r="P7" s="28">
         <v>2.17</v>
       </c>
       <c r="Q7" s="28">
         <v>2.11</v>
       </c>
       <c r="R7" s="28">
         <v>2.12</v>
       </c>
       <c r="S7" s="28">
         <v>2.2000000000000002</v>
       </c>
       <c r="T7" s="28">
         <v>2.14</v>
       </c>
       <c r="U7" s="28">
         <v>2.12</v>
       </c>
+      <c r="V7" s="28">
+        <v>2.06</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="34" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="8">
         <v>1.48</v>
       </c>
       <c r="D8" s="8">
         <v>1.72</v>
       </c>
       <c r="E8" s="8">
         <v>1.79</v>
       </c>
       <c r="F8" s="8">
         <v>1.79</v>
       </c>
       <c r="G8" s="8">
         <v>1.95</v>
       </c>
       <c r="H8" s="8">
         <v>1.93</v>
@@ -1585,51 +1588,53 @@
       </c>
       <c r="N8" s="8">
         <v>2.15</v>
       </c>
       <c r="O8" s="28">
         <v>2.58</v>
       </c>
       <c r="P8" s="28">
         <v>2.1</v>
       </c>
       <c r="Q8" s="28">
         <v>2.0299999999999998</v>
       </c>
       <c r="R8" s="28">
         <v>2.08</v>
       </c>
       <c r="S8" s="28">
         <v>2.1800000000000002</v>
       </c>
       <c r="T8" s="28">
         <v>2.15</v>
       </c>
       <c r="U8" s="28">
         <v>2.1</v>
       </c>
-      <c r="V8" s="8"/>
+      <c r="V8" s="28">
+        <v>2.04</v>
+      </c>
       <c r="W8" s="8"/>
       <c r="X8" s="8"/>
       <c r="Y8" s="8"/>
     </row>
     <row r="9" spans="1:26" s="32" customFormat="1" ht="11.25">
       <c r="A9" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="35" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="8">
         <v>1.18</v>
       </c>
       <c r="D9" s="8">
         <v>1.42</v>
       </c>
       <c r="E9" s="8">
         <v>1.43</v>
       </c>
       <c r="F9" s="8">
         <v>1.37</v>
       </c>
       <c r="G9" s="8">
         <v>1.67</v>
@@ -1654,51 +1659,53 @@
       </c>
       <c r="N9" s="8">
         <v>1.9</v>
       </c>
       <c r="O9" s="28">
         <v>2.2200000000000002</v>
       </c>
       <c r="P9" s="28">
         <v>1.98</v>
       </c>
       <c r="Q9" s="28">
         <v>1.93</v>
       </c>
       <c r="R9" s="28">
         <v>1.89</v>
       </c>
       <c r="S9" s="28">
         <v>2.02</v>
       </c>
       <c r="T9" s="28">
         <v>1.96</v>
       </c>
       <c r="U9" s="28">
         <v>1.93</v>
       </c>
-      <c r="V9" s="26"/>
+      <c r="V9" s="28">
+        <v>1.87</v>
+      </c>
       <c r="W9" s="26"/>
       <c r="X9" s="26"/>
       <c r="Y9" s="26"/>
     </row>
     <row r="10" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="34" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="35" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="8">
         <v>1.31</v>
       </c>
       <c r="D10" s="8">
         <v>1.58</v>
       </c>
       <c r="E10" s="8">
         <v>1.74</v>
       </c>
       <c r="F10" s="8">
         <v>1.88</v>
       </c>
       <c r="G10" s="8">
         <v>1.98</v>
@@ -1723,51 +1730,53 @@
       </c>
       <c r="N10" s="8">
         <v>2.11</v>
       </c>
       <c r="O10" s="28">
         <v>2.61</v>
       </c>
       <c r="P10" s="28">
         <v>2.2400000000000002</v>
       </c>
       <c r="Q10" s="28">
         <v>2.0099999999999998</v>
       </c>
       <c r="R10" s="28">
         <v>1.93</v>
       </c>
       <c r="S10" s="28">
         <v>1.99</v>
       </c>
       <c r="T10" s="28">
         <v>1.97</v>
       </c>
       <c r="U10" s="28">
         <v>2</v>
       </c>
-      <c r="V10" s="8"/>
+      <c r="V10" s="28">
+        <v>1.98</v>
+      </c>
       <c r="W10" s="8"/>
       <c r="X10" s="8"/>
       <c r="Y10" s="8"/>
     </row>
     <row r="11" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="34" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="35" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="8">
         <v>1.32</v>
       </c>
       <c r="D11" s="8">
         <v>1.7</v>
       </c>
       <c r="E11" s="8">
         <v>1.96</v>
       </c>
       <c r="F11" s="8">
         <v>1.94</v>
       </c>
       <c r="G11" s="8">
         <v>2.14</v>
@@ -1792,51 +1801,53 @@
       </c>
       <c r="N11" s="8">
         <v>2.35</v>
       </c>
       <c r="O11" s="28">
         <v>2.39</v>
       </c>
       <c r="P11" s="28">
         <v>2.37</v>
       </c>
       <c r="Q11" s="28">
         <v>2.3199999999999998</v>
       </c>
       <c r="R11" s="28">
         <v>2.42</v>
       </c>
       <c r="S11" s="28">
         <v>2.41</v>
       </c>
       <c r="T11" s="28">
         <v>2.33</v>
       </c>
       <c r="U11" s="28">
         <v>2.29</v>
       </c>
-      <c r="V11" s="8"/>
+      <c r="V11" s="28">
+        <v>2.2400000000000002</v>
+      </c>
       <c r="W11" s="8"/>
       <c r="X11" s="8"/>
       <c r="Y11" s="8"/>
     </row>
     <row r="12" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="34" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="8">
         <v>1.7</v>
       </c>
       <c r="D12" s="8">
         <v>1.85</v>
       </c>
       <c r="E12" s="8">
         <v>1.84</v>
       </c>
       <c r="F12" s="8">
         <v>1.85</v>
       </c>
       <c r="G12" s="8">
         <v>1.94</v>
@@ -1861,51 +1872,53 @@
       </c>
       <c r="N12" s="8">
         <v>2.12</v>
       </c>
       <c r="O12" s="28">
         <v>2.2999999999999998</v>
       </c>
       <c r="P12" s="28">
         <v>2.2999999999999998</v>
       </c>
       <c r="Q12" s="28">
         <v>2.38</v>
       </c>
       <c r="R12" s="28">
         <v>2.38</v>
       </c>
       <c r="S12" s="28">
         <v>2.38</v>
       </c>
       <c r="T12" s="28">
         <v>2.44</v>
       </c>
       <c r="U12" s="28">
         <v>2.4900000000000002</v>
       </c>
-      <c r="V12" s="8"/>
+      <c r="V12" s="28">
+        <v>2.37</v>
+      </c>
       <c r="W12" s="8"/>
       <c r="X12" s="8"/>
       <c r="Y12" s="8"/>
     </row>
     <row r="13" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="34" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="8">
         <v>1.45</v>
       </c>
       <c r="D13" s="8">
         <v>1.49</v>
       </c>
       <c r="E13" s="8">
         <v>1.51</v>
       </c>
       <c r="F13" s="8">
         <v>1.6</v>
       </c>
       <c r="G13" s="8">
         <v>1.83</v>
@@ -1930,51 +1943,53 @@
       </c>
       <c r="N13" s="8">
         <v>2.08</v>
       </c>
       <c r="O13" s="28">
         <v>2.44</v>
       </c>
       <c r="P13" s="28">
         <v>2.06</v>
       </c>
       <c r="Q13" s="28">
         <v>1.95</v>
       </c>
       <c r="R13" s="28">
         <v>2.02</v>
       </c>
       <c r="S13" s="28">
         <v>2.17</v>
       </c>
       <c r="T13" s="28">
         <v>1.97</v>
       </c>
       <c r="U13" s="28">
         <v>1.99</v>
       </c>
-      <c r="V13" s="8"/>
+      <c r="V13" s="28">
+        <v>1.96</v>
+      </c>
       <c r="W13" s="8"/>
       <c r="X13" s="8"/>
       <c r="Y13" s="8"/>
     </row>
     <row r="14" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="34" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="8">
         <v>1.42</v>
       </c>
       <c r="D14" s="8">
         <v>1.46</v>
       </c>
       <c r="E14" s="8">
         <v>1.54</v>
       </c>
       <c r="F14" s="8">
         <v>1.63</v>
       </c>
       <c r="G14" s="8">
         <v>1.88</v>
@@ -1999,51 +2014,53 @@
       </c>
       <c r="N14" s="8">
         <v>2.17</v>
       </c>
       <c r="O14" s="28">
         <v>2.73</v>
       </c>
       <c r="P14" s="28">
         <v>2.36</v>
       </c>
       <c r="Q14" s="28">
         <v>2.4</v>
       </c>
       <c r="R14" s="28">
         <v>2.39</v>
       </c>
       <c r="S14" s="28">
         <v>2.4300000000000002</v>
       </c>
       <c r="T14" s="28">
         <v>2.2999999999999998</v>
       </c>
       <c r="U14" s="28">
         <v>2.2000000000000002</v>
       </c>
-      <c r="V14" s="8"/>
+      <c r="V14" s="28">
+        <v>2.0499999999999998</v>
+      </c>
       <c r="W14" s="8"/>
       <c r="X14" s="8"/>
       <c r="Y14" s="8"/>
     </row>
     <row r="15" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="36" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>73</v>
       </c>
       <c r="C15" s="9">
         <v>1.5</v>
       </c>
       <c r="D15" s="9">
         <v>1.67</v>
       </c>
       <c r="E15" s="9">
         <v>1.75</v>
       </c>
       <c r="F15" s="9">
         <v>1.87</v>
       </c>
       <c r="G15" s="9">
         <v>2.1800000000000002</v>
@@ -2068,51 +2085,53 @@
       </c>
       <c r="N15" s="9">
         <v>2.4500000000000002</v>
       </c>
       <c r="O15" s="9">
         <v>2.25</v>
       </c>
       <c r="P15" s="9">
         <v>2.11</v>
       </c>
       <c r="Q15" s="9">
         <v>2.13</v>
       </c>
       <c r="R15" s="9">
         <v>2.11</v>
       </c>
       <c r="S15" s="9">
         <v>2.3199999999999998</v>
       </c>
       <c r="T15" s="9">
         <v>2.27</v>
       </c>
       <c r="U15" s="9">
         <v>2.2599999999999998</v>
       </c>
-      <c r="V15" s="8"/>
+      <c r="V15" s="9">
+        <v>2.2400000000000002</v>
+      </c>
       <c r="W15" s="8"/>
       <c r="X15" s="8"/>
       <c r="Y15" s="8"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="21"/>
       <c r="B16" s="5"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8"/>
       <c r="P16" s="8"/>
       <c r="Q16" s="8"/>
       <c r="R16" s="14"/>
       <c r="S16" s="17"/>
       <c r="T16" s="17"/>