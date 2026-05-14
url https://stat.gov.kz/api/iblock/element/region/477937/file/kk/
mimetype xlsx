--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -128,53 +128,50 @@
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/328174/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Барлық ағындар бойынша  сыртқы көші-қон айырымы</t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>СКК коды - 613203</t>
   </si>
   <si>
-    <t>есепті кезеңде елге шетелден келгендер саны мен елден шетелге кеткендер санының айырмасы</t>
-[...1 lines deleted...]
-  <si>
     <t>Есепті кезеңдегі шетелге келгендер мен кеткендер саны арасындағы арифметикалық айырма</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
     <t>Көрсеткіштің дереккөзі</t>
   </si>
   <si>
     <t>Ескертпе</t>
   </si>
   <si>
     <t>Әдістемелік түсініктемелер:</t>
   </si>
   <si>
     <t>Байланысты жарияланымдар:</t>
@@ -246,50 +243,53 @@
     <t>751810000</t>
   </si>
   <si>
     <t xml:space="preserve">Наурызбай </t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Түрксіб </t>
   </si>
   <si>
     <t>Әлеументтік және демографиялық статистикасы басқармасы</t>
   </si>
   <si>
     <t>Толымбекова Эльмира Балғабаевна</t>
   </si>
   <si>
     <t>+7 7272775556</t>
   </si>
   <si>
     <t xml:space="preserve"> e.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>© Қазақстан Республикасының Стратегиялық жоспарлау мен реформалау агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>есепті кезеңде Алматы қаласына шетелден келгендер саны мен Алматы қаласынан шетелге кеткендер санының айырмасы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -964,218 +964,218 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="90.42578125" style="10" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B1" s="13">
         <v>613203</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="14" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B4" s="11" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="11" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:2" ht="17.25" customHeight="1">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="25.5">
       <c r="A6" s="14" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B6" s="49" t="s">
-        <v>37</v>
+        <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="12" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B8" s="50" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
       <c r="A9" s="12" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B9" s="9" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="12" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="15" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="15" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="15" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="12" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B15" s="5">
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="12" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B16" s="5">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="17" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="17" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="12" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B19" s="18" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="12" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B20" s="19" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="136.28515625" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1198,749 +1198,769 @@
       <c r="B8" s="10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="10"/>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="10"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="10"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="51" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="94" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Z17"/>
+  <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F23" sqref="F23"/>
+      <selection activeCell="A3" sqref="A3:XFD3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" s="10" customFormat="1" ht="25.5">
-      <c r="A2" s="44" t="s">
+    <row r="1" spans="1:26" s="10" customFormat="1" ht="25.5">
+      <c r="A1" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="B2" s="52" t="s">
+      <c r="B1" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="C2" s="52"/>
-[...42 lines deleted...]
-      <c r="Z5" s="41" t="s">
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
+      <c r="R1" s="52"/>
+      <c r="S1" s="52"/>
+      <c r="T1" s="52"/>
+      <c r="U1" s="52"/>
+      <c r="V1" s="52"/>
+      <c r="W1" s="52"/>
+      <c r="X1" s="52"/>
+      <c r="Y1" s="52"/>
+      <c r="Z1" s="52"/>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" s="8"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+    </row>
+    <row r="3" spans="1:26" s="39" customFormat="1" ht="11.25">
+      <c r="A3" s="38"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="Z3" s="41" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="38" customFormat="1" ht="11.25">
-      <c r="A6" s="58" t="s">
+    <row r="4" spans="1:26" s="38" customFormat="1" ht="11.25">
+      <c r="A4" s="58" t="s">
         <v>34</v>
       </c>
-      <c r="B6" s="60"/>
-      <c r="C6" s="54">
+      <c r="B4" s="60"/>
+      <c r="C4" s="54">
         <v>2025</v>
       </c>
-      <c r="D6" s="54"/>
-[...10 lines deleted...]
-      <c r="O6" s="55">
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+      <c r="N4" s="54"/>
+      <c r="O4" s="55">
         <v>2026</v>
       </c>
-      <c r="P6" s="56"/>
-[...9 lines deleted...]
-      <c r="Z6" s="57"/>
+      <c r="P4" s="56"/>
+      <c r="Q4" s="56"/>
+      <c r="R4" s="56"/>
+      <c r="S4" s="56"/>
+      <c r="T4" s="56"/>
+      <c r="U4" s="56"/>
+      <c r="V4" s="56"/>
+      <c r="W4" s="56"/>
+      <c r="X4" s="56"/>
+      <c r="Y4" s="56"/>
+      <c r="Z4" s="57"/>
+    </row>
+    <row r="5" spans="1:26" s="38" customFormat="1" ht="11.25">
+      <c r="A5" s="59"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="D5" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" s="43" t="s">
+        <v>6</v>
+      </c>
+      <c r="G5" s="43" t="s">
+        <v>7</v>
+      </c>
+      <c r="H5" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="I5" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="J5" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="K5" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="L5" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="M5" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="N5" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="O5" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="P5" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q5" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="R5" s="43" t="s">
+        <v>6</v>
+      </c>
+      <c r="S5" s="43" t="s">
+        <v>7</v>
+      </c>
+      <c r="T5" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="U5" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="V5" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="W5" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="X5" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y5" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="Z5" s="48" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" s="46" customFormat="1" ht="11.25">
+      <c r="A6" s="45"/>
+      <c r="B6" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="53"/>
+      <c r="O6" s="53"/>
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="53"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="53"/>
+      <c r="Z6" s="53"/>
     </row>
     <row r="7" spans="1:26" s="38" customFormat="1" ht="11.25">
-      <c r="A7" s="59"/>
-[...1 lines deleted...]
-      <c r="C7" s="42" t="s">
+      <c r="A7" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="21">
+        <v>33</v>
+      </c>
+      <c r="D7" s="21">
+        <v>338</v>
+      </c>
+      <c r="E7" s="28">
+        <v>199</v>
+      </c>
+      <c r="F7" s="29">
+        <v>394</v>
+      </c>
+      <c r="G7" s="30">
+        <v>271</v>
+      </c>
+      <c r="H7" s="31">
+        <v>130</v>
+      </c>
+      <c r="I7" s="30">
+        <v>244</v>
+      </c>
+      <c r="J7" s="30">
+        <v>287</v>
+      </c>
+      <c r="K7" s="32">
+        <v>64</v>
+      </c>
+      <c r="L7" s="33">
+        <v>484</v>
+      </c>
+      <c r="M7" s="33">
+        <v>353</v>
+      </c>
+      <c r="N7" s="21">
+        <v>514</v>
+      </c>
+      <c r="O7" s="21">
+        <v>544</v>
+      </c>
+      <c r="P7" s="21">
+        <v>331</v>
+      </c>
+      <c r="Q7" s="21">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" s="38" customFormat="1" ht="11.25">
+      <c r="A8" s="34" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="C8" s="20">
+        <v>7</v>
+      </c>
+      <c r="D8" s="20">
+        <v>55</v>
+      </c>
+      <c r="E8" s="20">
+        <v>17</v>
+      </c>
+      <c r="F8" s="20">
+        <v>42</v>
+      </c>
+      <c r="G8" s="20">
+        <v>33</v>
+      </c>
+      <c r="H8" s="20">
+        <v>35</v>
+      </c>
+      <c r="I8" s="20">
+        <v>36</v>
+      </c>
+      <c r="J8" s="21">
+        <v>5</v>
+      </c>
+      <c r="K8" s="22">
+        <v>7</v>
+      </c>
+      <c r="L8" s="21">
+        <v>49</v>
+      </c>
+      <c r="M8" s="21">
+        <v>33</v>
+      </c>
+      <c r="N8" s="21">
+        <v>64</v>
+      </c>
+      <c r="O8" s="21">
+        <v>97</v>
+      </c>
+      <c r="P8" s="21">
+        <v>51</v>
+      </c>
+      <c r="Q8" s="21">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" s="38" customFormat="1" ht="11.25">
+      <c r="A9" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="20">
         <v>3</v>
       </c>
-      <c r="D7" s="42" t="s">
-[...130 lines deleted...]
-      <c r="K9" s="32">
+      <c r="D9" s="20">
+        <v>78</v>
+      </c>
+      <c r="E9" s="20">
+        <v>63</v>
+      </c>
+      <c r="F9" s="20">
+        <v>92</v>
+      </c>
+      <c r="G9" s="20">
+        <v>73</v>
+      </c>
+      <c r="H9" s="20">
         <v>64</v>
       </c>
-      <c r="L9" s="33">
-[...3 lines deleted...]
-        <v>353</v>
+      <c r="I9" s="20">
+        <v>95</v>
+      </c>
+      <c r="J9" s="21">
+        <v>97</v>
+      </c>
+      <c r="K9" s="22">
+        <v>19</v>
+      </c>
+      <c r="L9" s="21">
+        <v>153</v>
+      </c>
+      <c r="M9" s="21">
+        <v>134</v>
       </c>
       <c r="N9" s="21">
-        <v>514</v>
+        <v>99</v>
       </c>
       <c r="O9" s="21">
-        <v>544</v>
+        <v>128</v>
       </c>
       <c r="P9" s="21">
-        <v>331</v>
+        <v>83</v>
+      </c>
+      <c r="Q9" s="21">
+        <v>97</v>
       </c>
     </row>
     <row r="10" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A10" s="34" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B10" s="35" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C10" s="20">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D10" s="20">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="E10" s="20">
-        <v>17</v>
+        <v>-2</v>
       </c>
       <c r="F10" s="20">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="G10" s="20">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="H10" s="20">
-        <v>35</v>
+        <v>-10</v>
       </c>
       <c r="I10" s="20">
-        <v>36</v>
+        <v>-6</v>
       </c>
       <c r="J10" s="21">
-        <v>5</v>
+        <v>37</v>
       </c>
       <c r="K10" s="22">
         <v>7</v>
       </c>
       <c r="L10" s="21">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="M10" s="21">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="N10" s="21">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="O10" s="21">
-        <v>97</v>
+        <v>69</v>
       </c>
       <c r="P10" s="21">
-        <v>51</v>
+        <v>34</v>
+      </c>
+      <c r="Q10" s="21">
+        <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A11" s="34" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B11" s="35" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C11" s="20">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D11" s="20">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="E11" s="20">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="F11" s="20">
+        <v>69</v>
+      </c>
+      <c r="G11" s="20">
+        <v>35</v>
+      </c>
+      <c r="H11" s="20">
+        <v>33</v>
+      </c>
+      <c r="I11" s="20">
+        <v>45</v>
+      </c>
+      <c r="J11" s="21">
+        <v>49</v>
+      </c>
+      <c r="K11" s="22">
+        <v>10</v>
+      </c>
+      <c r="L11" s="21">
+        <v>99</v>
+      </c>
+      <c r="M11" s="21">
+        <v>64</v>
+      </c>
+      <c r="N11" s="21">
+        <v>84</v>
+      </c>
+      <c r="O11" s="21">
+        <v>70</v>
+      </c>
+      <c r="P11" s="21">
+        <v>53</v>
+      </c>
+      <c r="Q11" s="21">
         <v>92</v>
-      </c>
-[...28 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="12" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A12" s="34" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B12" s="35" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C12" s="20">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="D12" s="20">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E12" s="20">
-        <v>-2</v>
+        <v>19</v>
       </c>
       <c r="F12" s="20">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="G12" s="20">
+        <v>30</v>
+      </c>
+      <c r="H12" s="20">
+        <v>1</v>
+      </c>
+      <c r="I12" s="20">
+        <v>22</v>
+      </c>
+      <c r="J12" s="21">
+        <v>2</v>
+      </c>
+      <c r="K12" s="22">
+        <v>1</v>
+      </c>
+      <c r="L12" s="21">
+        <v>26</v>
+      </c>
+      <c r="M12" s="21">
         <v>14</v>
       </c>
-      <c r="H12" s="20">
-[...14 lines deleted...]
-      <c r="M12" s="21">
+      <c r="N12" s="21">
+        <v>49</v>
+      </c>
+      <c r="O12" s="21">
+        <v>44</v>
+      </c>
+      <c r="P12" s="21">
+        <v>31</v>
+      </c>
+      <c r="Q12" s="21">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A13" s="34" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B13" s="35" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C13" s="20">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D13" s="20">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="E13" s="20">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="F13" s="20">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="G13" s="20">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="H13" s="20">
+        <v>-5</v>
+      </c>
+      <c r="I13" s="20">
+        <v>18</v>
+      </c>
+      <c r="J13" s="21">
+        <v>50</v>
+      </c>
+      <c r="K13" s="22">
+        <v>12</v>
+      </c>
+      <c r="L13" s="21">
+        <v>56</v>
+      </c>
+      <c r="M13" s="21">
+        <v>31</v>
+      </c>
+      <c r="N13" s="21">
+        <v>65</v>
+      </c>
+      <c r="O13" s="21">
         <v>33</v>
-      </c>
-[...19 lines deleted...]
-        <v>70</v>
       </c>
       <c r="P13" s="21">
         <v>53</v>
       </c>
+      <c r="Q13" s="21">
+        <v>51</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A14" s="34" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B14" s="35" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C14" s="20">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D14" s="20">
+        <v>42</v>
+      </c>
+      <c r="E14" s="20">
+        <v>24</v>
+      </c>
+      <c r="F14" s="20">
+        <v>53</v>
+      </c>
+      <c r="G14" s="20">
+        <v>25</v>
+      </c>
+      <c r="H14" s="20">
         <v>11</v>
       </c>
-      <c r="E14" s="20">
-[...10 lines deleted...]
-      </c>
       <c r="I14" s="20">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="J14" s="21">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="K14" s="22">
         <v>1</v>
       </c>
       <c r="L14" s="21">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="M14" s="21">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="N14" s="21">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="O14" s="21">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="P14" s="21">
-        <v>31</v>
+        <v>23</v>
+      </c>
+      <c r="Q14" s="21">
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:26" s="38" customFormat="1" ht="11.25">
-      <c r="A15" s="34" t="s">
-[...8 lines deleted...]
-      <c r="D15" s="20">
+      <c r="A15" s="36" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="C15" s="23">
+        <v>1</v>
+      </c>
+      <c r="D15" s="23">
+        <v>21</v>
+      </c>
+      <c r="E15" s="23">
+        <v>20</v>
+      </c>
+      <c r="F15" s="23">
+        <v>38</v>
+      </c>
+      <c r="G15" s="23">
         <v>33</v>
       </c>
-      <c r="E15" s="20">
-[...43 lines deleted...]
-      <c r="C16" s="20">
+      <c r="H15" s="23">
+        <v>1</v>
+      </c>
+      <c r="I15" s="23">
+        <v>19</v>
+      </c>
+      <c r="J15" s="24">
+        <v>32</v>
+      </c>
+      <c r="K15" s="25">
+        <v>7</v>
+      </c>
+      <c r="L15" s="24">
+        <v>42</v>
+      </c>
+      <c r="M15" s="24">
+        <v>25</v>
+      </c>
+      <c r="N15" s="24">
+        <v>32</v>
+      </c>
+      <c r="O15" s="24">
+        <v>37</v>
+      </c>
+      <c r="P15" s="24">
         <v>3</v>
       </c>
-      <c r="D16" s="20">
-[...86 lines deleted...]
-        <v>3</v>
+      <c r="Q15" s="24">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="B2:Z2"/>
-[...4 lines deleted...]
-    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер </vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>