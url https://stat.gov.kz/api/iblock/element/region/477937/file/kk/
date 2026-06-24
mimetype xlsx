--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -964,51 +964,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B34" sqref="B34"/>
+      <selection activeCell="B34" sqref="B33:B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="90.42578125" style="10" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="13">
         <v>613203</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>33</v>
       </c>
     </row>
@@ -1091,59 +1091,59 @@
       <c r="B12" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="5">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="5">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="12" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>73</v>
       </c>
@@ -1212,51 +1212,51 @@
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="10"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="10"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="51" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="94" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:XFD3"/>
+      <selection activeCell="L27" sqref="L27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
@@ -1484,50 +1484,53 @@
       </c>
       <c r="J7" s="30">
         <v>287</v>
       </c>
       <c r="K7" s="32">
         <v>64</v>
       </c>
       <c r="L7" s="33">
         <v>484</v>
       </c>
       <c r="M7" s="33">
         <v>353</v>
       </c>
       <c r="N7" s="21">
         <v>514</v>
       </c>
       <c r="O7" s="21">
         <v>544</v>
       </c>
       <c r="P7" s="21">
         <v>331</v>
       </c>
       <c r="Q7" s="21">
         <v>424</v>
       </c>
+      <c r="R7" s="21">
+        <v>172</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A8" s="34" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="20">
         <v>7</v>
       </c>
       <c r="D8" s="20">
         <v>55</v>
       </c>
       <c r="E8" s="20">
         <v>17</v>
       </c>
       <c r="F8" s="20">
         <v>42</v>
       </c>
       <c r="G8" s="20">
         <v>33</v>
       </c>
       <c r="H8" s="20">
         <v>35</v>
@@ -1537,50 +1540,53 @@
       </c>
       <c r="J8" s="21">
         <v>5</v>
       </c>
       <c r="K8" s="22">
         <v>7</v>
       </c>
       <c r="L8" s="21">
         <v>49</v>
       </c>
       <c r="M8" s="21">
         <v>33</v>
       </c>
       <c r="N8" s="21">
         <v>64</v>
       </c>
       <c r="O8" s="21">
         <v>97</v>
       </c>
       <c r="P8" s="21">
         <v>51</v>
       </c>
       <c r="Q8" s="21">
         <v>61</v>
       </c>
+      <c r="R8" s="21">
+        <v>24</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A9" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="35" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="20">
         <v>3</v>
       </c>
       <c r="D9" s="20">
         <v>78</v>
       </c>
       <c r="E9" s="20">
         <v>63</v>
       </c>
       <c r="F9" s="20">
         <v>92</v>
       </c>
       <c r="G9" s="20">
         <v>73</v>
       </c>
       <c r="H9" s="20">
         <v>64</v>
@@ -1590,50 +1596,53 @@
       </c>
       <c r="J9" s="21">
         <v>97</v>
       </c>
       <c r="K9" s="22">
         <v>19</v>
       </c>
       <c r="L9" s="21">
         <v>153</v>
       </c>
       <c r="M9" s="21">
         <v>134</v>
       </c>
       <c r="N9" s="21">
         <v>99</v>
       </c>
       <c r="O9" s="21">
         <v>128</v>
       </c>
       <c r="P9" s="21">
         <v>83</v>
       </c>
       <c r="Q9" s="21">
         <v>97</v>
       </c>
+      <c r="R9" s="21">
+        <v>36</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A10" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="35" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="20">
         <v>5</v>
       </c>
       <c r="D10" s="20">
         <v>23</v>
       </c>
       <c r="E10" s="20">
         <v>-2</v>
       </c>
       <c r="F10" s="20">
         <v>24</v>
       </c>
       <c r="G10" s="20">
         <v>14</v>
       </c>
       <c r="H10" s="20">
         <v>-10</v>
@@ -1643,50 +1652,53 @@
       </c>
       <c r="J10" s="21">
         <v>37</v>
       </c>
       <c r="K10" s="22">
         <v>7</v>
       </c>
       <c r="L10" s="21">
         <v>28</v>
       </c>
       <c r="M10" s="21">
         <v>22</v>
       </c>
       <c r="N10" s="21">
         <v>83</v>
       </c>
       <c r="O10" s="21">
         <v>69</v>
       </c>
       <c r="P10" s="21">
         <v>34</v>
       </c>
       <c r="Q10" s="21">
         <v>38</v>
       </c>
+      <c r="R10" s="21">
+        <v>13</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A11" s="34" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="35" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="20">
         <v>5</v>
       </c>
       <c r="D11" s="20">
         <v>75</v>
       </c>
       <c r="E11" s="20">
         <v>41</v>
       </c>
       <c r="F11" s="20">
         <v>69</v>
       </c>
       <c r="G11" s="20">
         <v>35</v>
       </c>
       <c r="H11" s="20">
         <v>33</v>
@@ -1696,50 +1708,53 @@
       </c>
       <c r="J11" s="21">
         <v>49</v>
       </c>
       <c r="K11" s="22">
         <v>10</v>
       </c>
       <c r="L11" s="21">
         <v>99</v>
       </c>
       <c r="M11" s="21">
         <v>64</v>
       </c>
       <c r="N11" s="21">
         <v>84</v>
       </c>
       <c r="O11" s="21">
         <v>70</v>
       </c>
       <c r="P11" s="21">
         <v>53</v>
       </c>
       <c r="Q11" s="21">
         <v>92</v>
       </c>
+      <c r="R11" s="21">
+        <v>28</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A12" s="34" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="20">
         <v>0</v>
       </c>
       <c r="D12" s="20">
         <v>11</v>
       </c>
       <c r="E12" s="20">
         <v>19</v>
       </c>
       <c r="F12" s="20">
         <v>19</v>
       </c>
       <c r="G12" s="20">
         <v>30</v>
       </c>
       <c r="H12" s="20">
         <v>1</v>
@@ -1749,50 +1764,53 @@
       </c>
       <c r="J12" s="21">
         <v>2</v>
       </c>
       <c r="K12" s="22">
         <v>1</v>
       </c>
       <c r="L12" s="21">
         <v>26</v>
       </c>
       <c r="M12" s="21">
         <v>14</v>
       </c>
       <c r="N12" s="21">
         <v>49</v>
       </c>
       <c r="O12" s="21">
         <v>44</v>
       </c>
       <c r="P12" s="21">
         <v>31</v>
       </c>
       <c r="Q12" s="21">
         <v>22</v>
       </c>
+      <c r="R12" s="21">
+        <v>13</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A13" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="20">
         <v>9</v>
       </c>
       <c r="D13" s="20">
         <v>33</v>
       </c>
       <c r="E13" s="20">
         <v>17</v>
       </c>
       <c r="F13" s="20">
         <v>57</v>
       </c>
       <c r="G13" s="20">
         <v>28</v>
       </c>
       <c r="H13" s="20">
         <v>-5</v>
@@ -1802,50 +1820,53 @@
       </c>
       <c r="J13" s="21">
         <v>50</v>
       </c>
       <c r="K13" s="22">
         <v>12</v>
       </c>
       <c r="L13" s="21">
         <v>56</v>
       </c>
       <c r="M13" s="21">
         <v>31</v>
       </c>
       <c r="N13" s="21">
         <v>65</v>
       </c>
       <c r="O13" s="21">
         <v>33</v>
       </c>
       <c r="P13" s="21">
         <v>53</v>
       </c>
       <c r="Q13" s="21">
         <v>51</v>
       </c>
+      <c r="R13" s="21">
+        <v>14</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A14" s="34" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>68</v>
       </c>
       <c r="C14" s="20">
         <v>3</v>
       </c>
       <c r="D14" s="20">
         <v>42</v>
       </c>
       <c r="E14" s="20">
         <v>24</v>
       </c>
       <c r="F14" s="20">
         <v>53</v>
       </c>
       <c r="G14" s="20">
         <v>25</v>
       </c>
       <c r="H14" s="20">
         <v>11</v>
@@ -1855,50 +1876,53 @@
       </c>
       <c r="J14" s="21">
         <v>15</v>
       </c>
       <c r="K14" s="22">
         <v>1</v>
       </c>
       <c r="L14" s="21">
         <v>31</v>
       </c>
       <c r="M14" s="21">
         <v>30</v>
       </c>
       <c r="N14" s="21">
         <v>38</v>
       </c>
       <c r="O14" s="21">
         <v>66</v>
       </c>
       <c r="P14" s="21">
         <v>23</v>
       </c>
       <c r="Q14" s="21">
         <v>50</v>
       </c>
+      <c r="R14" s="21">
+        <v>31</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A15" s="36" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="23">
         <v>1</v>
       </c>
       <c r="D15" s="23">
         <v>21</v>
       </c>
       <c r="E15" s="23">
         <v>20</v>
       </c>
       <c r="F15" s="23">
         <v>38</v>
       </c>
       <c r="G15" s="23">
         <v>33</v>
       </c>
       <c r="H15" s="23">
         <v>1</v>
@@ -1906,50 +1930,53 @@
       <c r="I15" s="23">
         <v>19</v>
       </c>
       <c r="J15" s="24">
         <v>32</v>
       </c>
       <c r="K15" s="25">
         <v>7</v>
       </c>
       <c r="L15" s="24">
         <v>42</v>
       </c>
       <c r="M15" s="24">
         <v>25</v>
       </c>
       <c r="N15" s="24">
         <v>32</v>
       </c>
       <c r="O15" s="24">
         <v>37</v>
       </c>
       <c r="P15" s="24">
         <v>3</v>
       </c>
       <c r="Q15" s="24">
+        <v>13</v>
+      </c>
+      <c r="R15" s="24">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>