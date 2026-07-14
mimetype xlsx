--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -964,51 +964,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B34" sqref="B33:B34"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="90.42578125" style="10" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="13">
         <v>613203</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>33</v>
       </c>
     </row>
@@ -1091,59 +1091,59 @@
       <c r="B12" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="5">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="5">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="12" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>73</v>
       </c>
@@ -1212,54 +1212,54 @@
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="10"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="10"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="51" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="94" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L27" sqref="L27"/>
+      <selection activeCell="R23" sqref="R23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
@@ -1277,51 +1277,51 @@
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="52"/>
       <c r="M1" s="52"/>
       <c r="N1" s="52"/>
       <c r="O1" s="52"/>
       <c r="P1" s="52"/>
       <c r="Q1" s="52"/>
       <c r="R1" s="52"/>
       <c r="S1" s="52"/>
       <c r="T1" s="52"/>
       <c r="U1" s="52"/>
       <c r="V1" s="52"/>
       <c r="W1" s="52"/>
       <c r="X1" s="52"/>
       <c r="Y1" s="52"/>
       <c r="Z1" s="52"/>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:26" ht="15">
       <c r="A2" s="8"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row r="3" spans="1:26" s="39" customFormat="1" ht="11.25">
       <c r="A3" s="38"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="Z3" s="41" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A4" s="58" t="s">
         <v>34</v>
       </c>
       <c r="B4" s="60"/>
       <c r="C4" s="54">
         <v>2025</v>
       </c>
       <c r="D4" s="54"/>
       <c r="E4" s="54"/>
       <c r="F4" s="54"/>
@@ -1487,50 +1487,53 @@
       </c>
       <c r="K7" s="32">
         <v>64</v>
       </c>
       <c r="L7" s="33">
         <v>484</v>
       </c>
       <c r="M7" s="33">
         <v>353</v>
       </c>
       <c r="N7" s="21">
         <v>514</v>
       </c>
       <c r="O7" s="21">
         <v>544</v>
       </c>
       <c r="P7" s="21">
         <v>331</v>
       </c>
       <c r="Q7" s="21">
         <v>424</v>
       </c>
       <c r="R7" s="21">
         <v>172</v>
       </c>
+      <c r="S7" s="21">
+        <v>10</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A8" s="34" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="20">
         <v>7</v>
       </c>
       <c r="D8" s="20">
         <v>55</v>
       </c>
       <c r="E8" s="20">
         <v>17</v>
       </c>
       <c r="F8" s="20">
         <v>42</v>
       </c>
       <c r="G8" s="20">
         <v>33</v>
       </c>
       <c r="H8" s="20">
         <v>35</v>
@@ -1543,50 +1546,53 @@
       </c>
       <c r="K8" s="22">
         <v>7</v>
       </c>
       <c r="L8" s="21">
         <v>49</v>
       </c>
       <c r="M8" s="21">
         <v>33</v>
       </c>
       <c r="N8" s="21">
         <v>64</v>
       </c>
       <c r="O8" s="21">
         <v>97</v>
       </c>
       <c r="P8" s="21">
         <v>51</v>
       </c>
       <c r="Q8" s="21">
         <v>61</v>
       </c>
       <c r="R8" s="21">
         <v>24</v>
       </c>
+      <c r="S8" s="21">
+        <v>1</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A9" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="35" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="20">
         <v>3</v>
       </c>
       <c r="D9" s="20">
         <v>78</v>
       </c>
       <c r="E9" s="20">
         <v>63</v>
       </c>
       <c r="F9" s="20">
         <v>92</v>
       </c>
       <c r="G9" s="20">
         <v>73</v>
       </c>
       <c r="H9" s="20">
         <v>64</v>
@@ -1599,50 +1605,53 @@
       </c>
       <c r="K9" s="22">
         <v>19</v>
       </c>
       <c r="L9" s="21">
         <v>153</v>
       </c>
       <c r="M9" s="21">
         <v>134</v>
       </c>
       <c r="N9" s="21">
         <v>99</v>
       </c>
       <c r="O9" s="21">
         <v>128</v>
       </c>
       <c r="P9" s="21">
         <v>83</v>
       </c>
       <c r="Q9" s="21">
         <v>97</v>
       </c>
       <c r="R9" s="21">
         <v>36</v>
       </c>
+      <c r="S9" s="21">
+        <v>7</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A10" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="35" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="20">
         <v>5</v>
       </c>
       <c r="D10" s="20">
         <v>23</v>
       </c>
       <c r="E10" s="20">
         <v>-2</v>
       </c>
       <c r="F10" s="20">
         <v>24</v>
       </c>
       <c r="G10" s="20">
         <v>14</v>
       </c>
       <c r="H10" s="20">
         <v>-10</v>
@@ -1655,50 +1664,53 @@
       </c>
       <c r="K10" s="22">
         <v>7</v>
       </c>
       <c r="L10" s="21">
         <v>28</v>
       </c>
       <c r="M10" s="21">
         <v>22</v>
       </c>
       <c r="N10" s="21">
         <v>83</v>
       </c>
       <c r="O10" s="21">
         <v>69</v>
       </c>
       <c r="P10" s="21">
         <v>34</v>
       </c>
       <c r="Q10" s="21">
         <v>38</v>
       </c>
       <c r="R10" s="21">
         <v>13</v>
       </c>
+      <c r="S10" s="21">
+        <v>-1</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A11" s="34" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="35" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="20">
         <v>5</v>
       </c>
       <c r="D11" s="20">
         <v>75</v>
       </c>
       <c r="E11" s="20">
         <v>41</v>
       </c>
       <c r="F11" s="20">
         <v>69</v>
       </c>
       <c r="G11" s="20">
         <v>35</v>
       </c>
       <c r="H11" s="20">
         <v>33</v>
@@ -1711,50 +1723,53 @@
       </c>
       <c r="K11" s="22">
         <v>10</v>
       </c>
       <c r="L11" s="21">
         <v>99</v>
       </c>
       <c r="M11" s="21">
         <v>64</v>
       </c>
       <c r="N11" s="21">
         <v>84</v>
       </c>
       <c r="O11" s="21">
         <v>70</v>
       </c>
       <c r="P11" s="21">
         <v>53</v>
       </c>
       <c r="Q11" s="21">
         <v>92</v>
       </c>
       <c r="R11" s="21">
         <v>28</v>
       </c>
+      <c r="S11" s="21">
+        <v>9</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A12" s="34" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="20">
         <v>0</v>
       </c>
       <c r="D12" s="20">
         <v>11</v>
       </c>
       <c r="E12" s="20">
         <v>19</v>
       </c>
       <c r="F12" s="20">
         <v>19</v>
       </c>
       <c r="G12" s="20">
         <v>30</v>
       </c>
       <c r="H12" s="20">
         <v>1</v>
@@ -1767,50 +1782,53 @@
       </c>
       <c r="K12" s="22">
         <v>1</v>
       </c>
       <c r="L12" s="21">
         <v>26</v>
       </c>
       <c r="M12" s="21">
         <v>14</v>
       </c>
       <c r="N12" s="21">
         <v>49</v>
       </c>
       <c r="O12" s="21">
         <v>44</v>
       </c>
       <c r="P12" s="21">
         <v>31</v>
       </c>
       <c r="Q12" s="21">
         <v>22</v>
       </c>
       <c r="R12" s="21">
         <v>13</v>
       </c>
+      <c r="S12" s="21">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A13" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="20">
         <v>9</v>
       </c>
       <c r="D13" s="20">
         <v>33</v>
       </c>
       <c r="E13" s="20">
         <v>17</v>
       </c>
       <c r="F13" s="20">
         <v>57</v>
       </c>
       <c r="G13" s="20">
         <v>28</v>
       </c>
       <c r="H13" s="20">
         <v>-5</v>
@@ -1823,50 +1841,53 @@
       </c>
       <c r="K13" s="22">
         <v>12</v>
       </c>
       <c r="L13" s="21">
         <v>56</v>
       </c>
       <c r="M13" s="21">
         <v>31</v>
       </c>
       <c r="N13" s="21">
         <v>65</v>
       </c>
       <c r="O13" s="21">
         <v>33</v>
       </c>
       <c r="P13" s="21">
         <v>53</v>
       </c>
       <c r="Q13" s="21">
         <v>51</v>
       </c>
       <c r="R13" s="21">
         <v>14</v>
       </c>
+      <c r="S13" s="21">
+        <v>-3</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A14" s="34" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>68</v>
       </c>
       <c r="C14" s="20">
         <v>3</v>
       </c>
       <c r="D14" s="20">
         <v>42</v>
       </c>
       <c r="E14" s="20">
         <v>24</v>
       </c>
       <c r="F14" s="20">
         <v>53</v>
       </c>
       <c r="G14" s="20">
         <v>25</v>
       </c>
       <c r="H14" s="20">
         <v>11</v>
@@ -1879,50 +1900,53 @@
       </c>
       <c r="K14" s="22">
         <v>1</v>
       </c>
       <c r="L14" s="21">
         <v>31</v>
       </c>
       <c r="M14" s="21">
         <v>30</v>
       </c>
       <c r="N14" s="21">
         <v>38</v>
       </c>
       <c r="O14" s="21">
         <v>66</v>
       </c>
       <c r="P14" s="21">
         <v>23</v>
       </c>
       <c r="Q14" s="21">
         <v>50</v>
       </c>
       <c r="R14" s="21">
         <v>31</v>
       </c>
+      <c r="S14" s="21">
+        <v>2</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A15" s="36" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="23">
         <v>1</v>
       </c>
       <c r="D15" s="23">
         <v>21</v>
       </c>
       <c r="E15" s="23">
         <v>20</v>
       </c>
       <c r="F15" s="23">
         <v>38</v>
       </c>
       <c r="G15" s="23">
         <v>33</v>
       </c>
       <c r="H15" s="23">
         <v>1</v>
@@ -1934,50 +1958,53 @@
         <v>32</v>
       </c>
       <c r="K15" s="25">
         <v>7</v>
       </c>
       <c r="L15" s="24">
         <v>42</v>
       </c>
       <c r="M15" s="24">
         <v>25</v>
       </c>
       <c r="N15" s="24">
         <v>32</v>
       </c>
       <c r="O15" s="24">
         <v>37</v>
       </c>
       <c r="P15" s="24">
         <v>3</v>
       </c>
       <c r="Q15" s="24">
         <v>13</v>
       </c>
       <c r="R15" s="24">
         <v>13</v>
+      </c>
+      <c r="S15" s="24">
+        <v>-5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>