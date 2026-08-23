--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="8475"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер " sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="77">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
@@ -107,56 +107,50 @@
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>" -" құбылыс жоқ</t>
   </si>
   <si>
     <t>"0,0"  - елеусіз шама</t>
   </si>
   <si>
     <t>"х" - деректер құпиялы</t>
   </si>
   <si>
     <t>"…" - деректер жоқ</t>
   </si>
   <si>
     <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Барлық ағындар бойынша  сыртқы көші-қон айырымы</t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>СКК коды - 613203</t>
   </si>
   <si>
     <t>Есепті кезеңдегі шетелге келгендер мен кеткендер саны арасындағы арифметикалық айырма</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
@@ -246,50 +240,56 @@
     <t xml:space="preserve">Наурызбай </t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Түрксіб </t>
   </si>
   <si>
     <t>Әлеументтік және демографиялық статистикасы басқармасы</t>
   </si>
   <si>
     <t>Толымбекова Эльмира Балғабаевна</t>
   </si>
   <si>
     <t>+7 7272775556</t>
   </si>
   <si>
     <t xml:space="preserve"> e.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>© Қазақстан Республикасының Стратегиялық жоспарлау мен реформалау агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>есепті кезеңде Алматы қаласына шетелден келгендер саны мен Алматы қаласынан шетелге кеткендер санының айырмасы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/105/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19156&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -475,51 +475,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -639,50 +639,53 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -948,243 +951,245 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19156&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="90.42578125" style="10" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="12" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B1" s="13">
-        <v>613203</v>
+        <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="14" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B4" s="11" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="11" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="25.5">
       <c r="A6" s="14" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B6" s="49" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="12" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B8" s="50" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
       <c r="A9" s="12" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B9" s="9" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="12" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="15" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:2">
+        <v>42</v>
+      </c>
+      <c r="B12" s="62" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="15" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>43</v>
+      </c>
+      <c r="B13" s="62" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="15" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="12" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B15" s="5">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="12" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B16" s="5">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="17" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="17" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="12" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B19" s="18" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="12" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B20" s="19" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="136.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="10" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="10" t="s">
         <v>24</v>
       </c>
@@ -1198,147 +1203,147 @@
       <c r="B8" s="10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="10"/>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="10"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="10"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="51" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="94" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="R23" sqref="R23"/>
+      <selection activeCell="W28" sqref="W28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="10" customFormat="1" ht="25.5">
       <c r="A1" s="44" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B1" s="52" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="52"/>
       <c r="M1" s="52"/>
       <c r="N1" s="52"/>
       <c r="O1" s="52"/>
       <c r="P1" s="52"/>
       <c r="Q1" s="52"/>
       <c r="R1" s="52"/>
       <c r="S1" s="52"/>
       <c r="T1" s="52"/>
       <c r="U1" s="52"/>
       <c r="V1" s="52"/>
       <c r="W1" s="52"/>
       <c r="X1" s="52"/>
       <c r="Y1" s="52"/>
       <c r="Z1" s="52"/>
     </row>
     <row r="2" spans="1:26" ht="15">
       <c r="A2" s="8"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row r="3" spans="1:26" s="39" customFormat="1" ht="11.25">
       <c r="A3" s="38"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="Z3" s="41" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A4" s="58" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B4" s="60"/>
       <c r="C4" s="54">
         <v>2025</v>
       </c>
       <c r="D4" s="54"/>
       <c r="E4" s="54"/>
       <c r="F4" s="54"/>
       <c r="G4" s="54"/>
       <c r="H4" s="54"/>
       <c r="I4" s="54"/>
       <c r="J4" s="54"/>
       <c r="K4" s="54"/>
       <c r="L4" s="54"/>
       <c r="M4" s="54"/>
       <c r="N4" s="54"/>
       <c r="O4" s="55">
         <v>2026</v>
       </c>
       <c r="P4" s="56"/>
       <c r="Q4" s="56"/>
       <c r="R4" s="56"/>
       <c r="S4" s="56"/>
       <c r="T4" s="56"/>
       <c r="U4" s="56"/>
@@ -1434,51 +1439,51 @@
       <c r="E6" s="53"/>
       <c r="F6" s="53"/>
       <c r="G6" s="53"/>
       <c r="H6" s="53"/>
       <c r="I6" s="53"/>
       <c r="J6" s="53"/>
       <c r="K6" s="53"/>
       <c r="L6" s="53"/>
       <c r="M6" s="53"/>
       <c r="N6" s="53"/>
       <c r="O6" s="53"/>
       <c r="P6" s="53"/>
       <c r="Q6" s="53"/>
       <c r="R6" s="53"/>
       <c r="S6" s="53"/>
       <c r="T6" s="53"/>
       <c r="U6" s="53"/>
       <c r="V6" s="53"/>
       <c r="W6" s="53"/>
       <c r="X6" s="53"/>
       <c r="Y6" s="53"/>
       <c r="Z6" s="53"/>
     </row>
     <row r="7" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A7" s="26" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="21">
         <v>33</v>
       </c>
       <c r="D7" s="21">
         <v>338</v>
       </c>
       <c r="E7" s="28">
         <v>199</v>
       </c>
       <c r="F7" s="29">
         <v>394</v>
       </c>
       <c r="G7" s="30">
         <v>271</v>
       </c>
       <c r="H7" s="31">
         <v>130</v>
       </c>
       <c r="I7" s="30">
         <v>244</v>
       </c>
@@ -1490,57 +1495,60 @@
       </c>
       <c r="L7" s="33">
         <v>484</v>
       </c>
       <c r="M7" s="33">
         <v>353</v>
       </c>
       <c r="N7" s="21">
         <v>514</v>
       </c>
       <c r="O7" s="21">
         <v>544</v>
       </c>
       <c r="P7" s="21">
         <v>331</v>
       </c>
       <c r="Q7" s="21">
         <v>424</v>
       </c>
       <c r="R7" s="21">
         <v>172</v>
       </c>
       <c r="S7" s="21">
         <v>10</v>
       </c>
+      <c r="T7" s="21">
+        <v>-38</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A8" s="34" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B8" s="35" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C8" s="20">
         <v>7</v>
       </c>
       <c r="D8" s="20">
         <v>55</v>
       </c>
       <c r="E8" s="20">
         <v>17</v>
       </c>
       <c r="F8" s="20">
         <v>42</v>
       </c>
       <c r="G8" s="20">
         <v>33</v>
       </c>
       <c r="H8" s="20">
         <v>35</v>
       </c>
       <c r="I8" s="20">
         <v>36</v>
       </c>
       <c r="J8" s="21">
         <v>5</v>
       </c>
@@ -1549,57 +1557,60 @@
       </c>
       <c r="L8" s="21">
         <v>49</v>
       </c>
       <c r="M8" s="21">
         <v>33</v>
       </c>
       <c r="N8" s="21">
         <v>64</v>
       </c>
       <c r="O8" s="21">
         <v>97</v>
       </c>
       <c r="P8" s="21">
         <v>51</v>
       </c>
       <c r="Q8" s="21">
         <v>61</v>
       </c>
       <c r="R8" s="21">
         <v>24</v>
       </c>
       <c r="S8" s="21">
         <v>1</v>
       </c>
+      <c r="T8" s="21">
+        <v>-7</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A9" s="34" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B9" s="35" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C9" s="20">
         <v>3</v>
       </c>
       <c r="D9" s="20">
         <v>78</v>
       </c>
       <c r="E9" s="20">
         <v>63</v>
       </c>
       <c r="F9" s="20">
         <v>92</v>
       </c>
       <c r="G9" s="20">
         <v>73</v>
       </c>
       <c r="H9" s="20">
         <v>64</v>
       </c>
       <c r="I9" s="20">
         <v>95</v>
       </c>
       <c r="J9" s="21">
         <v>97</v>
       </c>
@@ -1608,57 +1619,60 @@
       </c>
       <c r="L9" s="21">
         <v>153</v>
       </c>
       <c r="M9" s="21">
         <v>134</v>
       </c>
       <c r="N9" s="21">
         <v>99</v>
       </c>
       <c r="O9" s="21">
         <v>128</v>
       </c>
       <c r="P9" s="21">
         <v>83</v>
       </c>
       <c r="Q9" s="21">
         <v>97</v>
       </c>
       <c r="R9" s="21">
         <v>36</v>
       </c>
       <c r="S9" s="21">
         <v>7</v>
       </c>
+      <c r="T9" s="21">
+        <v>1</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A10" s="34" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B10" s="35" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C10" s="20">
         <v>5</v>
       </c>
       <c r="D10" s="20">
         <v>23</v>
       </c>
       <c r="E10" s="20">
         <v>-2</v>
       </c>
       <c r="F10" s="20">
         <v>24</v>
       </c>
       <c r="G10" s="20">
         <v>14</v>
       </c>
       <c r="H10" s="20">
         <v>-10</v>
       </c>
       <c r="I10" s="20">
         <v>-6</v>
       </c>
       <c r="J10" s="21">
         <v>37</v>
       </c>
@@ -1667,57 +1681,60 @@
       </c>
       <c r="L10" s="21">
         <v>28</v>
       </c>
       <c r="M10" s="21">
         <v>22</v>
       </c>
       <c r="N10" s="21">
         <v>83</v>
       </c>
       <c r="O10" s="21">
         <v>69</v>
       </c>
       <c r="P10" s="21">
         <v>34</v>
       </c>
       <c r="Q10" s="21">
         <v>38</v>
       </c>
       <c r="R10" s="21">
         <v>13</v>
       </c>
       <c r="S10" s="21">
         <v>-1</v>
       </c>
+      <c r="T10" s="21">
+        <v>-17</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A11" s="34" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B11" s="35" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C11" s="20">
         <v>5</v>
       </c>
       <c r="D11" s="20">
         <v>75</v>
       </c>
       <c r="E11" s="20">
         <v>41</v>
       </c>
       <c r="F11" s="20">
         <v>69</v>
       </c>
       <c r="G11" s="20">
         <v>35</v>
       </c>
       <c r="H11" s="20">
         <v>33</v>
       </c>
       <c r="I11" s="20">
         <v>45</v>
       </c>
       <c r="J11" s="21">
         <v>49</v>
       </c>
@@ -1726,57 +1743,60 @@
       </c>
       <c r="L11" s="21">
         <v>99</v>
       </c>
       <c r="M11" s="21">
         <v>64</v>
       </c>
       <c r="N11" s="21">
         <v>84</v>
       </c>
       <c r="O11" s="21">
         <v>70</v>
       </c>
       <c r="P11" s="21">
         <v>53</v>
       </c>
       <c r="Q11" s="21">
         <v>92</v>
       </c>
       <c r="R11" s="21">
         <v>28</v>
       </c>
       <c r="S11" s="21">
         <v>9</v>
       </c>
+      <c r="T11" s="21">
+        <v>-8</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A12" s="34" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B12" s="35" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C12" s="20">
         <v>0</v>
       </c>
       <c r="D12" s="20">
         <v>11</v>
       </c>
       <c r="E12" s="20">
         <v>19</v>
       </c>
       <c r="F12" s="20">
         <v>19</v>
       </c>
       <c r="G12" s="20">
         <v>30</v>
       </c>
       <c r="H12" s="20">
         <v>1</v>
       </c>
       <c r="I12" s="20">
         <v>22</v>
       </c>
       <c r="J12" s="21">
         <v>2</v>
       </c>
@@ -1785,57 +1805,60 @@
       </c>
       <c r="L12" s="21">
         <v>26</v>
       </c>
       <c r="M12" s="21">
         <v>14</v>
       </c>
       <c r="N12" s="21">
         <v>49</v>
       </c>
       <c r="O12" s="21">
         <v>44</v>
       </c>
       <c r="P12" s="21">
         <v>31</v>
       </c>
       <c r="Q12" s="21">
         <v>22</v>
       </c>
       <c r="R12" s="21">
         <v>13</v>
       </c>
       <c r="S12" s="21">
         <v>0</v>
       </c>
+      <c r="T12" s="21">
+        <v>-4</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A13" s="34" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B13" s="35" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C13" s="20">
         <v>9</v>
       </c>
       <c r="D13" s="20">
         <v>33</v>
       </c>
       <c r="E13" s="20">
         <v>17</v>
       </c>
       <c r="F13" s="20">
         <v>57</v>
       </c>
       <c r="G13" s="20">
         <v>28</v>
       </c>
       <c r="H13" s="20">
         <v>-5</v>
       </c>
       <c r="I13" s="20">
         <v>18</v>
       </c>
       <c r="J13" s="21">
         <v>50</v>
       </c>
@@ -1844,57 +1867,60 @@
       </c>
       <c r="L13" s="21">
         <v>56</v>
       </c>
       <c r="M13" s="21">
         <v>31</v>
       </c>
       <c r="N13" s="21">
         <v>65</v>
       </c>
       <c r="O13" s="21">
         <v>33</v>
       </c>
       <c r="P13" s="21">
         <v>53</v>
       </c>
       <c r="Q13" s="21">
         <v>51</v>
       </c>
       <c r="R13" s="21">
         <v>14</v>
       </c>
       <c r="S13" s="21">
         <v>-3</v>
       </c>
+      <c r="T13" s="21">
+        <v>3</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A14" s="34" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B14" s="35" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C14" s="20">
         <v>3</v>
       </c>
       <c r="D14" s="20">
         <v>42</v>
       </c>
       <c r="E14" s="20">
         <v>24</v>
       </c>
       <c r="F14" s="20">
         <v>53</v>
       </c>
       <c r="G14" s="20">
         <v>25</v>
       </c>
       <c r="H14" s="20">
         <v>11</v>
       </c>
       <c r="I14" s="20">
         <v>15</v>
       </c>
       <c r="J14" s="21">
         <v>15</v>
       </c>
@@ -1903,57 +1929,60 @@
       </c>
       <c r="L14" s="21">
         <v>31</v>
       </c>
       <c r="M14" s="21">
         <v>30</v>
       </c>
       <c r="N14" s="21">
         <v>38</v>
       </c>
       <c r="O14" s="21">
         <v>66</v>
       </c>
       <c r="P14" s="21">
         <v>23</v>
       </c>
       <c r="Q14" s="21">
         <v>50</v>
       </c>
       <c r="R14" s="21">
         <v>31</v>
       </c>
       <c r="S14" s="21">
         <v>2</v>
       </c>
+      <c r="T14" s="21">
+        <v>4</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A15" s="36" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B15" s="37" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C15" s="23">
         <v>1</v>
       </c>
       <c r="D15" s="23">
         <v>21</v>
       </c>
       <c r="E15" s="23">
         <v>20</v>
       </c>
       <c r="F15" s="23">
         <v>38</v>
       </c>
       <c r="G15" s="23">
         <v>33</v>
       </c>
       <c r="H15" s="23">
         <v>1</v>
       </c>
       <c r="I15" s="23">
         <v>19</v>
       </c>
       <c r="J15" s="24">
         <v>32</v>
       </c>
@@ -1961,50 +1990,53 @@
         <v>7</v>
       </c>
       <c r="L15" s="24">
         <v>42</v>
       </c>
       <c r="M15" s="24">
         <v>25</v>
       </c>
       <c r="N15" s="24">
         <v>32</v>
       </c>
       <c r="O15" s="24">
         <v>37</v>
       </c>
       <c r="P15" s="24">
         <v>3</v>
       </c>
       <c r="Q15" s="24">
         <v>13</v>
       </c>
       <c r="R15" s="24">
         <v>13</v>
       </c>
       <c r="S15" s="24">
         <v>-5</v>
+      </c>
+      <c r="T15" s="24">
+        <v>-10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>