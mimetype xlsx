--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="8475"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер " sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="78">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -246,50 +246,53 @@
     <t xml:space="preserve">Түрксіб </t>
   </si>
   <si>
     <t>Әлеументтік және демографиялық статистикасы басқармасы</t>
   </si>
   <si>
     <t>Толымбекова Эльмира Балғабаевна</t>
   </si>
   <si>
     <t>+7 7272775556</t>
   </si>
   <si>
     <t xml:space="preserve"> e.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>© Қазақстан Республикасының Стратегиялық жоспарлау мен реформалау агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>есепті кезеңде Алматы қаласына шетелден келгендер саны мен Алматы қаласынан шетелге кеткендер санының айырмасы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/105/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19156&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -610,82 +613,82 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -967,66 +970,66 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19156&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="90.42578125" style="10" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="13">
-        <v>613103</v>
+        <v>613203</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="11" t="s">
         <v>50</v>
       </c>
@@ -1069,84 +1072,84 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="62" t="s">
+      <c r="B12" s="52" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="B13" s="62" t="s">
+      <c r="B13" s="52" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="5">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="5">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>71</v>
       </c>
@@ -1217,167 +1220,167 @@
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="10"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="10"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="51" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="94" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="W28" sqref="W28"/>
+      <selection activeCell="W24" sqref="W24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="10" customFormat="1" ht="25.5">
       <c r="A1" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="52" t="s">
+      <c r="B1" s="53" t="s">
         <v>31</v>
       </c>
-      <c r="C1" s="52"/>
-[...24 lines deleted...]
-    <row r="2" spans="1:26" ht="15">
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
+      <c r="T1" s="53"/>
+      <c r="U1" s="53"/>
+      <c r="V1" s="53"/>
+      <c r="W1" s="53"/>
+      <c r="X1" s="53"/>
+      <c r="Y1" s="53"/>
+      <c r="Z1" s="53"/>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" s="8"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row r="3" spans="1:26" s="39" customFormat="1" ht="11.25">
       <c r="A3" s="38"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="Z3" s="41" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:26" s="38" customFormat="1" ht="11.25">
-      <c r="A4" s="58" t="s">
+      <c r="A4" s="59" t="s">
         <v>32</v>
       </c>
-      <c r="B4" s="60"/>
-      <c r="C4" s="54">
+      <c r="B4" s="61"/>
+      <c r="C4" s="55">
         <v>2025</v>
       </c>
-      <c r="D4" s="54"/>
-[...10 lines deleted...]
-      <c r="O4" s="55">
+      <c r="D4" s="55"/>
+      <c r="E4" s="55"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="55"/>
+      <c r="I4" s="55"/>
+      <c r="J4" s="55"/>
+      <c r="K4" s="55"/>
+      <c r="L4" s="55"/>
+      <c r="M4" s="55"/>
+      <c r="N4" s="55"/>
+      <c r="O4" s="56">
         <v>2026</v>
       </c>
-      <c r="P4" s="56"/>
-[...9 lines deleted...]
-      <c r="Z4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57"/>
+      <c r="S4" s="57"/>
+      <c r="T4" s="57"/>
+      <c r="U4" s="57"/>
+      <c r="V4" s="57"/>
+      <c r="W4" s="57"/>
+      <c r="X4" s="57"/>
+      <c r="Y4" s="57"/>
+      <c r="Z4" s="58"/>
     </row>
     <row r="5" spans="1:26" s="38" customFormat="1" ht="11.25">
-      <c r="A5" s="59"/>
-      <c r="B5" s="61"/>
+      <c r="A5" s="60"/>
+      <c r="B5" s="62"/>
       <c r="C5" s="42" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="42" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="42" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="43" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="43" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="43" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="43" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="43" t="s">
         <v>1</v>
       </c>
       <c r="K5" s="43" t="s">
@@ -1409,77 +1412,77 @@
       </c>
       <c r="T5" s="43" t="s">
         <v>8</v>
       </c>
       <c r="U5" s="43" t="s">
         <v>9</v>
       </c>
       <c r="V5" s="43" t="s">
         <v>1</v>
       </c>
       <c r="W5" s="43" t="s">
         <v>2</v>
       </c>
       <c r="X5" s="43" t="s">
         <v>11</v>
       </c>
       <c r="Y5" s="47" t="s">
         <v>12</v>
       </c>
       <c r="Z5" s="48" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26" s="46" customFormat="1" ht="11.25">
       <c r="A6" s="45"/>
-      <c r="B6" s="53" t="s">
+      <c r="B6" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="53"/>
-[...22 lines deleted...]
-      <c r="Z6" s="53"/>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="54"/>
+      <c r="O6" s="54"/>
+      <c r="P6" s="54"/>
+      <c r="Q6" s="54"/>
+      <c r="R6" s="54"/>
+      <c r="S6" s="54"/>
+      <c r="T6" s="54"/>
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
+      <c r="Z6" s="54"/>
     </row>
     <row r="7" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A7" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="21">
         <v>33</v>
       </c>
       <c r="D7" s="21">
         <v>338</v>
       </c>
       <c r="E7" s="28">
         <v>199</v>
       </c>
       <c r="F7" s="29">
         <v>394</v>
       </c>
       <c r="G7" s="30">
         <v>271</v>
       </c>
       <c r="H7" s="31">
         <v>130</v>
@@ -1498,50 +1501,53 @@
       </c>
       <c r="M7" s="33">
         <v>353</v>
       </c>
       <c r="N7" s="21">
         <v>514</v>
       </c>
       <c r="O7" s="21">
         <v>544</v>
       </c>
       <c r="P7" s="21">
         <v>331</v>
       </c>
       <c r="Q7" s="21">
         <v>424</v>
       </c>
       <c r="R7" s="21">
         <v>172</v>
       </c>
       <c r="S7" s="21">
         <v>10</v>
       </c>
       <c r="T7" s="21">
         <v>-38</v>
       </c>
+      <c r="U7" s="21">
+        <v>63</v>
+      </c>
     </row>
     <row r="8" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A8" s="34" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="35" t="s">
         <v>54</v>
       </c>
       <c r="C8" s="20">
         <v>7</v>
       </c>
       <c r="D8" s="20">
         <v>55</v>
       </c>
       <c r="E8" s="20">
         <v>17</v>
       </c>
       <c r="F8" s="20">
         <v>42</v>
       </c>
       <c r="G8" s="20">
         <v>33</v>
       </c>
       <c r="H8" s="20">
         <v>35</v>
@@ -1560,50 +1566,53 @@
       </c>
       <c r="M8" s="21">
         <v>33</v>
       </c>
       <c r="N8" s="21">
         <v>64</v>
       </c>
       <c r="O8" s="21">
         <v>97</v>
       </c>
       <c r="P8" s="21">
         <v>51</v>
       </c>
       <c r="Q8" s="21">
         <v>61</v>
       </c>
       <c r="R8" s="21">
         <v>24</v>
       </c>
       <c r="S8" s="21">
         <v>1</v>
       </c>
       <c r="T8" s="21">
         <v>-7</v>
       </c>
+      <c r="U8" s="21">
+        <v>33</v>
+      </c>
     </row>
     <row r="9" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A9" s="34" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="35" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="20">
         <v>3</v>
       </c>
       <c r="D9" s="20">
         <v>78</v>
       </c>
       <c r="E9" s="20">
         <v>63</v>
       </c>
       <c r="F9" s="20">
         <v>92</v>
       </c>
       <c r="G9" s="20">
         <v>73</v>
       </c>
       <c r="H9" s="20">
         <v>64</v>
@@ -1622,50 +1631,53 @@
       </c>
       <c r="M9" s="21">
         <v>134</v>
       </c>
       <c r="N9" s="21">
         <v>99</v>
       </c>
       <c r="O9" s="21">
         <v>128</v>
       </c>
       <c r="P9" s="21">
         <v>83</v>
       </c>
       <c r="Q9" s="21">
         <v>97</v>
       </c>
       <c r="R9" s="21">
         <v>36</v>
       </c>
       <c r="S9" s="21">
         <v>7</v>
       </c>
       <c r="T9" s="21">
         <v>1</v>
       </c>
+      <c r="U9" s="21">
+        <v>-4</v>
+      </c>
     </row>
     <row r="10" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A10" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="35" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="20">
         <v>5</v>
       </c>
       <c r="D10" s="20">
         <v>23</v>
       </c>
       <c r="E10" s="20">
         <v>-2</v>
       </c>
       <c r="F10" s="20">
         <v>24</v>
       </c>
       <c r="G10" s="20">
         <v>14</v>
       </c>
       <c r="H10" s="20">
         <v>-10</v>
@@ -1684,50 +1696,53 @@
       </c>
       <c r="M10" s="21">
         <v>22</v>
       </c>
       <c r="N10" s="21">
         <v>83</v>
       </c>
       <c r="O10" s="21">
         <v>69</v>
       </c>
       <c r="P10" s="21">
         <v>34</v>
       </c>
       <c r="Q10" s="21">
         <v>38</v>
       </c>
       <c r="R10" s="21">
         <v>13</v>
       </c>
       <c r="S10" s="21">
         <v>-1</v>
       </c>
       <c r="T10" s="21">
         <v>-17</v>
       </c>
+      <c r="U10" s="21">
+        <v>-2</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A11" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B11" s="35" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="20">
         <v>5</v>
       </c>
       <c r="D11" s="20">
         <v>75</v>
       </c>
       <c r="E11" s="20">
         <v>41</v>
       </c>
       <c r="F11" s="20">
         <v>69</v>
       </c>
       <c r="G11" s="20">
         <v>35</v>
       </c>
       <c r="H11" s="20">
         <v>33</v>
@@ -1746,50 +1761,53 @@
       </c>
       <c r="M11" s="21">
         <v>64</v>
       </c>
       <c r="N11" s="21">
         <v>84</v>
       </c>
       <c r="O11" s="21">
         <v>70</v>
       </c>
       <c r="P11" s="21">
         <v>53</v>
       </c>
       <c r="Q11" s="21">
         <v>92</v>
       </c>
       <c r="R11" s="21">
         <v>28</v>
       </c>
       <c r="S11" s="21">
         <v>9</v>
       </c>
       <c r="T11" s="21">
         <v>-8</v>
       </c>
+      <c r="U11" s="21">
+        <v>22</v>
+      </c>
     </row>
     <row r="12" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A12" s="34" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="35" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="20">
         <v>0</v>
       </c>
       <c r="D12" s="20">
         <v>11</v>
       </c>
       <c r="E12" s="20">
         <v>19</v>
       </c>
       <c r="F12" s="20">
         <v>19</v>
       </c>
       <c r="G12" s="20">
         <v>30</v>
       </c>
       <c r="H12" s="20">
         <v>1</v>
@@ -1808,50 +1826,53 @@
       </c>
       <c r="M12" s="21">
         <v>14</v>
       </c>
       <c r="N12" s="21">
         <v>49</v>
       </c>
       <c r="O12" s="21">
         <v>44</v>
       </c>
       <c r="P12" s="21">
         <v>31</v>
       </c>
       <c r="Q12" s="21">
         <v>22</v>
       </c>
       <c r="R12" s="21">
         <v>13</v>
       </c>
       <c r="S12" s="21">
         <v>0</v>
       </c>
       <c r="T12" s="21">
         <v>-4</v>
       </c>
+      <c r="U12" s="21">
+        <v>3</v>
+      </c>
     </row>
     <row r="13" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A13" s="34" t="s">
         <v>63</v>
       </c>
       <c r="B13" s="35" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="20">
         <v>9</v>
       </c>
       <c r="D13" s="20">
         <v>33</v>
       </c>
       <c r="E13" s="20">
         <v>17</v>
       </c>
       <c r="F13" s="20">
         <v>57</v>
       </c>
       <c r="G13" s="20">
         <v>28</v>
       </c>
       <c r="H13" s="20">
         <v>-5</v>
@@ -1870,50 +1891,53 @@
       </c>
       <c r="M13" s="21">
         <v>31</v>
       </c>
       <c r="N13" s="21">
         <v>65</v>
       </c>
       <c r="O13" s="21">
         <v>33</v>
       </c>
       <c r="P13" s="21">
         <v>53</v>
       </c>
       <c r="Q13" s="21">
         <v>51</v>
       </c>
       <c r="R13" s="21">
         <v>14</v>
       </c>
       <c r="S13" s="21">
         <v>-3</v>
       </c>
       <c r="T13" s="21">
         <v>3</v>
       </c>
+      <c r="U13" s="21">
+        <v>13</v>
+      </c>
     </row>
     <row r="14" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A14" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="35" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="20">
         <v>3</v>
       </c>
       <c r="D14" s="20">
         <v>42</v>
       </c>
       <c r="E14" s="20">
         <v>24</v>
       </c>
       <c r="F14" s="20">
         <v>53</v>
       </c>
       <c r="G14" s="20">
         <v>25</v>
       </c>
       <c r="H14" s="20">
         <v>11</v>
@@ -1932,50 +1956,53 @@
       </c>
       <c r="M14" s="21">
         <v>30</v>
       </c>
       <c r="N14" s="21">
         <v>38</v>
       </c>
       <c r="O14" s="21">
         <v>66</v>
       </c>
       <c r="P14" s="21">
         <v>23</v>
       </c>
       <c r="Q14" s="21">
         <v>50</v>
       </c>
       <c r="R14" s="21">
         <v>31</v>
       </c>
       <c r="S14" s="21">
         <v>2</v>
       </c>
       <c r="T14" s="21">
         <v>4</v>
       </c>
+      <c r="U14" s="21">
+        <v>-2</v>
+      </c>
     </row>
     <row r="15" spans="1:26" s="38" customFormat="1" ht="11.25">
       <c r="A15" s="36" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>68</v>
       </c>
       <c r="C15" s="23">
         <v>1</v>
       </c>
       <c r="D15" s="23">
         <v>21</v>
       </c>
       <c r="E15" s="23">
         <v>20</v>
       </c>
       <c r="F15" s="23">
         <v>38</v>
       </c>
       <c r="G15" s="23">
         <v>33</v>
       </c>
       <c r="H15" s="23">
         <v>1</v>
@@ -1993,50 +2020,53 @@
         <v>42</v>
       </c>
       <c r="M15" s="24">
         <v>25</v>
       </c>
       <c r="N15" s="24">
         <v>32</v>
       </c>
       <c r="O15" s="24">
         <v>37</v>
       </c>
       <c r="P15" s="24">
         <v>3</v>
       </c>
       <c r="Q15" s="24">
         <v>13</v>
       </c>
       <c r="R15" s="24">
         <v>13</v>
       </c>
       <c r="S15" s="24">
         <v>-5</v>
       </c>
       <c r="T15" s="24">
         <v>-10</v>
+      </c>
+      <c r="U15" s="24" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:Z1"/>
     <mergeCell ref="B6:Z6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>