--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-720" yWindow="345" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="6" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="76">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -249,51 +249,54 @@
     <t xml:space="preserve">Наурызбай </t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Түрксіб </t>
   </si>
   <si>
     <t>©Қазақстан Республикасының Стратегиялық жоспарлау мен реформалау агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Тұрақты немесе ұзақ мерзімді тұру үшін Алматы қаласынан шетелге кеткен адамдар</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/105/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19156&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="16">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -348,50 +351,62 @@
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -509,51 +524,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -641,79 +656,88 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -995,51 +1019,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19156&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="94.85546875" style="7" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="16">
         <v>613202</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="17" t="s">
         <v>33</v>
       </c>
     </row>
@@ -1097,84 +1121,84 @@
       </c>
       <c r="B9" s="11" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="B12" s="53" t="s">
+      <c r="B12" s="65" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="B13" s="53" t="s">
+      <c r="B13" s="65" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="13" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="5">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="13" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="5">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="19" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="20" t="s">
         <v>54</v>
       </c>
@@ -1185,51 +1209,51 @@
       </c>
       <c r="B20" s="21" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B3:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="136.28515625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:2">
       <c r="B3" s="7"/>
     </row>
     <row r="4" spans="2:2">
       <c r="B4" s="7"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="7" t="s">
         <v>24</v>
@@ -1268,159 +1292,159 @@
       <c r="B15" s="7"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="7"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="7"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="7"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="7"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="94" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="W24" sqref="W24"/>
+      <selection activeCell="L32" sqref="L32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="7" customFormat="1" ht="25.5">
       <c r="A1" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="55" t="s">
+      <c r="B1" s="57" t="s">
         <v>33</v>
       </c>
-      <c r="C1" s="55"/>
-[...17 lines deleted...]
-      <c r="U1" s="55"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
+      <c r="R1" s="57"/>
+      <c r="S1" s="57"/>
+      <c r="T1" s="57"/>
+      <c r="U1" s="57"/>
     </row>
     <row r="2" spans="1:25">
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
     </row>
     <row r="3" spans="1:25" s="41" customFormat="1" ht="11.25">
       <c r="A3" s="2"/>
       <c r="C3" s="42"/>
       <c r="D3" s="42"/>
       <c r="Y3" s="43" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:25" s="2" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="59" t="s">
+      <c r="A4" s="61" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="61"/>
-      <c r="C4" s="57">
+      <c r="B4" s="63"/>
+      <c r="C4" s="59">
         <v>2025</v>
       </c>
-      <c r="D4" s="58"/>
-[...10 lines deleted...]
-      <c r="O4" s="54">
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="60"/>
+      <c r="O4" s="56">
         <v>2026</v>
       </c>
-      <c r="P4" s="54"/>
-[...8 lines deleted...]
-      <c r="Y4" s="54"/>
+      <c r="P4" s="56"/>
+      <c r="Q4" s="56"/>
+      <c r="R4" s="56"/>
+      <c r="S4" s="56"/>
+      <c r="T4" s="56"/>
+      <c r="U4" s="56"/>
+      <c r="V4" s="56"/>
+      <c r="W4" s="56"/>
+      <c r="X4" s="56"/>
+      <c r="Y4" s="56"/>
     </row>
     <row r="5" spans="1:25" s="2" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A5" s="60"/>
-      <c r="B5" s="62"/>
+      <c r="A5" s="62"/>
+      <c r="B5" s="64"/>
       <c r="C5" s="44" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="44" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="44" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="45" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="45" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="45" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="45" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="45" t="s">
         <v>1</v>
       </c>
       <c r="K5" s="45" t="s">
@@ -1449,72 +1473,72 @@
       </c>
       <c r="S5" s="48" t="s">
         <v>7</v>
       </c>
       <c r="T5" s="48" t="s">
         <v>8</v>
       </c>
       <c r="U5" s="48" t="s">
         <v>9</v>
       </c>
       <c r="V5" s="48" t="s">
         <v>1</v>
       </c>
       <c r="W5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="X5" s="48" t="s">
         <v>11</v>
       </c>
       <c r="Y5" s="49" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:25" s="51" customFormat="1" ht="11.25">
       <c r="A6" s="50"/>
-      <c r="B6" s="56" t="s">
+      <c r="B6" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="56"/>
-[...17 lines deleted...]
-      <c r="U6" s="56"/>
+      <c r="C6" s="58"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="58"/>
+      <c r="F6" s="58"/>
+      <c r="G6" s="58"/>
+      <c r="H6" s="58"/>
+      <c r="I6" s="58"/>
+      <c r="J6" s="58"/>
+      <c r="K6" s="58"/>
+      <c r="L6" s="58"/>
+      <c r="M6" s="58"/>
+      <c r="N6" s="58"/>
+      <c r="O6" s="58"/>
+      <c r="P6" s="58"/>
+      <c r="Q6" s="58"/>
+      <c r="R6" s="58"/>
+      <c r="S6" s="58"/>
+      <c r="T6" s="58"/>
+      <c r="U6" s="58"/>
     </row>
     <row r="7" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A7" s="32" t="s">
         <v>30</v>
       </c>
       <c r="B7" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="22">
         <v>5</v>
       </c>
       <c r="D7" s="22">
         <v>31</v>
       </c>
       <c r="E7" s="34">
         <v>81</v>
       </c>
       <c r="F7" s="35">
         <v>107</v>
       </c>
       <c r="G7" s="36">
         <v>59</v>
       </c>
       <c r="H7" s="37">
         <v>126</v>
@@ -1536,50 +1560,53 @@
       </c>
       <c r="N7" s="38">
         <v>43</v>
       </c>
       <c r="O7" s="38">
         <v>49</v>
       </c>
       <c r="P7" s="38">
         <v>32</v>
       </c>
       <c r="Q7" s="22">
         <v>54</v>
       </c>
       <c r="R7" s="22">
         <v>36</v>
       </c>
       <c r="S7" s="22">
         <v>39</v>
       </c>
       <c r="T7" s="22">
         <v>100</v>
       </c>
       <c r="U7" s="22">
         <v>61</v>
       </c>
+      <c r="V7" s="53">
+        <v>16</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="28" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="29" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="22">
         <v>1</v>
       </c>
       <c r="D8" s="22">
         <v>5</v>
       </c>
       <c r="E8" s="22">
         <v>15</v>
       </c>
       <c r="F8" s="22">
         <v>13</v>
       </c>
       <c r="G8" s="22">
         <v>0</v>
       </c>
       <c r="H8" s="23">
         <v>10</v>
@@ -1601,50 +1628,53 @@
       </c>
       <c r="N8" s="24">
         <v>8</v>
       </c>
       <c r="O8" s="24">
         <v>10</v>
       </c>
       <c r="P8" s="24">
         <v>1</v>
       </c>
       <c r="Q8" s="22">
         <v>8</v>
       </c>
       <c r="R8" s="22">
         <v>6</v>
       </c>
       <c r="S8" s="22">
         <v>6</v>
       </c>
       <c r="T8" s="22">
         <v>20</v>
       </c>
       <c r="U8" s="22">
         <v>4</v>
       </c>
+      <c r="V8" s="53">
+        <v>4</v>
+      </c>
     </row>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="29" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="22">
         <v>0</v>
       </c>
       <c r="D9" s="22">
         <v>0</v>
       </c>
       <c r="E9" s="22">
         <v>4</v>
       </c>
       <c r="F9" s="22">
         <v>9</v>
       </c>
       <c r="G9" s="22">
         <v>4</v>
       </c>
       <c r="H9" s="23">
         <v>3</v>
@@ -1666,50 +1696,53 @@
       </c>
       <c r="N9" s="24">
         <v>0</v>
       </c>
       <c r="O9" s="24">
         <v>0</v>
       </c>
       <c r="P9" s="24">
         <v>1</v>
       </c>
       <c r="Q9" s="22">
         <v>1</v>
       </c>
       <c r="R9" s="22">
         <v>0</v>
       </c>
       <c r="S9" s="22">
         <v>0</v>
       </c>
       <c r="T9" s="22">
         <v>3</v>
       </c>
       <c r="U9" s="22">
         <v>8</v>
       </c>
+      <c r="V9" s="54" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="10" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="28" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>61</v>
       </c>
       <c r="C10" s="22">
         <v>3</v>
       </c>
       <c r="D10" s="22">
         <v>3</v>
       </c>
       <c r="E10" s="22">
         <v>15</v>
       </c>
       <c r="F10" s="22">
         <v>13</v>
       </c>
       <c r="G10" s="22">
         <v>12</v>
       </c>
       <c r="H10" s="23">
         <v>27</v>
@@ -1731,50 +1764,53 @@
       </c>
       <c r="N10" s="24">
         <v>5</v>
       </c>
       <c r="O10" s="24">
         <v>6</v>
       </c>
       <c r="P10" s="24">
         <v>2</v>
       </c>
       <c r="Q10" s="22">
         <v>10</v>
       </c>
       <c r="R10" s="22">
         <v>5</v>
       </c>
       <c r="S10" s="22">
         <v>4</v>
       </c>
       <c r="T10" s="22">
         <v>21</v>
       </c>
       <c r="U10" s="22">
         <v>13</v>
       </c>
+      <c r="V10" s="54" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="11" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="28" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="29" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="22">
         <v>1</v>
       </c>
       <c r="D11" s="22">
         <v>2</v>
       </c>
       <c r="E11" s="22">
         <v>15</v>
       </c>
       <c r="F11" s="22">
         <v>33</v>
       </c>
       <c r="G11" s="22">
         <v>19</v>
       </c>
       <c r="H11" s="23">
         <v>23</v>
@@ -1796,50 +1832,53 @@
       </c>
       <c r="N11" s="24">
         <v>10</v>
       </c>
       <c r="O11" s="24">
         <v>18</v>
       </c>
       <c r="P11" s="24">
         <v>8</v>
       </c>
       <c r="Q11" s="22">
         <v>12</v>
       </c>
       <c r="R11" s="22">
         <v>10</v>
       </c>
       <c r="S11" s="22">
         <v>2</v>
       </c>
       <c r="T11" s="22">
         <v>21</v>
       </c>
       <c r="U11" s="22">
         <v>13</v>
       </c>
+      <c r="V11" s="54" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="12" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="28" t="s">
         <v>64</v>
       </c>
       <c r="B12" s="29" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="22">
         <v>0</v>
       </c>
       <c r="D12" s="22">
         <v>3</v>
       </c>
       <c r="E12" s="22">
         <v>6</v>
       </c>
       <c r="F12" s="22">
         <v>10</v>
       </c>
       <c r="G12" s="22">
         <v>4</v>
       </c>
       <c r="H12" s="23">
         <v>19</v>
@@ -1861,50 +1900,53 @@
       </c>
       <c r="N12" s="24">
         <v>6</v>
       </c>
       <c r="O12" s="24">
         <v>0</v>
       </c>
       <c r="P12" s="24">
         <v>4</v>
       </c>
       <c r="Q12" s="22">
         <v>7</v>
       </c>
       <c r="R12" s="22">
         <v>3</v>
       </c>
       <c r="S12" s="22">
         <v>7</v>
       </c>
       <c r="T12" s="22">
         <v>12</v>
       </c>
       <c r="U12" s="22">
         <v>4</v>
       </c>
+      <c r="V12" s="54" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="13" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="28" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>67</v>
       </c>
       <c r="C13" s="22">
         <v>0</v>
       </c>
       <c r="D13" s="22">
         <v>4</v>
       </c>
       <c r="E13" s="22">
         <v>15</v>
       </c>
       <c r="F13" s="22">
         <v>16</v>
       </c>
       <c r="G13" s="22">
         <v>12</v>
       </c>
       <c r="H13" s="23">
         <v>20</v>
@@ -1926,50 +1968,53 @@
       </c>
       <c r="N13" s="24">
         <v>3</v>
       </c>
       <c r="O13" s="24">
         <v>15</v>
       </c>
       <c r="P13" s="24">
         <v>0</v>
       </c>
       <c r="Q13" s="22">
         <v>3</v>
       </c>
       <c r="R13" s="22">
         <v>6</v>
       </c>
       <c r="S13" s="22">
         <v>11</v>
       </c>
       <c r="T13" s="22">
         <v>6</v>
       </c>
       <c r="U13" s="22">
         <v>5</v>
       </c>
+      <c r="V13" s="53">
+        <v>10</v>
+      </c>
     </row>
     <row r="14" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="28" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="29" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="22">
         <v>0</v>
       </c>
       <c r="D14" s="22">
         <v>0</v>
       </c>
       <c r="E14" s="22">
         <v>1</v>
       </c>
       <c r="F14" s="22">
         <v>1</v>
       </c>
       <c r="G14" s="22">
         <v>5</v>
       </c>
       <c r="H14" s="23">
         <v>6</v>
@@ -1991,50 +2036,53 @@
       </c>
       <c r="N14" s="24">
         <v>2</v>
       </c>
       <c r="O14" s="24">
         <v>0</v>
       </c>
       <c r="P14" s="24">
         <v>1</v>
       </c>
       <c r="Q14" s="22">
         <v>0</v>
       </c>
       <c r="R14" s="22">
         <v>0</v>
       </c>
       <c r="S14" s="22">
         <v>0</v>
       </c>
       <c r="T14" s="22">
         <v>1</v>
       </c>
       <c r="U14" s="22">
         <v>5</v>
       </c>
+      <c r="V14" s="53">
+        <v>2</v>
+      </c>
     </row>
     <row r="15" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="30" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="25">
         <v>0</v>
       </c>
       <c r="D15" s="25">
         <v>14</v>
       </c>
       <c r="E15" s="25">
         <v>10</v>
       </c>
       <c r="F15" s="25">
         <v>12</v>
       </c>
       <c r="G15" s="25">
         <v>3</v>
       </c>
       <c r="H15" s="26">
         <v>18</v>
@@ -2055,50 +2103,53 @@
         <v>2</v>
       </c>
       <c r="N15" s="27">
         <v>9</v>
       </c>
       <c r="O15" s="27">
         <v>0</v>
       </c>
       <c r="P15" s="27">
         <v>15</v>
       </c>
       <c r="Q15" s="25">
         <v>13</v>
       </c>
       <c r="R15" s="25">
         <v>6</v>
       </c>
       <c r="S15" s="25">
         <v>9</v>
       </c>
       <c r="T15" s="25">
         <v>16</v>
       </c>
       <c r="U15" s="25">
         <v>9</v>
+      </c>
+      <c r="V15" s="55" t="s">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="O4:Y4"/>
     <mergeCell ref="B1:U1"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>