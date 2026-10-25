--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -909,51 +909,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B32" sqref="B32"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.140625" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="87.140625" style="10" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="12">
         <v>613303</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="13" t="s">
         <v>37</v>
       </c>
     </row>
@@ -1036,59 +1036,59 @@
       <c r="B12" s="6" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="7">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="7">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>50</v>
       </c>
@@ -1097,100 +1097,100 @@
       <c r="A20" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="114" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="163.5" customHeight="1">
       <c r="B5" s="41" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="U7" sqref="U7:U15"/>
+      <selection activeCell="V23" sqref="V23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7" style="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="10" customFormat="1" ht="25.5">
       <c r="A1" s="39" t="s">
         <v>42</v>
       </c>
       <c r="B1" s="44" t="s">
         <v>37</v>
       </c>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
       <c r="M1" s="44"/>
       <c r="N1" s="44"/>
@@ -1388,50 +1388,53 @@
       </c>
       <c r="N7" s="20">
         <v>991</v>
       </c>
       <c r="O7" s="20">
         <v>1209</v>
       </c>
       <c r="P7" s="20">
         <v>1732</v>
       </c>
       <c r="Q7" s="20">
         <v>2307</v>
       </c>
       <c r="R7" s="20">
         <v>1686</v>
       </c>
       <c r="S7" s="20">
         <v>2789</v>
       </c>
       <c r="T7" s="20">
         <v>5767</v>
       </c>
       <c r="U7" s="42">
         <v>4408</v>
       </c>
+      <c r="V7" s="42">
+        <v>6476</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="32" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="19">
         <v>33</v>
       </c>
       <c r="D8" s="19">
         <v>242</v>
       </c>
       <c r="E8" s="19">
         <v>45</v>
       </c>
       <c r="F8" s="19">
         <v>189</v>
       </c>
       <c r="G8" s="19">
         <v>296</v>
       </c>
       <c r="H8" s="19">
         <v>270</v>
@@ -1453,50 +1456,53 @@
       </c>
       <c r="N8" s="20">
         <v>28</v>
       </c>
       <c r="O8" s="20">
         <v>75</v>
       </c>
       <c r="P8" s="20">
         <v>272</v>
       </c>
       <c r="Q8" s="20">
         <v>291</v>
       </c>
       <c r="R8" s="20">
         <v>137</v>
       </c>
       <c r="S8" s="20">
         <v>33</v>
       </c>
       <c r="T8" s="20">
         <v>267</v>
       </c>
       <c r="U8" s="42">
         <v>134</v>
       </c>
+      <c r="V8" s="42">
+        <v>156</v>
+      </c>
     </row>
     <row r="9" spans="1:25" s="32" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="19">
         <v>1149</v>
       </c>
       <c r="D9" s="19">
         <v>697</v>
       </c>
       <c r="E9" s="19">
         <v>1245</v>
       </c>
       <c r="F9" s="19">
         <v>393</v>
       </c>
       <c r="G9" s="19">
         <v>818</v>
       </c>
       <c r="H9" s="19">
         <v>564</v>
@@ -1518,50 +1524,53 @@
       </c>
       <c r="N9" s="20">
         <v>471</v>
       </c>
       <c r="O9" s="20">
         <v>326</v>
       </c>
       <c r="P9" s="20">
         <v>427</v>
       </c>
       <c r="Q9" s="20">
         <v>285</v>
       </c>
       <c r="R9" s="20">
         <v>420</v>
       </c>
       <c r="S9" s="20">
         <v>458</v>
       </c>
       <c r="T9" s="20">
         <v>1657</v>
       </c>
       <c r="U9" s="42">
         <v>1696</v>
       </c>
+      <c r="V9" s="42">
+        <v>2284</v>
+      </c>
     </row>
     <row r="10" spans="1:25" s="32" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="19">
         <v>-275</v>
       </c>
       <c r="D10" s="19">
         <v>-395</v>
       </c>
       <c r="E10" s="19">
         <v>-86</v>
       </c>
       <c r="F10" s="19">
         <v>-58</v>
       </c>
       <c r="G10" s="19">
         <v>-179</v>
       </c>
       <c r="H10" s="19">
         <v>-152</v>
@@ -1583,50 +1592,53 @@
       </c>
       <c r="N10" s="20">
         <v>17</v>
       </c>
       <c r="O10" s="20">
         <v>-146</v>
       </c>
       <c r="P10" s="20">
         <v>-49</v>
       </c>
       <c r="Q10" s="20">
         <v>39</v>
       </c>
       <c r="R10" s="20">
         <v>-185</v>
       </c>
       <c r="S10" s="20">
         <v>476</v>
       </c>
       <c r="T10" s="20">
         <v>581</v>
       </c>
       <c r="U10" s="42">
         <v>105</v>
       </c>
+      <c r="V10" s="42">
+        <v>-53</v>
+      </c>
     </row>
     <row r="11" spans="1:25" s="32" customFormat="1" ht="11.25">
       <c r="A11" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="19">
         <v>998</v>
       </c>
       <c r="D11" s="19">
         <v>279</v>
       </c>
       <c r="E11" s="19">
         <v>462</v>
       </c>
       <c r="F11" s="19">
         <v>571</v>
       </c>
       <c r="G11" s="19">
         <v>701</v>
       </c>
       <c r="H11" s="19">
         <v>901</v>
@@ -1648,50 +1660,53 @@
       </c>
       <c r="N11" s="20">
         <v>291</v>
       </c>
       <c r="O11" s="20">
         <v>286</v>
       </c>
       <c r="P11" s="20">
         <v>328</v>
       </c>
       <c r="Q11" s="20">
         <v>580</v>
       </c>
       <c r="R11" s="20">
         <v>305</v>
       </c>
       <c r="S11" s="20">
         <v>718</v>
       </c>
       <c r="T11" s="20">
         <v>1226</v>
       </c>
       <c r="U11" s="42">
         <v>678</v>
       </c>
+      <c r="V11" s="42">
+        <v>1089</v>
+      </c>
     </row>
     <row r="12" spans="1:25" s="32" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="19">
         <v>-47</v>
       </c>
       <c r="D12" s="19">
         <v>-561</v>
       </c>
       <c r="E12" s="19">
         <v>-128</v>
       </c>
       <c r="F12" s="19">
         <v>-342</v>
       </c>
       <c r="G12" s="19">
         <v>-152</v>
       </c>
       <c r="H12" s="19">
         <v>-123</v>
@@ -1713,50 +1728,53 @@
       </c>
       <c r="N12" s="20">
         <v>-270</v>
       </c>
       <c r="O12" s="20">
         <v>-245</v>
       </c>
       <c r="P12" s="20">
         <v>-372</v>
       </c>
       <c r="Q12" s="20">
         <v>-218</v>
       </c>
       <c r="R12" s="20">
         <v>-137</v>
       </c>
       <c r="S12" s="20">
         <v>19</v>
       </c>
       <c r="T12" s="20">
         <v>-18</v>
       </c>
       <c r="U12" s="42">
         <v>111</v>
       </c>
+      <c r="V12" s="42">
+        <v>-27</v>
+      </c>
     </row>
     <row r="13" spans="1:25" s="32" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="19">
         <v>-150</v>
       </c>
       <c r="D13" s="19">
         <v>39</v>
       </c>
       <c r="E13" s="19">
         <v>230</v>
       </c>
       <c r="F13" s="19">
         <v>219</v>
       </c>
       <c r="G13" s="19">
         <v>211</v>
       </c>
       <c r="H13" s="19">
         <v>319</v>
@@ -1778,50 +1796,53 @@
       </c>
       <c r="N13" s="20">
         <v>-70</v>
       </c>
       <c r="O13" s="20">
         <v>-128</v>
       </c>
       <c r="P13" s="20">
         <v>-113</v>
       </c>
       <c r="Q13" s="20">
         <v>59</v>
       </c>
       <c r="R13" s="20">
         <v>27</v>
       </c>
       <c r="S13" s="20">
         <v>99</v>
       </c>
       <c r="T13" s="20">
         <v>433</v>
       </c>
       <c r="U13" s="42">
         <v>282</v>
       </c>
+      <c r="V13" s="42">
+        <v>393</v>
+      </c>
     </row>
     <row r="14" spans="1:25" s="32" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="19">
         <v>1878</v>
       </c>
       <c r="D14" s="19">
         <v>1234</v>
       </c>
       <c r="E14" s="19">
         <v>1247</v>
       </c>
       <c r="F14" s="19">
         <v>917</v>
       </c>
       <c r="G14" s="19">
         <v>743</v>
       </c>
       <c r="H14" s="19">
         <v>1139</v>
@@ -1843,50 +1864,53 @@
       </c>
       <c r="N14" s="20">
         <v>456</v>
       </c>
       <c r="O14" s="20">
         <v>904</v>
       </c>
       <c r="P14" s="20">
         <v>900</v>
       </c>
       <c r="Q14" s="20">
         <v>1004</v>
       </c>
       <c r="R14" s="20">
         <v>781</v>
       </c>
       <c r="S14" s="20">
         <v>722</v>
       </c>
       <c r="T14" s="20">
         <v>1091</v>
       </c>
       <c r="U14" s="42">
         <v>1051</v>
       </c>
+      <c r="V14" s="42">
+        <v>1668</v>
+      </c>
     </row>
     <row r="15" spans="1:25" s="32" customFormat="1" ht="11.25">
       <c r="A15" s="25" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="26" t="s">
         <v>67</v>
       </c>
       <c r="C15" s="21">
         <v>206</v>
       </c>
       <c r="D15" s="21">
         <v>165</v>
       </c>
       <c r="E15" s="21">
         <v>218</v>
       </c>
       <c r="F15" s="21">
         <v>244</v>
       </c>
       <c r="G15" s="21">
         <v>489</v>
       </c>
       <c r="H15" s="21">
         <v>231</v>
@@ -1907,50 +1931,53 @@
         <v>282</v>
       </c>
       <c r="N15" s="31">
         <v>68</v>
       </c>
       <c r="O15" s="31">
         <v>137</v>
       </c>
       <c r="P15" s="31">
         <v>339</v>
       </c>
       <c r="Q15" s="31">
         <v>267</v>
       </c>
       <c r="R15" s="31">
         <v>338</v>
       </c>
       <c r="S15" s="31">
         <v>264</v>
       </c>
       <c r="T15" s="31">
         <v>530</v>
       </c>
       <c r="U15" s="43">
         <v>351</v>
+      </c>
+      <c r="V15" s="43">
+        <v>966</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:U1"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>