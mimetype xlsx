--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -899,51 +899,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="87.140625" style="11" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="13">
         <v>613303</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="14" t="s">
         <v>37</v>
       </c>
     </row>
@@ -1026,59 +1026,59 @@
       <c r="B12" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="8">
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="8">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>52</v>
       </c>
@@ -1107,734 +1107,752 @@
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="114" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="163.5" customHeight="1">
       <c r="B5" s="43" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Y17"/>
+  <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:U2"/>
+      <selection activeCell="A3" sqref="A3:XFD3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7" style="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:25" s="11" customFormat="1" ht="25.5">
-      <c r="A2" s="40" t="s">
+    <row r="1" spans="1:25" s="11" customFormat="1" ht="25.5">
+      <c r="A1" s="40" t="s">
         <v>44</v>
       </c>
-      <c r="B2" s="44" t="s">
+      <c r="B1" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="44"/>
-[...35 lines deleted...]
-      <c r="Y5" s="36" t="s">
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+    </row>
+    <row r="2" spans="1:25">
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+    </row>
+    <row r="3" spans="1:25" s="34" customFormat="1" ht="11.25">
+      <c r="A3" s="33"/>
+      <c r="C3" s="35"/>
+      <c r="D3" s="35"/>
+      <c r="Y3" s="36" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:25" s="33" customFormat="1" ht="11.25">
-      <c r="A6" s="48" t="s">
+    <row r="4" spans="1:25" s="33" customFormat="1" ht="11.25">
+      <c r="A4" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="50"/>
-      <c r="C6" s="46">
+      <c r="B4" s="50"/>
+      <c r="C4" s="46">
         <v>2025</v>
       </c>
-      <c r="D6" s="46"/>
-[...10 lines deleted...]
-      <c r="O6" s="47">
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="46"/>
+      <c r="O4" s="47">
         <v>2026</v>
       </c>
-      <c r="P6" s="47"/>
-[...8 lines deleted...]
-      <c r="Y6" s="47"/>
+      <c r="P4" s="47"/>
+      <c r="Q4" s="47"/>
+      <c r="R4" s="47"/>
+      <c r="S4" s="47"/>
+      <c r="T4" s="47"/>
+      <c r="U4" s="47"/>
+      <c r="V4" s="47"/>
+      <c r="W4" s="47"/>
+      <c r="X4" s="47"/>
+      <c r="Y4" s="47"/>
+    </row>
+    <row r="5" spans="1:25" s="33" customFormat="1" ht="11.25">
+      <c r="A5" s="49"/>
+      <c r="B5" s="51"/>
+      <c r="C5" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="G5" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="H5" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="I5" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="J5" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="K5" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="L5" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="M5" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="N5" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="O5" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="P5" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q5" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="R5" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="S5" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="T5" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="U5" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="V5" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="W5" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="X5" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y5" s="39" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" s="38" customFormat="1" ht="11.25">
+      <c r="B6" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
     </row>
     <row r="7" spans="1:25" s="33" customFormat="1" ht="11.25">
-      <c r="A7" s="49"/>
-[...93 lines deleted...]
-      <c r="U8" s="45"/>
+      <c r="A7" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="21">
+        <v>3792</v>
+      </c>
+      <c r="D7" s="21">
+        <v>1700</v>
+      </c>
+      <c r="E7" s="2">
+        <v>3233</v>
+      </c>
+      <c r="F7" s="3">
+        <v>2133</v>
+      </c>
+      <c r="G7" s="4">
+        <v>2927</v>
+      </c>
+      <c r="H7" s="3">
+        <v>3149</v>
+      </c>
+      <c r="I7" s="3">
+        <v>3266</v>
+      </c>
+      <c r="J7" s="3">
+        <v>4938</v>
+      </c>
+      <c r="K7" s="30">
+        <v>2695</v>
+      </c>
+      <c r="L7" s="4">
+        <v>2771</v>
+      </c>
+      <c r="M7" s="4">
+        <v>1531</v>
+      </c>
+      <c r="N7" s="21">
+        <v>991</v>
+      </c>
+      <c r="O7" s="21">
+        <v>1209</v>
+      </c>
+      <c r="P7" s="21">
+        <v>1732</v>
+      </c>
+      <c r="Q7" s="21">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" s="33" customFormat="1" ht="11.25">
+      <c r="A8" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="C8" s="20">
+        <v>33</v>
+      </c>
+      <c r="D8" s="20">
+        <v>242</v>
+      </c>
+      <c r="E8" s="20">
+        <v>45</v>
+      </c>
+      <c r="F8" s="20">
+        <v>189</v>
+      </c>
+      <c r="G8" s="20">
+        <v>296</v>
+      </c>
+      <c r="H8" s="20">
+        <v>270</v>
+      </c>
+      <c r="I8" s="20">
+        <v>231</v>
+      </c>
+      <c r="J8" s="20">
+        <v>261</v>
+      </c>
+      <c r="K8" s="31">
+        <v>255</v>
+      </c>
+      <c r="L8" s="31">
+        <v>-97</v>
+      </c>
+      <c r="M8" s="31">
+        <v>-100</v>
+      </c>
+      <c r="N8" s="21">
+        <v>28</v>
+      </c>
+      <c r="O8" s="21">
+        <v>75</v>
+      </c>
+      <c r="P8" s="21">
+        <v>272</v>
+      </c>
+      <c r="Q8" s="21">
+        <v>291</v>
+      </c>
+      <c r="S8" s="4"/>
+      <c r="T8" s="3"/>
+      <c r="U8" s="3"/>
     </row>
     <row r="9" spans="1:25" s="33" customFormat="1" ht="11.25">
-      <c r="A9" s="28" t="s">
-[...36 lines deleted...]
-        <v>1531</v>
+      <c r="A9" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="20">
+        <v>1149</v>
+      </c>
+      <c r="D9" s="20">
+        <v>697</v>
+      </c>
+      <c r="E9" s="20">
+        <v>1245</v>
+      </c>
+      <c r="F9" s="20">
+        <v>393</v>
+      </c>
+      <c r="G9" s="20">
+        <v>818</v>
+      </c>
+      <c r="H9" s="20">
+        <v>564</v>
+      </c>
+      <c r="I9" s="20">
+        <v>579</v>
+      </c>
+      <c r="J9" s="20">
+        <v>1294</v>
+      </c>
+      <c r="K9" s="31">
+        <v>490</v>
+      </c>
+      <c r="L9" s="31">
+        <v>463</v>
+      </c>
+      <c r="M9" s="31">
+        <v>488</v>
       </c>
       <c r="N9" s="21">
-        <v>991</v>
+        <v>471</v>
       </c>
       <c r="O9" s="21">
-        <v>1209</v>
+        <v>326</v>
       </c>
       <c r="P9" s="21">
-        <v>1732</v>
-      </c>
+        <v>427</v>
+      </c>
+      <c r="Q9" s="21">
+        <v>285</v>
+      </c>
+      <c r="S9" s="4"/>
+      <c r="T9" s="3"/>
+      <c r="U9" s="3"/>
     </row>
     <row r="10" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A10" s="24" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B10" s="25" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C10" s="20">
-        <v>33</v>
+        <v>-275</v>
       </c>
       <c r="D10" s="20">
-        <v>242</v>
+        <v>-395</v>
       </c>
       <c r="E10" s="20">
-        <v>45</v>
+        <v>-86</v>
       </c>
       <c r="F10" s="20">
-        <v>189</v>
+        <v>-58</v>
       </c>
       <c r="G10" s="20">
-        <v>296</v>
+        <v>-179</v>
       </c>
       <c r="H10" s="20">
-        <v>270</v>
+        <v>-152</v>
       </c>
       <c r="I10" s="20">
-        <v>231</v>
+        <v>7</v>
       </c>
       <c r="J10" s="20">
-        <v>261</v>
+        <v>170</v>
       </c>
       <c r="K10" s="31">
-        <v>255</v>
+        <v>-18</v>
       </c>
       <c r="L10" s="31">
-        <v>-97</v>
+        <v>305</v>
       </c>
       <c r="M10" s="31">
-        <v>-100</v>
+        <v>11</v>
       </c>
       <c r="N10" s="21">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="O10" s="21">
-        <v>75</v>
+        <v>-146</v>
       </c>
       <c r="P10" s="21">
-        <v>272</v>
-[...1 lines deleted...]
-      <c r="Q10" s="2"/>
+        <v>-49</v>
+      </c>
+      <c r="Q10" s="21">
+        <v>39</v>
+      </c>
+      <c r="R10" s="41"/>
       <c r="S10" s="4"/>
-      <c r="T10" s="3"/>
+      <c r="T10" s="5"/>
       <c r="U10" s="3"/>
     </row>
     <row r="11" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A11" s="24" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B11" s="25" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C11" s="20">
-        <v>1149</v>
+        <v>998</v>
       </c>
       <c r="D11" s="20">
-        <v>697</v>
+        <v>279</v>
       </c>
       <c r="E11" s="20">
-        <v>1245</v>
+        <v>462</v>
       </c>
       <c r="F11" s="20">
-        <v>393</v>
+        <v>571</v>
       </c>
       <c r="G11" s="20">
-        <v>818</v>
+        <v>701</v>
       </c>
       <c r="H11" s="20">
-        <v>564</v>
+        <v>901</v>
       </c>
       <c r="I11" s="20">
-        <v>579</v>
+        <v>838</v>
       </c>
       <c r="J11" s="20">
-        <v>1294</v>
+        <v>1415</v>
       </c>
       <c r="K11" s="31">
-        <v>490</v>
+        <v>396</v>
       </c>
       <c r="L11" s="31">
-        <v>463</v>
+        <v>493</v>
       </c>
       <c r="M11" s="31">
-        <v>488</v>
+        <v>99</v>
       </c>
       <c r="N11" s="21">
-        <v>471</v>
+        <v>291</v>
       </c>
       <c r="O11" s="21">
-        <v>326</v>
+        <v>286</v>
       </c>
       <c r="P11" s="21">
-        <v>427</v>
-[...4 lines deleted...]
-      <c r="U11" s="3"/>
+        <v>328</v>
+      </c>
+      <c r="Q11" s="21">
+        <v>580</v>
+      </c>
     </row>
     <row r="12" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A12" s="24" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B12" s="25" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C12" s="20">
-        <v>-275</v>
+        <v>-47</v>
       </c>
       <c r="D12" s="20">
-        <v>-395</v>
+        <v>-561</v>
       </c>
       <c r="E12" s="20">
-        <v>-86</v>
+        <v>-128</v>
       </c>
       <c r="F12" s="20">
-        <v>-58</v>
+        <v>-342</v>
       </c>
       <c r="G12" s="20">
-        <v>-179</v>
+        <v>-152</v>
       </c>
       <c r="H12" s="20">
-        <v>-152</v>
+        <v>-123</v>
       </c>
       <c r="I12" s="20">
-        <v>7</v>
+        <v>-200</v>
       </c>
       <c r="J12" s="20">
-        <v>170</v>
+        <v>-203</v>
       </c>
       <c r="K12" s="31">
-        <v>-18</v>
+        <v>-358</v>
       </c>
       <c r="L12" s="31">
-        <v>305</v>
+        <v>-103</v>
       </c>
       <c r="M12" s="31">
-        <v>11</v>
+        <v>-182</v>
       </c>
       <c r="N12" s="21">
-        <v>17</v>
+        <v>-270</v>
       </c>
       <c r="O12" s="21">
-        <v>-146</v>
+        <v>-245</v>
       </c>
       <c r="P12" s="21">
-        <v>-49</v>
-[...5 lines deleted...]
-      <c r="U12" s="3"/>
+        <v>-372</v>
+      </c>
+      <c r="Q12" s="21">
+        <v>-218</v>
+      </c>
     </row>
     <row r="13" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A13" s="24" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B13" s="25" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C13" s="20">
-        <v>998</v>
+        <v>-150</v>
       </c>
       <c r="D13" s="20">
-        <v>279</v>
+        <v>39</v>
       </c>
       <c r="E13" s="20">
-        <v>462</v>
+        <v>230</v>
       </c>
       <c r="F13" s="20">
-        <v>571</v>
+        <v>219</v>
       </c>
       <c r="G13" s="20">
-        <v>701</v>
+        <v>211</v>
       </c>
       <c r="H13" s="20">
-        <v>901</v>
+        <v>319</v>
       </c>
       <c r="I13" s="20">
-        <v>838</v>
+        <v>179</v>
       </c>
       <c r="J13" s="20">
-        <v>1415</v>
+        <v>45</v>
       </c>
       <c r="K13" s="31">
-        <v>396</v>
+        <v>133</v>
       </c>
       <c r="L13" s="31">
-        <v>493</v>
+        <v>170</v>
       </c>
       <c r="M13" s="31">
-        <v>99</v>
+        <v>192</v>
       </c>
       <c r="N13" s="21">
-        <v>291</v>
+        <v>-70</v>
       </c>
       <c r="O13" s="21">
-        <v>286</v>
+        <v>-128</v>
       </c>
       <c r="P13" s="21">
-        <v>328</v>
+        <v>-113</v>
+      </c>
+      <c r="Q13" s="21">
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A14" s="24" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B14" s="25" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C14" s="20">
-        <v>-47</v>
+        <v>1878</v>
       </c>
       <c r="D14" s="20">
-        <v>-561</v>
+        <v>1234</v>
       </c>
       <c r="E14" s="20">
-        <v>-128</v>
+        <v>1247</v>
       </c>
       <c r="F14" s="20">
-        <v>-342</v>
+        <v>917</v>
       </c>
       <c r="G14" s="20">
-        <v>-152</v>
+        <v>743</v>
       </c>
       <c r="H14" s="20">
-        <v>-123</v>
+        <v>1139</v>
       </c>
       <c r="I14" s="20">
-        <v>-200</v>
+        <v>1249</v>
       </c>
       <c r="J14" s="20">
-        <v>-203</v>
+        <v>1553</v>
       </c>
       <c r="K14" s="31">
-        <v>-358</v>
+        <v>1364</v>
       </c>
       <c r="L14" s="31">
-        <v>-103</v>
+        <v>1150</v>
       </c>
       <c r="M14" s="31">
-        <v>-182</v>
+        <v>741</v>
       </c>
       <c r="N14" s="21">
-        <v>-270</v>
+        <v>456</v>
       </c>
       <c r="O14" s="21">
-        <v>-245</v>
+        <v>904</v>
       </c>
       <c r="P14" s="21">
-        <v>-372</v>
+        <v>900</v>
+      </c>
+      <c r="Q14" s="21">
+        <v>1004</v>
       </c>
     </row>
     <row r="15" spans="1:25" s="33" customFormat="1" ht="11.25">
-      <c r="A15" s="24" t="s">
-[...99 lines deleted...]
-      <c r="A17" s="26" t="s">
+      <c r="A15" s="26" t="s">
         <v>68</v>
       </c>
-      <c r="B17" s="27" t="s">
+      <c r="B15" s="27" t="s">
         <v>69</v>
       </c>
-      <c r="C17" s="22">
+      <c r="C15" s="22">
         <v>206</v>
       </c>
-      <c r="D17" s="22">
+      <c r="D15" s="22">
         <v>165</v>
       </c>
-      <c r="E17" s="22">
+      <c r="E15" s="22">
         <v>218</v>
       </c>
-      <c r="F17" s="22">
+      <c r="F15" s="22">
         <v>244</v>
       </c>
-      <c r="G17" s="22">
+      <c r="G15" s="22">
         <v>489</v>
       </c>
-      <c r="H17" s="22">
+      <c r="H15" s="22">
         <v>231</v>
       </c>
-      <c r="I17" s="22">
+      <c r="I15" s="22">
         <v>383</v>
       </c>
-      <c r="J17" s="22">
+      <c r="J15" s="22">
         <v>403</v>
       </c>
-      <c r="K17" s="23">
+      <c r="K15" s="23">
         <v>433</v>
       </c>
-      <c r="L17" s="23">
+      <c r="L15" s="23">
         <v>390</v>
       </c>
-      <c r="M17" s="23">
+      <c r="M15" s="23">
         <v>282</v>
       </c>
-      <c r="N17" s="32">
+      <c r="N15" s="32">
         <v>68</v>
       </c>
-      <c r="O17" s="32">
+      <c r="O15" s="32">
         <v>137</v>
       </c>
-      <c r="P17" s="32">
+      <c r="P15" s="32">
         <v>339</v>
+      </c>
+      <c r="Q15" s="32">
+        <v>267</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="B2:U2"/>
-[...4 lines deleted...]
-    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B1:U1"/>
+    <mergeCell ref="B6:U6"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Y4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>