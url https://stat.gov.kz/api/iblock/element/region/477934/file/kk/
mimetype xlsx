--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -438,51 +438,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -544,51 +544,50 @@
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -899,51 +898,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B38" sqref="B38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="87.140625" style="11" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="13">
         <v>613303</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="14" t="s">
         <v>37</v>
       </c>
     </row>
@@ -966,59 +965,59 @@
     <row r="5" spans="1:2">
       <c r="A5" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="14" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="15" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="16" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="42" t="s">
+      <c r="A8" s="41" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
-      <c r="A9" s="42" t="s">
+      <c r="A9" s="41" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="12" t="s">
         <v>27</v>
@@ -1026,59 +1025,59 @@
       <c r="B12" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="8">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="8">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>52</v>
       </c>
@@ -1095,175 +1094,175 @@
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="114" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="163.5" customHeight="1">
-      <c r="B5" s="43" t="s">
+      <c r="B5" s="42" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:XFD3"/>
+      <selection activeCell="R14" sqref="R14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7" style="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="11" customFormat="1" ht="25.5">
       <c r="A1" s="40" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="44" t="s">
+      <c r="B1" s="43" t="s">
         <v>37</v>
       </c>
-      <c r="C1" s="44"/>
-[...17 lines deleted...]
-      <c r="U1" s="44"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
     </row>
     <row r="2" spans="1:25">
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
     </row>
     <row r="3" spans="1:25" s="34" customFormat="1" ht="11.25">
       <c r="A3" s="33"/>
       <c r="C3" s="35"/>
       <c r="D3" s="35"/>
       <c r="Y3" s="36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:25" s="33" customFormat="1" ht="11.25">
-      <c r="A4" s="48" t="s">
+      <c r="A4" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="B4" s="50"/>
-      <c r="C4" s="46">
+      <c r="B4" s="49"/>
+      <c r="C4" s="45">
         <v>2025</v>
       </c>
-      <c r="D4" s="46"/>
-[...10 lines deleted...]
-      <c r="O4" s="47">
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="45"/>
+      <c r="N4" s="45"/>
+      <c r="O4" s="46">
         <v>2026</v>
       </c>
-      <c r="P4" s="47"/>
-[...8 lines deleted...]
-      <c r="Y4" s="47"/>
+      <c r="P4" s="46"/>
+      <c r="Q4" s="46"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="46"/>
+      <c r="T4" s="46"/>
+      <c r="U4" s="46"/>
+      <c r="V4" s="46"/>
+      <c r="W4" s="46"/>
+      <c r="X4" s="46"/>
+      <c r="Y4" s="46"/>
     </row>
     <row r="5" spans="1:25" s="33" customFormat="1" ht="11.25">
-      <c r="A5" s="49"/>
-      <c r="B5" s="51"/>
+      <c r="A5" s="48"/>
+      <c r="B5" s="50"/>
       <c r="C5" s="37" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="37" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="37" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="39" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="39" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="39" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="39" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="39" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="39" t="s">
@@ -1291,72 +1290,72 @@
         <v>5</v>
       </c>
       <c r="S5" s="39" t="s">
         <v>6</v>
       </c>
       <c r="T5" s="39" t="s">
         <v>7</v>
       </c>
       <c r="U5" s="39" t="s">
         <v>8</v>
       </c>
       <c r="V5" s="39" t="s">
         <v>0</v>
       </c>
       <c r="W5" s="39" t="s">
         <v>1</v>
       </c>
       <c r="X5" s="39" t="s">
         <v>11</v>
       </c>
       <c r="Y5" s="39" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:25" s="38" customFormat="1" ht="11.25">
-      <c r="B6" s="45" t="s">
+      <c r="B6" s="44" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="45"/>
-[...17 lines deleted...]
-      <c r="U6" s="45"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
     </row>
     <row r="7" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A7" s="28" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="29" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="21">
         <v>3792</v>
       </c>
       <c r="D7" s="21">
         <v>1700</v>
       </c>
       <c r="E7" s="2">
         <v>3233</v>
       </c>
       <c r="F7" s="3">
         <v>2133</v>
       </c>
       <c r="G7" s="4">
         <v>2927</v>
       </c>
       <c r="H7" s="3">
         <v>3149</v>
@@ -1366,50 +1365,53 @@
       </c>
       <c r="J7" s="3">
         <v>4938</v>
       </c>
       <c r="K7" s="30">
         <v>2695</v>
       </c>
       <c r="L7" s="4">
         <v>2771</v>
       </c>
       <c r="M7" s="4">
         <v>1531</v>
       </c>
       <c r="N7" s="21">
         <v>991</v>
       </c>
       <c r="O7" s="21">
         <v>1209</v>
       </c>
       <c r="P7" s="21">
         <v>1732</v>
       </c>
       <c r="Q7" s="21">
         <v>2307</v>
       </c>
+      <c r="R7" s="21">
+        <v>1686</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A8" s="24" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="20">
         <v>33</v>
       </c>
       <c r="D8" s="20">
         <v>242</v>
       </c>
       <c r="E8" s="20">
         <v>45</v>
       </c>
       <c r="F8" s="20">
         <v>189</v>
       </c>
       <c r="G8" s="20">
         <v>296</v>
       </c>
       <c r="H8" s="20">
         <v>270</v>
@@ -1419,50 +1421,53 @@
       </c>
       <c r="J8" s="20">
         <v>261</v>
       </c>
       <c r="K8" s="31">
         <v>255</v>
       </c>
       <c r="L8" s="31">
         <v>-97</v>
       </c>
       <c r="M8" s="31">
         <v>-100</v>
       </c>
       <c r="N8" s="21">
         <v>28</v>
       </c>
       <c r="O8" s="21">
         <v>75</v>
       </c>
       <c r="P8" s="21">
         <v>272</v>
       </c>
       <c r="Q8" s="21">
         <v>291</v>
       </c>
+      <c r="R8" s="21">
+        <v>137</v>
+      </c>
       <c r="S8" s="4"/>
       <c r="T8" s="3"/>
       <c r="U8" s="3"/>
     </row>
     <row r="9" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A9" s="24" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="20">
         <v>1149</v>
       </c>
       <c r="D9" s="20">
         <v>697</v>
       </c>
       <c r="E9" s="20">
         <v>1245</v>
       </c>
       <c r="F9" s="20">
         <v>393</v>
       </c>
       <c r="G9" s="20">
         <v>818</v>
@@ -1475,50 +1480,53 @@
       </c>
       <c r="J9" s="20">
         <v>1294</v>
       </c>
       <c r="K9" s="31">
         <v>490</v>
       </c>
       <c r="L9" s="31">
         <v>463</v>
       </c>
       <c r="M9" s="31">
         <v>488</v>
       </c>
       <c r="N9" s="21">
         <v>471</v>
       </c>
       <c r="O9" s="21">
         <v>326</v>
       </c>
       <c r="P9" s="21">
         <v>427</v>
       </c>
       <c r="Q9" s="21">
         <v>285</v>
       </c>
+      <c r="R9" s="21">
+        <v>420</v>
+      </c>
       <c r="S9" s="4"/>
       <c r="T9" s="3"/>
       <c r="U9" s="3"/>
     </row>
     <row r="10" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A10" s="24" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="20">
         <v>-275</v>
       </c>
       <c r="D10" s="20">
         <v>-395</v>
       </c>
       <c r="E10" s="20">
         <v>-86</v>
       </c>
       <c r="F10" s="20">
         <v>-58</v>
       </c>
       <c r="G10" s="20">
         <v>-179</v>
@@ -1531,51 +1539,53 @@
       </c>
       <c r="J10" s="20">
         <v>170</v>
       </c>
       <c r="K10" s="31">
         <v>-18</v>
       </c>
       <c r="L10" s="31">
         <v>305</v>
       </c>
       <c r="M10" s="31">
         <v>11</v>
       </c>
       <c r="N10" s="21">
         <v>17</v>
       </c>
       <c r="O10" s="21">
         <v>-146</v>
       </c>
       <c r="P10" s="21">
         <v>-49</v>
       </c>
       <c r="Q10" s="21">
         <v>39</v>
       </c>
-      <c r="R10" s="41"/>
+      <c r="R10" s="21">
+        <v>-185</v>
+      </c>
       <c r="S10" s="4"/>
       <c r="T10" s="5"/>
       <c r="U10" s="3"/>
     </row>
     <row r="11" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A11" s="24" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="20">
         <v>998</v>
       </c>
       <c r="D11" s="20">
         <v>279</v>
       </c>
       <c r="E11" s="20">
         <v>462</v>
       </c>
       <c r="F11" s="20">
         <v>571</v>
       </c>
       <c r="G11" s="20">
         <v>701</v>
@@ -1588,50 +1598,53 @@
       </c>
       <c r="J11" s="20">
         <v>1415</v>
       </c>
       <c r="K11" s="31">
         <v>396</v>
       </c>
       <c r="L11" s="31">
         <v>493</v>
       </c>
       <c r="M11" s="31">
         <v>99</v>
       </c>
       <c r="N11" s="21">
         <v>291</v>
       </c>
       <c r="O11" s="21">
         <v>286</v>
       </c>
       <c r="P11" s="21">
         <v>328</v>
       </c>
       <c r="Q11" s="21">
         <v>580</v>
       </c>
+      <c r="R11" s="21">
+        <v>305</v>
+      </c>
     </row>
     <row r="12" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A12" s="24" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="20">
         <v>-47</v>
       </c>
       <c r="D12" s="20">
         <v>-561</v>
       </c>
       <c r="E12" s="20">
         <v>-128</v>
       </c>
       <c r="F12" s="20">
         <v>-342</v>
       </c>
       <c r="G12" s="20">
         <v>-152</v>
       </c>
       <c r="H12" s="20">
         <v>-123</v>
@@ -1641,50 +1654,53 @@
       </c>
       <c r="J12" s="20">
         <v>-203</v>
       </c>
       <c r="K12" s="31">
         <v>-358</v>
       </c>
       <c r="L12" s="31">
         <v>-103</v>
       </c>
       <c r="M12" s="31">
         <v>-182</v>
       </c>
       <c r="N12" s="21">
         <v>-270</v>
       </c>
       <c r="O12" s="21">
         <v>-245</v>
       </c>
       <c r="P12" s="21">
         <v>-372</v>
       </c>
       <c r="Q12" s="21">
         <v>-218</v>
       </c>
+      <c r="R12" s="21">
+        <v>-137</v>
+      </c>
     </row>
     <row r="13" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A13" s="24" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="20">
         <v>-150</v>
       </c>
       <c r="D13" s="20">
         <v>39</v>
       </c>
       <c r="E13" s="20">
         <v>230</v>
       </c>
       <c r="F13" s="20">
         <v>219</v>
       </c>
       <c r="G13" s="20">
         <v>211</v>
       </c>
       <c r="H13" s="20">
         <v>319</v>
@@ -1694,50 +1710,53 @@
       </c>
       <c r="J13" s="20">
         <v>45</v>
       </c>
       <c r="K13" s="31">
         <v>133</v>
       </c>
       <c r="L13" s="31">
         <v>170</v>
       </c>
       <c r="M13" s="31">
         <v>192</v>
       </c>
       <c r="N13" s="21">
         <v>-70</v>
       </c>
       <c r="O13" s="21">
         <v>-128</v>
       </c>
       <c r="P13" s="21">
         <v>-113</v>
       </c>
       <c r="Q13" s="21">
         <v>59</v>
       </c>
+      <c r="R13" s="21">
+        <v>27</v>
+      </c>
     </row>
     <row r="14" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A14" s="24" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="20">
         <v>1878</v>
       </c>
       <c r="D14" s="20">
         <v>1234</v>
       </c>
       <c r="E14" s="20">
         <v>1247</v>
       </c>
       <c r="F14" s="20">
         <v>917</v>
       </c>
       <c r="G14" s="20">
         <v>743</v>
       </c>
       <c r="H14" s="20">
         <v>1139</v>
@@ -1747,50 +1766,53 @@
       </c>
       <c r="J14" s="20">
         <v>1553</v>
       </c>
       <c r="K14" s="31">
         <v>1364</v>
       </c>
       <c r="L14" s="31">
         <v>1150</v>
       </c>
       <c r="M14" s="31">
         <v>741</v>
       </c>
       <c r="N14" s="21">
         <v>456</v>
       </c>
       <c r="O14" s="21">
         <v>904</v>
       </c>
       <c r="P14" s="21">
         <v>900</v>
       </c>
       <c r="Q14" s="21">
         <v>1004</v>
       </c>
+      <c r="R14" s="21">
+        <v>781</v>
+      </c>
     </row>
     <row r="15" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A15" s="26" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="22">
         <v>206</v>
       </c>
       <c r="D15" s="22">
         <v>165</v>
       </c>
       <c r="E15" s="22">
         <v>218</v>
       </c>
       <c r="F15" s="22">
         <v>244</v>
       </c>
       <c r="G15" s="22">
         <v>489</v>
       </c>
       <c r="H15" s="22">
         <v>231</v>
@@ -1799,50 +1821,53 @@
         <v>383</v>
       </c>
       <c r="J15" s="22">
         <v>403</v>
       </c>
       <c r="K15" s="23">
         <v>433</v>
       </c>
       <c r="L15" s="23">
         <v>390</v>
       </c>
       <c r="M15" s="23">
         <v>282</v>
       </c>
       <c r="N15" s="32">
         <v>68</v>
       </c>
       <c r="O15" s="32">
         <v>137</v>
       </c>
       <c r="P15" s="32">
         <v>339</v>
       </c>
       <c r="Q15" s="32">
         <v>267</v>
+      </c>
+      <c r="R15" s="32">
+        <v>338</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:U1"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>