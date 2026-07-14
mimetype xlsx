--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -898,51 +898,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B38" sqref="B38"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="87.140625" style="11" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="13">
         <v>613303</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="14" t="s">
         <v>37</v>
       </c>
     </row>
@@ -1025,59 +1025,59 @@
       <c r="B12" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="8">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="8">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>52</v>
       </c>
@@ -1086,77 +1086,77 @@
       <c r="A20" s="12" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="114" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="163.5" customHeight="1">
       <c r="B5" s="42" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="R14" sqref="R14"/>
+      <selection activeCell="U28" sqref="U28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7" style="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
@@ -1368,50 +1368,53 @@
       </c>
       <c r="K7" s="30">
         <v>2695</v>
       </c>
       <c r="L7" s="4">
         <v>2771</v>
       </c>
       <c r="M7" s="4">
         <v>1531</v>
       </c>
       <c r="N7" s="21">
         <v>991</v>
       </c>
       <c r="O7" s="21">
         <v>1209</v>
       </c>
       <c r="P7" s="21">
         <v>1732</v>
       </c>
       <c r="Q7" s="21">
         <v>2307</v>
       </c>
       <c r="R7" s="21">
         <v>1686</v>
       </c>
+      <c r="S7" s="21">
+        <v>2789</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A8" s="24" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="20">
         <v>33</v>
       </c>
       <c r="D8" s="20">
         <v>242</v>
       </c>
       <c r="E8" s="20">
         <v>45</v>
       </c>
       <c r="F8" s="20">
         <v>189</v>
       </c>
       <c r="G8" s="20">
         <v>296</v>
       </c>
       <c r="H8" s="20">
         <v>270</v>
@@ -1424,51 +1427,53 @@
       </c>
       <c r="K8" s="31">
         <v>255</v>
       </c>
       <c r="L8" s="31">
         <v>-97</v>
       </c>
       <c r="M8" s="31">
         <v>-100</v>
       </c>
       <c r="N8" s="21">
         <v>28</v>
       </c>
       <c r="O8" s="21">
         <v>75</v>
       </c>
       <c r="P8" s="21">
         <v>272</v>
       </c>
       <c r="Q8" s="21">
         <v>291</v>
       </c>
       <c r="R8" s="21">
         <v>137</v>
       </c>
-      <c r="S8" s="4"/>
+      <c r="S8" s="21">
+        <v>33</v>
+      </c>
       <c r="T8" s="3"/>
       <c r="U8" s="3"/>
     </row>
     <row r="9" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A9" s="24" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="20">
         <v>1149</v>
       </c>
       <c r="D9" s="20">
         <v>697</v>
       </c>
       <c r="E9" s="20">
         <v>1245</v>
       </c>
       <c r="F9" s="20">
         <v>393</v>
       </c>
       <c r="G9" s="20">
         <v>818</v>
       </c>
@@ -1483,51 +1488,53 @@
       </c>
       <c r="K9" s="31">
         <v>490</v>
       </c>
       <c r="L9" s="31">
         <v>463</v>
       </c>
       <c r="M9" s="31">
         <v>488</v>
       </c>
       <c r="N9" s="21">
         <v>471</v>
       </c>
       <c r="O9" s="21">
         <v>326</v>
       </c>
       <c r="P9" s="21">
         <v>427</v>
       </c>
       <c r="Q9" s="21">
         <v>285</v>
       </c>
       <c r="R9" s="21">
         <v>420</v>
       </c>
-      <c r="S9" s="4"/>
+      <c r="S9" s="21">
+        <v>458</v>
+      </c>
       <c r="T9" s="3"/>
       <c r="U9" s="3"/>
     </row>
     <row r="10" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A10" s="24" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="20">
         <v>-275</v>
       </c>
       <c r="D10" s="20">
         <v>-395</v>
       </c>
       <c r="E10" s="20">
         <v>-86</v>
       </c>
       <c r="F10" s="20">
         <v>-58</v>
       </c>
       <c r="G10" s="20">
         <v>-179</v>
       </c>
@@ -1542,51 +1549,53 @@
       </c>
       <c r="K10" s="31">
         <v>-18</v>
       </c>
       <c r="L10" s="31">
         <v>305</v>
       </c>
       <c r="M10" s="31">
         <v>11</v>
       </c>
       <c r="N10" s="21">
         <v>17</v>
       </c>
       <c r="O10" s="21">
         <v>-146</v>
       </c>
       <c r="P10" s="21">
         <v>-49</v>
       </c>
       <c r="Q10" s="21">
         <v>39</v>
       </c>
       <c r="R10" s="21">
         <v>-185</v>
       </c>
-      <c r="S10" s="4"/>
+      <c r="S10" s="21">
+        <v>476</v>
+      </c>
       <c r="T10" s="5"/>
       <c r="U10" s="3"/>
     </row>
     <row r="11" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A11" s="24" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="20">
         <v>998</v>
       </c>
       <c r="D11" s="20">
         <v>279</v>
       </c>
       <c r="E11" s="20">
         <v>462</v>
       </c>
       <c r="F11" s="20">
         <v>571</v>
       </c>
       <c r="G11" s="20">
         <v>701</v>
       </c>
@@ -1601,50 +1610,53 @@
       </c>
       <c r="K11" s="31">
         <v>396</v>
       </c>
       <c r="L11" s="31">
         <v>493</v>
       </c>
       <c r="M11" s="31">
         <v>99</v>
       </c>
       <c r="N11" s="21">
         <v>291</v>
       </c>
       <c r="O11" s="21">
         <v>286</v>
       </c>
       <c r="P11" s="21">
         <v>328</v>
       </c>
       <c r="Q11" s="21">
         <v>580</v>
       </c>
       <c r="R11" s="21">
         <v>305</v>
       </c>
+      <c r="S11" s="21">
+        <v>718</v>
+      </c>
     </row>
     <row r="12" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A12" s="24" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="20">
         <v>-47</v>
       </c>
       <c r="D12" s="20">
         <v>-561</v>
       </c>
       <c r="E12" s="20">
         <v>-128</v>
       </c>
       <c r="F12" s="20">
         <v>-342</v>
       </c>
       <c r="G12" s="20">
         <v>-152</v>
       </c>
       <c r="H12" s="20">
         <v>-123</v>
@@ -1657,50 +1669,53 @@
       </c>
       <c r="K12" s="31">
         <v>-358</v>
       </c>
       <c r="L12" s="31">
         <v>-103</v>
       </c>
       <c r="M12" s="31">
         <v>-182</v>
       </c>
       <c r="N12" s="21">
         <v>-270</v>
       </c>
       <c r="O12" s="21">
         <v>-245</v>
       </c>
       <c r="P12" s="21">
         <v>-372</v>
       </c>
       <c r="Q12" s="21">
         <v>-218</v>
       </c>
       <c r="R12" s="21">
         <v>-137</v>
       </c>
+      <c r="S12" s="21">
+        <v>19</v>
+      </c>
     </row>
     <row r="13" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A13" s="24" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="20">
         <v>-150</v>
       </c>
       <c r="D13" s="20">
         <v>39</v>
       </c>
       <c r="E13" s="20">
         <v>230</v>
       </c>
       <c r="F13" s="20">
         <v>219</v>
       </c>
       <c r="G13" s="20">
         <v>211</v>
       </c>
       <c r="H13" s="20">
         <v>319</v>
@@ -1713,50 +1728,53 @@
       </c>
       <c r="K13" s="31">
         <v>133</v>
       </c>
       <c r="L13" s="31">
         <v>170</v>
       </c>
       <c r="M13" s="31">
         <v>192</v>
       </c>
       <c r="N13" s="21">
         <v>-70</v>
       </c>
       <c r="O13" s="21">
         <v>-128</v>
       </c>
       <c r="P13" s="21">
         <v>-113</v>
       </c>
       <c r="Q13" s="21">
         <v>59</v>
       </c>
       <c r="R13" s="21">
         <v>27</v>
       </c>
+      <c r="S13" s="21">
+        <v>99</v>
+      </c>
     </row>
     <row r="14" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A14" s="24" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="20">
         <v>1878</v>
       </c>
       <c r="D14" s="20">
         <v>1234</v>
       </c>
       <c r="E14" s="20">
         <v>1247</v>
       </c>
       <c r="F14" s="20">
         <v>917</v>
       </c>
       <c r="G14" s="20">
         <v>743</v>
       </c>
       <c r="H14" s="20">
         <v>1139</v>
@@ -1769,50 +1787,53 @@
       </c>
       <c r="K14" s="31">
         <v>1364</v>
       </c>
       <c r="L14" s="31">
         <v>1150</v>
       </c>
       <c r="M14" s="31">
         <v>741</v>
       </c>
       <c r="N14" s="21">
         <v>456</v>
       </c>
       <c r="O14" s="21">
         <v>904</v>
       </c>
       <c r="P14" s="21">
         <v>900</v>
       </c>
       <c r="Q14" s="21">
         <v>1004</v>
       </c>
       <c r="R14" s="21">
         <v>781</v>
       </c>
+      <c r="S14" s="21">
+        <v>722</v>
+      </c>
     </row>
     <row r="15" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A15" s="26" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="22">
         <v>206</v>
       </c>
       <c r="D15" s="22">
         <v>165</v>
       </c>
       <c r="E15" s="22">
         <v>218</v>
       </c>
       <c r="F15" s="22">
         <v>244</v>
       </c>
       <c r="G15" s="22">
         <v>489</v>
       </c>
       <c r="H15" s="22">
         <v>231</v>
@@ -1824,50 +1845,53 @@
         <v>403</v>
       </c>
       <c r="K15" s="23">
         <v>433</v>
       </c>
       <c r="L15" s="23">
         <v>390</v>
       </c>
       <c r="M15" s="23">
         <v>282</v>
       </c>
       <c r="N15" s="32">
         <v>68</v>
       </c>
       <c r="O15" s="32">
         <v>137</v>
       </c>
       <c r="P15" s="32">
         <v>339</v>
       </c>
       <c r="Q15" s="32">
         <v>267</v>
       </c>
       <c r="R15" s="32">
         <v>338</v>
+      </c>
+      <c r="S15" s="32">
+        <v>264</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:U1"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>