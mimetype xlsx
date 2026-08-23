--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="17130" windowHeight="6150"/>
+    <workbookView xWindow="510" yWindow="4815" windowWidth="17130" windowHeight="6150"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="71">
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
@@ -132,56 +132,50 @@
     <t xml:space="preserve">Соңғы жаңартылу күні  </t>
   </si>
   <si>
     <t>Келесі жаңартылу күні</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Телефон нөмірі:</t>
   </si>
   <si>
     <t>Электронды пошта</t>
   </si>
   <si>
     <t>Жоқ</t>
   </si>
   <si>
     <t>Барлық ағындар бойынша  ішкі көші-қон айырымы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://stat.gov.kz/api/iblock/element/328174/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>СКК коды - 613303</t>
   </si>
   <si>
     <t>Есептік</t>
   </si>
   <si>
     <t>Халықтың көші-қоны статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер ұсынатын әкімшілік деректер және Статистикалық жұмыс жоспарынан тыс жүргізілетін ұлттық санақтардың дереккөздері пайдаланылады.</t>
   </si>
   <si>
     <t>есепті кезеңде келгендер саны мен кеткендер санының айырмасы</t>
   </si>
   <si>
     <t>Есепті кезеңдегі келгендер мен кеткендер саны арасындағы арифметикалық айырма</t>
   </si>
@@ -246,50 +240,56 @@
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Түрксіб </t>
   </si>
   <si>
     <r>
       <t>Шартты белгілер:                                        
 "- "құбылыс жоқ                                        
 "0,0" - шамалы шама                                        
 "x" - деректер құпия                                        
 "..."- деректер жоқ                                        
 Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі                                          
 ©</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің ұлттық статистика бюросы</t>
     </r>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/105/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19156&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -438,63 +438,60 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -898,1000 +895,1024 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="43.140625" style="11" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="11"/>
+    <col min="1" max="1" width="43.140625" style="10" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="87.140625" style="10" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="12" t="s">
+      <c r="A1" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="13">
-        <v>613303</v>
+      <c r="B1" s="12">
+        <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="12" t="s">
+      <c r="A2" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="14" t="s">
+      <c r="B2" s="13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="12" t="s">
+      <c r="A3" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="14" t="s">
+      <c r="B3" s="13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="12" t="s">
+      <c r="A4" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="14" t="s">
+      <c r="B4" s="13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="12" t="s">
+      <c r="A5" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="14" t="s">
+      <c r="B5" s="13" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="15" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5">
+      <c r="A13" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="7">
+        <v>46244</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="7">
+        <v>46275</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="16" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
-[...91 lines deleted...]
-      <c r="B17" s="17" t="s">
+    <row r="19" spans="1:2">
+      <c r="A19" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="17" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
-[...3 lines deleted...]
-      <c r="B18" s="17" t="s">
+    <row r="20" spans="1:2">
+      <c r="A20" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="18" t="s">
         <v>51</v>
-      </c>
-[...14 lines deleted...]
-        <v>53</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="114" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="163.5" customHeight="1">
-      <c r="B5" s="42" t="s">
-        <v>70</v>
+      <c r="B5" s="41" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="U28" sqref="U28"/>
+      <selection activeCell="L27" sqref="L27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7" style="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" s="11" customFormat="1" ht="25.5">
-[...3 lines deleted...]
-      <c r="B1" s="43" t="s">
+    <row r="1" spans="1:25" s="10" customFormat="1" ht="25.5">
+      <c r="A1" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="B1" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="C1" s="43"/>
-[...17 lines deleted...]
-      <c r="U1" s="43"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
+      <c r="M1" s="42"/>
+      <c r="N1" s="42"/>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="42"/>
+      <c r="S1" s="42"/>
+      <c r="T1" s="42"/>
+      <c r="U1" s="42"/>
     </row>
     <row r="2" spans="1:25">
-      <c r="B2" s="9"/>
-[...8 lines deleted...]
-      <c r="Y3" s="36" t="s">
+      <c r="B2" s="8"/>
+      <c r="C2" s="8"/>
+      <c r="D2" s="8"/>
+      <c r="E2" s="8"/>
+    </row>
+    <row r="3" spans="1:25" s="33" customFormat="1" ht="11.25">
+      <c r="A3" s="32"/>
+      <c r="C3" s="34"/>
+      <c r="D3" s="34"/>
+      <c r="Y3" s="35" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:25" s="33" customFormat="1" ht="11.25">
-[...4 lines deleted...]
-      <c r="C4" s="45">
+    <row r="4" spans="1:25" s="32" customFormat="1" ht="11.25">
+      <c r="A4" s="46" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="48"/>
+      <c r="C4" s="44">
         <v>2025</v>
       </c>
-      <c r="D4" s="45"/>
-[...10 lines deleted...]
-      <c r="O4" s="46">
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44"/>
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="44"/>
+      <c r="O4" s="45">
         <v>2026</v>
       </c>
-      <c r="P4" s="46"/>
-[...13 lines deleted...]
-      <c r="C5" s="37" t="s">
+      <c r="P4" s="45"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="45"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="45"/>
+      <c r="U4" s="45"/>
+      <c r="V4" s="45"/>
+      <c r="W4" s="45"/>
+      <c r="X4" s="45"/>
+      <c r="Y4" s="45"/>
+    </row>
+    <row r="5" spans="1:25" s="32" customFormat="1" ht="11.25">
+      <c r="A5" s="47"/>
+      <c r="B5" s="49"/>
+      <c r="C5" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="37" t="s">
+      <c r="D5" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="37" t="s">
+      <c r="E5" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="39" t="s">
+      <c r="F5" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="39" t="s">
+      <c r="G5" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="H5" s="39" t="s">
+      <c r="H5" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="39" t="s">
+      <c r="I5" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="39" t="s">
+      <c r="J5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="39" t="s">
+      <c r="K5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="L5" s="39" t="s">
+      <c r="L5" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="39" t="s">
+      <c r="M5" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="N5" s="39" t="s">
+      <c r="N5" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="O5" s="37" t="s">
+      <c r="O5" s="36" t="s">
         <v>2</v>
       </c>
-      <c r="P5" s="37" t="s">
+      <c r="P5" s="36" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="37" t="s">
+      <c r="Q5" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="R5" s="39" t="s">
+      <c r="R5" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="S5" s="39" t="s">
+      <c r="S5" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="T5" s="39" t="s">
+      <c r="T5" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="U5" s="39" t="s">
+      <c r="U5" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="V5" s="39" t="s">
+      <c r="V5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="39" t="s">
+      <c r="W5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="X5" s="39" t="s">
+      <c r="X5" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="Y5" s="39" t="s">
+      <c r="Y5" s="38" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:25" s="38" customFormat="1" ht="11.25">
-      <c r="B6" s="44" t="s">
+    <row r="6" spans="1:25" s="37" customFormat="1" ht="11.25">
+      <c r="B6" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="44"/>
-[...23 lines deleted...]
-      <c r="B7" s="29" t="s">
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
+      <c r="H6" s="43"/>
+      <c r="I6" s="43"/>
+      <c r="J6" s="43"/>
+      <c r="K6" s="43"/>
+      <c r="L6" s="43"/>
+      <c r="M6" s="43"/>
+      <c r="N6" s="43"/>
+      <c r="O6" s="43"/>
+      <c r="P6" s="43"/>
+      <c r="Q6" s="43"/>
+      <c r="R6" s="43"/>
+      <c r="S6" s="43"/>
+      <c r="T6" s="43"/>
+      <c r="U6" s="43"/>
+    </row>
+    <row r="7" spans="1:25" s="32" customFormat="1" ht="11.25">
+      <c r="A7" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C7" s="20">
         <v>3792</v>
       </c>
-      <c r="D7" s="21">
+      <c r="D7" s="20">
         <v>1700</v>
       </c>
       <c r="E7" s="2">
         <v>3233</v>
       </c>
       <c r="F7" s="3">
         <v>2133</v>
       </c>
       <c r="G7" s="4">
         <v>2927</v>
       </c>
       <c r="H7" s="3">
         <v>3149</v>
       </c>
       <c r="I7" s="3">
         <v>3266</v>
       </c>
       <c r="J7" s="3">
         <v>4938</v>
       </c>
-      <c r="K7" s="30">
+      <c r="K7" s="29">
         <v>2695</v>
       </c>
       <c r="L7" s="4">
         <v>2771</v>
       </c>
       <c r="M7" s="4">
         <v>1531</v>
       </c>
-      <c r="N7" s="21">
+      <c r="N7" s="20">
         <v>991</v>
       </c>
-      <c r="O7" s="21">
+      <c r="O7" s="20">
         <v>1209</v>
       </c>
-      <c r="P7" s="21">
+      <c r="P7" s="20">
         <v>1732</v>
       </c>
-      <c r="Q7" s="21">
+      <c r="Q7" s="20">
         <v>2307</v>
       </c>
-      <c r="R7" s="21">
+      <c r="R7" s="20">
         <v>1686</v>
       </c>
-      <c r="S7" s="21">
+      <c r="S7" s="20">
         <v>2789</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="24" t="s">
+      <c r="T7" s="20">
+        <v>5767</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" s="32" customFormat="1" ht="11.25">
+      <c r="A8" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="C8" s="19">
+        <v>33</v>
+      </c>
+      <c r="D8" s="19">
+        <v>242</v>
+      </c>
+      <c r="E8" s="19">
+        <v>45</v>
+      </c>
+      <c r="F8" s="19">
+        <v>189</v>
+      </c>
+      <c r="G8" s="19">
+        <v>296</v>
+      </c>
+      <c r="H8" s="19">
+        <v>270</v>
+      </c>
+      <c r="I8" s="19">
+        <v>231</v>
+      </c>
+      <c r="J8" s="19">
+        <v>261</v>
+      </c>
+      <c r="K8" s="30">
+        <v>255</v>
+      </c>
+      <c r="L8" s="30">
+        <v>-97</v>
+      </c>
+      <c r="M8" s="30">
+        <v>-100</v>
+      </c>
+      <c r="N8" s="20">
+        <v>28</v>
+      </c>
+      <c r="O8" s="20">
+        <v>75</v>
+      </c>
+      <c r="P8" s="20">
+        <v>272</v>
+      </c>
+      <c r="Q8" s="20">
+        <v>291</v>
+      </c>
+      <c r="R8" s="20">
+        <v>137</v>
+      </c>
+      <c r="S8" s="20">
+        <v>33</v>
+      </c>
+      <c r="T8" s="20">
+        <v>267</v>
+      </c>
+      <c r="U8" s="3"/>
+    </row>
+    <row r="9" spans="1:25" s="32" customFormat="1" ht="11.25">
+      <c r="A9" s="23" t="s">
         <v>54</v>
       </c>
-      <c r="B8" s="25" t="s">
+      <c r="B9" s="24" t="s">
         <v>55</v>
       </c>
-      <c r="C8" s="20">
-[...5 lines deleted...]
-      <c r="E8" s="20">
+      <c r="C9" s="19">
+        <v>1149</v>
+      </c>
+      <c r="D9" s="19">
+        <v>697</v>
+      </c>
+      <c r="E9" s="19">
+        <v>1245</v>
+      </c>
+      <c r="F9" s="19">
+        <v>393</v>
+      </c>
+      <c r="G9" s="19">
+        <v>818</v>
+      </c>
+      <c r="H9" s="19">
+        <v>564</v>
+      </c>
+      <c r="I9" s="19">
+        <v>579</v>
+      </c>
+      <c r="J9" s="19">
+        <v>1294</v>
+      </c>
+      <c r="K9" s="30">
+        <v>490</v>
+      </c>
+      <c r="L9" s="30">
+        <v>463</v>
+      </c>
+      <c r="M9" s="30">
+        <v>488</v>
+      </c>
+      <c r="N9" s="20">
+        <v>471</v>
+      </c>
+      <c r="O9" s="20">
+        <v>326</v>
+      </c>
+      <c r="P9" s="20">
+        <v>427</v>
+      </c>
+      <c r="Q9" s="20">
+        <v>285</v>
+      </c>
+      <c r="R9" s="20">
+        <v>420</v>
+      </c>
+      <c r="S9" s="20">
+        <v>458</v>
+      </c>
+      <c r="T9" s="20">
+        <v>1657</v>
+      </c>
+      <c r="U9" s="3"/>
+    </row>
+    <row r="10" spans="1:25" s="32" customFormat="1" ht="11.25">
+      <c r="A10" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="19">
+        <v>-275</v>
+      </c>
+      <c r="D10" s="19">
+        <v>-395</v>
+      </c>
+      <c r="E10" s="19">
+        <v>-86</v>
+      </c>
+      <c r="F10" s="19">
+        <v>-58</v>
+      </c>
+      <c r="G10" s="19">
+        <v>-179</v>
+      </c>
+      <c r="H10" s="19">
+        <v>-152</v>
+      </c>
+      <c r="I10" s="19">
+        <v>7</v>
+      </c>
+      <c r="J10" s="19">
+        <v>170</v>
+      </c>
+      <c r="K10" s="30">
+        <v>-18</v>
+      </c>
+      <c r="L10" s="30">
+        <v>305</v>
+      </c>
+      <c r="M10" s="30">
+        <v>11</v>
+      </c>
+      <c r="N10" s="20">
+        <v>17</v>
+      </c>
+      <c r="O10" s="20">
+        <v>-146</v>
+      </c>
+      <c r="P10" s="20">
+        <v>-49</v>
+      </c>
+      <c r="Q10" s="20">
+        <v>39</v>
+      </c>
+      <c r="R10" s="20">
+        <v>-185</v>
+      </c>
+      <c r="S10" s="20">
+        <v>476</v>
+      </c>
+      <c r="T10" s="20">
+        <v>581</v>
+      </c>
+      <c r="U10" s="3"/>
+    </row>
+    <row r="11" spans="1:25" s="32" customFormat="1" ht="11.25">
+      <c r="A11" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="C11" s="19">
+        <v>998</v>
+      </c>
+      <c r="D11" s="19">
+        <v>279</v>
+      </c>
+      <c r="E11" s="19">
+        <v>462</v>
+      </c>
+      <c r="F11" s="19">
+        <v>571</v>
+      </c>
+      <c r="G11" s="19">
+        <v>701</v>
+      </c>
+      <c r="H11" s="19">
+        <v>901</v>
+      </c>
+      <c r="I11" s="19">
+        <v>838</v>
+      </c>
+      <c r="J11" s="19">
+        <v>1415</v>
+      </c>
+      <c r="K11" s="30">
+        <v>396</v>
+      </c>
+      <c r="L11" s="30">
+        <v>493</v>
+      </c>
+      <c r="M11" s="30">
+        <v>99</v>
+      </c>
+      <c r="N11" s="20">
+        <v>291</v>
+      </c>
+      <c r="O11" s="20">
+        <v>286</v>
+      </c>
+      <c r="P11" s="20">
+        <v>328</v>
+      </c>
+      <c r="Q11" s="20">
+        <v>580</v>
+      </c>
+      <c r="R11" s="20">
+        <v>305</v>
+      </c>
+      <c r="S11" s="20">
+        <v>718</v>
+      </c>
+      <c r="T11" s="20">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" s="32" customFormat="1" ht="11.25">
+      <c r="A12" s="23" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C12" s="19">
+        <v>-47</v>
+      </c>
+      <c r="D12" s="19">
+        <v>-561</v>
+      </c>
+      <c r="E12" s="19">
+        <v>-128</v>
+      </c>
+      <c r="F12" s="19">
+        <v>-342</v>
+      </c>
+      <c r="G12" s="19">
+        <v>-152</v>
+      </c>
+      <c r="H12" s="19">
+        <v>-123</v>
+      </c>
+      <c r="I12" s="19">
+        <v>-200</v>
+      </c>
+      <c r="J12" s="19">
+        <v>-203</v>
+      </c>
+      <c r="K12" s="30">
+        <v>-358</v>
+      </c>
+      <c r="L12" s="30">
+        <v>-103</v>
+      </c>
+      <c r="M12" s="30">
+        <v>-182</v>
+      </c>
+      <c r="N12" s="20">
+        <v>-270</v>
+      </c>
+      <c r="O12" s="20">
+        <v>-245</v>
+      </c>
+      <c r="P12" s="20">
+        <v>-372</v>
+      </c>
+      <c r="Q12" s="20">
+        <v>-218</v>
+      </c>
+      <c r="R12" s="20">
+        <v>-137</v>
+      </c>
+      <c r="S12" s="20">
+        <v>19</v>
+      </c>
+      <c r="T12" s="20">
+        <v>-18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" s="32" customFormat="1" ht="11.25">
+      <c r="A13" s="23" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="C13" s="19">
+        <v>-150</v>
+      </c>
+      <c r="D13" s="19">
+        <v>39</v>
+      </c>
+      <c r="E13" s="19">
+        <v>230</v>
+      </c>
+      <c r="F13" s="19">
+        <v>219</v>
+      </c>
+      <c r="G13" s="19">
+        <v>211</v>
+      </c>
+      <c r="H13" s="19">
+        <v>319</v>
+      </c>
+      <c r="I13" s="19">
+        <v>179</v>
+      </c>
+      <c r="J13" s="19">
         <v>45</v>
       </c>
-      <c r="F8" s="20">
-[...8 lines deleted...]
-      <c r="I8" s="20">
+      <c r="K13" s="30">
+        <v>133</v>
+      </c>
+      <c r="L13" s="30">
+        <v>170</v>
+      </c>
+      <c r="M13" s="30">
+        <v>192</v>
+      </c>
+      <c r="N13" s="20">
+        <v>-70</v>
+      </c>
+      <c r="O13" s="20">
+        <v>-128</v>
+      </c>
+      <c r="P13" s="20">
+        <v>-113</v>
+      </c>
+      <c r="Q13" s="20">
+        <v>59</v>
+      </c>
+      <c r="R13" s="20">
+        <v>27</v>
+      </c>
+      <c r="S13" s="20">
+        <v>99</v>
+      </c>
+      <c r="T13" s="20">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" s="32" customFormat="1" ht="11.25">
+      <c r="A14" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="C14" s="19">
+        <v>1878</v>
+      </c>
+      <c r="D14" s="19">
+        <v>1234</v>
+      </c>
+      <c r="E14" s="19">
+        <v>1247</v>
+      </c>
+      <c r="F14" s="19">
+        <v>917</v>
+      </c>
+      <c r="G14" s="19">
+        <v>743</v>
+      </c>
+      <c r="H14" s="19">
+        <v>1139</v>
+      </c>
+      <c r="I14" s="19">
+        <v>1249</v>
+      </c>
+      <c r="J14" s="19">
+        <v>1553</v>
+      </c>
+      <c r="K14" s="30">
+        <v>1364</v>
+      </c>
+      <c r="L14" s="30">
+        <v>1150</v>
+      </c>
+      <c r="M14" s="30">
+        <v>741</v>
+      </c>
+      <c r="N14" s="20">
+        <v>456</v>
+      </c>
+      <c r="O14" s="20">
+        <v>904</v>
+      </c>
+      <c r="P14" s="20">
+        <v>900</v>
+      </c>
+      <c r="Q14" s="20">
+        <v>1004</v>
+      </c>
+      <c r="R14" s="20">
+        <v>781</v>
+      </c>
+      <c r="S14" s="20">
+        <v>722</v>
+      </c>
+      <c r="T14" s="20">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" s="32" customFormat="1" ht="11.25">
+      <c r="A15" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="C15" s="21">
+        <v>206</v>
+      </c>
+      <c r="D15" s="21">
+        <v>165</v>
+      </c>
+      <c r="E15" s="21">
+        <v>218</v>
+      </c>
+      <c r="F15" s="21">
+        <v>244</v>
+      </c>
+      <c r="G15" s="21">
+        <v>489</v>
+      </c>
+      <c r="H15" s="21">
         <v>231</v>
       </c>
-      <c r="J8" s="20">
-[...23 lines deleted...]
-      <c r="R8" s="21">
+      <c r="I15" s="21">
+        <v>383</v>
+      </c>
+      <c r="J15" s="21">
+        <v>403</v>
+      </c>
+      <c r="K15" s="22">
+        <v>433</v>
+      </c>
+      <c r="L15" s="22">
+        <v>390</v>
+      </c>
+      <c r="M15" s="22">
+        <v>282</v>
+      </c>
+      <c r="N15" s="31">
+        <v>68</v>
+      </c>
+      <c r="O15" s="31">
         <v>137</v>
       </c>
-      <c r="S8" s="21">
-[...409 lines deleted...]
-      <c r="P15" s="32">
+      <c r="P15" s="31">
         <v>339</v>
       </c>
-      <c r="Q15" s="32">
+      <c r="Q15" s="31">
         <v>267</v>
       </c>
-      <c r="R15" s="32">
+      <c r="R15" s="31">
         <v>338</v>
       </c>
-      <c r="S15" s="32">
+      <c r="S15" s="31">
         <v>264</v>
+      </c>
+      <c r="T15" s="31">
+        <v>530</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:U1"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>