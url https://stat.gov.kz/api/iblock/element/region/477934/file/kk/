--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -252,51 +252,54 @@
 Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі                                          
 ©</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің ұлттық статистика бюросы</t>
     </r>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/105/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19156&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="14">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -340,50 +343,55 @@
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -438,51 +446,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -546,50 +554,56 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -895,66 +909,66 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.140625" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="87.140625" style="10" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="12">
-        <v>613103</v>
+        <v>613303</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="13" t="s">
         <v>37</v>
       </c>
@@ -1022,59 +1036,59 @@
       <c r="B12" s="6" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="7">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="7">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>50</v>
       </c>
@@ -1083,183 +1097,183 @@
       <c r="A20" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="18" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="114" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="163.5" customHeight="1">
       <c r="B5" s="41" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L27" sqref="L27"/>
+      <selection activeCell="U7" sqref="U7:U15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7" style="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="10" customFormat="1" ht="25.5">
       <c r="A1" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="42" t="s">
+      <c r="B1" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="C1" s="42"/>
-[...17 lines deleted...]
-      <c r="U1" s="42"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
     </row>
     <row r="2" spans="1:25">
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
     </row>
     <row r="3" spans="1:25" s="33" customFormat="1" ht="11.25">
       <c r="A3" s="32"/>
       <c r="C3" s="34"/>
       <c r="D3" s="34"/>
       <c r="Y3" s="35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:25" s="32" customFormat="1" ht="11.25">
-      <c r="A4" s="46" t="s">
+      <c r="A4" s="48" t="s">
         <v>40</v>
       </c>
-      <c r="B4" s="48"/>
-      <c r="C4" s="44">
+      <c r="B4" s="50"/>
+      <c r="C4" s="46">
         <v>2025</v>
       </c>
-      <c r="D4" s="44"/>
-[...10 lines deleted...]
-      <c r="O4" s="45">
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="46"/>
+      <c r="O4" s="47">
         <v>2026</v>
       </c>
-      <c r="P4" s="45"/>
-[...8 lines deleted...]
-      <c r="Y4" s="45"/>
+      <c r="P4" s="47"/>
+      <c r="Q4" s="47"/>
+      <c r="R4" s="47"/>
+      <c r="S4" s="47"/>
+      <c r="T4" s="47"/>
+      <c r="U4" s="47"/>
+      <c r="V4" s="47"/>
+      <c r="W4" s="47"/>
+      <c r="X4" s="47"/>
+      <c r="Y4" s="47"/>
     </row>
     <row r="5" spans="1:25" s="32" customFormat="1" ht="11.25">
-      <c r="A5" s="47"/>
-      <c r="B5" s="49"/>
+      <c r="A5" s="49"/>
+      <c r="B5" s="51"/>
       <c r="C5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="38" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="38" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="38" t="s">
@@ -1287,72 +1301,72 @@
         <v>5</v>
       </c>
       <c r="S5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="T5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="U5" s="38" t="s">
         <v>8</v>
       </c>
       <c r="V5" s="38" t="s">
         <v>0</v>
       </c>
       <c r="W5" s="38" t="s">
         <v>1</v>
       </c>
       <c r="X5" s="38" t="s">
         <v>11</v>
       </c>
       <c r="Y5" s="38" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:25" s="37" customFormat="1" ht="11.25">
-      <c r="B6" s="43" t="s">
+      <c r="B6" s="45" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="43"/>
-[...17 lines deleted...]
-      <c r="U6" s="43"/>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
     </row>
     <row r="7" spans="1:25" s="32" customFormat="1" ht="11.25">
       <c r="A7" s="27" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="28" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="20">
         <v>3792</v>
       </c>
       <c r="D7" s="20">
         <v>1700</v>
       </c>
       <c r="E7" s="2">
         <v>3233</v>
       </c>
       <c r="F7" s="3">
         <v>2133</v>
       </c>
       <c r="G7" s="4">
         <v>2927</v>
       </c>
       <c r="H7" s="3">
         <v>3149</v>
@@ -1371,50 +1385,53 @@
       </c>
       <c r="M7" s="4">
         <v>1531</v>
       </c>
       <c r="N7" s="20">
         <v>991</v>
       </c>
       <c r="O7" s="20">
         <v>1209</v>
       </c>
       <c r="P7" s="20">
         <v>1732</v>
       </c>
       <c r="Q7" s="20">
         <v>2307</v>
       </c>
       <c r="R7" s="20">
         <v>1686</v>
       </c>
       <c r="S7" s="20">
         <v>2789</v>
       </c>
       <c r="T7" s="20">
         <v>5767</v>
       </c>
+      <c r="U7" s="42">
+        <v>4408</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="32" customFormat="1" ht="11.25">
       <c r="A8" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="19">
         <v>33</v>
       </c>
       <c r="D8" s="19">
         <v>242</v>
       </c>
       <c r="E8" s="19">
         <v>45</v>
       </c>
       <c r="F8" s="19">
         <v>189</v>
       </c>
       <c r="G8" s="19">
         <v>296</v>
       </c>
       <c r="H8" s="19">
         <v>270</v>
@@ -1433,51 +1450,53 @@
       </c>
       <c r="M8" s="30">
         <v>-100</v>
       </c>
       <c r="N8" s="20">
         <v>28</v>
       </c>
       <c r="O8" s="20">
         <v>75</v>
       </c>
       <c r="P8" s="20">
         <v>272</v>
       </c>
       <c r="Q8" s="20">
         <v>291</v>
       </c>
       <c r="R8" s="20">
         <v>137</v>
       </c>
       <c r="S8" s="20">
         <v>33</v>
       </c>
       <c r="T8" s="20">
         <v>267</v>
       </c>
-      <c r="U8" s="3"/>
+      <c r="U8" s="42">
+        <v>134</v>
+      </c>
     </row>
     <row r="9" spans="1:25" s="32" customFormat="1" ht="11.25">
       <c r="A9" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="19">
         <v>1149</v>
       </c>
       <c r="D9" s="19">
         <v>697</v>
       </c>
       <c r="E9" s="19">
         <v>1245</v>
       </c>
       <c r="F9" s="19">
         <v>393</v>
       </c>
       <c r="G9" s="19">
         <v>818</v>
       </c>
       <c r="H9" s="19">
         <v>564</v>
@@ -1496,51 +1515,53 @@
       </c>
       <c r="M9" s="30">
         <v>488</v>
       </c>
       <c r="N9" s="20">
         <v>471</v>
       </c>
       <c r="O9" s="20">
         <v>326</v>
       </c>
       <c r="P9" s="20">
         <v>427</v>
       </c>
       <c r="Q9" s="20">
         <v>285</v>
       </c>
       <c r="R9" s="20">
         <v>420</v>
       </c>
       <c r="S9" s="20">
         <v>458</v>
       </c>
       <c r="T9" s="20">
         <v>1657</v>
       </c>
-      <c r="U9" s="3"/>
+      <c r="U9" s="42">
+        <v>1696</v>
+      </c>
     </row>
     <row r="10" spans="1:25" s="32" customFormat="1" ht="11.25">
       <c r="A10" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="19">
         <v>-275</v>
       </c>
       <c r="D10" s="19">
         <v>-395</v>
       </c>
       <c r="E10" s="19">
         <v>-86</v>
       </c>
       <c r="F10" s="19">
         <v>-58</v>
       </c>
       <c r="G10" s="19">
         <v>-179</v>
       </c>
       <c r="H10" s="19">
         <v>-152</v>
@@ -1559,51 +1580,53 @@
       </c>
       <c r="M10" s="30">
         <v>11</v>
       </c>
       <c r="N10" s="20">
         <v>17</v>
       </c>
       <c r="O10" s="20">
         <v>-146</v>
       </c>
       <c r="P10" s="20">
         <v>-49</v>
       </c>
       <c r="Q10" s="20">
         <v>39</v>
       </c>
       <c r="R10" s="20">
         <v>-185</v>
       </c>
       <c r="S10" s="20">
         <v>476</v>
       </c>
       <c r="T10" s="20">
         <v>581</v>
       </c>
-      <c r="U10" s="3"/>
+      <c r="U10" s="42">
+        <v>105</v>
+      </c>
     </row>
     <row r="11" spans="1:25" s="32" customFormat="1" ht="11.25">
       <c r="A11" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="19">
         <v>998</v>
       </c>
       <c r="D11" s="19">
         <v>279</v>
       </c>
       <c r="E11" s="19">
         <v>462</v>
       </c>
       <c r="F11" s="19">
         <v>571</v>
       </c>
       <c r="G11" s="19">
         <v>701</v>
       </c>
       <c r="H11" s="19">
         <v>901</v>
@@ -1622,50 +1645,53 @@
       </c>
       <c r="M11" s="30">
         <v>99</v>
       </c>
       <c r="N11" s="20">
         <v>291</v>
       </c>
       <c r="O11" s="20">
         <v>286</v>
       </c>
       <c r="P11" s="20">
         <v>328</v>
       </c>
       <c r="Q11" s="20">
         <v>580</v>
       </c>
       <c r="R11" s="20">
         <v>305</v>
       </c>
       <c r="S11" s="20">
         <v>718</v>
       </c>
       <c r="T11" s="20">
         <v>1226</v>
       </c>
+      <c r="U11" s="42">
+        <v>678</v>
+      </c>
     </row>
     <row r="12" spans="1:25" s="32" customFormat="1" ht="11.25">
       <c r="A12" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="19">
         <v>-47</v>
       </c>
       <c r="D12" s="19">
         <v>-561</v>
       </c>
       <c r="E12" s="19">
         <v>-128</v>
       </c>
       <c r="F12" s="19">
         <v>-342</v>
       </c>
       <c r="G12" s="19">
         <v>-152</v>
       </c>
       <c r="H12" s="19">
         <v>-123</v>
@@ -1684,50 +1710,53 @@
       </c>
       <c r="M12" s="30">
         <v>-182</v>
       </c>
       <c r="N12" s="20">
         <v>-270</v>
       </c>
       <c r="O12" s="20">
         <v>-245</v>
       </c>
       <c r="P12" s="20">
         <v>-372</v>
       </c>
       <c r="Q12" s="20">
         <v>-218</v>
       </c>
       <c r="R12" s="20">
         <v>-137</v>
       </c>
       <c r="S12" s="20">
         <v>19</v>
       </c>
       <c r="T12" s="20">
         <v>-18</v>
       </c>
+      <c r="U12" s="42">
+        <v>111</v>
+      </c>
     </row>
     <row r="13" spans="1:25" s="32" customFormat="1" ht="11.25">
       <c r="A13" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="19">
         <v>-150</v>
       </c>
       <c r="D13" s="19">
         <v>39</v>
       </c>
       <c r="E13" s="19">
         <v>230</v>
       </c>
       <c r="F13" s="19">
         <v>219</v>
       </c>
       <c r="G13" s="19">
         <v>211</v>
       </c>
       <c r="H13" s="19">
         <v>319</v>
@@ -1746,50 +1775,53 @@
       </c>
       <c r="M13" s="30">
         <v>192</v>
       </c>
       <c r="N13" s="20">
         <v>-70</v>
       </c>
       <c r="O13" s="20">
         <v>-128</v>
       </c>
       <c r="P13" s="20">
         <v>-113</v>
       </c>
       <c r="Q13" s="20">
         <v>59</v>
       </c>
       <c r="R13" s="20">
         <v>27</v>
       </c>
       <c r="S13" s="20">
         <v>99</v>
       </c>
       <c r="T13" s="20">
         <v>433</v>
       </c>
+      <c r="U13" s="42">
+        <v>282</v>
+      </c>
     </row>
     <row r="14" spans="1:25" s="32" customFormat="1" ht="11.25">
       <c r="A14" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="19">
         <v>1878</v>
       </c>
       <c r="D14" s="19">
         <v>1234</v>
       </c>
       <c r="E14" s="19">
         <v>1247</v>
       </c>
       <c r="F14" s="19">
         <v>917</v>
       </c>
       <c r="G14" s="19">
         <v>743</v>
       </c>
       <c r="H14" s="19">
         <v>1139</v>
@@ -1808,50 +1840,53 @@
       </c>
       <c r="M14" s="30">
         <v>741</v>
       </c>
       <c r="N14" s="20">
         <v>456</v>
       </c>
       <c r="O14" s="20">
         <v>904</v>
       </c>
       <c r="P14" s="20">
         <v>900</v>
       </c>
       <c r="Q14" s="20">
         <v>1004</v>
       </c>
       <c r="R14" s="20">
         <v>781</v>
       </c>
       <c r="S14" s="20">
         <v>722</v>
       </c>
       <c r="T14" s="20">
         <v>1091</v>
       </c>
+      <c r="U14" s="42">
+        <v>1051</v>
+      </c>
     </row>
     <row r="15" spans="1:25" s="32" customFormat="1" ht="11.25">
       <c r="A15" s="25" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="26" t="s">
         <v>67</v>
       </c>
       <c r="C15" s="21">
         <v>206</v>
       </c>
       <c r="D15" s="21">
         <v>165</v>
       </c>
       <c r="E15" s="21">
         <v>218</v>
       </c>
       <c r="F15" s="21">
         <v>244</v>
       </c>
       <c r="G15" s="21">
         <v>489</v>
       </c>
       <c r="H15" s="21">
         <v>231</v>
@@ -1869,50 +1904,53 @@
         <v>390</v>
       </c>
       <c r="M15" s="22">
         <v>282</v>
       </c>
       <c r="N15" s="31">
         <v>68</v>
       </c>
       <c r="O15" s="31">
         <v>137</v>
       </c>
       <c r="P15" s="31">
         <v>339</v>
       </c>
       <c r="Q15" s="31">
         <v>267</v>
       </c>
       <c r="R15" s="31">
         <v>338</v>
       </c>
       <c r="S15" s="31">
         <v>264</v>
       </c>
       <c r="T15" s="31">
         <v>530</v>
+      </c>
+      <c r="U15" s="43">
+        <v>351</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:U1"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>