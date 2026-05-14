--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -491,51 +491,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -594,79 +594,85 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -948,51 +954,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A9" sqref="A9"/>
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="38" style="1" customWidth="1"/>
     <col min="2" max="2" width="95.28515625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="10">
         <v>613302</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="11" t="s">
         <v>36</v>
       </c>
     </row>
@@ -1023,51 +1029,51 @@
     <row r="6" spans="1:2">
       <c r="A6" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
-      <c r="A9" s="51" t="s">
+      <c r="A9" s="42" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="9" t="s">
         <v>27</v>
@@ -1075,59 +1081,59 @@
       <c r="B12" s="3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="4">
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="4">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>52</v>
       </c>
@@ -1233,728 +1239,744 @@
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="12"/>
       <c r="B17" s="12"/>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="12"/>
       <c r="B18" s="12"/>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="12"/>
       <c r="B19" s="12"/>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="12"/>
       <c r="B20" s="12"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y17"/>
+  <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D11" sqref="D11"/>
+      <selection activeCell="A3" sqref="A3:XFD3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
-[...4 lines deleted...]
-      <c r="A2" s="41" t="s">
+    <row r="1" spans="1:25" s="12" customFormat="1" ht="25.5">
+      <c r="A1" s="41" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="42" t="s">
+      <c r="B1" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="42"/>
-[...37 lines deleted...]
-      <c r="Y5" s="30" t="s">
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+    </row>
+    <row r="2" spans="1:25">
+      <c r="A2" s="12"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+    </row>
+    <row r="3" spans="1:25" s="28" customFormat="1" ht="11.25">
+      <c r="A3" s="27"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="Y3" s="30" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:25" s="27" customFormat="1" ht="11.25">
-      <c r="A6" s="47" t="s">
+    <row r="4" spans="1:25" s="27" customFormat="1" ht="11.25">
+      <c r="A4" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="B6" s="49"/>
-      <c r="C6" s="45">
+      <c r="B4" s="52"/>
+      <c r="C4" s="48">
         <v>2025</v>
       </c>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="49"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="49"/>
+      <c r="O4" s="47">
+        <v>2026</v>
+      </c>
+      <c r="P4" s="47"/>
+      <c r="Q4" s="47"/>
+      <c r="R4" s="47"/>
+      <c r="S4" s="47"/>
+      <c r="T4" s="47"/>
+      <c r="U4" s="47"/>
+      <c r="V4" s="47"/>
+      <c r="W4" s="47"/>
+      <c r="X4" s="47"/>
+      <c r="Y4" s="47"/>
+    </row>
+    <row r="5" spans="1:25" s="27" customFormat="1" ht="11.25">
+      <c r="A5" s="51"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="G5" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="H5" s="32" t="s">
+        <v>7</v>
+      </c>
+      <c r="I5" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="J5" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="K5" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="L5" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="M5" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="N5" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="O5" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="P5" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q5" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="R5" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="S5" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="T5" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="U5" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="V5" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="W5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="X5" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y5" s="34" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" s="36" customFormat="1" ht="11.25">
+      <c r="A6" s="35"/>
+      <c r="B6" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="46"/>
       <c r="D6" s="46"/>
       <c r="E6" s="46"/>
       <c r="F6" s="46"/>
       <c r="G6" s="46"/>
       <c r="H6" s="46"/>
       <c r="I6" s="46"/>
       <c r="J6" s="46"/>
       <c r="K6" s="46"/>
       <c r="L6" s="46"/>
       <c r="M6" s="46"/>
       <c r="N6" s="46"/>
-      <c r="O6" s="44">
-[...11 lines deleted...]
-      <c r="Y6" s="44"/>
+      <c r="O6" s="46"/>
+      <c r="P6" s="46"/>
+      <c r="Q6" s="46"/>
+      <c r="R6" s="46"/>
+      <c r="S6" s="46"/>
+      <c r="T6" s="46"/>
+      <c r="U6" s="46"/>
     </row>
     <row r="7" spans="1:25" s="27" customFormat="1" ht="11.25">
-      <c r="A7" s="48"/>
-[...94 lines deleted...]
-      <c r="U8" s="43"/>
+      <c r="A7" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="38">
+        <v>20910</v>
+      </c>
+      <c r="D7" s="38">
+        <v>20309</v>
+      </c>
+      <c r="E7" s="39">
+        <v>16333</v>
+      </c>
+      <c r="F7" s="40">
+        <v>20889</v>
+      </c>
+      <c r="G7" s="40">
+        <v>18763</v>
+      </c>
+      <c r="H7" s="40">
+        <v>19692</v>
+      </c>
+      <c r="I7" s="40">
+        <v>21770</v>
+      </c>
+      <c r="J7" s="40">
+        <v>23624</v>
+      </c>
+      <c r="K7" s="24">
+        <v>22175</v>
+      </c>
+      <c r="L7" s="40">
+        <v>19521</v>
+      </c>
+      <c r="M7" s="40">
+        <v>17746</v>
+      </c>
+      <c r="N7" s="38">
+        <v>18004</v>
+      </c>
+      <c r="O7" s="38">
+        <v>23862</v>
+      </c>
+      <c r="P7" s="38">
+        <v>19488</v>
+      </c>
+      <c r="Q7" s="43">
+        <v>21244</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" s="27" customFormat="1" ht="11.25">
+      <c r="A8" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="C8" s="23">
+        <v>2220</v>
+      </c>
+      <c r="D8" s="23">
+        <v>1972</v>
+      </c>
+      <c r="E8" s="23">
+        <v>1768</v>
+      </c>
+      <c r="F8" s="23">
+        <v>2074</v>
+      </c>
+      <c r="G8" s="23">
+        <v>1831</v>
+      </c>
+      <c r="H8" s="23">
+        <v>2007</v>
+      </c>
+      <c r="I8" s="23">
+        <v>2201</v>
+      </c>
+      <c r="J8" s="23">
+        <v>2517</v>
+      </c>
+      <c r="K8" s="24">
+        <v>2263</v>
+      </c>
+      <c r="L8" s="24">
+        <v>2157</v>
+      </c>
+      <c r="M8" s="38">
+        <v>1931</v>
+      </c>
+      <c r="N8" s="38">
+        <v>1740</v>
+      </c>
+      <c r="O8" s="38">
+        <v>2323</v>
+      </c>
+      <c r="P8" s="38">
+        <v>1947</v>
+      </c>
+      <c r="Q8" s="43">
+        <v>2108</v>
+      </c>
     </row>
     <row r="9" spans="1:25" s="27" customFormat="1" ht="11.25">
-      <c r="A9" s="21" t="s">
-[...27 lines deleted...]
-        <v>23624</v>
+      <c r="A9" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="23">
+        <v>4212</v>
+      </c>
+      <c r="D9" s="23">
+        <v>4045</v>
+      </c>
+      <c r="E9" s="23">
+        <v>3059</v>
+      </c>
+      <c r="F9" s="23">
+        <v>4335</v>
+      </c>
+      <c r="G9" s="23">
+        <v>3715</v>
+      </c>
+      <c r="H9" s="23">
+        <v>4020</v>
+      </c>
+      <c r="I9" s="23">
+        <v>4483</v>
+      </c>
+      <c r="J9" s="23">
+        <v>4741</v>
       </c>
       <c r="K9" s="24">
-        <v>22175</v>
-[...5 lines deleted...]
-        <v>17746</v>
+        <v>4329</v>
+      </c>
+      <c r="L9" s="24">
+        <v>3889</v>
+      </c>
+      <c r="M9" s="38">
+        <v>3365</v>
       </c>
       <c r="N9" s="38">
-        <v>18004</v>
+        <v>3564</v>
       </c>
       <c r="O9" s="38">
-        <v>23862</v>
+        <v>4999</v>
       </c>
       <c r="P9" s="38">
-        <v>19488</v>
+        <v>4112</v>
+      </c>
+      <c r="Q9" s="43">
+        <v>4724</v>
       </c>
     </row>
     <row r="10" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="17" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B10" s="18" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C10" s="23">
-        <v>2220</v>
+        <v>3426</v>
       </c>
       <c r="D10" s="23">
-        <v>1972</v>
+        <v>3329</v>
       </c>
       <c r="E10" s="23">
-        <v>1768</v>
+        <v>2610</v>
       </c>
       <c r="F10" s="23">
-        <v>2074</v>
+        <v>3258</v>
       </c>
       <c r="G10" s="23">
-        <v>1831</v>
+        <v>3014</v>
       </c>
       <c r="H10" s="23">
-        <v>2007</v>
+        <v>3101</v>
       </c>
       <c r="I10" s="23">
-        <v>2201</v>
+        <v>3324</v>
       </c>
       <c r="J10" s="23">
-        <v>2517</v>
+        <v>3843</v>
       </c>
       <c r="K10" s="24">
-        <v>2263</v>
+        <v>3640</v>
       </c>
       <c r="L10" s="24">
-        <v>2157</v>
+        <v>3093</v>
       </c>
       <c r="M10" s="38">
-        <v>1931</v>
+        <v>2811</v>
       </c>
       <c r="N10" s="38">
-        <v>1740</v>
+        <v>2750</v>
       </c>
       <c r="O10" s="38">
-        <v>2323</v>
+        <v>3620</v>
       </c>
       <c r="P10" s="38">
-        <v>1947</v>
+        <v>2899</v>
+      </c>
+      <c r="Q10" s="43">
+        <v>3308</v>
       </c>
     </row>
     <row r="11" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="17" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="B11" s="18" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="C11" s="23">
-        <v>4212</v>
+        <v>2495</v>
       </c>
       <c r="D11" s="23">
-        <v>4045</v>
+        <v>2717</v>
       </c>
       <c r="E11" s="23">
-        <v>3059</v>
+        <v>2275</v>
       </c>
       <c r="F11" s="23">
-        <v>4335</v>
+        <v>2783</v>
       </c>
       <c r="G11" s="23">
-        <v>3715</v>
+        <v>2443</v>
       </c>
       <c r="H11" s="23">
-        <v>4020</v>
+        <v>2630</v>
       </c>
       <c r="I11" s="23">
-        <v>4483</v>
+        <v>2856</v>
       </c>
       <c r="J11" s="23">
-        <v>4741</v>
+        <v>2935</v>
       </c>
       <c r="K11" s="24">
-        <v>4329</v>
+        <v>3207</v>
       </c>
       <c r="L11" s="24">
-        <v>3889</v>
+        <v>2677</v>
       </c>
       <c r="M11" s="38">
-        <v>3365</v>
+        <v>2573</v>
       </c>
       <c r="N11" s="38">
-        <v>3564</v>
+        <v>2574</v>
       </c>
       <c r="O11" s="38">
-        <v>4999</v>
+        <v>3192</v>
       </c>
       <c r="P11" s="38">
-        <v>4112</v>
+        <v>2589</v>
+      </c>
+      <c r="Q11" s="43">
+        <v>2668</v>
       </c>
     </row>
     <row r="12" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="17" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B12" s="18" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C12" s="23">
-        <v>3426</v>
+        <v>1743</v>
       </c>
       <c r="D12" s="23">
-        <v>3329</v>
+        <v>1920</v>
       </c>
       <c r="E12" s="23">
-        <v>2610</v>
+        <v>1456</v>
       </c>
       <c r="F12" s="23">
-        <v>3258</v>
+        <v>1839</v>
       </c>
       <c r="G12" s="23">
-        <v>3014</v>
+        <v>1615</v>
       </c>
       <c r="H12" s="23">
-        <v>3101</v>
+        <v>1613</v>
       </c>
       <c r="I12" s="23">
-        <v>3324</v>
+        <v>1839</v>
       </c>
       <c r="J12" s="23">
-        <v>3843</v>
+        <v>1967</v>
       </c>
       <c r="K12" s="24">
-        <v>3640</v>
+        <v>1960</v>
       </c>
       <c r="L12" s="24">
-        <v>3093</v>
+        <v>1648</v>
       </c>
       <c r="M12" s="38">
-        <v>2811</v>
+        <v>1544</v>
       </c>
       <c r="N12" s="38">
-        <v>2750</v>
+        <v>1524</v>
       </c>
       <c r="O12" s="38">
-        <v>3620</v>
+        <v>1881</v>
       </c>
       <c r="P12" s="38">
-        <v>2899</v>
+        <v>1669</v>
+      </c>
+      <c r="Q12" s="43">
+        <v>1627</v>
       </c>
     </row>
     <row r="13" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="17" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B13" s="18" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C13" s="23">
-        <v>2495</v>
+        <v>1968</v>
       </c>
       <c r="D13" s="23">
-        <v>2717</v>
+        <v>1712</v>
       </c>
       <c r="E13" s="23">
-        <v>2275</v>
+        <v>1424</v>
       </c>
       <c r="F13" s="23">
-        <v>2783</v>
+        <v>1839</v>
       </c>
       <c r="G13" s="23">
-        <v>2443</v>
+        <v>1668</v>
       </c>
       <c r="H13" s="23">
-        <v>2630</v>
+        <v>1743</v>
       </c>
       <c r="I13" s="23">
-        <v>2856</v>
+        <v>1962</v>
       </c>
       <c r="J13" s="23">
-        <v>2935</v>
+        <v>2139</v>
       </c>
       <c r="K13" s="24">
-        <v>3207</v>
+        <v>1976</v>
       </c>
       <c r="L13" s="24">
-        <v>2677</v>
+        <v>1671</v>
       </c>
       <c r="M13" s="38">
-        <v>2573</v>
+        <v>1434</v>
       </c>
       <c r="N13" s="38">
-        <v>2574</v>
+        <v>1642</v>
       </c>
       <c r="O13" s="38">
-        <v>3192</v>
+        <v>2112</v>
       </c>
       <c r="P13" s="38">
-        <v>2589</v>
+        <v>1778</v>
+      </c>
+      <c r="Q13" s="43">
+        <v>1872</v>
       </c>
     </row>
     <row r="14" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="17" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B14" s="18" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C14" s="23">
-        <v>1743</v>
+        <v>2764</v>
       </c>
       <c r="D14" s="23">
-        <v>1920</v>
+        <v>2675</v>
       </c>
       <c r="E14" s="23">
-        <v>1456</v>
+        <v>2100</v>
       </c>
       <c r="F14" s="23">
-        <v>1839</v>
+        <v>2810</v>
       </c>
       <c r="G14" s="23">
-        <v>1615</v>
+        <v>2750</v>
       </c>
       <c r="H14" s="23">
-        <v>1613</v>
+        <v>2675</v>
       </c>
       <c r="I14" s="23">
-        <v>1839</v>
+        <v>3122</v>
       </c>
       <c r="J14" s="23">
-        <v>1967</v>
+        <v>3245</v>
       </c>
       <c r="K14" s="24">
-        <v>1960</v>
+        <v>2892</v>
       </c>
       <c r="L14" s="24">
-        <v>1648</v>
+        <v>2525</v>
       </c>
       <c r="M14" s="38">
-        <v>1544</v>
+        <v>2362</v>
       </c>
       <c r="N14" s="38">
-        <v>1524</v>
+        <v>2514</v>
       </c>
       <c r="O14" s="38">
-        <v>1881</v>
+        <v>3411</v>
       </c>
       <c r="P14" s="38">
-        <v>1669</v>
+        <v>2623</v>
+      </c>
+      <c r="Q14" s="43">
+        <v>2912</v>
       </c>
     </row>
     <row r="15" spans="1:25" s="27" customFormat="1" ht="11.25">
-      <c r="A15" s="17" t="s">
-[...99 lines deleted...]
-      <c r="A17" s="19" t="s">
+      <c r="A15" s="19" t="s">
         <v>68</v>
       </c>
-      <c r="B17" s="20" t="s">
+      <c r="B15" s="20" t="s">
         <v>69</v>
       </c>
-      <c r="C17" s="25">
+      <c r="C15" s="25">
         <v>2082</v>
       </c>
-      <c r="D17" s="25">
+      <c r="D15" s="25">
         <v>1939</v>
       </c>
-      <c r="E17" s="25">
+      <c r="E15" s="25">
         <v>1641</v>
       </c>
-      <c r="F17" s="25">
+      <c r="F15" s="25">
         <v>1951</v>
       </c>
-      <c r="G17" s="25">
+      <c r="G15" s="25">
         <v>1727</v>
       </c>
-      <c r="H17" s="25">
+      <c r="H15" s="25">
         <v>1903</v>
       </c>
-      <c r="I17" s="25">
+      <c r="I15" s="25">
         <v>1983</v>
       </c>
-      <c r="J17" s="25">
+      <c r="J15" s="25">
         <v>2237</v>
       </c>
-      <c r="K17" s="26">
+      <c r="K15" s="26">
         <v>1908</v>
       </c>
-      <c r="L17" s="26">
+      <c r="L15" s="26">
         <v>1861</v>
       </c>
-      <c r="M17" s="26">
+      <c r="M15" s="26">
         <v>1726</v>
       </c>
-      <c r="N17" s="26">
+      <c r="N15" s="26">
         <v>1696</v>
       </c>
-      <c r="O17" s="26">
+      <c r="O15" s="26">
         <v>2324</v>
       </c>
-      <c r="P17" s="26">
+      <c r="P15" s="26">
         <v>1871</v>
+      </c>
+      <c r="Q15" s="44">
+        <v>2025</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="B2:U2"/>
-[...4 lines deleted...]
-    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B1:U1"/>
+    <mergeCell ref="B6:U6"/>
+    <mergeCell ref="O4:Y4"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>