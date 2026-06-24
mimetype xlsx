--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -954,51 +954,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="38" style="1" customWidth="1"/>
     <col min="2" max="2" width="95.28515625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="10">
         <v>613302</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="11" t="s">
         <v>36</v>
       </c>
     </row>
@@ -1081,59 +1081,59 @@
       <c r="B12" s="3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="4">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="4">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>52</v>
       </c>
@@ -1242,73 +1242,73 @@
       <c r="B17" s="12"/>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="12"/>
       <c r="B18" s="12"/>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="12"/>
       <c r="B19" s="12"/>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="12"/>
       <c r="B20" s="12"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:XFD3"/>
+      <selection activeCell="R13" sqref="R13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
-    <col min="18" max="18" width="4.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="5.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="12" customFormat="1" ht="25.5">
       <c r="A1" s="41" t="s">
         <v>43</v>
       </c>
       <c r="B1" s="45" t="s">
         <v>36</v>
       </c>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
@@ -1500,50 +1500,53 @@
       </c>
       <c r="J7" s="40">
         <v>23624</v>
       </c>
       <c r="K7" s="24">
         <v>22175</v>
       </c>
       <c r="L7" s="40">
         <v>19521</v>
       </c>
       <c r="M7" s="40">
         <v>17746</v>
       </c>
       <c r="N7" s="38">
         <v>18004</v>
       </c>
       <c r="O7" s="38">
         <v>23862</v>
       </c>
       <c r="P7" s="38">
         <v>19488</v>
       </c>
       <c r="Q7" s="43">
         <v>21244</v>
       </c>
+      <c r="R7" s="43">
+        <v>19675</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="18" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="23">
         <v>2220</v>
       </c>
       <c r="D8" s="23">
         <v>1972</v>
       </c>
       <c r="E8" s="23">
         <v>1768</v>
       </c>
       <c r="F8" s="23">
         <v>2074</v>
       </c>
       <c r="G8" s="23">
         <v>1831</v>
       </c>
       <c r="H8" s="23">
         <v>2007</v>
@@ -1553,50 +1556,53 @@
       </c>
       <c r="J8" s="23">
         <v>2517</v>
       </c>
       <c r="K8" s="24">
         <v>2263</v>
       </c>
       <c r="L8" s="24">
         <v>2157</v>
       </c>
       <c r="M8" s="38">
         <v>1931</v>
       </c>
       <c r="N8" s="38">
         <v>1740</v>
       </c>
       <c r="O8" s="38">
         <v>2323</v>
       </c>
       <c r="P8" s="38">
         <v>1947</v>
       </c>
       <c r="Q8" s="43">
         <v>2108</v>
       </c>
+      <c r="R8" s="43">
+        <v>1917</v>
+      </c>
     </row>
     <row r="9" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="18" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="23">
         <v>4212</v>
       </c>
       <c r="D9" s="23">
         <v>4045</v>
       </c>
       <c r="E9" s="23">
         <v>3059</v>
       </c>
       <c r="F9" s="23">
         <v>4335</v>
       </c>
       <c r="G9" s="23">
         <v>3715</v>
       </c>
       <c r="H9" s="23">
         <v>4020</v>
@@ -1606,50 +1612,53 @@
       </c>
       <c r="J9" s="23">
         <v>4741</v>
       </c>
       <c r="K9" s="24">
         <v>4329</v>
       </c>
       <c r="L9" s="24">
         <v>3889</v>
       </c>
       <c r="M9" s="38">
         <v>3365</v>
       </c>
       <c r="N9" s="38">
         <v>3564</v>
       </c>
       <c r="O9" s="38">
         <v>4999</v>
       </c>
       <c r="P9" s="38">
         <v>4112</v>
       </c>
       <c r="Q9" s="43">
         <v>4724</v>
       </c>
+      <c r="R9" s="43">
+        <v>4165</v>
+      </c>
     </row>
     <row r="10" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="23">
         <v>3426</v>
       </c>
       <c r="D10" s="23">
         <v>3329</v>
       </c>
       <c r="E10" s="23">
         <v>2610</v>
       </c>
       <c r="F10" s="23">
         <v>3258</v>
       </c>
       <c r="G10" s="23">
         <v>3014</v>
       </c>
       <c r="H10" s="23">
         <v>3101</v>
@@ -1659,50 +1668,53 @@
       </c>
       <c r="J10" s="23">
         <v>3843</v>
       </c>
       <c r="K10" s="24">
         <v>3640</v>
       </c>
       <c r="L10" s="24">
         <v>3093</v>
       </c>
       <c r="M10" s="38">
         <v>2811</v>
       </c>
       <c r="N10" s="38">
         <v>2750</v>
       </c>
       <c r="O10" s="38">
         <v>3620</v>
       </c>
       <c r="P10" s="38">
         <v>2899</v>
       </c>
       <c r="Q10" s="43">
         <v>3308</v>
       </c>
+      <c r="R10" s="43">
+        <v>3126</v>
+      </c>
     </row>
     <row r="11" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="18" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="23">
         <v>2495</v>
       </c>
       <c r="D11" s="23">
         <v>2717</v>
       </c>
       <c r="E11" s="23">
         <v>2275</v>
       </c>
       <c r="F11" s="23">
         <v>2783</v>
       </c>
       <c r="G11" s="23">
         <v>2443</v>
       </c>
       <c r="H11" s="23">
         <v>2630</v>
@@ -1712,50 +1724,53 @@
       </c>
       <c r="J11" s="23">
         <v>2935</v>
       </c>
       <c r="K11" s="24">
         <v>3207</v>
       </c>
       <c r="L11" s="24">
         <v>2677</v>
       </c>
       <c r="M11" s="38">
         <v>2573</v>
       </c>
       <c r="N11" s="38">
         <v>2574</v>
       </c>
       <c r="O11" s="38">
         <v>3192</v>
       </c>
       <c r="P11" s="38">
         <v>2589</v>
       </c>
       <c r="Q11" s="43">
         <v>2668</v>
       </c>
+      <c r="R11" s="43">
+        <v>2695</v>
+      </c>
     </row>
     <row r="12" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="23">
         <v>1743</v>
       </c>
       <c r="D12" s="23">
         <v>1920</v>
       </c>
       <c r="E12" s="23">
         <v>1456</v>
       </c>
       <c r="F12" s="23">
         <v>1839</v>
       </c>
       <c r="G12" s="23">
         <v>1615</v>
       </c>
       <c r="H12" s="23">
         <v>1613</v>
@@ -1765,50 +1780,53 @@
       </c>
       <c r="J12" s="23">
         <v>1967</v>
       </c>
       <c r="K12" s="24">
         <v>1960</v>
       </c>
       <c r="L12" s="24">
         <v>1648</v>
       </c>
       <c r="M12" s="38">
         <v>1544</v>
       </c>
       <c r="N12" s="38">
         <v>1524</v>
       </c>
       <c r="O12" s="38">
         <v>1881</v>
       </c>
       <c r="P12" s="38">
         <v>1669</v>
       </c>
       <c r="Q12" s="43">
         <v>1627</v>
       </c>
+      <c r="R12" s="43">
+        <v>1517</v>
+      </c>
     </row>
     <row r="13" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="23">
         <v>1968</v>
       </c>
       <c r="D13" s="23">
         <v>1712</v>
       </c>
       <c r="E13" s="23">
         <v>1424</v>
       </c>
       <c r="F13" s="23">
         <v>1839</v>
       </c>
       <c r="G13" s="23">
         <v>1668</v>
       </c>
       <c r="H13" s="23">
         <v>1743</v>
@@ -1818,50 +1836,53 @@
       </c>
       <c r="J13" s="23">
         <v>2139</v>
       </c>
       <c r="K13" s="24">
         <v>1976</v>
       </c>
       <c r="L13" s="24">
         <v>1671</v>
       </c>
       <c r="M13" s="38">
         <v>1434</v>
       </c>
       <c r="N13" s="38">
         <v>1642</v>
       </c>
       <c r="O13" s="38">
         <v>2112</v>
       </c>
       <c r="P13" s="38">
         <v>1778</v>
       </c>
       <c r="Q13" s="43">
         <v>1872</v>
       </c>
+      <c r="R13" s="43">
+        <v>1702</v>
+      </c>
     </row>
     <row r="14" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="23">
         <v>2764</v>
       </c>
       <c r="D14" s="23">
         <v>2675</v>
       </c>
       <c r="E14" s="23">
         <v>2100</v>
       </c>
       <c r="F14" s="23">
         <v>2810</v>
       </c>
       <c r="G14" s="23">
         <v>2750</v>
       </c>
       <c r="H14" s="23">
         <v>2675</v>
@@ -1871,50 +1892,53 @@
       </c>
       <c r="J14" s="23">
         <v>3245</v>
       </c>
       <c r="K14" s="24">
         <v>2892</v>
       </c>
       <c r="L14" s="24">
         <v>2525</v>
       </c>
       <c r="M14" s="38">
         <v>2362</v>
       </c>
       <c r="N14" s="38">
         <v>2514</v>
       </c>
       <c r="O14" s="38">
         <v>3411</v>
       </c>
       <c r="P14" s="38">
         <v>2623</v>
       </c>
       <c r="Q14" s="43">
         <v>2912</v>
       </c>
+      <c r="R14" s="43">
+        <v>2727</v>
+      </c>
     </row>
     <row r="15" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="19" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="25">
         <v>2082</v>
       </c>
       <c r="D15" s="25">
         <v>1939</v>
       </c>
       <c r="E15" s="25">
         <v>1641</v>
       </c>
       <c r="F15" s="25">
         <v>1951</v>
       </c>
       <c r="G15" s="25">
         <v>1727</v>
       </c>
       <c r="H15" s="25">
         <v>1903</v>
@@ -1923,50 +1947,53 @@
         <v>1983</v>
       </c>
       <c r="J15" s="25">
         <v>2237</v>
       </c>
       <c r="K15" s="26">
         <v>1908</v>
       </c>
       <c r="L15" s="26">
         <v>1861</v>
       </c>
       <c r="M15" s="26">
         <v>1726</v>
       </c>
       <c r="N15" s="26">
         <v>1696</v>
       </c>
       <c r="O15" s="26">
         <v>2324</v>
       </c>
       <c r="P15" s="26">
         <v>1871</v>
       </c>
       <c r="Q15" s="44">
         <v>2025</v>
+      </c>
+      <c r="R15" s="44">
+        <v>1826</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:U1"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="O4:Y4"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>