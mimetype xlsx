--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -954,54 +954,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="38" style="1" customWidth="1"/>
     <col min="2" max="2" width="95.28515625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="10">
         <v>613302</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="11" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="9" t="s">
         <v>17</v>
@@ -1081,59 +1081,59 @@
       <c r="B12" s="3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="4">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="4">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>52</v>
       </c>
@@ -1142,74 +1142,74 @@
       <c r="A20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="115.42578125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="12"/>
       <c r="B1" s="12"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="12"/>
       <c r="B2" s="12"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
     </row>
-    <row r="5" spans="1:2" ht="141">
+    <row r="5" spans="1:2" ht="140.25">
       <c r="A5" s="12"/>
       <c r="B5" s="13" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="12"/>
       <c r="B6" s="12"/>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="12"/>
       <c r="B7" s="12"/>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="12"/>
       <c r="B9" s="12"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="12"/>
       <c r="B10" s="12"/>
     </row>
@@ -1242,54 +1242,54 @@
       <c r="B17" s="12"/>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="12"/>
       <c r="B18" s="12"/>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="12"/>
       <c r="B19" s="12"/>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="12"/>
       <c r="B20" s="12"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="R13" sqref="R13"/>
+      <selection activeCell="L27" sqref="L27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
@@ -1503,50 +1503,53 @@
       </c>
       <c r="K7" s="24">
         <v>22175</v>
       </c>
       <c r="L7" s="40">
         <v>19521</v>
       </c>
       <c r="M7" s="40">
         <v>17746</v>
       </c>
       <c r="N7" s="38">
         <v>18004</v>
       </c>
       <c r="O7" s="38">
         <v>23862</v>
       </c>
       <c r="P7" s="38">
         <v>19488</v>
       </c>
       <c r="Q7" s="43">
         <v>21244</v>
       </c>
       <c r="R7" s="43">
         <v>19675</v>
       </c>
+      <c r="S7" s="43">
+        <v>16965</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="18" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="23">
         <v>2220</v>
       </c>
       <c r="D8" s="23">
         <v>1972</v>
       </c>
       <c r="E8" s="23">
         <v>1768</v>
       </c>
       <c r="F8" s="23">
         <v>2074</v>
       </c>
       <c r="G8" s="23">
         <v>1831</v>
       </c>
       <c r="H8" s="23">
         <v>2007</v>
@@ -1559,50 +1562,53 @@
       </c>
       <c r="K8" s="24">
         <v>2263</v>
       </c>
       <c r="L8" s="24">
         <v>2157</v>
       </c>
       <c r="M8" s="38">
         <v>1931</v>
       </c>
       <c r="N8" s="38">
         <v>1740</v>
       </c>
       <c r="O8" s="38">
         <v>2323</v>
       </c>
       <c r="P8" s="38">
         <v>1947</v>
       </c>
       <c r="Q8" s="43">
         <v>2108</v>
       </c>
       <c r="R8" s="43">
         <v>1917</v>
       </c>
+      <c r="S8" s="43">
+        <v>1810</v>
+      </c>
     </row>
     <row r="9" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="18" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="23">
         <v>4212</v>
       </c>
       <c r="D9" s="23">
         <v>4045</v>
       </c>
       <c r="E9" s="23">
         <v>3059</v>
       </c>
       <c r="F9" s="23">
         <v>4335</v>
       </c>
       <c r="G9" s="23">
         <v>3715</v>
       </c>
       <c r="H9" s="23">
         <v>4020</v>
@@ -1615,50 +1621,53 @@
       </c>
       <c r="K9" s="24">
         <v>4329</v>
       </c>
       <c r="L9" s="24">
         <v>3889</v>
       </c>
       <c r="M9" s="38">
         <v>3365</v>
       </c>
       <c r="N9" s="38">
         <v>3564</v>
       </c>
       <c r="O9" s="38">
         <v>4999</v>
       </c>
       <c r="P9" s="38">
         <v>4112</v>
       </c>
       <c r="Q9" s="43">
         <v>4724</v>
       </c>
       <c r="R9" s="43">
         <v>4165</v>
       </c>
+      <c r="S9" s="43">
+        <v>3563</v>
+      </c>
     </row>
     <row r="10" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="23">
         <v>3426</v>
       </c>
       <c r="D10" s="23">
         <v>3329</v>
       </c>
       <c r="E10" s="23">
         <v>2610</v>
       </c>
       <c r="F10" s="23">
         <v>3258</v>
       </c>
       <c r="G10" s="23">
         <v>3014</v>
       </c>
       <c r="H10" s="23">
         <v>3101</v>
@@ -1671,50 +1680,53 @@
       </c>
       <c r="K10" s="24">
         <v>3640</v>
       </c>
       <c r="L10" s="24">
         <v>3093</v>
       </c>
       <c r="M10" s="38">
         <v>2811</v>
       </c>
       <c r="N10" s="38">
         <v>2750</v>
       </c>
       <c r="O10" s="38">
         <v>3620</v>
       </c>
       <c r="P10" s="38">
         <v>2899</v>
       </c>
       <c r="Q10" s="43">
         <v>3308</v>
       </c>
       <c r="R10" s="43">
         <v>3126</v>
       </c>
+      <c r="S10" s="43">
+        <v>2465</v>
+      </c>
     </row>
     <row r="11" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="18" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="23">
         <v>2495</v>
       </c>
       <c r="D11" s="23">
         <v>2717</v>
       </c>
       <c r="E11" s="23">
         <v>2275</v>
       </c>
       <c r="F11" s="23">
         <v>2783</v>
       </c>
       <c r="G11" s="23">
         <v>2443</v>
       </c>
       <c r="H11" s="23">
         <v>2630</v>
@@ -1727,50 +1739,53 @@
       </c>
       <c r="K11" s="24">
         <v>3207</v>
       </c>
       <c r="L11" s="24">
         <v>2677</v>
       </c>
       <c r="M11" s="38">
         <v>2573</v>
       </c>
       <c r="N11" s="38">
         <v>2574</v>
       </c>
       <c r="O11" s="38">
         <v>3192</v>
       </c>
       <c r="P11" s="38">
         <v>2589</v>
       </c>
       <c r="Q11" s="43">
         <v>2668</v>
       </c>
       <c r="R11" s="43">
         <v>2695</v>
       </c>
+      <c r="S11" s="43">
+        <v>2320</v>
+      </c>
     </row>
     <row r="12" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="23">
         <v>1743</v>
       </c>
       <c r="D12" s="23">
         <v>1920</v>
       </c>
       <c r="E12" s="23">
         <v>1456</v>
       </c>
       <c r="F12" s="23">
         <v>1839</v>
       </c>
       <c r="G12" s="23">
         <v>1615</v>
       </c>
       <c r="H12" s="23">
         <v>1613</v>
@@ -1783,50 +1798,53 @@
       </c>
       <c r="K12" s="24">
         <v>1960</v>
       </c>
       <c r="L12" s="24">
         <v>1648</v>
       </c>
       <c r="M12" s="38">
         <v>1544</v>
       </c>
       <c r="N12" s="38">
         <v>1524</v>
       </c>
       <c r="O12" s="38">
         <v>1881</v>
       </c>
       <c r="P12" s="38">
         <v>1669</v>
       </c>
       <c r="Q12" s="43">
         <v>1627</v>
       </c>
       <c r="R12" s="43">
         <v>1517</v>
       </c>
+      <c r="S12" s="43">
+        <v>1260</v>
+      </c>
     </row>
     <row r="13" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="23">
         <v>1968</v>
       </c>
       <c r="D13" s="23">
         <v>1712</v>
       </c>
       <c r="E13" s="23">
         <v>1424</v>
       </c>
       <c r="F13" s="23">
         <v>1839</v>
       </c>
       <c r="G13" s="23">
         <v>1668</v>
       </c>
       <c r="H13" s="23">
         <v>1743</v>
@@ -1839,50 +1857,53 @@
       </c>
       <c r="K13" s="24">
         <v>1976</v>
       </c>
       <c r="L13" s="24">
         <v>1671</v>
       </c>
       <c r="M13" s="38">
         <v>1434</v>
       </c>
       <c r="N13" s="38">
         <v>1642</v>
       </c>
       <c r="O13" s="38">
         <v>2112</v>
       </c>
       <c r="P13" s="38">
         <v>1778</v>
       </c>
       <c r="Q13" s="43">
         <v>1872</v>
       </c>
       <c r="R13" s="43">
         <v>1702</v>
       </c>
+      <c r="S13" s="43">
+        <v>1591</v>
+      </c>
     </row>
     <row r="14" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="23">
         <v>2764</v>
       </c>
       <c r="D14" s="23">
         <v>2675</v>
       </c>
       <c r="E14" s="23">
         <v>2100</v>
       </c>
       <c r="F14" s="23">
         <v>2810</v>
       </c>
       <c r="G14" s="23">
         <v>2750</v>
       </c>
       <c r="H14" s="23">
         <v>2675</v>
@@ -1895,50 +1916,53 @@
       </c>
       <c r="K14" s="24">
         <v>2892</v>
       </c>
       <c r="L14" s="24">
         <v>2525</v>
       </c>
       <c r="M14" s="38">
         <v>2362</v>
       </c>
       <c r="N14" s="38">
         <v>2514</v>
       </c>
       <c r="O14" s="38">
         <v>3411</v>
       </c>
       <c r="P14" s="38">
         <v>2623</v>
       </c>
       <c r="Q14" s="43">
         <v>2912</v>
       </c>
       <c r="R14" s="43">
         <v>2727</v>
       </c>
+      <c r="S14" s="43">
+        <v>2335</v>
+      </c>
     </row>
     <row r="15" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="19" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="25">
         <v>2082</v>
       </c>
       <c r="D15" s="25">
         <v>1939</v>
       </c>
       <c r="E15" s="25">
         <v>1641</v>
       </c>
       <c r="F15" s="25">
         <v>1951</v>
       </c>
       <c r="G15" s="25">
         <v>1727</v>
       </c>
       <c r="H15" s="25">
         <v>1903</v>
@@ -1950,50 +1974,53 @@
         <v>2237</v>
       </c>
       <c r="K15" s="26">
         <v>1908</v>
       </c>
       <c r="L15" s="26">
         <v>1861</v>
       </c>
       <c r="M15" s="26">
         <v>1726</v>
       </c>
       <c r="N15" s="26">
         <v>1696</v>
       </c>
       <c r="O15" s="26">
         <v>2324</v>
       </c>
       <c r="P15" s="26">
         <v>1871</v>
       </c>
       <c r="Q15" s="44">
         <v>2025</v>
       </c>
       <c r="R15" s="44">
         <v>1826</v>
+      </c>
+      <c r="S15" s="44">
+        <v>1621</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:U1"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="O4:Y4"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>