--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -131,56 +131,50 @@
   <si>
     <t xml:space="preserve">Соңғы жаңартылу күні  </t>
   </si>
   <si>
     <t>Келесі жаңартылу күні</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Телефон нөмірі:</t>
   </si>
   <si>
     <t>Электронды пошта</t>
   </si>
   <si>
     <t>Барлық ағындар бойынша ішкі көші-қон - кеткендер</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>СКК коды - 613302</t>
   </si>
   <si>
     <t>Тұрақты немесе ұзақ мерзімге тұру үшін басқа өңірлерден келген адамдар</t>
   </si>
   <si>
     <t>Есептік</t>
   </si>
   <si>
     <t>Халықтың көші-қоны статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер ұсынатын әкімшілік деректер және Статистикалық жұмыс жоспарынан тыс жүргізілетін ұлттық санақтардың дереккөздері пайдаланылады.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>есепті кезеңде басқа өңірлерден тұрақты немесе ұзақ мерзімге тұру үшін келген адамдар саны</t>
@@ -246,50 +240,56 @@
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Түрксіб </t>
   </si>
   <si>
     <r>
       <t>Шартты белгілер:                                        
 "- "құбылыс жоқ                                        
 "0,0" - шамалы шама                                        
 "x" - деректер құпия                                        
 "..."- деректер жоқ                                        
 Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі                                          
 ©</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің ұлттық статистика бюросы</t>
     </r>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/105/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19156&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -491,51 +491,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -602,50 +602,53 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -938,281 +941,283 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19156&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="38" style="1" customWidth="1"/>
     <col min="2" max="2" width="95.28515625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="10">
         <v>613302</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="11" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="11" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="11" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25">
       <c r="A9" s="42" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="11" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="B12" s="3" t="s">
-        <v>38</v>
+      <c r="B12" s="45" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="B13" s="3" t="s">
-        <v>39</v>
+      <c r="B13" s="45" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="4">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="4">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="14" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="15" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="16" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="115.42578125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="12"/>
       <c r="B1" s="12"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="12"/>
       <c r="B2" s="12"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
     </row>
     <row r="5" spans="1:2" ht="140.25">
       <c r="A5" s="12"/>
       <c r="B5" s="13" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="12"/>
       <c r="B6" s="12"/>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="12"/>
       <c r="B7" s="12"/>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="12"/>
       <c r="B9" s="12"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="12"/>
       <c r="B10" s="12"/>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="12"/>
       <c r="B11" s="12"/>
@@ -1242,161 +1247,161 @@
       <c r="B17" s="12"/>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="12"/>
       <c r="B18" s="12"/>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="12"/>
       <c r="B19" s="12"/>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="12"/>
       <c r="B20" s="12"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L27" sqref="L27"/>
+      <selection activeCell="P26" sqref="P26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="6.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.5703125" style="1" customWidth="1"/>
     <col min="19" max="19" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="12" customFormat="1" ht="25.5">
       <c r="A1" s="41" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B1" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" s="46" t="s">
         <v>36</v>
       </c>
-      <c r="C1" s="45"/>
-[...17 lines deleted...]
-      <c r="U1" s="45"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
+      <c r="U1" s="46"/>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="12"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
     </row>
     <row r="3" spans="1:25" s="28" customFormat="1" ht="11.25">
       <c r="A3" s="27"/>
       <c r="C3" s="29"/>
       <c r="D3" s="29"/>
       <c r="Y3" s="30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:25" s="27" customFormat="1" ht="11.25">
-      <c r="A4" s="50" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="48">
+      <c r="A4" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="53"/>
+      <c r="C4" s="49">
         <v>2025</v>
       </c>
-      <c r="D4" s="49"/>
-[...10 lines deleted...]
-      <c r="O4" s="47">
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="50"/>
+      <c r="O4" s="48">
         <v>2026</v>
       </c>
-      <c r="P4" s="47"/>
-[...8 lines deleted...]
-      <c r="Y4" s="47"/>
+      <c r="P4" s="48"/>
+      <c r="Q4" s="48"/>
+      <c r="R4" s="48"/>
+      <c r="S4" s="48"/>
+      <c r="T4" s="48"/>
+      <c r="U4" s="48"/>
+      <c r="V4" s="48"/>
+      <c r="W4" s="48"/>
+      <c r="X4" s="48"/>
+      <c r="Y4" s="48"/>
     </row>
     <row r="5" spans="1:25" s="27" customFormat="1" ht="11.25">
-      <c r="A5" s="51"/>
-      <c r="B5" s="53"/>
+      <c r="A5" s="52"/>
+      <c r="B5" s="54"/>
       <c r="C5" s="31" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="31" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="31" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="32" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="32" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="32" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="32" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="32" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="32" t="s">
@@ -1425,76 +1430,76 @@
       </c>
       <c r="S5" s="34" t="s">
         <v>6</v>
       </c>
       <c r="T5" s="34" t="s">
         <v>7</v>
       </c>
       <c r="U5" s="34" t="s">
         <v>8</v>
       </c>
       <c r="V5" s="34" t="s">
         <v>0</v>
       </c>
       <c r="W5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="X5" s="34" t="s">
         <v>11</v>
       </c>
       <c r="Y5" s="34" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:25" s="36" customFormat="1" ht="11.25">
       <c r="A6" s="35"/>
-      <c r="B6" s="46" t="s">
+      <c r="B6" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="46"/>
-[...17 lines deleted...]
-      <c r="U6" s="46"/>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="47"/>
+      <c r="O6" s="47"/>
+      <c r="P6" s="47"/>
+      <c r="Q6" s="47"/>
+      <c r="R6" s="47"/>
+      <c r="S6" s="47"/>
+      <c r="T6" s="47"/>
+      <c r="U6" s="47"/>
     </row>
     <row r="7" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="21" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="38">
         <v>20910</v>
       </c>
       <c r="D7" s="38">
         <v>20309</v>
       </c>
       <c r="E7" s="39">
         <v>16333</v>
       </c>
       <c r="F7" s="40">
         <v>20889</v>
       </c>
       <c r="G7" s="40">
         <v>18763</v>
       </c>
       <c r="H7" s="40">
         <v>19692</v>
       </c>
       <c r="I7" s="40">
         <v>21770</v>
       </c>
@@ -1506,57 +1511,60 @@
       </c>
       <c r="L7" s="40">
         <v>19521</v>
       </c>
       <c r="M7" s="40">
         <v>17746</v>
       </c>
       <c r="N7" s="38">
         <v>18004</v>
       </c>
       <c r="O7" s="38">
         <v>23862</v>
       </c>
       <c r="P7" s="38">
         <v>19488</v>
       </c>
       <c r="Q7" s="43">
         <v>21244</v>
       </c>
       <c r="R7" s="43">
         <v>19675</v>
       </c>
       <c r="S7" s="43">
         <v>16965</v>
       </c>
+      <c r="T7" s="43">
+        <v>23536</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="17" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B8" s="18" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C8" s="23">
         <v>2220</v>
       </c>
       <c r="D8" s="23">
         <v>1972</v>
       </c>
       <c r="E8" s="23">
         <v>1768</v>
       </c>
       <c r="F8" s="23">
         <v>2074</v>
       </c>
       <c r="G8" s="23">
         <v>1831</v>
       </c>
       <c r="H8" s="23">
         <v>2007</v>
       </c>
       <c r="I8" s="23">
         <v>2201</v>
       </c>
       <c r="J8" s="23">
         <v>2517</v>
       </c>
@@ -1565,57 +1573,60 @@
       </c>
       <c r="L8" s="24">
         <v>2157</v>
       </c>
       <c r="M8" s="38">
         <v>1931</v>
       </c>
       <c r="N8" s="38">
         <v>1740</v>
       </c>
       <c r="O8" s="38">
         <v>2323</v>
       </c>
       <c r="P8" s="38">
         <v>1947</v>
       </c>
       <c r="Q8" s="43">
         <v>2108</v>
       </c>
       <c r="R8" s="43">
         <v>1917</v>
       </c>
       <c r="S8" s="43">
         <v>1810</v>
       </c>
+      <c r="T8" s="43">
+        <v>2504</v>
+      </c>
     </row>
     <row r="9" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="17" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B9" s="18" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C9" s="23">
         <v>4212</v>
       </c>
       <c r="D9" s="23">
         <v>4045</v>
       </c>
       <c r="E9" s="23">
         <v>3059</v>
       </c>
       <c r="F9" s="23">
         <v>4335</v>
       </c>
       <c r="G9" s="23">
         <v>3715</v>
       </c>
       <c r="H9" s="23">
         <v>4020</v>
       </c>
       <c r="I9" s="23">
         <v>4483</v>
       </c>
       <c r="J9" s="23">
         <v>4741</v>
       </c>
@@ -1624,57 +1635,60 @@
       </c>
       <c r="L9" s="24">
         <v>3889</v>
       </c>
       <c r="M9" s="38">
         <v>3365</v>
       </c>
       <c r="N9" s="38">
         <v>3564</v>
       </c>
       <c r="O9" s="38">
         <v>4999</v>
       </c>
       <c r="P9" s="38">
         <v>4112</v>
       </c>
       <c r="Q9" s="43">
         <v>4724</v>
       </c>
       <c r="R9" s="43">
         <v>4165</v>
       </c>
       <c r="S9" s="43">
         <v>3563</v>
       </c>
+      <c r="T9" s="43">
+        <v>4643</v>
+      </c>
     </row>
     <row r="10" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="17" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B10" s="18" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C10" s="23">
         <v>3426</v>
       </c>
       <c r="D10" s="23">
         <v>3329</v>
       </c>
       <c r="E10" s="23">
         <v>2610</v>
       </c>
       <c r="F10" s="23">
         <v>3258</v>
       </c>
       <c r="G10" s="23">
         <v>3014</v>
       </c>
       <c r="H10" s="23">
         <v>3101</v>
       </c>
       <c r="I10" s="23">
         <v>3324</v>
       </c>
       <c r="J10" s="23">
         <v>3843</v>
       </c>
@@ -1683,57 +1697,60 @@
       </c>
       <c r="L10" s="24">
         <v>3093</v>
       </c>
       <c r="M10" s="38">
         <v>2811</v>
       </c>
       <c r="N10" s="38">
         <v>2750</v>
       </c>
       <c r="O10" s="38">
         <v>3620</v>
       </c>
       <c r="P10" s="38">
         <v>2899</v>
       </c>
       <c r="Q10" s="43">
         <v>3308</v>
       </c>
       <c r="R10" s="43">
         <v>3126</v>
       </c>
       <c r="S10" s="43">
         <v>2465</v>
       </c>
+      <c r="T10" s="43">
+        <v>3560</v>
+      </c>
     </row>
     <row r="11" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="17" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B11" s="18" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C11" s="23">
         <v>2495</v>
       </c>
       <c r="D11" s="23">
         <v>2717</v>
       </c>
       <c r="E11" s="23">
         <v>2275</v>
       </c>
       <c r="F11" s="23">
         <v>2783</v>
       </c>
       <c r="G11" s="23">
         <v>2443</v>
       </c>
       <c r="H11" s="23">
         <v>2630</v>
       </c>
       <c r="I11" s="23">
         <v>2856</v>
       </c>
       <c r="J11" s="23">
         <v>2935</v>
       </c>
@@ -1742,57 +1759,60 @@
       </c>
       <c r="L11" s="24">
         <v>2677</v>
       </c>
       <c r="M11" s="38">
         <v>2573</v>
       </c>
       <c r="N11" s="38">
         <v>2574</v>
       </c>
       <c r="O11" s="38">
         <v>3192</v>
       </c>
       <c r="P11" s="38">
         <v>2589</v>
       </c>
       <c r="Q11" s="43">
         <v>2668</v>
       </c>
       <c r="R11" s="43">
         <v>2695</v>
       </c>
       <c r="S11" s="43">
         <v>2320</v>
       </c>
+      <c r="T11" s="43">
+        <v>2921</v>
+      </c>
     </row>
     <row r="12" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="17" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B12" s="18" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C12" s="23">
         <v>1743</v>
       </c>
       <c r="D12" s="23">
         <v>1920</v>
       </c>
       <c r="E12" s="23">
         <v>1456</v>
       </c>
       <c r="F12" s="23">
         <v>1839</v>
       </c>
       <c r="G12" s="23">
         <v>1615</v>
       </c>
       <c r="H12" s="23">
         <v>1613</v>
       </c>
       <c r="I12" s="23">
         <v>1839</v>
       </c>
       <c r="J12" s="23">
         <v>1967</v>
       </c>
@@ -1801,57 +1821,60 @@
       </c>
       <c r="L12" s="24">
         <v>1648</v>
       </c>
       <c r="M12" s="38">
         <v>1544</v>
       </c>
       <c r="N12" s="38">
         <v>1524</v>
       </c>
       <c r="O12" s="38">
         <v>1881</v>
       </c>
       <c r="P12" s="38">
         <v>1669</v>
       </c>
       <c r="Q12" s="43">
         <v>1627</v>
       </c>
       <c r="R12" s="43">
         <v>1517</v>
       </c>
       <c r="S12" s="43">
         <v>1260</v>
       </c>
+      <c r="T12" s="43">
+        <v>1910</v>
+      </c>
     </row>
     <row r="13" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="17" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B13" s="18" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C13" s="23">
         <v>1968</v>
       </c>
       <c r="D13" s="23">
         <v>1712</v>
       </c>
       <c r="E13" s="23">
         <v>1424</v>
       </c>
       <c r="F13" s="23">
         <v>1839</v>
       </c>
       <c r="G13" s="23">
         <v>1668</v>
       </c>
       <c r="H13" s="23">
         <v>1743</v>
       </c>
       <c r="I13" s="23">
         <v>1962</v>
       </c>
       <c r="J13" s="23">
         <v>2139</v>
       </c>
@@ -1860,57 +1883,60 @@
       </c>
       <c r="L13" s="24">
         <v>1671</v>
       </c>
       <c r="M13" s="38">
         <v>1434</v>
       </c>
       <c r="N13" s="38">
         <v>1642</v>
       </c>
       <c r="O13" s="38">
         <v>2112</v>
       </c>
       <c r="P13" s="38">
         <v>1778</v>
       </c>
       <c r="Q13" s="43">
         <v>1872</v>
       </c>
       <c r="R13" s="43">
         <v>1702</v>
       </c>
       <c r="S13" s="43">
         <v>1591</v>
       </c>
+      <c r="T13" s="43">
+        <v>2188</v>
+      </c>
     </row>
     <row r="14" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="17" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B14" s="18" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C14" s="23">
         <v>2764</v>
       </c>
       <c r="D14" s="23">
         <v>2675</v>
       </c>
       <c r="E14" s="23">
         <v>2100</v>
       </c>
       <c r="F14" s="23">
         <v>2810</v>
       </c>
       <c r="G14" s="23">
         <v>2750</v>
       </c>
       <c r="H14" s="23">
         <v>2675</v>
       </c>
       <c r="I14" s="23">
         <v>3122</v>
       </c>
       <c r="J14" s="23">
         <v>3245</v>
       </c>
@@ -1919,57 +1945,60 @@
       </c>
       <c r="L14" s="24">
         <v>2525</v>
       </c>
       <c r="M14" s="38">
         <v>2362</v>
       </c>
       <c r="N14" s="38">
         <v>2514</v>
       </c>
       <c r="O14" s="38">
         <v>3411</v>
       </c>
       <c r="P14" s="38">
         <v>2623</v>
       </c>
       <c r="Q14" s="43">
         <v>2912</v>
       </c>
       <c r="R14" s="43">
         <v>2727</v>
       </c>
       <c r="S14" s="43">
         <v>2335</v>
       </c>
+      <c r="T14" s="43">
+        <v>3410</v>
+      </c>
     </row>
     <row r="15" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="19" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B15" s="20" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C15" s="25">
         <v>2082</v>
       </c>
       <c r="D15" s="25">
         <v>1939</v>
       </c>
       <c r="E15" s="25">
         <v>1641</v>
       </c>
       <c r="F15" s="25">
         <v>1951</v>
       </c>
       <c r="G15" s="25">
         <v>1727</v>
       </c>
       <c r="H15" s="25">
         <v>1903</v>
       </c>
       <c r="I15" s="25">
         <v>1983</v>
       </c>
       <c r="J15" s="25">
         <v>2237</v>
       </c>
@@ -1977,50 +2006,53 @@
         <v>1908</v>
       </c>
       <c r="L15" s="26">
         <v>1861</v>
       </c>
       <c r="M15" s="26">
         <v>1726</v>
       </c>
       <c r="N15" s="26">
         <v>1696</v>
       </c>
       <c r="O15" s="26">
         <v>2324</v>
       </c>
       <c r="P15" s="26">
         <v>1871</v>
       </c>
       <c r="Q15" s="44">
         <v>2025</v>
       </c>
       <c r="R15" s="44">
         <v>1826</v>
       </c>
       <c r="S15" s="44">
         <v>1621</v>
+      </c>
+      <c r="T15" s="44">
+        <v>2400</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:U1"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="O4:Y4"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>