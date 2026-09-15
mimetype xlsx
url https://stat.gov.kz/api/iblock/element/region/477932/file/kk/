--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -957,58 +957,58 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19156&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="38" style="1" customWidth="1"/>
-    <col min="2" max="2" width="95.28515625" style="1" customWidth="1"/>
-    <col min="3" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="2" width="95.25" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="10">
         <v>613302</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="11" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="11" t="s">
         <v>18</v>
       </c>
@@ -1084,59 +1084,59 @@
       <c r="B12" s="45" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="9" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="4">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="4">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>50</v>
       </c>
@@ -1147,74 +1147,74 @@
       </c>
       <c r="B20" s="16" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="9.125" style="1"/>
+    <col min="2" max="2" width="115.375" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="12"/>
       <c r="B1" s="12"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="12"/>
       <c r="B2" s="12"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="12"/>
       <c r="B4" s="12"/>
     </row>
-    <row r="5" spans="1:2" ht="140.25">
+    <row r="5" spans="1:2" ht="128.25">
       <c r="A5" s="12"/>
       <c r="B5" s="13" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="12"/>
       <c r="B6" s="12"/>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="12"/>
       <c r="B7" s="12"/>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="12"/>
       <c r="B9" s="12"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="12"/>
       <c r="B10" s="12"/>
     </row>
@@ -1247,81 +1247,81 @@
       <c r="B17" s="12"/>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="12"/>
       <c r="B18" s="12"/>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="12"/>
       <c r="B19" s="12"/>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="12"/>
       <c r="B20" s="12"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="P26" sqref="P26"/>
+      <selection activeCell="W16" sqref="W16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="6.375" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="5.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="6.25" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="19" max="19" width="6.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="5.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="8.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="5.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="6.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="8.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.25" style="1" customWidth="1"/>
+    <col min="17" max="17" width="6.375" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="5.625" style="1" customWidth="1"/>
+    <col min="19" max="19" width="6.25" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="21" max="21" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="21" max="21" width="5.5" style="1" customWidth="1"/>
+    <col min="22" max="22" width="5.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="8.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="5.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="6.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="12" customFormat="1" ht="25.5">
       <c r="A1" s="41" t="s">
         <v>41</v>
       </c>
       <c r="B1" s="46" t="s">
         <v>36</v>
       </c>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
       <c r="M1" s="46"/>
       <c r="N1" s="46"/>
       <c r="O1" s="46"/>
       <c r="P1" s="46"/>
       <c r="Q1" s="46"/>
       <c r="R1" s="46"/>
@@ -1514,50 +1514,53 @@
       </c>
       <c r="M7" s="40">
         <v>17746</v>
       </c>
       <c r="N7" s="38">
         <v>18004</v>
       </c>
       <c r="O7" s="38">
         <v>23862</v>
       </c>
       <c r="P7" s="38">
         <v>19488</v>
       </c>
       <c r="Q7" s="43">
         <v>21244</v>
       </c>
       <c r="R7" s="43">
         <v>19675</v>
       </c>
       <c r="S7" s="43">
         <v>16965</v>
       </c>
       <c r="T7" s="43">
         <v>23536</v>
       </c>
+      <c r="U7" s="43">
+        <v>21165</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="18" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="23">
         <v>2220</v>
       </c>
       <c r="D8" s="23">
         <v>1972</v>
       </c>
       <c r="E8" s="23">
         <v>1768</v>
       </c>
       <c r="F8" s="23">
         <v>2074</v>
       </c>
       <c r="G8" s="23">
         <v>1831</v>
       </c>
       <c r="H8" s="23">
         <v>2007</v>
@@ -1576,50 +1579,53 @@
       </c>
       <c r="M8" s="38">
         <v>1931</v>
       </c>
       <c r="N8" s="38">
         <v>1740</v>
       </c>
       <c r="O8" s="38">
         <v>2323</v>
       </c>
       <c r="P8" s="38">
         <v>1947</v>
       </c>
       <c r="Q8" s="43">
         <v>2108</v>
       </c>
       <c r="R8" s="43">
         <v>1917</v>
       </c>
       <c r="S8" s="43">
         <v>1810</v>
       </c>
       <c r="T8" s="43">
         <v>2504</v>
       </c>
+      <c r="U8" s="43">
+        <v>2146</v>
+      </c>
     </row>
     <row r="9" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="18" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="23">
         <v>4212</v>
       </c>
       <c r="D9" s="23">
         <v>4045</v>
       </c>
       <c r="E9" s="23">
         <v>3059</v>
       </c>
       <c r="F9" s="23">
         <v>4335</v>
       </c>
       <c r="G9" s="23">
         <v>3715</v>
       </c>
       <c r="H9" s="23">
         <v>4020</v>
@@ -1638,50 +1644,53 @@
       </c>
       <c r="M9" s="38">
         <v>3365</v>
       </c>
       <c r="N9" s="38">
         <v>3564</v>
       </c>
       <c r="O9" s="38">
         <v>4999</v>
       </c>
       <c r="P9" s="38">
         <v>4112</v>
       </c>
       <c r="Q9" s="43">
         <v>4724</v>
       </c>
       <c r="R9" s="43">
         <v>4165</v>
       </c>
       <c r="S9" s="43">
         <v>3563</v>
       </c>
       <c r="T9" s="43">
         <v>4643</v>
       </c>
+      <c r="U9" s="43">
+        <v>4166</v>
+      </c>
     </row>
     <row r="10" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="18" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="23">
         <v>3426</v>
       </c>
       <c r="D10" s="23">
         <v>3329</v>
       </c>
       <c r="E10" s="23">
         <v>2610</v>
       </c>
       <c r="F10" s="23">
         <v>3258</v>
       </c>
       <c r="G10" s="23">
         <v>3014</v>
       </c>
       <c r="H10" s="23">
         <v>3101</v>
@@ -1700,50 +1709,53 @@
       </c>
       <c r="M10" s="38">
         <v>2811</v>
       </c>
       <c r="N10" s="38">
         <v>2750</v>
       </c>
       <c r="O10" s="38">
         <v>3620</v>
       </c>
       <c r="P10" s="38">
         <v>2899</v>
       </c>
       <c r="Q10" s="43">
         <v>3308</v>
       </c>
       <c r="R10" s="43">
         <v>3126</v>
       </c>
       <c r="S10" s="43">
         <v>2465</v>
       </c>
       <c r="T10" s="43">
         <v>3560</v>
       </c>
+      <c r="U10" s="43">
+        <v>3263</v>
+      </c>
     </row>
     <row r="11" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="18" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="23">
         <v>2495</v>
       </c>
       <c r="D11" s="23">
         <v>2717</v>
       </c>
       <c r="E11" s="23">
         <v>2275</v>
       </c>
       <c r="F11" s="23">
         <v>2783</v>
       </c>
       <c r="G11" s="23">
         <v>2443</v>
       </c>
       <c r="H11" s="23">
         <v>2630</v>
@@ -1762,50 +1774,53 @@
       </c>
       <c r="M11" s="38">
         <v>2573</v>
       </c>
       <c r="N11" s="38">
         <v>2574</v>
       </c>
       <c r="O11" s="38">
         <v>3192</v>
       </c>
       <c r="P11" s="38">
         <v>2589</v>
       </c>
       <c r="Q11" s="43">
         <v>2668</v>
       </c>
       <c r="R11" s="43">
         <v>2695</v>
       </c>
       <c r="S11" s="43">
         <v>2320</v>
       </c>
       <c r="T11" s="43">
         <v>2921</v>
       </c>
+      <c r="U11" s="43">
+        <v>2880</v>
+      </c>
     </row>
     <row r="12" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="23">
         <v>1743</v>
       </c>
       <c r="D12" s="23">
         <v>1920</v>
       </c>
       <c r="E12" s="23">
         <v>1456</v>
       </c>
       <c r="F12" s="23">
         <v>1839</v>
       </c>
       <c r="G12" s="23">
         <v>1615</v>
       </c>
       <c r="H12" s="23">
         <v>1613</v>
@@ -1824,50 +1839,53 @@
       </c>
       <c r="M12" s="38">
         <v>1544</v>
       </c>
       <c r="N12" s="38">
         <v>1524</v>
       </c>
       <c r="O12" s="38">
         <v>1881</v>
       </c>
       <c r="P12" s="38">
         <v>1669</v>
       </c>
       <c r="Q12" s="43">
         <v>1627</v>
       </c>
       <c r="R12" s="43">
         <v>1517</v>
       </c>
       <c r="S12" s="43">
         <v>1260</v>
       </c>
       <c r="T12" s="43">
         <v>1910</v>
       </c>
+      <c r="U12" s="43">
+        <v>1648</v>
+      </c>
     </row>
     <row r="13" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="18" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="23">
         <v>1968</v>
       </c>
       <c r="D13" s="23">
         <v>1712</v>
       </c>
       <c r="E13" s="23">
         <v>1424</v>
       </c>
       <c r="F13" s="23">
         <v>1839</v>
       </c>
       <c r="G13" s="23">
         <v>1668</v>
       </c>
       <c r="H13" s="23">
         <v>1743</v>
@@ -1886,50 +1904,53 @@
       </c>
       <c r="M13" s="38">
         <v>1434</v>
       </c>
       <c r="N13" s="38">
         <v>1642</v>
       </c>
       <c r="O13" s="38">
         <v>2112</v>
       </c>
       <c r="P13" s="38">
         <v>1778</v>
       </c>
       <c r="Q13" s="43">
         <v>1872</v>
       </c>
       <c r="R13" s="43">
         <v>1702</v>
       </c>
       <c r="S13" s="43">
         <v>1591</v>
       </c>
       <c r="T13" s="43">
         <v>2188</v>
       </c>
+      <c r="U13" s="43">
+        <v>1838</v>
+      </c>
     </row>
     <row r="14" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="23">
         <v>2764</v>
       </c>
       <c r="D14" s="23">
         <v>2675</v>
       </c>
       <c r="E14" s="23">
         <v>2100</v>
       </c>
       <c r="F14" s="23">
         <v>2810</v>
       </c>
       <c r="G14" s="23">
         <v>2750</v>
       </c>
       <c r="H14" s="23">
         <v>2675</v>
@@ -1948,50 +1969,53 @@
       </c>
       <c r="M14" s="38">
         <v>2362</v>
       </c>
       <c r="N14" s="38">
         <v>2514</v>
       </c>
       <c r="O14" s="38">
         <v>3411</v>
       </c>
       <c r="P14" s="38">
         <v>2623</v>
       </c>
       <c r="Q14" s="43">
         <v>2912</v>
       </c>
       <c r="R14" s="43">
         <v>2727</v>
       </c>
       <c r="S14" s="43">
         <v>2335</v>
       </c>
       <c r="T14" s="43">
         <v>3410</v>
       </c>
+      <c r="U14" s="43">
+        <v>3049</v>
+      </c>
     </row>
     <row r="15" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="19" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>67</v>
       </c>
       <c r="C15" s="25">
         <v>2082</v>
       </c>
       <c r="D15" s="25">
         <v>1939</v>
       </c>
       <c r="E15" s="25">
         <v>1641</v>
       </c>
       <c r="F15" s="25">
         <v>1951</v>
       </c>
       <c r="G15" s="25">
         <v>1727</v>
       </c>
       <c r="H15" s="25">
         <v>1903</v>
@@ -2009,50 +2033,53 @@
         <v>1861</v>
       </c>
       <c r="M15" s="26">
         <v>1726</v>
       </c>
       <c r="N15" s="26">
         <v>1696</v>
       </c>
       <c r="O15" s="26">
         <v>2324</v>
       </c>
       <c r="P15" s="26">
         <v>1871</v>
       </c>
       <c r="Q15" s="44">
         <v>2025</v>
       </c>
       <c r="R15" s="44">
         <v>1826</v>
       </c>
       <c r="S15" s="44">
         <v>1621</v>
       </c>
       <c r="T15" s="44">
         <v>2400</v>
+      </c>
+      <c r="U15" s="44">
+        <v>2175</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B1:U1"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="O4:Y4"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>