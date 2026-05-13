--- v0 (2026-04-23)
+++ v1 (2026-05-13)
@@ -585,112 +585,112 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -973,217 +973,217 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="8" customWidth="1"/>
     <col min="2" max="2" width="90.85546875" style="8" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="7">
         <v>613303</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="46" t="s">
+      <c r="A2" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="B2" s="48" t="s">
+      <c r="B2" s="39" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="48" t="s">
+      <c r="B3" s="39" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="46" t="s">
+      <c r="A4" s="37" t="s">
         <v>43</v>
       </c>
-      <c r="B4" s="48" t="s">
+      <c r="B4" s="39" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="46" t="s">
+      <c r="A5" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="48" t="s">
+      <c r="B5" s="39" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="46" t="s">
+      <c r="A6" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="49" t="s">
+      <c r="B6" s="40" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="46" t="s">
+      <c r="A7" s="37" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="48" t="s">
+      <c r="B7" s="39" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="46" t="s">
+      <c r="A8" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="B8" s="50" t="s">
+      <c r="B8" s="41" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="42.75" customHeight="1">
-      <c r="A9" s="46" t="s">
+      <c r="A9" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="50" t="s">
+      <c r="B9" s="41" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="47" t="s">
+      <c r="A10" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="48" t="s">
+      <c r="B10" s="39" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="47" t="s">
+      <c r="A11" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="51" t="s">
+      <c r="B11" s="42" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="46" t="s">
+      <c r="A12" s="37" t="s">
         <v>45</v>
       </c>
-      <c r="B12" s="52" t="s">
+      <c r="B12" s="43" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="46" t="s">
+      <c r="A13" s="37" t="s">
         <v>46</v>
       </c>
-      <c r="B13" s="52" t="s">
+      <c r="B13" s="43" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="46" t="s">
+      <c r="A14" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="B14" s="52" t="s">
+      <c r="B14" s="43" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="47" t="s">
+      <c r="A15" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="B15" s="53">
-        <v>46122</v>
+      <c r="B15" s="44">
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="47" t="s">
+      <c r="A16" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="B16" s="53">
-        <v>46154</v>
+      <c r="B16" s="44">
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="47" t="s">
+      <c r="A17" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="54" t="s">
+      <c r="B17" s="45" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="47" t="s">
+      <c r="A18" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="54" t="s">
+      <c r="B18" s="45" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="47" t="s">
+      <c r="A19" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="B19" s="55" t="s">
+      <c r="B19" s="46" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="47" t="s">
+      <c r="A20" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="56" t="s">
+      <c r="B20" s="47" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="8"/>
@@ -1256,757 +1256,777 @@
         <v>33</v>
       </c>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
     </row>
     <row r="12" spans="2:7">
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
     </row>
     <row r="13" spans="2:7">
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
     </row>
     <row r="14" spans="2:7">
-      <c r="B14" s="45" t="s">
+      <c r="B14" s="36" t="s">
         <v>76</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Y17"/>
+  <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L39" sqref="L39"/>
+      <selection activeCell="A3" sqref="A3:XFD3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:25" s="8" customFormat="1" ht="25.5">
-      <c r="A2" s="25" t="s">
+    <row r="1" spans="1:25" s="8" customFormat="1" ht="25.5">
+      <c r="A1" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="B2" s="44" t="s">
+      <c r="B1" s="56" t="s">
         <v>35</v>
       </c>
-      <c r="C2" s="44"/>
-[...39 lines deleted...]
-      <c r="Y5" s="28" t="s">
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
+    </row>
+    <row r="2" spans="1:25">
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+    </row>
+    <row r="3" spans="1:25" s="26" customFormat="1" ht="11.25">
+      <c r="A3" s="2"/>
+      <c r="C3" s="27"/>
+      <c r="D3" s="27"/>
+      <c r="Y3" s="28" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A6" s="40" t="s">
+    <row r="4" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A4" s="52" t="s">
         <v>41</v>
       </c>
-      <c r="B6" s="41"/>
-      <c r="C6" s="36">
+      <c r="B4" s="53"/>
+      <c r="C4" s="48">
         <v>2025</v>
       </c>
-      <c r="D6" s="37"/>
-[...10 lines deleted...]
-      <c r="O6" s="39">
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="49"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="49"/>
+      <c r="O4" s="51">
         <v>2026</v>
       </c>
-      <c r="P6" s="39"/>
-[...8 lines deleted...]
-      <c r="Y6" s="39"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="51"/>
+      <c r="V4" s="51"/>
+      <c r="W4" s="51"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="51"/>
+    </row>
+    <row r="5" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A5" s="54"/>
+      <c r="B5" s="55"/>
+      <c r="C5" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="I5" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="J5" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="K5" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="L5" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="M5" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="N5" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="O5" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="P5" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q5" s="33" t="s">
+        <v>7</v>
+      </c>
+      <c r="R5" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="S5" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="33" t="s">
+        <v>1</v>
+      </c>
+      <c r="U5" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="V5" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="W5" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="X5" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="Y5" s="33" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" s="35" customFormat="1" ht="11.25">
+      <c r="A6" s="34"/>
+      <c r="B6" s="50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
     </row>
     <row r="7" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A7" s="42"/>
-[...94 lines deleted...]
-      <c r="U8" s="38"/>
+      <c r="A7" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="17">
+        <v>3792</v>
+      </c>
+      <c r="D7" s="17">
+        <v>1700</v>
+      </c>
+      <c r="E7" s="18">
+        <v>3233</v>
+      </c>
+      <c r="F7" s="3">
+        <v>2133</v>
+      </c>
+      <c r="G7" s="3">
+        <v>2927</v>
+      </c>
+      <c r="H7" s="3">
+        <v>3149</v>
+      </c>
+      <c r="I7" s="3">
+        <v>3266</v>
+      </c>
+      <c r="J7" s="3">
+        <v>4938</v>
+      </c>
+      <c r="K7" s="18">
+        <v>2695</v>
+      </c>
+      <c r="L7" s="19">
+        <v>2771</v>
+      </c>
+      <c r="M7" s="19">
+        <v>1531</v>
+      </c>
+      <c r="N7" s="17">
+        <v>991</v>
+      </c>
+      <c r="O7" s="17">
+        <v>1209</v>
+      </c>
+      <c r="P7" s="17">
+        <v>1732</v>
+      </c>
+      <c r="Q7" s="17">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A8" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C8" s="20">
+        <v>33</v>
+      </c>
+      <c r="D8" s="20">
+        <v>242</v>
+      </c>
+      <c r="E8" s="20">
+        <v>45</v>
+      </c>
+      <c r="F8" s="20">
+        <v>189</v>
+      </c>
+      <c r="G8" s="20">
+        <v>296</v>
+      </c>
+      <c r="H8" s="20">
+        <v>270</v>
+      </c>
+      <c r="I8" s="20">
+        <v>231</v>
+      </c>
+      <c r="J8" s="20">
+        <v>261</v>
+      </c>
+      <c r="K8" s="21">
+        <v>255</v>
+      </c>
+      <c r="L8" s="21">
+        <v>-97</v>
+      </c>
+      <c r="M8" s="21">
+        <v>-100</v>
+      </c>
+      <c r="N8" s="17">
+        <v>28</v>
+      </c>
+      <c r="O8" s="17">
+        <v>75</v>
+      </c>
+      <c r="P8" s="17">
+        <v>272</v>
+      </c>
+      <c r="Q8" s="17">
+        <v>291</v>
+      </c>
+      <c r="R8" s="3"/>
+      <c r="S8" s="3"/>
+      <c r="T8" s="3"/>
+      <c r="U8" s="3"/>
+      <c r="V8" s="3"/>
+      <c r="W8" s="18"/>
+      <c r="X8" s="19"/>
+      <c r="Y8" s="19"/>
     </row>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A9" s="15" t="s">
-[...36 lines deleted...]
-        <v>1531</v>
+      <c r="A9" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C9" s="20">
+        <v>1149</v>
+      </c>
+      <c r="D9" s="20">
+        <v>697</v>
+      </c>
+      <c r="E9" s="20">
+        <v>1245</v>
+      </c>
+      <c r="F9" s="20">
+        <v>393</v>
+      </c>
+      <c r="G9" s="20">
+        <v>818</v>
+      </c>
+      <c r="H9" s="20">
+        <v>564</v>
+      </c>
+      <c r="I9" s="20">
+        <v>579</v>
+      </c>
+      <c r="J9" s="20">
+        <v>1294</v>
+      </c>
+      <c r="K9" s="21">
+        <v>490</v>
+      </c>
+      <c r="L9" s="21">
+        <v>463</v>
+      </c>
+      <c r="M9" s="21">
+        <v>488</v>
       </c>
       <c r="N9" s="17">
-        <v>991</v>
+        <v>471</v>
       </c>
       <c r="O9" s="17">
-        <v>1209</v>
+        <v>326</v>
       </c>
       <c r="P9" s="17">
-        <v>1732</v>
-      </c>
+        <v>427</v>
+      </c>
+      <c r="Q9" s="17">
+        <v>285</v>
+      </c>
+      <c r="T9" s="3"/>
+      <c r="U9" s="3"/>
     </row>
     <row r="10" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="11" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C10" s="20">
-        <v>33</v>
+        <v>-275</v>
       </c>
       <c r="D10" s="20">
-        <v>242</v>
+        <v>-395</v>
       </c>
       <c r="E10" s="20">
-        <v>45</v>
+        <v>-86</v>
       </c>
       <c r="F10" s="20">
-        <v>189</v>
+        <v>-58</v>
       </c>
       <c r="G10" s="20">
-        <v>296</v>
+        <v>-179</v>
       </c>
       <c r="H10" s="20">
-        <v>270</v>
+        <v>-152</v>
       </c>
       <c r="I10" s="20">
-        <v>231</v>
+        <v>7</v>
       </c>
       <c r="J10" s="20">
-        <v>261</v>
+        <v>170</v>
       </c>
       <c r="K10" s="21">
-        <v>255</v>
+        <v>-18</v>
       </c>
       <c r="L10" s="21">
-        <v>-97</v>
+        <v>305</v>
       </c>
       <c r="M10" s="21">
-        <v>-100</v>
+        <v>11</v>
       </c>
       <c r="N10" s="17">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="O10" s="17">
-        <v>75</v>
+        <v>-146</v>
       </c>
       <c r="P10" s="17">
-        <v>272</v>
-[...3 lines deleted...]
-      <c r="S10" s="3"/>
+        <v>-49</v>
+      </c>
+      <c r="Q10" s="17">
+        <v>39</v>
+      </c>
       <c r="T10" s="3"/>
       <c r="U10" s="3"/>
-      <c r="V10" s="3"/>
-[...2 lines deleted...]
-      <c r="Y10" s="19"/>
     </row>
     <row r="11" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="11" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C11" s="20">
-        <v>1149</v>
+        <v>998</v>
       </c>
       <c r="D11" s="20">
-        <v>697</v>
+        <v>279</v>
       </c>
       <c r="E11" s="20">
-        <v>1245</v>
+        <v>462</v>
       </c>
       <c r="F11" s="20">
-        <v>393</v>
+        <v>571</v>
       </c>
       <c r="G11" s="20">
-        <v>818</v>
+        <v>701</v>
       </c>
       <c r="H11" s="20">
-        <v>564</v>
+        <v>901</v>
       </c>
       <c r="I11" s="20">
-        <v>579</v>
+        <v>838</v>
       </c>
       <c r="J11" s="20">
-        <v>1294</v>
+        <v>1415</v>
       </c>
       <c r="K11" s="21">
-        <v>490</v>
+        <v>396</v>
       </c>
       <c r="L11" s="21">
-        <v>463</v>
+        <v>493</v>
       </c>
       <c r="M11" s="21">
-        <v>488</v>
+        <v>99</v>
       </c>
       <c r="N11" s="17">
-        <v>471</v>
+        <v>291</v>
       </c>
       <c r="O11" s="17">
-        <v>326</v>
+        <v>286</v>
       </c>
       <c r="P11" s="17">
-        <v>427</v>
-[...1 lines deleted...]
-      <c r="T11" s="3"/>
+        <v>328</v>
+      </c>
+      <c r="Q11" s="17">
+        <v>580</v>
+      </c>
+      <c r="T11" s="4"/>
       <c r="U11" s="3"/>
     </row>
     <row r="12" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="11" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C12" s="20">
-        <v>-275</v>
+        <v>-47</v>
       </c>
       <c r="D12" s="20">
-        <v>-395</v>
+        <v>-561</v>
       </c>
       <c r="E12" s="20">
-        <v>-86</v>
+        <v>-128</v>
       </c>
       <c r="F12" s="20">
-        <v>-58</v>
+        <v>-342</v>
       </c>
       <c r="G12" s="20">
-        <v>-179</v>
+        <v>-152</v>
       </c>
       <c r="H12" s="20">
-        <v>-152</v>
+        <v>-123</v>
       </c>
       <c r="I12" s="20">
-        <v>7</v>
+        <v>-200</v>
       </c>
       <c r="J12" s="20">
-        <v>170</v>
+        <v>-203</v>
       </c>
       <c r="K12" s="21">
-        <v>-18</v>
+        <v>-358</v>
       </c>
       <c r="L12" s="21">
-        <v>305</v>
+        <v>-103</v>
       </c>
       <c r="M12" s="21">
-        <v>11</v>
+        <v>-182</v>
       </c>
       <c r="N12" s="17">
-        <v>17</v>
+        <v>-270</v>
       </c>
       <c r="O12" s="17">
-        <v>-146</v>
+        <v>-245</v>
       </c>
       <c r="P12" s="17">
-        <v>-49</v>
-[...1 lines deleted...]
-      <c r="T12" s="3"/>
+        <v>-372</v>
+      </c>
+      <c r="Q12" s="17">
+        <v>-218</v>
+      </c>
       <c r="U12" s="3"/>
     </row>
     <row r="13" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="11" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C13" s="20">
-        <v>998</v>
+        <v>-150</v>
       </c>
       <c r="D13" s="20">
-        <v>279</v>
+        <v>39</v>
       </c>
       <c r="E13" s="20">
-        <v>462</v>
+        <v>230</v>
       </c>
       <c r="F13" s="20">
-        <v>571</v>
+        <v>219</v>
       </c>
       <c r="G13" s="20">
-        <v>701</v>
+        <v>211</v>
       </c>
       <c r="H13" s="20">
-        <v>901</v>
+        <v>319</v>
       </c>
       <c r="I13" s="20">
-        <v>838</v>
+        <v>179</v>
       </c>
       <c r="J13" s="20">
-        <v>1415</v>
+        <v>45</v>
       </c>
       <c r="K13" s="21">
-        <v>396</v>
+        <v>133</v>
       </c>
       <c r="L13" s="21">
-        <v>493</v>
+        <v>170</v>
       </c>
       <c r="M13" s="21">
-        <v>99</v>
+        <v>192</v>
       </c>
       <c r="N13" s="17">
-        <v>291</v>
+        <v>-70</v>
       </c>
       <c r="O13" s="17">
-        <v>286</v>
+        <v>-128</v>
       </c>
       <c r="P13" s="17">
-        <v>328</v>
-[...1 lines deleted...]
-      <c r="T13" s="4"/>
+        <v>-113</v>
+      </c>
+      <c r="Q13" s="17">
+        <v>59</v>
+      </c>
       <c r="U13" s="3"/>
     </row>
     <row r="14" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="C14" s="20">
+        <v>1878</v>
+      </c>
+      <c r="D14" s="20">
+        <v>1234</v>
+      </c>
+      <c r="E14" s="20">
+        <v>1247</v>
+      </c>
+      <c r="F14" s="20">
+        <v>917</v>
+      </c>
+      <c r="G14" s="20">
+        <v>743</v>
+      </c>
+      <c r="H14" s="20">
+        <v>1139</v>
+      </c>
+      <c r="I14" s="20">
+        <v>1249</v>
+      </c>
+      <c r="J14" s="20">
+        <v>1553</v>
+      </c>
+      <c r="K14" s="21">
+        <v>1364</v>
+      </c>
+      <c r="L14" s="21">
+        <v>1150</v>
+      </c>
+      <c r="M14" s="21">
+        <v>741</v>
+      </c>
+      <c r="N14" s="17">
+        <v>456</v>
+      </c>
+      <c r="O14" s="17">
+        <v>904</v>
+      </c>
+      <c r="P14" s="17">
+        <v>900</v>
+      </c>
+      <c r="Q14" s="17">
+        <v>1004</v>
+      </c>
+      <c r="U14" s="5"/>
+    </row>
+    <row r="15" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A15" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="C15" s="22">
+        <v>206</v>
+      </c>
+      <c r="D15" s="22">
+        <v>165</v>
+      </c>
+      <c r="E15" s="22">
+        <v>218</v>
+      </c>
+      <c r="F15" s="22">
+        <v>244</v>
+      </c>
+      <c r="G15" s="22">
+        <v>489</v>
+      </c>
+      <c r="H15" s="22">
+        <v>231</v>
+      </c>
+      <c r="I15" s="22">
+        <v>383</v>
+      </c>
+      <c r="J15" s="22">
+        <v>403</v>
+      </c>
+      <c r="K15" s="23">
+        <v>433</v>
+      </c>
+      <c r="L15" s="23">
+        <v>390</v>
+      </c>
+      <c r="M15" s="23">
+        <v>282</v>
+      </c>
+      <c r="N15" s="24">
         <v>68</v>
       </c>
-      <c r="B14" s="12" t="s">
-[...191 lines deleted...]
-      <c r="O17" s="24">
+      <c r="O15" s="24">
         <v>137</v>
       </c>
-      <c r="P17" s="24">
+      <c r="P15" s="24">
         <v>339</v>
+      </c>
+      <c r="Q15" s="24">
+        <v>267</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="C6:N6"/>
-[...3 lines deleted...]
-    <mergeCell ref="B2:Y2"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="B6:U6"/>
+    <mergeCell ref="O4:Y4"/>
+    <mergeCell ref="A4:B5"/>
+    <mergeCell ref="B1:Y1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные </vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>