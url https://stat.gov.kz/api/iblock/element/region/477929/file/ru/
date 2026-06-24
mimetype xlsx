--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -1100,59 +1100,59 @@
       <c r="B12" s="43" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="37" t="s">
         <v>46</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="37" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="38" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="44">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="38" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="44">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="38" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="46" t="s">
         <v>57</v>
       </c>
@@ -1276,51 +1276,51 @@
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
     </row>
     <row r="14" spans="2:7">
       <c r="B14" s="36" t="s">
         <v>76</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:XFD3"/>
+      <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
@@ -1534,50 +1534,53 @@
       </c>
       <c r="J7" s="3">
         <v>4938</v>
       </c>
       <c r="K7" s="18">
         <v>2695</v>
       </c>
       <c r="L7" s="19">
         <v>2771</v>
       </c>
       <c r="M7" s="19">
         <v>1531</v>
       </c>
       <c r="N7" s="17">
         <v>991</v>
       </c>
       <c r="O7" s="17">
         <v>1209</v>
       </c>
       <c r="P7" s="17">
         <v>1732</v>
       </c>
       <c r="Q7" s="17">
         <v>2307</v>
       </c>
+      <c r="R7" s="17">
+        <v>1686</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="11" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C8" s="20">
         <v>33</v>
       </c>
       <c r="D8" s="20">
         <v>242</v>
       </c>
       <c r="E8" s="20">
         <v>45</v>
       </c>
       <c r="F8" s="20">
         <v>189</v>
       </c>
       <c r="G8" s="20">
         <v>296</v>
       </c>
       <c r="H8" s="20">
         <v>270</v>
@@ -1587,51 +1590,53 @@
       </c>
       <c r="J8" s="20">
         <v>261</v>
       </c>
       <c r="K8" s="21">
         <v>255</v>
       </c>
       <c r="L8" s="21">
         <v>-97</v>
       </c>
       <c r="M8" s="21">
         <v>-100</v>
       </c>
       <c r="N8" s="17">
         <v>28</v>
       </c>
       <c r="O8" s="17">
         <v>75</v>
       </c>
       <c r="P8" s="17">
         <v>272</v>
       </c>
       <c r="Q8" s="17">
         <v>291</v>
       </c>
-      <c r="R8" s="3"/>
+      <c r="R8" s="17">
+        <v>137</v>
+      </c>
       <c r="S8" s="3"/>
       <c r="T8" s="3"/>
       <c r="U8" s="3"/>
       <c r="V8" s="3"/>
       <c r="W8" s="18"/>
       <c r="X8" s="19"/>
       <c r="Y8" s="19"/>
     </row>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="11" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="20">
         <v>1149</v>
       </c>
       <c r="D9" s="20">
         <v>697</v>
       </c>
       <c r="E9" s="20">
         <v>1245</v>
       </c>
       <c r="F9" s="20">
@@ -1648,50 +1653,53 @@
       </c>
       <c r="J9" s="20">
         <v>1294</v>
       </c>
       <c r="K9" s="21">
         <v>490</v>
       </c>
       <c r="L9" s="21">
         <v>463</v>
       </c>
       <c r="M9" s="21">
         <v>488</v>
       </c>
       <c r="N9" s="17">
         <v>471</v>
       </c>
       <c r="O9" s="17">
         <v>326</v>
       </c>
       <c r="P9" s="17">
         <v>427</v>
       </c>
       <c r="Q9" s="17">
         <v>285</v>
       </c>
+      <c r="R9" s="17">
+        <v>420</v>
+      </c>
       <c r="T9" s="3"/>
       <c r="U9" s="3"/>
     </row>
     <row r="10" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="11" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="20">
         <v>-275</v>
       </c>
       <c r="D10" s="20">
         <v>-395</v>
       </c>
       <c r="E10" s="20">
         <v>-86</v>
       </c>
       <c r="F10" s="20">
         <v>-58</v>
       </c>
       <c r="G10" s="20">
         <v>-179</v>
       </c>
@@ -1703,50 +1711,53 @@
       </c>
       <c r="J10" s="20">
         <v>170</v>
       </c>
       <c r="K10" s="21">
         <v>-18</v>
       </c>
       <c r="L10" s="21">
         <v>305</v>
       </c>
       <c r="M10" s="21">
         <v>11</v>
       </c>
       <c r="N10" s="17">
         <v>17</v>
       </c>
       <c r="O10" s="17">
         <v>-146</v>
       </c>
       <c r="P10" s="17">
         <v>-49</v>
       </c>
       <c r="Q10" s="17">
         <v>39</v>
       </c>
+      <c r="R10" s="17">
+        <v>-185</v>
+      </c>
       <c r="T10" s="3"/>
       <c r="U10" s="3"/>
     </row>
     <row r="11" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="20">
         <v>998</v>
       </c>
       <c r="D11" s="20">
         <v>279</v>
       </c>
       <c r="E11" s="20">
         <v>462</v>
       </c>
       <c r="F11" s="20">
         <v>571</v>
       </c>
       <c r="G11" s="20">
         <v>701</v>
       </c>
@@ -1758,50 +1769,53 @@
       </c>
       <c r="J11" s="20">
         <v>1415</v>
       </c>
       <c r="K11" s="21">
         <v>396</v>
       </c>
       <c r="L11" s="21">
         <v>493</v>
       </c>
       <c r="M11" s="21">
         <v>99</v>
       </c>
       <c r="N11" s="17">
         <v>291</v>
       </c>
       <c r="O11" s="17">
         <v>286</v>
       </c>
       <c r="P11" s="17">
         <v>328</v>
       </c>
       <c r="Q11" s="17">
         <v>580</v>
       </c>
+      <c r="R11" s="17">
+        <v>305</v>
+      </c>
       <c r="T11" s="4"/>
       <c r="U11" s="3"/>
     </row>
     <row r="12" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="20">
         <v>-47</v>
       </c>
       <c r="D12" s="20">
         <v>-561</v>
       </c>
       <c r="E12" s="20">
         <v>-128</v>
       </c>
       <c r="F12" s="20">
         <v>-342</v>
       </c>
       <c r="G12" s="20">
         <v>-152</v>
       </c>
@@ -1813,50 +1827,53 @@
       </c>
       <c r="J12" s="20">
         <v>-203</v>
       </c>
       <c r="K12" s="21">
         <v>-358</v>
       </c>
       <c r="L12" s="21">
         <v>-103</v>
       </c>
       <c r="M12" s="21">
         <v>-182</v>
       </c>
       <c r="N12" s="17">
         <v>-270</v>
       </c>
       <c r="O12" s="17">
         <v>-245</v>
       </c>
       <c r="P12" s="17">
         <v>-372</v>
       </c>
       <c r="Q12" s="17">
         <v>-218</v>
       </c>
+      <c r="R12" s="17">
+        <v>-137</v>
+      </c>
       <c r="U12" s="3"/>
     </row>
     <row r="13" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="11" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C13" s="20">
         <v>-150</v>
       </c>
       <c r="D13" s="20">
         <v>39</v>
       </c>
       <c r="E13" s="20">
         <v>230</v>
       </c>
       <c r="F13" s="20">
         <v>219</v>
       </c>
       <c r="G13" s="20">
         <v>211</v>
       </c>
       <c r="H13" s="20">
@@ -1867,50 +1884,53 @@
       </c>
       <c r="J13" s="20">
         <v>45</v>
       </c>
       <c r="K13" s="21">
         <v>133</v>
       </c>
       <c r="L13" s="21">
         <v>170</v>
       </c>
       <c r="M13" s="21">
         <v>192</v>
       </c>
       <c r="N13" s="17">
         <v>-70</v>
       </c>
       <c r="O13" s="17">
         <v>-128</v>
       </c>
       <c r="P13" s="17">
         <v>-113</v>
       </c>
       <c r="Q13" s="17">
         <v>59</v>
       </c>
+      <c r="R13" s="17">
+        <v>27</v>
+      </c>
       <c r="U13" s="3"/>
     </row>
     <row r="14" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C14" s="20">
         <v>1878</v>
       </c>
       <c r="D14" s="20">
         <v>1234</v>
       </c>
       <c r="E14" s="20">
         <v>1247</v>
       </c>
       <c r="F14" s="20">
         <v>917</v>
       </c>
       <c r="G14" s="20">
         <v>743</v>
       </c>
       <c r="H14" s="20">
@@ -1921,50 +1941,53 @@
       </c>
       <c r="J14" s="20">
         <v>1553</v>
       </c>
       <c r="K14" s="21">
         <v>1364</v>
       </c>
       <c r="L14" s="21">
         <v>1150</v>
       </c>
       <c r="M14" s="21">
         <v>741</v>
       </c>
       <c r="N14" s="17">
         <v>456</v>
       </c>
       <c r="O14" s="17">
         <v>904</v>
       </c>
       <c r="P14" s="17">
         <v>900</v>
       </c>
       <c r="Q14" s="17">
         <v>1004</v>
       </c>
+      <c r="R14" s="17">
+        <v>781</v>
+      </c>
       <c r="U14" s="5"/>
     </row>
     <row r="15" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="13" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>75</v>
       </c>
       <c r="C15" s="22">
         <v>206</v>
       </c>
       <c r="D15" s="22">
         <v>165</v>
       </c>
       <c r="E15" s="22">
         <v>218</v>
       </c>
       <c r="F15" s="22">
         <v>244</v>
       </c>
       <c r="G15" s="22">
         <v>489</v>
       </c>
       <c r="H15" s="22">
@@ -1974,50 +1997,53 @@
         <v>383</v>
       </c>
       <c r="J15" s="22">
         <v>403</v>
       </c>
       <c r="K15" s="23">
         <v>433</v>
       </c>
       <c r="L15" s="23">
         <v>390</v>
       </c>
       <c r="M15" s="23">
         <v>282</v>
       </c>
       <c r="N15" s="24">
         <v>68</v>
       </c>
       <c r="O15" s="24">
         <v>137</v>
       </c>
       <c r="P15" s="24">
         <v>339</v>
       </c>
       <c r="Q15" s="24">
         <v>267</v>
+      </c>
+      <c r="R15" s="24">
+        <v>338</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="O4:Y4"/>
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="B1:Y1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>