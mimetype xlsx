--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -991,51 +991,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="8" customWidth="1"/>
     <col min="2" max="2" width="90.85546875" style="8" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="7">
         <v>613303</v>
       </c>
     </row>
-    <row r="2" spans="1:2">
+    <row r="2" spans="1:2" ht="25.5">
       <c r="A2" s="37" t="s">
         <v>42</v>
       </c>
       <c r="B2" s="39" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="39" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="37" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="39" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="37" t="s">
@@ -1100,62 +1100,62 @@
       <c r="B12" s="43" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="37" t="s">
         <v>46</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="37" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="38" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="44">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="38" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="44">
-        <v>46216</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2">
+        <v>46244</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="13.5" customHeight="1">
       <c r="A17" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="45" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="38" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="45" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="38" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="46" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="38" t="s">
@@ -1276,72 +1276,72 @@
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
     </row>
     <row r="14" spans="2:7">
       <c r="B14" s="36" t="s">
         <v>76</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C19" sqref="C19"/>
+      <selection activeCell="V27" sqref="V26:V27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" style="1" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="4.85546875" style="1" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="8" customFormat="1" ht="25.5">
       <c r="A1" s="25" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="56" t="s">
         <v>35</v>
       </c>
       <c r="C1" s="56"/>
       <c r="D1" s="56"/>
       <c r="E1" s="56"/>
       <c r="F1" s="56"/>
       <c r="G1" s="56"/>
       <c r="H1" s="56"/>
       <c r="I1" s="56"/>
       <c r="J1" s="56"/>
       <c r="K1" s="56"/>
       <c r="L1" s="56"/>
@@ -1537,50 +1537,53 @@
       </c>
       <c r="K7" s="18">
         <v>2695</v>
       </c>
       <c r="L7" s="19">
         <v>2771</v>
       </c>
       <c r="M7" s="19">
         <v>1531</v>
       </c>
       <c r="N7" s="17">
         <v>991</v>
       </c>
       <c r="O7" s="17">
         <v>1209</v>
       </c>
       <c r="P7" s="17">
         <v>1732</v>
       </c>
       <c r="Q7" s="17">
         <v>2307</v>
       </c>
       <c r="R7" s="17">
         <v>1686</v>
       </c>
+      <c r="S7" s="17">
+        <v>2789</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="11" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C8" s="20">
         <v>33</v>
       </c>
       <c r="D8" s="20">
         <v>242</v>
       </c>
       <c r="E8" s="20">
         <v>45</v>
       </c>
       <c r="F8" s="20">
         <v>189</v>
       </c>
       <c r="G8" s="20">
         <v>296</v>
       </c>
       <c r="H8" s="20">
         <v>270</v>
@@ -1593,51 +1596,53 @@
       </c>
       <c r="K8" s="21">
         <v>255</v>
       </c>
       <c r="L8" s="21">
         <v>-97</v>
       </c>
       <c r="M8" s="21">
         <v>-100</v>
       </c>
       <c r="N8" s="17">
         <v>28</v>
       </c>
       <c r="O8" s="17">
         <v>75</v>
       </c>
       <c r="P8" s="17">
         <v>272</v>
       </c>
       <c r="Q8" s="17">
         <v>291</v>
       </c>
       <c r="R8" s="17">
         <v>137</v>
       </c>
-      <c r="S8" s="3"/>
+      <c r="S8" s="17">
+        <v>33</v>
+      </c>
       <c r="T8" s="3"/>
       <c r="U8" s="3"/>
       <c r="V8" s="3"/>
       <c r="W8" s="18"/>
       <c r="X8" s="19"/>
       <c r="Y8" s="19"/>
     </row>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="11" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="20">
         <v>1149</v>
       </c>
       <c r="D9" s="20">
         <v>697</v>
       </c>
       <c r="E9" s="20">
         <v>1245</v>
       </c>
       <c r="F9" s="20">
         <v>393</v>
@@ -1656,50 +1661,53 @@
       </c>
       <c r="K9" s="21">
         <v>490</v>
       </c>
       <c r="L9" s="21">
         <v>463</v>
       </c>
       <c r="M9" s="21">
         <v>488</v>
       </c>
       <c r="N9" s="17">
         <v>471</v>
       </c>
       <c r="O9" s="17">
         <v>326</v>
       </c>
       <c r="P9" s="17">
         <v>427</v>
       </c>
       <c r="Q9" s="17">
         <v>285</v>
       </c>
       <c r="R9" s="17">
         <v>420</v>
       </c>
+      <c r="S9" s="17">
+        <v>458</v>
+      </c>
       <c r="T9" s="3"/>
       <c r="U9" s="3"/>
     </row>
     <row r="10" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="11" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="20">
         <v>-275</v>
       </c>
       <c r="D10" s="20">
         <v>-395</v>
       </c>
       <c r="E10" s="20">
         <v>-86</v>
       </c>
       <c r="F10" s="20">
         <v>-58</v>
       </c>
       <c r="G10" s="20">
         <v>-179</v>
       </c>
@@ -1714,50 +1722,53 @@
       </c>
       <c r="K10" s="21">
         <v>-18</v>
       </c>
       <c r="L10" s="21">
         <v>305</v>
       </c>
       <c r="M10" s="21">
         <v>11</v>
       </c>
       <c r="N10" s="17">
         <v>17</v>
       </c>
       <c r="O10" s="17">
         <v>-146</v>
       </c>
       <c r="P10" s="17">
         <v>-49</v>
       </c>
       <c r="Q10" s="17">
         <v>39</v>
       </c>
       <c r="R10" s="17">
         <v>-185</v>
       </c>
+      <c r="S10" s="17">
+        <v>476</v>
+      </c>
       <c r="T10" s="3"/>
       <c r="U10" s="3"/>
     </row>
     <row r="11" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="20">
         <v>998</v>
       </c>
       <c r="D11" s="20">
         <v>279</v>
       </c>
       <c r="E11" s="20">
         <v>462</v>
       </c>
       <c r="F11" s="20">
         <v>571</v>
       </c>
       <c r="G11" s="20">
         <v>701</v>
       </c>
@@ -1772,50 +1783,53 @@
       </c>
       <c r="K11" s="21">
         <v>396</v>
       </c>
       <c r="L11" s="21">
         <v>493</v>
       </c>
       <c r="M11" s="21">
         <v>99</v>
       </c>
       <c r="N11" s="17">
         <v>291</v>
       </c>
       <c r="O11" s="17">
         <v>286</v>
       </c>
       <c r="P11" s="17">
         <v>328</v>
       </c>
       <c r="Q11" s="17">
         <v>580</v>
       </c>
       <c r="R11" s="17">
         <v>305</v>
       </c>
+      <c r="S11" s="17">
+        <v>718</v>
+      </c>
       <c r="T11" s="4"/>
       <c r="U11" s="3"/>
     </row>
     <row r="12" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="20">
         <v>-47</v>
       </c>
       <c r="D12" s="20">
         <v>-561</v>
       </c>
       <c r="E12" s="20">
         <v>-128</v>
       </c>
       <c r="F12" s="20">
         <v>-342</v>
       </c>
       <c r="G12" s="20">
         <v>-152</v>
       </c>
@@ -1830,50 +1844,53 @@
       </c>
       <c r="K12" s="21">
         <v>-358</v>
       </c>
       <c r="L12" s="21">
         <v>-103</v>
       </c>
       <c r="M12" s="21">
         <v>-182</v>
       </c>
       <c r="N12" s="17">
         <v>-270</v>
       </c>
       <c r="O12" s="17">
         <v>-245</v>
       </c>
       <c r="P12" s="17">
         <v>-372</v>
       </c>
       <c r="Q12" s="17">
         <v>-218</v>
       </c>
       <c r="R12" s="17">
         <v>-137</v>
       </c>
+      <c r="S12" s="17">
+        <v>19</v>
+      </c>
       <c r="U12" s="3"/>
     </row>
     <row r="13" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="11" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C13" s="20">
         <v>-150</v>
       </c>
       <c r="D13" s="20">
         <v>39</v>
       </c>
       <c r="E13" s="20">
         <v>230</v>
       </c>
       <c r="F13" s="20">
         <v>219</v>
       </c>
       <c r="G13" s="20">
         <v>211</v>
       </c>
       <c r="H13" s="20">
@@ -1887,50 +1904,53 @@
       </c>
       <c r="K13" s="21">
         <v>133</v>
       </c>
       <c r="L13" s="21">
         <v>170</v>
       </c>
       <c r="M13" s="21">
         <v>192</v>
       </c>
       <c r="N13" s="17">
         <v>-70</v>
       </c>
       <c r="O13" s="17">
         <v>-128</v>
       </c>
       <c r="P13" s="17">
         <v>-113</v>
       </c>
       <c r="Q13" s="17">
         <v>59</v>
       </c>
       <c r="R13" s="17">
         <v>27</v>
       </c>
+      <c r="S13" s="17">
+        <v>99</v>
+      </c>
       <c r="U13" s="3"/>
     </row>
     <row r="14" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C14" s="20">
         <v>1878</v>
       </c>
       <c r="D14" s="20">
         <v>1234</v>
       </c>
       <c r="E14" s="20">
         <v>1247</v>
       </c>
       <c r="F14" s="20">
         <v>917</v>
       </c>
       <c r="G14" s="20">
         <v>743</v>
       </c>
       <c r="H14" s="20">
@@ -1944,50 +1964,53 @@
       </c>
       <c r="K14" s="21">
         <v>1364</v>
       </c>
       <c r="L14" s="21">
         <v>1150</v>
       </c>
       <c r="M14" s="21">
         <v>741</v>
       </c>
       <c r="N14" s="17">
         <v>456</v>
       </c>
       <c r="O14" s="17">
         <v>904</v>
       </c>
       <c r="P14" s="17">
         <v>900</v>
       </c>
       <c r="Q14" s="17">
         <v>1004</v>
       </c>
       <c r="R14" s="17">
         <v>781</v>
       </c>
+      <c r="S14" s="17">
+        <v>722</v>
+      </c>
       <c r="U14" s="5"/>
     </row>
     <row r="15" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="13" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>75</v>
       </c>
       <c r="C15" s="22">
         <v>206</v>
       </c>
       <c r="D15" s="22">
         <v>165</v>
       </c>
       <c r="E15" s="22">
         <v>218</v>
       </c>
       <c r="F15" s="22">
         <v>244</v>
       </c>
       <c r="G15" s="22">
         <v>489</v>
       </c>
       <c r="H15" s="22">
@@ -2000,50 +2023,53 @@
         <v>403</v>
       </c>
       <c r="K15" s="23">
         <v>433</v>
       </c>
       <c r="L15" s="23">
         <v>390</v>
       </c>
       <c r="M15" s="23">
         <v>282</v>
       </c>
       <c r="N15" s="24">
         <v>68</v>
       </c>
       <c r="O15" s="24">
         <v>137</v>
       </c>
       <c r="P15" s="24">
         <v>339</v>
       </c>
       <c r="Q15" s="24">
         <v>267</v>
       </c>
       <c r="R15" s="24">
         <v>338</v>
+      </c>
+      <c r="S15" s="24">
+        <v>264</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="O4:Y4"/>
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="B1:Y1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>