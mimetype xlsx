--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -131,56 +131,50 @@
   <si>
     <t>"0,0" - незначительная величина</t>
   </si>
   <si>
     <t>"х"- данные конфиденциальны</t>
   </si>
   <si>
     <t>"..."- данные отсутствуют</t>
   </si>
   <si>
     <t xml:space="preserve">В отдельных случаях незначительные расхождения между итогом и суммой  слагаемых объясняются округлением данных  </t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t xml:space="preserve">Сальдо внутренней миграции по всем потокам </t>
   </si>
   <si>
     <t>код КСП - 613303</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Код КАТО</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>Методика расчета</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
@@ -246,57 +240,63 @@
     <t>751510000</t>
   </si>
   <si>
     <t xml:space="preserve">Жетысуский </t>
   </si>
   <si>
     <t>751710000</t>
   </si>
   <si>
     <t xml:space="preserve">Медеуский </t>
   </si>
   <si>
     <t>751810000</t>
   </si>
   <si>
     <t xml:space="preserve">Наурызбайский </t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Турксибский </t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/37/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19421&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="16">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -349,50 +349,57 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -505,53 +512,50 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
@@ -647,50 +651,53 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -957,1119 +964,1144 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19421&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/37/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="43.28515625" style="8" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="43.28515625" style="7" customWidth="1"/>
+    <col min="2" max="2" width="90.85546875" style="7" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="7">
-        <v>613303</v>
+      <c r="B1" s="6">
+        <v>613103</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="25.5">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="38" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="38" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="38" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" s="39" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="38" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="36" t="s">
         <v>42</v>
       </c>
-      <c r="B2" s="39" t="s">
-[...12 lines deleted...]
-      <c r="A4" s="37" t="s">
+      <c r="B8" s="40" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="42.75" customHeight="1">
+      <c r="A9" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="40" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="38" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="41" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="36" t="s">
         <v>43</v>
       </c>
-      <c r="B4" s="39" t="s">
-[...15 lines deleted...]
-      <c r="B6" s="40" t="s">
+      <c r="B12" s="56" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5">
+      <c r="A13" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="56" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="43">
+        <v>46244</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="43">
+        <v>46275</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A17" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="44" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
-[...11 lines deleted...]
-      <c r="B8" s="41" t="s">
+    <row r="18" spans="1:2">
+      <c r="A18" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="44" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="42.75" customHeight="1">
-[...48 lines deleted...]
-      <c r="A15" s="38" t="s">
+    <row r="19" spans="1:2">
+      <c r="A19" s="37" t="s">
         <v>48</v>
       </c>
-      <c r="B15" s="44">
-[...15 lines deleted...]
-      <c r="B17" s="45" t="s">
+      <c r="B19" s="45" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
-[...3 lines deleted...]
-      <c r="B18" s="45" t="s">
+    <row r="20" spans="1:2">
+      <c r="A20" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="46" t="s">
         <v>56</v>
-      </c>
-[...14 lines deleted...]
-        <v>58</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="8"/>
-[...3 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="9.140625" style="7"/>
+    <col min="2" max="2" width="119.85546875" style="7" customWidth="1"/>
+    <col min="3" max="6" width="9.140625" style="7"/>
+    <col min="7" max="7" width="64" style="7" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:7">
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="9"/>
-[...3 lines deleted...]
-      <c r="G5" s="9"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="8"/>
+      <c r="G5" s="8"/>
     </row>
     <row r="6" spans="2:7">
-      <c r="B6" s="9" t="s">
+      <c r="B6" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="C6" s="9"/>
-[...3 lines deleted...]
-      <c r="G6" s="9"/>
+      <c r="C6" s="8"/>
+      <c r="D6" s="8"/>
+      <c r="E6" s="8"/>
+      <c r="F6" s="8"/>
+      <c r="G6" s="8"/>
     </row>
     <row r="7" spans="2:7">
-      <c r="B7" s="9" t="s">
+      <c r="B7" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="C7" s="9"/>
-[...3 lines deleted...]
-      <c r="G7" s="9"/>
+      <c r="C7" s="8"/>
+      <c r="D7" s="8"/>
+      <c r="E7" s="8"/>
+      <c r="F7" s="8"/>
+      <c r="G7" s="8"/>
     </row>
     <row r="8" spans="2:7">
-      <c r="B8" s="9" t="s">
+      <c r="B8" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="C8" s="9"/>
-[...3 lines deleted...]
-      <c r="G8" s="9"/>
+      <c r="C8" s="8"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="8"/>
+      <c r="F8" s="8"/>
+      <c r="G8" s="8"/>
     </row>
     <row r="9" spans="2:7">
-      <c r="B9" s="9" t="s">
+      <c r="B9" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="C9" s="9"/>
-[...3 lines deleted...]
-      <c r="G9" s="9"/>
+      <c r="C9" s="8"/>
+      <c r="D9" s="8"/>
+      <c r="E9" s="8"/>
+      <c r="F9" s="8"/>
+      <c r="G9" s="8"/>
     </row>
     <row r="10" spans="2:7">
-      <c r="B10" s="9"/>
-[...4 lines deleted...]
-      <c r="G10" s="9"/>
+      <c r="B10" s="8"/>
+      <c r="C10" s="8"/>
+      <c r="D10" s="8"/>
+      <c r="E10" s="8"/>
+      <c r="F10" s="8"/>
+      <c r="G10" s="8"/>
     </row>
     <row r="11" spans="2:7">
-      <c r="B11" s="10" t="s">
+      <c r="B11" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C11" s="9"/>
-[...3 lines deleted...]
-      <c r="G11" s="9"/>
+      <c r="C11" s="8"/>
+      <c r="D11" s="8"/>
+      <c r="E11" s="8"/>
+      <c r="F11" s="8"/>
+      <c r="G11" s="8"/>
     </row>
     <row r="12" spans="2:7">
-      <c r="B12" s="9"/>
-[...4 lines deleted...]
-      <c r="G12" s="9"/>
+      <c r="B12" s="8"/>
+      <c r="C12" s="8"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="8"/>
+      <c r="G12" s="8"/>
     </row>
     <row r="13" spans="2:7">
-      <c r="B13" s="9"/>
-[...4 lines deleted...]
-      <c r="G13" s="9"/>
+      <c r="B13" s="8"/>
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="8"/>
     </row>
     <row r="14" spans="2:7">
-      <c r="B14" s="36" t="s">
-[...6 lines deleted...]
-      <c r="G14" s="9"/>
+      <c r="B14" s="35" t="s">
+        <v>74</v>
+      </c>
+      <c r="C14" s="8"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="8"/>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="V27" sqref="V26:V27"/>
+      <selection activeCell="R21" sqref="R21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.85546875" style="1" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" s="8" customFormat="1" ht="25.5">
-      <c r="A1" s="25" t="s">
+    <row r="1" spans="1:25" s="7" customFormat="1" ht="25.5">
+      <c r="A1" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="56" t="s">
+      <c r="B1" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="C1" s="56"/>
-[...21 lines deleted...]
-      <c r="Y1" s="56"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+      <c r="Q1" s="55"/>
+      <c r="R1" s="55"/>
+      <c r="S1" s="55"/>
+      <c r="T1" s="55"/>
+      <c r="U1" s="55"/>
+      <c r="V1" s="55"/>
+      <c r="W1" s="55"/>
+      <c r="X1" s="55"/>
+      <c r="Y1" s="55"/>
     </row>
     <row r="2" spans="1:25">
-      <c r="B2" s="6"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:25" s="26" customFormat="1" ht="11.25">
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+    </row>
+    <row r="3" spans="1:25" s="25" customFormat="1" ht="11.25">
       <c r="A3" s="2"/>
-      <c r="C3" s="27"/>
-[...1 lines deleted...]
-      <c r="Y3" s="28" t="s">
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="Y3" s="27" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A4" s="52" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="48">
+      <c r="A4" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="52"/>
+      <c r="C4" s="47">
         <v>2025</v>
       </c>
-      <c r="D4" s="49"/>
-[...10 lines deleted...]
-      <c r="O4" s="51">
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="48"/>
+      <c r="K4" s="48"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="48"/>
+      <c r="N4" s="48"/>
+      <c r="O4" s="50">
         <v>2026</v>
       </c>
-      <c r="P4" s="51"/>
-[...8 lines deleted...]
-      <c r="Y4" s="51"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50"/>
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50"/>
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
     </row>
     <row r="5" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A5" s="54"/>
-[...1 lines deleted...]
-      <c r="C5" s="29" t="s">
+      <c r="A5" s="53"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="30" t="s">
+      <c r="D5" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="29" t="s">
+      <c r="E5" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="29" t="s">
+      <c r="F5" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="29" t="s">
+      <c r="G5" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="H5" s="29" t="s">
+      <c r="H5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="29" t="s">
+      <c r="I5" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="J5" s="29" t="s">
+      <c r="J5" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="K5" s="29" t="s">
+      <c r="K5" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="L5" s="29" t="s">
+      <c r="L5" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="M5" s="29" t="s">
+      <c r="M5" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="N5" s="31" t="s">
+      <c r="N5" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="O5" s="32" t="s">
+      <c r="O5" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="P5" s="33" t="s">
+      <c r="P5" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="Q5" s="33" t="s">
+      <c r="Q5" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="R5" s="33" t="s">
+      <c r="R5" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="S5" s="33" t="s">
+      <c r="S5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="T5" s="33" t="s">
+      <c r="T5" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="33" t="s">
+      <c r="U5" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="V5" s="33" t="s">
+      <c r="V5" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="W5" s="33" t="s">
+      <c r="W5" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="X5" s="33" t="s">
+      <c r="X5" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="Y5" s="33" t="s">
+      <c r="Y5" s="32" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="6" spans="1:25" s="35" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B6" s="50" t="s">
+    <row r="6" spans="1:25" s="34" customFormat="1" ht="11.25">
+      <c r="A6" s="33"/>
+      <c r="B6" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="50"/>
-[...17 lines deleted...]
-      <c r="U6" s="50"/>
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="49"/>
+      <c r="I6" s="49"/>
+      <c r="J6" s="49"/>
+      <c r="K6" s="49"/>
+      <c r="L6" s="49"/>
+      <c r="M6" s="49"/>
+      <c r="N6" s="49"/>
+      <c r="O6" s="49"/>
+      <c r="P6" s="49"/>
+      <c r="Q6" s="49"/>
+      <c r="R6" s="49"/>
+      <c r="S6" s="49"/>
+      <c r="T6" s="49"/>
+      <c r="U6" s="49"/>
     </row>
     <row r="7" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A7" s="15" t="s">
+      <c r="A7" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="B7" s="16" t="s">
+      <c r="B7" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="17">
+      <c r="C7" s="16">
         <v>3792</v>
       </c>
-      <c r="D7" s="17">
+      <c r="D7" s="16">
         <v>1700</v>
       </c>
-      <c r="E7" s="18">
+      <c r="E7" s="17">
         <v>3233</v>
       </c>
       <c r="F7" s="3">
         <v>2133</v>
       </c>
       <c r="G7" s="3">
         <v>2927</v>
       </c>
       <c r="H7" s="3">
         <v>3149</v>
       </c>
       <c r="I7" s="3">
         <v>3266</v>
       </c>
       <c r="J7" s="3">
         <v>4938</v>
       </c>
-      <c r="K7" s="18">
+      <c r="K7" s="17">
         <v>2695</v>
       </c>
-      <c r="L7" s="19">
+      <c r="L7" s="18">
         <v>2771</v>
       </c>
-      <c r="M7" s="19">
+      <c r="M7" s="18">
         <v>1531</v>
       </c>
-      <c r="N7" s="17">
+      <c r="N7" s="16">
         <v>991</v>
       </c>
-      <c r="O7" s="17">
+      <c r="O7" s="16">
         <v>1209</v>
       </c>
-      <c r="P7" s="17">
+      <c r="P7" s="16">
         <v>1732</v>
       </c>
-      <c r="Q7" s="17">
+      <c r="Q7" s="16">
         <v>2307</v>
       </c>
-      <c r="R7" s="17">
+      <c r="R7" s="16">
         <v>1686</v>
       </c>
-      <c r="S7" s="17">
+      <c r="S7" s="16">
         <v>2789</v>
       </c>
+      <c r="T7" s="16">
+        <v>5767</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A8" s="11" t="s">
-[...5 lines deleted...]
-      <c r="C8" s="20">
+      <c r="A8" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C8" s="19">
         <v>33</v>
       </c>
-      <c r="D8" s="20">
+      <c r="D8" s="19">
         <v>242</v>
       </c>
-      <c r="E8" s="20">
+      <c r="E8" s="19">
         <v>45</v>
       </c>
-      <c r="F8" s="20">
+      <c r="F8" s="19">
         <v>189</v>
       </c>
-      <c r="G8" s="20">
+      <c r="G8" s="19">
         <v>296</v>
       </c>
-      <c r="H8" s="20">
+      <c r="H8" s="19">
         <v>270</v>
       </c>
-      <c r="I8" s="20">
+      <c r="I8" s="19">
         <v>231</v>
       </c>
-      <c r="J8" s="20">
+      <c r="J8" s="19">
         <v>261</v>
       </c>
-      <c r="K8" s="21">
+      <c r="K8" s="20">
         <v>255</v>
       </c>
-      <c r="L8" s="21">
+      <c r="L8" s="20">
         <v>-97</v>
       </c>
-      <c r="M8" s="21">
+      <c r="M8" s="20">
         <v>-100</v>
       </c>
-      <c r="N8" s="17">
+      <c r="N8" s="16">
         <v>28</v>
       </c>
-      <c r="O8" s="17">
+      <c r="O8" s="16">
         <v>75</v>
       </c>
-      <c r="P8" s="17">
+      <c r="P8" s="16">
         <v>272</v>
       </c>
-      <c r="Q8" s="17">
+      <c r="Q8" s="16">
         <v>291</v>
       </c>
-      <c r="R8" s="17">
+      <c r="R8" s="16">
         <v>137</v>
       </c>
-      <c r="S8" s="17">
+      <c r="S8" s="16">
         <v>33</v>
       </c>
-      <c r="T8" s="3"/>
+      <c r="T8" s="16">
+        <v>267</v>
+      </c>
       <c r="U8" s="3"/>
       <c r="V8" s="3"/>
-      <c r="W8" s="18"/>
-[...1 lines deleted...]
-      <c r="Y8" s="19"/>
+      <c r="W8" s="17"/>
+      <c r="X8" s="18"/>
+      <c r="Y8" s="18"/>
     </row>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A9" s="11" t="s">
+      <c r="A9" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C9" s="19">
+        <v>1149</v>
+      </c>
+      <c r="D9" s="19">
+        <v>697</v>
+      </c>
+      <c r="E9" s="19">
+        <v>1245</v>
+      </c>
+      <c r="F9" s="19">
+        <v>393</v>
+      </c>
+      <c r="G9" s="19">
+        <v>818</v>
+      </c>
+      <c r="H9" s="19">
+        <v>564</v>
+      </c>
+      <c r="I9" s="19">
+        <v>579</v>
+      </c>
+      <c r="J9" s="19">
+        <v>1294</v>
+      </c>
+      <c r="K9" s="20">
+        <v>490</v>
+      </c>
+      <c r="L9" s="20">
+        <v>463</v>
+      </c>
+      <c r="M9" s="20">
+        <v>488</v>
+      </c>
+      <c r="N9" s="16">
+        <v>471</v>
+      </c>
+      <c r="O9" s="16">
+        <v>326</v>
+      </c>
+      <c r="P9" s="16">
+        <v>427</v>
+      </c>
+      <c r="Q9" s="16">
+        <v>285</v>
+      </c>
+      <c r="R9" s="16">
+        <v>420</v>
+      </c>
+      <c r="S9" s="16">
+        <v>458</v>
+      </c>
+      <c r="T9" s="16">
+        <v>1657</v>
+      </c>
+      <c r="U9" s="3"/>
+    </row>
+    <row r="10" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A10" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="B9" s="12" t="s">
+      <c r="B10" s="11" t="s">
         <v>63</v>
       </c>
-      <c r="C9" s="20">
-[...54 lines deleted...]
-      <c r="A10" s="11" t="s">
+      <c r="C10" s="19">
+        <v>-275</v>
+      </c>
+      <c r="D10" s="19">
+        <v>-395</v>
+      </c>
+      <c r="E10" s="19">
+        <v>-86</v>
+      </c>
+      <c r="F10" s="19">
+        <v>-58</v>
+      </c>
+      <c r="G10" s="19">
+        <v>-179</v>
+      </c>
+      <c r="H10" s="19">
+        <v>-152</v>
+      </c>
+      <c r="I10" s="19">
+        <v>7</v>
+      </c>
+      <c r="J10" s="19">
+        <v>170</v>
+      </c>
+      <c r="K10" s="20">
+        <v>-18</v>
+      </c>
+      <c r="L10" s="20">
+        <v>305</v>
+      </c>
+      <c r="M10" s="20">
+        <v>11</v>
+      </c>
+      <c r="N10" s="16">
+        <v>17</v>
+      </c>
+      <c r="O10" s="16">
+        <v>-146</v>
+      </c>
+      <c r="P10" s="16">
+        <v>-49</v>
+      </c>
+      <c r="Q10" s="16">
+        <v>39</v>
+      </c>
+      <c r="R10" s="16">
+        <v>-185</v>
+      </c>
+      <c r="S10" s="16">
+        <v>476</v>
+      </c>
+      <c r="T10" s="16">
+        <v>581</v>
+      </c>
+      <c r="U10" s="3"/>
+    </row>
+    <row r="11" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A11" s="10" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="12" t="s">
+      <c r="B11" s="11" t="s">
         <v>65</v>
       </c>
-      <c r="C10" s="20">
-[...14 lines deleted...]
-      <c r="H10" s="20">
+      <c r="C11" s="19">
+        <v>998</v>
+      </c>
+      <c r="D11" s="19">
+        <v>279</v>
+      </c>
+      <c r="E11" s="19">
+        <v>462</v>
+      </c>
+      <c r="F11" s="19">
+        <v>571</v>
+      </c>
+      <c r="G11" s="19">
+        <v>701</v>
+      </c>
+      <c r="H11" s="19">
+        <v>901</v>
+      </c>
+      <c r="I11" s="19">
+        <v>838</v>
+      </c>
+      <c r="J11" s="19">
+        <v>1415</v>
+      </c>
+      <c r="K11" s="20">
+        <v>396</v>
+      </c>
+      <c r="L11" s="20">
+        <v>493</v>
+      </c>
+      <c r="M11" s="20">
+        <v>99</v>
+      </c>
+      <c r="N11" s="16">
+        <v>291</v>
+      </c>
+      <c r="O11" s="16">
+        <v>286</v>
+      </c>
+      <c r="P11" s="16">
+        <v>328</v>
+      </c>
+      <c r="Q11" s="16">
+        <v>580</v>
+      </c>
+      <c r="R11" s="16">
+        <v>305</v>
+      </c>
+      <c r="S11" s="16">
+        <v>718</v>
+      </c>
+      <c r="T11" s="16">
+        <v>1226</v>
+      </c>
+      <c r="U11" s="3"/>
+    </row>
+    <row r="12" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A12" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="C12" s="19">
+        <v>-47</v>
+      </c>
+      <c r="D12" s="19">
+        <v>-561</v>
+      </c>
+      <c r="E12" s="19">
+        <v>-128</v>
+      </c>
+      <c r="F12" s="19">
+        <v>-342</v>
+      </c>
+      <c r="G12" s="19">
         <v>-152</v>
       </c>
-      <c r="I10" s="20">
-[...2 lines deleted...]
-      <c r="J10" s="20">
+      <c r="H12" s="19">
+        <v>-123</v>
+      </c>
+      <c r="I12" s="19">
+        <v>-200</v>
+      </c>
+      <c r="J12" s="19">
+        <v>-203</v>
+      </c>
+      <c r="K12" s="20">
+        <v>-358</v>
+      </c>
+      <c r="L12" s="20">
+        <v>-103</v>
+      </c>
+      <c r="M12" s="20">
+        <v>-182</v>
+      </c>
+      <c r="N12" s="16">
+        <v>-270</v>
+      </c>
+      <c r="O12" s="16">
+        <v>-245</v>
+      </c>
+      <c r="P12" s="16">
+        <v>-372</v>
+      </c>
+      <c r="Q12" s="16">
+        <v>-218</v>
+      </c>
+      <c r="R12" s="16">
+        <v>-137</v>
+      </c>
+      <c r="S12" s="16">
+        <v>19</v>
+      </c>
+      <c r="T12" s="16">
+        <v>-18</v>
+      </c>
+      <c r="U12" s="3"/>
+    </row>
+    <row r="13" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A13" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="C13" s="19">
+        <v>-150</v>
+      </c>
+      <c r="D13" s="19">
+        <v>39</v>
+      </c>
+      <c r="E13" s="19">
+        <v>230</v>
+      </c>
+      <c r="F13" s="19">
+        <v>219</v>
+      </c>
+      <c r="G13" s="19">
+        <v>211</v>
+      </c>
+      <c r="H13" s="19">
+        <v>319</v>
+      </c>
+      <c r="I13" s="19">
+        <v>179</v>
+      </c>
+      <c r="J13" s="19">
+        <v>45</v>
+      </c>
+      <c r="K13" s="20">
+        <v>133</v>
+      </c>
+      <c r="L13" s="20">
         <v>170</v>
       </c>
-      <c r="K10" s="21">
-[...66 lines deleted...]
-      <c r="M11" s="21">
+      <c r="M13" s="20">
+        <v>192</v>
+      </c>
+      <c r="N13" s="16">
+        <v>-70</v>
+      </c>
+      <c r="O13" s="16">
+        <v>-128</v>
+      </c>
+      <c r="P13" s="16">
+        <v>-113</v>
+      </c>
+      <c r="Q13" s="16">
+        <v>59</v>
+      </c>
+      <c r="R13" s="16">
+        <v>27</v>
+      </c>
+      <c r="S13" s="16">
         <v>99</v>
       </c>
-      <c r="N11" s="17">
-[...21 lines deleted...]
-      <c r="A12" s="11" t="s">
+      <c r="T13" s="16">
+        <v>433</v>
+      </c>
+      <c r="U13" s="3"/>
+    </row>
+    <row r="14" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A14" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="B14" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="C14" s="19">
+        <v>1878</v>
+      </c>
+      <c r="D14" s="19">
+        <v>1234</v>
+      </c>
+      <c r="E14" s="19">
+        <v>1247</v>
+      </c>
+      <c r="F14" s="19">
+        <v>917</v>
+      </c>
+      <c r="G14" s="19">
+        <v>743</v>
+      </c>
+      <c r="H14" s="19">
+        <v>1139</v>
+      </c>
+      <c r="I14" s="19">
+        <v>1249</v>
+      </c>
+      <c r="J14" s="19">
+        <v>1553</v>
+      </c>
+      <c r="K14" s="20">
+        <v>1364</v>
+      </c>
+      <c r="L14" s="20">
+        <v>1150</v>
+      </c>
+      <c r="M14" s="20">
+        <v>741</v>
+      </c>
+      <c r="N14" s="16">
+        <v>456</v>
+      </c>
+      <c r="O14" s="16">
+        <v>904</v>
+      </c>
+      <c r="P14" s="16">
+        <v>900</v>
+      </c>
+      <c r="Q14" s="16">
+        <v>1004</v>
+      </c>
+      <c r="R14" s="16">
+        <v>781</v>
+      </c>
+      <c r="S14" s="16">
+        <v>722</v>
+      </c>
+      <c r="T14" s="16">
+        <v>1091</v>
+      </c>
+      <c r="U14" s="4"/>
+    </row>
+    <row r="15" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="A15" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="C15" s="21">
+        <v>206</v>
+      </c>
+      <c r="D15" s="21">
+        <v>165</v>
+      </c>
+      <c r="E15" s="21">
+        <v>218</v>
+      </c>
+      <c r="F15" s="21">
+        <v>244</v>
+      </c>
+      <c r="G15" s="21">
+        <v>489</v>
+      </c>
+      <c r="H15" s="21">
+        <v>231</v>
+      </c>
+      <c r="I15" s="21">
+        <v>383</v>
+      </c>
+      <c r="J15" s="21">
+        <v>403</v>
+      </c>
+      <c r="K15" s="22">
+        <v>433</v>
+      </c>
+      <c r="L15" s="22">
+        <v>390</v>
+      </c>
+      <c r="M15" s="22">
+        <v>282</v>
+      </c>
+      <c r="N15" s="23">
         <v>68</v>
       </c>
-      <c r="B12" s="12" t="s">
-[...218 lines deleted...]
-      <c r="O15" s="24">
+      <c r="O15" s="23">
         <v>137</v>
       </c>
-      <c r="P15" s="24">
+      <c r="P15" s="23">
         <v>339</v>
       </c>
-      <c r="Q15" s="24">
+      <c r="Q15" s="23">
         <v>267</v>
       </c>
-      <c r="R15" s="24">
+      <c r="R15" s="23">
         <v>338</v>
       </c>
-      <c r="S15" s="24">
+      <c r="S15" s="23">
         <v>264</v>
+      </c>
+      <c r="T15" s="23">
+        <v>530</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="O4:Y4"/>
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="B1:Y1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>