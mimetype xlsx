--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -252,51 +252,54 @@
     <t>751810000</t>
   </si>
   <si>
     <t xml:space="preserve">Наурызбайский </t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Турксибский </t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/37/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19421&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="17">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -358,50 +361,55 @@
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -505,60 +513,57 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
@@ -579,125 +584,131 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -980,1128 +991,1148 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19421&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/37/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="43.28515625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="7"/>
+    <col min="1" max="1" width="43.28515625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="90.85546875" style="6" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="6">
-[...4 lines deleted...]
-      <c r="A2" s="36" t="s">
+      <c r="B1" s="5">
+        <v>613303</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="33" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="38" t="s">
+      <c r="B2" s="35" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="36" t="s">
+      <c r="A3" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="38" t="s">
+      <c r="B3" s="35" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="36" t="s">
+      <c r="A4" s="33" t="s">
         <v>41</v>
       </c>
-      <c r="B4" s="38" t="s">
+      <c r="B4" s="35" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="36" t="s">
+      <c r="A5" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="38" t="s">
+      <c r="B5" s="35" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="36" t="s">
+      <c r="A6" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="39" t="s">
+      <c r="B6" s="36" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="36" t="s">
+      <c r="A7" s="33" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="38" t="s">
+      <c r="B7" s="35" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="36" t="s">
+      <c r="A8" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B8" s="40" t="s">
+      <c r="B8" s="37" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="42.75" customHeight="1">
-      <c r="A9" s="36" t="s">
+      <c r="A9" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="40" t="s">
+      <c r="B9" s="37" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="37" t="s">
+      <c r="A10" s="34" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="38" t="s">
+      <c r="B10" s="35" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="37" t="s">
+      <c r="A11" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="41" t="s">
+      <c r="B11" s="38" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="36" t="s">
+      <c r="A12" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B12" s="56" t="s">
+      <c r="B12" s="44" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
-      <c r="A13" s="36" t="s">
+      <c r="A13" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="B13" s="56" t="s">
+      <c r="B13" s="44" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="36" t="s">
+      <c r="A14" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="B14" s="42" t="s">
+      <c r="B14" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="37" t="s">
+      <c r="A15" s="34" t="s">
         <v>46</v>
       </c>
-      <c r="B15" s="43">
-        <v>46244</v>
+      <c r="B15" s="40">
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="37" t="s">
+      <c r="A16" s="34" t="s">
         <v>47</v>
       </c>
-      <c r="B16" s="43">
-        <v>46275</v>
+      <c r="B16" s="40">
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="13.5" customHeight="1">
-      <c r="A17" s="37" t="s">
+      <c r="A17" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="44" t="s">
+      <c r="B17" s="41" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="37" t="s">
+      <c r="A18" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="44" t="s">
+      <c r="B18" s="41" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="37" t="s">
+      <c r="A19" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="B19" s="45" t="s">
+      <c r="B19" s="42" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="37" t="s">
+      <c r="A20" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="46" t="s">
+      <c r="B20" s="43" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="7"/>
-[...3 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="7"/>
+    <col min="1" max="1" width="9.140625" style="6"/>
+    <col min="2" max="2" width="119.85546875" style="6" customWidth="1"/>
+    <col min="3" max="6" width="9.140625" style="6"/>
+    <col min="7" max="7" width="64" style="6" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:7">
-      <c r="B5" s="8" t="s">
+      <c r="B5" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="8"/>
-[...3 lines deleted...]
-      <c r="G5" s="8"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
     </row>
     <row r="6" spans="2:7">
-      <c r="B6" s="8" t="s">
+      <c r="B6" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="C6" s="8"/>
-[...3 lines deleted...]
-      <c r="G6" s="8"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
     </row>
     <row r="7" spans="2:7">
-      <c r="B7" s="8" t="s">
+      <c r="B7" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="C7" s="8"/>
-[...3 lines deleted...]
-      <c r="G7" s="8"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
     </row>
     <row r="8" spans="2:7">
-      <c r="B8" s="8" t="s">
+      <c r="B8" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="C8" s="8"/>
-[...3 lines deleted...]
-      <c r="G8" s="8"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
     </row>
     <row r="9" spans="2:7">
-      <c r="B9" s="8" t="s">
+      <c r="B9" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="C9" s="8"/>
-[...3 lines deleted...]
-      <c r="G9" s="8"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
     </row>
     <row r="10" spans="2:7">
-      <c r="B10" s="8"/>
-[...4 lines deleted...]
-      <c r="G10" s="8"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
     </row>
     <row r="11" spans="2:7">
-      <c r="B11" s="9" t="s">
+      <c r="B11" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="C11" s="8"/>
-[...3 lines deleted...]
-      <c r="G11" s="8"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
     </row>
     <row r="12" spans="2:7">
-      <c r="B12" s="8"/>
-[...4 lines deleted...]
-      <c r="G12" s="8"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
     </row>
     <row r="13" spans="2:7">
-      <c r="B13" s="8"/>
-[...4 lines deleted...]
-      <c r="G13" s="8"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
     </row>
     <row r="14" spans="2:7">
-      <c r="B14" s="35" t="s">
+      <c r="B14" s="32" t="s">
         <v>74</v>
       </c>
-      <c r="C14" s="8"/>
-[...3 lines deleted...]
-      <c r="G14" s="8"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="R21" sqref="R21"/>
+      <selection activeCell="AA19" sqref="AA19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.85546875" style="1" customWidth="1"/>
-    <col min="20" max="21" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="22" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" s="7" customFormat="1" ht="25.5">
-      <c r="A1" s="24" t="s">
+    <row r="1" spans="1:25" s="6" customFormat="1" ht="25.5">
+      <c r="A1" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="55" t="s">
+      <c r="B1" s="57" t="s">
         <v>35</v>
       </c>
-      <c r="C1" s="55"/>
-[...21 lines deleted...]
-      <c r="Y1" s="55"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
+      <c r="R1" s="57"/>
+      <c r="S1" s="57"/>
+      <c r="T1" s="57"/>
+      <c r="U1" s="57"/>
+      <c r="V1" s="57"/>
+      <c r="W1" s="57"/>
+      <c r="X1" s="57"/>
+      <c r="Y1" s="57"/>
     </row>
     <row r="2" spans="1:25">
-      <c r="B2" s="5"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:25" s="25" customFormat="1" ht="11.25">
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+    </row>
+    <row r="3" spans="1:25" s="24" customFormat="1" ht="11.25">
       <c r="A3" s="2"/>
-      <c r="C3" s="26"/>
-[...1 lines deleted...]
-      <c r="Y3" s="27" t="s">
+      <c r="C3" s="25"/>
+      <c r="D3" s="25"/>
+      <c r="Y3" s="26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="53" t="s">
         <v>39</v>
       </c>
-      <c r="B4" s="52"/>
-      <c r="C4" s="47">
+      <c r="B4" s="54"/>
+      <c r="C4" s="48">
         <v>2025</v>
       </c>
-      <c r="D4" s="48"/>
-[...10 lines deleted...]
-      <c r="O4" s="50">
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="49"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
+      <c r="N4" s="49"/>
+      <c r="O4" s="51">
         <v>2026</v>
       </c>
-      <c r="P4" s="50"/>
-[...8 lines deleted...]
-      <c r="Y4" s="50"/>
+      <c r="P4" s="52"/>
+      <c r="Q4" s="52"/>
+      <c r="R4" s="52"/>
+      <c r="S4" s="52"/>
+      <c r="T4" s="52"/>
+      <c r="U4" s="52"/>
+      <c r="V4" s="52"/>
+      <c r="W4" s="52"/>
+      <c r="X4" s="52"/>
+      <c r="Y4" s="52"/>
     </row>
     <row r="5" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A5" s="53"/>
-[...1 lines deleted...]
-      <c r="C5" s="28" t="s">
+      <c r="A5" s="55"/>
+      <c r="B5" s="56"/>
+      <c r="C5" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="D5" s="29" t="s">
+      <c r="D5" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="E5" s="28" t="s">
+      <c r="E5" s="27" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="28" t="s">
+      <c r="F5" s="27" t="s">
         <v>8</v>
       </c>
-      <c r="G5" s="28" t="s">
+      <c r="G5" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="H5" s="28" t="s">
+      <c r="H5" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="28" t="s">
+      <c r="I5" s="27" t="s">
         <v>2</v>
       </c>
-      <c r="J5" s="28" t="s">
+      <c r="J5" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="K5" s="28" t="s">
+      <c r="K5" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="L5" s="28" t="s">
+      <c r="L5" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="M5" s="28" t="s">
+      <c r="M5" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="N5" s="30" t="s">
+      <c r="N5" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="O5" s="31" t="s">
+      <c r="O5" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="P5" s="32" t="s">
+      <c r="P5" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="Q5" s="32" t="s">
+      <c r="Q5" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="R5" s="32" t="s">
+      <c r="R5" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="S5" s="32" t="s">
+      <c r="S5" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="T5" s="32" t="s">
+      <c r="T5" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="32" t="s">
+      <c r="U5" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="V5" s="32" t="s">
+      <c r="V5" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="W5" s="32" t="s">
+      <c r="W5" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="X5" s="32" t="s">
+      <c r="X5" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="Y5" s="32" t="s">
+      <c r="Y5" s="27" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="6" spans="1:25" s="34" customFormat="1" ht="11.25">
-[...1 lines deleted...]
-      <c r="B6" s="49" t="s">
+    <row r="6" spans="1:25" s="31" customFormat="1" ht="11.25">
+      <c r="A6" s="30"/>
+      <c r="B6" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="49"/>
-[...17 lines deleted...]
-      <c r="U6" s="49"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="50"/>
+      <c r="K6" s="50"/>
+      <c r="L6" s="50"/>
+      <c r="M6" s="50"/>
+      <c r="N6" s="50"/>
+      <c r="O6" s="50"/>
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
     </row>
     <row r="7" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A7" s="14" t="s">
+      <c r="A7" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="B7" s="15" t="s">
+      <c r="B7" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="16">
+      <c r="C7" s="15">
         <v>3792</v>
       </c>
-      <c r="D7" s="16">
+      <c r="D7" s="15">
         <v>1700</v>
       </c>
-      <c r="E7" s="17">
+      <c r="E7" s="16">
         <v>3233</v>
       </c>
       <c r="F7" s="3">
         <v>2133</v>
       </c>
       <c r="G7" s="3">
         <v>2927</v>
       </c>
       <c r="H7" s="3">
         <v>3149</v>
       </c>
       <c r="I7" s="3">
         <v>3266</v>
       </c>
       <c r="J7" s="3">
         <v>4938</v>
       </c>
-      <c r="K7" s="17">
+      <c r="K7" s="16">
         <v>2695</v>
       </c>
-      <c r="L7" s="18">
+      <c r="L7" s="17">
         <v>2771</v>
       </c>
-      <c r="M7" s="18">
+      <c r="M7" s="17">
         <v>1531</v>
       </c>
-      <c r="N7" s="16">
+      <c r="N7" s="15">
         <v>991</v>
       </c>
-      <c r="O7" s="16">
+      <c r="O7" s="15">
         <v>1209</v>
       </c>
-      <c r="P7" s="16">
+      <c r="P7" s="15">
         <v>1732</v>
       </c>
-      <c r="Q7" s="16">
+      <c r="Q7" s="15">
         <v>2307</v>
       </c>
-      <c r="R7" s="16">
+      <c r="R7" s="15">
         <v>1686</v>
       </c>
-      <c r="S7" s="16">
+      <c r="S7" s="15">
         <v>2789</v>
       </c>
-      <c r="T7" s="16">
+      <c r="T7" s="15">
         <v>5767</v>
       </c>
+      <c r="U7" s="45">
+        <v>4408</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="11" t="s">
+      <c r="B8" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="C8" s="19">
+      <c r="C8" s="18">
         <v>33</v>
       </c>
-      <c r="D8" s="19">
+      <c r="D8" s="18">
         <v>242</v>
       </c>
-      <c r="E8" s="19">
+      <c r="E8" s="18">
         <v>45</v>
       </c>
-      <c r="F8" s="19">
+      <c r="F8" s="18">
         <v>189</v>
       </c>
-      <c r="G8" s="19">
+      <c r="G8" s="18">
         <v>296</v>
       </c>
-      <c r="H8" s="19">
+      <c r="H8" s="18">
         <v>270</v>
       </c>
-      <c r="I8" s="19">
+      <c r="I8" s="18">
         <v>231</v>
       </c>
-      <c r="J8" s="19">
+      <c r="J8" s="18">
         <v>261</v>
       </c>
-      <c r="K8" s="20">
+      <c r="K8" s="19">
         <v>255</v>
       </c>
-      <c r="L8" s="20">
+      <c r="L8" s="19">
         <v>-97</v>
       </c>
-      <c r="M8" s="20">
+      <c r="M8" s="19">
         <v>-100</v>
       </c>
-      <c r="N8" s="16">
+      <c r="N8" s="15">
         <v>28</v>
       </c>
-      <c r="O8" s="16">
+      <c r="O8" s="15">
         <v>75</v>
       </c>
-      <c r="P8" s="16">
+      <c r="P8" s="15">
         <v>272</v>
       </c>
-      <c r="Q8" s="16">
+      <c r="Q8" s="15">
         <v>291</v>
       </c>
-      <c r="R8" s="16">
+      <c r="R8" s="15">
         <v>137</v>
       </c>
-      <c r="S8" s="16">
+      <c r="S8" s="15">
         <v>33</v>
       </c>
-      <c r="T8" s="16">
+      <c r="T8" s="15">
         <v>267</v>
       </c>
-      <c r="U8" s="3"/>
+      <c r="U8" s="45">
+        <v>134</v>
+      </c>
       <c r="V8" s="3"/>
-      <c r="W8" s="17"/>
-[...1 lines deleted...]
-      <c r="Y8" s="18"/>
+      <c r="W8" s="16"/>
+      <c r="X8" s="17"/>
+      <c r="Y8" s="17"/>
     </row>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="11" t="s">
+      <c r="B9" s="10" t="s">
         <v>61</v>
       </c>
-      <c r="C9" s="19">
+      <c r="C9" s="18">
         <v>1149</v>
       </c>
-      <c r="D9" s="19">
+      <c r="D9" s="18">
         <v>697</v>
       </c>
-      <c r="E9" s="19">
+      <c r="E9" s="18">
         <v>1245</v>
       </c>
-      <c r="F9" s="19">
+      <c r="F9" s="18">
         <v>393</v>
       </c>
-      <c r="G9" s="19">
+      <c r="G9" s="18">
         <v>818</v>
       </c>
-      <c r="H9" s="19">
+      <c r="H9" s="18">
         <v>564</v>
       </c>
-      <c r="I9" s="19">
+      <c r="I9" s="18">
         <v>579</v>
       </c>
-      <c r="J9" s="19">
+      <c r="J9" s="18">
         <v>1294</v>
       </c>
-      <c r="K9" s="20">
+      <c r="K9" s="19">
         <v>490</v>
       </c>
-      <c r="L9" s="20">
+      <c r="L9" s="19">
         <v>463</v>
       </c>
-      <c r="M9" s="20">
+      <c r="M9" s="19">
         <v>488</v>
       </c>
-      <c r="N9" s="16">
+      <c r="N9" s="15">
         <v>471</v>
       </c>
-      <c r="O9" s="16">
+      <c r="O9" s="15">
         <v>326</v>
       </c>
-      <c r="P9" s="16">
+      <c r="P9" s="15">
         <v>427</v>
       </c>
-      <c r="Q9" s="16">
+      <c r="Q9" s="15">
         <v>285</v>
       </c>
-      <c r="R9" s="16">
+      <c r="R9" s="15">
         <v>420</v>
       </c>
-      <c r="S9" s="16">
+      <c r="S9" s="15">
         <v>458</v>
       </c>
-      <c r="T9" s="16">
+      <c r="T9" s="15">
         <v>1657</v>
       </c>
-      <c r="U9" s="3"/>
+      <c r="U9" s="45">
+        <v>1696</v>
+      </c>
     </row>
     <row r="10" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="B10" s="11" t="s">
+      <c r="B10" s="10" t="s">
         <v>63</v>
       </c>
-      <c r="C10" s="19">
+      <c r="C10" s="18">
         <v>-275</v>
       </c>
-      <c r="D10" s="19">
+      <c r="D10" s="18">
         <v>-395</v>
       </c>
-      <c r="E10" s="19">
+      <c r="E10" s="18">
         <v>-86</v>
       </c>
-      <c r="F10" s="19">
+      <c r="F10" s="18">
         <v>-58</v>
       </c>
-      <c r="G10" s="19">
+      <c r="G10" s="18">
         <v>-179</v>
       </c>
-      <c r="H10" s="19">
+      <c r="H10" s="18">
         <v>-152</v>
       </c>
-      <c r="I10" s="19">
+      <c r="I10" s="18">
         <v>7</v>
       </c>
-      <c r="J10" s="19">
+      <c r="J10" s="18">
         <v>170</v>
       </c>
-      <c r="K10" s="20">
+      <c r="K10" s="19">
         <v>-18</v>
       </c>
-      <c r="L10" s="20">
+      <c r="L10" s="19">
         <v>305</v>
       </c>
-      <c r="M10" s="20">
+      <c r="M10" s="19">
         <v>11</v>
       </c>
-      <c r="N10" s="16">
+      <c r="N10" s="15">
         <v>17</v>
       </c>
-      <c r="O10" s="16">
+      <c r="O10" s="15">
         <v>-146</v>
       </c>
-      <c r="P10" s="16">
+      <c r="P10" s="15">
         <v>-49</v>
       </c>
-      <c r="Q10" s="16">
+      <c r="Q10" s="15">
         <v>39</v>
       </c>
-      <c r="R10" s="16">
+      <c r="R10" s="15">
         <v>-185</v>
       </c>
-      <c r="S10" s="16">
+      <c r="S10" s="15">
         <v>476</v>
       </c>
-      <c r="T10" s="16">
+      <c r="T10" s="15">
         <v>581</v>
       </c>
-      <c r="U10" s="3"/>
+      <c r="U10" s="45">
+        <v>105</v>
+      </c>
     </row>
     <row r="11" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="9" t="s">
         <v>64</v>
       </c>
-      <c r="B11" s="11" t="s">
+      <c r="B11" s="10" t="s">
         <v>65</v>
       </c>
-      <c r="C11" s="19">
+      <c r="C11" s="18">
         <v>998</v>
       </c>
-      <c r="D11" s="19">
+      <c r="D11" s="18">
         <v>279</v>
       </c>
-      <c r="E11" s="19">
+      <c r="E11" s="18">
         <v>462</v>
       </c>
-      <c r="F11" s="19">
+      <c r="F11" s="18">
         <v>571</v>
       </c>
-      <c r="G11" s="19">
+      <c r="G11" s="18">
         <v>701</v>
       </c>
-      <c r="H11" s="19">
+      <c r="H11" s="18">
         <v>901</v>
       </c>
-      <c r="I11" s="19">
+      <c r="I11" s="18">
         <v>838</v>
       </c>
-      <c r="J11" s="19">
+      <c r="J11" s="18">
         <v>1415</v>
       </c>
-      <c r="K11" s="20">
+      <c r="K11" s="19">
         <v>396</v>
       </c>
-      <c r="L11" s="20">
+      <c r="L11" s="19">
         <v>493</v>
       </c>
-      <c r="M11" s="20">
+      <c r="M11" s="19">
         <v>99</v>
       </c>
-      <c r="N11" s="16">
+      <c r="N11" s="15">
         <v>291</v>
       </c>
-      <c r="O11" s="16">
+      <c r="O11" s="15">
         <v>286</v>
       </c>
-      <c r="P11" s="16">
+      <c r="P11" s="15">
         <v>328</v>
       </c>
-      <c r="Q11" s="16">
+      <c r="Q11" s="15">
         <v>580</v>
       </c>
-      <c r="R11" s="16">
+      <c r="R11" s="15">
         <v>305</v>
       </c>
-      <c r="S11" s="16">
+      <c r="S11" s="15">
         <v>718</v>
       </c>
-      <c r="T11" s="16">
+      <c r="T11" s="15">
         <v>1226</v>
       </c>
-      <c r="U11" s="3"/>
+      <c r="U11" s="45">
+        <v>678</v>
+      </c>
     </row>
     <row r="12" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="9" t="s">
         <v>66</v>
       </c>
-      <c r="B12" s="11" t="s">
+      <c r="B12" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="C12" s="19">
+      <c r="C12" s="18">
         <v>-47</v>
       </c>
-      <c r="D12" s="19">
+      <c r="D12" s="18">
         <v>-561</v>
       </c>
-      <c r="E12" s="19">
+      <c r="E12" s="18">
         <v>-128</v>
       </c>
-      <c r="F12" s="19">
+      <c r="F12" s="18">
         <v>-342</v>
       </c>
-      <c r="G12" s="19">
+      <c r="G12" s="18">
         <v>-152</v>
       </c>
-      <c r="H12" s="19">
+      <c r="H12" s="18">
         <v>-123</v>
       </c>
-      <c r="I12" s="19">
+      <c r="I12" s="18">
         <v>-200</v>
       </c>
-      <c r="J12" s="19">
+      <c r="J12" s="18">
         <v>-203</v>
       </c>
-      <c r="K12" s="20">
+      <c r="K12" s="19">
         <v>-358</v>
       </c>
-      <c r="L12" s="20">
+      <c r="L12" s="19">
         <v>-103</v>
       </c>
-      <c r="M12" s="20">
+      <c r="M12" s="19">
         <v>-182</v>
       </c>
-      <c r="N12" s="16">
+      <c r="N12" s="15">
         <v>-270</v>
       </c>
-      <c r="O12" s="16">
+      <c r="O12" s="15">
         <v>-245</v>
       </c>
-      <c r="P12" s="16">
+      <c r="P12" s="15">
         <v>-372</v>
       </c>
-      <c r="Q12" s="16">
+      <c r="Q12" s="15">
         <v>-218</v>
       </c>
-      <c r="R12" s="16">
+      <c r="R12" s="15">
         <v>-137</v>
       </c>
-      <c r="S12" s="16">
+      <c r="S12" s="15">
         <v>19</v>
       </c>
-      <c r="T12" s="16">
+      <c r="T12" s="15">
         <v>-18</v>
       </c>
-      <c r="U12" s="3"/>
+      <c r="U12" s="45">
+        <v>111</v>
+      </c>
     </row>
     <row r="13" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="B13" s="11" t="s">
+      <c r="B13" s="10" t="s">
         <v>69</v>
       </c>
-      <c r="C13" s="19">
+      <c r="C13" s="18">
         <v>-150</v>
       </c>
-      <c r="D13" s="19">
+      <c r="D13" s="18">
         <v>39</v>
       </c>
-      <c r="E13" s="19">
+      <c r="E13" s="18">
         <v>230</v>
       </c>
-      <c r="F13" s="19">
+      <c r="F13" s="18">
         <v>219</v>
       </c>
-      <c r="G13" s="19">
+      <c r="G13" s="18">
         <v>211</v>
       </c>
-      <c r="H13" s="19">
+      <c r="H13" s="18">
         <v>319</v>
       </c>
-      <c r="I13" s="19">
+      <c r="I13" s="18">
         <v>179</v>
       </c>
-      <c r="J13" s="19">
+      <c r="J13" s="18">
         <v>45</v>
       </c>
-      <c r="K13" s="20">
+      <c r="K13" s="19">
         <v>133</v>
       </c>
-      <c r="L13" s="20">
+      <c r="L13" s="19">
         <v>170</v>
       </c>
-      <c r="M13" s="20">
+      <c r="M13" s="19">
         <v>192</v>
       </c>
-      <c r="N13" s="16">
+      <c r="N13" s="15">
         <v>-70</v>
       </c>
-      <c r="O13" s="16">
+      <c r="O13" s="15">
         <v>-128</v>
       </c>
-      <c r="P13" s="16">
+      <c r="P13" s="15">
         <v>-113</v>
       </c>
-      <c r="Q13" s="16">
+      <c r="Q13" s="15">
         <v>59</v>
       </c>
-      <c r="R13" s="16">
+      <c r="R13" s="15">
         <v>27</v>
       </c>
-      <c r="S13" s="16">
+      <c r="S13" s="15">
         <v>99</v>
       </c>
-      <c r="T13" s="16">
+      <c r="T13" s="15">
         <v>433</v>
       </c>
-      <c r="U13" s="3"/>
+      <c r="U13" s="45">
+        <v>282</v>
+      </c>
     </row>
     <row r="14" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A14" s="10" t="s">
+      <c r="A14" s="9" t="s">
         <v>70</v>
       </c>
-      <c r="B14" s="11" t="s">
+      <c r="B14" s="10" t="s">
         <v>71</v>
       </c>
-      <c r="C14" s="19">
+      <c r="C14" s="18">
         <v>1878</v>
       </c>
-      <c r="D14" s="19">
+      <c r="D14" s="18">
         <v>1234</v>
       </c>
-      <c r="E14" s="19">
+      <c r="E14" s="18">
         <v>1247</v>
       </c>
-      <c r="F14" s="19">
+      <c r="F14" s="18">
         <v>917</v>
       </c>
-      <c r="G14" s="19">
+      <c r="G14" s="18">
         <v>743</v>
       </c>
-      <c r="H14" s="19">
+      <c r="H14" s="18">
         <v>1139</v>
       </c>
-      <c r="I14" s="19">
+      <c r="I14" s="18">
         <v>1249</v>
       </c>
-      <c r="J14" s="19">
+      <c r="J14" s="18">
         <v>1553</v>
       </c>
-      <c r="K14" s="20">
+      <c r="K14" s="19">
         <v>1364</v>
       </c>
-      <c r="L14" s="20">
+      <c r="L14" s="19">
         <v>1150</v>
       </c>
-      <c r="M14" s="20">
+      <c r="M14" s="19">
         <v>741</v>
       </c>
-      <c r="N14" s="16">
+      <c r="N14" s="15">
         <v>456</v>
       </c>
-      <c r="O14" s="16">
+      <c r="O14" s="15">
         <v>904</v>
       </c>
-      <c r="P14" s="16">
+      <c r="P14" s="15">
         <v>900</v>
       </c>
-      <c r="Q14" s="16">
+      <c r="Q14" s="15">
         <v>1004</v>
       </c>
-      <c r="R14" s="16">
+      <c r="R14" s="15">
         <v>781</v>
       </c>
-      <c r="S14" s="16">
+      <c r="S14" s="15">
         <v>722</v>
       </c>
-      <c r="T14" s="16">
+      <c r="T14" s="15">
         <v>1091</v>
       </c>
-      <c r="U14" s="4"/>
+      <c r="U14" s="45">
+        <v>1051</v>
+      </c>
     </row>
     <row r="15" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A15" s="12" t="s">
+      <c r="A15" s="11" t="s">
         <v>72</v>
       </c>
-      <c r="B15" s="13" t="s">
+      <c r="B15" s="12" t="s">
         <v>73</v>
       </c>
-      <c r="C15" s="21">
+      <c r="C15" s="20">
         <v>206</v>
       </c>
-      <c r="D15" s="21">
+      <c r="D15" s="20">
         <v>165</v>
       </c>
-      <c r="E15" s="21">
+      <c r="E15" s="20">
         <v>218</v>
       </c>
-      <c r="F15" s="21">
+      <c r="F15" s="20">
         <v>244</v>
       </c>
-      <c r="G15" s="21">
+      <c r="G15" s="20">
         <v>489</v>
       </c>
-      <c r="H15" s="21">
+      <c r="H15" s="20">
         <v>231</v>
       </c>
-      <c r="I15" s="21">
+      <c r="I15" s="20">
         <v>383</v>
       </c>
-      <c r="J15" s="21">
+      <c r="J15" s="20">
         <v>403</v>
       </c>
-      <c r="K15" s="22">
+      <c r="K15" s="21">
         <v>433</v>
       </c>
-      <c r="L15" s="22">
+      <c r="L15" s="21">
         <v>390</v>
       </c>
-      <c r="M15" s="22">
+      <c r="M15" s="21">
         <v>282</v>
       </c>
-      <c r="N15" s="23">
+      <c r="N15" s="22">
         <v>68</v>
       </c>
-      <c r="O15" s="23">
+      <c r="O15" s="22">
         <v>137</v>
       </c>
-      <c r="P15" s="23">
+      <c r="P15" s="22">
         <v>339</v>
       </c>
-      <c r="Q15" s="23">
+      <c r="Q15" s="22">
         <v>267</v>
       </c>
-      <c r="R15" s="23">
+      <c r="R15" s="22">
         <v>338</v>
       </c>
-      <c r="S15" s="23">
+      <c r="S15" s="22">
         <v>264</v>
       </c>
-      <c r="T15" s="23">
+      <c r="T15" s="22">
         <v>530</v>
+      </c>
+      <c r="U15" s="46">
+        <v>351</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="O4:Y4"/>
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="B1:Y1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>