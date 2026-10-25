--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -621,94 +621,94 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2 2" xfId="4"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -991,69 +991,69 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19421&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/37/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="90.85546875" style="6" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="33" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="5">
         <v>613303</v>
       </c>
     </row>
-    <row r="2" spans="1:2">
+    <row r="2" spans="1:2" ht="25.5">
       <c r="A2" s="33" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="35" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="35" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="33" t="s">
         <v>41</v>
       </c>
       <c r="B4" s="35" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="33" t="s">
@@ -1093,115 +1093,115 @@
       </c>
       <c r="B9" s="37" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="35" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="38" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="B12" s="44" t="s">
+      <c r="B12" s="43" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="33" t="s">
         <v>44</v>
       </c>
-      <c r="B13" s="44" t="s">
+      <c r="B13" s="43" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="33" t="s">
         <v>45</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="34" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="40">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="34" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="40">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="13.5" customHeight="1">
       <c r="A17" s="34" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="41" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="34" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="41" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="43" t="s">
+      <c r="B20" s="57" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
@@ -1296,255 +1296,255 @@
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
     </row>
     <row r="14" spans="2:7">
       <c r="B14" s="32" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AA19" sqref="AA19"/>
+      <selection activeCell="V28" sqref="V28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="9" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="4.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="6" customFormat="1" ht="25.5">
       <c r="A1" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="57" t="s">
+      <c r="B1" s="56" t="s">
         <v>35</v>
       </c>
-      <c r="C1" s="57"/>
-[...21 lines deleted...]
-      <c r="Y1" s="57"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
     </row>
     <row r="2" spans="1:25">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
     </row>
     <row r="3" spans="1:25" s="24" customFormat="1" ht="11.25">
       <c r="A3" s="2"/>
       <c r="C3" s="25"/>
       <c r="D3" s="25"/>
       <c r="Y3" s="26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A4" s="53" t="s">
+      <c r="A4" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="B4" s="54"/>
-      <c r="C4" s="48">
+      <c r="B4" s="53"/>
+      <c r="C4" s="47">
         <v>2025</v>
       </c>
-      <c r="D4" s="49"/>
-[...10 lines deleted...]
-      <c r="O4" s="51">
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="48"/>
+      <c r="K4" s="48"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="48"/>
+      <c r="N4" s="48"/>
+      <c r="O4" s="50">
         <v>2026</v>
       </c>
-      <c r="P4" s="52"/>
-[...8 lines deleted...]
-      <c r="Y4" s="52"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="51"/>
+      <c r="V4" s="51"/>
+      <c r="W4" s="51"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="51"/>
     </row>
     <row r="5" spans="1:25" s="2" customFormat="1" ht="11.25">
-      <c r="A5" s="55"/>
-      <c r="B5" s="56"/>
+      <c r="A5" s="54"/>
+      <c r="B5" s="55"/>
       <c r="C5" s="27" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="27" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="27" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="27" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="27" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="27" t="s">
         <v>3</v>
       </c>
       <c r="K5" s="27" t="s">
         <v>4</v>
       </c>
       <c r="L5" s="27" t="s">
         <v>12</v>
       </c>
       <c r="M5" s="27" t="s">
         <v>13</v>
       </c>
       <c r="N5" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="O5" s="47" t="s">
+      <c r="O5" s="46" t="s">
         <v>5</v>
       </c>
       <c r="P5" s="28" t="s">
         <v>6</v>
       </c>
       <c r="Q5" s="28" t="s">
         <v>7</v>
       </c>
       <c r="R5" s="28" t="s">
         <v>8</v>
       </c>
       <c r="S5" s="28" t="s">
         <v>0</v>
       </c>
       <c r="T5" s="28" t="s">
         <v>1</v>
       </c>
       <c r="U5" s="28" t="s">
         <v>2</v>
       </c>
       <c r="V5" s="28" t="s">
         <v>3</v>
       </c>
       <c r="W5" s="28" t="s">
         <v>4</v>
       </c>
       <c r="X5" s="27" t="s">
         <v>12</v>
       </c>
       <c r="Y5" s="27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:25" s="31" customFormat="1" ht="11.25">
       <c r="A6" s="30"/>
-      <c r="B6" s="50" t="s">
+      <c r="B6" s="49" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="50"/>
-[...17 lines deleted...]
-      <c r="U6" s="50"/>
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="49"/>
+      <c r="I6" s="49"/>
+      <c r="J6" s="49"/>
+      <c r="K6" s="49"/>
+      <c r="L6" s="49"/>
+      <c r="M6" s="49"/>
+      <c r="N6" s="49"/>
+      <c r="O6" s="49"/>
+      <c r="P6" s="49"/>
+      <c r="Q6" s="49"/>
+      <c r="R6" s="49"/>
+      <c r="S6" s="49"/>
+      <c r="T6" s="49"/>
+      <c r="U6" s="49"/>
     </row>
     <row r="7" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="15">
         <v>3792</v>
       </c>
       <c r="D7" s="15">
         <v>1700</v>
       </c>
       <c r="E7" s="16">
         <v>3233</v>
       </c>
       <c r="F7" s="3">
         <v>2133</v>
       </c>
       <c r="G7" s="3">
         <v>2927</v>
       </c>
       <c r="H7" s="3">
         <v>3149</v>
@@ -1563,52 +1563,55 @@
       </c>
       <c r="M7" s="17">
         <v>1531</v>
       </c>
       <c r="N7" s="15">
         <v>991</v>
       </c>
       <c r="O7" s="15">
         <v>1209</v>
       </c>
       <c r="P7" s="15">
         <v>1732</v>
       </c>
       <c r="Q7" s="15">
         <v>2307</v>
       </c>
       <c r="R7" s="15">
         <v>1686</v>
       </c>
       <c r="S7" s="15">
         <v>2789</v>
       </c>
       <c r="T7" s="15">
         <v>5767</v>
       </c>
-      <c r="U7" s="45">
+      <c r="U7" s="44">
         <v>4408</v>
+      </c>
+      <c r="V7" s="44">
+        <v>6476</v>
       </c>
     </row>
     <row r="8" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="9" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="18">
         <v>33</v>
       </c>
       <c r="D8" s="18">
         <v>242</v>
       </c>
       <c r="E8" s="18">
         <v>45</v>
       </c>
       <c r="F8" s="18">
         <v>189</v>
       </c>
       <c r="G8" s="18">
         <v>296</v>
       </c>
       <c r="H8" s="18">
@@ -1628,54 +1631,56 @@
       </c>
       <c r="M8" s="19">
         <v>-100</v>
       </c>
       <c r="N8" s="15">
         <v>28</v>
       </c>
       <c r="O8" s="15">
         <v>75</v>
       </c>
       <c r="P8" s="15">
         <v>272</v>
       </c>
       <c r="Q8" s="15">
         <v>291</v>
       </c>
       <c r="R8" s="15">
         <v>137</v>
       </c>
       <c r="S8" s="15">
         <v>33</v>
       </c>
       <c r="T8" s="15">
         <v>267</v>
       </c>
-      <c r="U8" s="45">
+      <c r="U8" s="44">
         <v>134</v>
       </c>
-      <c r="V8" s="3"/>
+      <c r="V8" s="44">
+        <v>156</v>
+      </c>
       <c r="W8" s="16"/>
       <c r="X8" s="17"/>
       <c r="Y8" s="17"/>
     </row>
     <row r="9" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A9" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="18">
         <v>1149</v>
       </c>
       <c r="D9" s="18">
         <v>697</v>
       </c>
       <c r="E9" s="18">
         <v>1245</v>
       </c>
       <c r="F9" s="18">
         <v>393</v>
       </c>
       <c r="G9" s="18">
         <v>818</v>
@@ -1697,52 +1702,55 @@
       </c>
       <c r="M9" s="19">
         <v>488</v>
       </c>
       <c r="N9" s="15">
         <v>471</v>
       </c>
       <c r="O9" s="15">
         <v>326</v>
       </c>
       <c r="P9" s="15">
         <v>427</v>
       </c>
       <c r="Q9" s="15">
         <v>285</v>
       </c>
       <c r="R9" s="15">
         <v>420</v>
       </c>
       <c r="S9" s="15">
         <v>458</v>
       </c>
       <c r="T9" s="15">
         <v>1657</v>
       </c>
-      <c r="U9" s="45">
+      <c r="U9" s="44">
         <v>1696</v>
+      </c>
+      <c r="V9" s="44">
+        <v>2284</v>
       </c>
     </row>
     <row r="10" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A10" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="18">
         <v>-275</v>
       </c>
       <c r="D10" s="18">
         <v>-395</v>
       </c>
       <c r="E10" s="18">
         <v>-86</v>
       </c>
       <c r="F10" s="18">
         <v>-58</v>
       </c>
       <c r="G10" s="18">
         <v>-179</v>
       </c>
       <c r="H10" s="18">
@@ -1762,52 +1770,55 @@
       </c>
       <c r="M10" s="19">
         <v>11</v>
       </c>
       <c r="N10" s="15">
         <v>17</v>
       </c>
       <c r="O10" s="15">
         <v>-146</v>
       </c>
       <c r="P10" s="15">
         <v>-49</v>
       </c>
       <c r="Q10" s="15">
         <v>39</v>
       </c>
       <c r="R10" s="15">
         <v>-185</v>
       </c>
       <c r="S10" s="15">
         <v>476</v>
       </c>
       <c r="T10" s="15">
         <v>581</v>
       </c>
-      <c r="U10" s="45">
+      <c r="U10" s="44">
         <v>105</v>
+      </c>
+      <c r="V10" s="44">
+        <v>-53</v>
       </c>
     </row>
     <row r="11" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A11" s="9" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>65</v>
       </c>
       <c r="C11" s="18">
         <v>998</v>
       </c>
       <c r="D11" s="18">
         <v>279</v>
       </c>
       <c r="E11" s="18">
         <v>462</v>
       </c>
       <c r="F11" s="18">
         <v>571</v>
       </c>
       <c r="G11" s="18">
         <v>701</v>
       </c>
       <c r="H11" s="18">
@@ -1827,52 +1838,55 @@
       </c>
       <c r="M11" s="19">
         <v>99</v>
       </c>
       <c r="N11" s="15">
         <v>291</v>
       </c>
       <c r="O11" s="15">
         <v>286</v>
       </c>
       <c r="P11" s="15">
         <v>328</v>
       </c>
       <c r="Q11" s="15">
         <v>580</v>
       </c>
       <c r="R11" s="15">
         <v>305</v>
       </c>
       <c r="S11" s="15">
         <v>718</v>
       </c>
       <c r="T11" s="15">
         <v>1226</v>
       </c>
-      <c r="U11" s="45">
+      <c r="U11" s="44">
         <v>678</v>
+      </c>
+      <c r="V11" s="44">
+        <v>1089</v>
       </c>
     </row>
     <row r="12" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A12" s="9" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="18">
         <v>-47</v>
       </c>
       <c r="D12" s="18">
         <v>-561</v>
       </c>
       <c r="E12" s="18">
         <v>-128</v>
       </c>
       <c r="F12" s="18">
         <v>-342</v>
       </c>
       <c r="G12" s="18">
         <v>-152</v>
       </c>
       <c r="H12" s="18">
@@ -1892,52 +1906,55 @@
       </c>
       <c r="M12" s="19">
         <v>-182</v>
       </c>
       <c r="N12" s="15">
         <v>-270</v>
       </c>
       <c r="O12" s="15">
         <v>-245</v>
       </c>
       <c r="P12" s="15">
         <v>-372</v>
       </c>
       <c r="Q12" s="15">
         <v>-218</v>
       </c>
       <c r="R12" s="15">
         <v>-137</v>
       </c>
       <c r="S12" s="15">
         <v>19</v>
       </c>
       <c r="T12" s="15">
         <v>-18</v>
       </c>
-      <c r="U12" s="45">
+      <c r="U12" s="44">
         <v>111</v>
+      </c>
+      <c r="V12" s="44">
+        <v>-27</v>
       </c>
     </row>
     <row r="13" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="18">
         <v>-150</v>
       </c>
       <c r="D13" s="18">
         <v>39</v>
       </c>
       <c r="E13" s="18">
         <v>230</v>
       </c>
       <c r="F13" s="18">
         <v>219</v>
       </c>
       <c r="G13" s="18">
         <v>211</v>
       </c>
       <c r="H13" s="18">
@@ -1957,52 +1974,55 @@
       </c>
       <c r="M13" s="19">
         <v>192</v>
       </c>
       <c r="N13" s="15">
         <v>-70</v>
       </c>
       <c r="O13" s="15">
         <v>-128</v>
       </c>
       <c r="P13" s="15">
         <v>-113</v>
       </c>
       <c r="Q13" s="15">
         <v>59</v>
       </c>
       <c r="R13" s="15">
         <v>27</v>
       </c>
       <c r="S13" s="15">
         <v>99</v>
       </c>
       <c r="T13" s="15">
         <v>433</v>
       </c>
-      <c r="U13" s="45">
+      <c r="U13" s="44">
         <v>282</v>
+      </c>
+      <c r="V13" s="44">
+        <v>393</v>
       </c>
     </row>
     <row r="14" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="9" t="s">
         <v>70</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="18">
         <v>1878</v>
       </c>
       <c r="D14" s="18">
         <v>1234</v>
       </c>
       <c r="E14" s="18">
         <v>1247</v>
       </c>
       <c r="F14" s="18">
         <v>917</v>
       </c>
       <c r="G14" s="18">
         <v>743</v>
       </c>
       <c r="H14" s="18">
@@ -2022,52 +2042,55 @@
       </c>
       <c r="M14" s="19">
         <v>741</v>
       </c>
       <c r="N14" s="15">
         <v>456</v>
       </c>
       <c r="O14" s="15">
         <v>904</v>
       </c>
       <c r="P14" s="15">
         <v>900</v>
       </c>
       <c r="Q14" s="15">
         <v>1004</v>
       </c>
       <c r="R14" s="15">
         <v>781</v>
       </c>
       <c r="S14" s="15">
         <v>722</v>
       </c>
       <c r="T14" s="15">
         <v>1091</v>
       </c>
-      <c r="U14" s="45">
+      <c r="U14" s="44">
         <v>1051</v>
+      </c>
+      <c r="V14" s="44">
+        <v>1668</v>
       </c>
     </row>
     <row r="15" spans="1:25" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C15" s="20">
         <v>206</v>
       </c>
       <c r="D15" s="20">
         <v>165</v>
       </c>
       <c r="E15" s="20">
         <v>218</v>
       </c>
       <c r="F15" s="20">
         <v>244</v>
       </c>
       <c r="G15" s="20">
         <v>489</v>
       </c>
       <c r="H15" s="20">
@@ -2087,52 +2110,55 @@
       </c>
       <c r="M15" s="21">
         <v>282</v>
       </c>
       <c r="N15" s="22">
         <v>68</v>
       </c>
       <c r="O15" s="22">
         <v>137</v>
       </c>
       <c r="P15" s="22">
         <v>339</v>
       </c>
       <c r="Q15" s="22">
         <v>267</v>
       </c>
       <c r="R15" s="22">
         <v>338</v>
       </c>
       <c r="S15" s="22">
         <v>264</v>
       </c>
       <c r="T15" s="22">
         <v>530</v>
       </c>
-      <c r="U15" s="46">
+      <c r="U15" s="45">
         <v>351</v>
+      </c>
+      <c r="V15" s="45">
+        <v>966</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="O4:Y4"/>
     <mergeCell ref="A4:B5"/>
     <mergeCell ref="B1:Y1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>