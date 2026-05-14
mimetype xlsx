--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -2543,73 +2543,72 @@
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -2641,112 +2640,112 @@
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1636" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="4" xfId="1636" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1636" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="1636" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1635" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1720">
     <cellStyle name="20% - Акцент1 2" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="51"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="52"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="53"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="54"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="55"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="56"/>
@@ -4744,245 +4743,245 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="43.5703125" customWidth="1"/>
     <col min="2" max="2" width="91.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="53">
+      <c r="B1" s="44">
         <v>613202</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="51" t="s">
+      <c r="A2" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="54" t="s">
+      <c r="B2" s="45" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="51" t="s">
+      <c r="A3" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="55" t="s">
+      <c r="B3" s="46" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="51" t="s">
+      <c r="A4" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="54" t="s">
+      <c r="B4" s="45" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="51" t="s">
+      <c r="A5" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="55" t="s">
+      <c r="B5" s="46" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="51" t="s">
+      <c r="A6" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="53" t="s">
+      <c r="B6" s="44" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="51" t="s">
+      <c r="A7" s="42" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="53" t="s">
+      <c r="B7" s="44" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
-      <c r="A8" s="51" t="s">
+      <c r="A8" s="42" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="54" t="s">
+      <c r="B8" s="45" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="42" customHeight="1">
-      <c r="A9" s="51" t="s">
+      <c r="A9" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="56" t="s">
+      <c r="B9" s="47" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="52" t="s">
+      <c r="A10" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="B10" s="57" t="s">
+      <c r="B10" s="48" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="52" t="s">
+      <c r="A11" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="58" t="s">
+      <c r="B11" s="49" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="51" t="s">
+      <c r="A12" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="B12" s="59" t="s">
+      <c r="B12" s="50" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="51" t="s">
+      <c r="A13" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="B13" s="59" t="s">
+      <c r="B13" s="50" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="51" t="s">
+      <c r="A14" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="59" t="s">
+      <c r="B14" s="50" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="52" t="s">
+      <c r="A15" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="B15" s="60">
-        <v>46122</v>
+      <c r="B15" s="51">
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="52" t="s">
+      <c r="A16" s="43" t="s">
         <v>32</v>
       </c>
-      <c r="B16" s="60">
-        <v>46154</v>
+      <c r="B16" s="51">
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="52" t="s">
+      <c r="A17" s="43" t="s">
         <v>33</v>
       </c>
-      <c r="B17" s="61" t="s">
+      <c r="B17" s="52" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="52" t="s">
+      <c r="A18" s="43" t="s">
         <v>34</v>
       </c>
-      <c r="B18" s="61" t="s">
+      <c r="B18" s="52" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="52" t="s">
+      <c r="A19" s="43" t="s">
         <v>35</v>
       </c>
-      <c r="B19" s="62" t="s">
+      <c r="B19" s="53" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="52" t="s">
+      <c r="A20" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="63" t="s">
+      <c r="B20" s="54" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:D14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="5.42578125" style="13" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="9.140625" style="13"/>
+    <col min="1" max="1" width="5.42578125" style="12" customWidth="1"/>
+    <col min="2" max="2" width="118.85546875" style="12" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="12"/>
+    <col min="4" max="4" width="40.5703125" style="12" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:4" ht="18" customHeight="1">
       <c r="B5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="5"/>
     </row>
     <row r="6" spans="2:4" ht="15" customHeight="1">
       <c r="B6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="5"/>
     </row>
     <row r="7" spans="2:4" ht="15.75" customHeight="1">
       <c r="B7" s="4" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5"/>
     </row>
     <row r="8" spans="2:4" ht="16.5" customHeight="1">
       <c r="B8" s="4" t="s">
@@ -5013,733 +5012,752 @@
     <row r="12" spans="2:4">
       <c r="B12" s="6"/>
       <c r="C12" s="4"/>
       <c r="D12" s="7"/>
     </row>
     <row r="13" spans="2:4">
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="7"/>
     </row>
     <row r="14" spans="2:4">
       <c r="B14" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Y17"/>
+  <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L31" sqref="L31"/>
+      <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="10" style="12" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10" style="11" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="3.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:25" s="13" customFormat="1" ht="25.5">
-      <c r="A2" s="34" t="s">
+    <row r="1" spans="1:25" s="12" customFormat="1" ht="25.5">
+      <c r="A1" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="46" t="s">
+      <c r="B1" s="58" t="s">
         <v>54</v>
       </c>
-      <c r="C2" s="46"/>
-[...16 lines deleted...]
-      <c r="T2" s="35"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+      <c r="S1" s="34"/>
+      <c r="T1" s="34"/>
     </row>
-    <row r="3" spans="1:25">
-[...3 lines deleted...]
-      <c r="E3" s="3"/>
+    <row r="2" spans="1:25">
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
     </row>
-    <row r="4" spans="1:25">
-[...4 lines deleted...]
-      <c r="E4" s="3"/>
+    <row r="3" spans="1:25" s="35" customFormat="1" ht="11.25">
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="Y3" s="37" t="s">
+        <v>11</v>
+      </c>
     </row>
-    <row r="5" spans="1:25" s="36" customFormat="1" ht="11.25">
-[...2 lines deleted...]
-      <c r="Y5" s="38" t="s">
+    <row r="4" spans="1:25" s="27" customFormat="1" ht="11.25">
+      <c r="A4" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="B4" s="60"/>
+      <c r="C4" s="62">
+        <v>2025</v>
+      </c>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="62"/>
+      <c r="N4" s="62"/>
+      <c r="O4" s="59">
+        <v>2026</v>
+      </c>
+      <c r="P4" s="59"/>
+      <c r="Q4" s="59"/>
+      <c r="R4" s="59"/>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
+    </row>
+    <row r="5" spans="1:25" s="27" customFormat="1" ht="11.25">
+      <c r="A5" s="56"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="I5" s="39" t="s">
+        <v>2</v>
+      </c>
+      <c r="J5" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="K5" s="39" t="s">
+        <v>4</v>
+      </c>
+      <c r="L5" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="M5" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="N5" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="O5" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="P5" s="39" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q5" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="R5" s="39" t="s">
+        <v>8</v>
+      </c>
+      <c r="S5" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="39" t="s">
+        <v>1</v>
+      </c>
+      <c r="U5" s="39" t="s">
+        <v>2</v>
+      </c>
+      <c r="V5" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="W5" s="39" t="s">
+        <v>4</v>
+      </c>
+      <c r="X5" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="Y5" s="39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" s="40" customFormat="1" ht="11.25">
+      <c r="B6" s="57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="57"/>
+      <c r="D6" s="57"/>
+      <c r="E6" s="57"/>
+      <c r="F6" s="57"/>
+      <c r="G6" s="57"/>
+      <c r="H6" s="57"/>
+      <c r="I6" s="57"/>
+      <c r="J6" s="57"/>
+      <c r="K6" s="57"/>
+      <c r="L6" s="57"/>
+      <c r="M6" s="57"/>
+      <c r="N6" s="57"/>
+      <c r="O6" s="57"/>
+      <c r="P6" s="57"/>
+      <c r="Q6" s="57"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+    </row>
+    <row r="7" spans="1:25" s="27" customFormat="1" ht="11.25">
+      <c r="A7" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="19">
+        <v>5</v>
+      </c>
+      <c r="D7" s="19">
+        <v>31</v>
+      </c>
+      <c r="E7" s="20">
+        <v>81</v>
+      </c>
+      <c r="F7" s="21">
+        <v>107</v>
+      </c>
+      <c r="G7" s="22">
+        <v>59</v>
+      </c>
+      <c r="H7" s="23">
+        <v>126</v>
+      </c>
+      <c r="I7" s="24">
+        <v>96</v>
+      </c>
+      <c r="J7" s="24">
+        <v>94</v>
+      </c>
+      <c r="K7" s="25">
+        <v>49</v>
+      </c>
+      <c r="L7" s="26">
+        <v>48</v>
+      </c>
+      <c r="M7" s="27">
+        <v>18</v>
+      </c>
+      <c r="N7" s="19">
+        <v>43</v>
+      </c>
+      <c r="O7" s="27">
+        <v>49</v>
+      </c>
+      <c r="P7" s="25">
+        <v>32</v>
+      </c>
+      <c r="Q7" s="19">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" s="27" customFormat="1" ht="11.25">
+      <c r="A8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C8" s="19">
+        <v>1</v>
+      </c>
+      <c r="D8" s="19">
+        <v>5</v>
+      </c>
+      <c r="E8" s="19">
+        <v>15</v>
+      </c>
+      <c r="F8" s="19">
+        <v>13</v>
+      </c>
+      <c r="G8" s="19">
+        <v>0</v>
+      </c>
+      <c r="H8" s="28">
+        <v>10</v>
+      </c>
+      <c r="I8" s="28">
+        <v>16</v>
+      </c>
+      <c r="J8" s="19">
+        <v>26</v>
+      </c>
+      <c r="K8" s="29">
+        <v>6</v>
+      </c>
+      <c r="L8" s="19">
+        <v>4</v>
+      </c>
+      <c r="M8" s="19">
+        <v>6</v>
+      </c>
+      <c r="N8" s="19">
+        <v>8</v>
+      </c>
+      <c r="O8" s="19">
+        <v>10</v>
+      </c>
+      <c r="P8" s="29">
+        <v>1</v>
+      </c>
+      <c r="Q8" s="19">
+        <v>8</v>
+      </c>
+      <c r="R8" s="21"/>
+      <c r="S8" s="22"/>
+      <c r="T8" s="23"/>
+      <c r="U8" s="24"/>
+      <c r="V8" s="24"/>
+      <c r="W8" s="25"/>
+      <c r="X8" s="26"/>
+    </row>
+    <row r="9" spans="1:25" s="27" customFormat="1" ht="11.25">
+      <c r="A9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="C9" s="19">
+        <v>0</v>
+      </c>
+      <c r="D9" s="19">
+        <v>0</v>
+      </c>
+      <c r="E9" s="19">
+        <v>4</v>
+      </c>
+      <c r="F9" s="19">
+        <v>9</v>
+      </c>
+      <c r="G9" s="19">
+        <v>4</v>
+      </c>
+      <c r="H9" s="28">
+        <v>3</v>
+      </c>
+      <c r="I9" s="28">
+        <v>7</v>
+      </c>
+      <c r="J9" s="19">
+        <v>3</v>
+      </c>
+      <c r="K9" s="29">
+        <v>2</v>
+      </c>
+      <c r="L9" s="19">
+        <v>9</v>
+      </c>
+      <c r="M9" s="19">
+        <v>0</v>
+      </c>
+      <c r="N9" s="19">
+        <v>0</v>
+      </c>
+      <c r="O9" s="19">
+        <v>0</v>
+      </c>
+      <c r="P9" s="29">
+        <v>1</v>
+      </c>
+      <c r="Q9" s="19">
+        <v>1</v>
+      </c>
+      <c r="S9" s="41"/>
+    </row>
+    <row r="10" spans="1:25" s="27" customFormat="1" ht="11.25">
+      <c r="A10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B10" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="C10" s="19">
+        <v>3</v>
+      </c>
+      <c r="D10" s="19">
+        <v>3</v>
+      </c>
+      <c r="E10" s="19">
+        <v>15</v>
+      </c>
+      <c r="F10" s="19">
+        <v>13</v>
+      </c>
+      <c r="G10" s="19">
+        <v>12</v>
+      </c>
+      <c r="H10" s="28">
+        <v>27</v>
+      </c>
+      <c r="I10" s="28">
+        <v>26</v>
+      </c>
+      <c r="J10" s="19">
+        <v>8</v>
+      </c>
+      <c r="K10" s="29">
+        <v>6</v>
+      </c>
+      <c r="L10" s="19">
+        <v>4</v>
+      </c>
+      <c r="M10" s="19">
+        <v>1</v>
+      </c>
+      <c r="N10" s="19">
+        <v>5</v>
+      </c>
+      <c r="O10" s="19">
+        <v>6</v>
+      </c>
+      <c r="P10" s="29">
+        <v>2</v>
+      </c>
+      <c r="Q10" s="19">
+        <v>10</v>
+      </c>
+      <c r="S10" s="41"/>
+    </row>
+    <row r="11" spans="1:25" s="27" customFormat="1" ht="11.25">
+      <c r="A11" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="C11" s="19">
+        <v>1</v>
+      </c>
+      <c r="D11" s="19">
+        <v>2</v>
+      </c>
+      <c r="E11" s="19">
+        <v>15</v>
+      </c>
+      <c r="F11" s="19">
+        <v>33</v>
+      </c>
+      <c r="G11" s="19">
+        <v>19</v>
+      </c>
+      <c r="H11" s="28">
+        <v>23</v>
+      </c>
+      <c r="I11" s="28">
+        <v>14</v>
+      </c>
+      <c r="J11" s="19">
+        <v>14</v>
+      </c>
+      <c r="K11" s="29">
+        <v>14</v>
+      </c>
+      <c r="L11" s="19">
+        <v>13</v>
+      </c>
+      <c r="M11" s="19">
+        <v>1</v>
+      </c>
+      <c r="N11" s="19">
+        <v>10</v>
+      </c>
+      <c r="O11" s="19">
+        <v>18</v>
+      </c>
+      <c r="P11" s="29">
+        <v>8</v>
+      </c>
+      <c r="Q11" s="19">
+        <v>12</v>
+      </c>
+      <c r="S11" s="41"/>
+    </row>
+    <row r="12" spans="1:25" s="27" customFormat="1" ht="11.25">
+      <c r="A12" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="C12" s="19">
+        <v>0</v>
+      </c>
+      <c r="D12" s="19">
+        <v>3</v>
+      </c>
+      <c r="E12" s="19">
+        <v>6</v>
+      </c>
+      <c r="F12" s="19">
+        <v>10</v>
+      </c>
+      <c r="G12" s="19">
+        <v>4</v>
+      </c>
+      <c r="H12" s="28">
+        <v>19</v>
+      </c>
+      <c r="I12" s="28">
+        <v>16</v>
+      </c>
+      <c r="J12" s="19">
+        <v>16</v>
+      </c>
+      <c r="K12" s="29">
+        <v>6</v>
+      </c>
+      <c r="L12" s="19">
+        <v>4</v>
+      </c>
+      <c r="M12" s="19">
+        <v>3</v>
+      </c>
+      <c r="N12" s="19">
+        <v>6</v>
+      </c>
+      <c r="O12" s="19">
+        <v>0</v>
+      </c>
+      <c r="P12" s="29">
+        <v>4</v>
+      </c>
+      <c r="Q12" s="19">
+        <v>7</v>
+      </c>
+      <c r="S12" s="41"/>
+    </row>
+    <row r="13" spans="1:25" s="27" customFormat="1" ht="11.25">
+      <c r="A13" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="C13" s="19">
+        <v>0</v>
+      </c>
+      <c r="D13" s="19">
+        <v>4</v>
+      </c>
+      <c r="E13" s="19">
+        <v>15</v>
+      </c>
+      <c r="F13" s="19">
+        <v>16</v>
+      </c>
+      <c r="G13" s="19">
+        <v>12</v>
+      </c>
+      <c r="H13" s="28">
+        <v>20</v>
+      </c>
+      <c r="I13" s="28">
         <v>11</v>
       </c>
+      <c r="J13" s="19">
+        <v>9</v>
+      </c>
+      <c r="K13" s="29">
+        <v>5</v>
+      </c>
+      <c r="L13" s="19">
+        <v>5</v>
+      </c>
+      <c r="M13" s="19">
+        <v>5</v>
+      </c>
+      <c r="N13" s="19">
+        <v>3</v>
+      </c>
+      <c r="O13" s="19">
+        <v>15</v>
+      </c>
+      <c r="P13" s="29">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="19">
+        <v>3</v>
+      </c>
+      <c r="S13" s="41"/>
     </row>
-    <row r="6" spans="1:25" s="28" customFormat="1" ht="11.25">
-[...30 lines deleted...]
-      <c r="Y6" s="47"/>
+    <row r="14" spans="1:25" s="27" customFormat="1" ht="11.25">
+      <c r="A14" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="C14" s="19">
+        <v>0</v>
+      </c>
+      <c r="D14" s="19">
+        <v>0</v>
+      </c>
+      <c r="E14" s="19">
+        <v>1</v>
+      </c>
+      <c r="F14" s="19">
+        <v>1</v>
+      </c>
+      <c r="G14" s="19">
+        <v>5</v>
+      </c>
+      <c r="H14" s="28">
+        <v>6</v>
+      </c>
+      <c r="I14" s="28">
+        <v>2</v>
+      </c>
+      <c r="J14" s="19">
+        <v>8</v>
+      </c>
+      <c r="K14" s="29">
+        <v>5</v>
+      </c>
+      <c r="L14" s="19">
+        <v>1</v>
+      </c>
+      <c r="M14" s="19">
+        <v>0</v>
+      </c>
+      <c r="N14" s="19">
+        <v>2</v>
+      </c>
+      <c r="O14" s="19">
+        <v>0</v>
+      </c>
+      <c r="P14" s="29">
+        <v>1</v>
+      </c>
+      <c r="Q14" s="19">
+        <v>0</v>
+      </c>
+      <c r="S14" s="41"/>
     </row>
-    <row r="7" spans="1:25" s="28" customFormat="1" ht="11.25">
-[...2 lines deleted...]
-      <c r="C7" s="39" t="s">
+    <row r="15" spans="1:25" s="27" customFormat="1" ht="11.25">
+      <c r="A15" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="C15" s="30">
+        <v>0</v>
+      </c>
+      <c r="D15" s="30">
+        <v>14</v>
+      </c>
+      <c r="E15" s="30">
+        <v>10</v>
+      </c>
+      <c r="F15" s="30">
+        <v>12</v>
+      </c>
+      <c r="G15" s="30">
+        <v>3</v>
+      </c>
+      <c r="H15" s="31">
+        <v>18</v>
+      </c>
+      <c r="I15" s="31">
+        <v>4</v>
+      </c>
+      <c r="J15" s="30">
+        <v>10</v>
+      </c>
+      <c r="K15" s="32">
         <v>5</v>
       </c>
-      <c r="D7" s="40" t="s">
-[...5 lines deleted...]
-      <c r="F7" s="40" t="s">
+      <c r="L15" s="30">
         <v>8</v>
       </c>
-      <c r="G7" s="40" t="s">
+      <c r="M15" s="30">
+        <v>2</v>
+      </c>
+      <c r="N15" s="30">
+        <v>9</v>
+      </c>
+      <c r="O15" s="30">
         <v>0</v>
       </c>
-      <c r="H7" s="40" t="s">
-[...14 lines deleted...]
-      <c r="M7" s="40" t="s">
+      <c r="P15" s="32">
+        <v>15</v>
+      </c>
+      <c r="Q15" s="30">
         <v>13</v>
       </c>
-      <c r="N7" s="39" t="s">
-[...523 lines deleted...]
-      <c r="S17" s="42"/>
+      <c r="S15" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A6:A7"/>
-[...4 lines deleted...]
-    <mergeCell ref="C6:N6"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B6:U6"/>
+    <mergeCell ref="B1:R1"/>
+    <mergeCell ref="O4:Y4"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:N4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные </vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>