--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -4743,51 +4743,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="43.5703125" customWidth="1"/>
     <col min="2" max="2" width="91.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="42" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="44">
         <v>613202</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="42" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="45" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:2">
@@ -4869,59 +4869,59 @@
       <c r="B12" s="50" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="50" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="50" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="43" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="51">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="43" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="51">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="43" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="52" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="43" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="52" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="43" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="53" t="s">
         <v>75</v>
       </c>
@@ -5015,51 +5015,51 @@
       <c r="D12" s="7"/>
     </row>
     <row r="13" spans="2:4">
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="7"/>
     </row>
     <row r="14" spans="2:4">
       <c r="B14" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD1"/>
+      <selection activeCell="I27" sqref="I27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="11" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="3.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
@@ -5267,50 +5267,53 @@
       </c>
       <c r="J7" s="24">
         <v>94</v>
       </c>
       <c r="K7" s="25">
         <v>49</v>
       </c>
       <c r="L7" s="26">
         <v>48</v>
       </c>
       <c r="M7" s="27">
         <v>18</v>
       </c>
       <c r="N7" s="19">
         <v>43</v>
       </c>
       <c r="O7" s="27">
         <v>49</v>
       </c>
       <c r="P7" s="25">
         <v>32</v>
       </c>
       <c r="Q7" s="19">
         <v>54</v>
       </c>
+      <c r="R7" s="19">
+        <v>36</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="19">
         <v>1</v>
       </c>
       <c r="D8" s="19">
         <v>5</v>
       </c>
       <c r="E8" s="19">
         <v>15</v>
       </c>
       <c r="F8" s="19">
         <v>13</v>
       </c>
       <c r="G8" s="19">
         <v>0</v>
       </c>
       <c r="H8" s="28">
         <v>10</v>
@@ -5320,51 +5323,53 @@
       </c>
       <c r="J8" s="19">
         <v>26</v>
       </c>
       <c r="K8" s="29">
         <v>6</v>
       </c>
       <c r="L8" s="19">
         <v>4</v>
       </c>
       <c r="M8" s="19">
         <v>6</v>
       </c>
       <c r="N8" s="19">
         <v>8</v>
       </c>
       <c r="O8" s="19">
         <v>10</v>
       </c>
       <c r="P8" s="29">
         <v>1</v>
       </c>
       <c r="Q8" s="19">
         <v>8</v>
       </c>
-      <c r="R8" s="21"/>
+      <c r="R8" s="19">
+        <v>6</v>
+      </c>
       <c r="S8" s="22"/>
       <c r="T8" s="23"/>
       <c r="U8" s="24"/>
       <c r="V8" s="24"/>
       <c r="W8" s="25"/>
       <c r="X8" s="26"/>
     </row>
     <row r="9" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="19">
         <v>0</v>
       </c>
       <c r="D9" s="19">
         <v>0</v>
       </c>
       <c r="E9" s="19">
         <v>4</v>
       </c>
       <c r="F9" s="19">
         <v>9</v>
@@ -5380,50 +5385,53 @@
       </c>
       <c r="J9" s="19">
         <v>3</v>
       </c>
       <c r="K9" s="29">
         <v>2</v>
       </c>
       <c r="L9" s="19">
         <v>9</v>
       </c>
       <c r="M9" s="19">
         <v>0</v>
       </c>
       <c r="N9" s="19">
         <v>0</v>
       </c>
       <c r="O9" s="19">
         <v>0</v>
       </c>
       <c r="P9" s="29">
         <v>1</v>
       </c>
       <c r="Q9" s="19">
         <v>1</v>
       </c>
+      <c r="R9" s="19">
+        <v>0</v>
+      </c>
       <c r="S9" s="41"/>
     </row>
     <row r="10" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>62</v>
       </c>
       <c r="C10" s="19">
         <v>3</v>
       </c>
       <c r="D10" s="19">
         <v>3</v>
       </c>
       <c r="E10" s="19">
         <v>15</v>
       </c>
       <c r="F10" s="19">
         <v>13</v>
       </c>
       <c r="G10" s="19">
         <v>12</v>
       </c>
       <c r="H10" s="28">
@@ -5434,50 +5442,53 @@
       </c>
       <c r="J10" s="19">
         <v>8</v>
       </c>
       <c r="K10" s="29">
         <v>6</v>
       </c>
       <c r="L10" s="19">
         <v>4</v>
       </c>
       <c r="M10" s="19">
         <v>1</v>
       </c>
       <c r="N10" s="19">
         <v>5</v>
       </c>
       <c r="O10" s="19">
         <v>6</v>
       </c>
       <c r="P10" s="29">
         <v>2</v>
       </c>
       <c r="Q10" s="19">
         <v>10</v>
       </c>
+      <c r="R10" s="19">
+        <v>5</v>
+      </c>
       <c r="S10" s="41"/>
     </row>
     <row r="11" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>64</v>
       </c>
       <c r="C11" s="19">
         <v>1</v>
       </c>
       <c r="D11" s="19">
         <v>2</v>
       </c>
       <c r="E11" s="19">
         <v>15</v>
       </c>
       <c r="F11" s="19">
         <v>33</v>
       </c>
       <c r="G11" s="19">
         <v>19</v>
       </c>
       <c r="H11" s="28">
@@ -5488,50 +5499,53 @@
       </c>
       <c r="J11" s="19">
         <v>14</v>
       </c>
       <c r="K11" s="29">
         <v>14</v>
       </c>
       <c r="L11" s="19">
         <v>13</v>
       </c>
       <c r="M11" s="19">
         <v>1</v>
       </c>
       <c r="N11" s="19">
         <v>10</v>
       </c>
       <c r="O11" s="19">
         <v>18</v>
       </c>
       <c r="P11" s="29">
         <v>8</v>
       </c>
       <c r="Q11" s="19">
         <v>12</v>
       </c>
+      <c r="R11" s="19">
+        <v>10</v>
+      </c>
       <c r="S11" s="41"/>
     </row>
     <row r="12" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="13" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>66</v>
       </c>
       <c r="C12" s="19">
         <v>0</v>
       </c>
       <c r="D12" s="19">
         <v>3</v>
       </c>
       <c r="E12" s="19">
         <v>6</v>
       </c>
       <c r="F12" s="19">
         <v>10</v>
       </c>
       <c r="G12" s="19">
         <v>4</v>
       </c>
       <c r="H12" s="28">
@@ -5542,50 +5556,53 @@
       </c>
       <c r="J12" s="19">
         <v>16</v>
       </c>
       <c r="K12" s="29">
         <v>6</v>
       </c>
       <c r="L12" s="19">
         <v>4</v>
       </c>
       <c r="M12" s="19">
         <v>3</v>
       </c>
       <c r="N12" s="19">
         <v>6</v>
       </c>
       <c r="O12" s="19">
         <v>0</v>
       </c>
       <c r="P12" s="29">
         <v>4</v>
       </c>
       <c r="Q12" s="19">
         <v>7</v>
       </c>
+      <c r="R12" s="19">
+        <v>3</v>
+      </c>
       <c r="S12" s="41"/>
     </row>
     <row r="13" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="13" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>68</v>
       </c>
       <c r="C13" s="19">
         <v>0</v>
       </c>
       <c r="D13" s="19">
         <v>4</v>
       </c>
       <c r="E13" s="19">
         <v>15</v>
       </c>
       <c r="F13" s="19">
         <v>16</v>
       </c>
       <c r="G13" s="19">
         <v>12</v>
       </c>
       <c r="H13" s="28">
@@ -5596,50 +5613,53 @@
       </c>
       <c r="J13" s="19">
         <v>9</v>
       </c>
       <c r="K13" s="29">
         <v>5</v>
       </c>
       <c r="L13" s="19">
         <v>5</v>
       </c>
       <c r="M13" s="19">
         <v>5</v>
       </c>
       <c r="N13" s="19">
         <v>3</v>
       </c>
       <c r="O13" s="19">
         <v>15</v>
       </c>
       <c r="P13" s="29">
         <v>0</v>
       </c>
       <c r="Q13" s="19">
         <v>3</v>
       </c>
+      <c r="R13" s="19">
+        <v>6</v>
+      </c>
       <c r="S13" s="41"/>
     </row>
     <row r="14" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>70</v>
       </c>
       <c r="C14" s="19">
         <v>0</v>
       </c>
       <c r="D14" s="19">
         <v>0</v>
       </c>
       <c r="E14" s="19">
         <v>1</v>
       </c>
       <c r="F14" s="19">
         <v>1</v>
       </c>
       <c r="G14" s="19">
         <v>5</v>
       </c>
       <c r="H14" s="28">
@@ -5650,50 +5670,53 @@
       </c>
       <c r="J14" s="19">
         <v>8</v>
       </c>
       <c r="K14" s="29">
         <v>5</v>
       </c>
       <c r="L14" s="19">
         <v>1</v>
       </c>
       <c r="M14" s="19">
         <v>0</v>
       </c>
       <c r="N14" s="19">
         <v>2</v>
       </c>
       <c r="O14" s="19">
         <v>0</v>
       </c>
       <c r="P14" s="29">
         <v>1</v>
       </c>
       <c r="Q14" s="19">
         <v>0</v>
       </c>
+      <c r="R14" s="19">
+        <v>0</v>
+      </c>
       <c r="S14" s="41"/>
     </row>
     <row r="15" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>72</v>
       </c>
       <c r="C15" s="30">
         <v>0</v>
       </c>
       <c r="D15" s="30">
         <v>14</v>
       </c>
       <c r="E15" s="30">
         <v>10</v>
       </c>
       <c r="F15" s="30">
         <v>12</v>
       </c>
       <c r="G15" s="30">
         <v>3</v>
       </c>
       <c r="H15" s="31">
@@ -5703,50 +5726,53 @@
         <v>4</v>
       </c>
       <c r="J15" s="30">
         <v>10</v>
       </c>
       <c r="K15" s="32">
         <v>5</v>
       </c>
       <c r="L15" s="30">
         <v>8</v>
       </c>
       <c r="M15" s="30">
         <v>2</v>
       </c>
       <c r="N15" s="30">
         <v>9</v>
       </c>
       <c r="O15" s="30">
         <v>0</v>
       </c>
       <c r="P15" s="32">
         <v>15</v>
       </c>
       <c r="Q15" s="30">
         <v>13</v>
+      </c>
+      <c r="R15" s="30">
+        <v>6</v>
       </c>
       <c r="S15" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="O4:Y4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>