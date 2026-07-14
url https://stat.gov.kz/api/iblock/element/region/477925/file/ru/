--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -2543,51 +2543,51 @@
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
@@ -2639,51 +2639,50 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1636" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -4743,216 +4742,216 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="43.5703125" customWidth="1"/>
     <col min="2" max="2" width="91.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="44">
+      <c r="B1" s="43">
         <v>613202</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="42" t="s">
+      <c r="A2" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="B2" s="44" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="46" t="s">
+      <c r="B3" s="45" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="42" t="s">
+      <c r="A4" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="45" t="s">
+      <c r="B4" s="44" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" s="42" t="s">
+      <c r="A5" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="46" t="s">
+      <c r="B5" s="45" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="42" t="s">
+      <c r="A6" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="44" t="s">
+      <c r="B6" s="43" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="42" t="s">
+      <c r="A7" s="41" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="44" t="s">
+      <c r="B7" s="43" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
-      <c r="A8" s="42" t="s">
+      <c r="A8" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="B8" s="45" t="s">
+      <c r="B8" s="44" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="42" customHeight="1">
-      <c r="A9" s="42" t="s">
+      <c r="A9" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="47" t="s">
+      <c r="B9" s="46" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" s="43" t="s">
+      <c r="A10" s="42" t="s">
         <v>26</v>
       </c>
-      <c r="B10" s="48" t="s">
+      <c r="B10" s="47" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="43" t="s">
+      <c r="A11" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="49" t="s">
+      <c r="B11" s="48" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="42" t="s">
+      <c r="A12" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="B12" s="50" t="s">
+      <c r="B12" s="49" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="42" t="s">
+      <c r="A13" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="B13" s="50" t="s">
+      <c r="B13" s="49" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="42" t="s">
+      <c r="A14" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="B14" s="50" t="s">
+      <c r="B14" s="49" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="43" t="s">
+      <c r="A15" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="B15" s="51">
-        <v>46185</v>
+      <c r="B15" s="50">
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="43" t="s">
+      <c r="A16" s="42" t="s">
         <v>32</v>
       </c>
-      <c r="B16" s="51">
-        <v>46216</v>
+      <c r="B16" s="50">
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2">
-      <c r="A17" s="43" t="s">
+      <c r="A17" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="B17" s="52" t="s">
+      <c r="B17" s="51" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:2">
-      <c r="A18" s="43" t="s">
+      <c r="A18" s="42" t="s">
         <v>34</v>
       </c>
-      <c r="B18" s="52" t="s">
+      <c r="B18" s="51" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" s="43" t="s">
+      <c r="A19" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="B19" s="53" t="s">
+      <c r="B19" s="52" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:2">
-      <c r="A20" s="43" t="s">
+      <c r="A20" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="B20" s="54" t="s">
+      <c r="B20" s="53" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:D14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="5.42578125" style="12" customWidth="1"/>
@@ -5015,156 +5014,156 @@
       <c r="D12" s="7"/>
     </row>
     <row r="13" spans="2:4">
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="7"/>
     </row>
     <row r="14" spans="2:4">
       <c r="B14" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I27" sqref="I27"/>
+      <selection activeCell="U33" sqref="U33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="11" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="3.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="12" customFormat="1" ht="25.5">
       <c r="A1" s="33" t="s">
         <v>51</v>
       </c>
-      <c r="B1" s="58" t="s">
+      <c r="B1" s="57" t="s">
         <v>54</v>
       </c>
-      <c r="C1" s="58"/>
-[...14 lines deleted...]
-      <c r="R1" s="58"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
+      <c r="R1" s="57"/>
       <c r="S1" s="34"/>
       <c r="T1" s="34"/>
     </row>
     <row r="2" spans="1:25">
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
     </row>
     <row r="3" spans="1:25" s="35" customFormat="1" ht="11.25">
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="Y3" s="37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:25" s="27" customFormat="1" ht="11.25">
-      <c r="A4" s="55" t="s">
+      <c r="A4" s="54" t="s">
         <v>49</v>
       </c>
-      <c r="B4" s="60"/>
-      <c r="C4" s="62">
+      <c r="B4" s="59"/>
+      <c r="C4" s="61">
         <v>2025</v>
       </c>
-      <c r="D4" s="62"/>
-[...10 lines deleted...]
-      <c r="O4" s="59">
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="58">
         <v>2026</v>
       </c>
-      <c r="P4" s="59"/>
-[...8 lines deleted...]
-      <c r="Y4" s="59"/>
+      <c r="P4" s="58"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="58"/>
+      <c r="S4" s="58"/>
+      <c r="T4" s="58"/>
+      <c r="U4" s="58"/>
+      <c r="V4" s="58"/>
+      <c r="W4" s="58"/>
+      <c r="X4" s="58"/>
+      <c r="Y4" s="58"/>
     </row>
     <row r="5" spans="1:25" s="27" customFormat="1" ht="11.25">
-      <c r="A5" s="56"/>
-      <c r="B5" s="61"/>
+      <c r="A5" s="55"/>
+      <c r="B5" s="60"/>
       <c r="C5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="39" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="39" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="39" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="39" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="39" t="s">
         <v>3</v>
       </c>
       <c r="K5" s="39" t="s">
@@ -5192,72 +5191,72 @@
         <v>8</v>
       </c>
       <c r="S5" s="39" t="s">
         <v>0</v>
       </c>
       <c r="T5" s="39" t="s">
         <v>1</v>
       </c>
       <c r="U5" s="39" t="s">
         <v>2</v>
       </c>
       <c r="V5" s="39" t="s">
         <v>3</v>
       </c>
       <c r="W5" s="39" t="s">
         <v>4</v>
       </c>
       <c r="X5" s="39" t="s">
         <v>12</v>
       </c>
       <c r="Y5" s="39" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:25" s="40" customFormat="1" ht="11.25">
-      <c r="B6" s="57" t="s">
+      <c r="B6" s="56" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="57"/>
-[...17 lines deleted...]
-      <c r="U6" s="57"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="56"/>
+      <c r="F6" s="56"/>
+      <c r="G6" s="56"/>
+      <c r="H6" s="56"/>
+      <c r="I6" s="56"/>
+      <c r="J6" s="56"/>
+      <c r="K6" s="56"/>
+      <c r="L6" s="56"/>
+      <c r="M6" s="56"/>
+      <c r="N6" s="56"/>
+      <c r="O6" s="56"/>
+      <c r="P6" s="56"/>
+      <c r="Q6" s="56"/>
+      <c r="R6" s="56"/>
+      <c r="S6" s="56"/>
+      <c r="T6" s="56"/>
+      <c r="U6" s="56"/>
     </row>
     <row r="7" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="17" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="18" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="19">
         <v>5</v>
       </c>
       <c r="D7" s="19">
         <v>31</v>
       </c>
       <c r="E7" s="20">
         <v>81</v>
       </c>
       <c r="F7" s="21">
         <v>107</v>
       </c>
       <c r="G7" s="22">
         <v>59</v>
       </c>
       <c r="H7" s="23">
         <v>126</v>
@@ -5270,50 +5269,53 @@
       </c>
       <c r="K7" s="25">
         <v>49</v>
       </c>
       <c r="L7" s="26">
         <v>48</v>
       </c>
       <c r="M7" s="27">
         <v>18</v>
       </c>
       <c r="N7" s="19">
         <v>43</v>
       </c>
       <c r="O7" s="27">
         <v>49</v>
       </c>
       <c r="P7" s="25">
         <v>32</v>
       </c>
       <c r="Q7" s="19">
         <v>54</v>
       </c>
       <c r="R7" s="19">
         <v>36</v>
       </c>
+      <c r="S7" s="19">
+        <v>39</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="19">
         <v>1</v>
       </c>
       <c r="D8" s="19">
         <v>5</v>
       </c>
       <c r="E8" s="19">
         <v>15</v>
       </c>
       <c r="F8" s="19">
         <v>13</v>
       </c>
       <c r="G8" s="19">
         <v>0</v>
       </c>
       <c r="H8" s="28">
         <v>10</v>
@@ -5326,51 +5328,53 @@
       </c>
       <c r="K8" s="29">
         <v>6</v>
       </c>
       <c r="L8" s="19">
         <v>4</v>
       </c>
       <c r="M8" s="19">
         <v>6</v>
       </c>
       <c r="N8" s="19">
         <v>8</v>
       </c>
       <c r="O8" s="19">
         <v>10</v>
       </c>
       <c r="P8" s="29">
         <v>1</v>
       </c>
       <c r="Q8" s="19">
         <v>8</v>
       </c>
       <c r="R8" s="19">
         <v>6</v>
       </c>
-      <c r="S8" s="22"/>
+      <c r="S8" s="19">
+        <v>6</v>
+      </c>
       <c r="T8" s="23"/>
       <c r="U8" s="24"/>
       <c r="V8" s="24"/>
       <c r="W8" s="25"/>
       <c r="X8" s="26"/>
     </row>
     <row r="9" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C9" s="19">
         <v>0</v>
       </c>
       <c r="D9" s="19">
         <v>0</v>
       </c>
       <c r="E9" s="19">
         <v>4</v>
       </c>
       <c r="F9" s="19">
         <v>9</v>
       </c>
@@ -5388,51 +5392,53 @@
       </c>
       <c r="K9" s="29">
         <v>2</v>
       </c>
       <c r="L9" s="19">
         <v>9</v>
       </c>
       <c r="M9" s="19">
         <v>0</v>
       </c>
       <c r="N9" s="19">
         <v>0</v>
       </c>
       <c r="O9" s="19">
         <v>0</v>
       </c>
       <c r="P9" s="29">
         <v>1</v>
       </c>
       <c r="Q9" s="19">
         <v>1</v>
       </c>
       <c r="R9" s="19">
         <v>0</v>
       </c>
-      <c r="S9" s="41"/>
+      <c r="S9" s="19">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>62</v>
       </c>
       <c r="C10" s="19">
         <v>3</v>
       </c>
       <c r="D10" s="19">
         <v>3</v>
       </c>
       <c r="E10" s="19">
         <v>15</v>
       </c>
       <c r="F10" s="19">
         <v>13</v>
       </c>
       <c r="G10" s="19">
         <v>12</v>
       </c>
       <c r="H10" s="28">
         <v>27</v>
@@ -5445,51 +5451,53 @@
       </c>
       <c r="K10" s="29">
         <v>6</v>
       </c>
       <c r="L10" s="19">
         <v>4</v>
       </c>
       <c r="M10" s="19">
         <v>1</v>
       </c>
       <c r="N10" s="19">
         <v>5</v>
       </c>
       <c r="O10" s="19">
         <v>6</v>
       </c>
       <c r="P10" s="29">
         <v>2</v>
       </c>
       <c r="Q10" s="19">
         <v>10</v>
       </c>
       <c r="R10" s="19">
         <v>5</v>
       </c>
-      <c r="S10" s="41"/>
+      <c r="S10" s="19">
+        <v>4</v>
+      </c>
     </row>
     <row r="11" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>64</v>
       </c>
       <c r="C11" s="19">
         <v>1</v>
       </c>
       <c r="D11" s="19">
         <v>2</v>
       </c>
       <c r="E11" s="19">
         <v>15</v>
       </c>
       <c r="F11" s="19">
         <v>33</v>
       </c>
       <c r="G11" s="19">
         <v>19</v>
       </c>
       <c r="H11" s="28">
         <v>23</v>
@@ -5502,51 +5510,53 @@
       </c>
       <c r="K11" s="29">
         <v>14</v>
       </c>
       <c r="L11" s="19">
         <v>13</v>
       </c>
       <c r="M11" s="19">
         <v>1</v>
       </c>
       <c r="N11" s="19">
         <v>10</v>
       </c>
       <c r="O11" s="19">
         <v>18</v>
       </c>
       <c r="P11" s="29">
         <v>8</v>
       </c>
       <c r="Q11" s="19">
         <v>12</v>
       </c>
       <c r="R11" s="19">
         <v>10</v>
       </c>
-      <c r="S11" s="41"/>
+      <c r="S11" s="19">
+        <v>2</v>
+      </c>
     </row>
     <row r="12" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="13" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>66</v>
       </c>
       <c r="C12" s="19">
         <v>0</v>
       </c>
       <c r="D12" s="19">
         <v>3</v>
       </c>
       <c r="E12" s="19">
         <v>6</v>
       </c>
       <c r="F12" s="19">
         <v>10</v>
       </c>
       <c r="G12" s="19">
         <v>4</v>
       </c>
       <c r="H12" s="28">
         <v>19</v>
@@ -5559,51 +5569,53 @@
       </c>
       <c r="K12" s="29">
         <v>6</v>
       </c>
       <c r="L12" s="19">
         <v>4</v>
       </c>
       <c r="M12" s="19">
         <v>3</v>
       </c>
       <c r="N12" s="19">
         <v>6</v>
       </c>
       <c r="O12" s="19">
         <v>0</v>
       </c>
       <c r="P12" s="29">
         <v>4</v>
       </c>
       <c r="Q12" s="19">
         <v>7</v>
       </c>
       <c r="R12" s="19">
         <v>3</v>
       </c>
-      <c r="S12" s="41"/>
+      <c r="S12" s="19">
+        <v>7</v>
+      </c>
     </row>
     <row r="13" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="13" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>68</v>
       </c>
       <c r="C13" s="19">
         <v>0</v>
       </c>
       <c r="D13" s="19">
         <v>4</v>
       </c>
       <c r="E13" s="19">
         <v>15</v>
       </c>
       <c r="F13" s="19">
         <v>16</v>
       </c>
       <c r="G13" s="19">
         <v>12</v>
       </c>
       <c r="H13" s="28">
         <v>20</v>
@@ -5616,51 +5628,53 @@
       </c>
       <c r="K13" s="29">
         <v>5</v>
       </c>
       <c r="L13" s="19">
         <v>5</v>
       </c>
       <c r="M13" s="19">
         <v>5</v>
       </c>
       <c r="N13" s="19">
         <v>3</v>
       </c>
       <c r="O13" s="19">
         <v>15</v>
       </c>
       <c r="P13" s="29">
         <v>0</v>
       </c>
       <c r="Q13" s="19">
         <v>3</v>
       </c>
       <c r="R13" s="19">
         <v>6</v>
       </c>
-      <c r="S13" s="41"/>
+      <c r="S13" s="19">
+        <v>11</v>
+      </c>
     </row>
     <row r="14" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>70</v>
       </c>
       <c r="C14" s="19">
         <v>0</v>
       </c>
       <c r="D14" s="19">
         <v>0</v>
       </c>
       <c r="E14" s="19">
         <v>1</v>
       </c>
       <c r="F14" s="19">
         <v>1</v>
       </c>
       <c r="G14" s="19">
         <v>5</v>
       </c>
       <c r="H14" s="28">
         <v>6</v>
@@ -5673,51 +5687,53 @@
       </c>
       <c r="K14" s="29">
         <v>5</v>
       </c>
       <c r="L14" s="19">
         <v>1</v>
       </c>
       <c r="M14" s="19">
         <v>0</v>
       </c>
       <c r="N14" s="19">
         <v>2</v>
       </c>
       <c r="O14" s="19">
         <v>0</v>
       </c>
       <c r="P14" s="29">
         <v>1</v>
       </c>
       <c r="Q14" s="19">
         <v>0</v>
       </c>
       <c r="R14" s="19">
         <v>0</v>
       </c>
-      <c r="S14" s="41"/>
+      <c r="S14" s="19">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="15" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>72</v>
       </c>
       <c r="C15" s="30">
         <v>0</v>
       </c>
       <c r="D15" s="30">
         <v>14</v>
       </c>
       <c r="E15" s="30">
         <v>10</v>
       </c>
       <c r="F15" s="30">
         <v>12</v>
       </c>
       <c r="G15" s="30">
         <v>3</v>
       </c>
       <c r="H15" s="31">
         <v>18</v>
@@ -5730,51 +5746,53 @@
       </c>
       <c r="K15" s="32">
         <v>5</v>
       </c>
       <c r="L15" s="30">
         <v>8</v>
       </c>
       <c r="M15" s="30">
         <v>2</v>
       </c>
       <c r="N15" s="30">
         <v>9</v>
       </c>
       <c r="O15" s="30">
         <v>0</v>
       </c>
       <c r="P15" s="32">
         <v>15</v>
       </c>
       <c r="Q15" s="30">
         <v>13</v>
       </c>
       <c r="R15" s="30">
         <v>6</v>
       </c>
-      <c r="S15" s="41"/>
+      <c r="S15" s="30">
+        <v>9</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="O4:Y4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>