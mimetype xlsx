--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="8085"/>
+    <workbookView xWindow="-1500" yWindow="2280" windowWidth="28860" windowHeight="9735"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные " sheetId="6" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
     <sheet name="Показатель" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="77">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -155,56 +155,50 @@
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Код КАТО</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>код КСП - 613202</t>
   </si>
   <si>
     <t>число лиц, которые выбыли из страны за границу для постоянного или длительного проживания в отчетном периоде</t>
   </si>
   <si>
     <t>Для формирования текущих данных по статистике миграции населения используются такие источники данных, как административные данные, предоставляемые административными источниками и национальные переписи населения, проводимые вне плана статистических работ</t>
   </si>
   <si>
     <t>Внешняя миграция по всем потокам - выбытие</t>
   </si>
   <si>
     <t>С 1 января 2025 года</t>
   </si>
   <si>
     <t>Ежемесячное число выбывших граждан по городу Алматы</t>
@@ -246,57 +240,63 @@
     <t xml:space="preserve">Медеуский </t>
   </si>
   <si>
     <t>751810000</t>
   </si>
   <si>
     <t xml:space="preserve">Наурызбайский </t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Турксибский </t>
   </si>
   <si>
     <t>Управление социальной и демографической статистики</t>
   </si>
   <si>
     <t>Толымбекова Э.Б.</t>
   </si>
   <si>
     <t>+7(727)277-55-56</t>
   </si>
   <si>
     <t>e.tolymbekova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/37/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19421&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="39">
+  <fonts count="40">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -535,50 +535,57 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
@@ -2543,51 +2550,51 @@
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
@@ -2701,50 +2708,53 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1720">
     <cellStyle name="20% - Акцент1 2" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="51"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="52"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="53"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="54"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="55"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="56"/>
@@ -4726,243 +4736,245 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/37/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19421&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="43.5703125" customWidth="1"/>
     <col min="2" max="2" width="91.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="41" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="43">
-        <v>613202</v>
+        <v>613102</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="41" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="44" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="41" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="45" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="41" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="44" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="41" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="45" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="41" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="43" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="41" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="43" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="25.5">
       <c r="A8" s="41" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="44" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="42" customHeight="1">
       <c r="A9" s="41" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="46" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="42" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="47" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="48" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="B12" s="49" t="s">
-        <v>46</v>
+      <c r="B12" s="62" t="s">
+        <v>75</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
+    <row r="13" spans="1:2" ht="25.5">
       <c r="A13" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="B13" s="49" t="s">
-        <v>47</v>
+      <c r="B13" s="62" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="41" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="49" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="50">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="50">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="51" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="51" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="52" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="53" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B12" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:D14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="5.42578125" style="12" customWidth="1"/>
     <col min="2" max="2" width="118.85546875" style="12" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="12"/>
     <col min="4" max="4" width="40.5703125" style="12" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:4" ht="18" customHeight="1">
       <c r="B5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="4"/>
@@ -5014,123 +5026,123 @@
       <c r="D12" s="7"/>
     </row>
     <row r="13" spans="2:4">
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="7"/>
     </row>
     <row r="14" spans="2:4">
       <c r="B14" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="U33" sqref="U33"/>
+      <selection activeCell="U23" sqref="U23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="10" style="11" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="3.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="3.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="12" customFormat="1" ht="25.5">
       <c r="A1" s="33" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B1" s="57" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
       <c r="I1" s="57"/>
       <c r="J1" s="57"/>
       <c r="K1" s="57"/>
       <c r="L1" s="57"/>
       <c r="M1" s="57"/>
       <c r="N1" s="57"/>
       <c r="O1" s="57"/>
       <c r="P1" s="57"/>
       <c r="Q1" s="57"/>
       <c r="R1" s="57"/>
       <c r="S1" s="34"/>
       <c r="T1" s="34"/>
     </row>
     <row r="2" spans="1:25">
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
     </row>
     <row r="3" spans="1:25" s="35" customFormat="1" ht="11.25">
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="Y3" s="37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A4" s="54" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B4" s="59"/>
       <c r="C4" s="61">
         <v>2025</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="61"/>
       <c r="F4" s="61"/>
       <c r="G4" s="61"/>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="61"/>
       <c r="K4" s="61"/>
       <c r="L4" s="61"/>
       <c r="M4" s="61"/>
       <c r="N4" s="61"/>
       <c r="O4" s="58">
         <v>2026</v>
       </c>
       <c r="P4" s="58"/>
       <c r="Q4" s="58"/>
       <c r="R4" s="58"/>
       <c r="S4" s="58"/>
       <c r="T4" s="58"/>
       <c r="U4" s="58"/>
@@ -5216,51 +5228,51 @@
       <c r="B6" s="56" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="56"/>
       <c r="D6" s="56"/>
       <c r="E6" s="56"/>
       <c r="F6" s="56"/>
       <c r="G6" s="56"/>
       <c r="H6" s="56"/>
       <c r="I6" s="56"/>
       <c r="J6" s="56"/>
       <c r="K6" s="56"/>
       <c r="L6" s="56"/>
       <c r="M6" s="56"/>
       <c r="N6" s="56"/>
       <c r="O6" s="56"/>
       <c r="P6" s="56"/>
       <c r="Q6" s="56"/>
       <c r="R6" s="56"/>
       <c r="S6" s="56"/>
       <c r="T6" s="56"/>
       <c r="U6" s="56"/>
     </row>
     <row r="7" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="17" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B7" s="18" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="19">
         <v>5</v>
       </c>
       <c r="D7" s="19">
         <v>31</v>
       </c>
       <c r="E7" s="20">
         <v>81</v>
       </c>
       <c r="F7" s="21">
         <v>107</v>
       </c>
       <c r="G7" s="22">
         <v>59</v>
       </c>
       <c r="H7" s="23">
         <v>126</v>
       </c>
       <c r="I7" s="24">
         <v>96</v>
       </c>
@@ -5271,58 +5283,61 @@
         <v>49</v>
       </c>
       <c r="L7" s="26">
         <v>48</v>
       </c>
       <c r="M7" s="27">
         <v>18</v>
       </c>
       <c r="N7" s="19">
         <v>43</v>
       </c>
       <c r="O7" s="27">
         <v>49</v>
       </c>
       <c r="P7" s="25">
         <v>32</v>
       </c>
       <c r="Q7" s="19">
         <v>54</v>
       </c>
       <c r="R7" s="19">
         <v>36</v>
       </c>
       <c r="S7" s="19">
         <v>39</v>
+      </c>
+      <c r="T7" s="19">
+        <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="13" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B8" s="14" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C8" s="19">
         <v>1</v>
       </c>
       <c r="D8" s="19">
         <v>5</v>
       </c>
       <c r="E8" s="19">
         <v>15</v>
       </c>
       <c r="F8" s="19">
         <v>13</v>
       </c>
       <c r="G8" s="19">
         <v>0</v>
       </c>
       <c r="H8" s="28">
         <v>10</v>
       </c>
       <c r="I8" s="28">
         <v>16</v>
       </c>
       <c r="J8" s="19">
         <v>26</v>
       </c>
@@ -5331,62 +5346,64 @@
       </c>
       <c r="L8" s="19">
         <v>4</v>
       </c>
       <c r="M8" s="19">
         <v>6</v>
       </c>
       <c r="N8" s="19">
         <v>8</v>
       </c>
       <c r="O8" s="19">
         <v>10</v>
       </c>
       <c r="P8" s="29">
         <v>1</v>
       </c>
       <c r="Q8" s="19">
         <v>8</v>
       </c>
       <c r="R8" s="19">
         <v>6</v>
       </c>
       <c r="S8" s="19">
         <v>6</v>
       </c>
-      <c r="T8" s="23"/>
+      <c r="T8" s="19">
+        <v>20</v>
+      </c>
       <c r="U8" s="24"/>
       <c r="V8" s="24"/>
       <c r="W8" s="25"/>
       <c r="X8" s="26"/>
     </row>
     <row r="9" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B9" s="14" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C9" s="19">
         <v>0</v>
       </c>
       <c r="D9" s="19">
         <v>0</v>
       </c>
       <c r="E9" s="19">
         <v>4</v>
       </c>
       <c r="F9" s="19">
         <v>9</v>
       </c>
       <c r="G9" s="19">
         <v>4</v>
       </c>
       <c r="H9" s="28">
         <v>3</v>
       </c>
       <c r="I9" s="28">
         <v>7</v>
       </c>
       <c r="J9" s="19">
         <v>3</v>
       </c>
@@ -5394,58 +5411,61 @@
         <v>2</v>
       </c>
       <c r="L9" s="19">
         <v>9</v>
       </c>
       <c r="M9" s="19">
         <v>0</v>
       </c>
       <c r="N9" s="19">
         <v>0</v>
       </c>
       <c r="O9" s="19">
         <v>0</v>
       </c>
       <c r="P9" s="29">
         <v>1</v>
       </c>
       <c r="Q9" s="19">
         <v>1</v>
       </c>
       <c r="R9" s="19">
         <v>0</v>
       </c>
       <c r="S9" s="19">
         <v>0</v>
+      </c>
+      <c r="T9" s="19">
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="13" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B10" s="14" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C10" s="19">
         <v>3</v>
       </c>
       <c r="D10" s="19">
         <v>3</v>
       </c>
       <c r="E10" s="19">
         <v>15</v>
       </c>
       <c r="F10" s="19">
         <v>13</v>
       </c>
       <c r="G10" s="19">
         <v>12</v>
       </c>
       <c r="H10" s="28">
         <v>27</v>
       </c>
       <c r="I10" s="28">
         <v>26</v>
       </c>
       <c r="J10" s="19">
         <v>8</v>
       </c>
@@ -5453,58 +5473,61 @@
         <v>6</v>
       </c>
       <c r="L10" s="19">
         <v>4</v>
       </c>
       <c r="M10" s="19">
         <v>1</v>
       </c>
       <c r="N10" s="19">
         <v>5</v>
       </c>
       <c r="O10" s="19">
         <v>6</v>
       </c>
       <c r="P10" s="29">
         <v>2</v>
       </c>
       <c r="Q10" s="19">
         <v>10</v>
       </c>
       <c r="R10" s="19">
         <v>5</v>
       </c>
       <c r="S10" s="19">
         <v>4</v>
+      </c>
+      <c r="T10" s="19">
+        <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="13" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B11" s="14" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C11" s="19">
         <v>1</v>
       </c>
       <c r="D11" s="19">
         <v>2</v>
       </c>
       <c r="E11" s="19">
         <v>15</v>
       </c>
       <c r="F11" s="19">
         <v>33</v>
       </c>
       <c r="G11" s="19">
         <v>19</v>
       </c>
       <c r="H11" s="28">
         <v>23</v>
       </c>
       <c r="I11" s="28">
         <v>14</v>
       </c>
       <c r="J11" s="19">
         <v>14</v>
       </c>
@@ -5512,58 +5535,61 @@
         <v>14</v>
       </c>
       <c r="L11" s="19">
         <v>13</v>
       </c>
       <c r="M11" s="19">
         <v>1</v>
       </c>
       <c r="N11" s="19">
         <v>10</v>
       </c>
       <c r="O11" s="19">
         <v>18</v>
       </c>
       <c r="P11" s="29">
         <v>8</v>
       </c>
       <c r="Q11" s="19">
         <v>12</v>
       </c>
       <c r="R11" s="19">
         <v>10</v>
       </c>
       <c r="S11" s="19">
         <v>2</v>
+      </c>
+      <c r="T11" s="19">
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="13" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B12" s="14" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C12" s="19">
         <v>0</v>
       </c>
       <c r="D12" s="19">
         <v>3</v>
       </c>
       <c r="E12" s="19">
         <v>6</v>
       </c>
       <c r="F12" s="19">
         <v>10</v>
       </c>
       <c r="G12" s="19">
         <v>4</v>
       </c>
       <c r="H12" s="28">
         <v>19</v>
       </c>
       <c r="I12" s="28">
         <v>16</v>
       </c>
       <c r="J12" s="19">
         <v>16</v>
       </c>
@@ -5571,58 +5597,61 @@
         <v>6</v>
       </c>
       <c r="L12" s="19">
         <v>4</v>
       </c>
       <c r="M12" s="19">
         <v>3</v>
       </c>
       <c r="N12" s="19">
         <v>6</v>
       </c>
       <c r="O12" s="19">
         <v>0</v>
       </c>
       <c r="P12" s="29">
         <v>4</v>
       </c>
       <c r="Q12" s="19">
         <v>7</v>
       </c>
       <c r="R12" s="19">
         <v>3</v>
       </c>
       <c r="S12" s="19">
         <v>7</v>
+      </c>
+      <c r="T12" s="19">
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="13" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B13" s="14" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C13" s="19">
         <v>0</v>
       </c>
       <c r="D13" s="19">
         <v>4</v>
       </c>
       <c r="E13" s="19">
         <v>15</v>
       </c>
       <c r="F13" s="19">
         <v>16</v>
       </c>
       <c r="G13" s="19">
         <v>12</v>
       </c>
       <c r="H13" s="28">
         <v>20</v>
       </c>
       <c r="I13" s="28">
         <v>11</v>
       </c>
       <c r="J13" s="19">
         <v>9</v>
       </c>
@@ -5630,58 +5659,61 @@
         <v>5</v>
       </c>
       <c r="L13" s="19">
         <v>5</v>
       </c>
       <c r="M13" s="19">
         <v>5</v>
       </c>
       <c r="N13" s="19">
         <v>3</v>
       </c>
       <c r="O13" s="19">
         <v>15</v>
       </c>
       <c r="P13" s="29">
         <v>0</v>
       </c>
       <c r="Q13" s="19">
         <v>3</v>
       </c>
       <c r="R13" s="19">
         <v>6</v>
       </c>
       <c r="S13" s="19">
         <v>11</v>
+      </c>
+      <c r="T13" s="19">
+        <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="13" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B14" s="14" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C14" s="19">
         <v>0</v>
       </c>
       <c r="D14" s="19">
         <v>0</v>
       </c>
       <c r="E14" s="19">
         <v>1</v>
       </c>
       <c r="F14" s="19">
         <v>1</v>
       </c>
       <c r="G14" s="19">
         <v>5</v>
       </c>
       <c r="H14" s="28">
         <v>6</v>
       </c>
       <c r="I14" s="28">
         <v>2</v>
       </c>
       <c r="J14" s="19">
         <v>8</v>
       </c>
@@ -5689,58 +5721,61 @@
         <v>5</v>
       </c>
       <c r="L14" s="19">
         <v>1</v>
       </c>
       <c r="M14" s="19">
         <v>0</v>
       </c>
       <c r="N14" s="19">
         <v>2</v>
       </c>
       <c r="O14" s="19">
         <v>0</v>
       </c>
       <c r="P14" s="29">
         <v>1</v>
       </c>
       <c r="Q14" s="19">
         <v>0</v>
       </c>
       <c r="R14" s="19">
         <v>0</v>
       </c>
       <c r="S14" s="19">
         <v>0</v>
+      </c>
+      <c r="T14" s="19">
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="15" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B15" s="16" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C15" s="30">
         <v>0</v>
       </c>
       <c r="D15" s="30">
         <v>14</v>
       </c>
       <c r="E15" s="30">
         <v>10</v>
       </c>
       <c r="F15" s="30">
         <v>12</v>
       </c>
       <c r="G15" s="30">
         <v>3</v>
       </c>
       <c r="H15" s="31">
         <v>18</v>
       </c>
       <c r="I15" s="31">
         <v>4</v>
       </c>
       <c r="J15" s="30">
         <v>10</v>
       </c>
@@ -5748,50 +5783,53 @@
         <v>5</v>
       </c>
       <c r="L15" s="30">
         <v>8</v>
       </c>
       <c r="M15" s="30">
         <v>2</v>
       </c>
       <c r="N15" s="30">
         <v>9</v>
       </c>
       <c r="O15" s="30">
         <v>0</v>
       </c>
       <c r="P15" s="32">
         <v>15</v>
       </c>
       <c r="Q15" s="30">
         <v>13</v>
       </c>
       <c r="R15" s="30">
         <v>6</v>
       </c>
       <c r="S15" s="30">
         <v>9</v>
+      </c>
+      <c r="T15" s="30">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="O4:Y4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>