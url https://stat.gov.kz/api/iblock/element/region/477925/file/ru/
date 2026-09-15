--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -2685,76 +2685,76 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1636" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="4" xfId="1636" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1636" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="1636" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1635" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1720">
     <cellStyle name="20% - Акцент1 2" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="51"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="52"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="53"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="54"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="55"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="56"/>
@@ -4752,65 +4752,65 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/37/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19421&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="43.5703125" customWidth="1"/>
-    <col min="2" max="2" width="91.140625" customWidth="1"/>
+    <col min="1" max="1" width="43.625" customWidth="1"/>
+    <col min="2" max="2" width="91.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="41" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="43">
-        <v>613102</v>
+        <v>613202</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="41" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="44" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="41" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="45" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="41" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="44" t="s">
         <v>52</v>
       </c>
@@ -4853,84 +4853,84 @@
       </c>
       <c r="B9" s="46" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="42" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="47" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="48" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="B12" s="62" t="s">
+      <c r="B12" s="54" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="25.5">
+    <row r="13" spans="1:2">
       <c r="A13" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="B13" s="62" t="s">
+      <c r="B13" s="54" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="41" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="49" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="42" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="50">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="50">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="51" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="51" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="52" t="s">
         <v>73</v>
       </c>
@@ -4942,57 +4942,57 @@
       <c r="B20" s="53" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B11" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B12" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:D14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="5.42578125" style="12" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="9.140625" style="12"/>
+    <col min="1" max="1" width="5.375" style="12" customWidth="1"/>
+    <col min="2" max="2" width="118.875" style="12" customWidth="1"/>
+    <col min="3" max="3" width="9.125" style="12"/>
+    <col min="4" max="4" width="40.625" style="12" customWidth="1"/>
+    <col min="5" max="16384" width="9.125" style="12"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:4" ht="18" customHeight="1">
       <c r="B5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="5"/>
     </row>
     <row r="6" spans="2:4" ht="15" customHeight="1">
       <c r="B6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="5"/>
     </row>
     <row r="7" spans="2:4" ht="15.75" customHeight="1">
       <c r="B7" s="4" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5"/>
     </row>
     <row r="8" spans="2:4" ht="16.5" customHeight="1">
       <c r="B8" s="4" t="s">
@@ -5026,156 +5026,156 @@
       <c r="D12" s="7"/>
     </row>
     <row r="13" spans="2:4">
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="7"/>
     </row>
     <row r="14" spans="2:4">
       <c r="B14" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="U23" sqref="U23"/>
+      <selection activeCell="U7" sqref="U7:U15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" style="11" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="14.140625" style="1" bestFit="1" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="24" max="24" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.625" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="3.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="4.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="5.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="6.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="7.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.125" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="3.875" style="2" bestFit="1" customWidth="1"/>
+    <col min="20" max="21" width="4.875" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="7.75" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7" style="1" bestFit="1" customWidth="1"/>
-    <col min="26" max="16384" width="9.140625" style="1"/>
+    <col min="26" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="12" customFormat="1" ht="25.5">
       <c r="A1" s="33" t="s">
         <v>49</v>
       </c>
-      <c r="B1" s="57" t="s">
+      <c r="B1" s="58" t="s">
         <v>52</v>
       </c>
-      <c r="C1" s="57"/>
-[...14 lines deleted...]
-      <c r="R1" s="57"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
       <c r="S1" s="34"/>
       <c r="T1" s="34"/>
     </row>
     <row r="2" spans="1:25">
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
     </row>
     <row r="3" spans="1:25" s="35" customFormat="1" ht="11.25">
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="Y3" s="37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:25" s="27" customFormat="1" ht="11.25">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="55" t="s">
         <v>47</v>
       </c>
-      <c r="B4" s="59"/>
-      <c r="C4" s="61">
+      <c r="B4" s="60"/>
+      <c r="C4" s="62">
         <v>2025</v>
       </c>
-      <c r="D4" s="61"/>
-[...10 lines deleted...]
-      <c r="O4" s="58">
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="62"/>
+      <c r="N4" s="62"/>
+      <c r="O4" s="59">
         <v>2026</v>
       </c>
-      <c r="P4" s="58"/>
-[...8 lines deleted...]
-      <c r="Y4" s="58"/>
+      <c r="P4" s="59"/>
+      <c r="Q4" s="59"/>
+      <c r="R4" s="59"/>
+      <c r="S4" s="59"/>
+      <c r="T4" s="59"/>
+      <c r="U4" s="59"/>
+      <c r="V4" s="59"/>
+      <c r="W4" s="59"/>
+      <c r="X4" s="59"/>
+      <c r="Y4" s="59"/>
     </row>
     <row r="5" spans="1:25" s="27" customFormat="1" ht="11.25">
-      <c r="A5" s="55"/>
-      <c r="B5" s="60"/>
+      <c r="A5" s="56"/>
+      <c r="B5" s="61"/>
       <c r="C5" s="38" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="39" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="39" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="39" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="39" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="39" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="39" t="s">
         <v>3</v>
       </c>
       <c r="K5" s="39" t="s">
@@ -5203,72 +5203,72 @@
         <v>8</v>
       </c>
       <c r="S5" s="39" t="s">
         <v>0</v>
       </c>
       <c r="T5" s="39" t="s">
         <v>1</v>
       </c>
       <c r="U5" s="39" t="s">
         <v>2</v>
       </c>
       <c r="V5" s="39" t="s">
         <v>3</v>
       </c>
       <c r="W5" s="39" t="s">
         <v>4</v>
       </c>
       <c r="X5" s="39" t="s">
         <v>12</v>
       </c>
       <c r="Y5" s="39" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:25" s="40" customFormat="1" ht="11.25">
-      <c r="B6" s="56" t="s">
+      <c r="B6" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="56"/>
-[...17 lines deleted...]
-      <c r="U6" s="56"/>
+      <c r="C6" s="57"/>
+      <c r="D6" s="57"/>
+      <c r="E6" s="57"/>
+      <c r="F6" s="57"/>
+      <c r="G6" s="57"/>
+      <c r="H6" s="57"/>
+      <c r="I6" s="57"/>
+      <c r="J6" s="57"/>
+      <c r="K6" s="57"/>
+      <c r="L6" s="57"/>
+      <c r="M6" s="57"/>
+      <c r="N6" s="57"/>
+      <c r="O6" s="57"/>
+      <c r="P6" s="57"/>
+      <c r="Q6" s="57"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
     </row>
     <row r="7" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A7" s="17" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="18" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="19">
         <v>5</v>
       </c>
       <c r="D7" s="19">
         <v>31</v>
       </c>
       <c r="E7" s="20">
         <v>81</v>
       </c>
       <c r="F7" s="21">
         <v>107</v>
       </c>
       <c r="G7" s="22">
         <v>59</v>
       </c>
       <c r="H7" s="23">
         <v>126</v>
@@ -5287,50 +5287,53 @@
       </c>
       <c r="M7" s="27">
         <v>18</v>
       </c>
       <c r="N7" s="19">
         <v>43</v>
       </c>
       <c r="O7" s="27">
         <v>49</v>
       </c>
       <c r="P7" s="25">
         <v>32</v>
       </c>
       <c r="Q7" s="19">
         <v>54</v>
       </c>
       <c r="R7" s="19">
         <v>36</v>
       </c>
       <c r="S7" s="19">
         <v>39</v>
       </c>
       <c r="T7" s="19">
         <v>100</v>
       </c>
+      <c r="U7" s="19">
+        <v>61</v>
+      </c>
     </row>
     <row r="8" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="19">
         <v>1</v>
       </c>
       <c r="D8" s="19">
         <v>5</v>
       </c>
       <c r="E8" s="19">
         <v>15</v>
       </c>
       <c r="F8" s="19">
         <v>13</v>
       </c>
       <c r="G8" s="19">
         <v>0</v>
       </c>
       <c r="H8" s="28">
         <v>10</v>
@@ -5349,51 +5352,53 @@
       </c>
       <c r="M8" s="19">
         <v>6</v>
       </c>
       <c r="N8" s="19">
         <v>8</v>
       </c>
       <c r="O8" s="19">
         <v>10</v>
       </c>
       <c r="P8" s="29">
         <v>1</v>
       </c>
       <c r="Q8" s="19">
         <v>8</v>
       </c>
       <c r="R8" s="19">
         <v>6</v>
       </c>
       <c r="S8" s="19">
         <v>6</v>
       </c>
       <c r="T8" s="19">
         <v>20</v>
       </c>
-      <c r="U8" s="24"/>
+      <c r="U8" s="19">
+        <v>4</v>
+      </c>
       <c r="V8" s="24"/>
       <c r="W8" s="25"/>
       <c r="X8" s="26"/>
     </row>
     <row r="9" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="14" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="19">
         <v>0</v>
       </c>
       <c r="D9" s="19">
         <v>0</v>
       </c>
       <c r="E9" s="19">
         <v>4</v>
       </c>
       <c r="F9" s="19">
         <v>9</v>
       </c>
       <c r="G9" s="19">
         <v>4</v>
@@ -5415,50 +5420,53 @@
       </c>
       <c r="M9" s="19">
         <v>0</v>
       </c>
       <c r="N9" s="19">
         <v>0</v>
       </c>
       <c r="O9" s="19">
         <v>0</v>
       </c>
       <c r="P9" s="29">
         <v>1</v>
       </c>
       <c r="Q9" s="19">
         <v>1</v>
       </c>
       <c r="R9" s="19">
         <v>0</v>
       </c>
       <c r="S9" s="19">
         <v>0</v>
       </c>
       <c r="T9" s="19">
         <v>3</v>
       </c>
+      <c r="U9" s="19">
+        <v>8</v>
+      </c>
     </row>
     <row r="10" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A10" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="19">
         <v>3</v>
       </c>
       <c r="D10" s="19">
         <v>3</v>
       </c>
       <c r="E10" s="19">
         <v>15</v>
       </c>
       <c r="F10" s="19">
         <v>13</v>
       </c>
       <c r="G10" s="19">
         <v>12</v>
       </c>
       <c r="H10" s="28">
         <v>27</v>
@@ -5477,50 +5485,53 @@
       </c>
       <c r="M10" s="19">
         <v>1</v>
       </c>
       <c r="N10" s="19">
         <v>5</v>
       </c>
       <c r="O10" s="19">
         <v>6</v>
       </c>
       <c r="P10" s="29">
         <v>2</v>
       </c>
       <c r="Q10" s="19">
         <v>10</v>
       </c>
       <c r="R10" s="19">
         <v>5</v>
       </c>
       <c r="S10" s="19">
         <v>4</v>
       </c>
       <c r="T10" s="19">
         <v>21</v>
       </c>
+      <c r="U10" s="19">
+        <v>13</v>
+      </c>
     </row>
     <row r="11" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A11" s="13" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="14" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="19">
         <v>1</v>
       </c>
       <c r="D11" s="19">
         <v>2</v>
       </c>
       <c r="E11" s="19">
         <v>15</v>
       </c>
       <c r="F11" s="19">
         <v>33</v>
       </c>
       <c r="G11" s="19">
         <v>19</v>
       </c>
       <c r="H11" s="28">
         <v>23</v>
@@ -5539,50 +5550,53 @@
       </c>
       <c r="M11" s="19">
         <v>1</v>
       </c>
       <c r="N11" s="19">
         <v>10</v>
       </c>
       <c r="O11" s="19">
         <v>18</v>
       </c>
       <c r="P11" s="29">
         <v>8</v>
       </c>
       <c r="Q11" s="19">
         <v>12</v>
       </c>
       <c r="R11" s="19">
         <v>10</v>
       </c>
       <c r="S11" s="19">
         <v>2</v>
       </c>
       <c r="T11" s="19">
         <v>21</v>
       </c>
+      <c r="U11" s="19">
+        <v>13</v>
+      </c>
     </row>
     <row r="12" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A12" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="19">
         <v>0</v>
       </c>
       <c r="D12" s="19">
         <v>3</v>
       </c>
       <c r="E12" s="19">
         <v>6</v>
       </c>
       <c r="F12" s="19">
         <v>10</v>
       </c>
       <c r="G12" s="19">
         <v>4</v>
       </c>
       <c r="H12" s="28">
         <v>19</v>
@@ -5601,50 +5615,53 @@
       </c>
       <c r="M12" s="19">
         <v>3</v>
       </c>
       <c r="N12" s="19">
         <v>6</v>
       </c>
       <c r="O12" s="19">
         <v>0</v>
       </c>
       <c r="P12" s="29">
         <v>4</v>
       </c>
       <c r="Q12" s="19">
         <v>7</v>
       </c>
       <c r="R12" s="19">
         <v>3</v>
       </c>
       <c r="S12" s="19">
         <v>7</v>
       </c>
       <c r="T12" s="19">
         <v>12</v>
       </c>
+      <c r="U12" s="19">
+        <v>4</v>
+      </c>
     </row>
     <row r="13" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A13" s="13" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="19">
         <v>0</v>
       </c>
       <c r="D13" s="19">
         <v>4</v>
       </c>
       <c r="E13" s="19">
         <v>15</v>
       </c>
       <c r="F13" s="19">
         <v>16</v>
       </c>
       <c r="G13" s="19">
         <v>12</v>
       </c>
       <c r="H13" s="28">
         <v>20</v>
@@ -5663,50 +5680,53 @@
       </c>
       <c r="M13" s="19">
         <v>5</v>
       </c>
       <c r="N13" s="19">
         <v>3</v>
       </c>
       <c r="O13" s="19">
         <v>15</v>
       </c>
       <c r="P13" s="29">
         <v>0</v>
       </c>
       <c r="Q13" s="19">
         <v>3</v>
       </c>
       <c r="R13" s="19">
         <v>6</v>
       </c>
       <c r="S13" s="19">
         <v>11</v>
       </c>
       <c r="T13" s="19">
         <v>6</v>
       </c>
+      <c r="U13" s="19">
+        <v>5</v>
+      </c>
     </row>
     <row r="14" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A14" s="13" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>68</v>
       </c>
       <c r="C14" s="19">
         <v>0</v>
       </c>
       <c r="D14" s="19">
         <v>0</v>
       </c>
       <c r="E14" s="19">
         <v>1</v>
       </c>
       <c r="F14" s="19">
         <v>1</v>
       </c>
       <c r="G14" s="19">
         <v>5</v>
       </c>
       <c r="H14" s="28">
         <v>6</v>
@@ -5725,50 +5745,53 @@
       </c>
       <c r="M14" s="19">
         <v>0</v>
       </c>
       <c r="N14" s="19">
         <v>2</v>
       </c>
       <c r="O14" s="19">
         <v>0</v>
       </c>
       <c r="P14" s="29">
         <v>1</v>
       </c>
       <c r="Q14" s="19">
         <v>0</v>
       </c>
       <c r="R14" s="19">
         <v>0</v>
       </c>
       <c r="S14" s="19">
         <v>0</v>
       </c>
       <c r="T14" s="19">
         <v>1</v>
       </c>
+      <c r="U14" s="19">
+        <v>5</v>
+      </c>
     </row>
     <row r="15" spans="1:25" s="27" customFormat="1" ht="11.25">
       <c r="A15" s="15" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="30">
         <v>0</v>
       </c>
       <c r="D15" s="30">
         <v>14</v>
       </c>
       <c r="E15" s="30">
         <v>10</v>
       </c>
       <c r="F15" s="30">
         <v>12</v>
       </c>
       <c r="G15" s="30">
         <v>3</v>
       </c>
       <c r="H15" s="31">
         <v>18</v>
@@ -5786,50 +5809,53 @@
         <v>8</v>
       </c>
       <c r="M15" s="30">
         <v>2</v>
       </c>
       <c r="N15" s="30">
         <v>9</v>
       </c>
       <c r="O15" s="30">
         <v>0</v>
       </c>
       <c r="P15" s="32">
         <v>15</v>
       </c>
       <c r="Q15" s="30">
         <v>13</v>
       </c>
       <c r="R15" s="30">
         <v>6</v>
       </c>
       <c r="S15" s="30">
         <v>9</v>
       </c>
       <c r="T15" s="30">
         <v>16</v>
+      </c>
+      <c r="U15" s="30">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B6:U6"/>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="O4:Y4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>