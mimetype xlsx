--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -4805,58 +4805,58 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="44.75" style="50" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.375" style="50"/>
+    <col min="1" max="1" width="44.7109375" style="50" customWidth="1"/>
+    <col min="2" max="2" width="88.85546875" style="50" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75">
       <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="58">
         <v>61220101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" s="56" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="59" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75">
       <c r="A3" s="56" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="59" t="s">
         <v>77</v>
       </c>
@@ -4932,59 +4932,59 @@
       <c r="B12" s="62" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="32.25" customHeight="1">
       <c r="A13" s="56" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="63" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="18" customHeight="1">
       <c r="A14" s="57" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="64" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="56" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="65">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="56" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="65">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="56" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="66" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="56" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="66" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="56" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="67" t="s">
         <v>73</v>
       </c>
@@ -4996,51 +4996,51 @@
       <c r="B20" s="68" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B3:B12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="114.75" customWidth="1"/>
+    <col min="2" max="2" width="114.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:2" ht="14.25" customHeight="1">
       <c r="B3" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="4" spans="2:2" ht="14.25" customHeight="1">
       <c r="B4" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="2:2" ht="14.25" customHeight="1">
       <c r="B5" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="14.25" customHeight="1">
       <c r="B6" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="14.25" customHeight="1">
       <c r="B7" s="1" t="s">
         <v>45</v>
@@ -5055,73 +5055,73 @@
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="2"/>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="2"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA951"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="V20" sqref="V20"/>
+      <selection pane="bottomLeft" activeCell="X28" sqref="X27:X28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="10.375" style="7" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="28" max="16384" width="14.375" style="7"/>
+    <col min="1" max="1" width="10.42578125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="14.140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.5703125" style="7" customWidth="1"/>
+    <col min="5" max="8" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="6.5703125" style="7" customWidth="1"/>
+    <col min="11" max="11" width="8.140625" style="27" customWidth="1"/>
+    <col min="12" max="12" width="7.28515625" style="7" customWidth="1"/>
+    <col min="13" max="13" width="6.42578125" style="7" customWidth="1"/>
+    <col min="14" max="14" width="7.140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.28515625" style="7" bestFit="1" customWidth="1"/>
+    <col min="17" max="22" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="7.7109375" style="24" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.85546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="26" max="27" width="8.7109375" style="7" customWidth="1"/>
+    <col min="28" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="50" customFormat="1" ht="29.25" customHeight="1">
       <c r="A1" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="69" t="s">
         <v>75</v>
       </c>
       <c r="C1" s="69"/>
       <c r="D1" s="69"/>
       <c r="E1" s="69"/>
       <c r="F1" s="69"/>
       <c r="G1" s="69"/>
       <c r="H1" s="69"/>
       <c r="I1" s="69"/>
       <c r="J1" s="69"/>
       <c r="K1" s="69"/>
       <c r="L1" s="69"/>
       <c r="M1" s="69"/>
       <c r="N1" s="69"/>
       <c r="O1" s="69"/>
       <c r="P1" s="69"/>
       <c r="Q1" s="69"/>
       <c r="R1" s="69"/>
@@ -5378,50 +5378,53 @@
       </c>
       <c r="N7" s="21">
         <v>5.4</v>
       </c>
       <c r="O7" s="21">
         <v>4.49</v>
       </c>
       <c r="P7" s="21">
         <v>4.58</v>
       </c>
       <c r="Q7" s="21">
         <v>4.8</v>
       </c>
       <c r="R7" s="21">
         <v>4.84</v>
       </c>
       <c r="S7" s="21">
         <v>4.8899999999999997</v>
       </c>
       <c r="T7" s="21">
         <v>4.99</v>
       </c>
       <c r="U7" s="21">
         <v>5.0999999999999996</v>
       </c>
+      <c r="V7" s="21">
+        <v>5.08</v>
+      </c>
       <c r="Z7" s="9"/>
       <c r="AA7" s="9"/>
     </row>
     <row r="8" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="47">
         <v>5.76</v>
       </c>
       <c r="D8" s="47">
         <v>6.09</v>
       </c>
       <c r="E8" s="47">
         <v>5.63</v>
       </c>
       <c r="F8" s="47">
         <v>5.64</v>
       </c>
       <c r="G8" s="47">
         <v>5.57</v>
       </c>
@@ -5445,51 +5448,53 @@
       </c>
       <c r="N8" s="47">
         <v>5.97</v>
       </c>
       <c r="O8" s="47">
         <v>4.3899999999999997</v>
       </c>
       <c r="P8" s="47">
         <v>4.6900000000000004</v>
       </c>
       <c r="Q8" s="47">
         <v>5.0599999999999996</v>
       </c>
       <c r="R8" s="47">
         <v>5</v>
       </c>
       <c r="S8" s="47">
         <v>5.07</v>
       </c>
       <c r="T8" s="47">
         <v>5.25</v>
       </c>
       <c r="U8" s="47">
         <v>5.47</v>
       </c>
-      <c r="V8" s="18"/>
+      <c r="V8" s="47">
+        <v>5.57</v>
+      </c>
       <c r="W8" s="21"/>
       <c r="X8" s="21"/>
       <c r="Y8" s="21"/>
       <c r="Z8" s="9"/>
       <c r="AA8" s="9"/>
     </row>
     <row r="9" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="47">
         <v>3.7</v>
       </c>
       <c r="D9" s="47">
         <v>3.88</v>
       </c>
       <c r="E9" s="47">
         <v>3.75</v>
       </c>
       <c r="F9" s="47">
         <v>3.79</v>
       </c>
@@ -5516,51 +5521,53 @@
       </c>
       <c r="N9" s="47">
         <v>3.8</v>
       </c>
       <c r="O9" s="47">
         <v>3.59</v>
       </c>
       <c r="P9" s="47">
         <v>3.48</v>
       </c>
       <c r="Q9" s="47">
         <v>3.51</v>
       </c>
       <c r="R9" s="47">
         <v>3.46</v>
       </c>
       <c r="S9" s="47">
         <v>3.47</v>
       </c>
       <c r="T9" s="47">
         <v>3.54</v>
       </c>
       <c r="U9" s="47">
         <v>3.56</v>
       </c>
-      <c r="V9" s="18"/>
+      <c r="V9" s="47">
+        <v>3.54</v>
+      </c>
       <c r="W9" s="23"/>
       <c r="X9" s="23"/>
       <c r="Y9" s="23"/>
       <c r="Z9" s="9"/>
       <c r="AA9" s="9"/>
     </row>
     <row r="10" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="47">
         <v>5.93</v>
       </c>
       <c r="D10" s="47">
         <v>6.04</v>
       </c>
       <c r="E10" s="47">
         <v>5.72</v>
       </c>
       <c r="F10" s="47">
         <v>5.77</v>
       </c>
@@ -5587,51 +5594,53 @@
       </c>
       <c r="N10" s="47">
         <v>5.88</v>
       </c>
       <c r="O10" s="47">
         <v>5.38</v>
       </c>
       <c r="P10" s="47">
         <v>5.34</v>
       </c>
       <c r="Q10" s="47">
         <v>5.57</v>
       </c>
       <c r="R10" s="47">
         <v>5.58</v>
       </c>
       <c r="S10" s="47">
         <v>5.49</v>
       </c>
       <c r="T10" s="47">
         <v>5.54</v>
       </c>
       <c r="U10" s="47">
         <v>5.7</v>
       </c>
-      <c r="V10" s="18"/>
+      <c r="V10" s="47">
+        <v>5.71</v>
+      </c>
       <c r="W10" s="23"/>
       <c r="X10" s="23"/>
       <c r="Y10" s="23"/>
       <c r="Z10" s="9"/>
       <c r="AA10" s="9"/>
     </row>
     <row r="11" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="47">
         <v>6.25</v>
       </c>
       <c r="D11" s="47">
         <v>6.26</v>
       </c>
       <c r="E11" s="47">
         <v>5.78</v>
       </c>
       <c r="F11" s="47">
         <v>5.97</v>
       </c>
@@ -5658,51 +5667,53 @@
       </c>
       <c r="N11" s="47">
         <v>5.89</v>
       </c>
       <c r="O11" s="47">
         <v>4.41</v>
       </c>
       <c r="P11" s="47">
         <v>4.8499999999999996</v>
       </c>
       <c r="Q11" s="47">
         <v>5.37</v>
       </c>
       <c r="R11" s="47">
         <v>5.47</v>
       </c>
       <c r="S11" s="47">
         <v>5.6</v>
       </c>
       <c r="T11" s="47">
         <v>5.64</v>
       </c>
       <c r="U11" s="47">
         <v>5.69</v>
       </c>
-      <c r="V11" s="18"/>
+      <c r="V11" s="47">
+        <v>5.6</v>
+      </c>
       <c r="W11" s="23"/>
       <c r="X11" s="23"/>
       <c r="Y11" s="23"/>
       <c r="Z11" s="9"/>
       <c r="AA11" s="9"/>
     </row>
     <row r="12" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="47">
         <v>5.99</v>
       </c>
       <c r="D12" s="47">
         <v>6.07</v>
       </c>
       <c r="E12" s="47">
         <v>6.11</v>
       </c>
       <c r="F12" s="47">
         <v>6.02</v>
       </c>
@@ -5729,51 +5740,53 @@
       </c>
       <c r="N12" s="47">
         <v>6.07</v>
       </c>
       <c r="O12" s="47">
         <v>5.43</v>
       </c>
       <c r="P12" s="47">
         <v>5.93</v>
       </c>
       <c r="Q12" s="47">
         <v>5.81</v>
       </c>
       <c r="R12" s="47">
         <v>5.98</v>
       </c>
       <c r="S12" s="47">
         <v>5.99</v>
       </c>
       <c r="T12" s="47">
         <v>6.02</v>
       </c>
       <c r="U12" s="47">
         <v>5.99</v>
       </c>
-      <c r="V12" s="18"/>
+      <c r="V12" s="47">
+        <v>5.8</v>
+      </c>
       <c r="W12" s="23"/>
       <c r="X12" s="23"/>
       <c r="Y12" s="23"/>
       <c r="Z12" s="9"/>
       <c r="AA12" s="9"/>
     </row>
     <row r="13" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="47">
         <v>5.55</v>
       </c>
       <c r="D13" s="47">
         <v>5.76</v>
       </c>
       <c r="E13" s="47">
         <v>5.33</v>
       </c>
       <c r="F13" s="47">
         <v>5.46</v>
       </c>
@@ -5800,51 +5813,53 @@
       </c>
       <c r="N13" s="47">
         <v>5.58</v>
       </c>
       <c r="O13" s="47">
         <v>4.1399999999999997</v>
       </c>
       <c r="P13" s="47">
         <v>4.18</v>
       </c>
       <c r="Q13" s="47">
         <v>4.76</v>
       </c>
       <c r="R13" s="47">
         <v>4.91</v>
       </c>
       <c r="S13" s="47">
         <v>5.05</v>
       </c>
       <c r="T13" s="47">
         <v>5.14</v>
       </c>
       <c r="U13" s="47">
         <v>5.14</v>
       </c>
-      <c r="V13" s="18"/>
+      <c r="V13" s="47">
+        <v>5.31</v>
+      </c>
       <c r="W13" s="23"/>
       <c r="X13" s="23"/>
       <c r="Y13" s="23"/>
       <c r="Z13" s="9"/>
       <c r="AA13" s="9"/>
     </row>
     <row r="14" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="47">
         <v>4.0999999999999996</v>
       </c>
       <c r="D14" s="47">
         <v>4</v>
       </c>
       <c r="E14" s="47">
         <v>3.62</v>
       </c>
       <c r="F14" s="47">
         <v>3.5</v>
       </c>
@@ -5871,51 +5886,53 @@
       </c>
       <c r="N14" s="47">
         <v>3.72</v>
       </c>
       <c r="O14" s="47">
         <v>2.92</v>
       </c>
       <c r="P14" s="47">
         <v>3.15</v>
       </c>
       <c r="Q14" s="47">
         <v>3.19</v>
       </c>
       <c r="R14" s="47">
         <v>3.13</v>
       </c>
       <c r="S14" s="47">
         <v>3.35</v>
       </c>
       <c r="T14" s="47">
         <v>3.4</v>
       </c>
       <c r="U14" s="47">
         <v>3.49</v>
       </c>
-      <c r="V14" s="18"/>
+      <c r="V14" s="47">
+        <v>3.49</v>
+      </c>
       <c r="W14" s="23"/>
       <c r="X14" s="23"/>
       <c r="Y14" s="23"/>
       <c r="Z14" s="9"/>
       <c r="AA14" s="9"/>
     </row>
     <row r="15" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="32" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="48">
         <v>6.49</v>
       </c>
       <c r="D15" s="48">
         <v>6.79</v>
       </c>
       <c r="E15" s="48">
         <v>6.35</v>
       </c>
       <c r="F15" s="48">
         <v>6.72</v>
       </c>
@@ -5942,51 +5959,53 @@
       </c>
       <c r="N15" s="48">
         <v>6.95</v>
       </c>
       <c r="O15" s="48">
         <v>6.01</v>
       </c>
       <c r="P15" s="48">
         <v>5.61</v>
       </c>
       <c r="Q15" s="48">
         <v>5.67</v>
       </c>
       <c r="R15" s="48">
         <v>5.75</v>
       </c>
       <c r="S15" s="48">
         <v>5.81</v>
       </c>
       <c r="T15" s="48">
         <v>6.17</v>
       </c>
       <c r="U15" s="48">
         <v>6.56</v>
       </c>
-      <c r="V15" s="18"/>
+      <c r="V15" s="48">
+        <v>6.44</v>
+      </c>
       <c r="W15" s="23"/>
       <c r="X15" s="23"/>
       <c r="Y15" s="23"/>
       <c r="Z15" s="9"/>
       <c r="AA15" s="9"/>
     </row>
     <row r="16" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="19"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="26"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
       <c r="N16" s="15"/>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>