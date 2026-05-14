--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="13950" yWindow="30" windowWidth="14655" windowHeight="12780"/>
+    <workbookView xWindow="2220" yWindow="-285" windowWidth="25080" windowHeight="13050"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные (ОКС)" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="10" r:id="rId2"/>
     <sheet name="Показатель" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="79">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
@@ -80,78 +80,69 @@
   <si>
     <t>Методологические пояснения</t>
   </si>
   <si>
     <t>Связанные публикации</t>
   </si>
   <si>
     <t>Полезные ссылки</t>
   </si>
   <si>
     <t>Дата последней актуализации</t>
   </si>
   <si>
     <t>Дата следующей актуализации</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
-    <t xml:space="preserve">Общий коэффициент смертности по месяцам </t>
-[...4 lines deleted...]
-  <si>
     <t>Числовой</t>
   </si>
   <si>
     <t>Общий коэффициент смертности определяется соотношением числа умерших по месяцам на общую численность населения на момент расчета, умноженную на 1000</t>
   </si>
   <si>
     <t>Номер телефона</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>г. Алматы</t>
   </si>
   <si>
     <t>* Данные сформированы по дате регистрации актов о смерти.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Общий коэффициент смертности*</t>
   </si>
   <si>
     <t>на 1000 человек</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-    май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
@@ -252,50 +243,59 @@
     <t>751810000</t>
   </si>
   <si>
     <t xml:space="preserve">Наурызбайский </t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Турксибский </t>
   </si>
   <si>
     <t>С 1 января 2025 года</t>
   </si>
   <si>
     <t>Управление социальной и демографической статистики</t>
   </si>
   <si>
     <t>Толымбекова Э.Б.</t>
   </si>
   <si>
     <t>+7(727)277-55-56</t>
   </si>
   <si>
     <t>e.tolymbekova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Число умерших на 1000 чел погороду Алматы</t>
+  </si>
+  <si>
+    <t>Общий коэффициент смертности населения*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Общий коэффициент смертности населения по месяцам </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="43">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -2770,115 +2770,115 @@
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="40" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="1699" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1612" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="1612" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="8" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1733">
     <cellStyle name="20% - Акцент1 2" xfId="7"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="8"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="9"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="10"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="11"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="12"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="13"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="14"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="15"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="16"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="17"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="18"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="19"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="20"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="21"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="22"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="23"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="24"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="25"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="26"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="27"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="28"/>
@@ -4805,1157 +4805,1177 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="44.7109375" style="50" customWidth="1"/>
     <col min="2" max="2" width="88.85546875" style="50" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="67">
+      <c r="B1" s="58">
         <v>61220101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
-      <c r="A2" s="65" t="s">
+      <c r="A2" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="68" t="s">
+      <c r="B2" s="59" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="12.75">
+      <c r="A3" s="56" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="59" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="12.75">
+      <c r="A4" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="59" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="12.75">
+      <c r="A5" s="56" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="59" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="12.75">
+      <c r="A6" s="56" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="59" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="12.75">
+      <c r="A7" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="59" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="3" spans="1:2" ht="12.75">
-[...1 lines deleted...]
-        <v>2</v>
+    <row r="8" spans="1:2" ht="28.5" customHeight="1">
+      <c r="A8" s="56" t="s">
+        <v>7</v>
       </c>
-      <c r="B3" s="68" t="s">
-        <v>57</v>
+      <c r="B8" s="60" t="s">
+        <v>22</v>
       </c>
     </row>
-    <row r="4" spans="1:2" ht="12.75">
-[...1 lines deleted...]
-        <v>3</v>
+    <row r="9" spans="1:2" ht="53.25" customHeight="1">
+      <c r="A9" s="56" t="s">
+        <v>8</v>
       </c>
-      <c r="B4" s="68" t="s">
-        <v>21</v>
+      <c r="B9" s="60" t="s">
+        <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="12.75">
-[...1 lines deleted...]
-        <v>4</v>
+    <row r="10" spans="1:2" ht="12.75">
+      <c r="A10" s="56" t="s">
+        <v>10</v>
       </c>
-      <c r="B5" s="68" t="s">
+      <c r="B10" s="59" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="12.75">
+      <c r="A11" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="61" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="28.5" customHeight="1">
+      <c r="A12" s="56" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="62" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="32.25" customHeight="1">
+      <c r="A13" s="56" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="63" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="18" customHeight="1">
+      <c r="A14" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="64" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="12.75">
+      <c r="A15" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="65">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="12.75">
+      <c r="A16" s="56" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="65">
+        <v>46185</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="12.75">
+      <c r="A17" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="66" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="12.75">
+      <c r="A18" s="56" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="66" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="12.75">
+      <c r="A19" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="67" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="12.75">
-[...110 lines deleted...]
-    </row>
     <row r="20" spans="1:2" ht="12.75">
-      <c r="A20" s="65" t="s">
+      <c r="A20" s="56" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="77" t="s">
-        <v>78</v>
+      <c r="B20" s="68" t="s">
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B3:B12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="114.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:2" ht="14.25" customHeight="1">
       <c r="B3" s="1" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="4" spans="2:2" ht="14.25" customHeight="1">
+      <c r="B4" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2" ht="14.25" customHeight="1">
+      <c r="B5" s="1" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" ht="14.25" customHeight="1">
+      <c r="B6" s="1" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="4" spans="2:2" ht="14.25" customHeight="1">
-      <c r="B4" s="1" t="s">
+    <row r="7" spans="2:2" ht="14.25" customHeight="1">
+      <c r="B7" s="1" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="5" spans="2:2" ht="14.25" customHeight="1">
-      <c r="B5" s="1" t="s">
+    <row r="8" spans="2:2">
+      <c r="B8" s="2"/>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="3" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="6" spans="2:2" ht="14.25" customHeight="1">
-[...16 lines deleted...]
-    </row>
     <row r="10" spans="2:2">
       <c r="B10" s="2"/>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="2"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA952"/>
+  <dimension ref="A1:AA951"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J38" sqref="J38"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B1" sqref="B1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="7" customWidth="1"/>
     <col min="2" max="2" width="14.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="7" customWidth="1"/>
     <col min="5" max="8" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="6.5703125" style="7" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="27" customWidth="1"/>
     <col min="12" max="12" width="7.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="6.42578125" style="7" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="7" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="24" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" style="7" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" style="7" customWidth="1"/>
     <col min="28" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="14.25" customHeight="1">
-[...29 lines deleted...]
-        <v>54</v>
+    <row r="1" spans="1:27" s="50" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A1" s="6" t="s">
+        <v>51</v>
       </c>
-      <c r="B2" s="56" t="s">
+      <c r="B1" s="69" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
+      <c r="N1" s="69"/>
+      <c r="O1" s="69"/>
+      <c r="P1" s="69"/>
+      <c r="Q1" s="69"/>
+      <c r="R1" s="69"/>
+      <c r="S1" s="69"/>
+      <c r="T1" s="69"/>
+      <c r="U1" s="69"/>
+      <c r="V1" s="69"/>
+      <c r="W1" s="69"/>
+      <c r="X1" s="69"/>
+      <c r="Y1" s="69"/>
+      <c r="Z1" s="69"/>
+      <c r="AA1" s="49"/>
+    </row>
+    <row r="2" spans="1:27" ht="14.25" customHeight="1">
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="8"/>
+      <c r="I2" s="8"/>
+      <c r="J2" s="8"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="8"/>
+      <c r="M2" s="8"/>
+      <c r="N2" s="8"/>
+      <c r="O2" s="8"/>
+      <c r="P2" s="8"/>
+      <c r="Q2" s="8"/>
+      <c r="R2" s="8"/>
+      <c r="S2" s="8"/>
+      <c r="T2" s="8"/>
+      <c r="U2" s="8"/>
+      <c r="V2" s="8"/>
+      <c r="W2" s="22"/>
+      <c r="X2" s="8"/>
+      <c r="Y2" s="8"/>
+      <c r="Z2" s="8"/>
+      <c r="AA2" s="8"/>
+    </row>
+    <row r="3" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="51"/>
+      <c r="B3" s="11"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
+      <c r="I3" s="55"/>
+      <c r="J3" s="55"/>
+      <c r="K3" s="55"/>
+      <c r="L3" s="55"/>
+      <c r="M3" s="55"/>
+      <c r="N3" s="55"/>
+      <c r="O3" s="55"/>
+      <c r="P3" s="55"/>
+      <c r="Q3" s="55"/>
+      <c r="R3" s="55"/>
+      <c r="S3" s="55"/>
+      <c r="T3" s="55"/>
+      <c r="U3" s="55"/>
+      <c r="V3" s="55"/>
+      <c r="W3" s="55"/>
+      <c r="X3" s="55"/>
+      <c r="Y3" s="75" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z3" s="75"/>
+      <c r="AA3" s="11"/>
+    </row>
+    <row r="4" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="76" t="s">
+        <v>52</v>
+      </c>
+      <c r="B4" s="76"/>
+      <c r="C4" s="72">
+        <v>2025</v>
+      </c>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="72"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="72"/>
+      <c r="N4" s="72"/>
+      <c r="O4" s="73">
+        <v>2026</v>
+      </c>
+      <c r="P4" s="74"/>
+      <c r="Q4" s="74"/>
+      <c r="R4" s="74"/>
+      <c r="S4" s="74"/>
+      <c r="T4" s="74"/>
+      <c r="U4" s="74"/>
+      <c r="V4" s="74"/>
+      <c r="W4" s="74"/>
+      <c r="X4" s="74"/>
+      <c r="Y4" s="74"/>
+      <c r="Z4" s="74"/>
+      <c r="AA4" s="9"/>
+    </row>
+    <row r="5" spans="1:27" s="52" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="77"/>
+      <c r="B5" s="77"/>
+      <c r="C5" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="E5" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="C2" s="56"/>
-[...77 lines deleted...]
-      <c r="Y4" s="62" t="s">
+      <c r="F5" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="Z4" s="62"/>
-[...3 lines deleted...]
-      <c r="A5" s="63" t="s">
+      <c r="G5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K5" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="L5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="M5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="N5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="O5" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="P5" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q5" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="R5" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="S5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="T5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="U5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="V5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="W5" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="X5" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y5" s="54" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA5" s="9"/>
+    </row>
+    <row r="6" spans="1:27" s="52" customFormat="1" ht="11.25">
+      <c r="A6" s="51"/>
+      <c r="B6" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="71"/>
+      <c r="D6" s="71"/>
+      <c r="E6" s="71"/>
+      <c r="F6" s="71"/>
+      <c r="G6" s="71"/>
+      <c r="H6" s="71"/>
+      <c r="I6" s="71"/>
+      <c r="J6" s="71"/>
+      <c r="K6" s="71"/>
+      <c r="L6" s="71"/>
+      <c r="M6" s="71"/>
+      <c r="N6" s="71"/>
+      <c r="O6" s="71"/>
+      <c r="P6" s="71"/>
+      <c r="Q6" s="71"/>
+      <c r="R6" s="71"/>
+      <c r="S6" s="71"/>
+      <c r="T6" s="71"/>
+      <c r="U6" s="71"/>
+      <c r="V6" s="71"/>
+      <c r="W6" s="71"/>
+      <c r="X6" s="71"/>
+      <c r="Y6" s="71"/>
+      <c r="Z6" s="71"/>
+      <c r="AA6" s="53"/>
+    </row>
+    <row r="7" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="15">
+        <v>5.38</v>
+      </c>
+      <c r="D7" s="15">
+        <v>5.53</v>
+      </c>
+      <c r="E7" s="15">
+        <v>5.2</v>
+      </c>
+      <c r="F7" s="16">
+        <v>5.29</v>
+      </c>
+      <c r="G7" s="17">
+        <v>5.31</v>
+      </c>
+      <c r="H7" s="16">
+        <v>5.3</v>
+      </c>
+      <c r="I7" s="17">
+        <v>5.32</v>
+      </c>
+      <c r="J7" s="18">
+        <v>5.3</v>
+      </c>
+      <c r="K7" s="21">
+        <v>5.27</v>
+      </c>
+      <c r="L7" s="21">
+        <v>5.31</v>
+      </c>
+      <c r="M7" s="21">
+        <v>5.34</v>
+      </c>
+      <c r="N7" s="21">
+        <v>5.4</v>
+      </c>
+      <c r="O7" s="21">
+        <v>4.49</v>
+      </c>
+      <c r="P7" s="21">
+        <v>4.58</v>
+      </c>
+      <c r="Q7" s="21">
+        <v>4.8</v>
+      </c>
+      <c r="Z7" s="9"/>
+      <c r="AA7" s="9"/>
+    </row>
+    <row r="8" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B5" s="63"/>
-[...139 lines deleted...]
-      <c r="A8" s="34" t="s">
+      <c r="B8" s="31" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="19" t="s">
-        <v>28</v>
+      <c r="C8" s="47">
+        <v>5.76</v>
       </c>
-      <c r="C8" s="15">
-        <v>5.38</v>
+      <c r="D8" s="47">
+        <v>6.09</v>
       </c>
-      <c r="D8" s="15">
-        <v>5.53</v>
+      <c r="E8" s="47">
+        <v>5.63</v>
       </c>
-      <c r="E8" s="15">
-        <v>5.2</v>
+      <c r="F8" s="47">
+        <v>5.64</v>
       </c>
-      <c r="F8" s="16">
-        <v>5.29</v>
+      <c r="G8" s="47">
+        <v>5.57</v>
       </c>
-      <c r="G8" s="17">
-        <v>5.31</v>
+      <c r="H8" s="47">
+        <v>5.62</v>
       </c>
-      <c r="H8" s="16">
-        <v>5.3</v>
+      <c r="I8" s="47">
+        <v>5.78</v>
       </c>
-      <c r="I8" s="17">
-        <v>5.32</v>
+      <c r="J8" s="47">
+        <v>5.89</v>
       </c>
-      <c r="J8" s="18">
-        <v>5.3</v>
+      <c r="K8" s="47">
+        <v>5.84</v>
       </c>
-      <c r="K8" s="21">
-        <v>5.27</v>
+      <c r="L8" s="47">
+        <v>5.89</v>
       </c>
-      <c r="L8" s="21">
-        <v>5.31</v>
+      <c r="M8" s="47">
+        <v>5.92</v>
       </c>
-      <c r="M8" s="21">
-        <v>5.34</v>
+      <c r="N8" s="47">
+        <v>5.97</v>
       </c>
-      <c r="N8" s="21">
-        <v>5.4</v>
+      <c r="O8" s="47">
+        <v>4.3899999999999997</v>
       </c>
-      <c r="O8" s="21">
-        <v>4.49</v>
+      <c r="P8" s="47">
+        <v>4.6900000000000004</v>
       </c>
-      <c r="P8" s="21">
-        <v>4.58</v>
+      <c r="Q8" s="47">
+        <v>5.0599999999999996</v>
       </c>
+      <c r="R8" s="16"/>
+      <c r="S8" s="17"/>
+      <c r="T8" s="16"/>
+      <c r="U8" s="17"/>
+      <c r="V8" s="18"/>
+      <c r="W8" s="21"/>
+      <c r="X8" s="21"/>
+      <c r="Y8" s="21"/>
       <c r="Z8" s="9"/>
       <c r="AA8" s="9"/>
     </row>
     <row r="9" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="31" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="47">
-        <v>5.76</v>
+        <v>3.7</v>
       </c>
       <c r="D9" s="47">
-        <v>6.09</v>
+        <v>3.88</v>
       </c>
       <c r="E9" s="47">
-        <v>5.63</v>
+        <v>3.75</v>
       </c>
       <c r="F9" s="47">
-        <v>5.64</v>
+        <v>3.79</v>
       </c>
       <c r="G9" s="47">
-        <v>5.57</v>
+        <v>3.71</v>
       </c>
       <c r="H9" s="47">
-        <v>5.62</v>
+        <v>3.77</v>
       </c>
       <c r="I9" s="47">
-        <v>5.78</v>
+        <v>3.73</v>
       </c>
       <c r="J9" s="47">
-        <v>5.89</v>
+        <v>3.68</v>
       </c>
       <c r="K9" s="47">
-        <v>5.84</v>
+        <v>3.65</v>
       </c>
       <c r="L9" s="47">
-        <v>5.89</v>
+        <v>3.71</v>
       </c>
       <c r="M9" s="47">
-        <v>5.92</v>
+        <v>3.76</v>
       </c>
       <c r="N9" s="47">
-        <v>5.97</v>
+        <v>3.8</v>
       </c>
       <c r="O9" s="47">
-        <v>4.3899999999999997</v>
+        <v>3.59</v>
       </c>
       <c r="P9" s="47">
-        <v>4.6900000000000004</v>
+        <v>3.48</v>
       </c>
-      <c r="Q9" s="15"/>
+      <c r="Q9" s="47">
+        <v>3.51</v>
+      </c>
       <c r="R9" s="16"/>
       <c r="S9" s="17"/>
       <c r="T9" s="16"/>
       <c r="U9" s="17"/>
       <c r="V9" s="18"/>
-      <c r="W9" s="21"/>
-[...1 lines deleted...]
-      <c r="Y9" s="21"/>
+      <c r="W9" s="23"/>
+      <c r="X9" s="23"/>
+      <c r="Y9" s="23"/>
       <c r="Z9" s="9"/>
       <c r="AA9" s="9"/>
     </row>
     <row r="10" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="31" t="s">
         <v>60</v>
       </c>
-      <c r="B10" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="47">
-        <v>3.7</v>
+        <v>5.93</v>
       </c>
       <c r="D10" s="47">
-        <v>3.88</v>
+        <v>6.04</v>
       </c>
       <c r="E10" s="47">
-        <v>3.75</v>
+        <v>5.72</v>
       </c>
       <c r="F10" s="47">
-        <v>3.79</v>
+        <v>5.77</v>
       </c>
       <c r="G10" s="47">
-        <v>3.71</v>
+        <v>5.79</v>
       </c>
       <c r="H10" s="47">
-        <v>3.77</v>
+        <v>5.85</v>
       </c>
       <c r="I10" s="47">
-        <v>3.73</v>
+        <v>5.89</v>
       </c>
       <c r="J10" s="47">
-        <v>3.68</v>
+        <v>5.88</v>
       </c>
       <c r="K10" s="47">
-        <v>3.65</v>
+        <v>5.8</v>
       </c>
       <c r="L10" s="47">
-        <v>3.71</v>
+        <v>5.84</v>
       </c>
       <c r="M10" s="47">
-        <v>3.76</v>
+        <v>5.87</v>
       </c>
       <c r="N10" s="47">
-        <v>3.8</v>
+        <v>5.88</v>
       </c>
       <c r="O10" s="47">
-        <v>3.59</v>
+        <v>5.38</v>
       </c>
       <c r="P10" s="47">
-        <v>3.48</v>
+        <v>5.34</v>
       </c>
-      <c r="Q10" s="15"/>
+      <c r="Q10" s="47">
+        <v>5.57</v>
+      </c>
       <c r="R10" s="16"/>
       <c r="S10" s="17"/>
       <c r="T10" s="16"/>
       <c r="U10" s="17"/>
       <c r="V10" s="18"/>
       <c r="W10" s="23"/>
       <c r="X10" s="23"/>
       <c r="Y10" s="23"/>
       <c r="Z10" s="9"/>
       <c r="AA10" s="9"/>
     </row>
     <row r="11" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="31" t="s">
         <v>62</v>
       </c>
-      <c r="B11" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="47">
-        <v>5.93</v>
+        <v>6.25</v>
       </c>
       <c r="D11" s="47">
-        <v>6.04</v>
+        <v>6.26</v>
       </c>
       <c r="E11" s="47">
-        <v>5.72</v>
+        <v>5.78</v>
       </c>
       <c r="F11" s="47">
-        <v>5.77</v>
+        <v>5.97</v>
       </c>
       <c r="G11" s="47">
-        <v>5.79</v>
+        <v>6.03</v>
       </c>
       <c r="H11" s="47">
-        <v>5.85</v>
+        <v>5.86</v>
       </c>
       <c r="I11" s="47">
+        <v>5.9</v>
+      </c>
+      <c r="J11" s="47">
         <v>5.89</v>
       </c>
-      <c r="J11" s="47">
+      <c r="K11" s="47">
+        <v>5.95</v>
+      </c>
+      <c r="L11" s="47">
+        <v>5.91</v>
+      </c>
+      <c r="M11" s="47">
         <v>5.88</v>
       </c>
-      <c r="K11" s="47">
-[...7 lines deleted...]
-      </c>
       <c r="N11" s="47">
-        <v>5.88</v>
+        <v>5.89</v>
       </c>
       <c r="O11" s="47">
-        <v>5.38</v>
+        <v>4.41</v>
       </c>
       <c r="P11" s="47">
-        <v>5.34</v>
+        <v>4.8499999999999996</v>
       </c>
-      <c r="Q11" s="15"/>
+      <c r="Q11" s="47">
+        <v>5.37</v>
+      </c>
       <c r="R11" s="16"/>
       <c r="S11" s="17"/>
       <c r="T11" s="16"/>
       <c r="U11" s="17"/>
       <c r="V11" s="18"/>
       <c r="W11" s="23"/>
       <c r="X11" s="23"/>
       <c r="Y11" s="23"/>
       <c r="Z11" s="9"/>
       <c r="AA11" s="9"/>
     </row>
     <row r="12" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" s="31" t="s">
         <v>64</v>
       </c>
-      <c r="B12" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="47">
-        <v>6.25</v>
+        <v>5.99</v>
       </c>
       <c r="D12" s="47">
-        <v>6.26</v>
+        <v>6.07</v>
       </c>
       <c r="E12" s="47">
-        <v>5.78</v>
+        <v>6.11</v>
       </c>
       <c r="F12" s="47">
-        <v>5.97</v>
+        <v>6.02</v>
       </c>
       <c r="G12" s="47">
+        <v>6.05</v>
+      </c>
+      <c r="H12" s="47">
+        <v>6.07</v>
+      </c>
+      <c r="I12" s="47">
         <v>6.03</v>
       </c>
-      <c r="H12" s="47">
-[...4 lines deleted...]
-      </c>
       <c r="J12" s="47">
-        <v>5.89</v>
+        <v>5.92</v>
       </c>
       <c r="K12" s="47">
-        <v>5.95</v>
+        <v>5.93</v>
       </c>
       <c r="L12" s="47">
-        <v>5.91</v>
+        <v>6</v>
       </c>
       <c r="M12" s="47">
-        <v>5.88</v>
+        <v>5.98</v>
       </c>
       <c r="N12" s="47">
-        <v>5.89</v>
+        <v>6.07</v>
       </c>
       <c r="O12" s="47">
-        <v>4.41</v>
+        <v>5.43</v>
       </c>
       <c r="P12" s="47">
-        <v>4.8499999999999996</v>
+        <v>5.93</v>
       </c>
-      <c r="Q12" s="15"/>
+      <c r="Q12" s="47">
+        <v>5.81</v>
+      </c>
       <c r="R12" s="16"/>
       <c r="S12" s="17"/>
       <c r="T12" s="16"/>
       <c r="U12" s="17"/>
       <c r="V12" s="18"/>
       <c r="W12" s="23"/>
       <c r="X12" s="23"/>
       <c r="Y12" s="23"/>
       <c r="Z12" s="9"/>
       <c r="AA12" s="9"/>
     </row>
     <row r="13" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" s="31" t="s">
         <v>66</v>
       </c>
-      <c r="B13" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="47">
-        <v>5.99</v>
+        <v>5.55</v>
       </c>
       <c r="D13" s="47">
-        <v>6.07</v>
+        <v>5.76</v>
       </c>
       <c r="E13" s="47">
-        <v>6.11</v>
+        <v>5.33</v>
       </c>
       <c r="F13" s="47">
-        <v>6.02</v>
+        <v>5.46</v>
       </c>
       <c r="G13" s="47">
-        <v>6.05</v>
+        <v>5.58</v>
       </c>
       <c r="H13" s="47">
-        <v>6.07</v>
+        <v>5.57</v>
       </c>
       <c r="I13" s="47">
-        <v>6.03</v>
+        <v>5.51</v>
       </c>
       <c r="J13" s="47">
-        <v>5.92</v>
+        <v>5.49</v>
       </c>
       <c r="K13" s="47">
-        <v>5.93</v>
+        <v>5.47</v>
       </c>
       <c r="L13" s="47">
-        <v>6</v>
+        <v>5.44</v>
       </c>
       <c r="M13" s="47">
-        <v>5.98</v>
+        <v>5.5</v>
       </c>
       <c r="N13" s="47">
-        <v>6.07</v>
+        <v>5.58</v>
       </c>
       <c r="O13" s="47">
-        <v>5.43</v>
+        <v>4.1399999999999997</v>
       </c>
       <c r="P13" s="47">
-        <v>5.93</v>
+        <v>4.18</v>
       </c>
-      <c r="Q13" s="15"/>
+      <c r="Q13" s="47">
+        <v>4.76</v>
+      </c>
       <c r="R13" s="16"/>
       <c r="S13" s="17"/>
       <c r="T13" s="16"/>
       <c r="U13" s="17"/>
       <c r="V13" s="18"/>
       <c r="W13" s="23"/>
       <c r="X13" s="23"/>
       <c r="Y13" s="23"/>
       <c r="Z13" s="9"/>
       <c r="AA13" s="9"/>
     </row>
     <row r="14" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="30" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" s="31" t="s">
         <v>68</v>
       </c>
-      <c r="B14" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="47">
-        <v>5.55</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="D14" s="47">
-        <v>5.76</v>
+        <v>4</v>
       </c>
       <c r="E14" s="47">
-        <v>5.33</v>
+        <v>3.62</v>
       </c>
       <c r="F14" s="47">
-        <v>5.46</v>
+        <v>3.5</v>
       </c>
       <c r="G14" s="47">
-        <v>5.58</v>
+        <v>3.39</v>
       </c>
       <c r="H14" s="47">
-        <v>5.57</v>
+        <v>3.38</v>
       </c>
       <c r="I14" s="47">
-        <v>5.51</v>
+        <v>3.59</v>
       </c>
       <c r="J14" s="47">
-        <v>5.49</v>
+        <v>3.54</v>
       </c>
       <c r="K14" s="47">
-        <v>5.47</v>
+        <v>3.51</v>
       </c>
       <c r="L14" s="47">
-        <v>5.44</v>
+        <v>3.59</v>
       </c>
       <c r="M14" s="47">
-        <v>5.5</v>
+        <v>3.63</v>
       </c>
       <c r="N14" s="47">
-        <v>5.58</v>
+        <v>3.72</v>
       </c>
       <c r="O14" s="47">
-        <v>4.1399999999999997</v>
+        <v>2.92</v>
       </c>
       <c r="P14" s="47">
-        <v>4.18</v>
+        <v>3.15</v>
       </c>
-      <c r="Q14" s="15"/>
+      <c r="Q14" s="47">
+        <v>3.19</v>
+      </c>
       <c r="R14" s="16"/>
       <c r="S14" s="17"/>
       <c r="T14" s="16"/>
       <c r="U14" s="17"/>
       <c r="V14" s="18"/>
       <c r="W14" s="23"/>
       <c r="X14" s="23"/>
       <c r="Y14" s="23"/>
       <c r="Z14" s="9"/>
       <c r="AA14" s="9"/>
     </row>
     <row r="15" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A15" s="30" t="s">
+      <c r="A15" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" s="33" t="s">
         <v>70</v>
       </c>
-      <c r="B15" s="31" t="s">
-        <v>71</v>
+      <c r="C15" s="48">
+        <v>6.49</v>
       </c>
-      <c r="C15" s="47">
-        <v>4.0999999999999996</v>
+      <c r="D15" s="48">
+        <v>6.79</v>
       </c>
-      <c r="D15" s="47">
-        <v>4</v>
+      <c r="E15" s="48">
+        <v>6.35</v>
       </c>
-      <c r="E15" s="47">
-        <v>3.62</v>
+      <c r="F15" s="48">
+        <v>6.72</v>
       </c>
-      <c r="F15" s="47">
-        <v>3.5</v>
+      <c r="G15" s="48">
+        <v>6.95</v>
       </c>
-      <c r="G15" s="47">
-        <v>3.39</v>
+      <c r="H15" s="48">
+        <v>6.9</v>
       </c>
-      <c r="H15" s="47">
-        <v>3.38</v>
+      <c r="I15" s="48">
+        <v>6.73</v>
       </c>
-      <c r="I15" s="47">
-        <v>3.59</v>
+      <c r="J15" s="48">
+        <v>6.76</v>
       </c>
-      <c r="J15" s="47">
-        <v>3.54</v>
+      <c r="K15" s="48">
+        <v>6.67</v>
       </c>
-      <c r="K15" s="47">
-        <v>3.51</v>
+      <c r="L15" s="48">
+        <v>6.75</v>
       </c>
-      <c r="L15" s="47">
-        <v>3.59</v>
+      <c r="M15" s="48">
+        <v>6.84</v>
       </c>
-      <c r="M15" s="47">
-        <v>3.63</v>
+      <c r="N15" s="48">
+        <v>6.95</v>
       </c>
-      <c r="N15" s="47">
-        <v>3.72</v>
+      <c r="O15" s="48">
+        <v>6.01</v>
       </c>
-      <c r="O15" s="47">
-        <v>2.92</v>
+      <c r="P15" s="48">
+        <v>5.61</v>
       </c>
-      <c r="P15" s="47">
-        <v>3.15</v>
+      <c r="Q15" s="48">
+        <v>5.67</v>
       </c>
-      <c r="Q15" s="15"/>
       <c r="R15" s="16"/>
       <c r="S15" s="17"/>
       <c r="T15" s="16"/>
       <c r="U15" s="17"/>
       <c r="V15" s="18"/>
       <c r="W15" s="23"/>
       <c r="X15" s="23"/>
       <c r="Y15" s="23"/>
       <c r="Z15" s="9"/>
       <c r="AA15" s="9"/>
     </row>
     <row r="16" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A16" s="32" t="s">
-        <v>72</v>
+      <c r="A16" s="20" t="s">
+        <v>27</v>
       </c>
-      <c r="B16" s="33" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="B16" s="19"/>
+      <c r="C16" s="15"/>
+      <c r="D16" s="15"/>
+      <c r="E16" s="15"/>
+      <c r="F16" s="15"/>
+      <c r="G16" s="15"/>
+      <c r="H16" s="15"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="15"/>
+      <c r="K16" s="26"/>
+      <c r="L16" s="15"/>
+      <c r="M16" s="15"/>
+      <c r="N16" s="15"/>
+      <c r="O16" s="15"/>
+      <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16" s="16"/>
       <c r="S16" s="17"/>
       <c r="T16" s="16"/>
       <c r="U16" s="17"/>
       <c r="V16" s="18"/>
       <c r="W16" s="23"/>
       <c r="X16" s="23"/>
       <c r="Y16" s="23"/>
       <c r="Z16" s="9"/>
       <c r="AA16" s="9"/>
     </row>
-    <row r="17" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
-[...2 lines deleted...]
-      </c>
+    <row r="17" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A17" s="5"/>
       <c r="B17" s="19"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="26"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>
       <c r="Q17" s="15"/>
       <c r="R17" s="16"/>
       <c r="S17" s="17"/>
       <c r="T17" s="16"/>
       <c r="U17" s="17"/>
       <c r="V17" s="18"/>
       <c r="W17" s="23"/>
       <c r="X17" s="23"/>
       <c r="Y17" s="23"/>
-      <c r="Z17" s="9"/>
-      <c r="AA17" s="9"/>
+      <c r="Z17" s="8"/>
+      <c r="AA17" s="8"/>
     </row>
     <row r="18" spans="1:27" ht="14.25" customHeight="1">
       <c r="A18" s="5"/>
       <c r="B18" s="19"/>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="26"/>
       <c r="L18" s="15"/>
       <c r="M18" s="15"/>
       <c r="N18" s="15"/>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18" s="16"/>
       <c r="S18" s="17"/>
       <c r="T18" s="16"/>
       <c r="U18" s="17"/>
       <c r="V18" s="18"/>
       <c r="W18" s="23"/>
@@ -6001,137 +6021,136 @@
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="K20" s="26"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
       <c r="N20" s="15"/>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20" s="16"/>
       <c r="S20" s="17"/>
       <c r="T20" s="16"/>
       <c r="U20" s="17"/>
       <c r="V20" s="18"/>
       <c r="W20" s="23"/>
       <c r="X20" s="23"/>
       <c r="Y20" s="23"/>
       <c r="Z20" s="8"/>
       <c r="AA20" s="8"/>
     </row>
     <row r="21" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A21" s="5"/>
-[...20 lines deleted...]
-      <c r="V21" s="18"/>
+      <c r="A21" s="35"/>
+      <c r="B21" s="36"/>
+      <c r="C21" s="37"/>
+      <c r="D21" s="37"/>
+      <c r="E21" s="37"/>
+      <c r="F21" s="37"/>
+      <c r="G21" s="37"/>
+      <c r="H21" s="37"/>
+      <c r="I21" s="37"/>
+      <c r="J21" s="37"/>
+      <c r="K21" s="38"/>
+      <c r="L21" s="37"/>
+      <c r="M21" s="37"/>
+      <c r="N21" s="37"/>
+      <c r="O21" s="37"/>
+      <c r="P21" s="37"/>
+      <c r="Q21" s="37"/>
+      <c r="R21" s="39"/>
+      <c r="S21" s="40"/>
+      <c r="T21" s="39"/>
+      <c r="U21" s="40"/>
+      <c r="V21" s="41"/>
       <c r="W21" s="23"/>
       <c r="X21" s="23"/>
       <c r="Y21" s="23"/>
       <c r="Z21" s="8"/>
       <c r="AA21" s="8"/>
     </row>
     <row r="22" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A22" s="35"/>
-[...23 lines deleted...]
-      <c r="Y22" s="23"/>
+      <c r="A22" s="42"/>
+      <c r="B22" s="43"/>
+      <c r="C22" s="43"/>
+      <c r="D22" s="43"/>
+      <c r="E22" s="44"/>
+      <c r="F22" s="43"/>
+      <c r="G22" s="43"/>
+      <c r="H22" s="43"/>
+      <c r="I22" s="43"/>
+      <c r="J22" s="43"/>
+      <c r="K22" s="45"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+      <c r="N22" s="43"/>
+      <c r="O22" s="43"/>
+      <c r="P22" s="43"/>
+      <c r="Q22" s="43"/>
+      <c r="R22" s="43"/>
+      <c r="S22" s="43"/>
+      <c r="T22" s="43"/>
+      <c r="U22" s="43"/>
+      <c r="V22" s="43"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="43"/>
+      <c r="Y22" s="43"/>
       <c r="Z22" s="8"/>
-      <c r="AA22" s="8"/>
     </row>
     <row r="23" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A23" s="42"/>
-[...23 lines deleted...]
-      <c r="Y23" s="43"/>
+      <c r="A23" s="9"/>
+      <c r="B23" s="8"/>
+      <c r="C23" s="8"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="9"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="8"/>
+      <c r="K23" s="25"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8"/>
+      <c r="P23" s="8"/>
+      <c r="Q23" s="8"/>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="8"/>
+      <c r="U23" s="8"/>
+      <c r="V23" s="8"/>
+      <c r="W23" s="22"/>
+      <c r="X23" s="8"/>
+      <c r="Y23" s="8"/>
       <c r="Z23" s="8"/>
     </row>
     <row r="24" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A24" s="9"/>
+      <c r="A24" s="8"/>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="9"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
       <c r="J24" s="8"/>
       <c r="K24" s="25"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
       <c r="O24" s="8"/>
       <c r="P24" s="8"/>
       <c r="Q24" s="8"/>
       <c r="R24" s="8"/>
       <c r="S24" s="8"/>
       <c r="T24" s="8"/>
       <c r="U24" s="8"/>
       <c r="V24" s="8"/>
       <c r="W24" s="22"/>
       <c r="X24" s="8"/>
       <c r="Y24" s="8"/>
       <c r="Z24" s="8"/>
@@ -16391,76 +16410,76 @@
       <c r="D391" s="8"/>
       <c r="E391" s="9"/>
       <c r="F391" s="8"/>
       <c r="G391" s="8"/>
       <c r="H391" s="8"/>
       <c r="I391" s="8"/>
       <c r="J391" s="8"/>
       <c r="K391" s="25"/>
       <c r="L391" s="8"/>
       <c r="M391" s="8"/>
       <c r="N391" s="8"/>
       <c r="O391" s="8"/>
       <c r="P391" s="8"/>
       <c r="Q391" s="8"/>
       <c r="R391" s="8"/>
       <c r="S391" s="8"/>
       <c r="T391" s="8"/>
       <c r="U391" s="8"/>
       <c r="V391" s="8"/>
       <c r="W391" s="22"/>
       <c r="X391" s="8"/>
       <c r="Y391" s="8"/>
       <c r="Z391" s="8"/>
     </row>
     <row r="392" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A392" s="8"/>
       <c r="B392" s="8"/>
       <c r="C392" s="8"/>
       <c r="D392" s="8"/>
-      <c r="E392" s="9"/>
-      <c r="F392" s="8"/>
+      <c r="E392" s="8"/>
+      <c r="F392" s="9"/>
       <c r="G392" s="8"/>
       <c r="H392" s="8"/>
       <c r="I392" s="8"/>
       <c r="J392" s="8"/>
       <c r="K392" s="25"/>
       <c r="L392" s="8"/>
       <c r="M392" s="8"/>
       <c r="N392" s="8"/>
       <c r="O392" s="8"/>
       <c r="P392" s="8"/>
       <c r="Q392" s="8"/>
       <c r="R392" s="8"/>
       <c r="S392" s="8"/>
       <c r="T392" s="8"/>
       <c r="U392" s="8"/>
       <c r="V392" s="8"/>
       <c r="W392" s="22"/>
       <c r="X392" s="8"/>
       <c r="Y392" s="8"/>
       <c r="Z392" s="8"/>
+      <c r="AA392" s="8"/>
     </row>
     <row r="393" spans="1:27" ht="14.25" customHeight="1">
       <c r="B393" s="8"/>
       <c r="C393" s="8"/>
       <c r="D393" s="8"/>
       <c r="E393" s="8"/>
       <c r="F393" s="9"/>
       <c r="G393" s="8"/>
       <c r="H393" s="8"/>
       <c r="I393" s="8"/>
       <c r="J393" s="8"/>
       <c r="K393" s="25"/>
       <c r="L393" s="8"/>
       <c r="M393" s="8"/>
       <c r="N393" s="8"/>
       <c r="O393" s="8"/>
       <c r="P393" s="8"/>
       <c r="Q393" s="8"/>
       <c r="R393" s="8"/>
       <c r="S393" s="8"/>
       <c r="T393" s="8"/>
       <c r="U393" s="8"/>
       <c r="V393" s="8"/>
       <c r="W393" s="22"/>
       <c r="X393" s="8"/>
@@ -32070,86 +32089,58 @@
       <c r="D951" s="8"/>
       <c r="E951" s="8"/>
       <c r="F951" s="9"/>
       <c r="G951" s="8"/>
       <c r="H951" s="8"/>
       <c r="I951" s="8"/>
       <c r="J951" s="8"/>
       <c r="K951" s="25"/>
       <c r="L951" s="8"/>
       <c r="M951" s="8"/>
       <c r="N951" s="8"/>
       <c r="O951" s="8"/>
       <c r="P951" s="8"/>
       <c r="Q951" s="8"/>
       <c r="R951" s="8"/>
       <c r="S951" s="8"/>
       <c r="T951" s="8"/>
       <c r="U951" s="8"/>
       <c r="V951" s="8"/>
       <c r="W951" s="22"/>
       <c r="X951" s="8"/>
       <c r="Y951" s="8"/>
       <c r="Z951" s="8"/>
       <c r="AA951" s="8"/>
     </row>
-    <row r="952" spans="2:27" ht="14.25" customHeight="1">
-[...26 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="B2:Z2"/>
-[...4 lines deleted...]
-    <mergeCell ref="A5:B6"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="Y3:Z3"/>
+    <mergeCell ref="A4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные (ОКС)</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>