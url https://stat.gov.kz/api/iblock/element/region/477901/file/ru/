--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -179,53 +179,50 @@
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/803/1xelpa30hos4dl39sr3azvkdk066g49b/Методика%20смертности%20рус.7z</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703848?keyword=</t>
   </si>
   <si>
     <t>https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=</t>
   </si>
   <si>
     <t>код КСП - 61220101</t>
   </si>
   <si>
     <t>Код КАТО</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
-    <t xml:space="preserve">единица на 1000 чел </t>
-[...1 lines deleted...]
-  <si>
     <t>751110000</t>
   </si>
   <si>
     <t xml:space="preserve">Алмалинский </t>
   </si>
   <si>
     <t>751210000</t>
   </si>
   <si>
     <t xml:space="preserve">Алатауский </t>
   </si>
   <si>
     <t>751310000</t>
   </si>
   <si>
     <t xml:space="preserve">Ауэзовский </t>
   </si>
   <si>
     <t>751410000</t>
   </si>
   <si>
     <t xml:space="preserve">Бостандыкский </t>
   </si>
   <si>
     <t>751510000</t>
@@ -245,57 +242,60 @@
   <si>
     <t xml:space="preserve">Наурызбайский </t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Турксибский </t>
   </si>
   <si>
     <t>С 1 января 2025 года</t>
   </si>
   <si>
     <t>Управление социальной и демографической статистики</t>
   </si>
   <si>
     <t>Толымбекова Э.Б.</t>
   </si>
   <si>
     <t>+7(727)277-55-56</t>
   </si>
   <si>
     <t>e.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
-    <t>Число умерших на 1000 чел погороду Алматы</t>
-[...1 lines deleted...]
-  <si>
     <t>Общий коэффициент смертности населения*</t>
   </si>
   <si>
     <t xml:space="preserve">Общий коэффициент смертности населения по месяцам </t>
+  </si>
+  <si>
+    <t xml:space="preserve">единица на 1000 человек </t>
+  </si>
+  <si>
+    <t>Число умерших на 1000 человек погороду Алматы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="43">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -4805,106 +4805,106 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G9" sqref="G9"/>
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="44.7109375" style="50" customWidth="1"/>
     <col min="2" max="2" width="88.85546875" style="50" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75">
       <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="58">
         <v>61220101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" s="56" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="59" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75">
       <c r="A3" s="56" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="59" t="s">
-        <v>54</v>
+        <v>77</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="12.75">
       <c r="A4" s="56" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="59" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75">
       <c r="A5" s="56" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="59" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="12.75">
       <c r="A6" s="56" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="59" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.75">
       <c r="A7" s="56" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="59" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="28.5" customHeight="1">
       <c r="A8" s="56" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="60" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="53.25" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="60" t="s">
         <v>9</v>
       </c>
@@ -4932,91 +4932,91 @@
       <c r="B12" s="62" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="32.25" customHeight="1">
       <c r="A13" s="56" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="63" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="18" customHeight="1">
       <c r="A14" s="57" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="64" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="56" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="65">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="56" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="65">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="56" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="66" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="56" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="66" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="56" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="67" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12.75">
       <c r="A20" s="56" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="68" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B3:B12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="114.7109375" customWidth="1"/>
   </cols>
@@ -5055,81 +5055,81 @@
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="2"/>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="2"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA951"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B1" sqref="B1:Z1"/>
+      <selection pane="bottomLeft" activeCell="R7" sqref="R7:R15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="7" customWidth="1"/>
     <col min="2" max="2" width="14.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="7" customWidth="1"/>
     <col min="5" max="8" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="6.5703125" style="7" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="27" customWidth="1"/>
     <col min="12" max="12" width="7.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="6.42578125" style="7" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="7" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="24" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" style="7" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" style="7" customWidth="1"/>
     <col min="28" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="50" customFormat="1" ht="29.25" customHeight="1">
       <c r="A1" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="69" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C1" s="69"/>
       <c r="D1" s="69"/>
       <c r="E1" s="69"/>
       <c r="F1" s="69"/>
       <c r="G1" s="69"/>
       <c r="H1" s="69"/>
       <c r="I1" s="69"/>
       <c r="J1" s="69"/>
       <c r="K1" s="69"/>
       <c r="L1" s="69"/>
       <c r="M1" s="69"/>
       <c r="N1" s="69"/>
       <c r="O1" s="69"/>
       <c r="P1" s="69"/>
       <c r="Q1" s="69"/>
       <c r="R1" s="69"/>
       <c r="S1" s="69"/>
       <c r="T1" s="69"/>
       <c r="U1" s="69"/>
       <c r="V1" s="69"/>
       <c r="W1" s="69"/>
       <c r="X1" s="69"/>
       <c r="Y1" s="69"/>
       <c r="Z1" s="69"/>
@@ -5366,547 +5366,566 @@
       </c>
       <c r="J7" s="18">
         <v>5.3</v>
       </c>
       <c r="K7" s="21">
         <v>5.27</v>
       </c>
       <c r="L7" s="21">
         <v>5.31</v>
       </c>
       <c r="M7" s="21">
         <v>5.34</v>
       </c>
       <c r="N7" s="21">
         <v>5.4</v>
       </c>
       <c r="O7" s="21">
         <v>4.49</v>
       </c>
       <c r="P7" s="21">
         <v>4.58</v>
       </c>
       <c r="Q7" s="21">
         <v>4.8</v>
       </c>
+      <c r="R7" s="21">
+        <v>4.84</v>
+      </c>
       <c r="Z7" s="9"/>
       <c r="AA7" s="9"/>
     </row>
     <row r="8" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="30" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B8" s="31" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C8" s="47">
         <v>5.76</v>
       </c>
       <c r="D8" s="47">
         <v>6.09</v>
       </c>
       <c r="E8" s="47">
         <v>5.63</v>
       </c>
       <c r="F8" s="47">
         <v>5.64</v>
       </c>
       <c r="G8" s="47">
         <v>5.57</v>
       </c>
       <c r="H8" s="47">
         <v>5.62</v>
       </c>
       <c r="I8" s="47">
         <v>5.78</v>
       </c>
       <c r="J8" s="47">
         <v>5.89</v>
       </c>
       <c r="K8" s="47">
         <v>5.84</v>
       </c>
       <c r="L8" s="47">
         <v>5.89</v>
       </c>
       <c r="M8" s="47">
         <v>5.92</v>
       </c>
       <c r="N8" s="47">
         <v>5.97</v>
       </c>
       <c r="O8" s="47">
         <v>4.3899999999999997</v>
       </c>
       <c r="P8" s="47">
         <v>4.6900000000000004</v>
       </c>
       <c r="Q8" s="47">
         <v>5.0599999999999996</v>
       </c>
-      <c r="R8" s="16"/>
+      <c r="R8" s="47">
+        <v>5</v>
+      </c>
       <c r="S8" s="17"/>
       <c r="T8" s="16"/>
       <c r="U8" s="17"/>
       <c r="V8" s="18"/>
       <c r="W8" s="21"/>
       <c r="X8" s="21"/>
       <c r="Y8" s="21"/>
       <c r="Z8" s="9"/>
       <c r="AA8" s="9"/>
     </row>
     <row r="9" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="30" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B9" s="31" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C9" s="47">
         <v>3.7</v>
       </c>
       <c r="D9" s="47">
         <v>3.88</v>
       </c>
       <c r="E9" s="47">
         <v>3.75</v>
       </c>
       <c r="F9" s="47">
         <v>3.79</v>
       </c>
       <c r="G9" s="47">
         <v>3.71</v>
       </c>
       <c r="H9" s="47">
         <v>3.77</v>
       </c>
       <c r="I9" s="47">
         <v>3.73</v>
       </c>
       <c r="J9" s="47">
         <v>3.68</v>
       </c>
       <c r="K9" s="47">
         <v>3.65</v>
       </c>
       <c r="L9" s="47">
         <v>3.71</v>
       </c>
       <c r="M9" s="47">
         <v>3.76</v>
       </c>
       <c r="N9" s="47">
         <v>3.8</v>
       </c>
       <c r="O9" s="47">
         <v>3.59</v>
       </c>
       <c r="P9" s="47">
         <v>3.48</v>
       </c>
       <c r="Q9" s="47">
         <v>3.51</v>
       </c>
-      <c r="R9" s="16"/>
+      <c r="R9" s="47">
+        <v>3.46</v>
+      </c>
       <c r="S9" s="17"/>
       <c r="T9" s="16"/>
       <c r="U9" s="17"/>
       <c r="V9" s="18"/>
       <c r="W9" s="23"/>
       <c r="X9" s="23"/>
       <c r="Y9" s="23"/>
       <c r="Z9" s="9"/>
       <c r="AA9" s="9"/>
     </row>
     <row r="10" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="30" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B10" s="31" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C10" s="47">
         <v>5.93</v>
       </c>
       <c r="D10" s="47">
         <v>6.04</v>
       </c>
       <c r="E10" s="47">
         <v>5.72</v>
       </c>
       <c r="F10" s="47">
         <v>5.77</v>
       </c>
       <c r="G10" s="47">
         <v>5.79</v>
       </c>
       <c r="H10" s="47">
         <v>5.85</v>
       </c>
       <c r="I10" s="47">
         <v>5.89</v>
       </c>
       <c r="J10" s="47">
         <v>5.88</v>
       </c>
       <c r="K10" s="47">
         <v>5.8</v>
       </c>
       <c r="L10" s="47">
         <v>5.84</v>
       </c>
       <c r="M10" s="47">
         <v>5.87</v>
       </c>
       <c r="N10" s="47">
         <v>5.88</v>
       </c>
       <c r="O10" s="47">
         <v>5.38</v>
       </c>
       <c r="P10" s="47">
         <v>5.34</v>
       </c>
       <c r="Q10" s="47">
         <v>5.57</v>
       </c>
-      <c r="R10" s="16"/>
+      <c r="R10" s="47">
+        <v>5.58</v>
+      </c>
       <c r="S10" s="17"/>
       <c r="T10" s="16"/>
       <c r="U10" s="17"/>
       <c r="V10" s="18"/>
       <c r="W10" s="23"/>
       <c r="X10" s="23"/>
       <c r="Y10" s="23"/>
       <c r="Z10" s="9"/>
       <c r="AA10" s="9"/>
     </row>
     <row r="11" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="30" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B11" s="31" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C11" s="47">
         <v>6.25</v>
       </c>
       <c r="D11" s="47">
         <v>6.26</v>
       </c>
       <c r="E11" s="47">
         <v>5.78</v>
       </c>
       <c r="F11" s="47">
         <v>5.97</v>
       </c>
       <c r="G11" s="47">
         <v>6.03</v>
       </c>
       <c r="H11" s="47">
         <v>5.86</v>
       </c>
       <c r="I11" s="47">
         <v>5.9</v>
       </c>
       <c r="J11" s="47">
         <v>5.89</v>
       </c>
       <c r="K11" s="47">
         <v>5.95</v>
       </c>
       <c r="L11" s="47">
         <v>5.91</v>
       </c>
       <c r="M11" s="47">
         <v>5.88</v>
       </c>
       <c r="N11" s="47">
         <v>5.89</v>
       </c>
       <c r="O11" s="47">
         <v>4.41</v>
       </c>
       <c r="P11" s="47">
         <v>4.8499999999999996</v>
       </c>
       <c r="Q11" s="47">
         <v>5.37</v>
       </c>
-      <c r="R11" s="16"/>
+      <c r="R11" s="47">
+        <v>5.47</v>
+      </c>
       <c r="S11" s="17"/>
       <c r="T11" s="16"/>
       <c r="U11" s="17"/>
       <c r="V11" s="18"/>
       <c r="W11" s="23"/>
       <c r="X11" s="23"/>
       <c r="Y11" s="23"/>
       <c r="Z11" s="9"/>
       <c r="AA11" s="9"/>
     </row>
     <row r="12" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="30" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B12" s="31" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C12" s="47">
         <v>5.99</v>
       </c>
       <c r="D12" s="47">
         <v>6.07</v>
       </c>
       <c r="E12" s="47">
         <v>6.11</v>
       </c>
       <c r="F12" s="47">
         <v>6.02</v>
       </c>
       <c r="G12" s="47">
         <v>6.05</v>
       </c>
       <c r="H12" s="47">
         <v>6.07</v>
       </c>
       <c r="I12" s="47">
         <v>6.03</v>
       </c>
       <c r="J12" s="47">
         <v>5.92</v>
       </c>
       <c r="K12" s="47">
         <v>5.93</v>
       </c>
       <c r="L12" s="47">
         <v>6</v>
       </c>
       <c r="M12" s="47">
         <v>5.98</v>
       </c>
       <c r="N12" s="47">
         <v>6.07</v>
       </c>
       <c r="O12" s="47">
         <v>5.43</v>
       </c>
       <c r="P12" s="47">
         <v>5.93</v>
       </c>
       <c r="Q12" s="47">
         <v>5.81</v>
       </c>
-      <c r="R12" s="16"/>
+      <c r="R12" s="47">
+        <v>5.98</v>
+      </c>
       <c r="S12" s="17"/>
       <c r="T12" s="16"/>
       <c r="U12" s="17"/>
       <c r="V12" s="18"/>
       <c r="W12" s="23"/>
       <c r="X12" s="23"/>
       <c r="Y12" s="23"/>
       <c r="Z12" s="9"/>
       <c r="AA12" s="9"/>
     </row>
     <row r="13" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="30" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B13" s="31" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C13" s="47">
         <v>5.55</v>
       </c>
       <c r="D13" s="47">
         <v>5.76</v>
       </c>
       <c r="E13" s="47">
         <v>5.33</v>
       </c>
       <c r="F13" s="47">
         <v>5.46</v>
       </c>
       <c r="G13" s="47">
         <v>5.58</v>
       </c>
       <c r="H13" s="47">
         <v>5.57</v>
       </c>
       <c r="I13" s="47">
         <v>5.51</v>
       </c>
       <c r="J13" s="47">
         <v>5.49</v>
       </c>
       <c r="K13" s="47">
         <v>5.47</v>
       </c>
       <c r="L13" s="47">
         <v>5.44</v>
       </c>
       <c r="M13" s="47">
         <v>5.5</v>
       </c>
       <c r="N13" s="47">
         <v>5.58</v>
       </c>
       <c r="O13" s="47">
         <v>4.1399999999999997</v>
       </c>
       <c r="P13" s="47">
         <v>4.18</v>
       </c>
       <c r="Q13" s="47">
         <v>4.76</v>
       </c>
-      <c r="R13" s="16"/>
+      <c r="R13" s="47">
+        <v>4.91</v>
+      </c>
       <c r="S13" s="17"/>
       <c r="T13" s="16"/>
       <c r="U13" s="17"/>
       <c r="V13" s="18"/>
       <c r="W13" s="23"/>
       <c r="X13" s="23"/>
       <c r="Y13" s="23"/>
       <c r="Z13" s="9"/>
       <c r="AA13" s="9"/>
     </row>
     <row r="14" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="30" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B14" s="31" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C14" s="47">
         <v>4.0999999999999996</v>
       </c>
       <c r="D14" s="47">
         <v>4</v>
       </c>
       <c r="E14" s="47">
         <v>3.62</v>
       </c>
       <c r="F14" s="47">
         <v>3.5</v>
       </c>
       <c r="G14" s="47">
         <v>3.39</v>
       </c>
       <c r="H14" s="47">
         <v>3.38</v>
       </c>
       <c r="I14" s="47">
         <v>3.59</v>
       </c>
       <c r="J14" s="47">
         <v>3.54</v>
       </c>
       <c r="K14" s="47">
         <v>3.51</v>
       </c>
       <c r="L14" s="47">
         <v>3.59</v>
       </c>
       <c r="M14" s="47">
         <v>3.63</v>
       </c>
       <c r="N14" s="47">
         <v>3.72</v>
       </c>
       <c r="O14" s="47">
         <v>2.92</v>
       </c>
       <c r="P14" s="47">
         <v>3.15</v>
       </c>
       <c r="Q14" s="47">
         <v>3.19</v>
       </c>
-      <c r="R14" s="16"/>
+      <c r="R14" s="47">
+        <v>3.13</v>
+      </c>
       <c r="S14" s="17"/>
       <c r="T14" s="16"/>
       <c r="U14" s="17"/>
       <c r="V14" s="18"/>
       <c r="W14" s="23"/>
       <c r="X14" s="23"/>
       <c r="Y14" s="23"/>
       <c r="Z14" s="9"/>
       <c r="AA14" s="9"/>
     </row>
     <row r="15" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="32" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B15" s="33" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C15" s="48">
         <v>6.49</v>
       </c>
       <c r="D15" s="48">
         <v>6.79</v>
       </c>
       <c r="E15" s="48">
         <v>6.35</v>
       </c>
       <c r="F15" s="48">
         <v>6.72</v>
       </c>
       <c r="G15" s="48">
         <v>6.95</v>
       </c>
       <c r="H15" s="48">
         <v>6.9</v>
       </c>
       <c r="I15" s="48">
         <v>6.73</v>
       </c>
       <c r="J15" s="48">
         <v>6.76</v>
       </c>
       <c r="K15" s="48">
         <v>6.67</v>
       </c>
       <c r="L15" s="48">
         <v>6.75</v>
       </c>
       <c r="M15" s="48">
         <v>6.84</v>
       </c>
       <c r="N15" s="48">
         <v>6.95</v>
       </c>
       <c r="O15" s="48">
         <v>6.01</v>
       </c>
       <c r="P15" s="48">
         <v>5.61</v>
       </c>
       <c r="Q15" s="48">
         <v>5.67</v>
       </c>
-      <c r="R15" s="16"/>
+      <c r="R15" s="48">
+        <v>5.75</v>
+      </c>
       <c r="S15" s="17"/>
       <c r="T15" s="16"/>
       <c r="U15" s="17"/>
       <c r="V15" s="18"/>
       <c r="W15" s="23"/>
       <c r="X15" s="23"/>
       <c r="Y15" s="23"/>
       <c r="Z15" s="9"/>
       <c r="AA15" s="9"/>
     </row>
     <row r="16" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="19"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="26"/>
       <c r="L16" s="15"/>