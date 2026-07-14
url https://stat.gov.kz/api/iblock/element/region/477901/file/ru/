--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -4805,51 +4805,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="44.7109375" style="50" customWidth="1"/>
     <col min="2" max="2" width="88.85546875" style="50" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75">
       <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="58">
         <v>61220101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" s="56" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="59" t="s">
         <v>76</v>
       </c>
     </row>
@@ -4932,59 +4932,59 @@
       <c r="B12" s="62" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="32.25" customHeight="1">
       <c r="A13" s="56" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="63" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="18" customHeight="1">
       <c r="A14" s="57" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="64" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="56" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="65">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="56" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="65">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="56" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="66" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="56" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="66" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="56" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="67" t="s">
         <v>73</v>
       </c>
@@ -5055,51 +5055,51 @@
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="2"/>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="2"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA951"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="R7" sqref="R7:R15"/>
+      <selection pane="bottomLeft" activeCell="T30" sqref="T30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="7" customWidth="1"/>
     <col min="2" max="2" width="14.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="7" customWidth="1"/>
     <col min="5" max="8" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="6.5703125" style="7" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="27" customWidth="1"/>
     <col min="12" max="12" width="7.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="6.42578125" style="7" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="7" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="24" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" style="7" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" style="7" customWidth="1"/>
     <col min="28" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="50" customFormat="1" ht="29.25" customHeight="1">
@@ -5369,50 +5369,53 @@
       </c>
       <c r="K7" s="21">
         <v>5.27</v>
       </c>
       <c r="L7" s="21">
         <v>5.31</v>
       </c>
       <c r="M7" s="21">
         <v>5.34</v>
       </c>
       <c r="N7" s="21">
         <v>5.4</v>
       </c>
       <c r="O7" s="21">
         <v>4.49</v>
       </c>
       <c r="P7" s="21">
         <v>4.58</v>
       </c>
       <c r="Q7" s="21">
         <v>4.8</v>
       </c>
       <c r="R7" s="21">
         <v>4.84</v>
       </c>
+      <c r="S7" s="21">
+        <v>4.8899999999999997</v>
+      </c>
       <c r="Z7" s="9"/>
       <c r="AA7" s="9"/>
     </row>
     <row r="8" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="47">
         <v>5.76</v>
       </c>
       <c r="D8" s="47">
         <v>6.09</v>
       </c>
       <c r="E8" s="47">
         <v>5.63</v>
       </c>
       <c r="F8" s="47">
         <v>5.64</v>
       </c>
       <c r="G8" s="47">
         <v>5.57</v>
       </c>
@@ -5427,51 +5430,53 @@
       </c>
       <c r="K8" s="47">
         <v>5.84</v>
       </c>
       <c r="L8" s="47">
         <v>5.89</v>
       </c>
       <c r="M8" s="47">
         <v>5.92</v>
       </c>
       <c r="N8" s="47">
         <v>5.97</v>
       </c>
       <c r="O8" s="47">
         <v>4.3899999999999997</v>
       </c>
       <c r="P8" s="47">
         <v>4.6900000000000004</v>
       </c>
       <c r="Q8" s="47">
         <v>5.0599999999999996</v>
       </c>
       <c r="R8" s="47">
         <v>5</v>
       </c>
-      <c r="S8" s="17"/>
+      <c r="S8" s="47">
+        <v>5.07</v>
+      </c>
       <c r="T8" s="16"/>
       <c r="U8" s="17"/>
       <c r="V8" s="18"/>
       <c r="W8" s="21"/>
       <c r="X8" s="21"/>
       <c r="Y8" s="21"/>
       <c r="Z8" s="9"/>
       <c r="AA8" s="9"/>
     </row>
     <row r="9" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="47">
         <v>3.7</v>
       </c>
       <c r="D9" s="47">
         <v>3.88</v>
       </c>
       <c r="E9" s="47">
         <v>3.75</v>
       </c>
@@ -5492,51 +5497,53 @@
       </c>
       <c r="K9" s="47">
         <v>3.65</v>
       </c>
       <c r="L9" s="47">
         <v>3.71</v>
       </c>
       <c r="M9" s="47">
         <v>3.76</v>
       </c>
       <c r="N9" s="47">
         <v>3.8</v>
       </c>
       <c r="O9" s="47">
         <v>3.59</v>
       </c>
       <c r="P9" s="47">
         <v>3.48</v>
       </c>
       <c r="Q9" s="47">
         <v>3.51</v>
       </c>
       <c r="R9" s="47">
         <v>3.46</v>
       </c>
-      <c r="S9" s="17"/>
+      <c r="S9" s="47">
+        <v>3.47</v>
+      </c>
       <c r="T9" s="16"/>
       <c r="U9" s="17"/>
       <c r="V9" s="18"/>
       <c r="W9" s="23"/>
       <c r="X9" s="23"/>
       <c r="Y9" s="23"/>
       <c r="Z9" s="9"/>
       <c r="AA9" s="9"/>
     </row>
     <row r="10" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="47">
         <v>5.93</v>
       </c>
       <c r="D10" s="47">
         <v>6.04</v>
       </c>
       <c r="E10" s="47">
         <v>5.72</v>
       </c>
@@ -5557,51 +5564,53 @@
       </c>
       <c r="K10" s="47">
         <v>5.8</v>
       </c>
       <c r="L10" s="47">
         <v>5.84</v>
       </c>
       <c r="M10" s="47">
         <v>5.87</v>
       </c>
       <c r="N10" s="47">
         <v>5.88</v>
       </c>
       <c r="O10" s="47">
         <v>5.38</v>
       </c>
       <c r="P10" s="47">
         <v>5.34</v>
       </c>
       <c r="Q10" s="47">
         <v>5.57</v>
       </c>
       <c r="R10" s="47">
         <v>5.58</v>
       </c>
-      <c r="S10" s="17"/>
+      <c r="S10" s="47">
+        <v>5.49</v>
+      </c>
       <c r="T10" s="16"/>
       <c r="U10" s="17"/>
       <c r="V10" s="18"/>
       <c r="W10" s="23"/>
       <c r="X10" s="23"/>
       <c r="Y10" s="23"/>
       <c r="Z10" s="9"/>
       <c r="AA10" s="9"/>
     </row>
     <row r="11" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="47">
         <v>6.25</v>
       </c>
       <c r="D11" s="47">
         <v>6.26</v>
       </c>
       <c r="E11" s="47">
         <v>5.78</v>
       </c>
@@ -5622,51 +5631,53 @@
       </c>
       <c r="K11" s="47">
         <v>5.95</v>
       </c>
       <c r="L11" s="47">
         <v>5.91</v>
       </c>
       <c r="M11" s="47">
         <v>5.88</v>
       </c>
       <c r="N11" s="47">
         <v>5.89</v>
       </c>
       <c r="O11" s="47">
         <v>4.41</v>
       </c>
       <c r="P11" s="47">
         <v>4.8499999999999996</v>
       </c>
       <c r="Q11" s="47">
         <v>5.37</v>
       </c>
       <c r="R11" s="47">
         <v>5.47</v>
       </c>
-      <c r="S11" s="17"/>
+      <c r="S11" s="47">
+        <v>5.6</v>
+      </c>
       <c r="T11" s="16"/>
       <c r="U11" s="17"/>
       <c r="V11" s="18"/>
       <c r="W11" s="23"/>
       <c r="X11" s="23"/>
       <c r="Y11" s="23"/>
       <c r="Z11" s="9"/>
       <c r="AA11" s="9"/>
     </row>
     <row r="12" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="47">
         <v>5.99</v>
       </c>
       <c r="D12" s="47">
         <v>6.07</v>
       </c>
       <c r="E12" s="47">
         <v>6.11</v>
       </c>
@@ -5687,51 +5698,53 @@
       </c>
       <c r="K12" s="47">
         <v>5.93</v>
       </c>
       <c r="L12" s="47">
         <v>6</v>
       </c>
       <c r="M12" s="47">
         <v>5.98</v>
       </c>
       <c r="N12" s="47">
         <v>6.07</v>
       </c>
       <c r="O12" s="47">
         <v>5.43</v>
       </c>
       <c r="P12" s="47">
         <v>5.93</v>
       </c>
       <c r="Q12" s="47">
         <v>5.81</v>
       </c>
       <c r="R12" s="47">
         <v>5.98</v>
       </c>
-      <c r="S12" s="17"/>
+      <c r="S12" s="47">
+        <v>5.99</v>
+      </c>
       <c r="T12" s="16"/>
       <c r="U12" s="17"/>
       <c r="V12" s="18"/>
       <c r="W12" s="23"/>
       <c r="X12" s="23"/>
       <c r="Y12" s="23"/>
       <c r="Z12" s="9"/>
       <c r="AA12" s="9"/>
     </row>
     <row r="13" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="47">
         <v>5.55</v>
       </c>
       <c r="D13" s="47">
         <v>5.76</v>
       </c>
       <c r="E13" s="47">
         <v>5.33</v>
       </c>
@@ -5752,51 +5765,53 @@
       </c>
       <c r="K13" s="47">
         <v>5.47</v>
       </c>
       <c r="L13" s="47">
         <v>5.44</v>
       </c>
       <c r="M13" s="47">
         <v>5.5</v>
       </c>
       <c r="N13" s="47">
         <v>5.58</v>
       </c>
       <c r="O13" s="47">
         <v>4.1399999999999997</v>
       </c>
       <c r="P13" s="47">
         <v>4.18</v>
       </c>
       <c r="Q13" s="47">
         <v>4.76</v>
       </c>
       <c r="R13" s="47">
         <v>4.91</v>
       </c>
-      <c r="S13" s="17"/>
+      <c r="S13" s="47">
+        <v>5.05</v>
+      </c>
       <c r="T13" s="16"/>
       <c r="U13" s="17"/>
       <c r="V13" s="18"/>
       <c r="W13" s="23"/>
       <c r="X13" s="23"/>
       <c r="Y13" s="23"/>
       <c r="Z13" s="9"/>
       <c r="AA13" s="9"/>
     </row>
     <row r="14" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="47">
         <v>4.0999999999999996</v>
       </c>
       <c r="D14" s="47">
         <v>4</v>
       </c>
       <c r="E14" s="47">
         <v>3.62</v>
       </c>
@@ -5817,51 +5832,53 @@
       </c>
       <c r="K14" s="47">
         <v>3.51</v>
       </c>
       <c r="L14" s="47">
         <v>3.59</v>
       </c>
       <c r="M14" s="47">
         <v>3.63</v>
       </c>
       <c r="N14" s="47">
         <v>3.72</v>
       </c>
       <c r="O14" s="47">
         <v>2.92</v>
       </c>
       <c r="P14" s="47">
         <v>3.15</v>
       </c>
       <c r="Q14" s="47">
         <v>3.19</v>
       </c>
       <c r="R14" s="47">
         <v>3.13</v>
       </c>
-      <c r="S14" s="17"/>
+      <c r="S14" s="47">
+        <v>3.35</v>
+      </c>
       <c r="T14" s="16"/>
       <c r="U14" s="17"/>
       <c r="V14" s="18"/>
       <c r="W14" s="23"/>
       <c r="X14" s="23"/>
       <c r="Y14" s="23"/>
       <c r="Z14" s="9"/>
       <c r="AA14" s="9"/>
     </row>
     <row r="15" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="32" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="48">
         <v>6.49</v>
       </c>
       <c r="D15" s="48">
         <v>6.79</v>
       </c>
       <c r="E15" s="48">
         <v>6.35</v>
       </c>
@@ -5882,51 +5899,53 @@
       </c>
       <c r="K15" s="48">
         <v>6.67</v>
       </c>
       <c r="L15" s="48">
         <v>6.75</v>
       </c>
       <c r="M15" s="48">
         <v>6.84</v>
       </c>
       <c r="N15" s="48">
         <v>6.95</v>
       </c>
       <c r="O15" s="48">
         <v>6.01</v>
       </c>
       <c r="P15" s="48">
         <v>5.61</v>
       </c>
       <c r="Q15" s="48">
         <v>5.67</v>
       </c>
       <c r="R15" s="48">
         <v>5.75</v>
       </c>
-      <c r="S15" s="17"/>
+      <c r="S15" s="48">
+        <v>5.81</v>
+      </c>
       <c r="T15" s="16"/>
       <c r="U15" s="17"/>
       <c r="V15" s="18"/>
       <c r="W15" s="23"/>
       <c r="X15" s="23"/>
       <c r="Y15" s="23"/>
       <c r="Z15" s="9"/>
       <c r="AA15" s="9"/>
     </row>
     <row r="16" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="19"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="26"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>