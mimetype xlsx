--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="2220" yWindow="-285" windowWidth="25080" windowHeight="13050"/>
+    <workbookView xWindow="2220" yWindow="-285" windowWidth="25080" windowHeight="13050" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные (ОКС)" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="10" r:id="rId2"/>
     <sheet name="Показатель" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="79">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
@@ -251,51 +251,51 @@
   <si>
     <t>С 1 января 2025 года</t>
   </si>
   <si>
     <t>Управление социальной и демографической статистики</t>
   </si>
   <si>
     <t>Толымбекова Э.Б.</t>
   </si>
   <si>
     <t>+7(727)277-55-56</t>
   </si>
   <si>
     <t>e.tolymbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Общий коэффициент смертности населения*</t>
   </si>
   <si>
     <t xml:space="preserve">Общий коэффициент смертности населения по месяцам </t>
   </si>
   <si>
     <t xml:space="preserve">единица на 1000 человек </t>
   </si>
   <si>
-    <t>Число умерших на 1000 человек погороду Алматы</t>
+    <t>Число умерших на 1000 человек по городу Алматы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="43">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -4804,52 +4804,52 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="44.7109375" style="50" customWidth="1"/>
     <col min="2" max="2" width="88.85546875" style="50" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75">
       <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="58">
         <v>61220101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" s="56" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="59" t="s">
         <v>76</v>
       </c>
     </row>
@@ -4932,59 +4932,59 @@
       <c r="B12" s="62" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="32.25" customHeight="1">
       <c r="A13" s="56" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="63" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="18" customHeight="1">
       <c r="A14" s="57" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="64" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="56" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="65">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="56" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="65">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="56" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="66" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="56" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="66" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="56" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="67" t="s">
         <v>73</v>
       </c>
@@ -5053,53 +5053,53 @@
       <c r="B9" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="2"/>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="2"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA951"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="T30" sqref="T30"/>
+      <selection pane="bottomLeft" activeCell="L23" sqref="L23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="7" customWidth="1"/>
     <col min="2" max="2" width="14.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="7" customWidth="1"/>
     <col min="5" max="8" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="6.5703125" style="7" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="27" customWidth="1"/>
     <col min="12" max="12" width="7.28515625" style="7" customWidth="1"/>
     <col min="13" max="13" width="6.42578125" style="7" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="7" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="24" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" style="7" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="8.7109375" style="7" customWidth="1"/>
     <col min="28" max="16384" width="14.42578125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="50" customFormat="1" ht="29.25" customHeight="1">
@@ -5372,50 +5372,53 @@
       </c>
       <c r="L7" s="21">
         <v>5.31</v>
       </c>
       <c r="M7" s="21">
         <v>5.34</v>
       </c>
       <c r="N7" s="21">
         <v>5.4</v>
       </c>
       <c r="O7" s="21">
         <v>4.49</v>
       </c>
       <c r="P7" s="21">
         <v>4.58</v>
       </c>
       <c r="Q7" s="21">
         <v>4.8</v>
       </c>
       <c r="R7" s="21">
         <v>4.84</v>
       </c>
       <c r="S7" s="21">
         <v>4.8899999999999997</v>
       </c>
+      <c r="T7" s="21">
+        <v>4.99</v>
+      </c>
       <c r="Z7" s="9"/>
       <c r="AA7" s="9"/>
     </row>
     <row r="8" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="47">
         <v>5.76</v>
       </c>
       <c r="D8" s="47">
         <v>6.09</v>
       </c>
       <c r="E8" s="47">
         <v>5.63</v>
       </c>
       <c r="F8" s="47">
         <v>5.64</v>
       </c>
       <c r="G8" s="47">
         <v>5.57</v>
       </c>
@@ -5433,51 +5436,53 @@
       </c>
       <c r="L8" s="47">
         <v>5.89</v>
       </c>
       <c r="M8" s="47">
         <v>5.92</v>
       </c>
       <c r="N8" s="47">
         <v>5.97</v>
       </c>
       <c r="O8" s="47">
         <v>4.3899999999999997</v>
       </c>
       <c r="P8" s="47">
         <v>4.6900000000000004</v>
       </c>
       <c r="Q8" s="47">
         <v>5.0599999999999996</v>
       </c>
       <c r="R8" s="47">
         <v>5</v>
       </c>
       <c r="S8" s="47">
         <v>5.07</v>
       </c>
-      <c r="T8" s="16"/>
+      <c r="T8" s="47">
+        <v>5.25</v>
+      </c>
       <c r="U8" s="17"/>
       <c r="V8" s="18"/>
       <c r="W8" s="21"/>
       <c r="X8" s="21"/>
       <c r="Y8" s="21"/>
       <c r="Z8" s="9"/>
       <c r="AA8" s="9"/>
     </row>
     <row r="9" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="47">
         <v>3.7</v>
       </c>
       <c r="D9" s="47">
         <v>3.88</v>
       </c>
       <c r="E9" s="47">
         <v>3.75</v>
       </c>
       <c r="F9" s="47">
@@ -5500,51 +5505,53 @@
       </c>
       <c r="L9" s="47">
         <v>3.71</v>
       </c>
       <c r="M9" s="47">
         <v>3.76</v>
       </c>
       <c r="N9" s="47">
         <v>3.8</v>
       </c>
       <c r="O9" s="47">
         <v>3.59</v>
       </c>
       <c r="P9" s="47">
         <v>3.48</v>
       </c>
       <c r="Q9" s="47">
         <v>3.51</v>
       </c>
       <c r="R9" s="47">
         <v>3.46</v>
       </c>
       <c r="S9" s="47">
         <v>3.47</v>
       </c>
-      <c r="T9" s="16"/>
+      <c r="T9" s="47">
+        <v>3.54</v>
+      </c>
       <c r="U9" s="17"/>
       <c r="V9" s="18"/>
       <c r="W9" s="23"/>
       <c r="X9" s="23"/>
       <c r="Y9" s="23"/>
       <c r="Z9" s="9"/>
       <c r="AA9" s="9"/>
     </row>
     <row r="10" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="47">
         <v>5.93</v>
       </c>
       <c r="D10" s="47">
         <v>6.04</v>
       </c>
       <c r="E10" s="47">
         <v>5.72</v>
       </c>
       <c r="F10" s="47">
@@ -5567,51 +5574,53 @@
       </c>
       <c r="L10" s="47">
         <v>5.84</v>
       </c>
       <c r="M10" s="47">
         <v>5.87</v>
       </c>
       <c r="N10" s="47">
         <v>5.88</v>
       </c>
       <c r="O10" s="47">
         <v>5.38</v>
       </c>
       <c r="P10" s="47">
         <v>5.34</v>
       </c>
       <c r="Q10" s="47">
         <v>5.57</v>
       </c>
       <c r="R10" s="47">
         <v>5.58</v>
       </c>
       <c r="S10" s="47">
         <v>5.49</v>
       </c>
-      <c r="T10" s="16"/>
+      <c r="T10" s="47">
+        <v>5.54</v>
+      </c>
       <c r="U10" s="17"/>
       <c r="V10" s="18"/>
       <c r="W10" s="23"/>
       <c r="X10" s="23"/>
       <c r="Y10" s="23"/>
       <c r="Z10" s="9"/>
       <c r="AA10" s="9"/>
     </row>
     <row r="11" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="47">
         <v>6.25</v>
       </c>
       <c r="D11" s="47">
         <v>6.26</v>
       </c>
       <c r="E11" s="47">
         <v>5.78</v>
       </c>
       <c r="F11" s="47">
@@ -5634,51 +5643,53 @@
       </c>
       <c r="L11" s="47">
         <v>5.91</v>
       </c>
       <c r="M11" s="47">
         <v>5.88</v>
       </c>
       <c r="N11" s="47">
         <v>5.89</v>
       </c>
       <c r="O11" s="47">
         <v>4.41</v>
       </c>
       <c r="P11" s="47">
         <v>4.8499999999999996</v>
       </c>
       <c r="Q11" s="47">
         <v>5.37</v>
       </c>
       <c r="R11" s="47">
         <v>5.47</v>
       </c>
       <c r="S11" s="47">
         <v>5.6</v>
       </c>
-      <c r="T11" s="16"/>
+      <c r="T11" s="47">
+        <v>5.64</v>
+      </c>
       <c r="U11" s="17"/>
       <c r="V11" s="18"/>
       <c r="W11" s="23"/>
       <c r="X11" s="23"/>
       <c r="Y11" s="23"/>
       <c r="Z11" s="9"/>
       <c r="AA11" s="9"/>
     </row>
     <row r="12" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="47">
         <v>5.99</v>
       </c>
       <c r="D12" s="47">
         <v>6.07</v>
       </c>
       <c r="E12" s="47">
         <v>6.11</v>
       </c>
       <c r="F12" s="47">
@@ -5701,51 +5712,53 @@
       </c>
       <c r="L12" s="47">
         <v>6</v>
       </c>
       <c r="M12" s="47">
         <v>5.98</v>
       </c>
       <c r="N12" s="47">
         <v>6.07</v>
       </c>
       <c r="O12" s="47">
         <v>5.43</v>
       </c>
       <c r="P12" s="47">
         <v>5.93</v>
       </c>
       <c r="Q12" s="47">
         <v>5.81</v>
       </c>
       <c r="R12" s="47">
         <v>5.98</v>
       </c>
       <c r="S12" s="47">
         <v>5.99</v>
       </c>
-      <c r="T12" s="16"/>
+      <c r="T12" s="47">
+        <v>6.02</v>
+      </c>
       <c r="U12" s="17"/>
       <c r="V12" s="18"/>
       <c r="W12" s="23"/>
       <c r="X12" s="23"/>
       <c r="Y12" s="23"/>
       <c r="Z12" s="9"/>
       <c r="AA12" s="9"/>
     </row>
     <row r="13" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="47">
         <v>5.55</v>
       </c>
       <c r="D13" s="47">
         <v>5.76</v>
       </c>
       <c r="E13" s="47">
         <v>5.33</v>
       </c>
       <c r="F13" s="47">
@@ -5768,51 +5781,53 @@
       </c>
       <c r="L13" s="47">
         <v>5.44</v>
       </c>
       <c r="M13" s="47">
         <v>5.5</v>
       </c>
       <c r="N13" s="47">
         <v>5.58</v>
       </c>
       <c r="O13" s="47">
         <v>4.1399999999999997</v>
       </c>
       <c r="P13" s="47">
         <v>4.18</v>
       </c>
       <c r="Q13" s="47">
         <v>4.76</v>
       </c>
       <c r="R13" s="47">
         <v>4.91</v>
       </c>
       <c r="S13" s="47">
         <v>5.05</v>
       </c>
-      <c r="T13" s="16"/>
+      <c r="T13" s="47">
+        <v>5.14</v>
+      </c>
       <c r="U13" s="17"/>
       <c r="V13" s="18"/>
       <c r="W13" s="23"/>
       <c r="X13" s="23"/>
       <c r="Y13" s="23"/>
       <c r="Z13" s="9"/>
       <c r="AA13" s="9"/>
     </row>
     <row r="14" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="47">
         <v>4.0999999999999996</v>
       </c>
       <c r="D14" s="47">
         <v>4</v>
       </c>
       <c r="E14" s="47">
         <v>3.62</v>
       </c>
       <c r="F14" s="47">
@@ -5835,51 +5850,53 @@
       </c>
       <c r="L14" s="47">
         <v>3.59</v>
       </c>
       <c r="M14" s="47">
         <v>3.63</v>
       </c>
       <c r="N14" s="47">
         <v>3.72</v>
       </c>
       <c r="O14" s="47">
         <v>2.92</v>
       </c>
       <c r="P14" s="47">
         <v>3.15</v>
       </c>
       <c r="Q14" s="47">
         <v>3.19</v>
       </c>
       <c r="R14" s="47">
         <v>3.13</v>
       </c>
       <c r="S14" s="47">
         <v>3.35</v>
       </c>
-      <c r="T14" s="16"/>
+      <c r="T14" s="47">
+        <v>3.4</v>
+      </c>
       <c r="U14" s="17"/>
       <c r="V14" s="18"/>
       <c r="W14" s="23"/>
       <c r="X14" s="23"/>
       <c r="Y14" s="23"/>
       <c r="Z14" s="9"/>
       <c r="AA14" s="9"/>
     </row>
     <row r="15" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="32" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="48">
         <v>6.49</v>
       </c>
       <c r="D15" s="48">
         <v>6.79</v>
       </c>
       <c r="E15" s="48">
         <v>6.35</v>
       </c>
       <c r="F15" s="48">
@@ -5902,82 +5919,84 @@
       </c>
       <c r="L15" s="48">
         <v>6.75</v>
       </c>
       <c r="M15" s="48">
         <v>6.84</v>
       </c>
       <c r="N15" s="48">
         <v>6.95</v>
       </c>
       <c r="O15" s="48">
         <v>6.01</v>
       </c>
       <c r="P15" s="48">
         <v>5.61</v>
       </c>
       <c r="Q15" s="48">
         <v>5.67</v>
       </c>
       <c r="R15" s="48">
         <v>5.75</v>
       </c>
       <c r="S15" s="48">
         <v>5.81</v>
       </c>
-      <c r="T15" s="16"/>
+      <c r="T15" s="48">
+        <v>6.17</v>
+      </c>
       <c r="U15" s="17"/>
       <c r="V15" s="18"/>
       <c r="W15" s="23"/>
       <c r="X15" s="23"/>
       <c r="Y15" s="23"/>
       <c r="Z15" s="9"/>
       <c r="AA15" s="9"/>
     </row>
     <row r="16" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="19"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="26"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
       <c r="N16" s="15"/>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16" s="16"/>
       <c r="S16" s="17"/>
-      <c r="T16" s="16"/>
+      <c r="T16" s="21"/>
       <c r="U16" s="17"/>
       <c r="V16" s="18"/>
       <c r="W16" s="23"/>
       <c r="X16" s="23"/>
       <c r="Y16" s="23"/>
       <c r="Z16" s="9"/>
       <c r="AA16" s="9"/>
     </row>
     <row r="17" spans="1:27" ht="14.25" customHeight="1">
       <c r="A17" s="5"/>
       <c r="B17" s="19"/>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="26"/>
       <c r="L17" s="15"/>
       <c r="M17" s="15"/>
       <c r="N17" s="15"/>
       <c r="O17" s="15"/>
       <c r="P17" s="15"/>