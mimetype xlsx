--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="2220" yWindow="-285" windowWidth="25080" windowHeight="13050" activeTab="2"/>
+    <workbookView xWindow="2220" yWindow="-285" windowWidth="25080" windowHeight="13050"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные (ОКС)" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="10" r:id="rId2"/>
     <sheet name="Показатель" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="79">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
@@ -4804,59 +4804,59 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="44.7109375" style="50" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.42578125" style="50"/>
+    <col min="1" max="1" width="44.75" style="50" customWidth="1"/>
+    <col min="2" max="2" width="88.875" style="50" customWidth="1"/>
+    <col min="3" max="16384" width="14.375" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75">
       <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="58">
         <v>61220101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" s="56" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="59" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75">
       <c r="A3" s="56" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="59" t="s">
         <v>77</v>
       </c>
@@ -4932,59 +4932,59 @@
       <c r="B12" s="62" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="32.25" customHeight="1">
       <c r="A13" s="56" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="63" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="18" customHeight="1">
       <c r="A14" s="57" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="64" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="56" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="65">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="56" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="65">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="56" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="66" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="56" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="66" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="56" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="67" t="s">
         <v>73</v>
       </c>
@@ -4996,51 +4996,51 @@
       <c r="B20" s="68" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B20" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B3:B12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="114.7109375" customWidth="1"/>
+    <col min="2" max="2" width="114.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:2" ht="14.25" customHeight="1">
       <c r="B3" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="4" spans="2:2" ht="14.25" customHeight="1">
       <c r="B4" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="2:2" ht="14.25" customHeight="1">
       <c r="B5" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="14.25" customHeight="1">
       <c r="B6" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="14.25" customHeight="1">
       <c r="B7" s="1" t="s">
         <v>45</v>
@@ -5053,75 +5053,75 @@
       <c r="B9" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="2"/>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="2"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA951"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="L23" sqref="L23"/>
+      <selection pane="bottomLeft" activeCell="V20" sqref="V20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="10.42578125" style="7" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="28" max="16384" width="14.42578125" style="7"/>
+    <col min="1" max="1" width="10.375" style="7" customWidth="1"/>
+    <col min="2" max="2" width="14.125" style="7" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.125" style="7" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.625" style="7" customWidth="1"/>
+    <col min="5" max="8" width="6.625" style="7" bestFit="1" customWidth="1"/>
+    <col min="9" max="10" width="6.625" style="7" customWidth="1"/>
+    <col min="11" max="11" width="8.125" style="27" customWidth="1"/>
+    <col min="12" max="12" width="7.25" style="7" customWidth="1"/>
+    <col min="13" max="13" width="6.375" style="7" customWidth="1"/>
+    <col min="14" max="14" width="7.125" style="7" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.125" style="7" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.25" style="7" bestFit="1" customWidth="1"/>
+    <col min="17" max="22" width="6.625" style="7" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="7.75" style="24" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.875" style="7" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="6.625" style="7" bestFit="1" customWidth="1"/>
+    <col min="26" max="27" width="8.75" style="7" customWidth="1"/>
+    <col min="28" max="16384" width="14.375" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="50" customFormat="1" ht="29.25" customHeight="1">
       <c r="A1" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="69" t="s">
         <v>75</v>
       </c>
       <c r="C1" s="69"/>
       <c r="D1" s="69"/>
       <c r="E1" s="69"/>
       <c r="F1" s="69"/>
       <c r="G1" s="69"/>
       <c r="H1" s="69"/>
       <c r="I1" s="69"/>
       <c r="J1" s="69"/>
       <c r="K1" s="69"/>
       <c r="L1" s="69"/>
       <c r="M1" s="69"/>
       <c r="N1" s="69"/>
       <c r="O1" s="69"/>
       <c r="P1" s="69"/>
       <c r="Q1" s="69"/>
       <c r="R1" s="69"/>
@@ -5375,50 +5375,53 @@
       </c>
       <c r="M7" s="21">
         <v>5.34</v>
       </c>
       <c r="N7" s="21">
         <v>5.4</v>
       </c>
       <c r="O7" s="21">
         <v>4.49</v>
       </c>
       <c r="P7" s="21">
         <v>4.58</v>
       </c>
       <c r="Q7" s="21">
         <v>4.8</v>
       </c>
       <c r="R7" s="21">
         <v>4.84</v>
       </c>
       <c r="S7" s="21">
         <v>4.8899999999999997</v>
       </c>
       <c r="T7" s="21">
         <v>4.99</v>
       </c>
+      <c r="U7" s="21">
+        <v>5.0999999999999996</v>
+      </c>
       <c r="Z7" s="9"/>
       <c r="AA7" s="9"/>
     </row>
     <row r="8" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A8" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="47">
         <v>5.76</v>
       </c>
       <c r="D8" s="47">
         <v>6.09</v>
       </c>
       <c r="E8" s="47">
         <v>5.63</v>
       </c>
       <c r="F8" s="47">
         <v>5.64</v>
       </c>
       <c r="G8" s="47">
         <v>5.57</v>
       </c>
@@ -5439,51 +5442,53 @@
       </c>
       <c r="M8" s="47">
         <v>5.92</v>
       </c>
       <c r="N8" s="47">
         <v>5.97</v>
       </c>
       <c r="O8" s="47">
         <v>4.3899999999999997</v>
       </c>
       <c r="P8" s="47">
         <v>4.6900000000000004</v>
       </c>
       <c r="Q8" s="47">
         <v>5.0599999999999996</v>
       </c>
       <c r="R8" s="47">
         <v>5</v>
       </c>
       <c r="S8" s="47">
         <v>5.07</v>
       </c>
       <c r="T8" s="47">
         <v>5.25</v>
       </c>
-      <c r="U8" s="17"/>
+      <c r="U8" s="47">
+        <v>5.47</v>
+      </c>
       <c r="V8" s="18"/>
       <c r="W8" s="21"/>
       <c r="X8" s="21"/>
       <c r="Y8" s="21"/>
       <c r="Z8" s="9"/>
       <c r="AA8" s="9"/>
     </row>
     <row r="9" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A9" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C9" s="47">
         <v>3.7</v>
       </c>
       <c r="D9" s="47">
         <v>3.88</v>
       </c>
       <c r="E9" s="47">
         <v>3.75</v>
       </c>
       <c r="F9" s="47">
         <v>3.79</v>
@@ -5508,51 +5513,53 @@
       </c>
       <c r="M9" s="47">
         <v>3.76</v>
       </c>
       <c r="N9" s="47">
         <v>3.8</v>
       </c>
       <c r="O9" s="47">
         <v>3.59</v>
       </c>
       <c r="P9" s="47">
         <v>3.48</v>
       </c>
       <c r="Q9" s="47">
         <v>3.51</v>
       </c>
       <c r="R9" s="47">
         <v>3.46</v>
       </c>
       <c r="S9" s="47">
         <v>3.47</v>
       </c>
       <c r="T9" s="47">
         <v>3.54</v>
       </c>
-      <c r="U9" s="17"/>
+      <c r="U9" s="47">
+        <v>3.56</v>
+      </c>
       <c r="V9" s="18"/>
       <c r="W9" s="23"/>
       <c r="X9" s="23"/>
       <c r="Y9" s="23"/>
       <c r="Z9" s="9"/>
       <c r="AA9" s="9"/>
     </row>
     <row r="10" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A10" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="47">
         <v>5.93</v>
       </c>
       <c r="D10" s="47">
         <v>6.04</v>
       </c>
       <c r="E10" s="47">
         <v>5.72</v>
       </c>
       <c r="F10" s="47">
         <v>5.77</v>
@@ -5577,51 +5584,53 @@
       </c>
       <c r="M10" s="47">
         <v>5.87</v>
       </c>
       <c r="N10" s="47">
         <v>5.88</v>
       </c>
       <c r="O10" s="47">
         <v>5.38</v>
       </c>
       <c r="P10" s="47">
         <v>5.34</v>
       </c>
       <c r="Q10" s="47">
         <v>5.57</v>
       </c>
       <c r="R10" s="47">
         <v>5.58</v>
       </c>
       <c r="S10" s="47">
         <v>5.49</v>
       </c>
       <c r="T10" s="47">
         <v>5.54</v>
       </c>
-      <c r="U10" s="17"/>
+      <c r="U10" s="47">
+        <v>5.7</v>
+      </c>
       <c r="V10" s="18"/>
       <c r="W10" s="23"/>
       <c r="X10" s="23"/>
       <c r="Y10" s="23"/>
       <c r="Z10" s="9"/>
       <c r="AA10" s="9"/>
     </row>
     <row r="11" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="47">
         <v>6.25</v>
       </c>
       <c r="D11" s="47">
         <v>6.26</v>
       </c>
       <c r="E11" s="47">
         <v>5.78</v>
       </c>
       <c r="F11" s="47">
         <v>5.97</v>
@@ -5646,51 +5655,53 @@
       </c>
       <c r="M11" s="47">
         <v>5.88</v>
       </c>
       <c r="N11" s="47">
         <v>5.89</v>
       </c>
       <c r="O11" s="47">
         <v>4.41</v>
       </c>
       <c r="P11" s="47">
         <v>4.8499999999999996</v>
       </c>
       <c r="Q11" s="47">
         <v>5.37</v>
       </c>
       <c r="R11" s="47">
         <v>5.47</v>
       </c>
       <c r="S11" s="47">
         <v>5.6</v>
       </c>
       <c r="T11" s="47">
         <v>5.64</v>
       </c>
-      <c r="U11" s="17"/>
+      <c r="U11" s="47">
+        <v>5.69</v>
+      </c>
       <c r="V11" s="18"/>
       <c r="W11" s="23"/>
       <c r="X11" s="23"/>
       <c r="Y11" s="23"/>
       <c r="Z11" s="9"/>
       <c r="AA11" s="9"/>
     </row>
     <row r="12" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A12" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="47">
         <v>5.99</v>
       </c>
       <c r="D12" s="47">
         <v>6.07</v>
       </c>
       <c r="E12" s="47">
         <v>6.11</v>
       </c>
       <c r="F12" s="47">
         <v>6.02</v>
@@ -5715,51 +5726,53 @@
       </c>
       <c r="M12" s="47">
         <v>5.98</v>
       </c>
       <c r="N12" s="47">
         <v>6.07</v>
       </c>
       <c r="O12" s="47">
         <v>5.43</v>
       </c>
       <c r="P12" s="47">
         <v>5.93</v>
       </c>
       <c r="Q12" s="47">
         <v>5.81</v>
       </c>
       <c r="R12" s="47">
         <v>5.98</v>
       </c>
       <c r="S12" s="47">
         <v>5.99</v>
       </c>
       <c r="T12" s="47">
         <v>6.02</v>
       </c>
-      <c r="U12" s="17"/>
+      <c r="U12" s="47">
+        <v>5.99</v>
+      </c>
       <c r="V12" s="18"/>
       <c r="W12" s="23"/>
       <c r="X12" s="23"/>
       <c r="Y12" s="23"/>
       <c r="Z12" s="9"/>
       <c r="AA12" s="9"/>
     </row>
     <row r="13" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A13" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>65</v>
       </c>
       <c r="C13" s="47">
         <v>5.55</v>
       </c>
       <c r="D13" s="47">
         <v>5.76</v>
       </c>
       <c r="E13" s="47">
         <v>5.33</v>
       </c>
       <c r="F13" s="47">
         <v>5.46</v>
@@ -5784,51 +5797,53 @@
       </c>
       <c r="M13" s="47">
         <v>5.5</v>
       </c>
       <c r="N13" s="47">
         <v>5.58</v>
       </c>
       <c r="O13" s="47">
         <v>4.1399999999999997</v>
       </c>
       <c r="P13" s="47">
         <v>4.18</v>
       </c>
       <c r="Q13" s="47">
         <v>4.76</v>
       </c>
       <c r="R13" s="47">
         <v>4.91</v>
       </c>
       <c r="S13" s="47">
         <v>5.05</v>
       </c>
       <c r="T13" s="47">
         <v>5.14</v>
       </c>
-      <c r="U13" s="17"/>
+      <c r="U13" s="47">
+        <v>5.14</v>
+      </c>
       <c r="V13" s="18"/>
       <c r="W13" s="23"/>
       <c r="X13" s="23"/>
       <c r="Y13" s="23"/>
       <c r="Z13" s="9"/>
       <c r="AA13" s="9"/>
     </row>
     <row r="14" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A14" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="47">
         <v>4.0999999999999996</v>
       </c>
       <c r="D14" s="47">
         <v>4</v>
       </c>
       <c r="E14" s="47">
         <v>3.62</v>
       </c>
       <c r="F14" s="47">
         <v>3.5</v>
@@ -5853,51 +5868,53 @@
       </c>
       <c r="M14" s="47">
         <v>3.63</v>
       </c>
       <c r="N14" s="47">
         <v>3.72</v>
       </c>
       <c r="O14" s="47">
         <v>2.92</v>
       </c>
       <c r="P14" s="47">
         <v>3.15</v>
       </c>
       <c r="Q14" s="47">
         <v>3.19</v>
       </c>
       <c r="R14" s="47">
         <v>3.13</v>
       </c>
       <c r="S14" s="47">
         <v>3.35</v>
       </c>
       <c r="T14" s="47">
         <v>3.4</v>
       </c>
-      <c r="U14" s="17"/>
+      <c r="U14" s="47">
+        <v>3.49</v>
+      </c>
       <c r="V14" s="18"/>
       <c r="W14" s="23"/>
       <c r="X14" s="23"/>
       <c r="Y14" s="23"/>
       <c r="Z14" s="9"/>
       <c r="AA14" s="9"/>
     </row>
     <row r="15" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A15" s="32" t="s">
         <v>68</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="48">
         <v>6.49</v>
       </c>
       <c r="D15" s="48">
         <v>6.79</v>
       </c>
       <c r="E15" s="48">
         <v>6.35</v>
       </c>
       <c r="F15" s="48">
         <v>6.72</v>
@@ -5922,51 +5939,53 @@
       </c>
       <c r="M15" s="48">
         <v>6.84</v>
       </c>
       <c r="N15" s="48">
         <v>6.95</v>
       </c>
       <c r="O15" s="48">
         <v>6.01</v>
       </c>
       <c r="P15" s="48">
         <v>5.61</v>
       </c>
       <c r="Q15" s="48">
         <v>5.67</v>
       </c>
       <c r="R15" s="48">
         <v>5.75</v>
       </c>
       <c r="S15" s="48">
         <v>5.81</v>
       </c>
       <c r="T15" s="48">
         <v>6.17</v>
       </c>
-      <c r="U15" s="17"/>
+      <c r="U15" s="48">
+        <v>6.56</v>
+      </c>
       <c r="V15" s="18"/>
       <c r="W15" s="23"/>
       <c r="X15" s="23"/>
       <c r="Y15" s="23"/>
       <c r="Z15" s="9"/>
       <c r="AA15" s="9"/>
     </row>
     <row r="16" spans="1:27" s="52" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="19"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="26"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
       <c r="N16" s="15"/>
       <c r="O16" s="15"/>