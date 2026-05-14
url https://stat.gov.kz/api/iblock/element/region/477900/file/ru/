--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные (млад. смерт.)" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Младенческая смертность" sheetId="8" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Метаданные (млад. смерт.)'!$A$1:$B$20</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="79">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Человек</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
@@ -4040,201 +4040,200 @@
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="55" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="57" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="55" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="55" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="55" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="58" fillId="0" borderId="1" xfId="44" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="1649" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="6" xfId="1649" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="6" xfId="1763" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="57" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="57" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="57" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="57" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2775">
     <cellStyle name="20% - Акцент1 2" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 10 2" xfId="1775"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 11 2" xfId="1776"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="51"/>
     <cellStyle name="20% - Акцент1 2 12 2" xfId="1777"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="52"/>
     <cellStyle name="20% - Акцент1 2 13 2" xfId="1778"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="53"/>
     <cellStyle name="20% - Акцент1 2 14 2" xfId="1779"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="54"/>
     <cellStyle name="20% - Акцент1 2 15 2" xfId="1780"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="55"/>
     <cellStyle name="20% - Акцент1 2 16 2" xfId="1781"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="56"/>
     <cellStyle name="20% - Акцент1 2 17 2" xfId="1782"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="57"/>
     <cellStyle name="20% - Акцент1 2 18 2" xfId="1783"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="58"/>
     <cellStyle name="20% - Акцент1 2 19 2" xfId="1784"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="59"/>
@@ -7203,217 +7202,217 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/37/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="47.85546875" style="45" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.42578125" style="45"/>
+    <col min="1" max="1" width="47.85546875" style="34" customWidth="1"/>
+    <col min="2" max="2" width="85.7109375" style="34" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="47">
+      <c r="B1" s="36">
         <v>612202</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
-      <c r="A2" s="46" t="s">
+      <c r="A2" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="48" t="s">
+      <c r="B2" s="37" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="48" t="s">
+      <c r="B3" s="37" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="12.75">
-      <c r="A4" s="46" t="s">
+      <c r="A4" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="48" t="s">
+      <c r="B4" s="37" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75">
-      <c r="A5" s="46" t="s">
+      <c r="A5" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="48" t="s">
+      <c r="B5" s="37" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="12.75">
-      <c r="A6" s="46" t="s">
+      <c r="A6" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="48" t="s">
+      <c r="B6" s="37" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.75">
-      <c r="A7" s="46" t="s">
+      <c r="A7" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="48" t="s">
+      <c r="B7" s="37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="26.25" customHeight="1">
-      <c r="A8" s="46" t="s">
+      <c r="A8" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="49" t="s">
+      <c r="B8" s="38" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="68.25" customHeight="1">
-      <c r="A9" s="46" t="s">
+      <c r="A9" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="49" t="s">
+      <c r="B9" s="38" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="12.75">
-      <c r="A10" s="46" t="s">
+      <c r="A10" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="48" t="s">
+      <c r="B10" s="37" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="12.75">
-      <c r="A11" s="46" t="s">
+      <c r="A11" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="50" t="s">
+      <c r="B11" s="39" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="12.75">
-      <c r="A12" s="46" t="s">
+      <c r="A12" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="51" t="s">
+      <c r="B12" s="40" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="33" customHeight="1">
-      <c r="A13" s="46" t="s">
+      <c r="A13" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="52" t="s">
+      <c r="B13" s="41" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
-      <c r="A14" s="46" t="s">
+      <c r="A14" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="51" t="s">
+      <c r="B14" s="40" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
-      <c r="A15" s="46" t="s">
+      <c r="A15" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="53">
-        <v>46122</v>
+      <c r="B15" s="42">
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
-      <c r="A16" s="46" t="s">
+      <c r="A16" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="53">
-        <v>46154</v>
+      <c r="B16" s="42">
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
-      <c r="A17" s="46" t="s">
+      <c r="A17" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="54" t="s">
+      <c r="B17" s="43" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
-      <c r="A18" s="46" t="s">
+      <c r="A18" s="35" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="54" t="s">
+      <c r="B18" s="43" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
-      <c r="A19" s="46" t="s">
+      <c r="A19" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="55" t="s">
+      <c r="B19" s="44" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12.75">
-      <c r="A20" s="46" t="s">
+      <c r="A20" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="56" t="s">
+      <c r="B20" s="45" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B20" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B4:B13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B13" sqref="B13"/>
@@ -7454,1310 +7453,1329 @@
     </row>
     <row r="10" spans="2:2" ht="25.5">
       <c r="B10" s="15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="15" customHeight="1">
       <c r="B11" s="14"/>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="14"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="16" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA940"/>
+  <dimension ref="A1:AA938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D28" sqref="D28"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:XFD3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="10.85546875" style="22" customWidth="1"/>
+    <col min="1" max="1" width="10.85546875" style="21" customWidth="1"/>
     <col min="2" max="2" width="14" style="19" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="4.5703125" style="19" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="3.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="4.7109375" style="19" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="19" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="19" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="19" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" style="19" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="3.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" style="19" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="19" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="7.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="8.7109375" style="19" customWidth="1"/>
     <col min="28" max="16384" width="14.42578125" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="14.25" customHeight="1">
-[...28 lines deleted...]
-      <c r="A2" s="23" t="s">
+    <row r="1" spans="1:27" ht="28.5" customHeight="1">
+      <c r="A1" s="22" t="s">
         <v>54</v>
       </c>
-      <c r="B2" s="39" t="s">
+      <c r="B1" s="50" t="s">
         <v>52</v>
       </c>
-      <c r="C2" s="39"/>
-[...22 lines deleted...]
-      <c r="Z2" s="39"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="1"/>
+    </row>
+    <row r="2" spans="1:27" ht="14.25" customHeight="1">
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
     </row>
     <row r="3" spans="1:27" ht="14.25" customHeight="1">
-      <c r="B3" s="18"/>
-[...2 lines deleted...]
-      <c r="E3" s="18"/>
+      <c r="A3" s="33"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
       <c r="F3" s="2"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
-      <c r="P3" s="1"/>
+      <c r="P3" s="2"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
-      <c r="U3" s="1"/>
-[...60 lines deleted...]
-      <c r="Z5" s="24" t="s">
+      <c r="U3" s="3"/>
+      <c r="V3" s="20"/>
+      <c r="W3" s="20"/>
+      <c r="X3" s="23"/>
+      <c r="Z3" s="23" t="s">
         <v>24</v>
       </c>
-      <c r="AA5" s="1"/>
-[...2 lines deleted...]
-      <c r="A6" s="41" t="s">
+      <c r="AA3" s="1"/>
+    </row>
+    <row r="4" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A4" s="52" t="s">
         <v>50</v>
       </c>
-      <c r="B6" s="42"/>
-      <c r="C6" s="35">
+      <c r="B4" s="53"/>
+      <c r="C4" s="46">
         <v>2025</v>
       </c>
-      <c r="D6" s="36"/>
-[...10 lines deleted...]
-      <c r="O6" s="37">
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="47"/>
+      <c r="N4" s="47"/>
+      <c r="O4" s="48">
         <v>2026</v>
       </c>
-      <c r="P6" s="38"/>
-[...15 lines deleted...]
-      <c r="C7" s="5" t="s">
+      <c r="P4" s="49"/>
+      <c r="Q4" s="49"/>
+      <c r="R4" s="49"/>
+      <c r="S4" s="49"/>
+      <c r="T4" s="49"/>
+      <c r="U4" s="49"/>
+      <c r="V4" s="49"/>
+      <c r="W4" s="49"/>
+      <c r="X4" s="49"/>
+      <c r="Y4" s="49"/>
+      <c r="Z4" s="49"/>
+      <c r="AA4" s="1"/>
+    </row>
+    <row r="5" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A5" s="54"/>
+      <c r="B5" s="55"/>
+      <c r="C5" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="D5" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="E5" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="F5" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="5" t="s">
+      <c r="G5" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="H7" s="4" t="s">
+      <c r="H5" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="I7" s="4" t="s">
+      <c r="I5" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="J7" s="4" t="s">
+      <c r="J5" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="K5" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="O7" s="6" t="s">
+      <c r="O5" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="P7" s="6" t="s">
+      <c r="P5" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="Q7" s="6" t="s">
+      <c r="Q5" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="R7" s="5" t="s">
+      <c r="R5" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="S7" s="5" t="s">
+      <c r="S5" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="T7" s="5" t="s">
+      <c r="T5" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="U7" s="5" t="s">
+      <c r="U5" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="V7" s="5" t="s">
+      <c r="V5" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="W7" s="5" t="s">
+      <c r="W5" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="X7" s="25" t="s">
+      <c r="X5" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="Y7" s="33" t="s">
+      <c r="Y5" s="32" t="s">
         <v>35</v>
       </c>
-      <c r="Z7" s="5" t="s">
+      <c r="Z5" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="AA7" s="1"/>
-[...2 lines deleted...]
-      <c r="B8" s="40" t="s">
+      <c r="AA5" s="1"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="B6" s="51" t="s">
         <v>37</v>
       </c>
-      <c r="C8" s="40"/>
-[...26 lines deleted...]
-      <c r="A9" s="22">
+      <c r="C6" s="51"/>
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="51"/>
+      <c r="O6" s="51"/>
+      <c r="P6" s="51"/>
+      <c r="Q6" s="51"/>
+      <c r="R6" s="51"/>
+      <c r="S6" s="51"/>
+      <c r="T6" s="51"/>
+      <c r="U6" s="51"/>
+      <c r="V6" s="51"/>
+      <c r="W6" s="51"/>
+      <c r="X6" s="51"/>
+      <c r="Y6" s="51"/>
+      <c r="Z6" s="51"/>
+      <c r="AA6" s="12"/>
+    </row>
+    <row r="7" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A7" s="21">
         <v>750000000</v>
       </c>
-      <c r="B9" s="10" t="s">
+      <c r="B7" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="C9" s="7">
+      <c r="C7" s="7">
         <v>11</v>
       </c>
-      <c r="D9" s="7">
+      <c r="D7" s="7">
         <v>10</v>
       </c>
-      <c r="E9" s="7">
+      <c r="E7" s="7">
         <v>12</v>
       </c>
-      <c r="F9" s="8">
+      <c r="F7" s="8">
         <v>11</v>
       </c>
-      <c r="G9" s="9">
+      <c r="G7" s="9">
         <v>13</v>
       </c>
-      <c r="H9" s="8">
+      <c r="H7" s="8">
         <v>13</v>
       </c>
-      <c r="I9" s="9">
+      <c r="I7" s="9">
         <v>18</v>
       </c>
-      <c r="J9" s="17">
+      <c r="J7" s="17">
         <v>10</v>
       </c>
-      <c r="K9" s="17">
+      <c r="K7" s="17">
         <v>12</v>
       </c>
-      <c r="L9" s="17">
+      <c r="L7" s="17">
         <v>11</v>
       </c>
-      <c r="M9" s="17">
+      <c r="M7" s="17">
         <v>20</v>
       </c>
-      <c r="N9" s="17">
+      <c r="N7" s="17">
         <v>14</v>
       </c>
-      <c r="O9" s="17">
+      <c r="O7" s="17">
         <v>12</v>
       </c>
-      <c r="P9" s="17">
+      <c r="P7" s="17">
         <v>8</v>
       </c>
+      <c r="Q7" s="29">
+        <v>15</v>
+      </c>
+      <c r="Z7" s="1"/>
+      <c r="AA7" s="1"/>
+    </row>
+    <row r="8" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A8" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="C8" s="17" t="s">
+        <v>78</v>
+      </c>
+      <c r="D8" s="17">
+        <v>1</v>
+      </c>
+      <c r="E8" s="29" t="s">
+        <v>78</v>
+      </c>
+      <c r="F8" s="29">
+        <v>1</v>
+      </c>
+      <c r="G8" s="29">
+        <v>1</v>
+      </c>
+      <c r="H8" s="29">
+        <v>1</v>
+      </c>
+      <c r="I8" s="29">
+        <v>2</v>
+      </c>
+      <c r="J8" s="29" t="s">
+        <v>78</v>
+      </c>
+      <c r="K8" s="29" t="s">
+        <v>78</v>
+      </c>
+      <c r="L8" s="29" t="s">
+        <v>78</v>
+      </c>
+      <c r="M8" s="29">
+        <v>3</v>
+      </c>
+      <c r="N8" s="29">
+        <v>1</v>
+      </c>
+      <c r="O8" s="29">
+        <v>1</v>
+      </c>
+      <c r="P8" s="29" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q8" s="29">
+        <v>2</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="9"/>
+      <c r="T8" s="8"/>
+      <c r="U8" s="9"/>
+      <c r="V8" s="17"/>
+      <c r="W8" s="17"/>
+      <c r="X8" s="17"/>
+      <c r="Y8" s="17"/>
+      <c r="Z8" s="1"/>
+      <c r="AA8" s="1"/>
+    </row>
+    <row r="9" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A9" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="17">
+        <v>1</v>
+      </c>
+      <c r="D9" s="17">
+        <v>2</v>
+      </c>
+      <c r="E9" s="30">
+        <v>4</v>
+      </c>
+      <c r="F9" s="30">
+        <v>1</v>
+      </c>
+      <c r="G9" s="30">
+        <v>3</v>
+      </c>
+      <c r="H9" s="30">
+        <v>5</v>
+      </c>
+      <c r="I9" s="30">
+        <v>2</v>
+      </c>
+      <c r="J9" s="30">
+        <v>4</v>
+      </c>
+      <c r="K9" s="30">
+        <v>4</v>
+      </c>
+      <c r="L9" s="30">
+        <v>2</v>
+      </c>
+      <c r="M9" s="30">
+        <v>5</v>
+      </c>
+      <c r="N9" s="30">
+        <v>1</v>
+      </c>
+      <c r="O9" s="30">
+        <v>1</v>
+      </c>
+      <c r="P9" s="30">
+        <v>2</v>
+      </c>
+      <c r="Q9" s="29">
+        <v>7</v>
+      </c>
+      <c r="R9" s="1"/>
+      <c r="S9" s="1"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+      <c r="X9" s="1"/>
+      <c r="Y9" s="1"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="1"/>
     </row>
     <row r="10" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A10" s="26" t="s">
-        <v>55</v>
+      <c r="A10" s="25" t="s">
+        <v>59</v>
       </c>
-      <c r="B10" s="27" t="s">
-        <v>56</v>
+      <c r="B10" s="26" t="s">
+        <v>60</v>
       </c>
-      <c r="C10" s="17" t="s">
+      <c r="C10" s="17">
+        <v>3</v>
+      </c>
+      <c r="D10" s="17">
+        <v>3</v>
+      </c>
+      <c r="E10" s="29">
+        <v>4</v>
+      </c>
+      <c r="F10" s="29">
+        <v>3</v>
+      </c>
+      <c r="G10" s="29" t="s">
         <v>78</v>
       </c>
-      <c r="D10" s="17">
+      <c r="H10" s="29">
+        <v>3</v>
+      </c>
+      <c r="I10" s="29">
+        <v>2</v>
+      </c>
+      <c r="J10" s="29">
+        <v>2</v>
+      </c>
+      <c r="K10" s="29">
+        <v>3</v>
+      </c>
+      <c r="L10" s="29" t="s">
+        <v>78</v>
+      </c>
+      <c r="M10" s="29">
+        <v>4</v>
+      </c>
+      <c r="N10" s="29">
+        <v>5</v>
+      </c>
+      <c r="O10" s="29">
+        <v>3</v>
+      </c>
+      <c r="P10" s="29">
         <v>1</v>
       </c>
-      <c r="E10" s="30" t="s">
+      <c r="Q10" s="29">
+        <v>1</v>
+      </c>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+    </row>
+    <row r="11" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A11" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="C11" s="17">
+        <v>2</v>
+      </c>
+      <c r="D11" s="17"/>
+      <c r="E11" s="29" t="s">
         <v>78</v>
       </c>
-      <c r="F10" s="30">
+      <c r="F11" s="29">
+        <v>2</v>
+      </c>
+      <c r="G11" s="29">
+        <v>2</v>
+      </c>
+      <c r="H11" s="29">
         <v>1</v>
       </c>
-      <c r="G10" s="30">
+      <c r="I11" s="29">
         <v>1</v>
       </c>
-      <c r="H10" s="30">
+      <c r="J11" s="29">
         <v>1</v>
       </c>
-      <c r="I10" s="30">
+      <c r="K11" s="29">
+        <v>1</v>
+      </c>
+      <c r="L11" s="29">
         <v>2</v>
       </c>
-      <c r="J10" s="30" t="s">
-        <v>78</v>
+      <c r="M11" s="29">
+        <v>1</v>
       </c>
-      <c r="K10" s="30" t="s">
-        <v>78</v>
+      <c r="N11" s="29">
+        <v>1</v>
       </c>
-      <c r="L10" s="30" t="s">
-        <v>78</v>
+      <c r="O11" s="29">
+        <v>2</v>
       </c>
-      <c r="M10" s="30">
+      <c r="P11" s="29">
         <v>3</v>
       </c>
-      <c r="N10" s="30">
-[...33 lines deleted...]
-      <c r="E11" s="31">
+      <c r="Q11" s="29">
         <v>4</v>
       </c>
-      <c r="F11" s="31">
-[...32 lines deleted...]
-      <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
       <c r="Z11" s="1"/>
       <c r="AA11" s="1"/>
     </row>
     <row r="12" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A12" s="26" t="s">
-        <v>59</v>
+      <c r="A12" s="25" t="s">
+        <v>63</v>
       </c>
-      <c r="B12" s="27" t="s">
-        <v>60</v>
+      <c r="B12" s="26" t="s">
+        <v>64</v>
       </c>
       <c r="C12" s="17">
         <v>3</v>
       </c>
       <c r="D12" s="17">
+        <v>1</v>
+      </c>
+      <c r="E12" s="29">
+        <v>1</v>
+      </c>
+      <c r="F12" s="29">
+        <v>2</v>
+      </c>
+      <c r="G12" s="29">
+        <v>1</v>
+      </c>
+      <c r="H12" s="29">
+        <v>1</v>
+      </c>
+      <c r="I12" s="29" t="s">
+        <v>78</v>
+      </c>
+      <c r="J12" s="29" t="s">
+        <v>78</v>
+      </c>
+      <c r="K12" s="29" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="29" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="29" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="29">
         <v>3</v>
       </c>
-      <c r="E12" s="30">
-        <v>4</v>
+      <c r="O12" s="29">
+        <v>2</v>
       </c>
-      <c r="F12" s="30">
-[...2 lines deleted...]
-      <c r="G12" s="30" t="s">
+      <c r="P12" s="29" t="s">
         <v>78</v>
       </c>
-      <c r="H12" s="30">
-[...11 lines deleted...]
-      <c r="L12" s="30" t="s">
+      <c r="Q12" s="29" t="s">
         <v>78</v>
       </c>
-      <c r="M12" s="30">
-[...11 lines deleted...]
-      <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
       <c r="AA12" s="1"/>
     </row>
     <row r="13" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A13" s="26" t="s">
-        <v>61</v>
+      <c r="A13" s="25" t="s">
+        <v>65</v>
       </c>
-      <c r="B13" s="27" t="s">
-        <v>62</v>
+      <c r="B13" s="26" t="s">
+        <v>66</v>
       </c>
-      <c r="C13" s="17">
+      <c r="C13" s="17" t="s">
+        <v>78</v>
+      </c>
+      <c r="D13" s="17">
+        <v>1</v>
+      </c>
+      <c r="E13" s="29">
         <v>2</v>
       </c>
-      <c r="D13" s="17"/>
-      <c r="E13" s="30" t="s">
+      <c r="F13" s="29">
+        <v>2</v>
+      </c>
+      <c r="G13" s="29">
+        <v>2</v>
+      </c>
+      <c r="H13" s="29">
+        <v>1</v>
+      </c>
+      <c r="I13" s="29">
+        <v>3</v>
+      </c>
+      <c r="J13" s="29" t="s">
         <v>78</v>
       </c>
-      <c r="F13" s="30">
+      <c r="K13" s="29" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" s="29">
         <v>2</v>
       </c>
-      <c r="G13" s="30">
-        <v>2</v>
+      <c r="M13" s="29" t="s">
+        <v>78</v>
       </c>
-      <c r="H13" s="30">
+      <c r="N13" s="29">
         <v>1</v>
       </c>
-      <c r="I13" s="30">
-        <v>1</v>
+      <c r="O13" s="29" t="s">
+        <v>78</v>
       </c>
-      <c r="J13" s="30">
-        <v>1</v>
+      <c r="P13" s="29" t="s">
+        <v>78</v>
       </c>
-      <c r="K13" s="30">
-        <v>1</v>
+      <c r="Q13" s="29" t="s">
+        <v>78</v>
       </c>
-      <c r="L13" s="30">
-[...14 lines deleted...]
-      <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1"/>
     </row>
     <row r="14" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A14" s="26" t="s">
-        <v>63</v>
+      <c r="A14" s="25" t="s">
+        <v>67</v>
       </c>
-      <c r="B14" s="27" t="s">
-        <v>64</v>
+      <c r="B14" s="26" t="s">
+        <v>68</v>
       </c>
       <c r="C14" s="17">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D14" s="17">
         <v>1</v>
       </c>
-      <c r="E14" s="30">
+      <c r="E14" s="29" t="s">
+        <v>78</v>
+      </c>
+      <c r="F14" s="29" t="s">
+        <v>78</v>
+      </c>
+      <c r="G14" s="29">
+        <v>2</v>
+      </c>
+      <c r="H14" s="29" t="s">
+        <v>78</v>
+      </c>
+      <c r="I14" s="29">
+        <v>6</v>
+      </c>
+      <c r="J14" s="29">
+        <v>2</v>
+      </c>
+      <c r="K14" s="29">
+        <v>2</v>
+      </c>
+      <c r="L14" s="29">
         <v>1</v>
       </c>
-      <c r="F14" s="30">
+      <c r="M14" s="29">
+        <v>5</v>
+      </c>
+      <c r="N14" s="29">
+        <v>1</v>
+      </c>
+      <c r="O14" s="29">
         <v>2</v>
       </c>
-      <c r="G14" s="30">
+      <c r="P14" s="29">
         <v>1</v>
       </c>
-      <c r="H14" s="30">
+      <c r="Q14" s="29">
         <v>1</v>
       </c>
-      <c r="I14" s="30" t="s">
-[...23 lines deleted...]
-      <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
     </row>
     <row r="15" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A15" s="26" t="s">
-        <v>65</v>
+      <c r="A15" s="27" t="s">
+        <v>69</v>
       </c>
-      <c r="B15" s="27" t="s">
-        <v>66</v>
+      <c r="B15" s="28" t="s">
+        <v>70</v>
       </c>
-      <c r="C15" s="17" t="s">
+      <c r="C15" s="31">
+        <v>1</v>
+      </c>
+      <c r="D15" s="31">
+        <v>1</v>
+      </c>
+      <c r="E15" s="31">
+        <v>1</v>
+      </c>
+      <c r="F15" s="31" t="s">
         <v>78</v>
       </c>
-      <c r="D15" s="17">
+      <c r="G15" s="31">
+        <v>2</v>
+      </c>
+      <c r="H15" s="31">
         <v>1</v>
       </c>
-      <c r="E15" s="30">
+      <c r="I15" s="31">
         <v>2</v>
       </c>
-      <c r="F15" s="30">
+      <c r="J15" s="31">
+        <v>1</v>
+      </c>
+      <c r="K15" s="31">
         <v>2</v>
       </c>
-      <c r="G15" s="30">
+      <c r="L15" s="31">
+        <v>4</v>
+      </c>
+      <c r="M15" s="31">
         <v>2</v>
       </c>
-      <c r="H15" s="30">
+      <c r="N15" s="31">
         <v>1</v>
       </c>
-      <c r="I15" s="30">
-        <v>3</v>
+      <c r="O15" s="31">
+        <v>1</v>
       </c>
-      <c r="J15" s="30" t="s">
+      <c r="P15" s="31">
+        <v>1</v>
+      </c>
+      <c r="Q15" s="31" t="s">
         <v>78</v>
       </c>
-      <c r="K15" s="30" t="s">
-[...17 lines deleted...]
-      <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1"/>
     </row>
     <row r="16" spans="1:27" ht="14.25" customHeight="1">
-      <c r="A16" s="26" t="s">
-        <v>67</v>
+      <c r="B16" s="11" t="s">
+        <v>39</v>
       </c>
-      <c r="B16" s="27" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="2"/>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1"/>
+      <c r="I16" s="1"/>
+      <c r="J16" s="1"/>
+      <c r="K16" s="1"/>
+      <c r="L16" s="1"/>
+      <c r="M16" s="1"/>
+      <c r="N16" s="1"/>
+      <c r="O16" s="1"/>
+      <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
       <c r="X16" s="1"/>
       <c r="Y16" s="1"/>
       <c r="Z16" s="1"/>
       <c r="AA16" s="1"/>
     </row>
-    <row r="17" spans="1:27" ht="14.25" customHeight="1">
-[...47 lines deleted...]
-      </c>
+    <row r="17" spans="2:27" ht="14.25" customHeight="1">
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="1"/>
+      <c r="J17" s="1"/>
+      <c r="K17" s="1"/>
+      <c r="L17" s="1"/>
+      <c r="M17" s="1"/>
+      <c r="N17" s="1"/>
+      <c r="O17" s="1"/>
+      <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
       <c r="X17" s="1"/>
       <c r="Y17" s="1"/>
       <c r="Z17" s="1"/>
       <c r="AA17" s="1"/>
     </row>
-    <row r="18" spans="1:27" ht="14.25" customHeight="1">
-[...2 lines deleted...]
-      </c>
+    <row r="18" spans="2:27" ht="14.25" customHeight="1">
+      <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="2"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
       <c r="X18" s="1"/>
       <c r="Y18" s="1"/>
       <c r="Z18" s="1"/>
       <c r="AA18" s="1"/>
     </row>
-    <row r="19" spans="1:27" ht="14.25" customHeight="1">
+    <row r="19" spans="2:27" ht="14.25" customHeight="1">
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="2"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
       <c r="X19" s="1"/>
       <c r="Y19" s="1"/>
       <c r="Z19" s="1"/>
       <c r="AA19" s="1"/>
     </row>
-    <row r="20" spans="1:27" ht="14.25" customHeight="1">
+    <row r="20" spans="2:27" ht="14.25" customHeight="1">
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="2"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
       <c r="X20" s="1"/>
       <c r="Y20" s="1"/>
       <c r="Z20" s="1"/>
       <c r="AA20" s="1"/>
     </row>
-    <row r="21" spans="1:27" ht="14.25" customHeight="1">
+    <row r="21" spans="2:27" ht="14.25" customHeight="1">
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="2"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
       <c r="X21" s="1"/>
       <c r="Y21" s="1"/>
       <c r="Z21" s="1"/>
       <c r="AA21" s="1"/>
     </row>
-    <row r="22" spans="1:27" ht="14.25" customHeight="1">
+    <row r="22" spans="2:27" ht="14.25" customHeight="1">
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="2"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
       <c r="X22" s="1"/>
       <c r="Y22" s="1"/>
       <c r="Z22" s="1"/>
       <c r="AA22" s="1"/>
     </row>
-    <row r="23" spans="1:27" ht="14.25" customHeight="1">
+    <row r="23" spans="2:27" ht="14.25" customHeight="1">
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="2"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
       <c r="X23" s="1"/>
       <c r="Y23" s="1"/>
       <c r="Z23" s="1"/>
       <c r="AA23" s="1"/>
     </row>
-    <row r="24" spans="1:27" ht="14.25" customHeight="1">
+    <row r="24" spans="2:27" ht="14.25" customHeight="1">
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="2"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
       <c r="X24" s="1"/>
       <c r="Y24" s="1"/>
       <c r="Z24" s="1"/>
       <c r="AA24" s="1"/>
     </row>
-    <row r="25" spans="1:27" ht="14.25" customHeight="1">
+    <row r="25" spans="2:27" ht="14.25" customHeight="1">
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="2"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
       <c r="X25" s="1"/>
       <c r="Y25" s="1"/>
       <c r="Z25" s="1"/>
       <c r="AA25" s="1"/>
     </row>
-    <row r="26" spans="1:27" ht="14.25" customHeight="1">
+    <row r="26" spans="2:27" ht="14.25" customHeight="1">
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="2"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
       <c r="X26" s="1"/>
       <c r="Y26" s="1"/>
       <c r="Z26" s="1"/>
       <c r="AA26" s="1"/>
     </row>
-    <row r="27" spans="1:27" ht="14.25" customHeight="1">
+    <row r="27" spans="2:27" ht="14.25" customHeight="1">
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="2"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
       <c r="Z27" s="1"/>
       <c r="AA27" s="1"/>
     </row>
-    <row r="28" spans="1:27" ht="14.25" customHeight="1">
+    <row r="28" spans="2:27" ht="14.25" customHeight="1">
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="2"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
       <c r="X28" s="1"/>
       <c r="Y28" s="1"/>
       <c r="Z28" s="1"/>
       <c r="AA28" s="1"/>
     </row>
-    <row r="29" spans="1:27" ht="14.25" customHeight="1">
+    <row r="29" spans="2:27" ht="14.25" customHeight="1">
       <c r="B29" s="1"/>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="2"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
       <c r="X29" s="1"/>
       <c r="Y29" s="1"/>
       <c r="Z29" s="1"/>
       <c r="AA29" s="1"/>
     </row>
-    <row r="30" spans="1:27" ht="14.25" customHeight="1">
+    <row r="30" spans="2:27" ht="14.25" customHeight="1">
       <c r="B30" s="1"/>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="2"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
       <c r="N30" s="1"/>
       <c r="O30" s="1"/>
       <c r="P30" s="1"/>
       <c r="Q30" s="1"/>
       <c r="R30" s="1"/>
       <c r="S30" s="1"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
       <c r="X30" s="1"/>
       <c r="Y30" s="1"/>
       <c r="Z30" s="1"/>
       <c r="AA30" s="1"/>
     </row>
-    <row r="31" spans="1:27" ht="14.25" customHeight="1">
+    <row r="31" spans="2:27" ht="14.25" customHeight="1">
       <c r="B31" s="1"/>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="2"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
       <c r="L31" s="1"/>
       <c r="M31" s="1"/>
       <c r="N31" s="1"/>
       <c r="O31" s="1"/>
       <c r="P31" s="1"/>
       <c r="Q31" s="1"/>
       <c r="R31" s="1"/>
       <c r="S31" s="1"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
       <c r="X31" s="1"/>
       <c r="Y31" s="1"/>
       <c r="Z31" s="1"/>
       <c r="AA31" s="1"/>
     </row>
-    <row r="32" spans="1:27" ht="14.25" customHeight="1">
+    <row r="32" spans="2:27" ht="14.25" customHeight="1">
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="2"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="M32" s="1"/>
       <c r="N32" s="1"/>
       <c r="O32" s="1"/>
       <c r="P32" s="1"/>
       <c r="Q32" s="1"/>
       <c r="R32" s="1"/>
       <c r="S32" s="1"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
       <c r="X32" s="1"/>
       <c r="Y32" s="1"/>
       <c r="Z32" s="1"/>
@@ -8798,51 +8816,50 @@
       <c r="E34" s="1"/>
       <c r="F34" s="2"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
       <c r="X34" s="1"/>
       <c r="Y34" s="1"/>
       <c r="Z34" s="1"/>
       <c r="AA34" s="1"/>
     </row>
     <row r="35" spans="2:27" ht="14.25" customHeight="1">
-      <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="2"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
       <c r="X35" s="1"/>
       <c r="Y35" s="1"/>
       <c r="Z35" s="1"/>
       <c r="AA35" s="1"/>
@@ -8854,50 +8871,51 @@
       <c r="E36" s="1"/>
       <c r="F36" s="2"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
       <c r="X36" s="1"/>
       <c r="Y36" s="1"/>
       <c r="Z36" s="1"/>
       <c r="AA36" s="1"/>
     </row>
     <row r="37" spans="2:27" ht="14.25" customHeight="1">
+      <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="2"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
       <c r="Z37" s="1"/>
       <c r="AA37" s="1"/>
@@ -34108,113 +34126,57 @@
       <c r="D938" s="1"/>
       <c r="E938" s="1"/>
       <c r="F938" s="2"/>
       <c r="G938" s="1"/>
       <c r="H938" s="1"/>
       <c r="I938" s="1"/>
       <c r="J938" s="1"/>
       <c r="K938" s="1"/>
       <c r="L938" s="1"/>
       <c r="M938" s="1"/>
       <c r="N938" s="1"/>
       <c r="O938" s="1"/>
       <c r="P938" s="1"/>
       <c r="Q938" s="1"/>
       <c r="R938" s="1"/>
       <c r="S938" s="1"/>
       <c r="T938" s="1"/>
       <c r="U938" s="1"/>
       <c r="V938" s="1"/>
       <c r="W938" s="1"/>
       <c r="X938" s="1"/>
       <c r="Y938" s="1"/>
       <c r="Z938" s="1"/>
       <c r="AA938" s="1"/>
     </row>
-    <row r="939" spans="2:27" ht="14.25" customHeight="1">
-[...54 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="C6:N6"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:B7"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="A4:B5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные (млад. смерт.)</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>