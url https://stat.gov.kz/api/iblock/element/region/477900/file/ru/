--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные (млад. смерт.)" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Младенческая смертность" sheetId="8" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Метаданные (млад. смерт.)'!$A$1:$B$20</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="79">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Человек</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
@@ -7329,59 +7329,59 @@
       <c r="B12" s="40" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="33" customHeight="1">
       <c r="A13" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="41" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
       <c r="A14" s="35" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="40" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="42">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="42">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="35" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="43" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="44" t="s">
         <v>76</v>
       </c>
@@ -7429,79 +7429,79 @@
       </c>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="13" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15" customHeight="1">
       <c r="B6" s="13" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="15" customHeight="1">
       <c r="B7" s="13" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15" customHeight="1">
       <c r="B8" s="13" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="15" customHeight="1">
       <c r="B9" s="14"/>
     </row>
-    <row r="10" spans="2:2" ht="25.5">
+    <row r="10" spans="2:2">
       <c r="B10" s="15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="15" customHeight="1">
       <c r="B11" s="14"/>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="14"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="16" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:XFD3"/>
+      <selection pane="bottomLeft" activeCell="M23" sqref="M23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="21" customWidth="1"/>
     <col min="2" max="2" width="14" style="19" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="4.5703125" style="19" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="3.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="4.7109375" style="19" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="19" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="19" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="19" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" style="19" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="3.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" style="19" bestFit="1" customWidth="1"/>
@@ -7776,50 +7776,53 @@
       </c>
       <c r="J7" s="17">
         <v>10</v>
       </c>
       <c r="K7" s="17">
         <v>12</v>
       </c>
       <c r="L7" s="17">
         <v>11</v>
       </c>
       <c r="M7" s="17">
         <v>20</v>
       </c>
       <c r="N7" s="17">
         <v>14</v>
       </c>
       <c r="O7" s="17">
         <v>12</v>
       </c>
       <c r="P7" s="17">
         <v>8</v>
       </c>
       <c r="Q7" s="29">
         <v>15</v>
       </c>
+      <c r="R7" s="29">
+        <v>19</v>
+      </c>
       <c r="Z7" s="1"/>
       <c r="AA7" s="1"/>
     </row>
     <row r="8" spans="1:27" ht="14.25" customHeight="1">
       <c r="A8" s="25" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="26" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>78</v>
       </c>
       <c r="D8" s="17">
         <v>1</v>
       </c>
       <c r="E8" s="29" t="s">
         <v>78</v>
       </c>
       <c r="F8" s="29">
         <v>1</v>
       </c>
       <c r="G8" s="29">
         <v>1</v>
       </c>
@@ -7831,51 +7834,53 @@
       </c>
       <c r="J8" s="29" t="s">
         <v>78</v>
       </c>
       <c r="K8" s="29" t="s">
         <v>78</v>
       </c>
       <c r="L8" s="29" t="s">
         <v>78</v>
       </c>
       <c r="M8" s="29">
         <v>3</v>
       </c>
       <c r="N8" s="29">
         <v>1</v>
       </c>
       <c r="O8" s="29">
         <v>1</v>
       </c>
       <c r="P8" s="29" t="s">
         <v>78</v>
       </c>
       <c r="Q8" s="29">
         <v>2</v>
       </c>
-      <c r="R8" s="8"/>
+      <c r="R8" s="29">
+        <v>1</v>
+      </c>
       <c r="S8" s="9"/>
       <c r="T8" s="8"/>
       <c r="U8" s="9"/>
       <c r="V8" s="17"/>
       <c r="W8" s="17"/>
       <c r="X8" s="17"/>
       <c r="Y8" s="17"/>
       <c r="Z8" s="1"/>
       <c r="AA8" s="1"/>
     </row>
     <row r="9" spans="1:27" ht="14.25" customHeight="1">
       <c r="A9" s="25" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="26" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="17">
         <v>1</v>
       </c>
       <c r="D9" s="17">
         <v>2</v>
       </c>
       <c r="E9" s="30">
         <v>4</v>
@@ -7894,51 +7899,53 @@
       </c>
       <c r="J9" s="30">
         <v>4</v>
       </c>
       <c r="K9" s="30">
         <v>4</v>
       </c>
       <c r="L9" s="30">
         <v>2</v>
       </c>
       <c r="M9" s="30">
         <v>5</v>
       </c>
       <c r="N9" s="30">
         <v>1</v>
       </c>
       <c r="O9" s="30">
         <v>1</v>
       </c>
       <c r="P9" s="30">
         <v>2</v>
       </c>
       <c r="Q9" s="29">
         <v>7</v>
       </c>
-      <c r="R9" s="1"/>
+      <c r="R9" s="29">
+        <v>7</v>
+      </c>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="1"/>
     </row>
     <row r="10" spans="1:27" ht="14.25" customHeight="1">
       <c r="A10" s="25" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="17">
         <v>3</v>
       </c>
       <c r="D10" s="17">
         <v>3</v>
       </c>
       <c r="E10" s="29">
         <v>4</v>
@@ -7957,51 +7964,53 @@
       </c>
       <c r="J10" s="29">
         <v>2</v>
       </c>
       <c r="K10" s="29">
         <v>3</v>
       </c>
       <c r="L10" s="29" t="s">
         <v>78</v>
       </c>
       <c r="M10" s="29">
         <v>4</v>
       </c>
       <c r="N10" s="29">
         <v>5</v>
       </c>
       <c r="O10" s="29">
         <v>3</v>
       </c>
       <c r="P10" s="29">
         <v>1</v>
       </c>
       <c r="Q10" s="29">
         <v>1</v>
       </c>
-      <c r="R10" s="1"/>
+      <c r="R10" s="29">
+        <v>1</v>
+      </c>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
     </row>
     <row r="11" spans="1:27" ht="14.25" customHeight="1">
       <c r="A11" s="25" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="17">
         <v>2</v>
       </c>
       <c r="D11" s="17"/>
       <c r="E11" s="29" t="s">
         <v>78</v>
       </c>
       <c r="F11" s="29">
@@ -8018,51 +8027,53 @@
       </c>
       <c r="J11" s="29">
         <v>1</v>
       </c>
       <c r="K11" s="29">
         <v>1</v>
       </c>
       <c r="L11" s="29">
         <v>2</v>
       </c>
       <c r="M11" s="29">
         <v>1</v>
       </c>
       <c r="N11" s="29">
         <v>1</v>
       </c>
       <c r="O11" s="29">
         <v>2</v>
       </c>
       <c r="P11" s="29">
         <v>3</v>
       </c>
       <c r="Q11" s="29">
         <v>4</v>
       </c>
-      <c r="R11" s="1"/>
+      <c r="R11" s="29">
+        <v>2</v>
+      </c>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
       <c r="Z11" s="1"/>
       <c r="AA11" s="1"/>
     </row>
     <row r="12" spans="1:27" ht="14.25" customHeight="1">
       <c r="A12" s="25" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="17">
         <v>3</v>
       </c>
       <c r="D12" s="17">
         <v>1</v>
       </c>
       <c r="E12" s="29">
         <v>1</v>
@@ -8081,51 +8092,53 @@
       </c>
       <c r="J12" s="29" t="s">
         <v>78</v>
       </c>
       <c r="K12" s="29" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="29" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="29" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="29">
         <v>3</v>
       </c>
       <c r="O12" s="29">
         <v>2</v>
       </c>
       <c r="P12" s="29" t="s">
         <v>78</v>
       </c>
       <c r="Q12" s="29" t="s">
         <v>78</v>
       </c>
-      <c r="R12" s="1"/>
+      <c r="R12" s="29">
+        <v>4</v>
+      </c>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
       <c r="AA12" s="1"/>
     </row>
     <row r="13" spans="1:27" ht="14.25" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="26" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>78</v>
       </c>
       <c r="D13" s="17">
         <v>1</v>
       </c>
       <c r="E13" s="29">
         <v>2</v>
@@ -8144,51 +8157,53 @@
       </c>
       <c r="J13" s="29" t="s">
         <v>78</v>
       </c>
       <c r="K13" s="29" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="29">
         <v>2</v>
       </c>
       <c r="M13" s="29" t="s">
         <v>78</v>
       </c>
       <c r="N13" s="29">
         <v>1</v>
       </c>
       <c r="O13" s="29" t="s">
         <v>78</v>
       </c>
       <c r="P13" s="29" t="s">
         <v>78</v>
       </c>
       <c r="Q13" s="29" t="s">
         <v>78</v>
       </c>
-      <c r="R13" s="1"/>
+      <c r="R13" s="29" t="s">
+        <v>78</v>
+      </c>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1"/>
     </row>
     <row r="14" spans="1:27" ht="14.25" customHeight="1">
       <c r="A14" s="25" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>68</v>
       </c>
       <c r="C14" s="17">
         <v>1</v>
       </c>
       <c r="D14" s="17">
         <v>1</v>
       </c>
       <c r="E14" s="29" t="s">
         <v>78</v>
@@ -8207,51 +8222,53 @@
       </c>
       <c r="J14" s="29">
         <v>2</v>
       </c>
       <c r="K14" s="29">
         <v>2</v>
       </c>
       <c r="L14" s="29">
         <v>1</v>
       </c>
       <c r="M14" s="29">
         <v>5</v>
       </c>
       <c r="N14" s="29">
         <v>1</v>
       </c>
       <c r="O14" s="29">
         <v>2</v>
       </c>
       <c r="P14" s="29">
         <v>1</v>
       </c>
       <c r="Q14" s="29">
         <v>1</v>
       </c>
-      <c r="R14" s="1"/>
+      <c r="R14" s="29">
+        <v>2</v>
+      </c>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
     </row>
     <row r="15" spans="1:27" ht="14.25" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="31">
         <v>1</v>
       </c>
       <c r="D15" s="31">
         <v>1</v>
       </c>
       <c r="E15" s="31">
         <v>1</v>
@@ -8270,51 +8287,53 @@
       </c>
       <c r="J15" s="31">
         <v>1</v>
       </c>
       <c r="K15" s="31">
         <v>2</v>
       </c>
       <c r="L15" s="31">
         <v>4</v>
       </c>
       <c r="M15" s="31">
         <v>2</v>
       </c>
       <c r="N15" s="31">
         <v>1</v>
       </c>
       <c r="O15" s="31">
         <v>1</v>
       </c>
       <c r="P15" s="31">
         <v>1</v>
       </c>
       <c r="Q15" s="31" t="s">
         <v>78</v>
       </c>
-      <c r="R15" s="1"/>
+      <c r="R15" s="31">
+        <v>2</v>
+      </c>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1"/>
     </row>
     <row r="16" spans="1:27" ht="14.25" customHeight="1">
       <c r="B16" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="2"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>