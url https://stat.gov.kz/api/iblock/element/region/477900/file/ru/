--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные (млад. смерт.)" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Младенческая смертность" sheetId="8" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Метаданные (млад. смерт.)'!$A$1:$B$20</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="79">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Человек</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
@@ -7329,59 +7329,59 @@
       <c r="B12" s="40" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="33" customHeight="1">
       <c r="A13" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="41" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
       <c r="A14" s="35" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="40" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="42">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="42">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="35" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="43" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="44" t="s">
         <v>76</v>
       </c>
@@ -7457,51 +7457,51 @@
       </c>
     </row>
     <row r="11" spans="2:2" ht="15" customHeight="1">
       <c r="B11" s="14"/>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="14"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="16" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="M23" sqref="M23"/>
+      <selection pane="bottomLeft" activeCell="R30" sqref="R30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="21" customWidth="1"/>
     <col min="2" max="2" width="14" style="19" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="4.5703125" style="19" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="3.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="4.7109375" style="19" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="19" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="19" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="19" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" style="19" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="3.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" style="19" bestFit="1" customWidth="1"/>
@@ -7779,50 +7779,53 @@
       </c>
       <c r="K7" s="17">
         <v>12</v>
       </c>
       <c r="L7" s="17">
         <v>11</v>
       </c>
       <c r="M7" s="17">
         <v>20</v>
       </c>
       <c r="N7" s="17">
         <v>14</v>
       </c>
       <c r="O7" s="17">
         <v>12</v>
       </c>
       <c r="P7" s="17">
         <v>8</v>
       </c>
       <c r="Q7" s="29">
         <v>15</v>
       </c>
       <c r="R7" s="29">
         <v>19</v>
       </c>
+      <c r="S7" s="29">
+        <v>12</v>
+      </c>
       <c r="Z7" s="1"/>
       <c r="AA7" s="1"/>
     </row>
     <row r="8" spans="1:27" ht="14.25" customHeight="1">
       <c r="A8" s="25" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="26" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>78</v>
       </c>
       <c r="D8" s="17">
         <v>1</v>
       </c>
       <c r="E8" s="29" t="s">
         <v>78</v>
       </c>
       <c r="F8" s="29">
         <v>1</v>
       </c>
       <c r="G8" s="29">
         <v>1</v>
       </c>
@@ -7837,51 +7840,53 @@
       </c>
       <c r="K8" s="29" t="s">
         <v>78</v>
       </c>
       <c r="L8" s="29" t="s">
         <v>78</v>
       </c>
       <c r="M8" s="29">
         <v>3</v>
       </c>
       <c r="N8" s="29">
         <v>1</v>
       </c>
       <c r="O8" s="29">
         <v>1</v>
       </c>
       <c r="P8" s="29" t="s">
         <v>78</v>
       </c>
       <c r="Q8" s="29">
         <v>2</v>
       </c>
       <c r="R8" s="29">
         <v>1</v>
       </c>
-      <c r="S8" s="9"/>
+      <c r="S8" s="29" t="s">
+        <v>78</v>
+      </c>
       <c r="T8" s="8"/>
       <c r="U8" s="9"/>
       <c r="V8" s="17"/>
       <c r="W8" s="17"/>
       <c r="X8" s="17"/>
       <c r="Y8" s="17"/>
       <c r="Z8" s="1"/>
       <c r="AA8" s="1"/>
     </row>
     <row r="9" spans="1:27" ht="14.25" customHeight="1">
       <c r="A9" s="25" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="26" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="17">
         <v>1</v>
       </c>
       <c r="D9" s="17">
         <v>2</v>
       </c>
       <c r="E9" s="30">
         <v>4</v>
       </c>
@@ -7902,51 +7907,53 @@
       </c>
       <c r="K9" s="30">
         <v>4</v>
       </c>
       <c r="L9" s="30">
         <v>2</v>
       </c>
       <c r="M9" s="30">
         <v>5</v>
       </c>
       <c r="N9" s="30">
         <v>1</v>
       </c>
       <c r="O9" s="30">
         <v>1</v>
       </c>
       <c r="P9" s="30">
         <v>2</v>
       </c>
       <c r="Q9" s="29">
         <v>7</v>
       </c>
       <c r="R9" s="29">
         <v>7</v>
       </c>
-      <c r="S9" s="1"/>
+      <c r="S9" s="29">
+        <v>1</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="1"/>
     </row>
     <row r="10" spans="1:27" ht="14.25" customHeight="1">
       <c r="A10" s="25" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="17">
         <v>3</v>
       </c>
       <c r="D10" s="17">
         <v>3</v>
       </c>
       <c r="E10" s="29">
         <v>4</v>
       </c>
@@ -7967,51 +7974,53 @@
       </c>
       <c r="K10" s="29">
         <v>3</v>
       </c>
       <c r="L10" s="29" t="s">
         <v>78</v>
       </c>
       <c r="M10" s="29">
         <v>4</v>
       </c>
       <c r="N10" s="29">
         <v>5</v>
       </c>
       <c r="O10" s="29">
         <v>3</v>
       </c>
       <c r="P10" s="29">
         <v>1</v>
       </c>
       <c r="Q10" s="29">
         <v>1</v>
       </c>
       <c r="R10" s="29">
         <v>1</v>
       </c>
-      <c r="S10" s="1"/>
+      <c r="S10" s="29">
+        <v>3</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
     </row>
     <row r="11" spans="1:27" ht="14.25" customHeight="1">
       <c r="A11" s="25" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="17">
         <v>2</v>
       </c>
       <c r="D11" s="17"/>
       <c r="E11" s="29" t="s">
         <v>78</v>
       </c>
       <c r="F11" s="29">
         <v>2</v>
@@ -8030,51 +8039,53 @@
       </c>
       <c r="K11" s="29">
         <v>1</v>
       </c>
       <c r="L11" s="29">
         <v>2</v>
       </c>
       <c r="M11" s="29">
         <v>1</v>
       </c>
       <c r="N11" s="29">
         <v>1</v>
       </c>
       <c r="O11" s="29">
         <v>2</v>
       </c>
       <c r="P11" s="29">
         <v>3</v>
       </c>
       <c r="Q11" s="29">
         <v>4</v>
       </c>
       <c r="R11" s="29">
         <v>2</v>
       </c>
-      <c r="S11" s="1"/>
+      <c r="S11" s="29">
+        <v>2</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
       <c r="Z11" s="1"/>
       <c r="AA11" s="1"/>
     </row>
     <row r="12" spans="1:27" ht="14.25" customHeight="1">
       <c r="A12" s="25" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="17">
         <v>3</v>
       </c>
       <c r="D12" s="17">
         <v>1</v>
       </c>
       <c r="E12" s="29">
         <v>1</v>
       </c>
@@ -8095,51 +8106,53 @@
       </c>
       <c r="K12" s="29" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="29" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="29" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="29">
         <v>3</v>
       </c>
       <c r="O12" s="29">
         <v>2</v>
       </c>
       <c r="P12" s="29" t="s">
         <v>78</v>
       </c>
       <c r="Q12" s="29" t="s">
         <v>78</v>
       </c>
       <c r="R12" s="29">
         <v>4</v>
       </c>
-      <c r="S12" s="1"/>
+      <c r="S12" s="29" t="s">
+        <v>78</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
       <c r="AA12" s="1"/>
     </row>
     <row r="13" spans="1:27" ht="14.25" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="26" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>78</v>
       </c>
       <c r="D13" s="17">
         <v>1</v>
       </c>
       <c r="E13" s="29">
         <v>2</v>
       </c>
@@ -8160,51 +8173,53 @@
       </c>
       <c r="K13" s="29" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="29">
         <v>2</v>
       </c>
       <c r="M13" s="29" t="s">
         <v>78</v>
       </c>
       <c r="N13" s="29">
         <v>1</v>
       </c>
       <c r="O13" s="29" t="s">
         <v>78</v>
       </c>
       <c r="P13" s="29" t="s">
         <v>78</v>
       </c>
       <c r="Q13" s="29" t="s">
         <v>78</v>
       </c>
       <c r="R13" s="29" t="s">
         <v>78</v>
       </c>
-      <c r="S13" s="1"/>
+      <c r="S13" s="29" t="s">
+        <v>78</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1"/>
     </row>
     <row r="14" spans="1:27" ht="14.25" customHeight="1">
       <c r="A14" s="25" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>68</v>
       </c>
       <c r="C14" s="17">
         <v>1</v>
       </c>
       <c r="D14" s="17">
         <v>1</v>
       </c>
       <c r="E14" s="29" t="s">
         <v>78</v>
       </c>
@@ -8225,51 +8240,53 @@
       </c>
       <c r="K14" s="29">
         <v>2</v>
       </c>
       <c r="L14" s="29">
         <v>1</v>
       </c>
       <c r="M14" s="29">
         <v>5</v>
       </c>
       <c r="N14" s="29">
         <v>1</v>
       </c>
       <c r="O14" s="29">
         <v>2</v>
       </c>
       <c r="P14" s="29">
         <v>1</v>
       </c>
       <c r="Q14" s="29">
         <v>1</v>
       </c>
       <c r="R14" s="29">
         <v>2</v>
       </c>
-      <c r="S14" s="1"/>
+      <c r="S14" s="29">
+        <v>6</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
     </row>
     <row r="15" spans="1:27" ht="14.25" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="31">
         <v>1</v>
       </c>
       <c r="D15" s="31">
         <v>1</v>
       </c>
       <c r="E15" s="31">
         <v>1</v>
       </c>
@@ -8290,51 +8307,53 @@
       </c>
       <c r="K15" s="31">
         <v>2</v>
       </c>
       <c r="L15" s="31">
         <v>4</v>
       </c>
       <c r="M15" s="31">
         <v>2</v>
       </c>
       <c r="N15" s="31">
         <v>1</v>
       </c>
       <c r="O15" s="31">
         <v>1</v>
       </c>
       <c r="P15" s="31">
         <v>1</v>
       </c>
       <c r="Q15" s="31" t="s">
         <v>78</v>
       </c>
       <c r="R15" s="31">
         <v>2</v>
       </c>
-      <c r="S15" s="1"/>
+      <c r="S15" s="31" t="s">
+        <v>78</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1"/>
     </row>
     <row r="16" spans="1:27" ht="14.25" customHeight="1">
       <c r="B16" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="2"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>