--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные (млад. смерт.)" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Младенческая смертность" sheetId="8" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Метаданные (млад. смерт.)'!$A$1:$B$20</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="79">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Человек</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
@@ -7329,59 +7329,59 @@
       <c r="B12" s="40" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="33" customHeight="1">
       <c r="A13" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="41" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
       <c r="A14" s="35" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="40" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="42">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="42">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="35" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="43" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="44" t="s">
         <v>76</v>
       </c>
@@ -7457,51 +7457,51 @@
       </c>
     </row>
     <row r="11" spans="2:2" ht="15" customHeight="1">
       <c r="B11" s="14"/>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="14"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="16" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="R30" sqref="R30"/>
+      <selection pane="bottomLeft" activeCell="O21" sqref="O21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="21" customWidth="1"/>
     <col min="2" max="2" width="14" style="19" customWidth="1"/>
     <col min="3" max="3" width="6.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="4.5703125" style="19" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="3.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="4.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="4.7109375" style="19" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" style="19" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" style="19" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" style="19" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="4.5703125" style="19" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.140625" style="19" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="3.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="4.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" style="19" bestFit="1" customWidth="1"/>
@@ -7782,50 +7782,53 @@
       </c>
       <c r="L7" s="17">
         <v>11</v>
       </c>
       <c r="M7" s="17">
         <v>20</v>
       </c>
       <c r="N7" s="17">
         <v>14</v>
       </c>
       <c r="O7" s="17">
         <v>12</v>
       </c>
       <c r="P7" s="17">
         <v>8</v>
       </c>
       <c r="Q7" s="29">
         <v>15</v>
       </c>
       <c r="R7" s="29">
         <v>19</v>
       </c>
       <c r="S7" s="29">
         <v>12</v>
       </c>
+      <c r="T7" s="29">
+        <v>16</v>
+      </c>
       <c r="Z7" s="1"/>
       <c r="AA7" s="1"/>
     </row>
     <row r="8" spans="1:27" ht="14.25" customHeight="1">
       <c r="A8" s="25" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="26" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>78</v>
       </c>
       <c r="D8" s="17">
         <v>1</v>
       </c>
       <c r="E8" s="29" t="s">
         <v>78</v>
       </c>
       <c r="F8" s="29">
         <v>1</v>
       </c>
       <c r="G8" s="29">
         <v>1</v>
       </c>
@@ -7843,51 +7846,53 @@
       </c>
       <c r="L8" s="29" t="s">
         <v>78</v>
       </c>
       <c r="M8" s="29">
         <v>3</v>
       </c>
       <c r="N8" s="29">
         <v>1</v>
       </c>
       <c r="O8" s="29">
         <v>1</v>
       </c>
       <c r="P8" s="29" t="s">
         <v>78</v>
       </c>
       <c r="Q8" s="29">
         <v>2</v>
       </c>
       <c r="R8" s="29">
         <v>1</v>
       </c>
       <c r="S8" s="29" t="s">
         <v>78</v>
       </c>
-      <c r="T8" s="8"/>
+      <c r="T8" s="29">
+        <v>1</v>
+      </c>
       <c r="U8" s="9"/>
       <c r="V8" s="17"/>
       <c r="W8" s="17"/>
       <c r="X8" s="17"/>
       <c r="Y8" s="17"/>
       <c r="Z8" s="1"/>
       <c r="AA8" s="1"/>
     </row>
     <row r="9" spans="1:27" ht="14.25" customHeight="1">
       <c r="A9" s="25" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="26" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="17">
         <v>1</v>
       </c>
       <c r="D9" s="17">
         <v>2</v>
       </c>
       <c r="E9" s="30">
         <v>4</v>
       </c>
       <c r="F9" s="30">
@@ -7910,51 +7915,53 @@
       </c>
       <c r="L9" s="30">
         <v>2</v>
       </c>
       <c r="M9" s="30">
         <v>5</v>
       </c>
       <c r="N9" s="30">
         <v>1</v>
       </c>
       <c r="O9" s="30">
         <v>1</v>
       </c>
       <c r="P9" s="30">
         <v>2</v>
       </c>
       <c r="Q9" s="29">
         <v>7</v>
       </c>
       <c r="R9" s="29">
         <v>7</v>
       </c>
       <c r="S9" s="29">
         <v>1</v>
       </c>
-      <c r="T9" s="1"/>
+      <c r="T9" s="29">
+        <v>1</v>
+      </c>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="1"/>
     </row>
     <row r="10" spans="1:27" ht="14.25" customHeight="1">
       <c r="A10" s="25" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="17">
         <v>3</v>
       </c>
       <c r="D10" s="17">
         <v>3</v>
       </c>
       <c r="E10" s="29">
         <v>4</v>
       </c>
       <c r="F10" s="29">
@@ -7977,51 +7984,53 @@
       </c>
       <c r="L10" s="29" t="s">
         <v>78</v>
       </c>
       <c r="M10" s="29">
         <v>4</v>
       </c>
       <c r="N10" s="29">
         <v>5</v>
       </c>
       <c r="O10" s="29">
         <v>3</v>
       </c>
       <c r="P10" s="29">
         <v>1</v>
       </c>
       <c r="Q10" s="29">
         <v>1</v>
       </c>
       <c r="R10" s="29">
         <v>1</v>
       </c>
       <c r="S10" s="29">
         <v>3</v>
       </c>
-      <c r="T10" s="1"/>
+      <c r="T10" s="29">
+        <v>3</v>
+      </c>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
     </row>
     <row r="11" spans="1:27" ht="14.25" customHeight="1">
       <c r="A11" s="25" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="17">
         <v>2</v>
       </c>
       <c r="D11" s="17"/>
       <c r="E11" s="29" t="s">
         <v>78</v>
       </c>
       <c r="F11" s="29">
         <v>2</v>
       </c>
@@ -8042,51 +8051,53 @@
       </c>
       <c r="L11" s="29">
         <v>2</v>
       </c>
       <c r="M11" s="29">
         <v>1</v>
       </c>
       <c r="N11" s="29">
         <v>1</v>
       </c>
       <c r="O11" s="29">
         <v>2</v>
       </c>
       <c r="P11" s="29">
         <v>3</v>
       </c>
       <c r="Q11" s="29">
         <v>4</v>
       </c>
       <c r="R11" s="29">
         <v>2</v>
       </c>
       <c r="S11" s="29">
         <v>2</v>
       </c>
-      <c r="T11" s="1"/>
+      <c r="T11" s="29">
+        <v>4</v>
+      </c>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
       <c r="Z11" s="1"/>
       <c r="AA11" s="1"/>
     </row>
     <row r="12" spans="1:27" ht="14.25" customHeight="1">
       <c r="A12" s="25" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="17">
         <v>3</v>
       </c>
       <c r="D12" s="17">
         <v>1</v>
       </c>
       <c r="E12" s="29">
         <v>1</v>
       </c>
       <c r="F12" s="29">
@@ -8109,51 +8120,53 @@
       </c>
       <c r="L12" s="29" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="29" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="29">
         <v>3</v>
       </c>
       <c r="O12" s="29">
         <v>2</v>
       </c>
       <c r="P12" s="29" t="s">
         <v>78</v>
       </c>
       <c r="Q12" s="29" t="s">
         <v>78</v>
       </c>
       <c r="R12" s="29">
         <v>4</v>
       </c>
       <c r="S12" s="29" t="s">
         <v>78</v>
       </c>
-      <c r="T12" s="1"/>
+      <c r="T12" s="29" t="s">
+        <v>78</v>
+      </c>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
       <c r="AA12" s="1"/>
     </row>
     <row r="13" spans="1:27" ht="14.25" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="26" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>78</v>
       </c>
       <c r="D13" s="17">
         <v>1</v>
       </c>
       <c r="E13" s="29">
         <v>2</v>
       </c>
       <c r="F13" s="29">
@@ -8176,51 +8189,53 @@
       </c>
       <c r="L13" s="29">
         <v>2</v>
       </c>
       <c r="M13" s="29" t="s">
         <v>78</v>
       </c>
       <c r="N13" s="29">
         <v>1</v>
       </c>
       <c r="O13" s="29" t="s">
         <v>78</v>
       </c>
       <c r="P13" s="29" t="s">
         <v>78</v>
       </c>
       <c r="Q13" s="29" t="s">
         <v>78</v>
       </c>
       <c r="R13" s="29" t="s">
         <v>78</v>
       </c>
       <c r="S13" s="29" t="s">
         <v>78</v>
       </c>
-      <c r="T13" s="1"/>
+      <c r="T13" s="29">
+        <v>1</v>
+      </c>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1"/>
     </row>
     <row r="14" spans="1:27" ht="14.25" customHeight="1">
       <c r="A14" s="25" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>68</v>
       </c>
       <c r="C14" s="17">
         <v>1</v>
       </c>
       <c r="D14" s="17">
         <v>1</v>
       </c>
       <c r="E14" s="29" t="s">
         <v>78</v>
       </c>
       <c r="F14" s="29" t="s">
@@ -8243,51 +8258,53 @@
       </c>
       <c r="L14" s="29">
         <v>1</v>
       </c>
       <c r="M14" s="29">
         <v>5</v>
       </c>
       <c r="N14" s="29">
         <v>1</v>
       </c>
       <c r="O14" s="29">
         <v>2</v>
       </c>
       <c r="P14" s="29">
         <v>1</v>
       </c>
       <c r="Q14" s="29">
         <v>1</v>
       </c>
       <c r="R14" s="29">
         <v>2</v>
       </c>
       <c r="S14" s="29">
         <v>6</v>
       </c>
-      <c r="T14" s="1"/>
+      <c r="T14" s="29">
+        <v>4</v>
+      </c>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
     </row>
     <row r="15" spans="1:27" ht="14.25" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="31">
         <v>1</v>
       </c>
       <c r="D15" s="31">
         <v>1</v>
       </c>
       <c r="E15" s="31">
         <v>1</v>
       </c>
       <c r="F15" s="31" t="s">
@@ -8310,51 +8327,53 @@
       </c>
       <c r="L15" s="31">
         <v>4</v>
       </c>
       <c r="M15" s="31">
         <v>2</v>
       </c>
       <c r="N15" s="31">
         <v>1</v>
       </c>
       <c r="O15" s="31">
         <v>1</v>
       </c>
       <c r="P15" s="31">
         <v>1</v>
       </c>
       <c r="Q15" s="31" t="s">
         <v>78</v>
       </c>
       <c r="R15" s="31">
         <v>2</v>
       </c>
       <c r="S15" s="31" t="s">
         <v>78</v>
       </c>
-      <c r="T15" s="1"/>
+      <c r="T15" s="31">
+        <v>2</v>
+      </c>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1"/>
     </row>
     <row r="16" spans="1:27" ht="14.25" customHeight="1">
       <c r="B16" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="2"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>