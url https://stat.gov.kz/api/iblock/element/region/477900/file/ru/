--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные (млад. смерт.)" sheetId="3" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Младенческая смертность" sheetId="8" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Метаданные (млад. смерт.)'!$A$1:$B$20</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="79">
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Человек</t>
   </si>
   <si>
     <t>Краткое наименование  КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
@@ -7202,58 +7202,58 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/37/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703847?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="47.85546875" style="34" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.42578125" style="34"/>
+    <col min="1" max="1" width="47.875" style="34" customWidth="1"/>
+    <col min="2" max="2" width="85.75" style="34" customWidth="1"/>
+    <col min="3" max="16384" width="14.375" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="35" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="36">
         <v>612202</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" s="35" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="37" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75">
       <c r="A3" s="35" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="37" t="s">
         <v>3</v>
       </c>
@@ -7329,59 +7329,59 @@
       <c r="B12" s="40" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="33" customHeight="1">
       <c r="A13" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="41" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
       <c r="A14" s="35" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="40" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="42">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="42">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="35" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="43" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="44" t="s">
         <v>76</v>
       </c>
@@ -7396,53 +7396,53 @@
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B20" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B4:B13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="2" max="2" width="112.28515625" customWidth="1"/>
+    <col min="2" max="2" width="112.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:2" ht="15" customHeight="1">
       <c r="B4" s="13" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="13" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15" customHeight="1">
       <c r="B6" s="13" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="15" customHeight="1">
       <c r="B7" s="13" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15" customHeight="1">
       <c r="B8" s="13" t="s">
         <v>47</v>
@@ -7457,82 +7457,82 @@
       </c>
     </row>
     <row r="11" spans="2:2" ht="15" customHeight="1">
       <c r="B11" s="14"/>
     </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="14"/>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="16" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA938"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="O21" sqref="O21"/>
+      <selection pane="bottomLeft" activeCell="U7" sqref="U7:U15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="10.85546875" style="21" customWidth="1"/>
+    <col min="1" max="1" width="10.875" style="21" customWidth="1"/>
     <col min="2" max="2" width="14" style="19" customWidth="1"/>
-    <col min="3" max="3" width="6.140625" style="19" bestFit="1" customWidth="1"/>
-[...23 lines deleted...]
-    <col min="28" max="16384" width="14.42578125" style="19"/>
+    <col min="3" max="3" width="6.125" style="19" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.75" style="19" customWidth="1"/>
+    <col min="5" max="5" width="4.625" style="19" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.125" style="19" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="3.875" style="19" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="4.875" style="19" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="4.75" style="19" customWidth="1"/>
+    <col min="10" max="10" width="5.75" style="19" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.75" style="19" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.875" style="19" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="6.125" style="19" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="7.125" style="19" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.125" style="19" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.25" style="19" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.625" style="19" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.125" style="19" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="3.875" style="19" bestFit="1" customWidth="1"/>
+    <col min="20" max="21" width="4.875" style="19" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.75" style="19" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="7.75" style="19" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.875" style="19" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="6.125" style="19" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="7.125" style="19" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="8.75" style="19" customWidth="1"/>
+    <col min="28" max="16384" width="14.375" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="28.5" customHeight="1">
       <c r="A1" s="22" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="50" t="s">
         <v>52</v>
       </c>
       <c r="C1" s="50"/>
       <c r="D1" s="50"/>
       <c r="E1" s="50"/>
       <c r="F1" s="50"/>
       <c r="G1" s="50"/>
       <c r="H1" s="50"/>
       <c r="I1" s="50"/>
       <c r="J1" s="50"/>
       <c r="K1" s="50"/>
       <c r="L1" s="50"/>
       <c r="M1" s="50"/>
       <c r="N1" s="50"/>
       <c r="O1" s="50"/>
       <c r="P1" s="50"/>
       <c r="Q1" s="50"/>
       <c r="R1" s="50"/>
@@ -7785,50 +7785,53 @@
       </c>
       <c r="M7" s="17">
         <v>20</v>
       </c>
       <c r="N7" s="17">
         <v>14</v>
       </c>
       <c r="O7" s="17">
         <v>12</v>
       </c>
       <c r="P7" s="17">
         <v>8</v>
       </c>
       <c r="Q7" s="29">
         <v>15</v>
       </c>
       <c r="R7" s="29">
         <v>19</v>
       </c>
       <c r="S7" s="29">
         <v>12</v>
       </c>
       <c r="T7" s="29">
         <v>16</v>
       </c>
+      <c r="U7" s="29">
+        <v>7</v>
+      </c>
       <c r="Z7" s="1"/>
       <c r="AA7" s="1"/>
     </row>
     <row r="8" spans="1:27" ht="14.25" customHeight="1">
       <c r="A8" s="25" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="26" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>78</v>
       </c>
       <c r="D8" s="17">
         <v>1</v>
       </c>
       <c r="E8" s="29" t="s">
         <v>78</v>
       </c>
       <c r="F8" s="29">
         <v>1</v>
       </c>
       <c r="G8" s="29">
         <v>1</v>
       </c>
@@ -7849,51 +7852,53 @@
       </c>
       <c r="M8" s="29">
         <v>3</v>
       </c>
       <c r="N8" s="29">
         <v>1</v>
       </c>
       <c r="O8" s="29">
         <v>1</v>
       </c>
       <c r="P8" s="29" t="s">
         <v>78</v>
       </c>
       <c r="Q8" s="29">
         <v>2</v>
       </c>
       <c r="R8" s="29">
         <v>1</v>
       </c>
       <c r="S8" s="29" t="s">
         <v>78</v>
       </c>
       <c r="T8" s="29">
         <v>1</v>
       </c>
-      <c r="U8" s="9"/>
+      <c r="U8" s="29" t="s">
+        <v>78</v>
+      </c>
       <c r="V8" s="17"/>
       <c r="W8" s="17"/>
       <c r="X8" s="17"/>
       <c r="Y8" s="17"/>
       <c r="Z8" s="1"/>
       <c r="AA8" s="1"/>
     </row>
     <row r="9" spans="1:27" ht="14.25" customHeight="1">
       <c r="A9" s="25" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="26" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="17">
         <v>1</v>
       </c>
       <c r="D9" s="17">
         <v>2</v>
       </c>
       <c r="E9" s="30">
         <v>4</v>
       </c>
       <c r="F9" s="30">
         <v>1</v>
@@ -7918,51 +7923,53 @@
       </c>
       <c r="M9" s="30">
         <v>5</v>
       </c>
       <c r="N9" s="30">
         <v>1</v>
       </c>
       <c r="O9" s="30">
         <v>1</v>
       </c>
       <c r="P9" s="30">
         <v>2</v>
       </c>
       <c r="Q9" s="29">
         <v>7</v>
       </c>
       <c r="R9" s="29">
         <v>7</v>
       </c>
       <c r="S9" s="29">
         <v>1</v>
       </c>
       <c r="T9" s="29">
         <v>1</v>
       </c>
-      <c r="U9" s="1"/>
+      <c r="U9" s="29">
+        <v>3</v>
+      </c>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="1"/>
     </row>
     <row r="10" spans="1:27" ht="14.25" customHeight="1">
       <c r="A10" s="25" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="17">
         <v>3</v>
       </c>
       <c r="D10" s="17">
         <v>3</v>
       </c>
       <c r="E10" s="29">
         <v>4</v>
       </c>
       <c r="F10" s="29">
         <v>3</v>
@@ -7987,51 +7994,53 @@
       </c>
       <c r="M10" s="29">
         <v>4</v>
       </c>
       <c r="N10" s="29">
         <v>5</v>
       </c>
       <c r="O10" s="29">
         <v>3</v>
       </c>
       <c r="P10" s="29">
         <v>1</v>
       </c>
       <c r="Q10" s="29">
         <v>1</v>
       </c>
       <c r="R10" s="29">
         <v>1</v>
       </c>
       <c r="S10" s="29">
         <v>3</v>
       </c>
       <c r="T10" s="29">
         <v>3</v>
       </c>
-      <c r="U10" s="1"/>
+      <c r="U10" s="29">
+        <v>1</v>
+      </c>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
     </row>
     <row r="11" spans="1:27" ht="14.25" customHeight="1">
       <c r="A11" s="25" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="17">
         <v>2</v>
       </c>
       <c r="D11" s="17"/>
       <c r="E11" s="29" t="s">
         <v>78</v>
       </c>
       <c r="F11" s="29">
         <v>2</v>
       </c>
       <c r="G11" s="29">
@@ -8054,51 +8063,53 @@
       </c>
       <c r="M11" s="29">
         <v>1</v>
       </c>
       <c r="N11" s="29">
         <v>1</v>
       </c>
       <c r="O11" s="29">
         <v>2</v>
       </c>
       <c r="P11" s="29">
         <v>3</v>
       </c>
       <c r="Q11" s="29">
         <v>4</v>
       </c>
       <c r="R11" s="29">
         <v>2</v>
       </c>
       <c r="S11" s="29">
         <v>2</v>
       </c>
       <c r="T11" s="29">
         <v>4</v>
       </c>
-      <c r="U11" s="1"/>
+      <c r="U11" s="29">
+        <v>1</v>
+      </c>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
       <c r="Z11" s="1"/>
       <c r="AA11" s="1"/>
     </row>
     <row r="12" spans="1:27" ht="14.25" customHeight="1">
       <c r="A12" s="25" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>64</v>
       </c>
       <c r="C12" s="17">
         <v>3</v>
       </c>
       <c r="D12" s="17">
         <v>1</v>
       </c>
       <c r="E12" s="29">
         <v>1</v>
       </c>
       <c r="F12" s="29">
         <v>2</v>
@@ -8123,51 +8134,53 @@
       </c>
       <c r="M12" s="29" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="29">
         <v>3</v>
       </c>
       <c r="O12" s="29">
         <v>2</v>
       </c>
       <c r="P12" s="29" t="s">
         <v>78</v>
       </c>
       <c r="Q12" s="29" t="s">
         <v>78</v>
       </c>
       <c r="R12" s="29">
         <v>4</v>
       </c>
       <c r="S12" s="29" t="s">
         <v>78</v>
       </c>
       <c r="T12" s="29" t="s">
         <v>78</v>
       </c>
-      <c r="U12" s="1"/>
+      <c r="U12" s="29" t="s">
+        <v>78</v>
+      </c>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
       <c r="AA12" s="1"/>
     </row>
     <row r="13" spans="1:27" ht="14.25" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="26" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>78</v>
       </c>
       <c r="D13" s="17">
         <v>1</v>
       </c>
       <c r="E13" s="29">
         <v>2</v>
       </c>
       <c r="F13" s="29">
         <v>2</v>
@@ -8192,51 +8205,53 @@
       </c>
       <c r="M13" s="29" t="s">
         <v>78</v>
       </c>
       <c r="N13" s="29">
         <v>1</v>
       </c>
       <c r="O13" s="29" t="s">
         <v>78</v>
       </c>
       <c r="P13" s="29" t="s">
         <v>78</v>
       </c>
       <c r="Q13" s="29" t="s">
         <v>78</v>
       </c>
       <c r="R13" s="29" t="s">
         <v>78</v>
       </c>
       <c r="S13" s="29" t="s">
         <v>78</v>
       </c>
       <c r="T13" s="29">
         <v>1</v>
       </c>
-      <c r="U13" s="1"/>
+      <c r="U13" s="29" t="s">
+        <v>78</v>
+      </c>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1"/>
     </row>
     <row r="14" spans="1:27" ht="14.25" customHeight="1">
       <c r="A14" s="25" t="s">
         <v>67</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>68</v>
       </c>
       <c r="C14" s="17">
         <v>1</v>
       </c>
       <c r="D14" s="17">
         <v>1</v>
       </c>
       <c r="E14" s="29" t="s">
         <v>78</v>
       </c>
       <c r="F14" s="29" t="s">
         <v>78</v>
@@ -8261,51 +8276,53 @@
       </c>
       <c r="M14" s="29">
         <v>5</v>
       </c>
       <c r="N14" s="29">
         <v>1</v>
       </c>
       <c r="O14" s="29">
         <v>2</v>
       </c>
       <c r="P14" s="29">
         <v>1</v>
       </c>
       <c r="Q14" s="29">
         <v>1</v>
       </c>
       <c r="R14" s="29">
         <v>2</v>
       </c>
       <c r="S14" s="29">
         <v>6</v>
       </c>
       <c r="T14" s="29">
         <v>4</v>
       </c>
-      <c r="U14" s="1"/>
+      <c r="U14" s="29">
+        <v>1</v>
+      </c>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
     </row>
     <row r="15" spans="1:27" ht="14.25" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="31">
         <v>1</v>
       </c>
       <c r="D15" s="31">
         <v>1</v>
       </c>
       <c r="E15" s="31">
         <v>1</v>
       </c>
       <c r="F15" s="31" t="s">
         <v>78</v>
@@ -8330,51 +8347,53 @@
       </c>
       <c r="M15" s="31">
         <v>2</v>
       </c>
       <c r="N15" s="31">
         <v>1</v>
       </c>
       <c r="O15" s="31">
         <v>1</v>
       </c>
       <c r="P15" s="31">
         <v>1</v>
       </c>
       <c r="Q15" s="31" t="s">
         <v>78</v>
       </c>
       <c r="R15" s="31">
         <v>2</v>
       </c>
       <c r="S15" s="31" t="s">
         <v>78</v>
       </c>
       <c r="T15" s="31">
         <v>2</v>
       </c>
-      <c r="U15" s="1"/>
+      <c r="U15" s="31">
+        <v>1</v>
+      </c>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1"/>
     </row>
     <row r="16" spans="1:27" ht="14.25" customHeight="1">
       <c r="B16" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="2"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>