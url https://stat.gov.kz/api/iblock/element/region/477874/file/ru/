--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -142,53 +142,50 @@
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>Общий коэффициент разводимости</t>
   </si>
   <si>
     <t>Кол-во разводов на 1000 чел</t>
   </si>
   <si>
-    <t>Количество зарегистрированных разводов на 1000 чел по месяцам среди регионов</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Коэффициент разводимости вычисляется путем деления количества зарегистрированных разводов по месяцам на общую численность населения на момент подсчета, умноженную на 1000 </t>
   </si>
   <si>
     <t xml:space="preserve">Условные обозначения:                                        </t>
   </si>
   <si>
     <t xml:space="preserve">0,0 - незначительная величина                                        </t>
   </si>
   <si>
     <t xml:space="preserve">х- данные конфиденциальны                                        </t>
   </si>
   <si>
     <t xml:space="preserve">...- данные отсутствуют                                        </t>
   </si>
   <si>
     <t xml:space="preserve">                                        </t>
   </si>
   <si>
     <t xml:space="preserve">В отдельных случаях незначительные расхождения между итогом и суммой  слагаемых объясняются округлением данных                                          </t>
   </si>
   <si>
     <t>"-"  явление отсутствует</t>
   </si>
   <si>
     <t>Код КАТО</t>
@@ -260,50 +257,53 @@
     <t>751710000</t>
   </si>
   <si>
     <t xml:space="preserve">Медеуский </t>
   </si>
   <si>
     <t>751810000</t>
   </si>
   <si>
     <t xml:space="preserve">Наурызбайский </t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Турксибский </t>
   </si>
   <si>
     <t>С 1 января 2025 года</t>
   </si>
   <si>
     <t>Общий коэффициент разводимости в город Алматы</t>
   </si>
   <si>
     <t xml:space="preserve">© Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан    </t>
+  </si>
+  <si>
+    <t>Количество зарегистрированных разводов на 1000 чел по месяцам городе Алматы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
@@ -977,1993 +977,2012 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A9" sqref="A9"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="48.5703125" style="25" customWidth="1"/>
     <col min="2" max="2" width="91" style="25" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="34">
         <v>61250101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="33" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="35" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="33" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="35" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="15" customHeight="1">
       <c r="A4" s="33" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="35" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="15" customHeight="1">
       <c r="A5" s="33" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="35" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1">
       <c r="A6" s="33" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="35" t="s">
-        <v>40</v>
+        <v>79</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="15" customHeight="1">
       <c r="A7" s="33" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="35" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="31.5" customHeight="1">
       <c r="A8" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="36" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="56.25" customHeight="1">
       <c r="A9" s="33" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" customHeight="1">
       <c r="A10" s="33" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="35" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="15" customHeight="1">
       <c r="A11" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="36" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1">
       <c r="A12" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="36" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="36" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="33" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="36" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="37">
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="37">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="38" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="38" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="39" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="16.5" customHeight="1">
       <c r="A20" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="40" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B20" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="96" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView topLeftCell="A2" workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="25"/>
     <col min="2" max="2" width="117" style="25" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="25"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="15" customHeight="1">
       <c r="B5" s="31" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" ht="15" customHeight="1">
+      <c r="B6" s="31" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" ht="15" customHeight="1">
+      <c r="B7" s="31" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="6" spans="2:2" ht="15" customHeight="1">
-[...5 lines deleted...]
-      <c r="B7" s="31" t="s">
+    <row r="8" spans="2:2" ht="15" customHeight="1">
+      <c r="B8" s="31" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="8" spans="2:2" ht="15" customHeight="1">
-      <c r="B8" s="31" t="s">
+    <row r="9" spans="2:2" ht="15" customHeight="1">
+      <c r="B9" s="31" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="9" spans="2:2" ht="15" customHeight="1">
-      <c r="B9" s="31" t="s">
+    <row r="10" spans="2:2" ht="15" customHeight="1">
+      <c r="B10" s="31" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="10" spans="2:2" ht="15" customHeight="1">
-      <c r="B10" s="31" t="s">
+    <row r="11" spans="2:2" ht="15" customHeight="1">
+      <c r="B11" s="31" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="11" spans="2:2" ht="15" customHeight="1">
-[...3 lines deleted...]
-    </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="31" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="31" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="32" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AO939"/>
+  <dimension ref="A1:AO937"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C31" sqref="C31"/>
+      <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:XFD3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="13" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="8" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.140625" customWidth="1"/>
     <col min="10" max="10" width="7" customWidth="1"/>
     <col min="11" max="11" width="8" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" customWidth="1"/>
     <col min="13" max="13" width="6.7109375" customWidth="1"/>
     <col min="14" max="14" width="8.140625" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="26" max="41" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
-[...43 lines deleted...]
-        <v>51</v>
+    <row r="1" spans="1:41" s="25" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A1" s="24" t="s">
+        <v>50</v>
       </c>
-      <c r="B2" s="41" t="s">
+      <c r="B1" s="41" t="s">
         <v>38</v>
       </c>
-      <c r="C2" s="41"/>
-[...43 lines deleted...]
-      <c r="E3" s="3"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+      <c r="M1" s="41"/>
+      <c r="N1" s="41"/>
+      <c r="O1" s="41"/>
+      <c r="P1" s="41"/>
+      <c r="Q1" s="41"/>
+      <c r="R1" s="41"/>
+      <c r="S1" s="41"/>
+      <c r="T1" s="41"/>
+      <c r="U1" s="41"/>
+      <c r="V1" s="41"/>
+      <c r="W1" s="41"/>
+      <c r="X1" s="41"/>
+      <c r="Y1" s="41"/>
+      <c r="Z1" s="41"/>
+      <c r="AA1" s="26"/>
+      <c r="AB1" s="26"/>
+      <c r="AC1" s="26"/>
+      <c r="AD1" s="26"/>
+      <c r="AE1" s="26"/>
+      <c r="AF1" s="26"/>
+      <c r="AG1" s="26"/>
+      <c r="AH1" s="26"/>
+      <c r="AI1" s="26"/>
+      <c r="AJ1" s="26"/>
+      <c r="AK1" s="26"/>
+      <c r="AL1" s="26"/>
+      <c r="AM1" s="26"/>
+      <c r="AN1" s="26"/>
+      <c r="AO1" s="26"/>
+    </row>
+    <row r="2" spans="1:41" ht="14.25" customHeight="1">
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="43"/>
+      <c r="AA2" s="43"/>
+      <c r="AB2" s="1"/>
+      <c r="AC2" s="1"/>
+      <c r="AD2" s="1"/>
+      <c r="AE2" s="1"/>
+      <c r="AF2" s="1"/>
+      <c r="AG2" s="1"/>
+      <c r="AH2" s="1"/>
+      <c r="AI2" s="1"/>
+      <c r="AJ2" s="1"/>
+      <c r="AK2" s="1"/>
+      <c r="AL2" s="1"/>
+      <c r="AM2" s="1"/>
+      <c r="AN2" s="1"/>
+      <c r="AO2" s="1"/>
+    </row>
+    <row r="3" spans="1:41" s="27" customFormat="1" ht="15" customHeight="1">
+      <c r="A3" s="2"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
       <c r="F3" s="2"/>
-      <c r="G3" s="1"/>
-[...100 lines deleted...]
-      <c r="Y5" s="54" t="s">
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="2"/>
+      <c r="P3" s="2"/>
+      <c r="Q3" s="2"/>
+      <c r="R3" s="2"/>
+      <c r="S3" s="46"/>
+      <c r="T3" s="47"/>
+      <c r="U3" s="47"/>
+      <c r="W3" s="16"/>
+      <c r="Y3" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="Z5" s="54"/>
+      <c r="Z3" s="54"/>
+      <c r="AA3" s="2"/>
+      <c r="AB3" s="2"/>
+      <c r="AC3" s="2"/>
+      <c r="AD3" s="2"/>
+      <c r="AE3" s="2"/>
+      <c r="AF3" s="2"/>
+      <c r="AG3" s="2"/>
+      <c r="AH3" s="2"/>
+      <c r="AI3" s="2"/>
+      <c r="AJ3" s="2"/>
+      <c r="AK3" s="2"/>
+      <c r="AL3" s="2"/>
+      <c r="AM3" s="2"/>
+      <c r="AN3" s="2"/>
+      <c r="AO3" s="2"/>
+    </row>
+    <row r="4" spans="1:41" s="27" customFormat="1" ht="11.25">
+      <c r="A4" s="44" t="s">
+        <v>48</v>
+      </c>
+      <c r="B4" s="48"/>
+      <c r="C4" s="50">
+        <v>2025</v>
+      </c>
+      <c r="D4" s="51"/>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51"/>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51"/>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51"/>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51"/>
+      <c r="M4" s="51"/>
+      <c r="N4" s="51"/>
+      <c r="O4" s="52">
+        <v>2026</v>
+      </c>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="53"/>
+      <c r="S4" s="53"/>
+      <c r="T4" s="53"/>
+      <c r="U4" s="53"/>
+      <c r="V4" s="53"/>
+      <c r="W4" s="53"/>
+      <c r="X4" s="53"/>
+      <c r="Y4" s="53"/>
+      <c r="Z4" s="53"/>
+      <c r="AA4" s="2"/>
+      <c r="AB4" s="2"/>
+      <c r="AC4" s="2"/>
+      <c r="AD4" s="2"/>
+      <c r="AE4" s="2"/>
+      <c r="AF4" s="2"/>
+      <c r="AG4" s="2"/>
+      <c r="AH4" s="2"/>
+      <c r="AI4" s="2"/>
+      <c r="AJ4" s="2"/>
+      <c r="AK4" s="2"/>
+      <c r="AL4" s="2"/>
+      <c r="AM4" s="2"/>
+      <c r="AN4" s="2"/>
+      <c r="AO4" s="2"/>
+    </row>
+    <row r="5" spans="1:41" s="27" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="45"/>
+      <c r="B5" s="49"/>
+      <c r="C5" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="H5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L5" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="M5" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="P5" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q5" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="R5" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="S5" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="T5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="U5" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="V5" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="W5" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="X5" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="Y5" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="Z5" s="6" t="s">
+        <v>37</v>
+      </c>
       <c r="AA5" s="2"/>
       <c r="AB5" s="2"/>
       <c r="AC5" s="2"/>
       <c r="AD5" s="2"/>
       <c r="AE5" s="2"/>
       <c r="AF5" s="2"/>
       <c r="AG5" s="2"/>
       <c r="AH5" s="2"/>
       <c r="AI5" s="2"/>
       <c r="AJ5" s="2"/>
       <c r="AK5" s="2"/>
       <c r="AL5" s="2"/>
       <c r="AM5" s="2"/>
       <c r="AN5" s="2"/>
       <c r="AO5" s="2"/>
     </row>
     <row r="6" spans="1:41" s="27" customFormat="1" ht="11.25">
-      <c r="A6" s="44" t="s">
+      <c r="A6" s="2"/>
+      <c r="B6" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="42"/>
+      <c r="D6" s="42"/>
+      <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="42"/>
+      <c r="H6" s="42"/>
+      <c r="I6" s="42"/>
+      <c r="J6" s="42"/>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
+      <c r="M6" s="42"/>
+      <c r="N6" s="42"/>
+      <c r="O6" s="42"/>
+      <c r="P6" s="42"/>
+      <c r="Q6" s="42"/>
+      <c r="R6" s="42"/>
+      <c r="S6" s="42"/>
+      <c r="T6" s="42"/>
+      <c r="U6" s="42"/>
+      <c r="V6" s="42"/>
+      <c r="W6" s="42"/>
+      <c r="X6" s="42"/>
+      <c r="Y6" s="42"/>
+      <c r="Z6" s="42"/>
+      <c r="AA6" s="28"/>
+      <c r="AB6" s="28"/>
+      <c r="AC6" s="28"/>
+      <c r="AD6" s="28"/>
+      <c r="AE6" s="28"/>
+      <c r="AF6" s="28"/>
+      <c r="AG6" s="28"/>
+      <c r="AH6" s="28"/>
+      <c r="AI6" s="28"/>
+      <c r="AJ6" s="28"/>
+      <c r="AK6" s="28"/>
+      <c r="AL6" s="28"/>
+      <c r="AM6" s="28"/>
+      <c r="AN6" s="28"/>
+      <c r="AO6" s="28"/>
+    </row>
+    <row r="7" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A7" s="19" t="s">
         <v>49</v>
       </c>
-      <c r="B6" s="48"/>
-[...1 lines deleted...]
-        <v>2025</v>
+      <c r="B7" s="4" t="s">
+        <v>25</v>
       </c>
-      <c r="D6" s="51"/>
-[...11 lines deleted...]
-        <v>2026</v>
+      <c r="C7" s="8">
+        <v>1.38</v>
       </c>
-      <c r="P6" s="53"/>
-[...30 lines deleted...]
-        <v>23</v>
+      <c r="D7" s="8">
+        <v>1.59</v>
       </c>
-      <c r="D7" s="6" t="s">
-        <v>27</v>
+      <c r="E7" s="8">
+        <v>1.68</v>
       </c>
-      <c r="E7" s="6" t="s">
-        <v>28</v>
+      <c r="F7" s="9">
+        <v>1.72</v>
       </c>
-      <c r="F7" s="6" t="s">
-        <v>29</v>
+      <c r="G7" s="10">
+        <v>1.93</v>
       </c>
-      <c r="G7" s="6" t="s">
-        <v>30</v>
+      <c r="H7" s="11">
+        <v>1.98</v>
       </c>
-      <c r="H7" s="6" t="s">
-        <v>31</v>
+      <c r="I7" s="11">
+        <v>2.0099999999999998</v>
       </c>
-      <c r="I7" s="6" t="s">
-        <v>32</v>
+      <c r="J7" s="14">
+        <v>2.0099999999999998</v>
       </c>
-      <c r="J7" s="6" t="s">
-        <v>33</v>
+      <c r="K7" s="14">
+        <v>2.04</v>
       </c>
-      <c r="K7" s="6" t="s">
-        <v>34</v>
+      <c r="L7" s="14">
+        <v>2.09</v>
       </c>
-      <c r="L7" s="6" t="s">
-        <v>35</v>
+      <c r="M7" s="14">
+        <v>2.09</v>
       </c>
-      <c r="M7" s="6" t="s">
-        <v>36</v>
+      <c r="N7" s="14">
+        <v>2.14</v>
       </c>
-      <c r="N7" s="18" t="s">
-        <v>37</v>
+      <c r="O7" s="30">
+        <v>2.42</v>
       </c>
-      <c r="O7" s="5" t="s">
-        <v>23</v>
+      <c r="P7" s="30">
+        <v>2.17</v>
       </c>
-      <c r="P7" s="6" t="s">
-        <v>27</v>
+      <c r="Q7" s="30">
+        <v>2.11</v>
       </c>
-      <c r="Q7" s="7" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="Z7" s="2"/>
       <c r="AA7" s="2"/>
       <c r="AB7" s="2"/>
       <c r="AC7" s="2"/>
       <c r="AD7" s="2"/>
       <c r="AE7" s="2"/>
       <c r="AF7" s="2"/>
       <c r="AG7" s="2"/>
       <c r="AH7" s="2"/>
       <c r="AI7" s="2"/>
       <c r="AJ7" s="2"/>
       <c r="AK7" s="2"/>
       <c r="AL7" s="2"/>
       <c r="AM7" s="2"/>
       <c r="AN7" s="2"/>
       <c r="AO7" s="2"/>
     </row>
-    <row r="8" spans="1:41" s="27" customFormat="1" ht="11.25">
-[...2 lines deleted...]
-        <v>24</v>
+    <row r="8" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A8" s="20" t="s">
+        <v>60</v>
       </c>
-      <c r="C8" s="42"/>
-[...41 lines deleted...]
-        <v>50</v>
+      <c r="B8" s="21" t="s">
+        <v>61</v>
       </c>
-      <c r="B9" s="4" t="s">
-        <v>25</v>
+      <c r="C8" s="14">
+        <v>1.48</v>
       </c>
-      <c r="C9" s="8">
-[...8 lines deleted...]
-      <c r="F9" s="9">
+      <c r="D8" s="14">
         <v>1.72</v>
       </c>
-      <c r="G9" s="10">
+      <c r="E8" s="14">
+        <v>1.79</v>
+      </c>
+      <c r="F8" s="14">
+        <v>1.79</v>
+      </c>
+      <c r="G8" s="14">
+        <v>1.95</v>
+      </c>
+      <c r="H8" s="14">
         <v>1.93</v>
       </c>
-      <c r="H9" s="11">
+      <c r="I8" s="14">
         <v>1.98</v>
       </c>
-      <c r="I9" s="11">
-        <v>2.0099999999999998</v>
+      <c r="J8" s="14">
+        <v>1.96</v>
+      </c>
+      <c r="K8" s="14">
+        <v>1.99</v>
+      </c>
+      <c r="L8" s="14">
+        <v>2.06</v>
+      </c>
+      <c r="M8" s="14">
+        <v>2.08</v>
+      </c>
+      <c r="N8" s="14">
+        <v>2.15</v>
+      </c>
+      <c r="O8" s="30">
+        <v>2.58</v>
+      </c>
+      <c r="P8" s="30">
+        <v>2.1</v>
+      </c>
+      <c r="Q8" s="30">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="R8" s="2"/>
+      <c r="S8" s="2"/>
+      <c r="T8" s="2"/>
+      <c r="U8" s="2"/>
+      <c r="V8" s="2"/>
+      <c r="W8" s="2"/>
+      <c r="X8" s="2"/>
+      <c r="Y8" s="2"/>
+      <c r="Z8" s="2"/>
+      <c r="AA8" s="2"/>
+      <c r="AB8" s="2"/>
+      <c r="AC8" s="2"/>
+      <c r="AD8" s="2"/>
+      <c r="AE8" s="2"/>
+      <c r="AF8" s="2"/>
+      <c r="AG8" s="2"/>
+      <c r="AH8" s="2"/>
+      <c r="AI8" s="2"/>
+      <c r="AJ8" s="2"/>
+      <c r="AK8" s="2"/>
+      <c r="AL8" s="2"/>
+      <c r="AM8" s="2"/>
+      <c r="AN8" s="2"/>
+      <c r="AO8" s="2"/>
+    </row>
+    <row r="9" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A9" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C9" s="14">
+        <v>1.18</v>
+      </c>
+      <c r="D9" s="14">
+        <v>1.42</v>
+      </c>
+      <c r="E9" s="14">
+        <v>1.43</v>
+      </c>
+      <c r="F9" s="14">
+        <v>1.37</v>
+      </c>
+      <c r="G9" s="14">
+        <v>1.67</v>
+      </c>
+      <c r="H9" s="14">
+        <v>1.8</v>
+      </c>
+      <c r="I9" s="14">
+        <v>1.84</v>
       </c>
       <c r="J9" s="14">
-        <v>2.0099999999999998</v>
+        <v>1.87</v>
       </c>
       <c r="K9" s="14">
-        <v>2.04</v>
+        <v>1.85</v>
       </c>
       <c r="L9" s="14">
-        <v>2.09</v>
+        <v>1.88</v>
       </c>
       <c r="M9" s="14">
-        <v>2.09</v>
+        <v>1.86</v>
       </c>
       <c r="N9" s="14">
-        <v>2.14</v>
+        <v>1.9</v>
       </c>
       <c r="O9" s="30">
-        <v>2.42</v>
+        <v>2.2200000000000002</v>
       </c>
       <c r="P9" s="30">
-        <v>2.17</v>
+        <v>1.98</v>
       </c>
+      <c r="Q9" s="30">
+        <v>1.93</v>
+      </c>
+      <c r="R9" s="2"/>
+      <c r="S9" s="2"/>
+      <c r="T9" s="2"/>
+      <c r="U9" s="2"/>
+      <c r="V9" s="2"/>
+      <c r="W9" s="2"/>
+      <c r="X9" s="2"/>
+      <c r="Y9" s="2"/>
       <c r="Z9" s="2"/>
       <c r="AA9" s="2"/>
       <c r="AB9" s="2"/>
       <c r="AC9" s="2"/>
       <c r="AD9" s="2"/>
       <c r="AE9" s="2"/>
       <c r="AF9" s="2"/>
       <c r="AG9" s="2"/>
       <c r="AH9" s="2"/>
       <c r="AI9" s="2"/>
       <c r="AJ9" s="2"/>
       <c r="AK9" s="2"/>
       <c r="AL9" s="2"/>
       <c r="AM9" s="2"/>
       <c r="AN9" s="2"/>
       <c r="AO9" s="2"/>
     </row>
     <row r="10" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="20" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B10" s="21" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C10" s="14">
-        <v>1.48</v>
+        <v>1.31</v>
       </c>
       <c r="D10" s="14">
-        <v>1.72</v>
+        <v>1.58</v>
       </c>
       <c r="E10" s="14">
-        <v>1.79</v>
+        <v>1.74</v>
       </c>
       <c r="F10" s="14">
-        <v>1.79</v>
+        <v>1.88</v>
       </c>
       <c r="G10" s="14">
-        <v>1.95</v>
+        <v>1.98</v>
       </c>
       <c r="H10" s="14">
-        <v>1.93</v>
+        <v>2.0099999999999998</v>
       </c>
       <c r="I10" s="14">
-        <v>1.98</v>
+        <v>2.0499999999999998</v>
       </c>
       <c r="J10" s="14">
-        <v>1.96</v>
+        <v>2.0699999999999998</v>
       </c>
       <c r="K10" s="14">
-        <v>1.99</v>
+        <v>2.0499999999999998</v>
       </c>
       <c r="L10" s="14">
-        <v>2.06</v>
+        <v>2.12</v>
       </c>
       <c r="M10" s="14">
-        <v>2.08</v>
+        <v>2.09</v>
       </c>
       <c r="N10" s="14">
-        <v>2.15</v>
+        <v>2.11</v>
       </c>
       <c r="O10" s="30">
-        <v>2.58</v>
+        <v>2.61</v>
       </c>
       <c r="P10" s="30">
-        <v>2.1</v>
+        <v>2.2400000000000002</v>
       </c>
-      <c r="Q10" s="2"/>
+      <c r="Q10" s="30">
+        <v>2.0099999999999998</v>
+      </c>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
       <c r="Z10" s="2"/>
       <c r="AA10" s="2"/>
       <c r="AB10" s="2"/>
       <c r="AC10" s="2"/>
       <c r="AD10" s="2"/>
       <c r="AE10" s="2"/>
       <c r="AF10" s="2"/>
       <c r="AG10" s="2"/>
       <c r="AH10" s="2"/>
       <c r="AI10" s="2"/>
       <c r="AJ10" s="2"/>
       <c r="AK10" s="2"/>
       <c r="AL10" s="2"/>
       <c r="AM10" s="2"/>
       <c r="AN10" s="2"/>
       <c r="AO10" s="2"/>
     </row>
     <row r="11" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A11" s="20" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B11" s="21" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C11" s="14">
-        <v>1.18</v>
+        <v>1.32</v>
       </c>
       <c r="D11" s="14">
-        <v>1.42</v>
+        <v>1.7</v>
       </c>
       <c r="E11" s="14">
-        <v>1.43</v>
+        <v>1.96</v>
       </c>
       <c r="F11" s="14">
-        <v>1.37</v>
+        <v>1.94</v>
       </c>
       <c r="G11" s="14">
-        <v>1.67</v>
+        <v>2.14</v>
       </c>
       <c r="H11" s="14">
-        <v>1.8</v>
+        <v>2.25</v>
       </c>
       <c r="I11" s="14">
-        <v>1.84</v>
+        <v>2.2400000000000002</v>
       </c>
       <c r="J11" s="14">
-        <v>1.87</v>
+        <v>2.17</v>
       </c>
       <c r="K11" s="14">
-        <v>1.85</v>
+        <v>2.23</v>
       </c>
       <c r="L11" s="14">
-        <v>1.88</v>
+        <v>2.27</v>
       </c>
       <c r="M11" s="14">
-        <v>1.86</v>
+        <v>2.29</v>
       </c>
       <c r="N11" s="14">
-        <v>1.9</v>
+        <v>2.35</v>
       </c>
       <c r="O11" s="30">
-        <v>2.2200000000000002</v>
+        <v>2.39</v>
       </c>
       <c r="P11" s="30">
-        <v>1.98</v>
+        <v>2.37</v>
       </c>
-      <c r="Q11" s="2"/>
+      <c r="Q11" s="30">
+        <v>2.3199999999999998</v>
+      </c>
       <c r="R11" s="2"/>
       <c r="S11" s="2"/>
       <c r="T11" s="2"/>
       <c r="U11" s="2"/>
       <c r="V11" s="2"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
       <c r="Y11" s="2"/>
       <c r="Z11" s="2"/>
       <c r="AA11" s="2"/>
       <c r="AB11" s="2"/>
       <c r="AC11" s="2"/>
       <c r="AD11" s="2"/>
       <c r="AE11" s="2"/>
       <c r="AF11" s="2"/>
       <c r="AG11" s="2"/>
       <c r="AH11" s="2"/>
       <c r="AI11" s="2"/>
       <c r="AJ11" s="2"/>
       <c r="AK11" s="2"/>
       <c r="AL11" s="2"/>
       <c r="AM11" s="2"/>
       <c r="AN11" s="2"/>
       <c r="AO11" s="2"/>
     </row>
     <row r="12" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A12" s="20" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B12" s="21" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C12" s="14">
-        <v>1.31</v>
+        <v>1.7</v>
       </c>
       <c r="D12" s="14">
-        <v>1.58</v>
+        <v>1.85</v>
       </c>
       <c r="E12" s="14">
-        <v>1.74</v>
+        <v>1.84</v>
       </c>
       <c r="F12" s="14">
-        <v>1.88</v>
+        <v>1.85</v>
       </c>
       <c r="G12" s="14">
-        <v>1.98</v>
+        <v>1.94</v>
       </c>
       <c r="H12" s="14">
-        <v>2.0099999999999998</v>
+        <v>1.9</v>
       </c>
       <c r="I12" s="14">
-        <v>2.0499999999999998</v>
+        <v>1.99</v>
       </c>
       <c r="J12" s="14">
-        <v>2.0699999999999998</v>
+        <v>2.0099999999999998</v>
       </c>
       <c r="K12" s="14">
         <v>2.0499999999999998</v>
       </c>
       <c r="L12" s="14">
+        <v>2.13</v>
+      </c>
+      <c r="M12" s="14">
+        <v>2.06</v>
+      </c>
+      <c r="N12" s="14">
         <v>2.12</v>
       </c>
-      <c r="M12" s="14">
-[...4 lines deleted...]
-      </c>
       <c r="O12" s="30">
-        <v>2.61</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="P12" s="30">
-        <v>2.2400000000000002</v>
+        <v>2.2999999999999998</v>
       </c>
-      <c r="Q12" s="2"/>
+      <c r="Q12" s="30">
+        <v>2.38</v>
+      </c>
       <c r="R12" s="2"/>
       <c r="S12" s="2"/>
       <c r="T12" s="2"/>
       <c r="U12" s="2"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
       <c r="Y12" s="2"/>
       <c r="Z12" s="2"/>
       <c r="AA12" s="2"/>
       <c r="AB12" s="2"/>
       <c r="AC12" s="2"/>
       <c r="AD12" s="2"/>
       <c r="AE12" s="2"/>
       <c r="AF12" s="2"/>
       <c r="AG12" s="2"/>
       <c r="AH12" s="2"/>
       <c r="AI12" s="2"/>
       <c r="AJ12" s="2"/>
       <c r="AK12" s="2"/>
       <c r="AL12" s="2"/>
       <c r="AM12" s="2"/>
       <c r="AN12" s="2"/>
       <c r="AO12" s="2"/>
     </row>
     <row r="13" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A13" s="20" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B13" s="21" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C13" s="14">
-        <v>1.32</v>
+        <v>1.45</v>
       </c>
       <c r="D13" s="14">
-        <v>1.7</v>
+        <v>1.49</v>
       </c>
       <c r="E13" s="14">
-        <v>1.96</v>
+        <v>1.51</v>
       </c>
       <c r="F13" s="14">
-        <v>1.94</v>
+        <v>1.6</v>
       </c>
       <c r="G13" s="14">
-        <v>2.14</v>
+        <v>1.83</v>
       </c>
       <c r="H13" s="14">
-        <v>2.25</v>
+        <v>1.86</v>
       </c>
       <c r="I13" s="14">
-        <v>2.2400000000000002</v>
+        <v>1.84</v>
       </c>
       <c r="J13" s="14">
-        <v>2.17</v>
+        <v>1.9</v>
       </c>
       <c r="K13" s="14">
-        <v>2.23</v>
+        <v>1.99</v>
       </c>
       <c r="L13" s="14">
-        <v>2.27</v>
+        <v>2.0299999999999998</v>
       </c>
       <c r="M13" s="14">
-        <v>2.29</v>
+        <v>2.02</v>
       </c>
       <c r="N13" s="14">
-        <v>2.35</v>
+        <v>2.08</v>
       </c>
       <c r="O13" s="30">
-        <v>2.39</v>
+        <v>2.44</v>
       </c>
       <c r="P13" s="30">
-        <v>2.37</v>
+        <v>2.06</v>
       </c>
-      <c r="Q13" s="2"/>
+      <c r="Q13" s="30">
+        <v>1.95</v>
+      </c>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
       <c r="AB13" s="2"/>
       <c r="AC13" s="2"/>
       <c r="AD13" s="2"/>
       <c r="AE13" s="2"/>
       <c r="AF13" s="2"/>
       <c r="AG13" s="2"/>
       <c r="AH13" s="2"/>
       <c r="AI13" s="2"/>
       <c r="AJ13" s="2"/>
       <c r="AK13" s="2"/>
       <c r="AL13" s="2"/>
       <c r="AM13" s="2"/>
       <c r="AN13" s="2"/>
       <c r="AO13" s="2"/>
     </row>
     <row r="14" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A14" s="20" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B14" s="21" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C14" s="14">
-        <v>1.7</v>
+        <v>1.42</v>
       </c>
       <c r="D14" s="14">
-        <v>1.85</v>
+        <v>1.46</v>
       </c>
       <c r="E14" s="14">
-        <v>1.84</v>
+        <v>1.54</v>
       </c>
       <c r="F14" s="14">
-        <v>1.85</v>
+        <v>1.63</v>
       </c>
       <c r="G14" s="14">
-        <v>1.94</v>
+        <v>1.88</v>
       </c>
       <c r="H14" s="14">
-        <v>1.9</v>
+        <v>1.99</v>
       </c>
       <c r="I14" s="14">
-        <v>1.99</v>
+        <v>2</v>
       </c>
       <c r="J14" s="14">
-        <v>2.0099999999999998</v>
+        <v>2.04</v>
       </c>
       <c r="K14" s="14">
-        <v>2.0499999999999998</v>
+        <v>2.09</v>
       </c>
       <c r="L14" s="14">
-        <v>2.13</v>
+        <v>2.0699999999999998</v>
       </c>
       <c r="M14" s="14">
-        <v>2.06</v>
+        <v>2.11</v>
       </c>
       <c r="N14" s="14">
-        <v>2.12</v>
+        <v>2.17</v>
       </c>
       <c r="O14" s="30">
-        <v>2.2999999999999998</v>
+        <v>2.73</v>
       </c>
       <c r="P14" s="30">
-        <v>2.2999999999999998</v>
+        <v>2.36</v>
       </c>
-      <c r="Q14" s="2"/>
+      <c r="Q14" s="30">
+        <v>2.4</v>
+      </c>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
       <c r="AA14" s="2"/>
       <c r="AB14" s="2"/>
       <c r="AC14" s="2"/>
       <c r="AD14" s="2"/>
       <c r="AE14" s="2"/>
       <c r="AF14" s="2"/>
       <c r="AG14" s="2"/>
       <c r="AH14" s="2"/>
       <c r="AI14" s="2"/>
       <c r="AJ14" s="2"/>
       <c r="AK14" s="2"/>
       <c r="AL14" s="2"/>
       <c r="AM14" s="2"/>
       <c r="AN14" s="2"/>
       <c r="AO14" s="2"/>
     </row>
     <row r="15" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A15" s="20" t="s">
-        <v>71</v>
+      <c r="A15" s="22" t="s">
+        <v>74</v>
       </c>
-      <c r="B15" s="21" t="s">
-        <v>72</v>
+      <c r="B15" s="23" t="s">
+        <v>75</v>
       </c>
-      <c r="C15" s="14">
-        <v>1.45</v>
+      <c r="C15" s="17">
+        <v>1.5</v>
       </c>
-      <c r="D15" s="14">
-        <v>1.49</v>
+      <c r="D15" s="17">
+        <v>1.67</v>
       </c>
-      <c r="E15" s="14">
-        <v>1.51</v>
+      <c r="E15" s="17">
+        <v>1.75</v>
       </c>
-      <c r="F15" s="14">
-        <v>1.6</v>
+      <c r="F15" s="17">
+        <v>1.87</v>
       </c>
-      <c r="G15" s="14">
-        <v>1.83</v>
+      <c r="G15" s="17">
+        <v>2.1800000000000002</v>
       </c>
-      <c r="H15" s="14">
-        <v>1.86</v>
+      <c r="H15" s="17">
+        <v>2.1800000000000002</v>
       </c>
-      <c r="I15" s="14">
-        <v>1.84</v>
+      <c r="I15" s="17">
+        <v>2.23</v>
       </c>
-      <c r="J15" s="14">
-        <v>1.9</v>
+      <c r="J15" s="17">
+        <v>2.2200000000000002</v>
       </c>
-      <c r="K15" s="14">
-        <v>1.99</v>
+      <c r="K15" s="17">
+        <v>2.2999999999999998</v>
       </c>
-      <c r="L15" s="14">
-        <v>2.0299999999999998</v>
+      <c r="L15" s="17">
+        <v>2.38</v>
       </c>
-      <c r="M15" s="14">
-        <v>2.02</v>
+      <c r="M15" s="17">
+        <v>2.38</v>
       </c>
-      <c r="N15" s="14">
-        <v>2.08</v>
+      <c r="N15" s="17">
+        <v>2.4500000000000002</v>
       </c>
-      <c r="O15" s="30">
-        <v>2.44</v>
+      <c r="O15" s="17">
+        <v>2.25</v>
       </c>
-      <c r="P15" s="30">
-        <v>2.06</v>
+      <c r="P15" s="17">
+        <v>2.11</v>
       </c>
-      <c r="Q15" s="2"/>
+      <c r="Q15" s="17">
+        <v>2.13</v>
+      </c>
       <c r="R15" s="2"/>
       <c r="S15" s="2"/>
       <c r="T15" s="2"/>
       <c r="U15" s="2"/>
       <c r="V15" s="2"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
       <c r="Y15" s="2"/>
       <c r="Z15" s="2"/>
       <c r="AA15" s="2"/>
       <c r="AB15" s="2"/>
       <c r="AC15" s="2"/>
       <c r="AD15" s="2"/>
       <c r="AE15" s="2"/>
       <c r="AF15" s="2"/>
       <c r="AG15" s="2"/>
       <c r="AH15" s="2"/>
       <c r="AI15" s="2"/>
       <c r="AJ15" s="2"/>
       <c r="AK15" s="2"/>
       <c r="AL15" s="2"/>
       <c r="AM15" s="2"/>
       <c r="AN15" s="2"/>
       <c r="AO15" s="2"/>
     </row>
-    <row r="16" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
-[...149 lines deleted...]
-    <row r="18" spans="1:41" ht="15.75" customHeight="1">
+    <row r="16" spans="1:41" ht="15.75" customHeight="1">
+      <c r="B16" s="1"/>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1"/>
+      <c r="F16" s="2"/>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1"/>
+      <c r="I16" s="1"/>
+      <c r="J16" s="1"/>
+      <c r="K16" s="1"/>
+      <c r="L16" s="1"/>
+      <c r="M16" s="1"/>
+      <c r="N16" s="1"/>
+      <c r="O16" s="1"/>
+      <c r="P16" s="1"/>
+      <c r="Q16" s="1"/>
+      <c r="R16" s="1"/>
+      <c r="S16" s="1"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+      <c r="X16" s="1"/>
+      <c r="Y16" s="1"/>
+      <c r="Z16" s="1"/>
+      <c r="AA16" s="1"/>
+      <c r="AB16" s="1"/>
+      <c r="AC16" s="1"/>
+      <c r="AD16" s="1"/>
+      <c r="AE16" s="1"/>
+      <c r="AF16" s="1"/>
+      <c r="AG16" s="1"/>
+      <c r="AH16" s="1"/>
+      <c r="AI16" s="1"/>
+      <c r="AJ16" s="1"/>
+      <c r="AK16" s="1"/>
+      <c r="AL16" s="1"/>
+      <c r="AM16" s="1"/>
+      <c r="AN16" s="1"/>
+      <c r="AO16" s="1"/>
+    </row>
+    <row r="17" spans="2:41" ht="15.75" customHeight="1">
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="1"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="1"/>
+      <c r="J17" s="1"/>
+      <c r="K17" s="1"/>
+      <c r="L17" s="1"/>
+      <c r="M17" s="1"/>
+      <c r="N17" s="1"/>
+      <c r="O17" s="1"/>
+      <c r="P17" s="1"/>
+      <c r="Q17" s="1"/>
+      <c r="R17" s="1"/>
+      <c r="S17" s="1"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+      <c r="X17" s="1"/>
+      <c r="Y17" s="1"/>
+      <c r="Z17" s="1"/>
+      <c r="AA17" s="1"/>
+      <c r="AB17" s="1"/>
+      <c r="AC17" s="1"/>
+      <c r="AD17" s="1"/>
+      <c r="AE17" s="1"/>
+      <c r="AF17" s="1"/>
+      <c r="AG17" s="1"/>
+      <c r="AH17" s="1"/>
+      <c r="AI17" s="1"/>
+      <c r="AJ17" s="1"/>
+      <c r="AK17" s="1"/>
+      <c r="AL17" s="1"/>
+      <c r="AM17" s="1"/>
+      <c r="AN17" s="1"/>
+      <c r="AO17" s="1"/>
+    </row>
+    <row r="18" spans="2:41" ht="15.75" customHeight="1">
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="2"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
       <c r="X18" s="1"/>
       <c r="Y18" s="1"/>
       <c r="Z18" s="1"/>
       <c r="AA18" s="1"/>
       <c r="AB18" s="1"/>
       <c r="AC18" s="1"/>
       <c r="AD18" s="1"/>
       <c r="AE18" s="1"/>
       <c r="AF18" s="1"/>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1"/>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1"/>
       <c r="AN18" s="1"/>
       <c r="AO18" s="1"/>
     </row>
-    <row r="19" spans="1:41" ht="15.75" customHeight="1">
+    <row r="19" spans="2:41" ht="15.75" customHeight="1">
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="2"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
       <c r="X19" s="1"/>
       <c r="Y19" s="1"/>
       <c r="Z19" s="1"/>
       <c r="AA19" s="1"/>
       <c r="AB19" s="1"/>
       <c r="AC19" s="1"/>
       <c r="AD19" s="1"/>
       <c r="AE19" s="1"/>
       <c r="AF19" s="1"/>
       <c r="AG19" s="1"/>
       <c r="AH19" s="1"/>
       <c r="AI19" s="1"/>
       <c r="AJ19" s="1"/>
       <c r="AK19" s="1"/>
       <c r="AL19" s="1"/>
       <c r="AM19" s="1"/>
       <c r="AN19" s="1"/>
       <c r="AO19" s="1"/>
     </row>
-    <row r="20" spans="1:41" ht="15.75" customHeight="1">
+    <row r="20" spans="2:41" ht="15.75" customHeight="1">
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="2"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
       <c r="X20" s="1"/>
       <c r="Y20" s="1"/>
       <c r="Z20" s="1"/>
       <c r="AA20" s="1"/>
       <c r="AB20" s="1"/>
       <c r="AC20" s="1"/>
       <c r="AD20" s="1"/>
       <c r="AE20" s="1"/>
       <c r="AF20" s="1"/>
       <c r="AG20" s="1"/>
       <c r="AH20" s="1"/>
       <c r="AI20" s="1"/>
       <c r="AJ20" s="1"/>
       <c r="AK20" s="1"/>
       <c r="AL20" s="1"/>
       <c r="AM20" s="1"/>
       <c r="AN20" s="1"/>
       <c r="AO20" s="1"/>
     </row>
-    <row r="21" spans="1:41" ht="15.75" customHeight="1">
+    <row r="21" spans="2:41" ht="15.75" customHeight="1">
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="2"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
       <c r="X21" s="1"/>
       <c r="Y21" s="1"/>
       <c r="Z21" s="1"/>
       <c r="AA21" s="1"/>
       <c r="AB21" s="1"/>
       <c r="AC21" s="1"/>
       <c r="AD21" s="1"/>
       <c r="AE21" s="1"/>
       <c r="AF21" s="1"/>
       <c r="AG21" s="1"/>
       <c r="AH21" s="1"/>
       <c r="AI21" s="1"/>
       <c r="AJ21" s="1"/>
       <c r="AK21" s="1"/>
       <c r="AL21" s="1"/>
       <c r="AM21" s="1"/>
       <c r="AN21" s="1"/>
       <c r="AO21" s="1"/>
     </row>
-    <row r="22" spans="1:41" ht="15.75" customHeight="1">
+    <row r="22" spans="2:41" ht="15.75" customHeight="1">
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="2"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
       <c r="X22" s="1"/>
       <c r="Y22" s="1"/>
       <c r="Z22" s="1"/>
       <c r="AA22" s="1"/>
       <c r="AB22" s="1"/>
       <c r="AC22" s="1"/>
       <c r="AD22" s="1"/>
       <c r="AE22" s="1"/>
       <c r="AF22" s="1"/>
       <c r="AG22" s="1"/>
       <c r="AH22" s="1"/>
       <c r="AI22" s="1"/>
       <c r="AJ22" s="1"/>
       <c r="AK22" s="1"/>
       <c r="AL22" s="1"/>
       <c r="AM22" s="1"/>
       <c r="AN22" s="1"/>
       <c r="AO22" s="1"/>
     </row>
-    <row r="23" spans="1:41" ht="15.75" customHeight="1">
+    <row r="23" spans="2:41" ht="15.75" customHeight="1">
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="2"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
       <c r="X23" s="1"/>
       <c r="Y23" s="1"/>
       <c r="Z23" s="1"/>
       <c r="AA23" s="1"/>
       <c r="AB23" s="1"/>
       <c r="AC23" s="1"/>
       <c r="AD23" s="1"/>
       <c r="AE23" s="1"/>
       <c r="AF23" s="1"/>
       <c r="AG23" s="1"/>
       <c r="AH23" s="1"/>
       <c r="AI23" s="1"/>
       <c r="AJ23" s="1"/>
       <c r="AK23" s="1"/>
       <c r="AL23" s="1"/>
       <c r="AM23" s="1"/>
       <c r="AN23" s="1"/>
       <c r="AO23" s="1"/>
     </row>
-    <row r="24" spans="1:41" ht="15.75" customHeight="1">
+    <row r="24" spans="2:41" ht="15.75" customHeight="1">
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="2"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
       <c r="X24" s="1"/>
       <c r="Y24" s="1"/>
       <c r="Z24" s="1"/>
       <c r="AA24" s="1"/>
       <c r="AB24" s="1"/>
       <c r="AC24" s="1"/>
       <c r="AD24" s="1"/>
       <c r="AE24" s="1"/>
       <c r="AF24" s="1"/>
       <c r="AG24" s="1"/>
       <c r="AH24" s="1"/>
       <c r="AI24" s="1"/>
       <c r="AJ24" s="1"/>
       <c r="AK24" s="1"/>
       <c r="AL24" s="1"/>
       <c r="AM24" s="1"/>
       <c r="AN24" s="1"/>
       <c r="AO24" s="1"/>
     </row>
-    <row r="25" spans="1:41" ht="15.75" customHeight="1">
+    <row r="25" spans="2:41" ht="15.75" customHeight="1">
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="2"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
       <c r="X25" s="1"/>
       <c r="Y25" s="1"/>
       <c r="Z25" s="1"/>
       <c r="AA25" s="1"/>
       <c r="AB25" s="1"/>
       <c r="AC25" s="1"/>
       <c r="AD25" s="1"/>
       <c r="AE25" s="1"/>
       <c r="AF25" s="1"/>
       <c r="AG25" s="1"/>
       <c r="AH25" s="1"/>
       <c r="AI25" s="1"/>
       <c r="AJ25" s="1"/>
       <c r="AK25" s="1"/>
       <c r="AL25" s="1"/>
       <c r="AM25" s="1"/>
       <c r="AN25" s="1"/>
       <c r="AO25" s="1"/>
     </row>
-    <row r="26" spans="1:41" ht="15.75" customHeight="1">
+    <row r="26" spans="2:41" ht="15.75" customHeight="1">
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="2"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
       <c r="X26" s="1"/>
       <c r="Y26" s="1"/>
       <c r="Z26" s="1"/>
       <c r="AA26" s="1"/>
       <c r="AB26" s="1"/>
       <c r="AC26" s="1"/>
       <c r="AD26" s="1"/>
       <c r="AE26" s="1"/>
       <c r="AF26" s="1"/>
       <c r="AG26" s="1"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
       <c r="AJ26" s="1"/>
       <c r="AK26" s="1"/>
       <c r="AL26" s="1"/>
       <c r="AM26" s="1"/>
       <c r="AN26" s="1"/>
       <c r="AO26" s="1"/>
     </row>
-    <row r="27" spans="1:41" ht="15.75" customHeight="1">
+    <row r="27" spans="2:41" ht="15.75" customHeight="1">
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="2"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
       <c r="Z27" s="1"/>
       <c r="AA27" s="1"/>
       <c r="AB27" s="1"/>
       <c r="AC27" s="1"/>
       <c r="AD27" s="1"/>
       <c r="AE27" s="1"/>
       <c r="AF27" s="1"/>
       <c r="AG27" s="1"/>
       <c r="AH27" s="1"/>
       <c r="AI27" s="1"/>
       <c r="AJ27" s="1"/>
       <c r="AK27" s="1"/>
       <c r="AL27" s="1"/>
       <c r="AM27" s="1"/>
       <c r="AN27" s="1"/>
       <c r="AO27" s="1"/>
     </row>
-    <row r="28" spans="1:41" ht="15.75" customHeight="1">
+    <row r="28" spans="2:41" ht="15.75" customHeight="1">
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="2"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
       <c r="X28" s="1"/>
       <c r="Y28" s="1"/>
       <c r="Z28" s="1"/>
       <c r="AA28" s="1"/>
       <c r="AB28" s="1"/>
       <c r="AC28" s="1"/>
       <c r="AD28" s="1"/>
       <c r="AE28" s="1"/>
       <c r="AF28" s="1"/>
       <c r="AG28" s="1"/>
       <c r="AH28" s="1"/>
       <c r="AI28" s="1"/>
       <c r="AJ28" s="1"/>
       <c r="AK28" s="1"/>
       <c r="AL28" s="1"/>
       <c r="AM28" s="1"/>
       <c r="AN28" s="1"/>
       <c r="AO28" s="1"/>
     </row>
-    <row r="29" spans="1:41" ht="15.75" customHeight="1">
+    <row r="29" spans="2:41" ht="15.75" customHeight="1">
       <c r="B29" s="1"/>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="2"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
       <c r="X29" s="1"/>
       <c r="Y29" s="1"/>
       <c r="Z29" s="1"/>
       <c r="AA29" s="1"/>
       <c r="AB29" s="1"/>
       <c r="AC29" s="1"/>
       <c r="AD29" s="1"/>
       <c r="AE29" s="1"/>
       <c r="AF29" s="1"/>
       <c r="AG29" s="1"/>
       <c r="AH29" s="1"/>
       <c r="AI29" s="1"/>
       <c r="AJ29" s="1"/>
       <c r="AK29" s="1"/>
       <c r="AL29" s="1"/>
       <c r="AM29" s="1"/>
       <c r="AN29" s="1"/>
       <c r="AO29" s="1"/>
     </row>
-    <row r="30" spans="1:41" ht="15.75" customHeight="1">
+    <row r="30" spans="2:41" ht="15.75" customHeight="1">
       <c r="B30" s="1"/>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="2"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
       <c r="N30" s="1"/>
       <c r="O30" s="1"/>
       <c r="P30" s="1"/>
       <c r="Q30" s="1"/>
       <c r="R30" s="1"/>
       <c r="S30" s="1"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
       <c r="X30" s="1"/>
       <c r="Y30" s="1"/>
       <c r="Z30" s="1"/>
       <c r="AA30" s="1"/>
       <c r="AB30" s="1"/>
       <c r="AC30" s="1"/>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1"/>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1"/>
       <c r="AN30" s="1"/>
       <c r="AO30" s="1"/>
     </row>
-    <row r="31" spans="1:41" ht="15.75" customHeight="1">
+    <row r="31" spans="2:41" ht="15.75" customHeight="1">
       <c r="B31" s="1"/>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="2"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
       <c r="L31" s="1"/>
       <c r="M31" s="1"/>
       <c r="N31" s="1"/>
       <c r="O31" s="1"/>
       <c r="P31" s="1"/>
       <c r="Q31" s="1"/>
       <c r="R31" s="1"/>
       <c r="S31" s="1"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
       <c r="X31" s="1"/>
       <c r="Y31" s="1"/>
       <c r="Z31" s="1"/>
       <c r="AA31" s="1"/>
       <c r="AB31" s="1"/>
       <c r="AC31" s="1"/>
       <c r="AD31" s="1"/>
       <c r="AE31" s="1"/>
       <c r="AF31" s="1"/>
       <c r="AG31" s="1"/>
       <c r="AH31" s="1"/>
       <c r="AI31" s="1"/>
       <c r="AJ31" s="1"/>
       <c r="AK31" s="1"/>
       <c r="AL31" s="1"/>
       <c r="AM31" s="1"/>
       <c r="AN31" s="1"/>
       <c r="AO31" s="1"/>
     </row>
-    <row r="32" spans="1:41" ht="15.75" customHeight="1">
+    <row r="32" spans="2:41" ht="15.75" customHeight="1">
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="2"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="M32" s="1"/>
       <c r="N32" s="1"/>
       <c r="O32" s="1"/>
       <c r="P32" s="1"/>
       <c r="Q32" s="1"/>
       <c r="R32" s="1"/>
       <c r="S32" s="1"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
       <c r="X32" s="1"/>
       <c r="Y32" s="1"/>
       <c r="Z32" s="1"/>
@@ -40971,145 +40990,61 @@
       <c r="R937" s="1"/>
       <c r="S937" s="1"/>
       <c r="T937" s="1"/>
       <c r="U937" s="1"/>
       <c r="V937" s="1"/>
       <c r="W937" s="1"/>
       <c r="X937" s="1"/>
       <c r="Y937" s="1"/>
       <c r="Z937" s="1"/>
       <c r="AA937" s="1"/>
       <c r="AB937" s="1"/>
       <c r="AC937" s="1"/>
       <c r="AD937" s="1"/>
       <c r="AE937" s="1"/>
       <c r="AF937" s="1"/>
       <c r="AG937" s="1"/>
       <c r="AH937" s="1"/>
       <c r="AI937" s="1"/>
       <c r="AJ937" s="1"/>
       <c r="AK937" s="1"/>
       <c r="AL937" s="1"/>
       <c r="AM937" s="1"/>
       <c r="AN937" s="1"/>
       <c r="AO937" s="1"/>
     </row>
-    <row r="938" spans="2:41" ht="15.75" customHeight="1">
-[...82 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B2:Z2"/>
-[...7 lines deleted...]
-    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="B1:Z1"/>
+    <mergeCell ref="B6:Z6"/>
+    <mergeCell ref="Z2:AA2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="S3:U3"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="Y3:Z3"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>