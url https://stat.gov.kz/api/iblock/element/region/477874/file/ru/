--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -139,53 +139,50 @@
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>Общий коэффициент разводимости</t>
   </si>
   <si>
-    <t>Кол-во разводов на 1000 чел</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Коэффициент разводимости вычисляется путем деления количества зарегистрированных разводов по месяцам на общую численность населения на момент подсчета, умноженную на 1000 </t>
   </si>
   <si>
     <t xml:space="preserve">Условные обозначения:                                        </t>
   </si>
   <si>
     <t xml:space="preserve">0,0 - незначительная величина                                        </t>
   </si>
   <si>
     <t xml:space="preserve">х- данные конфиденциальны                                        </t>
   </si>
   <si>
     <t xml:space="preserve">...- данные отсутствуют                                        </t>
   </si>
   <si>
     <t xml:space="preserve">                                        </t>
   </si>
   <si>
     <t xml:space="preserve">В отдельных случаях незначительные расхождения между итогом и суммой  слагаемых объясняются округлением данных                                          </t>
   </si>
   <si>
     <t>"-"  явление отсутствует</t>
   </si>
   <si>
     <t>Код КАТО</t>
@@ -259,51 +256,54 @@
   <si>
     <t xml:space="preserve">Медеуский </t>
   </si>
   <si>
     <t>751810000</t>
   </si>
   <si>
     <t xml:space="preserve">Наурызбайский </t>
   </si>
   <si>
     <t>751910000</t>
   </si>
   <si>
     <t xml:space="preserve">Турксибский </t>
   </si>
   <si>
     <t>С 1 января 2025 года</t>
   </si>
   <si>
     <t>Общий коэффициент разводимости в город Алматы</t>
   </si>
   <si>
     <t xml:space="preserve">© Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан    </t>
   </si>
   <si>
-    <t>Количество зарегистрированных разводов на 1000 чел по месяцам городе Алматы</t>
+    <t>Кол-во разводов на 1000 человек</t>
+  </si>
+  <si>
+    <t>Количество зарегистрированных разводов на 1000 человек по месяцам в городе Алматы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
@@ -977,340 +977,340 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="48.5703125" style="25" customWidth="1"/>
     <col min="2" max="2" width="91" style="25" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="34">
         <v>61250101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="33" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="35" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="33" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="35" t="s">
-        <v>39</v>
+        <v>78</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="15" customHeight="1">
       <c r="A4" s="33" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="35" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="15" customHeight="1">
       <c r="A5" s="33" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="35" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1">
       <c r="A6" s="33" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="35" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="15" customHeight="1">
       <c r="A7" s="33" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="35" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="31.5" customHeight="1">
       <c r="A8" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="36" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="56.25" customHeight="1">
       <c r="A9" s="33" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" customHeight="1">
       <c r="A10" s="33" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="35" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="15" customHeight="1">
       <c r="A11" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="36" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1">
       <c r="A12" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="36" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="36" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="33" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="36" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="37">
-        <v>46154</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="37">
-        <v>46185</v>
+        <v>46215</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="38" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="38" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="39" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="16.5" customHeight="1">
       <c r="A20" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="40" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B20" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="96" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="14.42578125" style="25"/>
     <col min="2" max="2" width="117" style="25" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="25"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="15" customHeight="1">
       <c r="B5" s="31" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" ht="15" customHeight="1">
+      <c r="B6" s="31" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" ht="15" customHeight="1">
+      <c r="B7" s="31" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="6" spans="2:2" ht="15" customHeight="1">
-[...5 lines deleted...]
-      <c r="B7" s="31" t="s">
+    <row r="8" spans="2:2" ht="15" customHeight="1">
+      <c r="B8" s="31" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="8" spans="2:2" ht="15" customHeight="1">
-      <c r="B8" s="31" t="s">
+    <row r="9" spans="2:2" ht="15" customHeight="1">
+      <c r="B9" s="31" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="9" spans="2:2" ht="15" customHeight="1">
-      <c r="B9" s="31" t="s">
+    <row r="10" spans="2:2" ht="15" customHeight="1">
+      <c r="B10" s="31" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="10" spans="2:2" ht="15" customHeight="1">
-      <c r="B10" s="31" t="s">
+    <row r="11" spans="2:2" ht="15" customHeight="1">
+      <c r="B11" s="31" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="11" spans="2:2" ht="15" customHeight="1">
-[...3 lines deleted...]
-    </row>
     <row r="12" spans="2:2" ht="15" customHeight="1">
       <c r="B12" s="31" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="31" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="32" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AO937"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:XFD3"/>
+      <selection pane="bottomLeft" activeCell="M19" sqref="M19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="13" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="8" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.140625" customWidth="1"/>
     <col min="10" max="10" width="7" customWidth="1"/>
     <col min="11" max="11" width="8" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" customWidth="1"/>
     <col min="13" max="13" width="6.7109375" customWidth="1"/>
     <col min="14" max="14" width="8.140625" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="26" max="41" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" s="25" customFormat="1" ht="35.25" customHeight="1">
       <c r="A1" s="24" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B1" s="41" t="s">
         <v>38</v>
       </c>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
       <c r="N1" s="41"/>
       <c r="O1" s="41"/>
       <c r="P1" s="41"/>
       <c r="Q1" s="41"/>
       <c r="R1" s="41"/>
       <c r="S1" s="41"/>
       <c r="T1" s="41"/>
       <c r="U1" s="41"/>
       <c r="V1" s="41"/>
       <c r="W1" s="41"/>
@@ -1398,51 +1398,51 @@
       <c r="T3" s="47"/>
       <c r="U3" s="47"/>
       <c r="W3" s="16"/>
       <c r="Y3" s="54" t="s">
         <v>26</v>
       </c>
       <c r="Z3" s="54"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
       <c r="AC3" s="2"/>
       <c r="AD3" s="2"/>
       <c r="AE3" s="2"/>
       <c r="AF3" s="2"/>
       <c r="AG3" s="2"/>
       <c r="AH3" s="2"/>
       <c r="AI3" s="2"/>
       <c r="AJ3" s="2"/>
       <c r="AK3" s="2"/>
       <c r="AL3" s="2"/>
       <c r="AM3" s="2"/>
       <c r="AN3" s="2"/>
       <c r="AO3" s="2"/>
     </row>
     <row r="4" spans="1:41" s="27" customFormat="1" ht="11.25">
       <c r="A4" s="44" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B4" s="48"/>
       <c r="C4" s="50">
         <v>2025</v>
       </c>
       <c r="D4" s="51"/>
       <c r="E4" s="51"/>
       <c r="F4" s="51"/>
       <c r="G4" s="51"/>
       <c r="H4" s="51"/>
       <c r="I4" s="51"/>
       <c r="J4" s="51"/>
       <c r="K4" s="51"/>
       <c r="L4" s="51"/>
       <c r="M4" s="51"/>
       <c r="N4" s="51"/>
       <c r="O4" s="52">
         <v>2026</v>
       </c>
       <c r="P4" s="53"/>
       <c r="Q4" s="53"/>
       <c r="R4" s="53"/>
       <c r="S4" s="53"/>
       <c r="T4" s="53"/>
       <c r="U4" s="53"/>
@@ -1583,709 +1583,728 @@
       <c r="T6" s="42"/>
       <c r="U6" s="42"/>
       <c r="V6" s="42"/>
       <c r="W6" s="42"/>
       <c r="X6" s="42"/>
       <c r="Y6" s="42"/>
       <c r="Z6" s="42"/>
       <c r="AA6" s="28"/>
       <c r="AB6" s="28"/>
       <c r="AC6" s="28"/>
       <c r="AD6" s="28"/>
       <c r="AE6" s="28"/>
       <c r="AF6" s="28"/>
       <c r="AG6" s="28"/>
       <c r="AH6" s="28"/>
       <c r="AI6" s="28"/>
       <c r="AJ6" s="28"/>
       <c r="AK6" s="28"/>
       <c r="AL6" s="28"/>
       <c r="AM6" s="28"/>
       <c r="AN6" s="28"/>
       <c r="AO6" s="28"/>
     </row>
     <row r="7" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A7" s="19" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="8">
         <v>1.38</v>
       </c>
       <c r="D7" s="8">
         <v>1.59</v>
       </c>
       <c r="E7" s="8">
         <v>1.68</v>
       </c>
       <c r="F7" s="9">
         <v>1.72</v>
       </c>
       <c r="G7" s="10">
         <v>1.93</v>
       </c>
       <c r="H7" s="11">
         <v>1.98</v>
       </c>
       <c r="I7" s="11">
         <v>2.0099999999999998</v>
       </c>
       <c r="J7" s="14">
         <v>2.0099999999999998</v>
       </c>
       <c r="K7" s="14">
         <v>2.04</v>
       </c>
       <c r="L7" s="14">
         <v>2.09</v>
       </c>
       <c r="M7" s="14">
         <v>2.09</v>
       </c>
       <c r="N7" s="14">
         <v>2.14</v>
       </c>
       <c r="O7" s="30">
         <v>2.42</v>
       </c>
       <c r="P7" s="30">
         <v>2.17</v>
       </c>
       <c r="Q7" s="30">
         <v>2.11</v>
       </c>
+      <c r="R7" s="30">
+        <v>2.12</v>
+      </c>
       <c r="Z7" s="2"/>
       <c r="AA7" s="2"/>
       <c r="AB7" s="2"/>
       <c r="AC7" s="2"/>
       <c r="AD7" s="2"/>
       <c r="AE7" s="2"/>
       <c r="AF7" s="2"/>
       <c r="AG7" s="2"/>
       <c r="AH7" s="2"/>
       <c r="AI7" s="2"/>
       <c r="AJ7" s="2"/>
       <c r="AK7" s="2"/>
       <c r="AL7" s="2"/>
       <c r="AM7" s="2"/>
       <c r="AN7" s="2"/>
       <c r="AO7" s="2"/>
     </row>
     <row r="8" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="20" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B8" s="21" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C8" s="14">
         <v>1.48</v>
       </c>
       <c r="D8" s="14">
         <v>1.72</v>
       </c>
       <c r="E8" s="14">
         <v>1.79</v>
       </c>
       <c r="F8" s="14">
         <v>1.79</v>
       </c>
       <c r="G8" s="14">
         <v>1.95</v>
       </c>
       <c r="H8" s="14">
         <v>1.93</v>
       </c>
       <c r="I8" s="14">
         <v>1.98</v>
       </c>
       <c r="J8" s="14">
         <v>1.96</v>
       </c>
       <c r="K8" s="14">
         <v>1.99</v>
       </c>
       <c r="L8" s="14">
         <v>2.06</v>
       </c>
       <c r="M8" s="14">
         <v>2.08</v>
       </c>
       <c r="N8" s="14">
         <v>2.15</v>
       </c>
       <c r="O8" s="30">
         <v>2.58</v>
       </c>
       <c r="P8" s="30">
         <v>2.1</v>
       </c>
       <c r="Q8" s="30">
         <v>2.0299999999999998</v>
       </c>
-      <c r="R8" s="2"/>
+      <c r="R8" s="30">
+        <v>2.08</v>
+      </c>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
       <c r="Z8" s="2"/>
       <c r="AA8" s="2"/>
       <c r="AB8" s="2"/>
       <c r="AC8" s="2"/>
       <c r="AD8" s="2"/>
       <c r="AE8" s="2"/>
       <c r="AF8" s="2"/>
       <c r="AG8" s="2"/>
       <c r="AH8" s="2"/>
       <c r="AI8" s="2"/>
       <c r="AJ8" s="2"/>
       <c r="AK8" s="2"/>
       <c r="AL8" s="2"/>
       <c r="AM8" s="2"/>
       <c r="AN8" s="2"/>
       <c r="AO8" s="2"/>
     </row>
     <row r="9" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A9" s="20" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B9" s="21" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C9" s="14">
         <v>1.18</v>
       </c>
       <c r="D9" s="14">
         <v>1.42</v>
       </c>
       <c r="E9" s="14">
         <v>1.43</v>
       </c>
       <c r="F9" s="14">
         <v>1.37</v>
       </c>
       <c r="G9" s="14">
         <v>1.67</v>
       </c>
       <c r="H9" s="14">
         <v>1.8</v>
       </c>
       <c r="I9" s="14">
         <v>1.84</v>
       </c>
       <c r="J9" s="14">
         <v>1.87</v>
       </c>
       <c r="K9" s="14">
         <v>1.85</v>
       </c>
       <c r="L9" s="14">
         <v>1.88</v>
       </c>
       <c r="M9" s="14">
         <v>1.86</v>
       </c>
       <c r="N9" s="14">
         <v>1.9</v>
       </c>
       <c r="O9" s="30">
         <v>2.2200000000000002</v>
       </c>
       <c r="P9" s="30">
         <v>1.98</v>
       </c>
       <c r="Q9" s="30">
         <v>1.93</v>
       </c>
-      <c r="R9" s="2"/>
+      <c r="R9" s="30">
+        <v>1.89</v>
+      </c>
       <c r="S9" s="2"/>
       <c r="T9" s="2"/>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
       <c r="Y9" s="2"/>
       <c r="Z9" s="2"/>
       <c r="AA9" s="2"/>
       <c r="AB9" s="2"/>
       <c r="AC9" s="2"/>
       <c r="AD9" s="2"/>
       <c r="AE9" s="2"/>
       <c r="AF9" s="2"/>
       <c r="AG9" s="2"/>
       <c r="AH9" s="2"/>
       <c r="AI9" s="2"/>
       <c r="AJ9" s="2"/>
       <c r="AK9" s="2"/>
       <c r="AL9" s="2"/>
       <c r="AM9" s="2"/>
       <c r="AN9" s="2"/>
       <c r="AO9" s="2"/>
     </row>
     <row r="10" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="20" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B10" s="21" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C10" s="14">
         <v>1.31</v>
       </c>
       <c r="D10" s="14">
         <v>1.58</v>
       </c>
       <c r="E10" s="14">
         <v>1.74</v>
       </c>
       <c r="F10" s="14">
         <v>1.88</v>
       </c>
       <c r="G10" s="14">
         <v>1.98</v>
       </c>
       <c r="H10" s="14">
         <v>2.0099999999999998</v>
       </c>
       <c r="I10" s="14">
         <v>2.0499999999999998</v>
       </c>
       <c r="J10" s="14">
         <v>2.0699999999999998</v>
       </c>
       <c r="K10" s="14">
         <v>2.0499999999999998</v>
       </c>
       <c r="L10" s="14">
         <v>2.12</v>
       </c>
       <c r="M10" s="14">
         <v>2.09</v>
       </c>
       <c r="N10" s="14">
         <v>2.11</v>
       </c>
       <c r="O10" s="30">
         <v>2.61</v>
       </c>
       <c r="P10" s="30">
         <v>2.2400000000000002</v>
       </c>
       <c r="Q10" s="30">
         <v>2.0099999999999998</v>
       </c>
-      <c r="R10" s="2"/>
+      <c r="R10" s="30">
+        <v>1.93</v>
+      </c>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
       <c r="Z10" s="2"/>
       <c r="AA10" s="2"/>
       <c r="AB10" s="2"/>
       <c r="AC10" s="2"/>
       <c r="AD10" s="2"/>
       <c r="AE10" s="2"/>
       <c r="AF10" s="2"/>
       <c r="AG10" s="2"/>
       <c r="AH10" s="2"/>
       <c r="AI10" s="2"/>
       <c r="AJ10" s="2"/>
       <c r="AK10" s="2"/>
       <c r="AL10" s="2"/>
       <c r="AM10" s="2"/>
       <c r="AN10" s="2"/>
       <c r="AO10" s="2"/>
     </row>
     <row r="11" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A11" s="20" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B11" s="21" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C11" s="14">
         <v>1.32</v>
       </c>
       <c r="D11" s="14">
         <v>1.7</v>
       </c>
       <c r="E11" s="14">
         <v>1.96</v>
       </c>
       <c r="F11" s="14">
         <v>1.94</v>
       </c>
       <c r="G11" s="14">
         <v>2.14</v>
       </c>
       <c r="H11" s="14">
         <v>2.25</v>
       </c>
       <c r="I11" s="14">
         <v>2.2400000000000002</v>
       </c>
       <c r="J11" s="14">
         <v>2.17</v>
       </c>
       <c r="K11" s="14">
         <v>2.23</v>
       </c>
       <c r="L11" s="14">
         <v>2.27</v>
       </c>
       <c r="M11" s="14">
         <v>2.29</v>
       </c>
       <c r="N11" s="14">
         <v>2.35</v>
       </c>
       <c r="O11" s="30">
         <v>2.39</v>
       </c>
       <c r="P11" s="30">
         <v>2.37</v>
       </c>
       <c r="Q11" s="30">
         <v>2.3199999999999998</v>
       </c>
-      <c r="R11" s="2"/>
+      <c r="R11" s="30">
+        <v>2.42</v>
+      </c>
       <c r="S11" s="2"/>
       <c r="T11" s="2"/>
       <c r="U11" s="2"/>
       <c r="V11" s="2"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
       <c r="Y11" s="2"/>
       <c r="Z11" s="2"/>
       <c r="AA11" s="2"/>
       <c r="AB11" s="2"/>
       <c r="AC11" s="2"/>
       <c r="AD11" s="2"/>
       <c r="AE11" s="2"/>
       <c r="AF11" s="2"/>
       <c r="AG11" s="2"/>
       <c r="AH11" s="2"/>
       <c r="AI11" s="2"/>
       <c r="AJ11" s="2"/>
       <c r="AK11" s="2"/>
       <c r="AL11" s="2"/>
       <c r="AM11" s="2"/>
       <c r="AN11" s="2"/>
       <c r="AO11" s="2"/>
     </row>
     <row r="12" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A12" s="20" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B12" s="21" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C12" s="14">
         <v>1.7</v>
       </c>
       <c r="D12" s="14">
         <v>1.85</v>
       </c>
       <c r="E12" s="14">
         <v>1.84</v>
       </c>
       <c r="F12" s="14">
         <v>1.85</v>
       </c>
       <c r="G12" s="14">
         <v>1.94</v>
       </c>
       <c r="H12" s="14">
         <v>1.9</v>
       </c>
       <c r="I12" s="14">
         <v>1.99</v>
       </c>
       <c r="J12" s="14">
         <v>2.0099999999999998</v>
       </c>
       <c r="K12" s="14">
         <v>2.0499999999999998</v>
       </c>
       <c r="L12" s="14">
         <v>2.13</v>
       </c>
       <c r="M12" s="14">
         <v>2.06</v>
       </c>
       <c r="N12" s="14">
         <v>2.12</v>
       </c>
       <c r="O12" s="30">
         <v>2.2999999999999998</v>
       </c>
       <c r="P12" s="30">
         <v>2.2999999999999998</v>
       </c>
       <c r="Q12" s="30">
         <v>2.38</v>
       </c>
-      <c r="R12" s="2"/>
+      <c r="R12" s="30">
+        <v>2.38</v>
+      </c>
       <c r="S12" s="2"/>
       <c r="T12" s="2"/>
       <c r="U12" s="2"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
       <c r="Y12" s="2"/>
       <c r="Z12" s="2"/>
       <c r="AA12" s="2"/>
       <c r="AB12" s="2"/>
       <c r="AC12" s="2"/>
       <c r="AD12" s="2"/>
       <c r="AE12" s="2"/>
       <c r="AF12" s="2"/>
       <c r="AG12" s="2"/>
       <c r="AH12" s="2"/>
       <c r="AI12" s="2"/>
       <c r="AJ12" s="2"/>
       <c r="AK12" s="2"/>
       <c r="AL12" s="2"/>
       <c r="AM12" s="2"/>
       <c r="AN12" s="2"/>
       <c r="AO12" s="2"/>
     </row>
     <row r="13" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A13" s="20" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B13" s="21" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C13" s="14">
         <v>1.45</v>
       </c>
       <c r="D13" s="14">
         <v>1.49</v>
       </c>
       <c r="E13" s="14">
         <v>1.51</v>
       </c>
       <c r="F13" s="14">
         <v>1.6</v>
       </c>
       <c r="G13" s="14">
         <v>1.83</v>
       </c>
       <c r="H13" s="14">
         <v>1.86</v>
       </c>
       <c r="I13" s="14">
         <v>1.84</v>
       </c>
       <c r="J13" s="14">
         <v>1.9</v>
       </c>
       <c r="K13" s="14">
         <v>1.99</v>
       </c>
       <c r="L13" s="14">
         <v>2.0299999999999998</v>
       </c>
       <c r="M13" s="14">
         <v>2.02</v>
       </c>
       <c r="N13" s="14">
         <v>2.08</v>
       </c>
       <c r="O13" s="30">
         <v>2.44</v>
       </c>
       <c r="P13" s="30">
         <v>2.06</v>
       </c>
       <c r="Q13" s="30">
         <v>1.95</v>
       </c>
-      <c r="R13" s="2"/>
+      <c r="R13" s="30">
+        <v>2.02</v>
+      </c>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
       <c r="AB13" s="2"/>
       <c r="AC13" s="2"/>
       <c r="AD13" s="2"/>
       <c r="AE13" s="2"/>
       <c r="AF13" s="2"/>
       <c r="AG13" s="2"/>
       <c r="AH13" s="2"/>
       <c r="AI13" s="2"/>
       <c r="AJ13" s="2"/>
       <c r="AK13" s="2"/>
       <c r="AL13" s="2"/>
       <c r="AM13" s="2"/>
       <c r="AN13" s="2"/>
       <c r="AO13" s="2"/>
     </row>
     <row r="14" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A14" s="20" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B14" s="21" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C14" s="14">
         <v>1.42</v>
       </c>
       <c r="D14" s="14">
         <v>1.46</v>
       </c>
       <c r="E14" s="14">
         <v>1.54</v>
       </c>
       <c r="F14" s="14">
         <v>1.63</v>
       </c>
       <c r="G14" s="14">
         <v>1.88</v>
       </c>
       <c r="H14" s="14">
         <v>1.99</v>
       </c>
       <c r="I14" s="14">
         <v>2</v>
       </c>
       <c r="J14" s="14">
         <v>2.04</v>
       </c>
       <c r="K14" s="14">
         <v>2.09</v>
       </c>
       <c r="L14" s="14">
         <v>2.0699999999999998</v>
       </c>
       <c r="M14" s="14">
         <v>2.11</v>
       </c>
       <c r="N14" s="14">
         <v>2.17</v>
       </c>
       <c r="O14" s="30">
         <v>2.73</v>
       </c>
       <c r="P14" s="30">
         <v>2.36</v>
       </c>
       <c r="Q14" s="30">
         <v>2.4</v>
       </c>
-      <c r="R14" s="2"/>
+      <c r="R14" s="30">
+        <v>2.39</v>
+      </c>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
       <c r="AA14" s="2"/>
       <c r="AB14" s="2"/>
       <c r="AC14" s="2"/>
       <c r="AD14" s="2"/>
       <c r="AE14" s="2"/>
       <c r="AF14" s="2"/>
       <c r="AG14" s="2"/>
       <c r="AH14" s="2"/>
       <c r="AI14" s="2"/>
       <c r="AJ14" s="2"/>
       <c r="AK14" s="2"/>
       <c r="AL14" s="2"/>
       <c r="AM14" s="2"/>
       <c r="AN14" s="2"/>
       <c r="AO14" s="2"/>
     </row>
     <row r="15" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A15" s="22" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B15" s="23" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C15" s="17">
         <v>1.5</v>
       </c>
       <c r="D15" s="17">
         <v>1.67</v>
       </c>
       <c r="E15" s="17">
         <v>1.75</v>
       </c>
       <c r="F15" s="17">
         <v>1.87</v>
       </c>
       <c r="G15" s="17">
         <v>2.1800000000000002</v>
       </c>
       <c r="H15" s="17">
         <v>2.1800000000000002</v>
       </c>
       <c r="I15" s="17">
         <v>2.23</v>
       </c>
       <c r="J15" s="17">
         <v>2.2200000000000002</v>
       </c>
       <c r="K15" s="17">
         <v>2.2999999999999998</v>
       </c>
       <c r="L15" s="17">
         <v>2.38</v>
       </c>
       <c r="M15" s="17">
         <v>2.38</v>
       </c>
       <c r="N15" s="17">
         <v>2.4500000000000002</v>
       </c>
       <c r="O15" s="17">
         <v>2.25</v>
       </c>
       <c r="P15" s="17">
         <v>2.11</v>
       </c>
       <c r="Q15" s="17">
         <v>2.13</v>
       </c>
-      <c r="R15" s="2"/>
+      <c r="R15" s="17">
+        <v>2.11</v>
+      </c>
       <c r="S15" s="2"/>
       <c r="T15" s="2"/>
       <c r="U15" s="2"/>
       <c r="V15" s="2"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
       <c r="Y15" s="2"/>
       <c r="Z15" s="2"/>
       <c r="AA15" s="2"/>
       <c r="AB15" s="2"/>
       <c r="AC15" s="2"/>
       <c r="AD15" s="2"/>
       <c r="AE15" s="2"/>
       <c r="AF15" s="2"/>
       <c r="AG15" s="2"/>
       <c r="AH15" s="2"/>
       <c r="AI15" s="2"/>
       <c r="AJ15" s="2"/>
       <c r="AK15" s="2"/>
       <c r="AL15" s="2"/>
       <c r="AM15" s="2"/>
       <c r="AN15" s="2"/>
       <c r="AO15" s="2"/>
     </row>
     <row r="16" spans="1:41" ht="15.75" customHeight="1">