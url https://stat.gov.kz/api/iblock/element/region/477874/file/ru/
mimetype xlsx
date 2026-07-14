--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -977,51 +977,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="48.5703125" style="25" customWidth="1"/>
     <col min="2" max="2" width="91" style="25" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="34">
         <v>61250101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="33" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="35" t="s">
         <v>76</v>
       </c>
     </row>
@@ -1104,59 +1104,59 @@
       <c r="B12" s="36" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="33" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="37">
-        <v>46185</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="37">
-        <v>46215</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="39" t="s">
         <v>57</v>
       </c>
@@ -1239,51 +1239,51 @@
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="31" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="32" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AO937"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="M19" sqref="M19"/>
+      <selection pane="bottomLeft" activeCell="J28" sqref="J28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="13" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="8" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.140625" customWidth="1"/>
     <col min="10" max="10" width="7" customWidth="1"/>
     <col min="11" max="11" width="8" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" customWidth="1"/>
     <col min="13" max="13" width="6.7109375" customWidth="1"/>
     <col min="14" max="14" width="8.140625" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="26" max="41" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" s="25" customFormat="1" ht="35.25" customHeight="1">
@@ -1636,50 +1636,53 @@
       </c>
       <c r="K7" s="14">
         <v>2.04</v>
       </c>
       <c r="L7" s="14">
         <v>2.09</v>
       </c>
       <c r="M7" s="14">
         <v>2.09</v>
       </c>
       <c r="N7" s="14">
         <v>2.14</v>
       </c>
       <c r="O7" s="30">
         <v>2.42</v>
       </c>
       <c r="P7" s="30">
         <v>2.17</v>
       </c>
       <c r="Q7" s="30">
         <v>2.11</v>
       </c>
       <c r="R7" s="30">
         <v>2.12</v>
       </c>
+      <c r="S7" s="30">
+        <v>2.2000000000000002</v>
+      </c>
       <c r="Z7" s="2"/>
       <c r="AA7" s="2"/>
       <c r="AB7" s="2"/>
       <c r="AC7" s="2"/>
       <c r="AD7" s="2"/>
       <c r="AE7" s="2"/>
       <c r="AF7" s="2"/>
       <c r="AG7" s="2"/>
       <c r="AH7" s="2"/>
       <c r="AI7" s="2"/>
       <c r="AJ7" s="2"/>
       <c r="AK7" s="2"/>
       <c r="AL7" s="2"/>
       <c r="AM7" s="2"/>
       <c r="AN7" s="2"/>
       <c r="AO7" s="2"/>
     </row>
     <row r="8" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="20" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="14">
@@ -1708,51 +1711,53 @@
       </c>
       <c r="K8" s="14">
         <v>1.99</v>
       </c>
       <c r="L8" s="14">
         <v>2.06</v>
       </c>
       <c r="M8" s="14">
         <v>2.08</v>
       </c>
       <c r="N8" s="14">
         <v>2.15</v>
       </c>
       <c r="O8" s="30">
         <v>2.58</v>
       </c>
       <c r="P8" s="30">
         <v>2.1</v>
       </c>
       <c r="Q8" s="30">
         <v>2.0299999999999998</v>
       </c>
       <c r="R8" s="30">
         <v>2.08</v>
       </c>
-      <c r="S8" s="2"/>
+      <c r="S8" s="30">
+        <v>2.1800000000000002</v>
+      </c>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
       <c r="Z8" s="2"/>
       <c r="AA8" s="2"/>
       <c r="AB8" s="2"/>
       <c r="AC8" s="2"/>
       <c r="AD8" s="2"/>
       <c r="AE8" s="2"/>
       <c r="AF8" s="2"/>
       <c r="AG8" s="2"/>
       <c r="AH8" s="2"/>
       <c r="AI8" s="2"/>
       <c r="AJ8" s="2"/>
       <c r="AK8" s="2"/>
       <c r="AL8" s="2"/>
       <c r="AM8" s="2"/>
       <c r="AN8" s="2"/>
       <c r="AO8" s="2"/>
     </row>
     <row r="9" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A9" s="20" t="s">
@@ -1787,51 +1792,53 @@
       </c>
       <c r="K9" s="14">
         <v>1.85</v>
       </c>
       <c r="L9" s="14">
         <v>1.88</v>
       </c>
       <c r="M9" s="14">
         <v>1.86</v>
       </c>
       <c r="N9" s="14">
         <v>1.9</v>
       </c>
       <c r="O9" s="30">
         <v>2.2200000000000002</v>
       </c>
       <c r="P9" s="30">
         <v>1.98</v>
       </c>
       <c r="Q9" s="30">
         <v>1.93</v>
       </c>
       <c r="R9" s="30">
         <v>1.89</v>
       </c>
-      <c r="S9" s="2"/>
+      <c r="S9" s="30">
+        <v>2.02</v>
+      </c>
       <c r="T9" s="2"/>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
       <c r="Y9" s="2"/>
       <c r="Z9" s="2"/>
       <c r="AA9" s="2"/>
       <c r="AB9" s="2"/>
       <c r="AC9" s="2"/>
       <c r="AD9" s="2"/>
       <c r="AE9" s="2"/>
       <c r="AF9" s="2"/>
       <c r="AG9" s="2"/>
       <c r="AH9" s="2"/>
       <c r="AI9" s="2"/>
       <c r="AJ9" s="2"/>
       <c r="AK9" s="2"/>
       <c r="AL9" s="2"/>
       <c r="AM9" s="2"/>
       <c r="AN9" s="2"/>
       <c r="AO9" s="2"/>
     </row>
     <row r="10" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="20" t="s">
@@ -1866,51 +1873,53 @@
       </c>
       <c r="K10" s="14">
         <v>2.0499999999999998</v>
       </c>
       <c r="L10" s="14">
         <v>2.12</v>
       </c>
       <c r="M10" s="14">
         <v>2.09</v>
       </c>
       <c r="N10" s="14">
         <v>2.11</v>
       </c>
       <c r="O10" s="30">
         <v>2.61</v>
       </c>
       <c r="P10" s="30">
         <v>2.2400000000000002</v>
       </c>
       <c r="Q10" s="30">
         <v>2.0099999999999998</v>
       </c>
       <c r="R10" s="30">
         <v>1.93</v>
       </c>
-      <c r="S10" s="2"/>
+      <c r="S10" s="30">
+        <v>1.99</v>
+      </c>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
       <c r="Z10" s="2"/>
       <c r="AA10" s="2"/>
       <c r="AB10" s="2"/>
       <c r="AC10" s="2"/>
       <c r="AD10" s="2"/>
       <c r="AE10" s="2"/>
       <c r="AF10" s="2"/>
       <c r="AG10" s="2"/>
       <c r="AH10" s="2"/>
       <c r="AI10" s="2"/>
       <c r="AJ10" s="2"/>
       <c r="AK10" s="2"/>
       <c r="AL10" s="2"/>
       <c r="AM10" s="2"/>
       <c r="AN10" s="2"/>
       <c r="AO10" s="2"/>
     </row>
     <row r="11" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A11" s="20" t="s">
@@ -1945,51 +1954,53 @@
       </c>
       <c r="K11" s="14">
         <v>2.23</v>
       </c>
       <c r="L11" s="14">
         <v>2.27</v>
       </c>
       <c r="M11" s="14">
         <v>2.29</v>
       </c>
       <c r="N11" s="14">
         <v>2.35</v>
       </c>
       <c r="O11" s="30">
         <v>2.39</v>
       </c>
       <c r="P11" s="30">
         <v>2.37</v>
       </c>
       <c r="Q11" s="30">
         <v>2.3199999999999998</v>
       </c>
       <c r="R11" s="30">
         <v>2.42</v>
       </c>
-      <c r="S11" s="2"/>
+      <c r="S11" s="30">
+        <v>2.41</v>
+      </c>
       <c r="T11" s="2"/>
       <c r="U11" s="2"/>
       <c r="V11" s="2"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
       <c r="Y11" s="2"/>
       <c r="Z11" s="2"/>
       <c r="AA11" s="2"/>
       <c r="AB11" s="2"/>
       <c r="AC11" s="2"/>
       <c r="AD11" s="2"/>
       <c r="AE11" s="2"/>
       <c r="AF11" s="2"/>
       <c r="AG11" s="2"/>
       <c r="AH11" s="2"/>
       <c r="AI11" s="2"/>
       <c r="AJ11" s="2"/>
       <c r="AK11" s="2"/>
       <c r="AL11" s="2"/>
       <c r="AM11" s="2"/>
       <c r="AN11" s="2"/>
       <c r="AO11" s="2"/>
     </row>
     <row r="12" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A12" s="20" t="s">
@@ -2024,51 +2035,53 @@
       </c>
       <c r="K12" s="14">
         <v>2.0499999999999998</v>
       </c>
       <c r="L12" s="14">
         <v>2.13</v>
       </c>
       <c r="M12" s="14">
         <v>2.06</v>
       </c>
       <c r="N12" s="14">
         <v>2.12</v>
       </c>
       <c r="O12" s="30">
         <v>2.2999999999999998</v>
       </c>
       <c r="P12" s="30">
         <v>2.2999999999999998</v>
       </c>
       <c r="Q12" s="30">
         <v>2.38</v>
       </c>
       <c r="R12" s="30">
         <v>2.38</v>
       </c>
-      <c r="S12" s="2"/>
+      <c r="S12" s="30">
+        <v>2.38</v>
+      </c>
       <c r="T12" s="2"/>
       <c r="U12" s="2"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
       <c r="Y12" s="2"/>
       <c r="Z12" s="2"/>
       <c r="AA12" s="2"/>
       <c r="AB12" s="2"/>
       <c r="AC12" s="2"/>
       <c r="AD12" s="2"/>
       <c r="AE12" s="2"/>
       <c r="AF12" s="2"/>
       <c r="AG12" s="2"/>
       <c r="AH12" s="2"/>
       <c r="AI12" s="2"/>
       <c r="AJ12" s="2"/>
       <c r="AK12" s="2"/>
       <c r="AL12" s="2"/>
       <c r="AM12" s="2"/>
       <c r="AN12" s="2"/>
       <c r="AO12" s="2"/>
     </row>
     <row r="13" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A13" s="20" t="s">
@@ -2103,51 +2116,53 @@
       </c>
       <c r="K13" s="14">
         <v>1.99</v>
       </c>
       <c r="L13" s="14">
         <v>2.0299999999999998</v>
       </c>
       <c r="M13" s="14">
         <v>2.02</v>
       </c>
       <c r="N13" s="14">
         <v>2.08</v>
       </c>
       <c r="O13" s="30">
         <v>2.44</v>
       </c>
       <c r="P13" s="30">
         <v>2.06</v>
       </c>
       <c r="Q13" s="30">
         <v>1.95</v>
       </c>
       <c r="R13" s="30">
         <v>2.02</v>
       </c>
-      <c r="S13" s="2"/>
+      <c r="S13" s="30">
+        <v>2.17</v>
+      </c>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
       <c r="AB13" s="2"/>
       <c r="AC13" s="2"/>
       <c r="AD13" s="2"/>
       <c r="AE13" s="2"/>
       <c r="AF13" s="2"/>
       <c r="AG13" s="2"/>
       <c r="AH13" s="2"/>
       <c r="AI13" s="2"/>
       <c r="AJ13" s="2"/>
       <c r="AK13" s="2"/>
       <c r="AL13" s="2"/>
       <c r="AM13" s="2"/>
       <c r="AN13" s="2"/>
       <c r="AO13" s="2"/>
     </row>
     <row r="14" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A14" s="20" t="s">
@@ -2182,51 +2197,53 @@
       </c>
       <c r="K14" s="14">
         <v>2.09</v>
       </c>
       <c r="L14" s="14">
         <v>2.0699999999999998</v>
       </c>
       <c r="M14" s="14">
         <v>2.11</v>
       </c>
       <c r="N14" s="14">
         <v>2.17</v>
       </c>
       <c r="O14" s="30">
         <v>2.73</v>
       </c>
       <c r="P14" s="30">
         <v>2.36</v>
       </c>
       <c r="Q14" s="30">
         <v>2.4</v>
       </c>
       <c r="R14" s="30">
         <v>2.39</v>
       </c>
-      <c r="S14" s="2"/>
+      <c r="S14" s="30">
+        <v>2.4300000000000002</v>
+      </c>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
       <c r="AA14" s="2"/>
       <c r="AB14" s="2"/>
       <c r="AC14" s="2"/>
       <c r="AD14" s="2"/>
       <c r="AE14" s="2"/>
       <c r="AF14" s="2"/>
       <c r="AG14" s="2"/>
       <c r="AH14" s="2"/>
       <c r="AI14" s="2"/>
       <c r="AJ14" s="2"/>
       <c r="AK14" s="2"/>
       <c r="AL14" s="2"/>
       <c r="AM14" s="2"/>
       <c r="AN14" s="2"/>
       <c r="AO14" s="2"/>
     </row>
     <row r="15" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A15" s="22" t="s">
@@ -2261,51 +2278,53 @@
       </c>
       <c r="K15" s="17">
         <v>2.2999999999999998</v>
       </c>
       <c r="L15" s="17">
         <v>2.38</v>
       </c>
       <c r="M15" s="17">
         <v>2.38</v>
       </c>
       <c r="N15" s="17">
         <v>2.4500000000000002</v>
       </c>
       <c r="O15" s="17">
         <v>2.25</v>
       </c>
       <c r="P15" s="17">
         <v>2.11</v>
       </c>
       <c r="Q15" s="17">
         <v>2.13</v>
       </c>
       <c r="R15" s="17">
         <v>2.11</v>
       </c>
-      <c r="S15" s="2"/>
+      <c r="S15" s="17">
+        <v>2.3199999999999998</v>
+      </c>
       <c r="T15" s="2"/>
       <c r="U15" s="2"/>
       <c r="V15" s="2"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
       <c r="Y15" s="2"/>
       <c r="Z15" s="2"/>
       <c r="AA15" s="2"/>
       <c r="AB15" s="2"/>
       <c r="AC15" s="2"/>
       <c r="AD15" s="2"/>
       <c r="AE15" s="2"/>
       <c r="AF15" s="2"/>
       <c r="AG15" s="2"/>
       <c r="AH15" s="2"/>
       <c r="AI15" s="2"/>
       <c r="AJ15" s="2"/>
       <c r="AK15" s="2"/>
       <c r="AL15" s="2"/>
       <c r="AM15" s="2"/>
       <c r="AN15" s="2"/>
       <c r="AO15" s="2"/>
     </row>
     <row r="16" spans="1:41" ht="15.75" customHeight="1">
       <c r="B16" s="1"/>