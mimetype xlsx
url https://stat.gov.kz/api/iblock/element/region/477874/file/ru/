--- v3 (2026-07-14)
+++ v4 (2026-08-23)
@@ -977,51 +977,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="48.5703125" style="25" customWidth="1"/>
     <col min="2" max="2" width="91" style="25" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="34">
         <v>61250101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="33" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="35" t="s">
         <v>76</v>
       </c>
     </row>
@@ -1104,59 +1104,59 @@
       <c r="B12" s="36" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="33" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="37">
-        <v>46216</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="37">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="39" t="s">
         <v>57</v>
       </c>
@@ -1239,51 +1239,51 @@
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="31" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="32" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AO937"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J28" sqref="J28"/>
+      <selection pane="bottomLeft" activeCell="N26" sqref="N26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="13" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="8" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.140625" customWidth="1"/>
     <col min="10" max="10" width="7" customWidth="1"/>
     <col min="11" max="11" width="8" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" customWidth="1"/>
     <col min="13" max="13" width="6.7109375" customWidth="1"/>
     <col min="14" max="14" width="8.140625" customWidth="1"/>
     <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="22" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6.5703125" bestFit="1" customWidth="1"/>
     <col min="26" max="41" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" s="25" customFormat="1" ht="35.25" customHeight="1">
@@ -1639,50 +1639,53 @@
       </c>
       <c r="L7" s="14">
         <v>2.09</v>
       </c>
       <c r="M7" s="14">
         <v>2.09</v>
       </c>
       <c r="N7" s="14">
         <v>2.14</v>
       </c>
       <c r="O7" s="30">
         <v>2.42</v>
       </c>
       <c r="P7" s="30">
         <v>2.17</v>
       </c>
       <c r="Q7" s="30">
         <v>2.11</v>
       </c>
       <c r="R7" s="30">
         <v>2.12</v>
       </c>
       <c r="S7" s="30">
         <v>2.2000000000000002</v>
       </c>
+      <c r="T7" s="30">
+        <v>2.14</v>
+      </c>
       <c r="Z7" s="2"/>
       <c r="AA7" s="2"/>
       <c r="AB7" s="2"/>
       <c r="AC7" s="2"/>
       <c r="AD7" s="2"/>
       <c r="AE7" s="2"/>
       <c r="AF7" s="2"/>
       <c r="AG7" s="2"/>
       <c r="AH7" s="2"/>
       <c r="AI7" s="2"/>
       <c r="AJ7" s="2"/>
       <c r="AK7" s="2"/>
       <c r="AL7" s="2"/>
       <c r="AM7" s="2"/>
       <c r="AN7" s="2"/>
       <c r="AO7" s="2"/>
     </row>
     <row r="8" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="20" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="14">
@@ -1714,51 +1717,53 @@
       </c>
       <c r="L8" s="14">
         <v>2.06</v>
       </c>
       <c r="M8" s="14">
         <v>2.08</v>
       </c>
       <c r="N8" s="14">
         <v>2.15</v>
       </c>
       <c r="O8" s="30">
         <v>2.58</v>
       </c>
       <c r="P8" s="30">
         <v>2.1</v>
       </c>
       <c r="Q8" s="30">
         <v>2.0299999999999998</v>
       </c>
       <c r="R8" s="30">
         <v>2.08</v>
       </c>
       <c r="S8" s="30">
         <v>2.1800000000000002</v>
       </c>
-      <c r="T8" s="2"/>
+      <c r="T8" s="30">
+        <v>2.15</v>
+      </c>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
       <c r="Z8" s="2"/>
       <c r="AA8" s="2"/>
       <c r="AB8" s="2"/>
       <c r="AC8" s="2"/>
       <c r="AD8" s="2"/>
       <c r="AE8" s="2"/>
       <c r="AF8" s="2"/>
       <c r="AG8" s="2"/>
       <c r="AH8" s="2"/>
       <c r="AI8" s="2"/>
       <c r="AJ8" s="2"/>
       <c r="AK8" s="2"/>
       <c r="AL8" s="2"/>
       <c r="AM8" s="2"/>
       <c r="AN8" s="2"/>
       <c r="AO8" s="2"/>
     </row>
     <row r="9" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A9" s="20" t="s">
         <v>61</v>
@@ -1795,51 +1800,53 @@
       </c>
       <c r="L9" s="14">
         <v>1.88</v>
       </c>
       <c r="M9" s="14">
         <v>1.86</v>
       </c>
       <c r="N9" s="14">
         <v>1.9</v>
       </c>
       <c r="O9" s="30">
         <v>2.2200000000000002</v>
       </c>
       <c r="P9" s="30">
         <v>1.98</v>
       </c>
       <c r="Q9" s="30">
         <v>1.93</v>
       </c>
       <c r="R9" s="30">
         <v>1.89</v>
       </c>
       <c r="S9" s="30">
         <v>2.02</v>
       </c>
-      <c r="T9" s="2"/>
+      <c r="T9" s="30">
+        <v>1.96</v>
+      </c>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
       <c r="Y9" s="2"/>
       <c r="Z9" s="2"/>
       <c r="AA9" s="2"/>
       <c r="AB9" s="2"/>
       <c r="AC9" s="2"/>
       <c r="AD9" s="2"/>
       <c r="AE9" s="2"/>
       <c r="AF9" s="2"/>
       <c r="AG9" s="2"/>
       <c r="AH9" s="2"/>
       <c r="AI9" s="2"/>
       <c r="AJ9" s="2"/>
       <c r="AK9" s="2"/>
       <c r="AL9" s="2"/>
       <c r="AM9" s="2"/>
       <c r="AN9" s="2"/>
       <c r="AO9" s="2"/>
     </row>
     <row r="10" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="20" t="s">
         <v>63</v>
@@ -1876,51 +1883,53 @@
       </c>
       <c r="L10" s="14">
         <v>2.12</v>
       </c>
       <c r="M10" s="14">
         <v>2.09</v>
       </c>
       <c r="N10" s="14">
         <v>2.11</v>
       </c>
       <c r="O10" s="30">
         <v>2.61</v>
       </c>
       <c r="P10" s="30">
         <v>2.2400000000000002</v>
       </c>
       <c r="Q10" s="30">
         <v>2.0099999999999998</v>
       </c>
       <c r="R10" s="30">
         <v>1.93</v>
       </c>
       <c r="S10" s="30">
         <v>1.99</v>
       </c>
-      <c r="T10" s="2"/>
+      <c r="T10" s="30">
+        <v>1.97</v>
+      </c>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
       <c r="Z10" s="2"/>
       <c r="AA10" s="2"/>
       <c r="AB10" s="2"/>
       <c r="AC10" s="2"/>
       <c r="AD10" s="2"/>
       <c r="AE10" s="2"/>
       <c r="AF10" s="2"/>
       <c r="AG10" s="2"/>
       <c r="AH10" s="2"/>
       <c r="AI10" s="2"/>
       <c r="AJ10" s="2"/>
       <c r="AK10" s="2"/>
       <c r="AL10" s="2"/>
       <c r="AM10" s="2"/>
       <c r="AN10" s="2"/>
       <c r="AO10" s="2"/>
     </row>
     <row r="11" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>65</v>
@@ -1957,51 +1966,53 @@
       </c>
       <c r="L11" s="14">
         <v>2.27</v>
       </c>
       <c r="M11" s="14">
         <v>2.29</v>
       </c>
       <c r="N11" s="14">
         <v>2.35</v>
       </c>
       <c r="O11" s="30">
         <v>2.39</v>
       </c>
       <c r="P11" s="30">
         <v>2.37</v>
       </c>
       <c r="Q11" s="30">
         <v>2.3199999999999998</v>
       </c>
       <c r="R11" s="30">
         <v>2.42</v>
       </c>
       <c r="S11" s="30">
         <v>2.41</v>
       </c>
-      <c r="T11" s="2"/>
+      <c r="T11" s="30">
+        <v>2.33</v>
+      </c>
       <c r="U11" s="2"/>
       <c r="V11" s="2"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
       <c r="Y11" s="2"/>
       <c r="Z11" s="2"/>
       <c r="AA11" s="2"/>
       <c r="AB11" s="2"/>
       <c r="AC11" s="2"/>
       <c r="AD11" s="2"/>
       <c r="AE11" s="2"/>
       <c r="AF11" s="2"/>
       <c r="AG11" s="2"/>
       <c r="AH11" s="2"/>
       <c r="AI11" s="2"/>
       <c r="AJ11" s="2"/>
       <c r="AK11" s="2"/>
       <c r="AL11" s="2"/>
       <c r="AM11" s="2"/>
       <c r="AN11" s="2"/>
       <c r="AO11" s="2"/>
     </row>
     <row r="12" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>67</v>
@@ -2038,51 +2049,53 @@
       </c>
       <c r="L12" s="14">
         <v>2.13</v>
       </c>
       <c r="M12" s="14">
         <v>2.06</v>
       </c>
       <c r="N12" s="14">
         <v>2.12</v>
       </c>
       <c r="O12" s="30">
         <v>2.2999999999999998</v>
       </c>
       <c r="P12" s="30">
         <v>2.2999999999999998</v>
       </c>
       <c r="Q12" s="30">
         <v>2.38</v>
       </c>
       <c r="R12" s="30">
         <v>2.38</v>
       </c>
       <c r="S12" s="30">
         <v>2.38</v>
       </c>
-      <c r="T12" s="2"/>
+      <c r="T12" s="30">
+        <v>2.44</v>
+      </c>
       <c r="U12" s="2"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
       <c r="Y12" s="2"/>
       <c r="Z12" s="2"/>
       <c r="AA12" s="2"/>
       <c r="AB12" s="2"/>
       <c r="AC12" s="2"/>
       <c r="AD12" s="2"/>
       <c r="AE12" s="2"/>
       <c r="AF12" s="2"/>
       <c r="AG12" s="2"/>
       <c r="AH12" s="2"/>
       <c r="AI12" s="2"/>
       <c r="AJ12" s="2"/>
       <c r="AK12" s="2"/>
       <c r="AL12" s="2"/>
       <c r="AM12" s="2"/>
       <c r="AN12" s="2"/>
       <c r="AO12" s="2"/>
     </row>
     <row r="13" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>69</v>
@@ -2119,51 +2132,53 @@
       </c>
       <c r="L13" s="14">
         <v>2.0299999999999998</v>
       </c>
       <c r="M13" s="14">
         <v>2.02</v>
       </c>
       <c r="N13" s="14">
         <v>2.08</v>
       </c>
       <c r="O13" s="30">
         <v>2.44</v>
       </c>
       <c r="P13" s="30">
         <v>2.06</v>
       </c>
       <c r="Q13" s="30">
         <v>1.95</v>
       </c>
       <c r="R13" s="30">
         <v>2.02</v>
       </c>
       <c r="S13" s="30">
         <v>2.17</v>
       </c>
-      <c r="T13" s="2"/>
+      <c r="T13" s="30">
+        <v>1.97</v>
+      </c>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
       <c r="AB13" s="2"/>
       <c r="AC13" s="2"/>
       <c r="AD13" s="2"/>
       <c r="AE13" s="2"/>
       <c r="AF13" s="2"/>
       <c r="AG13" s="2"/>
       <c r="AH13" s="2"/>
       <c r="AI13" s="2"/>
       <c r="AJ13" s="2"/>
       <c r="AK13" s="2"/>
       <c r="AL13" s="2"/>
       <c r="AM13" s="2"/>
       <c r="AN13" s="2"/>
       <c r="AO13" s="2"/>
     </row>
     <row r="14" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A14" s="20" t="s">
         <v>71</v>
@@ -2200,51 +2215,53 @@
       </c>
       <c r="L14" s="14">
         <v>2.0699999999999998</v>
       </c>
       <c r="M14" s="14">
         <v>2.11</v>
       </c>
       <c r="N14" s="14">
         <v>2.17</v>
       </c>
       <c r="O14" s="30">
         <v>2.73</v>
       </c>
       <c r="P14" s="30">
         <v>2.36</v>
       </c>
       <c r="Q14" s="30">
         <v>2.4</v>
       </c>
       <c r="R14" s="30">
         <v>2.39</v>
       </c>
       <c r="S14" s="30">
         <v>2.4300000000000002</v>
       </c>
-      <c r="T14" s="2"/>
+      <c r="T14" s="30">
+        <v>2.2999999999999998</v>
+      </c>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
       <c r="AA14" s="2"/>
       <c r="AB14" s="2"/>
       <c r="AC14" s="2"/>
       <c r="AD14" s="2"/>
       <c r="AE14" s="2"/>
       <c r="AF14" s="2"/>
       <c r="AG14" s="2"/>
       <c r="AH14" s="2"/>
       <c r="AI14" s="2"/>
       <c r="AJ14" s="2"/>
       <c r="AK14" s="2"/>
       <c r="AL14" s="2"/>
       <c r="AM14" s="2"/>
       <c r="AN14" s="2"/>
       <c r="AO14" s="2"/>
     </row>
     <row r="15" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>73</v>
@@ -2281,51 +2298,53 @@
       </c>
       <c r="L15" s="17">
         <v>2.38</v>
       </c>
       <c r="M15" s="17">
         <v>2.38</v>
       </c>
       <c r="N15" s="17">
         <v>2.4500000000000002</v>
       </c>
       <c r="O15" s="17">
         <v>2.25</v>
       </c>
       <c r="P15" s="17">
         <v>2.11</v>
       </c>
       <c r="Q15" s="17">
         <v>2.13</v>
       </c>
       <c r="R15" s="17">
         <v>2.11</v>
       </c>
       <c r="S15" s="17">
         <v>2.3199999999999998</v>
       </c>
-      <c r="T15" s="2"/>
+      <c r="T15" s="17">
+        <v>2.27</v>
+      </c>
       <c r="U15" s="2"/>
       <c r="V15" s="2"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
       <c r="Y15" s="2"/>
       <c r="Z15" s="2"/>
       <c r="AA15" s="2"/>
       <c r="AB15" s="2"/>
       <c r="AC15" s="2"/>
       <c r="AD15" s="2"/>
       <c r="AE15" s="2"/>
       <c r="AF15" s="2"/>
       <c r="AG15" s="2"/>
       <c r="AH15" s="2"/>
       <c r="AI15" s="2"/>
       <c r="AJ15" s="2"/>
       <c r="AK15" s="2"/>
       <c r="AL15" s="2"/>
       <c r="AM15" s="2"/>
       <c r="AN15" s="2"/>
       <c r="AO15" s="2"/>
     </row>
     <row r="16" spans="1:41" ht="15.75" customHeight="1">
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>