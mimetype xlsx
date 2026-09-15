--- v4 (2026-08-23)
+++ v5 (2026-09-15)
@@ -977,58 +977,58 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="48.5703125" style="25" customWidth="1"/>
+    <col min="1" max="1" width="48.625" style="25" customWidth="1"/>
     <col min="2" max="2" width="91" style="25" customWidth="1"/>
-    <col min="3" max="16384" width="14.42578125" style="25"/>
+    <col min="3" max="16384" width="14.375" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="34">
         <v>61250101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="33" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="35" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="33" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="35" t="s">
         <v>78</v>
       </c>
@@ -1104,59 +1104,59 @@
       <c r="B12" s="36" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1">
       <c r="A14" s="33" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="36" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="37">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1">
       <c r="A16" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="37">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1">
       <c r="A18" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="39" t="s">
         <v>57</v>
       </c>
@@ -1170,55 +1170,55 @@
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B20" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="96" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView topLeftCell="A2" workbookViewId="0">
       <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="14.42578125" style="25"/>
+    <col min="1" max="1" width="14.375" style="25"/>
     <col min="2" max="2" width="117" style="25" customWidth="1"/>
-    <col min="3" max="16384" width="14.42578125" style="25"/>
+    <col min="3" max="16384" width="14.375" style="25"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="15" customHeight="1">
       <c r="B5" s="31" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15" customHeight="1">
       <c r="B6" s="31" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="15" customHeight="1">
       <c r="B7" s="31" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15" customHeight="1">
       <c r="B8" s="31" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="15" customHeight="1">
       <c r="B9" s="31" t="s">
         <v>43</v>
@@ -1239,73 +1239,73 @@
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="31" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="32" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AO937"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="N26" sqref="N26"/>
+      <selection pane="bottomLeft" activeCell="V28" sqref="V28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="13" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="14.140625" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="9" width="7.140625" customWidth="1"/>
+    <col min="2" max="2" width="14.125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.25" bestFit="1" customWidth="1"/>
+    <col min="5" max="8" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="7.125" customWidth="1"/>
     <col min="10" max="10" width="7" customWidth="1"/>
     <col min="11" max="11" width="8" customWidth="1"/>
-    <col min="12" max="12" width="7.7109375" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="26" max="41" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="7.75" customWidth="1"/>
+    <col min="13" max="13" width="6.75" customWidth="1"/>
+    <col min="14" max="14" width="8.125" customWidth="1"/>
+    <col min="15" max="15" width="6.125" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.25" bestFit="1" customWidth="1"/>
+    <col min="17" max="22" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="7.75" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.875" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="6.625" bestFit="1" customWidth="1"/>
+    <col min="26" max="41" width="9.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" s="25" customFormat="1" ht="35.25" customHeight="1">
       <c r="A1" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="41" t="s">
         <v>38</v>
       </c>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
       <c r="N1" s="41"/>
       <c r="O1" s="41"/>
       <c r="P1" s="41"/>
       <c r="Q1" s="41"/>
       <c r="R1" s="41"/>
@@ -1642,50 +1642,53 @@
       </c>
       <c r="M7" s="14">
         <v>2.09</v>
       </c>
       <c r="N7" s="14">
         <v>2.14</v>
       </c>
       <c r="O7" s="30">
         <v>2.42</v>
       </c>
       <c r="P7" s="30">
         <v>2.17</v>
       </c>
       <c r="Q7" s="30">
         <v>2.11</v>
       </c>
       <c r="R7" s="30">
         <v>2.12</v>
       </c>
       <c r="S7" s="30">
         <v>2.2000000000000002</v>
       </c>
       <c r="T7" s="30">
         <v>2.14</v>
       </c>
+      <c r="U7" s="30">
+        <v>2.12</v>
+      </c>
       <c r="Z7" s="2"/>
       <c r="AA7" s="2"/>
       <c r="AB7" s="2"/>
       <c r="AC7" s="2"/>
       <c r="AD7" s="2"/>
       <c r="AE7" s="2"/>
       <c r="AF7" s="2"/>
       <c r="AG7" s="2"/>
       <c r="AH7" s="2"/>
       <c r="AI7" s="2"/>
       <c r="AJ7" s="2"/>
       <c r="AK7" s="2"/>
       <c r="AL7" s="2"/>
       <c r="AM7" s="2"/>
       <c r="AN7" s="2"/>
       <c r="AO7" s="2"/>
     </row>
     <row r="8" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="20" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="14">
@@ -1720,51 +1723,53 @@
       </c>
       <c r="M8" s="14">
         <v>2.08</v>
       </c>
       <c r="N8" s="14">
         <v>2.15</v>
       </c>
       <c r="O8" s="30">
         <v>2.58</v>
       </c>
       <c r="P8" s="30">
         <v>2.1</v>
       </c>
       <c r="Q8" s="30">
         <v>2.0299999999999998</v>
       </c>
       <c r="R8" s="30">
         <v>2.08</v>
       </c>
       <c r="S8" s="30">
         <v>2.1800000000000002</v>
       </c>
       <c r="T8" s="30">
         <v>2.15</v>
       </c>
-      <c r="U8" s="2"/>
+      <c r="U8" s="30">
+        <v>2.1</v>
+      </c>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
       <c r="Z8" s="2"/>
       <c r="AA8" s="2"/>
       <c r="AB8" s="2"/>
       <c r="AC8" s="2"/>
       <c r="AD8" s="2"/>
       <c r="AE8" s="2"/>
       <c r="AF8" s="2"/>
       <c r="AG8" s="2"/>
       <c r="AH8" s="2"/>
       <c r="AI8" s="2"/>
       <c r="AJ8" s="2"/>
       <c r="AK8" s="2"/>
       <c r="AL8" s="2"/>
       <c r="AM8" s="2"/>
       <c r="AN8" s="2"/>
       <c r="AO8" s="2"/>
     </row>
     <row r="9" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A9" s="20" t="s">
         <v>61</v>
       </c>
@@ -1803,51 +1808,53 @@
       </c>
       <c r="M9" s="14">
         <v>1.86</v>
       </c>
       <c r="N9" s="14">
         <v>1.9</v>
       </c>
       <c r="O9" s="30">
         <v>2.2200000000000002</v>
       </c>
       <c r="P9" s="30">
         <v>1.98</v>
       </c>
       <c r="Q9" s="30">
         <v>1.93</v>
       </c>
       <c r="R9" s="30">
         <v>1.89</v>
       </c>
       <c r="S9" s="30">
         <v>2.02</v>
       </c>
       <c r="T9" s="30">
         <v>1.96</v>
       </c>
-      <c r="U9" s="2"/>
+      <c r="U9" s="30">
+        <v>1.93</v>
+      </c>
       <c r="V9" s="2"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
       <c r="Y9" s="2"/>
       <c r="Z9" s="2"/>
       <c r="AA9" s="2"/>
       <c r="AB9" s="2"/>
       <c r="AC9" s="2"/>
       <c r="AD9" s="2"/>
       <c r="AE9" s="2"/>
       <c r="AF9" s="2"/>
       <c r="AG9" s="2"/>
       <c r="AH9" s="2"/>
       <c r="AI9" s="2"/>
       <c r="AJ9" s="2"/>
       <c r="AK9" s="2"/>
       <c r="AL9" s="2"/>
       <c r="AM9" s="2"/>
       <c r="AN9" s="2"/>
       <c r="AO9" s="2"/>
     </row>
     <row r="10" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="20" t="s">
         <v>63</v>
       </c>
@@ -1886,51 +1893,53 @@
       </c>
       <c r="M10" s="14">
         <v>2.09</v>
       </c>
       <c r="N10" s="14">
         <v>2.11</v>
       </c>
       <c r="O10" s="30">
         <v>2.61</v>
       </c>
       <c r="P10" s="30">
         <v>2.2400000000000002</v>
       </c>
       <c r="Q10" s="30">
         <v>2.0099999999999998</v>
       </c>
       <c r="R10" s="30">
         <v>1.93</v>
       </c>
       <c r="S10" s="30">
         <v>1.99</v>
       </c>
       <c r="T10" s="30">
         <v>1.97</v>
       </c>
-      <c r="U10" s="2"/>
+      <c r="U10" s="30">
+        <v>2</v>
+      </c>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
       <c r="Z10" s="2"/>
       <c r="AA10" s="2"/>
       <c r="AB10" s="2"/>
       <c r="AC10" s="2"/>
       <c r="AD10" s="2"/>
       <c r="AE10" s="2"/>
       <c r="AF10" s="2"/>
       <c r="AG10" s="2"/>
       <c r="AH10" s="2"/>
       <c r="AI10" s="2"/>
       <c r="AJ10" s="2"/>
       <c r="AK10" s="2"/>
       <c r="AL10" s="2"/>
       <c r="AM10" s="2"/>
       <c r="AN10" s="2"/>
       <c r="AO10" s="2"/>
     </row>
     <row r="11" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>65</v>
       </c>
@@ -1969,51 +1978,53 @@
       </c>
       <c r="M11" s="14">
         <v>2.29</v>
       </c>
       <c r="N11" s="14">
         <v>2.35</v>
       </c>
       <c r="O11" s="30">
         <v>2.39</v>
       </c>
       <c r="P11" s="30">
         <v>2.37</v>
       </c>
       <c r="Q11" s="30">
         <v>2.3199999999999998</v>
       </c>
       <c r="R11" s="30">
         <v>2.42</v>
       </c>
       <c r="S11" s="30">
         <v>2.41</v>
       </c>
       <c r="T11" s="30">
         <v>2.33</v>
       </c>
-      <c r="U11" s="2"/>
+      <c r="U11" s="30">
+        <v>2.29</v>
+      </c>
       <c r="V11" s="2"/>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
       <c r="Y11" s="2"/>
       <c r="Z11" s="2"/>
       <c r="AA11" s="2"/>
       <c r="AB11" s="2"/>
       <c r="AC11" s="2"/>
       <c r="AD11" s="2"/>
       <c r="AE11" s="2"/>
       <c r="AF11" s="2"/>
       <c r="AG11" s="2"/>
       <c r="AH11" s="2"/>
       <c r="AI11" s="2"/>
       <c r="AJ11" s="2"/>
       <c r="AK11" s="2"/>
       <c r="AL11" s="2"/>
       <c r="AM11" s="2"/>
       <c r="AN11" s="2"/>
       <c r="AO11" s="2"/>
     </row>
     <row r="12" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>67</v>
       </c>
@@ -2052,51 +2063,53 @@
       </c>
       <c r="M12" s="14">
         <v>2.06</v>
       </c>
       <c r="N12" s="14">
         <v>2.12</v>
       </c>
       <c r="O12" s="30">
         <v>2.2999999999999998</v>
       </c>
       <c r="P12" s="30">
         <v>2.2999999999999998</v>
       </c>
       <c r="Q12" s="30">
         <v>2.38</v>
       </c>
       <c r="R12" s="30">
         <v>2.38</v>
       </c>
       <c r="S12" s="30">
         <v>2.38</v>
       </c>
       <c r="T12" s="30">
         <v>2.44</v>
       </c>
-      <c r="U12" s="2"/>
+      <c r="U12" s="30">
+        <v>2.4900000000000002</v>
+      </c>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
       <c r="Y12" s="2"/>
       <c r="Z12" s="2"/>
       <c r="AA12" s="2"/>
       <c r="AB12" s="2"/>
       <c r="AC12" s="2"/>
       <c r="AD12" s="2"/>
       <c r="AE12" s="2"/>
       <c r="AF12" s="2"/>
       <c r="AG12" s="2"/>
       <c r="AH12" s="2"/>
       <c r="AI12" s="2"/>
       <c r="AJ12" s="2"/>
       <c r="AK12" s="2"/>
       <c r="AL12" s="2"/>
       <c r="AM12" s="2"/>
       <c r="AN12" s="2"/>
       <c r="AO12" s="2"/>
     </row>
     <row r="13" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>69</v>
       </c>
@@ -2135,51 +2148,53 @@
       </c>
       <c r="M13" s="14">
         <v>2.02</v>
       </c>
       <c r="N13" s="14">
         <v>2.08</v>
       </c>
       <c r="O13" s="30">
         <v>2.44</v>
       </c>
       <c r="P13" s="30">
         <v>2.06</v>
       </c>
       <c r="Q13" s="30">
         <v>1.95</v>
       </c>
       <c r="R13" s="30">
         <v>2.02</v>
       </c>
       <c r="S13" s="30">
         <v>2.17</v>
       </c>
       <c r="T13" s="30">
         <v>1.97</v>
       </c>
-      <c r="U13" s="2"/>
+      <c r="U13" s="30">
+        <v>1.99</v>
+      </c>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
       <c r="AB13" s="2"/>
       <c r="AC13" s="2"/>
       <c r="AD13" s="2"/>
       <c r="AE13" s="2"/>
       <c r="AF13" s="2"/>
       <c r="AG13" s="2"/>
       <c r="AH13" s="2"/>
       <c r="AI13" s="2"/>
       <c r="AJ13" s="2"/>
       <c r="AK13" s="2"/>
       <c r="AL13" s="2"/>
       <c r="AM13" s="2"/>
       <c r="AN13" s="2"/>
       <c r="AO13" s="2"/>
     </row>
     <row r="14" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A14" s="20" t="s">
         <v>71</v>
       </c>
@@ -2218,51 +2233,53 @@
       </c>
       <c r="M14" s="14">
         <v>2.11</v>
       </c>
       <c r="N14" s="14">
         <v>2.17</v>
       </c>
       <c r="O14" s="30">
         <v>2.73</v>
       </c>
       <c r="P14" s="30">
         <v>2.36</v>
       </c>
       <c r="Q14" s="30">
         <v>2.4</v>
       </c>
       <c r="R14" s="30">
         <v>2.39</v>
       </c>
       <c r="S14" s="30">
         <v>2.4300000000000002</v>
       </c>
       <c r="T14" s="30">
         <v>2.2999999999999998</v>
       </c>
-      <c r="U14" s="2"/>
+      <c r="U14" s="30">
+        <v>2.2000000000000002</v>
+      </c>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
       <c r="AA14" s="2"/>
       <c r="AB14" s="2"/>
       <c r="AC14" s="2"/>
       <c r="AD14" s="2"/>
       <c r="AE14" s="2"/>
       <c r="AF14" s="2"/>
       <c r="AG14" s="2"/>
       <c r="AH14" s="2"/>
       <c r="AI14" s="2"/>
       <c r="AJ14" s="2"/>
       <c r="AK14" s="2"/>
       <c r="AL14" s="2"/>
       <c r="AM14" s="2"/>
       <c r="AN14" s="2"/>
       <c r="AO14" s="2"/>
     </row>
     <row r="15" spans="1:41" s="27" customFormat="1" ht="15.75" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>73</v>
       </c>
@@ -2301,51 +2318,53 @@
       </c>
       <c r="M15" s="17">
         <v>2.38</v>
       </c>
       <c r="N15" s="17">
         <v>2.4500000000000002</v>
       </c>
       <c r="O15" s="17">
         <v>2.25</v>
       </c>
       <c r="P15" s="17">
         <v>2.11</v>
       </c>
       <c r="Q15" s="17">
         <v>2.13</v>
       </c>
       <c r="R15" s="17">
         <v>2.11</v>
       </c>
       <c r="S15" s="17">
         <v>2.3199999999999998</v>
       </c>
       <c r="T15" s="17">
         <v>2.27</v>
       </c>
-      <c r="U15" s="2"/>
+      <c r="U15" s="17">
+        <v>2.2599999999999998</v>
+      </c>
       <c r="V15" s="2"/>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
       <c r="Y15" s="2"/>
       <c r="Z15" s="2"/>
       <c r="AA15" s="2"/>
       <c r="AB15" s="2"/>
       <c r="AC15" s="2"/>
       <c r="AD15" s="2"/>
       <c r="AE15" s="2"/>
       <c r="AF15" s="2"/>
       <c r="AG15" s="2"/>
       <c r="AH15" s="2"/>
       <c r="AI15" s="2"/>
       <c r="AJ15" s="2"/>
       <c r="AK15" s="2"/>
       <c r="AL15" s="2"/>
       <c r="AM15" s="2"/>
       <c r="AN15" s="2"/>
       <c r="AO15" s="2"/>
     </row>
     <row r="16" spans="1:41" ht="15.75" customHeight="1">
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>