--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -335,99 +335,99 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <u/>
-[...5 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
@@ -616,139 +616,139 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -943,61 +943,61 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.tolymbekova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:B20"/>
+  <dimension ref="A1:B28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="49.125" style="26" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.375" style="26"/>
+    <col min="1" max="1" width="49.140625" style="26" customWidth="1"/>
+    <col min="2" max="2" width="84.28515625" style="26" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75">
       <c r="A1" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="32">
         <v>612501</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="12.75">
       <c r="A2" s="31" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="33" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="12.75">
       <c r="A3" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="33" t="s">
         <v>22</v>
       </c>
@@ -1073,121 +1073,124 @@
       <c r="B12" s="34" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="12.75">
       <c r="A13" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75">
       <c r="A14" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="34" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="12.75">
       <c r="A15" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="35">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75">
       <c r="A16" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="35">
-        <v>46307</v>
+        <v>46336</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75">
       <c r="A17" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75">
       <c r="A18" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="36" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75">
       <c r="A19" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12.75">
       <c r="A20" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="38" t="s">
+      <c r="B20" s="48" t="s">
         <v>76</v>
       </c>
     </row>
+    <row r="26" spans="1:2" ht="13.5" customHeight="1"/>
+    <row r="27" spans="1:2" ht="7.5" customHeight="1"/>
+    <row r="28" spans="1:2" ht="13.5" customHeight="1"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B20" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView topLeftCell="A2" workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="14.375" style="26"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.375" style="26"/>
+    <col min="1" max="1" width="14.42578125" style="26"/>
+    <col min="2" max="2" width="116.28515625" style="26" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="26"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2" ht="15" customHeight="1">
       <c r="B5" s="29" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15" customHeight="1">
       <c r="B6" s="29" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="15" customHeight="1">
       <c r="B7" s="29" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="15" customHeight="1">
       <c r="B8" s="29" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="15" customHeight="1">
       <c r="B9" s="29" t="s">
         <v>43</v>
@@ -1208,113 +1211,113 @@
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1">
       <c r="B13" s="29" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1">
       <c r="B14" s="30" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AO937"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="V20" sqref="V20"/>
+      <selection pane="bottomLeft" activeCell="W24" sqref="W24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="10" style="10" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="14.125" bestFit="1" customWidth="1"/>
-[...22 lines deleted...]
-    <col min="27" max="41" width="9.125" customWidth="1"/>
+    <col min="2" max="2" width="14.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="3.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="4.85546875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.85546875" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="7.140625" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="7.28515625" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="4.5703125" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="3.85546875" bestFit="1" customWidth="1"/>
+    <col min="20" max="21" width="4.85546875" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.85546875" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="6.42578125" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="7.140625" bestFit="1" customWidth="1"/>
+    <col min="27" max="41" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" s="26" customFormat="1" ht="30.75" customHeight="1">
       <c r="A1" s="24" t="s">
         <v>49</v>
       </c>
-      <c r="B1" s="39" t="s">
+      <c r="B1" s="38" t="s">
         <v>39</v>
       </c>
-      <c r="C1" s="39"/>
-[...22 lines deleted...]
-      <c r="Z1" s="39"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="38"/>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
+      <c r="Z1" s="38"/>
       <c r="AA1" s="25"/>
       <c r="AB1" s="25"/>
       <c r="AC1" s="25"/>
       <c r="AD1" s="25"/>
       <c r="AE1" s="25"/>
       <c r="AF1" s="25"/>
       <c r="AG1" s="25"/>
       <c r="AH1" s="25"/>
       <c r="AI1" s="25"/>
       <c r="AJ1" s="25"/>
       <c r="AK1" s="25"/>
       <c r="AL1" s="25"/>
       <c r="AM1" s="25"/>
       <c r="AN1" s="25"/>
       <c r="AO1" s="25"/>
     </row>
     <row r="2" spans="1:41" ht="14.25" customHeight="1">
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="2"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
@@ -1372,101 +1375,101 @@
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="4"/>
       <c r="X3" s="11"/>
       <c r="Z3" s="11" t="s">
         <v>24</v>
       </c>
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
       <c r="AC3" s="2"/>
       <c r="AD3" s="2"/>
       <c r="AE3" s="2"/>
       <c r="AF3" s="2"/>
       <c r="AG3" s="2"/>
       <c r="AH3" s="2"/>
       <c r="AI3" s="2"/>
       <c r="AJ3" s="2"/>
       <c r="AK3" s="2"/>
       <c r="AL3" s="2"/>
       <c r="AM3" s="2"/>
       <c r="AN3" s="2"/>
       <c r="AO3" s="2"/>
     </row>
     <row r="4" spans="1:41" s="23" customFormat="1" ht="11.25">
-      <c r="A4" s="45" t="s">
+      <c r="A4" s="44" t="s">
         <v>47</v>
       </c>
-      <c r="B4" s="46"/>
-      <c r="C4" s="41">
+      <c r="B4" s="45"/>
+      <c r="C4" s="40">
         <v>2025</v>
       </c>
-      <c r="D4" s="42"/>
-[...10 lines deleted...]
-      <c r="O4" s="43">
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
+      <c r="N4" s="41"/>
+      <c r="O4" s="42">
         <v>2026</v>
       </c>
-      <c r="P4" s="44"/>
-[...9 lines deleted...]
-      <c r="Z4" s="44"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="43"/>
+      <c r="Z4" s="43"/>
       <c r="AA4" s="2"/>
       <c r="AB4" s="2"/>
       <c r="AC4" s="2"/>
       <c r="AD4" s="2"/>
       <c r="AE4" s="2"/>
       <c r="AF4" s="2"/>
       <c r="AG4" s="2"/>
       <c r="AH4" s="2"/>
       <c r="AI4" s="2"/>
       <c r="AJ4" s="2"/>
       <c r="AK4" s="2"/>
       <c r="AL4" s="2"/>
       <c r="AM4" s="2"/>
       <c r="AN4" s="2"/>
       <c r="AO4" s="2"/>
     </row>
     <row r="5" spans="1:41" s="23" customFormat="1" ht="11.25">
-      <c r="A5" s="47"/>
-      <c r="B5" s="48"/>
+      <c r="A5" s="46"/>
+      <c r="B5" s="47"/>
       <c r="C5" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>30</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="5" t="s">
@@ -1513,77 +1516,77 @@
       </c>
       <c r="Y5" s="28" t="s">
         <v>35</v>
       </c>
       <c r="Z5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="AA5" s="2"/>
       <c r="AB5" s="2"/>
       <c r="AC5" s="2"/>
       <c r="AD5" s="2"/>
       <c r="AE5" s="2"/>
       <c r="AF5" s="2"/>
       <c r="AG5" s="2"/>
       <c r="AH5" s="2"/>
       <c r="AI5" s="2"/>
       <c r="AJ5" s="2"/>
       <c r="AK5" s="2"/>
       <c r="AL5" s="2"/>
       <c r="AM5" s="2"/>
       <c r="AN5" s="2"/>
       <c r="AO5" s="2"/>
     </row>
     <row r="6" spans="1:41" s="23" customFormat="1" ht="11.25">
       <c r="A6" s="2"/>
-      <c r="B6" s="40" t="s">
+      <c r="B6" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="C6" s="40"/>
-[...22 lines deleted...]
-      <c r="Z6" s="40"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="39"/>
+      <c r="R6" s="39"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+      <c r="U6" s="39"/>
+      <c r="V6" s="39"/>
+      <c r="W6" s="39"/>
+      <c r="X6" s="39"/>
+      <c r="Y6" s="39"/>
+      <c r="Z6" s="39"/>
       <c r="AA6" s="27"/>
       <c r="AB6" s="27"/>
       <c r="AC6" s="27"/>
       <c r="AD6" s="27"/>
       <c r="AE6" s="27"/>
       <c r="AF6" s="27"/>
       <c r="AG6" s="27"/>
       <c r="AH6" s="27"/>
       <c r="AI6" s="27"/>
       <c r="AJ6" s="27"/>
       <c r="AK6" s="27"/>
       <c r="AL6" s="27"/>
       <c r="AM6" s="27"/>
       <c r="AN6" s="27"/>
       <c r="AO6" s="27"/>
     </row>
     <row r="7" spans="1:41" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A7" s="15" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="16" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="8">
         <v>272</v>
@@ -1620,50 +1623,53 @@
       </c>
       <c r="N7" s="18">
         <v>535</v>
       </c>
       <c r="O7" s="18">
         <v>487</v>
       </c>
       <c r="P7" s="18">
         <v>344</v>
       </c>
       <c r="Q7" s="18">
         <v>403</v>
       </c>
       <c r="R7" s="18">
         <v>416</v>
       </c>
       <c r="S7" s="18">
         <v>510</v>
       </c>
       <c r="T7" s="18">
         <v>355</v>
       </c>
       <c r="U7" s="18">
         <v>406</v>
       </c>
+      <c r="V7" s="18">
+        <v>335</v>
+      </c>
       <c r="Z7" s="2"/>
       <c r="AA7" s="2"/>
       <c r="AB7" s="2"/>
       <c r="AC7" s="2"/>
       <c r="AD7" s="2"/>
       <c r="AE7" s="2"/>
       <c r="AF7" s="2"/>
       <c r="AG7" s="2"/>
       <c r="AH7" s="2"/>
       <c r="AI7" s="2"/>
       <c r="AJ7" s="2"/>
       <c r="AK7" s="2"/>
       <c r="AL7" s="2"/>
       <c r="AM7" s="2"/>
       <c r="AN7" s="2"/>
       <c r="AO7" s="2"/>
     </row>
     <row r="8" spans="1:41" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="13">
@@ -1701,51 +1707,53 @@
       </c>
       <c r="N8" s="13">
         <v>66</v>
       </c>
       <c r="O8" s="13">
         <v>60</v>
       </c>
       <c r="P8" s="13">
         <v>33</v>
       </c>
       <c r="Q8" s="13">
         <v>44</v>
       </c>
       <c r="R8" s="13">
         <v>50</v>
       </c>
       <c r="S8" s="13">
         <v>59</v>
       </c>
       <c r="T8" s="13">
         <v>46</v>
       </c>
       <c r="U8" s="13">
         <v>42</v>
       </c>
-      <c r="V8" s="2"/>
+      <c r="V8" s="13">
+        <v>37</v>
+      </c>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Y8" s="2"/>
       <c r="Z8" s="2"/>
       <c r="AA8" s="2"/>
       <c r="AB8" s="2"/>
       <c r="AC8" s="2"/>
       <c r="AD8" s="2"/>
       <c r="AE8" s="2"/>
       <c r="AF8" s="2"/>
       <c r="AG8" s="2"/>
       <c r="AH8" s="2"/>
       <c r="AI8" s="2"/>
       <c r="AJ8" s="2"/>
       <c r="AK8" s="2"/>
       <c r="AL8" s="2"/>
       <c r="AM8" s="2"/>
       <c r="AN8" s="2"/>
       <c r="AO8" s="2"/>
     </row>
     <row r="9" spans="1:41" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="20" t="s">
@@ -1786,51 +1794,53 @@
       </c>
       <c r="N9" s="13">
         <v>77</v>
       </c>
       <c r="O9" s="13">
         <v>76</v>
       </c>
       <c r="P9" s="13">
         <v>53</v>
       </c>
       <c r="Q9" s="13">
         <v>63</v>
       </c>
       <c r="R9" s="13">
         <v>59</v>
       </c>
       <c r="S9" s="13">
         <v>87</v>
       </c>
       <c r="T9" s="13">
         <v>55</v>
       </c>
       <c r="U9" s="13">
         <v>60</v>
       </c>
-      <c r="V9" s="2"/>
+      <c r="V9" s="13">
+        <v>51</v>
+      </c>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
       <c r="Y9" s="2"/>
       <c r="Z9" s="2"/>
       <c r="AA9" s="2"/>
       <c r="AB9" s="2"/>
       <c r="AC9" s="2"/>
       <c r="AD9" s="2"/>
       <c r="AE9" s="2"/>
       <c r="AF9" s="2"/>
       <c r="AG9" s="2"/>
       <c r="AH9" s="2"/>
       <c r="AI9" s="2"/>
       <c r="AJ9" s="2"/>
       <c r="AK9" s="2"/>
       <c r="AL9" s="2"/>
       <c r="AM9" s="2"/>
       <c r="AN9" s="2"/>
       <c r="AO9" s="2"/>
     </row>
     <row r="10" spans="1:41" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>61</v>
       </c>
       <c r="B10" s="20" t="s">
@@ -1871,51 +1881,53 @@
       </c>
       <c r="N10" s="13">
         <v>71</v>
       </c>
       <c r="O10" s="13">
         <v>80</v>
       </c>
       <c r="P10" s="13">
         <v>51</v>
       </c>
       <c r="Q10" s="13">
         <v>48</v>
       </c>
       <c r="R10" s="13">
         <v>50</v>
       </c>
       <c r="S10" s="13">
         <v>69</v>
       </c>
       <c r="T10" s="13">
         <v>55</v>
       </c>
       <c r="U10" s="13">
         <v>66</v>
       </c>
-      <c r="V10" s="2"/>
+      <c r="V10" s="13">
+        <v>58</v>
+      </c>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Y10" s="2"/>
       <c r="Z10" s="2"/>
       <c r="AA10" s="2"/>
       <c r="AB10" s="2"/>
       <c r="AC10" s="2"/>
       <c r="AD10" s="2"/>
       <c r="AE10" s="2"/>
       <c r="AF10" s="2"/>
       <c r="AG10" s="2"/>
       <c r="AH10" s="2"/>
       <c r="AI10" s="2"/>
       <c r="AJ10" s="2"/>
       <c r="AK10" s="2"/>
       <c r="AL10" s="2"/>
       <c r="AM10" s="2"/>
       <c r="AN10" s="2"/>
       <c r="AO10" s="2"/>
     </row>
     <row r="11" spans="1:41" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="20" t="s">
@@ -1956,51 +1968,53 @@
       </c>
       <c r="N11" s="13">
         <v>87</v>
       </c>
       <c r="O11" s="13">
         <v>71</v>
       </c>
       <c r="P11" s="13">
         <v>63</v>
       </c>
       <c r="Q11" s="13">
         <v>66</v>
       </c>
       <c r="R11" s="13">
         <v>78</v>
       </c>
       <c r="S11" s="13">
         <v>70</v>
       </c>
       <c r="T11" s="13">
         <v>55</v>
       </c>
       <c r="U11" s="13">
         <v>62</v>
       </c>
-      <c r="V11" s="2"/>
+      <c r="V11" s="13">
+        <v>55</v>
+      </c>
       <c r="W11" s="2"/>
       <c r="X11" s="2"/>
       <c r="Y11" s="2"/>
       <c r="Z11" s="2"/>
       <c r="AA11" s="2"/>
       <c r="AB11" s="2"/>
       <c r="AC11" s="2"/>
       <c r="AD11" s="2"/>
       <c r="AE11" s="2"/>
       <c r="AF11" s="2"/>
       <c r="AG11" s="2"/>
       <c r="AH11" s="2"/>
       <c r="AI11" s="2"/>
       <c r="AJ11" s="2"/>
       <c r="AK11" s="2"/>
       <c r="AL11" s="2"/>
       <c r="AM11" s="2"/>
       <c r="AN11" s="2"/>
       <c r="AO11" s="2"/>
     </row>
     <row r="12" spans="1:41" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="20" t="s">
@@ -2041,51 +2055,53 @@
       </c>
       <c r="N12" s="13">
         <v>46</v>
       </c>
       <c r="O12" s="13">
         <v>39</v>
       </c>
       <c r="P12" s="13">
         <v>35</v>
       </c>
       <c r="Q12" s="13">
         <v>43</v>
       </c>
       <c r="R12" s="13">
         <v>39</v>
       </c>
       <c r="S12" s="13">
         <v>40</v>
       </c>
       <c r="T12" s="13">
         <v>45</v>
       </c>
       <c r="U12" s="13">
         <v>48</v>
       </c>
-      <c r="V12" s="2"/>
+      <c r="V12" s="13">
+        <v>26</v>
+      </c>
       <c r="W12" s="2"/>
       <c r="X12" s="2"/>
       <c r="Y12" s="2"/>
       <c r="Z12" s="2"/>
       <c r="AA12" s="2"/>
       <c r="AB12" s="2"/>
       <c r="AC12" s="2"/>
       <c r="AD12" s="2"/>
       <c r="AE12" s="2"/>
       <c r="AF12" s="2"/>
       <c r="AG12" s="2"/>
       <c r="AH12" s="2"/>
       <c r="AI12" s="2"/>
       <c r="AJ12" s="2"/>
       <c r="AK12" s="2"/>
       <c r="AL12" s="2"/>
       <c r="AM12" s="2"/>
       <c r="AN12" s="2"/>
       <c r="AO12" s="2"/>
     </row>
     <row r="13" spans="1:41" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A13" s="19" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="20" t="s">
@@ -2126,51 +2142,53 @@
       </c>
       <c r="N13" s="13">
         <v>60</v>
       </c>
       <c r="O13" s="13">
         <v>53</v>
       </c>
       <c r="P13" s="13">
         <v>32</v>
       </c>
       <c r="Q13" s="13">
         <v>38</v>
       </c>
       <c r="R13" s="13">
         <v>47</v>
       </c>
       <c r="S13" s="13">
         <v>60</v>
       </c>
       <c r="T13" s="13">
         <v>20</v>
       </c>
       <c r="U13" s="13">
         <v>45</v>
       </c>
-      <c r="V13" s="2"/>
+      <c r="V13" s="13">
+        <v>38</v>
+      </c>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
       <c r="AB13" s="2"/>
       <c r="AC13" s="2"/>
       <c r="AD13" s="2"/>
       <c r="AE13" s="2"/>
       <c r="AF13" s="2"/>
       <c r="AG13" s="2"/>
       <c r="AH13" s="2"/>
       <c r="AI13" s="2"/>
       <c r="AJ13" s="2"/>
       <c r="AK13" s="2"/>
       <c r="AL13" s="2"/>
       <c r="AM13" s="2"/>
       <c r="AN13" s="2"/>
       <c r="AO13" s="2"/>
     </row>
     <row r="14" spans="1:41" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A14" s="19" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="20" t="s">
@@ -2211,51 +2229,53 @@
       </c>
       <c r="N14" s="13">
         <v>54</v>
       </c>
       <c r="O14" s="13">
         <v>56</v>
       </c>
       <c r="P14" s="13">
         <v>36</v>
       </c>
       <c r="Q14" s="13">
         <v>51</v>
       </c>
       <c r="R14" s="13">
         <v>47</v>
       </c>
       <c r="S14" s="13">
         <v>53</v>
       </c>
       <c r="T14" s="13">
         <v>33</v>
       </c>
       <c r="U14" s="13">
         <v>33</v>
       </c>
-      <c r="V14" s="2"/>
+      <c r="V14" s="13">
+        <v>21</v>
+      </c>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
       <c r="AA14" s="2"/>
       <c r="AB14" s="2"/>
       <c r="AC14" s="2"/>
       <c r="AD14" s="2"/>
       <c r="AE14" s="2"/>
       <c r="AF14" s="2"/>
       <c r="AG14" s="2"/>
       <c r="AH14" s="2"/>
       <c r="AI14" s="2"/>
       <c r="AJ14" s="2"/>
       <c r="AK14" s="2"/>
       <c r="AL14" s="2"/>
       <c r="AM14" s="2"/>
       <c r="AN14" s="2"/>
       <c r="AO14" s="2"/>
     </row>
     <row r="15" spans="1:41" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>71</v>
       </c>
       <c r="B15" s="22" t="s">
@@ -2296,51 +2316,53 @@
       </c>
       <c r="N15" s="14">
         <v>74</v>
       </c>
       <c r="O15" s="14">
         <v>52</v>
       </c>
       <c r="P15" s="14">
         <v>41</v>
       </c>
       <c r="Q15" s="14">
         <v>50</v>
       </c>
       <c r="R15" s="14">
         <v>46</v>
       </c>
       <c r="S15" s="14">
         <v>72</v>
       </c>
       <c r="T15" s="14">
         <v>46</v>
       </c>
       <c r="U15" s="14">
         <v>50</v>
       </c>
-      <c r="V15" s="2"/>
+      <c r="V15" s="14">
+        <v>49</v>
+      </c>
       <c r="W15" s="2"/>
       <c r="X15" s="2"/>
       <c r="Y15" s="2"/>
       <c r="Z15" s="2"/>
       <c r="AA15" s="2"/>
       <c r="AB15" s="2"/>
       <c r="AC15" s="2"/>
       <c r="AD15" s="2"/>
       <c r="AE15" s="2"/>
       <c r="AF15" s="2"/>
       <c r="AG15" s="2"/>
       <c r="AH15" s="2"/>
       <c r="AI15" s="2"/>
       <c r="AJ15" s="2"/>
       <c r="AK15" s="2"/>
       <c r="AL15" s="2"/>
       <c r="AM15" s="2"/>
       <c r="AN15" s="2"/>
       <c r="AO15" s="2"/>
     </row>
     <row r="16" spans="1:41" ht="15.75" customHeight="1">
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>